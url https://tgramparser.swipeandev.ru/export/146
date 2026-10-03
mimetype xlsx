--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1082">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1258">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3258,50 +3258,578 @@
     <t>18.09.24 14:02</t>
   </si>
   <si>
     <t>t.me/FromNevaToAmur/463</t>
   </si>
   <si>
     <t>Проект, который можно смело сравнить с единорогом! Потому что этот вариант проживания как будто из параллельной Вселенной! Если вы давно хотели попробовать что-то новое и необычное, то отправляйтесь в автобусный отель «Кемперы на колесах» в Кронштадте, который располагается на территории форта «Константин». Номера в автобусах делятся на двухместные и семейные. В пяти минутах ходьбы расположены музей и причал. Если захотите покушать, то можно заглянуть в кафе в плавучем отеле. Видео: beetroute.rus Рискнули бы переночевать в таком доме на колесах?</t>
   </si>
   <si>
     <t>17.09.24 12:37</t>
   </si>
   <si>
     <t>t.me/FromNevaToAmur/460</t>
   </si>
   <si>
     <t>Здесь сливаются воедино любовь к Петербургу и гастрономии… Ресторан «Горизонты» – панорамный ресторан, где можно насладиться вкусной кухней и живописным историческим центром Санкт-Петербурга. Это место идеально для приятной ежедневной трапезы или празднования важного события. В ресторане есть крытая и открытая террасы, где можно провожать красивый закат. Делитесь в комментариях своими любимыми ресторанами Петербурга.</t>
   </si>
   <si>
     <t>16.09.24 12:39</t>
   </si>
   <si>
     <t>t.me/FromNevaToAmur/459</t>
   </si>
   <si>
     <t>А для того, чтобы вам было удобнее созерцать красоты и наслаждаться необычной природой, предлагаю ознакомиться с этой подборкой.</t>
+  </si>
+  <si>
+    <t>15.09.26 20:36</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2178</t>
+  </si>
+  <si>
+    <t>Как выбрать вагон в поезде, чтобы поездка была действительно комфортной? Покупая билет, смотрите не только на цену иномер места. Буква и цифра в обозначении вагона могут рассказать о его удобствах. Цифра – это класс вагона: 🟢1 – СВ; 🟢2 – купе; 🟢3 – плацкарт. Буква – класс обслуживания: 🟢ЗЭ – кондиционер + биотуалет 🟢ЗТ или ЗД – есть кондиционер, а биотуалет может отсутствовать 🟢ЗУ или ЗЛ – наличие кондиционера и биотуалета не гарантируется Лайфхак: если хочется минимум сюрпризов, ищите поезд с пометкой «фирменный». Там чаще встречаются новые вагоны с современными удобствами. А если хочется путешествовать с максимальным комфортом, то присмотритесь к СВ 1А. В таком вагоне всего 4 купе и есть бар. Но за такой уровень комфорта придётся доплатить. А вы обычно выбираете плацкарт, купе или СВ?</t>
+  </si>
+  <si>
+    <t>13.09.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2177</t>
+  </si>
+  <si>
+    <t>Как выбрать лучшее место в самолёте и не страдать 5 часов у туалета? Есть сайт SeatMaps, который предоставляет схемы посадочных мест в самолётах более чем 700 авиакомпаний по всему миру и помогает пассажирам выбрать наиболее удобное место для полёта. Что можно узнать: ✈️Где больше места для ног. ✈️Какие кресла не откидываются. ✈️Где шумно из-за кухни или туалета. ✈️У каких мест нет окна. ✈️Где удобнее спать в ночном перелёте. Особенно полезно для длинных перелётов, лоукостеров, полётов с детьми и для тех, кто любит сидеть у окна, а не в проходе. Я теперь всегда проверяю места перед онлайн-регистрацией и вам советую.</t>
+  </si>
+  <si>
+    <t>13.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2176</t>
+  </si>
+  <si>
+    <t>Как обмануть систему и увеличить количество дней в отпуске? Ведь кто сказал, что отпуск должен быть всего 28 дней? Дано 28 дней отпуска, а получаете почти вдвое больше дней отдыха в 2027 году. 🇷🇺24-26 февраля – берёте 3 дня, получаете 8 дней и отправляетесь на новый горнолыжный курорт. 🇷🇺4-7 мая – берёте 4 дня, получаете 10 дней и отправляетесь в Карелию. 🇷🇺15-18 июня – берёте 4 дня, получаете 9 дней и отправляетесь на Камчатку. 🇷🇺1-3 ноября – берёте 3 дня, получаете 9 дней и отправляетесь в Дагестан. И еще 14 дней отпуска в запасе. Как вам такая математика?</t>
+  </si>
+  <si>
+    <t>12.09.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2167</t>
+  </si>
+  <si>
+    <t>Секретное место недалеко от Москвы, о котором знают только избранные и читатели этого канала. Представьте: вы приезжаете в старинное поместье, плющ на стенах, витражи, каминный зал, библиотека под крышей, лес вокруг и лошади, которые живут прямо на территории. Это Few Horses – частное поместье с конюшней примерно в 50 км от Москвы, где можно пожить в настоящем замке и на время стать его единственными гостями. Здесь можно устроить себе совершенно разные выходные: 🌟Познакомиться с лошадьми. Не просто покататься, а провести время на конюшне: покормить лошадей, понаблюдать за ними и узнать, как устроена жизнь поместья. 🌟Отправиться верхом в лес. Конная прогулка проходит по сосновому лесу, а в маршруте можно устроить настоящий лесной привал с едой на костре. 🌟Устроить день полного релакса. Русская баня на дровах, отдых и массаж. А вечером можно перебраться к камину с чаем и книгой. 🌟Снять поместье для своего мероприятия. Это может быть званый ужин или масштабное мероприятие с большим количеством гостей. 🌟Провести красивый вечер. В поместье устраивают ужины при свечах, званые ужины и чаепития у очага. Для особого случая есть романтическая программа — с ужином, свечами и приватной атмосферой замка. 🌟Сделать фотосессию. Старинный замок, лес, конюшня и лошади — кажется, здесь сложно сделать неудачный кадр. И вишенка на торте: здесь можно снять замок для себя. На время проживания вы становитесь единственными гостями поместья.</t>
+  </si>
+  <si>
+    <t>11.09.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2161</t>
+  </si>
+  <si>
+    <t>Иногда, чтобы ненадолго оказаться где-нибудь среди солнца, зелени и тропических фруктов, совсем не нужен самолёт. Достаточно открыть флакон с любимым ароматом. Собрала для несколько средств бренда «Русская косметика», которые я особенно люблю за это ощущение маленького путешествия: ❤️Парфюмированный гель для душа «Черри». Сочный, яркий аромат, который моментально создаёт отпускное настроение. ❤️Натуральный соляной скраб с кофе. В основе молотые зёрна робусты и частички соли. Отличный вариант, когда хочется освежить кожу. ❤️Сахарный скраб с ароматом вербены. Это более нежная и сладкая история. ❤️Жидкое мыло для рук с цитрусовыми экстрактами. Грейпфрутовое масло и д-пантенол в составе, а сам аромат отлично вписывается в кухонную атмосферу: свежий, цитрусовый и бодрящий. ❤️Жидкое мыло с комплексом семи масел и пантенолом. Для тех случаев, когда хочется не только чистоты, но и более деликатного ухода за кожей рук. Мне очень нравится идея косметики, которая работает не только на уход, но и на настроение. Здесь с этим всё отлично: веганские средства, много компонентов натурального происхождения и ароматы, которые будто умеют менять обстановку вокруг тебя.</t>
+  </si>
+  <si>
+    <t>10.09.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2158</t>
+  </si>
+  <si>
+    <t>Планы на выходные есть? А если предложу? Идея такая: уехать в Суздаль, чтобы смотреть, как десятки воздушных шаров поднимаются над древним городом. С 11 по 13 сентября здесь пройдет фестиваль воздухоплавания «Золотая осень на Золотом кольце». В этом году в небо поднимутся до 15 аэростатов одновременно. Всего за три дня запланировано пять общих полётов: утром и вечером. 🙂11 сентября, вечерний полёт 🎈12 сентября, утренний и вечерний 🎈13 сентября, утренний и вечерний А если хочется не просто смотреть, то можно самому подняться на воздушном шаре. На территории ГТК «Суздаль» будут проходить привязные подъёмы: шар поднимается примерно на 20–30 метров. Но есть один важный момент: точное место старта зависит от погоды и ветра, поэтому его объявляют непосредственно перед полётом, 30-40 минут до взлета (примерно в 06:20 утром, и 17:00 вечером).</t>
+  </si>
+  <si>
+    <t>07.09.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2157</t>
+  </si>
+  <si>
+    <t>Девочка: хочу на Мальдивы или в Дубай.. Женщина: вылетаем на Камчатку! От Невы до Амура</t>
+  </si>
+  <si>
+    <t>03.09.26 19:43</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2152</t>
+  </si>
+  <si>
+    <t>Я бы могла как и все сегодня пошутить про 3 сентября и Шуфутинского, но вместо этого лучше расскажу вам, куда ехать за той самой золотой осенью в России. Потому что золотая осень – это один из лучших моментов для путешествий. Уже нет летней толпы, цены во многих местах приятнее, а природа пестрит яркими красками. Мой топ направлений: 🍁Алтай Чуйский тракт, Курайская степь, бирюзовые реки и горы, вокруг которых в сентябре появляется золотое «море». 🍁Карелия Ехать за лесами, озёрами, туманными утрами и северной атмосферой. Особенно хороши Рускеала, Ладожские шхеры и небольшие домики где-нибудь подальше от городов. 🍁Ярославская область Ярославль, Ростов Великий, Углич, Переславль-Залесский. Можно собрать уютный маршрут по старинным городам, гулять по набережным и заезжать в усадьбы. 🍁Кавказские Минеральные Воды Осенью здесь особенно приятно: горы уже без летнего зноя, воздух свежий, а парки Кисловодска и Железноводска становятся невероятно фотогеничными. 🍁Подмосковные усадьбы Если на большое путешествие времени нет, золотую осень можно поймать буквально за пару часов от Москвы. Архангельское, Абрамцево, Мураново, Братцево. Здесь можно гулять среди старых деревьев, брать кофе с собой и делать вид, что у вас отпуск. 🍁Калининградская область Осень здесь — это уютные европейские улочки, янтарь, Балтийское море и длинные прогулки без летней суеты. Можно поселиться в Калининграде и съездить в Светлогорск, Зеленоградск и на Куршскую косу. Но есть один важный нюанс: золотая осень не приходит во все регионы одновременно. Поэтому перед поездкой лучше проверить прогноз погоды и состояние природы в конкретном регионе, иначе вместо золотого леса можно случайно попасть в зеленый сезон. А вы куда собираетесь этой осенью?</t>
+  </si>
+  <si>
+    <t>03.09.26 19:42</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2147</t>
+  </si>
+  <si>
+    <t>31.08.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2146</t>
+  </si>
+  <si>
+    <t>Сегодня чувствую себя школьником 1 сентября, у которого закончилось лето и пора на учебу. А все потому что у меня закончился отпуск и сегодня снова на работу. Но это не повод для грусти. Потому что путешествия по России хороши тем, что им совершенно необязательно ждать следующего отпуска. Можно сорваться на выходные. Можно уехать на один день. Можно после работы сесть в самолёт и спустя пару часов оказаться в другом городе. А еще впереди золотая осень. Карелия, Алтай, Плёс, Калининград и множество других направлений, которые идеальны для небольших путешествий в этот сезон. А вы уже придумали планы на осень?</t>
+  </si>
+  <si>
+    <t>30.08.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2137</t>
+  </si>
+  <si>
+    <t>Я просто хотела немного поездить по России и собрать новые впечатления, а получилось лето, которое захочется запомнить надолго. С удовольствием принимаю эстафету от Лены и её канала «В бадлоне по парадным», передаю самому помидорному каналу всего телеграма и рассказываю, каким было это лето в следующих номинациях: 💜Самый посещаемый город – Санкт-Петербург. 💜Самая долгожданная покупка – своя квартира, хоть и в ипотеку. 💜Самое красивое событие – Мистерии во дворце Юсуповых. 💜Самая необычная экскурсия – долина лотосов в Астрахани. 💜Самое романтичное событие – предложение на катере в Питере. 💜Самый креативный опыт – мастер-класс по бенто тортикам. 💜Самая масштабная достопримечательность – Родина-мать на Мамаевом кургане. 💜Самая неожиданная локация – населенный пункт со своей фамилией. 💜Самый сложный город – Ивангород. 💜Самое трогательное событие – свадьба близкой подруги. А какое у вас было самое самое событие этого лета? Делитесь в комментариях⬇️</t>
+  </si>
+  <si>
+    <t>18.08.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2136</t>
+  </si>
+  <si>
+    <t>Пост, который вполне может сэкономить вам время, нервы и несколько кругов вокруг заправки. Вчера ехали транзитом через Тамбовскую область и столкнулись с неожиданным сюрпризом: здесь действует система «чёт-нечёт». Если номер машины начинается с чётной цифры, заправиться можно в чётный день. Если с нечётной, соответственно, в нечётный. Но на этом квест не заканчивается. Если вам нужен именно 95, лучше не откладывать заправку на вторую половину дня. По нашим наблюдениям, уже к 13–14 часам на большинстве заправок топливо заканчивается. Как мы в итоге заправились? У нас номер машины начинается с цифры 2, а приехали заправляться 17 числа. С местным регионом в такой ситуации нас бы развернули. Но машина зарегистрирована не в Тамбовской области, это сыграло нам на руку: транзитным автомобилям позволяют заправить до 10 литров даже в «не свой» день. Так что если собираетесь ехать через Тамбовскую область, сохраните этот пост. Особенно если рассчитываете заправиться именно 95-м и не хотите обнаружить пустую колонку посреди маршрута. А как сейчас обстоят дела с бензином в вашем регионе? Делитесь в комментариях, соберём актуальную картину по России.</t>
+  </si>
+  <si>
+    <t>13.08.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2131</t>
+  </si>
+  <si>
+    <t>Если море в этом сезоне не случилось, не спешите расстраиваться. Есть место, которое может стать вашим неожиданным открытием этого лета. И нет, это не Сочи и не Крым. Это Астрахань – город, где лето пахнет арбузами. Что здесь делать? Запоминайте: 🥐Проплыть на лодке среди бескрайних полей лотосов и увидеть своими глазами цветение, ради которого сюда стоит приехать хотя бы раз. 🍉Попробовать арбуз прямо с бахчи. 🏰Прогуляться по Астраханскому кремлю, самому южному кремлю России. 🐟Отправиться на осетровую ферму и попробовать настоящую каспийскую уху. ☀Встретить закат на берегу Волги. Были когда-нибудь в Астрахани?</t>
+  </si>
+  <si>
+    <t>10.08.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2128</t>
+  </si>
+  <si>
+    <t>Тем временем до осени осталось всего три понедельника, а значит более лучшего времени отправиться на курорт уже не будет. Ловите подборку отелей, где ещё можно успеть забронировать место под солнцем: Гостиничный комплекс «Богатырь» 4* – отель-замок, расположенный на территории тематического парка развлечений «Сочи Парк» в Сочи. Стилизован под средневековый замок и создаёт атмосферу сказочного отдыха.  Санаторий Черноморье 5* – современная здравница, расположенная в Сочи. Парк-Отель «Арфа» – это курортный комплекс, сочетающий в себе Отель 5* и коттеджный посёлок, располагающийся в нескольких шагах от Чёрного моря и Олимпийского парка в Сириусе. А вы уже успели съездить на море этим летом?</t>
+  </si>
+  <si>
+    <t>27.07.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2127</t>
+  </si>
+  <si>
+    <t>Я месяцами ничего не выкладываю в запретграм. Также я в рандомный день своего отпуска:</t>
+  </si>
+  <si>
+    <t>24.07.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2118</t>
+  </si>
+  <si>
+    <t>Мечта оказаться в 20 веке в гостях у Юсуповых стала реальностью. Знаете это чувство, когда переступаешь порог какого-то места и сразу забываешь, какой сейчас год? Именно так со мной случилось на «Мистериях» во дворце Юсуповых. Не было ощущения, будто я пришла на экскурсию или спектакль. Скорее, получила приглашение на закрытый торжественный приём. В самом начале вечера каждому гостю предлагают выбрать карточку одного из четырех персонажей. Мы разделились на четыре небольшие группы, и каждая отправилась по своему маршруту, следуя за героем. В какой-то момент все группы снова встречаются в бальном зале. И это один из самых красивых эпизодов вечера. Звучит музыка, оживает дворец, а гости становятся частью бала. Можно не только наблюдать, но и самим выйти потанцевать. Позже действие переносится в домашний театр Юсуповых, где пересекаются все главные персонажи. Истории, которые до этого существовали отдельно, складываются в одну большую картину. И именно тогда понимаешь, насколько необычно построен весь вечер. Больше всего меня удивило даже не великолепие дворца, а ощущение полного погружения. Кажется, что ты действительно оказался в гостях у Юсуповых и стал свидетелем событий, которые происходили здесь больше века назад. Когда будете в Петербурге и захотите увидеть город с необычной стороны, а не ограничиваться классической экскурсией, очень рекомендую попасть на «Мистерии». Это тот случай, когда история перестает быть страницами учебника и превращается в настоящее путешествие во времени. Билеты можно приобрести здесь. Я была на мероприятии «Мистерии. Театральный прием в Доме Юсуповых».</t>
+  </si>
+  <si>
+    <t>22.07.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2113</t>
+  </si>
+  <si>
+    <t>Вернулась из отпуска и сразу несу вам свеженький гастрообзор. В этот раз удалось посетить панорамный ресторан «Мансарда», который находится буквально в двух шагах от Исаакиевского собора. Главная фишка заведения – это вид на Исаакиевский собор. Поэтому все охотятся за столиками у окна напротив собора. И чтобы сидеть с таким видом, обязательно бронируйте стол заранее. Мы не бронировали, местечко на веранде для нас нашлось, но не у окошка с видом на собор. В меню представлен микс европейской и азиатской кухни. Интерьер стильный, без лишнего пафоса, обслуживание внимательное и ненавязчивое. Блюда нам понравились: вкусно, красиво подано, а порции вполне достойные, после ужина голодными точно не останетесь. Мы с медведем ставим этому месту 9 рыбок из 10.🇷🇺 Одна рыбка всё-таки уплыла. И дело не в кухне, а в соотношении цены и впечатлений. Стоимость блюд здесь заметно выше среднего, а если не достался столик с видом на Исаакиевский собор, то часть магии этого места просто теряется. Получается, что платишь не только за еду, но и за панораму, которую получают не все.</t>
+  </si>
+  <si>
+    <t>21.07.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2112</t>
+  </si>
+  <si>
+    <t>Лучшее вложение 300 рублей в Санкт-Петербурге выглядит именно так. Ставьте 🇷🇺, если согласны со мной.</t>
+  </si>
+  <si>
+    <t>15.07.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2103</t>
+  </si>
+  <si>
+    <t>Представьте место, где утром вас будит не будильник, а шум Онежского озера. Такое место существует в России. Бутик-отель «Заонежье» – одно из самых атмосферных мест Карелии. Он расположен на берегу Онежского озера вдали от туристической суеты. Здесь всего несколько дизайнерских домов и номеров с панорамными окнами, каминами и интерьерами, вдохновлёнными природой Русского Севера. Всё создано для того, чтобы почувствовать настоящую Карелию. Отдельная причина приехать именно сюда – ресторан «Руна». Здесь локальные карельские продукты получают неожиданное прочтение: северная кухня встречается с авторскими идеями шеф-повара. А дальше выбирайте свой идеальный день: ❤️Встретить рассвет на пирсе; ❤️Отправиться на каяке к необитаемым островам; ❤️Пройтись по экотропе; ❤️Порыбачить в Онеге; ❤️Прокатиться на квадроцикле; ❤️Съездить в Кижи, которые находятся всего в часе пути. Создатели отеля говорят, что хотели сделать место для людей, которые любят настоящую природу, но не готовы жертвовать комфортом. И, кажется, у них это получилось.</t>
+  </si>
+  <si>
+    <t>10.07.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2097</t>
+  </si>
+  <si>
+    <t>Шум Балтийского моря, тёплый интерьер, уютная атмосфера и кухня, которая знакомит с кулинарными традициями Прибалтики. «Ам!Бар» – это не просто кафе, а маленькое гастрономическое путешествие. В меню гармонично сочетаются европейская, литовская и польская кухни. Обязательно попробуйте фирменные цеппелины с мясом под сливочным соусом и знаменитый литовский холодный борщ. А на десерт идеально подойдет французский яблочный пирог, который дополнит чашка кофе после прогулки вдоль моря. Когда будете в Калининградской области, обязательно выделите пару часов не только на прогулку по променаду, но и на неспешный обед или ужин.</t>
+  </si>
+  <si>
+    <t>08.07.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2094</t>
+  </si>
+  <si>
+    <t>Если этим летом вы в поисках события, которое действительно удивит, то вот оно: древний город, сотни воздушных змеев, аэростаты и закаты над Волгой. С 11 по 19 июля в Болгаре пройдет Всероссийский фестиваль воздухоплавания «Мечтатели». Древние памятники, бескрайние волжские просторы и небо, наполненное полетами, создают атмосферу, которую сложно забыть. 11–14 июля: ❤️Запуск 300 воздушных змеев над древним городом; ❤️Мастерская по созданию воздушных змеев; ❤️Мастер-классы для всей семьи; ❤️Вечерние огненные шоу и DJ-сеты. 16–19 июля: ❤️Полеты аэростатов над Болгаром; ❤️Воздушные экскурсии на аэростатах (по предварительной записи); ❤️Всероссийские соревнования по авиамоделированию «Кубок Великого Болгара»; ❤️Командные соревнования по сборке аэростатов; ❤️Светомузыкальные шоу и вечерние программы. И это еще не всё: гостей ждут большая ярмарка народных художественных промыслов, изделия мастеров со всей страны и вкусный фудкорт. 📍 Болгар, Республика Татарстан 📅11–14 и 16–19 июля 2026 года 🎫Вход свободный.</t>
+  </si>
+  <si>
+    <t>01.07.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2088</t>
+  </si>
+  <si>
+    <t>Если будете в Петербурге и захотите не просто посмотреть красивый доходный дом, а буквально почувствовать атмосферу старого города, то я вам очень рекомендую сходить на экскурсию с чаепитием в Доме Бака. Это настоящая возможность оказаться в старинной квартире, где время будто замедлилось. Чай, домашняя шарлотка, потрескивание камина, старинные детали интерьера… В какой-то момент ловишь себя на мысли, что пришёл не на экскурсию, а в гости. Также хотела бы отметить экскурсовода Алексея. Именно его рассказы оживили это место: за красивым интерьером появились судьбы бывших жильцов, интересные факты и городские легенды. Слушала с огромным удовольствием. Люблю такие экскурсии, после которых увозишь с собой не только фотографии, но и ощущение, что прикоснулся к истории.</t>
+  </si>
+  <si>
+    <t>29.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2084</t>
+  </si>
+  <si>
+    <t>Пока мы с вами сидим в офисах и считаем дни до отпуска, всего в нескольких километрах от Калининграда уже цветет свой маленький Прованс. С 25 июня открыта лавандовая ферма. Целых 2 гектара ароматных полей, где можно гулять, устраивать пикники и делать красивые летние фотографии. Что вас ждет: 🌹20 сортов лаванды; 🌹Настоящий лавандовый лабиринт; 🌹Фотозоны среди цветущих полей; 🌹Пикник; 🌹Пасека с шансом попробовать настоящий лавандовый мёд. Запах лаванды, теплый летний вечер и бесконечные фиолетовые поля. Это отличный повод выбраться в новое место.</t>
+  </si>
+  <si>
+    <t>09.06.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2073</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург с высоты птичьего полёта – не мечта, а реальность. Многие гуляют вокруг Петропавловской крепости и даже не подозревают, что совсем рядом базируется легендарный вертолёт Ми-8, на котором можно отправиться в воздушную экскурсию над городом. Недавно и я открыла для себя эту одну из самых необычных активностей Петербурга. Эмоции начинаются ещё на земле: мощный гул двигателей, огромные лопасти над головой, а через пару минут ты уже смотришь на город с высоты. Сверху исторический центр выглядит совершенно иначе: Нева, Петропавловская крепость, дворцы, соборы и бесконечные набережные. А затем маршрут уходит в сторону Лахты, где во всей красе открывается панорама Финского залива. Полёт проводится в группах. Заранее приобрести билет нельзя. Продолжительность полёта: 15 минут. Стоимость: 8000 за одного. Дни полётов: пятница и суббота. Место старта: вертолётная площадка у Петропавловской крепости.</t>
+  </si>
+  <si>
+    <t>05.06.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2063</t>
+  </si>
+  <si>
+    <t>Вас в канале уже больше 5000 читателей. Я очень рада тому, что вы, как и я любите путешествия по родной стране. Думаю, что пришло время нам с вами познакомиться поближе. Меня зовут Марина. В обычной жизни я инженер-программист, закончила МАИ с красным дипломом и работаю в авиационной отрасли. В душе я авантюристка, которая мечтает съездить во все регионы России и не против отправиться в путешествие во Владивосток из Москвы на машине. Мечтаю побывать на Камчатке, увидеть китов, прикоснуться к маяку Анива на Сахалине и покататься на коньках по Байкалу. В этом посте хочу собрать мои самые классные рекомендации для вас: 💜 Самый инновационный город России. 💜 Особняк с привидениями. 💜 Сказочный ресторан на Новом Арбате. 💜 Мой опыт полета на воздушном шаре на фестивале воздухоплавания. 💜 Самая западная точка России. 💜 Ресторан с видом на Казанский собор без многоденежного депозита. 💜 Атмосферная лесная чайная в лесу возле Москвы. 💜 Апартаменты в историческом дворце. 💜 Самая уютная пышечная с видом на залив. 💜 Хачапури в камне в Петербурге. 💜 Ресторан в усадьбе 1911 года в Петербурге. Готовые маршруты для путешествий: 🩵 Выборг; 🩵 Сулакский каньон; 🩵 Коломна; 🩵 Столица закатов Нижний Новгород; 🩵 Самый классный город на золотую осень – Плёс; 🩵 Самое красивое село России – Вятское. Полезности в канале: 💜 Как выбрать лучшее место в самолёте. 💜 Как перестать платить за перевес. 💜 Как выгодно купить авиабилеты. 💜 Что обязательно надо брать в путешествие. 💜 Где бронировать жилье после ухода booking. 💜 Стопроцентный способ увидеть северное сияние. И это только малая часть того, что вы можете узнать на моём канале. Расскажите о себе в комментариях, чем занимаетесь, может быть тоже ведете каналы, будем знакомиться🇷🇺</t>
+  </si>
+  <si>
+    <t>03.06.26 20:53</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2055</t>
+  </si>
+  <si>
+    <t>Пока мы считаем дедлайны, отвечаем на сообщения и откладываем отпуск, кто-то пьёт чашечку кофе на балконе отеля «Утесов» в Анапе, наблюдая, как волны бьются о скалы прямо под окнами. Отель буквально встроен в скалу над морем. Огромные панорамные окна, балконы над водой, ресторан с видом на горизонт. Даже из сауны можно смотреть на Черное море. Кажется, что единственная важная задача на день здесь – это выбрать, на каком шезлонге встречать закат. И вот пока кто-то снова засыпает с мыслью, что завтра ожидает очередной созвон, другие просыпаются под шум волн прямо за окном.</t>
+  </si>
+  <si>
+    <t>02.06.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2049</t>
+  </si>
+  <si>
+    <t>С приходом лета топ лучших видовых ресторанов Санкт-Петербурга становится как никогда актуален: ❤️Горизонты Панорамное заведение с видом на исторический центр города и его главные достопримечательности. 🤩 Торговый переулок, 3 ❤️Фрегат Благодать Ресторан на историческом фрегате с потрясающим видом на акваторию Неву. 🤩 Петровская набережная, 2А ❤️Terrassa Открытая терраса с уникальным видом на Казанский собор. 🤩 Казанская улица, 3 ❤️La Vue Ресторан расположен на крыше отеля Санкт-Петербург. С высоты открываются потрясающие виды на акваторию Невы и крейсер Аврору. 🤩 Пироговская набережная, 5/2 ❤️Вино и вода Летом открывается терраса с завораживающим видом на город. 🤩 Улица Чайковского, 17 ❤️Sky Klauss в ресторане Папаша Клаусс Панорамный ресторан, откуда открывается вид на Финский залив и Газпром Арену. 🤩 Приморский проспект, 72 Какое заведение добавим в подборку?</t>
+  </si>
+  <si>
+    <t>01.06.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2048</t>
+  </si>
+  <si>
+    <t>Если давно мечтали увидеть десятки аэростатов в небе, то эта подборка точно для вас. Собрала все главные фестивали воздухоплавания этого лета: Фестиваль сердец 🗓6 июня 📍Переславль-Залесский Фестиваль «Золотое кольцо России» 🗓22-26 июля 📍Переславль-Залесский Международный фестиваль воздухоплавания 🗓24-26 июля 📍Усадьба Куракиных «Надеждино» в Пензенской области Фестиваль «Небо НН» 🗓24-28 июля 📍Нижний Новгород Фестиваль «Небо России» 🗓3-10 августа 📍Рязань Фестиваль «Приволжская фиеста» 🗓13-16 августа 📍Нижний Новгород Фестиваль «Небо Алтая» 🗓21-25 августа 📍Уймонская Долина Усть-Коксинского района Республики Алтай Фестиваль «Курортное небо» 🗓Август-сентябрь 📍Кавказские Минеральные воды Фестиваль «Золотая осень на Золотом кольце» 🗓11-13 сентября 📍Суздаль И помните, что воздухоплавание зависит от погоды. Сильный ветер, дождь, гроза или плохие условия могут привести к переносу или отмене полётов даже в день проведения мероприятия.</t>
+  </si>
+  <si>
+    <t>29.05.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2047</t>
+  </si>
+  <si>
+    <t>28.05.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2046</t>
+  </si>
+  <si>
+    <t>27.05.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2043</t>
+  </si>
+  <si>
+    <t>– Поехали в Петербург! – Что там делать? Были уже тысячу раз.. – Как что? Такое мы ещё точно не пробовали: 🍩 Отправиться в настоящий особняк с привидениями. 🍩 Пожить в настоящем дворце. 🍩 Посетить самый средневековый город России. 🍩 Прикоснуться к неочевидным достопримечательностям. 🍩 Слопать целую гору самых вкусных пышек без очереди. 🍩 Потрапезничать в ресторане с видом на Казанский собор. 🍩 Выпить кофе и получить портрет бесплатно. И это ещё не всё. Что добавим?</t>
+  </si>
+  <si>
+    <t>26.05.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2037</t>
+  </si>
+  <si>
+    <t>Если шум города уже надоел, а на полноценное путешествие времени нет, есть классная идея – отправиться в старинные усадьбы. Здесь и дворцы, и парки, и пруды, и ощущение, будто оказался в другом времени. Вот список мест в Москве и Подмосковье, куда действительно стоит съездить. ❤️ Усадьба Середниково Настоящая «русская классика» с белоснежным домом, липовыми аллеями и атмосферой XIX века. Здесь бывал Лермонтов, а сегодня усадьба знакома многим по съемкам фильмов и сериалов. Например, здесь снимали сериал «Закрытая школа». ❤️ Усадьба Дубровицы Одна из самых необычных усадеб Подмосковья. Главная жемчужина — Знаменская церковь с короной вместо купола. ❤️ Музей-заповедник Архангельское Подмосковный «Версаль» с огромным парком, мраморными скульптурами и видом на Москву-реку. ❤️ Усадьба Марфино Сказочный дворец с красным мостом и псевдоготической архитектурой. ❤️ Музей-заповедник Кусково Идеальный вариант для прогулки прямо в Москве. Французский парк, павильоны, пруды и роскошный дворец Шереметевых. ❤️ Усадьба Воронцово Менее туристическая, но очень уютная усадьба на юго-западе Москвы. Тихий парк, старинные пруды и отличное место, чтобы устроить неспешный выходной без толп людей. Сохраняйте подборку для летних прогулок и делитесь своими любимыми местами.</t>
+  </si>
+  <si>
+    <t>21.05.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2034</t>
+  </si>
+  <si>
+    <t>Редко советую вам различные средства для ухода, но тут правда захотелось поделиться. Попробовала линейку rosemary от Tashe. И это полный восторг! Мне безумно понравилось, как эти средства работают на увлажнение. Волосы стали более мягкими, гладкими, плотными и выглядят ухоженно даже без укладки. Особенно зашла маска, после неё волосы напитанные и живые. А соляной спрей теперь мой новый фаворит для лёгкой небрежной текстуры. Классный объём без лишних усилий. Пришлось даже бежать за вторым, так как первый был захвачен и одобрен моим спутником.</t>
+  </si>
+  <si>
+    <t>19.05.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2031</t>
+  </si>
+  <si>
+    <t>Это одно из самых красивых природных явлений Сибири. Каждую весну берега Байкала окрашиваются розово-сиреневыми оттенками, так как зацветает даурский рододендрон, который местные называют багульником. Цветение длится с конца апреля до июня. Где искать самые атмосферные места: 🌱 Большая Байкальская тропа; 🌱 Остров Ольхон; 🌱 Окрестности поселка Аршан; 🌱 Чивыркуйский залив; 🌱 Листвянка; 🌱 Баргузинский залив. Эх, сейчас бы цветочки фотографировать, а не в офисе работать, согласны?</t>
+  </si>
+  <si>
+    <t>15.05.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2026</t>
+  </si>
+  <si>
+    <t>Врываюсь в эстафету пустых баночек, которую передала мне винный эксперт Кот-де-Вин. И делюсь с вами своими находками. Хотелось бы сказать, что этот молочный коктейль пила на берегу Байкала, но нет, пока работа в режиме нон-стоп. Поэтому коктейлем открыли летний сезон на работе. А вот остальными находками с удовольствием поделюсь: ❤️Масло для губ от Vivienne Sabo. Это средство уже официально стало моим постоянным попутчиком. Классная текстура, хорошо восстанавливает и питает. ❤️Мягкая карамель с корицей от Коровки из Кореновки. Я фанат этой фирмы, особенно обожаю мороженое и сгущенку. Если вижу новинки, то обязательно пробую. Эта баночка не стала исключением. ❤️Скраб с бомбическим ароматом. Запах как в дорогом спа-отеле где-нибудь в горах или на берегу моря. Обязательно повторю и поэкспериментирую со вкусами. ❤️Сухой шампунь travel формата. Особенно ценишь его где-нибудь в длинной поездке, когда времени мало, а красиво выглядеть хочется. Эстафетную палочку передаю в канал мишлен и талия. Жду твои пустые баночки. И вы тоже делитесь своими находками в комментариях.</t>
+  </si>
+  <si>
+    <t>14.05.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2017</t>
+  </si>
+  <si>
+    <t>Выборг снова удивляет. В самом сердце старого города на Крепостной улице открылся ресторан Alku. Это место, где ужин легко превращается в маленькое путешествие во времени. Здесь нет привычного света ламп, только живые свечи, тени на каменных стенах и ощущение, будто за дверью не 2026 год, а позднее Средневековье. Еду готовят на открытом огне, используя старинные техники. Атмосфера напоминает северную таверну. В Alku действительно стараются передать дух эпохи через вкус, запах дыма, посуду, музыку и сам ритм вечера. Идеальное завершение вечера после длительной прогулки по Выборгу. А путеводитель с самыми классными местами города можно найти тут.</t>
+  </si>
+  <si>
+    <t>12.05.26 20:24</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2011</t>
+  </si>
+  <si>
+    <t>Это настоящее маленькое французское шато среди виноградников Краснодарского края. Отель Chateau Andre находится прямо на территории семейной винодельни: вокруг 86 гектаров виноградников, холмы, фруктовые сады и атмосфера юга Франции. Архитектуру вдохновляли поездки по Провансу, а многие детали интерьера привозили с французских аукционов. В самом замке всего 6 аутентичных номеров. Есть номера с панорамными окнами на виноградники, отдельными террасами и ванными с видом на закат. Каждый номер выполнен в стиле Прованс: натуральный камень, дерево, винтажный декор и светлые оттенки. Гостей встречают бутылкой местного вина. Идеальный сценарий здесь выглядит так: 🌟Утром – кофе с видом на виноградники. 🌟Днём – дегустация и прогулки по территории. 🌟Вечером – ужин на закате и ощущение, будто вы где-то в Тоскане. Канал в MAX.</t>
+  </si>
+  <si>
+    <t>09.05.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2010</t>
+  </si>
+  <si>
+    <t>С Днём Великой Победы! Сегодня день памяти, силы и благодарности. Мы вспоминаем подвиг тех, кто прошёл через войну, выстоял и подарил нам мирное небо. Пусть мужество, стойкость и единство, которые помогли победить тогда, живут и сегодня: в уважении друг к другу, в заботе о близких и в памяти, которую мы бережно передаём из поколения в поколение. Мы помним. Мы гордимся.🏵</t>
+  </si>
+  <si>
+    <t>08.05.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2009</t>
+  </si>
+  <si>
+    <t>А вы знали, что несколько раз в году город-герой Волгоград официально «возвращает» себе имя Сталинград, но всего на несколько дней. Такое решение приняли городские власти в память о событиях Сталинградской битвы. Самая важная дата – 9 мая. В День Победы на въездах в город, на вокзале и во время торжественных мероприятий можно увидеть надписи «Сталинград». Именно здесь произошёл один из главных переломов Великой Отечественной войны. Кроме 9 мая, название «Сталинград» используют и в другие памятные дни: 🔘2 февраля – день разгрома немецких войск в Сталинградской битве. 🔘23 февраля – День защитника Отечества. 🔘22 июня – День памяти и скорби. 🔘23 августа – День памяти жертв массированной бомбардировки немецко-фашистской авиацией. 🔘3 сентября – День Победы над милитаристской Японией и окончания Второй Мировой войны. 🔘19 ноября – начало контрнаступления советских войск. 🔘9 декабря – День Героев Отечества. Знали о такой особенности?</t>
+  </si>
+  <si>
+    <t>07.05.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2008</t>
+  </si>
+  <si>
+    <t>Событие, ради которого точно стоит оказаться в Волгограде на День Победы. «Свет Великой Победы» на Мамаевом кургане – одно из самых сильных и атмосферных шоу ко Дню Победы. Лазеры, свет, музыка и легендарный силуэт монумента «Родина-мать зовёт», мурашки гарантированы. Время показа светового и лазерного шоу: 🌹7 мая – 23:00 🌹8 мая – 20:30, 21:30, 22:30, 23:30 🌹9 мая – 20:30, 21:30, 22:30 Шоу длится около 15 минут, но приходить лучше заранее. Уже с 20:00 включаются световые инсталляции на скульптурах мемориала. 9 мая в 22:00 прямо после второго сеанса добавят фейерверк и пиротехническое шоу. Важно по входу: 🔘7 мая доступ на курган будет закрыт с 16:00 до 22:00 🔘На первый показ (в 23:00) пустят с 22:00 Вход только со стороны проспекта Ленина 🔘Со стороны Второй продольной вход будет перекрыт 7, 8 и 9 мая с 16:00 Видео: Lena_travelblog</t>
+  </si>
+  <si>
+    <t>06.05.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1999</t>
+  </si>
+  <si>
+    <t>Вы точно не ожидали, что в Сочи можно проснуться с видом, как в Азии! Здесь нет пляжей, толп и «всё включено». Вместо этого горы, тишина и чайные плантации, уходящие за горизонт. Глэмпинг «Чай» – это место, где можно проснуться в стеклянном куполе с видом на зелёные склоны. Внутри всё сделано как в хорошем отеле: кровать, душ, кухня, камин. А снаружи вас ждёт ванна с видом на зелёные склоны, откуда можно любоваться чайными полями. Что ещё нас ждёт: 🖤Мангальная зона; 🖤Завтраки на заказ; 🖤Экскурсии с дегустацией чая; 🖤Чайные церемонии; 🖤Уникальные фотосессии. 📍Краснодарский край, городской округ Сочи, село Калиновое Озеро</t>
+  </si>
+  <si>
+    <t>02.05.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1998</t>
+  </si>
+  <si>
+    <t>Мечта номер 135: приехать в Мурманск и увидеть эту красоту собственными глазами! А какие у вас мечты?</t>
+  </si>
+  <si>
+    <t>22.04.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1996</t>
+  </si>
+  <si>
+    <t>Тебе 25: на Шри-Ланку с рюкзаком на месяц Тебе 38: 29 кило — достойный перевес для 20 разрешённых 🙂</t>
+  </si>
+  <si>
+    <t>22.04.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1987</t>
+  </si>
+  <si>
+    <t>Как будто где-то в Тоскане или Бордо. Здесь легко поймать себя на мысли, что уехал куда-то в Европу. Аккуратные ряды лоз, холмы и минималистичная архитектура винодельни, частично встроенной прямо в скалу. Но нет. Это Россия. Краснодарский край. Винодельня «Бюрнье». Она небольшая: около 200 000 бутылок в год, ручной сбор винограда, органическое производство и фокус на качестве, а не на объёмах. Но главное, ради чего сюда стоит ехать – это не только вино и дегустации. Глэмпинг «Бюрнье» среди виноградников – вот настоящий вау-эффект этого места. Что внутри: ❤️Дизайнерские модульные дома с панорамными окнами. ❤️Полноценная кухня, душ и удобная кровать. ❤️Теплый пол, кондиционер, «умный дом». ❤️Проектор, Wi-Fi и все мелочи для комфорта. А вокруг не просто поля, а органические виноградники и природный заказник «Красная Горка».</t>
+  </si>
+  <si>
+    <t>20.04.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1981</t>
+  </si>
+  <si>
+    <t>Локация с видом, от которого захватывает дух! Представьте: вы сидите за столиком, а перед вами открывается Балтийское море, шум волн и легкий морской бриз. Такая идеальная атмосфера ждет вас в кафе «Гнездо» в Зеленоградске. В меню представлены изысканные блюда европейской кухни с акцентом на свежие морепродукты. Стильный интерьер, уютная терраса и панорамные виды отлично дополняют вкус блюд. Совет: приходите во время заката, море окрашивается золотисто-розовыми оттенками, снимки получатся незабываемыми.</t>
+  </si>
+  <si>
+    <t>10.04.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1977</t>
+  </si>
+  <si>
+    <t>Москва – это город, где можно за одни выходные улететь в космос, оказаться в мультфильме и увидеть столицу с высоты облаков. И это не преувеличение. Нашла для вас идеальный маршрут: от классики до вау-локаций, куда реально хочется возвращаться. Это тот самый готовый план, который сэкономит вам кучу времени на поиски интересных мест.</t>
+  </si>
+  <si>
+    <t>10.04.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1976</t>
+  </si>
+  <si>
+    <t>🫡🫡🫡 рассказать про топ направлений, куда стоит отправиться именно весной.</t>
+  </si>
+  <si>
+    <t>10.04.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1972</t>
+  </si>
+  <si>
+    <t>Москва – это не только Кремль и сталинки. Это ещё и десятки скрытых особняков, мимо которых можно легко пройти. Но лучше заглянуть внутрь и поразиться их красотой. ❤️ Особняк Леман. Настоящая московская неоготика – редкость для города. Асимметрия и ступенчатый силуэт делают его одним из самых необычных особняков. ❤️ Особняк фон Рекк. Также известный как «Дом со львами». Строгие формы классицизма здесь переплетаются с барочной декоративностью. ❤️ Особняк Коробкова. Замоскворечье умеет удивлять. Здесь эклектика сочетается с элементами барокко: лепнина, детали, фактуры. ❤️ Особняк Рябушинского. Икона московского модерна. Внутри легендарная «тающая» мраморная лестница, будто застывшая волна. Ради неё точно стоит сюда заглянуть. А вы любите такие места или больше по классическим достопримечательностям?</t>
+  </si>
+  <si>
+    <t>07.04.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1967</t>
+  </si>
+  <si>
+    <t>Есть места, которые запоминаются вкусом, а есть те, которые оставляют незабываемые впечатления. Рестобар «NAVERH» – одно из таких мест. Панорамные окна с видом на Балтику, романтичные закаты и ощущение, что находишься где-то между морем и небом. Помимо потрясающего вида здесь вас ждут уникальные коктейли и авторские блюда азиатской кухни. Локация: Калининградская область, Светлогорск, Морской бул., 19.</t>
+  </si>
+  <si>
+    <t>06.04.26 19:25</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1966</t>
+  </si>
+  <si>
+    <t>Есть локации, которые не отмечены на туристических картах. Но если знаешь координаты, попадаешь в удивительные места. Огромные спутниковые «тарелки», забытые среди тайги, холодный ветер и ощущение, что ты на границе времён. Если тянет на заброшенные объекты с историей и атмосферой, то вот одна из таких находок.</t>
+  </si>
+  <si>
+    <t>06.04.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1965</t>
+  </si>
+  <si>
+    <t>БАМ → Тихий океан → Петербург. Один. Без команды. На машине, которую обычно не гоняют на такие расстояния. Сначала Владивосток. Потом Хабаровск, и дальше на запад. Тысячи километров дороги. Где-то асфальт, где-то гравий, а где-то просто направление. Показывая всё, как есть: что ломается, где тяжело и как это выглядит на самом деле. Без глянца. Если вам, как и мне, интересно следить за таким путешествием, то здесь будет все в реальном времени. Это не просто поездка из точки А в точку Б. Это история про перегон через всю страну, где каждый день – это отдельное путешествие. ROUTE2778</t>
+  </si>
+  <si>
+    <t>06.04.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1956</t>
+  </si>
+  <si>
+    <t>Крым – это не только море и горы. Это ещё и настоящая коллекция дворцов с разными судьбами, стилями и атмосферой. Представляю вам топ самых красивых дворцов Крыма, которые вы могли пропустить: ❤️ Дворец Карасан; ❤️ Дворец Мордвинова (на данный момент заброшен); ❤️ Дворец Харакс; ❤️ Ливадийский дворец; ❤️ Дворец княгини Гагариной; ❤️ Воронцовский дворец; ❤️ Дворец Дюльбер; ❤️ Массандровский дворец; ❤️ Дворец имения Романтическая Александрия. Какой дворец добавим в список?</t>
+  </si>
+  <si>
+    <t>30.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1955</t>
+  </si>
+  <si>
+    <t>Место на Алтае, от которого реально перехватывает дыхание. Коксуинский коридор или «Стена Атлантов» – это узкое ущелье с отвесными скалами, которые здесь сходятся так близко, что кажется, будто река зажата между ними. Можно спуститься по тропе и почувствовать всю мощь бурной реки Коксы рядом. 📍Координаты: 49.70976, 87.22186</t>
+  </si>
+  <si>
+    <t>28.03.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1950</t>
+  </si>
+  <si>
+    <t>Есть места, куда заходишь просто перекусить, а выходишь с мыслью: «почему я не знала об этом заведении раньше?». The Best Burgers – как раз одно из таких. Сначала кажется, что это очередная бургерная, но стоит сделать заказ, и мнение меняется. Бургер оказался очень интересным: сочная котлета, нежный соус, который не перебивает вкус мяса, а аккуратно его дополняет, и мягкая булочка, будто её только что достали из печи. Наличие хот-догов отлично дополняет меню. Правильная сочная сосиска, свежая булочка и сбалансированные топпинги. Их точно стоит попробовать, даже если пришли за бургером. Отдельный вид удовольствия – картошка фри: хрустящая снаружи и мягкая внутри. Та самая, которую невозможно перестать есть. Если давно хотели найти место с по-настоящему вкусными бургерами, то вам точно сюда.</t>
+  </si>
+  <si>
+    <t>25.03.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1943</t>
+  </si>
+  <si>
+    <t>Маршрут, после которого вы влюбитесь в этот средневековый город. Едем в Выборг. ❤️Начинаем свой путь с прогулки по Прогонной улице и Усадьбы Бюргера. ❤️Доходим до Выборгского замка и обязательно поднимаемся на смотровую площадку в башне Олафа и любуемся панорамным видом на город. ❤️Думаю, что вы уже проголодались, поэтому советую подкрепиться в одном из заведений на Крепостной улице. ❤️После отправляемся на Рыночную площадь. Здесь расположена историческая Круглая башня, а также рынок, где можно закупиться европейскими сладостями. ❤️Обязательно берем крендель в кафе «Хочу тебя» и делаем с ним фото. ❤️Если время позволяет, то идем на прогулку в Парк Монрепо. Какие места добавим в наш маршрут?</t>
+  </si>
+  <si>
+    <t>20.03.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1940</t>
+  </si>
+  <si>
+    <t>Топ мест на Алтае, куда надо ехать наслаждаться цветением маральника: 🌱 Село Купчегень за перевалом Чике-Таман; 🌱 Чуйский тракт за перевалом Чике-Таман и далее до слияния рек Чуи и Катуни; 🌱 Долина Чулышман; 🌱 Чемальский тракт вдоль реки Катунь вплоть до Ороктойского моста и дальше; 🌱 Заповедное село Яйлю; 🌱 Телецкое озеро. Обычно маральник начинает цвести в конце апреля – начале мая. Пик цветения, как правило, выпадает на майские праздники.</t>
+  </si>
+  <si>
+    <t>20.03.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1938</t>
+  </si>
+  <si>
+    <t>Когда много путешествуешь, быстро понимаешь одну вещь: хороший кофе в дороге – это роскошь. Поезда, ранние подъёмы, долгие прогулки по новым городам. Единственное, что спасает – это нормальный вкусный кофе. Недавно нашла классный вариант, который теперь точно буду брать с собой в поездки. Это растворимый кофе FeelFlip. Во-первых, посмотрите на эти стаканчики. Дизайн, цвета, надписи, всё продумано до мелочей. А внутри самое главное: 100% арабика. Никаких добавок, только натуральный кофе, который превратили в растворимый порошок по специальной технологии, чтобы сохранить вкус и аромат. Главный плюс для путешествий, он готовится буквально за несколько секунд. Залил водой, размешал и готово. Причём растворяется даже в холодной воде. Летом это идеальный вариант для холодного кофе где-нибудь на берегу озера или на смотровой площадке в горах. У FeelFlip 4 вкуса и уровня крепости (они зашифрованы в названии): F – futuristic ideas (футуристические идеи) Самый крепкий вариант. Ноты жареных орехов, шоколада и карамели. Такой кофе отлично «включает» на ранних выездах. L – love for coffee (любовь к кофе) Классический вкус с цитрусами, какао, карамелью и тростниковым сахаром. I – international vibes (международная атмосфера) Более мягкий вкус с тёплыми нотами шоколада, орехов, карамели и чая. P – palette of emotions (палитра эмоций) Самый лёгкий: тропические фрукты, мёд, коричневый сахар и лёгкая кислинка. Можно взять ассорти из 18 баночек, чтобы попробовать все вкусы, или выбрать упаковки по 18 и 30 штук одного вкуса. Это идеальный формат для путешествий. Положил несколько баночек в сумочку и в любой момент получаешь вкусный кофе, хоть в поезде, хоть на рассвете в новом городе. Для вас ещё есть небольшой бонус: по промокоду NEVA10 будет скидка 10% на сайте (действует до конца марта). Заказать FeelFlip также можно на Wildberries и Ozon. Если любите кофе и путешествия так же, как я, то очень советую попробовать. Иногда чашечка хорошего кофе может сделать утро в поездке в два раза лучше. JUST FLIP IT! / ПРОСТО ПЕРЕВЕРНИ ЕГО!</t>
+  </si>
+  <si>
+    <t>20.03.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/1937</t>
+  </si>
+  <si>
+    <t>17.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2188</t>
+  </si>
+  <si>
+    <t>Иностранцы: 300 км – это так далеко, ехать 4 часа! Русские: едут 1500 км в одну сторону… А вы любите путешествия на машине?</t>
+  </si>
+  <si>
+    <t>16.09.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/FromNevaToAmur/2179</t>
+  </si>
+  <si>
+    <t>Место в Архызе, которое не хочется кому-то показывать. Потому что потом есть риск самому туда не попасть. Отель MOON2 находится на высоте 1987 метров среди Кавказских гор. Здесь не нужно специально искать красивый вид, он начинается за окном твоего номера. Панорамные окна. Натуральное дерево. Минималистичный интерьер. И бесконечные горы. Название здесь не случайное. Отель вдохновлён советской межпланетной станцией «Луна-2», той самой, которая в 1959 году стала первым созданным человеком аппаратом, достигшим поверхности Луны. Зимой отель особенно хорош. Он работает в формате SKI-IN/SKI-OUT: вышел, взял снаряжение и отправился на склон. А после нескольких часов катания возвращаешься туда, где тебя ждут тепло и SPA. И ещё один маленький плюс, который я очень одобряю: завтраки здесь до 11:00. Никаких подъёмов в 7:30 ради шведского стола.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3623,62 +4151,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H360"/>
+  <dimension ref="A1:H420"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1823.698" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="2412.411" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -12078,50 +12606,1070 @@
       <c r="C359" t="s">
         <v>1077</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E359">
         <v>653</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>40657</v>
       </c>
       <c r="B360" t="s">
         <v>1079</v>
       </c>
       <c r="C360" t="s">
         <v>1080</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E360">
         <v>579</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>106882</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E361">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>106883</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E362">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>106884</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E363">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>106885</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E364">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>106886</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E365">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>106887</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E366">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>106888</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E367">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>106889</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E368">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>106890</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>106891</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E370">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>106892</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E371">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>106893</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E372">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>106894</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E373">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>106895</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E374">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>106896</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E375">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>106897</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E376">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>106898</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E377">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>106899</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E378">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>106900</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E379">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>106901</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E380">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>106902</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E381">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>106903</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E382">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>106904</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E383">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>106905</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E384">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>106906</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E385">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>106907</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E386">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>106908</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E387">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>106909</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E388">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>106910</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E389">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>106911</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E390">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>106912</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E391">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>106913</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E392">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>106914</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E393">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>106915</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E394">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>106916</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E395">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>106917</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E396">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>106918</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E397">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>106919</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E398">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>106920</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E399">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>106921</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E400">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>106922</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E401">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>106923</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E402">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>106924</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E403">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>106925</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E404">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>106926</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E405">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>106927</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E406">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>106928</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E407">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>106929</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E408">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>106930</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E409">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>106931</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E410">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>106932</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E411">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>106933</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E412">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>106934</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E413">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>106935</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E414">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>106936</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E415">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>106937</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E416">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>106938</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E417">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>106939</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E418">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>125100</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E419">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>125101</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E420">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">