--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="501">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="762">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1515,50 +1515,833 @@
     <t>12.03.25 09:04</t>
   </si>
   <si>
     <t>t.me/turisti_bez_paniki/1153</t>
   </si>
   <si>
     <t>Для нас, самостоятельная организация поездок — это стиль жизни. Покапаться в картах, маршрутах, изучить сотни отелей, возможно где-то заблудиться и найти выход — всё это придаёт особую атмосферу путешествиям. Но иногда, так хочется полностью расслабиться и просто плыть по течению. В такие моменты мы отдаем предпочтение пакетным турам. Нам посоветовали одно турагентство @welltourr. Они предлагают безопасные туры по супер доступным ценам. Сейчас у них есть выгодное предложение на Мальдивы со скидкой 35% в отель Kandima Maldives 5 *: все включено - питание тоже. На территории отеля есть открытые бассейны,фитнес и спа центры,детская площадка и спортивные площадки, рестораны, медицинский центр, школа рисования и др. Отель предоставляет много развлечений: дайвинг, серфинг, каякинг и т.д. Цена на такой тур очень доступная, единственное перелеты не включены в стоимость. На канале турагентства есть  много классных предложений по доступной стоимости: Турция, Мальдивы, Гоа, Египет, Камбоджа, ОАЭ. ✔️Работают только с проверенными отелями. ✔️Подбирают максимально комфортные варианты по выгодным условиям. ✔️Быстро и недорого оформляют визы. 🎁 Подписывайтесь на канал и забирайте 5000 бонусов по промокоду «ТУР» на любое направление.</t>
   </si>
   <si>
     <t>11.03.25 15:48</t>
   </si>
   <si>
     <t>t.me/turisti_bez_paniki/1144</t>
   </si>
   <si>
     <t>⭐️ Кафе-юрта "Алтан" и бурятская кухня ⭐️ Привет, друзья! Сегодня хотим поделиться впечатлениями от нашей поездки на Байкал и одного из самых вкусных мест, где мы побывали. Кафе-юрта «Алан» - это уютная юрта с традиционным интерьером: деревянная мебель, ковры ручной работы, этнические украшения. Кажется, будто ты перенёсся в прошлое, где всё дышит историей и культурой бурятского народа. ﻿ 🍲 Что мы попробовали: Бухэлёор — наваристый бурятский суп с мясом и зеленью. Ароматно, вкусно и тепло. Как раз самое то, после прогулки по Байкалу! Бузы (или позы) — знаменитое бурятское мясное блюдо. Сочные, ароматные, с дымком. Обязательно попробуйте, если окажетесь здесь! Средний чек в кафе - 600 руб с человека. Если будете на Байкале, обязательно загляните в "Алтан"! Это не просто кафе, это возможность окунуться  в культуру и традиции Бурятии. 📍 Где найти: локация 📸 Фото прилагаю! Какие местные блюда ещё посоветуете? Делитесь своими впечатлениями в комментариях! 😊</t>
   </si>
   <si>
     <t>11.03.25 04:26</t>
   </si>
   <si>
     <t>t.me/turisti_bez_paniki/1143</t>
   </si>
   <si>
     <t>Сегодня в 18:00 итоги РОЗЫГРЫШ ПРИЗОВ Друзья, у нас отличные новости! Мы запускаем розыгрыш призов, которые сделают ваши путешествия еще комфортнее и стильнее! 🧳✨ А главное — чем больше друзей вы пригласите, тем выше ваши шансы на победу! 🎁 Что разыгрываем: 🥇 1 место: Стильный рюкзак-сумка для путешествий — идеальный спутник для ваших приключений! 🥈 2 место: Полезный дорожный аксессуар, который сделает ваши поездки удобнее. 🥉 3 место: Power Bank — чтобы гаджеты всегда были заряжены. 🎁 4, 5, 6 место: Утешительные призы, которые тоже порадуют! ✨ Как участвовать: 1️⃣ Подпишитесь на наш канал и оставайтесь подписанным до конца розыгрыша, если уже подписан тоже можно участвовать 2️⃣ Приглашайте друзей в этот розыгрыш по специальной, индивидуальной ссылке! За каждого приглашенного друга вы получаете +1 билет в копилку ваших шансов, оставайся подписанным до конца розыгрыша 📌 Важно: Участники должны быть старше 18 лет. Мы оставляем за собой право проверить честность участия. Итоги розыгрыша будут подведены 16 марта. 🌟 Чем больше друзей вы приведете, тем выше ваши шансы на победу! Не упустите возможность выиграть полезные призы для ваших путешествий! Удачи! Участников: 32 Призовых мест: 6 Дата розыгрыша: 18:00, 16.03.2025 MSK (9 часов)</t>
+  </si>
+  <si>
+    <t>10.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3309</t>
+  </si>
+  <si>
+    <t>Привет! Я Паша, мне 43. Когда-то играл на гитаре, пел рок, как и многие. После жизнь закрутилась - работа, семья, дети. 15 лет без музыки. А потом достал гитару обратно. Сочиняю песни. Собраю группу. Даже умудрился попасть на радио ) Веду канал, где рассказываю про весь этот путь - честно, как есть. Как ищу музыкантов, как учусь петь заново, как записываю песни, делюсь тем, что узнаю про музыкальную индустрию. Если любите живую гитарную музыку или сами когда-то что-то забросили - заходите, будет интересно. 🎸 @milkin_music</t>
+  </si>
+  <si>
+    <t>03.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3308</t>
+  </si>
+  <si>
+    <t>📣 Разместите рекламу в этом канале — её увидят Аудитория Telegram остаётся активной, что бы ни говорили. Индекс читаемости это подтверждает: охваты каналов по тематикам держатся, люди продолжают читать. Реклама в Telegram — это законно: ФАС в 2026 году официально подтвердил, что она разрешена. 👉 Заказать размещение в этом канале можно через Telega.in — с маркировкой и закрывающими документами, за пару минут. Форматы и цены — по ссылке.</t>
+  </si>
+  <si>
+    <t>28.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3298</t>
+  </si>
+  <si>
+    <t>Стою на улице Лермонтова в Азове, а под ногами - целая эпоха. Этот кирпичный великан с полутораметровыми стенами помнит Екатерину II и хранил 60 тонн пороха . Спускаюсь по 17 ступеням вниз. Внутри бочки с порохом и старые пушки, а в центре - гигантская диорама штурма Азова Петром I . Говорят, это единственный сохранившийся на юге России памятник такого рода . Загляните сюда за атмосферой крепостного прошлого</t>
+  </si>
+  <si>
+    <t>24.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3293</t>
+  </si>
+  <si>
+    <t>База отдыха "Графский парк" Цена входа 3500руб в аквазону Номер в гостинице 12000 Понравился бассейн достаточно большой, чистый маx глубина 180 Хорошее обслуживание в ресторане Из того что улучшить, обучить администраторов на входе быть доброжелательнее Убрать 50% лежаков, который стоят мега плотно друг другу Музыка играет приятная, но учтите что напротив колонок будет громко Территория комплекса зелёная, есть места для отдыха, банкетный залы где часто отмечают свадьбы. Гостиница обычная, ничего примечательного вы в ней не найдёте Это место которое делают лучше CMM специалисты и гости которые тут отдыхают</t>
+  </si>
+  <si>
+    <t>20.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3283</t>
+  </si>
+  <si>
+    <t>В 50 км от Минска есть чудесное место, база отдыха Хлеб &amp; Soul Лесное озеро, пруд с рыбалкой, бассейн, вкусный ресторан В общем тишина и релакс. Рекомендую</t>
+  </si>
+  <si>
+    <t>16.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3278</t>
+  </si>
+  <si>
+    <t>Ресторан "Крепостной вал" очень интересный интерьер в стиле царской эпохи. г. Азов</t>
+  </si>
+  <si>
+    <t>09.08.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3270</t>
+  </si>
+  <si>
+    <t>В Бресте на улице Советской каждый вечер происходит необычное действие - Виктор Петрович Кирисюк зажигает керосиновые фонари . Он делает это с 2009 года, став главной городской легендой и единственным фонарщиком в Европе . Раньше он был обычным электриком, а теперь - живая достопримечательность. Наряжается в исторический мундир и зажигает 17 фонарей на пешеходной улице . Главный ритуал - потереть его пуговицу на удачу, чтобы загадать желание . Говорят, помогает</t>
+  </si>
+  <si>
+    <t>03.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3260</t>
+  </si>
+  <si>
+    <t>Сегодня мы находимся на базе отдыха Хлеб и Soul Здесь мы решили побыть в тишине, отдохнуть перед дорогой домой в Россию По итогу: поехали кататься на велосипеде, насобирали грибов, прогулялись вдоль лесного озера и сходили в классный ресторан.</t>
+  </si>
+  <si>
+    <t>02.08.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3255</t>
+  </si>
+  <si>
+    <t>Минский торговый центр Green City Присутствуют известные бренды, которые ушли из России Что купить? - обувь, текстиль, нижнее белье.</t>
+  </si>
+  <si>
+    <t>02.08.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3245</t>
+  </si>
+  <si>
+    <t>Проводили наших друзей в Ростов. А сами вернулись в Минск где продолжаем наше путешествие.</t>
+  </si>
+  <si>
+    <t>01.08.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3240</t>
+  </si>
+  <si>
+    <t>Парк «Берестье» - древний славянский город XIII века под стеклянным куполом. 28 деревянных домов и мостовые сохранились в глине на 4-метровой глубине. Рекомендую экскурсию, погрузиться в древне- славянский быт</t>
+  </si>
+  <si>
+    <t>01.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3239</t>
+  </si>
+  <si>
+    <t>🚌 Выходите на следующей? На автобусе можно поехать к близким, на выходные в соседний город, к морю, по делам или туда, где просто давно хотелось побывать. Unitiki — сервис для покупки автобусных билетов онлайн по всей России. ◦ 20 000 направлений от 2 500 перевозчиков в одном месте. ◦ Сравнивайте цены и выбирайте подходящий рейс. ◦ Электронный билет сразу на почту — никаких очередей на автовокзале. А в нашем Телеграм-канале делимся: 🗺 необычными маршрутами, 🗺 советами для дороги, 🗺 идеями поездок по России. Подписывайтесь, чтобы выбрать свою следующую остановку: https://t.me/unitiki_ru 🚏</t>
+  </si>
+  <si>
+    <t>31.07.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3229</t>
+  </si>
+  <si>
+    <t>Брестская крепость - это не просто памятник. Это место, где время застыло 22 июня 1941 года. Здесь первые удары врага приняли на себя пограничники и гарнизон, держа оборону в полном окружении неделями, когда немцы уже были далеко в тылу. Легендарная надпись «Я умираю, но не сдаюсь» - именно отсюда. Главный монумент «Мужество» и штык-обелиск впечатляют своей мощью, но в музейных руинах слышно дыхание истории. Приезжайте, чтобы поклониться героям и услышать тишину, которая говорит громче слов. 🕯️</t>
+  </si>
+  <si>
+    <t>30.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3219</t>
+  </si>
+  <si>
+    <t>Мы остановились в действующей деревне Наносы, Нарочь. В неё грамотно интегрирована база отдыха. Жили в большом 2 этажном мищанском доме.</t>
+  </si>
+  <si>
+    <t>29.07.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3209</t>
+  </si>
+  <si>
+    <t>Несвижский замок</t>
+  </si>
+  <si>
+    <t>28.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3208</t>
+  </si>
+  <si>
+    <t>Привет! Я Ангелина 👋 ✈️ Хотите в Италию, Францию, Испанию, Грецию, но виза кажется чем-то сложным?  Не волнуйтесь, я возьму всё оформление на себя - ОТ первой консультации ДО готовой визы в вашем паспорте❤️ 📋 Что входит в работу со мной: – консультация по Вашей конкретной ситуации;  – запись в визовый центр и грамотное заполнение анкеты;  – подготовка индивидуального списка документов и их проверку;  – поддержка на всех этапах до результата 📅⏰Актуальная информация по слотам и срокам указана выше⬆️ 🌍Пусть виза станет приятным этапом подготовки к путешествию! Подписывайтесь на мой телеграмм канал: https://t.me/+3IxQWgr0gMY0MWNi Подписывайтесь на мой канал в МАХ: https://max.ru/join/_MQSYl55RbHY78EktiHbTEAJDNYI_yvrmcGyotSzQxk Разберём Вашу ситуацию и подготовим документы на визу 📩</t>
+  </si>
+  <si>
+    <t>27.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3205</t>
+  </si>
+  <si>
+    <t>🏰 Мирский замок Средневековая крепость в Беларуси, которой 500 лет. Готика, башни, легенды о призраках и каменный баран-оберег на стене. Пережил войны, разрушения и стал жемчужиной ЮНЕСКО. Обязателен к визиту 🇧🇾</t>
+  </si>
+  <si>
+    <t>26.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3195</t>
+  </si>
+  <si>
+    <t>Добрай раніцы, ды гэта Рэспубліка Беларусь. И первый город в программе столица Минск.</t>
+  </si>
+  <si>
+    <t>24.07.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3190</t>
+  </si>
+  <si>
+    <t>Привет всем, мы остановились в городе Орел. Проехали 900 км. Сейчас гуляем в центре и изучаем местные ресторанчики. Погода отличная +22, прогуляться одно удовольствие.</t>
+  </si>
+  <si>
+    <t>21.07.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3189</t>
+  </si>
+  <si>
+    <t>Привет друзья, скоро отправляемся в путешествие уже 24.07 будем в пути. Пишите в комментариях куда поедем и возможно именно тебе, мы привезём 🎁 с поездки</t>
+  </si>
+  <si>
+    <t>19.07.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3188</t>
+  </si>
+  <si>
+    <t>Русская Арктика: показ документального фильма «Выход» и история путешествия на край света Что на самом деле скрывается за словом «Арктика»? Для кого-то это суровый север, бесконечная тундра и холодный океан. Для кого-то – место, в которое невозможно не вернуться 🎬 На встрече посмотрим короткометражный документальный фильм «Выход» — номинанта на премию «Оскар», а после поговорим о русской Арктике: как туда попасть, что там посмотреть и почему именно Север так сильно меняет людей Это будет будет личная история человека, который однажды приехал в Териберку, влюбился в Север и решил построить лагерь из настоящих юрт посреди тундры 😮 О чем поговорим: • посмотрим документальный фильм «Выход» (номинант на премию «Оскар»); • почему Териберка стала одним из самых необычных мест для путешествий по России; • как самостоятельно попасть в Арктику и что обязательно стоит увидеть; • личная история создания лагеря в тундре: от идеи до строительства практически на краю земли; • как везли всё необходимое через полстраны, с какими трудностями столкнулись и почему это того стоило; • ответы на вопросы о путешествиях по Русскому Северу. В конце расскажем, как сегодня можно открыть для себя Арктику вместе с нашим сообществом путешественников 🫂✈️ РЕГИСТРАЦИЯ НА МЕРОПРИЯТИЕ ТУТ</t>
+  </si>
+  <si>
+    <t>18.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3180</t>
+  </si>
+  <si>
+    <t>Сегодня отдыхаем в Ривер Дон парк. 3 бассейна, спа комплекс, классные номера.</t>
+  </si>
+  <si>
+    <t>12.07.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3170</t>
+  </si>
+  <si>
+    <t>Эти выходные провел в компании классных весёлых людей, которых объединяет любовь к путешествиям. Место Павло-Очаковская коса, база отдыха «Песчаный берег». Познакомился с бультерьером Ричи, послушал звуки ПВО в заливе, прогулялся по пляжу Таганрогского залива.</t>
+  </si>
+  <si>
+    <t>05.07.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3160</t>
+  </si>
+  <si>
+    <t>Субботу и воскресения провели с друзьями. Остров, Дон, степи - место по настоящему малолюдное. Меню: шашлык, солянка, окрошка, закуски. Погода была хорошая: позволила нам искупаться и позагорать. На небе были тучки которые защищали от жары, был даже 30 минутный ураган с дождём, молниями и громом. Вообщем отдых получился насыщенный интересный и благодаря опытным друзьям очень организованный</t>
+  </si>
+  <si>
+    <t>29.06.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3159</t>
+  </si>
+  <si>
+    <t>🌏 Путешествия как образ жизни Не просто переезды. Не просто галочки на карте. Это состояние, когда дом — там, где ты сегодня. В этом канале я собираю: 🏙 эмоции от новых мест 📸 детали, которые замечаешь только в пути ✍️мысли, рождённые в самолётах и поездах Никакой ретуши. Никаких навязанных маршрутов. Только мой взгляд на мир, каким я его вижу здесь и сейчас. Если вы тоже живёте дорогой — присоединяйтесь. 👉 https://t.me/+VITcYQF9PbVjOGI0?erid=2W5zFJn5viu</t>
+  </si>
+  <si>
+    <t>27.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3149</t>
+  </si>
+  <si>
+    <t>Еще фото и видео из парка Краснодар, локации каньен и другие</t>
+  </si>
+  <si>
+    <t>21.06.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3141</t>
+  </si>
+  <si>
+    <t>Новая локация в парке Галицкого Краснодар. Лесное озеро Выглядит очень эффектно</t>
+  </si>
+  <si>
+    <t>18.06.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3131</t>
+  </si>
+  <si>
+    <t>РиверДонПарк 5* + Классные номера, с отличным оснащение Бассейн, спа, хамам Зелёная красивая территория Мало людей - Цены в ресторане</t>
+  </si>
+  <si>
+    <t>14.06.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3121</t>
+  </si>
+  <si>
+    <t>Вышли вечером в четверг погулять. 🚶‍♂️🌆 Впереди 3 выходных, и вроде планов - ⛰️ поехать в автосервис, к косметологу, продуктов купить, уборка, стирка, газон покосить и т.д., и т.п. 🧹🛒 Но душа просит путешествий. ✈️🌍 И вот уже открываю агрегатор с отелями, выбираю даты, фильтр: бассейн 🏊‍♂️, завтрак 🥐, и чтобы ехать недалеко - нужно же ещё и дела успеть всё сделать. И вот мы уехали, как положено, с сумкой, с ночёвкой. Единственное отличие от обычных наших 500-1000 км в день - мы проехали минут 20, и всё, на месте. 🏨 Люблю свою Оксану ❤️ за лёгкость, спонтанность и желание отдыхать. 🍃</t>
+  </si>
+  <si>
+    <t>12.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3120</t>
+  </si>
+  <si>
+    <t>С праздником. С днем России!!</t>
+  </si>
+  <si>
+    <t>11.06.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3114</t>
+  </si>
+  <si>
+    <t>Встать на сап на закате в Петербурге. Всего час по городу и ты уже скользишь по зеркальному озеру, вдыхая сосны и тишину. Красота вокруг не для фото, а для себя. 🌿🏄‍♀️</t>
+  </si>
+  <si>
+    <t>07.06.26 18:43</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3113</t>
+  </si>
+  <si>
+    <t>Ночная прогулка на теплоходе и развод мостов в Питере. Обязательно к посещению 🫶</t>
+  </si>
+  <si>
+    <t>04.06.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3104</t>
+  </si>
+  <si>
+    <t>В Домбае был зарегестрирован новый товарный бренд DFC - не желаете?</t>
+  </si>
+  <si>
+    <t>03.06.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3103</t>
+  </si>
+  <si>
+    <t>Отличные новости для путешественников🔥🔥🔥 Прямые рейсы из Москвы на Занзибар начнутся 2 июля. Авиакомпания Air Tanzania будет выполнять перелеты по маршруту Дар-эс-Салам - Москва - Занзибар с частотой три раза в неделю.</t>
+  </si>
+  <si>
+    <t>03.06.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3097</t>
+  </si>
+  <si>
+    <t>Оксана уехала в другой город... Она находится в Санкт-Петербурге, вчера в канале был её красивый контент. Будем ждать новостей и красивых фотографий. Тем временем мы с Дашей посетили цирк, находится он на стоянке Мегамага г Ростов-на-Дону, да да такой шатровый, уютный. Московский цирк имени Никулина. Шоу Владимира Дерябкина. Оркестр, акробаты, клоуны, огненные всадники и многое другое ждёт вас в программе. Знаете, я с интересом наблюдал за выступлением, Даше тоже понравилось. Цена - 2500 билет. P.S. Не поддерживаю, когда животные выступают в цирке, но надеюсь, к ним хорошо там относятся.</t>
+  </si>
+  <si>
+    <t>02.06.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3092</t>
+  </si>
+  <si>
+    <t>Этот город - самый лучший город на Земле Он как будто нарисован мелом на стене Нарисованы бульвары, реки и мосты….. И почему то мне кажется, что эта песня именно про Питер. Согласны?</t>
+  </si>
+  <si>
+    <t>30.05.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3081</t>
+  </si>
+  <si>
+    <t>🌸🌿 Весна в Домбае - это время, когда всё просыпается. В горах ещё снег ❄️, а в предгорье цветут цветы 🌼🌺. В этой поездке нас было 27 человек 👥. Начиналась она в пятницу вечером 🌙, вернулись мы в воскресенье ☀️. Цена поездки - 8000 руб. 💰 Останавливались мы в самом центре Домбая, в месте, которое называется Katadze glamp 🏕️. В нашем распоряжении было 2 больших коттеджа со всеми удобствами 🛁🔥. Отличное место для вечернего гриля 🍖🍢, KБ 🃏 и «Пятёрочка» 🛒 в шаговой доступности. В общем, отличная, удобная локация, чтобы изучать регион 🏔️✨</t>
+  </si>
+  <si>
+    <t>29.05.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3077</t>
+  </si>
+  <si>
+    <t>Территория без мужчин 😉 Девушки, если давно хотели устроить себе день перезагрузки - Sultan Spa точно стоит внимания. Это комфортное пространство именно для женщин: здесь спокойно, уютно и можно действительно расслабиться без лишней суеты. Есть открытый теплый бассейн, джакузи, спа - зоны и программы ухода, поэтому многие приходят сюда именно за «девичьим» отдыхом и восстановлением. По ценам тоже всё довольно адекватно: стоимость сертификатов от 2500 до 4500 тыщ. P.S. Следите за акциями, они там бывают довольно часто</t>
+  </si>
+  <si>
+    <t>29.05.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3075</t>
+  </si>
+  <si>
+    <t>Предоставляем услуги по оформлению визы шенген на 6 месяцев без отказа. вся подробная информацию у нас в канале: https://click.wowblogger.ru/8y512xmrgr640l9?erid=2VSb5wn81V4 Реклама. Дерябин Богдан Игоревич, ИНН 540452959881, ЕРИД: 2VSb5wn81V4</t>
+  </si>
+  <si>
+    <t>27.05.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3074</t>
+  </si>
+  <si>
+    <t>Друзья, а вот вам очередной повод бросить все и сорваться в солнечный Узбекистан: 10 июня на легендарной площади Регистан состоится грандиозный гала-концерт Большого театра России. В самом сердце древнего Самарканда, на площади, которая входит в список Всемирного наследия ЮНЕСКО, прозвучит великая классика в исполнении оперных солистов и симфонического оркестра Большого театра под управлением Валерия Гергиева. В программе — любимые всеми дуэты и арии, а также шедевры симфонической музыки. Выступление станет частью международной программы, приуроченной к 250-летиюБольшого театра. Концерт пройдет при поддержке Фонда развития культуры и искусства Республики Узбекистан. Будет красиво. Будет мощно. Будет по-настоящему. Присоединяйтесь! Билеты</t>
+  </si>
+  <si>
+    <t>25.05.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3064</t>
+  </si>
+  <si>
+    <t>Открытие сезона. L-45 Термы и спа Цена: взрослый — 2490₽, детский (с 6 до 14) — 900₽. Подогреваемых 2 бассейна, один из них с красивым видом на Дон. Места много, лежаки свободные есть, столики, детская горка, баня, сауна, соляная комната, джакузи. Из минусов: обслуживание в кафе, эстетика территории, кое-где требует ремонта. В целом средненькая база отдыха.</t>
+  </si>
+  <si>
+    <t>23.05.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3055</t>
+  </si>
+  <si>
+    <t>Джамагатские нарзаны. Женский и мужской источник. Угадайте где какой)</t>
+  </si>
+  <si>
+    <t>22.05.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3050</t>
+  </si>
+  <si>
+    <t>Когда утром заходишь выпить ароматный кофе в одну привлекательную кофейню города Ростов-на-Дону Ростовчане узнаете где это?</t>
+  </si>
+  <si>
+    <t>20.05.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3040</t>
+  </si>
+  <si>
+    <t>Эко тропа на водопад Шумка Цена 200 руб Минут 15-25 идти в гору по лесной тропе. Маршрут легкий, но нужно быть аккуратным на скользкий камнях. Сам водопад не большой но довольно эффектный. Площадка около водопада не большая, поместятся 5-10 человек не больше</t>
+  </si>
+  <si>
+    <t>17.05.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3034</t>
+  </si>
+  <si>
+    <t>Сегодня прокатились на старой маятниковой канатной дороге. Цена 800 руб на первую очередь + 200 руб парковый сбор. Кабинки большие на 20 человек.</t>
+  </si>
+  <si>
+    <t>16.05.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3033</t>
+  </si>
+  <si>
+    <t>Водопад Шумка</t>
+  </si>
+  <si>
+    <t>16.05.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3026</t>
+  </si>
+  <si>
+    <t>Доброе утро Домбай. Встретил нас дождливой погодой, надеюсь мы своей энергетикой разгоним тучи. 💥💥💥</t>
+  </si>
+  <si>
+    <t>14.05.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3023</t>
+  </si>
+  <si>
+    <t>Завтра, 17:00 выезжаем. Только горы и любовь к дороге</t>
+  </si>
+  <si>
+    <t>12.05.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3022</t>
+  </si>
+  <si>
+    <t>До лета остаются считанные дни, пора подумать о фестивалях и концертах под открытым небом, которые просто нельзя пропустить! И вот один из них: 8 июня на уникальной площади Регистан в центре Самарканда (Узбекистан) выступит невероятный американский певец и автор песен Джон Ледженд. Именно его мегахит All of Me («Весь я»), посвященный любимой жене, собрал более 3 миллиардов прослушиваний. Именно он стал первым среди темнокожих артистов, кто завоевал сразу четыре основные американские премии: «Эмми», «Грэмми», «Оскар» и «Тони». Именно его песня Glory («Слава») к фильму «Сельма» взяла «Оскар» как лучший саундтрек. Обладатель 12 премий «Грэмми» в различных номинациях, Джон Ледженд давно стал настоящей легендой современной музыки. Мощный живой вокал, теплый восточный вечер и любимые песни на одной из самых красивых площадей мира — все это ждет нас 8 июня в Самарканде. Едем? Билеты тут</t>
+  </si>
+  <si>
+    <t>11.05.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3012</t>
+  </si>
+  <si>
+    <t>В парке Галицкого в Краснодаре есть несколько локаций с водопадами. Одна из них - «Каньон» (Амфитеатр воды), открытая в сентябре 2025 года В очереди не стали стоять, вид сверху на мой взгляд круче</t>
+  </si>
+  <si>
+    <t>09.05.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3011</t>
+  </si>
+  <si>
+    <t>С днем Великой Победы!</t>
+  </si>
+  <si>
+    <t>06.05.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3001</t>
+  </si>
+  <si>
+    <t>Краснодар. Парк Галицкого. Новые локации.</t>
+  </si>
+  <si>
+    <t>03.05.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3000</t>
+  </si>
+  <si>
+    <t>Здесь не бывает пробок. Есть только шёпот травы и стук лошадиного сердца, который синхронизируется с твоим.</t>
+  </si>
+  <si>
+    <t>30.04.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2998</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFHKH929 Владимир Спиваков и другие звёзды русской классики — в Ташкенте на майские! Друзья, впереди майские праздники, и вот вам очередной отличный повод долететь до Узбекистана! 4 мая Во Дворце международных форумов «Узбекистан» выступят известный дирижер Владимир Спиваков и блистательная пианистка Екатерина Мечетина. В исполнении Национального филармонического оркестра России прозучат произведения Рахманинова, Форе и Равеля. 5 мая Уже на следующий день на открытой площадке «Дружба народов» Спиваков  вместе с оперной дивой Хиблой Герзмава представят программу «Я люблю тебя, жизнь!». Вход на концерт свободный. Тёплый май, узбекское гостеприимство, большое русское искусство и мощь симфонического оркестра — звучит как план! ✨</t>
+  </si>
+  <si>
+    <t>29.04.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2997</t>
+  </si>
+  <si>
+    <t>Просто дворец на трассе М4 Дон</t>
+  </si>
+  <si>
+    <t>27.04.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2990</t>
+  </si>
+  <si>
+    <t>Территория конного клуба расположена прямо в границах природного заповедника. Вокруг - ни трасс, ни городского шума: только лес, поля и настоящая дикая природа. Здесь по соседству с лошадьми гуляют косули, лисы и зайцы. Главная особенность - оборудованные природные вольеры на территории. Это не тесные клетки, а просторные огороженные уголки леса, где живут обитатели, которым нужна забота и внимание.</t>
+  </si>
+  <si>
+    <t>26.04.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2989</t>
+  </si>
+  <si>
+    <t>Знакомьтесь это Хан, любит жевать траву, и громко смеяться.</t>
+  </si>
+  <si>
+    <t>25.04.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2979</t>
+  </si>
+  <si>
+    <t>Сегодня мы отдыхаем в конном клубе Орлиное гнездо. Атмосфера великолепная, погода располагает к прогулкам.</t>
+  </si>
+  <si>
+    <t>25.04.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2978</t>
+  </si>
+  <si>
+    <t>Суббота, быстро собрали вещи, кофе завтрак и мы уже в Краснодаре. Есть кто из Краснодара? 🔥</t>
+  </si>
+  <si>
+    <t>22.04.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2973</t>
+  </si>
+  <si>
+    <t>Узнаёте спальный район? Серые панельки, небольшой огород во дворе, никакого пафоса... Похоже на любой город России? Да. Отличие только в пальмах за окном и припаркованных мопедах. На самом деле на фото - жилые кварталы острова Хулхумале (Мальдивы). Без белого песка и лазурной воды, зато с тем самым «уютом» отечественного микрорайона. Мальдивы ближе, чем вы думали. 🏍️🌴</t>
+  </si>
+  <si>
+    <t>21.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2964</t>
+  </si>
+  <si>
+    <t>Когда ищешь идеи для поездок, быстро понимаешь одну вещь: большинство тревел-каналов пишут одно и то же — «10 мест, которые нужно увидеть» Недавно наткнулся на канал Романа Старостина, который много лет исследует Кавказ и собирает маршруты через личные разведки, поэтому в канале много того, что редко встречается в обычных тревел-подборках: — необычные места Кавказа, еще Узбекистан и Байкал — реальные маршруты поездок — наблюдения о природе и геологии региона — идеи путешествий на несколько дней Если интересен Кавказ — канал точно стоит посмотреть: 👉 @starostin_travel А если не знаете, с какого региона начать, можно пройти короткий тест: 👉 @starostinbot</t>
+  </si>
+  <si>
+    <t>18.04.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2961</t>
+  </si>
+  <si>
+    <t>Уютные домашние вечера. Всем добра</t>
+  </si>
+  <si>
+    <t>17.04.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2960</t>
+  </si>
+  <si>
+    <t>Telegram заработал в России без VPN, но только на Android и с подпиской Premium. При этом страна меняется с России на другую - например, Нидерланды. На бесплатных аккаунтах месседжер по-прежнему недоступен. Как у вас работает?</t>
+  </si>
+  <si>
+    <t>16.04.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2959</t>
+  </si>
+  <si>
+    <t>Откройте для себя новые маршруты и начните планировать свои будущие путешествия. В этой подборке собраны Telegram-каналы о путешествиях, где делятся опытом, красивыми местами и полезными советами. Что вас ждёт: 🔤 вдохновение для новых поездок 🔤 живописные уголки мира 🔤 практичные лайфхаки 🔤 авторские маршруты и истории 🔤 идеи для отдыха по России и за её пределами 🔤 и многое другое, что вдохновит вас на новые путешествия. 😊Папка с каналами: https://t.me/addlist/p_Bn6Qtz44hiMGVi 📱 «Ведёте свой канал? Примите участие в подборке!»</t>
+  </si>
+  <si>
+    <t>15.04.26 19:34</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2958</t>
+  </si>
+  <si>
+    <t>Топ самых вкусных орехов Я люблю орехи, но один меня реально удивил. Вы когда-нибудь задумывались, почему у макадамии есть эта странная прорезь? Я - да. И сейчас расскажу. Начну с истории. Родина макадамии - Австралия. Там эти орехи веками росли в лесах, и местные жители раскалывали их только камнями. Скорлупа оказалась настолько твердой, что обычные щипцы для орехов просто ломались. А люди - зубы. 😬 Поэтому производители придумали круговой пропил прямо на заводе. Без него мы бы до сих пор колотили макадамию молотком. Но я не просто так это рассказываю. Одна из наших целей посетить Австралию. Сразу перед глазами гигантские пауки, кенгуру и змеи))) А теперь про вкус. Это нечто. Макадамия тает во рту, оставляя маслянистый, сливочный привкус с настоящими шоколадными нотами. Честно, для меня это как маленький десерт без сахара. И да, они еще и полезные: Энергия на весь день. Хороши для кожи и сердца. Попробуйте сами. Я теперь постоянно их беру к кофе. Вкус - бомба. 🔥 А вы пробовали макадамию?</t>
+  </si>
+  <si>
+    <t>14.04.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2957</t>
+  </si>
+  <si>
+    <t>Угадайте страну по фото.... Уникальные события связаны с Америкой</t>
+  </si>
+  <si>
+    <t>11.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2953</t>
+  </si>
+  <si>
+    <t>Сосед сверху постоянно жалуется, что я хожу по потолку. Но он живёт подо мной... В общем, запутались все</t>
+  </si>
+  <si>
+    <t>10.04.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2952</t>
+  </si>
+  <si>
+    <t>😁😆😁 Пятница... Выходных дождались, а тепло где?</t>
+  </si>
+  <si>
+    <t>09.04.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2942</t>
+  </si>
+  <si>
+    <t>В Москве появилась новая канатная дорога На ВДНХ удалось прокатиться на канатной дороге. Цена 500руб Фактически, никакого практичного применения она не несёт. Рассчитана на туристов, которых тут достаточно много. Вообщем, очередное развлечение. А мы развлечения любим.</t>
+  </si>
+  <si>
+    <t>08.04.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2941</t>
+  </si>
+  <si>
+    <t>Если так и хочется в путешествие, увидеть новые страны и почувствовать дух приключений, делимся каналом, где можно найти тур почти в любую точку мира на яхте! 🛥️ Путешествия на яхте по всему миру 🌍 Канал про путешествия на яхте с турами каждую неделю и по выгодной стоимсоти - Travel Regatta - Путешествие и отдых на яхте 🛥️ В турах все включено: 🔹 3-разовое питание 🔹 Каюты с душем и кондиционером 🔹 Уникальные маршруты и природа, недоступная с суши 🔹 Каждый день - новый остров и пляж! На Майские праздники отправляемся в несколько стран, еще есть места: Сейшелы 🇸🇨 от 130 тыс руб/чел Мальдивы 🇲🇻 от 165 тыс руб/чел Таиланд 🇹🇭 от 99 тыс руб/чел Маврикий 🇲🇺 от 210 тыс руб/чел Занзибар 🇹🇿 от 140 тыс руб/чел Подписывайтесь на канал в телеграмм - тут все фото, видео и спец предложения ⬅️⬅️⬅️</t>
+  </si>
+  <si>
+    <t>06.04.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2931</t>
+  </si>
+  <si>
+    <t>Наши друзья сейчас в Японии и с удовольствием делятся фотографиями с нами, а мы соответсвенно вами 🥰 В Токио вовсю цветет сакура, волшебное время и потрясающая красота. Согласны? Давайте соберем много реакций 🔥 чтобы друзья нам побольше присылали контента из Японии 😍</t>
+  </si>
+  <si>
+    <t>06.04.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2930</t>
+  </si>
+  <si>
+    <t>Привет всем. Хорошие новости. Соглашение России и Саудовской Аравии о взаимной отмене виз вступает в силу 11 мая - МИД РФ.</t>
+  </si>
+  <si>
+    <t>03.04.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2924</t>
+  </si>
+  <si>
+    <t>С пятницей. Всем отличных выходных. Еще есть несколько часов, кинуть в рюкзак купальник и улететь на Сейшелы за 10тыс</t>
+  </si>
+  <si>
+    <t>02.04.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2923</t>
+  </si>
+  <si>
+    <t>Подарим сюрприз от Туристов без паники, для наших подписчиков. Несмотря на блокировки вы тут, за это хотели бы вас порадовать Участников: 74 Призовых мест: 1 Дата розыгрыша: 18:00, 05.04.2026 MSK (завершён) Победители розыгрыша: 1. Evgeniy - 59n9hl</t>
+  </si>
+  <si>
+    <t>01.04.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2922</t>
+  </si>
+  <si>
+    <t>Наконец-то наступила весна, а вместе с ней и желание путешествовать. Особенно здорово, когда поездки совпадают с интересными выставками и концертами, которые можно посетить. Узбекистан давно стал одним из самых любимых направлений россиян — прямой перелет, безвиз, удивительная архитектура, великолепная кухня, а тут еще и повод есть. 13 апреля во Дворце международных форумов «Узбекистан» (Ташкент) пройдет совместный концерт мировых звезд классической сцены — пианистки Элен Мерсье и скрипача Юлиана Рахлина. Стиль Мерсье часто описывают как элегантный и интеллектуальный: безупречная чистота звука, техническая точность и глубокая приверженность классической традиции. Юлиана называют «человеком эпохи Возрождения» в музыке: он одинаково виртуозно владеет скрипкой и альтом, каждый раз покоряя зал выразительным звучанием старинного инструмента. Этот дуэт точно стоит услышать вживую! Билеты можно, например, купить тут</t>
+  </si>
+  <si>
+    <t>01.04.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2921</t>
+  </si>
+  <si>
+    <t>Добрый день, вечер, ночь Телеграмм. Честно говоря сегодня не надеялись, что он останется жив. Несмотря на это будущее его туманно, по-этому заводим канал в МАХЕ</t>
+  </si>
+  <si>
+    <t>31.03.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2920</t>
+  </si>
+  <si>
+    <t>🔴 Папка по туризму открыта на 24 часа. Страны, отели, маршруты, лайфхаки для путешествий и нюансы поездок - без воды. Забирай сейчас. Скоро удалю. ✈️ https://t.me/addlist/zf7-MtJFwlRmZTAy</t>
+  </si>
+  <si>
+    <t>30.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2919</t>
+  </si>
+  <si>
+    <t>✈️ Почему в 2026 даже красивые туры и отели продаются хуже. Потому что, картинка - уже норма. Решает доверие. Путешественник выбирает не просто страну, а понятный маршрут и реальный опыт других людей. Телеграм стал местом, где люди ищут советы перед поездкой. Ошибка - просто показывать красивые виды. Работают личный опыт, маршруты, отели, нюансы перелётов и полезные лайфхаки. Собрали папку каналов про путешествия, страны, отели, маршруты, визы и перелеты - можно посмотреть, как люди планируют поездки без переплат и туристических ошибок. ✈️ https://t.me/addlist/W0eK1-rmcr04MDIy</t>
+  </si>
+  <si>
+    <t>29.03.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2913</t>
+  </si>
+  <si>
+    <t>Весной она пахнет тиной и свободой. Вечером - медью заката и чужими голосами. Ты выходишь на ростовскую набережную, чтобы просто пройтись. Но уже через минуту ловишь себя на мысли: за тобой наблюдают. Не охрана, не чайки. Сама вода. Дон сегодня слишком спокоен. И слишком тёмен. Шаг. Под мостом кто-то курит, не выдыхая дым. Ещё шаг. Волна выплёвывает монету - не нашу, старую, с незнакомым гербом. Ты ускоряешь шаг, но река не отстаёт. Она течёт ровно с твоей скоростью. Ровно с твоим пульсом. Не оборачивайся. Иначе река поймёт, что ты её увидел.</t>
+  </si>
+  <si>
+    <t>25.03.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2905</t>
+  </si>
+  <si>
+    <t>🇮🇹 Италия первой из стран Шенгена запускает электронную визу! Да-да, вы не ослышались - теперь оформить визу можно полностью онлайн 🌐 И, что особенно приятно, для россиян эта опция тоже будет доступна ✅ 🗓 Уже с 1 июня можно подавать документы, а главное - рассмотрение займёт всего до 5 дней! Никаких походов в консульство, всё удалённо: заполнил анкету, загрузил документы - и готовую визу получаешь на e-mail 📧 ❗️Важные нюансы: · Необходим загранпаспорт нового образца (на 10 лет) · Биометрия (отпечатки пальцев) сдаётся раз в 59 месяцев</t>
+  </si>
+  <si>
+    <t>24.03.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2898</t>
+  </si>
+  <si>
+    <t>Когда в среду достаёшь бесплатные билеты в музей 🎫 Мы оказались на ВДНХ, в интерактивном музее «Россия Моя история». Зал XX века - это как машина времени: Первая мировая, революция, Великая Отечественная. Три эпохи, которые перевернули всё. Учителя истории приводят сюда свои классы, очень классная возможность лучше выучить историю своей родины.</t>
+  </si>
+  <si>
+    <t>22.03.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2897</t>
+  </si>
+  <si>
+    <t>Всех с отличной субботой. Кстати за границей чтобы открыть госуслуги или личный кабинет "Налоги" тоже нужна программа из 3 букв но с российским IP</t>
+  </si>
+  <si>
+    <t>20.03.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2896</t>
+  </si>
+  <si>
+    <t>📊Туризм и путешествия всегда так близко. Не упустите возможность узнать все новости мира. 📂 МЫ СОБРАЛИ УНИКАЛЬНУЮ ПАПКУ ДЛЯ СПЕЦИАЛИСТОВ ПО ТУРИЗМУ И ПУТЕШЕСТВЕННИКОВ — ЭТО: 📌 Разбор туристических кейсов, работа с запросами клиентов, нестандартные маршруты и решения форс-мажоров в поездках 📌 полезные инструменты и методики: подбор направлений, планирование маршрутов 📌 готовые шаблоны: сценарии поездок, чек листы путешествий, алгоритмы подбора туров 📌 инструменты для принятия профессиональных решений и выстраивания эффективной стратегии работы с клиентами 📂 ЭТА ПАПКА ОРИЕНТИРОВАНА НА ПРОФЕССИОНАЛОВ, КОТОРЫХ ИНТЕРЕСУЕТ: Интересные места и маршруты • Лайфхаки для путешественников • Горящие туры ﻿ 📌ЗАБРАТЬ ПАПКУ 🤩 Организаторы : Green.Папка</t>
+  </si>
+  <si>
+    <t>20.03.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/2895</t>
+  </si>
+  <si>
+    <t>📊Туризм и путешествия всегда так близко. Не упустите возможность узнать все новости мира. 📂 МЫ СОБРАЛИ УНИКАЛЬНУЮ ПАПКУ ДЛЯ СПЕЦИАЛИСТОВ ПО ТУРИЗМУ И ПУТЕШЕСТВЕННИКОВ — ЭТО: 📌 Разбор туристических кейсов, работа с запросами клиентов, нестандартные маршруты и решения форс-мажоров в поездках 📌 полезные инструменты и методики: подбор направлений, планирование маршрутов 📌 готовые шаблоны: сценарии поездок, чек листы путешествий, алгоритмы подбора туров 📌 инструменты для принятия профессиональных решений и выстраивания эффективной стратегии работы с клиен тами 📂 ЭТА ПАПКА ОРИЕНТИРОВАНА НА ПРОФЕССИОНАЛОВ, КОТОРЫХ ИНТЕРЕСУЕТ: • Интересны е места и маршруты • Лайфхаки для путешественников • Горящие ту ры 📌ЗАБРАТЬ ПАПКУ 🤩 Организаторы : Green.Папка</t>
+  </si>
+  <si>
+    <t>19.09.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3317</t>
+  </si>
+  <si>
+    <t>Закаты здесь цвета расплавленного золота, а пляж - как шкатулка с сокровищами. 🌅🐚 Иногда лучший психолог - это море, ветер и пара часов наедине с собой. Проверено. Работает. ✅ P.S. Кто угадает, сколько ракушек я утащила с собой? 😂</t>
+  </si>
+  <si>
+    <t>18.09.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3311</t>
+  </si>
+  <si>
+    <t>Шашлычная «Казачий хутор» на Левобережной - тот самый легендарный шашлык в Ростове Хотите попробовать главный мясной хит Ростова-на-Дону? Добро пожаловать в культовое место на левом берегу Дона! Почему сюда едут все? · Шашлык-гигант: куски мяса по 800-1000 граммов - таких размеров вы точно нигде не найдёте . Мясо сочное, прожаренное, без лишнего маринада · «Вечный огонь»: легендарный мангал, который горит с 1991 года · Атмосфера: летние беседки, живая музыка по выходным, можно со своим алкоголем и закусками</t>
+  </si>
+  <si>
+    <t>16.09.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/turisti_bez_paniki/3310</t>
+  </si>
+  <si>
+    <t>Куда поехать дальше? А может, пора открыть место, о котором вы раньше даже не слышали? В этой подборке — каналы людей, которые путешествуют, делятся личным опытом и помогают взглянуть на привычные направления по-новому. 📎 Папка с каналами: https://t.me/addlist/XlnLpf9R-lk4OWRi Заглядывайте — возможно, именно здесь начнётся ваша следующая поездка ❤️ 📱 «Ведёте свой канал? Примите участие в подборке!»</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1880,59 +2663,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H166"/>
+  <dimension ref="A1:H253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2909.004" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -5888,50 +6671,1529 @@
       <c r="H165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>40297</v>
       </c>
       <c r="B166" t="s">
         <v>498</v>
       </c>
       <c r="C166" t="s">
         <v>499</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E166">
         <v>994</v>
       </c>
       <c r="F166">
         <v>10</v>
       </c>
       <c r="G166">
         <v>25</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>106797</v>
+      </c>
+      <c r="B167" t="s">
+        <v>501</v>
+      </c>
+      <c r="C167" t="s">
+        <v>502</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E167">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>106798</v>
+      </c>
+      <c r="B168" t="s">
+        <v>504</v>
+      </c>
+      <c r="C168" t="s">
+        <v>505</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E168">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>106799</v>
+      </c>
+      <c r="B169" t="s">
+        <v>507</v>
+      </c>
+      <c r="C169" t="s">
+        <v>508</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E169">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>106800</v>
+      </c>
+      <c r="B170" t="s">
+        <v>510</v>
+      </c>
+      <c r="C170" t="s">
+        <v>511</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E170">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>106801</v>
+      </c>
+      <c r="B171" t="s">
+        <v>513</v>
+      </c>
+      <c r="C171" t="s">
+        <v>514</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E171">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>106802</v>
+      </c>
+      <c r="B172" t="s">
+        <v>516</v>
+      </c>
+      <c r="C172" t="s">
+        <v>517</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E172">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>106803</v>
+      </c>
+      <c r="B173" t="s">
+        <v>519</v>
+      </c>
+      <c r="C173" t="s">
+        <v>520</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E173">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>106804</v>
+      </c>
+      <c r="B174" t="s">
+        <v>522</v>
+      </c>
+      <c r="C174" t="s">
+        <v>523</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="E174">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>106805</v>
+      </c>
+      <c r="B175" t="s">
+        <v>525</v>
+      </c>
+      <c r="C175" t="s">
+        <v>526</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E175">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>106806</v>
+      </c>
+      <c r="B176" t="s">
+        <v>528</v>
+      </c>
+      <c r="C176" t="s">
+        <v>529</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E176">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>106807</v>
+      </c>
+      <c r="B177" t="s">
+        <v>531</v>
+      </c>
+      <c r="C177" t="s">
+        <v>532</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E177">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>106808</v>
+      </c>
+      <c r="B178" t="s">
+        <v>534</v>
+      </c>
+      <c r="C178" t="s">
+        <v>535</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E178">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>106809</v>
+      </c>
+      <c r="B179" t="s">
+        <v>537</v>
+      </c>
+      <c r="C179" t="s">
+        <v>538</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E179">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>106810</v>
+      </c>
+      <c r="B180" t="s">
+        <v>540</v>
+      </c>
+      <c r="C180" t="s">
+        <v>541</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="E180">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>106811</v>
+      </c>
+      <c r="B181" t="s">
+        <v>543</v>
+      </c>
+      <c r="C181" t="s">
+        <v>544</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="E181">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>106812</v>
+      </c>
+      <c r="B182" t="s">
+        <v>546</v>
+      </c>
+      <c r="C182" t="s">
+        <v>547</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="E182">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>106813</v>
+      </c>
+      <c r="B183" t="s">
+        <v>549</v>
+      </c>
+      <c r="C183" t="s">
+        <v>550</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="E183">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>106814</v>
+      </c>
+      <c r="B184" t="s">
+        <v>552</v>
+      </c>
+      <c r="C184" t="s">
+        <v>553</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="E184">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>106815</v>
+      </c>
+      <c r="B185" t="s">
+        <v>555</v>
+      </c>
+      <c r="C185" t="s">
+        <v>556</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="E185">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>106816</v>
+      </c>
+      <c r="B186" t="s">
+        <v>558</v>
+      </c>
+      <c r="C186" t="s">
+        <v>559</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E186">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>106817</v>
+      </c>
+      <c r="B187" t="s">
+        <v>561</v>
+      </c>
+      <c r="C187" t="s">
+        <v>562</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E187">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>106818</v>
+      </c>
+      <c r="B188" t="s">
+        <v>564</v>
+      </c>
+      <c r="C188" t="s">
+        <v>565</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E188">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>106819</v>
+      </c>
+      <c r="B189" t="s">
+        <v>567</v>
+      </c>
+      <c r="C189" t="s">
+        <v>568</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="E189">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>106820</v>
+      </c>
+      <c r="B190" t="s">
+        <v>570</v>
+      </c>
+      <c r="C190" t="s">
+        <v>571</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="E190">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>106821</v>
+      </c>
+      <c r="B191" t="s">
+        <v>573</v>
+      </c>
+      <c r="C191" t="s">
+        <v>574</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E191">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>106822</v>
+      </c>
+      <c r="B192" t="s">
+        <v>576</v>
+      </c>
+      <c r="C192" t="s">
+        <v>577</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E192">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>106823</v>
+      </c>
+      <c r="B193" t="s">
+        <v>579</v>
+      </c>
+      <c r="C193" t="s">
+        <v>580</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E193">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>106824</v>
+      </c>
+      <c r="B194" t="s">
+        <v>582</v>
+      </c>
+      <c r="C194" t="s">
+        <v>583</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="E194">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>106825</v>
+      </c>
+      <c r="B195" t="s">
+        <v>585</v>
+      </c>
+      <c r="C195" t="s">
+        <v>586</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E195">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>106826</v>
+      </c>
+      <c r="B196" t="s">
+        <v>588</v>
+      </c>
+      <c r="C196" t="s">
+        <v>589</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E196">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>106827</v>
+      </c>
+      <c r="B197" t="s">
+        <v>591</v>
+      </c>
+      <c r="C197" t="s">
+        <v>592</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="E197">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>106828</v>
+      </c>
+      <c r="B198" t="s">
+        <v>594</v>
+      </c>
+      <c r="C198" t="s">
+        <v>595</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E198">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>106829</v>
+      </c>
+      <c r="B199" t="s">
+        <v>597</v>
+      </c>
+      <c r="C199" t="s">
+        <v>598</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="E199">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>106830</v>
+      </c>
+      <c r="B200" t="s">
+        <v>600</v>
+      </c>
+      <c r="C200" t="s">
+        <v>601</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="E200">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>106831</v>
+      </c>
+      <c r="B201" t="s">
+        <v>603</v>
+      </c>
+      <c r="C201" t="s">
+        <v>604</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E201">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>106832</v>
+      </c>
+      <c r="B202" t="s">
+        <v>606</v>
+      </c>
+      <c r="C202" t="s">
+        <v>607</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E202">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>106833</v>
+      </c>
+      <c r="B203" t="s">
+        <v>609</v>
+      </c>
+      <c r="C203" t="s">
+        <v>610</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E203">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>106834</v>
+      </c>
+      <c r="B204" t="s">
+        <v>612</v>
+      </c>
+      <c r="C204" t="s">
+        <v>613</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E204">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>106835</v>
+      </c>
+      <c r="B205" t="s">
+        <v>615</v>
+      </c>
+      <c r="C205" t="s">
+        <v>616</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E205">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>106836</v>
+      </c>
+      <c r="B206" t="s">
+        <v>618</v>
+      </c>
+      <c r="C206" t="s">
+        <v>619</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E206">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>106837</v>
+      </c>
+      <c r="B207" t="s">
+        <v>621</v>
+      </c>
+      <c r="C207" t="s">
+        <v>622</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E207">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>106838</v>
+      </c>
+      <c r="B208" t="s">
+        <v>624</v>
+      </c>
+      <c r="C208" t="s">
+        <v>625</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>106839</v>
+      </c>
+      <c r="B209" t="s">
+        <v>627</v>
+      </c>
+      <c r="C209" t="s">
+        <v>628</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E209">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>106840</v>
+      </c>
+      <c r="B210" t="s">
+        <v>630</v>
+      </c>
+      <c r="C210" t="s">
+        <v>631</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E210">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>106841</v>
+      </c>
+      <c r="B211" t="s">
+        <v>633</v>
+      </c>
+      <c r="C211" t="s">
+        <v>634</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E211">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>106842</v>
+      </c>
+      <c r="B212" t="s">
+        <v>636</v>
+      </c>
+      <c r="C212" t="s">
+        <v>637</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E212">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>106843</v>
+      </c>
+      <c r="B213" t="s">
+        <v>639</v>
+      </c>
+      <c r="C213" t="s">
+        <v>640</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E213">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>106844</v>
+      </c>
+      <c r="B214" t="s">
+        <v>642</v>
+      </c>
+      <c r="C214" t="s">
+        <v>643</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E214">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>106845</v>
+      </c>
+      <c r="B215" t="s">
+        <v>645</v>
+      </c>
+      <c r="C215" t="s">
+        <v>646</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E215">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>106846</v>
+      </c>
+      <c r="B216" t="s">
+        <v>648</v>
+      </c>
+      <c r="C216" t="s">
+        <v>649</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E216">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>106847</v>
+      </c>
+      <c r="B217" t="s">
+        <v>651</v>
+      </c>
+      <c r="C217" t="s">
+        <v>652</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E217">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>106848</v>
+      </c>
+      <c r="B218" t="s">
+        <v>654</v>
+      </c>
+      <c r="C218" t="s">
+        <v>655</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E218">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>106849</v>
+      </c>
+      <c r="B219" t="s">
+        <v>657</v>
+      </c>
+      <c r="C219" t="s">
+        <v>658</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E219">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>106850</v>
+      </c>
+      <c r="B220" t="s">
+        <v>660</v>
+      </c>
+      <c r="C220" t="s">
+        <v>661</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E220">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>106851</v>
+      </c>
+      <c r="B221" t="s">
+        <v>663</v>
+      </c>
+      <c r="C221" t="s">
+        <v>664</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E221">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>106852</v>
+      </c>
+      <c r="B222" t="s">
+        <v>666</v>
+      </c>
+      <c r="C222" t="s">
+        <v>667</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E222">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>106853</v>
+      </c>
+      <c r="B223" t="s">
+        <v>669</v>
+      </c>
+      <c r="C223" t="s">
+        <v>670</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E223">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>106854</v>
+      </c>
+      <c r="B224" t="s">
+        <v>672</v>
+      </c>
+      <c r="C224" t="s">
+        <v>673</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E224">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>106855</v>
+      </c>
+      <c r="B225" t="s">
+        <v>675</v>
+      </c>
+      <c r="C225" t="s">
+        <v>676</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E225">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>106856</v>
+      </c>
+      <c r="B226" t="s">
+        <v>678</v>
+      </c>
+      <c r="C226" t="s">
+        <v>679</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="E226">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>106857</v>
+      </c>
+      <c r="B227" t="s">
+        <v>681</v>
+      </c>
+      <c r="C227" t="s">
+        <v>682</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E227">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>106858</v>
+      </c>
+      <c r="B228" t="s">
+        <v>684</v>
+      </c>
+      <c r="C228" t="s">
+        <v>685</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E228">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>106859</v>
+      </c>
+      <c r="B229" t="s">
+        <v>687</v>
+      </c>
+      <c r="C229" t="s">
+        <v>688</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E229">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>106860</v>
+      </c>
+      <c r="B230" t="s">
+        <v>690</v>
+      </c>
+      <c r="C230" t="s">
+        <v>691</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E230">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>106861</v>
+      </c>
+      <c r="B231" t="s">
+        <v>693</v>
+      </c>
+      <c r="C231" t="s">
+        <v>694</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E231">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>106862</v>
+      </c>
+      <c r="B232" t="s">
+        <v>696</v>
+      </c>
+      <c r="C232" t="s">
+        <v>697</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E232">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>106863</v>
+      </c>
+      <c r="B233" t="s">
+        <v>699</v>
+      </c>
+      <c r="C233" t="s">
+        <v>700</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E233">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>106864</v>
+      </c>
+      <c r="B234" t="s">
+        <v>702</v>
+      </c>
+      <c r="C234" t="s">
+        <v>703</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E234">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>106865</v>
+      </c>
+      <c r="B235" t="s">
+        <v>705</v>
+      </c>
+      <c r="C235" t="s">
+        <v>706</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E235">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>106866</v>
+      </c>
+      <c r="B236" t="s">
+        <v>708</v>
+      </c>
+      <c r="C236" t="s">
+        <v>709</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E236">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>106867</v>
+      </c>
+      <c r="B237" t="s">
+        <v>711</v>
+      </c>
+      <c r="C237" t="s">
+        <v>712</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E237">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>106868</v>
+      </c>
+      <c r="B238" t="s">
+        <v>714</v>
+      </c>
+      <c r="C238" t="s">
+        <v>715</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E238">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>106869</v>
+      </c>
+      <c r="B239" t="s">
+        <v>717</v>
+      </c>
+      <c r="C239" t="s">
+        <v>718</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E239">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>106870</v>
+      </c>
+      <c r="B240" t="s">
+        <v>720</v>
+      </c>
+      <c r="C240" t="s">
+        <v>721</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E240">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>106871</v>
+      </c>
+      <c r="B241" t="s">
+        <v>723</v>
+      </c>
+      <c r="C241" t="s">
+        <v>724</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E241">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>106872</v>
+      </c>
+      <c r="B242" t="s">
+        <v>726</v>
+      </c>
+      <c r="C242" t="s">
+        <v>727</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E242">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>106873</v>
+      </c>
+      <c r="B243" t="s">
+        <v>729</v>
+      </c>
+      <c r="C243" t="s">
+        <v>730</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E243">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>106874</v>
+      </c>
+      <c r="B244" t="s">
+        <v>732</v>
+      </c>
+      <c r="C244" t="s">
+        <v>733</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E244">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>106875</v>
+      </c>
+      <c r="B245" t="s">
+        <v>735</v>
+      </c>
+      <c r="C245" t="s">
+        <v>736</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E245">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>106876</v>
+      </c>
+      <c r="B246" t="s">
+        <v>738</v>
+      </c>
+      <c r="C246" t="s">
+        <v>739</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E246">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>106877</v>
+      </c>
+      <c r="B247" t="s">
+        <v>741</v>
+      </c>
+      <c r="C247" t="s">
+        <v>742</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E247">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>106878</v>
+      </c>
+      <c r="B248" t="s">
+        <v>744</v>
+      </c>
+      <c r="C248" t="s">
+        <v>745</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E248">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>106879</v>
+      </c>
+      <c r="B249" t="s">
+        <v>747</v>
+      </c>
+      <c r="C249" t="s">
+        <v>748</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E249">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>106880</v>
+      </c>
+      <c r="B250" t="s">
+        <v>750</v>
+      </c>
+      <c r="C250" t="s">
+        <v>751</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E250">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>125096</v>
+      </c>
+      <c r="B251" t="s">
+        <v>753</v>
+      </c>
+      <c r="C251" t="s">
+        <v>754</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E251">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>125097</v>
+      </c>
+      <c r="B252" t="s">
+        <v>756</v>
+      </c>
+      <c r="C252" t="s">
+        <v>757</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E252">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>125098</v>
+      </c>
+      <c r="B253" t="s">
+        <v>759</v>
+      </c>
+      <c r="C253" t="s">
+        <v>760</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E253">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">