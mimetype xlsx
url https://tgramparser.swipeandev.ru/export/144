--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="500">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="948">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1512,50 +1512,1394 @@
     <t>13.06.25 08:50</t>
   </si>
   <si>
     <t>t.me/zapoved_sever/1909</t>
   </si>
   <si>
     <t>Если вы приезжаете в Ростов Великий, то потратьте немного времени, возьмите такси и езжайте посмотреть церковь Иоанна Богослова на Ишне, что стоит в деревне Богослов с конца 17 века. Строение резко отличается по архитектуре от знаменитого Ростовского Кремля и погружает путника как будто бы в совсем другой мир, который до нашего времени почти и не сохранился. Самый старый деревянный храм Ярославской области, на минуточку. От центра города это всего километра три, а загадочности - как в дальней экспедиции. К сожалению, храм оказался закрыт и внутрь мы не попали, но получили представление о том, как примерно выглядели обитые доской и покрашенные в красный храмы Заонежья годы и годы назад (см. теги #medvzhiegosrk #onega #kizhi #karelia ) . Интересно, что путеводители за всеми красотами и достопримечательностями Ростова обходят старинную церковь стороной, а зря. Она стоит визита. За наводку спасибо камраду Заповедный Север. PS На последнем фото - наш таксомотор с колоритным водителем из далекого Союза. Русский Метеор☄️ #russia #rostov #arch</t>
   </si>
   <si>
     <t>11.06.25 06:41</t>
   </si>
   <si>
     <t>t.me/zapoved_sever/1901</t>
   </si>
   <si>
     <t>Храмовый комплекс Усть-Пуйского погоста, расположенный в Шенкурском районе Архангельской области, имеет долгую историю, берущую начало в середине XV века. Первая церковь этого прихода была построена преподобным Варлаамом Важским — новгородским посадником из влиятельного боярского рода Своеземцевых, принявшим монашество. Комплекс включает два храма: Христорождественскую церковь (1769) и Богородицерождественскую церковь (1795), расположенные в деревне Болкачевская. Христорождественская церковь — масштабное двухэтажное сооружение — изначально находилась на возвышенности у слияния рек Пуи и Ваги, что и дало название погосту. В 1877 году храм был перенесён на нынешнее место из-за угрозы разрушения. Сегодня он находится в аварийном состоянии. Богородицерождественская церковь также неоднократно перемещалась и перестраивалась, и сейчас находится в запустении. #Архангельская_область #храм Заповедный Север</t>
   </si>
   <si>
     <t>10.06.25 07:14</t>
   </si>
   <si>
     <t>t.me/zapoved_sever/1892</t>
   </si>
   <si>
     <t>Если говорить о Новгородской области, то по количеству памятников старины Старая Русса уступает только самому Великому Новгороду. И центральный исторический объект города — это ансамбль Спасо-Преображенского монастыря, основанного в 1192 году при новгородском князе Ярославе Владимировиче. Сам город впервые упоминается в летописи в 1167 году, но, несомненно, Старая Русса гораздо старше: самая древняя берестяная грамота, найденная здесь, датируется последней четвертью XI века. О самой Старой Руссе мы ещё обязательно поговорим, а пока подробнее — о монастыре. В 1193 году, по распоряжению первого игумена, священноинока Мартирия, на месте сгоревшего деревянного храма заложили каменную однопрестольную Преображенскую церковь. Построена и освящена она была в 1196 году. Всю первую половину XIII века монастырь страдал от набегов литовцев. В 1442 году на старом фундаменте возвели новую Преображенскую церковь — значительно более крупную и высокую. Во время Смуты монастырь вновь пережил разорение, теперь уже от шведов, и несколько лет стоял в запустении. В 1628 году сильно повреждённый Преображенский храм восстановили. А уже в 1630 рядом появилась каменная трёхъярусная колокольня, а два деревянных храма — Рождества Христова и Сретения Господня — были заменены каменными. В 1922 году монастырь закрыли. Во время войны в его стенах располагалась немецкая комендатура, в ходе боёв ансамбль серьёзно пострадал. В 1960-х была проведена масштабная реставрация: часть построек отдали под музей, а в храме Старорусской иконы Божией Матери открыли спортшколу — и она действует до сих пор. #Новгородская_область #храм Заповедный Север</t>
+  </si>
+  <si>
+    <t>15.09.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5852</t>
+  </si>
+  <si>
+    <t>В 2026 году я впервые в жизни (и очень надеюсь, что не в последний) побывал на Сахалине. Как и обещал, начну потихоньку о нем рассказывать. Случилось это ранней весной, в марте, когда остров ещё лежал под глубоким снегом. Хотя южная часть Сахалина расположена на широте Ростовской области, благодаря мощному влиянию муссонов климат здесь далеко не южный. Для края характерны колоссальные снежные заносы, обильные осадки, прохладное туманное лето, суровая ветреная зима и лишь короткая тёплая, сухая осень. Многие помнят знаменитую книгу Антона Павловича Чехова «Остров Сахалин», где одной из сквозных тем проходит именно местный климат и тяжелое отношение к нему автора: Небо по целым неделям бывает сплошь покрыто свинцовыми облаками, и безотрадная погода, которая тянется изо дня в день, кажется жителям бесконечной. Такая погода располагает к угнетающим мыслям и унылому пьянству. Или вот: Про Сахалин же говорят, что климата здесь нет, а есть дурная погода, и что этот остров — самое ненастное место в России. Неудивительно, что остров официально приравнен к районам Крайнего Севера. Впрочем, нам с погодой повезло невероятно — ясного солнца было в избытке! Хочу поделиться фотографиями, сделанными в Бухте Тихой — одной из самых известных и живописных природных достопримечательностей острова. Расположена она на восточном побережье Сахалина, в заливе Терпения. По основной версии, такое название ей дал мореплаватель Иван Крузенштерн во время экспедиции 1803–1806 годов. С запада и севера её прикрывают отроги хребта Жданко, а с востока бухту защищает каменистый бенч мыса Тихий, служащий естественным волнорезом. #Сахалин #природа 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>14.09.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5846</t>
+  </si>
+  <si>
+    <t>Если двигаться на юг вдоль Сысолы, сразу за Ыбским кустом расположена деревня Каргорт, что по распространённому толкованию переводится как «город-могила». Известна она с 1586 года как починок подле городища. Рядом с деревней действительно находится древнее городище и «чудьское» массовое захоронение IV–V веков н. э. В Каргорте стоит деревянная часовня святых апостолов Петра и Павла, построенная в 1908 году. В советское время она пострадала незначительно, а в начале 2000-х годов была отремонтирована. Сейчас часовня открывается по праздникам. Постройка крупная — фактически церковь без алтарной части, что характерно для храмовой архитектуры Коми. Окрашена она в довольно необычный розовый цвет, который, как мне кажется, смотрится здесь очень удачно. Как и в соседних деревнях, с холмов Каргорта открываются красивые виды на коми-тайгу. #Республика_Коми #часовня 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>11.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5843</t>
+  </si>
+  <si>
+    <t>Петр I положил начало престижному статусу Стрельны, превратив её из небольшой деревни в популярную дачную местность для сановников и вельмож. С XVIII и вплоть до начала XX века Стрельна, как и другие участки Петергофской дороги, представляла собой череду дворцов, усадеб и дачных особняков. Одним из крупнейших имений Стрельны была дача Алексея Фёдоровича Орлова. Приобретя земли в начале 1830-х годов, он сформировал усадебный ансамбль в 1833—1839 годах. Центром композиции служил двухэтажный деревянный дворец в готическом стиле, разрушенный в годы Великой Отечественной войны. Позднее, после выкупа соседних участков, ансамбль дополнили романтические парковые сооружения: башня-руина с гротом, готический колодец, туфовый мост, ведущий на островок в центре пруда, и «лабиринт Минотавра». До наших дней из всего богатства усадьбы сохранились лишь готические ворота, башня-руина с гротом, дом привратника и колодец. #Санкт_Петербург #утраченное 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>10.09.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5834</t>
+  </si>
+  <si>
+    <t>Ещё один монастырь Новгородской земли, о котором хотелось бы рассказать, — это Николо-Вяжищский монастырь. Он находится примерно в десяти километрах от центра Новгорода и совсем недалеко от его современных административных границ. Основан монастырь в конце XIV века на месте явления чудотворного образа святителя Николая. Его устроителями стали иноки Евфросин, Игнатий и Галактион, а также священник Пимен, ставший первым игуменом обители. В письменных источниках монастырь впервые упоминается в 1411 году. Расцвет обители пришёлся на XVII–XVIII века, когда ей покровительствовали московские государи. Именно к этому времени относится ансамбль, выстроенный как единый, связанный переходами комплекс: Никольский собор (1681–1683), церковь Иоанна Богослова с трапезной церковью Вознесения Господня (1694–1698) и соединяющая их галерея-переход с крыльцами. В начале XVIII века были возведены двухэтажный братский корпус с кельями и одноэтажный хозяйственный корпус, а в начале XIX века деревянную ограду монастыря сменили каменной. Монастырь был закрыт в 1920 году. В годы войны многие постройки сильно пострадали, и их реставрация растянулась на десятилетия — с 1958 по 1984 год. Работы велись под руководством архитектора-реставратора Леонида Красноречьева (1932–2013) — одного из выдающихся новгородских реставраторов, внёсшего огромный вклад в восстановление памятников, повреждённых войной. В 1989 году Николо-Вяжищский монастырь был возвращён церкви. В целом, учитывая, что все основные постройки ансамбля сохранились, его судьбу можно назвать благополучной. Особенно монастырь поражает обилием и красотой изразцового декора. Многочисленные изразцы разных форм, размеров и сюжетов делают его облик по-настоящему уникальный, не имеющий себе равных в Новгородской земле. До сих пор точно неизвестно, где именно они были изготовлены. Предполагается, что заказы поступали в Москву, Ярославль или, возможно, на Валдай — в мастерскую Иверского монастыря. Сами изразцы необыкновенно разнообразны. Их можно рассматривать часами. Здесь и цветочные букеты в вазах, и растительные орнаменты, и сказочные звери — единороги, львы, кони, орлы, и кресты. #Новгородская_область #монастырь 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>08.09.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5825</t>
+  </si>
+  <si>
+    <t>В 2018 году в городе Вельск, на территории Вельского краеведческого музея, был открыт музей на базе перевезённого из деревни Заручей расписного дома М.М. Кичева, построенного в 1884 году. Дом был расписан уже известными нам малярами Петровскими — в их излюбленной манере, с традиционными сюжетами: львом и единорогом, травными узорами на фронтоне, а также «зимними» росписями внутри. Изначально двухэтажный дом, построенный зажиточным крестьянином Семёном Бабкиным, стоял в селе Леменьга. В 1902–1903 годах его приобрёл Василий Павлович Березин и перевёз в соседнюю деревню Заручей — правда, в «урезанном» виде, без первого этажа. В 1960-х годах дом перешёл к М.М. Кичеву, откуда и пошло его название. К 2014 году здание заметно обветшало, но его вовремя выкупил Вельский музей. Работы у музейщиков было немало: реставрация внешних и внутренних росписей, перевозка дома, восстановление балкона, печей и многое другое. Некоторые фрагменты росписей были обнаружены уже в процессе работы. 2 ноября 2018 года дом открыл двери на новом месте — в нём разместился «Музей домовых росписей Поважья». Это хороший пример спасения расписного дома — но, увы, пока единичный. Многие расписные дома Поважья продолжают гибнуть на наших глазах, а ещё большее их количество уже утрачено, в том числе совсем недавно. #Архангельская_область #расписные_дома #музей 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>07.09.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5815</t>
+  </si>
+  <si>
+    <t>Осень в этом году настала как-то внезапно 🍁</t>
+  </si>
+  <si>
+    <t>07.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5811</t>
+  </si>
+  <si>
+    <t>Поморская деревня Уна впервые она упоминается в 1398 году в уставной грамоте великого князя московского Василия I, в которой определялись размеры поборов и судебных пошлин с поморских крестьян. Этот документ связан с первой попыткой Москвы отнять Поморье у Новгорода. В «Двинской отказной грамоте на Двинские земли» 1471 года Уна уже значится как Унское Усолье, входящее в число новгородских владений, окончательно уступленных Москве. Ансамбль-тройник Унского погоста не сохранился. Более того — точная дата его утраты неизвестна. Из всех сооружений погоста хорошо изучена лишь церковь Климента, папы Римского. Это связано с тем, что в конце 1880-х годов деревню посетил архитектор и исследователь русского зодчества Владимир Суслов, который не только сфотографировал церковь, но и зарисовал её в предполагаемом первоначальном облике. Церковь Климента была построена между 1769 и 1771 годами. Сгорела она в 1899 году после удара молнии. Интересно, что Суслов ошибочно датировал храм 1501 годом, и эта дата долгое время фигурировала в различных источниках. На самом деле к 1501 году относится образование прихода, а не самой постройки. По композиции, храм перекликался с Вознесенской церковью в Пияле и Успенской церковью в Варзуге — выдающимися памятниками северного деревянного зодчества XVIII века. Сейчас на месте храма установлен памятный крест. О двух других строениях ансамбля — шатровой колокольне второй половины XVIII века и тёплой Троицкой церкви середины XIX века — нам известно лишь из описаний. Их облик, к сожалению, не зафиксирован ни фотографиями, ни рисунками. #утраченное #Архангельская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>04.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5794</t>
+  </si>
+  <si>
+    <t>Необычный факт: население посёлка городского типа Кулотино непрерывно снижается с 1959 года. Это довольно нехарактерно, так как обычно демографический спад в таких местах начинается примерно после 1991-го. За 60 с лишним лет число жителей упало с шести тысяч до двух. А ведь место это старинное: предполагается, что поселение возникло ещё в XII веке. Импульс развитию округи дало открытие в 1851 году станции в соседней Окуловке на Николаевской железной дороге. Землями в Кулотино тогда владели представители рода Мусиных-Пушкиных. За несколько лет до прихода железнодорожного сообщения они построили здесь стекольный завод, который быстро превратился в привлекательный бизнес-актив. Производство расширялось, и вокруг него вырос небольшой посёлок Приволье. В 1860-е годы завод и земли у Мусиных-Пушкиных приобрела чета Граве — Николай Владимирович и Ольга Константиновна. Ольга была дочерью адмирала Константина Истомина, Архангельского военного губернатора. Её супруг, Николай Владимирович Граве — известный правовед, действительный тайный советник, а с 1885 года сенатор — оказался человеком крайне деятельным. Он сумел развить производство так, что к концу XIX века завод выпускал высококачественное богемское стекло для Москвы и Петербурга, привлекая специалистов из Германии и Польши. В 1870 году Николай Граве разбил близ завода парк, а на высоком берегу реки Хоринки, при её впадении в Перетну, возвёл усадебный дом. Дом получился необычным: асимметричная восьмигранная башня, мезонин и сочетание красного кирпича и трёх основных объёмов придавали ему облик, напоминавший нечто среднее между промышленным корпусом и храмом. В конце XIX века усадьбу и завод купили супруги Шатько. Павел Петрович Шатько, инженер-технолог по образованию, попал в Кулотино после ссылки в Барнаул за социалистические взгляды. Страстный любитель лошадей, он выстроил в имении конный двор, построил дом управляющего, здание конторы, пекарни для рабочих и медпункт, а также существенно поднял зарплату служащим. Однако в 1912 году Павел Петрович обанкротился и, по свидетельствам того времени, покончил с собой. После его смерти завод закрылся. Земли выкупило Акционерное общество Кулотинской мануфактуры, заводские корпуса превратили в склады, а в главном доме поселили управляющего — англичанина Риделя. С 1922 по 2008 год в бывшем имении располагалась больница. В 2009 году пустующее, но крепкое здание выкупил частный инвестор. Усадьбу отреставрировали, и сегодня в её стенах проводится музыкально-поэтический фестиваль «Дворянское гнездо». #Новгородская_область #усадьба 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>03.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5784</t>
+  </si>
+  <si>
+    <t>Петергофская дорога зачастую ассоциируется исключительно с помпезными императорскими резиденциями, великокняжескими дворцами и усадьбами вельмож. Но у этой трассы есть и другая ипостась — дачная. Именно здесь, вдоль Петергофской дороги, петровская практика земельных пожалований придала слову «дача» его привычный для нас смысл загородного владения. Правда, по-настоящему массовый дачный бум наступил позже — в середине XIX века, когда загородный отдых смогли себе позволить и менее знатные горожане. Всего в нескольких километрах от парадных дворцов, прямо на берегу Финского залива, в бывшей деревне Бобыльской, чудом уцелело несколько деревянных дач конца XIX века. Самая сохранная и изящная из них — загородный дом Бенуа, спроектированный Леонтием Николаевичем Бенуа и построенный в 1890–1892 годах. Леонтий Николаевич (1856–1928) продолжил дело своего отца Николая Бенуа — одного из главных петербургских зодчих николаевской эпохи — и сам стал одним из крупнейших архитекторов рубежа веков. Выставочный корпус Русского музея (знаменитый «Корпус Бенуа»), Певческая капелла, доходный дом Российского страхового общества, масштабные проекты в Москве, Киеве, Варшаве и Ташкенте — всё это его рук дело. Кроме того, Леонтий Николаевич был выдающимся педагогом: преподавал в Академии художеств и Институте гражданских инженеров, возглавлял Общество архитекторов-художников, редактировал журнал «Зодчий» и воспитал плеяду мастеров, среди которых был, например, Алексей Щусев. Вообще, о феноменальном семействе Бенуа можно говорить долго — уж очень много ярких следов её представители оставили в русской культуре и истории. Причём факты, с ними связанные, порой оказываются совершенно неожиданными: например, именно их фамилия дала название одному из главных шедевров Эрмитажа — картине Леонардо да Винчи «Мадонна Бенуа». Уцелевшая деревянная дача с изящной башенкой — один из трёх домов, построенных Леонтием Бенуа. Изначально он построил на побережье три дома: для себя, для своего брата — морского офицера Михаила Николаевича, и для сестры своей жены — Ольги Сапожниковой и её супруга, предпринимателя Александра Мейснера. Шумная, весёлая, наполненная гостями дачная жизнь трёх родственных семей закончилась в 1917 году. Позже (в литературе встречаются даты 1919 и 1921 годов) дома Леонтия Бенуа и Александра Мейснера сгорели. Дошедший до нас дом Михаила Бенуа национализировали и передали профсоюзу работников просвещения — долгое время в нём располагались общежитие и спортивная база ЛГУ. Самих же владельцев выселили в бывшие хозяйственные постройки, которыми потомки Бенуа, к слову, владеют до сих пор. Сегодня Евгения Петрашень, праправнучка Леонтия Николаевича и автор идеи арт-резиденции «Дача Бенуа», вместе с командой единомышленников пытается вернуть это место к жизни. Они реализуют проект по восстановлению усадьбы и двух соседних исторических построек (дач Грубе и Крона), устраивают культурные мероприятия и проводят волонтёрские субботники. И напоследок вернёмся к Леонардо да Винчи. Знаменитая «Мадонна Бенуа» — одна из первых работ молодого мастера — поступила в Эрмитаж в 1914 году. Музей приобрёл её у Марии Александровны, супруги Леонтия Бенуа. Как же полотно эпохи Возрождения оказалось в семье Бенуа? Марии Александровне (урождённой Сапожниковой) картина досталась по наследству от отца — купца-миллионера и мецената А. А. Сапожникова. Долгое время в Петербурге бытовала романтическая легенда, будто Сапожниковы купили холст в Астрахани, где держали огромные рыбные промыслы, у бродячих итальянских музыкантов. Однако в 1970-е годы были опубликованы документы, позволившие связать историю картины с распродажей знаменитого собрания генерала Алексея Ивановича Корсакова (1751–1821) — страстного знатока европейской живописи. Версия, что Сапожниковы приобрели эту картину из его коллекции, сегодня считается наиболее вероятной. #Санкт_Петербург 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>01.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5782</t>
+  </si>
+  <si>
+    <t>Эпопея с реставрацией ансамбля Гиморецкого погоста тянется уже давно, причём значительную часть времени церковь Рождества Пресвятой Богородицы простояла в лесах без какого-либо движения. Изначально памятник планировали восстанавливать методом лифтинга (вывешивания конструкций), однако в процессе обследования выяснилось, что реальное состояние сруба гораздо хуже экспертных оценок. Реставрацию приостановили, а проект потребовал кардинальной переработки. После длительной бюрократической волокиты процесс возобновился, но восстанавливать храм решили уже методом полной переборки. К концу 2026 года объект обещают полностью сдать. Высокую шатровую колокольню уже перебрали и водрузили на место, а работы по восстановлению церкви выходят на финишную прямую. Кроме того, в этом году планируется завершить реставрацию резного иконостаса XVIII века: его демонтировали ещё в 1980-е годы, но так и не вернули в интерьер. Всё дело в том, что во время предыдущего ремонта советских лет была изменена высота потолка, из-за чего он просто перестал вмещаться в объём. Все эти ошибки в этот раз учли, так что уникальный иконостас наконец-то займёт своё законное место. #Ленинградская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>31.08.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5772</t>
+  </si>
+  <si>
+    <t>Красноборск — старинное село, живописно раскинувшееся вдоль берега Северной Двины. Первые летописные упоминания о нем относятся к 1620 году. С 1780-го Красноборск на полтора столетия обретает статус уездного города: здесь процветают промыслы, проводятся крупные ярмарки и возводится величественный собор. В 1920-х годах статус города был утрачен, однако Красноборск сохранил за собой роль районного центра. Главная достопримечательность села (хотя формально она находится в примыкающей к селу деревне) — Дом-усадьба художника А. А. Борисова. О ней стоит поговорить отдельно. Сам Красноборск сегодня не слишком богат архитектурными памятниками: его главная доминанта, Спасский собор, была разрушена в 1973 году. Тем не менее на центральных улицах сохранились купеческие особняки и парк, работает музей, а в некотором отдалении от центра стоит единственная уцелевшая церковь Троицы Живоначальной (1812 г.). Черной датой в истории города стало 8 июня 1910 года, когда произошел чудовищный по силе пожар. Возгорание началось ночью в одном из деревянных домов, и из-за плотной застройки пламя мгновенно перекинулось на соседние здания. За одну ночь выгорело две трети города. Был организован масштабный сбор пожертвований в пользу погорельцев, благодаря чему Красноборск удалось довольно быстро отстроить заново. В советское время здесь действовал довольно крупный аэропорт с интенсивным пассажиропотоком. Оценить масштаб работы местной авиации можно по расписанию 1993 года на последнем фото — список рейсов интересный. К сожалению, уже в 1994 году аэропорт был закрыт. #Архангельская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>28.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5771</t>
+  </si>
+  <si>
+    <t>На портале «Среда для жизни» продолжаю цикл «Сокровища нации», посвященный портретам ключевых российских регионов. Отправляемся в Вологодскую область. https://средадляжизни.рф/journal/articles/sokrovishcha-natsii-s-pavlom-gnilorybovym-vologda-i-vologodskaya-oblast Рассказываю про Вологду, Ферапонтово, Кириллов, Великий Устюг, Тотьму, Устюжну, Белозерск и Череповец.</t>
+  </si>
+  <si>
+    <t>28.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5765</t>
+  </si>
+  <si>
+    <t>Урочище Куртяево — место на Русском Севере довольно известное и почитаемое. Прославило его, прежде всего, явление чудотворного образа, а позднее к этому добавилась слава целебных источников. Согласно наиболее распространённому преданию, в XVI веке крестьянин из соседней Нёноксы во время сенокоса обнаружил на пне икону святого Алексия, человека Божия. Он принёс образ домой, однако на следующий день икона чудесным образом исчезла и вновь оказалась на прежнем месте. Весть о произошедшем быстро разнеслась по округе. По благословению архиерея здесь поставили часовню, освящённую во имя Алексия, человека Божия. Поначалу Куртяево не было постоянным поселением. Здесь находились лишь сенокосные и промысловые избы. Постепенно место стало привлекать паломников, чему способствовало и другое его необычное свойство: буквально повсюду из земли бьют многочисленные родники. Вода в них слабоминерализованная, и со временем за куртяевскими источниками закрепилась репутация целебных. Объясняется такое изобилие источников уникальной геологией местности. Куртяево находится в пределах одноимённой вулканической структуры — так называемой трубки взрыва, образовавшейся в результате древнего подземного извержения, но не вышедшего на поверхность. То есть под урочищем находится древний потухший вулкан. К началу XVIII века небольшая часовня уже не могла вместить всех богомольцев. В 1721 году, по благословению архиепископа Варнавы, её перестроили: к существующему срубу пристроили алтарь, после чего здание стало церковью, причем с кубоватым поонежским завершением. Позднее рядом появилась шатровая колокольня, а вокруг храма постепенно сформировался небольшой паломнический комплекс с жилыми и хозяйственными постройками. Куртяево оставалось местом паломничества и в советское время. Несмотря на антирелигиозную кампанию, службы в удалённой от крупных поселений церкви продолжались вплоть до 1954 года. Затем храм всё-таки закрыли. Церковное имущество было утрачено, а главная местная святыня — почитавшийся образ Алексия, человека Божия — впоследствии исчезла. С конца 1980-х годов в храме время от времени проводятся ремонтные работы. Недавно обновили кровлю, но в целом здание нуждается в серьёзной реставрации. #Архангельская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>26.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5757</t>
+  </si>
+  <si>
+    <t>Александр Сергеевич Хренов (1860–1926) был архитектором очень востребованным — по его проектам в Санкт-Петербурге построили или реконструировали около сорока зданий. Среди них, например, дворец великого князя Николая Николаевича и множество доходных домов, некоторыми из которых он владел. Состоятельный архитектор мог позволить себе загородную усадьбу, и не одну. К тому же Хренов был многодетным отцом (у него росло четверо детей) и страстным любителем лошадей — большой дом, где могло бы разместиться многочисленное семейство с прислугой, был для него отнюдь не лишним. В красивом месте, прямо на берегу лесного озера, примерно в тридцати километрах от Бологое, по собственному проекту в начале XX века Хренов выстроил дом, напоминающий замок, — усадьбу Заключье. Средневековую атмосферу создавали и валуны, использованные при постройке, и разноуровневая планировка усадебного дома. Из эклектичного и асимметричного дома открывался вид на озеро, а сам дом с разных сторон выглядит совершенно по‑разному — сложно даже понять, какой из его фасадов главный. Вся территория вокруг главного дома фактически представляла собой парк. По ней было разбросано множество построек: погреба, охотничий домик, жилой флигель, хозяйственные сооружения, конный заводик. Неподалёку от этого места у Хреновых уже было одно имение — близ деревни Гарусово, на берегу одноимённого озера им принадлежала усадьба Сменцово. Видимо, места эти приглянулись архитектору, и он приобрёл соседние земли для строительства более масштабного дома. Кстати, в Сменцово у него как‑то гостил Николай Рерих, который о пребывании там написал очерк. Увы, сейчас от этой усадьбы не осталось и следа. В 1918 году Хренов сумел выбраться из революционного Петрограда на Дальний Восток, а затем, в 1919‑м, навсегда покинул родину — сначала уехал в Харбин, оттуда в Чикаго, затем в Париж, где и скончался. Усадьбу Заключье национализировали, в ней организовали пионерский лагерь, в войну дом использовали как госпиталь, а после — как санаторий. Он просуществовал до 1986 года, главный дом какое‑то время стоял законсервированным, но потом подвергся разграблению вандалами. Несмотря на то что территорию в 2003 году выкупил некий предприниматель, при его полном попустительстве дом продолжает подвергаться набегам мародёров, которые успели украсть чугунную винтовую лестницу, элементы внутренней отделки, изразцы. Собственник отреставрировал только охотничий домик, остальная территория запущена и, по‑видимому, дом ждёт судьба весьма печальная. #Тверская_область #усадьба 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>25.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5748</t>
+  </si>
+  <si>
+    <t>теперь — о моей любимой деревянной церкви на территории республики Коми. Про историю села Ыб и Серафимовский женский монастырь я уже писал, теперь подробнее остановимся на церкви святителя Стефана Пермского, с которой, собственно, и началась история монастыря. Напомню: в 1896 году жители одной из деревень Ыбского куста возвели часовню во имя святителя Стефана Пермского, которому, по преданию, в конце XIV века здесь оказали неласковый приём. Таким образом, спустя пять столетий, местные жители как бы покаялись перед святым и почтили его память. Часовня была «обыденной», то есть построенной за один день («об един день») всем миром. Это единственная обыденная часовня во всей республике. Однако, что особенно интересно, сооружена она была по проекту за авторством Николая Савельевича Пухлова (1860–1899), вологодского губернского инженера, оставившего заметный след в архитектуре городов губернии. Постройка получилась на редкость выразительной: высокий шатёр, четыре боковые главки, обилие резного декора, обширная трапезная. По своим размерам часовня превосходит многие сельские храмы — неудивительно, что со временем она и стала церковью. 5 мая 1996 года возрождённый храм был освящён епископом Воркутинским и Сыктывкарским Питиримом как церковь во имя святителя Стефана Пермского. А в октябре того же года он был передан в пользование открывшегося Ыбского Серафимовского женского монастыря. Сегодня, после возведения нового монастырского Стефановского храма, в бывшей часовне службы совершаются редко, и здание немного обветшало. Если обратить внимание на фотографии в заметке о монастыре, можно увидеть синие главки, стоящие на земле. Вероятно, совсем скоро они займут своё место на бывшей часовне. И не сказать, что это хорошее решение. #Республика_Коми #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>24.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5743</t>
+  </si>
+  <si>
+    <t>Помните, я как-то рассказывал про деревню Соялу, в окрестностях которой, по некоторым данным, родился путешественник Семён Дежнёв? Так вот — практически напротив Соялы, на другом берегу Пинеги, стоит деревенька Каргомень. Исторических сведений о ней немного, но если будете в тех краях, непременно загляните: здесь сохранились два любопытных объекта. Про один расскажу сейчас, а про второй — в следующий раз. Думаю, многие о нём и так слышали: он выбивается из привычного ряда северных достопримечательностей. Пока оставим небольшую интригу. Начну с более привычного для нас объекта — небольшой Никольской церкви, построенной в 1864–1867 годах. Возвели её путём перестройки старой часовни, существовавшей здесь с 1779 года. Позднее храм обшили тёсом, а в 1930-е годы закрыли. Снаружи церковь невелика и в архитектурном отношении довольно проста. Но стоит войти внутрь — и возникает ощущение, будто попал на съёмочную площадку старого фильма, скажем, «Вия». Потрескавшиеся стены, старое облачение, висящее на гвозде, остатки интерьера — всё это создаёт странную, немного таинственную атмосферу. На сайте фонда «Общее Дело» я прочитал, что в начале 2000-х здесь проводились небольшие работы по сохранению здания. Тогда же в храм приезжал священник из Пинеги: он отслужил литургию, крестил нескольких местных жителей и назначил из числа прихожан старосту. Что происходит сейчас — не знаю, но, судя по последним упоминаниям, за церковью присматривают и возможно когда-нибудь продолжатся работы по её восстановлению. #Архангельская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>21.08.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5733</t>
+  </si>
+  <si>
+    <t>По следам вчерашней заметки хочу опубликовать немного больше расписного дерева из коллекции центра Терем. Все предметы из домов Омска и Омской области. Все изготовлены в конце 19 - первой трети 20 веков. Про урало-сибирскую роспись я уже писал. И некоторые фотографий, которые вы тут увидите, там уже есть. Но всё ещё довольно занятно находить на прялках вроде той, что на шестом фото, черты, похожие на новгородские, а именно - на тёсовские узоры. Да, очень отдалённо. Но и расстояние не маленькое. И времени много прошло. 😊 Рассмотрите поближе. Как вам сибирские росписи? Русский Метеор☄️ #russia #siberia #omsk #art</t>
+  </si>
+  <si>
+    <t>21.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5725</t>
+  </si>
+  <si>
+    <t>Старожилы знают, что банная тема в этом канале поднималась не раз. Баню я люблю, а о тех, в которых побывал и которые меня зацепили, периодически пишу. Вот и теперь расскажу о бане, которую недавно посетил. Хотя правильнее сказать, что это целый банный комплекс, или, вернее, курорт Вешки Banya Resort, формально находящийся в Подмосковье, но фактически расположенный всего в нескольких сотнях метров от МКАД. Причём место живописное: вокруг сосны, дубы и берёзы, а сам комплекс примыкает к лесу и фактически является его частью. Почему выбор пал именно на эти бани? Меня подкупила региональная тематика с уклоном в Север и Дальний Восток: комплекс состоит из шести деревянных шале — «Камчатка», «Сахалин», «Байкал», «Тайга», «Карелия» и «Алтай». Регионы мне интересны, близки и весьма созвучны тематике канала. Каждый банный дом отличается от других дизайном, оформлением, материалом, из которого он сделан, набором процедур, ароматами в парной и общей атмосферой. Нам достался дом «Сахалин», что символично, ибо в этом году я как раз впервые там побывал (о чём расскажу позднее). Надо ли рассказывать, что каждая мелочь в бане, да и во всём комплексе, выполнена с любовью и является усладой для глаз и души? Уверен, по фотографиям всё и так можно оценить. Сам комплекс и прилегающая территория оснащены всем необходимым: две купели — ледяная и тёплая, бассейн, просторная гостиная зона, массажная зона, телевизор, душевые. Кухня разнообразная, с северным и старорусским колоритом, блюда подают прямо в дом. В общем, всё для полноценного банного отдыха. Но что в бане самое главное? Конечно, сам процесс парения. На парении хотел бы сделать главный акцент. Вообще, видов парения много, поэтому расскажу, как парили нас. Проводили парение два банщика — всё по классической схеме: лёжа на пихтовой подложке, в три захода, со сменой различных веников, включая можжеловый — как вишенка на торте. В перерывах между заходами — погружение в тёплый пихтовый чан и холодную купель. Вся процедура заняла час, и понравилось всё. Ароматы в парной непередаваемые: сено, хвоя, полынь, пихта. После процедуры появляется ощущение максимального расслабления — полный банный экстаз. Усталость бытовая, физическая сменяется усталостью умиротворённой. Кажется, что отдыхал как минимум несколько дней. Однозначно рекомендую этот банный комплекс к посещению. Подойдёт он и для искушённых любителей парения, и для любителей загородного отдыха, и для ценителей кулинарных изысков. Баня не бюджетная, но дома-шале рассчитаны на большие компании, что удобно и к тому же экономно. Ну а у меня на сегодняшний день появилось любимое банное место в Москве и Подмосковье. #баня #рекомендации 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>21.08.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5717</t>
+  </si>
+  <si>
+    <t>Обладающая полным набором достопримечательностей и прекрасным ландшафтом, Старица за последние годы стала весьма популярна у туристов. Если встать на крутом берегу, на валах когда-то существовавшего Старицкого кремля, рядом с местом, где когда-то высился Борисоглебский собор — один из красивейших на Руси (о нём рекомендую почитать мою заметку), — открывается прекрасный вид на Старицкий Успенский монастырь, чью красоту запечатлел на своих снимках еще Прокудин-Горский. Монастырь этот окутан легендами. По преданию, он был основан ещё в 1110 году двумя монахами Киево-Печерской лавры — Трифоном и Никандром — в месте, называемом урочищем Старый Бор. Града Старицы тогда ещё не существовало, но какое-то поселение здесь уже было, и монастырь постепенно наполнился братией. Согласно древнему монастырскому синодику, в 1292 году он был разрушен татарами. Был убит игумен монастыря Серапион, а вместе с ним — 124 инока. Убитых бросили в реку Волгу, «но волны речные не смогли унести телеса иноческие». Ночью оставшиеся в живых погребли убитых. Монастырская жизнь на этом не прервалась, однако записи в синодике обрываются в 1312 году — в разгар междоусобицы тверских и московских князей. В первой половине XVI века, при князе Андрее Ивановиче Старицком (младшем сыне Ивана III), обитель была возобновлена, но, по-видимому, уже на новом (нынешнем) месте, ближе к Волге. Тогда же началось каменное строительство: между 1530 и 1537 годами был возведён монументальный белокаменный Успенский собор. В том же 1537 году Андрей Старицкий был уморён голодом в Москве. Его дело продолжил сын Владимир — двоюродный брат Ивана Грозного. До своей опалы и казни он успел начать в Старице большое каменное строительство: монастырь был обнесён стенами, появились башни. А в 1570 году, уже по велению Ивана Грозного, была построена изящная шатровая Введенская церковь. Судьба монастыря неразрывно связана с именем первого русского патриарха Иова. Уроженец Старицы, в миру Иоанн, он обучался в школе при Старицком Успенском монастыре, а в 1556 году принял монашеский постриг. Пользуясь расположением Ивана Грозного, он сначала стал настоятелем Старицкого монастыря, затем был переведён в Москву: был игуменом Симонова монастыря, затем Новоспасского, а при Борисе Годунове в 1586 году возведён в митрополиты Московские, в 1589 году константинопольским патриархом Иеремией II поставлен в патриархи Московские. Оппонировавшего Лжедмитрию I и предавшего его анафеме патриарха арестовали и как простого монаха сослали в родной Старицкий монастырь. Здесь же он и упокоился в 1607 году, хотя позже его мощи были торжественно перенесены в Москву. В начале XVII века монастырь был разграблен войсками Лжедмитрия II, а в 1681 году страшный пожар довершил разрушения. Обитель восстановилась, не бедствовала, но и не числилась среди крупных и значительных монастырей. По итогам секуляризационной реформы 1764 года она была причислена к третьему классу. Тем не менее в XIX-ХХ веке в монастыре появились новые постройки: «парадные ворота» (1885), Троицкая церковь (1819) и часовня во имя великомученика Георгия Победоносца (1914). Монастырь закрыли в 1923 году; он использовался для хозяйственных нужд и под музей, а стены частично разобрали на строительные материалы. В годы Великой Отечественной войны Старица была оккупирована. Во Введенской церкви фашисты заморозили 78 пленных красноармейцев. Город был освобождён в новогоднюю ночь — 1 января 1942 года. В 1944–1945 годах в монастыре провели ремонт, однако он оставался в запустении вплоть до возрождения монашеской жизни в 1997 году. Сегодня, благодаря масштабной реставрации, завершенной к 2013 году, монастырь полностью восстановлен. #Тверская_область #монастырь 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>20.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5716</t>
+  </si>
+  <si>
+    <t>Провожайте это лето с классной подборкой увлекательных исторических и культурологических каналов. Вас ждет полезная информация: ✅ От Древней Руси до величественного Рима. ✅ Актуальные археологические находки и оригинальные факты. ✅ Увлекательный контент без скучной зубрежки — для ума и души. Добавляйте папку за секунду, отключайте уведомления и погружайтесь в значимые вехи ушедших столетий.</t>
+  </si>
+  <si>
+    <t>20.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5710</t>
+  </si>
+  <si>
+    <t>Вернёмся к важной и одной из любимейших тем моего канала — храмам Великого Новгорода и его окрестностей. Сегодня речь пойдёт о церкви Спаса на Ковалёве, построенной в 1345 году по заказу новгородского боярина Онцифора Жабина с благословения архиепископа Василия. Она служила соборным храмом небольшого Ковалёвского (Спасского) монастыря, стоявшего за городской окраиной Новгорода. С восточной стороны полукруглый выступ — алтарная апсида. Особенностями храма являются сложное композиционное решение с притворами с трёх сторон, архаичное позакомарное завершение фасадов, почти полное отсутствие декора и необычайно малое количество окон. Притворы отличаются друг от друга формой, размерами и назначением. Южный притвор пристроен несколько позднее, вероятно через 15–20 лет после возведения основного объёма. (novgorodmuseum.ru) В 1380 году церковь была расписана артелью мастеров, связанных с кругом сербской монументальной живописи конца XIV века. Фрески, покрывавшие весь интерьер, были забелены в XVIII веке. После секуляризации 1764 года монастырь упразднили, но храм продолжал действовать как приходской. В 1911–1912 и 1921 годах под руководством Николая Петровича Сычёва (1883–1964) были проведены исследования, в ходе которых раскрыто около 350 м² хорошо сохранившихся фресок XIV века, вызвавших настающую сенсацию в научном сообществе. К сожалению, завершить публикацию результатов не успели — началась война. В 1941 году храм оказался на линии фронта и был превращён в руины. После освобождения Новгорода на месте храма обнаружили пятиметровую груду обломков — сохранилось лишь около 30% кладки. В 1965 году под руководством художника-реставратора Александра Петровича Грекова (1909–2000) началась разборка завалов. Было извлечено 450 ящиков фрагментов фресок. Александр Петрович вместе с супругой, Валентиной Борисовной Грековой (1931–2019), разработал методику сборки и сортировки фрагментов по секторам в соответствии с их прежним расположением на стенах. Кстати, именно на реставрации Спаса на Ковалёве они и познакомились. Семья Грековых более 35 лет возглавляла работы по восстановлению фресок. Благодаря их титаническому труду удалось реконструировать около трети росписей. Сегодня фрагменты можно увидеть в Мемориальной мастерской А. и В. Грековых в Новгородском кремле. Работы по их восстановлению продолжаются. Сама же церковь была восстановлена в начале 1970-х годов по проекту архитектора-реставратора Л. Е. Красноречьева — в формах XIV века. Сейчас храм снова стоит в лесах, причем уже долгое время. #Новгородская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>19.08.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5701</t>
+  </si>
+  <si>
+    <t>Между деревнями Никольской и Михайловской Шенкурского района Архангельской области, на берегу реки Суланды (притока Пуи), некогда стоял храмовый ансамбль Суландского погоста. Это был типичный северный «тройник»: тёплый Троицкий и холодный Успенский храмы, а также отдельно стоящая колокольня — всё, как полагается. Суландский приход был образован в 1650 году, до этого эта местность входила в состав Усть-Пуйского прихода. Первый храм — Троицы Живоначальной — был построен ещё в первой четверти XVII века. Вероятно, к концу XVIII он обветшал, и на его месте в 1784 году возвели новый тёплый Троицкий храм. В 1667 году, на месте более древней церкви Успения Божией Матери, по преданию основанной самим Варлаамом Важским в конце XV века (о чём свидетельствует надпись на антиминсе, найденном под престолом придельного храма), была построена новая холодная шатровая Успенская церковь. В 1740-х годах её перестроили, и она простояла вплоть до 1974 года. В ночь со 2 на 3 июня храм сгорел. Когда именно были утрачены Троицкий храм и колокольня со шлемовидным завершением — неизвестно. Вообще, сведений о погосте сохранилось немного, но, к счастью, до нас дошло достаточно фотографий Успенского храма. #утраченное #Архангельская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>18.08.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5691</t>
+  </si>
+  <si>
+    <t>Пежма - земля необыкновенная. А с тех пор, как мы познакомились с Галей Никулиной, - ещё и приносящая заряд творческого вдохновения. Вдохновляюсь я здесь не только шикарными пейзажами (летом, правда, их портит вездесущий борщевик) и даже не справными крестьянскими избами (они есть, но ровно, без чего-то с приставкой "супер"). "Супер" здесь - это Галя. Про неё писал много ранее. Слушать её беседы с местными жителями, которых она знает всех до единого, - настоящее удовольствие. Вот и сейчас мне повезло оказаться в Пежме тогда, когда Галя собирала народ на встречу с героем еще одного моего поста Иваном Свистуновым из Добрянки - и, стоя в предзакатных полях, обзванивала буквально всю округу. - Алло! Фёдор Петрович? Ждем вас послезавтра на встречу с Иваном Свистуновым. Что? У вас в этот день пенсия? Ну, тогда вместе с пенсией приходите. Учитывая, что Иван читал в селе Пежма лекцию про эндаументы (!), я живо представил, как Фёдор Петрович приносит пенсию - и вкладывает её в эндаумент Добрянки...</t>
+  </si>
+  <si>
+    <t>18.08.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5681</t>
+  </si>
+  <si>
+    <t>18.08.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5678</t>
+  </si>
+  <si>
+    <t>Первые упоминания о храме Дмитрия Солунского в деревне Городня Батецкого района Новгородской области относятся к 1500 году — тогда же в писцовых книгах фигурируют церковь Покрова Пресвятой Богородицы и монастырь на погосте. Сколько простояли эти деревянные постройки, неизвестно. Монастырь и Покровская церковь со временем канули в лету, а нынешнее каменное здание храма было возведено на месте прежнего в 1826 году иждивением помещика Ефима Ивановича Блаженкова — владельца поместья в соседней деревне Большой Латовец. В память об утраченном Покровском храме один из престолов новой церкви освятили в честь Покрова Пресвятой Богородицы. В 1905 году здание подверглось кардинальной перестройке по проекту известного санкт-петербургского епархиального архитектора Николая Никитича Никонова (1849–1918). Храм приобрел пышный облик в русском стиле, в излюбленных авторе формах, близких к другим его известным работам — например, Казанской церкви в Терийоках (ныне Зеленогорск) и храму Шестоковской иконы Божией Матери в Санкт-Петербурге. В 1937 году служившие здесь протоиерей Константин Анисимов и диакон Павел Гуров были репрессированы и расстреляны в Ленинграде. В 1939 году приход закрыли, однако в годы Великой Отечественной войны службы возобновились и продолжались вплоть до 1960 года. Затем здание вновь отобрали и переоборудовали под склад, снеся купола и исказив архитектурный силуэт. Только в начале XXI века началось постепенное возрождение святыни, и к 2007 году церковь Дмитрия Солунского была окончательно восстановлена. И обратите внимание на Батецкий район — с туристической точки зрения не самый очевидный, но весьма богатый на интересные храмы. О некоторых из них я писал (здесь и здесь). #Ленинградская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>18.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5677</t>
+  </si>
+  <si>
+    <t>Старый мировой порядок доживает последние дни, а очертания нового все ещё формируются. Мир вступил в эпоху масштабных потрясений. Какое будущее нас ждёт? Какое место займёт Россия в новом мировом порядке? Григорианская мысль — канал политтехнолога, который не только простыми словами объясняет, как работает политика, но и предлагает свой взгляд на будущее России и мира. В Григорианской мысли можно прочитать тексты о • Почему в России не будет идеологии • Как изменилось отношение россиян к Советскому Союзу и почему это важно • Почему важен баланс между развитием и безопасностью • Какова была стратегия Российской империи в Центральной Азии • Куда движется мировая экономика • Почему рухнула экономика СССР Подписывайтесь на Григорианскую мысль, если хотите понимать не только события, но и процессы, которые стоят за ними.</t>
+  </si>
+  <si>
+    <t>17.08.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5672</t>
+  </si>
+  <si>
+    <t>Раннее осеннее утро на Верхней Волге. Снято близ деревни Молоково Старицкого района. #Тверская_область #природа 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>17.08.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5669</t>
+  </si>
+  <si>
+    <t>У каждого в жизни есть такие места, куда не единожды хотел бы попасть, но постоянно что-то мешало? Возможно, не у всех, но у многих точно. У меня таких точек на карте несколько. Одна из них — часовня Трёх Святителей из Кавгоры, возвышающаяся в северной части острова Кижи. Уже второй раз подряд я банально не успеваю до неё дойти. Расписание речного транспорта просто не оставляет шансов дошагать до дальнего края острова. Но, как говорится, Бог любит троицу. В следующий, третий визит отправлюсь прямиком к ней! А пока — несколько снимков, сделанных издалека, и пара слов об этом объекте. Памятник перевезли на остров в 1961 году из ныне заброшенной, а когда-то крупной деревни Кавгоры, располагавшейся в 24 км к северу от Кондопоги и в 66 км к северо-западу от Кижского архипелага. Исторически эту деревню населяли карелы-людики — один из трёх основных субэтносов карельского народа. Любопытно, что первоначально кавгорскую часовню установили в южной части острова, а в 1977 году сместили на север, где к тому моменту начали формировать отдельный этнографический сектор карел-людиков. Часовня Трёх Святителей интригует по множеству причин. Это и грандиозный размер для безалтарного молельного дома, и спорная датировка, и загадочная «невидимость» — вплоть до 1952 года о существовании часовни практически нигде не упоминается. Само собой, часовня и внешне очень эффектна. В общем, приберегу полноценный рассказ для того самого долгожданного третьего визита. #Карелия #часовня 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>16.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5659</t>
+  </si>
+  <si>
+    <t>За очередной порцией красоты вновь ездили на днях в Вельский район, на однодневное ралли по грунтовкам Русского Севера. Маршрут шёл вдоль рек Вель и Елюга и включал в себя следующие локации: Возгрецовская - ансамбль каменного и деревянного храмов над Велью; Березник - деревянное пожарное депо, курная изба Кубенина, дома с резьбой и росписью, отличные смотровые площадки. Березник почему-то не входит в список самых красивых деревень России, и это обидная недоработка; Кишерма - деревня-открытие, вся в удивительных совершенно "не типовых" избах; Гридинская с деревянной Никольской церковью, первым объектом "Вереницы". Храм очень красиво и эффектно смотрится, особенно если учесть, что он не в Малых Корелах, а на краю умирающей деревни в глухом углу Вельского округа. Обратно можно выехать через Лодейное и Усть-Шоношу на дорогу Коноша-Вельск, хотя Яндекс-карта этого не знает. Коношскую трассу вовсю асфальтируют! - этак и до Норинской Бродского будем скоро ездить с ветерком.</t>
+  </si>
+  <si>
+    <t>15.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5653</t>
+  </si>
+  <si>
+    <t>После вечернего дождика. Церковь Богоявления Господня с Запсковья (не ранее 1495) Псков, 12 августа 2026</t>
+  </si>
+  <si>
+    <t>14.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5648</t>
+  </si>
+  <si>
+    <t>Делимся радостной новостью – наш проект по созданию уличной выставки и благоустройству участка Набережной возле #насосная_станция официально согласован! 🕊 О том, как поучаствовать в его реализации – читайте в самом конце: без вашей помощи ничего не получится! А для тех, кто впервые об этом слышит, рассказываем всё с самого (ну, почти) начала ⭐️ Почти год прошёл с момента «Как было бы замечательно сделать уличную выставку об истории Белозерской набережной» до разработки её архитектурного облика и согласования со всеми инстанциями: - три раза по просьбе Администрации Белозерского округа мы вносили правки в разработанный архитекторами проект, - прошли согласование с Главным управлением охраны объектов культурного наследия Вологодской области, - собрали подписи ВОЭК, Вологдаоблэнерго, Белозерсксервисгаз и др. И это значит, что мы, наконец, можем начать непосредственные работы по созданию уличной выставки! 〰️ Идея Вы уже знаете, что будущий Музей Незатопленных историй Белого озера находится в здании насосной станции на улице Набережной. Процесс его реконструкции – непростой и трудоёмкий, и завершить его в самое ближайшее время нам не под силу. Поэтому мы стали думать, как сделать так, чтобы территория вокруг музея выглядела аккуратной и ухоженной уже сейчас. Так мы пришли к идее уличной выставки и благоустройства небольшого участка улицы Набережной близ насосной станции. 〰️ Выставка Занимаясь реконструкцией здания насосной станции, мы не могли не заинтересоваться историей этого места, и провели настоящее исследование городской памяти. В прошлом году мы собрали воспоминания горожан о том, какой была жизнь на улице Набережная в середине прошлого века, изучили фотографии, архивы и исторические свидетельства, а также заручились поддержкой Белозерского краеведческого музея, который безвозмездно предоставил нам фотографии из музейного фонда. Материалы для уличной выставки собраны! А как она будет выглядеть? Мы сознательно отказались от установки временной конструкции по типу «стенд на ножках» на один сезон – в пользу полноценной выставочной и прогулочной зоны, которая украсит Набережную и станет новой точкой уюта в старинном городе Белозерске. 〰️ Где деньги, Зин? Собрать воспоминания горожан об истории Набережной и отыскать редкие материалы городских архивах нам помог грант Фонда Потанина. Часть расходов на создание деревянной конструкции выставки взял на себя Вологодский филиал ПАО «Ростелеком», а на устройство свайного фундамента и металлического каркаса выставки мы решили собирать средства через краудфандинг, то есть всем миром! ❤️ А сейчас немного цифр, на что собираем средства: ⭐️ Стоимость металлической сваи ⌀76 мм составляет 2.000 руб./шт. с учётом доставки, монтаж каждой сваи – ещё 1.500 руб./шт., общее количество – 30 штук, итого 105.000 рублей. ⭐️ Приобретение, доставка и сварка металлического уголка, скрепляющего свайное поле в единое прочное основание, – ещё 85.000 руб. ⭐️ Комиссия площадки и почтовые расходы на рассылку вознаграждений – 20.000 руб. 🌲 Итак, общая сумма сбора – 210.000 рублей, чтобы в сентябре на месте зарослей и бурьяна появилось новое благоустроенное городское пространство – место, где белозера и гости будут чувствовать связь времени, улиц и памяти. 〰️ Как поддержать проект? Заходите на страничку нашего сбора, делайте пожертвование и выбирайте себе вознаграждения, которые познакомят вас с историей Белозерья и Крохино, или просто станут приятным напоминанием об участии в этом проекте. Кстати, комментарии, репосты и просто слова поддержки помогут распространить информацию о нашем сборе 🌸 https://planeta.ru/campaigns/belozersk_vystavka Так мы вместе создадим уличное пространство, куда обязательно захочется приехать и/или вернуться, и внесём вклад в сохранение наследия Русского Севера. И даже если вы далеко, ваша поддержка определённо дойдет до Набережной обводного канала Белого озера! 🌊</t>
+  </si>
+  <si>
+    <t>14.08.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5643</t>
+  </si>
+  <si>
+    <t>14.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5639</t>
+  </si>
+  <si>
+    <t>Следуя в Заонежье, мы выбрали маршрут через Старую Ладогу. Ну как было не остановиться рядом с древней крепостью, пусть даже ненадолго? И вот странное дело: каменные стены со всех сторон окружили художники с холстами и мольбертами. Пожалуй, такого количества живописцев одновременно я в своей жизни ещё не видел! Судя по всему, это были студенческие пленэры, причём среди учащихся встречались и иностранцы. Ещё из любопытного: совсем недавно появились новости о сенсационных археологических находках в курганах урочища Плакун — на противоположном берегу Волхова, прямо напротив Староладожской крепости. В научной среде их связывают с варягами из летописного сказания о призвании Рюрика в 862 году. Среди обнаруженных артефактов — боевой топор, ладейные заклёпки и крест возрастом более тысячи лет. Судя по наличию столь древнего христианского символа, далеко не все в ближайшем окружении первых князей были язычниками, как это принято считать. Сам же найденный комплекс вполне может оказаться старейшим христианским погребением в Восточной Европе. #Ленинградская_область #крепость 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>12.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5630</t>
+  </si>
+  <si>
+    <t>Так уж получилось, что о Новгородской области я пишу едва ли не больше, чем о какой-либо другой — за исключением Архангельской. Вот, к примеру, сегодня — о Валдае. Валдай — это и озеро, и одноимённый город, и обобщённое название местности на Валдайской возвышенности — края озёр, лесов, болот и тех среднерусских пейзажей, что особенно милы сердцу. Город Валдай уютный и по-своему образцовый — старинный провинциальный центр средней полосы, где соседствуют современное благоустройство, историческая средовая застройка, советские панельные дома и заброшенные особняки. При этом историческое ядро в целом сохранилось. Валдай — город древний. Впервые он упоминается в 1495 году, хотя, вероятно, возник значительно раньше. Валдайское селище некоторое время было дворцовым селом, затем принадлежало Иверскому монастырю, а в 1770 году получило статус города. Благодаря расположению на почтовом тракте между Москвой и Петербургом Валдай пережил период расцвета. Ценились валдайские ямщики, в городе действовали многочисленные гостиницы, постоялые дворы и харчевни. Процветали ремёсла — прежде всего колокольное литьё. Валдайские колокола — от больших до крошечных поддужных колокольчиков — славились по всей России. Ямщики особенно любили их за характерный «малиновый» звон. Эх, валдайский колокольчик, разгони мою печаль!» Путешественники, проезжавшие через Валдай, покупали у местных жительниц баранки, производством которых город славился с XVIII века. В черновом наброске к роману в стихах «Евгений Онегин» Александр Пушкин писал: Тоска, тоска! Спешит Евгений Скорее далее: теперь Мелькают мельком, будто тени, Пред ним Валдай, Торжок и Тверь. Тут у привязчивых крестьянок Берёт три связки он баранок… После открытия в 1850-х годах железной дороги город стал постепенно терять своё значение как почтовый центр. Многие ямщики и ремесленники лишились заработка, население заметно сократилось. Свою роль сыграли и несколько крупных пожаров. Однако благодаря живописной природе Валдай со временем превратился в популярное дачное место. Об одном знаменитом дачнике я ещё расскажу отдельно. Конечно, нельзя обойти вниманием и Валдайский Иверский монастырь — о нём тоже будет отдельный рассказ. Стоит упомянуть и церковь Святой Великомученицы Екатерины, построенную в 1793 году в форме ротонды в память о даровании Валдаю статуса города. В 1826 году здесь на одну ночь был установлен гроб с телом императора Александра I, умершего в Таганроге. #Новгородская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>11.08.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5629</t>
+  </si>
+  <si>
+    <t>В Великом Устюге установлена малая архитектурная форма со словами из гимна города: Великий город над рекой, Ты будешь вечно молодой, Продолжается он так: И твой любимый дивный вид Прокопий Праведный хранит. Звонят, звонят колокола, И даль далеко далека. Её мы знаем наизусть, А имя ей святая Русь. #Вологодская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>11.08.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5620</t>
+  </si>
+  <si>
+    <t>Подписан государственный контракт на строительство фондохранилища — депозитария «Небесное Кенозерье» В этом году по прямому поручению Президента России начинается строительство масштабного сооружения — депозитария «Небесное Кенозерье». В нём разместится самая большая и уникальная коллекция монументальной живописи в России — знаменитые кенозерские «небеса», потолочные перекрытия деревянных храмов, расписанные на библейские сюжеты, а также более 10 000 предметов из музейного фонда Парка. Парк — единственная ООПТ, обладающая подобным собранием. «Для обеспечения безопасности и комплексного представления коллекции монументальной и древнерусской темперной живописи Русского Севера необходимо строительство отдельного здания — депозитария «Небесное Кенозерье». Это позволит представить уникальное музейное собрание Кенозерья широкому кругу посетителей, местных жителей и специалистов и организовать реставрацию и хранение историко-культурных ценностей в соответствии с современными музейными технологиями и требованиями. Депозитарий «Небесное Кенозерье» с открытым показом предметов музейного фонда станет уникальным объектом, гордостью российской заповедной системы», — отметила Александра Яковлева, руководитель ФГБУ «Национальный парк „Кенозерский“». С одной стороны, проект соответствует всем нормативам и требованиям, предъявляемым к целевому назначению здания — фондохранилищу. С другой стороны, он учитывает архитектурные особенности Русского Севера в целом и Кенозерья в частности. В техническом задании на проектирование также отдельно отмечалась необходимость: сохранения эстетических качеств ландшафта в районе строительства, визуальной привлекательности и узнаваемости; гармоничной интеграции в сложившуюся среду и природный ландшафт. Получились пространства, чей модуль основан прямо на исходных памятниках и позволяет смотреть на иконы в исторически мотивированном ракурсе. Посетители впервые за сотню лет смогут увидеть «небеса» с того ракурса, который заложили зодчие. Для каждого «неба» авторы проектируют объём, по масштабу и габаритам максимально приближенный к родному пространству храма, поднимая «небеса» на историческую высоту. Кроме того, по проекту здание будет содержать в себе элементы традиционного деревянного зодчества и отсылки к традиционному срубу — рубку в обло, маленькие окна. Эти решения сочетаются с использованием современных материалов и технологичных конструктивных решений. Так, бетонный каркас здания будет с внешних фасадов обшит древесиной, что характерно для традиционной деревянной застройки Кенозерья. Застройщик проекта — «ПромМонтажСтрой». Автор проекта — Никита Игоревич Явейн, народный архитектор Российской Федерации, заслуженный архитектор Российской Федерации, действительный член Российской академии архитектуры и строительных наук, профессор Санкт-Петербургской академии художеств имени Ильи Репина, руководитель Архитектурного бюро «Студия 44». Недавно руководитель Парка Александра Яковлева выступила на совещании Правительства России о развитии туризма и индустрии гостеприимства и представила депозитарий «Небесное Кенозерье» Михаилу Мишустину. Строительство депозитария «Небесное Кенозерье» стало возможным после личной встречи Первого директора Парка Елены Шатковской с Президентом России Владимиром Путиным и последовавшего в результате прямого поручения. Перед этим Елена Флегонтовна Шатковская была удостоена Государственной премии Российской Федерации в области науки и технологий, литературы, искусства и гуманитарной деятельности «За сохранение историко-культурного и природного наследия страны». Запись заседания правительства: https://www.ontvtime.ru/index.php?option=com_content&amp;task=view_record&amp;id=1606&amp;start_record=2026-08-04-08-58</t>
+  </si>
+  <si>
+    <t>10.08.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5619</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня хочу порекомендовать отличный канал: History Today. Его ведёт историк, который специализируется на истории Нового и Новейшего времени — то есть на том периоде, который сформировал мир, в котором мы живём сегодня. Но автор не просто пишет увлекательные тексты. Он действительно хочет, чтобы читатели разобрались в теме. Поэтому к каждому посту он прикладывает небольшой, но качественный список литературы — и, что особенно удобно, со ссылками. Если вы, как и я, цените, когда за словами стоит экспертность, а за постом искренняя увлечённость автора, вам точно сюда. Отличный контент для тех, кто любит историю. #рекомендации 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>10.08.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5611</t>
+  </si>
+  <si>
+    <t>Знакомство с творчеством Ивана Билибина у меня началось с его иллюстраций к русским сказкам. И от того, наверное, на всех его трудах будто лежала печать фантазийности. Будто не может быть такой красоты в жизни. Выставка «Верните нам наши узоры!» в Российском этнографическом музее разрушает эту иллюзию. Билибин был внештатным сотрудником музея, посещал с экспедициями Русский север и собрал более 200 экспонатов. Зарисовывал, фотографировал, описывал. Он дотошно переносил в свои иллюстрации настоящий быт: изысканные узоры, костюмы, ремёсла. Вся эта фантастическая сказочность его работ была сотворена из реальности русской деревни. На этой выставке видно, что сказка – быль ✨</t>
+  </si>
+  <si>
+    <t>10.08.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5601</t>
+  </si>
+  <si>
+    <t>📍Горицкий Воскресенский монастырь — крупный и значимый, с богатой и трагической историей. Но в отличие от своих соседей - Ферапонтова и Кирилло-Белозерского монастырей, Горицкий не так уж сильно обласкан любовью туристов и государственным вниманием. Кирилло-Белозерский монастырь — флагман, один из гегемонов всего Русского Севера, равный Соловкам, с огромными возможностями. Ферапонтов известен на всю Россию благодаря фрескам Дионисия, он музеефицирован и стабильно получает государственное финансирование. Горицкому же монастырю из этой «большой тройки» монастырей Северной Фиваиды приходится тяжелее всего. С 1999 года он восстанавливается силами монахинь. Восстанавливать есть от чего: за советские годы монастырь сильно пострадал. В Воскресенском соборе держали трактора, для этого даже проломили стену, потом здесь был клуб, а до того в монастыре действовал дом инвалидов. История у монастыря впечатляющая. Уже с XVI века он становится местом заточения знатных узниц: • Началось всё с Ефросиньи Старицкой, вдовы князя Андрея Ивановича Старицкого (дяди Ивана Грозного). Она и основала монастырь в 1544 году, а уже в 1563-м, когда положение Старицких стало шатким, её насильно постригли в монахини. В 1569 году Иван Грозный решил окончательно расправиться со Старицкими, и Ефросинью убили, а вместе с ней — и сопровождавших её монахинь. Согласно Горицкой рукописи, опричники утопили в Шексне четырёх женщин: инокинь Евдокию, Марию, Александру и игуменью Анну. • С середины 1580-х годов здесь жила в заточении Анна Колтовская, четвёртая жена Ивана Грозного. В монастыре она пробыла до 1604 года, после чего перешла в Тихвинский Введенский монастырь. • Мария Нагая, мать убитого царевича Дмитрия, также какое-то время находилась в Горицком монастыре под именем Марфы. • В 1605—1606 годах здесь содержалась Ксения Годунова. • В 1728 году, после опалы Меншиковых, в монастырь была заточена и пострижена в монахини Варвара Арсеньева — обер-гофмейстерина княжны Меншиковой, невесты Петра II. Она умерла здесь в 1729 или 1730 году. • В 1739 году в монастырь насильно привезли знатную девушку. По мнению ряда историков, это была Екатерина Долгорукова — несостоявшаяся жена императора Петра II. Из построек Горицкого монастыря сохранилось три храма: Воскресенский собор (1544, ныне не действует), Троицкий собор (1821) и Покровская церковь (1832). Уцелели стены с башнями по углам, в стенах — жилые, гостиничные и больничные корпуса. На территории сохранились трапезная и несколько деревянных построек, служивших жилыми корпусами и мастерскими. За пределами монастыря, на берегу Шексны, стоит Введенская церковь (1812), когда-то приходская, а теперь тоже монастырская. В интернете встречается информация, что монастырь называли «Обитель женских слез». Не уверен, что это поэтичное название придумано в старину, но в любом случае история монастыря и правда во многом трагическая. А ещё его успел сфотографировать Прокудин-Горский во время своей экспедиции. #Вологодская_область #монастырь 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>07.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5591</t>
+  </si>
+  <si>
+    <t>В Батецкий район Новгородской области путешественники целенаправленно заезжают не так часто. Район, расположенный на границе с Ленинградской областью, не слишком богат широко известными достопримечательностями и тягаться с другими популярными местами региона ему сложно. Но опытный путешественник везде найдёт что-то интересное. В Батецком районе, помимо красивой природы, есть и любопытная архитектура, и археологические памятники, и живописные деревеньки. Про одну из них сегодня и расскажу. Старинной деревне Мроткино более пятисот лет. При вхождении новгородских земель в состав Московского княжества она уже упоминается среди поселений. Здесь хорошо сохранился исторический ландшафт: целая улица кирпичных и деревянных дореволюционных домов, валунных сараев и амбаров. При этом деревня совершенно не исхожена туристами. А ещё здесь стоит очень милая деревянная церковь Николая Чудотворца, построенная в 1831 году на срубе предыдущего храма 1753 года на средства местного помещика, надворного советника Александра Степановича Обольянинова. В церкви погребены сенатор генерал-поручик Николай Иерофеевич Муравьев (ум. 1771) и представители рода Обольяниновых: Феодор Ефимович и Параскева Иларионовна, Степан Феодорович (ум. 1822), Клизавета Ивановна (ум. 1835), девица Александра Степановна (ум. 1840) и Александр Степанович (ум. 1865). В советский период храм не закрывался, благодаря чему в нём сохранился аутентичный интерьер. Усадьба «Дубцы», которой представители рода Обольяниновых владели с начала XVIII и до конца XIX века и которая находилась неподалёку от Мроткина (на окраине посёлка Батецкий), увы, не сохранилась. От неё остался лишь парк. #Новгородская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>05.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5589</t>
+  </si>
+  <si>
+    <t>Церкви Богоявления Господня и преподобного Ферапонта над Святыми воротами Ферапонтова монастыря. 1649 год Это очень необычная надвратная церковь… Во-первых, кажется, что это двуглавый храм. Но это не так. Это не одна, а сразу две церкви (не церковь с приделом, а именно два разных храма). Лайфхак: почти всегда, если вы видите двуглавый храм, то это будут две церкви в одном четверике. Во-вторых, иконостасы тут расположены буквально в коридоре. Ты идешь будто в музее, а на стенах висят иконы. Однако это не экспозиция музея — это иконостас, а за ним алтарь. А точнее, алтари, расположенные буквально друг за другом (напомним — это две церкви, и алтарей тут тоже два). Производит очень сильное впечатление. В-третьих, с южной стороны (справа на фотографии) к церквям, построенным в XVII веке, примыкает казенная палата монастыря, построенная за сто лет до того — в 1530 году. Тут хранилась монастырская казна, а также финансовые документы (жалованные грамоты, заложные письма, описи имущества и проч.). И это один из самых древних памятников гражданской архитектуры в России. 👉 И еще важное. Вдруг вы думаете, куда поехать в России, и не были в Ферапонтовом монастыре…. Ферапонтов монастырь — одно из самых великих, пронзительных и вдохновляющих мест в России. И дело не только в грандиозных росписях Дионисия…</t>
+  </si>
+  <si>
+    <t>05.08.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5580</t>
+  </si>
+  <si>
+    <t>В 1960-х годах близ берегов маленькой речки Усолки было разведано месторождение пресных подземных вод. Для водоснабжения Березников на рубеже 1960–1970-х годов здесь организовали водозабор «Усолка». Это решение определило судьбу окрестных деревень: все они попали в санитарную зону и были расселены. В их числе оказалось и старинное уральское село Верх-Усолка. Совершенно точно село существовало как минимум с 1623 года — тогда деревня Верх-Усолка была описана в переписи Перми Великой. Но появилась она гораздо раньше: считается, что именно здесь в 1560–1570-х годах родился Артемий Сафронович Бабинов. В 1595 году он открыл знаменитую Бабиновскую дорогу — единственный сухопутный путь в Сибирь до начала XVIII века. По легенде, Бабинов хитростью узнал маршрут у вогулов, украдкой проследив за их группой. За это открытие царь Фёдор Иоаннович пожаловал ему земли в верховьях реки Яйвы, освободил от податей и взял на государеву службу — следить за содержанием тракта. Несмотря на то что дорога прошла в стороне, экономический эффект коснулся и Верх-Усолки: со временем деревня превратилась в село. В 1650 году здесь построили деревянную церковь, а в 1750–1757 годах на средства соликамского купца Герасима Онуфриева возвели каменную барочную Покровскую церковь. Так село и стояло несколько веков, пока интересы индустриального города не внесли свои коррективы. Больше десятка поселений были расселены. Эта история напоминает сюжет повести Распутина «Прощание с Матёрой» или роман Сенчина «Зона затопления», с той лишь разницей, что на месте исчезнувших домов теперь не вода, а лишь пустые поля и перелески. Такая вот Матёра на земле. Покидать родные места не по своей воле трудно, но память оказалась сильнее. С 2012 года бывшие жители и их потомки проводят встречи на месте Верх-Усолки, ставшей «столицей» всей расселенной территории. Здесь установлена карта исчезнувших деревень, указатели и информационные стенды. В 2013 году открыли памятный знак Артемию Бабинову, а в 2019-м — памятник землякам, участникам Великой Отечественной войны. Покровская церковь, закрытая ещё в 1935 году и лишившаяся трапезной, сегодня восстанавливается силами энтузиастов. Главным вдохновителем стала уроженка исчезнувшей деревни Родники Галина Ивановна Наумова. Благодаря ей в храме снова проходят службы, у родника построена купель, а на месте старой часовни установлен крест. Интересно, что в этом храме когда-то хранилась почитаемая икона Артемия Веркольского — редкий сюжет, уходящий корнями на Пинежье. Напомню, что Бабинова звали Артемием, так что наличие такой иконы в его родном селе вероятно, имело сакральный смысл. А три уникальные деревянные фигуры из церкви — «Пермские боги»: «Богоматерь», «Иоанн Богослов» и «Сотник Лонгин» — стали экспонатами Соликамского музея. Сейчас Покровский храм преобразился. Побелённый, высокий, лишённый трапезной, он со своей ярусной колокольней действительно напоминает маяк — памятник всем исчезнувшим здесь деревням. #Пермский_край #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>04.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5579</t>
+  </si>
+  <si>
+    <t>📚 Представьте библиотеку, в которой каждая полка ведёт в отдельный мир. На одной — античные философы. На другой — секреты советских архивов. Чуть дальше — Средневековье, Месопотамия, Русский Север, карты исчезнувших государств, современная наука и культура. Именно так выглядит наша подборка гуманитарных Telegram-каналов. Не список ссылок, а маршрут для тех, кому интересно понимать мир немного глубже. 🎩 ЭСТЕТ — Твой путеводитель по миру культуры, который подскажет «Что посмотреть?» и «Что почитать?». Регулярные анонсы кинопремьер, новинки литературы и статьи о саморазвитии и образовании; 🪖 Стальной шлем – политическая история Нового и Новейшего времени. В основном, Европа и Северная Америка; 🏺Smart Babylonia — история и культура древней Месопотамии и курьёзные случаи из жизни ее обитателей от учёного-востоковеда; 🚩 USSResearch — кандидат исторических наук находит архивные документы и свежие научные публикации про историю СССР. Помогаю разобраться в советском прошлом; 🏙 Москва. Было — стало — канал «Москва. Было — стало», совмещая старинные и современные фотографии, показывает как изменилась столица России за последние 100-150 лет; 📊 Research and data analysis — наука о людях и AI: когнитивистика, неравенство, демография и политология по данным из ведущих научных журналов; ⚙️ Механика истории — историческая аналитика: закономерности, логика событий и процессов, неочевидные моменты — с опорой на теорию сложности и междисциплинарность; ⛪️ Лаборатория Культур — научпоп канал про культуру, историю, религиоведение ➡️ подписывайся; 🗺 Вечерний картограф — карты всех эпох и жанров плюс многосерийные рассказы об истории, политике и путешествиях; 🛡 Записки о Средневековье — хочешь в средневековье? Заходи и узнаешь как там!; 🇩🇪 БундесБлог — канал, который изменит ваш взгляд на историю и язык. Коротко, остро и с юмором.; 🧛🏻‍♂️ Panfilov FM — когда реальность необычнее фэнтези и мифов. Канал историка, автора книг про восприятие прошлого, мифологию в искусстве и масскульте; 🐻 Заповедный Север — авторский канал о Русском Севере, да и о России в целом: история, архитектура, природа; 🏹 Арбалет и Аркебуза — военная история Позднего Средневековья и Нового Времени (с упором на XV-XVII века). Испанские терции, немецкие рейтары, военное дело Ренессанса, Тридцатилетняя война, эстетика "плаща и шпаги" и прочее. 💣 Lace Wars | Историк Александр Свистунов — канал известного историка. Статьи и циклы, а также авторские переводы иностранной литературы, которая едва-ли будет издана на русском; 🎭 Античная философия — Мудрость древних философов. Отрывки из античной литературы. Поэзия, история и философия Древней Греции и Рима; 🎠 РОСТОВСКАЯ ЗЕМЛЯ — социальная антропология Глубинной России. О славянской и финно-угорской истории, культуре, искусстве и метафизике "Замкадья" — свежо, весело и без понтов; 🪬Край, где чудится — изучение финно-угорского субстрата "Золотого кольца" России в его русском прошлом и настоящем. Меря, чудь и мурома исторические и этнофутуристические; 🧠 КультКод — Гуманитарная выжимка: культура, история, философия, смыслы. Всё важное — в одном канале.</t>
+  </si>
+  <si>
+    <t>04.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5571</t>
+  </si>
+  <si>
+    <t>В нескольких километрах от Вельска, на берегу реки Пежмы, расположена деревня Заручевская. В ней много современных домов — по местным меркам место считается престижным, так как близость к городу сочетается здесь с живописным ландшафтом. Об истории самой деревни известно не так много. В 1859 году она насчитывала 13 дворов. Когда-то эти места относились к Ростовскому Вознесенскому приходу, центр которого находился в той самой Возгрецовской. В 1718 году выделился самостоятельный Заручевский приход. В деревне существовало два храма — деревянный и каменный. Деревянная Воскресенская церковь, построенная в 1832 году, до наших дней не сохранилась. Зато каменная Владимирская церковь 1739 года уцелела, хотя и находится сегодня в руинированном состоянии. Церковь Владимирской иконы Божией Матери интересна своим декором, не имеющим прямых аналогов, но перекликающимся с вологодским зодчеством. Она представляет собой вытянутый четверик, завершённый небольшой главкой, с трапезной и Иоанно-Богословским приделом. Храм был закрыт в 1930-е годы, тогда же была разрушена колокольня. К сожалению, восстановление церкви не планируется, но видно, что за ней всё же присматривают: трава вокруг выкошена, вход в храм закрыт. А недалеко от Владимирской церкви стоит ещё один примечательный храм, о котором рассказ будет в следующий раз. #Архангельская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>03.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5570</t>
+  </si>
+  <si>
+    <t>Документальный фильм "Онежская быль", 1987 год. Скорее всего, в субботу вечером все очень-очень заняты. Релаксом)) Но, если что – можете посмотреть получасовой документальный фильм «Онежская быль». Вышел он на Центральной студии документальных фильмов - в 1987 году (насколько я понимаю, интервью 1985-1986 годов). Фильм представляет собой нарезки интервью-воспоминаний жителей Поонежья, а также взгляд на проблему опустения деревни руководством колхоза. Кто-то может просто «пролистать» северное деревянное зодчество (не все постройки съёмки 40-летней давности – «дожили» до наших дней). Кто-то – послушать северный говор. А кто-то – услышать о тяжёлых моментах жизни на Севере в XX веке от жителей северной деревни. Каждому своё. https://youtu.be/itusmaCaY4M?si=JwfB2xRyfrmV9K21</t>
+  </si>
+  <si>
+    <t>03.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5560</t>
+  </si>
+  <si>
+    <t>Лужский район стал для меня своего рода открытием. Ленинградская область невероятно богата достопримечательностями и разнообразна по своей природе, и хотя Луга с окрестностями не входят в топ самых посещаемых мест, это, пожалуй, напрасно. В этих краях сосредоточено огромное количество усадеб (в бывшем Лужском уезде их насчитывалось около пятисот), храмов, старинных дач и других интересностей. Вот лишь несколько мест, о которых я успел написать ранее: раз, два, три, четыре. Сама Луга тоже весьма любопытна. В писцовых книгах XVI века упоминается сельцо Луское, позже ставшее Лужским посадом. В 1777 году посад обрел статус города, а с 1781-го — уездного центра. Город быстро рос: сначала преобладала деревянная застройка, но с 1786 года начали появляться каменные здания. Первыми возвели Екатерининский собор и народную школу, а чуть позже — здание присутственных мест. Примечательно, что все эти постройки сохранились до наших дней. В 1858 году через Лугу открылось движение по Варшавской железной дороге. Благодаря удобному сообщению и обилию озер окрестности превратились в популярную дачную местность для петербуржцев. Город расширялся, к нему были прирезаны лесные территории Заречной части специально под дачное строительство. К 1912 году постоянное население составляло 16 100 человек, но в летний сезон эта цифра многократно возрастала. В годы Великой Отечественной войны Луга, бывшая к тому моменту развитым промышленным центром с 30-тысячным населением, сильно пострадала. Несмотря на то, что летом 1941 года защитники города героически держали оборону на Лужском рубеже и на 45 дней остановили наступление на Ленинград, город был занят врагом. Оккупация продлилась долгие 902 дня. Сильно разрушенная Луга лишилась многих знаковых построек, но кое-что уцелело. Среди сохранившихся памятников: эклектичный Воскресенский собор (1870–1887), возвращенный верующим в 1991 году; здание присутственных мест; Казанский собор в византийском стиле (1901–1904) — на 1–2 фото; неоготический костел Святого Николая (1902–1904) — на 3–4 фото; особняк Ильиной конца XIX века — на 5–6 фото. А вот монументальный вокзал 1883–1885 годов постройки (7 фото) войну не пережил — в 1952 году его сменило нынешнее здание (8–9 фото). Интересная деталь: и современный вокзал, и особняк Ильиной выкрашены в весёлый желтый цвет. Точно такой же оттенок украшает герб города. Совпадение? #Ленинградская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>01.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5554</t>
+  </si>
+  <si>
+    <t>История Дома с Драконами начинается примерно в 1911-1912 году. Это пока всё, что о нём достоверно известно, кроме местонахождения. Непонятно, кто архитектор. Спорят, кто первый хозяин. И даже спорят, почему и откуда драконы. Пока спорят, памятник (см. фото 1 с ngs55) превращается в руинированный. Например, уже завалилась прекрасная башенка на крыше и перекосило старую дверь. Власти о доме забыли. У жильцов нет сил и денег. Так и потеряем уникальнейший дом. Русский Метеор☄ #Russia #Siberia #omsk #arch</t>
+  </si>
+  <si>
+    <t>31.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5546</t>
+  </si>
+  <si>
+    <t>Проезжая через деревню Батова, сложно не заметить придорожную часовню, расположенную прямо в центре поселения. Объект этот чрезвычайно любопытный: небольшой аккуратный восьмерик, увенчанный шатром, завершающимся главкой на восьмигранном барабане. По своей композиции эта часовня совершенно не похожа на остальные заонежские памятники, которые мне довелось увидеть. Да и само освящение в честь Антипы, епископа Пергамского — ученика Иоанна Богослова и раннехристианского святого — вообще встречается довольно редко (хотя в Заонежье есть ещё одна часовня в его честь). Снаружи сруба, возведённого примерно между 1875 и 1900 годами, отлично сохранились элементы резного декора: профилированный карниз по фасаду, узорчатый пояс на барабане, резные кронштейны, подзоры и накладные лопатки, а внутри молельного зала до сих пор угадываются остатки тяблового иконостаса. Сегодня часовню опекает «Общее дело» и местные жители, поэтому хочется верить, что часовне Антипы Пергамского ничего не угрожает. Есть в Батове и ещё один памятник культурного наследия — жилой деревянный дом 1898 года постройки (известный по фамилиям владельцев: Кавалер, Колобовой, Смуровой, Стремиловой). Но вот незадача: к своему стыду, о нём я узнал уже после посещения деревни, чему расстроился. Дом этот интересен прежде всего сохранившимися росписями в виде цветов на свесах кровли. Для Заонежья это большая редкость, так как развитой традиции расписных домов здесь практически не было. Ранее я уже рассказывал про один расписной дом, и есть ли помимо этих двух построек другие аналоги в округе — мне неизвестно. А фото дома в Батове я позаимствовал у Евгении Захаровой во вконтакте. Сам дом обитаемый и находится в хорошем состоянии, да и в целом Батова производит впечатление живой деревни, а главное — в ней существует очень активное, дружное и сплочённое местное сообщество. Есть у них группа во всё том же ВК, где в изобилии представлены фотографии и истории из жизни поселения. Совсем недавно, 12 июля, здесь с размахом отметили Петров день: в часовне Антипы Пергамского состоялся молебен, после которого прошёл большой концерт нескольких фольклорных, танцевальных и песенных коллективов. В ближайшее время стартует и консервация самой часовни усилиями «Общего дела» и Карельской региональной общественной организации воссоздания, сохранения и развития традиционной культуры карелов-ливвиков. #часовня #Карелия #расписные_дома 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>30.07.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5538</t>
+  </si>
+  <si>
+    <t>Деревянная мельница у деревни Завал лето 2026 и реконструкция осени 2025. Дранка красиво смотрится. Натурально чешуя дракона. Дон Кихот оценил бы.</t>
+  </si>
+  <si>
+    <t>30.07.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5537</t>
+  </si>
+  <si>
+    <t>Вам интересна логика процессов, влиявших на ход истории человечества? Тогда рекомендую канал Механика истории. Механика истории — это проект, сфокусированный на междисциплинарном подходе к изучению прошлого: в материалах есть место географии, археологии, социологии, экономике и другим областям гуманитарного (и не только) знания. Никакой публицистики, только научные материалы, которые углубляют понимание сложного механизма мировой истории. Только работа с источниками и проверенными данными. Читайте в канале: • Зачем китайцам чужеземные кони понадобились и чем это закончилось • О Трое златообильной и прочих призраках Средиземноморья • Что творилось на северном фронтире империи Ахеменидов • О катаклизмах древности и о рождении цивилизации • Как португальцы мировую торговлю осваивали • Обо всяком зверье, приручённом и не очень • Как выживала Византия Механика истории — тот случай, когда история становится понятнее.</t>
+  </si>
+  <si>
+    <t>30.07.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5536</t>
+  </si>
+  <si>
+    <t>Двухэтажный дом с сохранившимися элементами резьбы в старинном вепсском селе Рыбрека в Прионежском районе Карелии. #Карелия 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>29.07.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5529</t>
+  </si>
+  <si>
+    <t>Цивозеро. Красноборский район богат на потрясающие памятники народного зодчества и особое место в этом «ожерелье» занимает Цивозерская (Цывозерская?) Колокольня Флоролаврской церкви датируемая 1658 годом. Очень долго я не мог поверить в её существование, нечто былинное, словно прибывшее из древнерусской сказки, пока мы ехали на пароме, а потом 80 км с заездом в Уфтюгу о которой тоже обязательно будет пост я всё думал, а стоит ли она вообще или уже развалилась и вот, подъезжая к концу не самой лучшей грунтовой дороги среди деревьев вырисовывается покосившийся древний сруб, стоит, однако! Казалось бы, невысокий восьмигранный сруб, ярус звона да шатер и всё, но есть в ней что-то такое, что ставит её в один ряд с Преображенской церковью в Кижах, а ведь её строители даже и не задумывались, что создали настоящий шедевр который по итогу вошёл во все издания по русской архитектуре. Цивозерская колокольня являет собою подлинный шедевр русской деревянной архитектуры, на тебя словно смотрит та самая былинная деревянная Русь, все эти безвозвратно утерянные древнерусские деревянные города, крепости, храмы, они ведут диалог с твоими глазами через призму этой неказистой, но такой очаровательной колоколенки. Великий русский художник Иван Яковлевич Билибин в самом начале XX века писал что эта колокольня доживает свои последние дни, с тех пор прошло больше 100 лет, а она стоит досихпор и это безовсяких ремонтов и реставраций! Сегодня часто приходится слышать от всяких недодумов-методистов из минкульта различную ересь о том что «на месте колокольни надо поставить копию, а оригинальный сруб хранить в каком-то виде», впрочем, на то они и недодумы что видят в реставрации Цивозерской колокольни скорее всего просто источник дохода, я считаю надо оставить колокольню нетронутой, сама по себе она ещё лет 20-30 простоит точно, вообщем спешите видеть это чудо в его подлинном виде, пока есть возможность.</t>
+  </si>
+  <si>
+    <t>29.07.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5520</t>
+  </si>
+  <si>
+    <t>Несмотря на все утраты, Великий Устюг по-прежнему богат храмами. А храмы здесь особенные. Устюжская школа подарила нам несколько десятков прекрасных церквей — в самом городе, в его округе и, в отдельных случаях, в очень отдалённых от Великого Устюга местах. Не все они сохранились, но устюжские храмы, в которых стройность и гармония словно достигли предела, — это то, ради чего на устюжскую землю стоит приехать. И даже среди первостатейных устюжских памятников особенно выделяется один храм — церковь Симеона Столпника. Благодаря своим необычным для Русского Севера формам и торжественному барочному декору она напоминает южное строение, которое органично смотрелось бы, скажем, где-нибудь в Испании. Как это часто бывает, храм на этом месте — в нижней части города — был не первым. Изначально здесь стояли деревянные церкви, тёплая и холодная, известные по крайней мере с XV века. В 1715 году они сгорели во время пожара, и спустя десять лет началось строительство нового храма — уже каменного и двухэтажного. Стройка затянулась более чем на двадцать лет. Сначала возвели нижний этаж, затем к нему пристроили кладовые палатки, позже появился второй этаж, а над палатками выросли приделы. Завершилось строительство в 1747 году. Однако уже в 1757 году пожар сильно повредил новый храм, и пришлось начинать масштабную перестройку, продлившуюся десять лет — до 1765 года. Тогда же появилась отдельно стоящая колокольня. Необычный, ни на что не похожий облик храма — результат этого затянувшегося строительства, многочисленных переделок и достроек. Композиция храма симметрична и торжественна. Главным фасадом здание обращено к Сухоне. Перед ним расположена широкая терраса на аркаде, к которой ведёт открытая лестница. Огромный трёхсветный четверик завершён куполом, несущим восьмигранный световой барабан с главкой. С западной стороны находятся два придела, увенчанные двухъярусными главами. Благодаря тому, что приделы смещены на линию западного фасада, завершённого фронтоном, здание отчасти напоминает характерную для католической Европы барочную двухбашенную базилику. В основе декоративного убранства храма и колокольни лежит классический ордер. Привлекают внимание сочные детали: выложенные из кирпича барочные волюты и фронтоны, керамические капители пилястр. «Великий Устюг: путешествие во времени» - М.В. Васильева, С.В. Гришина, А.В. Суворов., 2018 Храм производит грандиозное впечатление снаружи, а если судить по описаниям, то, полагаю, и внутри. Но вот незадача: попасть внутрь мне пока не удалось. #Вологодская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>28.07.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5513</t>
+  </si>
+  <si>
+    <t>Недавно писал о поморской Пурнеме, а теперь пришло время рассказать подробнее о её храмовом ансамбле. Местный приход существовал с XVI века. В 1618 году была освящена шатровая церковь Николая Чудотворца. Доподлинно неизвестно, была ли эта церковь перестроена из храма XVI в., либо выстроена заново, но в любом случае это — самый древний храм на всём побережье Белого моря, да и один из старейших на всём Русском Севере. Второй храм ансамбля — зимняя церковь Рождества Христова, построенная в 1860 году на месте прежнего храма 1761 года, который был разобран по ветхости. А до него здесь стояла церковь во имя священномученика Власия, сгоревшая в середине XVIII века. Когда она была построена — неизвестно. В 1775 году была возведена шатровая колокольня высотой более 20 метров. Простояла она до 1932 года, пока не была разобрана на дрова. Оба храма были закрыты в 1930-х годах. Использовались как склад, клуб, столярная мастерская и магазин. В Никольском храме несколько лет назад проводились восстановительные работы. Рождественская церковь тоже ремонтировалась. Сейчас оба храма — в относительно неплохом состоянии, особенно по меркам Севера. #Архангельская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>27.07.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5503</t>
+  </si>
+  <si>
+    <t>Про Морозовский городок не писал только ленивый. Это излюбленное место для ценителей промышленной эстетики, архитектуры, заброшек и всякого неформального туризма. Блогеры и телевизионщики тянутся сюда за контрастом: условия, в которых до недавнего времени существовали люди, катастрофически не соответствовали нормам XXI века, скорее напоминая середину века XX-го. Так как Тверь для меня город, можно сказать, родной, о репутации Двора Пролетарки (или Морозовских казарм) я слышал давно. Родственники в красках живописали советское прошлое этого места. В послевоенные годы район считался по-настоящему злачным и опасным благодаря воровским малинам, притонам и контингенту, с которым лучше было не встречаться в темных переулках. Репутация «пролетарского», в худшем смысле этого слова, гетто сохранялась за казармами десятилетиями. Лишь в нулевые годы они начали постепенно пустеть — ветхие бараки расселялись, а коренное население частично сменялось мигрантами. Сейчас процесс расселения практически завершен, и казармы превратились в одну из главных и самых впечатляющих достопримечательностей Твери. История этого комплекса уникальна. Огромный микрорайон возводился с 1858 по 1913 год по заказу представителей той самой династии Морозовых, владевших в том числе и «Товариществом Тверской мануфактуры». Особую роль в создании этого «города в городе» сыграла Варвара Алексеевна Морозова (1848-1917), чья приверженность идеям просвещения превратила рабочую окраину в цветущий сад. В 1900 году на Всемирной выставке в Париже городок был удостоен Гран-при как один из лучших в мире образцов обеспечения быта рабочих. Для своего времени это был технологический и архитектурный прорыв. Ансамбль, балансирующий на стыке неоготики и модерна, поражал воображение: использование передовых железобетонных конструкций сочеталось с продуманной инфраструктурой. Здесь была своя больница, театр, библиотека, полицейское отделение и даже собственная обсерватория. Самое величественное здание комплекса — казарма «Париж», построенная в 1909–1913 годах. Свое название она получила в народе — то ли как память о парижском триумфе мануфактуры, то ли из-за характерных «французских» модерновых очертаний фасада. Эта постройка стала первым пятиэтажным зданием в Твери и оставалась крупнейшим жилым домом города до 1930-х годов. В отличие от соседних казарм, «Париж» всегда считался более престижным жильем и до сих пор остается обитаемым. Судьба Морозовского городка десятилетиями была предметом болезненных дискуссий. Реставрация такого комплекса требует огромных инвестиций. Однако ситуация, вроде бы , сдвинулась с мертвой точки: осенью 2025 года появились новости о том, что на месте городка появится жилой комплекс, но все исторические здания сохранят. Ну что же, посмотрим. #Тверская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>25.07.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5499</t>
+  </si>
+  <si>
+    <t>Всем привет! В следующую субботу, 1 августа, дружественный проект «Частная территория» в Тарусе открывает выставку «Забытые истории»✨ Выставка будет проходить в старинном купеческом доме на Луначарского, 9/7. Сразу три истории в одном пространстве: наличники и сундуки из тарусских семей, которым больше ста лет; фотографии Ирины Кудрявцевой – виды Тарусы и портреты ее жителей, снятые на пленку с использованием старинных фотопроцессов XIX–XX веков; и ярмарка мастеров со всей России. На маркете будет больше 40 участников из Москвы, Петербурга, Самары, Екатеринбурга, Тулы, Костромы и других городов. Керамика – от утилитарных кружек и тарелок до авторских ваз с полевыми цветами. Столовый текстиль из натуральных тканей с историческими орнаментами и росписями. Одежда и аксессуары с ручной вышивкой. Сумки из льна и хлопка. Украшения из бисера, броши с силуэтами наличников. Фарфор, деревянная посуда, авторские игрушки. И еще много всего, что лучше увидеть вживую! 📍 Таруса, ул. Луначарского, 9/7 🗓 1–30 августа 🕐 11:00–18:00, вторник – выходной (доступ по запросу) 🎟 Билет на выставку и маркет – 200 ₽ Жителям Тарусы и Тарусского района – бесплатно 📞 +7 980 167 6670 #рекомендации 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>24.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5491</t>
+  </si>
+  <si>
+    <t>Возвратимся к теме Петергофской дороги — уникальной ландшафтно-архитектурной системе императорских резиденций, частных усадеб, дворцов, садов и парков. Петергофская дорога брала начало от Фонтанки, где в начале XVIII века проходила граница города, и тянулась вдоль южного побережья Финского залива, соединяя столицу с загородными императорскими резиденциями — Стрельной, Петергофом и Ораниенбаумом. Задумывалась она Петром I как парадная магистраль — нечто вроде дороги из Парижа в Версаль. Земли вдоль неё нарезались на участки и раздавались знатным людям под строительство загородных резиденций. Поначалу это воспринималось как повинность — впрочем, как и жизнь в самом Петербурге. Но времена менялись стремительно, и вскоре земли вдоль дороги превратились в престижнейшее место застройки — своеобразное подтверждение высокого статуса и близости ко двору. Нарезка и распределение участков продолжались до середины XIX века. Многие из них перепродавались, объединялись и разъединялись, а некоторые выделялись из императорских владений. В этот период здесь строятся роскошные великокняжеские резиденции — Знаменка, Михайловская дача, дворец Лейхтенбергских. Однако во второй половине столетия многие имения, оказавшиеся уже в черте растущего города, скупаются набиравшим силу классом купцов и промышленников под строительство заводов и фабрик. Прежний усадебный ритм Петергофской дороги окончательно уходит в прошлое. Выше — подборка некоторых достопримечательностей. #Санкт_Петербург 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>23.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5481</t>
+  </si>
+  <si>
+    <t>На великой северной реке. Печора Республика Коми, Усть-Цилëмский район 10-13 июля 2026</t>
+  </si>
+  <si>
+    <t>22.07.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5474</t>
+  </si>
+  <si>
+    <t>Вологодская сага   15 лет назад, в январе 2011 – приехал в Вологду на пару дней в новогодние праздники. Посетил тогда Музей Дипломатического Корпуса. Да-да, я понимаю: у большинства будет реакция: «чего-чего? где?» Коротко и по сути: - дипломатические миссии иностранных государств находились в Петрограде при царе, при Временном правительстве и после прихода к власти большевиков; - в конце февраля 1918, в связи с угрозой занятия немцами Петрограда, дипмиссии выехали в Вологду; большевики настаивали на Москве, но дипломаты решили обосноваться в Вологде (основной транспорт тогда был - железнодорожный; из Вологды тогда можно было по прямой попасть в Петроград(запад), Москву(юг), Екатеринбург(восток), Архангельск(север). - 24 июля дипломаты выехали из Вологды на север – в Архангельск; - т.е. 5 месяцев Вологда была дипломатической столицей России.   В 1997 году, в Вологде, в доме, где в 1918 располагалось посольство США – был открыт музей дипкорпуса. Открыл его Александр Владимирович Быков: - учёный (кандидат наук, участник археологических экспедиций); - человек с опытом работы в государственных музеев и созданием музейных экспозиций; - писатель; - краевед. Я рад, что мне довелось побывать в этом музее, ибо в 2012 он закрылся. Подробнее – тут: https://ru.wikipedia.org/wiki/Музей_дипломатического_корпуса   Музей закрылся, а Александр Владимирович написал т.н. «Вологодскую сагу» - цикл из семи книг: 1. «Крах дипломатического согласия» - про дипломатов иномиссий в 1917 в Петрограде и их переезд в Вологду. 2. «Секретная должность агента Рейли» - про жизнь дипкорпуса в Вологде в марте-июле 1918. 3. «Демократия, не оправдавшая надежд» - про гражданскую войну на Севере – с высадки интервентов в Архангельске 02 августа 1918 – по Шенкурскую операцию красных в январе 1919. 4. «Дело Варакина» - о жизни в Вологде в 1920-е, в период НЭПа, в частности, людей, чьи судьбы были связаны с гражданской войной. 5. «Жена композитора Зубова» - буквально детектив на реальных исторических событиях. Действие в конце 1920-х – начале 1930-х – в Вологде и Ленинграде. 6. «Майор государственной безопасности» - о большом терроре на Вологодчине в 1937-1938 годах. 7. «Папка об иномиссиях» - события разворачиваются в первой половине 1950-х. Это заключительный раз, когда органы госбезопасности подробно изучают тех, кто соприкасался с дипломатами в Вологде в 1918. Подробнее о каждой книге можно прочитать в Википедии, на странице А. Быкова: https://ru.wikipedia.org/wiki/Быков,_Александр_Владимирович   От себя так скажу: - у меня есть все 7 книг, которые я, само собой, прочёл; - книги читаются очень легко, как считаю не только я, но и знакомые, кто читал; - нравится сочетание исторической достоверности с лёгкостью изложения (по первым трём книгам, читая – прям «хронометрировал»: «это взято из мемуаров того-то, а это – уже из других воспоминаний»).   Первым, с кем я встретился поехав на Север, был Александр Владимирович. Поговорили о разном. В процессе разговора, выяснилось, что у него осталось 7 полных комплектов по 7 книг. Что у вологодского издательства уже не осталось полного комплекта. Что права на «Вологодскую сагу» на 7 лет приобретает одно из Московских издательств. По какой цене и в каком (усечённом/не усечённом) виде они будут продавать Вологодскую сагу – не знает даже А. Быков. Он продаёт 7 книг за 11 000 рублей за комплект - с доставкой по России. Первый и второй том – непросто найти в продаже. Если собирать отдельно – 100% выйдет дороже. Плюс есть возможность получить именной автограф от автора - на каждой книге. Кому интересно – пишите автору в вконтакте: https://vk.ru/id7700920</t>
+  </si>
+  <si>
+    <t>22.07.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5464</t>
+  </si>
+  <si>
+    <t>Марина Георгиевна Старченко (1924–2016) родилась в Москве. В годы войны вместе с семьёй оказалась в эвакуации в Ташкенте. Там она закончила школу и поступила в Московский архитектурный институт, который в те годы тоже работал в эвакуации. Позднее институт вернулся в Москву, и там же Марина Георгиевна получила диплом. Послевоенная страна остро нуждалась в архитекторах. Уже в 1948 году, сразу после окончания вуза, Старченко направили в Петрозаводск — восстанавливать сильно разрушенный центр города. И здесь важна одна деталь: ещё студенткой Марина Георгиевна ездила в экспедиции по Архангельской области и Карелии, участвуя в обследовании деревянных памятников зодчества. Встреча с Русским Севером оказалась судьбоносной. Пропитавшись любовью к северной архитектуре, Старченко в проектах для Петрозаводска смело обращалась к формам и мотивам традиционного зодчества и к эстетике модерна. Необычные орнаменты, резные наличники, выразительная лепнина — всё это делало её здания непохожими на типовую послевоенную застройку. Её проекты по-прежнему вызывают интерес. Но наследие Марины Георгиевны выходит далеко за пределы архитектуры. Север, зацепивший её ещё в студенческие годы, остался с ней навсегда. Вдохновляясь народным искусством, она создаёт лоскутные картины, тканые фигурки, сюжетные коврики, гобелены, деревянные скульптуры, панно и сложные тканевые аппликации, участвует в выставках. Писала Старченко и акварели на северные сюжеты. Великое счастье, что интернет-журнал «Лицей» оцифровал значительную часть этих работ. Ниже — некоторые из них. Думаю, многие места вы узнаете сразу. #живопись #биография 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>21.07.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5456</t>
+  </si>
+  <si>
+    <t>В Поморское село Пурнема из города Онеги или Архангельска доехать можно на неподготовленной машине в любое время года — на пути не будет ни паромных, ни лодочных переправ, ни бродов. Всё потому, что не так давно до самого села отсыпали дорогу. Путь сам по себе интересен: здесь и крутые спуски с подъёмами, и участки вдоль Белого моря, и вековые сосны, и реки с ручьями. Пурнема расположена на Лямецком берегу Белого моря — месте, которое ещё в XII–XIII веках колонизировали новгородцы. Добыча морского зверя, богатые рыбные и соляные промыслы привлекали переселенцев и определили образ жизни на долгие века вперёд. В XVIII веке местность утратила прежнее экономическое значение: открылся выход в Балтийское море, упали цены на соль, и Онежский полуостров постепенно превратился в глухой медвежий угол. Жизнь здесь продолжается, но уже не такая бурная, как прежде. Ещё в XVII веке, после того как эти земли были куплены Соловецким монастырём, здесь функционировали соляные варницы. В 1615 году их было не менее двух. В начале XVII в селе появляется свой храм — Никольская церковь, один из старейших храмов побережья Белого моря. О храмовом комплексе в Пурнеме мы поговорим отдельно. В XIX веке в селе строили карбасы и лодки, работала мельница, был почтовый стан и церковно-приходская школа. Рыболовецкий колхоз в Пурнеме был основан в 1930 году, в 1957 году получил название «40 лет Октября», а в 1960-х объединил хозяйства окрестных деревень. В 2019 году он был реорганизован и вошёл в состав рыболовецкого колхоза имени М. И. Калинина. Сегодня в Пурнеме проживает около 200 человек (в 1920 году население превышало 1000). Не так давно в Пурнеме возвели вышку для наблюдения за белухами. #Архангельская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>20.07.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5446</t>
+  </si>
+  <si>
+    <t>Промышленное наследие Ивановской области очень значительно. Во многих городках и поселках сохранились исторические здания мануфактур и целые комплексы фабричных построек — в основном, к сожалению, пустующих. Некогда центр текстильного, льняного и бумагопрядильного производства России практически полностью схлопнулся к началу-середине нулевых годов. Как метко заметили авторы проекта «Фабрики и люди», сейчас мы имеем дело со следами «равнинно-фабричной цивилизации» (по аналогии с горно-заводской уральской). Углубляться в историю Южи дофабричного периода я не буду: она ничем особо не примечательна. Это было обычное вотчинное село, известное по крайней мере с XVI века, которое периодически меняло владельцев. Таким бы оно, вероятно, и оставалось, если бы не процессы, начавшиеся на рубеже XVIII–XIX веков. Нынешняя Ивановская область когда-то была разделена между Владимирской и Костромской губерниями. Местные земли были малопригодны для эффективного земледелия, зато изобиловали водными ресурсами (для промывки и крашения тканей требуется огромное количество воды), а в этих широтах отлично рос лен. Выгодное положение между Москвой и Нижним Новгородом с его знаменитой ярмаркой давало возможность легко сбывать товар и закупать сырье. Еще в начале XVIII века практически в каждой избе стоял ткацкий стан, а к началу XIX века мастера освоили набойку — нанесение рисунка на ткань с помощью резных досок. После московского пожара 1812 года, уничтожившего крупные столичные мануфактуры, ниша освободилась. Её быстро заняли ткачи из соседних губерний, которые к тому времени уже наладили малые производства и смогли оперативно масштабировать бизнес. Постепенно лен сменился дешевым английским хлопком, а ручной труд вытеснили паровые машины и механические станки. Территория нынешний Ивановской области превратилась в «Русский Манчестер». Помещик из Вязников И.А. Протасьев выкупил Южу и окрестные земли у Н.П. Нарышкина, превратил местное болото Юзга в технологическое озеро Вазаль, путем строительства сложной гидротехнической системы и в 1860 году выстроил на его берегу бумагопрядильную фабрику из трех корпусов. Уже в 1865 году Протасьев продал её крупному шуйскому купцу Асигкриту Яковлевичу Балину (1816–1885). При Балиных Южа расцвела. За полвека их семья расширила производство настолько, что село превратилось в огромный заводской поселок с населением 15 000 человек, из которых более половины работали на фабрике. Для рабочих построили современную инфраструктуру: шесть кирпичных казарм, шестнадцать многоквартирных деревянных домов, больницу, школы, училище, богадельню, народный дом, роддом, санаторий и библиотеку, а в самом поселке разбили большой парк. Ассортимент продукции был впечатляющим: Балины выпускали более 40 видов тканей, бравших призовые места на международных выставках. На рубеже веков Южа стала одним из самых благоустроенных рабочих поселков губернии, а роль Балиных в её истории сопоставима с ролью Строгановых для Прикамья. После революции фабрику, разумеется, национализировали. Потомки Балиных сейчас рассеяны по всему свету. В советское время предприятие продолжало работать, но в 90-е годы начались проблемы: производство свернулось, а попытки его возрождения долгое время оставались безуспешными. Удивительно, но сегодня фабрика работает. Насколько можно судить, сейчас на её территории находится несколько разных производств. Сам факт, что историческая мануфактура не остановилась окончательно, — уже редчайший случай как для Ивановской области, так и для всей страны. #Ивановская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>19.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5436</t>
+  </si>
+  <si>
+    <t>Драйв, эмоции и красота 🔥 В Усть-Цильме на Печоре в 19-й раз состоялись традиционные водно-моторные гонки. Соревнования прошли по пяти номинациям в зависимости от мощности мотора. В одном из заездов единолично поучаствовал и, конечно, победил паром, шедший из Нарьян-Мара 😁 Протокол Республика Коми 11 июля 2026</t>
+  </si>
+  <si>
+    <t>18.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5432</t>
+  </si>
+  <si>
+    <t>Об одном из творений епархиального архитектора Санкт-Петербургской епархии в 1906–1914 годах, Андрее Петровиче Аплаксине (1879–1931), я уже писал. Мастер это незаурядный — сумевший уловить дух псковского и новгородского храмового строительства и перенести его на современную почву, но не слепо копировавший его приёмы, а адаптировавший под реалии эпохи модерна и неорусского стиля. Одна из его работ, не самая известная, — церковь Сошествия Святого Духа в посёлке Батецкий Новгородской области. Храм построен между 1911 и 1913 годами по заказу местного помещика Николая Валентиновича Сазикова, владельца усадьбы «Дубцы», в память 300-летия дома Романовых. В советское время храм переоборудовали в электростанцию, позднее здание было сильно разрушено и перестроено под районную типографию, которая буквально вросла в исторический цоколь и остатки стен. В 2004 году было принято решение восстановить церковь по сохранившимся чертежам на старом фундаменте — с включением цоколя и сохранившихся фрагментов стен. Однако храм построили в несколько упрощённом варианте. Новая церковь утратила «псковские» крыльца на круглых столбах, декор в виде поясков «бегунца», была искажена форма звонницы на западном фасаде и кровля над апсидой. Изменились пропорции и общий силуэт храма. #Новгородская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>18.07.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5431</t>
+  </si>
+  <si>
+    <t>Русская Арктика: показ документального фильма «Выход» и история путешествия на край света Что на самом деле скрывается за словом «Арктика»? Для кого-то это суровый север, бесконечная тундра и холодный океан. Для кого-то – место, в которое невозможно не вернуться 🎬 На встрече посмотрим короткометражный документальный фильм «Выход» — номинанта на премию «Оскар», а после поговорим о русской Арктике: как туда попасть, что там посмотреть и почему именно Север так сильно меняет людей Это будет будет личная история человека, который однажды приехал в Териберку, влюбился в Север и решил построить лагерь из настоящих юрт посреди тундры 😮 О чем поговорим: • посмотрим документальный фильм «Выход» (номинант на премию «Оскар»); • почему Териберка стала одним из самых необычных мест для путешествий по России; • как самостоятельно попасть в Арктику и что обязательно стоит увидеть; • личная история создания лагеря в тундре: от идеи до строительства практически на краю земли; • как везли всё необходимое через полстраны, с какими трудностями столкнулись и почему это того стоило; • ответы на вопросы о путешествиях по Русскому Северу. В конце расскажем, как сегодня можно открыть для себя Арктику вместе с нашим сообществом путешественников 🫂✈️ РЕГИСТРАЦИЯ НА МЕРОПРИЯТИЕ ТУТ</t>
+  </si>
+  <si>
+    <t>17.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5430</t>
+  </si>
+  <si>
+    <t>Время от времени в поле моего зрения попадают интересные каналы, о которых я периодически рассказываю. Особенно люблю научную и околонаучную тематику, с уклоном в социологию, демографию и антропологию. Сегодня расскажу о прямо-таки отличном канале для подробного изучения. Это канал Альбины Галлямовой — руководителя Лаборатории социобиологии и поведенческой экологии человека НИУ ВШЭ и автора научно-образовательного проекта «Зачем мы такие». На канале максимально научно и строго рассказывается о человеке и его социальном поведении: почему мы думаем, чувствуем и поступаем именно так, а не иначе. Выходят разборы новых научных исследований, включая её собственные, обсуждаются значимые социальные и психологические феномены, анализируется аргументация в различных спорах. Вот некоторые из материалов, особенно меня зацепивших: О том, каких иммигрантов граждане готовы принимать охотнее? Вреден ли избыток родительской заботы? О влиянии различных типов личности на определенные преступления Привязываются ли кошки к хозяевам? Почему некоторые исторические события становятся коллективной памятью? Если вам интересны науки о человеке, эволюционные основания поведения и вдумчивый разговор о человеческой природе — подписывайтесь!</t>
+  </si>
+  <si>
+    <t>16.07.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5423</t>
+  </si>
+  <si>
+    <t>Храмовый ансамбль Вазенского погоста — традиционный северный тройник, стоявший когда-то на берегу реки Онеги, — как и многие северные ансамбли, остался только на фотографиях. Приход здесь сформировался в конце XVII века. Земли под строительство храма выделил Александро-Ошевенский монастырь и в 1681 году была освящена Ильинская церковь, переделанная из часовни. В 1684 году построили ещё один храм — Воскресенский. Вероятно, в тот же период возвели отдельно стоящую колокольню. Так в Вазенцах сформировался первый для этого места северный тройник. Но век деревянных храмов зачастую недолог. Примерно через 100 лет Ильинскую церковь разобрали за ветхостью, и на её месте в 1786 году возвели новую шатровую, крещатую в плане Ильинскую церковь. ...над центральным ее кубом поднимается невысокий восьмерик, увенчанный шатром. К основному кубу примыкают четыре прируба: восточный, северный, южный и западный с трапезной и ведущим к ней красивым на два всхода крыльцом, основанным на выпусках бревен сруба. Прирубы покрыты бочками (восточный прируб — трехчастный) и увенчаны главками, покрытыми лемехом. На выступающих углах основного куба церкви при переходе его к восьмерику установлены декоративные теремки (Источник: Забело С., Иванов В., Максимов П. Русское деревянное зодчество, СССР, 1942). Воскресенский храм сгорел в 1853 году. На его месте в том же году построили новую кубоватую Воскресенскую церковь. Колокольня в 1860-х годах также была выстроена заново — в форме восьмерика на высоком четверике, с деревянным куполом со шпилем. Полностью обновлённый тройник окончательно сформировался во второй половине XIX века. А теперь о грустном — о судьбе ансамбля. На трёх фотографиях Владимира Аникиеева, сделанных в 1969 (третье с конца фото) и 1978 (предпоследнее и последнее фото) годах, Ильинский храм сначала предстаёт в весьма ветхом состоянии, но ещё целым (правда, без крыльца), а потом — обвалившимся, обезглавленным срубом. Владимир делится впечатлениями от посещения храма в 1969 году: Там, внутри, нас ожидало полное запустение, за исключением «неба», перекрывающего пространство, уходящего вверх шатра. Это было потрясение: увидеть над головой суровые лики крылатых Архангелов, изображённых в рост на тёмно-голубом фоне. Взирая на нас с небес, они как бы напоминали о греховности земного бытия. Часть сегментов расписного «неба» из-за прогнивших венцов брёвен была уже разорвана, и по фигурам исполнителей воли Создателя змеились трещины и разломы. А вот история о том, что случилось с храмом, от того же Владимира Аникиеева, спустя 9 лет вернувшегося в эти места: Пока мы стояли у развалин церкви, подошёл один из местных жителей и без обиняков рассказал нам, что за последние годы часть брёвен с южной и западной сторон церкви окончательно сгнила и шатёр угрожающе накренился. Кто-то из местных начальников (не помню уже, кого он назвал: то ли бригадира, то ли председателя колхоза), из-за того, что возле церкви бегают, играя ребятишки (разве за ними уследишь?), дал команду зацепить шатёр тросом и обрушить его с помощью трактора на землю, что и было сделано. Впоследствии оставшуюся часть сруба растащили на брёвна. Печальная участь постигла и Воскресенский храм. Кубоватого окончания он лишился ещё в 1960-х, а в 1989 году был окончательно разрушен. Кем и почему — история умалчивает. Ну а информации о судьбе колокольни я не нашёл. По-видимому, она погибла ещё раньше. #Архангельская_область #утраченное 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>14.07.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5418</t>
+  </si>
+  <si>
+    <t>От деревни Тимохово сохранился лишь один дом, да и тот стоит в полутора сотнях метров от дороги. Он сокрыт под густой листвой, а съезд к нему полностью зарос травой. Случайно сюда не заедешь — когда навигатор показал этот неприметный поворот, подумалось, что от постройки уже ничего не осталось. Но дом уцелел. И какой! Громадный двухэтажный пятистенок со светёлкой, изящной резьбой на фасаде и фрагментами росписей на подшивке балкона, в которых до сих пор угадываются нарисованные часы и розетки. Он обветшал, но всё ещё обитаем. Это родовое гнездо заонежских купцов Белоглазовых, возведённое в 1886 году. Основателем торговой династии был крестьянин Кузьма Белоглазов, открывший в Тимохово небольшую лавочку по продаже мелочных товаров. Его сын, Алексей Кузьмич, развил семейное дело: занялся кузнечным промыслом и кожевничеством. Он изготавливал противни из местного болотного железа для выпарки соли, которые пользовались огромным спросом. Лавка по продаже металлоизделий располагалась в соседнем крупном селе — Шуньгском (или Шунгском) Погосте, где торговали по ярмарочным и праздничным дням. Стоит сказать пару слов об этом месте. В Шуньге ещё с XVII века проводились первые по товарообороту в Олонецкой губернии и одни из крупнейших на Русском Севере ярмарки — Благовещенская и Крещенская, а также две поменьше — Никольская и Сборная. В XIX веке здесь даже построили деревянный гостиный двор. В 1899 году в Шуньге произошел страшный пожар — от погоста почти ничего не осталось, сгорели две церкви, торговые ряды и жилые дома. Несмотря на колоссальные убытки, Белоглазовы одними из первых возобновили торговлю на пепелище, перенеся свои лавки из Тимохово, да и сами ярмарки вскоре возродились. Словом, развернуться купеческой семье было где. Наследник дела Пётр Алексеевич Белоглазов (родившийся в 1879 году, за 7 лет до постройки дома) со временем перебрался в столицу. В Петербурге он состоял в Обществе олончан — благотворительной организации, помогавшей землякам с поиском работы и медицинской помощью, а также поддерживавшей малоимущих. Кроме того, Пётр Алексеевич являлся попечителем Тельпозерского земского училища в соседней деревне Тельпозеро, которая обезлюдела ещё до войны. После революции Пётр Алексеевич вернулся из столицы в родное Тимохово. Проживал в своём доме, правда семью уплотнили, оставив за ними только нижний этаж. В 1937 году его расстреляли по приговору особой тройки за «участие в антисоветском заговоре». Захоронен он на одном из расстрельных полигонов под Петрозаводском, точное место неизвестно. Судьба его пятерых детей в страшный XX век сложилась по-разному. Михаил умер в конце 1920-х годов, Иван дожил до 1962-го, Сергей погиб от голода в блокадном Ленинграде в 1942-м, Павел ушёл добровольцем на фронт и пал на Курской дуге, а дочь Анна ушла из жизни в 1950-е. Дом в 1952 году за символическую цену выкупил колхоз. Внук погибшего купца, Михаил Иванович Белоглазов, по данным на 2012 год проживал в Санкт-Петербурге, воспитав пятерых детей и троих внуков. В родное гнездо в Тимохово он приезжал несколько раз. За прошедшие десятилетия в доме сменилось множество семей. Сейчас он наполовину пустует и используется как дача одним из нынешних владельцев, которого нам и довелось встретить. Несколько лет назад администрация музея-заповедника «Кижи» интересовалась возможностью выкупа здания и его переноса на остров для реставрации, но чем завершились эти переговоры — неизвестно. Сам Пётр Алексеевич Белоглазов был полностью реабилитирован. А историю его семьи мы знаем благодаря ученикам и преподавателям Шуньгской средней школы, которые проделали огромную архивную работу, нашли потомков и опубликовали целое краеведческое исследование. #Карелия #расписные_дома 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>13.07.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5412</t>
+  </si>
+  <si>
+    <t>Всем привет! Коллеги из Агентства развития Мончегорска организуют интересную программу для всех любителей Севера! Принять участие может каждый! Мы влюблены в Мончегорск и Имандрийский стиль жизни, и очень хотим их исследовать. Присоединяйтесь! Программа «Посольство озёр» для тех, кому близок Мончегорск, индустриальность и природа. Мы ищем жителей города; тех, кто уехал, но продолжает считать город своим; тех, кто любит Арктику и Имандру. Нам важно собрать команду людей, которые будут продвигать неповторимый Имандрийский стиль жизни в другие регионы, в свои сообщества, в онлайн‑пространство. Подробнее о программе - в карточках. Ответы на часто задаваемые вопросы - по ссылке https://armonchegorsk.ru/blog/tochka/posolstvo-ozyor.html. Анкета участника - тут https://armonchegorsk.ru/events/posolstvo-ozer.html Присоединяйтесь к нашему сообществу, давайте встречаться в исследовательской лаборатории и вместе громко говорить об уникальности Мончегорска! #Мурманская_область</t>
+  </si>
+  <si>
+    <t>13.07.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5401</t>
+  </si>
+  <si>
+    <t>Весной прошлого года на канале Русский Метеор вышел цикл заметок о возможном влиянии традиционных зырянских росписей на творчество Василия Кандинского. Вот первая часть, вот вторая, а вот и третья (с выводами). Добавлю и свои пять копеек. Василий, автор Русского Метеора, резюмирует: окончательно и достоверно ответить на вопрос о влиянии зырянской росписи на творчество Кандинского невозможно. С этим трудно не согласиться. В конце концов, каждый может сам взглянуть на фотографии прялок и поясов из Национального музея Республики Коми, снятых мной тем летом, сравнить их с картинами Кандинского (например, «Композиция X» или «Круги в круге») — и сделать вывод или не сделать. Как бы то ни было, росписи действительно необычные: в них преобладают геометрические мотивы, совершенно непохожие на то, что мы видим в Архангельской или Вологодской областях. Прялки с такими орнаментами относятся к так называемой вычегодской (или верхневычегодской) росписи. Как сказано в одной статье — образцы вычегодской росписи во многом уникальны по технике исполнения, орнаментальному канону и художественно стилистическим особенностям. Именно вдоль Вычегды и путешествовал Кандинский. Традиционный декоративный канон верхневычегодской росписи, представленный на орудиях ткачества (прялках и трепалах), можно сформулировать следующим образом: геометрические многоцветные трёхчастные композиции, состоящие из вписанных друг в друга разноцветных кругов, нередко зеркально симметричных по вертикальной оси, а также из четырёх, шести, восьмилучевых розеток, показанных в центре многоцветных окружностей, обрамленных по периметру точками контрастного цвета. В. Э. Шарапов, И. В. Земцова. «Традиция росписи по дереву верхневычегодских коми в конце XIX — первой четверти XX века» // Археология, этнография и антропология Евразии. 2014. № 2 (58) Любопытная деталь: Кандинский родился в семье московского коммерсанта Василия Сильвестровича Кандинского, происходившего из рода, который считал себя потомками правителей мансийского Кондинского княжества. Сегодня это территория Кондинского района Ханты-Мансийского автономного округа. Впрочем, власти округа пока никак не особо эксплуатируют наследие Кандинского, в отличие от Республики Коми, которая активно продвигает версию о влиянии на него вычегодской росписи. Пять лет назад в Сыктывкаре в Национальной галерее прошла крупная выставка работ Василия Кандинского из собрания Государственного Русского музея. В экспозиции картины соседствовали с прялками, игрушками и поясами - как визуальное подтверждение возможных связей мирового художника с локальной традицией. #Республика_Коми #музей 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>11.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5398</t>
+  </si>
+  <si>
+    <t>Устьянская экспедиция этого года завершилась, и сейчас я (ведущая этот канал ВК) работаю в известном среди фольклористов поморском селе Варзуга (Терский район Мурманской области) с коллективом учеников Школы № 1553 им. В.И. Вернадского и руководителями фонда "Электронная энциклопедия истории и культуры русских сёл и деревень". Хоть Варзуга и стоит в 20 км от Белого моря, местные жители все же настоящие поморы, мореходы и рыбаки. И, разумеется, их традиционным праздничным блюдом являются пироги с рыбой 🐟, которые здесь называют кулебаками. Сегодня на интервью нам рассказали любопытный обычай: в старину, когда варзужанки накрывали на стол, кулебаки (в которые рыбу запекают целиком, включая голову и хвост) обязательно ставят так, чтобы головы рыб в пирогах были направленны вверх по течению реки Варзуги. Такая вот симпатичная симпатическая магия 😋 На 📸: Успенская церковь в Варзуге, река Варзуга и кулебака на столе варзужанки. Съемка ВК, 2026. #лабфолк #фольклор #этнография #дг #школа1553 #варзуга #поморье #белоеморе #кулебяка #выпечка #рыбник #еда #застолье #река</t>
+  </si>
+  <si>
+    <t>10.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5393</t>
+  </si>
+  <si>
+    <t>Куст деревень Ракула на обоих берегах Северной Двины - одно из древнейших русских поселений в Заволочье, основанное, вероятно, ещё в 12 веке. От ансамбля-тройника в деревне Погост за рекой сохранились деревянная пятишатровая Воскресенская церковь (1763-1766) и руины каменной Покровской церкви (1913-1915) Архангельская область, Холмогорский район 26 июня 2026</t>
+  </si>
+  <si>
+    <t>09.07.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5385</t>
+  </si>
+  <si>
+    <t>Деревню (а когда-то село) Кулой Пинежского района можно спутать с одноимённым населённым пунктом в Вельском районе, но в отличие от него Кулой Пинежский — место весьма и весьма древнее. Стоит деревня к северу от реки Пинеги, недалеко от трассы на Мезень. На карте 1562 года деревня обозначена как Кулойский посад — то есть к тому времени она уже существовала не один год. О значимости Кулоя говорит тот факт, что здесь до конца XIX века действовала солеварня, стояло несколько варниц. Много интересного про Кулой можно прочесть здесь: например, о том, что, возможно, какое-то время здесь прожил Василий Голицын. Там же вы найдёте ответ на вопрос, почему соляной промысел на Кулое просуществовал так долго, ведь на Русском Севере он к концу XVIII века фактически сошёл на нет. Между прочим, здесь до сих пор осталась рассольная труба, из которой льёт солёная вода. Рядом с трубой — небольшое солёное озеро. Всё это не музеефицировано, доступно для свободного осмотра и посещения, можно даже попробовать на вкус солёную воду из трубы. Получается такой живой импровизированный музей под открытым небом. А ещё в деревне потихоньку разрушается деревянный храм Рождества Пресвятой Богородицы, построенный в 1868 году взамен сгоревшего старого храма. Крыша уже провалилась, но стены ещё стоят. Форма у церкви интересная, с готическими мотивами. Охранная табличка на развалинах церкви вызывает горькую иронию. В самой деревне сохранилось несколько обитаемых домов, но многие уже заброшены. Место, помимо всего прочего, славится грибами и рыбалкой. По этому поводу в соцсетях даже было некоторое волнение: заезжие грибники дочиста освобождали от грибов окрестные леса и перелески. Если будете проезжать мимо, двигаясь в сторону Кимжи, заезжайте, пока ещё можно застать остатки церкви. #Архангельская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>08.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5384</t>
+  </si>
+  <si>
+    <t>Добрый день, дамы и господа! По старой доброй традиции мы решили собрать для вас новую подборку каналов про историю, археологию и культуру. Здесь есть всё: от глубоких подкастов и лонгридов до ироничных заметок и любопытных фактов. Чтобы не искать всё по отдельности, мы объединили лучшие проекты в одну папку. Просто добавьте её себе, и вся история будет под рукой. Как это работает: Все очень просто: переходите по ссылке, жмите «Добавить папку» и выбирайте те каналы, которые вам интересны. Если не хотите, чтобы телефон постоянно вибрировал от новых постов, уведомления можно сразу выключить. Теперь можно делиться подборкой с друзьями и просто наслаждаться!</t>
+  </si>
+  <si>
+    <t>08.07.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5374</t>
+  </si>
+  <si>
+    <t>Для меня церковь Спаса на Нередице — один из главных, иконических символов домонгольского зодчества, стоящий в одном ряду с такими хрестоматийными шедеврами, как Покрова на Нерли или Дмитриевский собор. Конечно, у новгородского храма нет того изысканного резного убранства, которым славятся владимиро-суздальские памятники. Нередица предельно строга, но именно в её лаконичности кроется невероятная монументальность и выразительность силуэта. История Спаса на Нередице — это череда утрат и возрождений. Церковь была построена в 1198 году при князе Ярославе Владимировиче, а уже в следующем, 1199 году, её стены покрыли фресками. По одной из гипотез, название храма связано с местностью Нередица — якобы так прозвали её потому, что она находилась не в ряду города, то есть за пределами Словенского конца. Изначально это был собор Спасо-Нередицкого монастыря — мужской обители, подчинённой Юрьеву монастырю и упраздненной в 1764 году. Первую крупную реставрацию храм прошёл в 1903–1904 годах под руководством архитектора Петра Покрышкина. Эта работа вызвала споры. Например Николай Рерих и Игорь Грабарь — подвергли её критике. Покрышкин стремился вернуть храму его первоначальный облик, но делал это, основываясь на собственных гипотезах и художественном вкусе. Некоторые решения оказались произвольными, а поздние, но ценные росписи были уничтожены. Впрочем, проделанная им работа всё равно остаётся колоссальной — достаточно сравнить фотографии храма до и после реставрации. Во время Великой Отечественной войны церковь Спаса на Нередице оказалась прямо на линии фронта и в 1941–1943 годах была практически полностью разрушена, а от фресок сохранились лишь фрагменты. Восстановительные работы начались уже в 1944 году и вошли в историю как одна из самых сложных и успешных реставраций. Огромную роль в этом процессе сыграла Любовь Митрофановна Шуляк — легенда новгородской школы реставрации. Полностью работы завершились в 1957 году. В 2001 году археологи при раскопках внутри храма обнаружили участки первоначальной живописи XII века, а также гробницу предположительно, с останками князя Афанасия Даниловича. В 2004 году была проведена ещё одна реставрация, и теперь в интерьере храма можно увидеть фрагменты подлинных фресок 1199 года. #Новгородская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>07.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5365</t>
+  </si>
+  <si>
+    <t>Помните роман Мельникова-Печерского «В лесах»? Его сюжет разворачивается на территории современной Нижегородской области, где ещё со времён церковного раскола в глухих лесах возникли многочисленные старообрядческие скиты. По старообрядческому преданию, после падения Соловецкого монастыря икона Казанской Божией Матери вместе с иноком Арсением чудесным образом перенеслась на Керженец, близ города Семёнова. Там инок и основал в непроходимом лесу первый скит и положил начало одному из крупнейших старообрядческих центров России, просуществовавшему более 250 лет. К концу XIX века в Нижегородском Заволжье насчитывалось до 54 скитов с восемью тысячами жителей. Староверы жили не только в скитах. Возникли крупные торговые сёла и деревни с преимущественно старообрядческим населением разных толков. И как ни пыталось государство ограничить распространение старой веры, обширные земли на стыке Нижегородской, Костромской и Вятской губерний представляли собой своеобразный мир со своими традициями, укладом и религиозной жизнью, сохраняя заметную автономию. Одним из таких мест было село Трёхсвятское Костромской губернии, известное с 1719 года. Хотя располагалось село не на самом Керженце, а на высоком правом берегу реки Усты — притока Ветлуги, — оно находилось в орбите «керженского края», занимая в нём важное место как один из крупнейших центров староверов-беглопоповцев. Экономическое значение Трёхсвятского было велико: здесь проводились три зимние ярмарки — Крещенская, Никольская и Трёхсвятская, а местное население, помимо земледелия, скотоводства и охоты, успешно занималось торговлей и кустарными промыслами. В советское время чуждое новой идеологии название отбросили, и Трёхсвятское превратилось в Урень. Слово это — то ли марийского, то ли тюркского происхождения — издавна использовалось как второе название села. Впрочем, нельзя сказать, что новая власть утвердилась здесь без сопротивления. В Уренском мятеже, вызванном недовольством реквизицией хлеба и новой религиозной политикой, в августе–сентябре 1918 года участвовали по разным оценкам, несколько тысяч человек преимущественно старой веры. С 1973 года Урень — город (ныне с населением около 12 тысяч человек) и районный центр Нижегородской области. Я оказался в нём проездом из Вологодской области и остановился всего на час. Город мне понравился, а приятной неожиданностью стало то, что место это вполне благоустроенное, с хорошо сохранившейся застройкой. Долго погулять по Урени не получилось, зато мы заехали на стадион «Энергетик», где когда-то базировался одноимённый футбольный клуб. В своё время он играл во Втором дивизионе, но ныне расформирован. Талисманом клуба была семья медведей, которых периодически привозили на игры. Медвежат, ещё слепыми и брошенными медведицей, спас работник Ветлужской электростанции — так они и стали символами клуба. Известный знаток Нижегородской области Павел Гнилорыбов рассказывал забавную историю: когда в Урень на матч приехали футболисты сочинской «Жемчужины», среди которых был бразильский легионер Нилтон Мендес, тот, впервые увидев медведей, принял их за гигантских собак, странно рычащих и поднимающихся на задние лапы, и, разумеется, изрядно перепугался. Будете путешествовать по Нижегородской области — заезжайте в Урень. Думаю, город вас тоже приятно удивит. Есть в нём и краеведческий музей, и старый храм, и историческая застройка, и довольно необычный парк. Всё это дополнено отличным природным ландшафтом и несколькими видовыми точками. #Нижегородская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>05.07.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5347</t>
+  </si>
+  <si>
+    <t>Дом Н. А. Корнилова в деревне Шоромской Архангельская область, Верхнетоемский муниц.округ, пос. Двинской 25 июня 2026</t>
+  </si>
+  <si>
+    <t>04.07.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5344</t>
+  </si>
+  <si>
+    <t>Добрый день! Хочу привлечь ваше внимание к очень интересному храму с непростой судьбой и который реально можно спасти! 🕯 Под обшивкой сельмага — храм старше Петербурга. Ищем пути его спасения Друзья, в Подпорожском районе Ленинградской области происходит история, которая могла бы лечь в основу детективного романа. В деревне Озёра (Лукинская) почти век простоял рядовой советский магазин РАЙПО, обшитый вагонкой. Местные старожилы вяло вспоминали, что здесь когда-то была церковь, но кто ж верил сельмагу? А когда в 2025 году сняли обшивку — открылся подлинный сруб. И не просто старый, а с сенсацией. Радиоуглеродный анализ (лаборатория РГПУ им. Герцена) показал: нижние венцы датируются 1432–1630 годами! Это значит, что в основании Успенской церкви Озерского погоста (постройка 1689/1696 гг.) лежат брёвна гораздо более ранней шатровой церкви, возведённой ещё между 1496 и 1563 годами — при Иване III. Храм старше Петербурга почти на 200 лет, а его древнейшие брёвна — на 300. Что с охранным статусом? Комитет по сохранению культурного наследия Ленинградской области 30 марта 2026 года вынес решение об отказе во включении здания в реестр памятников. Формальная причина — утрата колокольни и наличие поздних советских пристроек, что не позволило набрать необходимые баллы по региональной методике. Тем не менее научная ценность объекта не вызывает сомнений, и сейчас инициативная группа вместе с реставраторами ищет пути сохранения уникального сруба. Что уже сделано? Краеведы при поддержке неравнодушных людей временно перенесли алтарную часть на Винницкий погост (памятник регионального значения). При разборке нашли старинную икону «Преображение Господне». Однако основной сруб остаётся на месте — полуразобранный, без крыши, под открытым небом. Если до зимы не провести экстренную консервацию, брёвна XV–XVII веков могут быть утрачены. Приглашаем на встречу 12 июля! Чтобы обсудить дальнейшие шаги и выработать план действий, мы организуем выездное собрание с участием реставраторов из Международного центра реставрации. 📅 12 июля 2026 года (воскресенье) в 13:00 📍 деревня Озёра (Лукинская), у здания Дома культуры, рядом со спасённым срубом. Приглашаем всех, кому дорого наше общее наследие, — увидеть храм своими глазами, задать вопросы специалистам и предложить свою помощь. Что можно сделать уже сейчас? ✅ Узнать подробности на сайте проекта: ozerahram.ru ✅ Рассказать об этой истории в своих каналах и сообществах — чтобы о ней узнали те, кто может помочь. Давайте вместе сохраним нашу историю для будущих поколений. #Ленинградская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>03.07.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5334</t>
+  </si>
+  <si>
+    <t>Пермогорье — старое название куста деревень, расположенных «на высоком левом берегу Северной Двины, может быть, самом высоком и живописном на всём её протяжении», недалеко от Красноборска. Местность эта считалась одной из красивейших на Двине: с холмов открывались фантастические виды на заречные дали. Река здесь долго идёт прямым плёсом, ровной широкой синей лентой, сливаясь вдали с горизонтом, с голубой безбрежностью неба. Левый берег обрывист и крут, но не оголён, а живописно порос темнистыми елями. По вершинам „пермских гор“ — ровное зелёное раздолье лугов и полей, среди которых расположились деревни. — Г. Гунн Впервые Пермогорье упоминается в конце XIV века. Само название, как полагают, означает «первые по высоте горы». В конце XIX века местный приход считался самым богатым в округе, число его прихожан могло доходить до 5000 человек. У подножия пермогорского холма находилась пристань, от которой наверх вели 130 ступенек. Она просуществовала до конца 1960-х годов — пока не была построена автомобильная дорога. В 1665 году на холме возвели храм Георгия Победоносца — необычный по своей форме. Он напоминает пинежско-мезенские храмы с шатром на крещатой бочке, однако, в отличие от пятиглавых пинежских и мезенских церквей, увенчан тремя главами. Более двух столетий храм сохранял первоначальный облик, но в 1875 году по указу Синода его обшили тёсом. Как писал Игорь Грабарь, «она потеряла больше, чем обыкновенно теряют деревянные церкви, так как её линии и формы рассчитаны были на игру девственного сруба». Тем не менее и в таком виде церковь произвела на него сильное впечатление: Грабарь включил её в «Историю русского искусства», сопроводив статью собственной фотографией, и изобразил Георгиевский храм в иллюстрациях. Возможно, именно это внимание и помогло сохранить уникальный памятник. Рядом с Георгиевской церковью стоит каменный храм Воскресения Христова, построенный в 1748–1752 годах. Это классический образец устюжского храма-«корабля» с характерной продольно-осевой композицией. Не так давно на Георгиевской церкви проводились консервационные работы. У Воскресенского храма сейчас установлены строительные леса — быть может, какие-то работы ведутся и по его сохранению? К сожалению, сегодня уже не взглянуть на бескрайние дали с высоты холма: берег зарос высокими деревьями, и одно из красивейших мест на Двине теперь больше напоминает лесную поляну. Это, конечно, печалит. Пермогорье подарило и особое художественное явление — пермогорскую роспись, возникшую в XVIII веке. Её отличает сочетание растительного орнамента с жанровыми, почти лубочными сценами из крестьянской жизни. В 1959 году росписи были обнаружены и начали изучаться сотрудниками Сергиево-Посадского музея-заповедника. С 1930-х годов традиция практически угасла, но в 1960-е её возродили в Архангельске — на предприятии народных художественных промыслов «Беломорские узоры». Центром росписи были деревни Черепаново, Большой Березник и Гридинская, располагавшиеся примерно в четырёх километрах от пермогорской пристани. Сегодня от этих деревень почти не осталось следов. И последнее! Наш подписчик Владимир создал канал про Пермогорье, его историю и судьбу храмов. Он намерен привлечь внимание к их судьбе, так что подписывайтесь! #Архангельская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>02.07.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5324</t>
+  </si>
+  <si>
+    <t>На прошлой неделе побывал на полуострове Заонежье — месте, куда хотел попасть очень давно. Добраться туда на автомобиле можно только по одной дороге — через Медвежьегорск. Хотя Карелия в последние годы стала популярнейшим туристическим направлением, Заонежский полуостров по-прежнему лежит в стороне от исхоженных маршрутов вроде Рускеалы, Кивача или Ладожских шхер. Даже на знаменитый остров Кижи большинство путешественников добираются из Петрозаводска. К счастью, на полуострове есть где остановиться. Среди гостевых домов, ориентированных в основном на охотников и рыбаков, здесь скрывается настоящий бриллиант — бутик-отель «Заонежье», ставший нашей базой для радиальных вылазок и источником непрерывного эстетического наслаждения. Сооснователь отеля Сергей Носков рассказывал, что в детстве они с братом каждое лето приезжали сюда в деревню к бабушке и жили в настоящей северной избе. Годами изучая здешние леса, озёра и старинные деревни, он мечтал открыть этот дикий уголок тем, кто способен оценить Карелию с новой, непарадной стороны. И мечту удалось реализовать. Открывшийся в 2024 году комплекс идеально вписался в окружающий пейзаж. Его формы сочетают в себе локальную традицию: лемех, вырубленный местными плотниками, фактурное северное дерево, элементы заонежской вышивки и карельские руны в отделке. Несмотря на современную архитектуру, здесь есть ощущение единства с природой. Из номеров открывается вид на озеро, которое в разгар белых ночей кажется замершим, тихим и величественным. Жилые пространства, ландшафтный дизайн, баня, причал — всё целостно и красиво. Находясь в отеле, порой даже не хочется никуда выезжать — настолько затягивает здешняя атмосфера. Идейным вдохновителям, дизайнерам и архитекторам удалось построить островок цивилизации посреди дикой, заповедной природы. Но при всей своей умиротворяющей обстановке отель очень удобен для изучения окрестностей. Это точка притяжения, где одинаково комфортно будет и исследователю заонежских древностей, и любителю неспешного отдыха, и требовательному эстету и гастротуристу. Очень рад, что на Севере появляются проекты такого уровня — это именно то, чего макрорегиону зачастую и не хватает. Посмотрите на фотографии: они получились неплохими, хотя снимками всю атмосферу не передашь — заонежскую тишину нужно впитывать вживую. #Карелия 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>02.07.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5320</t>
+  </si>
+  <si>
+    <t>Воскресенская церковь. Церковь Воскресения Христова (1748-52 г.г. колокольня 1762 г.), стоящая по соседству с Георгиевской, пожалуй является главным памятником былого богатства Пермогорского куста деревень, сама церковь является одним из ярчайших памятников Устюжского (Северного) барокко на территории Архангельской области, сам храм выстроен традиционным русским принципом, так называемым «кораблём», все объемы храма идут последовательно друг за дружкой, колокольня, трапезная, непосредственно сам храм и алтарная апсида, в данном случаи их две поскольку церковь имеет два этажа, на первом находилась тёплая церковь во имя Рождества Христова, а на втором холодная, собственно во имя Воскресения. Основной объем Воскресенского храма представляет собой традиционную для северных каменных церквей компановку, четверик на котором покоится купол с двумя уменьшающимися к верху восьмеричками, колокольня же имеет немножко странноватое завершение ввиде полумкупола на котором как будто должен покоится шпиль, но вместо этого мы наблюдаем массивную шейку с мощной луковичной главой, я склоняюсь к тому что может быть в XIX веке церковь подвергалась ремонту в ходе которого её первоначальный внешний облик был искажён, впрочем, вроде как нигде о ремонте Воскресенского храма в источниках не говорится. Долгое время церковь стояла заброшенной, лишь в 2023 году начались ремонтно-реставрационные работы которые потихоньку, но, идут, надеюсь через какое-то количество времени мы увидим Воскресенскую церковь во всей её первозданной красоте, а в идеале хотелось бы увидеть весь погост вылизанным и ухоженным.</t>
+  </si>
+  <si>
+    <t>02.07.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5310</t>
+  </si>
+  <si>
+    <t>Если Гороховец нам уже хорошо знаком (да и тексты о нём в последнее время появляются всё чаще), то соседние, причём заметно более крупные Вязники, пока не столь обласканы вниманием туристов и блогеров. Вот и я, бывая в Гороховце уже раз четыре, в Вязниках оказался всего однажды. И то скорее проездом. Тем не менее, даже беглого осмотра хватило, чтобы понять: Вязники — город очень интересный, с значительным разнообразием архитектуры для небольшого районного центра. Здесь можно увидеть и неоготические усадебные фасады, и деревянный, и каменный модерн, и ампир, и выразительные храмы. Городу повезло и с ландшафтом: холмы и обзорные площадки открывают панорамные виды на долину Клязьмы. На последних трёх фотографиях — утраченный храмовый ансамбль Вязников. В его состав входили Казанский собор (1674), один из архитектурных доминант города, и более поздняя церковь Николая Чудотворца (1874). В 1930-е годы оба храма были разрушены. С утратой этих храмов, формировавших силуэт города, Вязники потеряли очень многое. Этот ансамбль привлекал бы и туристов, и паломников. Тем более что в Казанском соборе хранилась почитаемая местная святыня — Вязниковская Казанская икона Божией Матери. Но и без него в городе осталось много интересного. Запомнилась усадьба Сеньковых с ярко выраженными неоготическими формами, которая на момент моего визита была в лесах и, как я понял, её реставрация затянулась. Есть в городе и свой уютный Благовещенский монастырь, и несколько храмов. А в окрестностях сохранились валы старинного городища — города-крепости Ярополча-Залесского, предшественника Вязников. Хочу вернуться сюда ещё раз, но уже обстоятельно. А пока предлагаю почитать отличный текст о городе от авторов одного из моих любимых каналов. #Владимирская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>30.06.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5309</t>
+  </si>
+  <si>
+    <t>Я хотел бы переехать на Русский Север. Читал бы всю прозу и стихи «деревенщиков», Белова, Абрамова, Рубцова. Ездил бы в социологические, этнографические, антропологические, географические экспедиции по Заонежью, Пудожью, Заволочью, Обонежью, Поморью, Приладожью, Вызогорью, Калевальскому краю, Поонежью, Карельскому Поморью, Белозерью, Тотемскому краю, Великоустюжскому краю, Терскому берегу, Сегозерью, Кенозерью, Подвинью, Пинежью, Поважью, Каргополью, Вытегорщине, Кокшеньге, Удоре, Вычегде, Печорскому краю и другим местностям. Разбирался бы в сказаниях, кухне, костюмах, архитектуре, росписях, вышивке поморов, карелов, вепсов, коми, ижоры, води, саамов, вологжан. Учился бы рубить топором и резать резьбу. Познакомился бы со всеми историками, управленцами, архитекторами, реставраторами, паломниками, священниками, монахами, экономистами, экологами, социологами, антропологами, географами, джиперами, владельцами деревенских и сельских гостевых домов и баз отдыха, кому небезразличен Север. Разбирался бы в ягодах и грибах, учился бы ловить рыбу и ходить на карбасе. Изучал бы опыт сохранения и развития периферийных исторических поселений, сохранения культуры коренных народов, охраны природы. Развивал бы ТОСы в деревнях и координировал сообщества жителей. Учился бы петь старинные песни и играть на гуслях, баяне, гитаре, варгане. Купил бы подготовленную «Ниву» для поездок по Северу. Читал бы монографии и статьи Ольги Севан, Дмитрия Лихачева, Плюснина, Надежды Замятиной, Нефедовой, Трейвиша, Ополовникова, Орфинского, Померанцева, Бодэ, Каганского, Замятина. Посещал бы выставки фотографий из северных деревень и сел. Летал бы на АН-2 по архангельским поселкам. Заманивал бы туристов в Кильцу и Кинерму, Тотьму и Каргополь, Кенозерский парк и на Онежский берег. Ездил бы по заброшенным деревням. Восстанавливал бы деревянные храмы и часовни. Ходил бы на сельские дискотеки. Пил бы квас и настойки на северных ягодах. Ел бы шаньги и калитки, соленья, квашенья, талкуну, сканцы, ржаной хлеб, лосятину, пил бы кофе по-мезенски. Восхвалял бы лемех, тес, резьбу по дереву. Пересматривал бы мультфильм «Архангельские новеллы». Разбирался бы в происхождениях названий поселений, рек, озер и местностей. Изучал бы финно-угорских и славянских духов, культовые обряды, стихии, сакральные места. Ездил бы на деревенские праздники и фестивали. Изучал бы отходничество, речной транспорт, торговлю, отходничество, ярмарки, сельское хозяйство, ведение быта, организацию семей, управления, историю уездов и волостей, артели плотников, охотников и рыбаков. Играл бы в городки. Топил бы баню. Нашел бы такую же упоротую по Северу девушку и обвенчался бы в часовне на Пинеге. Север, жди. Отредактированный П. Гнилорыбовым текст А. Яновского</t>
+  </si>
+  <si>
+    <t>29.06.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5299</t>
+  </si>
+  <si>
+    <t>🐎🐎🐎 Самый узнаваемый образ каргопльской игрушки – полкан. Получеловек-полуконь. Этот северный кентавр представляет собой образ защитника родины. Он всегда на коне (конь всегда под уздой?), одна рука поднята над головой, а другая сжата в кулак. В кулаке полкан держит камень. В Музее Шевелевых (семья Шевелевых в Каргополе несколько поколений подряд занимается каргопольской игрушкой) редакции канала рассказали, что полкан не является древним символом. Его придумала бабушка Ульяна Бабкина, с которой началось возрождение каргопольской игрушки в середине ХХ века. У полкана есть и подружка – полканиха. Это такой же получеловек-полуконь, но с выраженными вторичными половыми признаками. 🐎🐎🐎</t>
+  </si>
+  <si>
+    <t>26.06.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5295</t>
+  </si>
+  <si>
+    <t>Такое северное лето) Пристань Двинской Березник Архангельская область, Виноградовский муниц.округ, пос.Березник 24 июня 2026</t>
+  </si>
+  <si>
+    <t>26.06.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5293</t>
+  </si>
+  <si>
+    <t>В Старой Руссе меня удивило название одной из центральных улиц. Сначала я решил, что она названа в честь языческого божества Сварога — и, признаться, слегка опешил. Но разгадка оказалась куда проще. До революции улица называлась Пятницкой, после революции стала улицей Войкова, а уже после войны получила нынешнее имя — в честь Василия Семёновича Сварога (урождённого Корочкина), русского и советского художника, уроженца Старой Руссы. На третьем году обучения, перед очередным экзаменом, он получил задание написать картину на тему «Бог небесного огня Сварог» — божество в мифологии западных славян. Ну, наш Вася пошёл фантазировать — намалевал солнце, звёзды, молнии, всполохи северного сияния, зори, радуги, а в этом сверкающем окружении — лик божества. Картина удалась, но экзаменаторы сказали: «Корочкин, в зеркало ты, что ли смотрел, когда писал Сварога? Точь-в-точь на тебя похож». С того дня мы в шутку стали величать его Сварогом. Он привык к этому прозвищу Соколов В. А. Художник Сварог. — Л.: Лениздат, 1986. — С. 20. #Новгородская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>25.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5288</t>
+  </si>
+  <si>
+    <t>Дом Шабановых. С балкончиком, часами и львом 🦁 Построен до 1897, автор росписи неизвестен) В гостях у льва панка Мастерская Бахаря ❤️‍🔥 Вологодская область, Тарногский район, деревня Хом 22 июня 2026</t>
+  </si>
+  <si>
+    <t>24.06.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5278</t>
+  </si>
+  <si>
+    <t>Когда мы ездили по деревням с краеведом Александром Васильевичем Кузнецовым, то сначала обязательно заезжали в сельмаг - в том населённом пункте, где жизнь ещё теплится. Покупали там буханку хлеба, какой-нибудь сырок, кефир (внимательно глядя при этом на срок годности: сельмаги, они такие) и затем ехали далеко-далеко, до последней покинутой деревни. Находили красивое высокое место, сидели, смотрели на окружающие дали, основательно зарастающие лесом и покинутые человеком, жевали хлеб, запивая кефиром, и Александр Васильевич обязательно говорил что-то вроде: - Эх, ну почему же тут людям-то не живётся? Такие места дивные! Может быть, когда-нибудь человек поймёт, что рай на земле - не в городах, а здесь, в наших полях, лесах, на клюквенных болотах... Он имел моральное право так говорить - всю жизнь, за исключением студенчества, прожил в деревне. В крайние тимановские деревни мы с ним не ездили - но при позавчерашнем созерцании здешних красот слова на ум приходили именно кузнецовские.</t>
+  </si>
+  <si>
+    <t>24.06.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5269</t>
+  </si>
+  <si>
+    <t>Расскажу про ещё один объект в Ыбе — селе, известном даже за пределами республики Коми (позже объясню почему). Ыб, где, по преданию, проповедовал сам святитель Стефан Пермский, представляет собой куст из нескольких деревень, одной из которых является деревня Погост. Именно здесь, между 1825 и 1830 годами, была построена Вознесенская церковь. Своим добротным, выдержанным в духе провинциального классицизма обликом храм обязан Павлу Васильевичу Иконникову (1790–1861) — фигуре весьма примечательной. Протоиерей Павел Васильевич Иконников (1790–1861) — священник, архитектор и ключарь Софийского собора города Вологды. Он спроектировал множество храмов Вологодской губернии, среди них: придел Введенского храма в честь Николая Чудотворца на Введенском кладбище Вологды, храм святителя Николая в селе Устье, собор Богоявления в Тотьме, церковь Вознесения Господня в Ыбе, церковь Благовещения Пресвятой Богородицы в Пажге и другие. Не так давно, практически случайно, в Вологде, на Горбачёвском кладбище была обнаружена могила П. В. Иконникова и его супруги — матушки Пелагеи. Будем надеяться, что захоронение приведут в порядок. Сам храм в Ыбе, к сожалению, в советское время потерял колокольню. В конце 1980-х на её месте была построена новая, не слишком гармонирующая с обликом церкви, из-за чего композиция храма сейчас кажется нарушенной. Зато в интерьере сохранился иконостас, да и судьба церкви в целом оказалась сравнительно благополучной: храм был закрыт лишь на короткий срок — с 1936 по 1956 год, после чего богослужения возобновились и продолжаются по сей день. Я обещал рассказать, чем известен Ыб. Так вот: на въезде в село в 2011 году был построен Финно-угорский этнокультурный парк, в котором с 2011 по 2014 год проводился фестиваль «Ыбица». Фестиваль освещался в федеральных СМИ, активно рекламировался, но, по-видимому, из-за ряда организационных неудач сошёл на нет. Этнокультурный парк, тем не менее, функционирует, принимает гостей и выступает своеобразной витриной её национального колорита. #Республика_Коми #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>23.06.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5268</t>
+  </si>
+  <si>
+    <t>Расскажу про ещё один объект в Ыбе — селе, известном даже за пределами республики Коми (позже объясню почему). Ыб, где, по преданию, проповедовал сам святитель Стефан Пермский, представляет собой куст из нескольких деревень, одной из которых является деревня Погост. Именно здесь, между 1825 и 1830 годами, была построена Вознесенская церковь. Своим добротным, выдержанным в духе провинциального классицизма обликом храм обязан Павлу Васильевичу Иконникову (1790–1861) — фигуре весьма примечательной. Протоиерей Павел Васильевич Иконников (1790–1861) — священник, архитектор и ключарь Софийского собора города Вологды. Он спроектировал множество храмов Вологодской губернии, среди них: придел Введенского храма в честь Николая Чудотворца на Введенском кладбище Вологды, храм святителя Николая в селе Устье, собор Богоявления в Тотьме, церковь Вознесения Господня в Ыбе, церковь Благовещения Пресвятой Богородицы в Пажге и другие. Не так давно, практически случайно, в Вологде, на Горбачёвском кладбище была обнаружена могила П. В. Иконникова и его супруги — матушки Пелагеи. Будем надеяться, что захоронение приведут в порядок. Сам храм в Ыбе, к сожалению, в советское время потерял колокольню. В конце 1980-х на её месте была построена новая, не слишком гармонирующая с обликом церкви, из-за чего композиция храма сейчас кажется нарушенной. Зато в интерьере сохранился иконостас, да и судьба церкви в целом оказалась сравнительно благополучной: храм закрывался лишь с 1936 по 1956 год, после чего богослужения возобновились и продолжаются по сей день. Я обещал рассказать, чем известен Ыб. Так вот: на въезде в село в 2011 году был построен Финно-угорский этнокультурный парк, в котором с 2011 по 2014 год проводился фестиваль «Ыбица». Фестиваль освещался в федеральных СМИ, активно рекламировался, но, по-видимому, из-за ряда организационных неудач сошёл на нет. Этнокультурный парк, тем не менее, функционирует, принимает гостей и выступает витриной её национального колорита. #Республика_Коми #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>22.06.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5241</t>
+  </si>
+  <si>
+    <t>🌲 Россия, которую вы не видели Горы, тайга, озёра, редкие звери и рассветы, от которых замирает сердце. Канал «Природа России» — ежедневные фото и факты о дикой природе нашей страны. Без воды, без политики. Только красота. Подпишитесь — и каждый день в ленте будет кусочек настоящей России.</t>
+  </si>
+  <si>
+    <t>22.06.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5240</t>
+  </si>
+  <si>
+    <t>А вот ещё один из фрагментов богатого изразцового декора Спасо-Преображенского храма в Великом Устюге. Слева - уже полюбившаяся нам птичья тема, а справа - вазовый орнамент. #Вологодская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>22.06.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5235</t>
+  </si>
+  <si>
+    <t>Продолжу свой рассказ о расписных домах Поважья. Сегодня речь пойдёт о доме Дмитриева в деревне Лунёвской Вельского района, который расписывали уже упоминавшиеся мной местные маляры — братья Петровские. Дом был построен в 1860–1870-х годах зажиточным крестьянином Дмитриевым для своей семьи. Первоначально здание было двухэтажным, но впоследствии потомки владельца разделили его на две части. Та половина, на которой сохранились росписи, была перевезена на нынешнее место. К сожалению, мне не удалось сфотографировать дом целиком — на снимках не видно, что он теперь одноэтажный. Фасад украшают декоративный балкончик с колоннами и фронтон с изображениями льва и единорога — типичным для поважских росписей мотивом. Свесы крыши оформлены резным цветочным орнаментом. Несмотря на то, что краски заметно выцвели, многие декоративные элементы всё ещё различимы. Дом жилой, и нынешние хозяева, кстати, совсем не против интереса к своему дому — с пониманием относятся к его исторической и культурной ценности. #Архангельская_область #расписные_дома 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>20.06.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5228</t>
+  </si>
+  <si>
+    <t>Есть в Москве крупный комплекс кирпичного прома 1910-х – 1920-х. Готический, романтичный, красивый... Называется Электрозавод. 💡💡 Время от времени в инфополе появлялись варианты проектов его застройки: высокоплотной, но с принципиальным сохранением части построек столетней давности, от учениц Юрия Григоряна бюро Nowadays. И вот нам стало известно – пока не точно – о наличии планов сноса и строительства новодела. Хотелось бы ошибаться! Рассматриваем комплекс и три версии московского подхода к кирпичному прому. Призываем к здравому подходу: 👁📐🧱 https://archi.ru/russia/102333/sudba-elektrozavoda #наследие #кирпич #пром #Электрозавод</t>
+  </si>
+  <si>
+    <t>19.06.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5227</t>
+  </si>
+  <si>
+    <t>Друзья! Быть может у кого-то есть давняя мечта - стать частью важного дела? Докладываю: в Москве открыт набор в группу обучения резьбе иконостасов! При храме Преподобного Серафима Саровского в Раеве в рамках проекта «Общее Дело. Возрождение деревянных храмов Севера» несколько лет работает мастерская, в которой вырезают деревянные иконостасы для храмов на Русском Севере. Это кропотливый, благодарный труд. Чтобы работать над иконостасом осмысленно, нужно учиться. Поэтому коллеги открывают двухмесячный курс резьбы по дереву: ✦ 1-й месяц - осваиваем базу: учимся правильно держать инструмент, понимать дерево, вырезать простые детали. ✦ 2-й месяц - погружаемся в технику резьбы иконостасов. Тренируемся копировать реальные детали Преображенской церкви села Турчасово Архангельской области. После обучения можно остаться в команде волонтёров и продолжать работу над иконостасами для храмов Русского Севера. Таким образом, ученики не просто получают навык, а становятся соавторами настоящего иконостаса. Занятия проводятся по адресу: г. Москва, пр. Шокальского, 48 (5 мин от м. Медведково). Храм преп. Серафима Саровского в Раеве. Первый поток: июль - август 2026 г. Второй поток: сентябрь - октябрь 2026 г. Курс ведёт мастер Павел - профессиональный резчик по дереву. Запись через ФОРМУ По всем вопросам можно обращаться к Софье по номеру телефона +79160889619 Приходите, сделаем что-то настоящее: и для души, и для памяти.</t>
+  </si>
+  <si>
+    <t>19.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5226</t>
+  </si>
+  <si>
+    <t>Друзья, представляем вашему вниманию очень интересную подборку. Содружество каналов "Lux Borealis" - нас объединяет северная культура. Мы живём на Севере, Север внутри нас, он наша эстетика и образ жизни. 🤍 Чертог Медведя — авторский канал о Швеции, викингах и путешествиях. Автор живёт в Стокгольме и делится уникальным контентом из Скандинавии и не только. 🇫🇮 Финляндия: эмиграция. Личный опыт — как выжить в темноте этой зимней сказки, стоит ли учить язык и чем чревоугодничать. Всё про Суоми. 🙏 Заповедный Север — авторский канал о Русском Севере, да и о России в целом: история, архитектура, природа, достопримечательности севера России и утраченные шедевры деревянного зодчества. 🇩🇪 Бундесблог — Германия, лингвистика, беллетристика. Коротко, остро и с юмором. 🇩🇰 Хюгге Хуюгге — пошлые истории о датском хюгге, абсурд жизни в Скандинавии, быт и культурные увлечения страны в 2026-ом году! И другие важные темы. 🤬 Dumma Svenska Ord — шведский мат, мемы и дичь - то, чего вы не найдете в скучных учебниках. 🐔 Веселится и лигует весь народ — канал Walking.Riga готовится к главному латышскому празднику лета — Лиго! И рассказывает о традициях, истории и культуре Риги. 💉 Шведский Участковый — рассказываю про шведскую медицину изнутри и снаружи. 🇩🇰 Copenhagen Stories — веселые факты о Дании и датчанах, секретики датского языка, лучшие места Копенгагена и дух хюгге. ⚔️ Historia Arcana — Скандинавия, Балтика и восточная Европа в мире XVI-XVII веков. О королях, крестьянах, войнах и интригах, а также о том, почему история — это интересно! ✨ Под Северной Звездой — о литературе и культуре Скандинавии и Финляндии, книжной индустрии северных стран и издании книг скандинавских писателей в России. 🫐 эльзины зелья | шведский язык — виды шведского снега, народные названия растений, неочевидные выражения, смешные композиты и северные вкусняшки. лингвист-походник лезет к шведам в мозги и душу. ❄️ Вальгалыч — рассказываю о культуре, мифологии, повседневной жизни и исторической реконструкции эпохи викингов, без неоязыческих фантазий и домыслов. 🇸🇪 Trolldom: север, природа, книги — тихая жизнь с корги на норвежском острове за полярным кругом. Наблюдения за природой и книгами. 🇳🇴Norsk Way — красные домики, голубые реки, огромные ледники, трансцендентное погружение в спокойствие и суровое прошлое современной Скандинавии. ⛰горы и домики — прохожу путь от учебной визы до норвежского гражданства. Жизнь между селом и городом в самом сердце Норвегии, работа, учеба, котенок и потрясающие виды. 🤌 Приехали — моменты из жизни на юго-востоке Норвегии. Канал о неспешной повседневности и о том, как и чем живут современные норвежцы. ❤️ Завтрак с Вигеландом — порция норвежского искусства к твоему утреннему кофе. Жизнь в Осло глазами искусствоведа. 🇸🇪 Mysig Svenska — уютный канал о шведском языке и Швеции, в котором каждый найдет для себя что-то новое. Ищем шведский в повседневной жизни. 🤩 norsk med kanel — здесь говорят по-норвежски и гуляют по кладбищам. 🖐 suomen tuuli: о Финляндии с любовью — финский язык, шутки, традиции и многое другое. Разбираемся в деталях и узнаём что-то новое. 😈 Михель-мореход — история, культура, персоналии и фольклор скандинавских стран.</t>
+  </si>
+  <si>
+    <t>19.06.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5216</t>
+  </si>
+  <si>
+    <t>Как-то давненько я рассказывал про Пянтег — одно из старейших сёл Урала и, по некоторым теориям, древнюю столицу Перми Великой. Пора бы вернуться к теме старинных сёл, которыми север Пермского края — территория Великопермского княжества — очень богат. По пути в Пянтег, прямо на изгибе реки Вишеры, лежит село с названием Редикор (реди — имя правителя, кар (кор) — город, городище, с коми-пермяцкого) — ещё одно древнее место Пермского княжества. Настолько древнее, что о нём написано изрядное количество околонаучных публикаций, где Редикор называют чуть ли не столицей полумифической Биармии. Но если говорить языком фактов, то по археологическим данным Редикорское городище и могильник, расположенные близ села на мысу высокого берега Вишеры, судя по находкам, относятся к ломоватовской культуре. Древнее поселение на месте городища возникло уже в VIII веке и существовало вплоть до XV столетия. О значимости древнего Редикора говорит исключительное количество кладов, найденных в селе и его окрестностях. Например, в 1950-е годы на территории бывшей земской школы при возделывании огорода, ученики обнаружили женское погребение с множеством украшений, среди которых изделия пермского звериного стиля и погребальная полумаска. Из-за богатства украшений женщину прозвали «Редикорской принцессой». Сейчас весь погребальный комплекс представлен в Чердынском музее (последнее фото). Но это далеко не единственный клад, найденный в Редикоре. Так, в 1929 году при ремонте дороги в километре от могильника был найден клад из 34 медно-бронзовых прорезных блях. В 1909 году неподалеку от села обнаружили клад из большого количества серебряных и бронзовых украшений, часть которого сейчас хранится в Эрмитаже. Находили в окрестностях и серебряные гривны, и дирхемы IX–X веков, и многое другое. Храм села — каменная церковь Николая Чудотворца 1838 года — сейчас пребывает в печальном состоянии. Однако именно здесь в 1923 году Николай Серебренников — первооткрыватель и собиратель пермской деревянной скульптуры — нашёл десять фигур пермских богов. А вот деревянная часовня XVII века на старом кладбище, к сожалению, не сохранилась, хотя ещё в 2017 году можно было видеть остатки её восьмерика, рубленного в обло. Редикор до сих пор хранит множество тайн, и, думаю, мы ещё дождемся новых открытий. #Пермский_край 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>18.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5212</t>
+  </si>
+  <si>
+    <t>Если приглядитесь, то на противоположном берегу Онеги можете увидеть часовню Сошествия Святого Духа в деревне Подкарельская. Построенную в конце XIX века часовню опекает фонд «Общее Дело». Приложил фотографию, сделанную Михаилом Ильиным в 2011 году, и архивное фото из 1980 года. А вот актуальных фотографий вблизи найти не удалось. #Архангельская_область #часовня 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>18.06.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5211</t>
+  </si>
+  <si>
+    <t>Всем привет! Написал для издания Локус статью о том, как на рубеже XIX-XX веков русские художники открыли для себя Русский Север и что из этого вышло. Читайте, обсуждайте, комментируйте! Во второй половине XIX века в Российской империи остро проявился запрос на поиск национальной и народной идентичности. Художники, архитекторы, публицисты и иллюстраторы и пытались нащупать образ допетровской Руси. Русский Север, превратившийся в глухую провинцию еще в XVIII веке после смещения торговых путей на Балтику, во многом законсервировал старый уклад и традиции. В этом краю, богатом лесами, сохранилась уникальная деревянная архитектура, в которой отечественная плотницкая школа достигла наивысшего расцвета. Творческая интеллигенция неизбежно должна была обратить взор на этот регион. Это открытие случилось на рубеже веков, когда Русский Север стал для творческой элиты настоящим откровением. https://locusmagazine.ru/online/texts/tpost/pnt7mg60g1-kak-hudozhniki-otkrivali-russkii-sever-g #статьи</t>
+  </si>
+  <si>
+    <t>17.06.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5201</t>
+  </si>
+  <si>
+    <t>В 1816 году в Чердыни на средства местного купца Спиридона Углицких близ кладбища была построена Церковь во имя Всех Святых. Сейчас храм законсервирован, причем очень основательно, будто сделан из цельного куска камня. #Пермский_край #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>16.06.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5193</t>
+  </si>
+  <si>
+    <t>Дом Егоровых начала 20 века в деревне Белавино 🪓 Сейчас здесь фельдшерско-акушерский пункт 🚑 Панка Мастерская Бахаря ❤️‍🔥 Московская область, Орехово-Зуевский район, 13 июня 2026</t>
+  </si>
+  <si>
+    <t>16.06.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5183</t>
+  </si>
+  <si>
+    <t>Историей своей семьи я заинтересовался ещё в детстве благодаря родителям. Постоянные рассказы о дедушках, бабушках, их родителях и прадедах я слушал буквально затаив дыхание и запомнил на всю жизнь. Например, о том, как мой дед по маминой линии в детстве играл с настоящей медалью 1812 года, которой был награждён его предок. Или как прадед и прабабушка по папиной линии, узнав о предстоящем раскулачивании, успели буквально за день до этого собраться и уехать на телеге со всеми детьми из Калужской области в Московскую. Семейных легенд много, да и в роду были представители самых разных сословий — крестьяне (и бедные, и зажиточные), купцы, духовенство, мещане. По отцовской линии очень много старообрядцев, причём беспоповцев — вроде бы, поморского согласия и федосеевцев. Но именно здесь кроются сплошные белые пятна. Например, откуда они пришли? Знаю точно, что они были переселенцами. В семье долгое время хранилась уникальная книга XVII века — Четьи-Минеи, по семейному преданию, из личной библиотеки боярыни Морозовой. К сожалению, ещё в 1970–1980-х годах она начала стремительно рассыпаться, и книгу передали в Ленинскую библиотеку. В общем, история семьи богатая, но белых пятен в ней пока предостаточно. До недавнего времени о географии своего происхождения я знал лишь по регионам расселения дедов и прадедов — это Тверская, Калужская и Смоленская области. И вот, чтобы установить закономерности и восстановить пробелы, я решил сдать генетический тест и получить персональный генетический паспорт. Помогла мне в этом компания «Генотек», которая многим уже известна. Процесс устроен максимально просто: на сайте Genotek заполняется буквально несколько строк, курьер оперативно привозит специальный комплект, вы сдаёте материал (слюну), и тот же курьер забирает пробирку в лабораторию. Результаты пришли примерно через два с половиной месяца. И вот что я узнал: По происхождению — без особых сюрпризов: Центральная Россия. Но удивило сильное сходство моего ДНК с коренными жителями Тамбовской области. Этнически тоже всё довольно предсказуемо — 100% моих предков составляют восточные славяне с небольшим вкраплением мордвы. Поиск родственников оказался по-настоящему результативным. Система нашла четвероюродных дядь и тёть, пятиюродных братьев и сестёр. С некоторыми из них у нас уже завязалась переписка, и даже обнаружились предполагаемые общие предки. Так собираемая по крупицам информация потихоньку превращается в цельную картину. Теперь о прикладной пользе, которая, возможно, является самой важной. Помимо поиска корней, тест даёт подробную картину здоровья: генетические особенности, предрасположенности к тем или иным заболеваниям и скрытые риски. Более того, в личный кабинет можно загружать и результаты сторонних медицинских анализов. Я узнал о себе много нового, то, что действительно важно для планирования жизни. В общем и целом я очень доволен тем, что прошёл тестирование. Экосистема «Генотека» даёт объёмную картину происхождения и наследственности. И здесь есть огромные возможности для дальнейших изысканий — дополнительные тесты могут рассказать ещё больше, вплоть до врождённых талантов и психотипа. Следующим этапом, надеюсь, станет составление полноценного генеалогического древа: специалисты «Генотека» делают это на профессиональном архивном уровне — через метрические книги, данные переписей, купчие и даже архивно-следственные дела. Меня этот тест мощно простимулировал к дальнейшим поискам, и к теме предков я обязательно буду возвращаться. Ну а если вдруг раздумывали над сдачей теста и сомневались, то со всей ответственностью могу генетический паспорт от Genotek рекомендовать, а по промокоду SEVER вас ждёт максимальная скидка — 65%! ИМЕЮТСЯ ПРОТИВОПОКАЗАНИЯ. НЕОБХОДИМО ПРОКОНСУЛЬТИРОВАТЬСЯ СО СПЕЦИАЛИСТОМ 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>16.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5173</t>
+  </si>
+  <si>
+    <t>Усадьба фон Бильдерлингов не относится к числу самых известных, да и нынешний её вид навевает тоску и печаль. За ветшающим фасадом сегодня трудно разглядеть одну из самых передовых усадеб Российской империи конца XIX века. Деревня Заполье (ныне — посёлок Володарское) на берегу озера Врево с середины XVIII века успела сменить нескольких владельцев, пока в конце века земли не приобрёл генерал-майор русского флота, участник Семилетней войны и Первой Архипелагской экспедиции Никифор Львович Полибин (1724–1796). Именно при нём и появился усадебный дом. В 1804 году имение купил статский советник Яков Степанович Миркович (1742–1817), представитель древнего сербского рода. Мирковичи владели усадьбой на протяжении восьмидесяти лет. Сын Якова Степановича, Фёдор Яковлевич (1789–1866), генерал от инфантерии, сенатор и герой Отечественной войны 1812 года, занялся её обустройством. При нём были перестроены хозяйственные постройки, укреплён господский дом, у озера устроены аллеи, мостик и видовая площадка. Имение считалось одним из лучших в Лужском уезде. В 1883 году, после рождения первенца, усадьбу приобрёл генерал от артиллерии Пётр Александрович Бильдерлинг (1844–1900), также представитель знатного и древнего рода, но уже немецкого происхождения. Человеком он был деятельным: писал труды по артиллерии, модернизировал Ижевский оружейный завод, совместно с братьями Нобель основал нефтяную компанию. Увлекавшийся и хорошо разбиравшийся в сельском хозяйстве, Бильдерлинг ввёл рациональное полеводство, луговодство и травосеяние, организовал конный завод и маслобойню, построил водокачку, лесопильню и паровую мельницу, завёл породистый скот, выращивал плодовые деревья в питомнике, а на берегу озера устроил станцию для наблюдений за влажностью почвы, температурой воды и росой при помощи созданных им приборов. В доме Пётр Александрович оборудовал лабораторию, собрал библиотеку из более чем тысячи томов научной литературы и занимался трудами по сельскому хозяйству и научными исследованиями. Имя Петра Александровича Бильдерлинга сегодня помнят немногие, но человек это был выдающийся — боевой офицер, талантливый инженер, модернизировавший артиллерийское дело и наладивший выпуск знаменитых «берданок», сделавший Ижевский завод флагманом российской оружейной промышленности. Талантливый организатор, вместе с братьями Нобель создавший крупнейшую нефтепромышленную империю России. Наконец — учёный-практик, создавший образцовое хозяйство и безвозмездно передавший государству опытную сельскохозяйственную станцию для развития всего Нечернозёмного края. В каком состоянии усадьба находится сейчас — видно на фото. В 1917 году её национализировали, сейчас она принадлежит базе отдыха и постепенно разрушается. Древнее Заполье носит имя комиссара Володарского — человека, не имевшего к этой земле никакого отношения, в отличие от Петра Александровича Бильдерлинга — просвещённого хозяина и личности почти ренессансного масштаба. #Ленинградская_область #усадьба 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>15.06.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5163</t>
+  </si>
+  <si>
+    <t>Старинное северное село Черевково расположено примерно посередине между Котласом и Верхней Тоймой, на тракте, соединявшем Великий Устюг с Холмогорами и Архангельском. Это не районный центр; сегодня здесь живёт около тысячи человек. Достопримечательностей всероссийского масштаба здесь нет, но любителям старины побывать здесь стоит. Первое документальное упоминание о Черевкове относится к 1519 году. Тогда это было уже сложившееся поселение, и, учитывая сроки освоения верхнего Подвинья, исследователи предполагают, что возникло оно ещё в XIV веке. В Смутное время Черевково разорили польско-литовские отряды. Тогда был замучен местный священник — отец Пётр, ныне известный как местночтимый святой Пётр Черевковский. В XVII веке Черевково благодаря выгодному положению переживает экономический подъём. В Черевковской волости производится хлеб, который поставляется в Устюг, Холмогоры и Архангельск, в крупные монастыри и даже в Сибирь. Местная крупная порода коров известна по всей округе, проходят ярмарки. Волость славится золотошвейным промыслом, уступая в этом ремесле в Подвинье лишь Сольвычегодску. Теперь о храмах. Увы, в 1925 году была уничтожена Успенская церковь (1691) — редкий образец композиции с поперечно ориентированной бочкой. Про неё ещё обязательно расскажу. Зато сохранилась, псть и в руинированном состоянии, каменная Свято-Троицкая церковь, о которой рассказ уже был. Сегодня тихое Черевково — это деревянные тротуары, купеческие особнячки, старые амбары и арт-объект из наличников, выстроенных вдоль городского парка. Очень хорош краеведческий музей. Хоть времена экономического расцвета села давно позади, особое северное очарование оно сохранило. #Архангельская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>10.06.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5143</t>
+  </si>
+  <si>
+    <t>Уверен, среди моих читателей найдётся немало любителей железных дорог. Себя я тоже отношусь к их числу, пусть и без фанатизма: глубокими знаниями в этой сфере не обладаю, но тему искренне люблю. Про электрички и поезда дальнего следования и говорить нечего — это неотъемлемая часть нашего культурного кода. То, без чего нас невозможно представить и ещё сложнее понять. Но помимо магистральных путей мне в своё время повезло прикоснуться и к удивительному миру узкоколеек. Однажды я проехался по знаменитой Апшеронской УЖД, бывал в музее в Талицах (Переславский железнодорожный музей «Кукушка»), как-то заезжал на станцию Депо Белоручейской узкоколейки в Вологодской области. На этом личный опыт пока исчерпывается, если не считать десятков просмотренных тематических роликов. К чему это я? Недавно прочёл вышедшую в этом году книгу «Заповедные железные дороги» Михаила Кончица. Михаила знают многие: он известный популяризатор и исследователь железный дорог, основатель одноимённого проекта, который организует туристические экспедиции по самым потаённым железнодорожным веткам нашей страны — часто полузаброшенным, глухим, пролегающим в поразительно красивых местах и притягивающих своей затерянностью Используя колоссальный опыт путешествий, свои знания исследователя и краеведа, Михаил написал книгу, буквально пронизанную любовью и нежностью к затерянным путям со всей их неповторимой романтикой. Из аннотации: Михаил Кончиц через личный опыт раскрывает феномен романтики поездов в российской глубинке. Книга погружает читателя в мир старинных полустанков, неспешных “кукушек” и узкоколейных железных дорог, разбросанных по малонаселенным уголкам страны. Каждое из путешествий по заповедной железной дороге — небольшой приключенческий роман. И эти романы собраны в путеводитель. Книга вышла великолепная: в ней нашлось место и серьёзной исследовательской составляющей, и историческим экскурсам, и социальным вопросам. Но самое главное — личному опыту автора, благодаря которому через всю книгу тянется тонкой нитью ностальгия. Материал разделён на восемь глав, каждая из которых посвящена отдельной дороге. Много страниц отведено Русскому Северу, который когда-то узкоколейные ветки пронизывали вдоль и поперёк (увы, сейчас большинство из них заброшены). В частности, финальная глава посвящена Авнюгинской УЖД, которую называют одной из самых живописных в России. Ещё одна глава рассказывает про Монзенскую железную дорогу — лесовозную громадину, опутавшую глухие углы Вологодской и Костромской областей. Всем, кто интересуется ЖД тематикой, да и просто любит хорошую литературу, очень рекомендую познакомиться с книгой Михаила. Ну а к этому посту я прикрепляю свои фотографии, сделанные в разные годы на железнодорожную тему. Что-нибудь узнали? #рекомендации 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>09.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5135</t>
+  </si>
+  <si>
+    <t>Когда-нибудь это должно было произойти — «Заповедный Север» добрался до Воронежской области. Признаться, я бывал в Воронеже не раз, но область до этого видел только из окна автомобиля. Путь к Чёрному морю лежит через степные пейзажи, перелески и манящие меловые горы Черноземья. Однажды, планируя маршрут, я изменил привычке ехать на север и отправился на юг, чтобы увидеть пещерные монастыри Подонья. Дивногорский Успенский монастырь был основан в середине XVII века, когда Русское государство стремительно продвигалось на юг, осваивая территории Дикого поля. Продвижение шло непросто: набеги крымских татар и ногайцев были частыми и разорительными. В то время как возводились крепости — Орёл, Воронеж, Белгород, — появлялись и монастыри. Считается, что Дивногорскую обитель основали монахи, пришедшие из Гетманщины вместе с малороссийскими казаками, которые прибыли нести службу в Острогожск — укреплённый город, появившийся примерно в то же время. Первоначально территория монастыря была обнесена деревянной стеной, появилась первая деревянная церковь Николая Чудотворца, позднее — пещерный храм в честь Рождества Иоанна Предтечи. Братия жила в пещерах, но со временем монахи срезали часть горы и выстроили наземные кельи, так как находиться в пещерах, пропитанных известковой пылью, было крайне тяжело. Обитель подвергалась набегам, разорялась, но иноки неизменно восстанавливали её. Иногда инокам удавалось отбиваться — монастырь обзавёлся пушками, пищалями, а вокруг стен был вырыт ров. Несмотря на такие суровые условия, монастырь разрастался и стал значимым духовным центром юга России, в нём даже побывал Пётр I. В XVIII веке здесь возвели каменные храмы Успения Богородицы и Владимирской иконы Божией Матери. Однако во второй половине XVIII века, после екатерининских реформ, монастырь лишился вотчин и был упразднён. Возрождение началось лишь в 1828 году. Процесс затянулся из-за бюрократических проволочек, но когда решение приняли, в монастыре закипела жизнь: расширялись старые пещеры, выкапывались новые, в том числе и окрестными крестьянами. В 1831 году в пещерах Дивногорья была обретена Сицилийская (Дивногорская) икона Божией Матери. Согласно церковному преданию, два иеромонаха, греки по происхождению — Ксенофонт и Иоасаф, — в связи с разделением Католической и Православной церквей в 1054 году покинули Сицилию и отправились на восток, взяв с собой явленную до этого икону Божией Матери, дошли до Больших Див и тамошних пещер. Монахи основали обитель, которая впоследствии была уничтожена во времена татаро-монгольского нашествия, а икона так и хранилась в пещере, пока не была обретена в XIX веке. В 1924 году монастырь закрыли. В его стенах поочерёдно располагались дом отдыха, советский эвакогоспиталь, а в 1942–1943 годах — венгерский военный госпиталь. В 1960-е годы здесь открыли туберкулёзный санаторий, а пещеры без должного ухода стали разрушаться. В 1988 году в бывшем монастыре был открыт музей, ставший с 1991 года музеем-заповедником. В том же году в пещерной церкви Сицилийской иконы Божией Матери прошло первое за десятилетия богослужение. А с 1997 года снова возобновилась монашеская жизнь. Сегодня монастырь полностью восстановлен, он действует и, как в былые времена, привлекает людей со всей страны. #Воронежская_область #монастырь 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>08.06.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5134</t>
+  </si>
+  <si>
+    <t>🏠 ПОЛНЫЙ ПОВАЛ 🏠 Молодёжный архитектурно-плотницкий лагерь на Русском Севере Как детский лагерь, только для взрослых! Этим летом мы отправляемся изучать архитектуру Русского Севера в старинное село Турчасово на реке Онеге Архангельской области. В Турчасово сохранился уникальный ансамбль памятников архитектуры конца XVIII века - эпохи расцвета деревянного зодчества. С 24 июля по 1 августа мы будем 🔺гулять и узнавать село изнутри вместе с архитектором 🔺играть на балалайке 🔺звонить в колокола 🔺научимся резать лемех топором 🔺сплетем себе Северный ожерелок 🔺научимся грести лодку 🔺отмоемся в бане 🔺сыграем в лапту 🐓Ожидаем белые ночи, самые красивые закаты и еду из печи ЗАПИСАТЬСЯ В ЛАГЕРЬ</t>
+  </si>
+  <si>
+    <t>08.06.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5124</t>
+  </si>
+  <si>
+    <t>К началу XVII века Соликамск уже был богатым и процветающим городом. Основу его богатства составляли многочисленные соляные варницы, где ежегодно вываривались тысячи пудов соли. По наиболее распространённой версии, город был основан около 1430 года при соляных промыслах, организованных вологодскими купцами Калинниковыми. Первые достоверные упоминания о Соликамске — тогда называвшемся Усолье Камское или Соль Камская — как укреплённом городе с посадом, встречаются в писцовых книгах 1579 года, составленных И.И. Яхонтовым. В те годы в городе насчитывалось 190 дворов, 16 соляных варниц, 26 лавок и несколько церквей. Деревянный Соликамск не раз страдал от пожаров и нападений — в 1581 году он был сожжён во время набега мансийского князя Кихеки. Но город быстро оправился и продолжил расти: уже в 1623 году здесь было 357 дворов, 67 лавок, 37 варниц и 16 кузниц. Особенно бурное развитие Соликамска началось после исчезновения военной угрозы — присоединения Казанского и Сибирского ханств. А открытие посадским человеком Артемием Бабиновым прямой дороги к верховьям Туры — знаменитого Бабиновского тракта — значительно упростило логистику и расширило торговлю. Благодаря этому, к концу XVII — началу XVIII века Соликамск стал солеваренной столицей России, давая более половины всей реализуемой в стране соли. Большие деньги, хлынувшие в город, обернулись масштабным каменным строительством. Именно тогда, на рубеже XVII—XVIII веков, возводятся Троицкий собор (последние две фотографии), Соборная колокольня (2-е фото), Богоявленская церковь (3-е фото), Крестовоздвиженский собор, Дом воеводы — старейшее гражданское здание на Урале (4-е фото), немного позже — Иоанно-Предтеченская церковь. Каждое из этих зданий достойно отдельного разговора: архитектура здесь высокого уровня, с уникальными местными чертами. К концу XVIII века экономическое значение города стало снижаться. Производство соли утратило монопольную роль, появились новые солеваренные центры, а Сибирский тракт изменил маршруты торговли. Тем не менее, Соликамск не исчез с карты важнейших центров региона. В окрестностях работали медеплавильные заводы, в городе действовали кожевенные мастерские и мелкие фабрики. Но эпоха масштабного строительства осталась в прошлом. Зато архитектурный ансамбль центральной части города прекрасно сохранился — по уровню историко-культурной ценности он уж точно не уступает Каргополю или Тотьме. Сегодня Соликамск — третий по численности населения город Пермского края с населением около 87 тысяч человек. Новый этап развития начался в 1930-е годы, когда были открыты месторождения калийно-магниевых солей, и промышленность снова дала городу мощный импульс. Но, об этом в другой раз. #Пермский_край 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>04.06.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5119</t>
+  </si>
+  <si>
+    <t>История для Севера обычная: был храмовый ансамбль, а потом исчез — и нет на его месте ни следа, разве что остатки фундамента. Вот и от тройника на погосте Шастозеро остались лишь несколько фотографий. Храмовый комплекс Шастозерского прихода располагался в старинном двинском селе Шастки, ныне находящемся на территории Виноградовского района Архангельской области. Приход был крупным и занимал оба берега Северной Двины. В 1678 году здесь был построен первый храм — церковь Николая Чудотворца. Вероятно, он заменил более древнюю и ветхую церковь, о которой ничего не известно. Позже, в 1702 году, освятили второй храм погоста — холодную шатровую церковь Петра и Павла. В первой половине XVIII века в ней установили великолепный резной иконостас, созданный мастером Кокоревым. Этот иконостас был запечатлен на фотографии И. Э. Грабаря. Николаевская церковь в 1753 году была перестроена: на северной стороне появился новый придел. После перестройки храм представлял собой двухэтажную тёплую шатровую церковь. Рядом с ней стояла шатровая колокольня. В 1930-е годы храмы закрыли, и до 1960-х они пустовали, пока их не разобрали для строительства школы в деревне Уйта. Школа просуществовала до 1990-х годов, а затем была закрыта и теперь стоит пустой, как когда-то храмы. #утраченное #храм #Архангельская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>03.06.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5110</t>
+  </si>
+  <si>
+    <t>Многие слышали про Тверскую Карелию, но и в Новгородской области существовали карельские поселения. Одно из них — село Кончанское у озера Шерегодра. Оно возникло ещё в XVII веке, а в 1763 году было приобретено Василием Ивановичем Суворовым, отцом великого русского полководца. Александр Васильевич Суворов бывал здесь трижды: зимой 1784 года, весной 1786-го и в 1797–1799 годах. Последний визит был вынужденным: во время опалы полководец был отставлен от службы императором Павлом I и отправлен в глухое имение под надзор. Именно отсюда 7 февраля 1799 года Суворов отправился в свой знаменитый Итало-Швейцарский (Альпийский) поход. Музей А. В. Суворова открылся в Кончанском в разгар войны — 25 октября 1942 года. В 1950 году село переименовали в Кончанское-Суворовское, а в 1960-м дом-музей преобразовали в музей-заповедник. Почти все постройки усадьбы — качественные реплики второй половины XX века. В полукилометре от села, на горе Дубиха, стоит воссозданная «светёлка» — летний домик Суворова, а в центре музейной территории установлен памятник полководцу. В каменном храме Александра Невского (построен в 1901-м, восстановлен в 1975 году) представлена масштабная диорама «Альпийский поход А. В. Суворова», созданная художниками студии им. Грекова в 1952 году. Храм стоит на месте деревянной церкви 1789 года постройки. В той, старой церкви, Суворов во время ссылки сам пел на клиросе и любил звонить в колокола. В 1900 году деревянный храм разобрали и перевезли в Санкт-Петербург к Николаевской военной академии, а в 1935-м он был разобран. Однако в 2005 году в Кончанском построили точную копию той самой первой деревянной церкви. Теперь рядом стоят два храма Александра Невского. Если окажетесь в этих краях, обязательно загляните в соседнее село Сопины. Там сохранился храмовый ансамбль, состоящий из каменной Троицкой церкви, возведённой на средства Суворова в 1800 году и недавно отреставрированной, а также деревянной церкви Рождества Пресвятой Богородицы середины XVIII века. В советское время она лишилась нескольких верхних ярусов, а сейчас законсервирована. И не забудьте ещё об одном суворовском месте в Новгородской области — имении «Александрия» в селе Каменка. #Новгородская_область #музей #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>02.06.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5109</t>
+  </si>
+  <si>
+    <t>Всем привет! Знаю, что на нашем канале много любителей истории! По этому поводу хочу порекомендовать отличный канал, посвящённый античности во всех её проявлениях, — «Амбиции Цезаря». Древний Рим здесь предстаёт во всём своём многообразии — от цитат античных историков до неожиданных фактов, не укладывающихся в понятие современной морали. В общем, если желаете заглянуть в Древний Рим без купюр и цензуры, подпишитесь на @romecaesarveni</t>
+  </si>
+  <si>
+    <t>01.06.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5092</t>
+  </si>
+  <si>
+    <t>Дворянский род Вульфов имеет немецкое происхождение и впервые упоминается ещё в XII веке. Восемь ветвей остзейской линии Вульфов были признаны в российском дворянстве. Чаще всего Вульфов вспоминают в связи с Александром Сергеевичем Пушкиным, который с некоторыми представителями этого рода поддерживал близкую дружбу. В Псковской губернии Пушкиным принадлежало имение Михайловское, а Вульфам — соседняя усадьба Тригорское. Но связаны Вульфы были не только с Псковщиной, но и с Тверской губернией. Про Берново слышали многие: в этом имении Пушкин часто гостил и работал, там же прошло детство Анны Керн. С 1971 года в усадебном доме XVIII — начала XIX века действует музей А. С. Пушкина. Bменно благодаря памяти о поэте дом в Бернове сегодня не лежит в руинах. Берново — не единственная усадьба Вульфов в Тверской губернии. В восьми километрах от него, в деревне Малинники, им принадлежало ещё одно небольшое имение, где Пушкин также бывал не раз. К сожалению, от усадебного дома сохранился только фундамент — само здание было утрачено ещё в 1920-е годы. Зато в самой деревне уцелел любопытный памятник. Это надкладезная деревянная часовня Спаса Преображения, приписанная к храму Успения Божией Матери в селе Иваниши. Часовня небольшая, представляет собой восьмерик на четверике и, хотя во всех справочниках она обозначена как надкладезная (то есть стоящая над колодцем), следов самого колодца сегодня уже не обнаружить. Срублена она была в начале XX века, а в 1972 году отреставрирована. #Тверская_область #усадьба #часовня 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>30.05.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5086</t>
+  </si>
+  <si>
+    <t>Эпизоды истории одной поляны.   Первое изображение из прикреплённых к данному посту – уже появлялось в группе. Но без пояснений. Скажем: «спойлерилось».   Если вглядываться – на заднем плане можно увидеть столбы и провода. Если сильно вглядываться – можно увидеть и железнодорожную насыпь. Поляна как поляна, коих немало. Пассажир поезда Москва-Архангельск – не увидит ничего примечательного, когда этот пейзаж промелькнёт за окном вагона. В принципе, круг замкнулся: когда-то не было ничего – и теперь нет ничего. А когда не было ничего? На карте Стрельбицкого (а эти карты составлялись в 1865-1871 годах) – там ничего нет. Но, если вы обратили внимание – на карте Стрельбицкого нет и железной дороги))   Когда ж/д проложили – это был разъезд 406-й версты: грубо говоря – около 11 километров севернее станции Плесецкой. В советское время – разъезд «вырос» до станции «Утица», прекратившей своё существование до развала Союза (на позднесоветской километровке Генштаба СССР – уже как урочище).   Впервые я оказался там в середине 90-х: на поляне ещё были видны места, где стояли дома. В центре одного из холмов были остатки печки, в центре другого – в зарослях иван-чая – были остатки кованых салазок. Если смотреть фото - в дальнем левом углу, у ж/д полотна, сохранился каменный фундамент сооружения. Мне говорили, что это был дом начальника станции. Не ручаюсь за это, но тот, кто говорил - помнил полустанок «живым»: бабуль, вспоминавших, как молодыми девушками танцевали под патефон с белыми в 1919, пастуха, имевшего привычку пить чифирь, завариваемый им на костерке, а также прикуривавшего углями из костерка, которые брал оттуда пальцами. Со слов того, кто мне это рассказывал, пастух говорил, что тут – рай. Ад в его жизни был под Воркутой: в конце 30-х – и в 40-х.   Я уже помнил лишь безжизненную поляну. Особенностью этой локации было то, что начиная копать обычной советской штыковой лопатой возле любого из холмов (остатков домов) – через некоторое время из земли лезли стреляные гильзы и целые патроны: с острыми и тупыми пулями, разной длины и диаметра. Их там было немеряно. Чаще всего попадались гильзы от винтовки Мосина с надписью «Кайнокъ». Пройдут годы – и я узнаю, что, несмотря на надпись кириллицей – эти гильзы были изготовлены в Великобритании. У каменного фундамента была заросшая мусорная яма, где валялись старые ботинки и стеклянные бутылочки с двуглавыми орлами. Пройдёт десятилетие – и я вернусь туда, чтобы забрать из ямы английские военные ботинки и «орляные» царские бутылочки…но, конечно же, там уже ничего не будет.   Годы будут идти – и история этого разъезда будет открываться передо мной: как исходник картины, при снятии поздних слоёв во время реставрации. Я узнаю, в бою за этот разъезд 06 октября 1919 – белыми был применён английский танк Mark B. Экипаж танка был награждён Георгиевскими крестами 4-й степени, а командир танка: штабс-ротмистр Александр Саргани – был награждён Георгиевским оружием. Кто хочет прочитать про танки подробнее: книга И.М. Гостева «Танк Mark V (Танки в гражданской войне на севере и памятник в Архангельске)». Красные там хорошо упирались. Прикрепил широко известное в узких кругах фото Альвиана Поплавского, на котором танк Mark B - с экипажем в Плесецкой (Плесецкую белые взяли 14 октября 1919 – значит фото не раньше этой даты).   Потом я увижу в лесу южнее поляны – траншеи. И узнаю, что там уже упирались белые: 13 февраля 1920 года – при обрушении фронта. Хлама в траншах и возле них – хватало. Осенью 2010 года, в пяти метрах от траншеи, примерно в 5 сантиметрах от поверхности земли – были обнаружены человеческие останки. Под ними – ещё одни… и ещё. Останки трёх человек. Судя по всему, останки белых, которых стащили в воронку по весне 1920. У них были «орляные» пуговицы РИА (пуговицы формы русской императорской армии с двуглавыми орлами). Нижние чины и младшие офицеры у белых на севере, как правило, ходили в английской форме. Щеголять в русской форме старались старшие офицеры. Осенью 2011 останки были перезахоронены на Юрьевском рубеже.   Поле сейчас в аренде у фермера: косит сено для коров.</t>
+  </si>
+  <si>
+    <t>29.05.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5078</t>
+  </si>
+  <si>
+    <t>Посмотрите на бескрайние дали, которые открываются с храма-колокольни «таёжной лавры» — Троице-Стефано-Ульяновского монастыря. Обитель возрождается с 1994 года. Её первым настоятелем стал о. Питирим (1961–2025), будущий архиепископ Сыктывкарский и Коми-Зырянский. Тогда же начались ремонт монастырских построек и возвращение ценностей, ранее изъятых и хранившихся в фондах Национального музея. Под развалинами Троицкого собора были обретены мощи соловецких монахов, возродивших монастырь в XIX веке. Сегодня в монастыре около 30 насельников. Конечно, поток паломников уже не сравнить с концом XIX — началом ХХ века, и Ульяновская обитель остаётся местом скорее уединённым, очень тихим и уютным. Жизнь здесь размеренная, тем не менее монастырские постройки потихоньку реставрируются, действует духовное училище, приезжают богомольцы. Паломничество здесь, в отличие от многих крупных монастырей, на поток не поставлено. Приезжающих паломников и туристов принимают с большим вниманием. Эконом монастыря иеромонах Антоний провёл нас на колокольню, продемонстрировал своё звонарское мастерство, рассказал о прошлом обители и вообще оказался добрым и открытым священнослужителем, с чувством юмора. Звериной серьезности и суровости в нашей жизни и так хватает, поэтому встреча с иеромонахом, от которого веет весёлой добротой, очень приятна. Из всей поездки по Коми краю таёжная лавра произвела одно из самых сильных впечатлений — отчасти и из-за того, что, приезжая в не самый знаменитый монастырь, такого масштаба не ожидаешь. Совпало всё: отличная погода, архитектура с громадной башней-донжоном, общая атмосфера, люди. Уже только ради Ульяновского монастыря Коми точно стоит посетить. От Сыктывкара можно добраться даже общественным транспортом, но ехать неблизко — больше 150 километров в один конец. Переночевать можно в монастырской гостинице. У монастыря есть свой сайт, там можно найти контакты. А об истории монастыря можно почитать мои предыдущие посты (часть 1, часть 2, часть 3). #Республика_Коми #монастырь 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>28.05.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5075</t>
+  </si>
+  <si>
+    <t>Монументальные панно на торцах домов, расположенных на главной улице Сыктывкара — Коммунистической. Всего таких панно — шесть, но сфотографировал не все. Посвящены они главным отраслям народного хозяйства Республики Коми и выполнены местными художниками Ремом Ермолиным и Станиславом Торлоповым в 1968 году. #Республика_Коми 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>28.05.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5074</t>
+  </si>
+  <si>
+    <t>Дорогие читатели, друзья и единомышленники! Лето — идеальное время, чтобы погрузиться в увлекательные истории прошлого, разгадать тайны культур разных народов и отправиться в виртуальное путешествие по самым удивительным уголкам нашей планеты! Чтобы сделать это было ещё проще, мы собрали подборку каналов по истории, культурологии и географии: познавайте мир не выходя из Telegram! Добавить подборку можно за один клик — просто нажав на ссылку! 📚 ЖМИТЕ СЮДА, чтобы открыть мир знаний! 📚</t>
+  </si>
+  <si>
+    <t>28.05.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5064</t>
+  </si>
+  <si>
+    <t>Дни Ивановской области на канале «Заповедный Север» продолжаются. И коль был небольшой рассказ про Палех, то и про село Холуй забывать не стоит. Тем более что эти два места часто идут в связке — в силу соседства и верности искусству лаковой миниатюры. Село Холуй небольшое, каких-то громких или знаковых достопримечательностей здесь нет, но и без архитектурных шедевров оно очень уютное и цельное. Главной доминантой выступает храмовый комплекс церквей Живоначальной Троицы и Введения во храм Пресвятой Богородицы, а река Теза, разделяющая село на две части, завершает пейзаж и придаёт ему выразительность. Холуй известен с XVI века, хотя местные предания начинают его историю ещё с XIII столетия. История же художественного промысла берёт начало в XVII веке и со временем достигает значительного размаха. Холуйские мастера писали иконы довольно свободно, нередко отступая от строгих канонов иконописи, иногда — с заметным лубочным оттенком. За это их порой критиковало духовенсттво, но промысел продолжал жить и развиваться. После революции он изменился: иконы уступили место ларцам, шкатулкам, пудреницам и игольницам, а библейские сюжеты — революционным, сказочным и народным. Так сформировалась та самая холуйская лаковая миниатюра, которую мы знаем сегодня. Удивительно, но в селе с населением менее 900 человек действует Холуйское художественное училище имени Н. Н. Харламова — филиал Высшей школы народных искусств. Местная миниатюра по-прежнему востребована, а в самом Холуе есть и собственный музей. Если же времени немного, вполне достаточно заглянуть в магазин при Холуйской художественной фабрике лаковой миниатюры и просто рассмотреть витрины. В последние годы Холуй всё чаще на слуху. Здесь проводится ежегодный фестиваль «Русская Венеция» — на реку Тезу спускают расписанные художниками лодки-«фараонки». Раньше Теза сильно разливалась, лодки были важной частью местного быта, а многочисленные живописцы их, разумеется, расписывали. Фестиваль получился ярким и живым: в 2025 году по реке прошло несколько десятков небольших лодок, а также четыре девятиметровые «гондолы». Помимо этого, с недавних пор, Холуй мелькает и в светской хронике, но это уже другая история... #Ивановская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>27.05.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5054</t>
+  </si>
+  <si>
+    <t>Север - это про смирение, долготерпение и принятие. Чтобы увидеть жемчужины наших краёв, нужно научиться получать удовольствие от преодоления расстояний. Всё самое интересное спрятано в стороне от магистральных трасс, за реками, болотами и борами-беломошниками. Но, кстати, дороги относительно десятилетней давности стали куда лучше. На берегах малоизвестной и незнаменитой даже в русскосеверных масштабах реки Пуи, в незначительной деревне с никому ни о чём не говорящем названием Кочигино сохраняется настоящий клад - дом Буракова с очень прилично сохранившейся крестьянской росписью мастеров Петровских. Здесь лев и единорог "в квадрате", то есть каждой твари по паре, цветочные узоры на карнизных свесах, резной балкон. Состояние дома печально, но и хозяева, и волонтёры "Вереницы" не дадут ему погибнуть. Руки бы пооткрутить тем, кто сформировал этому дому на Яндексе рейтинг 3.8. Это деревянная здешняя церковь ещё может на четвёрку с минусом тянуть, а дом Буракова - объект совершенно топовый. Надо видеть.</t>
+  </si>
+  <si>
+    <t>27.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5048</t>
+  </si>
+  <si>
+    <t>Церковь иконы Божией Матери «Знамение» в крупном и очень древнем селе Городище под Соликамском была построена в 1750–1757 годах на средства солепромышленника Ростовцева. Храм здесь был не первым: ранее на этом месте стояла деревянная церковь того же посвящения, воздвигнутая в 1656 году. За ветхостью её разобрали в 1773-м, так что некоторое время оба храма существовали рядом. Архитектурно Знаменская церковь ничем особенно не выделяется — типичный уральский храм середины XVIII века. Однако история его возникновения весьма примечательна. «Один из городищенских прихожан был отдан в военную службу. Ему трижды являлся в сонном видении какой-то человек и каждый раз приказывал приобрести икону Пресвятой Богородицы, обещая за это скорую отставку. Как только икона была приобретена, так и последовала отставка. Вернувшись на родину, солдат взял икону с собой и поставил её в доме родственников — в клети, где не живут, а хранят домашний скарб. Занятый сельскими делами, он забыл о ней и вспомнил лишь тогда, когда разнёсся слух, что человек, ищущий в лесу лошадей, нашёл на пне близ Городища старую деревянную икону Знамения Пресвятой Богородицы. Солдат вспомнил о своей иконе и не нашёл её в клети. Придя к месту находки, он узнал в найденной иконе свою собственную. Об этом сообщили священникам; был произведён осмотр, и икону поставили в церкви. Но трижды она исчезала из храма и являлась на месте своего обретения. Икона длиной 8 вершков и шириной 5 1/2 была вставлена в доску, по краям которой были написаны двенадцать праздников. И доска, и сама икона были покрыты сребропозлащённой ризой». Источник Чтобы увековечить явление иконы, здесь и построили деревянный храм. Тогда же возникла традиция крестных ходов к месту её обретения; в советское время она прервалась, но в 2007 году была возрождена. Крестный ход от Знаменской церкви до деревни Лога совершается ежегодно. Храм закрыли в 1940 году и превратили в зернохранилище. Но благодаря смотрительнице — бывшей старосте — иконы, утварь и убранство чудом сохранились. Вновь церковь открыли в 1961 году. До 1991-го это был единственный действующий храм на территории Соликамского района. Та самая икона Богородицы «Знамение», с которой началась история храма, сохранилась и по сей день пребывает на своём месте — она и сейчас висит в Знаменской церкви, почитаемая прихожанами. #Пермский_край #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>26.05.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5038</t>
+  </si>
+  <si>
+    <t>Май - только успевай 🌿🌸🙃 Коломенское, 19 мая 2026</t>
+  </si>
+  <si>
+    <t>26.05.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5028</t>
+  </si>
+  <si>
+    <t>История Спасо-Прилуцкого монастыря — одного из ключевых духовных центров Русского Севера — во многом перекликается с судьбой другой великой обители, Кирилло-Белозерского монастыря. Оба были основаны сподвижниками Сергия Радонежского в период активной монастырской колонизации второй половины XIV века, когда на обширные северные пространства пришли будущие святые и преподобные, несшие духовное наследие «игумена земли Русской». В 1371 году преподобный Димитрий Прилуцкий, оставив игуменство в Переславле, отправился на Север вместе со своим учеником Пахомием в поисках истинного уединения. В излучине реки Вологды (в «прилуке») они воздвигли первый деревянный Спасский собор, положив начало основанию Спасо-Прилуцкого монастыря. Вскоре в обитель, ставшую первой на Севере с общежительным уставом, начала стекаться братия. Димитрий Прилуцкий пользовался особым покровительством Дмитрия Донского. Будучи восприемником детей великого князя, он обеспечил монастырю статус «государева богомолья». Это было выгодно и Москве: мощная обитель служила важным форпостом в борьбе с Новгородом за северные земли. Уже в XV веке монастырь был известным и почитаемым, а благодаря покровительству московских великих князей и выгодному стратегическому положению — ещё и очень богатым. В XVI столетии здесь началось масштабное каменное строительство. Пятиглавый Спасский собор (1537–1542) стал архитектурной доминантой, по своей мощи напоминающей соборы Московского Кремля. Даже несмотря на опустошение в Смутное время, монастырь восстановился, сохранил статус одной из богатейших обителей Руси и продолжил застраиваться. Архитектурный ансамбль Прилук, сложившийся в XVI–XIX веках, — один из самых значительных на Русском Севере. И здесь проявляется ещё одно сходство с Кирилло-Белозерским монастырём: их архитектурные решения во многом перекликаются, например, налицо сходство стен и башен. Хочется рассказать о каждой постройке монастыря, и о его истории, и о поэте Батюшкове, и о Дионисии (чьи имена с монастырем связаны), и о Димитрии Прилуцком, завещавшим похоронить себя в болоте, и о монастырской святыне — знаменитом, очень почитаемом Киликийском кресте. Поэтому, о Спасо-Прилуцком монастыре ещё поговорим. #Вологодская_область #монастырь 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>25.05.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5022</t>
+  </si>
+  <si>
+    <t>Богородск стал городом чуть больше ста лет назад — в 1923 году. Но крупное село Богородское существовало ещё с середины XVI века и было известно как один из центров кожевенного производства. На гербе Богородска и сегодня изображены три золотые кожи — напоминание о ремесленной славе этих мест. Подбрюшье Нижнего Новгорода — земли между Нижним и Муромом — не самое популярное туристическое направление, но при этом неожиданно интересное и красивое. Не так давно писал о Павлове и Ворсме, теперь же про Богородск. Сам город мы проскочили довольно быстро, но зато посетили одну его очень яркую точку — пространство, недавно благоустроенное и уже ставшее достопримечательностью регионального значения и отличной фотолокацией. Кабацкий пруд в старой части Богородска — место историческое. Его берега застроены усадьбами купцов-кожевников, а вода из пруда использовалась в кожевенном производстве. Название же происходит от располагавшегося здесь «Царёва кабака» — казённого питейного заведения, по сути, сети государственных трактиров, учреждённых ещё Иваном Грозным для пополнения казны. В хорошую погоду Кабацкий пруд смотрится особенно красиво. В отличие от Арзамаса, пока туристов здесь почти нет, и место ещё не заезженное. Спешите посетить! #Нижегородская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>24.05.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5011</t>
+  </si>
+  <si>
+    <t>Друзья, всем привет! Думаю, многие слышали о канале «Лапоть Лыковый»! Его создатель, Ирина, организует чудесные авторские туры по Вологодской области. Ещё остались места в летнюю дату — 12–14 июня — в тот самый деревенский тур. Присоединяйтесь: это отличный вариант, чтобы провести июньские праздники! По всем вопросам, пишете Ирине @iriskalapina.</t>
+  </si>
+  <si>
+    <t>21.05.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4993</t>
+  </si>
+  <si>
+    <t>Талабские острова в Псковском озере - считай что край страны; гуляя по ним, легко поймать эстонский Теле2 и автоматически избавиться от 400 рублей за роуминг. Но близость к границе иллюзорна. Талабы - "Газимурский Завод на минималках", место, где цивилизация пока ещё не испортила незатейливый местный быт. Иногда даже слишком не испортила - например, единственный продуктовый магазин на острове Залита закрыт ввиду отсутствия продавца, и продуктами (в основном бакалеей) завалено местное почтовое отделение. Почтальон и местные жительницы, знающие друг друга десятки лет, обсуждают актуальные темы: отключение интернета и белые списки, неработающий телеграм и работающий макс. Талабы вместе со всей страной прошли через все кризисы и беды, но даже Великая Отечественная война и сотни угнанных в плен людей не настолько подкосили местный уклад, как 1990-е годы и развал местного рыболовецкого колхоза-миллионника. Сейчас вопрос развития Талабских островов пытается быть решённым за счёт туризма. На фото - остров Яна Залита.</t>
+  </si>
+  <si>
+    <t>21.05.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4985</t>
+  </si>
+  <si>
+    <t>В пяти километрах от Черевкова, в деревне Сакулинской, на высоком берегу Северной Двины стоит часовня Георгия Победоносца 1876 года постройки. Сама по себе она — типичный образец позднего деревянного зодчества и её архитектура не выделяется на фоне аналогичных построек, если бы не одно «но». До июня 2016 года к ней примыкала столбовая звонница — на тот момент, последняя сохранившаяся звонница такого типа в России. На последних двух фотографиях, сделанных Михаилом Ильиным в 2012 году вы можете звонницу увидеть. Про колокольни-столбовки я рассказывал. Также интересный пост про столбчатые колокольни был и у Кирилла Латышева. Если вкратце — это такой тип колоколен, где вместо привычного бревенчатого сруба используется каркас из вертикальных столбов. Исследователи часто связывают этот тип с влиянием североевропейской (скандинавской) архитектуры, которую поморы видели во время своих торговых экспедиций. Известно всего о нескольких столбовых колокольнях, самая значительная из которых — утраченная девятистолбная колокольня Ракульского погоста. Сакулинская звонница была не столь масштабной — она составляла единое целое с притвором часовни, а основу её составляли четыре столба. В 2016 году она была варварски уничтожена. Второго июня среди бела дня кто-то спилил все четыре колонны, строение рухнуло, все конструктивные элементы сломались при падении. Потом колонны дополнительно распилили на чурки. Объект культурного наследия России, последняя в мире столбовая колокольня утрачена. Навсегда. Любовь Шаповалова, реставратор. К моменту гибели звонницы часовня уже была на слуху в реставраторских кругах — о ней писали, её изучали, а фонд «Общее дело» проводил в часовне работы. Местные жители свою часовню берегли, но, как оказалось, не все. Распилил колокольню тоже инициативный местный житель, который опасался её обрушения на детей, которые, видимо, в часовню лазили. Об утрате писали в местной и федеральной прессе, следственными органами проводились проверки, поговаривали и о возбуждении уголовного дела, но история ничем не закончилась. Часовня осталась без звонницы, но стоит на своём месте — её всё так же оберегают реставраторы. Интересно, что практически параллельно с историей Сакулинской звонницы разгорелся другой скандал: в деревне Осередской Холмогорского района Архангельской области часовню 1728 года местные жители, руководствуясь благими побуждениями, обшили сайдингом. #Архангельская_область #часовня 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>20.05.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4983</t>
+  </si>
+  <si>
+    <t>Ещё сравнительно недавно количество мотоциклов на душу населения в деревнях зашкаливало. В моём детстве, в 90-е годы, мотоциклетное цоканье и характерный запах низкооктанового бензина были привычным элементом окружающего ландшафта. Молодёжи в деревнях тогда было достаточно: порой группы мотоциклистов насчитывали несколько десятков человек, и по вечерам по улицам двигались целые колонны «Ижей», «Минсков», «Восходов» и «Уралов» и прочих образцов отечественной мотоциклетной промышленности. Сейчас советские мотоциклы стали редкостью, хотя всё же периодически попадаются на глаза (как на этих двух фотографиях, сделанных в Архангельской области). Зато в сёлах и деревнях всё чаще можно увидеть китайские мопеды, которые окончательно вытеснили прежний железный парк. #Архангельская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>20.05.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4982</t>
+  </si>
+  <si>
+    <t>Роспись подкупольного пространства Никольской церкви Николо-Теребенской пустыни в посёлке Труженик Максатихинского района. Собор был построен в 1835 году и в скором времени расписан мещанином города Корчевы художником Иваном Алексеевичем Берестовым. #Тверская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>20.05.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4981</t>
+  </si>
+  <si>
+    <t>Зачем черти искушали святых тыквами? Как битвы с белыми медведями помогли открыть витамин А? И какие сорняки спасали наших предков в тяжелый голод? Хочу порекомендовать вам необычный гуманитарный канал — Холодец Хлодвига. Здесь рассказывают об истории, культуре и политике сквозь призму кулинарии и гастрономии. Канал ведет Саша Артамонов — политолог по образованию и научный журналист по призванию (РБК, Republic, Нож). Еда — это простая и понятная точка отсчета, начиная с которой автор распутывает сложные исторические, политические и культурные сюжеты. А еще иногда Холодец Хлодвига публикует рецепты — например любимое блюдо Мао Цзэдуна или рагу, которое ели галерные гребцы XIII века. Подписывайтесь!</t>
+  </si>
+  <si>
+    <t>19.05.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4976</t>
+  </si>
+  <si>
+    <t>Каргополь, Русский Север Когда у мужчин нет депрессии и они едут на север в одиночестве... Апрель 2025. 📸 Михаил К</t>
+  </si>
+  <si>
+    <t>19.05.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4966</t>
+  </si>
+  <si>
+    <t>Сегодня мы вернемся к обстоятельному рассказу о Троице-Стефано-Ульяновском монастыре. С первыми двумя частями повествования вы можете ознакомиться здесь и здесь. В последней четверти XIX века монастырь стремительно развивался. К нему начали стекаться паломники — этому способствовали и явление икон, выпавших из клеёнки, которую местная жительница передала на нужды обители, и передача монастырю частицы мощей святого Стефана из Московского Рождественского монастыря, и слухи об исцелениях от прикосновения к святыням. Росли пожертвования, монастырское хозяйство расширялось и приносило значительный доход. С 1870-х годов началась масштабная перестройка монастыря. По проекту губернского архитектора А.И. Иваницкого был возведён Троицкий собор (1869–1875, не сохранился). В 1872–1878 годах появилась 60-метровая церковь-колокольня с 17 колоколами. В 1877–1879 годах монастырь обнесли каменной стеной протяжённостью около километра с четырьмя угловыми башнями и крытой галереей. В 1886 году построили каменную кладбищенскую церковь во имя Пресвятой Богородицы и рядом — каменную часовню. Позднее появились четырёхэтажная гостиница для паломников, дом для рабочих, богадельня и церковно-приходская школа. К революции 1917 года Ульяновский монастырь превратился в крупнейший духовный центр Коми-края, любимый богомольцами и паломниками, с многочисленной братией. Экономическая база обители держалась на многочисленных пожертвованиях и обширном хозяйстве: разведении скота, обработке земель, работе собственного кирпичного завода, а также столярной, слесарной, портняжной, сапожной и малярной мастерских, продукция которых продавалась населению. Монастырь владел значительными земельными наделами. Большую, богатую и отдалённую обитель стали называть «таёжной лаврой». Среди всех построек монастыря наибольшее впечатление производит громадная церковь-колокольня (с церквями Зосимы и Савватия и Николая Чудотворца), которую Валерий Долженко очень точно сравнил с донжоном. Ничего подобного мне видеть не доводилось. В 1918 году жизнь монастыря круто изменилась: земли и ценности были изъяты и вывезены, часть зданий передали совхозу. Некоторое время монастырь по инерции ещё действовал, но в 1924 году окончательно закрылся. Часть братии была репрессирована, а в монастырских постройках разместились сельхозтехникум, во время войны — госпиталь, а после — дом для душевнобольных. О современной жизнь монастыря поговорим в следующий раз! #Республика_Коми #монастырь 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>18.05.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4956</t>
+  </si>
+  <si>
+    <t>Так уж получилось, что я часто пишу про далёкую от севера Рязанскую область. Как-нибудь сделаю обобщённый пост со всеми заметками — их скопилось приличное количество. Сегодня же расскажу про Касимов, который, если пользоваться заезженными публицистическими штампами, вполне можно назвать городом контрастов. Как часто бывает с малыми русскими городами в глухомани, издалека — с Оки или с холмов на ее берегу — город смотрится невероятно красиво. Советской застройки тут почти нет, есть дома в один-два этажа, все утопает в зелени, над ней купола и колокольни, при этом буйный рельеф, придающий городу черты богатырские и театральные. Как войдешь в город, ситуация ухудшается — дома никто не ремонтировал с дореволюционных времен, тут и там пепелища, асфальт разбит в хлам, переулки превратились в тропинки сквозь крапиву с помойками. Впрочем, так везде, и в Касимове даже лучше, чем много где. Это цитата из статьи архитектурного критика Григория Ревзина о Касимове. Публикация получилась содержательная и точная, идеально отражающая сложный характер города, так что искренне рекомендую обратить на неё внимание. Всегда приятно читать авторские колонки, написанные превосходным литературным языком. #Рязанская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>16.05.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4947</t>
+  </si>
+  <si>
+    <t>Воскресенский Горицкий монастырь на Шексне Вологодская область, Кирилловский район, с.Горицы 5 апреля 2026</t>
+  </si>
+  <si>
+    <t>15.05.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4941</t>
+  </si>
+  <si>
+    <t>Если кто-то из вас был в Боровске, то наверняка видел там множество очень необычных муралов. Может, именно ради этих рисунков на стенах вы и ездили в этот старый русский город. Их нарисовал удивительный художник Владимир Овчинников. Причем рисовать он начал только в 60 лет, когда в 1998 году переехал из Москвы в Боровск. 13 мая Владимир Овчинников умер, ему было 88 лет.</t>
+  </si>
+  <si>
+    <t>15.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4937</t>
+  </si>
+  <si>
+    <t>Сегодня разбавлю ленту канала фотографиями природы, снятыми в окрестностях подмосковного Звенигорода. Древняя Звенигородская земля хранит много тайн. Когда-то в окрестностях города было несколько монастырей, но до наших дней сохранился лишь один — Саввино-Сторожевский, о котором хочу как-нибудь написать. Ещё один монастырь — Введенский — не пережил Смутного времени, но место, где он располагался, историкам известно. Помню, как в юности читал об этом заметку в газете «Новые рубежи». Подробнее об этом монастыре можно прочитать здесь #Московская_область #природа 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>14.05.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4931</t>
+  </si>
+  <si>
+    <t>Дружественный проект корешки вершки подготовил для нас ещё один текст, посвящённый Карелии. Сегодня речь пойдёт про Юшкозеро. Деревня Юшкозеро (карел. Jyškyjärvi) находится на севере Карелии, в Калевальском районе, да и живут в ней по большей части северные карелы. Само название — Юшкозеро — произносится с ударением на первый слог, как это принято в карельской речи. В самом звучании слышится что-то особенное — будто сам язык хранит память места. По легенде, деревню, упоминаемую в документах ещё в 1587–1588 годах, основали две женщины — Корпин Софья и Анни, пришедшие сюда из Поморья, из Кеми. В XIX веке в Юшкозере побывал Элиас Лённрот — великий собиратель рун и составитель эпоса «Калевала». Здесь он записывал ёйги — уникальные сольные певческие импровизации, которыми издревле славилась Северная Карелия, а также рунические песни — эпические песни карелов. Юшкозеро — рунопевческая деревня, одно из мест, где сохранялся старинный карело-финский поэтический эпос. Жители деревни гордятся своей землячкой Александрой Фёдоровной Добрыниной (1893–1963). Возглавляя местную больницу, она была увлечённым опытником-мичуринцем. На базе подсобного хозяйства больницы Добрынина создала питомник по выращиванию плодово-ягодных культур, завезла особые сорта яблонь и лиственницу. На этих северных землях, где земледелие всегда было делом рискованным, она выращивала то, что, казалось, расти здесь не должно. Известно, что Александра Фёдоровна состояла в личной переписке с самим Иваном Мичуриным. Жизнь в Юшкозере сохранила свою силу и характер благодаря удалённости от больших центров. Через деревню течёт река Чирка-Кемь, а само поселение раскинулось по берегам озера Юшкоярви. Воды здесь так много, что к соседям порой удобнее добраться на лодке, чем по суше. А если лодки нет — выручает подвесной мост, построенный самими жителями. Женщины здесь берегут традиции рукоделия и поют в местном хоре. А среди мужчин до сих пор живо древнее мастерство шитья лодок — со всеми тонкостями северного судостроения. Это ремесло не прерывалось в Юшкозере никогда. Именно здесь по инициативе жителей проходит Юшкозерская регата — праздник, в котором соединяются вода, движение и родовая память. Юшкозеро раскрывается гостю постепенно, неторопливо. И в какой-то момент становится ясно: у этого места свой, особый северный ритм, который остаётся в сердце надолго. Ну и повторюсь — ребята из @koreshkiverski организуют путешествия по нетуристическим местам Карелии. Все подробности есть в их канале. А если вдруг надумаете поехать — по промокоду «Заповедный Север» получите скидку в 5 тысяч рублей. #Карелия 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>14.05.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4921</t>
+  </si>
+  <si>
+    <t>Я уже писал о дворцах, построенных по проектам архитектора Андрея Ивановича Штакеншнейдера (1802–1865) либо при его участии: о Знаменке, Бельведере и Михайловской даче. Все они расположены вдоль Петергофской дороги — самого престижного дачного места в Российской империи. Там же стоит и ещё одно штакеншнейдеровское детище — дворец Лейхтенбергских. Дворец был построен для дочери Николая I Марии Николаевны и её мужа Максимилиана, герцога Лейхтенбергского, в 1839–1842 годах. Максимилиан был внуком Жозефины де Богарне — императрицы Франции и первой жены Наполеона. Несмотря на знатное происхождение герцога, брак этот не был династическим: княжна Мария Николаевна вышла замуж по любви, ну или по крайней мере по увлечению. Дворец вышел эклектичным, со сложной объёмно-пространственной структурой, но тяготеющим к стилю «неогрек». При его проектировании Штакеншнейдер исходил из традиций планировки загородных древнеримских вилл, вдохновлялся также декором древнегреческих храмов и постройками К. Ф. Шинкеля в стиле «прусского эллинизма» в Потсдаме и Берлине. В стены дворца были вмонтированы подлинные античные фрагменты, приобретённые императором на раскопках в Помпеях. Обширный парк вокруг дворца был оформлен скамьями, вырубленными из огромных гранитных валунов, скульптурами и разнообразными растительными насаждениями. Но самой известной достопримечательностью парка «Сергиевка» (названного так по имени первого владельца — Сергея Петровича Румянцева) является высеченная из гигантского валуна скульптура «Голова». Как и когда она появилась — неизвестно. По красивой, но ничем не подтверждённой легенде, именно эта скульптура вдохновила Пушкина на написание «Руслана и Людмилы». К слову, брак великой княгини Марии Николаевны с Максимилианом Лейхтенбергским дал трещину. Внешне и по характеру напоминавшая своего отца, Мария в этом союзе была главой семьи. Максимилиан, напротив, был очень мягким. Злые языки говорили, что у Марии были романы на стороне, она вела бурную светскую жизнь и к мужу со временем охладела. Максимилиан сосредоточился на научной работе — интересовался гальванопластикой, электрохимической металлургией, увлекался минералогией, обследовал горные заводы Урала. К 1847 году герцог был уже тяжело болен чахоткой, скончался в 1852 году. Вскоре после его смерти княжна повторно обвенчалась — с графом Григорием Александровичем Строгановым, представителем той самой династии, о которой я писал не раз. В дворце Лейхтенбергских после революции организовали детскую коммуну, а в 1920 году его передали Петергофскому естественно-научному институту Петроградского университета. В Великую Отечественную войну он очень сильно пострадал, после — был отреставрирован. К настоящему времени дворец изрядно обветшал, и новая реставрация была запланирована на 2024 год, но так и не началась. #Ленинградская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>13.05.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4920</t>
+  </si>
+  <si>
+    <t>Дорогие подписчики! Рад представить вам небольшую подборку интересных архитектурных каналов, на которые рекомендую подписаться. В каждом из них вы найдёте что-то для себя. Ну а мне приятно оказаться в компании таких уважаемых коллег. АРХликбез – про архитектуру просто и интересно. И с котиками! Преподаватель архитектурного университета, экскурсовод пишет о стилях, занятных постройках, терминах и датах в архитектуре. Архиблог Анны Мартовицкой – авторский канал архитектурного обозревателя Анны Мартовицкой. Каждый будний день Анна рассказывает о новых ярких постройках в России и мире, а также публикует обзоры новых книг по архитектуре и выставок с интересных дизайном экспозиций.   Канал Дениса Ромодина – научного сотрудника Музея Москвы и директора музея "Садовое кольцо". Канал рассказывает об архитектуре Москвы и других городах - деталях, которые подмечает автор канала, а также о различной архитектуре прошлого.   Артем Дежурко, историк дизайна – исследователь и лектор, рассказывает в этом канале о малоизвестных эпизодах истории дизайна и публикует анонсы своих онлайн-лекций.   Айрат Багаутдинов об архитектуре – историк архитектуры, руководитель компании «Глазами инженера», пишет о своих архитектурных впечатлениях, путешествиях, интересных выставках и книгах. Деревянство – первый и единственный канал о сохранении исторической деревянной архитектуры всея Руси и Вологды. Заходите сюда и узнаете, много нового о реставрации, новых туристических точках в деревянных домах и просто посмотрите красивые фото Русского Севера. #рекомендации 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>13.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4910</t>
+  </si>
+  <si>
+    <t>От фотографий горящих деревянных храмов сердце сжимается. Между тем таких снимков довольно много, и за каждым — трагическая история, будь то стечение обстоятельств, людское безразличие или злой умысел. Отчего возник пожар в церкви Воскресения Христова в деревне Погост — информации найти мне не удалось. Но остались два снимка, повествующих о последних часах жизни храма, охваченного огнём. Снимки сделаны 12 августа 1986 года. Центральный храм Селецкого погоста — Воскресенский — представлял собой интересный и редкий тип храма: церковь «круглая, о двадцати стенах». Это восьмерик от земли с четырьмя прирубами — церкви такой формы когда-то были довольно распространены, но до наших дней дошло их всего несколько. Алтарь и притвор Воскресенского храма были перекрыты бочками, приделы завершались малыми восьмериками со своими апсидами, также крытыми бочками. В разных источниках упоминаются три возможные даты постройки: 1662, 1673 и 1763 год. Рядом стояла тёплая церковь Введения во храм Пресвятой Богородицы, построенная в 1845 году — восьмерик на четверике с трапезной и колокольней, пристроенной в 1875 году. Обе церкви были закрыты в 1930-х годах. Если Воскресенская церковь осталась только на фотографиях, то Введенская — хоть и в полуразрушенном состоянии — до сих пор стоит. Вконтакте я нашёл небольшую группу, посвящённую этой местности. В ней обнаружились пара редких фотографий ансамбля Селецкого погоста: панорама деревни Погост с противоположного берега реки Емца и снимок деревни с вертолёта. #утраченное #Архангельская_область 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>11.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4900</t>
+  </si>
+  <si>
+    <t>Погрузитесь в прошлое и актуальное настоящее вместе с лучшими авторскими каналами! От древней Месопотамии до эпохи 90-х, от рыцарских замков до советских архивов — каналы, где история оживает. Здесь пишут учёные, кандидаты наук и увлечённые исследователи, которые превращают факты в захватывающие истории. Никакой скуки из учебников — только то, о чём молчат в школе. 🎩 ЭСТЕТ — Твой путеводитель по миру культуры, который подскажет «Что посмотреть?» и «Что почитать?». Регулярные анонсы кинопремьер, новинки литературы и статьи о саморазвитии и образовании; 📼 Эпоха 90-х — Эпоха 90-х. У каждого она своя. Это не только пора минувшего детства и юности, это период становления нового поколения и нового государства. Мы покажем из чего она складывалась; 🪖 Стальной шлем – политическая история Нового и Новейшего времени. В основном, Европа и Северная Америка; 🏙 Москва. Было — стало — канал «Москва. Было — стало», совмещая старинные и современные фотографии, показывает как изменилась столица России за последние 100-150 лет; 🛡 Записки о Средневековье — хочешь в средневековье? Заходи и узнаешь как там!; ⛪️ Лаборатория Культур — находим все самое интересное про культуру, историю, религиоведение, подписывайся; 🗺 Вечерний картограф — карты всех эпох и жанров плюс многосерийные рассказы об истории, политике и путешествиях; 📊 Research and data analysis — интеллектуальный блог о долгосрочных общественных процессах: демография, экономика, войны, технологии и ИИ — с опорой на данные и исследования; 🏺Smart Babylonia — история и культура древней Месопотамии и курьёзные случаи из жизни ее обитателей от учёного-востоковеда; 🚩 USSResearch — кандидат исторических наук, пишу книги, статьи и посты про советскую историю. Архивы против мифов; 🧑‍🎓Философское Кафе — Канал философов из редакции журнала "Финиковый Компот". Философы, философия и философские журналы. Ни смысла, ни покоя; 🧛🏻‍♂️ Panfilov FM — Как история и мифология отражаются в искусстве и масскульте? Канал историка Федора Панфилова, автора книги «Фантастическая Русь»; 🐻 Заповедный Север — авторский канал о Русском Севере, да и о России в целом: история, архитектура, природа; 896 👑 Old Russia With Masha — Удивительные люди и факты нашей истории до и после 1917 года; 🇩🇪БундесБлог — канал для релокантов и внутренних эмигрантов. История, лингвистика, беллетристика. Коротко, остро и с юмором; 🎭 Античная философия — Античная философия - поэзия, история и философия Древней Греции и Рима; 🔥Ave Historia! — статьи на тему истории, ежедневные викторины, архивные фото и реконструкция; 💣 Lace Wars | Историк Александр Свистунов — канал известного историка. Статьи и циклы, а также авторские переводы иностранной литературы, которая едва-ли будет издана на русском; 🗡Тамплиер — канал о военной истории Средневековья. Замки, рыцари, баронские войны, Крестовые походы и всевозможные Игры престолов; 🏰 Medieval Legacy — живое наследие Средневековья в произведениях искусства и авторские заметки об истории тысячелетней эпохи; 🏛 Очень Древняя Греция — об античности от минойцев до Древнего Рима, а также музеи, путешествия, книги и много архитектуры от преподавателя ВШЭ; 🎠 РОСТОВСКАЯ ЗЕМЛЯ —социальная антропология Глубинной России. О славянской и финно-угорской истории, культуре, искусстве и метафизике "Замкадья" — свежо, весело и без понтов; 🪬Край, где чудится — изучение финно-угорского субстрата "Золотого кольца" России в его русском прошлом и настоящем. Меря, чудь и мурома исторические и этнофутуристические; 🧠 КультКод — Гуманитарная выжимка: культура, история, философия, смыслы. Всё важное — в одном канале.</t>
+  </si>
+  <si>
+    <t>09.05.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4898</t>
+  </si>
+  <si>
+    <t>На этой фотографии — мой двоюродный дед, Новиков Евгений Григорьевич, со своим другом Сеней Титовым. Снимок сделан в 1941 году, перед их отправкой на фронт. Оба они погибли в самом начале войны. Подпись к фотографии сделал мой родной дед — Борис Григорьевич. Он тоже воевал: в девятнадцать лет из-за тяжёлого ранения ему ампутировали ногу — в неё попал осколок. Возможно, это спасло ему жизнь: его комиссовали. Другой мой дед, Алексей Петрович, также прошёл войну. Артиллерист, он был несколько раз ранен, но, к счастью, вернулся домой живым. Его родной брат, Павел Петрович — мой другой двоюродный дед, танкист — пропал без вести. Вечная им память.</t>
+  </si>
+  <si>
+    <t>08.05.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4892</t>
+  </si>
+  <si>
+    <t>Недалеко от берега Онеги, в деревне Семёновской, стоят два каменных храма — Троицы Живоначальной (1744) и Рождества Христова (1799). Две белокаменные церкви были возведены не случайно: когда-то это место было весьма зажиточным. Троицкий погост, известный с XVI века, славился Алексеевской ярмаркой — одной из крупнейших в Каргопольском крае. Именно за счёт прибыли от торговли и была начата замена деревянных храмов на каменные. Информации о храмах немного, однако сохранилась дореволюционная фотография, благодаря которой можно судить о первоначальном облике церквей — числе куполов, их форме и пропорциях. Троицкий храм сохранился частично: кровля и колокольня пока ещё целы. А вот церковь Рождества Христова представляет собой живописную руину. Белокаменные стены придают ей сходство со средневековой крепостью. В соседней деревне Спицинской до сих пор стоит небольшая деревянная церковь Николая Чудотворца, построенная в 1866 году как единоверческая. Сейчас храм не действует и пустует. #Архангельская_область #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>07.05.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4891</t>
+  </si>
+  <si>
+    <t>Мир, труд, Мезень! Поздравляем вас с праздником Весны и Труда. А лучший подарок на эти праздники нам подготовил Рома – его фильм о «Школе визионеров» 2025 года появился в открытом доступе! 15 минут, в которых можно погрузиться в мир наших экспедиций, творчества, азапольской школы и неповторимого мезенского космоса. ↙️ Фильм «Карбас бежит в школу» Школа визионеров 2026</t>
+  </si>
+  <si>
+    <t>07.05.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4881</t>
+  </si>
+  <si>
+    <t>Продолжу рассказ про Пермь. После учреждения наместничества и образования города он начал развиваться как административный, торгово-транспортный и культурный центр Урала. В 1796 году Павел I указом «О новом разделении государства на губернии» преобразовал наместничества в губернии, и Пермь стала губернской столицей. За XIX век население города выросло с трёх тысяч до 45 тысяч человек (по данным переписи 1897 года). Как и положено губернскому городу XIX века в Российской империи, Пермь постепенно обретала черты современности: появились телеграф, сначала керосиновое, а затем газовое освещение улиц, железная дорога, электричество, водопровод, канализация и прочие атрибуты пусть провинциального, но полноценного губернского центра. Вместо перечислений скучноватых исторических фактов, хочу отметить два литературных произведения, через которые впервые познакомился с Пермью. Это роман Доктор Живаго Бориса Пастернака (1890-1960), создавший один из самых известных художественных образов города. Юрятин, где частично происходит действие романа, — это Пермь, знакомая Пастернаку по его уральскому периоду. В 1916 году он работал на Всеволодо-Вильвенском заводе, примерно в 150 километрах от Перми, и жил у своего друга — молодого учёного Б. И. Збарского (1885–1954), будущего академика, специалиста по биохимии и бальзамированию, управляющего заводом. В саму Пермь Пастернак приезжал лишь несколько раз, однако даже это недолгое пребывание сыграло заметную роль в его судьбе и творчестве. Одно из самых известных зданий Перми — дом Грибушина (первое фото) — в романе изображено как «дом с фигурами», а сам город Пастернак описывает так: Верстах в трех от Развилья, на горе, более высокой, чем предместье, выступил большой город, окружной или губернский. Солнце придавало его краскам желтоватость, расстояние упрощало его линии. Он ярусами лепился на возвышенности, как гора Афон или скит пустынножителей на дешевой лубочной картинке, дом на доме и улица над улицей, с большим собором посередине на макушке. «Юрятин!» — взволнованно сообразил доктор. Ещё один литературный образ Перми связан для меня с романом Казароза Леонид Юзефович (род. 1947). Юзефович провёл детство и юность в Перми, на знаменитой Мотовилихе. В романе он показывает город первых лет советской власти — вскоре после того, как Пермь была отбита у Колчака. Детективная история разворачивается на фоне детально выписанного городского пространства, где царят неразбериха, революционные перемены и местами почти гротескный абсурд. Ну а побывав в Перми лично, могу сказать: город пришёлся мне по душе. Разбросанная по холмам, впечатляющая масштабами (по последней переписи её население превышает миллион человек), индустриальная, со своим характером, культурой и местной мифологией, Пермь запомнилась мне сочетанием уральского размаха и уюта. #Пермский_край 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>06.05.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4880</t>
+  </si>
+  <si>
+    <t>"Великая государева крепость" на Сиверском озере. Кирилло-Белозерский монастырь Вологодская область, 5 апреля 2026</t>
+  </si>
+  <si>
+    <t>05.05.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4867</t>
+  </si>
+  <si>
+    <t>В продолжение темы расписных домов Вералы (куст деревень). Читательница A G поделилась фотографиями ещё одного расписного домика в деревне Осковской. #Архангельская_область #расписные_дома 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>04.05.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4864</t>
+  </si>
+  <si>
+    <t>Величественный семиярусный иконостас церкви Похвалы Пресвятой Богородицы в Орле-городке — одной из столиц империи Строгановых — выдающийся памятник искусства. Исследователи полагают, что резной золоченый деревянный иконостас был перенесен из старого деревянного собора, а изготовили его мастера Оружейной палаты Московского Кремля. Над иконами трудились выдающиеся иконописцы своего времени: часть икон принадлежит кисти царского изографа Ивана Максимова, другие написаны лучшими строгановскими мастерами — Истомой и Никифором Савиными, Семеном Бороздиным и Семеном Хромым. После закрытия церкви в феврале 1941 года почтив все иконы вывезли в музеи Перми и Усолья. Однако в 1946 году церковь, живописно расположенную на берегу Камы, одной из первых на Урале вернули верующим. Примечательно, что когда-то в интерьере храма находилась необычная фреска «Лев Толстой в аду». Оригинал был утрачен после неудачной попытки музеификации, однако сохранились его архивные фотографии. Сегодня на её месте можно увидеть современную роспись со схожим сюжетом. #Пермский_край #храм 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>03.05.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/4863</t>
+  </si>
+  <si>
+    <t>Во время зимней поездки по Кенозеру в одной из деревень встретил над окнами непонятные фигурки - то ли наличники, то ли не наличники, может быть остатки от какой-то более полной композиции, но что-то символическое - в центре форма явно похожа на человеческую фигурку. Ничего не придумал, ничего не нашел похожего. Но в голове засело. Может у вас есть идеи?</t>
+  </si>
+  <si>
+    <t>17.09.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5867</t>
+  </si>
+  <si>
+    <t>Деревня Вянишполе входит в Вегорукский куст — группу из четырёх исторически связанных поселений: Посада (Большого Посада, или Большого Двора — древнейшего центра округи), Вянишполя, Южного Двора и Рашполя. В старину через бухту Вёгорукса Уницкой губы Онежского озера проходил один из торговых путей, по которому новгородцы продвигались к Белому морю. Благодаря своему выгодному расположению Вегорукса считается одним из древнейших очагов освоения Заонежья. Предполагается, что Вянишполе возникло между 1460 и 1490 годами, когда крестьянин по имени Яков из-за нехватки земли переселился сюда из Большого Двора. По наиболее распространённой версии, именно с этим переселением связано происхождение названия деревни: первоначальное «в Якшине поле» со временем преобразовалось в современное Вянишполе. Сегодня деревня официально считается нежилой: электричества здесь давно нет, а на современных картах она и вовсе обозначена как урочище. Но, вопреки этому статусу, один дом всё же обитаем — летом сюда приезжают дачники из Москвы. Наше же внимание привлекла огромная двухэтажная заброшенная изба с сохранившимися элементами тонкой резьбы. Судя по всему, перед нами дом Комлевых, построенный на рубеже XIX–XX веков. В 2000 году его включили в список выявленных объектов культурного наследия, однако уже по результатам официального обследования 2006 года он числился утраченным. Мне стало интересно разыскать старые фотографии этого дома, хотя сделать это оказалось непросто. На архивном снимке начала 1960-х годов дом Комлевых едва различим на дальнем плане, но даже так можно оценить его колоссальные размеры. Ещё одна фотография была сделана в 2004 году туристами-водниками во время похода по Карелии. Тогда дом уже пустовал: в окнах не было стёкол, а кровля, судя по всему, начала проваливаться. Вероятно, последние постоянные жильцы покинули его ещё в позднесоветские годы. Удивительно, но спустя более двадцати лет после того туристического снимка дом всё ещё стоит. Он сильно врос в землю, заметно покосился и постепенно разрушается, однако даже сквозь густые заросли кустарника в нём до сих пор отчётливо угадываются стать большого северного дома и тот поистине исполинский размах, с которым строили заонежские крестьяне. Да и запас прочности ими заложенные колоссален. #Карелия 🙏 Заповедный Север</t>
+  </si>
+  <si>
+    <t>16.09.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5866</t>
+  </si>
+  <si>
+    <t>Всем привет! Представляем подборку каналов про Русский Север от тех, кто искренне им живёт. Собрали в одном месте каналы про деревянное зодчество, экспедиции, тихую красоту северных деревень, росписи, местную историю и фольклор. Переходите и подписывайтесь! 🏡 Заповедный Север — авторский канал о Русском Севере, да и о России в целом: история, архитектура, природа; 💙 ПОМОРиЯ — канал о любви к Русскому Северу, о путешествиях и культуре поморов. Автор восстанавливает дом в деревне, где остался жить всего один человек. 🌞 ДЕРЕВЯНСТВО — с первых минут увлекает исторической деревянной архитектурой и всем, что с ней связано. Заходите и проверьте сами! 📚 Александр Моисеев / РУССКИЙ СЕВЕР — Канал фотографа, публициста, спикера и автора книги "Исчезающий Север". Путешествия по России со смыслом и за красотой. ✴️ Sevprostor — кое-что о жизни в северной деревне, и об истории севера. 🏛 Крохино. Незатопленные истории — канал о сохранении исторической памяти, культуры, наследия затопленных сел Белозерья и храма-маяка в Крохино. 🎨 Росписи Русского Севера — канал Школы ремесел о заповедных росписях, которые сохранились на Русском Севере сквозь века. Здесь можно любоваться образцами Мезенской, Гаютинской, Харовской, Коробейной, Уфтюжской, Грязовецкой росписей. Канал ведет народный мастер России и педагог Школы — О.К. Гладышева. 🌲 Лаборатория фольклора — канал фольклорной экспедиции РГГУ, больше 30 лет изучающей традиционную культуру Архангельской области. Фольклор, этнография, мифология Русского Севера.</t>
+  </si>
+  <si>
+    <t>16.09.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/zapoved_sever/5858</t>
+  </si>
+  <si>
+    <t>В истории России найдется немного династий, оставивших столь же глубокий след, как Строгановы. Если не брать в расчет императорскую фамилию — пожалуй, и вовсе ни одной. Взять хотя бы Сольвычегодск — город, ставший таковым ещё в XVI веке. Сегодня здесь живет всего около 1800 человек. Что такое 1800 человек? Это два многоквартирных дома, как принято говорить, «человейника». Для сравнения: в Новой Усмани (Воронежская область), которая административно остается селом, население перевалило за 36 тысяч. Сольвычегодск же — это «город в два многоквартирных дома», отрезанный рекой Вычегдой (мост так и не построили) от крупных соседей — Котласа и Коряжмы. Однако этот крошечный городок обладает двумя архитектурными шедеврами, которые могли бы стать украшением любой столицы. Всё благодаря Строгановым — безжалостным монополистам и гениальным предпринимателям, создавшим «государство в государстве» со своей армией и столицами. Сольвычегодску повезло стать первой и самой важной из них. А Строгановы имели привычку в любом важном для себя месте оставлять свой след в веках. Благовещенский собор был заложен в 1560 году по воле Аники Строганова — родоначальника династии, того самого, который в конце жизни принял постриг и окончил свои дни в им же основанном монастыре. В 1584 году собор освятили как домовую церковь семьи, а к 1600-му завершили внутренние росписи. Строился он со свойственным Строгановым размахом: ради одного храма возвели несколько кирпичных заводов, а огромные глыбы белого камня везли по Вычегде на специально построенных судах. Конечно, монументальный облик храма за пять столетий своего существования изменился. Исчезло позакомарное покрытие, цилиндрические барабаны сменились гранёными, пятишатровый северный придел разобрали, перестроили южную галерею, наконец, разобрали и церковь-колокольню, на которой были установлены 12 колоколов, крупнейший из которых весил почти 3 тонны. Взамен в 1820-х годах возвели новую ампирную колокольню — тяжеловесную и едва ли гармонирующую со средневековой мощью собора. О том, как храм выглядел изначально, позволяет судить реконструкция архитектора С. С. Подъяпольского (см. последнее фото). Но никакие перестройки не смогли скрыть ту фантастическую мощь, что заложили максималисты Строгановы. Пятиглавый храм на высоком подклете, опоясанный галереей и украшенный фризом из фигурно уложенного кирпича, до сих пор поражает своим величием. Конструктивно собор также стал прорывом, ознаменовавшим новый этап в храмостроительстве — переход от классической четырехстолпной системы к бесстолпному восприятию пространства. Впервые в русской архитектуре главный световой барабан был смещен и расположен точно между двумя центральными столбами, что позволило освободить центр храма, сделав его более светлым и просторным. Необычно и пространственное решение: храм сильно развит по поперечной оси. А сложная система внутренних лестниц и переходов, проложенных прямо в толще стен, до сих пор рождает легенды о подземных ходах. В советское время эти слухи были настолько живучи, что археологам пришлось проводить специальные изыскания, чтобы их проверить. К сожалению, в этот раз не удалось попасть внутрь и увидеть пятиярусный иконостас с иконами царских изографов Прокопия Чирина, Истомы Савина и Назария Истомина, а также фрески «московских иконников Федора Савина да Стефана Ярофеева со товарищами», пусть лишь фрагментарно раскрытые. Что ж, это весомый повод вернуться в Сольвычегодск еще раз. #Архангельская_область #храм 🙏 Заповедный Север</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1877,62 +3221,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H166"/>
+  <dimension ref="A1:H316"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4285.811" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4814.253" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -5993,50 +7337,2600 @@
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>40129</v>
       </c>
       <c r="B166" t="s">
         <v>497</v>
       </c>
       <c r="C166" t="s">
         <v>498</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E166">
         <v>1652</v>
       </c>
       <c r="F166">
         <v>36</v>
       </c>
       <c r="G166">
         <v>134</v>
       </c>
       <c r="H166">
         <v>5</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>106650</v>
+      </c>
+      <c r="B167" t="s">
+        <v>500</v>
+      </c>
+      <c r="C167" t="s">
+        <v>501</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>106651</v>
+      </c>
+      <c r="B168" t="s">
+        <v>503</v>
+      </c>
+      <c r="C168" t="s">
+        <v>504</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E168">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>106652</v>
+      </c>
+      <c r="B169" t="s">
+        <v>506</v>
+      </c>
+      <c r="C169" t="s">
+        <v>507</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E169">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>106653</v>
+      </c>
+      <c r="B170" t="s">
+        <v>509</v>
+      </c>
+      <c r="C170" t="s">
+        <v>510</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="E170">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>106654</v>
+      </c>
+      <c r="B171" t="s">
+        <v>512</v>
+      </c>
+      <c r="C171" t="s">
+        <v>513</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E171">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>106655</v>
+      </c>
+      <c r="B172" t="s">
+        <v>515</v>
+      </c>
+      <c r="C172" t="s">
+        <v>516</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E172">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>106656</v>
+      </c>
+      <c r="B173" t="s">
+        <v>518</v>
+      </c>
+      <c r="C173" t="s">
+        <v>519</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E173">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>106657</v>
+      </c>
+      <c r="B174" t="s">
+        <v>521</v>
+      </c>
+      <c r="C174" t="s">
+        <v>522</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E174">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>106658</v>
+      </c>
+      <c r="B175" t="s">
+        <v>524</v>
+      </c>
+      <c r="C175" t="s">
+        <v>525</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E175">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>106659</v>
+      </c>
+      <c r="B176" t="s">
+        <v>527</v>
+      </c>
+      <c r="C176" t="s">
+        <v>528</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E176">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>106660</v>
+      </c>
+      <c r="B177" t="s">
+        <v>530</v>
+      </c>
+      <c r="C177" t="s">
+        <v>531</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E177">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>106661</v>
+      </c>
+      <c r="B178" t="s">
+        <v>533</v>
+      </c>
+      <c r="C178" t="s">
+        <v>534</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E178">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>106662</v>
+      </c>
+      <c r="B179" t="s">
+        <v>536</v>
+      </c>
+      <c r="C179" t="s">
+        <v>537</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E179">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>106663</v>
+      </c>
+      <c r="B180" t="s">
+        <v>539</v>
+      </c>
+      <c r="C180" t="s">
+        <v>540</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E180">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>106664</v>
+      </c>
+      <c r="B181" t="s">
+        <v>542</v>
+      </c>
+      <c r="C181" t="s">
+        <v>543</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E181">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>106665</v>
+      </c>
+      <c r="B182" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" t="s">
+        <v>546</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E182">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>106666</v>
+      </c>
+      <c r="B183" t="s">
+        <v>548</v>
+      </c>
+      <c r="C183" t="s">
+        <v>549</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E183">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>106667</v>
+      </c>
+      <c r="B184" t="s">
+        <v>551</v>
+      </c>
+      <c r="C184" t="s">
+        <v>552</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E184">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>106668</v>
+      </c>
+      <c r="B185" t="s">
+        <v>554</v>
+      </c>
+      <c r="C185" t="s">
+        <v>555</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E185">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>106669</v>
+      </c>
+      <c r="B186" t="s">
+        <v>557</v>
+      </c>
+      <c r="C186" t="s">
+        <v>558</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E186">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>106670</v>
+      </c>
+      <c r="B187" t="s">
+        <v>560</v>
+      </c>
+      <c r="C187" t="s">
+        <v>561</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E187">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>106671</v>
+      </c>
+      <c r="B188" t="s">
+        <v>563</v>
+      </c>
+      <c r="C188" t="s">
+        <v>564</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E188">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>106672</v>
+      </c>
+      <c r="B189" t="s">
+        <v>566</v>
+      </c>
+      <c r="C189" t="s">
+        <v>567</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E189">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>106673</v>
+      </c>
+      <c r="B190" t="s">
+        <v>569</v>
+      </c>
+      <c r="C190" t="s">
+        <v>570</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E190">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>106674</v>
+      </c>
+      <c r="B191" t="s">
+        <v>571</v>
+      </c>
+      <c r="C191" t="s">
+        <v>572</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E191">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>106675</v>
+      </c>
+      <c r="B192" t="s">
+        <v>574</v>
+      </c>
+      <c r="C192" t="s">
+        <v>575</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="E192">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>106676</v>
+      </c>
+      <c r="B193" t="s">
+        <v>577</v>
+      </c>
+      <c r="C193" t="s">
+        <v>578</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="E193">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>106677</v>
+      </c>
+      <c r="B194" t="s">
+        <v>580</v>
+      </c>
+      <c r="C194" t="s">
+        <v>581</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="E194">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>106678</v>
+      </c>
+      <c r="B195" t="s">
+        <v>583</v>
+      </c>
+      <c r="C195" t="s">
+        <v>584</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="E195">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>106679</v>
+      </c>
+      <c r="B196" t="s">
+        <v>586</v>
+      </c>
+      <c r="C196" t="s">
+        <v>587</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="E196">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>106680</v>
+      </c>
+      <c r="B197" t="s">
+        <v>589</v>
+      </c>
+      <c r="C197" t="s">
+        <v>590</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="E197">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>106681</v>
+      </c>
+      <c r="B198" t="s">
+        <v>592</v>
+      </c>
+      <c r="C198" t="s">
+        <v>593</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="E198">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>106682</v>
+      </c>
+      <c r="B199" t="s">
+        <v>594</v>
+      </c>
+      <c r="C199" t="s">
+        <v>595</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E199">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>106683</v>
+      </c>
+      <c r="B200" t="s">
+        <v>597</v>
+      </c>
+      <c r="C200" t="s">
+        <v>598</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="E200">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>106684</v>
+      </c>
+      <c r="B201" t="s">
+        <v>600</v>
+      </c>
+      <c r="C201" t="s">
+        <v>601</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="E201">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>106685</v>
+      </c>
+      <c r="B202" t="s">
+        <v>603</v>
+      </c>
+      <c r="C202" t="s">
+        <v>604</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E202">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>106686</v>
+      </c>
+      <c r="B203" t="s">
+        <v>606</v>
+      </c>
+      <c r="C203" t="s">
+        <v>607</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E203">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>106687</v>
+      </c>
+      <c r="B204" t="s">
+        <v>609</v>
+      </c>
+      <c r="C204" t="s">
+        <v>610</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E204">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>106688</v>
+      </c>
+      <c r="B205" t="s">
+        <v>612</v>
+      </c>
+      <c r="C205" t="s">
+        <v>613</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E205">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>106689</v>
+      </c>
+      <c r="B206" t="s">
+        <v>615</v>
+      </c>
+      <c r="C206" t="s">
+        <v>616</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E206">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>106690</v>
+      </c>
+      <c r="B207" t="s">
+        <v>618</v>
+      </c>
+      <c r="C207" t="s">
+        <v>619</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E207">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>106691</v>
+      </c>
+      <c r="B208" t="s">
+        <v>621</v>
+      </c>
+      <c r="C208" t="s">
+        <v>622</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E208">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>106692</v>
+      </c>
+      <c r="B209" t="s">
+        <v>624</v>
+      </c>
+      <c r="C209" t="s">
+        <v>625</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E209">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>106693</v>
+      </c>
+      <c r="B210" t="s">
+        <v>627</v>
+      </c>
+      <c r="C210" t="s">
+        <v>628</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E210">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>106694</v>
+      </c>
+      <c r="B211" t="s">
+        <v>630</v>
+      </c>
+      <c r="C211" t="s">
+        <v>631</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E211">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>106695</v>
+      </c>
+      <c r="B212" t="s">
+        <v>633</v>
+      </c>
+      <c r="C212" t="s">
+        <v>634</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E212">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>106696</v>
+      </c>
+      <c r="B213" t="s">
+        <v>636</v>
+      </c>
+      <c r="C213" t="s">
+        <v>637</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E213">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>106697</v>
+      </c>
+      <c r="B214" t="s">
+        <v>639</v>
+      </c>
+      <c r="C214" t="s">
+        <v>640</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E214">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>106698</v>
+      </c>
+      <c r="B215" t="s">
+        <v>642</v>
+      </c>
+      <c r="C215" t="s">
+        <v>643</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E215">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>106699</v>
+      </c>
+      <c r="B216" t="s">
+        <v>645</v>
+      </c>
+      <c r="C216" t="s">
+        <v>646</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E216">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>106700</v>
+      </c>
+      <c r="B217" t="s">
+        <v>648</v>
+      </c>
+      <c r="C217" t="s">
+        <v>649</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E217">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>106701</v>
+      </c>
+      <c r="B218" t="s">
+        <v>651</v>
+      </c>
+      <c r="C218" t="s">
+        <v>652</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E218">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>106702</v>
+      </c>
+      <c r="B219" t="s">
+        <v>654</v>
+      </c>
+      <c r="C219" t="s">
+        <v>655</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E219">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>106703</v>
+      </c>
+      <c r="B220" t="s">
+        <v>657</v>
+      </c>
+      <c r="C220" t="s">
+        <v>658</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E220">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>106704</v>
+      </c>
+      <c r="B221" t="s">
+        <v>660</v>
+      </c>
+      <c r="C221" t="s">
+        <v>661</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E221">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>106705</v>
+      </c>
+      <c r="B222" t="s">
+        <v>663</v>
+      </c>
+      <c r="C222" t="s">
+        <v>664</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E222">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>106706</v>
+      </c>
+      <c r="B223" t="s">
+        <v>666</v>
+      </c>
+      <c r="C223" t="s">
+        <v>667</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E223">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>106707</v>
+      </c>
+      <c r="B224" t="s">
+        <v>669</v>
+      </c>
+      <c r="C224" t="s">
+        <v>670</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E224">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>106708</v>
+      </c>
+      <c r="B225" t="s">
+        <v>672</v>
+      </c>
+      <c r="C225" t="s">
+        <v>673</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E225">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>106709</v>
+      </c>
+      <c r="B226" t="s">
+        <v>675</v>
+      </c>
+      <c r="C226" t="s">
+        <v>676</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E226">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>106710</v>
+      </c>
+      <c r="B227" t="s">
+        <v>678</v>
+      </c>
+      <c r="C227" t="s">
+        <v>679</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="E227">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>106711</v>
+      </c>
+      <c r="B228" t="s">
+        <v>681</v>
+      </c>
+      <c r="C228" t="s">
+        <v>682</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E228">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>106712</v>
+      </c>
+      <c r="B229" t="s">
+        <v>684</v>
+      </c>
+      <c r="C229" t="s">
+        <v>685</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E229">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>106713</v>
+      </c>
+      <c r="B230" t="s">
+        <v>687</v>
+      </c>
+      <c r="C230" t="s">
+        <v>688</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E230">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>106714</v>
+      </c>
+      <c r="B231" t="s">
+        <v>690</v>
+      </c>
+      <c r="C231" t="s">
+        <v>691</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E231">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>106715</v>
+      </c>
+      <c r="B232" t="s">
+        <v>693</v>
+      </c>
+      <c r="C232" t="s">
+        <v>694</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E232">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>106716</v>
+      </c>
+      <c r="B233" t="s">
+        <v>696</v>
+      </c>
+      <c r="C233" t="s">
+        <v>697</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E233">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>106717</v>
+      </c>
+      <c r="B234" t="s">
+        <v>699</v>
+      </c>
+      <c r="C234" t="s">
+        <v>700</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E234">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>106718</v>
+      </c>
+      <c r="B235" t="s">
+        <v>702</v>
+      </c>
+      <c r="C235" t="s">
+        <v>703</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E235">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>106719</v>
+      </c>
+      <c r="B236" t="s">
+        <v>705</v>
+      </c>
+      <c r="C236" t="s">
+        <v>706</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E236">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>106720</v>
+      </c>
+      <c r="B237" t="s">
+        <v>708</v>
+      </c>
+      <c r="C237" t="s">
+        <v>709</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E237">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>106721</v>
+      </c>
+      <c r="B238" t="s">
+        <v>711</v>
+      </c>
+      <c r="C238" t="s">
+        <v>712</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E238">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>106722</v>
+      </c>
+      <c r="B239" t="s">
+        <v>714</v>
+      </c>
+      <c r="C239" t="s">
+        <v>715</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E239">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>106723</v>
+      </c>
+      <c r="B240" t="s">
+        <v>717</v>
+      </c>
+      <c r="C240" t="s">
+        <v>718</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E240">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>106724</v>
+      </c>
+      <c r="B241" t="s">
+        <v>720</v>
+      </c>
+      <c r="C241" t="s">
+        <v>721</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E241">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>106725</v>
+      </c>
+      <c r="B242" t="s">
+        <v>723</v>
+      </c>
+      <c r="C242" t="s">
+        <v>724</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E242">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>106726</v>
+      </c>
+      <c r="B243" t="s">
+        <v>726</v>
+      </c>
+      <c r="C243" t="s">
+        <v>727</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E243">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>106727</v>
+      </c>
+      <c r="B244" t="s">
+        <v>729</v>
+      </c>
+      <c r="C244" t="s">
+        <v>730</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E244">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>106728</v>
+      </c>
+      <c r="B245" t="s">
+        <v>732</v>
+      </c>
+      <c r="C245" t="s">
+        <v>733</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E245">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>106729</v>
+      </c>
+      <c r="B246" t="s">
+        <v>735</v>
+      </c>
+      <c r="C246" t="s">
+        <v>736</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E246">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>106730</v>
+      </c>
+      <c r="B247" t="s">
+        <v>738</v>
+      </c>
+      <c r="C247" t="s">
+        <v>739</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E247">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>106731</v>
+      </c>
+      <c r="B248" t="s">
+        <v>741</v>
+      </c>
+      <c r="C248" t="s">
+        <v>742</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E248">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>106732</v>
+      </c>
+      <c r="B249" t="s">
+        <v>744</v>
+      </c>
+      <c r="C249" t="s">
+        <v>745</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E249">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>106733</v>
+      </c>
+      <c r="B250" t="s">
+        <v>747</v>
+      </c>
+      <c r="C250" t="s">
+        <v>748</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E250">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>106734</v>
+      </c>
+      <c r="B251" t="s">
+        <v>750</v>
+      </c>
+      <c r="C251" t="s">
+        <v>751</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E251">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>106735</v>
+      </c>
+      <c r="B252" t="s">
+        <v>753</v>
+      </c>
+      <c r="C252" t="s">
+        <v>754</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E252">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>106736</v>
+      </c>
+      <c r="B253" t="s">
+        <v>756</v>
+      </c>
+      <c r="C253" t="s">
+        <v>757</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E253">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>106737</v>
+      </c>
+      <c r="B254" t="s">
+        <v>759</v>
+      </c>
+      <c r="C254" t="s">
+        <v>760</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E254">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>106738</v>
+      </c>
+      <c r="B255" t="s">
+        <v>762</v>
+      </c>
+      <c r="C255" t="s">
+        <v>763</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E255">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>106739</v>
+      </c>
+      <c r="B256" t="s">
+        <v>765</v>
+      </c>
+      <c r="C256" t="s">
+        <v>766</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E256">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>106740</v>
+      </c>
+      <c r="B257" t="s">
+        <v>768</v>
+      </c>
+      <c r="C257" t="s">
+        <v>769</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E257">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>106741</v>
+      </c>
+      <c r="B258" t="s">
+        <v>771</v>
+      </c>
+      <c r="C258" t="s">
+        <v>772</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E258">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>106742</v>
+      </c>
+      <c r="B259" t="s">
+        <v>774</v>
+      </c>
+      <c r="C259" t="s">
+        <v>775</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E259">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>106743</v>
+      </c>
+      <c r="B260" t="s">
+        <v>777</v>
+      </c>
+      <c r="C260" t="s">
+        <v>778</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E260">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>106744</v>
+      </c>
+      <c r="B261" t="s">
+        <v>780</v>
+      </c>
+      <c r="C261" t="s">
+        <v>781</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E261">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>106745</v>
+      </c>
+      <c r="B262" t="s">
+        <v>783</v>
+      </c>
+      <c r="C262" t="s">
+        <v>784</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E262">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>106746</v>
+      </c>
+      <c r="B263" t="s">
+        <v>786</v>
+      </c>
+      <c r="C263" t="s">
+        <v>787</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E263">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>106747</v>
+      </c>
+      <c r="B264" t="s">
+        <v>789</v>
+      </c>
+      <c r="C264" t="s">
+        <v>790</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E264">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>106748</v>
+      </c>
+      <c r="B265" t="s">
+        <v>792</v>
+      </c>
+      <c r="C265" t="s">
+        <v>793</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E265">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>106749</v>
+      </c>
+      <c r="B266" t="s">
+        <v>795</v>
+      </c>
+      <c r="C266" t="s">
+        <v>796</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E266">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>106750</v>
+      </c>
+      <c r="B267" t="s">
+        <v>798</v>
+      </c>
+      <c r="C267" t="s">
+        <v>799</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E267">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>106751</v>
+      </c>
+      <c r="B268" t="s">
+        <v>801</v>
+      </c>
+      <c r="C268" t="s">
+        <v>802</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E268">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>106752</v>
+      </c>
+      <c r="B269" t="s">
+        <v>804</v>
+      </c>
+      <c r="C269" t="s">
+        <v>805</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E269">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>106753</v>
+      </c>
+      <c r="B270" t="s">
+        <v>807</v>
+      </c>
+      <c r="C270" t="s">
+        <v>808</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E270">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>106754</v>
+      </c>
+      <c r="B271" t="s">
+        <v>810</v>
+      </c>
+      <c r="C271" t="s">
+        <v>811</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E271">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>106755</v>
+      </c>
+      <c r="B272" t="s">
+        <v>813</v>
+      </c>
+      <c r="C272" t="s">
+        <v>814</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E272">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>106756</v>
+      </c>
+      <c r="B273" t="s">
+        <v>816</v>
+      </c>
+      <c r="C273" t="s">
+        <v>817</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E273">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>106757</v>
+      </c>
+      <c r="B274" t="s">
+        <v>819</v>
+      </c>
+      <c r="C274" t="s">
+        <v>820</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E274">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>106758</v>
+      </c>
+      <c r="B275" t="s">
+        <v>822</v>
+      </c>
+      <c r="C275" t="s">
+        <v>823</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E275">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>106759</v>
+      </c>
+      <c r="B276" t="s">
+        <v>825</v>
+      </c>
+      <c r="C276" t="s">
+        <v>826</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E276">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>106760</v>
+      </c>
+      <c r="B277" t="s">
+        <v>828</v>
+      </c>
+      <c r="C277" t="s">
+        <v>829</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E277">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>106761</v>
+      </c>
+      <c r="B278" t="s">
+        <v>831</v>
+      </c>
+      <c r="C278" t="s">
+        <v>832</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E278">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>106762</v>
+      </c>
+      <c r="B279" t="s">
+        <v>834</v>
+      </c>
+      <c r="C279" t="s">
+        <v>835</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E279">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>106763</v>
+      </c>
+      <c r="B280" t="s">
+        <v>837</v>
+      </c>
+      <c r="C280" t="s">
+        <v>838</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E280">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>106764</v>
+      </c>
+      <c r="B281" t="s">
+        <v>840</v>
+      </c>
+      <c r="C281" t="s">
+        <v>841</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E281">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>106765</v>
+      </c>
+      <c r="B282" t="s">
+        <v>843</v>
+      </c>
+      <c r="C282" t="s">
+        <v>844</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E282">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>106766</v>
+      </c>
+      <c r="B283" t="s">
+        <v>846</v>
+      </c>
+      <c r="C283" t="s">
+        <v>847</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E283">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>106767</v>
+      </c>
+      <c r="B284" t="s">
+        <v>849</v>
+      </c>
+      <c r="C284" t="s">
+        <v>850</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E284">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>106768</v>
+      </c>
+      <c r="B285" t="s">
+        <v>852</v>
+      </c>
+      <c r="C285" t="s">
+        <v>853</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E285">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>106769</v>
+      </c>
+      <c r="B286" t="s">
+        <v>855</v>
+      </c>
+      <c r="C286" t="s">
+        <v>856</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E286">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>106770</v>
+      </c>
+      <c r="B287" t="s">
+        <v>858</v>
+      </c>
+      <c r="C287" t="s">
+        <v>859</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E287">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>106771</v>
+      </c>
+      <c r="B288" t="s">
+        <v>861</v>
+      </c>
+      <c r="C288" t="s">
+        <v>862</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E288">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>106772</v>
+      </c>
+      <c r="B289" t="s">
+        <v>864</v>
+      </c>
+      <c r="C289" t="s">
+        <v>865</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E289">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>106773</v>
+      </c>
+      <c r="B290" t="s">
+        <v>867</v>
+      </c>
+      <c r="C290" t="s">
+        <v>868</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E290">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>106774</v>
+      </c>
+      <c r="B291" t="s">
+        <v>870</v>
+      </c>
+      <c r="C291" t="s">
+        <v>871</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E291">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>106775</v>
+      </c>
+      <c r="B292" t="s">
+        <v>873</v>
+      </c>
+      <c r="C292" t="s">
+        <v>874</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E292">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>106776</v>
+      </c>
+      <c r="B293" t="s">
+        <v>876</v>
+      </c>
+      <c r="C293" t="s">
+        <v>877</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E293">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>106777</v>
+      </c>
+      <c r="B294" t="s">
+        <v>879</v>
+      </c>
+      <c r="C294" t="s">
+        <v>880</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E294">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>106778</v>
+      </c>
+      <c r="B295" t="s">
+        <v>882</v>
+      </c>
+      <c r="C295" t="s">
+        <v>883</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E295">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>106779</v>
+      </c>
+      <c r="B296" t="s">
+        <v>885</v>
+      </c>
+      <c r="C296" t="s">
+        <v>886</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E296">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>106780</v>
+      </c>
+      <c r="B297" t="s">
+        <v>888</v>
+      </c>
+      <c r="C297" t="s">
+        <v>889</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E297">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>106781</v>
+      </c>
+      <c r="B298" t="s">
+        <v>891</v>
+      </c>
+      <c r="C298" t="s">
+        <v>892</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E298">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>106782</v>
+      </c>
+      <c r="B299" t="s">
+        <v>894</v>
+      </c>
+      <c r="C299" t="s">
+        <v>895</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E299">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>106783</v>
+      </c>
+      <c r="B300" t="s">
+        <v>897</v>
+      </c>
+      <c r="C300" t="s">
+        <v>898</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E300">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>106784</v>
+      </c>
+      <c r="B301" t="s">
+        <v>900</v>
+      </c>
+      <c r="C301" t="s">
+        <v>901</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E301">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>106785</v>
+      </c>
+      <c r="B302" t="s">
+        <v>903</v>
+      </c>
+      <c r="C302" t="s">
+        <v>904</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E302">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>106786</v>
+      </c>
+      <c r="B303" t="s">
+        <v>906</v>
+      </c>
+      <c r="C303" t="s">
+        <v>907</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E303">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>106787</v>
+      </c>
+      <c r="B304" t="s">
+        <v>909</v>
+      </c>
+      <c r="C304" t="s">
+        <v>910</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E304">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>106788</v>
+      </c>
+      <c r="B305" t="s">
+        <v>912</v>
+      </c>
+      <c r="C305" t="s">
+        <v>913</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E305">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>106789</v>
+      </c>
+      <c r="B306" t="s">
+        <v>915</v>
+      </c>
+      <c r="C306" t="s">
+        <v>916</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E306">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>106790</v>
+      </c>
+      <c r="B307" t="s">
+        <v>918</v>
+      </c>
+      <c r="C307" t="s">
+        <v>919</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E307">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>106791</v>
+      </c>
+      <c r="B308" t="s">
+        <v>921</v>
+      </c>
+      <c r="C308" t="s">
+        <v>922</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E308">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>106792</v>
+      </c>
+      <c r="B309" t="s">
+        <v>924</v>
+      </c>
+      <c r="C309" t="s">
+        <v>925</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E309">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>106793</v>
+      </c>
+      <c r="B310" t="s">
+        <v>927</v>
+      </c>
+      <c r="C310" t="s">
+        <v>928</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E310">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>106794</v>
+      </c>
+      <c r="B311" t="s">
+        <v>930</v>
+      </c>
+      <c r="C311" t="s">
+        <v>931</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E311">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>106795</v>
+      </c>
+      <c r="B312" t="s">
+        <v>933</v>
+      </c>
+      <c r="C312" t="s">
+        <v>934</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E312">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>106796</v>
+      </c>
+      <c r="B313" t="s">
+        <v>936</v>
+      </c>
+      <c r="C313" t="s">
+        <v>937</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E313">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>125092</v>
+      </c>
+      <c r="B314" t="s">
+        <v>939</v>
+      </c>
+      <c r="C314" t="s">
+        <v>940</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E314">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>125093</v>
+      </c>
+      <c r="B315" t="s">
+        <v>942</v>
+      </c>
+      <c r="C315" t="s">
+        <v>943</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E315">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>125094</v>
+      </c>
+      <c r="B316" t="s">
+        <v>945</v>
+      </c>
+      <c r="C316" t="s">
+        <v>946</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E316">
+        <v>1045</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">