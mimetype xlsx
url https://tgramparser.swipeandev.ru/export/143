--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1182,50 +1182,392 @@
     <t>23.09.25 05:05</t>
   </si>
   <si>
     <t>t.me/autotravelrubicon/988</t>
   </si>
   <si>
     <t>#ТверскаяОбласть #Торжок #НикольскоеЧеренчицы #НиколайЛьвов #Ротонда #ПогребПирамида #ВалуннаяКузница 91. Никольское‑Черенчицы: тайна пирамиды Львова 🚙 Локация 🟡 Лёгкое путешествие В 1780‑х архитектор, поэт и изобретатель Николай Львов создал для себя уникальный усадебный комплекс в Тверской губернии. Он был одним из самых образованных людей эпохи и работал на стыке искусств и инженерии: занимался архитектурой, механикой, геологией, собирал фольклор, переводил поэзию, рисовал и гравировал — и многое осваивал самостоятельно по книгам. В Никольском‑Черенчицах Львов спроектировал всё: от «умного» дома и парка с каскадом прудов до храма‑ротонды и погреба‑пирамиды. Здесь он родился, трудился и был погребён в семейной усыпальнице под ротондой. Что интересного? - Храм‑ротонда Воскресения с кольцевой колоннадой. В нижнем ярусе располагалась усыпальница, где были похоронены Николай Львов и его жена Мария. - Погреб‑пирамида — «ледник» XVIII века. Внутри пирамиды стены были расписаны красивыми фресками. На просторах Интернета пишут легенды о том, что пирамида создавалась как место для собрания масонов, а сам Львов увлекался эзотерикой. По легенде, 13 членов ложи, собравшись в пирамиде, могли влиять на сознание людей через особые заклинания и тайные ритуалы. Сегодня эта пирамида привлекает внимание любителей эзотерики. - Остатки главного дома. Здание аварийное, внутрь не заходить. - Валунная кузница у Петровой горы. Кузница встроена в склон; арочные порталы и стены сложены из валунов, внутри были «гроты‑мастерские». - Заброшенные хозяйственные постройки. - Мемориал памяти павших земляков. - Наклоняющаяся колокольня в соседнем Арпачёво. Рекомендации - Дорога хорошая. Парковаться удобно у Никольского сельского клуба. - Чтобы попасть внутрь храма и пирамиды, а также услышать интересный рассказ об усадьбе, рекомендую записаться на экскурсию за 1–2 недели: +79290985782 Оксана. - Фонарик пригодится для осмотра пирамиды. - Вода и перекус — с собой. - По дороге заглянуть в Торжок на пожарские котлеты в ресторан «Оникс». 🚙 Подпишись на канал "А это где?" и путешествуй!</t>
   </si>
   <si>
     <t>22.09.25 06:05</t>
   </si>
   <si>
     <t>t.me/autotravelrubicon/987</t>
   </si>
   <si>
     <t>Не знаете, куда отправиться в свой выходной? 🤔 Друзья, делюсь с вами каналом БЕЛАВОКА – ваш гид по самым крутым локациям Беларуси! Здесь вы узнаете о самых необычных и красивых уголках Беларуси, о существовании которых, возможно, даже не подозревали.. Не упустите шанс сделать выходные или отпуск по-настоящему захватывающим – присоединяйтесь к БЕЛАВОКА 👁</t>
   </si>
   <si>
     <t>18.09.25 04:42</t>
   </si>
   <si>
     <t>t.me/autotravelrubicon/978</t>
   </si>
   <si>
     <t>#КраснодарскийКрай #ГуамскоеУщелье #Гуамка #Курджипс #Узкоколейка #железнаядорогавскалах #Апшеронск #Мезмай 90. Гуамское ущелье: железная дорога среди скал 🚙 Локация 🟢 Легкое путешествие Представьте ущелье длиной 5 км и глубиной до 400 м, где скалы сходятся до 2 метров, а над рекой по полке идёт узкоколейная железная дорога. Здесь даже в жару прохладно и пахнет тисом и самшитом — это Гуамское ущелье. Это памятник природы с 1988 года с уникальным микроклиматом. По отремонтированному участку узкоколейки (1,7 км) ходит туристический поезд. 🚂 История узкоколейной железной дороги: - Построена в 1930-е силами заключённых для вывоза леса. Общая длина была 60 км — одна из крупнейших горных узкоколеек России. - Ширина колеи — 750 мм. Полотно местами вырублено в скалах как полутоннель. - В 2011 оползень разрушил путь. Сейчас работает лишь участок Гуамка — Монахово (2 км). - В 2007 году сошел с рельс снегоочиститель. Его так и не подняли — теперь он лежит в русле Курджипса, и его можно увидеть с поезда. 🌍 История ущелья: - Миллионы лет назад здесь было дно океана Тетис. Позже река Курджипс начала «пилить» ущелье в течение сотен тысяч лет. - Гражданская война:  героический переход отряда красных партизан под командованием Эдуарда Кочубея. В 1920 году отряд красных партизан под командованием комиссара Эда (Эдуарда Кочубея) совершил героический переход через труднодоступное Гуамское ущелье в Апшеронском районе Краснодарского края.  Этот манёвр стал неожиданностью для белогвардейцев и позволил партизанам одержать победу. - ВОВ: героическая оборона в пещерах; партизаны дважды взрывали стратегический мост через Сухую Балку, не дав врагу пройти к Сочи. Что интересного? - Проехать на поезде до «Урочище Монахово» (20 минут в одну сторону). Дальше — можно вернуться назад на поезде или пройти пешком по старому полотну до Мезмая (≈8 км). - Во время путешествия аудиогид расскажет интересные факты об ущелье и железной дороге. - Ошибка инженера, к которой вас приведут указатели. Название связано с ошибкой проектировщика железной дороги при проектировании железнодорожного полотна. Инженер допустил просчёт, из-за которого рельсы уходили в обрыв. Рабочим пришлось пробивать узкий коридор прямо сквозь скалу. - Орлиная полка — панорамы на Мезмай и Лаго-Наки. - Водопады и гроты в ущелье. Рекомендации - Дорога до хутора Гуамка отличная. - Припарковаться можно здесь. - На поезд билеты берите заранее - https://guamka-kuban.ru/buy - Касса находится возле платформы. - Безопасность: не перелезайте через ограждения и держитесь ближе к скале во время пешей прогулки, т.к. возможно падение камней. - Обувь: нескользящая подошва — тропы после дождя скользкие. - Ветровку, воду, перекус, налобный фонарь, влагозащитный чехол для телефона, офлайн-карты (OsmAnd, GuruMaps), т.к. связь ловит плохо. 🚙 Подпишись на канал "А это где?" и путешествуй!</t>
+  </si>
+  <si>
+    <t>13.09.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1508</t>
+  </si>
+  <si>
+    <t>#Азербайджан #Баку #Гобустан #Янардаг #Апшерон #Путешествия 114. Азербайджан за 3 дня. Окрестности Баку на авто. Храм огня, розовое озеро и «дикие» грязевые вулканы 🇦🇿 🚙 https://yandex.ru/maps/-/CTtbvZ1h Поездка по Апшеронскому полуострову и окрестностям Баку — это путешествие по древним культам, природным аномалиям и марсианским пейзажам. Здесь нефть и газ выходят прямо на поверхность, создавая уникальные явления, которые веками притягивали паломников и путешественников со всего мира. Восточное направление от Баку 1. Храм огнепоклонников Атешгях (https://yandex.ru/maps/-/CTfonHLh) 🔥 - Древний зороастрийский и индуистский храм в поселке Сураханы. Место считалось священным из-за неугасающих огней — природного газа, выходившего из земли. - До XVII–XVIII веков сюда сходились паломники из Индии и Ирана. - Внутри пятиугольного комплекса сохранились кельи, где отшельники истязали себя во имя веры. - К концу XIX века пламя угасло из-за активной добычи нефти и газа неподалеку. Сейчас огонь поддерживается искусственно за счет подведенного газопровода. 2. Горящая гора Янардаг (https://yandex.ru/maps/-/CTfo765A) - Настоящий природный феномен на склоне холма: пламя высотой до 3 метров горит беспрерывно уже несколько тысячелетий. - Огонь не угасает ни в дождь, ни в сильный каспийский ветер, ни при снегопаде ❄️. - Причина — природный газ, который под высоким давлением просачивается сквозь пористые слои песчаника. - Марко Поло в XIII веке описывал многочисленные «горящие земли» Апшерона, но Янардаг — одно из немногих мест, где этот процесс сохранился до наших дней. 3. Розовое озеро Масазыр (https://yandex.ru/maps/-/CTfsuO-Z) - Соленое озеро с необычным розово-алым оттенком воды, расположенное всего в получасе езды от столицы. - Яркий цвет воде придают микроводоросли Dunaliella salina, а также высокий уровень концентрации соли и минералов. - Наиболее насыщенный розовый цвет озера проявляется в сухую, солнечную и жаркую погоду — с середины лета до начала осени. - Озеро является промышленным объектом: по берегам добывают соль. Западное направление от Баку 4. Гобустанский историко-художественный заповедник (https://yandex.ru/maps/-/CTfseBpG) ⛰ - Музей под открытым небом с наскальными рисунками (петроглифами), древними стоянками и курганами. Внесен в список ЮНЕСКО. - В заповеднике насчитывается более 6 000 петроглифов, созданных от мезолита до Средневековья. - Известный норвежский путешественник Тур Хейердал несколько раз приезжал в Гобустан и выдвинул гипотезу, что предки скандинавов (один из родов викингов) мигрировали именно отсюда. 5. Грязевые вулканы Гобустана (https://yandex.ru/maps/-/CTtfEP2i) 🌋 - Азербайджан занимает первое место в мире по количеству грязевых вулканов — здесь находится почти половина всех существующих на планете (около 350 из 800). - Вулканы постоянно булькают, извергают холодную целебную грязь и выталкивают природные газы. - Пейзаж абсолютно марсианский: растрескавшаяся земля, серые сопки и бурлящие кратеры. Лайфхак по грязевым вулканам 💡 На обычных прокатных машинах ехать непосредственно к вулканам крайне не рекомендуется — грунтовка очень разбитая, можно легко повредить днище или застрять. Напишите заранее в WhatsApp местному жителю Аташу (+994507936338). Он встретит вас на выезде из Гобустана и на Ниве за 20 минут и 40–50 манат покажет шикарные «дикие» вулканы, где не будет толп туристов. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>05.09.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1498</t>
+  </si>
+  <si>
+    <t>#Азербайджан #Баку #Путешествия 113. Азербайджан за 3 дня. Баку 🇦🇿 🟢 Легкое путешествие (пешеходное) 🛫 https://yandex.ru/maps/-/CTXobLoN Азербайджан называют «Страной огней» из-за уникальных природных явлений, связанных с огнём, а также из-за древних традиций огнепоклонничества. Баку — столица, крупнейший город на Каспийском море и самая низкорасположенная столица мира (на 28 метров ниже уровня моря). Интересные факты - Первые достоверные письменные упоминания о городе относятся к V веку. - Название Баку происходит от персидского «Бадкубе» — «обдуваемый ветром», что связывают с сильными ветрами. - Здесь в 1846 году была пробурена первая в мире современная нефтяная скважина. - Связь с Нобелевской премией. Значительную часть состояния братья Нобель заработали именно на бакинской нефти. - Первая мусульманская республика. В 1919 году Азербайджан первым на Востоке предоставил женщинам право голоса — раньше, чем США или Франция. - Ичери-Шехер (Старый город) стал декорацией для знаменитой сцены фильма «Бриллиантовая рука». - Единственный в мире музей миниатюрных книг находится в Старом городе и внесен в Книгу рекордов Гиннесса. Пеший маршрут по Баку - Старый город Ичери Шехер (https://yandex.ru/maps/-/CTfofX9o) Исторический центр, окружённый крепостной стеной. Узкие мощёные улочки, лавки, дух Востока. - Дворец Ширваншахов (https://yandex.ru/maps/-/CTfojZ0q). Древняя резиденция  правителей Ширвана (XV век). - Девичья башня (https://yandex.ru/maps/-/CTfoj4lp). Символ Баку и загадочное сооружение XII века. Наследие ЮНЕСКО. Отличный вид на город со смотровой площадки. - Бани Гаджи Гаиба (https://yandex.ru/maps/-/CTf1EQZL). Старинный хаммам XV века, случайно откопанный в 1960-х. - Место съёмок «Бриллиантовая рука (https://yandex.ru/maps/-/CTfw78oc). - Сад Филармонии (Губернаторский сад) (https://yandex.ru/maps/-/CTf1Q83v). Старейший парк с фонтаном в итало-французском стиле. - Маленькая Венеция (https://yandex.ru/maps/-/CTf1UI4a.  Парк на Приморском бульваре с системой искусственных каналов и гондолами. - Приморский бульвар (https://yandex.ru/maps/-/CTf1E62b, https://yandex.ru/maps/-/CTf1YA7c). Один из самых протяжённых и красивых парковых бульваров в Европе. - Музея ковра (https://yandex.ru/maps/-/CTXsyX37) здание в форме гигантского свёрнутого ковра. - Фуникулёр (https://yandex.ru/maps/-/CTf1IA7G). Открыт в 1960 году. Позволяет быстро подняться к Нагорному парку. - Аллея Шехидов и Нагорный парк (https://yandex.ru/maps/-/CTf1IS0s). Мемориал и главная смотровая площадка. - Площадь фонтанов (https://yandex.ru/maps/-/CTf1MUyM). Главная пешеходная артерия со множеством кафе. - Мечеть Тезе-пир (https://yandex.ru/maps/-/CTf1QRob). - Парк военных трофеев (https://yandex.ru/maps/-/CTf1UVl7). - Дом правительства (https://yandex.ru/maps/-/CTf1Y48g). Монументальное здание в стиле советского ампира. - Культурный центр Гейдара Алиева (https://yandex.ru/maps/-/CTf1MD0y). Футуристический шедевр архитектора Захи Хадид без единой прямой линии. Внутри выставки современного искусства. Где остановиться - Gala Terrace Hotel &amp; Restaurant (https://www.booking.com/Share-FzmBez) — свежие номера, азербайджанский завтрак на террасе с видом на Старый город. - Qiz Qalasi Boutique Hotel (https://www.booking.com/Share-pfkMUc) — стильные традиционные номера. Завтраков нет, но дают хорошую скидку на завтраки в соседнем кафе. - Оба отеля расположены прямо в Старом городе. Где поесть - Ресторан «Долма» (https://yandex.ru/maps/org/dolma/50151471554). Атмосферное место в подвале, внутри всё красиво. Еда — топ, обязательно берите шах-плов. - Bir-İki Doner (https://yandex.ru/maps/org/bir_iki_doner/106621147933). Самый вкусный донер. - Terrace 145 (https://yandex.ru/maps/org/terrace_145/173142326321). Очень сытные и большие завтраки. Полезная информация - Аренда авто: Брать лучше в @KaravanRent (+994554552245). - Связь: eSIM от Kaspersky отлично работает. - Такси: Работает Bolt. Удобно привязать иностранную карту. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>19.08.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1489</t>
+  </si>
+  <si>
+    <t>#Китай #Пекин #Губей #Великаякитайскаястена #Симатаи #Путешествия 112. Китай. Город на воде Губэй и участок Великой Китайской стены без толп людей Локация: https://yandex.ru/maps/-/CTs4fByH Если хочется увидеть Великую Китайскую стену без океана туристов — это сюда. Губэй (Gubei Water Town) и участок Симатай (Simatai) находятся в уезде Миюнь, в часе езды от Пекина. Обычно их посещают вместе: сначала прогулка по «городу на воде», затем подъём на стену. В отличие от популярного Бадалина, здесь нет толп. Аутентичная атмосфера, горные виды и возможность увидеть стену в её «диком», почти нетронутом виде. 📍 Достопримечательности 1. Водный город Губэй Это масштабный туристический комплекс у подножия стены Симатай. Открыт в 2014 году. Выглядит как старинное поселение — но на самом деле это современный проект, объединивший пять исторических деревень в единый кластер. Идея создателей — передать дух южных водных городов Китая (вроде знаменитого Учжэня), но адаптировать его к суровому горному ландшафту севера. Получилось эффектно. Что внутри: - Узкие мощёные улочки в стиле эпох Мин и Цин - Каналы, мостики и традиционные дома «на воде» - Рестораны, сувенирные лавки, чайные церемонии - Вечером включается подсветка — очень атмосферно 2. Участок Великой Китайской стены Симатай Симатай — один из самых живописных и аутентичных участков стены. Построен в начале правления императора Хунву (династия Мин, 1368 год) на фундаменте более древней стены. Позже, при императоре Ваньли, укреплён. С 1987 года — в списке ЮНЕСКО. Почему стоит ехать сюда: - «Дикая» стена. В отличие от отреставрированных участков, Симатай сохранил первозданный вид: обрушенные фрагменты, неровные ступени, камни. Именно так стена выглядела столетия назад. - Сложный рельеф. Стена проложена по острым горным вершинам. Самые крутые участки называются «Небесная лестница» и «Небесный мост». - Плотная сеть башен. Расстояние между сторожевыми башнями — около 140 метров. Всего их здесь 35. Это делало оборону максимально эффективной. Как подняться: - Пешком — для подготовленных. Подъём по ступеням занимает около 1,5–2 часов. - На канатной дороге — более лёгкий и живописный вариант. - Ночная экскурсия — с 2015 года стену подсвечивают светодиодными лентами. Вечером она выглядит совершенно иначе. 🚗 Как добраться - На автобусе — дёшево, но очень долго и некомфортно - На такси дорого. - На экскурсии с трансфером — ищите на Trip.com. Есть отличные однодневные варианты с русским гидом. - С ночёвкой — бронируйте отель в Губэе заранее (Booking или Trip.com). Это даёт скидку на входные билеты в город и на стену без очереди. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>17.08.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1484</t>
+  </si>
+  <si>
+    <t>🏨 Где остановиться - В Пекине частая история, когда фото на Booking не соответствуют реальности. Так произошло с отелем Hotel Cote Cour Beijing — я забронировал его на 1 ночь, и он был ужасен. НЕ РЕКОМЕНДУЮ! - Рекомендую соседний отель Happy Dragon Imperial Garden Courtyard Beijing Forbidden City (https://www.booking.com/Share-Kf3DAks) — новый, красивый и аутентичный в традиционном хутуне. Вкусные завтраки, прекрасный сервис. До центра пешком.</t>
+  </si>
+  <si>
+    <t>17.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1475</t>
+  </si>
+  <si>
+    <t>#Китай #Пекин #Путешествия 111. Китай. Пекин Локация: https://yandex.ru/maps/-/CPWNqWpm Пекин — столица Китая. Городу более 3000 лет. 📌 10 интересных фактов о Пекине 1. Запретный город — самый большой императорский дворец в мире. В нём 980 зданий и 8886 комнат. 2. Пекинское метро — одно из самых длинных в мире (более 800 км). Ежедневно им пользуются около 10 милн. человек. 3. Великая Китайская стена начинается в 60 км от Пекина. Её общая длина — более 21 000 км. 4. Храм Неба — место, где императоры молились о хорошем урожае. 5. Пекин — столица велосипедов. Ещё 20 лет назад 90% жителей передвигались на велосипедах. 6. Хутуны — древние кварталы Пекина. Их более 3000, некоторые существуют с XIII века. Это лабиринты узких улочек, где живут местные. 7. Утка по-пекински — визитная карточка города. 8. Пекин — центр мировых технологий. Здесь базируются штаб-квартиры Baidu, Xiaomi, Didi. Город активно тестирует беспилотные такси и внедряет систему распознавания лиц. 9. Население — более 21,5 млн человек. Один из самых населённых городов мира. 10. Воздух стал чище. В 2013 году уровень загрязнения был катастрофическим — более 500 по индексу AQI. К 2025 году власти добились снижения до 50–100. Достопримечательности 1. Улица Ванфуцзин (Jinyu Hutong Subway station https://surl.amap.com/j2Jk9Xw122fm) — главная пешеходная улица с торговыми центрами. 2. Запретный город (https://surl.amap.com/1g8iitM1uaVO) — главный императорский дворец Китая. 980 зданий, 8886 комнат. Билеты покупайте за пару дней на Trip.com (https://ru.trip.com/travel-guide/attraction/beijing/the-palace-museum-75595). 3. Храм Неба (https://surl.amap.com/2xbhDLrDRgkk) — архитектурный шедевр XV века. Круглый Зал Молитвы об урожае стоит на трёхъярусной террасе, символизирующей небо. 4. Парк Бэйхай (https://surl.amap.com/eU4qYx0s8TW) — один из старейших императорских парков (XI век). Огромное озеро, пагоды, беседки. 5. Храм Юнхэгун (https://surl.amap.com/2mEHC0C19dYr) — самый известный буддийский храм в Пекине. Внутри — крупнейшая деревянная скульптура Будды в мире высотой 26 метров, вырезанная из цельного ствола сандалового дерева. 6. Храм Конфуция (https://surl.amap.com/986OgNUz0NF) — второй по величине храм Конфуция в Китае. Построен в 1302 году. 7. Летний Императорский дворец (https://surl.amap.com/jjLUCpEL1RI) — огромный парково-дворцовый комплекс на берегу озера Куньминху. 8. Площадь Тяньаньмэнь (https://surl.amap.com/1lV4whI7g5a) - до XX века крупнейшая в мире площадь. 9. Ул. Цяньмыньдацзе (https://surl.amap.com/b7YYsEq11dse) — самая туристическая улица с трамвайчиком и шумными переулками. 10. Universal Park (https://surl.amap.com/3RBvwSPfM5WI) - парк развлечений. з Занимает площадь 54 га и разделён на 7 зон, погружающих в атмосферу известных кинофраншиз. 11. Набережная озера Хоухай (https://surl.amap.com/jHZmOvkQ9BW) — сочетание пекинского колорита и яркой ночной жизни. Полно баров, ресторанов. 🍽 Где поесть - Отмечу Feng Huang Chang 69 — знаменитую лапшичную. В мае 2026 года сюда заглянул ген. дир. Nvidia Дженсен Хуан — ел лапшу на улице, потому что внутри не было мест. Отмечена знаком «Мишлен». Всего около 30 заведений сети, я ел тут https://surl.amap.com/dYUavtULd3i. - В Пекине полно стритфуда и ресторанов с вкусной азиатской кухней. 📲 Полезные приложения - Alipay (https://www.rustore.ru/catalog/app/com.eg.android.AlipayGphone) — обязательное приложение. Привяжите иностранную карту. Наличные в Китае редкость. - DIDI — вызывайте через Alipay, в том числе из аэропорта. - Trip.com (https://ru.trip.com/things-to-do/list) — экскурсии, билеты, трансферы. - WeChat (https://www.rustore.ru/catalog/app/com.tencent.mm) — для общения с китайцами. Встроен переводчик. - Яндекс Переводчик Офлайн (https://www.rustore.ru/catalog/app/ru.yandex.translate) — скачайте китайский заранее. 🌐 Интернет - Kaspersky eSIM — активируйте её перед вылетом https://kasperskyesimstore.com/ru/ 💡 Лайфхак Не берите аудиогиды. Нейросеть от Алисы до GPT расскажет о всех достопримечательностях не хуже. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>19.07.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1466</t>
+  </si>
+  <si>
+    <t>#Россия #Находка #Приморскийкрай 110. Находка. Приморские Мальдивы, заброшенный самолёт и мегалиты Локация: https://yandex.ru/maps/-/CTVIf64c Город получил имя от бухты, которую в 1859 году открыл экипаж русского корвета «Америка». По легенде, один из офицеров, увидев удобную гавань, воскликнул: «Вот это находка!» — и название закрепилось. Интересные факты - Самый южный город на востоке России — южнее Владивостока и даже Сочи. - Ключевой транспортный узел Дальнего Востока — через него проходит огромный грузооборот. - Порт возводили силами заключённых ГУЛАГа. После Второй мировой здесь также работали лагеря для японских военнопленных. - На территории города найдены стоянки каменного и железного веков. - Сопка Брат (https://yandex.ru/maps/-/CTVIVMOU) — природный символ города. В середине XX века её начали разрабатывать как карьер для добычи известняка. За 40 лет срезали около 79 метров — с 321 до 242. Это не только изменило облик горы, но и нарушило экосистему: уничтожены места обитания многих растений и животных, в долине стало больше туманов. - Особенность города: большая часть жилой застройки отделена от моря портовой инфраструктурой — полноценной набережной нет. Достопримечательности 1. Заброшенный самолёт Ту-134 (https://yandex.ru/maps/-/CTVERLNR) По дороге из Владивостока в Находку — борт 1974 года выпуска. Работал в Венгрии для госнужд, с 1998 года — в российских авиакомпаниях. В 2012 году признан старейшим летающим Ту-134 в РФ, списан в 2014-м. В 2019 году самолёт перевезли в бывший лагерь «Черепаха» рядом с игорной зоной, чтобы сделать частью отеля. Проект заморозили из-за пандемии. Вход платный, территория огорожена. В 2024 году корпус расписали граффити. 2. Пещера Исполнения желаний (https://yandex.ru/maps/-/CTVImX3c) Небольшая природная пещера на склоне сопки Племянник. Добраться — съехать на грунтовку (https://yandex.ru/maps/-/CTVInVNX), оставить машину и подняться по тропинкам. Открыта в 1972 году археологом Владимиром Татарниковым — нашёл фрагменты стоянок каменного века. В пещере принято загадывать нематериальные желания, положив руки на известковый натёк. 3. «Приморские Мальдивы» (https://yandex.ru/maps/-/CTVIqS81) Неофициальное название живописных бухт с бирюзовой водой и светлым песком: Окуневая, Триозёрье, Спокойная, Большая и Малая Ежовые. Природа напоминает тропики — лазурное море, скалы и зелёные утёсы. 4. Скальный массив Замки или Чёртов Палец (https://yandex.ru/maps/-/CTVIBP64) На склонах и вершинах сопок — каменные глыбы причудливых форм. Некоторые держатся вопреки законам физики. С вершины — шикарный вид на бухты. 5. Смотровая площадка у памятника Скорбящей матери (https://yandex.ru/maps/-/CTVIBW~F) Мемориал установили в 1979 году на сопке Лебединой. Посвящён экипажу рыболовного траулера «Бокситогорск», затонувшего 19 января 1965 года в Беринговом море из-за шторма и обледенения. Из 24 членов экипажа спасли только одного — мастера добычи Анатолия Охрименко. Для города, где почти каждая семья связана с морем, это огромная трагедия. Рекомендации - Средства от клещей и комаров обязательны. Лично я на себе увидел сразу 4 клещей, ползущих по рукаву, — вовремя избавился. - Берегитесь змей. - Подниматься на Замки/Чёртов Палец лучше от бухты Спокойная, а не через лес с грунтовки. - Переночевать и поесть можно в ресторанно-гостиничном комплексе «Рица» (https://yandex.ru/maps/-/CTVIJCol) 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>17.07.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1456</t>
+  </si>
+  <si>
+    <t>#КНДР #СевернаяКорея #КимЧенЫн КНДР. День 4, часть 2: дворец пионеров, цирк и ужин на теплоходе Локация https://maps.app.goo.gl/A6vZfZEbosKEHDKPA Четвёртый день продолжился самым впечатляющим местом всей поездки — Дворцом пионеров. Затем — цирк без животных, но с виртуозной акробатикой. А завершили день ужином на теплоходе с неожиданной встречей. Достопримечательности 5. Дворец пионеров района Мангёндэ - Этот комплекс впечатлил меня сильнее всего. Никогда не видел настолько отрепетированных, чётких и идеальных выступлений детей. Вся группа была в шоке и восторге. - Здание имеет полукруглую форму — считается, что это символизирует объятия матери, защищающей ребёнка. - Это самый крупный из дворцов пионеров в КНДР. Здесь дети занимаются бесплатно: музыка, иностранные языки, компьютерные навыки, спорт. - Экскурсию проводит девочка-пионер — рассказывает о величии вождей, истории здания и архитектурных деталях. - Туристы осматривают классы, в каждом из которых показывают мини-концерт. - Иногда в фойе продают искусственные цветы для юных артистов. - Творческие коллективы регулярно выезжают на гастроли. В 2025 году юные артисты из «Мангёндэ» выступали в Приморье, в том числе на сцене Приморской сцены Мариинского театра. - Лично меня улыбнули: детские рисунки — большинство из них, разумеется, с ракетами. А ещё огромный искусственный лес с десятками чучел животных. 6. Пхеньянский цирк - История труппы началась в 1952–1953 годах — в разгар Корейской войны. Первое здание построили после её окончания. - Новое масштабное здание открыли в 1989 году. Общая площадь — 54 тысячи м², зрительный зал — на 3500 мест. Сцена технологична: позволяет ставить не только обычные номера, но и ледовые шоу. Особенности цирка: - Акцент на человеческом мастерстве. В программе почти нет диких животных — лишь изредка обезьянка или ослик, и они играют второстепенную роль. - Зрители видят виртуозную акробатику, канатоходство, полёты на трапеции и сложнейшие гимнастические трюки. - Клоуны без яркого грима и разрисованных лиц — их юмор  сдержанный и самобытный. - Нет привычных буфетов, запаха попкорна и сахарной ваты. - Мощная школа подготовки: Пхеньянская школа цирковых искусств основана в 1976 году, позже получила статус Академии. Многие выпускники добиваются признания на международной арене. Факт: рядом с нами сидел кореец, который записывал в блокнот все ошибки артистов — даже самые мелкие. Думаю, после концерта им сильно влетело. 7. Прощальный ужин на теплоходе - Ужин на реке Тэдонган. С борта открывается вид на огни ночного Пхеньяна. - Неожиданная встреча: увидел двух русских ребят без сопровождающих за отдельным столом с бокалами пива. Оказалось, они работают в Северной Корее уже 8 лет и могут передвигаться самостоятельно — у них даже машина была. Рассказали, что КНДР и особенно Пхеньян сильно преобразились в лучшую сторону за последние 2 года - у  местных появились автомобили, развивается сервис. - На мой вопрос, кем они тут работают, ответа я так и не получил...секретное что-то. Это вызвало ещё больший интерес к этой стране и людям, живущим и работающим здесь. Итог поездки Это топовое приключение, которое не с чем сравнивать. КНДР — иная реальность, мышление, быт, мировоззрение. Я получил ответы на многие вопросы, которые не давали покоя до визита. Часть мифов развеялась, но возникло ещё больше новых вопросов. Уверен, что вернусь сюда — но уже с упором на природу и курортные города, которые нам очень расхваливали. Рекомендация Решите посетить КНДР — обращайтесь в Восток Интур (https://vostokintur.ru). Искренне рекомендую. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>14.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1446</t>
+  </si>
+  <si>
+    <t>#КНДР #СевернаяКорея #КимЧенЫн КНДР. День 4, часть 1: метро, гробница, храм с иконой от Путина и Триумфальная арка Локация https://maps.app.goo.gl/A6vZfZEbosKEHDKPA Четвёртый день в Пхеньяне — самый плотный по программе, что аж в 1 пост не влезает. С утра — метро, которое считается самым глубоким в мире, днём — гробница  корейского короля, затем православный храм с иконой от Путина и триумфальная арка выше парижской. Достопримечательности 1. Пхеньянский метрополитен. - Строительство началось в 1968 году. Первая очередь открылась 9 сентября 1973 года — это сделало пхеньянское метро первым на Корейском полуострове. В Сеуле метро запустили на год позже. - Во время проходки тоннеля под рекой Тэдонган случилась крупная авария. По некоторым оценкам, погибли более 100 рабочих. В итоге от идеи прокладывать тоннели под рекой отказались — вся сеть сейчас на правом (западном) берегу. - Станции находятся на глубине в среднем 80–100 метров. Станция «Кимчхэк» уходит на 110 метров. - Существует мнение, что это вовсе не метро, а стратегический военный объект — часть подземного города для укрытия руководства и граждан в случае ядерного удара. Метро действительно задумывалось не только как транспорт, но и как бомбоубежище на случай войны. Тоннели и станции оборудованы гермозатворами, способными выдержать ударную волну. - Многие станции отделаны мрамором, мозаиками, фресками и барельефами. Сюжеты — революция, народное строительство и вожди. Особенность: мозаики украшают не только залы, но и путевые стены — такого в советских метрополитенах не было. - Большинство станций названы не по местности, а в честь революционной тематики: «Факел», «Триумф», «Золотые поля», «Слава», «Возрождение», «Товарищ», «Обновление», «Основание нации», «Рай». - Двери вагонов при прибытии состава открывают вручную — специальный сотрудник или сами пассажиры. Закрываются — автоматически. - С 2014 года метро доступно для туристов. Любопытно, что для нашей группы специально перекрывали вход в метро для корейцев, а на станциях девушки в форме отгоняли местных от нашего вагона и направляли в соседние. Всё ради того, чтобы исключить наше общение с ними. 2. Гробница короля Тонмёна - Король Тонмён — основатель государства Когурё (37–19 гг. до н. э.). Фигура полулегендарная. Согласно хроникам, мать зачала его от солнечного луча, а мальчик вырос искусным лучником и в 18 лет основал первое корейское государство. - Гробница, которую показывают туристам, прошла через несколько реконструкций. Археологи установили, что первоначальная каменная камера относится к периоду Когурё, но внешний облик кургана и храмовая зона — результат реставрации, завершённой в 1993 году. 3. Православный храм — и икона от Путина - Храм построен в Пхеньяне в 2003 году. Стал одним из немногих действующих христианских храмов в КНДР. - Важный факт: 19 июня 2024 года, в рамках визита в КНДР, храм посетил⁴ президент России Владимир Путин. Хор Свято-Троицкого прихода исполнил храмовый тропарь и кондак, после чего было возглашено многолетие главе российского государства. - В дар храму Путин передал икону Святой Троицы. 4. Триумфальная арка — выше парижской - Монументальное сооружение, посвящённое Корейскому сопротивлению против японской оккупации в 1925–1945 годах. Построена в 1982 году в честь 70-летия Ким Ир Сена. - Интересный факт: архитектурный прообраз — Триумфальная арка в Париже. Но пхеньянская версия на 10 метров выше — 60 метров против 49,5. - Внутри — мемориальные залы, лифты, лестницы и смотровые площадки. Открывается вид на стадион имени Ким Ир Сена и парк Моранбон. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>12.07.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1437</t>
+  </si>
+  <si>
+    <t>#КНДР #СевернаяКорея #КимЧенЫн КНДР. День 3: подарки вождям, храм, горы и пивной бар с историей Локация https://maps.app.goo.gl/A6vZfZEbosKEHDKPA Как только выехали за пределы Пхеньяна, проехали пункт проверки документов — я сначала решил, что это платная дорога, но вспомнил, что просто так перемещаться между городами запрещено. На трассе нет заправок, придорожных кафе или магазинов. Вдоль дороги — бескрайние рисовые поля. Из инфраструктуры — одна зона отдыха с туалетами и небольшим магазином для туристов. Нас ждала насыщенная программа: от роскошных подарков мировых лидеров до буддийского храма и горных троп. А завершили вечером в баре, куда захаживает сам Ким Чен Ын. Достопримечательности 1. Выставка «Дружбы народов» — 117 000 подарков вождям. Музей подарков от глав государств открыт в 1978 году. Идея — показать международное признание и уважение к лидерам КНДР. Подарки принадлежат не вождям, а всему народу. Что можно увидеть: - Самолёт Ил-14 от Хрущёва - Пуленепробиваемый лимузин от Сталина - Чемодан из крокодиловой кожи от Фиделя Кастро - Серебряный меч, инкрустированный жемчугом, от Ясира Арафата Всего — 100 залов. Два зала — с восковыми фигурами Ким Ир Сена и Ким Чен Ира. Фотографировать внутри запрещено. 2. Буддийский храм Бохён Один из известнейших буддийских храмов КНДР. Точная дата основания неизвестна, предположительно — начало XI века, период государства Корё. Во время Корейской войны (1950–1953) сильно пострадал от бомбардировок. В 1980-х его отреставрировали — отчасти для сохранения наследия, отчасти для туристов. В храме живут монахи, посетители могут получить их благословение. Но у меня сложилось впечатление, что монахи здесь «непростые» — возможно, переодетые сотрудники спецслужб - уж слишком заученный текст они говорили. Внутри — древние статуи Будды, резные деревянные скульптуры и старинные фрески. 3. Горы Мёхян Живописный хребет на северо-западе страны. Прогулка только по выделенной тропе: слева скалы, справа река. Заблудиться невозможно. Единственное место, где нам позволили гулять самостоятельно. Забавный случай: гиды дали нам час на прогулку, но уже через 40 минут запаниковали, решив, что мы сбежали, и отправились в погоню на мопеде, который нашли у местных. 4. Пивной бар Хвасон Главная гордость — пиво «Тэдонган», главный пивной бренд КНДР. В баре представлено 8 сортов: светлое, тёмное, нефильтрованное, ячменное и рисовое. Бар позиционируется как место для местной элиты и иностранцев. Вечером здесь оживлённо — жители Пхеньяна приходят с семьями и друзьями. В зале много хорошо одетых людей, на парковке — дорогие автомобили. Я алкоголь не пью, но безалкогольное пиво мне тут нашлось. Интересные факты: - В апреле 2024 года бар посетил Ким Чен Ын. Он одобрил внешний вид здания и велел добавить скульптуру пивной кружки с пеной — чтобы было заметно издалека. - Пивоварня Taedonggang имеет британские корни. Оборудование закупили у обанкротившейся английской пивоварни Ushers of Troubridge и переправили в КНДР. Рекомендация Берите с собой в автобус два комплекта одежды — обычную и спортивную. Дресс-код в музее, храме и горах сильно отличается. Переоденетесь — будет комфортно везде. Зонт тоже обязателен. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>07.07.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1427</t>
+  </si>
+  <si>
+    <t>#КНДР #СевернаяКорея #КимЧенЫн КНДР. День 2: Монумент Мансудэ, стадион, башня и музей Локация https://maps.app.goo.gl/A6vZfZEbosKEHDKPA Завтрак и выезд из отеля строго по графику. Опоздания не приветствуются — гид следит за временем, а экскурсионный график очень плотный. Опоздавшим в первый раз пригрозили, что в следующий раз автобус уедет без них. Завтрак в отеле — европейский. Порадовала сцена с ракетами в зале ресторана. Достопримечательности 1. Великий монумент Мансудэ. Комплекс монументальных статуй, прославляющих вождей. Центральные фигуры — 20-метровая бронзовая статуя Ким Ир Сена (построена в 1972 году к его 60-летию) и статуя Ким Чен Ира (добавлена в 2011 году, в год его смерти). Всего комплекс насчитывает 229 фигур — почти все связаны с борьбой корейского народа против японцев. За статуями — фреска с горой Пэкту — священным стратовулканом в культуре КНДР. Важные правила: - Фото — только в полный рост. Селфи запрещены. - Дресс-код: никаких вызывающих нарядов, синих джинсов, одежды с иероглифами. - Поза — руки по швам (как на моём фото). 2. Стадион Первого Мая (Рунградо) Самый большой стадион в мире — вместимость 114 000 человек. Расположен на острове Рунгра на реке Тэдон в центре Пхеньяна. Открыт 1 мая 1989 года. Занимает площадь около 20,7 гектаров. Используется для футбольных матчей, лёгкой атлетики и массовых мероприятий. Ходят слухи (неподтверждённые), что стадион также использовался для публичных казней. Нам повезло оказаться на стадион во время матча. Команда Водопад против команды под названием 4.25. 3. Монумент идей Чучхе Башня, построенная в 1982 году в честь идеологии «Чучхе». Идеология напоминает коммунизм, но с корейскими элементами. Интересный факт: башня собрана из 25 500 блоков — по числу дней жизни Ким Ир Сена на момент 70-летия (без учёта високосных). Высота башни — 170 метров. Верхушка увенчана 20-метровым факелом, который ярко горит ночью. Эмблема Трудовой партии Кореи: серп, молот и кисть. - Молот — рабочие - Серп — крестьяне - Кисть — интеллигенция Эмблема символизирует союз трёх групп трудящихся. 4. Музей Победы в Отечественной освободительной войне. Основан в августе 1953 года, через месяц после окончания Корейской войны. Перед входом — памятник с танком Т-34 в знак военной поддержки СССР. В центре — скульптура «Победа» с надписью Ким Чен Ына: «Честь великим годам». На территории — трофейная техника: американские танки, бронетранспортёры, вертолёты и обломки самолётов войск ООН. Особая гордость музея — USS Pueblo — разведывательный корабль США, захваченный северокорейцами в 1968 году. Это единственный американский военный корабль за пределами США в качестве музейного экспоната, захват которого стал крупнейшим позором американского флота. Статья по теме: https://aif.ru/society/history/1461434 5. Консерватория Завершили день в консерватории. Компанию нам составили северокорейские светские люди и пионеры. Буфета, к сожалению, не было, но оркестр — выше всех похвал. 💵 Рекомендация: деньги в КНДР Всегда берите с собой мелкие доллары — 1, 5, 10 $. Важно, чтобы купюры были целые (без надрывов и потёртостей). Несмотря на ненависть к Америке, туристы в КНДР могут рассчитываться долларами. Сдачи со стодолларовых купюр в сувенирных лавках и кафешках найти сложно — продавцы просто не смогут разменять. Местные воны туристам не меняют и сдачу не дают. Иногда можно использовать китайские юани. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>06.07.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1417</t>
+  </si>
+  <si>
+    <t>#КНДР #СевернаяКорея #КимЧенЫн КНДР. Пхеньян. День 1: прилёт, Музей метро, древние ворота и гигантская заброшка Локация https://maps.app.goo.gl/A6vZfZEbosKEHDKPA В аэропорту — суровый, но вежливый досмотр. Просят открывать сумки и чемоданы, показывать технику и литературу. Сам аэропорт современный, но пустой. Сразу после прилёта встречают гиды и ведут группу на обед в ресторане при аэропорте. Еда — на 100% северокорейская, вкусная. Интересная деталь: каждый обед и ужин в Северной Корее похож на небольшую свадьбу. Большие столы с крутящейся столешницей, непонятные блюда, много официанток, искусственные цветы. Их здесь используют везде — в ресторанах, отелях, музеях. Живые могут завянуть или осыпаться, а искусственные долговечны и всегда выглядят аккуратно. Не заезжая в отель, нас сразу везут на экскурсию по Пхеньяну. Достопримечательности 1. Музей строительства метро. Фотографировать разрешено только в нескольких залах. В музее — материалы о строительстве: фотографии рабочих, масштабные диорамы, личные вещи Ким Ир Сена: - ручка, которой он подписывал проект метро - стул, на котором сидел на совещаниях - микрофон, в который произнёс речь на открытии - транспортное средство вроде фуникулёра — на нём Ким Ир Сен спускался к строящимся станциям - рельсовый автобус (мотриса), которым он объезжал тоннели Внутри несколько уменьшенных макетов реальных станций — там разрешили фото. Но музей посеял во мне зерно сомнений: а есть ли вообще метро? Нам не гарантировали его посещение. Но в последний день — показали. 2. Ворота Тэдон. Названы так, потому что построены на берегу реки Тэдон. Изначально служили восточными воротами оборонительной стены замков Пхеньяна. Построены ещё в VI веке, восстановлены в 1635 году. Сегодня — одно из Национальных сокровищ Северной Кореи. 3. Гостиница Рюгён. 330 метров, 105 этажей. Самое высокое здание в КНДР. «Рюгён» переводится как «Ивовая столица» — одно из исторических названий Пхеньяна. Строительство началось в 1987 году. КНДР хотела превзойти Южную Корею, которая построила самый высокий отель в Сингапуре. В 1992 году стройку заморозили из-за кризиса после распада СССР. Здание простояло почти 20 лет без окон и отделки. В 2008 году работы возобновились благодаря египетской компании Orascom. Она получила контракт на развитие мобильной связи в КНДР и вложила $180 млн в облицовку фасада стеклом и металлом. Внешняя отделка завершена в 2011 году. Но гостиница так и не приняла ни одного гостя. Это самое высокое пустующее здание в мире. В 2024 году власти искали инвестора, который бы завершил строительство в обмен на право открыть казино. Отель и ужин День завершился заселением в отель и ужином в ресторане на одной из главных улиц. Отель солидный, хоть и не новый. Около 40 этажей. Есть спа и спортзал, но сил на них после экскурсий не остаётся. В винтажных номерах по ТВ показывают корейские, российские и китайские каналы. Макет ракеты на ресепшн — обязательный атрибут. Постояльцев минимальное количество. Создавалось ощущение, что наша группа из 12 человек + гиды — единственные гости в отеле. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>05.07.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1407</t>
+  </si>
+  <si>
+    <t>#КНДР #СевернаяКорея #КимЧенЫн 109.КНДР (Северная Корея) Локация: https://maps.app.goo.gl/sdaNHQ5qAfzYg3yR7 Сами корейцы называют страну Чосон — Страна утренней свежести. Считается самой закрытой страной мира из-за политики изоляции и гос. контроля над СМИ и жизнью граждан. Население 26,5 млн., столица — Пхеньян. Власть передаётся по наследству уже 3 поколения: от Ким Ир Сена к Ким Чен Иру, затем к Ким Чен Ыну. Лидеров возвели в культ: их портреты висят повсюду, их нельзя обрезать на фото, а в праздники положено возлагать цветы и кланяться. Страна занимает север Корейского полуострова. Граничит на юге с Южной Кореей по демилитаризованной зоне 38-й параллели, на севере — с Китаем и Россией. Интересные факты - Служба в армии. Все мужчины служат 10 лет, женщины — от 3 до 7 лет в зависимости от рода войск - Нагрудные значки. С портретами вождей — обязательный элемент внешнего вида для корейцев. - Культ ракет. Ракета — символ суверенитета и могущества. Их называют «оружием возмездия» и гарантом независимости. - Отношение к США и Японии. США называют главным врагом, а Южную Корею и Японию — «американскими марионетками». Ненависть к Японии связана с колониальным прошлым (1910–1945), к США — с бомбардировками во время Корейской войны, когда было разрушено до 90% зданий в КНДР. - Своя ОС — «Красная звезда». Аналог Linux, изолированный от мирового интернета. Блокирует запрещённый контент и отслеживает действия пользователей. - Календарь в КНДР особый — летоисчисление чучхе начинается с 1912 года (года рождения Ким Ир Сена). Но с 2024 главный печатный орган Трудовой партии перешел на григорианский календарь. - Синие джинсы. В некоторые местах их запрещено носить — считают символом американского империализма. - Несвобода передвижения. Для поездки в другой город жителям нужно спецразрешение. Выезд за границу — только для дипломатов, спортсменов и артистов. - Режим работы. Люди работают по 10–11 часов, 6 дней в неделю. Выходной — воскресенье. 2 месяца в году выходных нет — граждан мобилизуют на работу в полях. - Собачатина. «Тан коги» — «сладкое мясо». Традиция идёт из горных условий, где содержать коров и свиней сложно, а собаки дом охраняют и размножаются быстро. В корейской медицине считается полезным для восстановления сил. - «Кванлисо» - исправительно-трудовые лагеря. Если2 человека обвиняют в побеге, критике режима, госизмене, то в лагеря отправляют не только его, но и родителей, детей, родственников. Сроки заключения различаются, но многих отправляют на пожизненные работы: в шахтах, на лесоповале или в сельском хозяйстве. - Но для туристов КНДР считается одной из самых безопасных стран. Воровство, грабежи и насилие в стране отсутствуют, что связывают с чёткой правовой системой, контролем и сильной идеологией, которые воспитывают уважение к закону. Как посетить КНДР? - Туристы могут посещать страну только в составе организованных групп. - Туроператор. «Восток Интур» — https://vostokintur.ru/tours/kndr/. Есть программы на самолёте и поезде из Владивостока. - Я выбрал программу на 5 дней на самолёте: «Исторический тур в КНДР: Пхеньян, горы Мёхян, памятники». Напишу подробно. - Стоимость ~100 000 руб. с человека (со всеми доп. расходами и сувенирами). Билеты во Владивосток отдельно. - В Пхеньян летают только самолёты Air Koryo — государственная авиакомпания КНДР. У них редкая советская техника: Ту-154, Ту-134, Ил-62. Самолёты ухоженные. В полёте кормят бургерами. Потряхивало, но меня успокоили: «Все пилоты — военные, посадят в любом случае». Как устроена поездка? - Это самое безопасное из моих путешествий! За нами следили так, что вероятность проишествий стремилась к нулю. - Нашу группу из 12 человек сопровождали: 1 русский гид, 2 корейских гида, водитель и молчаливый суровый кореец в костюме и золотых часах. - Нельзя покидать гостиницу без гидов. - Нельзя фотографировать военных, госздания, стройки и работающих людей. - Связи, Интернета нет. В гостинице есть Wi-Fi с поминутной тарификацией: около 1,7 $ за 10 минут. - Питание 3-х разовое и на 90% состоит из традиционных блюд. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>01.07.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1397</t>
+  </si>
+  <si>
+    <t>#Россия #Владивосток #Приморскийкрай #Автопутешествие 108. Владивосток. Достопримечательности, до которых нужно ехать на авто Настоящий Владивосток начинается за его пределами: там, где дороги становятся грунтовками. Идеальный компаньон для такого маршрута — Suzuki Jimny. Маленький, юркий, проходимый. Достопримечательности 1. Пляж бухты Стеклянная (https://yandex.ru/maps/-/CPWmEH1f). Вместо песка — гладкая галька из битого стекла, отполированного морем. Местные говорят: раньше здесь была свалка, а теперь — одно из самых фотогеничных мест Приморья. 2. Сфера противовоздушной обороны (https://yandex.ru/maps/-/CPWmETK1) Заброшенный радиолокационный комплекс. Огромная сфера, Выглядит как декорация к фильму про постапокалипсис. Дорога через кладбище. Далее отправляемся на остров Русский. Здесь находится кампус ДВФУ, Приморский океанариум, а также десятки исторических укреплений Владивостокской крепости. До 2012 года на остров Русский можно было добраться только на пароме. Мост построили к саммиту АТЭС, и сегодня это главный символ Владивостока наряду с Золотым мостом. 3. Приморский океанариум (https://yandex.ru/maps/-/CPWmE25X) Самый крупный океанариум в России. Обязателен к посещению. 4. Мыс Шмидта (https://yandex.ru/maps/-/CPWmIE3x) Край полуострова, где обрывы встречаются с морем. Дорога — гравийка, местами — камни, Jimny проходит без вопросов. 5. Мыс Тобизина — край земли (https://yandex.ru/maps/-/CPWmIQ-e) Одна из самых живописных точек острова Русский. Отвесные скалы высотой до 30–40 метров уходят прямо в Японское море. Дорога заканчивается, дальше — пешком по тропе 20–40 минут. В хорошую погоду вода бирюзовая. 6. Форт № 11 Владивостокской крепости (https://yandex.ru/maps/-/CPWmIByi) Один из фортов самой мощной береговой крепости в мире. Подземелья, огневые точки. 7. Форт № 10 князя Олега и Батарея № 982 (https://yandex.ru/maps/-/CPWmIF8j) Два объекта в одном месте. Форт — с массивными стенами и заброшенными казармами. Батарея — артиллерийская позиция времён Русско-японской войны. Где поесть - Кафе «Штурвал» (https://yandex.ru/maps/-/CTaiAW2l) — свежайшие морепродукты. Гребешки, устрицы, мидии. ⚠️ Важно: змеи!🐍 В этих местах водится ядовитый щитомордник (на фото). Чтобы избежать укуса: - Носите высокую обувь из плотного материала. - Смотрите под ноги в густой траве и на камнях. - Не проверяйте руками дупла, щели в скалах и норы. При встрече со змеёй: - Сохраняйте спокойствие. - Дайте ей возможность уползти. - Не делайте резких движений, не пытайтесь её поймать или прогнать. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>30.06.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1387</t>
+  </si>
+  <si>
+    <t>#Россия #Владивосток #Приморскийкрай 107. Владивосток за один день. Центр. Локация: https://yandex.ru/maps/-/CTaeiA6n Название Владивосток означает «владеть Востоком» — и город действительно стал главными воротами России в Азиатско-Тихоокеанский регион. Основан 2 июля 1860 года как военный пост по указу генерал-губернатора Восточной Сибири графа Н. Н. Муравьёва-Амурского. Владивосток расположен на одной широте с Сочи, Сухуми, болгарской Варной и французской Ниццей. Но вместо пальм — сопки, туманы и океанский ветер. С 1951 года Владивосток закрыли для иностранцев — город стал базой Тихоокеанского флота. Особый режим действовал 40 лет, и лишь в 1991 году его отменили. В 2010 году Владивостоку присвоили звание «Город воинской славы». Интересные факты - Самый автомобильный город: на 1000 жителей — около 540 машин. Почти все — праворульные, привезённые из Японии. - Азиатский след: в конце XIX — начале XX века китайцы составляли до трети населения. В 1897 году из 30 тысяч жителей 10 тысяч были китайцами, а к 1916 году — уже 40 тысяч. Сегодня в городе до сих пор можно найти аутентичные азиатские блюда и образцы азиатской архитектуры. - Крепость мирового уровня: в конце XIX — начале XX веков построили Владивостокскую крепость — самую мощную фортовую крепость в мире. Признана памятником истории и военно-оборонительного зодчества. - Край Транссиба: во Владивостоке заканчивается Великий Сибирский путь. Достопримечательности 1. 9288 километр Транссиба (https://yandex.ru/maps/-/CPWibKZL) — памятный знак на железнодорожном вокзале. Нулевой километр самой длинной железной дороги в мире. 2. Площадь Борцов Революции (https://yandex.ru/maps/-/CPWifALP) — главная площадь города с памятником борцам за власть Советов. 3. Пешеходная улица Адмирала Фокина (https://yandex.ru/maps/-/CPWif6pd) — местный Арбат. Уютная улочка с кафе, магазинами и живой музыкой. 4. Арка Цесаревича Николая (https://yandex.ru/maps/-/CPWif-zU) — триумфальная арка, построенная в 1891 году в честь посещения города будущим императором Николаем II. Восстановлена в 2003 году. 5. Подводная лодка С-56 (https://yandex.ru/maps/-/CPWijN6w) — легендарная субмарина времен Великой Отечественной войны, превращённая в музей. 6. Набережная Цесаревича (https://yandex.ru/maps/-/CPWinI-c) — одна из самых живописных набережных города. Отсюда открывается вид на бухту Золотой Рог и мосты. 7. Фуникулёр (https://yandex.ru/maps/-/CPWinU3F) — единственный действующий фуникулёр на Дальнем Востоке. Поднимает на сопку за пару минут. 8. Смотровая площадка (https://yandex.ru/maps/-/CPWinH6D) — лучшая панорама города и бухты Золотой Рог. Обязательное место для фото. 9. Квартал Миллионка (https://yandex.ru/maps/-/CPWirM0g) — исторический район, где в начале XX века жили китайские торговцы. Сегодня — атмосферные рестораны и аутентичная архитектура. 10. Владивостокская крепость (https://yandex.ru/maps/-/CPWir6nb) — самая мощная береговая крепость в мире. Состоит из множества фортов и батарей. Экскурсии проводятся в некоторые из них. 11. Маяк Токаревского (https://yandex.ru/maps/-/CPWivBne) — старейший маяк на Дальнем Востоке (построен в 1876 году). Стоит прямо на скале, доступен в отлив. самая южная точка полуострова. Отсюда открывается вид на Японское море. Рекомендации - Завтраки: Омлет-станция (https://yandex.ru/maps/-/CTaemW5S) и историческая столовая «Не рыдай» (https://yandex.ru/maps/-/CTaeqQ5L) - Утка по-пекински: ресторан «О май дак» (https://yandex.ru/maps/-/CTaeqW8L) — нереально вкусно Где остановиться - Гостиница «Квартира № 6» (https://yandex.ru/maps/-/CTaei643) — уютный отель в центре, в жилом массиве. Удобно для прогулок. Есть бесплатная парковка. Аренда авто - Денис +79143330638 WhatsApp. Большой выбор машин. Привезут прямо в аэропорт. Я брал Suzuki Jimny. - Приложение для парковок во Владивостоке Цифровое Приморье https://primorsky-portal.ru/parkovki/pay#arch_app 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>17.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1377</t>
+  </si>
+  <si>
+    <t>#Краснодарскийкрац #Сочи #ПроклятыйДом #Мистика #Заброшки 106.Сочинский дом с привидениями https://yandex.ru/maps/-/CPcvUP4j    Здесь снимал сюжет Андрей Малахов, а в интернете о нём ходят жуткие и противоречивые легенды.    Здание выглядит странно: красный кирпич, башенки, вазоны. Внутри — пентаграммы на стенах, пыльные зеркала и люстра, которая, по слухам, раскачивается сама собой. 👻Легенды проклятого дома    По легендам, владельцем дома был Алексей Малиновский. После того как его любимая внучка получила смертельные ожоги кипятком, хозяин сильно страдал и увлёкся эзотерикой. Якобы именно тогда в доме появилось множество зеркал, образующих мистические коридоры — чтобы устанавливать связь с тонким миром.    С тех пор по ночам здесь слышны шаги, детский плач, а стрелки часов в гостиной застыли на трагическом часе её смерти.    После смерти владельца дом стали облюбовывать сатанисты. На стенах появлялись пентаграммы, внутри соседствуют иконы и оплывшие свечи. Ночью из здания доносятся странные звуки, стоны и скрипы. 🕯️ Реальная история    Дом на улице Леселидзе, 7а построил Алексей Антонович Малиновский — представитель богатой дореволюционной семьи. Здание возвели в неоготическом стиле из красного кирпича с зубчатыми башенками, за что его прозвали «замком». По некоторым данным, в 1960-е он собирал в доме элиту: артистов, депутатов и других высоких гостей. Среди посетителей упоминается лётчица Марина Попович, которая увлекалась паранормальными явлениями и написала книгу «НЛО над планетой Земля» https://www.livelib.ru/book/1001521079-nlo-nad-planetoj-zemlya-marina-popovich    В 1990-е строение приватизировали, но бизнес не сложился. Оно начало разрушаться, и примерно в 2013 году его окончательно забросили. Сейчас дом не принадлежит ни городу, ни охранным структурам — это частный объект без хозяина.    В апреле 2021 года историей особняка заинтересовался Андрей Малахов. Съёмочная группа «Прямого эфира» провела ночь в особняке. В кадр попали падающая люстра и самопроизвольно захлопывающаяся дверь, а приборы зафиксировали странные электромагнитные аномалии, которые ведущие назвали «присутствием потусторонних сил». Рекомендации - Не рекомендую посещать дом. Лестницы сгнили, полы проваливаются, кругом битое стекло и груды мусора. Опасно. - Если вы впечатлительны и боитесь неведомого — посмотрите на дом снаружи. - Если всё же решите зайти внутрь: смотрите под ноги, ничего не трогайте и не садитесь на подоконники. Этажи связаны открытыми балконами без перил — не поднимайтесь туда после заката. - Парковаться можно вдоль дороги рядом. - В 10 минутах езды красивый высокий водопад Лесной дух https://yandex.ru/maps/org/vodopad_lesnoy_dukh/228809160283?si=nph2k2f9gtb9qrnqtvbcbm9534 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>16.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1368</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Сербия #Суботица Суботица — сербский город с венгерским колоритом История и интересные факты - Суботица расположена на самом севере Сербии, почти у границы с Венгрией. Это пятый по величине город страны, но один из самых необычных по архитектуре, так как Суботица долгое время входила в состав Австро-Венгерской империи. - За свою историю город сменил более 200 названий из-за частой смены власти и миграций разных народов. Сегодня здесь живут сербы, венгры, немцы, словаки, греки. - Суботица — самый венгерский город Сербии: более половины населения говорит на венгерском языке. Надписи на зданиях часто продублированы на двух языках, а в меню ресторанов могут быть блюда венгерской кухни. - В 1918 году город был частью Венгрии и носил имя Сабодка. Позже вошёл в состав Королевства сербов, хорватов и словенцев (позже — Югославия). - В XIX веке Суботица стала центром сербской культуры. - Градоначальник-рекордсмен: Карой Биро, мэр Суботицы, руководил городом 35 лет — с 1900 по 1935 год. При нём были построены многие знаковые здания. - По одной из версий, происходит от слова субота (суббота). В средние века здесь проводили субботние ярмарки. Достопримечательности 1. Особняк архитектора Ференца Райхля (Raichle Palace) (https://yandex.ru/maps/-/CPxirG7e) — этот особняк архитектор построил для себя. Красивый двор со скульптурами. Сегодня здесь — художественная галерея. 2. Городская Ратуша (https://yandex.ru/maps/-/CPxirR64) — самое главное здание города с большими часами на башне высотой 76 метров. Строили 16 лет (1908–1924). 3. Синагога (https://yandex.ru/maps/-/CPxirDOh) — шедевр венгерского модерна, построенная в 1902 году. Синагога Суботицы считалась одной из самых красивых в Европе, но после Второй мировой войны пришла в запустение. В 1970-х её хотели снести, но в итоге отреставрировали. Сегодня это объект культурного наследия Сербии. Фасады украшены цветочными орнаментами и майоликой. Внутри — сохранившиеся витражи и кованые светильники. Сегодня используется для концертов и выставок. 4. Католическая церковь Святого Франциска Ассизского (https://yandex.ru/maps/-/CPxirX1J) — старейшее здание Суботицы, построенное в 1736 году. Единственная постройка, сохранившаяся с тех времён. Где поесть - Ресторан BOSS (https://yandex.ru/maps/-/CPxivQZX) — с отличными завтраками, обедами и ужинами. - Basch House 1887 (https://yandex.ru/maps/-/CPxm4IYn) — историческое здание, внутри — уютная атмосфера. Где остановиться My Space apartment (https://www.booking.com/Share-y4CH5AM) — стильные апартаменты в самом центре с подземной парковкой. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>11.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1359</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Черногория #Будва #Балканы Будва — самый русский город Черногории По официальным данным переписи, 13,24% взрослого населения Будвы владеет русским языком — один из самых высоких показателей на побережье. Это один из древнейших городов на Адриатике, ему более 2500 лет. Расположен в центральной части черногорского побережья. Будва — столица черногорского туризма, известная своими пляжами и бурной ночной жизнью. Согласно легенде, город основал Кадм (https://ru.wikipedia.org/wiki/%D0%9A%D0%B0%D0%B4%D0%BC), герой древнегреческих мифов, который нашёл здесь убежище. Достопримечательности 1. Цитадель Будва / Крепость Святой Марии (https://maps.app.goo.gl/k8W3y6gDr7WSkgdr8) Главная крепость Старого города, которую начали строить ещё в IX веке. Защищала жителей от нападений с моря. Массивные стены цитадели, возведённые венецианцами, достигают в толщину до 2 метров, в высоту — до 10 метров. Сегодня здесь — смотровая площадка с невероятными видами. 2. Остров Святого Стефана / Свети-Стефан (https://maps.app.goo.gl/7S6FACC4gzzR6UAE7) Роскошный остров-отель. Основан в XV веке как крепость местным племенем Паштровичей. Позже деревушка превратилась в элитный курорт, где отдыхали звёзды. Сегодня это фешенебельный отель, попасть на который могут только гости. Но посмотреть на него стоит с пляжа или со смотровой площадки над ним. Здесь останавливались такие известные люди, как Софи Лорен, Элизабет Тейлор, Сильвестр Сталлоне, Мэрилин Монро, Клаудиа Шиффер, Юрий Гагарин, Сергей Бондарчук и другие. Известна вилла №118, гостями которой были принцесса Маргарет, и другие. 3. Форт Космач (заброшенный) (https://maps.app.goo.gl/a9qRzf1H4jiwLpb79). Заброшенный австро-венгерский форт XIX века. Мощное укрепление было самым южным форпостом Австро-Венгерской империи. Сегодня находится в полуразрушенном состоянии, но его стены до сих пор хранят память о Первой мировой войне. Те, кто поднимется на холм, будут вознаграждены захватывающими видами на окрестности. Рекомендации - Удобная платная парковка за шлагбаумом (https://maps.app.goo.gl/tHmJ4HtZy88f3nrm6?g_st=ac) - Вкусный гирос Amigos gyros (https://maps.app.goo.gl/yiAjGFc8NqB1MbUs9) 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>04.05.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1350</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Черногория #Котор #Балканы 5 мест в окрестностях Котора, которые стоит увидеть Если у вас есть машина — не ограничивайтесь Старым городом. Вот куда стоит доехать. 1. Заброшенный бункер подводных лодок (https://maps.app.goo.gl/smocKM7bERtLZcbs9) Секретный военный объект Югославии, скрытый в скале на берегу Адриатики. Бункер строили в 1970-х годах для базирования дизельных подлодок. Внутри — туннели, причалы и гигантский ангар. Интересные факты: - Бункер пробит прямо в скале — подлодки заходили с моря и скрывались внутри. - Длина основного туннеля — около 100 метров - После развала Югославии объект заброшен. 2. Форт Кабала (https://maps.app.goo.gl/u92LZdkcih5epo7t6). Расположен в 5 минутах езды от бункера подводных лодок. Форт построен австро-венграми в конце XIX века. Входил в систему укреплений Которского залива — тогдашнего главного военного порта империи. Интересные факты: - Батарея из шести пушек калибра 120 мм должна была защищать вход в залив. - Форту больше 120 лет, но он хорошо сохранился — можно заходить внутрь, лазить по стенам и лестницам. Туристов при этом нет. - Сверху — панорама на вход в Которский залив и хорватский полуостров Превлака. 3. Крепость Арза (https://maps.app.goo.gl/iPMEDx2h2tpMYKk4A) Ещё один форт на полуострове Луштица, построенный венетами (предками венецианцев) в XIV веке. 4. Форт Горажда (https://maps.app.goo.gl/idbTQmn2PBrD7VHKA) Самая мощная австро-венгерская крепость в Которском заливе. Построена в 1880-х годах на вершине горы на высоте 450 метров. В отличие от многих других фортов, Горажда сохранилась почти идеально. Интересные факты: - Имела стратегическое значение — контролировала подступы к Котору с суши - Под землёй — система тоннелей, складов и казарм общей длиной несколько сотен метров. - Сохранились оригинальные пушки и механизмы подачи снарядов. 5. Мавзолей Негоша https://maps.app.goo.gl/E4P1sKRBLxKx434T7 Не крепость, но обязателен к посещению. Находится на вершине горы Ловчен (1657 м). Усыпальница величайшего правителя и поэта Черногории — Петра II Петровича Негоша. Интересные факты: - Мавзолей построен по проекту знаменитого скульптора Ивана Мештровича в 1970-х годах. - Чтобы попасть внутрь, нужно подняться по 461 ступеньке (караульная лестница). - Внутри — две огромные статуи девушек работы Мештровича и мраморный саркофаг с телом Негоша. - Вид с площадки — на полстраны: Которский залив, скалистые горы, а в ясный день — Албанию 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>03.05.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1340</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Черногория #Котор #Балканы Котор — город за крепостными стенами https://maps.app.goo.gl/C187PqgZgueJ2kpHA Котор расположен в самой защищённой бухте Которского залива, у подножия горы Ловчен. Город основали древние римляне под названием Акрувиум, но настоящий расцвет начался в эпоху Венецианской республики (1420–1797). Именно венецианцы построили знаменитые крепостные стены, которые поднимаются на 4,5 км вверх по скале — их видно из любой точки города. Старый Котор окружён мощными крепостными стенами — вторыми по длине в Европе после стен Дубровника. Город пережил землетрясения, чуму и бомбардировки, но сохранил свой средневековый облик. Сегодня Котор — объект Всемирного наследия ЮНЕСКО. Интересные факты - Которская крепость (Святого Иоанна) — 1350 ступеней вверх, 280 метров над уровнем моря. Лучший вид на залив, похожий на норвежский фьорд. Подъём занимает 40–60 минут. - Очень много кошек! Тайно сфотографировал боевых котов на дежурстве. Кошка — символ города. Во время эпидемии чумы кошки уничтожали крыс — разносчиков болезни. С тех пор их любят и оберегают. В Которе есть даже Музей кошек. - Собор Святого Трифона построен в 1166 году, но неоднократно страдал от землетрясений (особенно сильно в 1667 и 1979 годах). Восстановлен, но две башни так и остались разной высоты. - Котор снимали в кино: здесь проходили съёмки фильма «Казино Рояль» (2006) с Дэниелом Крейгом — сцены в отеле и на набережной. Достопримечательности 1. Речные ворота (https://maps.app.goo.gl/C187PqgZgueJ2kpHA) — главный вход в Старый город со стороны набережной. Построены в XVI веке. Над аркой — барельеф Богородицы и дата 1470 (год завершения строительства городских стен). 2. Оружейная площадь (https://maps.app.goo.gl/7JW5f3pm5L2mtB4j7) — главная площадь Старого города. Здесь находятся Княжеский дворец, башня Часов с астрономическими часами (XVII век) и множество кафе. 3. Собор Святого Трифона (https://maps.app.goo.gl/hg3rGjCe9BF1YLKK8) — главный католический собор Котора (1166 год). Внутри — золотой алтарь, мощи святого Трифона (покровителя города) и музей церковного искусства. 4. Бастион Гурдич (https://maps.app.goo.gl/hY89SDcBWS3DjrCC8) — часть крепостных стен XVI века. Когда-то здесь был ров с водой, а сегодня — летняя сцена театра. 5. Которская крепость (https://maps.app.goo.gl/5CmbSuw2FE6wJjrc7) — главная точка притяжения. 1350 ступеней, внутри — заброшенные казармы, часовня и лучший вид на залив. Рекомендую идти рано утром, чтобы посетить бесплатно до открытия кассы. 6. Аквариум Бока (https://maps.app.goo.gl/jLycEzKuqsL7wMFx7) — небольшой морской музей и аквариум с подводным миром Адриатики. Где остановиться - Атмосферные апартаменты в центре Котора La Mia Amore (https://www.booking.com/Share-oES6k3m) — очень стильно и удобно. Хозяйка Оксана, WhatsApp +38267012954. Завтрак в соседнем отеле включён в стоимость. - Платная охраняемая парковка тут https://maps.app.goo.gl/w3fvfVqqyioCVeRG6?g_st=ac. На этой же улице можно встать бесплатно, но места надо караулить. Где поесть - Небольшой фудкорт с отличной пиццей, блинчиками и т.д. (https://maps.app.goo.gl/7Zy2emqXkKocC5At9) - Вкусная паста — SPAGHETTI &amp; WINE BAR (https://maps.app.goo.gl/pGmCXnvbe9M4yx4PA) 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>02.05.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1331</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Черногория #Пераст #Балканы Пераст — «итальянский» город в Черногории https://maps.app.goo.gl/C63y34f9VKxwYhFEA Пераст расположен в самом узком месте Которского залива. Город основали иллирийцы (https://ru.wikipedia.org/wiki/%D0%98%D0%BB%D0%BB%D0%B8%D1%80%D0%B8%D0%B9%D1%86%D1%8B), но расцвёл он в эпоху Венецианской республики (XV–XVIII века). Тогда у Пераста был свой флот, а жителей — больше 5000 человек (сегодня — около 350). Город Пераст в Черногории часто называют «маленькой Италией» из-за исторического и архитектурного влияния Венеции. После падения Венецианской республики Пераст пережил период упадка: население сократилось, а развитие города замедлилось. В дальнейшем история города продолжалась в составе различных государственных образований, включая Королевство Сербов, Хорватов и Словенцев (позже — Югославия) и современную Черногорию. Достопримечательности 1. Колокольня церкви Святого Николая (https://maps.app.goo.gl/C63y34f9VKxwYhFEA) — 55 метров, самая высокая на побережье Черногории. Её строили 100 лет — с 1690 по 1790 год. 2. Набережная Пераста (https://maps.app.goo.gl/NzCLebA5oZRUSYqPA) — главная улица города с дворцами венецианской знати, кафе и видами на залив. 3. Остров Богородицы на рифе (https://maps.app.goo.gl/UpjNuujUwmk9xksY8) — искусственный остров с музеем и церковью. Легенда: моряки веками создавали его, сбрасывая камни после удачных рейсов. Сегодня на острове — церковь 1630 года. 4. Остров святого Георгия (https://maps.app.goo.gl/vzecWfT7jqeJChsF7) — соседний остров, натуральный, но закрыт для туристов. На нём расположен монастырь XII века и старое кладбище. Рекомендации - Парковка — вот удобное место (https://maps.app.goo.gl/hMrz2FjyqcfA4zvBA). В Перасте с парковками сложно, лучше сразу сюда. - Как попасть на острова. Местные ребята предложат за 15 € присмотреть за машиной и на катере прокатить с пирса Пераста до острова Богородицы и обратно. Рекомендую согласиться — и за машину будете спокойны, и прокатитесь. Кораблик привозит на остров и через 30 минут забирает. - Ресторан Conte считается лучшим в Перасте (https://maps.app.goo.gl/E9ke2wMrgGS5J6Hb6). 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>01.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1322</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Босния #Требинье #Балканы Требинье — самый солнечный город Боснии и Герцеговины https://maps.app.goo.gl/2a8BkqHLsc5TzvVG8 Требинье расположен на крайнем юге Боснии и Герцеговины, всего в 20 км от Адриатического побережья Хорватии и 30 км от Черногории, на берегу реки Требишницы. Название происходит от крепости Требине (по-сербски «Требиње»), впервые упомянутой в X веке. В средние века город был столицей жупы (области) Травуния, а позже входил в состав средневековой Боснии, затем Османской империи и Австро-Венгрии. История и интересные факты - Самый солнечный город — в Требинье около 260 солнечных дней в году. - Река, уходящая под землю — Требишница исчезает в двух огромных воронках недалеко от города (провалии Попово-Поле) и течёт под землёй 38 км, прежде чем выйти на поверхность в Хорватии. Это одна из самых длинных подземных рек в мире. - Сербская православная культура — Требинье — один из главных центров сербства в Боснии и Герцеговине. Город почти не пострадал во время войны 1990-х, поэтому здесь сохранились старинные здания и церкви. - Виноделие — регион вокруг Требинье известен своими виноградниками. Достопримечательности 1. Храм Благовещения Пресвятой Богородицы «Херцеговачка Грачаница» (https://maps.app.goo.gl/XYfBjhGCB6sHSDgx7) — церковь стоит на холме Црквина (425 м) над городом. Построена в 2000 году как точная копия Грачаницы в Косово. Внутри — фрески и могила поэта Йована Дучича. С площадки — лучший вид на Требинье, долину и виноградники. 2. Мост Перовича / Арсланагича (https://maps.app.goo.gl/N5aqbErdjzmPCpy57) — построен в 1574 году. Длина — 92 метра, ширина — 4 метра. Он стал самым длинным каменным мостом своего времени в регионе. В 1960-х его перенесли на новое место из-за строительства ГЭС. Сегодня здесь купаются — вода чистейшая. 3. Старый город Требине (https://maps.app.goo.gl/2a8BkqHLsc5TzvVG8) — отлично сохранившийся османский центр. Каменные улочки, старые дома с черепичными крышами, мечеть Осман-паши (XVIII век) и старинные фонтаны. Вечером здесь особенно уютно. 4. Центральная площадь (https://maps.app.goo.gl/s3d5rrUtRmQmuFt69) — сердце современного Требинье. Красивые здания австро-венгерской архитектуры, пальмы, кафе и памятник поэту Йовану Дучичу. Отличное место для кофе. 5. Церковь Святого Преображения Господня (https://maps.app.goo.gl/eFuB7MksLsvSd9N46) — главный собор города, построенный в конце XIX века в византийском стиле. Рекомендации - Ресторан Platani (https://maps.app.goo.gl/6prPPnJdfjRqnmbT7) — ресторан под гигантскими платанами (деревьями возрастом более 100 лет). - Бесплатная парковка тут https://maps.app.goo.gl/vPG7mNQFU54sj2jd8 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>30.04.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1316</t>
+  </si>
+  <si>
+    <t>В часе езды от Мостара находится впечатляющий Водопад Кравица https://maps.app.goo.gl/QM7dsNHbV3AJBNWo6 Высота каскадов — до 28 метров, ширина — 120 метров. Водопад образует огромный бассейн, где летом купаются. Вход — 10 марок (около 5 евро). Рекомендация - Ресторан Stari Konak (https://maps.app.goo.gl/E4cC5bnmbVwwctB4A) — огромные и вкусные порции по дороге к водопаду. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>30.04.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1306</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Босния #Мостар #Балканы Мостар — красивый старинный город, знаменитый Старым мостом через реку Неретву https://maps.app.goo.gl/Btq48cmGyir3wt5FA Мостар расположен на юге Боснии и Герцеговины, в долине реки Неретвы. Название происходит от сербохорватского mostari (мостостроители, стражи моста). Город всегда был многонациональным: здесь веками жили бошняки-мусульмане, хорваты-католики и православные сербы. Именно этот коктейль культур сделал Мостар уникальным — и привёл к трагедии в 1990-х. История Старого моста - В XVI веке османы приказали построить мост через бурную реку Неретву. Строительство длилось 9 лет (1557–1566). Мост был длиной 28 метров, шириной 4 метра и возвышался над водой на 20 метров. - Легенда гласит: архитектор Мимар Хайрудин понимал, что если мост рухнет при испытаниях, его казнят. В день открытия он спрятался в палатке и молился. Мост выдержал — и простоял 427 лет. - Старый мост стал символом примирения и связи между разными частями города (восточной — мусульманской и западной — христианской). 💔 Война и разрушение моста - Во время боснийской войны (1992–1995) Мостар оказался на линии фронта между хорватскими и боснийскими силами. Город был разделён. Старый мост имел стратегическое значение, и 9 ноября 1993 года после долгого обстрела он рухнул в Неретву. - Падение моста стало символом бессмысленного разрушения культурного наследия во время войны. Кадры падения арки облетели весь мир. 🛠 Восстановление - После войны мост решили восстановить в точности таким, каким он был. ЮНЕСКО и несколько стран (включая Турцию, Италию, Германию) финансировали проект. - Уникальная деталь: со дна реки водолазы подняли оригинальные камни. Их использовали для восстановления в тех же местах, где они были изначально. - Мост открыли 23 июля 2004 года. Ежегодно проводятся соревнования по прыжкам в воду с моста в холодные воды реки Неретвы. Достопримечательности 1. Старый город Мостар (https://maps.app.goo.gl/Btq48cmGyir3wt5FA) — исторический центр с мощёными улочками, каменными домами и атмосферой старой Турции. Главная точка притяжения — сам мост и набережная. 2. Базар Куюнджилук (https://maps.app.goo.gl/wNdBb444tu4FoREh8) — здесь продают медную посуду, ковры, сувениры и традиционные украшения. Обязательно торгуйтесь🤌 3. Мечеть Коски Мехмед-паши (https://maps.app.goo.gl/aenXbK4RHe4Mqkqx6) — мечеть на левом берегу. 4. Колокольня мира (https://maps.app.goo.gl/5JdXB7hdX9WJzjf46) — раньше была лютеранской церковью. Высота 107 метров. Рекомендации - Hotel-Restaurant Kriva Ćuprija (https://www.booking.com/Share-r2mzJl) — красивейший отель в историческом здании, напоминающем замок. В самом центре, в 5 минутах от всех достопримечательностей. Очень приятные сотрудники отеля. - При отеле шикарный ресторан с традиционной балканской кухней. Особенно понравились чевапы в хлебе с сыром. - Охраняемая платная парковка рядом с отелем тут https://maps.app.goo.gl/MoggBuDpL9vKLYSZ7 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>29.04.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1296</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Босния #Сараево #Балканы Сараево — столица Боснии и Герцеговины с восточным колоритом https://maps.app.goo.gl/TN6RnMFwifRyyKXa9 Сараево происходит от тюркского слова «сарай» (дворец, административное здание). Город расположен на берегу реки Миляцка. Сараево называют «Иерусалимом Европы»: в радиусе 200 метров соседствуют мечеть, православная церковь, католический собор и синагога. Интересные факты про город: - Важная дата: 28 июня 1914 года на Латинском мосту убили эрцгерцога Франца Фердинанда — так началась Первая мировая война. - В 1984 году здесь прошли Олимпийские игры. А через 8 лет началась самая долгая осада города в современной истории — 1425 дней. Сараево выстоял. - «Сараевские розы» — так называют следы от снарядов на асфальте, залитые красной смолой в память о погибших. - Население — примерно 350 000 человек, из которых 91% бошняки — это славяне-мусульмане. В XIV–XV веках Босния попала под власть Османской империи, и местные славяне приняли ислам, сохранив славянский язык и внешность. Это не турки, а уникальный этнос. - В Сараево более сотни мечетей. Достопримечательности 1. Мэрия Сараево (https://maps.app.goo.gl/TRV8y7fUiuS628yg7) — красивое здание в псевдомавританском стиле. Сгорело в 1992 году, восстановлено. 2. Старая часть Башчаршия (https://maps.app.goo.gl/bGzKXwHbQ4UaXS4y5) — исторический центр и главный базар. 3. Мечеть Гази Хусрев-бега (https://maps.app.goo.gl/VxsDWbRhBGt2NEMg7) — главная мечеть города, образец османской архитектуры (1531 год). 4. Собор Святейшего Сердца Иисуса (https://maps.app.goo.gl/54oBBakKRC7rKeC47) — католический собор в неоготическом стиле (1889 год). 5. Улица Ферхадия (https://maps.app.goo.gl/gXhMyfAPJbxiopYw9) — главный бульвар, соединяющий восточную и западную части города. 6. Латинский мост (https://maps.app.goo.gl/cNSAaFoT85bg3x9z7) — место убийства эрцгерцога Фердинанда. Начало Первой мировой. 7. Церковь Святого Антония (https://maps.app.goo.gl/RJhT4SxqUZJATKJS6). 8. Канатная дорога Требевич (https://maps.app.goo.gl/ASjVDEX4M9ENVtF18) — подъём на гору за 10 минут, панорама города. 9. Козий мост (https://maps.app.goo.gl/z9ZoZjuc5PXBmH4s8) — старейший мост Сараево (XVI век). 10. Заброшенная бобслейная трасса (https://maps.app.goo.gl/iKWNVYH4y97Zk2Hj6) — олимпийский объект 1984 года. Во время войны — линия фронта. Сейчас это огромная и атмосферная заброшка в лесу. 11.  Музей Военный тоннель (Тунель Спасения) (https://maps.app.goo.gl/y8snekCBDeJBukEA9) — единственная связь с миром во время осады. Обязателен к посещению. Рестораны и кафе - Бурек — Buregdžinica Sač (https://maps.app.goo.gl/Q1bpc4v8nBj7QomV7) - Чевапы (https://maps.app.goo.gl/26qAvr3np3fPnbnm9) — главный стритфуд Боснии - Боснийский кофе и баклава — мне понравилось тут (https://maps.app.goo.gl/qhRL5c35aYfBdHqf8) - Завтрак — Brunch Sa (https://maps.app.goo.gl/D3yGXgQCdz7oyVNQ8) Где остановиться - Pension River (https://www.booking.com/Share-JF77aW) — отель на реке со своей парковкой - Bistrik Old Town Apartments (https://www.booking.com/Share-UZC2Gh) — апартаменты с парковкой в центре 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>28.04.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1286</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Сербия #Босния #Сараево #Автопутешествие Дорога из Белграда до Сараево https://maps.app.goo.gl/Gpb1M5hs3u9FQBnf6 Прокатился по интересному маршруту от столицы Сербии до столицы Боснии и Герцеговины — 436 км. Дорога занимает 5–6 часов чистого хода, но с остановками лучше закладывать целый день. Трасса идёт через горы, леса и национальные парки. Важно: граница Сербия — Босния. Очередей обычно нет, вопросов задают мало. Из машины выходить не нужно. Главное чтобы паспорта, документы и страховка на авто были при вас. 🇷🇸 Сербия 📍 Остановки по пути 1. Стопича пещера (https://maps.app.goo.gl/ZFpyDcHF1f1u6DKg9) — одна из самых красивых пещер Сербии. Особенность пещеры — туфовые ванны. Это природные чаши, заполненные водой, которые сформированы водой, протекавшей по камню. Некоторые из них достигают глубины до 7 метров. 2. Деревня Sirogojно (https://maps.app.goo.gl/RtjoUR2GVk4zXMZp7) — настоящий музей под открытым небом. Старинные сербские деревянные дома, мельницы и мастерские. Можно увидеть, как жили сербы в XIX веке. 3. Водопад «Гостилье» (https://maps.app.goo.gl/AQgQcneG3X5pNhg47) — каскадный водопад в горной реке. Рядом есть ресторан (о нём ниже). 4. Канатная дорога Gold Gondola Zlatibor (https://maps.app.goo.gl/tqcaq792PTw1Xb257) — самая длинная канатная дорога в мире (9 км). Поднимается на вершину Торник (1496 м). Сверху — панорама гор Златибора. 5. Мокро Гора (https://maps.app.goo.gl/xdFdgS7EwA5SBPy96) — живописная горная деревня на границе с Боснией. Здесь снимали сербские фильмы, а рядом находится знаменитая узкоколейка железная дорога «Шарганская восьмёрка». 6. Этнодеревня Drvengrad (https://maps.app.goo.gl/vKRidARVYqPHXVqM7) — деревня, построенная режиссёром Эмиром Кустурицей для фильма «Жизнь как чудо». Дома из бревна, улочки с именами гениев (Ньютон, Моцарт) и невероятная атмосфера. 🇧🇦 Босния и Герцеговина 📍 После границы 7. Андричград (https://maps.app.goo.gl/E7P3zVsT6v5ArTex6) — каменный город-памятник, построенный в честь югославского писателя и нобелевского лауреата Иво Андрича. Узкие улочки, мощеные площади, церковь и библиотека. Вход свободный, очень атмосферно. 8. Вишеградский мост (https://maps.app.goo.gl/m1hwEEa4KaEoDxfi7) — знаменитый мост Символ Боснии, объект Всемирного наследия ЮНЕСКО. Рекомендации - Ресторан «Гостилье» (https://maps.app.goo.gl/5b7BVEZjzNLEaXdu9) — недалеко от водопада. Здесь шикарные чевапчичи, лепёшки и суп из перцев. Обязательная остановка на обед. - Ночевать в Сараево в Pansion River (https://www.booking.com/Share-JF77aW) — уютный отель прямо на реке Миляцка. Хорошие отзывы, удобное расположение и своя парковка — редкость для Сараево. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>09.04.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1276</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 #Сербия #НовиСад #СремскиКарловци #Воеводина Нови-Сад и Сремски-Карловци — два города на берегу Дуная, которые удобно объехать за один день 🚙 https://maps.app.goo.gl/7YVBkLwVA8RXpUQWA Нови-Сад - Второй по величине город Сербии, расположен на берегу Дуная в автономном крае Воеводина. Основан в 1694 году сербскими купцами, которым запретили селиться в католической Петроварадинской крепости. - В 1748 году императрица Мария Терезия даровала поселению статус свободного королевского города и название «Нови-Сад». - Главная историческая достопримечательность — Петроварадинская крепость, построенная на месте римского форпоста. Под ней проложено 16 км подземных туннелей. - Сегодня Нови-Сад известен крупнейшим рок-фестивалем Европы EXIT, а в 2022 году носил звание Культурной столицы Европы. - В 1999 году город сильно пострадал от бомбардировок НАТО, а в его окрестностях, на горе Фрушка-Гора, сохранилось 16 православных монастырей (так называемый «сербский Афон»). Достопримечательности Нови-Сада 1. Синагога в Нови-Саде (https://maps.app.goo.gl/D5PpnwpmXgy2C4Ds5) — величественное здание в стиле венгерского сецессиона, одна из самых красивых синагог Европы. Сегодня используется как концертный зал. 2. Площадь Свободы (https://maps.app.goo.gl/YatWbXV32pAcyv1b6) — главная площадь города, окружённая красивыми зданиями. Здесь всегда людно, летом работают фонтаны. 3. Улица Змай-Йовина (https://maps.app.goo.gl/oom2ZzkhPr9vkK898) — центральная пешеходная улица с кафешками, магазинами и уютной атмосферой. Идеально для неспешной прогулки. 4. Епископский дворец (Владычанский двор) (https://maps.app.goo.gl/pZr1NMfNkfWVq8MR9) — резиденция епископа с богатым фасадом и внутренним двором. Образец воеводинской архитектуры. 5. Собор Святого Георгия (https://maps.app.goo.gl/Vhc3emwbtC1VSUVB8) — главный православный собор Нови-Сада с красивым иконостасом. Построен на месте старой церкви. 6. Музей Воеводины (https://maps.app.goo.gl/QJX1LGoZSRbB78kS6) — археология, история и этнография региона. Стоит зайти ради коллекции костюмов и оружия. 7. Петроварадинская крепость (https://maps.app.goo.gl/9RyNo1Nt95SLiCWGA) — символ Нови-Сада. Отсюда открывается лучший вид на город и Дунай. Под крепостью — 16 км подземных туннелей. 8. Белградские ворота (https://maps.app.goo.gl/HcVQ6pi5FRNVMAyv6) — старинные ворота крепости, через которые въезжали в Петроварадин. Красивое место для фото. Сремски-Карловци - Город в 8 км от Нови-Сада. - С 1713 года здесь находилась резиденция сербского патриарха. - Связь с Россией: в 1920-х годах в городе располагалась штаб-квартира русского Белого движения под командованием генерала Петра Врангеля. Достопримечательности Сремски-Карловци 9. Собор Святого Николая (https://maps.app.goo.gl/tSswESKLAYiiYbkv5) — главный собор города с роскошным иконостасом работы известных сербских мастеров. Построен в XVIII веке. 10. Дворец патриарха (https://maps.app.goo.gl/WCyLQF9BxdQefMCb8) — резиденция сербских патриархов. Внутри — музей с богатой коллекцией икон и церковной утвари. 11. Карловацкая гимназия (https://maps.app.goo.gl/QrRyyXX3rW3xXrKF8) — одна из старейших сербских гимназий, основанная в 1791 году. Здесь учились многие известные сербы. Рекомендации - В Нови-Сад машину можно оставить на большой платной парковке тут https://maps.app.goo.gl/83o6PZFWM6cMtBPj7?g_st=ac - Кофе по дороге к крепости — Martin Kafa (https://maps.app.goo.gl/DcC4rRb8dUbE3fUg9). - Ужин в Сремски-Карловци — рекомендую плескавицу в ресторане Bermet villa (https://maps.app.goo.gl/km5TXVKSVxf1hiZg8) или Четыре льва (https://maps.app.goo.gl/GSmyatj2jmQbvonPA). 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>08.04.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1266</t>
+  </si>
+  <si>
+    <t>Готовый 8-дневный маршрут по Сербии, Боснии и Черногории без визы 🇷🇸🇧🇦🇲🇪 #Сербия #Белград #Балканы Белград — столица Сербии, один из древнейших городов Европы (более 2000 лет) 🚙 https://maps.app.goo.gl/ym9wgTJ8U16TT72w7?g_st=ac Расположен у слияния Савы и Дуная. Население — около 1,7 млн человек. За свою историю выдержал более 40 осад и десятки раз разрушался до основания. Бомбардировки, которые город не забыл: — 6 апреля 1941 года — нацистская Германия разбомбила Белград. Погибли тысячи, сгорела Национальная библиотека с древними рукописями. — Весна 1999 года — авиация НАТО 78 дней бомбила город. Цели: мосты, телецентр, здания МВД и посольства Китая. Погибли мирные жители, город оставался без света и воды, но не сдался. Сегодня на месте руин — новостройки, но на стенах домов до сих пор видны осколочные шрамы. 🚶🏻‍♂️‍➡️Пеший маршрут по достопримечательностям в центре 1. Музей Николы Теслы (https://maps.app.goo.gl/EN5YT9k14bjYVLYr9) — музей, где хранятся личные вещи, урна с прахом и сотни изобретений гениального физика. 2. Церковь Святого Марка (https://maps.app.goo.gl/iMvjeeexZM8jxaCz7) — монументальный храм в сербско-византийском стиле, построенный в память о погибших в войнах. 3. Народная скупщина Республики Сербия (https://maps.app.goo.gl/qBgRVrYAJkif9C66A) — здание сербского парламента с величественным фасадом и конной статуей перед входом. 4. Старинный квартал Скадарлия (https://maps.app.goo.gl/osDRZS82bhwgmzFU8) — мощеные улочки, старинные рестораны и живая музыка. В XIX веке здесь жили поэты и художники. 5. Площадь Республики (https://maps.app.goo.gl/emM6YrZtmtLWud7U6) — главная площадь города с памятником князю Михаилу Обреновичу на коне. Здесь же находится Национальный театр и Национальный музей. 6. Улица Кнеза Михаила (https://maps.app.goo.gl/33Ux27DTTDuksTx46) — главная пешеходная улица Белграда, Аналог нашего Арбата. 7. Дворец княгини Любицы (https://maps.app.goo.gl/DK15nMUpqrQGm1Wu6) — один из немногих сохранившихся образцов балканской городской архитектуры XIX века. 8. Собор Святого Михаила (https://maps.app.goo.gl/yJMpA4u4Y66hoK6JA) — главный сербский православный собор в Белграде с изящным иконостасом и гробницами сербских святых. 9. Церковь Ружица (https://maps.app.goo.gl/TE5eNbWrSTMBdTKT6) — старейшая церковь Белграда внутри крепости. У входа — две пушки, а внутри — необычные люстры из гильз и штыков времен Первой мировой. 10. Белградская крепость (https://maps.app.goo.gl/6wPpJAtzU2qPeLph6) — сердце города, откуда начался Белград 2000 лет назад. Отличный вид на слияние Савы и Дуная, парк, старинные ворота и военные экспонаты под открытым небом. 11. Набережная и фудкорд Бетон Хала (https://maps.app.goo.gl/bLmRV58DDGPaEvh69) — современный гастрономический центр на берегу Дуная. 🚗 На авто 12. Башня Гардош (https://maps.app.goo.gl/w2yoqnxsd4iewjQu5) — символ Земунского района. Поднимитесь на башню за 200 динаров — и перед вами откроется лучшая панорама Белграда и Дуная с высоты птичьего полета. 13. Арт-квартал Силоси (https://maps.app.goo.gl/4CgVwhnBo6pHhb8g7) — индустриальное пространство на месте старых зернохранилищ. Любимое место местной молодежи. 14. Авальская телебашня (https://maps.app.goo.gl/6gXJVwNTRCL4wYay7) — самая высокая башня на Балканах (205 м). После бомбардировок НАТО в 1999 году её восстанавливали с нуля. Наверху — смотровая площадка и вращающийся ресторан. Рекомендации - Бурек попробуйте в GOGA buregdžinica (https://maps.app.goo.gl/1cPGLyBiQqoeLqrN7) — здесь его готовят с мясом, сыром, шпинатом или вишней. - Ресторан сербской кухни Restoran Mihailo (https://maps.app.goo.gl/v2RW2X8Xgi4ytzsH9) — плескавица здесь нереально вкусная и большая. - Отель Crystal Hotel Belgrade https://www.booking.com/Share-ZbznVQ — удобный отель с подземной парковкой и видом на Храм Святого Саввы. - Хорошие  апартаменты в центре — Stella Di Notte City Center Studios https://www.booking.com/Share-V99nyA 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>07.04.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1257</t>
+  </si>
+  <si>
+    <t>#Сербия #Босния #Черногория #Балканы #Югославия #Белград #Сараево #Котор #Мостар #Пераст 105. Готовый 8-дневный маршрут по Сербии, Боснии и Черногории 🇷🇸🇧🇦🇲🇪 🟡 Среднее путешествие (но активное) 🛫 🚙 https://maps.app.goo.gl/4qKcotciAUBTQLN26 Югославия — страна, которой больше нет. После распада в 1990-х на её месте образовалось 6 независимых государств: Словения, Хорватия, Босния и Герцеговина, Сербия, Черногория, Северная Македония (до 2019 года просто Македония). Мы проедем по трём из них. - Сербия — наследница югославской столицы Белграда. Известна гостеприимными людьми, природой, реками, озёрами, горами и многочисленными монастырями. - Босния и Герцеговина — самая драматичная точка маршрута. Здесь до сих пор видны следы войны 1992–1995 годов. Особо отмечу Сараево, где на одной улице соседствуют мечеть, католический собор, православная церковь и синагога, знаменитый старый Мостар и невероятно вкусный кофе. - Черногория — Адриатическое море, Которский залив, похожий на фьорд, средневековые города и дикая природа. Готовый маршрут по Сербии, Боснии и Герцеговине и Черногории выглядит так: 1 день — Прибытие рано утром в Сербию (Белград, Нови Сад и Сремски-Карловци) 2 день — Сербия (Белград, Златибор) — Босния и Герцеговина (Вишеград, Сараево) 3 день — Босния и Герцеговина (Сараево, Мостар) 4 день — Босния и Герцеговина (Требинье) — Черногория (Пераст, Котор) 5 день — Черногория (Котор, Будва) 6 день — Черногория (Котор) — Босния и Герцеговина (Любушки, Водопад Кравице, Сараево) 7 день — Босния (Сараево) — Сербия (Суботица) 8 день — Сербия (Суботица, Белград). Самолёт в РФ. О каждом городе напишу отдельный пост со списком достопримечетельностей, ресторанов и отелей. Национальная кухня: - Плескавица — огромная мясная лепёшка на гриле. - Чевапы — маленькие мясные колбаски с луком и лепёшкой. - Бурек — слоёный пирог с мясом, сыром или шпинатом. - Кофе по-боснийски — подают на медном подносе с лукумом. Это не напиток, а ритуал. - Баклава. Привычный нам десерт, который чуть отличается от турецкого. Полезная информация: - Из Москвы в Белград прямые рейсы Air Serbia. Лететь около 3 часов. Билеты беру всегда на aviasales.ru - Виза россиянам не нужна во все три страны. - Важно: Черногория планирует ввести визы для россиян до конца сентября 2026 года — успевайте. - Местные симкарты продают везде, в том числе в зоне прилёта. В каждой стране пришлось брать отдельную симкарту, но при этом наш МТС прекрасно ловил везде. - Из Аэропорта Никола Теслы в Белграде ходят бесплатные автобусы (№72, №600, №607) до центра. Яндекс такси тоже прекрасно работает. - Берите евро. В Сербии обменяете на динары, в Боснии — на конвертируемые марки. В Черногории в ходу евро. - Аренду авто рекомендую @aleksei_belgrade ТГ — всегда на связи, большой выбор. Я брал MINI COOPER кабриолет, который при текущей стоимости бензина оказался идеальным вариантом: кушает 6 литров, на побережье ехать с открытым верхом — отдельное удовольствие. - Движение спокойное, но в горах Боснии и Черногории серпантины. Скорость не превышайте — полиция любит туристов. - Для навигации — Google Maps. - В стране безопасно, но в туристических местах работают карманники. - Английский везде понимают. Кое-где и русский поймут) 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>26.03.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1247</t>
+  </si>
+  <si>
+    <t>🇲🇦Готовый маршрут по Марокко https://max.ru/id232010125198_biz/AZ0Lx2b_Gmo Марракеш — «Красный город» у подножия Атласских гор 🚙 Локация https://maps.app.goo.gl/6CG7F2JU4upS4hQJ6 Марракеш известен как «Красный город» из-за терракотового оттенка стен из оштукатуренной глины. Город расположен у подножия Атласских гор. Название Марокко произошло от искажённого европейцами «Марракеш». В средние века город был столицей империи и главными воротами в Африку — сюда шли все караваны. Марракеш — самый туристический город Марокко. Здесь любили бывать великие: Уинстон Черчилль называл его «самым красивым местом на свете». Ив Сен-Лоран приобрёл сад Мажорель и завещал развеять здесь свой прах. Город часто становится декорацией для кино: здесь снимали «Мумию», «Миссия невыполнима: Племя изгоев» и многие другие фильмы. Достопримечательности 1. Площадь Джемаа-эль-Фна (https://maps.app.goo.gl/sFb5vTczou82kpvV6) — сердце Марракеша, живущее 24/7. Днём здесь заклинатели змей и торговцы, вечером площадь превращается в огромный уличный ресторан с музыкантами. 2. Медресе Бен-Юсефа (https://maps.app.goo.gl/xr8xE49DF5ChL3i97) — крупнейшее исламское учебное заведение Марокко. Внутри — потрясающий двор с резьбой по кедру и мрамором. Поднимитесь на верхний этаж, чтобы увидеть кельи студентов. 3. Дворец Бахия (https://maps.app.goo.gl/yKpnKvvXANtLDwMz8) — шедевр архитектуры XIX века. Название переводится как «сияние». Огромный комплекс с садами, мозаичными двориками и резными потолками. 4. Еврейский квартал (Меллах) (https://maps.app.goo.gl/Egaav82r7rSGYvSt7) — основан в XVI веке. Узкие улочки с балконами, синагоги и уникальная архитектура, отличающаяся от арабских кварталов. 5. Дворец Эль-Бади (https://maps.app.goo.gl/hV95zPSXdfUCuK4j9) — «Дворец чудес» XVI века. Сегодня от роскошной резиденции остались величественные руины и платформы с видом на Атласские горы. 6. Усыпальница Саадитов (https://maps.app.goo.gl/RLLxnyxzxnwAtVAz6) — некрополь султанов. Вход был замурован более века и случайно найден в 1917 году. Внутри — потрясающее убранство из кедра, гипса и мрамора. 7. Ворота Баб-Агнау (https://maps.app.goo.gl/RCzxQgujDRH5xmTh9) — одни из самых красивых ворот XII века из красного песчаника. Служили главным входом в королевскую часть города. 8. Мечеть Кутубия (https://maps.app.goo.gl/d24MNwp21zt81u3T6) — главная мечеть с 77-метровым минаретом — ориентиром для всего города. Построена в XII веке, её архитектура стала образцом для многих марокканских мечетей. Где поесть — Les frères kasbah (https://maps.app.goo.gl/idDmJ59VS6KSS3tp9) — вкусная кухня и отличное обслуживание. Парковка — Огороженная платная парковка: https://maps.app.goo.gl/rjYwrPbJdyT3QL5t6. В центре с парковкой сложно, лучше сразу ехать сюда. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>25.03.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1238</t>
+  </si>
+  <si>
+    <t>🇲🇦Готовый 7-дневный маршрут по Марокко https://max.ru/id232010125198_biz/AZ0Lx2b_Gmo Волюбилис — римские руины в сердце Марокко 🚙 Локация: https://maps.app.goo.gl/8xYqVpLqRnXcLQUn9 Волюбилис — древнеримский город, чьи развалины считаются одними из самых хорошо сохранившихся в Северной Африке. Расположен у подножия священного города Мулай-Идрис, между Фесом и Рабатом. Название происходит от латинского volubilis, что означает «щедрость» — намёк на плодородие окружающих земель. История — Поселение на этом месте существовало ещё со времён неолита. В III веке до н. э. город принадлежал Карфагену, а на рубеже тысячелетий стал центром эллинистической культуры Мавретанского царства. — В 40 году н. э. Волюбилис вошёл в состав Римской империи как центр провинции Мавретания Тингитанская. Основные строительные работы пришлись на II век — тогда возвели форум, базилику и проложили акведук. — В VII веке город завоевали арабы, но после основания Феса и Мекнеса он пришёл в упадок. Окончательную точку поставило Лиссабонское землетрясение 1755 года — почти все здания оказались погребены под землёй. — С 1997 года Волюбилис — под охраной ЮНЕСКО как памятник Всемирного наследия. Что посмотреть 1. Триумфальная арка (https://maps.app.goo.gl/tvca4odoUUtAArraA) — построена в 217 году в честь императора Каракаллы и его матери. Главный символ Волюбилиса, встречающий гостей при входе. 2. Базилика и Форум (https://maps.app.goo.gl/17pSTteRsfAca1mVA) — сердце административной жизни. Базилика выполняла судебную функцию, а мощёный форум был местом собраний граждан. 3. Капитолий (https://maps.app.goo.gl/Lm5Kbfs29PWaPxGq5) — храм трёх главных римских божеств: Юпитера, Юноны и Минервы. От него сохранились величественные колонны. 4. Дом Орфея (https://maps.app.goo.gl/nXBFe9fFajgxEyNv6) — знаменит напольными мозаиками с изображениями античных героев, слонов, лошадей и дельфинов. Орфей, играющий на лире, окружён зачарованными животными. 5. Дом Диониса (https://maps.app.goo.gl/zLPtJSx1GscaciD27) — здесь находится мозаика «Четыре времени года», один из самых узнаваемых артефактов Волюбилиса. Полезная информация — Время работы: ежедневно с 8:30 до 17.30 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>24.03.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1229</t>
+  </si>
+  <si>
+    <t>🇲🇦Готовый 7-дневный маршрут по Марокко https://max.ru/id232010125198_biz/AZ0Lx2b_Gmo Фес — культурная столица Марокко 🚙 Локация: https://maps.app.goo.gl/bUyTHzBJFEYG8XiP8 Фес — старейший из четырёх имперских городов Марокко и крупнейший центр исламской культуры в Северной Африке. Основан в 789 году. Медина Фес-эль-Бали — старейшая пешеходная зона в мире. Здесь насчитывается около 9400 узких переулков, многие настолько узкие, что по ним могут передвигаться только люди, ослы или мулы. Благодаря средневековой архитектуре Фес часто «играет» роль древнего Иерусалима, Каира или Рима в кино. Здесь снимали: «Джеймс Бонд: Квант милосердия», «Гладиатор», «Игра в имитацию», сериал «Клон». Достопримечательности 1. Баб-бу-Джелуд (https://maps.app.goo.gl/i6Boos6RKacwsRka8) — главные ворота медины с изумрудной и синей плиткой. Символичная граница между современностью и средневековым лабиринтом. 2. Медресе Бу-Инания (https://maps.app.goo.gl/tmwQgQxh9APiupAz7) — архитектурная жемчужина XIV века с резьбой по кедру и мраморными колоннами. Единственное медресе в Фесе с минаретом. 3. Музей дерева с кафе на крыше (https://maps.app.goo.gl/xhuiFgawcmokMPFy8) — музей в отреставрированном караван-сарае. С крыши открывается панорамный вид на медину. 4. Мавзолей Идриса II (https://maps.app.goo.gl/C32E6bgjeNTfQaTZ6) — священное место, усыпальница основателя города. Немусульманам можно заглянуть внутрь и увидеть потрясающее убранство. 5. Площадь Сеффарин (https://maps.app.goo.gl/vyFbvQbdaWxVEGgG6) — площадь медников. Мастера вручную отбивают медные тарелки и чайники — лучшее место для сувениров. 6. Медресе Аль-Аттарин (https://maps.app.goo.gl/NyqiKU4mFY57h8Ur8) — изящный внутренний двор с мраморным полом и мозаикой. 7. Кожевенный завод Шуара (https://maps.app.goo.gl/jfUk18ZiEjpfH4Yu8) — визитная карточка Феса. Гигантские чаны с красителями, где кожу окрашивают вручную уже тысячу лет. Запах специфический — вам дадут мяту. 8. Синагога Ибн Данан (https://maps.app.goo.gl/XtLVwygUfvr4516C7) — одна из старейших синагог Марокко в еврейском квартале (Меллах). Восстановлена в традиционном марокканско-еврейском стиле. 9. Королевский дворец (https://maps.app.goo.gl/zLDHbR9qSAo8rMQy6) — резиденция короля. Вход запрещён, но знаменитые медные ворота с золотыми узорами стоят отдельного визита. 10. Гробница Меринидов (https://maps.app.goo.gl/bRVCqbzKftnHzNmK6) — лучшее место для заката. Руины на холме с панорамным видом на море белых домов и минаретов. Где остановиться — Riad Semlalia (https://maps.app.goo.gl/xHC2VDMrFiwkNcVJ8) —шикарный риад, где я почувствовал себя королевской персоной. — Хозяин посоветует англоговорящего гида — в лабиринте Феса легко заблудиться. — Крытая парковка в 100 метрах: https://maps.app.goo.gl/Dvi1DLjALWHvBMjr7 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>23.03.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1219</t>
+  </si>
+  <si>
+    <t>Друзья! Я отправился в путешествие по Балканам. Нашел невероятно красивые места — позже выложу подробный маршрут с советами и рекомендациями. Прелесть в том, что можно посетить за неделю сразу 3 страны🔥 Виза не нужна, а рейс прямой из Москвы. Посты появятся здесь и в новом канале «Макс». Подписывайтесь)👇 https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>23.03.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1210</t>
+  </si>
+  <si>
+    <t>Готовый маршрут по Марокко https://max.ru/id232010125198_biz/AZ0Lx2b_Gmo Шефшауэн — «Синий город» или «Голубая жемчужина» 🚙 Локация https://maps.app.goo.gl/FXVgJbWT5uyzUzZR6 Шефшауэн — город в Марокко, известный своим характерным цветом построек. Стены домов, улицы, двери и даже ступеньки окрашены в разные оттенки синего — от нежно-голубого до глубокого индиго. Название города с берберского языка переводится как «смотри на рожки» — оно возникло благодаря двум вершинам: Тиссука и Мегу, которые нависают над городскими кварталами, будто два рога. В 1492 году, после Реконкисты (изгнания мавров с Пиренейского полуострова), многие мусульмане и евреи бежали на север Африки. Часть из них осела в Шефшауэне, провозгласив город территорией, закрытой для чужеземцев. Впервые запрет нарушили только в конце XIX века: в 1883 году французский исследователь Шарль Эжен де Фуко тайком проник сюда и позже описал свои наблюдения в книге. Для широкой публики Шефшауэн открыли только в начале 1920-х годов. Существует несколько теорий, объясняющих знаменитый голубой цвет: 🔵 Еврейская традиция: еврейские беженцы, спасавшиеся от нацистов, начали красить стены в синий цвет. В иудаизме синий символизирует небо, напоминает о присутствии Бога. 🦟 Защита от комаров: считается, что синий цвет отпугивает насекомых, так как напоминает текущую воду. ❄️ Охлаждение: темно-синие стены помогают сохранять прохладу в жаркие летние месяцы. Интересно, что традиция красить дома в синий цвет сохраняется до сих пор — каждую весну местные власти раздают жителям кисти и краску для обновления цвета. Достопримечательности 1. Площадь Мохаммеда V (https://maps.app.goo.gl/qCnb8dHpYNEtJptw7) — главная площадь нового города. Здесь находится королевский дворец и элегантные фонтаны, окруженные ухоженными садами. Отличное место, чтобы почувствовать ритм жизни современного Шефшауэна. 2. Площадь Эль-Хаута (https://maps.app.goo.gl/bedVoESp3jo1H2yr9) — уютная площадь у входа в медину (старый город). Здесь шумят рынки, а у стен Касбы разбит традиционный апельсиновый сад. 3. Площадь Ута-эль-Хамман (https://maps.app.goo.gl/ZWcCZ7cQ9LFqMfdm9) — сердце старого города. Главная площадь, где сосредоточена жизнь работает главная мечеть, а многочисленные кафе предлагают традиционный мятный чай с видом на суету. 4. Историческая крепость Касба (https://maps.app.goo.gl/FXCzLYwSh43proeL6) — мощное оборонительное сооружение, построенное в XV веке. Внутри находится этнографический музей и старинная тюрьма. 5. Голубая улица Дерб-Беньяакуб (https://maps.app.goo.gl/fiSN2aeMnDXoY3He9) — главный переулок для фото. Это настоящий лабиринт, где оттенки синего перетекают друг в друга, а стены украшены яркими цветочными горшками. 6. Дерб-эль-Ассри (https://maps.app.goo.gl/mW6whnbWZ9hLg8Dj8) — одна из самых узких и атмосферных улиц. Здесь синий цвет достигает максимальной насыщенности. 7. Улица Сиди Боучука (https://maps.app.goo.gl/X5yV3wKs2ttCQie19) — тут можно много сувенирных лавок, мастерских по выделке кожи и текстильных магазинов. 8. Городская прачечная (https://maps.app.goo.gl/781CRBWcR3ePcbKo8) — место, где местные жители до сих пор стирают белье в общественных каналах. Один из немногих уголков, где можно увидеть не туристическую, а настоящую бытовую жизнь города. 9. Испанская мечеть со смотровой (https://maps.app.goo.gl/tq3LXZBBAYHczqrH6) — лучшее место для встречи заката. Мечеть, построенная в 1920-х годах, находится на холме. Отсюда открывается панорамный вид на Шефшауэн. 10. Водопад Ашкур (https://maps.app.goo.gl/z4n1booiitEhKYEG7) — природная достопримечательность в окрестностях города. В сезон дождей это полноводный поток, окруженный горами, куда приезжают отдохнуть от городской суеты. Где поесть — Кафе Bab Tarik (https://maps.app.goo.gl/iRcQEfjCfFZKL1hi9) — отличное место с местной кухней. Рекомендации — Бесплатно парковался вдоль тротуара тут (https://maps.app.goo.gl/9TAWi7bkF7Lc6w9c8) 🔥Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>22.03.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1201</t>
+  </si>
+  <si>
+    <t>Готовый маршрут по Марокко https://max.ru/id232010125198_biz/AZ0Lx2b_Gmo Танжер — город у Гибралтарского пролива 🚙 Локация https://maps.app.goo.gl/RaEigxcJAmPTTfhAA Танжер — единственное место в мире, где воды Средиземного моря встречаются с Атлантикой, а берега Африки почти касаются Европы. В ясный день видно испанское побережье.  История города насчитывает более 2500 лет: основан финикийцами как торговый пост Тингиc. С 1923 по 1956 год Танжер был международной зоной под управлением европейских стран и США — «городом свободы» для шпионов, контрабандистов и авантюристов. Достопримечательности 1. Касба и Музей Касбы (https://maps.app.goo.gl/xwwRbHuZs8FFekCy5) — крепость и бывший султанский дворец XVII века. 2. Финикийские гробницы (https://maps.app.goo.gl/h3krtU2JJmNFxXGT7) — погребальные камеры II века до н. э. на краю утёса с видом на океан. 3. Площадь Grand Socco (https://maps.app.goo.gl/c7o5wrtm9iZGzCg68) — главные ворота в медину, окружённые пальмами и фонтанами. 4. Площадь Petit Socco (https://maps.app.goo.gl/uQVpdeBtfdqrzkV38) — «Маленькая рыночная площадь» с магазинами, сувенирами и кафе. 5. Ворота Bab Al Bahr (https://maps.app.goo.gl/Nn9GgKJJTCmcjmcn6) 6. Музей Американского посольства — Tangier American Legation Museum (https://maps.app.goo.gl/BSKrsRfiuoRZUBoS8) — первая госсобственность США за границей, подаренная султаном в 1821 году. Во время Второй мировой — штаб разведчиков. 7. Геркулесовы пещеры (https://maps.app.goo.gl/fjppMRXZ13yxjJiK9) — в 12 км от города, естественное отверстие в скале. По легенде, здесь отдыхал Геракл. 8. Мыс Cape Spartel (https://maps.app.goo.gl/3UfUEhRdxgCxy5of9) — маяк 1864 года на высоте 326 м. В лесу обитают кабаны, которых кормят местные жители. Где остановиться? — Riad Qasr El Medina (https://maps.app.goo.gl/GeEgzcjC6oxFcGrx5?g_st=ac) — красивый риад в медине, недалеко от парковки. Отличный завтрак. Где поесть? — Ресторан Kebdani (https://maps.app.goo.gl/zmtP5hYp5ssiWXMQA?g_st=ac) — национальная кухня, лучший ужин в поездке.  — Gran Café de Paris (https://maps.app.goo.gl/EW4XucUPeCHwj35e7) — историческое кафе, место съёмок и встреч знаменитостей.  — Кафе Хаффа (https://maps.app.goo.gl/y1ojyTJdDjPKWDCB7) — легендарное кафе с 1921 года на склоне холма над морем. Рекомендации — Танжер — город с высоким уровнем мошенничества, будьте бдительны, особенно в медине. Игнорируйте тех, кто предлагает мелкие услуги, вежливо отказывайте. — Центральная парковка Medina Parking Bab El Marsa (https://maps.app.goo.gl/CXVkJUANAeJbcuLE7?g_st=ac) — рядом с риадом и рестораном Kebdani. На въезде игнорируйте помощников: сами возьмите талон в терминале, припаркуйтесь и сообщите администратору, что оставляете машину на ночь — так дешевле. При выезде проверьте стоимость на мониторе. Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>21.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1191</t>
+  </si>
+  <si>
+    <t>#Тверскаяобласть #Старица #Пушкин #Костница #ИванГрозный 104. Старица — любимый город Ивана Грозного и Пушкина 🚙 Локация https://yandex.ru/maps?whatshere%5Bpoint%5D=34.9335859541587%2C56.514927295554465&amp;whatshere%5Bzoom%5D=12.423729&amp;ll=34.93081272547074%2C56.511947721827426&amp;z=12.423729&amp;si=nph2k2f9gtb9qrnqtvbcbm9534 Старица — идеальный вариант для однодневной поездки из Москвы или Твери. Компактно, красиво, с богатой историей и без толп туристов. Старица — небольшой город на берегу Волги, известный с XII века. В XV–XVI веках был удельным княжеством. Согласно летописям Грозный, гостил в городе 9 раз. В 1581 году в Старицком кремле Грозный принимал папского посланника Антонио Поссевино, способствовавшего подписанию Ям-Запольского мира и завершению Ливонской войны. Старицу Грозный называл «любим-городом». Сегодня Старица — это тихий город с белокаменными храмами, древним городищем и невероятными видами на реку. История и легенды 😶‍🌫️ Сокровища Ивана Грозного — одна из главных легенд Старицы. Согласно преданию, перед смертью царь спрятал часть своей легендарной библиотеки (знаменитой «либереи») и личной казны в подземельях под городом. В Старице у Грозного была любимая резиденция, а под землёй — разветвлённая система тайных ходов. Кладоискатели до сих пор ищут царские сокровища, но безуспешно. ⛏️Старицкие каменоломни — подземные лабиринты, тянущиеся на десятки километров под городом и его окрестностями. Именно отсюда добывали белый камень, из которого строили храмы и палаты. В XIX веке в каменоломнях добывали известняк для строительства Москвы. Сегодня они привлекают диггеров и любителей подземных экспедиций, но спускаться без проводника опасно. ✍️ Пушкин в Старице В Старице бывал Александр Сергеевич Пушкин — он гостил в усадьбе Вульфов. Здесь поэт работал над несколькими произведениями: · главы «Евгения Онегина» · стихотворение «Зимнее утро» (написано под впечатлением от тверских пейзажей) · наброски к «Борису Годунову» (интерес к Смутному времени и Ивану Грозному во многом вдохновлён старицкой историей) Достопримечательности 1. Руины храма Архангела Михаила (https://yandex.ru/maps/org/ruiny_khrama_arkhangela_mikhaila/207327332932) — первая точка по дороге из Москвы. Величественные руины белокаменной церкви XIX века, стоящие прямо у трассы. 2. Старицкий Успенский монастырь (https://yandex.ru/maps/org/yuzhnyye_vorota/123332926154) — главная жемчужина города. Монастырь основан в XII веке, его собор виден издалека. Обязательно спуститесь в подвал — там находится костница: открытое захоронение, где черепа и кости монахов сложены аккуратными рядами. 3. Белокаменные кузницы (https://yandex.ru/maps/org/belokamennyye_kuznitsy/3740690456) — памятник промышленной архитектуры XVIII века. Здесь когда-то ковали якоря для российского флота. Сегодня — отреставрированный комплекс, где проводят экскурсии и иногда кузнечные мастер-классы. 4. Собор Бориса и Глеба (https://yandex.ru/maps/org/sobor_borisa_i_gleba/1795300682) — старинный храм Старицы, построенный в начале XIX века. 5. Старицкое городище (https://yandex.ru/maps/org/staritskoye_gorodishche/140932176877) — место, где в XII веке была деревянная крепость. Сегодня здесь земляные валы, с которых открывается панорама на монастырь и Волгу. Идеальное место для прогулки и фото. По легенде, под городищем находятся входы в тайные подземелья, где спрятаны сокровища Грозного. 6. Усадьба помещиков Вульфов (https://yandex.ru/maps/org/usadba_pomeshchikov_vulfov/8137953541) — усадьба, где бывал Александр Пушкин. Вульфы были друзьями поэта, и здесь он останавливался во время своих поездок. Сейчас в усадьбе музей с интерьером XIX века. 7. Старицкий чайный дом (https://yandex.ru/maps/org/staritskiy_chayny_dom/222216276828) — купеческий особняк, где подают чай из самовара с местными сладостями. Интерьеры стилизованы под дореволюционную эпоху — отличное место, чтобы согреться после прогулки по городищу. Где поесть — Кафе «Былина» (https://yandex.ru/maps/org/bylina/122877948909). Здесь продают знаменитые слойки Вульфа. Обязательно попробуйте! 🔥Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>20.03.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1189</t>
+  </si>
+  <si>
+    <t>Друзья! Создал в MAX публичный канал А это где?! https://max.ru/id232010125198_biz Подписывайтесь, т.к. в ТГ публиковать посты становится сложнее😔 Сегодня ночью улетаю, чтобы проехать на арендованном авто интересный маршрут Сербия - Босния - Черногория Нашёл массу интересных локаций, которые буду публиковать с координатами🔥</t>
+  </si>
+  <si>
+    <t>20.09.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1527</t>
+  </si>
+  <si>
+    <t>#Азербайджан #Шеки #Лагич #ДириБаба #Путешествия 115. Азербайджан за 3 дня. Из Баку в Шеки через Дири-Баба и Лагич 🇦🇿 Напрямую от Баку до Шеки около 300–320 км и 4,5–5 часов. С заездом к Дири-Баба и в Лагич закладывайте целый день. Сначала дорога проходит по засушливым равнинам, а после Шамахы начинаются зелёные холмы, горы и леса. Самый красивый участок — серпантин через ущелье по пути в Лагич. Что посмотреть по дороге 1. Мавзолей Дири-Баба (https://yandex.ru/maps/-/CXAvvI3~) Двухэтажная усыпальница 1402 года, встроенная в известняковую скалу возле города Гобустан, ранее называвшегося Маразы. По легенде, тело святого Дири-Баба осталось нетленным. Здание почти сливается со скалой и словно висит над землёй. Можно подняться по каменной лестнице, осмотреть мавзолей и полюбоваться видом сверху. 2. Горный посёлок Лагич (https://yandex.ru/maps/-/CTfsIA9o) Старинный посёлок ремесленников среди гор Исмаиллинского района. Здесь сохранились мощёные улицы, каменные дома и мастерские. Главный символ Лагича — медная посуда ручной работы. Мастера до сих пор куют и украшают её традиционными орнаментами. В 2015 году медное ремесло Лагича включили в список нематериального наследия ЮНЕСКО. Прогуляйтесь по центральной улице и загляните в мастерские. На Лагич закладывайте 1–1,5 часа. О городе Шеки Шеки — один из древнейших городов Азербайджана: его история прослеживается как минимум с VI века до н. э. В 1743 году город стал столицей Шекинского ханства и богател благодаря Шёлковому пути, торговле и ремёслам. После разрушительного селя 1772 года Шеки отстроили на новом месте. В 2019 году исторический центр вместе с Дворцом шекинских ханов включили в список Всемирного наследия ЮНЕСКО. Достопримечательности Шеки 1. Дворец шекинских ханов (https://yandex.ru/maps/-/CTfsM48E) Главная достопримечательность города. Дворец построен в конце XVIII века. Внутри сохранились яркие фрески, а окна выполнены в технике шебеке — из тысяч кусочков цветного стекла и дерева без клея и гвоздей. 2. Шекинский караван-сарай (https://yandex.ru/maps/-/CTfsQQIA) Караван-сарай XVIII века, где останавливались купцы и хранили товары. Сохранились массивные стены, арочные переходы и внутренний двор. Часть здания сейчас используется как отель. 3. Исторический центр Юхары-Баш Старинный район с мощёными улицами, традиционными домами, деревянными балконами, ремесленными лавками и кондитерскими. Где остановиться - Old Town (https://yandex.ru/maps/-/CTr-6PoW) — атмосферный отель в историческом здании рядом с достопримечательностями. Где поесть - Ресторан «Гагарин» (https://yandex.ru/maps/-/CXAvv876) — ресторан традиционной кухни. Обязательно закажите шекинское пити. Пити — сытное блюдо из баранины, курдюка, нута, каштанов, алычи и шафрана, которое несколько часов томят в глиняном горшочке. Сначала хлеб посыпают сумахом и заливают бульоном, затем мясо, нут и каштаны разминают и едят как второе блюдо. - Yahya Sweet Shop (https://yandex.ru/maps/-/CXAvzDL1) — здесь стоит попробовать шекинскую халву. Это местная разновидность пахлавы из рисового теста, ореховой начинки, сиропа и шафрана. Очень сладко, но вкусно. Полезная информация - Выезжайте из Баку не позднее 7:00–8:00. - С остановками поездка займёт практически весь день. - Перед поездкой в Лагич проверьте погоду: последний участок проходит по горному серпантину. - По дороге много мест для пикника, где готовят вкусные кутабы. - В Шеки лучше остаться на ночь, а город осматривать утром. - На основные достопримечательности закладывайте около 3 часов. 🔥 Канал в MAX https://max.ru/id232010125198_biz</t>
+  </si>
+  <si>
+    <t>20.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/autotravelrubicon/1518</t>
+  </si>
+  <si>
+    <t>#Азербайджан #Шеки #Лагич #ДириБаба #Путешествия 115. Азербайджан за 3 дня. Дорога из Баку в Шеки: Дири-Баба, горный Лагич и город Шеки 🇦🇿 Напрямую от Баку до Шеки около 300–320 км и примерно 4,5–5 часов в пути. Но если заехать к мавзолею Дири-Баба и в горный посёлок Лагич, на дорогу лучше закладывать целый день. Первые часы маршрут проходит по засушливым равнинам. После Шамахы пейзаж постепенно меняется: появляются зелёные холмы, горы и леса. Самый красивый участок — дорога в Лагич через ущелье и горный серпантин. Что посмотреть по дороге 1. Мавзолей Дири-Баба (https://yandex.ru/maps/-/CXAvvI3~) Необычная двухэтажная усыпальница 1402 года, буквально встроенная в известняковую скалу возле города Гобустан, ранее называвшегося Маразы. С мавзолеем связана легенда о святом Дири-Баба, чьё тело якобы осталось нетленным. Здание словно висит над землёй и почти сливается со скалой. Можно подняться по каменной лестнице, осмотреть внутренние помещения и посмотреть на окрестности сверху. 2. Горный посёлок Лагич (https://yandex.ru/maps/-/CTfsIA9o) Лагич — старинный посёлок ремесленников, спрятанный среди гор Исмаиллинского района. Дорога сюда проходит через живописное ущелье: скалы, горная река и серпантины. Посёлок знаменит мощёными улицами, каменными домами и медными мастерскими. Когда-то здесь существовало более 40 ремёсел: ковроткачество, обработка кожи, кузнечное и оружейное дело. Главный символ Лагича — медная посуда ручной работы. Местные мастера до сих пор куют, полируют и украшают её традиционными орнаментами. В 2015 году медное ремесло Лагича включили в список нематериального культурного наследия ЮНЕСКО. Обязательно прогуляйтесь по центральной улице, загляните в мастерские и посмотрите, как прямо при вас создают медные изделия. На прогулку стоит заложить минимум 1–1,5 часа. О городе Шеки Шеки расположен у подножия Большого Кавказа и считается одним из древнейших городов Азербайджана. Его история прослеживается как минимум с VI века до н. э. В 1743 году Шеки стал столицей одного из первых и наиболее влиятельных ханств Кавказа. Город находился на Великом шёлковом пути, богател благодаря торговле, шелководству и ремёслам. После разрушительного селя 1772 года Шеки был отстроен на новом, более высоком месте. В 2019 году исторический центр города вместе с Дворцом шекинских ханов включили в список Всемирного наследия ЮНЕСКО. Достопримечательности Шеки 1. Дворец шекинских ханов (https://yandex.ru/maps/-/CTfsM48E) Главная достопримечательность города и один из самых красивых дворцов Азербайджана. Построен в конце XVIII века как административная резиденция шекинских ханов. Внутри сохранились яркие фрески с изображениями цветов, животных, сцен охоты и сражений. Особенно впечатляют окна шебеке — сложные витражи из тысяч кусочков цветного стекла и дерева, собранные без клея и гвоздей. Рядом находятся крепостные стены, старинные здания, ремесленные мастерские и огромные чинары. 2. Шекинский караван-сарай (https://yandex.ru/maps/-/CTfsQQIA) Большой караван-сарай XVIII века, где во времена Шёлкового пути останавливались купцы, хранили товары и отдыхали после долгой дороги. Здание сохранило массивные каменные стены, арочные переходы, внутренний двор и атмосферу старого торгового города. Сейчас часть комплекса используется как отель, но во внутренний двор можно зайти и прогуляться. 3. Исторический центр Юхары-Баш Старинный район Шеки с мощёными улицами, традиционными домами с высокими крышами, ремесленными лавками и кондитерскими. Лучше просто гулять без определённого маршрута, заходить во дворы и рассматривать деревянные балконы и каменные фасады. Где остановиться - Old Town (https://yandex.ru/maps/-/CTr-6PoW) — небольшой атмосферный отель в историческом здании. Удобное расположение рядом с главными достопримечательностями. Где поесть - Ресторан «Гагарин» (https://yandex.ru/maps/-/CXAvv876) — ресторан традиционной кухни. Обязательно закажите фирменное шекинское пити. Пити — очень сытное блюдо из баранины, курдючного жира, нута, каштанов, алычи и шафрана. Его несколько часов томя</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1547,62 +1889,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H130"/>
+  <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4820.252" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4823.679" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -4724,50 +5066,696 @@
       <c r="H129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>80376</v>
       </c>
       <c r="B130" t="s">
         <v>387</v>
       </c>
       <c r="C130" t="s">
         <v>388</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E130">
         <v>1609</v>
       </c>
       <c r="F130">
         <v>36</v>
       </c>
       <c r="G130">
         <v>76</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>106614</v>
+      </c>
+      <c r="B131" t="s">
+        <v>390</v>
+      </c>
+      <c r="C131" t="s">
+        <v>391</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E131">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>106615</v>
+      </c>
+      <c r="B132" t="s">
+        <v>393</v>
+      </c>
+      <c r="C132" t="s">
+        <v>394</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E132">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>106616</v>
+      </c>
+      <c r="B133" t="s">
+        <v>396</v>
+      </c>
+      <c r="C133" t="s">
+        <v>397</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E133">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>106617</v>
+      </c>
+      <c r="B134" t="s">
+        <v>399</v>
+      </c>
+      <c r="C134" t="s">
+        <v>400</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E134">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>106618</v>
+      </c>
+      <c r="B135" t="s">
+        <v>402</v>
+      </c>
+      <c r="C135" t="s">
+        <v>403</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E135">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>106619</v>
+      </c>
+      <c r="B136" t="s">
+        <v>405</v>
+      </c>
+      <c r="C136" t="s">
+        <v>406</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E136">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>106620</v>
+      </c>
+      <c r="B137" t="s">
+        <v>408</v>
+      </c>
+      <c r="C137" t="s">
+        <v>409</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E137">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>106621</v>
+      </c>
+      <c r="B138" t="s">
+        <v>411</v>
+      </c>
+      <c r="C138" t="s">
+        <v>412</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E138">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>106622</v>
+      </c>
+      <c r="B139" t="s">
+        <v>414</v>
+      </c>
+      <c r="C139" t="s">
+        <v>415</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E139">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>106623</v>
+      </c>
+      <c r="B140" t="s">
+        <v>417</v>
+      </c>
+      <c r="C140" t="s">
+        <v>418</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E140">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>106624</v>
+      </c>
+      <c r="B141" t="s">
+        <v>420</v>
+      </c>
+      <c r="C141" t="s">
+        <v>421</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E141">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>106625</v>
+      </c>
+      <c r="B142" t="s">
+        <v>423</v>
+      </c>
+      <c r="C142" t="s">
+        <v>424</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="E142">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>106626</v>
+      </c>
+      <c r="B143" t="s">
+        <v>426</v>
+      </c>
+      <c r="C143" t="s">
+        <v>427</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="E143">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>106627</v>
+      </c>
+      <c r="B144" t="s">
+        <v>429</v>
+      </c>
+      <c r="C144" t="s">
+        <v>430</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E144">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>106628</v>
+      </c>
+      <c r="B145" t="s">
+        <v>432</v>
+      </c>
+      <c r="C145" t="s">
+        <v>433</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="E145">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>106629</v>
+      </c>
+      <c r="B146" t="s">
+        <v>435</v>
+      </c>
+      <c r="C146" t="s">
+        <v>436</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="E146">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>106630</v>
+      </c>
+      <c r="B147" t="s">
+        <v>438</v>
+      </c>
+      <c r="C147" t="s">
+        <v>439</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E147">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>106631</v>
+      </c>
+      <c r="B148" t="s">
+        <v>441</v>
+      </c>
+      <c r="C148" t="s">
+        <v>442</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E148">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>106632</v>
+      </c>
+      <c r="B149" t="s">
+        <v>444</v>
+      </c>
+      <c r="C149" t="s">
+        <v>445</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E149">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>106633</v>
+      </c>
+      <c r="B150" t="s">
+        <v>447</v>
+      </c>
+      <c r="C150" t="s">
+        <v>448</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="E150">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>106634</v>
+      </c>
+      <c r="B151" t="s">
+        <v>450</v>
+      </c>
+      <c r="C151" t="s">
+        <v>451</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E151">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>106635</v>
+      </c>
+      <c r="B152" t="s">
+        <v>453</v>
+      </c>
+      <c r="C152" t="s">
+        <v>454</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E152">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>106636</v>
+      </c>
+      <c r="B153" t="s">
+        <v>456</v>
+      </c>
+      <c r="C153" t="s">
+        <v>457</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E153">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>106637</v>
+      </c>
+      <c r="B154" t="s">
+        <v>459</v>
+      </c>
+      <c r="C154" t="s">
+        <v>460</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E154">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>106638</v>
+      </c>
+      <c r="B155" t="s">
+        <v>462</v>
+      </c>
+      <c r="C155" t="s">
+        <v>463</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E155">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>106639</v>
+      </c>
+      <c r="B156" t="s">
+        <v>465</v>
+      </c>
+      <c r="C156" t="s">
+        <v>466</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E156">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>106640</v>
+      </c>
+      <c r="B157" t="s">
+        <v>468</v>
+      </c>
+      <c r="C157" t="s">
+        <v>469</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E157">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>106641</v>
+      </c>
+      <c r="B158" t="s">
+        <v>471</v>
+      </c>
+      <c r="C158" t="s">
+        <v>472</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E158">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>106642</v>
+      </c>
+      <c r="B159" t="s">
+        <v>474</v>
+      </c>
+      <c r="C159" t="s">
+        <v>475</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E159">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>106643</v>
+      </c>
+      <c r="B160" t="s">
+        <v>477</v>
+      </c>
+      <c r="C160" t="s">
+        <v>478</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E160">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>106644</v>
+      </c>
+      <c r="B161" t="s">
+        <v>480</v>
+      </c>
+      <c r="C161" t="s">
+        <v>481</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E161">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>106645</v>
+      </c>
+      <c r="B162" t="s">
+        <v>483</v>
+      </c>
+      <c r="C162" t="s">
+        <v>484</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E162">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>106646</v>
+      </c>
+      <c r="B163" t="s">
+        <v>486</v>
+      </c>
+      <c r="C163" t="s">
+        <v>487</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E163">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>106647</v>
+      </c>
+      <c r="B164" t="s">
+        <v>489</v>
+      </c>
+      <c r="C164" t="s">
+        <v>490</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E164">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>106648</v>
+      </c>
+      <c r="B165" t="s">
+        <v>492</v>
+      </c>
+      <c r="C165" t="s">
+        <v>493</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E165">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>106649</v>
+      </c>
+      <c r="B166" t="s">
+        <v>495</v>
+      </c>
+      <c r="C166" t="s">
+        <v>496</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E166">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>125089</v>
+      </c>
+      <c r="B167" t="s">
+        <v>498</v>
+      </c>
+      <c r="C167" t="s">
+        <v>499</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="E167">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>125090</v>
+      </c>
+      <c r="B168" t="s">
+        <v>501</v>
+      </c>
+      <c r="C168" t="s">
+        <v>502</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">