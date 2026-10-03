--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1007">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2201">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3033,50 +3033,3632 @@
     <t>06.08.25 16:29</t>
   </si>
   <si>
     <t>t.me/otmoskvi/17999</t>
   </si>
   <si>
     <t>Усадьба Лютка. В 1783 году селом Лютка владел подполковник Ульян Тихонович Болотников, а земля в 169 десятин делилась между ним и статским советником Яковом Ивановичем Сукиным. В середине XIX века сын Болотникова, действительный тайный советник Алексей Ульянович, продал свою часть имения контр-адмиралу Ростиславу Степановичу Вальронту. К тому времени расширилось и село, и сама усадьба. Другой частью села к тому времени владели Фёдор Григорьевич и Мария Сергеевна Щербатские, после смерти которых в 1869 году наследство было разделено между детьми. Один из них — Ипполит Федорович — получил имение Лютка, где устроил свою усадьбу и значительно увеличил всю территорию, выкупив в 1883 году у наследников Вальронта их часть поместья, а также восемь пустошей у разных помещиков. К 1889 году Ипполит Фёдорович владел стал крупным землевладельцем. Сама усадьба к тому времени занимала 15 десятин земли, а общее владение Щербатских превышало 2200 десятин. Ипполит Щербатский построил в усадьбе новый каменный господский дом с переменной этажностью (2 и 3 этажа) и башней. Между регулярными посадками лип и дубов были высажены деревья, придавшие парку черты пейзажности. Перед домом был устроен сквер, усаженный ясенями, клёнами, вязами и туями. К востоку от него располагались фруктовые сады и огороды, к северу — хозяйственные постройки. Там же на отдельном участке среди крестьянских дворов Щербатский соорудил дом для своей экономики Марьяны Филипповны. Его первый каменный этаж завершал карниз, а двускатная крыша образовывала широкий фронтон. По центру главного фасада в кровлю врезался деревянный мезонин, перекрытый двускатной крышей, которую поддерживали консоли балкона. Сочетание разных объёмов и материалов придавало этому домику достаточную выразительность. За ним закрепилось название «Марьянин дом». В 1890 году имение от Ипполита Щербатского перешло к его сыну Федору Ипполитовичу, которому было тогда 24 года. Он увеличил усадьбу, купив несколько соседних участков. Щербатский прожил в усадьбе безвылазно почти шесть лет, занимаясь хозяйственными заботами, а также уделяя время наукам в усадебной библиотеке. В 1899 году имение было заложено банку и оценено в 145 000 рублей. В 1917 году, ещё до Октябрьского переворота, Фёдор Ипполитович продал все свои земли, кроме усадебного участка, включавшими в себя собственно усадьбу, поля и лес. После прихода советской власти, Щербатский был членом Академии наук и продолжал пользоваться имением как дачей. С 1962-го по 1976-й год в красно-кирпичном здании усадьбы действовала Волосковская восьмилетняя школа. Интерьеры дома были серьезно изменены и приспособлены под школьные нужды. После 1976 года в усадьбе разместился комсомольско-молодёжный лагерь для старшеклассников. К началу XXI века территория имения находилось в заброшенном состоянии: здания полуразрушены, несколько раз подвергались пожарам. Место на карте: 58.934803, 30.705699 #ленинградскаяобласть</t>
   </si>
   <si>
     <t>06.08.25 14:58</t>
   </si>
   <si>
     <t>t.me/otmoskvi/17998</t>
   </si>
   <si>
     <t>💡 Миома — что это и почему важно знать сейчас Август — время подумать о себе до осенней суеты. Миома — частый женский диагноз, встречается у каждой пятой (и даже чаще!). Чаще всего миому находят после 32 лет, а самый активный период — перед менопаузой. Вот что надо помнить: 1️⃣ Не поднимайте тяжести свыше 3 кг. 2️⃣ Контрацептивы выбирайте только после консультации врача. 3️⃣ Для поддержания здоровья подходят йога, пилатес, плавание. 4️⃣ Гормональные препараты (особенно прогестерон) принимайте только по назначению — самолечение опасно. 5️⃣ Миома может долго не проявлять себя, но иногда возникают: • боли внизу живота • обильные и болезненные менструации • дискомфорт во время секса • выделения вне цикла • проблемы с беременностью Если замечаете эти симптомы — не откладывайте визит к врачу. 📍 Подробнее о женском здоровье — в Telegram-канале Многофункционального медицинского центра «МирА»</t>
   </si>
   <si>
     <t>06.08.25 12:59</t>
   </si>
   <si>
     <t>t.me/otmoskvi/17997</t>
   </si>
   <si>
     <t>Усадьба Засецких–Кузнецовых. В 1830-40 годах помещик Д.Н. Засецкий построил в п.Нагорное усадебный дом и разбил регулярный парк со спуском к реке. Поодаль находились свеклосахарный завод и писчебумажная фабрика. В 1910 г. усадьбу вместе с домом, парком и землями в количестве 850 десятин приобрело в полную собственность за 92 тыс. рублей «Товарищество производства фарфорово-фаянсовых изделий М. С. Кузнецова», которое уже с 1889 г. арендовало Песоченскую фаянсовую фабрику. Усадьба стала использоваться для загородного отдыха членов семьи знаменитого фарфоровых дел мастера Матвея Сидоровича Кузнецова, а земля сдавалась в аренду местным крестьянам. В 1918 г. усадьба была национализирована коммунистами, был создан совхоз «Нагорное», затем здание передано в ведение профсоюзов, и там был создан Дом отдыха, просуществовавший все довоенные и послевоенные годы и после войны, вплоть до 1949 года. С 1949 по 2008 годы здание занимал санаторий фтизиатрического направления. Дом Засецких-Кузнецовых представляет собой значительную ценность, как памятник русского провинциального ампира и он, вместе с прилегающими постройками сохранился и до наших дней, хотя и безобразно перестроенный. Место на карте: 54.127300, 34.350347 #калужскаяобласть</t>
+  </si>
+  <si>
+    <t>15.09.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27656</t>
+  </si>
+  <si>
+    <t>Царёв-Борисов городок — несохранившаяся крепость в селе Борисово Можайского района Дерево-земельные укрепления существовали ещё в XIII—XIV веках.В 1585—1586 гг. напротив Крепостной горы по указу тогда ещё боярина Бориса Фёдоровича Годунова был построен уникальный каменный Борисоглебский храм высотой 74 (или же, возможно, даже 80 метров с крестом) метра. Храм был самой высокой шатровой церковью на Руси, даже выше колокольни Ивана Великого, в то время имевшей высоту 60 метров.Шатровая церковь подразумевалась как символ прихода к власти новой династии Годуновых. В 1598—1600 гг. Борис Годунов основывает на высоком левом берегу Протвы крепость, получившую название Царёв-Борисов Городок. Центром ансамбля являлась белокаменная крепость полукруглой формы с четырьмя башнями и двумя воротами, окружённая глубоким рвом. Диаметр крепости в плане — около 90 метров. Башни и ворота имели шатровую крышу. Стены венчались зубцами схожей формой с зубцами Московского Кремля После смерти Бориса Годунова и убийства его сына Фёдора II царский дворец оказывается заброшенным и со временем уничтожается. В 1830 году остатки крепости были разобраны, как и шатровый храм. Белый камень пошёл на строительство разных сооружений.В настоящий момент от Борисова городка осталась площадка на вершине холма, ров глубиной до 2 метров, фрагменты белокаменных фундаментов башен и стен.  ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>15.09.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27655</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки Music Club (м. Новослободская | м. Курская) открывает набор на уроки игры на барабанах. Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных артистов ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 926620d6a57ac3eea5b6a39ed8abd561.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27654</t>
+  </si>
+  <si>
+    <t>Полезная папка по каналам Москвы Ⓜ️ Больше не нужно искать тематические каналы и по отдельности на них подписываться — мы сделали это за вас ⭐️ Вам остается только перейти по ссылке, сохранить папку себе и регулярно получать полезную информацию,афиши,новости,работу и многое другое в Москве 🇷🇺 Добавляй папку себе</t>
+  </si>
+  <si>
+    <t>15.09.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27650</t>
+  </si>
+  <si>
+    <t>Космические места Подмосковья Звездный городок✨ Здесь вы попробуйте еду космонавтов, увидите космический тренажер «Восток» и скафандры. 🕹Гор. округ Звездный городок (ЗАТО), 6  Музей ракетно-космической корпорации «Энергия» Увидите аппарат Гагарина, макеты первого орбитального комплекса «Союз-Аполлон» и аппарат «Восход-2», из которого Леонов вышел в открытый космос. 🕹г. Королев, ул. Ленина, 4А Музей новейшей истории г. Королева Вы увидите личные вещи Королева, артиллерийские орудия, автомобили, документы и фотографии. 🕹г. Королев, ул.Терешковой, 1 Музей Люберецкого техникума им. Гагарина Вы увидите рабочие инструменты Гагарина, личные вещи и тренировочный костюм. 🕹г. Люберцы, Октябрьский пр.-т.,136 Музей космонавта Валерия Быковского Вы увидите скафандры Быковского и  кинокамеру, с которой он снимал Землю из космоса. Экспонаты от «Роскосмоса» и др. 🕹г. Павловский Посад, пл. Революции, 15 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>15.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27649</t>
+  </si>
+  <si>
+    <t>Чем известно подмосковное село Федоскино? С конца XVIII века там располагались самые известные предприятия, где делали и расписывали табакерки, шкатулки и бисерницы в особом стиле. Федоскинская миниатюра — русский промысел XVIII века, вид традиционной живописи масляными красками на изделиях из папье-маше. Украшали федоскинские миниатюры ручной росписью. Известными сюжетами были «тройка», «чаепитие», сцены из жизни крестьян, а также копии известных картин. В XIX веке на производстве появились новые изделия — ларцы, чайницы, очечницы, кошельки, пасхальные яйца. Фабрика работает до сих пор. При ней находится музей ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>15.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27648</t>
+  </si>
+  <si>
+    <t>Успей купить EXLANTIX с выгодой до 1 125 000 ₽ до 30.09! EXLANTIX - автомобили на новых источниках энергии с высочайшей оснащённостью, динамикой и комфортом для тех, кто не ищет компромиссов. До конца сентбря у официального дилера БорисХоф есть возможность получить субсидию до 925 000 ₽ при покупке гибридных моделей линейки - это распространяется не только на флагман, но и на другие модели. При покупке вы получаете: ✅ Выгода до 1 125 000 ₽ с учётом госсубсидии ✅ Доп. оборудование на 300 000 ₽ при покупке ✅ Гарантия 8 лет или 200 000 км ✅ Все комплектации в наличии с ПТС - новый автомобиль за один день ✅ Оплата частями и честная оценка по трейд-ин Успейте воспользоваться выгодой, пока действует предложение. Жмите «Узнать больше» Узнать больше #реклама sale.borishof-esteo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27642</t>
+  </si>
+  <si>
+    <t>Усадьба «Поливаново» в Подольском районе Если поездка предстоит на машине, например, из Подольска, то ориентироваться необходимо на Варшавское шоссе. В районе с. Ознобишино нужно свернуть направо на автодорогу 46К-2230 в сторону пос. Щапово и двигаться по ней до плавного поворота (через 3 км от Щапово) направо. При въезде в с. Поливаново следует повернуть направо. Объект назначения (особняк) будет слева. Машину можно оставить на одной из бесплатных парковок рядом с поместьем. Расстояние составляет 15 км, время в дороге — 20 мин. 📍Место на карте Фото anto2rist ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>15.09.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27641</t>
+  </si>
+  <si>
+    <t>Если ставить имплант зуба, то только в «Доктор Гудман»! ...Боитесь стоматологов? Напрасно! Центр цифровой имплантации «Доктор Гудман» приглашает на восстановление зубов по атравматичной методике! Без разрезов и шума бора. Точность установки импланта до 0,01 мм, заживление ускоренное. Минимум отёков! ⚡Акция на Корейские импланты⚡ Имплант + работа врача от 16 000 ₽ вместо 24 500 ₽ На консультации мы: — Проведём диагностику КТ-снимка — Оценим вашу костную ткань — Подберём подходящий метод имплантации и составим план лечения. Гарантированно проводим профосмотры после операции — бесплатно! Ждём вас на бесплатной консультации по адресам: 📞 Москва, метро Пролетарская, Волгоградский пр-т, д. 1, стр. 1 метро Краснопресненская, ул. Дружинниковская, 11А Получить консультацию Есть противопоказания. Посоветуйтесь с врачом. #реклама goodman-implantat.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27640</t>
+  </si>
+  <si>
+    <t>⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>15.09.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27639</t>
+  </si>
+  <si>
+    <t>Требуются модели на омоложение в Москве ⚡Важно! Приглашаем девушек и женщин проживающих в Москве от 25 до 70 лет на омолаживающие процедуры для лица Бесплатно в качестве модели. 📅Для этого клиника открыла запись на сайте (ссылка внизу поста). Успейте записаться, всего 20 мест! 📊Вы пройдете полную процедуру омоложения (на Ваш выбор) и Вас проконсультирует косметолог с опытом более 8 лет. ❤️На выбор одна процедура: РФ-лифтинг лица, Криотерапия, Ультразвуковая чистка лица, Безинъекционная биоревитализация, Аппаратная мезотерапия, Карбокситерапия, Микротоки. ✅Без боли и без инъекций - все процедуры аппаратные. *Предложение действительно только для граждан РФ! Подать заявку Есть противопоказания. Посоветуйтесь с врачом. #реклама best-cosmet-eleon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27635</t>
+  </si>
+  <si>
+    <t>Бронницы Необыкновенное впечатление производит городок в Московской области. Бронницы - это город истории, здесь всё дышит величием. Каждое здание представляет собой шедевр архитектуры, каждый монумент отражает гордую историю, каждый уголок природы достоин быть запечатлённым на полотне талантливого художника. Посещение местных достопримечательностей гарантирует увлекательное времяпровождение. В каждом закоулке и маленьком сквере здесь живёт тень прошлого, отсылающая путешественника в давние времена. Достопримечательности этой старинной провинции Подмосковья впечатляют, вдохновляют и заставляют задуматься о чём-то значимом, гордом и нетленном. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>14.09.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27629</t>
+  </si>
+  <si>
+    <t>Усадьба Остафьево Двухэтажный дом-усадьба начала XIX в. в стиле русского классицизма, с колоннадами и флигелями, на берегу старинного озера. Изначально архитектурный ансамбль Остафьева включал здание главного дома, кирпичный завод, оранжереи, хозяйственные постройки, теплицы, 2 моста, один из которых – мост-плотина. Эталон русской усадебной культуры – Остафьево, в конце 80-х прошлого века стало Литературно-историческим Музеем. А в 1995 г. Музей-усадьбу «Остафьево» – «Русский Парнас» внесли в список объектов культуры и истории федерального уровня. Территория парка занимает около 22 га. Периодически проводятся работы по реставрации, но музей и парк принимают посетителей. Адрес: поселение Рязановское Остафьево Фото mystere. cat ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>14.09.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27628</t>
+  </si>
+  <si>
+    <t>«Первый Шаг» — российская программа от бренда BAUER 👍 Старт в детском хоккее без лишних расходов. Ребенок хочет играть в хоккей, а вы не готовы покупать дорогую форму? С программой «Первый Шаг» от BAUER можно взять экипировку в аренду на два месяца и понять, подходит ли ребенку этот спорт. 📱Подписывайтесь на канал, чтобы узнать больше о нашей программе и развитии ребенка в хоккее. Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27620</t>
+  </si>
+  <si>
+    <t>Поэзия, ставшая городом — Таруса Это город, который влюблял в себя великих творческих людей. Например, здесь частыми гостями были Цветаевы, Поленовы, Ватагин, Паустовский и Ахмадулина, ведь местные красоты приводят в восторг! Что стоит посмотреть в Тарусе? Собор Петра и Павла Строительство храма в 1789 году финансировала лично Екатерина II. Каменный собор перестраивали несколько раз, желая довести до совершенства. 📍 Площадь Ленина, 1 Тарусская картинная галерея Далеко от первого места вам идти не придется! В пристройке к собору была открыта галерея после того, как коллекционер Н.П. Ракицкий подарил городу сразу больше 200 экспонатов. 📍 ул. Ленина, 1А Дом-музей семьи Цветаевых Дом был куплен еще дедом поэтессы, Цветаева провела здесь детство и юность. Экспонаты — личные вещи семьи и их друзей. Мебель в музей прибыла из московской квартиры семьи. 📍 ул. Розы Люксембург, 30 Дом-музей Паустовского В бревенчатом доме Паустовский прожил 9 лет. Внутри строения создана обстановка середины XX века. В кабинете писателя хранятся его личные вещи: пишущая машинка, книги и мебель. 📍Пролетарская ул., 2 Набережная Берег Оки привлекает гостей и жителей города отменными видами. Помимо этого на набережной можно встретить три памятника: Цветаевой, Ахмадулиной и Паустовскому. 📍ул. Ефимова ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>14.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27616</t>
+  </si>
+  <si>
+    <t>Песчаный карьер в Лыткарино Осенью, летом и весной приезжают, чтобы прогуляться в живописном месте. Зимой здесь катаются на лыжах и санках. 📍Место на карте Фото andrey_moshkarov_ph ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>14.09.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27612</t>
+  </si>
+  <si>
+    <t>Усадьба Д.И. Филиппова, посёлок Спортбазы Старинный дом овеян легендами. Согласно одной из них, здесь жила любимая Дмитрием Ивановичем цыганка Аза. Говорят, что и сама усадьба была построена именно для нее. Но ее счастье было недолгим. Однажды она узнала, что Дмитриий полюбил другую. Не выдержав горя, цыганка бросилась со смотровой башни и погибла. Насколько эта легенда соответствует действительности – неизвестно. 📍Место на карте Фото abandon.history</t>
+  </si>
+  <si>
+    <t>14.09.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27611</t>
+  </si>
+  <si>
+    <t>КОД Сокольники — семейный квартал в 4 мин от парка Продуманные пространства для работы, спорта и отдыха. Камерная атмосфера клубного формата. • Коворкинг для работы в тишине • Фитнес-рум для ежедневной активности • Арт-клуб для творчества и вдохновения • Детская комната для игр и проведения праздников • Гостиная для отдыха и камерных мероприятий • Первый взнос от 7,1 млн руб на 2-комнатные квартиры ⚡Оставьте заявку, и мы поможем вам с подбором квартиры и выгодными условиями покупки Узнать больше #реклама dom.kod-sokolniki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27608</t>
+  </si>
+  <si>
+    <t>Усадьба "Абрамцево" На территории усадьбы расположились несколько строений, каждое со своей историей. Все они теперь музеи с уникальными коллекциями. Главный дом, в котором жили Аксаковы и Мамонтовы и гостили их творческие друзья - это двухэтажное деревянное здание с двумя флигелями. В нем обустроен музей, где сохранена обстановка барского дома: мебель, некоторые картины, созданные в усадьбе, книги, печь, покрытая изразцами, сделанными Врубелем. Здесь можно увидеть картины Серова, Репина, Врубеля и других художников-гостей Мамонтова. В Абрамцево собрано несколько уникальных коллекций живописи, рисунка, иконы, печатной графики, рукописи, редкой книги, скульптуры, русского изразца 17-18 вв. Здесь собрана мебель, фарфор, стекло, мемориальная фотография и фонотека 18-19 вв. Место: Сергиево-Посадский район, городское поселение Хотьково, c. Абрамцево, ул. Музейная, д. 1 Фото: Анна Корсунова</t>
+  </si>
+  <si>
+    <t>14.09.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27607</t>
+  </si>
+  <si>
+    <t>Премиальные офисы в БЦ АВИУМ от 31,3 млн. ₽ Бизнес-центр класса А находится рядом со станцией метро МЦК Зорге в зоне влияния Ленинградского делового коридора. Ключевые преимущества: Панорамное остекление, гибкие планировки, площади от 60,5м² до целого этажа. Видовые VIP-офисы. Ландшафтный парк 1,2 га, торговая галерея 7 000 м², рестораны, кафе, фитнес и плейхаб на территории. А также уникальная архитектура, современные технологии и выгодное расположение! Старт продаж нового объёма ритейла. Готовность — 2028 год. Свяжитесь с нами, чтобы узнать больше! Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ "ЗОРГЕ". #реклама quiz.avium.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27604</t>
+  </si>
+  <si>
+    <t>Поездка в Калугу от RUSSPASS</t>
+  </si>
+  <si>
+    <t>13.09.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27603</t>
+  </si>
+  <si>
+    <t>Свято-Введенская островная пустынь в 100 км от Москвы Свято-Введенская островная пустынь была основана в начале VIII века как мужская обитель, с 1995 года - стала женским монастырем. На восточном берегу озера находится поселок с одноименным названием - Введенский, с которым Введенскую пустынь связывают два моста - деревянный и бетонный. После возвращения зданий монастырь находится в стадии восстановления до сих пор, хотя реставрационные и строительные работы проведены просто огромные. Монастырю принадлежит небольшое подворье с живностью, где производятся различные молочные продукты - молоко, сметана, масло, творог, мороженое. Выпекается различная выпечка и хлеб. Одно их важных производств - золотошвейная мастерская. Все продукты, вышивку, вязание можно приобрести. Место: Владимирская область, Петушинский район, город Покров, поселок Введенский ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27602</t>
+  </si>
+  <si>
+    <t>Любите путешествовать? Туры в Гонконг из Москвы! ✅Познакомиться с городом, увидеть уникальные достопримечательности, попробовать местную кухню и сходить на шопинг — выбирайте свой вариант тура. ✨Групповые, индивидуальные варианты от 3 до 12 дней. ⚡Яркие впечатления, авторский подход. Ждем вас! Узнать больше #реклама tstours.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27598</t>
+  </si>
+  <si>
+    <t>Едем в Смоленск на выходные Смоленск — один из древнейших городов Руси, его истинный возраст неизвестен. Что здесь стоит посмотреть 👇 Смоленская крепостная стена Одна из самых узнаваемых башен крепостной стены — Громовая. Перед башней на постаменте стоит памятник архитектору, который руководил строительством смоленской крепости в 1595—1602 годах. 📍Смоленск, Ленинский р-н Лопатинский сад Здесь располагается колесо обозрения, с которого открывается поразительный вид на город. Весь парк наполнен историей и огромным количеством памятников. 📍ул. Пржевальского Успенский собор Успенский собор есть во многих областных центрах России, но не каждый город может похвастаться таким великолепием, как Смоленский. 📍ул. Соборный Двор, 5 Парк Блонье Парк Блонье, или сад имени М. И. Глинки — другой уголок природы в самом центре Смоленска, посещаемый многими, как и Лопатинский сад. Здесь располагаются великолепные дорожки и фонтаны. 📍Парк Блонье Художественная галерея Смоленского государственного музея-заповедника Находится в историческом центре города и располагает значимым собранием отечественной и западноевропейской живописи, икон, предметов декоративно-прикладного искусства. 📍Коммунистическая ул., 4 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.09.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27597</t>
+  </si>
+  <si>
+    <t>Новостройки под ваш запрос — в одной подборке Эксперт Яндекс Недвижимости покажет цены, акции и сроки сдачи по каждому ЖК Узнать больше Финансовые услуги оказывает: ПАО Сбербанк, АО "АЛЬФА-БАНК", АО АльфаСтрахование". Проектная декларация на сайте https://наш.дом.рф/. #реклама realty.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27595</t>
+  </si>
+  <si>
+    <t>Церковь иконы Божией Матери Знамение, городской округ Клин, деревня Васильевское-Соймоново Церковь представляет собой памятник высочайшего художественного уровня. Была основана в 1797 году. Каменный однокупольный храм в стиле классицизма с колокольней. Построен на средства Н. А. Соймонова, близок к работам Н. А. Львова. Приделы Покровский, Ильинский, Никольский и Александра Свирского. Закрыта в 1937, село ликвидировано в 1960-х. На данный момент находится в аварийном состоянии 📍Место на карте Фото bankovskaya ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.09.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27594</t>
+  </si>
+  <si>
+    <t>ЮАР: сафари в нацпарке Крюгер , трекинги, киты, пингвины ЮАР в сентябре с гидом Павлом Фокиным, да ещё и со скидкой 20% Насыщенные 10 дней в Южной Африке, и мы уже полностью готовы к поездке: ✅маршрут проверен. ✅джипы забронированы. ✅в океане вот-вот начнется пик сезона китов. ⚡Вам остается только собраться и забронировать это путешествие со скидкой 20% Подписывайтесь на Team Trip и бронируйте места заранее. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27589</t>
+  </si>
+  <si>
+    <t>Крупнейший в России музей космической тематики Государственный музей истории космонавтики имени К. Э. Циолковского в Калуге можно по праву считать первым в мире и крупнейшим в России музеем космической тематики. Уникальные экспозиции раскрывают историю отечественной космонавтики от первого искусственного спутника Земли до современных долговременных станций. Музейный фонд насчитывает свыше 75 000 единиц хранения. В старом здании представлено научное наследие Циолковского, основоположника теоретической космонавтики. Особую ценность имеют те немногочисленные подлинные экспонаты, которые побывали в космическом полете. 📍 г. Калуга, ул. Академика Королёва, 2 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.09.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27588</t>
+  </si>
+  <si>
+    <t>5 дней, когда отдыхает вся семья! «Лагуна Юг» приглашает на 5 ярких будних дней с детьми и внуками - на лучшей базе семейного отдыха. Дети до 12 лет отдыхают бесплатно. Пока малыши и школьники играют, творят, проходят квесты и проводят время с заботливыми аниматорами, взрослые наконец выбирают отдых для себя: баня, прогулки, творчество, общение или просто тишина. Всё уже продумано: комфортное проживание, 6-разовое питание, программы для детей и взрослых, зоопарк и яркие вечера. Приезжайте всей семьёй - отдыхать, быть вместе и создавать воспоминания, которые захочется повторить. Узнать больше Номер реестровой записи: С522024005124. #реклама 16+ vmestehorosho.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27574</t>
+  </si>
+  <si>
+    <t>Кимры Зодчество в стиле деревянный модерн в городе Кимры, Тверская область Кимры – это настоящий кладезь красивейших деревянных домов. Да, городу есть еще над чем работать в плане дорог, запущенных домов, но это уже другая история... ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.09.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27572</t>
+  </si>
+  <si>
+    <t>Главный корпус прядильно-ткацкой фабрики братьев Хлудовых, Егорьевск Хлудовская бумагопрядильная фабрика была крупнейшим предприятием Российской империи (на начало XXвека), а затем одним из самых больших текстильных производств в СССР. И до революции, и позднее на ней работало по несколько тысяч человек. В 1900 году число рабочих составляло 6600 человек, к 1985 году - 8700 человек. С учетом того, что на рубеже XIX-XX веков население Егорьевска было всего около 20 000 человек, можно с уверенностью сказать, что фабрика являлась основным местом работы местных жителей. А основал фабрику обычный крестьянин - Иван Хлудов, а точнее его сыновья - Алексей и Герасим. В настоящее время в здании частично сохраняется ткацкое производство, однако часть помещений сдают в аренду. 📍Место на карте Фото t555o ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27571</t>
+  </si>
+  <si>
+    <t>3 ступени для перехода на новый уровень созания. I Ступень. Видение энергетики прямым зрением, открытыми глазами и всё, что с этим связано. Применение в обычной бытовой жизни. Само видение не является целью обучения, это всего-лишь шаг на пути к достижению управления энергетикой и состояниями сознания. II Ступень. Работа с чакрами и их отладка. Управление энергиями (с физическим ощущением процессов), фундаментальные элементы энергетического взаимодействия, способы корректировки энергетики и всё остальное, с этим связанное. III Ступень. Энергетическая защита и нападение. Другие силовые действия. Каждая ступень включает в себя намного больше, узнать об этом можно на гостевой встрече (офлайн, бесплатно) Записаться Есть противопоказания. Посоветуйтесь с врачом. #реклама 16+ spasist.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27566</t>
+  </si>
+  <si>
+    <t>Заказник «Звенигородская биостанция» и карьер Сима Недалеко от Звенигорода есть уникальное место — Звенигородская биостанция МГУ. При ней располагается заповедный лес, где благодаря силам ученых и студентов был образован заповедник. Здесь можно встретить локации, присущие не только Подмосковью, но и другим областям. Например, карьерные пески и сосны представляют Псковскую область, а болота — Тверскую. На территории заказника проводятся научные исследования и биологические и зоологические экскурсии. Здесь можно встретить речных жителей, разные виды грибов, летучих мышей и редкие виды животных и растений. 📍Одинцовский г.о., заказник «Звенигородская биостанция МГУ» ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.09.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27563</t>
+  </si>
+  <si>
+    <t>Дюкинский карьер — небoльшoй кусoчек Карелии недалекo oт Мoсквы. Такие виды на прoстoрах нашей страны встретишь не частo. Пoдoбным еще мoжет пoхвастаться разве чтo Кoми. Глубина карьера — 30-40 метрoв, в 50-х тут активнo дoбывали известняк. Забрoшенная часть карьерoв oказалась интереснoй для туристoв и альпинистoв. Этo oтличнoе местo для занятий велoспoртoм, для oтдыха с палатками. Если вы давнo мечтали oтдoхнуть на прирoде или прoстo сделать нескoлькo шикарных кадрoв, oбязательнo съездите сюда. ⠀ 🏠 Владимирская oбласть, Судoгoдский райoн, пoс. Бoлoтский 🚗 56.010466 41.064622 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27562</t>
+  </si>
+  <si>
+    <t>Новый Haval 2026 - где купить максимально выгодно? В Москве начали продавать Haval по сниженной цене. Как получить на него лучшее предложение и что учесть при покупке? ✅ Считайте реальную выгоду. Официальный дилер Автопассаж дает выгоду на покупку до 200 000 ₽ без навязывания допов - вы всегда в плюсе. ✅ Смотрите на % ставку. Сниженный процент по рассрочке позволит купить авто без переплаты. ✅ Улучшайте предложения от дилеров. Если у вас уже есть предложение, звоните в Автопассаж — официальный дилер улучшает предложения конкурентов! Успейте получить самое выгодное предложение до 30 сентября 📞 Получить предложение #реклама lp.haval.autopassage.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27554</t>
+  </si>
+  <si>
+    <t>Козельск-старинный русский город! Его основали славяне-вятичи около десятка столетий назад. Козельск был сожжен дважды – оба раза во время нападения татаро-монголов. В первом случае это сделал Батый, который осаждал Козельск в течение семи недель. Во второй раз город был сожжен по приказу хана Алмата несколько столетий спустя. Название города скорее всего происходит от косуль, в изобилии обитавших в окрестностях Козельска и именуемых местными жителями козлами. Также возможно, что название восходит к старорусскому слову «козл» – стропила, сооружение для собранного хлеба в поле.  Первоначально местечко принадлежало Черниговскому княжеству, о чём свидетельствует летописная запись 1146 года. Затем Козельск присоединили к Новгородско-Северскому княжеству, после чего город выделился в самостоятельный удел, где правил свой князь. Первый козельский князь Мстислав Святославович погиб с дружиной на Калке (1223 год). Героическая семинедельная оборона маленького Козельска против полчищ монголо-татар хана Батыя (1238 год) принесла городу славу. Потерявший трёх сыновей Батый прозвал Козельск «злым городом» и дотла его сжёг. В 1246 году Козельск находился в Карачеевском княжестве, которое испытало притязания Московии и Литвы, феодальную раздробленность и кровопролитные конфликты. С 1360 по 1494 год Козельск преимущественно принадлежал Великому княжеству Литовскому, пока не отошёл к набиравшей мощь Москве. В начале XVI века Козельск укрепился каменными стенами как стратегический пункт обороны Московского княжества от татарских набегов. XVI–XVII века – период наивысшего расцвета города. Он был сожжён поляками в Смутное время и оставался пограничным городом до начала XVIII века. В 1776 году Козельску пожалован статус уездного города Калужской губернии, а через год его разоряет сильный пожар. К XX веку Козельск был небольшим купеческим городом на торговом пути из Москвы на Украину. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.09.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27553</t>
+  </si>
+  <si>
+    <t>Магия вне Хогвартса. Музей Магии в Москве ✨«Магия вне Хогвартса»✨ - весь сентябрь в Музее Магии Каждый учебный день - настоящее приключение! Вместо звонка - шёпот заклинаний, вместо скучных уроков - интерактивные испытания. Уникальные квест-экскурсии с 1 по 30 сентября • Уроки иллюзий каждый час на большой сцене • Викторина «Волшебник из мира людей» • Мини-квест «В поисках Снитча» • Магический диктант в Выручай-комнате • Волшебное кафе Скидка при покупке билета на сайте по промокоду ОНЛАЙН Узнать цену #реклама 0+ magicmuseum.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27547</t>
+  </si>
+  <si>
+    <t>Прогулка по Шуе от Russpass ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.09.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27546</t>
+  </si>
+  <si>
+    <t>Требуются модели на омоложение в Москве ⚡Важно! Приглашаем женщин проживающих в Москве от 25 до 70 лет на омолаживающие процедуры для лица Бесплатно в качестве модели. 📅Для этого клиника открыла запись на сайте (ссылка внизу поста). Успейте записаться, всего 20 мест! 📊Вы пройдете полную процедуру омоложения (на Ваш выбор) и Вас проконсультирует косметолог с опытом более 8 лет. ❤️На выбор одна процедура: РФ-лифтинг лица, Криотерапия, Ультразвуковая чистка лица, Безинъекционная биоревитализация, Аппаратная мезотерапия, Карбокситерапия, Микротоки, Энзимный пилинг. ✅Без боли и без инъекций - все процедуры аппаратные. *Предложение действительно только для граждан РФ! Подать заявку Есть противопоказания. Посоветуйтесь с врачом. #реклама best-cosmet-eleon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27545</t>
+  </si>
+  <si>
+    <t>Древнейшая церковь и ее окрестности Церковь Покрова на Нерли была построена в далеком 1165 году, только представьте сколько она повидала! Причиной строительства стали драматические события средневековой истории. Ее построили в честь погибшего княжеского сына Изяслава. Дорога к церкви не менее впечатляющая. Просторный луг захватывает дух и является  особо охраняемой природной территорией и объявлен историко-ландшафтным комплексом регионального значения. Сама церковь Покрова на Нерли с 1992 года включена в Список Всемирного культурного наследия ЮНЕСКО. 📍 ул. Ленина, 1Б, посёлок Боголюбово ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.09.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27535</t>
+  </si>
+  <si>
+    <t>Музей-усадьба Блока в Шахматово. Центром музея-заповедника А.А.Блока является возрождаемая усадьба “Шахматово”, расположенная неподалеку от г.Солнечногорска (в 82 км. от Москвы). Восстанавливать музей-усадьбу Шахматово начали в 80-х гг. XX века. В 2001 году двери усадебного дома были открыты для посетителей. Экспонаты мемориального музея знакомят с жизнью и творчеством А.А. Блока, семьи Бекетовых. Одновременно с домом был восстановлен и усадебный парк. На его территории еще сохранились и произрастают мемориальные деревья и кустарники, вдохновлявшие поэта. В настоящее время восстановлены: главный усадебный дом, флигель, каретный сарай, амбар, погреб, кухня, конюшня, изба управляющего. Кроме усадебных построек восстановлен и весь окружающий ландшафт, который имеет историческое значение. Музей - заповедник работает со среды по воскресенье с 9:00 до 17:30 Координаты: 56.3144853749, 37.0522324746 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27534</t>
+  </si>
+  <si>
+    <t>Новый символ престижа: флагманский кроссовер VOLGA K50 VOLGA K50 — это передовые технологии и высочайший комфорт: — просторный салон спереди и сзади — трёхзонный климат-контроль — мультимедиа с большим экраном — беспроводная зарядка — премиальная аудиосистема Топливный бак объёмом 62 литра обеспечивает солидный запас хода — меньше остановок на заправках, больше времени в пути. У официальных дилеров VOLGA. Цена от 3 999 000 руб. 📞 Подробности и запись на тест-драйв — на нашем сайте volga.auto Узнать больше #реклама volga.auto О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27525</t>
+  </si>
+  <si>
+    <t>Список самых красивых усадеб Подмосковья от фотографа Елены Крижевской:  ⠀ 🔸 Усадьба Быково. Вход свободный. Обойдите дворец, спуститесь к прудам, найдите беседку, а после прогуляйтесь к Владимирской церкви. 🔸 Усадьба Марфино, в готическом стиле. Вход свободный по паспорту. В усадьбе - санаторий. 🔸 Усадьба Середниково. Здесь жил юный Лермонтов. Посещение дома с экскурсией, в парк вход свободный. 🔸 Остафьево. Здесь Карамзин писал историю России. Сегодня Остафьево -  музей. 🔸 Легендарное Абрамцево основано Саввой Мамонтовым в 1890е годы. 🔸 Дубровицы известны своим уникальным храмом. Здесь также есть парк с вековыми деревьями. 🔸 Усадьба Зинаиды Морозовой-Рейнбот в Горках Ленинских. Вход по билету. 🔸 Усадьба Архангельское - одна из красивейших в России. Вход по билету. 🔸 Имение Щербатовых - английский замок в селе Васильевское. Сегодня здесь работает санаторий. Вход на территорию свободный, дом закрыт. 🔸 Усадьба Валуево. Вход платный 150 руб, большая территория, можно погулять в удовольствие! ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.09.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27523</t>
+  </si>
+  <si>
+    <t>Вяземские уголки: маленький, но атмосферный город "Москва славилась невестами, как Вязьма пряниками", — писал Пушкин в своем "Путешествии из Москвы в Петербург". Но одними ли пряниками? Давайте разбираться, что посмотреть в Вязьме. Музей неизвестного солдата Героико-патриотический музей, посвященный подвигу советских воинов, освободивших Вязьму от фашистов. В экспозиции — уникальные экспонаты: личные вещи солдат, карты боев, фотографии и многое другое. 📍 ул. Комсомольская, 16 Иоанно-Предтеченский монастырь Восстановленный почти из руин, в настоящее время монастырь действующий. Основная достопримечательность — церковь Одигитрии Смоленской — один из трех сохранившихся в России трехшатровых храмов. 📍 ул. Докучаева, 48А Историко-краеведческий музей Экспозиция музея расположена в восьми залах и охватывает период с древнейших времен до начала 60-х годов. Фонды музея насчитывают более 24 тысяч экспонатов. 📍 Советская площадь, 3 Памятник русскому лаптю Памятник изображает символ народных традиций. Памятная табличка на памятнике гласит: "От лаптя — до космоса, от стратонавта Прокофьева — до космонавта Гагарина, от Москвы — до Парижа". 📍 Русский лапоть Усадьба Грибоедова Хмелита Точная копия Хмелиты, восстановленная по чертежам и описаниям после пожара в 50-х годах. Комнаты обставлены в духе времени, но личных вещей Грибоедова там не найти. 📍 ул. Грибоедова, 9, село Хмелита ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.09.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27522</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на барабанов Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных барабанащиков ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 82ab9f31ddd61d27393451a0fff2f880.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27521</t>
+  </si>
+  <si>
+    <t>Синь-камень на Плещеевом озере: необыкновенная история и легенды лежит он здесь с тех стародавних времен, когда Русь еще не приняла христианство, а этот камень был для местных племен священным ритуальным объектом, возле которого древние люди молились своим богам, проводили языческие ритуалы. Кто-то приходил попросить у священного камня здоровья, кто-то хотел богатства, кто-то просил помощи в битве с врагом, кто-то умолял камень подарить ему дитя Внушительных размеров (около трех метров в длину и двух в ширину) – он за много веков утратил свою угловатость, хорошо окатан и не имеет острых краев. По цвету камень также неоднороден, его поверхность пестрит темно-серыми, серыми и сине-серыми вкраплениями. Что интересно – увидеть темно-синий оттенок камня сможет далеко не каждый – нужно будет дождаться дождя (и обязательно теплого), после которого должно обязательно выглянуть солнце. Только при этих условиях камень покажет вам свой легендарный цвет. Еще одна легенда гласит,что камень способен самостоятельно двигаться.В летописях конца шестнадцатого века сказано, что в начале века Преподобный Иринарх Синий дал указание дьякону Онуфрию зарыть его в глубокую яму, вырытую тут же, возле камня. Онуфрий закопал Синь-камень,но тот через какое-то время оказался снова на поверхности. До сих пор сюда едут люди, чтобы попросить о помощи:здоровье,деньги,рождение детей. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.09.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27520</t>
+  </si>
+  <si>
+    <t>Уроки гольфа для начинающих в гольф-академии «ПИРогово» ✅ Хотите научиться играть в гольф? Мы подберем вам оптимальную программу тренировок, удобную вашему графику. Занятия проходят в индивидуальном и групповом формате. Тренеры гольф-клуба «ПИРогово» имеют большой опыт преподавания и, самое важное, богатый игровой опыт, что гарантирует высокий уровень обучения как новичков, так и опытных спортсменов. Девятилуночное поле «ПИРогово» соответствует мировым стандартам и исключительно живописное и интересное как для начинающих гольфистов, так и для профессионалов. Мы находимся всего в 15 минутах от МКАД. С чего начать? 👍 Запишитесь на пробную тренировку! Попробовать #реклама pirogovo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27516</t>
+  </si>
+  <si>
+    <t>Фарфоровые секреты Дулёвского завода Дулёвский фарфоровый завод — крупнейшее в стране предприятие по производству посуды, скульптурных и сувенирно-подарочных изделий из фаянса и фарфора. При заводе есть большой музей, про который и хотим вам немного рассказать. В музее можно познакомиться с историей этого уникального промысла и увидеть богатейшую коллекцию фарфоровых изделий, выполненных вручную местными мастерами. Это и старинная посуда, и редчайшие выставочные экспонаты, и серийные образцы. На экскурсии гостей знакомят с авторскими изделиями художников, работы которых украшают экспозиции известных музеев, частных коллекций в нашей стране и за рубежом. После знакомства с экспозицией можно заглянуть в фирменный заводской магазин, где продают фарфоровые изделия ручной работы. Кроме того, опытные живописцы организуют мастер-классы по росписи фарфора. 📍 ул. Ленина, 15, Ликино-Дулёво ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27515</t>
+  </si>
+  <si>
+    <t>«В сервисе полная прозрачность» Знакомьтесь, это Майя, она переехала в квартиру побольше, а старую решила сдавать и получать пассивный доход. Вот только был страх, что жильцы испортят хороший ремонт или вообще перестанут платить. Решением стала Яндекс Аренда. ✅ «Я увидела, что в сервисе полная прозрачность: проверка паспортов арендаторов через Госуслуги, страхование, готовый договор. Решила попробовать как более цивилизованную альтернативу "дикому рынку"» Процесс: Майя отмечает, что не пришлось никуда ехать и ничего распечатывать — всё в телефоне. Результат: спокойная аренда уже в течение нескольких месяцев, никаких задержек с оплатой, общение с жильцами, в основном, через чат сервиса. Подать заявку #реклама arenda.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 05:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27514</t>
+  </si>
+  <si>
+    <t>Рузские улицы тихого города Когда хочется скрыться от шума и скорости мегаполиса, можно выбраться на день в подмосковный город. Например, в Рузу. А что здесь посмотреть? Рузский краеведческий музей Один из старейших в Подмосковье, создан в 1906 году. Здесь множество отделов: природы, археологии, нумизматики, историко-бытовых предметов и этнографии и т. д. 📍 площадь Партизан, 14 Памятник Мишке Карасю Беспризорник, герой сериала "Ликвидация". Хотя действия сериала происходят в Одессе, сам персонаж родом из Рузы, о чем он говорит в фильме. 📍 ул. Федеративная, 7А Церковь Димитрия Солунского Построена в 1792 году. Главный храм города. Посетить службу могут все желающие. 📍  ул. Дмитровская, 12А Рузский кремль На месте кремля сейчас городской парк, известный как Городок. А об истории кремля рассказывают таблички, расположенные по всему парку. 📍 ПКиО Городок</t>
+  </si>
+  <si>
+    <t>10.09.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27513</t>
+  </si>
+  <si>
+    <t>Водопад на реке Пехорке образован несколькими искусственными порогами. Они созданы для проведения соревнований по водному слалому. Сезон открывается весной (в апреле-мае) и длится до октября. Рядом с водопадом раскинулся живописный парк, где приятно гулять в любое время года. Хорошие фотографии водопада получаются с моста, который пролегает над ним. Место на карте ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27512</t>
+  </si>
+  <si>
+    <t>Освой профессию актёра озвучки - начни с кастинга! Мечтаешь быть услышанным? Озвучка, реклама, дубляж - всё это реальные профессии, доступные каждому. Главное начать! Сейчас открыт бесплатный кастинг голосов. Мы ищем новые голоса для студийных и онлайн-проектов. - Подойдёт даже без опыта - Участие бесплатное Не упусти шанс воплотить свою мечту в жизнь. Узнать больше #реклама 16+ shabolovka-school-77.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27510</t>
+  </si>
+  <si>
+    <t>Бородинское поле Масштабы заповедника впечатляют, его площадь достигает 115 кв. км.  Здесь расположено более 250 исторических памятников, а также храниться огромная коллекция археологических находок с Бородинского поля, вы сможете увидеть не только знамёна и награды, сохранившиеся с Отечественной войны 1812 года, но и личные вещи Наполеона и Кутузова. А бескрайнее голубое небо и бурная зелень заповедника сделают вашу экскурсию не только полезной, но и приятной. Место на карте ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.09.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27504</t>
+  </si>
+  <si>
+    <t>Путешествие в Китай за пару часов Парк «Золотой город» — это уникальное место, где можно погрузиться в атмосферу Азии, не выезжая из страны. Беседки, мостики и аллеи, выполненные в китайском стиле, станут отличным местом для прогулки и новых фото. Вдоволь насладившись красотами ландшафтного парка, здесь можно остановиться в отеле или же перекусить в местном ресторане. Так что гости могут не переживать, что замерзнут на прогулке. 📍 Тульская область, Венёвский район, парк «Золотой город» ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.09.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27503</t>
+  </si>
+  <si>
+    <t>Зачем вам ещё один канал о Москве Афиши обычно звучат одинаково: всюду «обязательно к посещению» и «событие года». «Snobbish Moscow» про каждое событие честно отвечает на три вопроса: что это, зачем идти и, главное, почему можно не ходить. Тот самый третий вопрос, который обычно опускают. Выставки, спектакли, рейвы, гастрономия и странные вечеринки в странных местах. Реклама помечена, восторги не покупаются: если скучно, так и напишем. Снобизм здесь не про высокомерие, а про высокую планку и нежелание тратить ваш вечер на ерунду. Не обещаем, что вам понравится. Обещаем, что вы будете знать, на что идёте. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27498</t>
+  </si>
+  <si>
+    <t>Бастанова гора, городской округ Луховицы 📍 Место на карте Фото  ninulik78 Легенды гласят, что когда-то в этих местах располагался исчезнувший город Перевитск, а под горой находятся остатки древней крепости. Сейчас здесь можно найти лишь камень, на котором выгравированы слова Сергея Есенина: «Как прекрасна земля и на ней человек…» Загадкой остается также и истинное происхождение названия горы. Существует множество версий, по одной из которых беглые крестьяне, достигнув здешних мест, кричали «баста», почувствовав себя свободными. С горы открывается панорамный вид на реку Оку и ее окрестности. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.09.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27497</t>
+  </si>
+  <si>
+    <t>Что такое премиальный отдых? Самые амбициозные задачи перед нами возникают при запросах на отдых в высоком ценовом сегменте. Кто-то может позволить такие путешествия лишь в особых случаях, для других же это является частью их образа жизни. Что вы получаете, заказывая у нас туры в премиум-сегменте: — Выстраивание максимально удобной и комфортной логистики (например, трансфер на вертолете вместо многочасовых переездов на авто), — Гиды-интеллектуалы, которые говорят на вашем языке и молчат, когда нужно молчать, — Доступ к эксклюзивным локациям (например, секретный пляж, которого нет на картах, или первые ряды модных показов), — Камерное размещение без соседей (виллы на Мальдивах на удалении 300 метров друг от друга или люксовая юрта в степи), — Приоритетное оформление виз . Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27493</t>
+  </si>
+  <si>
+    <t>Обнинск — молодой город, первый наукоград в стране. Его история связана с изучением атома. Здесь появилась первая в мире атомная станция. Недалеко от Главного корпуса Физико-энергетического института, в излучине реки Протвы, на месте деревни Пяткино была построена Первая в мире атомная электростанция. Первый ковш земли на строительстве АЭС был вынут экскаватором в сентябре 1951 года, а 27 июня 1954 года весь мир узнал о пуске в СССР (в Подмосковье) Первой в мире атомной электростанции. Менее чем за три года была решена сложнейшая научная и инженерная задача – спроектирована, построена и введена в эксплуатацию первая в мире атомная электростанция, доказавшая на практике осуществимость использования атомной энергии на благо человеку. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.09.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27492</t>
+  </si>
+  <si>
+    <t>Купите дом у векового леса в 40 мин. от МКАД от 17 млн Устали от суеты города и вечных пробок? Хватит задыхаться в бетонных джунглях! Вам хочется, чтобы дети росли в безопасной, экологичной среде, а вы сами по утрам дышали свежим воздухом, слушали пение птиц и гуляли по настоящему лесу? Коттеджный поселок Сысоево Парк в Истринском районе Подмосковья — идеальный баланс между природой и удобством. Всего 30 минут от МКАД, и вы уже в своём доме среди вековых сосен. ✅ Все коммуникации: газ, электричество, вода, оптоволоконный интернет; ✅ Безопасная закрытая территория с круглосуточной охраной и видеонаблюдением; ✅ Инфраструктура для жизни и отдыха: детские площадки, спортивные зоны, футбольное поле, каток зимой; ✅ Природа у дома, сквер, зоны BBQ. ❤️ Выберите свой дом и узнайте стоимость уже сейчас, жмите по кнопке "выбрать" ниже: Выбрать #реклама sysoevopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27489</t>
+  </si>
+  <si>
+    <t>Идея для путешествия из Москвы - Псков: список интересных мест 📍Спасо-Мирожский монастырь 📍Ольгин крест 📍Собор Рождества Иоанна Предтечи Ивановского монастыря 📍Псковский Кром 📍Троицкий кафедральный собор 📍Довмонтов город 📍Власьевская башня 📍Советская набережная 📍Парк Куопио 📍Поганкины палаты 📍Псковский музей-заповедник ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>09.09.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27480</t>
+  </si>
+  <si>
+    <t>Идея для путешествия из Москвы - Ярославль: список интересных мест 📍Волжская набережная 📍Парк на Стрелке 📍Ярославский музей-заповедник Спасо-Преображенский собор 📍Церковь Илии Пророка и Тихона 📍Церковь Иоанна Предтечи в Толчкове 📍Часовня Казанской Богоматери 📍Успенский собор 📍Власьевская башня и Знаменская церковь 📍Казанский женский монастырь Митрополичьи палаты 📍Волжская башня 📍Губернаторский дом и сад 📍Музей истории города Ярославля 📍Музей «Музыка и время» 📍Музей занимательных наук Эйнштейна 📍Музей «Мой любимый мишка» 📍Планетарий Центра им. В. Терешковой 📍Ярославский цирк 📍Ярославский дельфинарий 📍Ярославский зоопарк 📍Демидовский сад 📍Колесо обозрения «Золотое Кольцо» 📍Музей-заповедник Н.А. Некрасова «Карабиха» 📍Ярославская детская железная дорога Фото an2082 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>09.09.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27479</t>
+  </si>
+  <si>
+    <t>Пансионаты для пожилых людей в Москве Более 10 лет центр социального обслуживания занимается реабилитацией взрослых и оказывает помощь пожилым людям и заботится о них. Наши направления: ✅Пансионаты для пожилых людей ✅Центры реабилитации Наши преимущества: Личная сиделка 5-ти разовое питание Восстановительные занятия Комфортабельное размещение Организация досуга Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама happyoldage.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27477</t>
+  </si>
+  <si>
+    <t>Клин. Что посмотреть: Музей ёлочной игрушки Работает круглый год. На экскурсии расскажут об истории ёлочных игрушек, про работу стеклодувов и художников. 📍 ул. Староямская, 4 Музей-заповедник П.И. Чайковского Старейший мемориальный музыкальный музей в России, основанный братом композитора. Расположен в доме, который Чайковский снимал у мирового судьи Сахарова в последние 2 года жизни. 📍 ул. Чайковского, 48 Воскресенская церковь Возведена в 1712 году и недавно отреставрирована. Рядом — потрясающая трехъярусная колокольня. 📍 Советская площадь, 16, стр. 1 Торговые ряды Комплекс конца 19 века, где кипела предпринимательская жизнь города. 📍Советская площадь, 20, стр. 2 Дом-музей Аркадия Гайдара Советский писатель провёл в Клину последние годы своей жизни. Теперь эта улица названа его фамилией, а в доме сапожника Чернышёва, где он снимал комнату, открыт дом-музей. 📍 ул. Гайдара, 17 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>09.09.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27473</t>
+  </si>
+  <si>
+    <t>Памятник В. И. Ленину Памятник Ленину в Дубне - второй по величине после памятника в Волгограде. Масса гранитной скульптуры 540 тонн, высота - 25 метров, а постамента - ещё 12 метров. Итого - 37 метров, что примерно равно высоте 12-этажного дома! Установлен на берегу Волги на окраине города Дубна в 1937 году 📍 Место на карте Фото podmoskovie_online ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>09.09.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27472</t>
+  </si>
+  <si>
+    <t>Стильные зажимы для галстуков в AllTime.Ru Оригинальные зажимы для галстуков в AllTime.Ru. Большой выбор. Выгодные цены Узнать больше #реклама alltime.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27468</t>
+  </si>
+  <si>
+    <t>Пустыня в Подмосковье Песчаные дюны в Сычево обрели популярность благодаря необычному ландшафту и чистейшим озерам. Дюны же образовались здесь не от природы, а от рук человека. В 60-х годах здесь добывали песок, и его качество было настолько хорошим, что многие здания в столице построены благодаря ему. Как добраться: 🚗 на автомобиле проехать около 100 км от МКАД, свернуть на Сычево и двигаться еще несколько километров до карьеров 🚌 на автобусе 307 от ст. м. Тушино 🚈 на электричке с Рижского вокзала до Волоколамска, а оттуда на автобусе 24 📍 Волоколамский г. о., Сычево ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>09.09.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27467</t>
+  </si>
+  <si>
+    <t>Зубы за 18.900₽ — честная цена от сетевой клиники! В другой клинике сказали, что перед имплантацией обязательно нужно дорогое наращивание кости? Не спешите переплачивать! В московской стоматологии «Вайт Бьюти» мы назначаем синус-лифтинг только в 16% случаев. Спасаем улыбки там, где другие отказываются! Восстановите 1 зуб за 20 минут: ✅ Честная цена: Имплант (Корея) + установка хирурга = 18 900 ₽ (мы закупаем импланты крупным оптом, поэтому держим цену). ✅ 3D-моделирование: операция без швов и разрезов — заживление в 4 раза быстрее! ✅ Гарантийный сертификат на имплант на всю жизнь. ✅ Рассрочка 0% без переплат — от 3 000 ₽ в месяц. 🚗 Нет времени ехать по пробкам в клинику? Получите БЕСПЛАТНУЮ онлайн-консультацию от хирурга с опытом &gt;5000 операций! Или запишитесь на очный прием с 3D-снимком всего за 500 ₽. Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама стоматология-вайтбьюти.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27465</t>
+  </si>
+  <si>
+    <t>Есть в Шиловском районе Рязанской области аномальная зона - "Пьяный" лес. Посреди нормального смешанного леса есть участок размером приблизительно 150 на 600 метров, на котором сосны (почему-то только они!) по непонятным причинам имеют неестественный изгиб. Объяснений существует множество - от завала снегом ростков во время роста до взрыва метеорита и сильнейшего энергетического воздействия – но ни одно из них до сих пор не доказано. Интересный факт: в той зоне совершенно нет насекомых! Отсюда можно сделать вывод, что теория про энергетическое воздействие весьма близка пусть и не к истине, но к возможному объяснению. 📍 Доехать можно по Рязанскому и Егорьевскому шоссе. Ориентир для поворота в лес - деревня Дубровка. Координаты 54°29'23.9"N 41°02'37.3"E ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>09.09.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27464</t>
+  </si>
+  <si>
+    <t>Бадминтон. Настольный теннис в клубе Space ВДНХ ✨ День открытых дверей 📅 12 сентября в 12:30 🏃‍♂️ Приглашаем взрослых и детей на яркий спортивный праздник в нашем центре в Москве! Вас ждут мастер-классы, знакомство с видами спорта, конкурсы, розыгрыши и призы ✅ Вход свободный Зарегистрироваться #реклама 6+ racketspace.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27460</t>
+  </si>
+  <si>
+    <t>Кинешма была одним из богатейших купеческих волжских городов дореволюционной России. Здесь работали несколько текстильных фабрик и крупных заводов, на ярмарках велась торговля. Именно в Кинешме появился первый в России кинотеатр. На рубеже XIX – XX веков город считался одним из самых благоустроенных на Волге, его набережные украшали речные кафе, уличное освещение – по последнему слову техники, модные усадьбы и зеленые бульвары. В разные времена Кинешма была городом рыбаков, солеваров, зажиточных фабрикантов и купцов. Драматург Александр Островский двенадцать лет служил здесь почетным мировым судьей. В основу многих его произведений, например, знаменитых «Бесприданницы» и «Грозы» легли материалы дел кинешемского суда. В Кинешму приезжали даже императоры — Николай I побывал в местном Успенском соборе в 1854 году, а спустя несколько лет настоял, чтобы сюда съездили и его дети. Интересный факт: парусина, произведенная в Кинешме, славилась далеко за пределами Российской Империи. Легендарный командующий британским флотом адмирал Нельсон ходил по морям под парусами из кинешемского полотна. Сегодня Кинешма – второй по величине и темпам развития город Ивановской области. Но исторический центр сохранил до наших дней обаяние уездного купеческого городка конца XIX века </t>
+  </si>
+  <si>
+    <t>08.09.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27457</t>
+  </si>
+  <si>
+    <t>Недалеко от столицы расположился город Киржач. Многие оставляют его позади, когда направляются во Владимир, но не такой уж он и незаметный! 💫Музей меди и латуни Здесь познакомят с историей создания местного медно-латунного производства и научат "читать" наличники. Экскурсия популярная, записывайтесь заранее! 📍 ул. Ленинградская, 15 💫Музей ледниковых камней Необычный музей под открытым небом, где герои экспозиции — камни. Гранит, базальт, диабаз, кварцит и многие другие. Украшает это всё озеро в форме сердца. 📍ул. 50 лет Октября 💫 Смотровая площадка "Зайчушка" Площадку с видом на пойму реки украшает скульптура Зайчушки — персонажа одноименной сказки Е. Федорова. Зимой здесь катаются с горки. 📍 ул. Набережная 💫Типографский мост Этот рекордсмен растянулся на 555 метров и по праву носит звание самого длинного деревянного пешеходного моста России. 📍 Типографский мост ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>08.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27456</t>
+  </si>
+  <si>
+    <t>Аренда площадки на ВДНХ для вашего мероприятия Для конференций, форумов, презентаций и корпоративных событий — от 300 до 500 гостей Подберём пространство под ваш формат мероприятия, проверим свободные даты и вышлем оптимальное предложение. ✅ один договор и один менеджер ✅ фиксированный бюджет ✅ базовое техническое оснащение ✅ сервисные услуги ✅ фуршетное или банкетное обслуживание ВДНХ — готовые решения для деловых и корпоративных мероприятий Проверьте свободные даты и получите расчёт под ваше событие. Узнать больше #реклама vdnhevent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27452</t>
+  </si>
+  <si>
+    <t>Замри́-гора́ — самая высокая точка Московской области, высота над уровнем моря — 310 м. Расположена возле деревни Шапкино Можайского района. Фото serega_puchkov ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>08.09.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27448</t>
+  </si>
+  <si>
+    <t>Самый маленький из кремлей У Зарайского кремля богатая история: от первобытных охотников до современного места притяжения туристов. Каменный кремль был возведен по указу великого князя Московского Василия III в 16 веке. Он создан по канонам итальянской замковой архитектуры и представляет собой прямоугольник 125 на 185 метров. Пусть Зарайский кремль и самый маленький из всех оставшихся русских кремлей, зато единственный из полностью сохранившихся в Подмосковье. С 2014 года ведется комплексная реставрация стен и башен кремля. Здесь находится Никольский собор 17 века, а также Иоанно-Предтеченский собор начала 20 века. В нем хранится икона св. Николая Чудотворца 16 века. Музейный комплекс "Зарайский кремль" включает в себя не только сам кремль, но и музей-усадьбу Ф. М. Достоевского "Даровое" и дом-музей А. С. Голубкиной. А в юго-западной части кремля находится музей с богатым собранием экспонатов в здании Присутственных мест. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>08.09.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27447</t>
+  </si>
+  <si>
+    <t>Уроки фортепиано с 0 до концерта! Школа музыки Music Club (м. Новослободская | м. Курская) открывает набор на уроки игры на фортепиано. Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных артистов ⚡ Сыграете свою любимую песню на фортепиано и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 926620d6a57ac3eea5b6a39ed8abd561.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27446</t>
+  </si>
+  <si>
+    <t>На электричке из Москвы за новыми впечатлениями Тула 🚆 160 км от Москвы — 2 часа на Ласточке или 3,5 часа на обычной электричке с Курского вокзала Что посмотреть: Тульский кремль, памятник тульскому прянику, Тульский экзотариум, Свято-Успенский кафедральный собор, Музей Станка, музей-усадьба «Ясная Поляна». Вязьма 🚆 230 км от Москвы — 2 часа на Ласточке с Белорусского вокзала Что посмотреть: Иоанно-Предтеченский монастырь, Историко-краеведческий музей, Свято-Троицкий собор, памятник Анатолию Папанову, памятник лаптю, Спасская башня, Паровоз ЭШ-4290. Сергиев Посад 🚆 75 км от Москвы —  1 час на экспрессе или 1,5 часа на обычной электричке с Ярославского вокзала Что посмотреть: Сергиевская кухмистерская, Тройце-Сергиева Лавра, водопад Гремячий, Успенский собор, музей Впечатлений, Музей советского детства. Рязань 🚆 180 км от Москвы — 2,5 часа на экспрессе или 4 часа на обычной электричке с Казанского вокзала Что посмотреть: Рязанский Кремль и его соборы, Мюнстерская улица, Лыбедский бульвар, Музей истории рязанского леденца, памятник Грибы с глазами, дом-усадьба Павлова, пешеходная Почтовая улица. Ярославль 🚆 273 км от Москвы — 3,5 часа на экспрессе с Ярославского вокзала Что посмотреть: набережная Ярославля, Церковь Ильи Пророка, шоу-макет «Золотое кольцо», памятник Афоне и штукатуру Коле, Ярославский художественный музей, Планетарий им. Терешковой. Владимир 🚆 225 км от Москвы — 1,5 часа на Ласточке или 2,5 часа на экспрессе с Курского вокзала Что посмотреть: Успенский собор, Музей ложки, Патриарший сад, пешеходная Георгиевская улица, Музей Старая Аптека, скульптурная группа «Филёр и шалопай», Музей-сказка «Бабуся-Ягуся», музей «Огни Владимира».</t>
+  </si>
+  <si>
+    <t>08.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27445</t>
+  </si>
+  <si>
+    <t>ЖК НАЗАРЕ’ - живите в городе в гармонии с природой Станьте обладателем квартиры бизнес-класса с рассрочкой 0%. Первый взнос от 20%. Жилой комплекс расположен в 2 минутах пешком от ст. метро «Бульвар Рокоссовского» и МЦК. Квартиры с панорамными видами на парк «Лосиный остров» от 14 млн ₽. Собственный детский сад на территории. Рядом школы, известные ВУЗы – МГТУ им.Баумана, НИУ МГСУ, МЭИ. Приватный двор с игровыми площадками для детей всех возрастов. Общественная гостиная для резидентов с фитнес-зоной и детской игровой. Уникальные форматы: спальни с широкоформатными окнами и панорамными видами на 2 стороны света, кухни-гостиные с 3 окнами, открытые террасы, прихожие с окном. Записывайтесь на встречу в офисе продаж и узнайте больше о нашем жилом комплексе. Получить консультацию Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО "Совкомбанк" и др. . Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ЛАЙФ БОГОРОДСКОЕ. #реклама nazare.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27442</t>
+  </si>
+  <si>
+    <t>Mузeй-зaпoвeдник В.Д.Пoлeнoва На высоком Заокском берегу утопает в зелени "гнездо художников", как назвал свой дом Василий Поленов, белоснежный дом с красной крышей. Сам художник спроектировал дом и  флигели, "Аббатство", "Адмиралтейство". Интересно не только прогуляться по территории, но и посетить познавательные экскурсии, на которых посчастливится увидеть подлинные картины самого В.Поленова - небольшая, но интересная коллекция, с любовью собранная самим художником. Постройки окружены сосновым бором. Территория большая, зеленая и очень ухоженная. Можно спуститься к Оке и любоваться природой, а в теплое время искупаться и отдохнуть на песочном пляже. На территории есть где перекусить, цены приемлемые. Можно покататься на лошадях. GPS координаты: (lat, lng): 54.74993053668268, 37.244435802124016 Дорога из Москвы, от МКАД до музея, составляет около 120 км. Фото Александры Синюковой .</t>
+  </si>
+  <si>
+    <t>08.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27441</t>
+  </si>
+  <si>
+    <t>08.09.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27427</t>
+  </si>
+  <si>
+    <t>Едем в Мышкин вместе с RUSSPASS ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>07.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27422</t>
+  </si>
+  <si>
+    <t>Зоопитомник Московского зоопарка А вы знали, что у Московского зоопарка есть ещё и питомник? Это особенное место — Центр воспроизводства редких видов животных.  До 2017 года он был закрыт для туристов, но сейчас его легко можно посетить в составе экскурсионной группы. Здесь проводится научная работа по воспроизводству редких и исчезающих видов животных.Но делать это в самом зоопарке было бы невозможно. Поэтому в 1988 году зоопарку выделили 200 га недалеко от Волоколамска. Именно здесь впервые в России дали потомство росомаха, викунья, баран Марко Поло и дальневосточный аист. А в мае 2020 года в Зоопитомнике родились сразу четверо амурских тигрят. В зоопитомник можно приехать самостоятельно, записавшись на экскурсию, а можно заказать однодневный тур с Московским зоопарком – он станет точкой сбора и к нему же привезут гостей после поездки в Волоколамск. 📍 Волоколамский г. о., городское поселение Сычёво ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>07.09.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27421</t>
+  </si>
+  <si>
+    <t>«Барклай» - груминг-салон. С заботой о красоте питомца «Барклай» — премиальный груминг-салон для собак и кошек в Москве. ✨ Индивидуальный подход к каждому питомцу. ✅ Профессиональная косметика. 🏠 Спокойная атмосфера без стресса. ❤️ VIP-комната для тревожных и чувствительных хвостиков. Мы заботимся не только о красоте, но и о комфорте вашего любимца. Наши мастера помогут подчеркнуть естественную красоту питомца, а процедуры пройдут максимально бережно и спокойно. Подписывайтесь на наши сообщества в Telegram и MAX: показываем результаты работ, делимся советами по уходу, рассказываем об акциях и новостях салона. Будем рады познакомиться с вами и вашим питомцем! 😊 Узнать больше #реклама барклай-груминг.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27408</t>
+  </si>
+  <si>
+    <t>Музей Института ядерных исследований в Дубне А вы знали, что 105-й элемент таблицы Менделеева впервые получили на ускорителе именно в Дубне? В Объединенном институте ядерных исследований. С 1993 года здесь работает музей В историческом зале выставлен микроскоп Игоря Курчатова, макет синхроциклотрона в масштабе 1:50, модель импульсного реактора на быстрых нейтронах и другие научные модели и приборы. Часть музея — "Классная лаборатория". Здесь проводят захватывающие химические опыты и физические эксперименты. Среди экспонатов этой части музея — арочный мост Леонардо да Винчи, мертвая петля, бесконечный коридор, крутящаяся радуга, катушка и плазменный шар Тесла. Посетителям демонстрируют магнитную левитацию и модель опыта Резерфорда. В лектории музея показывают фильмы о физике, проводят научно-популярные лекции, интеллектуальные игры и серьезные семинары. пн-пт 14.00-18.00 запись по тел. +74962165831 бесплатно 📍 ул. Флёрова, 6/2, Дубна</t>
+  </si>
+  <si>
+    <t>07.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27399</t>
+  </si>
+  <si>
+    <t>Морозовские казармы, Ногинск 📍Место на карте Фото sereginatravel</t>
+  </si>
+  <si>
+    <t>07.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27398</t>
+  </si>
+  <si>
+    <t>07.09.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27394</t>
+  </si>
+  <si>
+    <t>«Стыдно сидеть в душной Москве, когда есть Бабкино» Так говорил Антон Павлович Чехов. Имение Бабкино с 1880 года принадлежало дворянину Алексею Киселеву. Существует версия, что именно здесь, будучи в гостях, писатель задумал свой «Вишневый сад». Природа в Бабкине привлекала многих писателей, художников и музыкантов позапрошлого века. В одном из флигелей в летнее время здесь отдыхали Чехов и Левитан. Художник, кстати, тоже лестно отзывался об имении. «Я не дождусь минуты увидеть опять это поэтическое Бабкино», – писал он. К сожалению, судьба усадьбы напоминает историю «Вишневого сада»: Киселевы разорились, усадьбу выставили на торги. После этого имение переходило из рук в руки, а в 1929 году полностью сгорело. Долгое время территория усадьбы была заброшенной и практически непроходимой, пока в 2011 году не появился проект гостиницы «Вишневый сад». Здесь также появились кафе, набережная и веранда у реки. Остановившись здесь, обязательно стоит прогуляться по дорожкам парка. Можно встретить «левитановскую рамку» с видом на реку, информационные стенды с интересными историями о владельцах усадьбы и их гостях. На территории цветет вишневый сад, растут цветы, оборудованы лавочки и беседки, повсюду стоят столики и веранды. Вечером зажигаются фонари, а вековые деревья подсвечиваются разноцветной иллюминацией. 📍 г.о. Истра, д. Бабкино</t>
+  </si>
+  <si>
+    <t>07.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27393</t>
+  </si>
+  <si>
+    <t>Имплантация зубов за 49 900 с коронкой и без доплат. Корейская система Osstem за 49 900р. и Швейцарская (Neodent) за 59 500р. вместе с коронкой из диоксида циркония в сертифицированном производителями имплантологическом центре Айкьюдента. ✅ Консультация без оплаты (0р.). ✅ Диагностика на современных высокоточных тамографах Ray и Vatech. ✅ Протезирование с примением цифрового сканера Medit (без слепков) ✅ Оплата в рассрочку и Яндекс Пей, Яндекс Сплит. - Врачи-имплантологи с опытом 15лет+ Все филиалы в 5 минутах ходьбы от метро. 📅 Последние дни скидок. Записаться Есть противопоказания. Посоветуйтесь с врачом. #реклама iqdenta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27390</t>
+  </si>
+  <si>
+    <t>Где увидеть НЛО в Подмосковье? Тарелку установили в 2015 году для поддержания репутации деревни как аномальной зоны. И хотя зона тут вполне себе нормальная, тарелка прижилась и стала визитной карточкой Протасово. Планировали открыть в ней то музей уфологии, то просто придорожное кафе, но до сих пор она пустует, привлекая внимание туристов и местных. 📍Щёлковский р-н, дер. Протасово</t>
+  </si>
+  <si>
+    <t>07.09.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27389</t>
+  </si>
+  <si>
+    <t>День открытых дверей 15 сентября — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 15 сентября в 19:30 🎓 Москва, Кутузовский проспект, 34, стр. 14 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Стоимость участия — 500 ₽ Зарегистрироваться #реклама 16+ yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27380</t>
+  </si>
+  <si>
+    <t>Киржач.   В XIV веке был малозаметной слободой, а теперь это город с собственной историей, уникальной застройкой и красивой природой.   Тихий городок Киржач стоит на одноименной реке во Владимирской области, и не менее самого Владимира достоин отдельного посещения.  Прекрасно развитая туристическая инфраструктура включает множество интересных достопримечательностей: Никольский собор, Дириждабледром, памятники архитектуры, храмы и монастыри, а для любознательных — Музей меди и латуни,  Музей ледниковых камней и многоие другие. Красота природы Киржача располагает к долгим прогулкам на свежем воздухе, например, на  Смотровую площадка "Зайчушка"   с видом на пойму реки или по  Типографскому мосту, самому длинному деревянному пешеходному мосту России, который растянулся аж на 555 метров .   Достопримечательности Киржача многолики. Есть природные, исторические, аэровоздушные и даже космические объекты для изучения.  </t>
+  </si>
+  <si>
+    <t>06.09.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27379</t>
+  </si>
+  <si>
+    <t>Как отправиться в прошлое, не уезжая далеко от Москвы? Расскажем о киногородках Москвы и Подмосковья, которые можно посетить одним днем. 📽Киногород «Горки Ленинские». Московская обл., Ленинский р-н, поселок Горки Ленинские. Первый киногородок из нашей подборки находится на территории музея-заповедника «Горки Ленинские». Он строился специально для съемок телесериала «Анна-детективъ», позже там снимали его приквел — сериал «Тайны госпожи Кирсановой». Изначально локация представляла собой уездный город XIX века с жилыми домами, аптеками, лавками и полицейским участком, однако со временем он, как и любой город, начал расти.В итоге в городе-декорации можно увидеть разные эпохи российской истории от XII до XX века. 📽Piligrim Porto Адрес: Московская обл., территориальное управление Кутузовское, городской округ Солнечногорск Выстроенный в 2010 году для съемок сериала «Записки экспедитора тайной канцелярии», он воссоздает английский городок XVIII века. В городке находятся две таверны, одна из которых выполнена в виде половины корабля, дом губернатора, тюрьма, церковь, лобное место… Всего около 40 построек, в некоторые из которых можно зайти. Отдельного внимания заслуживает макет корабля в натуральную величину. 📽Студия «Мосфильм» Адрес: Москва ул. Мосфильмовская д.1 Здесь был снят весь цвет советского кинематографа, и сейчас регулярно проводятся съемки.Чтобы попасть внутрь и погрузиться в мир кино, нужно записаться на экскурсию на официальном сайте, в которую, среди прочего, входит посещение площадки с декорациями Санкт-Петербурга и Старой Москвы. Старая Москва во время разных съемок была и старым Лондоном, и старым Парижем, и старой Венецией — всего на этой площадке было снято больше 150 фильмов. 📽Декорация к фильму «Сердце Пармы», Щеголево Адрес: деревня Щеголево, Московская область Это целый средневековый город с крепостной стеной, бревенчатыми домами и церковью. По фильму это было первое православное поселение на языческой земле Парме, называлось оно Усть-Вымь и располагалось в Пермском крае. 📽Уголок из сказки в 32 км от Москвы. Возле Химок, рядом с деревнеи‌ Верескино, есть почти сохранившиеся декорации со съе‌мок фильма «Последнии‌ богатырь: Корень зла.» На территории заброшенного киногорода стоят настоящие деревянные терема с резными и расписными ставнями, торговые ряды, многочисленные лестницы по которым можно запросто подняться на любой этаж. Декорации действительно впечатляют и моментально переносят нас в столицу сказочного царства Белогорья. Очень симпатичное место для прогулки, хотя все уже разрушается, некоторые домики разобраны. В целых домиках можно подняться на второи‌, третии‌ этаж, все лестницы выглядят наде‌жно, и лазить там интересно. Наи‌ти можно так: с Новосходненского шоссе поворот налево на ОНТ Вернескино, далее нужно не на само ОНТ, а на грязную небольшую дорогу, казалось бы она веде‌т в никуда, но через 500 метров - вуаля, возникает город из сказки Координаты: N 55.930792 E 37.343545 Вход свободный! Дорога так себе, в плохую погоду проезд может быть затруднен. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>06.09.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27378</t>
+  </si>
+  <si>
+    <t>Дет.сад Сами с усами м.Озерная! Доступная цена! Скидки! Бережное развитие с 2х лет и подготовка в лучшие школы! 15 лет безупречной работы! Все занятия уже включены в абонемент! Даже английский и живопись! Праздники и спектакли круглый год! Получи скидку на первый абонемент 10% Абонементы от 38000 рублей/мес! Подать заявку #реклама club-det.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27374</t>
+  </si>
+  <si>
+    <t>Ближе к звёздам: Звенигородская обсерватория. Также известная как Наблюдательная станция, обсерватория основана в 1958 году. Сегодня здесь наблюдают за искусственными спутниками Земли и фрагментами космического мусора, исследуют кометы и метеоры. Один из основных инструментов обсерватории — уникальная спутниковая камера ВАУ, установленная в трехэтажном павильоне. Эта камера — единственная в мире, способная проводить массовые наблюдения геостационарных спутников. Полученные результаты исследований используют в международных и общероссийских программах, в том числе для улучшения работы глобальных навигационных спутниковых систем — GPS и ГЛОНАСС. В дни открытых дверей здесь читают лекции и проводят экскурсии, в ходе которых можно ознакомиться с инструментами для изучения космоса, а также посмотреть в телескоп на Солнце. 📍деревня Новошихово ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>06.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27370</t>
+  </si>
+  <si>
+    <t>Домодедовский известняковый карьер Место на карте Фото antares_an ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>06.09.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27369</t>
+  </si>
+  <si>
+    <t>Как приобрести новый EXEED с максимальной выгодой? До 30 сентября у официального дилера БорисХоф действует максимальная выгода до 1 000 000 ₽ на автомобили премиум-класса EXEED. 🚗 Оплата частями и гарантия лучшей цены в трейд-ин 🚗 Дополнительное оборудование и комплект зимних шин при покупке 🚗 Гарантия 7 лет или 200 000 км пробега 🚗 Постановка на учёт за наш счёт Запишитесь на тест-драйв и оцените комфорт премиального автомобиля. Жмите «Узнать больше» Узнать больше #реклама chat.exeed-msk.borishof.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27363</t>
+  </si>
+  <si>
+    <t>Муром Город, стоящий на левом берегу Оки, красивый и приятный во всём. Кто не знает легендарного богатыря Илью Муромца! Все! Муром - это столица празднования Дня семьи, любви и верности, ведь именно в этом городе находятся мощи святых Петра и Февронии, почитаемых у нас, как покровители семьи и брака ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>06.09.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27362</t>
+  </si>
+  <si>
+    <t>06.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27361</t>
+  </si>
+  <si>
+    <t>Киндяковский камень Говорят, что эта глыба – один из девяти осколков священного Алатырь-камня, упоминаемого в средневековых легендах как Пуп земли. За многовековую историю камень оброс многочисленными легендами и загадками. Большая часть преданий связана с его целебной силой. Однако народная молва гласит, что ритуалы с камнем имели двойственный характер – человек мог как вылечиться, так и быстро умереть. В настоящее время это место регулярно посещают различные паломники, краеведы и туристы. Посетители обычно набирают воду из ближайшего родника, привязывают ленты к ветвям деревьев, а монолиту оставляют подношения в виде монет и других предметов. Дмитровский городской округ, близ деревни Киндяково</t>
+  </si>
+  <si>
+    <t>06.09.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27360</t>
+  </si>
+  <si>
+    <t>BRANDOCHKI — салон оптики созданный именно для вас Премиальные оправы, точная проверка зрения и профессиональный подбор линз Essilor. В BRANDOCHKI мы создаём очки, в которых идеально сочетаются комфорт, качество зрения и ваш индивидуальный стиль. Запишитесь на консультацию и подбор очков. Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27355</t>
+  </si>
+  <si>
+    <t>Сямжа. Это маленькое село в Сямженском районе Вологодской области, может похвастаться своими уникальными достопримечательностями, которые привлекают как местных жителей, так и туристов. Этот уголок России богат историческим наследием и невероятными природными красотами. Одной из самых известных достопримечательностей в Сямже является Воскресенская Бельтяевская церковь. Это единственная действующая церковь в районе, которая была построена в 1699 году. Церковь привлекает внимание своей оригинальной архитектурой и богато украшенными интерьерами, которые сохраняют дух прошлых веков. Неотъемлемой частью исторического наследия Сямжи является Вознесенско-Евфимиевский монастырь. Основанный в 1420 году на берегу реки Сямжены, он является одним из самых интересных и духовно значимых мест в регионе. Монастырь привлекает не только своей архитектурой, но и множеством исторических икон и реликвий. Вокруг села Сямжа расположены еще несколько изумительных мест, которые стоит посетить. Кедровая роща, основанная в 1983 году, привлекает туристов своей красотой и уникальной атмосферой. Трубаковский ключик - родник с чистой источниковой водой - предлагает возможность утолить жажду. Марьина роща, названная в честь помещицы Марьи Бутюгиной, является прекрасным местом для прогулок и отдыха. #вологодскаяобласть</t>
+  </si>
+  <si>
+    <t>05.09.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27354</t>
+  </si>
+  <si>
+    <t>Усадьба Мысово в Долгопрудном Хотя усадьба известна с 17 века, до конца 19 века здесь не возводили ни церкви, ни крестьянских дворов. После крестьянской реформы Мысово досталось предпринимателю Николаю Малютину, и он построил здесь школу-училище. Ходит слух, что позже Малютин проиграл усадьбу в карты купцу Кузнецову, и до 1917 года она принадлежала новому владельцу. При нем на территории было построено шесть деревянных зданий в русском стиле, которые сдавались под дачи. Одно из этих сооружений получило в советское время название "Дом агронома" — в нем располагалась Мысовская огородно-садоводческая станция. Здесь готовили квалифицированные кадры — работников сельского хозяйства. В 1966 году деревянный дом бывшей усадьбы Кузнецовых, в котором находилась школа для сельхозработников, обнесли высоким забором с колючей проволокой и на долгие годы закрыли для посещения. Позднее здесь расположился профилакторий. Только в 2002 году особняк признали объектом культурного наследия. Сегодня в Мысово развивается историко-рекреационная зона. Здесь есть бассейн и парк, футбольное поле и пляжная зона. А из строений сохранился только дом мятного цвета с необычной башенкой. 📍 Парковая ул., 33, Долгопрудный ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>05.09.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27353</t>
+  </si>
+  <si>
+    <t>Перевод документов по низким ценам Бюро переводов Лингво Арт оказывает услуги по переводу документов по низким ценам Срочный перевод документов с нотариальным заверением, помощь при проставлении Апостиля на документах (оригинал, нотариальная копия). Звоните! Бюро переводов «Лингво Арт». Нотариальное заверение переводов, срочность, помощь при проставлении Апостиля Узнать цену #реклама lingvoart.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27352</t>
+  </si>
+  <si>
+    <t>Маршрут выходного дня: город Владимир Что посмотреть: 1. Золотые ворота Адрес: ул. Большая Московская, 1. 2.Успенский собор Адрес: Соборная площадь. 3. Дмитриевский собор Адрес: Соборная площадь 4. Рождественский мужской монастырь Адрес: ул. Большая Московская 5. Владимирский централ (музей истории Владимирской тюрьмы) Адрес: ул. Большая Нижегородская, 67 6. Свято-Успенский Княгинин монастырь Адрес: пер. Воровского, 37а 7. Исторический музей Адрес: ул. Большая Московская, д.64 8. Богородице-Успенская церковь Адрес: ул. Большая Московская, 106-А Фото Андрей Куликов. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>05.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27348</t>
+  </si>
+  <si>
+    <t>Усадьба Гребнево Как добраться: по Щелковскому шоссе, поворот на г.Щелково, далее через весь город на Фрязино. Проехав Фрязино, сразу за мостом через р.Любасеевку повернуть направо по указателю "Гребневская церковь», далее через село. На автобусе: м. Щелковская, далее авт. 361 до Фрязино, далее авт. 23, марш. такси 20. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>05.09.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27347</t>
+  </si>
+  <si>
+    <t>Премиальный гибрид VOYAH с выгодой до 925 000 ₽! Прямо сейчас покупка VOYAH — это ваша прямая финансовая выгода. Пока другие переплачивают сотни тысяч рублей, в БорисХоф доступны сразу несколько преимуществ: 💰 Рассрочка от 0,01% на авто 💰 Господдержка с выгодой до 925 000 ₽. Прямая субсидия от государства, доступная до 30 сентября. 💰 Выгода до 615 000 ₽ и гибкие условия оплаты. Дополнительная выгода, которая суммируется с господдержкой прямо сейчас. Госпрограмма не продлится вечно. Проверьте, какую выгоду вы можете получить уже сегодня! Жмите "Узнать больше" Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", АО "АльфаСтрахование". #реклама chat.borishof-voyah.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27344</t>
+  </si>
+  <si>
+    <t>Маршрут выходного дня.Он познакомит вас с народными промыслами нашего Подмосковья,которые известны на весь мир и которыми гордится страна. Жостово Знаменитый на всю Россию промысел лаковой росписи на подносах. Черные жостовские подносы не нуждаются в рекламе. В Жостово можно посмотреть музей при производстве, купить понравившийся поднос в фирменном магазине и принять участие в мастер-классе Адрес: Дивная ул., с15, д. Жостово Павловский Посад Когда речь заходит о Павловском Посаде, сразу же вспоминаются расписные платки, согревающие в любую стужу. Познакомиться с историей и развитием текстильной промышленности, которая определила старинный облик города, можно в местных музеях. Один из них так и называется — «Истории русского платка и шали». Адрес: ул. Большая Покровская, д. 37, ДК «Павлово-Покровский» Абрамцево Здесь можно посмотреть на образцы Абрамцево-кудринской резьбы по дереву. Промысел возник благодаря стараниями одного из последних владельцев усадьбы — Саввы Мамонтова. Сама территория усадьбы большая и ухоженная. Даже просто погулять здесь очень приятно. Адрес: с. Абрамцево,ул. Музейная,д1 Сергиев Посад От Абрамцево уже рукой подать до Сергиева Посада. Город знаменит не только своей Лаврой, но и матрешкой. Именно Сергиев Посад считается родиной знаменитой русской игрушки. Мы рекомендуем обратить внимание на музей матрешки(прт.Красной Армии,123), музей игрушки и этнографический музей «Мир русской деревни»(работает до 22 декабря 2022года. Ударной Армии, д 2) . В Сергиевом Посаде можно купить очень красивые матрешки, расписанные профессиональными художниками. Для этого отправляйтесь в игрушечную мастерскую «Город мастеров»(Карла Маркса,7) Богородское Продолжаем двигаться на север — в Богородское. Здесь находится знаменитый промысел богородской игрушки. Все наверняка помнят подвижные игрушки — кузнеца с медведем и курочек клюющих зернышки. Это она и есть. В Богородском можно посмотреть музей при фабрике игрушек, а если повезет, то увидеть мастеров и за работой. В магазине при фабрике можно купить наборы «сделай сам». Адрес: ул. Слободка, 79Б, рабочий посёлок Богородское Вербилки Всегда можно посетить магазин, а летом посмотреть на ассортимент фабрики «Фарфор Вербилок» прямо на лотках у шоссе. Адрес: ул. Забырина,1,пос. Вербилки Федоскино Здесь находится известный на весь мир промысел федоскинской лаковой миниатюры. Можно осмотреть сохранившуюся избу основателя промысла, сходить в музей шкатулок, где выставлены самые интересные экземпляры. Но самое главное — это экскурсия по производству. Вы своими глазами сможете увидеть как шаг за шагом картонные листы превращаются в произведение искусства, которое не стыдно подарить даже английской принцессе. Адрес: Лукутинская ул., стр. 7, село Федоскино ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>05.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27343</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Music Club" (м. Чистые Пруды) открывает набор на уроки игры на барабанах. Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных артистов ⚡ Сыгратет свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку ниже и выберите удобные вам день и время. Узнать больше #реклама 16+ e7b62abf28405da6b0b8e4149230b23f.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27342</t>
+  </si>
+  <si>
+    <t>Усадьба Авчурино, Ферзиковский район Калужской области Авчурино (Овчурино) существует по меньшей мере с XIV в., когда по левому берегу создавались укрепленные пункты, поскольку Ока в ту пору была границей между Московским и Литовским государствами. Именно этим оборонительным пунктом и участком границы управлял московский воевода князь Овца, по его имени и было образовано название Авчурино. В XVII веке Авчурино принадлежало боярам Яковлевым, Хитрово, а с 1716 г. перешло к сподвижнику Петра I генералу-прокурору П.И. Ягужинскому.  Архитектурный комплекс главного дома усадьбы и два его флигеля построены из кирпича в конце XVIII в. при новых владельцах — князьях Гагариных. С 1792 года Авчурино принадлежит Полторацким. Это было одно из культурнейших семейств России, дружившее с Карамзиным, Львовым, Державиным и само оставившее светлый след в нашей истории. Архитектором при Полторацких был их давний друг — Стасов Василий Петрович. Стасову принадлежит авторство многих сооружений в усадьбе. С 1819 по 1833 год по его проектам и указаниям строительные работы выполнял Пелли Русака Луиджи. В 1818 году Полторацкий умер, он был похоронен у алтаря старой Никольской церкви, Стасов предложил так расширить здание, чтобы его могила с надгробием была заключена внутри него. Усадьбу в разное время посещали Императоры Александр I, Николай I и цесаревич, будущий император Александр II. После революции усадьбу постигла судьба всех дворянских гнезд России — её национализировали. После 1917 г. в усадьбе был создан дом отдыха и учебы, где читали лекции А.Л.Чижевский, В.Ярошевский и др. Во время Великой Отечественной войны многие постройки были разрушены, но позже восстановлены. В настоящее время Авчурино является памятником истории и культуры федерального значения, находится под государственной охраной. Сегодня сохранившийся Готический дом практически не используется.  ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>05.09.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27341</t>
+  </si>
+  <si>
+    <t>Резиденции рядом с морем в Сочи от 75 млн₽ Mandarin Garden — Резиденции элит-класса рядом с морем в Сочи — от 75 млн ₽ ✅Откройте для себя уникальную возможность стать частью эксклюзивного комплекса, расположенного в живописной прибрежной зоне! ✅ Резиденция у моря с сервисом отеля 5* и управлением от гостиничной компании Alean Collection 📞 Свяжитесь с нами для получения подробной информации и записи на консультацию. Перейти на сайт #реклама mandaringarden.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27332</t>
+  </si>
+  <si>
+    <t>Вязники Старинный город Владимирской области раскинулся на берегу реки Клязьмы. Город очень интересный и богат на дореволюционные особняки, храмы и просто природные достопримечательности. Но множество зданий находится в удручающем состоянии. Что посмотреть: 📍церковь Воздвижения Честного Креста Господня(18век) Ул. Горького, 10 📍Пожарное депо 1892 года Соборная пл. 📍Улица Трудовая гора Другое название места — Минина или Барская гора. Поднявшись по лестнице можно попасть на смотровую площадку и увидеть издали Соборную площадь, главный ориентир которой колокольня Казанского собора. 📍Троицкая церковь и усадьба Сеньковых(на реставрации) Ул. Киселева, д.40 📍Смотровая площадка "Венец" Живописное место на берегу Клязьмы. Здесь можно насладиться видом на реку и ее окрестности. Пригородная ул. 📍множество старинных деревянных домов встречаются на улицах города 📍Вязниковская земская больница Ул. Кисилева,д.72 📍Соборная площадь центральная площадь Вязников. До 1936года здесь находился соборный комплекс. Сейчас от него осталась только часовня. По периметру Соборную площадь обрамляют старинные здание различного назначения. Почти все эти здания носят статус памятника градостроительства и архитектуры.  📍Торговые ряды По плану 1790 года в Вязниках вместо деревянных лавок должны были построить большой гостиный двор. Однако, что-то пошло не так, и в результате был выстроен лишь один маленький корпус Соборная пл. 📍Благовещенская улица Улица носит такое название, так как ведет к Благовещенскому монастырю. На ней тоже можно увидеть интересные исторические и архитектурные достопримечательности Вязников. 📍Дом фабриканта Елизарова (Вязниковский историко-художественный музей) В доме составлены интерьеры, в полной мере отражающие жизнь самых богатых людей Вязников XIX века.Так же в музее располагается выставка, рассказывающая об истории города, начиная с 1778 г. и до начала ХХ века. Здесь можно увидеть и указ Екатерины II, и первый план Вязников, и личные вещи и одежду жителей ул. Благовещенская, д.58 📍Рабочий городок ФУБРа В 1930м году для рабочих текстильных фабрик был построен городок из 2х и 3х этажных домов. Строительство велось на средства «Фонда улучшения быта рабочих», отчего район получил название ФУБРа Ул. Октябрьская и ул. Герцена ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>04.09.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27330</t>
+  </si>
+  <si>
+    <t>Тайны ювелирного мастерства в Покрове Покровский ювелирный завод проводит экскурсии, на которых показывает захватывающий процесс создания украшений. Посетителей проведут по всем этапам производства: от момента создания эскиза до процесса упаковки готового изделия. Покажут основные производственные места, а также познакомят с настоящим ювелирным деревом. Почувствуйте себя ювелиром! Под руководством профессионалов можно будет закрепить камни в настоящую модель. Кроме того, во время экскурсии проводят лотерею и разыгрывают украшения своего производства. Также каждому экскурсанту выдается купон на дополнительную скидку в салоне при заводе и на интернет-магазин. 📍 ул. Ленина, 122, стр. 2, Покров ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>04.09.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27329</t>
+  </si>
+  <si>
+    <t>04.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27323</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Серпухове. Листаем карточки от Russpass ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>04.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27318</t>
+  </si>
+  <si>
+    <t>Парк сказок в Томилино В поселке Томилино округа Люберцы находится популярное для отдыха и прогулок место - Парк сказок. Свое название он получил из-за размещенных здесь скульптур персонажей различных сказок. Всего здесь установлено более 20 скульптур. Это герои из произведений А. Пушкина и народных сказок: Баба-Яга и избушка на курьих ножках, Кошей Бессмертный, Царь Салтан с женой и сыном Гвидоном, белочка, грызущая орешки, Царевна-Лебедь и другие персонажи. Фигуры из «Сказки о царе Салтане» сделаны по образам из фильма, поэтому многим кажутся знакомыми. Особой любовью у посетителей парка пользуется композиция «Белка и Стрелка». Существует версия о том, что собаки-космонавты были найдены именно в Томилине, в честь этого события и появилась новая скульптура. Вечером над ней зажигается подсветка из маленьких лампочек, создающих образ звездного неба. Вход в парк бесплатный для всех желающих. Место: Люберцы, пос. Томилино, ул .Пушкина, вход возле д. 23 (55.652151, 37.955267) Фото: Новохатченко Олеся ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>04.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27317</t>
+  </si>
+  <si>
+    <t>Букет, который говорит о вашем вкусе без слов Мы делаем цветы по-другому.❤️ Это не обычный букет. Это премиальный набор, созданный для тех, кто привык дарить и получать только лучшее. Для особенных моментов и людей, которые этого достойны.✨ Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27314</t>
+  </si>
+  <si>
+    <t>04.09.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27313</t>
+  </si>
+  <si>
+    <t>Удобный путеводитель по арт-миру! Любите современное искусство и хотите понимать его? Тогда добро пожаловать в Slow Art! ✅ Мы делимся свежими новостями и событиями из мира современного искусства. ✅ Разбираем картины известных художников и раскрываем скрытые смыслы. ✅ Рекомендуем лучшие выставки и мероприятия, которые нельзя пропустить. ✅ Приглашаем на совместные прогулки по галереям, встречи с художниками, арт-медитации. ✅ Рассказываем про арт-бизнес Подписавшись на наш канал, вы станете частью арт-комьюнити. Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27307</t>
+  </si>
+  <si>
+    <t>Усадьба Курилово, бывший парк князей Волконских. Калужская область Название Курилово скорее всего происходит от фамилии одного из первых владельцев. В 17 в. Упоминается как деревня. С 20-х г.г. 17в. Принадлежит дворянскому роду Безобразовых.  Позднее Курилово принадлежало Г.И.Головкину, при котором в 1695г. была построена в Курилове церковь Благовещения Пресвятой Богородицы. При новом владельце М.П.Волконском в 1776г. была построена отдельно стоящая колокольня – трёхъярусная с длинным шпилем. Колокольня утрачена во время Великой Отечественной войны). В 1873 г. устроен теплый придел при церкви. На высоком берегу Нары, был даже балкон — любоваться умиротворяющим видом на долину реки. Судьба усадьбы похожа на многие другие: в советские годы здесь сделали склад, потом столовую, а в доме причта – правление колхоза, затем школу. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>04.09.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27306</t>
+  </si>
+  <si>
+    <t>04.09.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27303</t>
+  </si>
+  <si>
+    <t>Усадьба Павлищев Бор (Степановское-Павлищево) Калужская область. Поселок Павлищев Бор расположен в 50 километрах к западу от Калуги и в 30 километрах от Юхнова, на излучине реки Течи. Ранее это имение называлось Степановское-Павлищево. История формирования усадебного комплекса в Степановском начинается с конца XVIII в..  Особенно интересна история усадьбы с конца XIX в., когда ей владели Василий Александрович и Елизавета Платоновна Ярошенко (урожденная Степанова). Василий Александрович, инженер по образованию, вместе с архитекторами спроектировал каменный двухэтажный особняк, главный дом усадьбы, проложил новые аллеи парка, тем самым фактически создал новый облик усадьбы. Строительство началось в 1895 г. и продолжалось более 4 лет. Кирпич для строительства производился в самом имении, а весь остальной материал приходилось возить издалека. Богатая скульптура, украшавшая главную террасу дома, а также отдельные фигуры животных на крыльцах и у входов в здание сегодня утрачены. Скульптуры изображали крылатых гениев, что еще больше подчеркивало сходство построенного здания с итальянской архитектурой. На территории перед домом был разбит большой цветник, спускавшийся террасами к запруженной реке. Длинная липовая аллея, уходящая вправо от дома, вела к купальне, которая была построена в романтическом стиле, в виде развалин замка с башнями и сообщалась с рекой. Парк имел четкую регулярную планировку. До сих пор можно проследить направление нижних липовых аллей, на которых были установлены гипсовые статуи. Главный дом усадьбы неоднократно ремонтировался, переделывался. По имеющимся сведениям, в 1955 г. в доме велись реставрационные работы. В начале 70-х гг. XX в. проводился ремонт кровли и в отдельных местах штукатурка стен. А в 90-е годы XX в. в главном здании произошел пожар, практически уничтоживший уникальный памятник архитектуры конца XIX столетия. И стоит он теперь, медленно разрушаясь, среди зарастающего парка, как памятник былой красоты и великолепию. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>03.09.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27302</t>
+  </si>
+  <si>
+    <t>В древности пути в дальние города и страны были речными. Но затем стали прокладывать сухопутные дороги. В Одинцово стоит напоминание о древнем пути из Московского княжества в Европу- Смоленском тракте. С XV века  ее называли «посольской дорогой». Кто только не ходил по ней, даже путешественники из далекой Венеции добирались на поклон к Ивану III.  Иностранные послы,  дипломаты, купцы тянулись в русские княжества. По этой дороге шли в Москву французы в 1812 году, по ней же и отступали. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>03.09.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27301</t>
+  </si>
+  <si>
+    <t>03.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27299</t>
+  </si>
+  <si>
+    <t>Водопад «Бестенский перелом» на ручье-притоке реки Серена между Пронино и Сбылево. Калужская область.Координаты: 54°12’53″N 35°39’17″E  Попасть на водопад можно пройдя по полю из деревни Пронино. Гораздо ближе можно подъехать на машине через Сбылево на левом берегу реки.  Серена — ослепительная красавица, племянница римского императора Феодосия. Сейчас, правда, на картах и указателях название реки стали писать через «ё» — «река Серёна». Но доказательством правильного старого названия речки Серены служит имя древнего городища на реке – «Серенск» (через «е»). С начала I тысячелетия н.э. на месте городища существовало укреплённое поселение мощинской культуры. В XI веке здесь обосновались вятичи, увеличив площадь укреплённого поселения. C XII века окрестности города входили в Черниговское княжество. Впервые город упоминается в «Летописце Переяславля Суздальского» под 1208 годом. Воскресенская летопись сообщает, что в 1232 году город сжёг Ярослав Всеволодович. В 1238 году город разорён Батыем, в 1480 году — Ахматом. В 1492 году взят московским войском. Сейчас это просто деревня в 6 км от посёлка станции Кудринской, на правом берегу реки Серены, в 11 км на северо-запад отсюда Если пройти выше по течению Бестенки,то увидите еще один водопад -Малый Вятич ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>03.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27296</t>
+  </si>
+  <si>
+    <t>Кольцовские каменоломни. Калужская область. как известно, в древние времена Русь была по преимуществу белокаменной. Берега многих российских речек буквально изгрызены подземными ходами, лазами и пещерами. Активно промысел на Оке стал развиваться с 16 века. Местные жители еще помнят слышанные от предков рассказы, как вырубленные в глубине земли известняковые блоки на лошадях, проходивших по некогда высоким коридорам, доставляли на поверхность. Затем камень выравнивали и переносили на проложенный от рабочей площадки до самой реки деревянный желоб. После этого из специально устроенного на коренном берегу пруда пускали в желоб воду и на такой «гидросмазке» камни легко скользили к стоящим у пристани баржам. Уже на них камень везли на торги в Москву и другие города. Среди спелеологов ходят многочисленные легенды и предания о том, что были в этом районе и подземелья якобы жившего здесь графа Воронова. Граф создал, для своих нужд целый подземный лабиринт, состоящий из трех или, как утверждают некоторые, из шести подземных ярусов, в котором он проводил свои секретные опыты. Несмотря на все старания спелеологов, подземные графские лаборатории обнаружить не удалось ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>03.09.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27295</t>
+  </si>
+  <si>
+    <t>Бесплатный мастер-класс по вокалу! Школа музыки "Music Club" (м. Чистые Пруды) открывает набор на бесплатный мастер-класс по вокалу Что вас ждет на мастер-классе: ⚡ На практике разберем, как работает дыхание, тело и голос - через распевки и вокальные упражнения ⚡ Спойте свою любимую песню и получите честную обратную связь: что уже получается и как реально можно прийти к желаемому результату ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим с 0! Длительность - 1,5 часа. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку "Подробнее" ниже и выберите удобные вам день и время. Узнать больше #реклама 16+ e7b62abf28405da6b0b8e4149230b23f.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27294</t>
+  </si>
+  <si>
+    <t>Мемориал Героям-панфиловцам у разъезда Дубосеково. Мемориальный комплекс создан в честь воинов Красной армии из состава группы истребителей танков 4-й роты 2-го батальона 1075-го стрелкового полка 316-й стрелковой дивизии генерал-майора Ивана Панфилова. Музей посвящен легендарному подвигу, о котором пишут книги и снимают кино. Режим работы: Вторник — воскресенье: 10:00–17:00. Адрес: Волоколамский городской округ, деревня Нелидово, улица Крестьянская, дом 18. Координаты: 55.984985, 36.016927 Фото: Юрий Дегтярёв ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>03.09.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27293</t>
+  </si>
+  <si>
+    <t>Требуются модели на омоложение в Москве. Бесплатно! ⚡Важно! Приглашаем женщин проживающих в Москве от 25 до 70 лет на омолаживающие процедуры для лица Бесплатно в качестве модели. 📅Для этого клиника открыла запись на сайте (ссылка внизу поста). Успейте записаться, всего 20 мест! 📊Вы пройдете полную процедуру омоложения (на Ваш выбор) и Вас проконсультирует косметолог с опытом более 8 лет. ❤️На выбор одна процедура: РФ-лифтинг лица, Криотерапия, Ультразвуковая чистка лица, Безинъекционная биоревитализация, Аппаратная мезотерапия, Карбокситерапия, Микротоки. ✅Без боли и без инъекций - все процедуры аппаратные. *Предложение действительно только для граждан РФ! Подать заявку Есть противопоказания. Посоветуйтесь с врачом. #реклама best-cosmet-eleon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27285</t>
+  </si>
+  <si>
+    <t>Вышний Волочёк. Город известен своим интересным названием, отсылающем нас к тяжелому пути «из варяг в греки». Эта часть дороги, где груз тащили волоком. В 1703 году Петр понял, что для снабжения новой северной столицы доставка волоком не годится. И соорудил первую водную систему каналов и водохранилищ. Именно поэтому город называют русской Венецией: здесь 32 моста, а протяжённость набережных 30 км. Сегодня центр выглядит очень печально. Былая роскошь домов предпринимателей превратилась в руины и разрушающиеся дома. Среди этой картины возвышается Монастырь Казанский иконы Божией Матери 1872 года. Для его постройки пригласили одного из ведущих архитекторов Москвы Каминского (Третьяковская галерея). В 19 веке город был действительно богатым, торговым центром, который мог себе позволить один из самых роскошных храмов. Источник: канал "Москва годам не верит" ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>03.09.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27284</t>
+  </si>
+  <si>
+    <t>Фестиваль Монте-Карло 6 сентября в День города Москвы 6 сентября приглашаем вас на первый открытый фестиваль Radio Monte Carlo в аутлете Новая Рига. С 12:00 в Аутлете Новая Рига вас ждут секретный гость от радио Monte Carlo, тематические зоны, живая музыка и pop-up пространство радиостанции. Только 6 сентября можно будет: — зайти в pop-up Monte Carlo и найти что-то особенное для своего гардероба — сделать снимки в фирменных фотозонах — оказаться на живом концерте под открытым небом — поучаствовать в розыгрышах от партнеров фестиваля — и, главное, уйти с обновками в стиле Монте-Карло, стилисты аутлета подберут образы, на которые будут действовать специальные скидки. Вход свободный, но необходимо зарегистрироваться для получения билета. Зарегистрироваться #реклама 16+ newriga-outlet.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27283</t>
+  </si>
+  <si>
+    <t>Радиоастрономическая обсерватория в Калязине Строить ее начали еще в 1970-х годах, построили в 1992 году. Главный инструмент — радиотелескоп РТ-64. Диаметр его «тарелки» — 64 метра, масса 800 тонн. Это второй по величине радиотелескоп в России. Сейчас здесь ведутся исследования по спектральной радиоастрономии, пульсарной астрометрии, связь с космическими аппаратами из дальнего космоса, поиск космического мусора и другие виды работ.</t>
+  </si>
+  <si>
+    <t>02.09.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27282</t>
+  </si>
+  <si>
+    <t>Ладья в Мытищах Это символ города, который также изображен на его флаге и гербе. Копия древнерусской ладьи в натуральную величину появилась на берегу реки Яузы в сентябре 2009 года – на Дне города Мытищи. В средневековье ладья являлась основным средством передвижения по воде. С XV века на территории современных Мытищ существовал пересадочный пункт между реками Яуза и Клязьма, с помощью которого можно было совершить водное путешествие из Москвы во Владимир. Корабли переносили из одной реки в другую по суше-волоком. Здесь с торговцев собирали пошлину – «мыт». Отсюда название «Яузское Мытище»(с ударением на первый слог), которое затем досталось селу, а потом и городу. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>02.09.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27281</t>
+  </si>
+  <si>
+    <t>Выиграйте экскурсию и образ от Marc O'Polo на 30 000 ₽. Выиграйте экскурсию Marc O'Polo x «Глаза инженера» и образ на 30 000 ₽. Подпишитесь на рассылку — победитель будет выбран 7 сентября. Подписаться #реклама 16+ marc-o-polo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27272</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Нижнем Новгороде 📌 Здание Госбанка, Большая Покровская, 26 📌 Многократный подъём и спуск по лестницам Кремля, а также прогулка по стене Кремля. 📌Рождественская улица и памятник Минину и Пожарскому. 📌Галерея Futuro, Рождественская, 6 📌Ресторан Yale с расписным потолком и красивой лестницей, Рождественская, 30. 📌 Крутой переулок, 11 (Крутое крыльцо, а напротив - стрит арт с голубями. 📌 Деревянный дом, Маслякова, 14. 📌Строгановская церковь (внутри прекрасный метлахский ковер 🤩, просто must visit). Прогулка и фото от Елены Крижевской ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>02.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27270</t>
+  </si>
+  <si>
+    <t>Усадьба в селе Ярополец в  Волоколамском городском округе является объектом культурного наследия федерального значения. Имение, построенное в конце XVIII, века получило свою известность, в том числе, благодаря поэту Александру Пушкину, который ее дважды посещал. История усадьбы Первые упоминания о Яропольце появились в XVI веке – тогда деревней владели Уские. В конце XVII века имение перешло к отставной гетману Петру Дорошенко, который прожил здесь 14 лет. Его внучка вышла замуж за генерала-поручика Александра Загряжского – усадьба стала ее приданным. Именно он взялся за переделку имения – старые деревянные дома были перестроены в камне и с размахом, а вокруг появился пейзажный парк, украшенный скульптурами. В это время хозяев навещают знатные гости – императрица Екатерина II, а позже и великий князь Павел с супругой. Наталья Ивановна Загряжская, внучка хозяина, вышла замуж за Николая Гончарова. Ее дочь в 1831 году стала женой великого русского литератора Александра Пушкина. Гончаровы владели усадьбой до самой революции. После в ней разместилась школа, которая находилась там до 1960 года. Усадьбу передали московскому авиационному институту для организации в имении дома отдыха. Но прежде было необходимо усадьбу отреставрировать – война и годы сильно повлияли на ее сохранность. Реставрация длилась 10 лет и завершилась в 1970 году. Некоторые специалисты отмечали, что эти работы сильно изменили внутреннюю планировку и интерьеры. Пушкин в Яропольце Александр Пушкин приезжал в Ярополец навестить тещу дважды. Первый его визит был в 1833 году. В письме жене он отмечал, что нашел в доме старую библиотеку и выбрал себе около 30 книг, которые Наталья Ивановна разрешила ему забрать с собой. Второй визит состоялся спустя год – в 1834 году. Оба раза поэт останавливался в одной спальне, которая во время реставрации была восстановлена по старым фотографиям. Сегодня в «пушкинской комнате» проходят литературные вечера. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>02.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27269</t>
+  </si>
+  <si>
+    <t>02.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27265</t>
+  </si>
+  <si>
+    <t>Едем в Ногинск Первое упоминания о Ногинске относится к 1389 году. Тогда на месте нынешнего города находилось небольшое село Рогожи. Удачное местоположение на пути из Москвы во Владимир позволило поселению расти и развиваться. Здесь активно велась торговля, строились дома, были популярны ямской промысел и шелкоткачество. В 1781 году по велению Екатерины II населенный пункт был преобразован в город и получил название Богородск (в 1930 году Богородск был переименован в Ногинск). В дальнейшем его главным предприятием стала Богородско-Глуховская мануфактура, основанная представителями рода промышленников Морозовых. В годы наивысшего расцвета в корпусах фабрики работало свыше 10 тысяч человек. Здания текстильного городка сохранились до наших дней и недавно были отреставрированы. Более того, часть фабрики заработала по своему историческому назначению – здесь возродили ткацкое производство Что посмотреть: 📌Богоявленский собор Рабочая, д. 16-а 📌Дом-музей А. И. Морозова Краснослободская д.5 📌Ногинский городской парк культуры и отдыха Леснова, 2. 📌Богородский хладокомбинат Посетите с экскурсией фабрику мороженного Бетонная, д.4 📌Дендрарий «Живая книга» парк Волхонка 📌Фонтанная площадь ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>02.09.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27264</t>
+  </si>
+  <si>
+    <t>Ваш ребёнок превратил идею в настоящий проект 😊Когда мы спрашиваем ребят, что им больше всего запомнилось на курсе, очень часто слышим один и тот же ответ: «Наставники!» ✨Те самые люди, которые умеют объяснить сложное простыми словами, поддержать смелую идею, помочь поверить в себя и показать, что ошибки — это часть пути к успеху. Наших наставников не забывают после последнего занятия. Им пишут, с ними делятся победами, к ним возвращаются за советом спустя годы. ❤️Именно поэтому курс «Я -Предприниматель» — это сильное окружение, живой опыт и люди, которые действительно вдохновляют действовать. ✅Открыт набор на курс «Я-Предприниматель». Старт 1 потока - 12 сентября Возраст: 7-17 лет 🎓Возможно, именно здесь начнётся история будущего успеха вашего ребёнка. Узнать больше #реклама 16+ kidsdev.academy О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27262</t>
+  </si>
+  <si>
+    <t>Село Молоди расположено на берегу реки Рожайки, в 10 км южнее Климовска, на старом Симферопольском шоссе.  Широко известно с первой половины XVII века. В 1646 году его приобрёл Прокофий Федорович Соковнин, отец боярыни Морозовой (помните знаменитую картину Сурикова «Боярыня Морозова»?). Путём выгодных брачных союзов Соковнины занимают высокие посты при дворе царя Алексея Михайловича. Но его сын Алексей лишается головы за намерение убить Петра I. В 1699 году Пётр I жалует вотчину своему сподвижнику Фёдору Головину. При нём в Молодях разворачивается каменное строительство в соответствии с тогдашними представлениями о загородной резиденции знатного вельможи (каменный дом со службами, церковь, парк с регулярной планировкой и всевозможными затеями: павильонами, беседками, гротами). Именно с Федора Алексеевича и началось обустройство усадьбы в Молодях. При нем был построен главный дом, заложен регулярный парк. После смерти графа усадьба передавалась из поколения в поколение по родственной линии ещё почти 80 лет. В 1736–1786 годах имением владеют Салтыковы. Алексей Иванович Салтыков (брат первого князя Салтыкова), тамбовский наместник, и его жена Екатерина Борисовна (урождённая княжна Голицына) в 1775–1778 годах полностью обновили весь архитектурный ансамбль усадьбы: господский дом, службы, церковь, родовую усыпальницу. После смерти бездетного Салтыкова имение в 1786 году перешло к Сергею Домашневу и его брату Ивану. В середине XIX века селом владела А.Д. Бестужева , которая продала её лесопромышленнику Ивану Васильевичу Бородину. Он владел этой усадьбой вплоть до Октябрьской революции 1917 года. В советское время в здании главного дома усадьбы расположилась школа. У главного дома появилась несуразная пристройка. К 1990-м годам дом обветшал и требовал реконструкции. Школу выселили, реконструкция затянулась. А пока здание пустовало, его окончательно разорили. Также сохранились в бесхозном состоянии службы и амбар. Только церковь и усыпальница реставрированы. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>02.09.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27261</t>
+  </si>
+  <si>
+    <t>А/М HAVAL по выгодной цене от 6 487 ₽/мес до конца мес! HAVAL с максимальной выгодой только 3 дня Выгодный обмен в Трейд-ин + Подарки! ✅ Выгодный Трейд-ин ✅ Авто в наличии с ПТС ✅ До конца месяца особые условия на покупку HAVAL! Узнать цену Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО), ПАО СК "Росгосстрах" и др.. #реклама havalcity.vam-auto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27260</t>
+  </si>
+  <si>
+    <t>Мещерское — усадьба, расположенная в селе Мещерское Чеховского района Московской области. После Мещерских село несколько раз меняло своих хозяев, пока в 1817 году не было куплено бароном Львом Карловичем Боде, эмигрировавшим в Россию после Французской революции. Михаила Львовича Боде не стало в 1888 г. Потом менее трех лет усадьбой владела полковница Левашевская. В 1891 г. имение отошло государству: Московская земская управа выкупила его и решила открыть психиатрическую больницу.  Есть версия, что сюжет произведения «Палата № 6», написанного Чеховым в 1892 году, основан на событиях, происходивших в этой больнице. Во время Великой Отечественной войны усадьба стала местом для военного госпиталя – здесь спасали жизни офицеров и солдат Советской Армии Осмотреть главный усадебный дом и больничные корпуса изнутри нельзя – вход сюда закрыт, территория охраняется. Но попасть внутрь всё равно можно, предварительно договорившись с охраной, погулять по территории, спуститься тенистыми аллеями к речке Рожайке, полюбоваться двухэтажным дворцом, более новыми постройками времён Великой Отечественной войны, флигелем-теремком. Поскольку полноценно осмотреть усадьбу не получится, можно включить ее посещение в свой экскурсионный маршрут. Недалеко от имения, в Чеховском районе, можно посетить музеи писем Чехова и крестьянского быта, подмосковные усадьбы Лопасня-Зачатьевское и Мелихово. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>01.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27255</t>
+  </si>
+  <si>
+    <t>Новостройки с ипотекой для IT-специалистов Большой каталог новостроек🏠 Скидки и акции от застройщиков. Сравнивайте и выбирайте! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк, АО "АЛЬФА-БАНК", АО АльфаСтрахование". Проектная декларация на сайте https://наш.дом.рф/. #реклама 16+ realty.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27252</t>
+  </si>
+  <si>
+    <t>Село Радонеж, Сергиево-Посадский район Родина Сергия Радонежского. Когда-то здесь был большой город,огороженный мощной крепостной стеной.  Сейчас от него остался только высокий холм,на котором расположилось местное кладбище. Место очень живописное. Здесь находится святой источник и купель. А в храме находится крест с могилы Матроны Московской. 📍 Место на карте Фото z.lenkahome ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>01.09.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27251</t>
+  </si>
+  <si>
+    <t>Керамические виниры IPS E.MAX®. От 18 700 ₽ за винир! Получите индивидуальный дизайн вашей улыбки в клинике «МСМАЙЛ»! ✅Тонкие, как контактные линзы ✅Не темнеют и не окрашиваются ✅Прочные как родные зубы Берёмся даже за самые сложные случаи. Врачи с опытом до 19 лет и практикой в Европе и США. ✨ Запишитесь на бесплатную консультацию! Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама viniry-m-smile.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27247</t>
+  </si>
+  <si>
+    <t>Едем в Смоленск на выходные Смоленск — один из древнейших городов Руси, его истинный возраст неизвестен.  Что здесь стоит посмотреть 👇 Смоленская крепостная стена Одна из самых узнаваемых башен крепостной стены — Громовая. Перед башней на постаменте стоит памятник архитектору, который руководил строительством смоленской крепости в 1595—1602 годах. 📍Смоленск, Ленинский р-н Лопатинский сад Здесь располагается колесо обозрения, с которого открывается поразительный вид на город. Весь парк наполнен историей и огромным количеством памятников. 📍ул. Пржевальского Успенский собор Успенский собор есть во многих областных центрах России, но не каждый город может похвастаться таким великолепием, как Смоленский. 📍ул. Соборный Двор, 5 Парк Блонье Парк Блонье, или сад имени М. И. Глинки — другой уголок природы в самом центре Смоленска, посещаемый многими, как и Лопатинский сад. Здесь располагаются великолепные дорожки и фонтаны. 📍Парк Блонье Художественная галерея Смоленского государственного музея-заповедника Находится в историческом центре города и располагает значимым собранием отечественной и западноевропейской живописи, икон, предметов декоративно-прикладного искусства. 📍Коммунистическая ул., 4 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>01.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27246</t>
+  </si>
+  <si>
+    <t>Выгода по Trade-in с VOLGA • До 300 000 ₽ • Справедливая оценка по рыночной стоимости • Принимаем автомобили любых марок 💰🗒 Оставляйте заявку на сайте и получайте спецусловия на новую VOLGA! Получить скидку #реклама sales.volga-autoretail.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27245</t>
+  </si>
+  <si>
+    <t>Вологодский кремль Одна из самых старых и ценных достопримечательносте Вологды расположена в сердце города. Вологодский детинец заложили, когда государством правил Иоанн IV Грозный. Амбиции русского царя были велики, он запланировал возвести в северном городе каменные укрепления, которые по площади вдвое превосходили бы Московский Кремль На самом деле от средневековой крепости мало что осталось, каменные башни и стены разобрали для строительства других зданий еще в начале XIX века. В наши дни Вологодский кремль формируют архитектурные постройки и храмы четырех веков — XVI-XIX Кремль в Вологде сильно пострадал в начале XVII века при набеге польско-литовских войск. А после сильного паводка в 1670 году, размывшего земляной вал, кремль уже не восстанавливался. Вскоре он потерял свое военное значение и к 1820-м годам был полностью разобран как крепость. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>01.09.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27244</t>
+  </si>
+  <si>
+    <t>ЖК НАЗАРЕ’ — своя квартира от 100 000 ₽/мес Беспроцентная рассрочка от девелопера с первым взносом 20%. Только в августе выгода до 7 млн ₽ на квартиры бизнес-класса в 2 минутах пешком от м. «Бульвар Рокоссовского». - Удобный выезд на СВХ; - Насыщенная инфраструктура района, собственный детский сад; - Рядом с домом – торгово-развлекательный центр с кафе и ресторанами; - Ландшафтное пространство с зонами для медитации и пешеходным бульваром; - Общественная гостиная с коворкингом, студией для тренировок и детской игровой; - Игровые площадки для детей всех возрастов; - Просторные семейные планировки с мастер-спальней, гардеробной с окном, отдельным кабинетом; - Панорамные виды на парк «Лосиный остров»; Записывайтесь на встречу в офисе продаж и узнайте больше о нашем жилом комплексе. Получить консультацию Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО "Совкомбанк" и др. . Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ЛАЙФ БОГОРОДСКОЕ. #реклама nazare.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27238</t>
+  </si>
+  <si>
+    <t>Рыбинск впервые упоминается в летописи в 1071 году. Тогда это было поселение "Рыбная слобода" Здесь занимались торговлей и ремеслом, охотились и рыбачили. Рыбная ловля стала основным промыслом. В 1504 году поселок упоминается в грамоте Ивана III как царская ловецкая слобода — местные жители платили рыбный налог, поставляя осетров, белугу, стерлядь к царскому столу. Здесь пересекались торговые пути к Каспийскому и Балтийскому морям. При Екатерине II Рыбная слобода стала уездным центром, получив название «город Рыбной». При советской власти здесь строились заводы и фабрики, и Рыбинск стал мощным промышленным центром. Что посмотреть: Набережная ГЭС Железнодорожный вокзал Спасо-Преображенский собор Пожарная каланча Музей Мологского края Польский костёл Сердце Иисуса Красная площадь ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>31.08.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27237</t>
+  </si>
+  <si>
+    <t>Одинцовский городской округ: список интересных мест для путешествия из Москвы 📍Музей школы и детства Одинцовский городской округ, село Усово, дом 2 📍Дом-музей М.М. Пришвина Одинцовский городской округ, деревня Дунино, 2 📍Одинцовский историко-краеведческий музей Одинцово, Коммунальный проезд, дом 1 📍Звенигородский историко-архитектурный и художественный музей Одинцовский городской округ, Звенигород, Ратехинское шоссе, владение 1 📍Саввино-Сторожевский монастырь Одинцовский городской округ, Звенигород, Ратехинское шоссе, дом 8 📍Успенский собор на Городке Одинцовский городской округ, Звенигород, улица Городок, дом 1 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>31.08.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27236</t>
+  </si>
+  <si>
+    <t>Квартира от застройщика в Краснодаре от 2,9 млн. ₽ Новый микрорайон «Тёплые края» 🏠 г. Краснодар - Квартиры с террасами - Потолки до 4.2 м - Школа на 1800 мест - 3 детских сада на 950 мест - Зоны отдыха и барбекю - Фитнес-центр - Площадь озеленения 65 000 кв.м Перейти на сайт Финансовые услуги оказывает: Банк ВТБ (ПАО), АО "АЛЬФА-БАНК". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "СЕМЬЯ-ТЁПЛЫЕ КРАЯ". #реклама quiz.тёплыекрая.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27232</t>
+  </si>
+  <si>
+    <t>Ярополецкая ГЭС им.Ленина - уникальное место недалеко от Москвы Находится недалеко от подмосковного Волоколамска, в селе Ярополец. В 1918 году молодые крестьяне, не задействованные в гражданской войне, решили организовать народный театр. Для воплощения творческого замысла и освещения сцены требовалось электричество.Так они построили первую ГЭС. С тех пор спектакли проходили при электрическом освещении. Сейчас ГЭС не работает. На территории очень живописно. В Яропольце также можно посмотреть две усадьбы: Чернышевых и Гончаровых Координаты ГЭС: 56.141917 35.83328 Фото Olga Seva. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>31.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27228</t>
+  </si>
+  <si>
+    <t>Усадьба Кривякино, Воскресенск Усадьбу основал местный помещик генерал-майор Александр Гаврилович Замятин в конце 1760-х гг.  Следующим владельцем стал князь Б. М. Черкасский. Имение перешло к нему в 1797 г. Затем Кривякино досталось коллежскому асессору Николаю Александровичу Беклемишеву.  В начале XIX столетия усадьбу приобрел коломенский купец Иван Ильич Лажечников — отец известного русского писателя Ивана Ивановича Лажечникова. Один из зачинателей русского исторического романа провел здесь свое детство и часть юности. После в разное время имением владели статская советница Н. И. Курманлеева, граф С. В. Орлов-Давыдов, княжна А. П. Ливен. После Октябрьской революции усадьбу национализировали. Последние хозяева уехали в Европу. Некоторое время на территории имения размещалась ячейка РКСМ. Затем помещения отдали под общежитие для строителей Воскресенского химкомбината. После окончания ВОВ тут разместили детский садик, который потом реорганизовали в санаторий «Ласточка». Сейчас это культурный центр. Фото ilyazog_photo ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>31.08.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27227</t>
+  </si>
+  <si>
+    <t>День открытых дверей 3 сентября — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 3 сентября в 19:30 🎓 Москва, Кутузовский проспект, 34, стр. 14 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Стоимость участия — 500 ₽ Зарегистрироваться #реклама 16+ yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27223</t>
+  </si>
+  <si>
+    <t>Усадьба Осташёво, Волоколамский городской округ 📍Место на карте Фото marinapochatova ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>31.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27222</t>
+  </si>
+  <si>
+    <t>Каменный мост Не очень известный и небольшой по высоте водопад. Его образует река Росвянка, также падающая с разлома в известняковой плите. Летом в сухую погоду он не впечатляет, воды мало и она просачивается через щели в камнях. А в весеннее время река становится полноводной, и тогда водопад проявляет себя в полную силу. Калужская область. Сельское поселение Муромцево ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>31.08.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27221</t>
+  </si>
+  <si>
+    <t>Лазерная коррекция зрения в клинике - Новый Взгляд! - Ищете проверенную клинику по коррекции зрения? ✨Полная диагностика перед операцией входит в стоимость коррекции! 👌Бесплатная консультация перед коррекцией зрения! ⚡Опыт работы более 30 лет, врачи - кондидаты наук! 🎓Более 200 000 успешных операций! 💰Лазерная корекция по цене от 35.000₽ в Москве! Записывайтесь на консультацию и диагностику! Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама promo.nlv.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27209</t>
+  </si>
+  <si>
+    <t>Бронницы - город, который удивляет Когда слышишь слово «провинция», представляешь что-то тихое и скромное, но Бронницы ломают все стереотипы. Что посмотреть за один день: 🔹Собор Архангела Михаила Белокаменный храм построен в XVIII веке. Внутри — роскошные фрески и иконостас, созданный мастерами Оружейной палаты. 🔹Музей истории города Здесь вы узнаете о дворянских семьях, живших в Бронницах, о связи города с декабристами и Пушкиным, а также о создании первого аэрофлота в России. 🔹Усадьба Денежниково Заброшенная, но всё ещё величественная усадьба, которая когда-то принадлежала знатному роду Талызиных. 🔹Аллея славы воинов-автомобилистов Музей под открытым небом, где представлена военная техника СССР. 🔹Озеро Бельское Живописное озеро, здесь можно порыбачить, покататься на лодке или просто насладиться видом со смотровой площадки. #московскаяобласть</t>
+  </si>
+  <si>
+    <t>31.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27208</t>
+  </si>
+  <si>
+    <t>Очистка воды в частном загородном доме Универсальный компактный фильтр Ekodar Compact предназначен для умягчения воды с одновременным удалением из нее железа, марганца, аммония и органических соединений. Удаляет из воды: - железо - накипь - марганец - сероводород Оборудование разработано специально для России, с учётом показателей воды из скважин, колодцев и поселковых водопроводов. Перейти на сайт #реклама ekodar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27204</t>
+  </si>
+  <si>
+    <t>Кинешма была одним из богатейших купеческих волжских городов дореволюционной России. Здесь работали несколько текстильных фабрик и крупных заводов, на ярмарках велась торговля. Именно в Кинешме появился первый в России кинотеатр. На рубеже XIX – XX веков город считался одним из самых благоустроенных на Волге, его набережные украшали речные кафе, уличное освещение – по последнему слову техники, модные усадьбы и зеленые бульвары. В разные времена Кинешма была городом рыбаков, солеваров, зажиточных фабрикантов и купцов. Драматург Александр Островский двенадцать лет служил здесь почетным мировым судьей. В основу многих его произведений, например, знаменитых «Бесприданницы» и «Грозы» легли материалы дел кинешемского суда. В Кинешму приезжали даже императоры — Николай I побывал в местном Успенском соборе в 1854 году, а спустя несколько лет настоял, чтобы сюда съездили и его дети. Интересный факт: парусина, произведенная в Кинешме, славилась далеко за пределами Российской Империи. Легендарный командующий британским флотом адмирал Нельсон ходил по морям под парусами из кинешемского полотна. Сегодня Кинешма – второй по величине и темпам развития город Ивановской области. Но исторический центр сохранил до наших дней обаяние уездного купеческого городка конца XIX века  ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>30.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27195</t>
+  </si>
+  <si>
+    <t>10 самых красивых замков России: ⠀ 1️⃣ Усадьба купцов Ванюковых. Новгородская область, Каменка; 2️⃣ Усадьба Храповицкого. Владимирская область, Муромцево; 3️⃣ Усадьба Сназина (Замок Гаслеров). Тверская область, Ивановское; 4️⃣ Усадьба Заветное (часовня). Новгородская область, Малый Борок; 5️⃣ Усадьба хирурга С.П. Фёдорова. Калужская область, Воробьёво; 6️⃣ Усадьба архитектора Хренова. Тверская область, Заключье; 7️⃣ Замок Понизовкина. Ярославская область, Красный Профинтерн; 8️⃣ Усадьба Успенское, Московская область, Успенское; 9️⃣ Аваевская богадельня, Тверь; 🔟 Усадьба барона Фон Мекка. Тульская область, Хрусловка. Автор фото Лина Резник (p01ina) ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>30.08.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27194</t>
+  </si>
+  <si>
+    <t>Как получить субсидию 925 000 ₽ на VOYAH до 31 августа? Многие не знают, что прямо сейчас открыто уникальное «окно возможностей» для покупки VOYAH. Сейчас вам доступны сразу несколько выгод: ✅ Рассрочка от 0,01% на авто ✅ Господдержка с выгодой до 925 000 ₽. Прямая субсидия, которая действует до 31 августа. ✅ Выгода до 470 000 ₽ и гибкие условия оплаты. Специальные условия, которые суммируются с льготами. Успейте забрать свою выгоду, пока программа не закрыта! Жмите "Узнать больше" Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", АО "АльфаСтрахование". #реклама chat.borishof-voyah.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27185</t>
+  </si>
+  <si>
+    <t>Подземные ходы усадьбы Троицкое Екатерины Дашковой. Калужская область, Жуковский район, село Троицкое Дашкова завещала своё имущество и выхлопотала разрешение присоединить фамилию через дефис своему внучатому племяннику Ивану Илларионовичу Воронцову-Дашкову, однако он не жил в нём. В 1825 году проезжий мимо Бутурлин был поражен беспризорностью усадьбы. Дом был пуст, крестьяне тащили оттуда все, библиотека была разграблена. Затем усадьбу перестроили в суконную фабрику, потом в бумажную. Просуществовала до 1941 г., затем она была заброшена, здание стало разрушаться. В середине ХХ века главный дом разобрали. От великолепного «английского» имения остались остатки плотины, руины флигелей и театра, ворота и обелиск. В парке уцелела единственная посаженная ею аллея. Под парком был тайный ход-тоннель, часть которого обнаружена и превращена в погреб для воспитанников интерната. на Руси издревле было традицией строить тайные подземные ходы, которые служили дворянам и купцам разную службу. Их использовали, чтобы тайно покидать владения, в них прятали сокровища, замуровывали недругов, проводили тайные обряды. Самые будоражащие воображение истории связаны с многочисленными подземными ходами в разных усадьбах, которыми обычно соединяли все здания усадьбы, делали и выходы за несколько километров от своих домов. Есть версии, что XVIII веке у знати была мода на так называемые гроты — обширные подземелья или просто подземные помещения в виде искусственных пещер, которые возводились для «увеселения и от жары сокрытия». Также сооружались подземные усадебные погреба для хранения скоропортящихся товаров, или в хозяйственных целях – частенько оборудовали системы тоннелей, по которым можно было, не выходя из дома, попасть в домовую церковь, погреб, на конюшни.  Что было после революции в главном доме, непонятно, но известно, что в 30-х годах он еще стоял, а в 1946 году от него остались одни руины. Один из флигелей разорили тоже только в 1990-е годы, другой перешел церкви. Лестниц в подвалы и подземелья из флигелей нет. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>30.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27182</t>
+  </si>
+  <si>
+    <t>Арт-квартал «Фабрика 1830» в Балашихе В наши дни все чаще промышленные объекты становятся современными арт-пространствами, точками притяжения местных жителей и туристов. Так произошло и с легендарной Балашихинской хлопкопрядильной фабрикой, которая пришла в упадок в период перестройки. Сейчас это модный арт-квартал с колоритными краснокирпичными зданиями и интересными мероприятиями. Анонс мероприятий можно найти на официальном сайте Об истории места. В 1830 году на берегу реки Пехорка князем Иваном Трубецким была открыта фабрика по производству сукна. Интересно, что именно этот год принято считать датой основания самого города Балашиха. В XIX веке предприятие было одним из самых крупных в Московской губернии. К началу 1900-х годов фабрика испытывала экономический подъём. В 1918 году производство национализировали – тогда произошел временный спад. Но к 30-м годам XX века фабрика вновь работала на всю мощность. А в 1950-х годах она ежегодно производила около 10 тысяч тонн пряжи. Предприятие закрылось во второй половине 1980-х годов, не пережив перестройку. Сейчас это арт-квартал, который привлекает жителей города и туристов. Здесь проводят различные мероприятия, выставки,работают мастерские,магазины,кафе и фитнес-клуб. Балашиха, улица Советская, 36 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>30.08.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27181</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на барабанах Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных барабанщиков ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку ниже и выберите удобные вам день и время. Узнать больше #реклама 5eff0fd2f48622bfbff261e3f3f01629.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27176</t>
+  </si>
+  <si>
+    <t>Маршрут "Ярославия — страна городов" на три дня. 1 день: Ярославль. 🔹 Прогулка по территории Ярославского Музея-Заповедника 🔹Самый большой в мире изразцовый наличник 🔹Посещение Первого Русского Театра 2 день: Тутаев — Рыбинск. 🔹Посещение музея "Ожившие истории" 🔹Прогулка по музею Живой Старинной Вывески под открытым небом 🔹Посещение Рыбинского музея адмирала Ф. Ф. Ушакова 3 день: Переславль — Ростов. 🔹Самый древний городской храм 🔹Дегустация рыбки в музее "Царство Ряпушки" 🔹"Ботик Петра I" — единственное уцелевшее судно Потешной флотилии 🔹Ростовский кремль ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>30.08.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27175</t>
+  </si>
+  <si>
+    <t>Sea Breeze. Квартиры у моря от 16,2 млн.р., cдача в 2027 Комплекс Palm Beach - это настоящее воплощение мечты о домике у моря: 3 часа на самолете из большинства городов РФ, 20 мин на авто от центра Баку, 1-я береговая линия, апартаменты с просторными видовыми террасами, два бассейна, продуманный ландшафтный дизайн и собственный пляжный клуб. Только до конца лета действует специальное предложение на приобретение квартир с чистовой отделкой: 💰 первоначальный взнос — от 15%; ⚡ рассрочка до 48 мес. (ежемесячный платеж — менее 2% от стоимости квартиры); 👌 до сдачи проекта остается менее года, а значит уже в следующем сезоне квартиру можно использовать для собственного отдыха или сдавать в аренду. Если вы давно задумывались о собственной недвижимости на берегу моря, сейчас один из самых удачных моментов для ее приобретения. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. #реклама invest.seabreeze.az О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27173</t>
+  </si>
+  <si>
+    <t>Минеральные воды Тульской области Еще в 1844 г. уездный врач П. Ф. Стефановский, изучив целебные свойства краинской воды, рекомендовал помещику С. А. Яковлеву, на землях которого находились источники, использовать эти воды для лечения. Вблизи источника были построены купальня с бассейном и печью для подогрева воды, несколько позже ванное отделение, а затем гостиница и курортный зал. Помещик Яковлев получил от медицинского департамента разрешение на открытие курорта «Лихвинские минеральные воды», названного в честь ближайшего на тот момент города Лихвин (ныне Чекалин). В 1876 году работа курорта была приостановлена его владельцем. Лишь после революции с развитием курортного дела в стране началась новая жизнь «Краинки». В 1921г. курортные факторы «Краинки» изучались особой комиссией во главе с доктором медицины В. М. Федоровским. С 1925г. курорт начал активное обслуживание трудящихся Советской России. В тот же период краинскую воду стали применять не только в виде ванн, но и внутрь при различных заболеваниях органов пищеварения и выделения. Сейчас здесь находится санатрий,а рядом источник с полезной водой,доступный всем желающим Деревня Краинка,Суворовский район, Тульская область ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>30.08.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27172</t>
+  </si>
+  <si>
+    <t>Для всех, кто любит космос! Удивительный тур на Кавказ! Астрономический тур в Обсерваторию МГУ: 6 ночей под звездным небом Кавказа!✨ с 12 по 18 октября. Будет незабываемо. Поехали с нами! 🚗 Команда "To Stars"✨ Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27171</t>
+  </si>
+  <si>
+    <t>Боровск - идея путешествия из Москвы Что посмотреть: ✅ храм Покрова Пресвятой Богородицы ✅ картины на стенах домов авторства художника-энтузиаста Владимира Овчинникова ✅деревянные домики Боровска с разными наличниками (в сувенирных лавках даже продаются магниты в виде наличников) ✅на Советской - памятник Константину Циолковскому ✅Пафнутьево-Боровский монастырь Фото Гугняева Наталья ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>29.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27165</t>
+  </si>
+  <si>
+    <t>Гора «Улайская» и пещеры Улая.  По преданию, в стародавние времена у изгиба реки Оки хозяйничал разбойник атаман Улай, который жил в пещерах горы и со своей шайкой наводил страх и панику на окрестных жителей. Многие купцы, проплывая в этом месте, расставались со своим товаром, а некоторые и с жизнью. Неоднократные попытки поймать разбойников были напрасны. Банда укрывалась в заранее вырытых секретных пещерах. Вообще, про Улая — это легенда…. На самом же деле пещеры эти, вероятнее всего, есть не что иное, как заброшенные каменоломни, а камень, добываемый в них, шёл на постройку Серпуховского и Московского кремлей, а также на строительство стен окружных монастырей. В настоящее время осталось 3-4 небольших пещеры и еще до десятка засыпанных входов.  С той поры поселок неподалеку и носит название Страхово. Впоследствии, Главная (Большая) пещера (N54° 43.343′, E37° 13.108′) была взорвана, другие засыпаны камнем. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>29.08.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27164</t>
+  </si>
+  <si>
+    <t>Ресторан Сыроварня, Черёмушкинский рынок. Сыроварня на Черёмушкинском рынке — ресторан, сырная лавка и большая терраса Ресторан и сырная лавка Аркадия Новикова на Черёмушкинском рынке. В меню: домашняя паста, пицца, блюда на основе сыра собственного производства, мясо и рыба. А ещё — десерты, которые стоит попробовать. Центральное место в интерьере занимает открытая кухня. Летом работает просторная терраса на 144 места. Идеально для завтрака, обеда или ужина на свежем воздухе. Ул. Вавилова, 64/1с1, Черёмушкинский рынок Забронировать стол: 8 (499) 530-80-30| 8 (915) 006-67-40 Узнать больше #реклама syrovarnya.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27153</t>
+  </si>
+  <si>
+    <t>Ярополец – поселок в Волоколамском городском округе Подмосковья, история которого начинается в XII веке. Этот маленький населенный пункт богат на достопримечательности – две роскошные усадьбы, заброшенная гидроэлектростанция и краеведческий музей, которой впечатляет своей небольшой, но очень интересной экспозицией. История и экспозиция музея Музей расположился в старинном двухэтажном здании из красного кирпича – когда-то он принадлежал купцам Юрьевым. Еще этот дом знаменит тем, что в нем в 1920 году выступал Владимир Ильич Ленин на крестьянском собрании, посвященном электрификации окрестных деревень. Экспозиция музея состоит из нескольких частей. Одна из них посвящена двум крупным имениям, расположившимся на территории села – это усадьба Гончаровых и усадьба Чернышевых. В музейной экспозиции представлены фотографии поместий, мебель и предметы быта из них, а также другие вещи, рассказывающие их историю. Отдельная экспозиция посвящена ярополецкой ГЭС – малая гидроэлектростанция сегодня не работает, однако открыта для посещения. Она известна тем, что была создана местной группой энтузиастов и стала первой сельской ГЭС. В музее можно узнать про нее больше, а также рассмотреть макет гидроэлектростанции. Особое место в музее отведено рассказу о подвиге кремлевских курсантов в битве за Москву осенью 1941 года. В экспозиции представлены личные вещи бойцов, военные трофеи, архивные документы, фотографии.  ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>29.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27150</t>
+  </si>
+  <si>
+    <t>Усадьба Пехра-Яковлевское в городском округе Балашиха является памятником федерального значения. На данный момент когда-то роскошное поместье заброшено, но до сих пор способно удивить прекрасным архитектурным ансамблем и атмосферой прошлых веков. История и владельцы Деревня Яковлево, расположенная на берегу реки Пехорка, перешла в собственность князей Голицыных в конце XVI века – они устроили в ней усадьбу Пехра-Яковслевское и были ее владельцами в течение двух столетий. Именно при них сложился удивительный ансамбль усадьбы, к проектированию которого привлекались лучшие архитекторы своего времени. В первой половине XIX века усадьба перешла в руки князя Ивана Гагарина, а затем сменила еще несколько владельцев. После революции поместье было национализировано. В 20-е в нем размещалась колония для беспризорных, но уже с 30-х годов усадьбу отдали высшим учебным заведениям. Сегодня Пехра-Яковлевское принадлежит аграрному университету. Работы по восстановлению и реставрации усадьбы не ведутся – она медленно приходит в упадок. Попасть на территорию имения можно – там до сих пор приятно погулять ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>29.08.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27149</t>
+  </si>
+  <si>
+    <t>Уроки гитары с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на гитаре Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных гитаристов ⚡ Сыграете свою любимую песню на гитаре и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку ниже и выберите удобные вам день и время. Узнать больше #реклама 16+ 5eff0fd2f48622bfbff261e3f3f01629.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27145</t>
+  </si>
+  <si>
+    <t>Волоколамск — уникальный город, стоящий на пересечении главных торговых путей еще со времен Средневековья. За свою почти 900-летнюю историю город пережил немало экономических и духовных взлетов, военных потрясений и исторических вызовов. Современный путешественник найдет здесь и старинные монастыри, и Волоколамский кремль, и памятник Героям-панфиловцам прошлого века. Все, кто ищет спокойных выходных, погруженных в славную историю России и русского духа, обязательно должны приехать в Волоколамск. Кстати, здесь по старинной традиции до сих пор сохранились торговые ряды, где среди прочего можно купить и волоколамский сыр, который считается лучшим в Московской области. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>29.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27144</t>
+  </si>
+  <si>
+    <t>Sea Breeze - недвижимость для жизни, отдыха и инвестиций Недвижимость в Sea Breeze - ваш дом у моря. Sea Breeze - город-курорт на живописном побережье Каспийского моря в 20 минутах от центра Баку. 🏠 Яркие архитектурные решения, включая комплексы апартаментов на насыпных островах 📅 Развитая инфраструктура: более 60 кафе, баров и ресторанов, бассейны в каждом комплексе, мед. центр, школы и детские сады с образованием на английском языке ⚡ Премиальные сервисы: фитнес, Wellness &amp; SPA, теннисные и падел-корты, арт-центр, яхт-клуб, аквапарк и луна-парк ✨ Концерты мировых звезд, музыкальные фестивали, спортивные и деловые события международного уровня ✅ Пассивный доход от сдачи апартаментов в аренду через сервис доверительного управления Присоединяйтесь к 50 000 резидентам, которые уже выбрали Sea Breeze. Узнать больше #реклама invest.seabreeze.az О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27140</t>
+  </si>
+  <si>
+    <t>В путешествие с московских автовокзалов 🚌 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>29.08.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27139</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на барабанов Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных барабанащиков ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 98e3f33d688a18ee65924e0a9d1013bc.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27137</t>
+  </si>
+  <si>
+    <t>В ноябре 1941 года фашистские войска вели активное наступление на Москву. Они планировали прорвать оборону в районе Волоколамска, но встретили сопротивление советских войск. 316-я стрелковая дивизия под командованием Ивана Панфилова держала оборону у разъезда Дубосеково и отражала атаку немецких танков. По одной из версий, 28 бойцов в ходе четырехчасового боя уничтожили 18 вражеских танков. По другой – в сражении принимал участие целый полк, погибли более 100 человек. Однако независимо от исторической правды, можно быть уверенным, что советские войска в том сражении проявили храбрость и задержали наступление врагов. Музей Героев-панфиловцев был открыт в 1968 году в деревне Нелидово – именно там в братской могиле были похоронены бойцы, погибшие во время сражения у разъезда Дубосеково. Небольшой музей рассказывает о подвиге советских солдат. В экспозиции представлены портреты Героев Советского Союза, участников боя у разъезда Дубосеково, а также документы, письма, предметы вооружения, личные вещи самого Панфилова и солдат дивизии и многое другое. По музею проводятся экскурсии ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>28.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27136</t>
+  </si>
+  <si>
+    <t>Перемиловская высота - место кровопролитных боев во время Великой Отечественной войны. В конце ноября 1941 года немецкая армия вплотную подошла к Дмитрову и заняла Заречье, откуда обстреливала город. Солдаты Красной армии вступили в бой и одержали победу над захватчиками, после чего  начали контрнаступление. В 1966 году на Перемиловской высоте был установлен памятник - бросающийся в атаку солдат с поднятым над головой автоматом. Мемориал виден с шоссе на западном и восточном берегах канала имени Москвы, с моста через него и с железной дороги. С Перемиловской высоты открывается прекрасный вид на Яхрому и окрестности. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>28.08.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27135</t>
+  </si>
+  <si>
+    <t>А-Пансион: пансионат для пожилых в ближнем Подмосковье Ищете надежный пансионат для близкого человека? Приглашаем пожилых людей на временное и постоянное проживание. Домашняя атмосфера, заботливый персонал, внимание и поддержка каждый день. - 5-разовое питание, - 1, 2, 3 и 4-х местные номера - Есть места для лежачих гостей - Круглосуточный уход - Комфортное размещение - Помощь и реабилитация после болезни и операций - Контроль состояния здоровья - Теплое человеческое отношение от 2200р/сут "все включено" Звоните — подробно расскажем и поможем подобрать подходящие условия. Тел +7 (499) 283-27-75 Московская облать, Ленинский городской округ пгт Молоково, ул. Школьная, д. 4В. Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама a-pansion.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27130</t>
+  </si>
+  <si>
+    <t>Дубна — столица ядерной физики. Несмотря на свои скромные размеры, город привлекает туристов атмосферой научно-технического прогресса. Стоит обратить внимание на Музей истории науки и техники Объединенного института ядерных исследовани, собравший в себе удивительные вещи. Например, здесь ханятся личный микроскоп академика Игоря Курчатова и фотоэмульсионная камера — прибор, на котором был сделан первый эксперимент в Дубне. Обязательно стоит побывать в Музее истории создания крылатых ракет. В его экспозиции — полноразмерные макеты крылатых ракет и интерактивные стенды, рассказывающие об истории разработки и применения ракетной техники и ее создателях. Также в городе находится второй по величине памятник Ленину в мире. Его высота с постаментом — 37 метров, а вес — 450 тонн.  Кстати, Дубна — единственный населенный пункт в Подмосковье, расположенный на Волге. По его границам протекают руки Дубна и Сестра, канал имени Москвы и Иваньковское водохранилище. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>28.08.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27129</t>
+  </si>
+  <si>
+    <t>Зарайск обладает неповторимой атмосферой неспешной жизни и духом старины, который невозможно ощутить в больших городах. Главной достопримечательностью города является Зарайский кремль, единственное фортовое сооружение в Подмосковье, которое ни разу не перестраивалось за свою историю и сохранило первоначальный вид. Первые упоминания о городе датируются 1146 годом. У него было свыше тридцати наименований: Осетр, Красный, Новгородок-на-Осетре, Заразеск и другие. В начале 1611 года Дмитрий Пожарский выступил против польских интервентов именно из Зарайска. А в XIX веке он был крупным центром торговли.  Зарайский кремль был возведен в 1528—1531 годы по указу Василия III. Имя архитектора, руководившего строительством, неизвестно. Но в стилистике явно прослеживаются черты итальянского влияния на русское зодчество. Например, крепость украшена зубцами в форме ласточкиного хвоста. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>28.08.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27128</t>
+  </si>
+  <si>
+    <t>Перманентный макияж за 5000р., только до конца августа! Брови, стрелки, межресничка, губы - любая зона всего за 5000р. Рядом с м. Новослободская. С сентября повышение цен, успейте записаться со скидкой 50% Получить скидку Есть противопоказания. Посоветуйтесь с врачом. #реклама dina-tatoo.tilda.ws О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27123</t>
+  </si>
+  <si>
+    <t>🚂 Этот атмосферный ретро-паровоз встал на стоянку в Щербинке Поезд серии Л (№3348) выпустили в 1954 году – буква присвоена по фамилии главного конструктора Льва Лебедянского. Благодаря двигателю в 2200 лошадиных сил паровоз был одним из самых мощных в мире по тем временам. «Черные лебеди» ездили по всему Советскому Союзу, а сегодня один из них получил вторую жизнь в качестве памятника.  Кстати, поезд этой серии отметился и во многих фильмах, в том числе в комедии Леонида Гайдая «12 стульев». А недалеко от памятника паровозу расположилась бутафорская железнодорожная станция под неофициальным названием «Кошкин дом». Она была создана специально для киносъемок: здесь снимался один из эпизодов экранизации романа «Generation П» Виктора Пелевина. 📍Паровоз, станция «Кошкин дом» Источник: Мой район ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>28.08.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27122</t>
+  </si>
+  <si>
+    <t>28.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27116</t>
+  </si>
+  <si>
+    <t>28.08.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27115</t>
+  </si>
+  <si>
+    <t>День открытых дверей 3 сентября — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 3 сентября в 19:30 🎓 Москва, Кутузовский проспект, 36, стр. 3 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Стоимость участия — 500 ₽ Зарегистрироваться #реклама 16+ yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27111</t>
+  </si>
+  <si>
+    <t>Семёновское-Отрада — историческая усадьба графов Орловых на берегу реки Лопасни в селе Семёновское, Ступинского района Московской области. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>27.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27109</t>
+  </si>
+  <si>
+    <t>Хотели бы отправиться в захватывающее путешествие в мир кондитерского чуда и увидеть водопады из шоколада, горы орехов и потоки сладостей, бегущие по конвейеру? Шоколадная фабрика «Победа» в Егорьевске ждет сладкоежек всех возрастов! На экскурсиях на фабрику вам расскажут увлекательную историю развития предприятия, а также историю короля кондитерского мира — шоколада, и покажут, как изготавливаются сладости. Вы своими глазами увидите, как безликая смесь превращается в знакомую плитку шоколада или конфету, и получите ответы на все интересующие вас вопросы: как орешек оказывается внутри конфеты, кто составляет рецепт нового продукта, сколько человек трудятся над созданием лакомства и есть ли у фабрики выходные. В конце экскурсии всех ее участников ждут памятные подарки. Экскурсии длятся два часа. Они проводятся со среды по воскресенье, понедельник и вторник — выходные дни. На экскурсии нужна предварительная запись. Егорьевск, улица Промышленная, дом 3 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>27.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27100</t>
+  </si>
+  <si>
+    <t>Куда поехать на выходные. Подборка от tgorod интересных и красивых городов недалеко от Москвы. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>27.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27098</t>
+  </si>
+  <si>
+    <t>Едем в Боровск Музей-квартира Циолковского Здесь воссоздан быт съемной квартиры молодого ученого, а также показано его становление как исследователя космоса и педагога. 📍 ул. Циолковского, д. 49 Свято-Пафнутьев Боровский монастырь Действующий мужской монастырь. На территории есть трапезная с изобилием домашней выпечки. 📍 ул. Дмитрова, д. 1 Лесной лабиринт "Дебри" Уникальный лабиринт в живописном лесу на высоте от 3 до 7 метров над землёй. Общая протяжённость дорог составляет 1 км. Отсюда открывается вид на Парк динозавров и небольшой пруд. 📍 Боровский район, деревня Петрово (парк "Этномир") Фрески Владимира Овчинникова По всему городу на стенах и фасадах домов, воротах и заборах изображены творения местного живописца. Всего их около сотни. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>27.08.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27097</t>
+  </si>
+  <si>
+    <t>27.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27096</t>
+  </si>
+  <si>
+    <t>Рыбинское водохранилище Это одно из самых больших и известных искусственных озер в России. Площадь водоема – 4,55 тыс. кв. километров. Длина – 250 километров. При создании озера ушел под воду город Молога. Местные называют водохранилище Рыбинским морем, оно находится на границе трех областей: Ярославской, Вологодской и Тверской. В основном сюда приезжают отдыхать летом. Пик сезона – середина июля, когда вода  хорошо прогревается для купания. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>27.08.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27095</t>
+  </si>
+  <si>
+    <t>Элитные стальные двери и сейфы на заказ в Москве БАСТИОН — разработка, производство и монтаж взломостойких конструкций. Основное направление — стальные двери для жилого сектора (входные двери в квартиры, коттеджи, дома), стальные двери специального назначения (в хранилища, убежища, сейфовые комнаты) и взломостойкие сейфы. Проектирование изделий с учетом любых технических и визуальных требований. Персональный менеджер, доступный ежедневно без праздников и выходных. Узнать больше #реклама zatvor.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27085</t>
+  </si>
+  <si>
+    <t>Музей Мологского края Когда в Рыбинске создавали водохранилища и ГЭС, то под воду ушел город Молога, сотни сел и монастыри. Большая часть людей с затопленной территории переехала в Рыбинск. Не удивительно, что здесь немало музеев и достопримечательностей, связанных с переселенцами. Музей Мологского края посвящен затопленным поселениям. Здесь хранятся архивные документы и фото местной «Атлантиды». В основе выставки лежит коллекция Мологского краеведческого музея, который ликвидировали почти 90 лет назад. Среди экспонатов – церковная утварь, дворянская мебель, фотографии, газетные вырезки и многое другое. В молельной комнате можно поставить свечу в память о затопленной Мологской земле.  Г. Рыбинск Преображенский пер., 6А ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>27.08.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27084</t>
+  </si>
+  <si>
+    <t>Франшиза кафе «Здрасте». 104 кофейни в Москве и МО Поможем выбрать локацию с высоким трафиком. Получите бизнес план Узнать больше #реклама frzdraste.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27083</t>
+  </si>
+  <si>
+    <t>Звенигород - «русская Швейцария» в Подмосковье. ~50 км от Москвы. Живописные окрестности города с природным заказником «Долина реки Сторожи» называют «русской Швейцарией». Тут можно неспешно прогуляться по сохранившимся старинным усадьбам, углубиться в сосновый бор, который скрывает валы старинного Городка, устроить «день музеев», а также совершить гастрономический тур. Это город многочисленных детских лагерей и санаториев. Главной достопримечательностью Звенигорода является Саввино-Сторожевский монастырь с архитектурой 15-17 веков. Что посмотреть: 🔸Успенский собор на Городке 🔸Саввино-Сторожевский монастырь 🔸Чеховские места 🔸Культурный центр Любови Орловой 🔸Музей русского десерта 🔸Усадьба Введенское 🔸Скит Саввы Сторожевского 🔸Музей «Назад в СССР» 🔸Дом-музей Пришвина 🔸Дунинский заповедник #московскаяобласть</t>
+  </si>
+  <si>
+    <t>26.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27080</t>
+  </si>
+  <si>
+    <t>Кашира как будто застыла в далеком прошлом, от этого ощущения в центре города могут отвлечь лишь постройки советских времен. Город словно разделен Окой на два периода. Так что, полюбовавшись на старинные церкви, взыскательные путешественники непременно оценят здания в стиле конструктивизм, громаду Каширской ГРЭС имени Кржижановского на окраине, а также мозаики с изображением пролетариев. А если захочется настоящих древностей, можно отправиться на Каширское городище, которое застраивалось еще до нашей эры. Каширский краеведческий музей находится в центре города, на территории древней крепости. В его фондах хранятся местные реликвии и археологические находки. Постоянная экспозиция состоит из отделов «Археология Каширского края» и «Кашира XIV-начала ХХ вв.». В музее можно увидеть и узнать много любопытного и интересного о военной крепости Кашира XV-XVII вв., а также о жизни уездного купеческого города. Участников мастер-класса «Мир мудрости — мир фольклора» познакомят с жанрами русской народной песни и научат играть на деревянных ложках, трещотках, рубелях и других музыкальных инструментах. На мастер-классе «Каширская глиняная игрушка» вы сможете сделать глиняную игрушку-свистульку по образцу глиняных игрушек XVII века, найденных на территории Каширского края. #московскаяобласть</t>
+  </si>
+  <si>
+    <t>26.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27079</t>
+  </si>
+  <si>
+    <t>Играй на ПК в бесплатный атмосферный MMORPG-шутер! Погрузись в суровый пост-апокалиптический мир игры Will To Live Online! Это бесплатная игра для ПК, где выживание становится настоящим испытанием! Исследуй заброшенные территории, находи редкие ресурсы и артефакты. Создавай собственный клан и укрепляй влияние клана через крафт и торговлю. Вступай в ожесточённые войны фракций и докажи, что именно ты способен изменить баланс сил в новом мире! Начни играть прямо сейчас! Скачать #реклама 16+ wtlgame.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27077</t>
+  </si>
+  <si>
+    <t>Горбовская ГЭС Гидроэлектростанция была построена в 1953 году на реке Рузе близ поселка Горбово. Ее мощность составляла 0,5 мегаватт, что позволяло бесперебойно снабжать электроэнергией поселок и местную картонную фабрику. Сегодня нужды в малой ГЭС нет, поэтому сооружение постепенно приходит в запустение. Станция законсервирована — все задвижки демонтированы, а уровень воды в реке вернулся на прежнюю отметку. Плотина теперь служит пешеходным мостом и интересна лишь туристам. Также внимание путешественников привлекает заброшенное массивное сооружение с арочными окнами, броско вписывающееся в картину сельского пейзажа. 📍 Московская область, Рузский городской округ Фото pod_msk</t>
+  </si>
+  <si>
+    <t>26.08.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27076</t>
+  </si>
+  <si>
+    <t>Школа танцев для детей и взрослых в Зеленограде Бесплатный пробный урок! ✅ Современные спортивные и бальные танцы. ✅ Группы для любого уровня. ✅ Обучение танцам с нуля и до профессионального уровня. ✅ Лучшие тренеры. Чемпионы России и мастера спорта. ✅ Всего 5000 руб. в месяц. Узнать больше #реклама surmadance.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27074</t>
+  </si>
+  <si>
+    <t>Музей истории автомобильного транспорта Мострансавто Московская область, м.о. Чехов,  д. Манушкино, тер. «Промзона-Манушкино», вл. 2 В музее представлено свыше 700 экспонатов. Основа коллекции – автобусы, грузовые и легковые машины отечественного производства. Вся техника восстановлена и отреставрирована. Гордость музея – различные модификации автомобиля «Москвич». Посетить экспозицию можно бесплатно по будням самостоятельно или в сопровождении экскурсовода.  Предварительно нужно записаться по телефону: + 7 (963) 722-67-25.</t>
+  </si>
+  <si>
+    <t>26.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27073</t>
+  </si>
+  <si>
+    <t>Сертификаты на обучение гольфу для игроков любого уровня ✅ Отдохните от шумного города, насладитесь отдыхом нового уровня в 15 минутах от МКАД. Девятилуночное поле «ПИРогово» исключительно живописное и интересное как для начинающих гольфистов, так и для профессионалов. 👍 Что включает в себя сертификат: Экскурсия по гольф-полю На багги мы проедем по полю и расскажем в чем заключается суть игры в гольф. Познакомим с базовыми навыками гольфиста, основными правилами и гольф-этикетом. Обучение Отработка техники удара на тренировочном поле в течение 90 минут. Ресторан авторской кухни Возможность посетить ресторан авторской кухни клубного дома «Домино» - истинную гастрономическую достопримечательность Курорта «ПИРогово». 👌 Идеальный подарок для первого знакомства с гольфом. Узнать больше #реклама 16+ promo.pirogovo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27072</t>
+  </si>
+  <si>
+    <t>Музей «История танка Т-34» Городской округ Мытищи, д. Шолохово, Стародмитровское ш., 89А Музей в деревне Шолохово — место в своем роде уникальное и исторически обусловленное. Судите сами: именно в этих краях жил и работал над конструкцией сверхтяжелого танка изобретатель Василий Дмитриевич Менделеев — сын великого химика. Здесь же, на Дмитровском направлении летом 1917 года испытывался первый русский тяжелый «Царь-танк», разработанный конструктором Николаем Лебеденко. В декабре 1941 года с этого ближайшего к Москве рубежа пошли в контрнаступление «тридцатьчетверки»- здесь начался главный этап битвы за Москву. Да и после Великой Отечественной войны танковая история не закончилась: в дачном поселке вблизи от этого места жили знаменитые танкисты и танкостроители: П. С. Антонов, В. М. Баданов, А. А. Бурдейный, С. А. Иванов, Н. А. Кучеренко, А. М. Парчинский и другие.</t>
+  </si>
+  <si>
+    <t>26.08.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27071</t>
+  </si>
+  <si>
+    <t>26.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27067</t>
+  </si>
+  <si>
+    <t>Вологда Город-ровесник Москвы. При Московском княжестве сюда ссылали неугодных царедворцев, служителей церкви и бунтарей. Иоанн IV Грозный мечтал превратить полюбившийся ему город в северную резиденцию, поэтому затеял большое строительство. При нем в Вологде появился кремль, величественный Софийский собор и другие каменные храмы.  В годы правления Петра I город стал судостроительным центром и крупной военной базой России.  Живописная Вологда богата средневековыми церквями, культурными традициями и уникальными ремеслами. Узнаваемы всеми вологодские тонкие кружева, качественный лен и вкусное сливочное масло. #вологодскаяобласть</t>
+  </si>
+  <si>
+    <t>25.08.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27057</t>
+  </si>
+  <si>
+    <t>Список мест для тех, кто готов отправиться несколько дальше, чем в Подмосковье, и погулять по не самым популярным, но необычным и красивым населённым пунктам с историей. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>25.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27056</t>
+  </si>
+  <si>
+    <t>25.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27050</t>
+  </si>
+  <si>
+    <t>25.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27046</t>
+  </si>
+  <si>
+    <t>25.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27045</t>
+  </si>
+  <si>
+    <t>КОД Сокольники — семейные форматы квартир в 1 мин от ЦАО 4 минуты до парка Сокольники. Более 90 форматов семейных квартир: • Квартиры с панорамным видом на парк Сокольники или свой двор-парк с прудом • Просторные кухни-гостиные до 46м2 • Мастер-спальни с угловыми окнами в пол • Большие детские комнаты до 24 м2 • Кабинеты • Гардеробные • Постирочные • ПСК 17,966% - 19,136%. Ипотека 2,5% на первый год, первый взнос от 20% ⚡Оставьте заявку, и мы поможем вам с подбором квартиры и выгодными условиями покупки Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО Сбербанк. #реклама dom.kod-sokolniki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27044</t>
+  </si>
+  <si>
+    <t>Усадьба Никольское-Обольяниново, Дмитровский городской округ, село Подъячево Здесь гостил Дмитрий Менделеев, а Лев Толстой работал над повестью «Смерть Ивана Ильича», рассказом «Хозяин и работник», романом «Воскресение». 📍Место на карте Фото liafatum #московскаяобласть</t>
+  </si>
+  <si>
+    <t>25.08.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27043</t>
+  </si>
+  <si>
+    <t>25.08.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27038</t>
+  </si>
+  <si>
+    <t>Александров впервые упоминается в исторических документах в 1434 году  Еще в XV веке здесь находили кров и отдых уставшие от долгой дороги московские князья, направляющиеся на богомолье. Во время эпидемии чумы Грозный переехал сюда из Москвы и на время Александровская слобода стала неофициальной столицей государства. Отсюда царь управлял всеми делами,здесь же царь и учредил опричнину В XVII веке слобода сильно пострадала от поляков, а в правление Екатерины Великой была преобразована в уездный город Владимирской губернии. К XIX веку Александров прославился своими ткацкими мануфактурами. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>25.08.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27037</t>
+  </si>
+  <si>
+    <t>Подбререм новостройку с семейной ипотекой! Пройдите небольшой тест и мы поможем подобрать ✨новостройку мечты✨ Узнать больше Финансовые услуги оказывает: ПАО Сбербанк, АО "АЛЬФА-БАНК", АО АльфаСтрахование". Проектная декларация на сайте https://наш.дом.рф/. #реклама realty.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27033</t>
+  </si>
+  <si>
+    <t>Кострома была основана в 12 веке и сквозь время пронесла очарование настоящего сказочного городка. Костромичи с удовольствием расскажут, что именно здесь, в Ипатьевском монастыре, избрали на царство Михаила Романова. Это родина знаменитого Ивана Сусанина. А еще именно тут находится резиденция Снегурочки, посещение которой оставит незабываемые впечатления независимо от времени года за окном.   Вам понравятся музей деревянного зодчества, сохранившиеся старинные домики, церквушки и тенистые улочки, расписной терем Снегурочки и лосиная ферма. Также посмотрите Ипатьевский собор, старинные торговые ряды, Костромскую слободу, пожарную каланчу, Ильинскую церковь Кострома – небольшой и совершенно очаровательный городок, идеально подходящий для неспешных пеших прогулок. Волга делит его на две части, соединенные мостом с оживленным движением. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>24.08.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27030</t>
+  </si>
+  <si>
+    <t>Белокаменный кремль, сложенный из больших блоков, построили в Серпухове в XVI веке. В конце XVII века оборонительное значение крепости ушло на второй план и её забросили Тем не менее, фрагменты крепости еще долго украшали город. Но в 1934 году почти все стены разобрали на камень для строительства московского метро. Так от крепости осталось всего два небольших фрагмента. В кремле также уцелел Троицкий собор XVII века постройки ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>24.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27024</t>
+  </si>
+  <si>
+    <t>Новое место всего в часе езды от Москвы — камерный глэмпинг «КайРай» 🌲 «КайРай» спрятался прямо среди леса, на берегу оврага. Здесь нет огромной территории с десятками домиков и толпами отдыхающих. Наоборот — всё очень камерно, тихо и по-домашнему. Всего 4 уютных домика, каждый рассчитан на четверых: две отдельные спальни, удобные большие кровати и всё необходимое для комфортного отдыха. Всего одновременно у нас может жить до 16 гостей. А ещё есть большой тёплый дом для встреч и общих вечеров, баня, уютное кафе, костровая, дизайнерские беседки и, конечно, лес вокруг. Можно приехать просто отдохнуть на несколько дней, собраться семьёй или компанией. А можно забронировать весь «КайРай» целиком — без посторонних гостей. Такой формат отлично подходит для ретритов, банных выездов, небольших корпоративов, мастер-классов, семейных праздников и других групп до 16 человек. Для организаторов групповых заездов есть специальные условия. https://www.kayray.ru/ https://t.me/KayRaireality #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27019</t>
+  </si>
+  <si>
+    <t>24.08.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27018</t>
+  </si>
+  <si>
+    <t>Гжельский фарфоровый завод — самое крупное предприятие в России, где изготавливают традиционный фарфор с ручной кобальтовой росписью. Сотни потомственных мастеров используют те же технологии, что и несколько веков назад. Окись кобальта сперва имеет черный цвет и лишь после обжига становится ярко-синей.  На заводе можно познакомиться с историей промысла, увидеть, как отливают изделия, как рождается кобальтовая роспись, как в огромных печах проводится обжиг, и даже узнать «секрет фарфора». Также здесь проводятся мастер-классы 📍 Новая ул., 45А, село Речицы ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>24.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27017</t>
+  </si>
+  <si>
+    <t>ЖК АЛИА. Квартиры в рассрочку 0% ✅ ПВ от 20% ✅ Скидки до 25% ✅ С отделкой и без ✅ 4 детских сада и 3 школы ✅ Собственные парки и набережная Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО), АО АЛЬФА-БАНК, ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ "Резиденс". #реклама alia.moscow О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27013</t>
+  </si>
+  <si>
+    <t>Музей Рыбинского моря Музей находится в 40 километрах от Рыбинска в деревне Петраково. Здесь в том числе рассказывают о геологии местности и о трагедии переселенцев с затопленных территорий во время строительства канала Москва-Волга. А еще в музее показывают кадры кинохроники, рассказывают о величии строительства ГЭС, а среди прочих экземпляров экспозиции в залах представлены макеты судов, которые ходили по Волге много десятилетий назад. Музей работает только в теплое время года: с мая по сентябрь. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>24.08.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27012</t>
+  </si>
+  <si>
+    <t>24.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27011</t>
+  </si>
+  <si>
+    <t>24.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27010</t>
+  </si>
+  <si>
+    <t>Оригинальный укол похудения в Москве по специальной цене Укол похудения в Москве — под контролем эндокринолога Хотите снизить вес и подобрать программу именно под себя? ✅ Только оригинальный Тирзепатид — 1 укол в неделю ✅ Снижение веса до 8–10 кг за 30 дней* ✅ Сопровождение эндокринолога — 0 ₽ ✅ Чек-ап перед началом курса ✅ Капельницы «Экспресс-похудение» Индивидуальная программа на 1 месяц Москва, ш. Энтузиастов, 3к2 Оставьте заявку — врач оценит вашу ситуацию и подберёт подходящую программу снижения веса. *Результат индивидуален и зависит от исходных данных и программы терапии. Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама spine-clinic.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27009</t>
+  </si>
+  <si>
+    <t>Дюкинский карьер — небoльшoй кусoчек Карелии недалекo oт Мoсквы. Такие виды на прoстoрах нашей страны встретишь не частo. Пoдoбным еще мoжет пoхвастаться разве чтo Кoми. Глубина карьера — 30-40 метрoв, в 50-х тут активнo дoбывали известняк. Забрoшенная часть карьерoв oказалась интереснoй для туристoв и альпинистoв. Этo oтличнoе местo для занятий велoспoртoм, для oтдыха с палатками. Если вы давнo мечтали oтдoхнуть на прирoде или прoстo сделать нескoлькo шикарных кадрoв, oбязательнo съездите сюда. ⠀ 🏠 Владимирская oбласть, Судoгoдский райoн, пoс. Бoлoтский 🚗 56.010466 41.064622 #владимирскаяобласть</t>
+  </si>
+  <si>
+    <t>24.08.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27005</t>
+  </si>
+  <si>
+    <t>Иваново — самый молодой и нетипичный город Золотого кольца России. А начиналось все с нескольких ремесленных слобод на месте современного города, которые в XIX веке объединились в Вознесенский Посад. В 1871 году Посад укрупнился еще больше и присоединил к себе соседнее село Иваново, где тоже занимались производством тканей. Так появился город Иваново-Вознесенск, название которого в советское время сократилось до того, что мы знаем сейчас. После Октябрьской революции Иваново и прилегающие к нему территории считался одним из промышленных центров молодого государства — здесь действовал крупнейший, как сказали бы сейчас, промышленный кластер в стране.  В 20-е Иваново становится центром экспериментов и поиска новых форм – архитектурных, промышленных и социальных. Здесь планировали создать образцовый социалистический город, поэтому проектированием новых зданий занимались лучшие архитекторы страны. И здания строились очень необычные — так называемые дома-метафоры. Создается уникальный железнодорожный вокзал — седьмой по величине в стране на момент окончания постройки.  #ивановскаяобласть</t>
+  </si>
+  <si>
+    <t>23.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27002</t>
+  </si>
+  <si>
+    <t>Народные промыслы Ростова Великого Сувенир № 1 — ростовская финифть. Цветные эмалевые украшения и миниатюры на шкатулках, иконах, картинах пользуются небывалым спросом. Остерегайтесь подделок! Настоящие изделия — это ручная работа, которая отмечена клеймом местной фабрики или мастерской. Не менее популярна чернолощеная керамика. В окрестностях города много отличной керамической глины, поэтому ростовские гончары делают красивую посуду, похожую на чугунные горшки. Самые виртуозные умельцы работают в мастерской Шабалова. Каждое их изделие — настоящее произведение искусства. Многие туристы, которые побывали в Ростове Великом, по достоинству оценили местный квас. В городе работает завод по производству квасного сусла.  Из гастрономических сувениров популярна медовуха — слабоалкогольный напиток, которые получают путем сбраживания меда. Бутылки со сладкой медовухой продают в магазинах, сувенирных лавках и на ярмарке «Ремесленная слобода» возле кремля. Ростовские земледельцы выращивают прекрасный сорт лука. Он не прорастает зимой и дает отличные всходы. Советуем покупать ростовский лук и посадочный материал для своего огорода на местном рынке. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>23.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27001</t>
+  </si>
+  <si>
+    <t>Аманауз 5* в Домбае Станьте владельцем номера в пятизвёздочном инвест-отеле «Аманауз» на круглогодичном горном курорте. Условия приобретения: — ипотека от 11,99% на весь срок — первоначальный взнос от 15% — стоимость номера от 20,6 млн ₽ Преимущества для инвестора: — расчётный среднегодовой доход 3,7 млн ₽ — профессиональное управление номером — возможность совмещать личный отдых и получение дохода — премиальный отель с сервисом уровня 5* Почему Домбай: — популярный горный курорт России — туристический поток зимой и летом — горнолыжный отдых, экотуризм и активные маршруты — расположение отеля рядом с подъёмником 📞 Получите актуальные цены, доступные планировки и индивидуальный расчёт доходности инвест-отеля «Аманауз». Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «Банк Дом.РФ». #реклама amanauz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26997</t>
+  </si>
+  <si>
+    <t>Ржев Впервые о поселении на этом месте упоминалось еще в XI веке. А уже с 1225 года селение называется центром Ржевского княжества.   Во времена церковного раскола XVII века город как бы поделили на две части. На правой, Князь-Дмитровской стороне, стали селиться купцы-старообрядцы, а на левой, Князь-Федоровской, — никонианцы, сторонники реформ. Так и жили, не мешая друг другу. Город продолжил развиваться, и к XVIII веку тут действовало более 25 фабрик и мануфактур, а на местные ярмарки отовсюду съезжались многочисленные торговцы И вплоть до Великой Отечественной продолжалась размеренная жизнь крепкого провинциального города. К началу войны тут жили 56 000 человек. А теперь оцените размах бедствия: если во время оккупации 1941-43 годов в городе было 20 000 жителей, то к моменту освобождения осталось… 150. Было 5443 жилых домов – осталось 297. И если за всю войну погибли 25-27 млн советских людей, то из них около 1,5 млн остались лежать подо Ржевом. Ржев — место одних из самых кровопролитных боев во времена Великой Отечественной. В городе построят множество памятников, посвященных войне. А в 2020-м откроют недалеко от города новый прогремевший на всю страну Мемориал Советскому солдату. Тот самый, где солдат будто взлетает в небо вместе с журавлями ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>23.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26993</t>
+  </si>
+  <si>
+    <t>Веледниковский камень - самый известный валун-"следовик" Московской области, расположен в живописном лесу. "Следовиками" называли большие кварцевые глыбы, принесенные ледником, на поверхности которых выщерблены похожие на следы отверстия. Древние племена - представители фатьяновской и дьяковской культуры, а также вятичи, поклонялись таким камням. Неподалеку от Веледниковского камня, на берегу Истры, находится большое городище Дятлова поляна, изученное археологами. Камень был посвящен богу Велесу. Название села читается на старых картах как Велешниково. Среди других известных "следовиков" можно упомянуть знаменитые "Синие камни" Переславля-Залесского. Фото Андрей Лиховод. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>23.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26992</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки вокала Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных артистов ⚡ Споете свою любимую песню и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 98e3f33d688a18ee65924e0a9d1013bc.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26991</t>
+  </si>
+  <si>
+    <t>"БабаДедово" в Домодедово Недалеко от Домодедово живет детская сказка — в хоромах из ракушек, цветного стекла и дерева, в рыцарском замке, деревенской избушке, огромном ботинке или даже в домике бабы яги. Увидеть её можно в королевстве кривых зеркал или в небольших музейчиках на территории, а может в зоопарк зайти - там тоже помогут. В парке собрано более 5 000 арт-объектов. Вход на общую территорию бесплатный, но есть и платная территория внутри, на ней самая высокая концентрация различных интересностей. Адрес: Московская область, Дoмoдедoвo, мкр. Западный, 3 Источник:канал "Московская афиша" ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>23.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26990</t>
+  </si>
+  <si>
+    <t>Уроки барабанов с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на барабанов Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных барабанащиков ⚡ Сыграете свою любимую песню на барабанах и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку ниже и выберите удобные вам день и время. Узнать больше #реклама 5eff0fd2f48622bfbff261e3f3f01629.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26985</t>
+  </si>
+  <si>
+    <t>«Новый Иерусалим» в Истре – один из самых посещаемых музеев Подмосковья. Он обладает богатейшей коллекцией, в которую входят археологические и этнографические материалы, рукописи, редкие книги, нумизматика, оружие, иконы, живопись, графика и многое другое. История музея В Воскресенском Ново-Иерусалимском монастыре со второй половины XIX века собиралась уникальная коллекция церковного искусства. Но в 1918 году обитель была закрыта. Спустя два года был создан Историко-художественный музей, задачей которого было сохранить ценности монастыря. В стенах обители начал работать еще один музей — краеведческий. В 1922 году оба музея были объединены. Таким образом, в общей коллекции оказались предметы из монастырских храмов, картины из художественной галереи, материалы археологических раскопок. Фонды музея в 20-х годах неустанно пополнялись — в него свозили ценные предметы и произведения искусства из национализированных усадеб Московской губернии. Великая Отечественная война нанесла большой урон прекрасной коллекции музея. Часть коллекции успели отправить в эвакуацию, еще часть спрятали сотрудники учреждения, но многое осталось в залах. Немецкие войска взорвали стены древнего монастыря — от взрывов и пожаров погибла большая часть экспонатов. Восстановление монастыря и музейной коллекции заняло десятилетия. В 1991 году учреждение получило новое имя — историко-архитектурный и художественный музей «Новый Иерусалим». В 1994 году обители вернули статус монастыря, музей оставался на его территории. В 2009 году было принято решение о строительстве отдельного здания для коллекций. Музей «Новый Иерусалим» В 2014 году музей переехал в свое здание и получил новое имя — музейно-выставочный комплекс Московской области «Новый Иерусалим». Новый дом для огромной коллекции был создан в стилистике «зеленой архитектуры». Это было сделано не случайно — доминирующая архитектурная роль должна была остаться за ансамблем Ново-Иерусалимского монастыря. Истра, Ново-Иерусалимская набережная, дом 1 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>23.08.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26984</t>
+  </si>
+  <si>
+    <t>Аренда студии подкастов, Reels, трансляций в г. Москва От 2 245 ₽/час Студия «ПОДКАСТ ПРОСТО!» в Москве: снимаем подкасты, интервью, Reels и видео для экспертов, блогеров и бизнеса. - Приходите с идеей — остальное берём на себя. - Не просим заполнять брифы: сами составим вопросы и подберём референсы - 3 камеры SONY, хромакей, чистый звук, студийный свет - Телесуфлёр и плейбек-монитор — текст перед глазами - Снимает команда с опытом на федеральных ТВ-каналах - Готовый исходник отдаём уже через 3 часа - Новым клиентам — второй час съёмки в подарок! - Или приходите на бесплатный гостевой визит с тестовым роликом. 💰 Аренда от 2 245 ₽/час с учетом бонусов ⚡ м. Пр. Вернадского, парковка 24/7 ⚡ул. Марии Ульяновой 15 📞 мессенджеры +79859790038 📚 Напишите — забронируем удобное время! Написать в Telegram #реклама podcastprosto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26976</t>
+  </si>
+  <si>
+    <t>22.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26972</t>
+  </si>
+  <si>
+    <t>Киров имеет многовековую историю и привлекает гостей уютной провинциальной атмосферой, красивыми церквями и богатыми музейными коллекциями. Киров подойдет для ярких выходных с друзьями и семейной поездки с детьми. Здесь понравится любителям неспешных прогулок по старым купеческим улочкам, ценителям традиционной русской кухни, фольклорных праздников и путешествий к достопримечательностям.  Официально датой основания считается 1374 год. Поначалу город назывался Вяткой.Постепенно тут выросло собственное мануфактурное производство. На Семеновскую ярмарку на берега Вятки съезжались купцы со всей России.  В царской России в Вятку отправляли политических ссыльных.  После открытия железной дороги до Санкт-Петербурга сильно вырос промышленный потенциал города. При советской власти в Вятке появились ТЭЦ, заводы и комбинаты. С 1934 года город стали называть Кировом. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>22.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26971</t>
+  </si>
+  <si>
+    <t>Премиальный гибрид VOYAH с выгодой до 925 000 ₽! Прямо сейчас покупка VOYAH — это ваша прямая финансовая выгода. Пока другие переплачивают сотни тысяч рублей, в БорисХоф доступны сразу несколько преимуществ: 💰 Рассрочка от 0,01% на авто 💰 Господдержка с выгодой до 925 000 ₽. Прямая субсидия от государства, доступная до 31 августа. 💰 Выгода до 470 000 ₽ и гибкие условия оплаты. Дополнительная выгода, которая суммируется с господдержкой прямо сейчас. Госпрограмма не продлится вечно. Проверьте, какую выгоду вы можете получить уже сегодня! Жмите "Узнать больше" Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", АО "АльфаСтрахование". #реклама chat.borishof-voyah.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26963</t>
+  </si>
+  <si>
+    <t>Музейный комплекс "Дорога памяти" Галерея протяженностью в 1418 шагов. В ней рассказана подробная история каждого дня Великой Отечественной войны, создана максимально достоверная атмосфера событий 1941-1945 годов. Здесь можно пережить путь от трагических событий начала войны, до триумфального входа Советской армии в Берлин. Музей «Дорога памяти» высокотехнологичный. Он погружает в обстановку значительных этапов войны - Оборона Брестской крепости, Оборона Москвы, Оборона Сталинграда, Ледяная Дорога Жизни к блокадному Ленинграду и т.п. Всего в музее 35 залов, 26 из которых, иммерсивные с эффектом погружения. Фото: Ирина Власова ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>22.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26961</t>
+  </si>
+  <si>
+    <t>Храм Благовещения Пресвятой Богородицы в Тайнинском Мытищи, ул. Центральная, 1 Тайнинское — бывшее село в , с 1961 года входит в городскую черту Мытищ. В 1605 году здесь прошла встреча Лжедмитрия I c его мнимой матерью — инокиней Марфой (Последней женой Ивана Грозного, матерью убитого царевича Дмитрия. Лжедмитрий II в 1608 году до устройства Тушинского лагеря безуспешно пытался закрепиться в Тайнинском. В 1612 вблизи села, останавливались ополчение Кузьмы Минина и князя Дмитрия Пожарского по пути в Москву. В царствование Михаила Фёдоровича и Алексея Михайловича Романовых в Тайнинском, существовали «Государевы Хоромы». К 1628 году относится упоминание о деревянной Благовещенской церкви, а в 1675—1677 гг. в селе возвели каменную Церковь Благовещения выдающийся памятник древнерусского зодчества Московской Школы. При Романовых Тайнинское стало путевым дворцом по дороге в Троице-Сергиеву Лавру. В 1724 году, село Тайнинское посетила будущая Императрица Елизавета Петровна. Из путевого дворца, Тайнинское превратилось в её личную резиденцию с хозяйством. В 1740 году здесь для неё был построен дворец, в а 1749 году для двора Екатерины II построили кавалерийские покои, кухню, столовую и иные постройки. Последнее посещение усадьбы Екатериной II состоялось в 1775 году. В 1779 году в Тайнинском разместилась Комиссия по устройству Московского водопровода. В 1802 году, Историк Н. М. Карамзин описал разрушающийся дворец. В период Отечественной войны 1812 года, церковь в Тайнинском подвергалась разграблению, дворец пришёл в «катастрофическое состояние» и вскоре сгорел. #московскаяобласть</t>
+  </si>
+  <si>
+    <t>22.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26960</t>
+  </si>
+  <si>
+    <t>Акция - 101 Роза за 6600₽ Букеты доступны в 8 разных цветах и миксах. ❤️ Фотоотчет перед отправкой. 🚗 Доставка по Москве и МО. 👌 Кешбек 10% с покупки. 📊 Более 700 отзывов. Подпишитесь на канал Flory Tale сейчас, закажите букет - когда будет повод! Подписаться #реклама 16+ telegram.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26957</t>
+  </si>
+  <si>
+    <t>Озеро Неро Легендарное пресноводное озеро — самое крупное в Ярославской области. Оно образовалось в Ледниковый период, имеет площадь 54,4 кв.км и небольшую глубину — до трех метров. Ростов стоит на западном берегу. В древности здесь жил народ меря, который и назвал озеро «Неро», что значит «илистое» или «болотистое». Водоем имеет статус ландшафтного памятника. Ростовское озеро — излюбленное место рыбаков. Сюда приезжают ловить щуку, судака, окуня, леща и плотву. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>22.08.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26956</t>
+  </si>
+  <si>
+    <t>22.08.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26954</t>
+  </si>
+  <si>
+    <t>Лысая гора под Гороховцем Вид с горы открывается изумительный - бескрайние леса и равнины, водная гладь извилистой реки, заливные луга и озёра видны отсюда далеко-далеко! Существует предание, по которому в 15 веке именно в Гороховце был убит один из татарских ханов. Похоroнили его на берегу реки Клязьмы. Каждый из воинов принес на могилу хана горсть земли и насыпали они в итоге огромный холм. С тех пор здесь и не выросло ни одного дерева. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>22.08.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26953</t>
+  </si>
+  <si>
+    <t>Омоложение, которое не бросается в глаза Нас рекомендуют тем, кто не хочет выглядеть "сделанным" ✨ ❤️ Alverte — это тонкая работа с пропорциями и качеством кожи. Консультация — 0 ₽ Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама alverte.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26949</t>
+  </si>
+  <si>
+    <t>Таруса впервые упоминается в 1246 году, хотя есть версии, что город существовал еще в X веке.  Современный городской облик сформировался в XX веке, в основном зданиями купеческих домов с лавками на первых этажах. В советское время Таруса прославилась как прибежище для многих писателей, поэтов и переводчиков. Здесь жили Анатолий Виноградов, Марина и Анастасия Цветаевы, Борис Пильняк, Иван Касаткин, Константин Паустовский, Николай Заболоцкий и многие другие. В настоящее время Таруса имеет статус природно-архитектурного заповедника и внесена в перечень исторических городов России. Большинство достопримечательностей находятся в центре города. Исторические постройки XIX века, картинная галерея, Петропавловский собор и городской сад расположены вокруг площади Ленина. В бывшем доме купцов Позняковых ныне работает историко-краеведческий музей. Популярные музеи Цветаевой и Паустовского расположены к западу от центра Тарусы. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>21.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26948</t>
+  </si>
+  <si>
+    <t>10 самых красивых заброшенных усадеб России 1️⃣ Усадьба С.П. Фёдорова, Воробьёво, Калужская область; 2️⃣ Особняк Брусницыных, Санкт-Петербург; 3️⃣ Усадьба архитектора Хренова, Заключье, Тверская область; 4️⃣ Усадьба Знаменское-Садки, Московская область; 5️⃣ Морозовская дача, Обнинск, Калужская область; 6️⃣ Особняк купцов в Бежецке, Тверская область; 7️⃣ Усадьба Быково, Московская область; 8️⃣ Особняк Веге, Санкт-Петербург; 9️⃣ Усадьба Сназина (Замок Гаслеров) Ивановское, Тверская область; 🔟 Усадьба Заветное (часовня) Окуловский район, Новгородская область. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>21.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26947</t>
+  </si>
+  <si>
+    <t>Проектирование гаражей из сэндвич-панелей под ключ В Москве и области. Прочный каркас. Опыт 10+ лет ✅. Скидка 10% ✨ на монтаж + бесплатный расчёт. Звоните! Узнать больше #реклама metalsystems.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26944</t>
+  </si>
+  <si>
+    <t>Плес — один из древнейших городов Ивановской области. Считается, что именно благодаря своему расположению Плес получил такое название: город стоит на высоком берегу реки Волги, где ранее была песчаная отмель (плес) — сейчас она смыта водой.  Здесь процветали полотняное дело, пивоварение, кузнечное и ювелирное дело — продукция пользовалась популярностью в Иваново, Москве, Санкт-Петербурге, других регионах. Сюда тянулась столичная буржуазия, швартовались круизные суда, словом, развивалась курортная жизнь. На одном из таких судов в 1888 году прибыл Исаак Левитан — тогда еще малоизвестный художник, которому и суждено было прославить на века этот город и стать одним из самых признанных и плодовитых живописцев России. Что посмотреть: Набережная Соборная гора Плесский историко-культурный и архитектурный музей-заповедник Дом-музей Левитана Гора Левитана Торговая площадь ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>21.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26939</t>
+  </si>
+  <si>
+    <t>Палех — уникальное место на карте России, здесь живут и работают более 600 художников. Старинное русское село-академия расположено вдали от больших дорог, вдоль живописной речки Палешка в окружении лесов. Сегодня это центр лаковой миниатюры и иконописи. С 17 века здесь живут мастера, которые собрали опыт разных иконописных школ и создали неповторимый стиль иконописи, прославивший Палех во всем мире. В советское время библейские образы заменили светские мотивы — сказки, предания, былины, картины сельской жизни. Знаменитые палехские шкатулки — один из самых узнаваемых и любимых символов нашей страны. Секреты мастерства палехских художников бережно хранятся и передаются из поколения в поколение. Сам по себе поселок становится музеем под открытым небом благодаря творчеству молодых палехских художников, которые оформляют старинные деревянные дома настоящими картинами, превращая их в арт-объекты. Изображенные на фасадах домов мистические растения, волшебные животные и сказочные персонажи в сочетании с деревянными домишками с резными наличниками и живописными палисадниками создают неповторимую атмосферу или, как говорят сами художники, «русскую Нарнию», населенную творческими людьми: художниками, дизайнерами, музыкантами. Что посмотреть в Палехе В современных иконописных мастерских вы сможете познакомиться с процессом создания икон. Увидеть уникальную коллекцию старинных икон и старообрядческий крест 17 века. Побывать в главной святыне Палеха — Крестовоздвиженском храме. Это памятник декоративного храмового искусства 16 века. Окунуться в волшебный мир палехской лаковой миниатюры. Увидеть, как на небольшой шкатулке художники могли уместить события целой книги: от «Сказки о царе Салтане» и произведений классиков русской литературы до сюжетов Шекспира, Мольера и Гете. Чтобы добиться такой детальности, мастерам зачастую приходится писать даже не кистью, а одним волоском. Принять участие в мастер-классе в Государственном музее палехского искусства или в выставочном пространстве «Баканова 46». ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>21.08.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26938</t>
+  </si>
+  <si>
+    <t>ЖК "Море" Евпатория, Крым - Квартира у моря от 6,6 млн ЖК "Море" - проект с богатой инфраструктурой и лояльными условиями приобретения. ⚡Квартиры от 160 000 ₽ за м² ⚡Квартиры комфорт-класса от застройщика от 6,6 млн.₽ на лазурном побережье. ⚡Субсидированная ипотека. Выбирай свою ставку! ⚡Траншевая ипотека с минимальным платежом! ⚡Беспроцентная рассрочка от застройщика. ПВ - от 10%. Срок платежа до 25.12.2027 г. Курортная локация. Жилой комплекс в живописном районе Евпатории с видами на море и Мойнакское озеро. Благоустроенный песчаный пляж. Детские площадки, спортивный комплекс. Современная школа и детский сад. Многоуровневые паркинги и торговые галереи. Успейте забронировать! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО), ПАО Сбербанк и др. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "НДК - МОРЕ". #реклама more.rqch.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26937</t>
+  </si>
+  <si>
+    <t>Музейно-выставочный комплекс "Волоколамский Кремль" Волоколамский кремль - уникальный памятник истории, культуры и архитектуры, расположен на городском валу. Экспозиция музея представляет край с IV в. до н.э., с периода появления первого человека на территорkии северо-запада Подмосковья. Бесспорным интересом пользуются фрагменты экспозиции, посвященные периоду образования города (1135 г.), истории возникновения Иосифо-Волоцкого монастыря (XV в.), жизни и деятельности преп. Иосифа Волоцкого (1439-1515), истории дворянских усадеб края: Муравьевых-Романовых (с. Осташево), Гончаровых-Чернышевых (с. Ярополец). Особый интерес посетителей вызывает история Великой отечетвенной войны, Московской битвы, бои под Волоколамском Билет: от 100р 📍 ул. Горвал, 1, Волоколамск Фото exploremoscow ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>21.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26936</t>
+  </si>
+  <si>
+    <t>21.08.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26933</t>
+  </si>
+  <si>
+    <t>Село Радонеж, Сергиево-Посадский район Родина Сергия Радонежского. Когда-то здесь был большой город,огороженный мощной крепостной стеной. Сейчас от него остался только высокий холм,на котором расположилось местное кладбище. Место очень живописное. Здесь находится святой источник и купель. А в храме находится крест с могилы Матроны Московской. 📍 Место на карте: 56.209751, 38.045063 Фото z.lenkahome ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>21.08.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26932</t>
+  </si>
+  <si>
+    <t>21.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26931</t>
+  </si>
+  <si>
+    <t>20.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26928</t>
+  </si>
+  <si>
+    <t>Романцевские горы 📍Тульская обл. Уникальная природная локация, которая из-за своего рельефа и цвета напоминает поверхность Марса. Этот инопланетный пейзаж изначально был обыкновенным карьером, в котором добывали бурый уголь. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26927</t>
+  </si>
+  <si>
+    <t>Ты + Современное искусство Личный эксперт по современному искусству - Самые свежие обзоры выставок и арт-ярмарок - Вся культурная жизнть Москвы и не только - Рекомендации: что почитать, где посмотреть - Разборы перформансов, картин, инсталляций - Про художников, кураторов, галеристов - Арт-маршруты ❤️И конечно про нас с вами: вместе встречаемся, гуляем по галереям, слушаем и обсуждаем. Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26926</t>
+  </si>
+  <si>
+    <t>Калязин: список интересных мест 1. Улица Карла Маркса - древнейшая улица города. Сейчас часть улицы уходит прямо под воду. 2. Дом купцов Рыжковых (Карла Маркса,1) 3. Дом купцов Коровкиных (Карла Маркса,5) 4. Дом купцов Семеновых (Карла Маркса,6) 5. Дом купцов Ляховых (пересечение Карла Маркса и Ленина) 6. Дальше по улице Карла Маркса - красное кирпичное здание - городская школа, год постройки 1883 7. Калязинский колледж им. Полежаева (ул.Ленина, 36), год постройки 1903 8. Дом священника Белюстина виден только с воды. 9. Затопленная колокольня Не так давно отреставрирована. Вечером включается красивая подсветка ~180 км от Москвы Фото: zodyakuz ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26922</t>
+  </si>
+  <si>
+    <t>Усадьба Гончаровых В 1684 году село было пожаловано отставному гетману Петру Дорошенко. Впоследствии имение досталось генералу Александру Загряжскому как приданое после женитьбы на внучке Дорошенко. В 1821 году усадьба по наследству перешла Наталье Гончаровой, которая в будущем выдала свою дочь замуж за Александра Пушкина. Благодаря последней хозяйке из рода Гончаровых в 1918 году усадьбу признали памятником архитектуры на государственном уровне. После Октябрьской революции в главном доме размещались школа и музей. Во время Великой Отечественной войны здания сильно пострадали. Их подлатали, а в главный дом переместили среднюю школу. В 1959 году усадьбу Загряжских передали Московскому авиационному институту для организации дома отдыха. Восстановительные работы продолжались до 1970 года. 📍 Московская область, Волоколамский городской округ, село Ярополец Фото chupchups_ ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26921</t>
+  </si>
+  <si>
+    <t>20.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26918</t>
+  </si>
+  <si>
+    <t>Едем в национальный парк на автобусе из Москвы Со столичных вокзалов – Центрального, Красногвардейского, Саларьево, Южных и Северных Ворот – ежедневно отправляются автобусы в самые живописные уголки страны. Подборка с конкретными маршрутами (от 7 до 22 часов в пути) в карточках ⬆️ ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.08.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26917</t>
+  </si>
+  <si>
+    <t>План на выходные: выставка "Дали и Пикассо" в Москве В одном билете две выставки: основная экспозиция с подлинными работами двух художников и новая выставка «Женщины-цветы». В залах представлены графика, скульптура, керамика, редкие и всемирно известные образы Сальвадора Дали и Пабло Пикассо. Купить #реклама 16+ iskusstvo.org О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26916</t>
+  </si>
+  <si>
+    <t>20.08.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26915</t>
+  </si>
+  <si>
+    <t>Поступите в аспирантуру и обучайтесь дистанционно Идет набор в аспирантуру по направлениям: ✅ Региональная и отраслевая экономика ✅ Менеджмент 90 000 рублей за семестр. Обучайтесь онлайн по гибкому графику, совмещая с работой и личной жизнью. Получите свидетельство об окончании аспирантуры и возможность получить ученую степень кандидата экономических наук. Количество мест ограничено. Успейте забронировать место на сайте! Перейти на сайт #реклама 16+ dist.vshp.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26912</t>
+  </si>
+  <si>
+    <t>"Медвежья тропа". Это пешеходный маршрут вокруг достопримечательностей Ярославля. Медведь является символом города. Поэтому маршрут и получил такое название. В центре города вокруг всех красот и интересных мест реализовали шестикилометровый маршрут для туристов (если точнее, 6,3 км) На центральных улицах Ярославля каждые 10-15 метров можно встретить следы медвежьих лап: всего их 486 Туристу для прогулки по "Медвежьей тропе" потребуется около 2,5 часов.Начало маршрута - у скульптуры «Нулевой километр Золотого кольца" на Революционной улице. Заканчивается практически там же - у стен Ярославского музея-заповедника. #ярославскаяобласть</t>
+  </si>
+  <si>
+    <t>19.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26911</t>
+  </si>
+  <si>
+    <t>Уникальные кремли Подмосковья. 1. Коломенский кремль. Считается самым красивым в Подмосковье среди сохранившихся до наших дней. Но славится он еще и тем, что является одной из самых больших и мощных крепостей своего времени. Место: Московская обл., г. Коломна, ул. Лажечникова, 5. 2. Зарайский кремль. Вместе с Коломенским считается главным символом Подмосковья. Уникальность Зарайского кремля в том, что он единственный в Московской области сохранившийся почти полностью. Заложен в первой половине XVI века по указу великого князя Василия III. Именно здесь на прямоугольной площади, окруженной семью мощными башнями, формировал народное ополчение для похода на поляков и освобождения Москвы Дмитрий Пожарский. Место: Московская обл., г. Зарайск, пл. Революции, 2. 3. Серпуховский кремль. Ныне от одной из древнейших достопримечательностей города XIV века сохранились лишь фундамент и два фрагмента стены. Строение не пощадило не только время, но и советская власть: белокаменный кремль разобрали в 1934 году для постройки московского метро и отделки некоторых станций. Но даже несмотря на это, территория Серпуховского кремля остается очень важным памятником, посмотреть на который приезжает много желающих. Он уникален тем, что был построен целиком из белого камня, а кроме этого, повторял очертания возвышенности, более характерные для европейских феодальных замков. Здесь находится и старинный Троицкий собор — ландшафтный, художественный и духовный ориентир всего города. Место: Московская обл., г. Серпухов, ул. Красная Гора, 12. 4. Дмитровский кремль. Известен с XII века. Тогда это была отлично укрепленная крепость с башнями, высокими стенами и глубоким рвом. Сегодня от нее сохранился лишь возвышающийся земляной вал протяженностью почти километр. В центре кремля стоит величественный Успенский собор XVI века Место: Московская обл., г. Дмитров, ул. Загорская, 17. 5. Волоколамский кремль. Архитектурный ансамбль в Волоколамске, уникальный памятник культуры, истории и архитектуры. На территории Волоколамского кремля находятся белокаменный Воскресенский собор XV века, побывавший лагерем для немецких военнопленных 1944-1947-х годов, Никольский собор XIX века, посвященный памяти погибших в Крымской войне, красивая пятиярусная колокольня XVIII века с оградой конца XIX — начала XX века. Сам же кремль расположен на территории Волоколамского городища на городском валу. Место: Московская обл., г. Волоколамск, ул. Горвал, 1. 6. Звенигородский кремль. Это живописное место некогда служило резиденцией звенигородских удельных князей. А выстроил укрепление на высоком берегу Москвы-реки князь Юрий Звенигородский. От древнего городка сохранились земляные валы и Успенский собор, являющийся самым древним каменным храмом Москвы и Подмосковья, где сохранились фрагменты фресок самого Андрея Рублева. У его подножья находится родник с чистейшей питьевой водой, которой приписывают целебные свойства. Место: Московская обл., г. Звенигород, ул. Городок, 2. 7. Можайский кремль. К сожалению, сам кремль XIII века, являвшийся важным западным форпостом Русского государства, до наших дней не сохранился, но можно полюбоваться фрагментами белокаменных башен и стен, крепостными воротами, встроенными в Ново-Никольский собор — изящный памятник русской готики. А с вершины холмов открывается замечательный вид на город. Территория Можайского кремля, естественно, является культурно-историческим центром города. Место: Московская обл., г. Можайск, Бородинская ул., 8. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>19.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26910</t>
+  </si>
+  <si>
+    <t>Сёрфинг в Москве: волна в Лужниках для новичков и профи Хотите попробовать сёрфинг, не выезжая из Москвы? Приглашаем на искусственную волну в Лужниках! Занятия подходят как для новичков, так и для любителей с опытом — опытные инструкторы помогут освоить доску или улучшить технику. Почему стоит выбрать «Nalu Baloo»: ❤️ профессиональные инструкторы с многолетним опытом; ❤️ современное оборудование — всё предоставляется на месте; ❤️ безопасная среда для тренировок любого уровня; ❤️ удобное расположение в спортивном кластере «Лужники». Запишитесь на занятие прямо сейчас — поймайте свою волну в сердце столицы! Место: Лужники, Москва Подробности и запись: www.nalubaloo.ru Ждём вас! Перейти на сайт #реклама nalubaloo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26909</t>
+  </si>
+  <si>
+    <t>Путешествия на Ласточке из Москвы Куда можно отправиться на выходных из столицы? Собрали подборку красивых городов, в которые можно быстро добраться. Тула 2 часа в пути Что посмотреть: Тульский кремль, памятник тульскому прянику, Тульский экзотариум, Свято-Успенский кафедральный собор, Музей Станка, музей-усадьба «Ясная Поляна». Вязьма 2,5 часа в пути Что посмотреть: Иоанно-Предтеченский монастырь, Историко-краеведческий музей, Свято-Троицкий собор, памятник Анатолию Папанову, памятник лаптю, Спасская башня, Паровоз ЭШ-4290. Ярославль 3 часа в пути Что посмотреть: набережная Ярославля, Церковь Ильи Пророка, шоу-макет «Золотое кольцо», памятник Афоне и штукатуру Коле, Ярославский художественный музей, Планетарий им. Терешковой. Владимир 2 часа в пути Что посмотреть: Успенский собор, Музей ложки, Патриарший сад, пешеходная Георгиевская улица, Музей Старая Аптека, скульптурная группа «Филёр и шалопай», Музей-сказка «Бабуся-Ягуся», музей «Огни Владимира». Иваново 3,5 часа в пути Что посмотреть: Ивановский областной художественный музей, историко-краеведческий музей им. Бурылина, Введенский женский монастырь. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>19.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26905</t>
+  </si>
+  <si>
+    <t>Усадьба Я.В.Брюса В живописном месте слияния двух рек Клязьмы и Вори расположилась жемчужина Подмосковья — усадьба Якова Вилимовича Брюса. Она представляет собой симметрично распланированный комплекс с хозяйственным двором, великолепным парком с прудами и садовым павильоном. Парадный двор, сохранившийся до нашего времени, строго выдержанный прямоугольный ансамбль из построек, ориентированный по сторонам света главного дома и трех флигелей. В усадьбе работает музей Якова Брюса, представлена уникальная экспозиция старинных часов под названием «Музыка времени», а также интереснейшая выставка, посвящённая Отечественной войне 1812 года, открыт каретный музей. Адрес: Московская область, городской округ Лосино-Петровский, деревня Корпуса 📍Координаты: 55.8796135184, 38.2216171969569 Фото: Оксана Фотограф ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>19.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26904</t>
+  </si>
+  <si>
+    <t>Успей купить EXLANTIX с выгодой до 1 125 000 ₽ до 31.08 EXLANTIX - автомобили на новых источниках энергии с высочайшей оснащённостью, динамикой и комфортом для тех, кто не ищет компромиссов. До конца лета у официального дилера БорисХоф есть возможность получить субсидию до 925 000 ₽ при покупке гибридных моделей линейки - это распространяется не только на флагман, но и на другие модели. При покупке вы получаете: ✅ Выгода до 1 125 000 ₽ с учётом госсубсидии ✅ Доп. оборудование на 300 000 ₽ при покупке ✅ Гарантия 8 лет или 200 000 км ✅ Все комплектации в наличии с ПТС - новый автомобиль за один день ✅ Оплата частями и честная оценка по трейд-ин Успейте воспользоваться выгодой, пока действует предложение. Жмите «Узнать больше» Узнать больше #реклама sale.borishof-esteo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26898</t>
+  </si>
+  <si>
+    <t>Суворовские карьеры. Суворовские карьеры Тульской области — уникальное место с необычным ландшафтом в заповеднике Тульские Засеки, появившееся в результате промышленной деятельности по добыче глины. Теперь это живописное место, где можно всей семьёй провести выходной день или насладиться уединенной прогулкой. Озера заповедника Тульские Засеки — это водоёмы, образовавшиеся на месте старых карьеров. В XX веке здесь добывали огнеупорную глину. Добычу вело Суворовское рудоуправление. Отсюда и название, прижившееся в народе. После прекращения добычи глины пустоты со временем заполнились водой, образовав целый комплекс искусственных озёр. Отличительная особенность этих мест — необычный цвет воды и песчаные берега. Искусственные «барханы» часто сравнивают с марсианскими пейзажами. Огромные горы отработанных пород, размытые дождями, напоминают американский Большой каньон в миниатюре или поверхность другой планеты. Оттенки таких насыпей довольно разнообразны, зависят от породы, изъятой когда-то из глубины почвы, и напоминают гигантские полотна художников-абстракционистов. Цвет водоёмов в солнечную погоду варьируется от голубого до бирюзового. Объясняется это наличием большого количества минералов, растворённых в воде. С вершины песчаного холма открывается потрясающий вид на изумрудное море леса, окружающего озера. Точное количество водоёмов неизвестно. Большинство из них даже не имеет названий. Но есть те, которые получили звучные «имена» и представляют наибольший интерес. Самые известные Суворовские озера: Луна — самый необычный, мелкий и легкодоступный водоём; Штаны — самый популярный у отдыхающих; Бобриная карасятня — наиболее любимый рыбаками; Бам — самый крупный, но и самый труднодоступный для транспорта. Место на карте: 54.072749, 36.508285 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>19.08.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26897</t>
+  </si>
+  <si>
+    <t>Кредит под залог недвижимости. Одобрение 99% За 30 минут В Москве и МО. От 2,5%. Выдаем за 1 день. Любая КИ. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "Банк ДОМ.РФ". #реклама cred-buro.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26895</t>
+  </si>
+  <si>
+    <t>Минеральные воды Тульской области Еще в 1844 г. уездный врач П. Ф. Стефановский, изучив целебные свойства краинской воды, рекомендовал помещику С. А. Яковлеву, на землях которого находились источники, использовать эти воды для лечения. Вблизи источника были построены купальня с бассейном и печью для подогрева воды, несколько позже ванное отделение, а затем гостиница и курортный зал. Помещик Яковлев получил от медицинского департамента разрешение на открытие курорта «Лихвинские минеральные воды», названного в честь ближайшего на тот момент города Лихвин (ныне Чекалин). В 1876 году работа курорта была приостановлена его владельцем. Лишь после революции с развитием курортного дела в стране началась новая жизнь «Краинки». В 1921г. курортные факторы «Краинки» изучались особой комиссией во главе с доктором медицины В. М. Федоровским. С 1925г. курорт начал активное обслуживание трудящихся Советской России. В тот же период краинскую воду стали применять не только в виде ванн, но и внутрь при различных заболеваниях органов пищеварения и выделения. Сейчас здесь находится санатрий,а рядом источник с полезной водой,доступный всем желающим Деревня Краинка,Суворовский район, Тульская область ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>19.08.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26894</t>
+  </si>
+  <si>
+    <t>КОД Сокольники — семейный квартал у парка.7 мин до метро Жилой квартал с собственным прудом и парком 3 га: • Свои школа и детский сад во дворе • Спортивные, детские площадки • Зона для игры в сквош • Пляжный волейбол • Пилатес и йога • Беговые и велосипедные маршруты • ПСК 6,448% - 19,406%. Семейная комбо-ипотека 5,9% ⚡Оставьте заявку, и мы поможем вам с подбором квартиры и выгодными условиями покупки Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "Сокольники". #реклама dom.kod-sokolniki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26889</t>
+  </si>
+  <si>
+    <t>Муром – один из древнейших русских городов и, согласно легенде, родина былинного русского богатыря Ильи Муромца.Впервые упомянут в «Повести временных лет» под 862 годом среди городов, подвластных князю Рюрику после призвания варягов.  В Муроме можно посетить достопримечательности, связанные с именем былинного русского богатыря Ильи Муромца, а также принять участие в анимационных программах на богатырскую тематику в различных музеях. Многие туристы и паломники целенаправленно приезжают в Троицкий монастырь, в котором покоятся мощи благоверных муромских князей Петра и Февронии, покровителей семьи и брака. Чтобы ближе познакомиться с историей Мурома, нужно обязательно посетить историко-художественный музей, который занимает сразу несколько зданий. Один из них – дом купцов Зворыкиных, в котором родился и провел детство изобретатель телевидения Владимир Зворыкин.  ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>18.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26885</t>
+  </si>
+  <si>
+    <t>Откуда в Рязани шоколад? Что такое Рязанская чоколава? А также, почему Рязань можно считать родиной молочного шоколада? Все это вы узнаете в самом необычном музее о шоколаде Экспозиция знакомит посетителей с историей появления шоколада в Рязани, с местными сладкими деликатесами, этапами изготовления, производившими их фабриками, историей города в целом. Выставку можно осмотреть самостоятельно, с аудиогидом или в составе организованной экскурсии. Для всех желающих проводятся мастер-классы по изготовлению рязанской чоколавы. Музей расположен в доме № 54 на Почтовой улице — в бывшем доме М. М. Шарова. Здание возведено в конце XVIII — начале XIX веков и является объектом культурного наследия регионального значения. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>18.08.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26884</t>
+  </si>
+  <si>
+    <t>«ПроВода» задаёт высокий стандарт корпоративных ивентов Внимательно прорабатываем каждый шаг, чтобы всё прошло идеально Узнать больше #реклама provoda-event.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26880</t>
+  </si>
+  <si>
+    <t>👣Тропа белой ласки Экомаршрут «Тропа белой ласки» начинается у спорткомплекса «Пересвет», расположенного в одноимённом подмосковном городке, и проходит вдоль реки Кунья по опушке большого лесного массива. Тропа была открыта в 2013 году; её протяжённость составляет 1,2 километра. 🦌 В этой местности растут ядовитые и редкие растения, водятся ласки, лоси и белки. Последние привыкли к людям, поэтому охотно угощаются припасёнными для них орехами. Сама тропа оборудована двенадцатью информационными стендами и множеством мест для отдыха. Хотя туристы предпочитают посиделкам на лавочке пикник на берегу реки. Маршрут работает круглый год. В любое время года по маршруту можно прогуляться в сопровождении экскурсовода. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>18.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26875</t>
+  </si>
+  <si>
+    <t>Асафовы острова. Асафовы острова по праву считаются самым красивым местом Ивановской области. Они находятся в акватории реки Волги, в 3 км от города Юрьевца и образовались при создании Горьковского водохранилища. До островов на этом месте были Асафовы горы — песчаные дюны, поросшие вековым сосновым лесом и окруженные озерами и болотами. В 1950-е годы при строительстве Горьковского водохранилища часть Юрьевца и его окрестностей ушли под воду. Многие деревни, церкви и монастыри стоят теперь на дне Горьковского моря. Но Асафовы горы были достаточно высоки — часть их осталась над водой и превратилась в острова. Историю наступающей на город воды рассказывает извилистая дорожка набережной Юрьевца: группы островков из дерева и бетона — скамейки — схематично повторяют очертания скрытых под водой домов и храмов. С набережной можно увидеть памятники затопленным церквям: 12-метровый поклонный крест, установленный на отмели исчезнувшего во время затопления Кривоезерского монастыря, и небольшую часовню на воде. Острова имеют несколько названий: Асафовы, Асаповы, Осафовы или Осаповы. Появление каждого из них связано со своей легендой. Первая рассказывает о священнике Асафе, который жил на самой вершине горы. Вторая — о разбойнике Асафе (Осафе), который вместе со своей бандой грабил купцов и монастыри, награбленным делился с бедняками, а сам скрывался в горах вблизи Юрьевца. Третья — о самой красивой девушке города Юрьева по имени Асапа (Осапа). Пять островов образуют архипелаг общей протяженностью 4 км и площадью 65 кв. км. Дюны из мелкого белого песка, окруженные невысокими соснами и березами, напоминают Рижское взморье. В 2005 году острова на р. Волге «Асафовы горы» получили статус особо охраняемой природной территории. Асафовы острова — уникальный природный памятник, сочетающий в себе историческую значимость и рекреационный ресурс. Озера, полные рыбы, привлекают сюда рыбаков и знатоков обитателей водных глубин. А песчаные пляжи — прекрасное место для романтического отдыха. На островах можно рыбачить, собирать грибы и ягоды или наблюдать за птицами: цапли, утки и чайки — прекрасные объекты для бердвотчинга. Место на карте: 57.290816, 43.159576 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>18.08.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26874</t>
+  </si>
+  <si>
+    <t>Комплектуем IT-проекты любой сложности АйДи — ваш надежный B2B-партнер по комплексным поставкам сетевого оборудования.   ✅ Все необходимое в наличии: телеком и всепогодные шкафы, ИБП и блоки распределения питания (PDU) от ведущих брендов — ЦМО, BNH, REM, Cabeus, Elbox и CyberPower уже на нашем складе.   ✅ Комплексный подход: закроем всю спецификацию одной закупкой, избавив вас от поиска отдельных позиций у десятка разных поставщиков.   ✅ Персональный менеджер: полное сопровождение сделки, оперативный подбор аналогов, быстрая отгрузка, выгодные условия для оптовых и проектных закупок.   ✅ Оперативная логистика: быстрая доставка по всей РФ.   Внешние факторы могут меняться, но ваша IT-инфраструктура и бизнес должны работать без остановок. Подберите оборудование под ваши задачи на сайте АйДи. Перейти на сайт #реклама idistribute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26873</t>
+  </si>
+  <si>
+    <t>Дмитровская жемчужина и вековой музей-заповедник Дмитровский кремль — главная достопримечательность города, один из самых древних и любопытнейших памятников оборонной архитектуры. Саму крепость возвели в 1154 году, и в наши дни сохранилась только часть постройки. Но вот уже больше 100 лет здесь работает музей-заповедник "Дмитровский кремль". Сегодня он включает девять выставочных залов с разными экспозициями. У южного входа в кремль посетителей встречает Юрий Долгорукий. Памятник князю, основавшему город, появился здесь в 2001 году. Рядом расположен величественный Успенский собор. Собор открыт для всех, в нем проходят службы. Неподалёку установлен памятник Кириллу и Мефодию. Дальше на территории кремля встречается Елизаветинская тюремная церковь. Ее построили при уездной тюрьме, и она должна была стать местом духовного исправления узников. Это отразилось и на внешнем виде церкви: ее окна были увенчаны металлическими решетками, а второй ярус имел специальные балконы для размещения конвоиров. Напоследок не забудьте пройти по Мосту счастья и загадать желание рядом с особым камнем. Романтичные пары могут захватить с собой замочек, чтобы оставить его здесь в знак крепкой любви. ул. Загорская, 17, Дмитров ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>18.08.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26872</t>
+  </si>
+  <si>
+    <t>18.08.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26868</t>
+  </si>
+  <si>
+    <t>Заповедник «Тульские засеки». «Засека» — от слов «сечь», «засекать». По факту — это подрубленный лес, представляющий из себя непролазные дебри. Засеки создавались московскими князьями в 16 веке и в последующее время по юго-восточным границам Русского государства для защиты от постоянно тревожащих набегами крымских татар. Такой лес был непроходимым препятствием для врагов, непривычных к природе Средней полосы Руси. Уникальный природный заповедник «Тульские засеки» как раз основан на месте бывшей Засечной черты. Сегодня практически вся территория этой черты — обширные земли, на которых произрастает масса уникальных деревьев и кустарников, где обитает множество удивительных зверей и птиц, ведь в местных лесах сформировалась особая экосистема. Увы, леса эти сильно пострадали в тяжелые годы Гражданской войны, когда многие деревья были вырублены на дрова из-за дефицита угля. В 1933 г. было принято решение о создании здесь заповедной зоны под названием «Тульские засеки». В годы Второй мировой войны природоохранная зона вновь пострадала, а после, как и многие заповедные территории нашей страны, упразднена. Сегодня идет работа по восстановлению заповедника, точнее, той его части, что называется Крапивенским заказником (наиболее сохранившийся участок тульских засечных лесов). Однако одновременно производится и неконтролируемая вырубка лесов. Тем не менее, «Тульские засеки» — крайне популярное место отдыха в Тульской области. Тут прекрасный чистый лесной воздух, красивые пейзажи и масса возможностей для прогулок. Центр «Тульских засек» — село Крапивна, где каждый год в конце июля устраивается ремесленно-этнографический Фестиваль крапивы. В свое время поселение могло похвастать тремя заводами на 12 тыс. жителей, что для конца 19 века — дело необычайное. Место на карте: 54.108842, 36.788251 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>18.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26867</t>
+  </si>
+  <si>
+    <t>Подберите новостройку за 2 минуты! Пройдите небольшой тест и мы подберем варианты по вашим критериям Узнать больше Финансовые услуги оказывает: ПАО Сбербанк, АО "АЛЬФА-БАНК", АО АльфаСтрахование". Проектная декларация на сайте https://наш.дом.рф/. #реклама realty.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26861</t>
+  </si>
+  <si>
+    <t>Юрьев-Польский – прекрасный древний город, который часто остается незамеченным. Всё дело в том, что он окружён городами основного Золотого кольца – туристического маршрута по древним городам. Но тем не менее город стоит того, чтобы его посетить! Михайло-Архангельский монастырь Православный мужской монастырь 16 века находится внутри земляных валов бывшего кремля. В данный момент на территории монастыря располагается Юрьев-Польский музей и занимает большинство его построек, но в некоторых продолжают проводиться богослужения. 📍 ул. 1 Мая, 4 Парк Молодоженов Красивый парк св. Петра и Февронии Муромских быстро завоевал популярность как у местных жителей, так и у туристов. 📍парк Молодоженов Усадьба Апраксина Некогда богатая усадьба 18 века сохранилась лишь частично. До революции здесь стоял высокий господский дом, две пристройки для прислуги и Казанская церковь. 📍с. Ратислово Богадельня Мещериных Здание из красного кирпича было возведено в начале 20 века на деньги местного мецената Г. И. Мещерина. Богадельня вмещала более 150 человек, преимущественно мещан и старых купцов. В настоящее время она продолжает приносить пользу людям: в здании действует центральная больница района. 📍 ул. 1 Мая, 16 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>17.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26860</t>
+  </si>
+  <si>
+    <t>Усадьба Белая Дача Котельники, микрорайон Белая Дача, дом 1 Дошедшие до наших дней постройки — большой усадебный дом и флигели — были выстроены в 1788 году для Николая Яковлевича Аршеневского, генерал-майора, тайного советника, смоленского и астраханского губернатора. По выходу в отставку он устроил в селе Покровском свою загородную резиденцию. Рядом с главным усадебным домом были выкопаны пруды и обустроены сады. Дачу (тогда это обозначение загородной резиденции только входило в моду) стали называть белой за цвет стен главного дома. После революции в усадебных стенах разместились столовая и общежитие Люберецкого завода жатвенных машин им. Ухтомского, а на близлежащих землях разместились совхозные угодья. Совхоз «Белая Дача» был одним из самых передовых в СССР — здесь проводили эксперименты по новым методам откорма и содержания скота, а в 1955 году построили самый крупный в стране тепличный комбинат. В 1990-х совхоз был преобразован в агрофирму, но в начале XXI века большинство теплиц было разрушено — выращивать овощи на дорогой подмосковной земле стало невыгодно. #московскаяобласть</t>
+  </si>
+  <si>
+    <t>17.08.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26859</t>
+  </si>
+  <si>
+    <t>Быстрый выкуп квартир в Москве. Оставьте заявку! Выкупаем за 24ч. С долгами ЖКХ/ФСПП. В ипотеке/залоге. Под арестом. Аванс до 5 млн! Узнать больше #реклама an.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26857</t>
+  </si>
+  <si>
+    <t>Исток Волги. В Осташковском районе из ключей зарождается крупнейшая река Центральной России – Волга. Сложно представить, что эти струйки мутной воды через несколько километров превратятся в широкую полноводную речку, по которой легко скользят многотонные судна. В советские годы у истока Волги построили плотину, однако спустя годы ее разрушили. Вокруг родника по-прежнему лежат огромные каменные валуны – остатки сооружения. Несколько лет назад исток обустроили: над ним протянули деревянный мост, перед ним поставили большую арку с куполом и крестом, а над самим ключом возвели небольшую часовню в том же стиле. Рядом с мостом часто можно увидеть торговцев сувенирами и художников. Место на карте: 57.251276, 32.467764</t>
+  </si>
+  <si>
+    <t>17.08.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26856</t>
+  </si>
+  <si>
+    <t>Отели на Мальдивах 5* ⚡Мальдивы — идеальные семейные отели. 15 лет опыта, более 350 личных инспекций и прямые контракты👌 Подберем для Вас лучшие отели и виллы. Гарантия лучшей цены ✅ Звоните! +7 926 335 0044 Написать в Telegram #реклама luxtravels.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26852</t>
+  </si>
+  <si>
+    <t>6 причин посетить Тарусу 1️⃣Попробовать себя в роли вышивальщицы В Тарусской фабрики художественной вышивки,  производящей настоящими произведениями искусства, проходят экскурсии и мастер-классы 2️⃣Увидеть место, где Цветаева впервые начала писать стихи В Доме-музее семьи Цветаевых представлены предметы быта, рассказывающие о жизни поэтессы 3️⃣Увидеть, где жил и творил Паустовский В Доме-музее Паустовского сохранилась аутентичная обстановка 1950-1960-х годов. 4️⃣Увидеть самое старое каменное строение города Храм Воскресения Христова XVII в. расположен на одном из самых живописных мест Тарусы - Воскресенской горе. 5️⃣Прогуляться по набережной Оки Здесь установлены памятники Марине Цветаевой, Белле Ахмадулиной, Константину Паустовскому и открывается потрясающие виды на Оку 6️⃣Увидеть мозаику итальянского художника В Доме литераторов, где  располагается мастерская Марко Бравуры можно увидеть великолепные работы художника.</t>
+  </si>
+  <si>
+    <t>17.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26851</t>
+  </si>
+  <si>
+    <t>17.08.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26845</t>
+  </si>
+  <si>
+    <t>Шоколадная сказка в Вологодской области. Кондитерская фабрика "АтАг" «Сказочный город» находится в посёлке Шексна, в часе езды от Вологды и чуть меньше от Череповца. На территории фабрики созданы копии самые узнаваемых достопримечательностей мира, от Эйфелевой башни и Тауэрского моста до Биг-Бена и Великой Китайской стены – всего порядка 50 мировых шедевров. Посетители прозвали это место «Вологодским Диснеем». По фабрике «АтАг» проводят экскурсии: «Сказочный город: весь мир за полчаса» и «Погружение в мир виртуальной реальности». Показывают, как создаются конфеты, а потом тут же их пробуют. Или ведут на Шоколадную космическую станцию – уникальное развлекательное пространство с VR-аттракционами. Здесь же работает шоколадная лавка, где большой выбор конфет по ценам производителя. Шексна, ул. Дорожная, д. 8</t>
+  </si>
+  <si>
+    <t>17.08.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26844</t>
+  </si>
+  <si>
+    <t>17.08.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26843</t>
+  </si>
+  <si>
+    <t>Колоритная Коломна Список мест: 1.Коломенский кремль 2.Соборная площадь 3.Богородице-Рождественский Бобренев монастырь 4.Музей “Коломенский патефон” 5.Музей трамваев 6.Музей «Коломенская пастила» 7.Музейная фабрика коломенской пастилы 8.Музей «Дом самовара» 9.Частная галерея «Музей любимой игрушки» 10.Музей «Калачная» 11.Пятницкие ворота 12.Музей-Навигатор 13.Музейная лавка «Торговля мылом Г. И. Суранова» 14.Музей-резиденция «Арткоммуналка» 15.Богоявленский Старо-Голутвин мужской монастырь 16.Музей «Кузнечная Слобода» 17.Церковь Николы на Посаде 18.Церковь Пресвятой Троицы в Щурово 19.Коломенский краеведческий музей 20.Музей «Тайны коломенской медовуши» 21.Свято-Троицкий Ново-Голутвин женский монастырь 22.Успенский Брусенский монастырь 23.Дом посадских ремёсел 24.Музей боевой славы 25.Культурный центр «Дом Озерова» 26.Церковь Зачатия Иоанна Предтечи 27.Парк мира 28.Усадьба купцов Лажечниковых 29.Музей льна и быта русской женщины 30.Музей Органической Культуры</t>
+  </si>
+  <si>
+    <t>16.08.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26841</t>
+  </si>
+  <si>
+    <t>Лысая гора под Гороховцем Вид с горы открывается изумительный - бескрайние леса и равнины, водная гладь извилистой реки, заливные луга и озёра видны отсюда далеко-далеко! Существует предание, по которому в 15 веке именно в Гороховце был убит один из татарских ханов. Похоroнили его на берегу реки Клязьмы. Каждый из воинов принес на могилу хана горсть земли и насыпали они в итоге огромный холм. С тех пор здесь и не выросло ни одного дерева. #владимирскаяобласть</t>
+  </si>
+  <si>
+    <t>16.08.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26840</t>
+  </si>
+  <si>
+    <t>16.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26836</t>
+  </si>
+  <si>
+    <t>Холуй В Ивановской области расположено сразу два центра лаковой миниатюры: Палех и старинное село Холуй. Небольшое и очень древнее, село прославилось на весь мир своими иконописцами и художниками. Сегодня здесь кипит жизнь: активно возрождаются народные промыслы и сохраняются традиции лаковой миниатюры — сейчас в Холуе живет более 300 художников. Весной, когда река Теза обширно разливается, передвигаться по селу возможно только на лодках. Холуйские художники расписывали свои лодки специальными рисунками-оберегами: сами лодочники окрестили себя «фараонами», а лодки стали называться «фараонками». Сейчас весенний Холуй сравнивают с Венецией, поэтому арт-фестиваль расписных лодок, который проходит здесь в мае, так и называется – "Русская Венеция" В XX веке Холуй прославился благодаря особому стилю лаковой миниатюры. Работы здешних мастеров получили мировое признание и выставлялись в Париже, Нью-Йорке и Лондоне. Многие из них хранятся в Государственном музее Холуйского искусства В XVI веке село славилось солеварнями и даже носило название «Соли на Холую». Местная соль поставлялась в Москву и Троице-Сергиев монастырь. Название села, по одной из версий, происходит от рыболовной снасти – холуя или холуйника, плетеной сети. Ей перекрывали наискосок часть реки. Ещё Холуй — это древнее славянское имя, которое встречается и в наше время. #ивановскаяобласть</t>
+  </si>
+  <si>
+    <t>16.08.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26835</t>
+  </si>
+  <si>
+    <t>16.08.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26832</t>
+  </si>
+  <si>
+    <t>Древнее село Кидекша расположено неподалеку от Суздаля.  Кидекша, как укрепленное поселение, существовало еще до того, как князь Юрий Долгорукий построил здесь в 1152 году церковь Бориса и Глеба – первое белокаменное здание Северо-Восточной Руси. Во времена Долгорукого Кидекша выступала фактической столицей тогдашнего Ростово-Суздальского княжества. До наших дней здесь сохранился архитектурный ансамбль XII–XVIII веков. Кроме этого, в селе можно встретить остатки древних оборонительных валов. #владимирскаяобласть</t>
+  </si>
+  <si>
+    <t>16.08.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26831</t>
+  </si>
+  <si>
+    <t>16.08.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26826</t>
+  </si>
+  <si>
+    <t>Муром – один из древнейших русских городов и, согласно легенде, родина былинного русского богатыря Ильи Муромца.Впервые упомянут в «Повести временных лет» под 862 годом среди городов, подвластных князю Рюрику после призвания варягов.  В Муроме можно посетить достопримечательности, связанные с именем былинного русского богатыря Ильи Муромца, а также принять участие в анимационных программах на богатырскую тематику в различных музеях. Многие туристы и паломники целенаправленно приезжают в Троицкий монастырь, в котором покоятся мощи благоверных муромских князей Петра и Февронии, покровителей семьи и брака. Чтобы ближе познакомиться с историей Мурома, нужно обязательно посетить историко-художественный музей, который занимает сразу несколько зданий. Один из них – дом купцов Зворыкиных, в котором родился и провел детство изобретатель телевидения Владимир Зворыкин.  #владимирскаяобласть</t>
+  </si>
+  <si>
+    <t>16.08.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26825</t>
+  </si>
+  <si>
+    <t>Требуются модели на омоложение в Москве ⚡Важно! Приглашаем женщин проживающих в Москве от 35 до 75 лет на омолаживающие процедуры для лица Бесплатно в качестве модели. 📅Для этого клиника открыла запись на сайте (ссылка внизу поста). Успейте записаться, всего 20 мест! 📊Вы пройдете полную процедуру омоложения (на Ваш выбор) и Вас проконсультирует косметолог с опытом более 8 лет. ❤️На выбор одна процедура: РФ-лифтинг лица, Криотерапия, Ультразвуковая чистка лица, Безинъекционная биоревитализация, Фракционная мезотерапия, Карбокситерапия, Микротоки, Уходовая процедура, LED-маска. ✅Без боли и без инъекций - все процедуры аппаратные. *Предложение действительно только для граждан РФ! Подать заявку Есть противопоказания. Посоветуйтесь с врачом. #реклама med-heallthy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26822</t>
+  </si>
+  <si>
+    <t>Бяковская пещера Находится в Тульской области Это гигантский лабиринт подземных ходов, который протянулся примерно на 100 километров, а может и больше. 📍Место на карте #тульскаяобласть</t>
+  </si>
+  <si>
+    <t>15.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26818</t>
+  </si>
+  <si>
+    <t>Храм Покрова на Нерли во время весеннего половодья Построенный на слиянии двух рек, Нерли и Клязьмы, он ежегодно попадает в разливы, когда поля вокруг превращаются в водную гавань, и местные возят туристов к храму на лодках. храм строился как парадный при въезде во Владимиро-Суздальское княжество, он был призван потрясать всех гостей своей красотой. Год постройки: 1165 Автор фото: Сергей Полетаев #владимирскаяобласть Боголюбово, ул. Вокзальная, 10</t>
+  </si>
+  <si>
+    <t>15.08.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26817</t>
+  </si>
+  <si>
+    <t>15.08.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26813</t>
+  </si>
+  <si>
+    <t>Мышкин – классический город русской провинции. Он расположен на шести холмах, окружен лесами и заповедными сосновыми борами. В городе хорошо сохранилась старинная купеческая застройка, есть усадьбы, храмы, а также уникальные музеи. Название Мышкин связано с одной из легенд. В народе рассказывают, что в XVI веке князь Федор Мстиславский однажды прилег отдохнуть на одном из берегов Волги. Неожиданно к нему подползла ядовитая змея. Только благодаря мышке, пробежавшей по лицу, князю удалось избежать смертельного укуса. После этого случая Мстиславский якобы и повелел основать город Мышкин.  Любителям прогулок стоит пройтись по старинным городским улицам и выйти к набережной реки Волги. Там можно увидеть белоснежную ротонду, мемориал Победы и памятник «Мышь с сыром». Одна из главных достопримечательностей города, которую нельзя не заметить – величественный Успенский собор. Неподалеку находится еще один – Никольский. Большинство туристических объектов Мышкина – это, конечно, музеи. Мышкинский народный музей объединяет восемь уникальных мест, в том числе Музей мыши, в котором собраны изделия, посвященные серому грызуну: игрушки, посуда, скульптура и прочее. Кроме этого, в городе находятся историко-этнографический музей «Мышкин – столица лоцманов», музеи льна, валенка, ретротехники, крестьянского зодчества, создателя водки  Smirnoff и другие. #ярославскаяобласть</t>
+  </si>
+  <si>
+    <t>15.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26810</t>
+  </si>
+  <si>
+    <t>Кривандинский мегалитический комплекс – культурно-исторический центр, включающий археологические, культурно-исторические и природные объекты: уникальное мегалитическое сооружение из 82 камней, якобы образованное в бронзовом веке около четырех тысяч лет назад, некрополь XIV–XX веков и деревья-долгожители По мнению проводивших исследование учёных, мегалит — каменная обсерватория. Глыбы привязаны к точкам восхода солнца в дни летнего и зимнего солнцестояния, осеннего и весеннего равноденствия. городской округ Шатура, село Кривандино #московскаяобласть</t>
+  </si>
+  <si>
+    <t>15.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26809</t>
+  </si>
+  <si>
+    <t>Мистический Арбат. Музей Магии в Москве ✨Экскурсия «Мистика Москвы и мир Булгакова» в Музее Магии✨ Уникальные квест-экскурсии с 5 по 31 августа • Экскурсия «Мистика Москвы и мир Булгакова» • Шоу иллюзий «Варьете» • Игра «Москва засыпает» • Викторина «Трюк или чудо?» • Магическое кафе Скидка при покупке билета на сайте по промокоду ОНЛАЙН Узнать цену #реклама 0+ magicmuseum.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26803</t>
+  </si>
+  <si>
+    <t>Усадьба Быково Дворец в стиле английских замков, прекрасный парк, белоснежная ротонда и церковь. Сейчас вход в главный дом усадьбы закрыт, но походить по парку и полюбоваться красотой архитектуры никому не запрещается. В парк, сделанный когда-то на английский манер, уходит аллея, восточнее дворца она пролегает до ближайшего пруда. На одном из островов пруда в парке сохранилась павильон-беседка. Жемчужина всей усадьбы - двухэтажная церковь, построенная в 1789 году в честь Владимирской Божьей Матери на месте, где исстари находилась деревянная церковь Рождества Христова. Специалисты утверждают, что это единственный у нас храм овальной формы. На его нижнем этаже был храм Рождества Христова, а на втором этаже - церковь Владимирской Божьей Матери. Лестница церкви будто обнимает крыльями. Очень аккуратная и без единого признака помпезности и аляповатости, она притягивает своей необычностью и западной красотой в русском варианте. Место: МО, Раменский городской округ, село Быково Фото: Дмитрий Розенбаум</t>
+  </si>
+  <si>
+    <t>15.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26802</t>
+  </si>
+  <si>
+    <t>15.08.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26801</t>
+  </si>
+  <si>
+    <t>Тульский кремль Построенный в начале 16-го века по указу Василия III, Тульский кремль длительное время оборонял и закрывал от кочевников путь на Москву. Строительство этой крепости — главного южного оборонительного рубежа Московского государства – проходило в тяжелые времена нападений на русские земли крымских татар.  Особенность Тульского кремля – расположение его в пойме реки Уны, окруженной склонами, а не на возвышенности, как Московский, Новгородский и многие другие кремли.  С 16 века Тула – кузница русского оружия. Под старинными сводами Бгоявленского собора экспонируются и хранятся уникальные коллекции оружия. Этот музей – один из старейших в стране. Началом сбора образцов оружия стал Указ Петра 1. В декабре 1775 года Екатерина II распорядилась на Тульском оружейном заводе создать Палату редкого и образцового оружия. В отличие от Эрмитажа, Оружейной платы и Исторического музея, где тульское оружие в основном представлено образцами с художественной отделкой, Тульский музей располагает собранием оружия от петровских времен до наших дней. Рядом с входом в Тульский кремль расположен музей «Тульские самовары».</t>
+  </si>
+  <si>
+    <t>15.08.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26800</t>
+  </si>
+  <si>
+    <t>Аксессуары, которые хочется брать с собой каждый день! Сумки, косметички, кошельки, рюкзаки и кейсы для ноутбука. Минималистичный стиль, качественные материалы и собственное производство. Создайте свой дизайн в удобном конструкторе на сайте. Что можно настроить под себя? ✨ Ткань: джинса или эко-замша ✨ Добавить персональную вышивку в одном или нескольких местах ✨ Дополнить ремешками и обвесами ✨ Добавить крепление на коляску и мешочек для обуви Вдохновляйтесь идеями, знакомьтесь с новинками и создавайте изделия, которые отражают ваш стиль вместе с Around the World ❤️ Перейти на сайт #реклама aw-go.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26798</t>
+  </si>
+  <si>
+    <t>Ишутинское городище (N53° 9.079′, E38° 29.102′) — высокий красавец утес, внизу разбивается о плотину буйная и величественная река Красивая Меча. Когда-то здесь было древнее поселение, но как оно называлось, историки только догадываются. Сегодня это место называется Ишутинское городище по местонахождению недалеко от него деревни Ищутино. Кто были его жители, история тоже умалчивает. Толи скифы, толи сарматы. Доподлинно известен факт: сколько раз злобные монголо-татары ни пытылись захватить Ишутинское городище, им эта затея не удавалась. Напав на город-крепость, они просто-напросто никого не находили. Все жители куда-то странным образом испарялись. Не могли басурманы додуматься, что причиной этому были подземные ходы, выходы которых вели далеко за пределы поселения. Тульская область, муниципальное образование Ефремов ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>14.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26796</t>
+  </si>
+  <si>
+    <t>Усадьба ХРУСЛОВКА (фон Мекк), Тульская область, Веневский район Здание усадьбы было построено на рубеже 1880—1890-х гг. баронессой Надеждой фон Мекк для своего младшего сына Максимилиана Карловича фон Мекк. Одна из самых красивых заброшек в стране. Династия фон Мекк относится к железнодорожным королям. С этой фамилией связано строительство самой доходной железной дороги России XIX века — Москва-Коломна-Рязань. После революции усадьба национализирована. Во дворце расположилось «Государственное хозяйство». На территории рядом с бывшим господским домом выращивали свеклу и разводили скот. В 1923 году дворец трансформировался в детский дом, который проработал здесь вплоть до 1984 года. Здание передали московскому предприятию для организации пансионата, но он так и не был открыт Тульская область, село Хрусловка, улица Чайковского, 2 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>14.08.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26795</t>
+  </si>
+  <si>
+    <t>Частная семейная школа в Новокосино с 1 по 7 класс У вас есть возможность, чтобы ваш ребенок учился в лучших условиях, с акцентом на знаниях, общении и развитии. Без гонки, без лишнего стресса, без зубрежки. Осознанно, с удовольствием. В окружении заботливых и квалифицированных педагогов в мини- классе до 12 человек. В школе сильная математика, английйский по международной программе, интересные дополнительные предметы, творчество. Осталось по 1-2 места в каждом классе. Пишите, звоните, приходите на знакомство. Узнать больше #реклама школа.я-ты-мы-они.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26793</t>
+  </si>
+  <si>
+    <t>Один из самых красивых малых городов России Если вы устали от городской суеты и нуждаетесь в тихой обители, то можете смело ехать в Плёс! Что стоит посмотреть: Скульптура «Дачница» Романтичный и завуалированный печалью памятник посвящен Софье Кувшинниковой — одной из главных женщин в жизни художника Исаака Левитана. 📍 ул. Луначарского: 57.459131, 41.529095 Соборная гора Ее называют сердцем города, ведь именно здесь началась история Плёса. В ту эпоху на горе стояла крепость, основанная в XV веке, но до наших дней, увы, дошли лишь остатки рвов. Отсюда открываются завораживающие виды на Волгу. 📍 гора Соборная: 57.459272, 41.515659 Плёсский музей-заповедник Его история начинается в 80-е годы. Проект был призван сохранить и популяризировать историческое и архитектурное наследие города. Здесь можно насладиться живописными пейзажами и проникнуться атмосферой того времени. 📍Соборная гора, 1: 57.458744, 41.514018 Каменная Воскресенская церковь Ей уже более 200 лет, а построили ее на месте деревянного храма, который был любим горожанами. Стиль раннего классицизма не может не вызывать восхищения! 📍ул. Ленина, 2 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>14.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26786</t>
+  </si>
+  <si>
+    <t>Араповский пещерный монастырь Система катакомб, проложенных в кварцевых песчанниках. Находятся на территории Новомосковского района Тульской области, в 6-ти километрах от села Гремячее,на берегу реки Тетяковка. История возникновения пещер имеет несколько версий. Одни ученые считают, что в пещерах жили люди каменного века, другие считают, что пещеры составляли подземную часть укреплений крепости Гремячее XV — XVI веках. Наиболее основательно изучена культовая версия возникновения пещер. По этой версии пещеры были открыты в 1849 году крестьянином села Гремячее Яковом Павловым и его товарищами для уединенного богомоления. На данный момент сохранилось немного более двухсот метров подземных тоннелей, которые представляют собой систему геометрически правильных прямых ходов, в стенах вырублены ниши и лавки. Некоторые тоннели образуют пустоты в виде помещений. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>14.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26785</t>
+  </si>
+  <si>
+    <t>Oткройте для себя Rixos Al Mairid Ras Al Khaimah Новый отель в Рас-эль-Хайме — по-настоящему роскошный отдых по системе «все включено» специально для вас. Забронируйте отдых у нас и откройте для себя отель Rixos Al Mairid Ras Al Khaimah со специальной скидкой до 30%. Записаться #реклама allinclusive-collection.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26782</t>
+  </si>
+  <si>
+    <t>Путевой дворец в Солнечногорске – объект культурного наследия регионального значения и, определенно, архитектурное украшение города. Сейчас в нем располагается одноименный музейно-выставочный центр, в котором есть как постоянные экспозиции, так и временные – в залах дворца проводятся персональные и коллективные выставки. История Путевого дворца Здание было построено еще в конце XVIII века, а в 1808-1810 переделано – именно в таком виде оно дошло до нас. Перестроенный дворец стал частью архитектурного ансамбля Петербургского шоссе и второй от Москвы почтовой станцией. В то время почтовая станция была крайне важным местом – туда заезжали, чтобы сменить лошадей, отдохнуть от долгой дороги и дальше отправиться в путь. Поэтому при станции была гостиница – для отдыха пассажиров. Музей рассказывает о жизни города и края с древнейших времен и до наших дней. В экспозиции представлены археологические находки, сделанные на территории округа, предметы жизни и быта разных сословий – дворян, купцов, крестьян. Солнечногорск, ул. Красная, д. 84</t>
+  </si>
+  <si>
+    <t>14.08.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26781</t>
+  </si>
+  <si>
+    <t>ЖК Семёновский парк 2. Квартиры у парка со скидкой до 6% Готовый жилой квартал рядом с метро «Семёновская» и МЦК «Соколиная Гора». До центра — всего несколько станций, рядом удобные выезды на ТТК и Садовое кольцо. Финальная стадия продаж. Акция: только 10 квартир с машиноместом со скидкой до 31 августа. В квартирах — потолки до 3,15 м и виды на зелень, парк и город. Всё необходимое для жизни уже рядом: школы, детские сады, магазины, кафе, спортивные клубы и повседневная инфраструктура в шаговой доступности. Рядом Измайловский, Семёновский и Лефортовский парки, а также Сокольники. Продуманный ландшафтный дизайн и зоны отдыха. Доступны ипотека, рассрочка 0% и trade-in. Цена от 17 млн ₽. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Сбербанк", Банк ВТБ(ПАО). Проектная декларация на сайте https://наш.дом.рф/. Застройщик: АО СЗ АРЕМЗ. #реклама rg-dev.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26779</t>
+  </si>
+  <si>
+    <t>Возле города Алексина в Тульской области на берегу Вашаны, притока Оки, есть небольшая возвышенность – «Лысая гора» (Алексинская). Часто в Интернете упоминается, как «геопатогенная зона». Крутой склон Лысой горы хранит в себе несколько десятков пещер, закрытых толстым слоем земли и известняка. Здесь были обнаружены археологические находки времён среднего палеолита (некоторые возрастом 100-200 тыс. лет). Сегодня стоянка древнего человека на реке Вашане считается самой древней в Восточной Европе. Стоит гора в изумительном по красоте месте (N54° 33.380′, E37° 13.804′) — на берегу крутого изгиба прозрачной речушки Вашаны, заросшей деревьями, в нескольких километрах от райцентра Алексина. Название «лысая» получила потому, что на ее «макушке», кроме чахлой травы, ничего не растет. Название реки «Вашана» настолько древнее, что указывает на общность происхождения славян и индусов и имеет явно санскритское происхождение. Слово vasu в санскрите имеет широкий смысл. Например, “добрый”, “благосклонный” или “добро”, “богатство”, “клад”.</t>
+  </si>
+  <si>
+    <t>14.08.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26778</t>
+  </si>
+  <si>
+    <t>Скидки до 20 % на этноотели парка «Этномир» до 15.08 Если хочется вырваться из города и посетить интересные и душевные места – приезжайте в «Этномир». Всего 1,5 часа от Москвы, и вы попадёте в другой мир, где можно окунуться в традиции и быт другой страны. Для проживания можно снять дом или поселиться в уникальном этноотеле, каких нет во всём Подмосковье и ближайших регионах. В этнографическом парке «Этномир» 12 этноотелей, которые отражают культуру разных стран. Скучать на отдыхе не придётся: каждый день в программе парка: - мастер-классы, - экскурсии, - квесты. Большинство активностей для проживающих в отеле - бесплатны. Взрослые и дети могут посетить экоферму, дом со змеями, покормить северных оленей, пообщаться с котами и хаски, увидеть домашних животных: коров, коз, кроликов и т. д. Бронируйте отдых на сайте парка! Перейти на сайт Номер реестровой записи: С402025007149, С402024016135, С402025007406. #реклама 16+ ethnomir.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26776</t>
+  </si>
+  <si>
+    <t>Родина филимоновской игрушки. Деревня Филимоново в Тульской области Эти глиняные игрушки сперва лепились крестьянками для своих детей. Здесь были богатые залежи жирной глины, из которой производили кирпич. А остатки производства как раз шли на лепку фигурок. Доподлинно неизвестно, когда зародился промысел. Но популярность он приобрёл в XIX веке, когда игрушки вышли за пределы местных ярмарок и стали продаваться по всей империи. Первая, бросающаяся в глаза особенность, это простота стиля. Связано это с тем, что лепили их простые крестьянки, не имеющие художественного образования. Плюс ко всему, ремесло передавалось из поколение в поколение, и девочки начинали делать коров, барашков и лошадок уже с 8-ми лет. В таком возрасте трудно добиться от ребёнка сложных форм в лепке. Простота форм также связана и с материалом. Местная глина при обжиге сильно трескается, а потому она плохо подходила для сложных форм и мелких деталей. Вторая особенность тоже относится к обжигу. Обратите внимание – многие животные филимоновской игрушки имеют вытянутую форму шеи. При сушке глина оседает, потому, чтобы сохранить шею животному, её делали непропорционально длинной, прикидывая на глаз, насколько она может усохнуть. Третья отличительная черта, это роспись. В ней преобладают полоски и несложные узоры, которые наносили от центра к краю. В начале XX века промысел стал угасать. Популярность игрушек из Филимоново падала. Не способствовала расцвету и революция 1917 года. Сложные времена заставили большую часть мастериц искать иные источники заработка. Промыслом в деревне продолжили заниматься только 3 женщины. Удалось дать ей второе дыхание только в 1960-ых годах благодаря искусствоведам. Именно они вспомнили про некогда пропулярный промысел, нашли тех самых мастериц, которые продолжали дело своих бабушек, обучились у них, а к 1980-м приобщили к ремеслу и молодых художников, с помощью которых филимоновская игрушка стала вновь популярна. Сейчас музей и производство находятся в соседнем поселке. ул. Карла Маркса, 52, посёлок Одоев</t>
+  </si>
+  <si>
+    <t>13.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26767</t>
+  </si>
+  <si>
+    <t>Ускользающая красота усадьбы Петровское в селе Петрово-Дальнее Московской области У имения Петровское древняя история. Впервые село упоминается в 1504 году. В 1720 году усадьба Петровское перешла от рода князей Прозоровских к князьям Голицыным. Дочь князя Прозоровского Анастасия Петровна, бывшая замужем за князем Иваном Алексеевичем Голицыным, унаследовала усадьбу после смерти отца. Вплоть до 1917 года усадьбой владели князья Голицыны. До постройки сохранившегося до наших дней дома в усадьбе был готический замок с четырьмя башенками. Его описание дала графиня Голицына в своих дневниках в 1770е годы.  Один из готических флигелей сохранился до сих пор.  Императрица Елизавета Петровна посетила Петровское в 1749 году, возможно она останавливалась в том самом готическом замке. Существующее ныне здание в Петровском было построено по инициативе и при личном участии князя Федора Николаевича Голицына между 1803-1807 годах. Источник: Елена Крижевская ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.08.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26766</t>
+  </si>
+  <si>
+    <t>Уроки гитары с 0 до концерта! Школа музыки "Амадеус" открывает набор на уроки игры на гитаре Что вас ждет на 1 пробном уроке: ⚡ Овладеете приемами профессиональных гитаристов ⚡ Сыграете свою любимую песню на гитаре и получите удовольствие ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим даже с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на пробный урок, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 98e3f33d688a18ee65924e0a9d1013bc.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26762</t>
+  </si>
+  <si>
+    <t>Щурово городище. Суздаль В 3,5 часах от Москвы есть уникальное место, где вы можете почувствовать себя настоящим крестьянином. «Щурово городище» — музей под открытым небом, который изначально был построен спецально для съемки фильма «Царь» Павла Лунгина. В музее познакомят с жизнью и традициями наших предков. Можно будет своими руками прокрутить жернова, попрактиковаться с плугом и в стрельбе из лука. Также в «Щуровом городище» есть ферма, где при желании вам дадут корм, и вы со своих рук угостите кроликов, овец, коров и другую живность. 📍 Суздаль, Коровники, 14 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26759</t>
+  </si>
+  <si>
+    <t>Вокзал-музей «Козлова Засека» (N 54° 5.775′, E 37° 34.157′) — железнодорожная станция на Тульском отделении Московской железной дороги. История названия станции восходит в XIV веку, когда это место близ Тулы находилось на южной окраине Московского княжества и представляло из себя засеку, служившую для защиты от вражеских набегов. Она была названа «Козловой» в честь здешнего воеводы Ивана Козлова. В 1868 году открылась Московско-Курская железная дорога и станция, ближайшая к Ясной Поляне была названа «Козловой Засекой», где жил и работал Лев Толстой. Сюда приходила почта писателю, здесь он звонил по телефону. 7 ноября 1910 года жизнь писателя оборвалась: уезжая из Ясной Поляны, Толстой заболел в поезде и умер в доме начальника станции Астапово Рязано-Уральской железной дороги. 2 дня спустя траурный поезд с гробом Льва Николаевича уже прибывал в Ясную Поляну на станцию Козлова Засека в половине седьмого утра. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.08.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26758</t>
+  </si>
+  <si>
+    <t>Бюро интерьеров полного цикла в Москве и МО Завершили проект 59м2 в жк Кутузов Град 2 Стоимость реализации дизайна и работ — 2 725 000 ₽. Но главный результат проекта измеряется не сметой. Клиент получил полностью готовое пространство без необходимости контроля. Ведём не более 5 проектов одновременно, чтобы лично контролировать качество каждого объекта. До конца месяца можем взять 1 проект в работу Что получают наши клиенты: • организация всех процессов на нас • один ответственный подрядчик за весь результат • прозрачную поэтапную оплату только после приёмки работ • регулярные фото и видео • контроль качества на каждом этапе • гарантию на выполненные работы • спокойствие на протяжении всего ремонта Нажмите «Подробнее» и получите персональный расчёт стоимости вашего проекта Узнать больше #реклама plano-metr.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26754</t>
+  </si>
+  <si>
+    <t>Село Монастырщино. Тульская область Именно отсюда следует начать знакомство с Куликовым полем. В музее вы познакомитесь с жизнью и бытом Руси до Батыева нашествия. Рядом находится памятник Дмитрию Донскому, Аллея памяти и единства, где установлены памятные знаки городов и земель, воины которых участвовали в Куликовской битве. Напротив – Могила Неизвестного Солдата. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26753</t>
+  </si>
+  <si>
+    <t>13.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26750</t>
+  </si>
+  <si>
+    <t>Родина Матроны Московской. Село Себино в Тульской области Село Себино древнее, историки считают, что люди жили здесь еще 600 лет назад. В 15 километрах от него находится Куликово Поле. Есть предание, что именно здесь в 1380 году проходил совет Дмитрия Донского с князьями и было принято решение дать бой на Куликовом поле. Матрона родилась в 1881году. Сам дом не сохранился, но несколько лет назад его воссоздали и теперь в нем музей.В музее собраны документы, фотографии жизни Матроны и предметы быта местных крестьян времен жизни Матроны. Матрона была прихожанкой Храма Успенья Пресвятой Богородицы, построенного в 1890 году. Храм сохранился. Здесь находится частица мощей Святой Матроны. Сохранилась даже купель, в которой крестили Матрону ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>13.08.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26749</t>
+  </si>
+  <si>
+    <t>Куда сходить с ребёнком в Москве? ☀️ Лето летит, а впечатлений должно быть много! Но как не пропустить самое интересное? Как понять, куда точно стоит сходить? На канале «Куда сходить с ребёнком в Москве» вы найдёте: • расписание бесплатных детских спектаклей, экскурсий, мастер‑классов и фестивалей; • скидки на билеты; • честные отзывы родителей о мероприятиях и локациях; • идеи для активностей на любой возраст и вкус. Присоединяйтесь, чтобы быть в курсе самых интересных мероприятий в Москве! ➡️ Подписаться</t>
+  </si>
+  <si>
+    <t>13.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26747</t>
+  </si>
+  <si>
+    <t>Музей-дача В. В. Маяковского Дача — не совсем обычный музей: здесь воссоздана не столько обстановка, сколько сама суть мятежного «агитатора, горлана-главаря». Владимир Маяковский бывал в Пушкино порядка четырёх раз в год. Например, в июне 1920 года хороший знакомый Маяковского – Румянцев пригласил поэта погостить у него. Именно здесь, летом 1920 года, когда «в сто сорок солнц закат пылал», Маяковский пригласил Солнце на чай. Дача Румянцева стала известной благодаря стихотворению «Необычайное приключение, бывшее с Владимиром Маяковским летом на даче». Маяковский даже надписал точный адрес: «Пушкино, Акулова гора, дача Румянцева, 27 верст по Ярославской жел. дор.» Именно здесь поэт пишет дачные стихотворения: «Отношение к барышне», «Гейнообразное» и «Портсигар», «Весна», «Мы отдыхаем», «Дачный случай». Пушкино, Акулова Гора, 7 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.08.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26745</t>
+  </si>
+  <si>
+    <t>Богородская фабрика художественной резьбы по дереву  Там вы увидите, как изготавливают фигурки работящего мужика и добродушного медведя, зайцев, лисиц, клюющих нарисованное зерно курочек, кузнецов, богатырей и других персонажей. У вас будет уникальная возможность погрузиться в мир, где родился и живет всемирно известный русский промысел. Сергиево-Посадский городской округ, поселение Богородское, улица Слободка, дом 79Б ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.08.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26744</t>
+  </si>
+  <si>
+    <t>Silver Bay - команда создателей путешествий ❤️ Превращаем мечты в реальные и комфортные маршруты - сафари в Африке, свадьбы на Мальдивах, дайвинг у коралловых рифов, прогулки по старинным улочкам Европы. ❤️ Silver Bay  — свежий взгляд на туризм. Что ждёт вас в канале?  Маршруты-ожерелья — собираем путешествия, как драгоценности, чтобы каждый день трипа сверкал новыми эмоциями. Секреты пляжного отдыха — какое море вам подходит? Где самый мягкий песок? Когда ехать, чтобы избежать толп? Раскрываем карты! Почему нам можно доверять? ✅20+ лет на рынке = знаем все подводные камни (и как их обходить) ✅ Личный опыт — сами объездили всё, что предлагаем ✅ Никаких шаблонов — такого отдыха у ваших знакомых точно не было! Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26738</t>
+  </si>
+  <si>
+    <t>Усадьба Чернышёвых Усадьба Чернышевых в Яропольце славилась своим великолепием, красотой и богатством – роскошный дворец, скульптуры, внутреннее убранство, усадебный парк. В этом имении бывала и восхищалась им императрица Екатерина II. Дворец был выстроен из кирпича, сочетая в себе черты классицизма и барокко. Карнизы, лепнина, арочные окна украшали фасад здания. Рядом находилась красивая Казанская церковь, построенная в XVIII веке. После революции богатую усадьбу национализировали. Все предметы искусства, мебель, книги и другие ценные вещи передали в музей. 📍Московская обл., Волоколамский р-н, с. Ярополец, Пушкинская ул. Фото: sky_no.limits ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26730</t>
+  </si>
+  <si>
+    <t>Маршрут выходного дня: город Владимир Что посмотреть: 1. Золотые ворота Адрес: ул. Большая Московская, 1. 2.Успенский собор Адрес: Соборная площадь. 3. Дмитриевский собор Адрес: Соборная площадь 4. Рождественский мужской монастырь Адрес: ул. Большая Московская 5. Владимирский централ (музей истории Владимирской тюрьмы) Адрес: ул. Большая Нижегородская, 67 6. Свято-Успенский Княгинин монастырь Адрес: пер. Воровского, 37а 7. Исторический музей Адрес: ул. Большая Московская, д.64 8. Богородице-Успенская церковь Адрес: ул. Большая Московская, 106-А Фото Денисова Ольга. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.08.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26729</t>
+  </si>
+  <si>
+    <t>Стиль, который собирает комплименты Не меняйте себя — меняйте подход к гардеробу. Познакомьтесь с Анной Селезнёвой и запишитесь на бесплатную консультацию стилиста. Записаться онлайн #реклама annaselezneva.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26727</t>
+  </si>
+  <si>
+    <t>Музей истории аэропорта Шереметьево Фонды музея рассказывают об истории и деятельности аэропорта, начиная с 1958 года. Отдельное экспозиция посвящена первому пассажирскому рейсу, обеспечению авиационной безопасности. Гости увидят покрытие взлетно-посадочной полосы в срезе в натуральную величину, модели аэродромной техники и транспорта, различные коллекции форменной одежды сотрудников аэропорта. Химки, аэропорт Шереметьево, терминал F, 5 этаж</t>
+  </si>
+  <si>
+    <t>12.08.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26726</t>
+  </si>
+  <si>
+    <t>12.08.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26721</t>
+  </si>
+  <si>
+    <t>Идея для путешествия из Москвы: Тверь Что посмотреть за один день: Трехсвятскую улицу Музей козла Музей Плюшкина Музейно-выставочный центр Набережную Степана Разина Путевой дворец Набережную Афанасия Никитина Музей тверского быта ≈180 км от Москвы Фото Ольга Гучмазова ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>12.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26720</t>
+  </si>
+  <si>
+    <t>Сколько на самом деле стоит свадьба? Сколько на самом деле стоит свадьба? Большинство пар выходит за первоначальный бюджет — просто потому, что часть расходов становится видна уже во время подготовки. Мы собрали свадебный бюджет в понятную таблицу: основные расходы, скрытые траты и статьи, про которые легко забыть. В Telegram-канале можно бесплатно скачать гайд + Excel-таблицу и рассчитать бюджет своей свадьбы. Переходите в канал и забирайте материалы. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26719</t>
+  </si>
+  <si>
+    <t>Гастрономические маршруты в Подмосковье Гастротуризм — одно из самых активно развивающихся направлений в Московской области. Туристы приезжают сюда, чтобы попробовать румяные калачи, нежнейшую пастилу, улиток по-бургундски, страусиное мясо, тонизирующий дубовый кофе и крафтовые сыры, которые ничуть не уступают импортным. Многие подмосковные гастрономические бренды стали победителями национального конкурса региональных брендов продуктов питания «Вкусы России». 🧀Натуральные сыры, молоко и йогурты (Истра, Руза , Можайск); 🥮Катание на лошадях, экскурсия по рыбному хозяйству и дегустация коврижек (Зарайск, Егорьевск, Коломна, Луховицы); 🧀Дегустация сыров, экскурсия на производство и катание на упряжке оленей (Волоколамск, Истра, Руза); 🥪Маршрут для гурманов по Подмосковью: улитки, пастила, сыры с плесенью и страус-бургер (Коломна, Серпухов); 🐂Истра — Солнечногорск — Дмитров — Талдом: маршрут по подмосковным фермам. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.08.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26715</t>
+  </si>
+  <si>
+    <t>Можайский Кремль Когда-то здесь были восемь белокаменных башен, соединённых крепостной стеной. Сейчас от Можайского кремля остались лишь земляные оборонительные валы с фрагментами этих башен, Петропавловский собор и красавец Ново-Никольский собор, своим силуэтом больше похожий на замок. Погулять по территории можно бесплатно, тут же в тени деревьев притаился миниатюрный макет кремля - такой, каким он был раньше. Именно из такой крепости на этом месте вырос нынешний город Можайск. Координаты: 55.509753, 36.010863 Фото: replikator, duimovochka ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.08.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26714</t>
+  </si>
+  <si>
+    <t>Видовые квартиры в Реутове от 10 млн. Реутов ЖК «ЭВО». Двухуровневые квартиры и квартиры с террасами. Зона сухих фонтанов. Узнать больше Финансовые услуги оказывает: ПАО Сбербанк, Банк ГПБ (АО) и др.. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ СНС. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26712</t>
+  </si>
+  <si>
+    <t>Экологическая тропа к Пущинскому водопаду. Экотропа в городе Пущино — популярный туристический объект, позволяющий объединить отдых на природе и знакомство с целым рядом исторических памятников. Маршрут начинается у храма Михаила Архангела, идёт вдоль реки Ока по заказнику «Карстовому» и заканчивается у водопада. По пути вы посетите древнее Тешиловское городище и археологический памятник Селище Пущино, осмотрите руины усадьбы XVIII века, увидите купель, несколько прудов, родников и небольших водопадов. Вдоль тропы расположены информационные стенды, хотя прогуляться по маршруту с экскурсоводом гораздо интереснее. Общая протяжённость маршрута составляет 3 километра. Место на карте: 54.839437, 37.614266 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26707</t>
+  </si>
+  <si>
+    <t>Гора Маура. По своему геологическому происхождению гора представляет собой огромное меловое образование с тремя вершинами высотой от 60 до 184 м, в далеком прошлом принесенное сюда скандинавским ледником. Еще совсем недавно крестьянский люд из окрестных деревень добывал на ее склонах известь для хозяйственных нужд. Более столетия назад южный склон и вершина горы были совершенно безлесыми, здесь располагались заливные луга. С вершины открывался захватывающий вид на Кирилло-Белозерский монастырь и Сиверское озеро, а у подножия можно было любоваться живописной панорамой долины реки Шексны. Отсутствие высоких деревьев обусловливалось в прошлом массовым выпасом скота на склонах, которым вытаптывалась молодая поросль елей и сосен. Сегодня обогащенные кальцием и другими микроэлементами почвы поспособствовали наличию буйной растительности как на самой горе, так и в ее окрестностях. Рассмотреть что-то с вершины теперь не представляется возможным, поскольку она и северный склон густо поросли ельником с расстоянием между деревьями 2-3 метра. В сочетании с непролазными чащами можжевеловых зарослей, земляничными коврами-полянами, множеством трав и цветов по пояс они вызывают воспоминания о дремучих лесах из детских сказок. Считаясь у местных жителей мощным энергоактивным местом, гора Маура в Вологодской области притягивает к себе туристов и необычным камнем огромных размеров с отпечатком контура босой человеческой ступни (следовым камнем). Легенда наградила его чудодейственными свойствами: если ступить на отпечаток босой ногой и загадать желание – вскоре оно непременно сбудется. Место на карте: 59.866786, 38.278852 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26706</t>
+  </si>
+  <si>
+    <t>Имплант зуба под ключ с гарантией всего за 16 500₽! Бесплатная консультация с панорамным снимком зубов! Импланты с 50% скидкой! Звоните! Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама calc.implantcity.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26702</t>
+  </si>
+  <si>
+    <t>Самый маленький город Подмосковья — Верея Этот старинный подмосковный городок насчитывает всего пять тысяч жителей. Полвека назад Верея утратила почетное звание районного центра и на данный момент ее прозвали городом деревянных домов и высоких церквей. Но история этого города до сих пор хранится в улицах и булыжных мостовых. Мы подобрали для вас интересные локации, которые можно посмотреть в Верее. 👀 Собор Рождества Христова Крупнейшая и древнейшая церковь города, которая была построена еще в 1552 году. В 1815 году, в соборе похоронили генерала Ивана Дорохова, героя Отечественной войны. 📍 Карла Маркса, 2 👀 Памятник Дорохову И. С. Он является визитной карточкой города и находится на самой высокой точке Вереи с которой открывается отличный вид. 📍Земляной вал 👀 Историко-краеведческий музей Вереи В музее вы узнаете об истории развития города от отзывчивых сотрудников и при желании можно взять экскурсию не только по музею, но и по городу 📍Советская площадь, 18 👀 Храм Входа Господня в Иерусалим Памятник культурного наследия федерального значения. Белоснежный храм 17 века,разрушенный и закрытый во времена Екатерины Великой,и заново восстановленный, благодаря графине Толстой в конце 19 века. 📍Лесная, 3 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>11.08.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26701</t>
+  </si>
+  <si>
+    <t>11.08.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26696</t>
+  </si>
+  <si>
+    <t>Рошаль. На восточной окраине Московской области расположился небольшой город Рошаль, названный в честь русского революционера. В его границах протекает река Воймега и находится искусственное озеро Юбилейное. Одна из достопримечательностей — огромное граффити американского художника. К архитектурным достопримечательностям Рошаля относится церковь иконы Божией Матери «Всех скорбящих Радость». В здании главного театра города располагается небольшой музей края. В летние дни популярное место отдыха — искусственное озеро Юбилейное. Перед администрацией города установлен бюст Семена Рошаля. Неподалеку еще один памятник — рошальцам, погибшим в Великой Отечественной войне. Место на карте: 55.659731, 39.866727</t>
+  </si>
+  <si>
+    <t>11.08.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26695</t>
+  </si>
+  <si>
+    <t>11.08.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26690</t>
+  </si>
+  <si>
+    <t>Усадьба Бабы Яги в Калязине. Усадьба Бабы Яги в Калязине, созданная талантливым жителем села Солоновка, давно стала уникальной местной достопримечательностью. На небольшой территории расположился комплекс деревянных построек, полностью выполненный в сказочном стиле. Помимо удивительных сооружений, создающих волшебную атмосферу, гости могут посмотреть увлекательное интерактивное представление с угощениями, народными песнями, плясками и конкурсами. площадь территории выставочного комплекса совсем небольшая. Со всех сторон она ограждена необычным забором из кольев, возле которого можно встретить большие валуны и ветряную мельницу, стоящую прямо перед входом. Так как указателей к месту нет, мельница может служить хорошим ориентиром для туристов, выбравших самостоятельное посещение. Всего на территории комплекса расположено 5 крупных строений и несколько сооружений поменьше. Многие элементы декора выполнены вручную, поэтому рекомендуем уделить особое внимание деталям, они играют важную роль в создании сказочной атмосферы. Центральным сооружением является непосредственно сама избушка Бабы Яги. Домик действительно стоит на курьих ножках, а на входе всех встречает полноразмерная фигура Бабы Яги, вырезанная из дерева. Адрес: ул. Речная, 21, Калязин</t>
+  </si>
+  <si>
+    <t>10.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26686</t>
+  </si>
+  <si>
+    <t>На берегу бывшего мелового моря в Раменском округе можно найти много ископаемых окаменелостей и даже останки динозавров! Рядом с деревней Еганово есть Егановский карьер. Он принадлежит Раменскому горно-обогатительному комбинату. Карьер пользуется большой популярностью у любителей палеонтологии. Здесь выходят на поверхность слои глины юрского периода, которые содержат богатую морскую фауну. Проще говоря, если покопаться, то можно найти окаменелые останки очень древних животных. Поговаривают, что здесь обнаруживают позвонки ихтиозавров и плезиозавров - ведь этот карьер ни что иное, как дно древнего моря. В данном карьере встречаются следующие представители палеофауны: Аммониты: Craspedites, Garniericeras, Virgatites, Kachpurites, очень редко попадаются Pavlovia и Dorsoplanites Двустворчатые моллюски: Pleuromya, Entolium, Buchia, Trigonia, Myophorella Брахиоподы: Russiella, Rhynchonella Губки: Stramentella Место на карте: 55.537190, 38.057717 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.08.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26685</t>
+  </si>
+  <si>
+    <t>Акция в ветеринарной клинике "Марвет" ⚡С 1 июля по 1 сентября. Скидки на вакцину для собак + осмотр. ✅ Астерион (с бешенством) — 2500 ₽ 2800 ₽ ✅ Астерион (без бешенства) — 2000 ₽ 2500 ₽ ✅ Дипентавак (с бешенством) — 2500 ₽ 2800 ₽ ✅ Дипентавак (без бешенства) — 2000 ₽ 2500 ₽ Запишитесь на прием! Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама marvetvet.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26683</t>
+  </si>
+  <si>
+    <t>Замри-гора, расположенная близ деревни Шапкино – это высшая точка Московской области. Считается, что эта гора была священной для древних славян. По преданиям, в одну из таинственных ночей, в праздник Ивана Купалы, скоморохи водили здесь хоровод, выкрикивая: расти, гора! Когда гора поднималась выше облаков, они кричали: замри, гора! Тогда из ее вершины начинал биться ручей, вода которого, согласно легенде, давала мудрость молодым и здоровье старым. Можайский городской округ, близ деревни Шапкино ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26679</t>
+  </si>
+  <si>
+    <t>10.08.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26678</t>
+  </si>
+  <si>
+    <t>Jumeirah Olhahali Island Наш элегантный курорт, состоящий исключительно из вилл, отличается современным средиземноморским дизайном и великолепным расположением в кристальных водах атолла Северный Мале. Всего 55 минут на скоростном катере или 15 минут на гидросамолете от международного аэропорта Мале. Переключитесь в режим релаксации. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26674</t>
+  </si>
+  <si>
+    <t>Углич Если пройти на набережную на улице Островского и вглядеться с пригорка в Волгу, вы поймете, почему город называется Угличем. Именно тут река делает как бы резкий угол, чуть ли не под 90 градусов! Есть, правда, еще пара версий происхождения названия: и от слова «уголь», который тут выжигали в древности, и от названия славянского племени уличи Медленно и торжественно заходя в этот угол, теплоходы с туристами швартуются на пристани напротив Кремля. И видят первый храм в его ансамбле — храм Димитрия на крови. На этом месте в 1591 году был убит сын Ивана Грозного. С уходом царевича Дмитрия прекратилась династия Рюриковичей, началась знаменитая Смута. Так что храм Димитрия, который работает в режиме музея, всегда наполнен туристами. Как и весь Кремль. Как и в принципе Углич, в котором изобретательные местные жители придумали массу развлечений — от музея водки до музея нечисти, — чтобы запомниться гостям навсегда.  ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26673</t>
+  </si>
+  <si>
+    <t>День открытых дверей 20 августа — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На бесплатном Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 20 августа в 19:30 🎓 Москва, Кутузовский проспект, 34, стр. 14 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Вход свободный Зарегистрироваться #реклама 16+ openday.yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26668</t>
+  </si>
+  <si>
+    <t>Музей Мологского края. Музей Мологского края имени Н.М. Алексеева был открыт в 1995 году как отдел Рыбинского музея-заповедника. Он посвящен истории и культуре Мологи и Мологского района, затопленных в начале 1940-х годов в результате строительства Рыбинской ГЭС. С тех пор на дне рукотворного Рыбинского моря покоятся фундаменты старинного города Мологи, около 30 сельских церквей, 3 монастырей и другие архитектурные памятники. Более 130 000 жителей этих земель стали вынужденными переселенцами. Музей располагается в здании часовни бывшего рыбинского подворья Мологского Афанасьевского женского монастыря и является одним из редких островков уцелевшей мологской старины. В небольших уютных залах можно не только познакомиться с историей Мологи, но и почувствовать особое очарование этого самобытного уголка русской глубинки. Здесь организуются как обзорные экскурсии по залам музея, так и интерактивные занятия с конкурсами, призами и угощениями: «Базарный день» и «Ремеслу везде почет». В музее демонстрируются кадры кинохроник 1930-х годов о строительстве Рыбинской ГЭС, а также видеозаписи рассказов старых мологжан-переселенцев. Адрес: Преображенский пер., д. 6А, Рыбинск ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>10.08.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26663</t>
+  </si>
+  <si>
+    <t>Талдом. Талдом — место на севере Подмосковья, незаслуженно обделенное вниманием туристов. И в самом городке, и в его окрестностях есть что посмотреть и чем заняться. Первое официальное упоминание Талдома находим в 1677 году, тогда это была деревушка в семь дворов. Город и сейчас невелик и до сих пор сохраняет тот по-провинциальному неторопливый уклад жизни, который в наше время редко удастся увидеть так близко к столице. Прогуливаясь по Талдому, разглядывая церкви и храмы, богатые купеческие особняки и старинное пожарное депо с каланчой, чувствуешь себя так, словно телепортировался в прошлое. Чтобы усилить это ощущение, стоит заглянуть в историко-литературный музей в особняке купца Волкова. Основным занятием хозяина было производство обуви, традиционное для местных жителей. В мастерской Волкова делали нарядные туфли из парчи, кожаные сапоги и особые талдомские ботинки-«кирпичи» с прослойкой из глины между подошвами для крепости. Интересны в Талдоме не только исторические достопримечательности. Например, в недавно открывшейся галерее «Свет вокруг» представлено около 200 произведений современной живописи, проводятся временные выставки, работает читальный зал и кинолекторий, а экскурсии бесплатны для всех посетителей. ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>09.08.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/26662</t>
+  </si>
+  <si>
+    <t>Фабрика «Мануфактуры Гарднеръ в Вербилках» – это производство изящной фарфоровой посуды и декора с огромной историей и уникальными традициями. Узнать о нем больше можно на экскурсиях и мастер-классах, которые организуют для гостей на фабрике. Там же можно приобрести фарфоровые изделия – для себя или в подарок. История производства Шотландский купец Франц Гарднер в 1746 году приехал в Россию и решил открыть свое дело. И вот в 1754 году в селе Вербилки недалеко от Москвы начала работать фарфоровая фабрика. Планы у купца были масштабные – он хотел наладить массовое производство фарфоровой посуды, сделав ее доступной не только для аристократии, но и для простых людей. Фарфор на фабрике делали прекрасный – по качеству и красоте он не уступал лучшим европейским образцам. С 1777 по 1783 год в Вербилках были сделаны четыре роскошных сервиза для императорского двора – Георгиевский, Андреевский, Александровский и Владимирский. Их использовали для приемов в честь кавалеров этих орденов. Говорят, Екатерине II настолько понравилась эта посуда, что Франц Гарднер был удостоен высочайшей аудиенции. После смерти Гарднера его фабрика перешла к его потомкам. Производство росло и процветало, получало знаки отличия на выставках и имело звание «Поставщик двора Его Императорского Величества». Но в конце XIX века фабрика уже переживала не лучшие времена и была продана. Производство приобрел Матвей Кузнецов – промышленник и предприниматель. Он буквально создал в России фарфоровую империю, объединив под своим управлением сразу несколько легендарных производств. После революции фабрика продолжила работать и выпускать фарфор, но сменила имя на «Дмитровский фарфоровый завод». В росписи появляются новые темы – например, агитационные надписи и рисунки, портреты известных советских деятелей Талдомский городской округ, поселок городского типа Вербилки, улица Зарыбина, дом 1 ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.09.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27809</t>
+  </si>
+  <si>
+    <t>Ока, Москва, Коломенка — три реки в одном городе Коломне.   Всего в 100 км от Москвы можно побывать в городе с богатейшей историей, исчисляемой с 1177 года, это на 30 лет позже Москвы. В одном  из древнейших городов Московской области и всей России храмы, монастыри и Кремль гармонично сочетаются с крупными современными торговыми центрами, автотрассами и жилыми домами. Туристы всегда найдут здесь чем заняться и на что посмотреть: подняться на смотровую площадку по винтовой лестнице Маринкиной башни, посмотреть Богородице-Рождественский Бобренев монастырь, узнать как ковали оружие и доспехи в музее «Кузнечная слобода». Обязательно сходите в Кремль — символ города и памятник о его великой воинской славе и богатой истории. Это малая толика мест в Коломне для посещения. Любителям активных развлечений город предлагаем прыжки с парашютом, катание на коньках в конькобежном центре «Коломна». Не забудьте про музеи Пастилы и Калача ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.09.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27808</t>
+  </si>
+  <si>
+    <t>Эксклюзивные элементы лестниц и ограждений Дизайнерам и Архитекторам. Производим и продаем оптом и в розницу эксклюзивные элементы лестниц и ограждений. Большой выбор в одном месте! Шоу-рум в центре Москвы. Мы работаем для профессионалов и для частных заказчиков. ✅ Продажа элементов лестниц и ограждений от лучших европейских производителей; ✅ Разработка и производство элементов лестниц и ограждений собственного дизайна; ✅ Производство элементов лестниц и ограждений на заказ по чертежам заказчика; ✅ Сможем изготовить или найти для наших партнёров то, чего ни у кого нет. Посмотреть каталог #реклама stairs-elements.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27801</t>
+  </si>
+  <si>
+    <t>Деревня Святогорово Дома здесь представляют шедевры древнерусского деревянного зодчества XI – XVIII веков. Живописная местность на Святогорье издавна известна, как "Заповедник Русского Пейзажа", "Подмосковная Тайга", "Место Русской Силы". Здесь, среди лесистых холмов, находится самая высокая точка Московской возвышенности, которую пересекает красивая, бурная и чистая река Веля. Поэтому каждый, кто приезжает сюда, сразу понимает: Святогорово - это поистине жемчужина Подмосковья! Фото: Татьяна Карчевская ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27791</t>
+  </si>
+  <si>
+    <t>Идея путешествия на выходные. РОСТОВ ВЕЛИКИЙ. Можно поехать на машине, но быстрее будет на экспрессе. Всего 2 часа 40 минут в пути, и вы в городе - жемчужине "Золотого кольца России" Ростов Великий- один из древнейших городов России, официальное летосчисление ведёт от 862 года. На территории Ростова имеется 326 памятников культуры, треть из которых являются памятниками федерального значения. Что посмотреть: 🔸Ростовский Кремль 🔸Мастерская чернолощёной керамики 🔸Озеро Неро 🔸Развалины конюшенного двора 🔸Сарское городище 🔸Авраамиев Богоявленский монастырь 🔸Борисоглебский монастырь 🔸Свято-Троицкий Сергиев Варницкий монастырь 🔸Спасо-Яковлевский Дмитриев монастырь Можно вечером сесть на экспресс и поехать на второй день в Ярославль ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27790</t>
+  </si>
+  <si>
+    <t>20.09.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27783</t>
+  </si>
+  <si>
+    <t>Мемориально-исторический парк «Редут 1812 года» в поселении Краснопахорское. В селе Софьино сохранился редут русской армии времен Отечественной войны 1812 года. Это земляное укрепление с валом и рвом для круговой обороны. Впервые этот редут обнаружили в 2006 году во время археологических раскопок. Долгое время редут был заброшен, зато теперь здесь разбили исторический парк с небольшой копией укрепления. Вдоль аллеи разместили бюсты известных полководцев времен Отечественной войны. Также можно увидеть разные пушки и уникальный поклонный крест, привезенный с Бородинского поля. В парке работает визит-центр с музеем. Любопытный факт: Над проектом парка работало архитектурно-строительное бюро А495. Оно же проектировало уникальный павильон «Ластоногие» в Московском зоопарке. Посетить парк можно самостоятельно или в составе экскурсии. 📍На карте ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.09.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27782</t>
+  </si>
+  <si>
+    <t>20.09.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27777</t>
+  </si>
+  <si>
+    <t>Самые красивые маяки Москвы и Московской области Маяк в ЖК «Алые паруса» Авиационная улица 79 к.1, с2 Обзорная башня-маяк Московская область, городской округ Мытищи, село Троицкое Маяк на озере Сенеж Солнечногорск, за Прибрежной улицей с.2 Маяк Перервенского гидроузла Юго-Восточный административный округ, район Печатники Большой Волжский маяк Дубна, район Большая Волга Тушинский маяк Парк Культуры и отдыха Северное Тушино, недалеко от музея ВМФ ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>20.09.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27776</t>
+  </si>
+  <si>
+    <t>Бесплатный мастер-класс по барабанам! Школа музыки "Амадеус" (м. Университет) открывает набор на бесплатный мастер-класс по барабанам Что вас ждет на мастер-классе: ⚡ На практике разберем, как работают ритм, координация и чувство темпа — через простые упражнения и игру на барабанах ⚡ Сыграете свою любимую песню и получите честную обратную связь: что уже получается и как реально можно прийти к желаемому результату ⚡ Познакомитесь с новыми людьми и заведете новых друзей ✅ Текущий уровень не важен. Мы научим с 0! 🏠 Москва, ул. Молодежная, д. 3 (м. Университет) Длительность - 1 час. Ничего брать с собой не нужно, все необходимое предоставляем. Чтобы записаться на мастер-класс, нажмите на кнопку "Записаться" ниже и выберите удобные вам день и время. Записаться #реклама 16+ 198d4508fcd1ad055c1c7ee46d86112d.mtmba.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27775</t>
+  </si>
+  <si>
+    <t>Усадьба Введенское, Звенигород История этого места проста: в середине 18 века император Павел I пожаловал эти земли своей фаворитке Екатерине Лопухиной, где ее батюшка и решил устроить родовое гнездо. В конце 19 века, когда Введенское стало принадлежать кирпичному магнату Владимиру Якунчикову и его дочери Марии, популярной художнице, здесь стали бывать и Чайковский, и Бунин с Чеховым, и Исаак Левитан, и Борисов-Мусатов. 📍Место на карте Фото vadimrazumovru ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>19.09.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27770</t>
+  </si>
+  <si>
+    <t>Парк Малевича - прекрасный парк для тихих прогулок. Этот современный парк площадью более 370 га расположился в д. Раздоры Одинцовского городского округа.</t>
+  </si>
+  <si>
+    <t>19.09.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27769</t>
+  </si>
+  <si>
+    <t>19.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27762</t>
+  </si>
+  <si>
+    <t>Усадьба "Марфино" ✅ЧТО СМОТРЕТЬ:⠀ ⠀ 🏛Усадебный дом с флигелями ⠀ 🏛Грифоны ⠀ 🏛Готический мост ⠀ 🏛"Римский" фонтан 🏛Ротонда с Аполлоном и музыкальная ротонда. ⠀ 🏛Две церкви ⠀ ⠀ Вне санатория, в общем доступе: Рождества Богородицы и церковь Петра и Павла. ⠀ 🏛Пруды⠀ ⠀ 🏛Готические ворота ⠀ 🏛Статуя любимой собаки последней владелицы усадьбы. ✅ГДЕ: Мытищинский р-н МО⠀ Координаты: 56.080504, 37.563418 Фото: Денис Казанцев</t>
+  </si>
+  <si>
+    <t>19.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27757</t>
+  </si>
+  <si>
+    <t>Парк юрского периода недалеко от Москвы 📍Венёвский район, Тульская область, ориентир «Золотой город» Попасть на территорию возможно. Но официально парк еще не открыт. Координаты: 54.122150, 38.026812 📸liseykina</t>
+  </si>
+  <si>
+    <t>19.09.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27756</t>
+  </si>
+  <si>
+    <t>Строительство домов под ключ в Москве и МО Мы берём на себя всё — от проекта до отделки. ✅ Более 1000 построенных домов ✅ Более 450 готовых проектов ✅ Фиксированные цены — без скрытых доплат ✅ Гарантия качества — 5 лет ✅ Проект и смета бесплатно Переходите на сайт и выбирайте проект своего будущего дома! Перейти на сайт #реклама ccnova.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27755</t>
+  </si>
+  <si>
+    <t>Церковь Владимирской иконы Божией Матери, в Быково. Фото : Евгений Голубев</t>
+  </si>
+  <si>
+    <t>19.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27754</t>
+  </si>
+  <si>
+    <t>19.09.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27751</t>
+  </si>
+  <si>
+    <t>Уникальная жемчужина Подмосковья в Дубровицах Храм Знамения Пресвятой Богородицы привлекает туристов со всей России. Это не только памятник архитектуры, но и действующий храм, в котором ежедневно проходят службы, обряды крещения и венчания. Удивительный храм располагается на территории усадьбы Дубровицы, расположенной здесь с 17 века. И хотя построили его к концу 17 века, освятили только спустя 5 лет — в 1704 году. Всё дело в его нетипичном внешнем виде. По легенде, патриарх Андриан отказывался освящать храм из-за его схожести с католическими соборами. Внешне храм обильно украшен фигурами апостолов. Внутри на небесно-голубом фоне расположены рельефные скульптурные композиции. Они рассказывают разные библейские сюжеты. 📍 пос. Дубровицы, 45</t>
+  </si>
+  <si>
+    <t>19.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27750</t>
+  </si>
+  <si>
+    <t>День открытых дверей 1 октября — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 1 октября в 19:30 🎓 Москва, Кутузовский проспект, 36, стр. 3 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Стоимость участия — 500 ₽ Зарегистрироваться #реклама 16+ openday.yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27742</t>
+  </si>
+  <si>
+    <t>Кинодеревня на территории музея-заповедника «Горки Ленинские» Фото Мила Карлина</t>
+  </si>
+  <si>
+    <t>18.09.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27738</t>
+  </si>
+  <si>
+    <t>ЯРОСЛАВЛЬ. Один из старейших русских городов, основанный в XI веке и достигший своего расцвета в XVII веке. Исторический центр города, расположенный у слияния рек Волги и Которосли, является объектом Всемирного наследия ЮНЕСКО.  Время в пути на экспрессе с Ярославского вокзала 3 часа 22 мин. Стоимость билета 1283руб. Можно доехать за 3 часа на Ласточке, билет 1800руб. Основные достопримечательности:  🔸Спасо-Преображенский монастырь 🔸Церковь Ильи Пророка 🔸Церковь Иоанна Предтечи 🔸Волжская набережная 🔸Губернаторский сад 🔸Зоопарк в Ярославле  🔸Дельфинарий в Ярославле  Если у вас несколько дней, то по пути еще можно посетить жемчужину Золотого кольца - Ростов Великий.</t>
+  </si>
+  <si>
+    <t>18.09.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27737</t>
+  </si>
+  <si>
+    <t>18.09.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27731</t>
+  </si>
+  <si>
+    <t>Музей-заповедник "Горки Ленинские" Уникальные черты Горок Ленинских сложились из богатой истории этого заповедного края, насчитывающей более тысячи лет. Только здесь можно увидеть сохранившийся во всей полноте архитектурно-парковый ансамбль и подлинную коллекцию музейных предметов среднепоместной усадьбы XIX - начала XX веков, который содержит свои, неповторимые черты. Горки не только сохраняют память о В.И. Ленине в своих музеях, но и являются единственным хранителем предметного мира, который окружал его в советское время. В одном из домов Горок находится Музей крестьянского быта, в котором представлен предметный мир, окружавший крестьянина в повседневной жизни на рубеже XIX - XX веков. Здесь знакомят посетителей с сельскими обычаями и традициями, фольклорной культурой, дают возможность погрузиться в беззаботный мир народных игр и праздников Билет: от 300р 📍 Московская обл., Ленинский р-н, пгт Горки Ленинские  Фото moscow_my_city_my_love</t>
+  </si>
+  <si>
+    <t>18.09.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27730</t>
+  </si>
+  <si>
+    <t>ЖК «ЭВО». Комфорт-класс с собственным парком от 11,4 млн ✨ Старт продаж новой очереди! - 15 мин. пешком до МЦД-4 «Реутов» - Проект от DOGMA — крупнейшего федерального девелопера 🏃‍♂️ Школы, детские сады и вся инфраструтура у дома. - Подземный паркинг и вместительные кладовые. ✅ Квартиры с отделкой для всей семьи - Функциональные планировки и квартиры с террасами. - Собственный яблоневый сад с пешеходным бульваром - Скидки до 10% на квартиры 💰 Рассрочка от 50 000 руб./мес - Детские нейродинамические площадки Получить предложение Финансовые услуги оказывает: ПАО Сбербанк, Банк ГПБ (АО) и др.. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ СНС. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27724</t>
+  </si>
+  <si>
+    <t>Едем в Мышкин вместе в RUSSPASS</t>
+  </si>
+  <si>
+    <t>18.09.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27723</t>
+  </si>
+  <si>
+    <t>Колесо обозрения «Солнце Москвы» на ВДНХ «Солнце Москвы» — самое высокое колесо обозрения в Европе. Высота — 140 метров, один круг — 18 минут 40 секунд, обзор — до 50 километров вокруг. С высоты птичьего полёта откроются главные достопримечательности: ВДНХ, Кремль, «Москва-Сити» и десятки других знаковых мест столицы. Аттракцион работает круглый год — и летом, и зимой. Рядом — городское пространство с ресторанами, кафе и зонами для прогулок, так что поездку легко превратить в целый день впечатлений ✨ Добраться просто: 10 минут пешком от станции метро ВДНХ. Билеты и время работы — на официальном сайте. Посмотрите на Москву иначе ❤️ Купить #реклама tickets.moscow-sun.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27722</t>
+  </si>
+  <si>
+    <t>Усадьба Воробьёво, городской округ Подольск, посёлок Лесные Поляны Барский дом в Воробьево выстроен в XVIII в. До наших дней сохранились: главный дом, церковь Сошествия Святого Духа, 2 служебных здания, парк 📍Место на карте Фото anto2rist</t>
+  </si>
+  <si>
+    <t>17.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27718</t>
+  </si>
+  <si>
+    <t>Камкинская каменоломня «Кисели», деревня Камкино Протяженность каменоломни около 11—12 километров. Раньше, около шести веков назад, здесь добывали известняк для строительства Москвы. 📍Место на карте ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>17.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27717</t>
+  </si>
+  <si>
+    <t>Тренировки по EMS-фитнесу, пробная тренировка всего 0 р. Всего 8 пробных абонементов, улучши свое тело! Забронировать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27713</t>
+  </si>
+  <si>
+    <t>Дворец Воронцова-Дашкова В 1704 году Петр I подарил Быково семье Воронцовых. Село переходило по наследству до середины XVIII века. Затем императрица Екатерина II подарила земли тайному советнику Михаилу Измайлову. В те дни здесь построили дворец, эрмитаж и деревянную церковь. В 1789 году была возведена уже белокаменная церковь Владимирской иконы Божией Матери в память об умершей супруге владельца. Когда Измайлов умер, Быково снова перешло к Воронцовым. И после войны 1812 года разрушенную усадьбу переделали под стать английскому замку. В 1874 году имение приобрел Николай Ильин, совладелец частной железнодорожной компании. После революции земли стали государственными, и здесь разместили детскую колонию, а после войны — туберкулезный санаторий. В 1960 году усадьбе присвоили статус памятника, а затем восстановили внешний вид. Однако сейчас поддержанием имения занимаются только местные добровольцы. 📍 Московская область, Раменский городской округ, село Быково Фото denslr ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>17.09.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27712</t>
+  </si>
+  <si>
+    <t>Замок усадьбы Успенское В 1880-х гг. при князе Б.В. Святополк-Четвертинском по проекту П.С. Бойцова был выстроен усадебный дом в виде замка. Это здание со сложной объёмно-пространственной структурой состоит из нескольких частей, формирующих асимметричную композицию. Его плоские фасады украшают в основном стрельчатые окна и разнообразные фронтоны: от ступенчатых до близких к северным готическим образцам. Слева от главного входа к зданию примыкает эффектная гранёная башня. В Успенском также сохранилась небольшая часть липового парка, в основном на склоне, обращённом к реке. С 1960 г. в усадьбе располагается отделение центральной клинической больницы Академии наук. В 1970-х гг. рядом с замком был выстроен её новый корпус. 📍Место на карте Фото anto2rist ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>17.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27711</t>
+  </si>
+  <si>
+    <t>День открытых дверей 1 октября — «Парусная академия» Многие мечтают однажды выйти в море на собственной яхте. Но так и не понимают, с чего начать. На Дне открытых дверей «Парусной Академии» расскажем, как получить российские и международные шкиперские права, где проходить обучение, как арендовать яхту и начать путешествовать самостоятельно. 📅 1 октября в 19:30 🎓 Москва, Кутузовский проспект, 34, стр. 14 ✨ Розыгрыш бесплатных тренировок в яхт-клубе и скидок на обучение ⚡ Стоимость участия — 500 ₽ Зарегистрироваться #реклама 16+ yachtingacademy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27710</t>
+  </si>
+  <si>
+    <t>Карьер Раменского Горно-обогатительного комбината Сейчас этот карьер пользуется большой популярностью среди любителей палеонтологии и интересен для тех, кто хочет самостоятельно отыскать окаменелости — остатки древних морских ископаемых организмов юрского периода. 📍Место на карте Фото kryzhevskayas ⚡️Множество идей и маршрутов для путешествий выходного дня в канале МАКС  📲</t>
+  </si>
+  <si>
+    <t>17.09.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27709</t>
+  </si>
+  <si>
+    <t>Получите до 1 000 ₽ за размещение машиноместа в Паркусе Если у вас есть свободное машиноместо, разместите его в Паркусе для краткосрочной аренды и получите бонус. Как это работает: 1. Разместите своё машиноместо в Паркусе для краткосрочной аренды. 2. Подпишитесь на Телеграм-канал Паркус. 3. Пришлите нам айди своего машиноместа — это нужно, чтобы мы могли идентифицировать вас и проверить участие в акции 4. После первой состоявшейся брони вашего машиноместа вы получите 500 ₽. 5. Хотите ещё 500 ₽ — разместите общедоступное сторис в Телегаме с упоминанием Парукс и пришлите подтверждение. Итого можно получить 1 000 ₽: — 500 ₽ за машиноместо после первой состоявшейся брони; — 500 ₽ за сторис о Паркус. Важно: бонус начисляется именно после состоявшейся аренды, а не просто за публикацию объявления. Узнать больше #реклама app.parking-space.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27702</t>
+  </si>
+  <si>
+    <t>17.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27701</t>
+  </si>
+  <si>
+    <t>Хочешь крутую подработку со свободным графиком? Мы набираем персонал на крутые локации и масштабные ивенты: Остров Мечты Океанариум ЭКСПО Dream Beach Club и другие! Что тебя ждет: • свободный график (легко совмещать с учебой) • работа в молодой и драйвовой команде • выплаты и премии за смены • опыт работы не требуется — всему быстро научим! Переходи в канал, выбирай удобные смены! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27692</t>
+  </si>
+  <si>
+    <t>Маленькая Верея — подмосковный город деревянных домов и высоких церквей. Это старинное поселение, основанное в конце XIV века как форпост, успело побывать и столицей небольшого княжества, и центром ремесла и купечества, и городом боевой славы в рамках войн 1812 и 1941-1945 годов. А теперь это самый маленький город  Московской области, что в 100 км от Москвы.   Верея — один из самых живописных городов Подмосковья, здесь можно насладиться прекрасными пейзажами, погулять по древним каменным мостовым, обозреть остатки древнего кремля или городища, расположенного на высоком мысу, образуемом рекой Протва и оврагами.   Городок украшают 7 соборов и церквей ХIV — ХIХ веков, здания уездного училища  и присутственных мест (1787—1788),торговые ряды (начало XIX в., южная часть утрачена в 1941 году).   Приезжайте сюда на целый день отдохнуть от суеты большого города и окунуться в атмосферу древности маленькой уютной Вереи. </t>
+  </si>
+  <si>
+    <t>16.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27691</t>
+  </si>
+  <si>
+    <t>Главный храм Вооруженных сил РФ Патриарший собор, освященный в честь Воскресения Христова, стал символом духовности защитников Отечества и ратных подвигов русского народа в разные исторические периоды. Место расположения собора рядом с Кубинкой выбрано не случайно, так как именно здесь проходил оборонительный рубеж Москвы в ноябре 1941г. и расположился тематический парк «Патриот». Монументальное здание выполнено в русско-византийском стиле с использованием современных приемов православного храмового зодчества. Каменные фасады украшены многочисленными резными рельефами и обшиты металлическими листами, искусно декорированными патиной. Скульптурные группы из бронзы органично переплетаются с образом воина-защитника. Собор стоит на 435 15-метровых сваях. Ступени крылец и пандусы отлиты из переплавленной трофейной военной техники вермахта с добавлением чугуна. Храм венчают золоченые купола - центральный, 4 угловых и колокольный. Место: МО, Кубинка, 55 км Минского шоссе</t>
+  </si>
+  <si>
+    <t>16.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27690</t>
+  </si>
+  <si>
+    <t>Куда поехать дальше? А может, пора открыть место, о котором вы раньше даже не слышали? В этой подборке — каналы людей, которые путешествуют, делятся личным опытом и помогают взглянуть на привычные направления по-новому. 📎 Папка с каналами: https://t.me/addlist/XlnLpf9R-lk4OWRi Заглядывайте — возможно, именно здесь начнётся ваша следующая поездка ❤️ 📱 «Ведёте свой канал? Примите участие в подборке!»</t>
+  </si>
+  <si>
+    <t>16.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27689</t>
+  </si>
+  <si>
+    <t>VOLGA К50. Новый флагманский кроссовер Премиальный кроссовер, который невозможно не заметить: агрессивная решётка радиатора с вертикальными ламелями, эффектная оптика с двойными ходовыми огнями и элегантный европейский стиль. Адаптивная подвеска, панорамная крыша и атмосферная подсветка салона делают каждую поездку особенной. Расход топлива 8.8 л, бак на 62 литра. От 3 999 000 ₽. 📞 Запишитесь на тест-драйв — volga.auto Узнать больше #реклама volga.auto О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27685</t>
+  </si>
+  <si>
+    <t>Один из древнейших городов России Рязань упоминается в летописях задолго до Москвы и Владимира. Здесь огромное количество деревянных домиков, необычных музеев, парков и мемориалов. Набережная Рязани Живописное место, с которого открываются красивые виды на реку Трубеж и кремль. Набережная — одно из основных мест Рязани для прогулок. 📍ул. Трубежная Галерея пряников Пряники пекут во многих странах мира, однако такого разнообразия, как в России, нет нигде. В ходу десятки рецептов, некоторые хранят в глубокой тайне. 📍 ул. Свободы, 4 Казанский женский монастырь Святыня с богатой и сложной историей, которая ведет начало с 16 века. В советские времена на месте обители был концлагерь, а затем жилой дом. Сейчас это действующий храм. 📍ул. Фурманова, 56 Усадьба Сергея Павловича фон Дервиза Усадьба поражает своей архитектурой и парком при ней. Сейчас внутрь самой усадьбы попасть нельзя, но можно прогуляться, насладившись местными красотами. 📍 Рязанская область, Спасский район Летний клуб дворянского собрания Самое нарядное деревянное здание города расположилось в Нижнем городском парке. Раньше здесь проводили время за играми и разговорами дворяне Рязани. 📍 ул. Урицкого, 72 Памятники «Грибы с глазами» В городе можно встретить в разных местах скульптуры грибов. У каждого гриба есть свой QR-код, который прячет в себе часть истории города.</t>
+  </si>
+  <si>
+    <t>16.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27683</t>
+  </si>
+  <si>
+    <t>Подольские курсанты Памятник подольским курсантам открыт в подмосковном городе Подольске весной 1975 года, накануне Дня Победы. В первый год Великой Отечественной войны курсанты стали одними из тех, кто защищал подступы к Москве. Около трех с половиной тысяч курсантов артиллерийского и пехотного училищ были в оперативном порядке сняты с занятий и отправлены на фронт. В их задачу входило отражать атаки врага на данном участке на протяжении нескольких дней, после чего должны были подойти резервные советские войска. Место на карте Фото anto2rist</t>
+  </si>
+  <si>
+    <t>16.09.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27682</t>
+  </si>
+  <si>
+    <t>Осенние акции в "МирраМед" Восстановление после лета: верните коже плотность и сияние с выгодой. Выгодное комбо: вы можете записаться на ультразвуковую чистку лица или процедуру на аппарате Heleo, а консультацию врача и личный план ухода получаете как бонус. Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27672</t>
+  </si>
+  <si>
+    <t>Декорации к фильму "Последний Богатырь" Декорации имитируют лубочный русский городок. Несколько теремов расположены вокруг центральной площади. Сами терема состоят из фасада, боковых стен и крыши, внутри зданий только подпорки и технические мостки. Внешне каждое здание отличается от остальных своей архитектурой. Съемки фильма проходили в 2019-2020 годах, премьера состоялась 1 января 2021 года. 📍Москва, Северный административный округ, Молжаниновский р-н Фото a_gavanna</t>
+  </si>
+  <si>
+    <t>16.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27671</t>
+  </si>
+  <si>
+    <t>Социальный бизнес и благоустройство Москвы 24 сентября Московская торгово-промышленная палата (МТПП) проводит круглый стол «Социальный бизнес и программы благоустройства города. Взаимодействие с государством». 📅24.09.2026 | 09:30–13:00 ул. Петровка, д. 15, стр. 1, 2 этаж, Малый конференц-зал Смешанный формат (онлайн и офлайн) | Бесплатно Обсудим участие бизнеса и НКО в благоустройстве, социальные и экологические критерии, доступ социальных предприятий и НКО к тендерам и интеграцию социальных программ в готовые городские пространства. Для социальных предпринимателей, МСП, НКО, экологов, архитекторов, урбанистов и представителей органов власти. ✅ Регистрация обязательна Зарегистрироваться #реклама 16+ mostpp.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27667</t>
+  </si>
+  <si>
+    <t>Совсем рядом с современными границами Москвы расположено село Остров. С 13 века оно служило местом отдохновения для государственных мужей и людей, приближенных к царскому престолу. Здесь стояли загородные резиденции А. Д. Меньшикова и А. Г. Орлова, но до наших дней дошла только каменная Преображенская церковь. Это необыкновенное творение зодчих поражает воображение своим великолепным декором, хотя точные сведения о времени создания храма не сохранились. По одной из версий, фундамент был заложен при царе Василии III, которому это место очень приглянулось. 📍Место на карте Фото juliaruspirit</t>
+  </si>
+  <si>
+    <t>16.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27661</t>
+  </si>
+  <si>
+    <t>Скалы из Аватара, жасмин и Великая стена — это Китай 🇨🇳 Парящие скалы, будто зависшие в небе, старый город, где по утрам пахнет жасмином, стеклянный мост над ущельем, Пекин на закате. Такое точно нужно увидеть вживую раз в жизни! 💔 Ребята из Gelios_travel собрали все это в авторском туре по Южному Китаю и Пекину. 9 дней, маленькая группа, отели 4* и 200+ человек, которые уже влюбились в этот маршрут. 📍За 9 дней увидите: — Гуанчжоу — ворота в настоящий Китай — Яншо — рисовые поля, холмы в тумане и зеркальная река Ли — Фэнхуан — фонари над водой и улочки, где время остановилось — Чжанцзяцзе — те самые парящие скалы из «Аватара» и стеклянный мост над ущельем — Сад панд — встреча, которую не забудешь — Пекин — Запретный город, древние храмы и Великая стена больше про программу здесь👈 📅 Даты: 25 октября — 2 ноября / 14 — 22 ноября 💰Стоимость:  от 3250$ / 280 000₽ 👉🏻Все включено, кроме авиабилетов *предоплата 30%, остальное — можно внести позже. Подписывайтесь на канал, там ребята собрали для вас яркие маршруты по РФ и миру на 2026! Реклама. ИП Егоров Даниил Владимирович. ИНН: 245510007050. erid:2W5zFJoNZ4D</t>
+  </si>
+  <si>
+    <t>16.09.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/otmoskvi/27659</t>
+  </si>
+  <si>
+    <t>Усадьба Ляхово , Московская обл., Домодедовский р-н, Ляхово 🚗 Как добраться: На автомобиле от МКАД по Каширскому ш., трассе А-108, всего около 50 км (в пути — около часа), на электричке от Павелецкого вокзала до ж/д станции «Барыбино» (выход налево), далее на автобусах №№ 43, 56 до остановки «Ляхово-2».. 📍 Место на карте Фото alesya_and_martin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3398,62 +6980,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H340"/>
+  <dimension ref="A1:H753"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3743.086" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4178.408" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -10535,50 +14117,7071 @@
       <c r="G339">
         <v>5</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>39851</v>
       </c>
       <c r="B340" t="s">
         <v>1004</v>
       </c>
       <c r="C340" t="s">
         <v>1005</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E340">
         <v>1073</v>
       </c>
       <c r="F340">
         <v>2</v>
       </c>
       <c r="G340">
         <v>7</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>106247</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E341">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>106248</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E342">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>106249</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E343">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>106250</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E344">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>106251</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E345">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>106252</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E346">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>106253</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E347">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>106254</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E348">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>106255</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E349">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>106256</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E350">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>106257</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E351">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>106258</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E352">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>106259</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E353">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>106260</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E354">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>106261</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E355">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>106262</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E356">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>106263</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E357">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>106264</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E358">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>106265</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E359">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>106266</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E360">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>106267</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E361">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>106268</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E362">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>106269</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E363">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>106270</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E364">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>106271</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E365">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>106272</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E366">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>106273</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E367">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>106274</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E368">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>106275</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E369">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>106276</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E370">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>106277</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E371">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>106278</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E372">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>106279</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E373">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>106280</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E374">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>106281</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E375">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>106282</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E376">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>106283</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E377">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>106284</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E378">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>106285</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E379">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>106286</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E380">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>106287</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E381">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>106288</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E382">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>106289</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E383">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>106290</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E384">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>106291</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E385">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>106292</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E386">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>106293</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E387">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>106294</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E388">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>106295</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E389">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>106296</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E390">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>106297</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E391">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>106298</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E392">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>106299</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E393">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>106300</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E394">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>106301</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E395">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>106302</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E396">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>106303</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E397">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>106304</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E398">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>106305</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E399">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>106306</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E400">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>106307</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E401">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>106308</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E402">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>106309</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E403">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>106310</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E404">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>106311</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E405">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>106312</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E406">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>106313</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E407">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>106314</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E408">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>106315</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E409">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>106316</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E410">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>106317</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E411">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>106318</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E412">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>106319</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E413">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>106320</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E414">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>106321</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E415">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>106322</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E416">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>106323</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E417">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>106324</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E418">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>106325</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E419">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>106326</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E420">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>106327</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E421">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>106328</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E422">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>106329</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E423">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>106330</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E424">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>106331</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E425">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>106332</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E426">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>106333</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E427">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>106334</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E428">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>106335</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E429">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>106336</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E430">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>106337</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E431">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>106338</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E432">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>106339</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E433">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>106340</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E434">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>106341</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E435">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>106342</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E436">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>106343</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E437">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>106344</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E438">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>106345</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E439">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>106346</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E440">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>106347</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E441">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>106348</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E442">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>106349</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E443">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>106350</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E444">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>106351</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E445">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>106352</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E446">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>106353</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E447">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>106354</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E448">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>106355</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E449">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>106356</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E450">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>106357</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E451">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>106358</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E452">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>106359</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E453">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>106360</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E454">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>106361</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E455">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>106362</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E456">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>106363</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E457">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>106364</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E458">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>106365</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E459">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>106366</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E460">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>106367</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E461">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>106368</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E462">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>106369</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E463">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>106370</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E464">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>106371</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E465">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>106372</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E466">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>106373</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E467">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>106374</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E468">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>106375</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E469">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>106376</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E470">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>106377</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E471">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>106378</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E472">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>106379</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E473">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>106380</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E474">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>106381</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E475">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>106382</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E476">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>106383</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E477">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>106384</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E478">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>106385</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E479">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>106386</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E480">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>106387</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E481">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>106388</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E482">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>106389</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E483">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>106390</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E484">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>106391</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E485">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>106392</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E486">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>106393</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E487">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>106394</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E488">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>106395</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E489">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>106396</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E490">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>106397</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E491">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>106398</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E492">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>106399</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E493">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>106400</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E494">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>106401</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E495">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>106402</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E496">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>106403</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E497">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>106404</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E498">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>106405</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E499">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>106406</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E500">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>106407</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E501">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>106408</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E502">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>106409</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E503">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>106410</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E504">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>106411</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E505">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>106412</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E506">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>106413</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E507">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>106414</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E508">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>106415</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E509">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>106416</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E510">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>106417</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E511">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>106418</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E512">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>106419</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E513">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>106420</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E514">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>106421</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E515">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>106422</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E516">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>106423</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E517">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>106424</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E518">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>106425</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E519">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>106426</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E520">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>106427</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E521">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>106428</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E522">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>106429</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E523">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>106430</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E524">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>106431</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E525">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>106432</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E526">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>106433</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E527">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>106434</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E528">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>106435</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E529">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>106436</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E530">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>106437</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E531">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>106438</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E532">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>106439</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E533">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>106440</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E534">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>106441</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E535">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>106442</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E536">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>106443</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E537">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>106444</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E538">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>106445</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E539">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>106446</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E540">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>106447</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E541">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>106448</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E542">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>106449</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E543">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>106450</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E544">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>106451</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E545">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>106452</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E546">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>106453</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E547">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>106454</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E548">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>106455</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E549">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>106456</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E550">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>106457</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E551">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>106458</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E552">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>106459</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E553">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>106460</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E554">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>106461</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E555">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>106462</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E556">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>106463</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E557">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>106464</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E558">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>106465</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E559">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>106466</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E560">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>106467</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E561">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>106468</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E562">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>106469</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E563">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>106470</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E564">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>106471</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E565">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>106472</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E566">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>106473</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E567">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>106474</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E568">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>106475</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E569">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>106476</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E570">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>106477</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E571">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>106478</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E572">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>106479</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E573">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>106480</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E574">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>106481</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E575">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>106482</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E576">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>106483</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E577">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>106484</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E578">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>106485</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E579">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>106486</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E580">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>106487</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E581">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>106488</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E582">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>106489</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E583">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>106490</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E584">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>106491</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E585">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>106492</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E586">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>106493</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E587">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>106494</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E588">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>106495</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E589">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>106496</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E590">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>106497</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E591">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>106498</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E592">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>106499</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E593">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>106500</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E594">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>106501</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E595">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>106502</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E596">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>106503</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E597">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>106504</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E598">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>106505</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E599">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>106506</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E600">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>106507</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E601">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>106508</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E602">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>106509</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E603">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>106510</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E604">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>106511</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E605">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>106512</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E606">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>106513</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E607">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>106514</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E608">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>106515</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E609">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>106516</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E610">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>106517</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E611">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>106518</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E612">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>106519</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E613">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>106520</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E614">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>106521</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E615">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>106522</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E616">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>106523</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E617">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>106524</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E618">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>106525</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E619">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>106526</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E620">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>106527</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E621">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>106528</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E622">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>106529</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E623">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>106530</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E624">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>106531</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E625">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>106532</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E626">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>106533</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E627">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>106534</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E628">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>106535</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E629">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>106536</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E630">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>106537</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E631">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>106538</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E632">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>106539</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E633">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>106540</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E634">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>106541</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E635">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>106542</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E636">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>106543</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E637">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>106544</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E638">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>106545</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E639">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>106546</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E640">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>106547</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E641">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>106548</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E642">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>106549</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E643">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>106550</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E644">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>106551</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E645">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>106552</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E646">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>106553</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E647">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>106554</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E648">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>106555</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E649">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>106556</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E650">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>106557</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E651">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>106558</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E652">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>106559</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E653">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>106560</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E654">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>106561</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E655">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>106562</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E656">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>106563</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E657">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>106564</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E658">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>106565</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E659">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>106566</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E660">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>106567</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E661">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>106568</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E662">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>106569</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E663">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>106570</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E664">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>106571</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E665">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>106572</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E666">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>106573</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E667">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>106574</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E668">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>106575</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E669">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>106576</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E670">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>106577</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E671">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>106578</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E672">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>106579</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E673">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>106580</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E674">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>106581</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E675">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>106582</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E676">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>106583</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E677">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>106584</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E678">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>106585</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E679">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>106586</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E680">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>106587</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E681">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>106588</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E682">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>106589</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E683">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>106590</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E684">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>106591</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E685">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>106592</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E686">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>106593</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E687">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>106594</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E688">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>106595</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E689">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>106596</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E690">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>106597</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E691">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>106598</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E692">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>106599</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E693">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>106600</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E694">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>106601</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E695">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>106602</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E696">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>106603</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E697">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>106604</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E698">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>106605</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E699">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>106606</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E700">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>106607</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E701">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>106608</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E702">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>106609</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E703">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>106610</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E704">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>106611</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E705">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>125039</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E706">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>125040</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E707">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>125041</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E708">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>125042</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E709">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>125043</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E710">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>125044</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E711">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>125045</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E712">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>125046</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E713">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>125047</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E714">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>125048</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E715">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>125049</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E716">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>125050</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E717">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>125051</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E718">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>125052</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E719">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>125053</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E720">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>125054</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E721">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>125055</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E722">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>125056</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E723">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>125057</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E724">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>125058</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E725">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>125059</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E726">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>125060</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E727">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>125061</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E728">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>125062</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E729">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>125063</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E730">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>125064</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E731">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>125065</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E732">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>125066</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E733">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>125067</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E734">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>125068</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E735">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>125069</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E736">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>125070</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E737">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>125071</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E738">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>125072</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E739">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>125073</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E740">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>125074</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E741">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>125075</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E742">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>125076</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E743">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>125077</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E744">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>125078</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E745">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>125079</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E746">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>125080</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E747">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>125081</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E748">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>125082</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E749">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>125083</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E750">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>125084</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E751">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>125085</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E752">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>125086</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E753">
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">