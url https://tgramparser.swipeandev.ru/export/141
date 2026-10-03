--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="596">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1062">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1800,50 +1800,1448 @@
     <t>03.02.25 12:41</t>
   </si>
   <si>
     <t>t.me/matreshechkatravel/1478</t>
   </si>
   <si>
     <t>КУРСЫ ПО РУССКОЙ КУЛЬТУРЕ Освежить знания и открыть для себя порой совершенно неожиданные факты – в традиционный #полезныйпонедельник собрали для вас три онлайн-курса по русской культуре – познавательно и современно! 🪆История русской культуры от онлайн-университета Arzamas. Суперкурс об отечественной культуре от варягов до рок-концертов от профессора Оксфорда и Шанинки Андрея Зорина. 7 модулей, которые удобно слушать в приложении «Радио Arzamas». 🪆Забытая история от школы «Коды русского стиля». Первый курс был запущен 13 января 2025 года. Школа «Коды русского стиля» основана Элиной Туктамишевой, а для Матрешки – это знак качества. Вы же помните про выставку «Трын*Трава»? Туктамишева и здесь стремится показать, что русский стиль может быть актуальным и современным, без стереотипности и «сувенирной» подачи. 🪆Культура России от Санкт-Петербургского государственного университета. Особое внимание здесь уделяется культуре речи – можно узнать массу интересного о языках народов, проживающих на территории России и о разговорном русском языке. Кстати, подписка на любой из курсов может стать подарком, который точно оценят.</t>
   </si>
   <si>
     <t>02.02.25 14:21</t>
   </si>
   <si>
     <t>t.me/matreshechkatravel/1477</t>
   </si>
   <si>
     <t>ДАЙДЖЕСТ ЯНВАРСКИХ ПОСТОВ Первый месяц года прошел, а значит время нашего первого дайджеста 2025! Итак, в наших рубриках: #рецептпутешествия : Сергиев Посад, Ростов-на-Дону, Красноярск, Крым, путешествие на производство, выставки, детокс-отели, отели на юге России, сибирские рестораны, отели при винодельнях #полезноевпонедельник : документальные сериалы про Россию, приложения и нейросети для путешествий #бренднедели : Семикаракорская керамика, Natura, Veretie #подборкаподарков : конфеты, кремы, пижамы, шарфы #деловаяматрешка : Караванская Ирина Никоолаевна – генеральный директор бутик-отеля «39», Павел Швец – основатель винного хозяйства UPPA WINERY</t>
   </si>
   <si>
     <t>01.02.25 12:25</t>
   </si>
   <si>
     <t>t.me/matreshechkatravel/1472</t>
   </si>
   <si>
     <t>ВИННАЯ ПОДБОРКА Финалим «винную» неделю подборкой предметов для эногастрономического ужина и как идею подарка для настоящего энофила! 🍷Набор хрустальных бокалов «Утро» от Avdeev Crystal 🍷Набор бокалов «Вьюнок» от Гусевского хрустального завода 🍷Штоф «Борис» с пробкой от Гусевского хрустального завода 🍷Ведро для льда «Виноград» от Кольчугинского мельхиора 🍷Набор бокалов «Признание» от Гусевского хрустального завода</t>
+  </si>
+  <si>
+    <t>14.09.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4103</t>
+  </si>
+  <si>
+    <t>ВАУ-БИБЛИОТЕКИ Меняем достопримечательности на старинные лестницы, книжные полки и читальные залы. Собрали библиотеки, куда хочется прийти не только за книгой, но и ради самого пространства. 📍«Книжная капелла», Санкт-Петербург Одна из самых атмосферных библиотек в городе — с тёмным деревом, винтовой лестницей, камином и старинными изданиями. 📍Библиотека-читальня им. А. С. Пушкина, Москва Библиотека в историческом особняке с сохранившимися интерьерами XIX века. Внутри — чугунная лестница, камины, лепнина, зеркала и много деталей. 📍Валленродская библиотека, Калининград Библиотека XVII века в башне Кафедрального собора на острове Канта — восстановленные интерьеры сохранили атмосферу старой европейской библиотеки. Совмещаем с прогулкой по острову и знакомством с историей города. 📍Библиотека Алвара Аалто, Выборг Совсем другая эстетика — библиотека построена по проекту Алвара Аалто, её визитная карточка — волнообразный деревянный потолок и круглые световые фонари в читальном зале. 📍Донская государственная публичная библиотека, Ростов-на-Дону Самая неожиданная в подборке: внутри библиотеки спрятан настоящий зимний сад с растениями, фонтаном и скульптурой. Архитектура здания — советский модернизм, а внутри пространство больше напоминает современный культурный центр. 📍Центральная библиотека, Енисейск Библиотека в купеческой усадьбе конца XIX века. После реставрации здесь соединили историческую архитектуру и современные читальные пространства.</t>
+  </si>
+  <si>
+    <t>12.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4097</t>
+  </si>
+  <si>
+    <t>ПОДБОРКА КОЛЛАБОРАЦИЙ Подборка вещей, где соединились идеи брендов, которые сложно было представить вместе, но их дуо оказалось идеальным. 🍄Бандана от MONOCHROME X РОСКОСМОС 🍄Тарелка от Музей Фаберже &amp; JULNIKA 🍄Юла от RASSVET DETALI X Билайн 🍄Постельное белье «Сон в летнюю ночь» от GRETHER &amp; WELLS EXCLUSIVE и Алена Ахмадуллина 🍄Позолоченная шпилька для волос «Стрелиция» от Poison Drop x Divno 🍄Свеча от NOTEM x Pitkina</t>
+  </si>
+  <si>
+    <t>11.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4092</t>
+  </si>
+  <si>
+    <t>Юнис Теймурханлы, основатель и владелец легендарного несетевого пятизвездочного отеля «Гельвеция» в Санкт-Петербурге для постоянной рубрики #деловаяматрешка Вы – пример «владельца у руля» известного бизнеса. Какие советы дадите начинающим? 30 лет я совмещал роли собственника и генменеджера и убедился: отельным бизнесом невозможно управлять из кабинета. Его нужно знать изнутри — понимать гостя, чувствовать команду, видеть продукт и держать в уме экономику. Сердце и калькулятор должны работать вместе. Не гонитесь за «идеальным отелем» — делайте место, в которое сами захотите возвращаться. Кто он, постоялец «Гельвеции»? Все очень разные, и в этом особая ценность. «Наш» гость определяется не возрастом, профессией и не размером счёта. Он ценит индивидуальность, человеческое отношение и атмосферу. Мы не стремились стать закрытым клубом — нам ближе образ дома, где каждому действительно рады. Главные правила запоминающегося отеля? Характер, внимание к деталям и, конечно, люди. Можно окружить гостя дорогой мебелью, передовыми технологиями и прекрасной косметикой, но искреннее гостеприимство не купишь вместе с интерьером. В памяти остаются не вещи, а ощущения — то, что человек чувствовал у вас. Три главных тренда в гостеприимстве? Персонализация, возвращение к живому общению на фоне цифровизации и превращение отеля из места для ночлега в самостоятельное впечатление от поездки. ИИ будет знать о госте всё больше, но эмоции автоматизировать невозможно. Города России с большим туристическим потенциалом? Нижний Новгород, Казань, Тюмень и Краснодар. У каждого — свой характер и ритм, своя туристическая интонация. Но объединяет их главное: город больше не хочет быть точкой на маршруте, он стремится стать самостоятельной причиной для путешествия. Путешествия Матрешки — любопытно о местах, людях и брендах из России.</t>
+  </si>
+  <si>
+    <t>10.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4086</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Санкт-Петербург Города меняются, открываются новые отели и рестораны, выставки и маршруты, а значит появляется повод приехать снова. Сегодня у нас новая версия путешествия в Санкт-Петербург. ГДЕ ОСТАНОВИТЬСЯ 📍La Cite Отель на Выборгской набережной, всего 13 номеров и совершенно не туристический Петербург вокруг. Рядом — место, где встречаются Нева и Большая Невка, Ботанический сад, а через мост начинается Петроградская сторона. 📍Гельвеция Частный семейный отель в историческом особняке XIX века в самом центре Петербурга. За фасадом с атлантами — два корпуса и внутренний двор, который летом становится отдельной городской площадкой: от гастрономических событий до фестивалей. Интервью с основателем выйдет завтра, не пропустите! 📍Гимназия №5 Отель внутри здания легендарной Пятой Петербургской гимназии. Максимально фотогеничный и эстетичный. ЧТО ПОСМОТРЕТЬ 📍Выставка «Великая. Образ женщины в русском искусстве» в Русском музее Более 300 произведений и целая галерея женских образов XVIII — начала XX века: императрицы, аристократки, художницы, балерины, актрисы и музы. 📍Фестиваль фонтанов в Петергофе В год 200-летия парка Александрия пространство Петергофа превратят в большое путешествие по воспоминаниям с инсталляциями и событиями, которые будут разворачиваться среди фонтанов и дворцовых парков. 📍Прокатиться на теплоходе от Новой Голландии Питерский маствизит. Отреставрированный теплоход, стиль и эстетика. Можно изучить расписание и попасть на авторскую экскурсию по цене стандартного билета. ГДЕ ПОЕСТЬ 📍Кафе Бенуа Новый проект от команды Aster и Cafe René в Русском музее. В меню – современное прочтение русской кухни, а также блюда, вдохновлённые творчеством Репина, Шишкина и Айвазовского. 📍Зайцы Русская кухня в интерьерах советского модернизма 1960–70-х. В XIX веке здесь работал знаменитый сад-ресторан «Аквариум», где собиралась творческая богема, а позднее здание стало частью истории «Ленфильма». 📍Bistroteka Бистро и бар на набережной реки Карповки с атмосферным интерьером и меню, ради которого надо обязательно заглянуть на Петроградскую сторону. Наши прошлые рецепты по Санкт-Петербургу смотрите: здесь здесь и здесь.</t>
+  </si>
+  <si>
+    <t>09.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4085</t>
+  </si>
+  <si>
+    <t>❤️ Нью-Дели знакомится с Россией: Универмаг Национального центра — на «ИННОПРОМ. Индия» Первые гости выставки уже открывают для себя отечественные бренды и традиции мастеров со всей страны. Генеральный директор Национального центра «Россия» Наталья Виртуозова рассказала, что НЦ привез в Нью-Дели и почему важно знакомить международную аудиторию с современной Россией через культуру, товары и достижения: Впервые в Индии, в рамках ИННОПРОМ, Национальный центр представляет два направления — культурную зону России и наш флагманский Универмаг, где собраны лучшие товары отечественных производителей и изделия мастеров из разных регионов страны. Народные промыслы в современной России — это не только глубокая традиция, но и красивые, яркие, развивающиеся производства. Мы представляем здесь полезные и востребованные в повседневной жизни товары, созданные в России с большой душой. Мы также привезли уже полюбившуюся гостям из разных стран коллекцию одежды с известными цитатами нашего Президента Владимира Владимировича Путина и макет будущего здания Национального центра "Россия" в Москве. Для нас важно, чтобы во всем мире знали об этом уникальном пространстве — месте гордости за нашу страну, ее людей, культуру и достижения. Приглашаю всех гостей и участников ИННОПРОМА обязательно посетитель наш стенд. Особая деталь экспозиции — Неваляшка в индийском образе, знак уважения к культуре страны. А наши мастерицы прямо на стенде покажут, как создают меховую мозаику Югры, расписывают дымковскую игрушку и хохлому, плетут михайловское кружево. Гости смогут присоединиться и вместе с ними создать элементы традиционных изделий. ▶️ Ждем всех на стенде Национального центра на «ИННОПРОМ. Индия» — приходите увидеть все своими глазами. 💛 Подписывайтесь на канал Национального центра «Россия» в MAКС</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4083</t>
+  </si>
+  <si>
+    <t>Мы давно сотрудничаем с Национальным центром «Россия» и рады поздравить коллег с началом работы стенда на Иннопром Индия. Замечательно, что классные российские бренды путешествуют в другие страны.</t>
+  </si>
+  <si>
+    <t>08.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4076</t>
+  </si>
+  <si>
+    <t>КРАСОТА В ПРОСТОТЕ В рубрике #бренднедели — «Берегите птиц». Петербургский бренд одежды с названием-метафорой. Русские архетипы здесь собирают в спокойный современный гардероб. Лён, хлопок, футер, деним. Простые силуэты. Все началось с идеальной тельняшки, а переросло в переосмысление косовороток и рубашек через призму минимализма. Главное в деталях: мезенская вышивка соседствует с кастомом. Орнаменты русского севера, птицы, цветы. На базовых вещах можно вышить своё: город, дату, координаты, кличку собаки. Производство локальное, ценности тоже: бренд системно поддерживает фонд «Дом с маяком». Среди коллабораций — тельняшка с маяком. Часть выручки уходит фонду. Выбор Матрёшки — кремовая футболка-бойфренд «Северный цветок» с вышивкой по мотивам мезенской росписи.</t>
+  </si>
+  <si>
+    <t>06.09.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4067</t>
+  </si>
+  <si>
+    <t>Объявляем победителей летнего конкурса! ⠀ Как всегда, вы настолько порадовали своими рассказами, что мы не смогли выбрать 3 победителей и призы получают ….7 участников (и это еще мы себя били по рукам, чтобы остановиться). ⠀ Благодарим всех за душевные рассказы, за то, что делитесь с нами своими летними историями и фотографиями. Уверены, что они вдохновляют на путешествия и других людей! ⠀ Итак, большой набор чая получают: ⠀ 1. @SVETA060684 за рассказ о ярком спонтанном путешествии в Минск. «Иногда для настоящего путешествия не нужны ни самолёт, ни море, ни две недели отпуска. Нужны машина и человек рядом, с которым хочется сказать: «А давай ещё куда-нибудь рванём?» ⠀ ⠀ ⠀ ⠀ 2. @avanturistka за вдохновляющий рассказ о поездке в Терем Асташово. «Я так давно мечтала тут побывать, и вот наконец-то всё сложилось. Дом, который построили в 1897 году, тихонько погибал в глухих костромских лесах, но был восстановлен благодаря неравнодушным людям. И теперь снова живёт, встречает гостей и радует глаз». ⠀ ⠀ ⠀ 3. @Skandikkki за идею о том, что путешествие может приносить пользу другим. «В этом году я посвятила свой отпуск МЕСТАМ СВОЕГО СЧАСТЛИВОГО ДЕТСТВА - ивановской области, глубинке средней полосы, родной деревне. Проводила деткам мк по росписи игрушек в русском стиле, помогала восстанавливать культуру русского фольклора» ⠀ ⠀ 4. @lilacicicream за поэтическое и содержательное описание путешествия в Пушкинские горы.⠀ «Луга здесь утопают в белой кашке и сиреневом облаке чабреца... Леса полны сладкой земляники и сизой, словно дымка, черники. Здесь будто оживают русские сказки, которые рассказывала мне бабушка перед сном». ⠀ ⠀ ⠀ 5. @k_philippova за вдохновляющий и поэтичный рассказ про Вологду «Город живописных, картинных видов, изящного кружева и пятидесяти куполов, место, где бережно хранят старинные ремёсла и глубокий внутренний покой, - очаровательная и величественная Вологда, ровесница Москвы». ⠀ ⠀ ⠀ 6. @bayerischeoma за идею и том, что путешествие может стать лучшим сюрпризом и за подробный рассказ о классных местах Нижнего Новгорода — по сути готовый #рецептпутешествия. «Люблю устраивать "туристические" сюрпризы мужу ☺️ Увидела рекламу фестиваля ПариФест в Нижнем, зацепили несколько исполнителей и вот уже билеты куплены». ⠀ 7. @Ageev_Ale за рассказ о поездке в Санкт Петербург и напоминание: лучшие путешествия иногда случаются совсем не там, куда ты ехал❤️</t>
+  </si>
+  <si>
+    <t>05.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4061</t>
+  </si>
+  <si>
+    <t>ПОДБОРКА КАНЦЕЛЯРИИ Поздравляем всех причастных с началом учебного года — собрали лучшее из канцелярских сохраненок в один список. 🖊️ Блокнот А5. Не жить вечно, создавать вечное от mitrozhe 🖊️ Ручка из латуни «Записываю победы» от Spirit of Insight 🖊️ Блокнот моих желаний от Пиши 🖊️ Набор наклеек для планера/ежедневника №1 от Falafel books 🖊️ ОБЪЕМНЫЕ СТИКЕРЫ PARTISAN PRESS "ВСЁ ИДЁТ ПО ПЛАНУ" от Partisanpress 🖊️ Карандаш чернографитный деревянный от LOREX</t>
+  </si>
+  <si>
+    <t>04.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4057</t>
+  </si>
+  <si>
+    <t>ТРИ КНИГИ ОБ АРХИТЕКТУРЕ МОСКВЫ С любовью к столице — в этом году Москва отмечает свой 879-й день рождения 5 и 6 сентября. Рассказываем, как через архитектурные книги можно узнать ее лучше. 📕 «Москва фабричная. Промышленная архитектура столицы: от кирпичных замков к лофтам» История индустриальной Москвы — от старых фабрик и заводских корпусов до их новой жизни в формате лофтов, офисов и культурных пространств. Книга показывает, как утилитарные здания, которые когда-то строились исключительно для производства, постепенно становятся частью современной городской среды. 📕 «За парадными дверьми: московские особняки в фотографиях и историях», Елена Крижевская Москва, которую обычно не видно с улицы. За фасадами старинных особняков скрываются интерьеры, лестницы, лепнина и детали, которые невозможно рассмотреть во время обычной прогулки. А еще — истории владельцев, семей и людей, которые когда-то жили в этих домах. 📕 «Москва. 101 здание, изменившее город», Никита Здоровенин, Екатерина Полякова Готовый маршрут по архитектурной Москве — 101 здание и история того, как каждое из них повлияло на столицу. От исторических построек до советского модернизма и современной архитектуры.</t>
+  </si>
+  <si>
+    <t>03.09.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4056</t>
+  </si>
+  <si>
+    <t>НАПОМИНАНИЕ О КОНКУРСЕ До итогов главного летнего конкурса всего несколько дней — пора принять участие! Уделите всего пару минут и освежите память о лете — расскажите о вашем главном летнем путешествии под этим постом. Помимо приятной ностальгии — подарок от Матрешки, ждем ваши комментарии♥️</t>
+  </si>
+  <si>
+    <t>02.09.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4050</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Белокуриху Санаторный курорт, который преображается с каждым годом — Белокуриха. Сюда едут за чистым воздухом, умиротворением и вполне современным уровнем сервиса. Советуем воспользоваться нашим рецептом в ближайшее время — осенью Белокуриха особенно прекрасна. ГДЕ ЖИТЬ 📍Алтай Рестарт Новый премиальный курорт в природной части Белокурихи. Вместо санатория — клиника превентивной медицины с современными диагностическими технологиями. 📍Санаторий «Россия» Другой сценарий — классическая Белокуриха, но на современном уровне. В самом центре курортной части города — шаговая доступность до терренкуров и всех популярных ресторанов. ЧЕМ ЗАНЯТЬСЯ 📍Гора Церковка Главная классика Белокурихи — на вершину можно подняться по канатно-кресельной дороге. Наверху — одна из лучших панорам курорта. Сама скала получила название благодаря характерной форме, напоминающей церковный купол. 📍Историко-архитектурный комплекс «Андреевская слобода» Музей под открытым небом, собранный из настоящих построек и предметов быта XIX века. Главный объект — двухэтажный дом купца Ильи Андреева 1822 года, который перевезли сюда и восстановили вместе с интерьером. Вокруг — дом хлеба с настоящей русской печью, кузница, амбар, дом знахарки, винокурня и старинный локомобиль. Причем здесь интересно не только смотреть: в кузнице посетителям даже предлагают попробовать себя в роли кузнеца. 📍Лебединый заказник Зимний маст-визит — на озере Светлое собирается более 500 лебедей — зрелище завораживающее. ГДЕ ПОЕСТЬ 📍Белка Современный семейный ресторан с видом на алтайские горы — в самом центре курортной зоны. 📍Биршале Ресторан с собственной пивоварней — классика Белокурихи — недалеко от подъема на гору Церковка. 📍Пятое колесо Ресторанный комплекс при санатории «Россия». Если хочется попробовать именно алтайские продукты: уху из фермерской форели и судака, шурпу из фермерской баранины или стейки из алтайской мраморной говядины. ЧТО ПРИВЕЗТИ 📍Пантовую продукцию Бальзамы, настойки, кремы и экстракты на основе пантов марала — для заботы о здоровье близких. 📍Алтайские травы Травяные сборы и фиточаи — еще один способ увезти с собой кусочек Алтая. Душица, таволга, зверобой, кипрей — ищите сборы из местных трав, которые можно будет заваривать уже дома и вспоминать горы.</t>
+  </si>
+  <si>
+    <t>01.09.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4043</t>
+  </si>
+  <si>
+    <t>БУМАГА, КОТОРАЯ ПОМОГАЕТ СОБРАТЬ МЫСЛИ Открываем учебный сезон эстетичной канцелярией. В рубрике #бренднедели — Falafel Books — бумажные вещи, которые помогают справляться с задачами, хранить важное и создавать новое — от первых скетчей до новых сайтов. Здесь есть всё, что хочется положить на рабочий стол в начале сентября: блокноты, тетради, планеры и ежедневники. Из необычного — скетчбуки для акварели, графики и маркеров, блокноты в точку для bullet journal и планеры с трекерами, целями и задачами. Есть даже настольные планировщики для дня, недели, привычек и отдельных проектов. Максимально откликающийся подход: бумага может быть не скучным инструментом, а частью творческого процесса. Записать идею, набросать маршрут будущего путешествия, разложить задачи по полочкам или просто оставить место для мысли, которая пришла совершенно внезапно. Выбор Матрёшки — планер Falafel Squares: минималистичный, красивый и достаточно универсальный, чтобы вместить планы на новый сезон — от рабочих дедлайнов до следующей поездки.</t>
+  </si>
+  <si>
+    <t>31.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4038</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛИ СЕНТЯБРЯ Отменяем осеннюю хандру и отправляемся на фестивали, где нет места скуке и унынию. 📍День в Бранденбурге, Калининград, 6, 13, 20 сентября Средневековый замок не декорация, а полноценный участник действия. Иммерсивные игры, мастер-классы, лучный турнир и уличные представления. Для тех, кто любит семейные фестивали с приключениями. 📍Крошево, г. Боровичи, 26 сентября Фестиваль, где главный герой — капуста. Костюмированный парад, блюда местной кухни и кульминация — «Капустная заруба»: десятки команд соревнуются в скорости рубки. Громко, ярко и по-настоящему народно. 📍Kaliningrad Street Food, Калининград, 4-6 сентября Крупнейший в России фестиваль уличной еды. На одной площадке собираются десятки гастрономических проектов со всей страны. В рамках фестиваля также проходит премия Russian Street Food Awards, где профессиональное жюри выбирает лучшие блюда уличной кухни России. 📍WinePark Fest, г. Ялта, 26 сентября Фестиваль для тех, кто любит юг во всех его проявлениях: виноградники, море, локальные вина, гастрономия и музыка на закате. Хороший повод превратить один день в маленький отпуск. А что взять с собой на фестиваль читайте в нашем гайде.</t>
+  </si>
+  <si>
+    <t>30.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4037</t>
+  </si>
+  <si>
+    <t>КОНКУРС ОТ МАТРЕШКИ Пора открывать фотопленку и вспоминать как вы провели это лето! Запускаем главный конкурс канала — летние путешествия. От вас: Расскажите о месте, городе, где вы были, поделитесь, что запомнилась вам больше всего, чем ярче — тем больше шансов на победу. От нас: Трем самым запоминающимся участникам подарим чайный набор с ароматом лета от TRAVKI. Для вдохновения — наши прошлые конкурсы полные идей путешествий: тут и тут. Итоги подведем 6 сентября, желаем всем удачи!</t>
+  </si>
+  <si>
+    <t>29.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4031</t>
+  </si>
+  <si>
+    <t>ШЕСТЬ ВЕЩЕЙ, КОТОРЫМИ ПАХНЕТ АВГУСТ Последняя летняя подборка, как напоминание — лето всегда в нашем сердце. И чтобы вернуться к теплым воспоминаниям иногда достаточно одного аромата. 🍄Духи «Соленое солнце» от Vlavadani «Солёное солнце» — аромат свободы, морского горизонта и лета, которое хочется носить с собой круглый год. 🍄Мыло для рук Инжир от Tonka Коллекция Инжир от Тонка Парфюм — это современная интерпретация аромата инжира: тёплого, сочного и благородного. Он переносит в солнечный сад, где свежесть зелёных листьев переплетается с бархатистой сладостью спелых плодов. 🍄Парфюм PREKRASNOE DALYOKO от PREDUBEZHDAI Завеса из рассветного тумана рассеивается вуалью и медленно оседает на волосах. Переплетение розового перца, золотистых снопов сена, лугового мёда и ладана успокаивает истосковавшееся по родным просторам сердце, манит бескрайним лугом, зовёт. 🍄Парфюм «Мёд» от Lerosha Вернет тебя в детство и сохранит лучи теплого солнца. Здесь вечера, проведенные на пасеке. Возле дома уже развели костер и поставили чайник душистого чая. 🍄Свеча в темной банке «Белая смородина и мята» от Banka Home Белая смородина и мята - это универсальный свежий аромат. Отлично впишется в любое пространство и наполнит его кисло-сладким балансом ягод с цитрусами и свежей мятой. 🍄Твердый гель для душа «Персиковый улун» от Be.sage Сочный персик (не приторный, а самый свежий, как будто только что сорванный) + дымный улун с лёгкой цветочной нотой и травяной свежестью. Трендовый азиатский аромат, где умеют балансировать между сладостью и терпкостью.</t>
+  </si>
+  <si>
+    <t>27.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4025</t>
+  </si>
+  <si>
+    <t>Где накрывают роскошные застолья русской кухни в Москве? Совремнные прочтения и несменяемая классика — все в подборке ресторанов от автора и настоящей фуди — Sasha Foodie. Матрешка В ресторане царствует купеческий размах. За кухню отвечает Влад Пискунов, в его меню нашлось место и монастырским валаамским щам, и винегрету из печных овощей, и пирожкам, и даже оливье с раками. Каждое блюдо — и картина, и характер, и память русского человека. В дизайне ресторана гармонично сочетаются современные модные тренды и элементы старины в виде старинного французского бара-аптеки и английского камина. Машенька Ресторан современной русской кухни — без штампов и вычурности, комфортный, понятный, на каждый день, но с ресторанным лоском. Пространство собрано из отсылок к русской культуре, однако без прямой иллюстративности. Одна из доминант — стена с портретами «Машенек», созданными московскими художниками специально для проекта и развешанными по принципу шпалерной экспозиции, как в Эрмитаже. В меню — узнаваемые всем блюда в неожиданной подаче. Manul Ресторан авторской русской кухни, подходящий для яркого экспириенса. Основа его кулинарной философии — яркие переживания, радость и ностальгия. Команда ресторана провела полугодовую экспедицию по Сибири (Хакассия, Тыва, таежные староверы), чтобы перенести аутентичные традиции в центр столицы. Интерьер, выполненный дизайнером Натальей Белоноговой, отражает «темную гладь Енисея»: здесь сочетаются черные зеркальные поверхности, грубая текстура дерева, шаманские мотивы и необычные люстры, напоминающие ангорские шапки. Savva Ресторан современной русской кухни со звездой Мишлен, расположенный в отеле «Метрополь» напротив Большого театра. Под руководством бренд-шефа Андрея Шмакова кухня превращает локальные сезонные продукты в авторские высказывания: от изысканных дегустационных сетов до эксклюзивного формата chef’s table. Пространство с историческими колоннами, мрамором и фресками подходит для переговоров, праздников, романтических ужинов и камерных мероприятий. Ресторан «Кафе Пушкинъ» С 1999 года, уютно расположившись в самом сердце Москвы, «Кафе Пушкинъ» стал не просто рестораном, а живой легендой. Это безусловный выбор для тех, кто хочет произвести впечатление: сюда ведут иностранных гостей, чтобы показать величие русской кухни, и родителей, чтобы окружить их заботой и торжественностью. Более 25 лет Андрей Махов возглавляет кухню ресторана. В меню адаптированные блюда «пушкинской» эпохи к современной жизни. Гранд Кафе Dr. Живаго Ресторан находится на первом этаже отеля «Националь» — проект Александра Раппопорта с современной русской кухней в декорациях советского авангарда и с видами на Кремль. Интерьер — ода эпохе: звёздные люстры, мозаики на потолке, работы Малевича, Петрова-Водкина и Дейнеки. Меню структурировано нестандартно: помимо классических разделов есть отдельные — «Котлеты», «Жюльены», «Сельди», «Пельмени». Для ценителей — водочная комната с богатым выбором дистиллятов. Sasha Foodie — о ресторанах Москвы быстро и по делу. Подписывайтесь.</t>
+  </si>
+  <si>
+    <t>26.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4019</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Коломну О Коломне сказано много — город давно популярен у туристов и проверен временем. Здесь всегда есть чем заняться, что попробовать и куда заглянуть. У нас уже есть универсальный рецепт путешествия в Коломну с пастилой и калачами — сохраняйте его здесь⁠. А сегодня рассказываем, чем дополнить поездку, если классические туристические маршруты уже пройдены. ГДЕ ЖИТЬ 📍Kolomna House Три стильных дизайнерских апартамента — «Китайка», «Белый налив» и «Ранетка» — в самом центре Коломны. Хороший вариант, если хочется остановиться не просто переночевать, а пожить в красивом городском пространстве. ЧЕМ ЗАНЯТЬСЯ Если вы уже были на театрализованных экскурсиях в «Калачной» и знакомы с музеями коломенской пастилы, можно посмотреть на город с другой стороны. 📍Дом Сурановых Дом живой истории, где можно буквально погрузиться в жизнь и быт Коломенского посада конца XIX века. 📍Шелковая фабрика Музей-лаборатория, посвященный сохранению и возрождению традиций шелкоткачества Коломны. Здесь история — не только про экспонаты, но и про ремесло, которое можно увидеть изнутри. ГДЕ ПОЕСТЬ Если ленивые голубцы в «Таком русском бистро Марфы Соломоновны», десерты из «Кондитерской фабрики пастилы» и «Лажечникова» уже знакомы, вот несколько мест для нового гастрономического маршрута. 📍Трактир «Рыба» Театрализованные завтраки и ужины из печи в купеческих интерьерах — с живой музыкой или поэтическими чтениями. 📍«Гербергъ 1-го нумера» Ресторан старомосковской губернской кухни с блюдами из печи и собственной самогонной азбукой. 📍 «Устынь» Ресторан и сидрерия с собственным производством сидра и натуральных лимонадов. Европейская авторская кухня, а по вечерам — живая музыка. 📍 «Рульки вверх» Если русского быта, истории и гастрономии уже достаточно, можно переключиться на пивное бистро. ЧТО ПРИВЕЗТИ Если шоколад из «Кондитерской кухмистера Шведова» и парфюмированное мыло из «Душистых радостей» уже давно в списке коломенских сувениров, присмотритесь к местным брендам. 📍ARSHA Studio Ироничные модные сувениры, которые легко становятся частью повседневной жизни. Мы уже рассказывали о бренде в нашей рубрике #бренднедели. 📍Marme Nilova Мармелады, варенье и приправы — съедобные сувениры, которые помогут продлить вкус Коломны уже дома.</t>
+  </si>
+  <si>
+    <t>25.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4012</t>
+  </si>
+  <si>
+    <t>ОДЕЖДА, КАК КУЛЬТУРНЫЙ ОБЪЕКТ Осень не за горами — и если входить в новый сезон, то эффектно. В рубрике #бренднедели — VETRALEN, семейная мастерская из Костромы. Здесь работают с гобеленом, жаккардовыми полотнами и льном ручной работы, превращая ткани с характером в современные вещи. В узорах можно увидеть отголоски старинных сюжетов, природы и декоративного искусства, но сами модели при этом выглядят совсем не музейными. Скорее наоборот — это одежда, которую хочется носить каждый день и рассматривать как арт-объект. Философия VETRALEN — соединять воплощённые в ткани легенды и современный дизайн. Здесь считают одежду культурным маркером личности — вещью, которая может рассказывать о человеке не меньше, чем путешествия, книги или любимые места. Все коллекции VETRALEN выпускаются ограниченными тиражами — чтобы сохранить эксклюзивность и особый статус вещей. Выбор Матрёшки — куртка «Розы» — вдохновлена цветущим розовым садом после дождя.</t>
+  </si>
+  <si>
+    <t>23.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4011</t>
+  </si>
+  <si>
+    <t>ИТОГИ РОЗЫГРЫША С ОКИ DOKИ Роскошную тревел-косметичку от нашего канала получает @Elleontyeva , а сертификат в EGGSELLENT от OKИ DOKИ выигрывает @Nilemeya Спасибо всем за активное участие, в ближайшее время мы свяжемся с победителями для вручения подарка♥️</t>
+  </si>
+  <si>
+    <t>22.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4005</t>
+  </si>
+  <si>
+    <t>ПОДБОРКА ЛИМОНАДОВ Собрали освежающую подборку — от классических цитрусовых до необычных вкусов, которые напоминают о лете, отпуске и долгих прогулках по городу. 🍄Лимонад «Абрикос-апельсин-пихта» от Река 🍄Лимонад «Грейпфрут, клубника, иланг-иланг» от Этика 🍄Лимонад «Гранат-малина-экстракт ромашки» от Лапочка х Мираж 🍄Лимонад Crazy Mandarine от Lemonardo 🍄Лимонадъ винтажный черешня от Калиновъ 🍄Яблочный шорли от Устынь</t>
+  </si>
+  <si>
+    <t>21.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3998</t>
+  </si>
+  <si>
+    <t>НОВОЕ НА КАРТЕ Запускаем свежую рубрику — рассказываем о новых отелях, ресторанах и местах, которые мы добавили в свои сохраненки. Начнем с трёх бутик-отелей — стильных и аутентичных — все, как вы любите! 📍REKA KULTUR, Переславль-Залесский Новый гостевой дом с пятью апартаментами: Русь, Европа, Индия, Африка и Америка. «Не место с видом, а дом, который сам становится видом.» Одно из главных фишек — главная зона дома. Длинный стол для трапез, диваны и пять биокаминов, повторяющих пятичасовую структуру апартаментов. 📍Дом А. Пора, Казань Бутик-отель в особняке 1904 года на улице Гоголя — всего 10 номеров, и у каждого собственный художественный сюжет. Интерьеры собраны вокруг историй поэтов, художников, музыкантов, театральных и научных деятелей начала XX века: антикварная мебель, предметы-артефакты, необычные детали. Выбор Матрешки — люкс с отдельно стоящей ванной — настоящий праздник для глаз. 📍Бутик-отель «Керамика», Суздаль В старинном доме на Пушкарской улице, напротив церкви Илии Пророка. В отеле всего шесть номеров, и каждый посвящён одной из коллекций «Дымов Керамики»: «Шиповник», «Космея», «Утренняя охота», «Ночная охота», «Черника» и «Зима». Керамика здесь — не просто декор, для интерьеров специально создавали плитки, предметы и детали. Есть общая гостиная, столовая и открытая веранда, а пространство можно забронировать целиком — получится камерная резиденция всего на 12 гостей.</t>
+  </si>
+  <si>
+    <t>20.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3991</t>
+  </si>
+  <si>
+    <t>ТВЕРЬ. ГОРОД, ГДЕ 19 ВЕК НАЛИВАЕТ ТЕБЕ ЧАЙ «Твериум» открыл публичную программу. Матрешка писала о сути проекта. Это целая система. Мобильная игра в VK, где гуляешь по исторической Твери и составляешь свой чайный купаж, спектакль-променад «От Советской до Миллионной», в перспективе — музей-аптека братьев Юргенсонъ. Стартовали проект со вкусом и смыслом. За один день провели паблик-ток о культуре как бизнесе, купеческое чаепитие в доме Салтыкова-Щедрина и пресс-тур. Главный ритуал на «Глуповском чаепитии» вел сам Андрей Колбасинов (сеть чайных «Нитка», чемпион России по чайной миксологии). Его купажи собраны из русских трав и дикоросов, дизайн отвечает истории каждого места. «Чай в России всегда был больше, чем напиток, — говорит он. — Это ритуал, повод для разговора и мера отношения к гостю». Именно за чаем «Твериум» и собрал предпринимателей, музейщиков, авторов культурных каналов и журналистов. Атмосферы добавили бламанже и кулебяка по рецептам 19 века, дулёвский фарфор и фолк-коллектив «Средняя полоса». Гостей провели через чайную и купеческие смотрины, учили забытым танцам. Осенью запланирована премьера документального фильма «Твериум: визионеры», потом — театральный вечер «Предшественники», где современные тверские предприниматели выйдут в образах дореволюционных меценатов. Кульминация — открытие музея-аптеки, как раз к 900-летию Твери. Положение обязывает. В июле 2026 года Тверь включили в Золотое кольцо России. Проект «Твериум» поддержан Президентским фондом культурных инициатив. Следить — в канале Музей-аптека Братьев Юргенсонъ.</t>
+  </si>
+  <si>
+    <t>19.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3985</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия на Курилы Вулканы, черные пляжи, горячие источники, туманные леса и океан, который здесь кажется бесконечным. Курилы — путешествие для тех, кому хочется не просто красивых видов, а ощущения настоящего края света. Наш рецепт соединил Кунашир и Итуруп. Добраться до островов несложно — прямой рейс Москва-Южно-Сахалинск и затем летим до аэропортов на самих островах. ГДЕ ЖИТЬ 📍Кунашир Резорт &amp; Natural SPA Комплекс среди хвойного леса, рядом с вулканической рекой и термальными источниками. На территории — отдельные домики трех форматов: стандарт, комфорт и шале, а еще сафари-тенты для тех, кто хочет больше контакта с природой. Самое главное — отель удобно использовать как базу для исследования Кунашира. После дня на бездорожье — СПА и горячие минеральные воды прямо на территории. 📍Камуй Котан Видовой отель в селе Рейдово, где даже обычный кофе на террасе превращается в отдельную достопримечательность: из отеля открывается вид на вулкан Богдана Хмельницкого. В номерах — все необходимое для комфортного отдыха — мелочь, которая после нескольких дней на Курилах становится очень важной. Главное преимущество «Камуй Котан» — не только в номерах. Это одновременно отель, туроператор, ресторан и база для морских приключений — можно даже выйти в море на яхте, отправиться к Оку Дракона, наблюдать китов и дельфинов или устроить рыбалку. ЧЕМ ЗАНЯТЬСЯ 📍Кунашир. Мыс Столбчатый Огромные базальтовые колонны, черный вулканический берег и Тихий океан. 📍Кальдера вулкана Головнина Озера Кипящее и Горячее, фумаролы, пар и совершенно инопланетный пейзаж. Маршрут требует хорошей физической формы, поэтому лучше заранее оценить свои силы. 📍Фумаролы вулкана Менделеева Здесь земля буквально демонстрирует, что вулкан — не просто красивая гора на горизонте. Горячий пар выходит прямо из-под земли, а вокруг — вулканический ландшафт. 📍Итуруп. Белые скалы Одна из визитных карточек острова. Белоснежные пемзовые скалы, темный песок и океан — выглядит так, будто кто-то случайно перенес сюда декорации к фантастическому фильму. 📍Лавовое плато Янкито Застывшая лава, которая миллионы лет назад встретилась с океаном. 📍Термы вулкана Баранского Горячая вода среди вулканического ландшафта и зарослей бамбука. После нескольких часов на бездорожье — практически идеальный финал дня. ГДЕ ПОЕСТЬ 📍Ресторан «Айны» Локальная кухня в современной интерпретации. Здесь делают ставку на продукты с острова: курильскую рыбу, морского гребешка, чилима, икру, мидии и другие морепродукты. Точно стоит попробовать, — сет «Дары Кунашира» и дикий курильский лосось. 📍Ресторан «Камуй Котан» Концепция — морской фьюжн: дальневосточные морепродукты и рыба плюс паназиатские и средиземноморские техники. Для тех, кто не дружит с рыбой, есть мясные деликатесы по сибирским рецептам. А еще здесь можно заказать обед с собой для экскурсии или даже кейтеринг прямо в выбранной точке острова. ЧТО ПРИВЕЗТИ 📍Красную икру и рыбу Кета, лосось, икра — очевидный, но от этого не менее прекрасный курильский сувенир. 📍Морские деликатесы Если найдете краба, гребешка или другие локальные продукты, которые можно безопасно довезти домой, берите. Курилы — тот случай, когда гастрономические впечатления хочется продлить еще хотя бы на неделю.</t>
+  </si>
+  <si>
+    <t>18.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3978</t>
+  </si>
+  <si>
+    <t>ТЕКСТИЛЬ, СОЗДАЮЩИЙ НАСТРОЕНИЕ Время не только собирать урожай, но и подать это красиво. В рубрике #бренднедели — Home of Hedonists. Дом, где винтажная посуда, редкие предметы интерьера и столовый текстиль складываются в одну историю про удовольствие от красивого быта. Особая гордость бренда — текстиль собственного производства. Некоторые коллекции созданы из французских тканей, но есть и практичные варианты с влагостойкой пропиткой, их не нужно стирать после каждого ужина. При этом текстиль здесь не просто фон для тарелок. Плейсмат может полностью изменить привычную сервировку: добавить цвета, собрать композицию или сделать даже самый обычный завтрак немного похожим на праздник. А ещё у Home of Hedonists можно заказать индивидуальную вышивку. Например, с инициалами. Это сделает вещь уникальной и только вашей. Нам очень открликается философия бренда: дом должен рассказывать о своих хозяевах. Поэтому здесь создают текстиль и предлагают вещи, которые хочется не просто использовать, а рассматривать и сохранять. Выбор Матрёшки — плейсмат «Жизнь гедониста» с контрастными строчками и яркими вышивками.</t>
+  </si>
+  <si>
+    <t>17.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3977</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ С OKИ DOKИ У каждого есть тот самый город, о котором думаешь: «Вот туда я точно однажды поеду». Суздаль? Калининград? Владивосток? Или, может, маленький городок, о котором знают далеко не все? Давайте помечтаем вместе. Напишите в комментариях: в какой город России вы мечтаете попасть больше всего? А среди участников мы разыграем два приза: тревел-косметичку и сертификат в EGGSELLENT. Условия простые: 📍Подписаться на канал «Путешествия Матрешки» и «OKИ DOKИ в Москве» 📍Написать в комментариях свой город мечты 📍Поделиться розыгрышем с другом Итоги подведем 23 августа — ну что, куда отправимся?</t>
+  </si>
+  <si>
+    <t>15.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3976</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. МАРИЯ (@MozzhalovaMV) 2. Ольга (@Olgaoluska) 3. Екатерина (@ekaterina_noskova1811) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>15.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3970</t>
+  </si>
+  <si>
+    <t>ПОДБОРКА ДЛЯ ПУШИСТИКОВ Финалим неделю питомцев любимым жанром — шопингом. Собрали товары российских брендов для котиков и собачек. Качественно, стильно, всё как мы любим. 🐶 Тарелка «Котик с сердечком» от Не душно 🐶 Короткий поводок от STAYA x HIKES 🐶 Лежанка «Пони-Колосони» от HuntingPony 🐶 Худи Shaggy dog x Zhivoy Personazh 🐶 Дождевик с воротников от Balu 🐶 Пенка для мытья лап от Geltek</t>
+  </si>
+  <si>
+    <t>14.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3965</t>
+  </si>
+  <si>
+    <t>ПЯТЬ ОТЕЛЕЙ С СОБСТВЕННЫМИ ФЕРМАМИ В продолжение недели питомцев — подборка мест, где животные не декорация, а часть хозяйства. Здесь можно погладить, покормить, понять, как устроена ферма, и попробовать продукты, которые ещё утром были «в поле». Особенно удачный формат с детьми: отдых, живые впечатления и еда без лишней магии. Первая часть подборки читайте здесь. 📍«Усадьба Четыре Сезона», Московская область Сердце комплекса — собственная экоферма «Захаровы». Гостей свободно пускают к животным: можно покормить, погладить и просто понаблюдать за их размеренной жизнью. После обязательно заглянуть в фермерскую лавку за свежайшей моцареллой и бурратой, выдержанным чеддером, камамбером, домашним творогом, сметаной и сливочным маслом. Настоящий гастрономический рай. 📍Ферма М2, Московская область Отдых на действующей ферме, но со всеми удобствами современного загородного отеля. Завтраки, обеды и ужины готовят из собственных фермерских продуктов, а корзину с домашней едой могут принести прямо к вашему коттеджу. 📍Отель-усадьба «Времена года», Тверская область Экоферма и контактный зоопарк с зивотными, которых можно не только увидеть, но и покормить. Олени, кабаны, лиса, утки, рыбы — маленькие гости обычно проводят здесь гораздо больше времени, чем планировали, а взрослые наконец могут спокойно выпить чай у камина. 📍Экопарк «Ясно Поле», Тульская область Здесь ферма — целая философия. На 500 гектарах расположены пастбища, фруктовые сады, огороды, теплицы, пасека и сыроварня. Гости могут гулять по садам, пробовать яблоки и груши прямо с дерева, наблюдать, как выращивают овощи и содержат животных, а заодно узнать, что такое органическое и пермакультурное земледелие. 📍Деревня Басаргино, Алтайский край Главная изюминка — мараловодческое хозяйство. Так же на территории пасека и ферма с домашними животными — можно покормить ягнят и даже подоить козу. В ресторане — продукты с собственной фермы, с собой обязательно взять баночку меда и козий сыр.</t>
+  </si>
+  <si>
+    <t>12.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3959</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия: Без бензина, но с душой 😁 Когда не хочется за руль со всеми вытекающими: пробки, заправки и никакого отдыха водителю, есть решение. Собрали места, куда удобно и комфортно можно добраться из Москвы на электричке. 📍Переделкино (МЦД-4)  20–30 минут от Киевского вокзала или по линии МЦД-4 до станции «Переделкино».  За главными литературными дачами страны. Здесь дома-музеи Пастернака, Чуковского и Окуджавы, а также Дом творчества, который превратили в супер-стильное современное пространство с библиотекой, коворкингом и отличным рестораном. Идеально для прогулки между вековыми соснами и чтения стихов вслух. 📍Новый Иерусалим (МЦД-2)  От Рижского или Курского вокзалов (или любой станции МЦД-2) до станции «Истра» или «Новоиерусалимская». Едем в один из самых масштабных музейных комплексов Подмосковья. Здесь проводят выставки мирового уровня (от Пикассо до Айвазовского), а архитектура самого музея, «вкопанного» в холм, — отдельный вид удовольствия. Рядом — величественный Воскресенский Ново-Иерусалимский монастырь. От станции можно дойти пешком или доехать на местном автобусе за 5 минут. 📍Сергиев Посад и Абрамцево  Электричка с Ярославского вокзала (1–1,5 часа).  За классикой (Троице-Сергиева Лавра, Музей игрушки) и не только (наш второй рецепт). Можно выйти на одну станцию раньше, в Абрамцево. От платформы через лес ведет живописная тропа прямо к усадьбе Мамонтовых. Здесь писали «Девочку с персиками», жгли костры передвижники и до сих пор стоит та самая «Избушка на курьих ножках» по эскизу Васнецова. 📍Архангельское  МЦД-2 до станции «Павшино», далее 15 минут на автобусе или маршрутке. «Подмосковный Версаль» во всей красе. Террасы, скульптуры, вид на старицу Москвы-реки и обновленная «Колоннада». Если хочется имперского масштаба и идеальных фото в садах — вам сюда. Подальше: 📍Тула Скоростная «Ласточка» с Курского вокзала (2 часа 20 минут).  Тула сейчас — это «вторая Москва» в плане гастрономии и креативных кластеров. Кремль, Казанская набережная, кластер «Октава» и «Искра». Город идеально заточен под пешие прогулки, так что машина там будет только мешать. 📍Калуга Фирменный экспресс с Киевского вокзала ( 2,5 - 3 часа). За космическим масштабом. Музей космонавтики с настоящей ракетой «Восток» — обязательный пункт. Калуга очень фактурная. Обязательно загляните в Инновационный культурный центр (ИКЦ) — современное искусство с отличной архитектурой.</t>
+  </si>
+  <si>
+    <t>12.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3958</t>
+  </si>
+  <si>
+    <t>Помните ту самую романтику электричек? Место у окна, кофе из термоса и «дачные» платформы. Скоро расскажем, в какие города стоит отправиться на электричке из Москвы — сохраняйте идею для ближайшего путешествия!</t>
+  </si>
+  <si>
+    <t>11.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3951</t>
+  </si>
+  <si>
+    <t>КОСМЕТИКА ДЛЯ БРАТЬЕВ МЕНЬШИХ Открываем новую неделю, посвященную питомцам с бренда G.pets by Geltek — косметики для собак и кошек, созданной командой, которая много лет разрабатывает медицинскую продукцию и уходовую косметику. Научный подход, гипоаллергенные формулы и натуральные компоненты здесь работают на одну задачу — сделать уход за питомцами действительно бережным и комфортным. Идеальный набор для путешествий: 🐾 Бальзам-стик для лап — настоящий must-have для путешествий в любое время года. Перед прогулкой он создает защитный барьер от горячего асфальта, реагентов, песка, гравия и холода, а после помогает восстановить кожу подушечек лап. 🐾 Пенка для мытья лап со встроенной силиконовой щеточкой быстро очищает лапы после прогулки, удаляет грязь и дорожные реагенты, не пересушивая кожу. Особенно оценят те, кто путешествует на машине или останавливается в гостиницах — чистые лапы за пару минут без лишних хлопот. 🐾 Для питомцев со светлой шерстью есть специальный шампунь для белой и светлой шерсти, который помогает сохранить естественную белизну и ухоженный вид без агрессивного воздействия. Выбор Матрёшки — гипоаллергенный шампунь, который подойдет практически любому питомцу — от щенков и котят до пожилых животных и любимцев с чувствительной кожей.</t>
+  </si>
+  <si>
+    <t>10.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3942</t>
+  </si>
+  <si>
+    <t>МАТРЕШКА + ЗНАЙ НАШИХ Нам давно хотелось поделиться: «Путешествия Матрешки» уже почти год сотрудничают со «Знай наших» — проектом АСИ, Росконгресса и ВЭБ.РФ. Проект важный, он помогает российским брендам становиться заметнее и выходить на новый уровень. Мы также любим находить интересные российские бренды и рассказывать о них. Делаем это бесплатно. Считаем своей миссией. И нам очень приятно быть в числе партнёров проекта «Знай наших». За время сотрудничества собрали для «Знай наших» несколько наших фирменных «рецептов» путешествий — с маршрутом, настроением и тем самым локальным брендом, который хочется увезти с собой. Проекту благодарны за идеи, а нашими рецептами делимся: 📍Зимняя карта России: лед Байкала, северное сияние Мурманска и кружевная Вологда. 📍Места силы: Кисловодск с нарзанными ваннами, веломаршруты Калининграда и релакс в Сочи. 📍Карамельная Россия: где посмотреть ладью Афанасия Никитина и калязинскую колокольню их карамели. 📍Карта цветения: магнолии в Сочи, тюльпаны в Калмыкии, маральник на Алтае. 📍Карта пасхальных путешествий: Сергиев Посад, Псков, Печоры, Тула, Рязань, Калуга. И, конечно, перекусы в дорогу: чай, марципан, снеки и конфеты без сахара. Сейчас Знай Наших запускают классный федеральный проект «Новый национальный бренд» — инициатива АСИ, Минпромторга, Минкультуры и Минэкономразвития. Проект собирает предпринимателей и дизайнеров, создающих продукт с российской идентичностью, и помогает им вырасти в полноценный бренд — с прицелом на внутренний рынок и экспорт. Акселератор уже стартовал: за работу взялись команды представителей креативных индустрий, студентов, предпринимателей (включая участников конкурса #ЗнайНаших). Итоги — осенью в Санкт-Петербурге на Днях креативной экономики. Участники представят готовые концепции продуктов. Лучшие лягут в основу серийного производства под новым национальным брендом. Следите за новостями проекта по тегу #НовыйНациональныйБренд и на сайте: новый-национальный-бренд.рф</t>
+  </si>
+  <si>
+    <t>09.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3941</t>
+  </si>
+  <si>
+    <t>ТРЕВЕЛ-РОЗЫГРЫШ Каждое путешествие начинается со сборов. И мы решили сделать их немного приятнее. Вместе с брендом натуральной косметики be.sagе разыгрываем тревел-наборы, которые станут идеальными спутниками в любой поездке — будь то отпуск у моря или уикенд за городом. Чтобы принять участие: 📍Подпишитесь на @matreshechkatravel и @besagelove 📍Поставьте любую реакцию на пост 📍Нажмите кнопку «Участвую» 15 августа выберем троих победителей и подарим тревел-наборы, в которые входят: твердый шампунь и кондиционер, гидролат, дезодорант и гель для душа.</t>
+  </si>
+  <si>
+    <t>08.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3935</t>
+  </si>
+  <si>
+    <t>ГАСТРОНОМИЧНАЯ ПОДБОРКА В продолжении темы готовки, собрали подборку для кулинарных шедевров — идеальные составляющие для летней кухни и маринадов. 🍄Джем из яблок и тыквы от М2 🍄Уксус яблочный от TRAWA 🍄Соус к мясу «Абрикосовый карри» от Ипатов 🍄Яблочное повидло от Край земли 🍄Соус чили Юдзу от Chilingdom 🍄Соус грейпфрут&amp;сельдерей от Jam.me</t>
+  </si>
+  <si>
+    <t>07.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3929</t>
+  </si>
+  <si>
+    <t>ПУТЕШЕСТВИЯ СО ВКУСОМ ДОМА Не все поездки заканчиваются ужином в ресторане. Иногда гораздо интереснее заглянуть на местный рынок, купить свежую рыбу, фермерский сыр, сезонные овощи или бутылку локального вина и приготовить ужин самостоятельно. Тем более, когда в доме есть кухня, большая терраса и никто не торопит освобождать столик. Собрали места, где хочется именно так и провести выходные. 📍Резиденция «Ближняя дача», Подмосковье Всего час с небольшим от Москвы и вокруг сосновый лес, каскад озер и прогулочные тропы. Здесь можно провести весь день на природе: отправиться на рыбалку, встретить по дороге белок, бурундуков, журавлей и цапель или просто гулять вдоль воды. Особенно понравится тем, кто путешествует с детьми — развлечения здесь придумывает сама природа. Самый приятный момент наступает вечером. Если улов оказался удачным, его можно приготовить самостоятельно на кухне или доверить поварам ресторана «Девкин ручей», расположенного прямо у воды. 📍Karelia Village, Карелия Дом на первой береговой линии Онежского озера. Здесь есть все, чтобы несколько дней вообще никуда не выезжать: полностью оборудованная кухня, большой обеденный стол, терраса, мангал, собственный спуск к озеру и лодка у берега. Карелия — одно из тех мест, где продукты становятся частью путешествия — форель, копченая рыба, ягоды, грибы по сезону — все это хочется привезти с собой в дом и приготовить большой ужин для семьи или друзей. А потом еще долго сидеть на террасе, пока солнце садится над Онежским озером. 📍Бутик-отель «Грушевый цвет», Республика Алтай Если в путешествии вы любите готовить, но не готовы жертвовать комфортом пятизвездочного отеля. Дома здесь больше напоминают современные загородные резиденции: просторная кухня-гостиная, полностью оборудованная кухня, терраса, зона барбекю и панорамные окна с видом на Катунь, горы или грушевый сад — в зависимости от выбранного дома. При этом готовить здесь хочется не потому, что нет альтернативы. На территории работает ресторан «Во саду ли в огороде» под руководством бренд-шефа Антона Ковалькова, где локальные продукты становятся основой авторского меню. Поэтому можно легко чередовать домашние завтраки, приготовленные всей семьей, с гастрономическими ужинами в ресторане.</t>
+  </si>
+  <si>
+    <t>06.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3928</t>
+  </si>
+  <si>
+    <t>ПЕРВЫЙ КРЕАТИВ САММИТ В МОСКВЕ: МАТРЕШКА ИДЕТ В ЖЮРИ С 11 по 13 августа в Москве пройдет первый Всероссийский Креатив Саммит. Союз предпринимателей креативных индустрий собирает в одном месте финалистов Кубка креативных бизнес-проектов, экспертов, бизнес, власть и институты развития. Нам особенно приятно: «Путешествия Матрёшки» — в жюри Кубка в лице основателя проекта Марии Моносовой. Будем смотреть, спорить и выбирать лучших. Как всё устроено: 11 августа — финальные защиты Кубка в офисе Сбера, КреативМаркет, выставка и объявление победителей специальных номинаций. 12 августа — бизнес-экскурсия по ключевым креативным площадкам Москвы. 13 августа — деловой день в Сколково: дискуссии, стратегические сессии, спиддейтинг с крупными заказчиками и награждение победителей Кубка 2026. Участие бесплатное, нужна только регистрация на creativesammit.ru и паспорт с собой. За бизнес-экскурсию — оргсбор на месте. Если вы делаете креативный продукт, ищете партнёров или просто хотите увидеть, как выглядит креативная экономика страны в одном пространстве, — вам туда. Встретимся на защитах!</t>
+  </si>
+  <si>
+    <t>05.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3922</t>
+  </si>
+  <si>
+    <t>1000 ЛЕТ РАЗНИЦЫ ЗА ОДИН ВИКЕНД #рецептпутешествия в Болгар и Иннополис Придумали, как помирить любителей старины и технологий. Открываем цикл парных городов, между которыми нет ничего общего, кроме географического положения. Татарстан умеет удивлять контрастами. Здесь есть два города: Болгар — столица Серебряной Булгарии, затем Золотой Орды, узел Великого шёлкового пути, и Иннополис — один из самых молодых и прогрессивных городов России. Между ними три часа и примерно тысячелетие. Просто какая-то машина времени. БОЛГАР, ВЕК XIII Здесь сохранилась архитектура времён Золотой Орды, а это редкий для России случай. Болгар признан объектом Всемирного наследия ЮНЕСКО.  ГДЕ ОСТАНОВИТЬСЯ 📍Kol Gali Resort &amp; Spa Главный адрес рядом с Белой мечетью. Курортный формат: спа, виды. Удобная база, если хотите и руины, и комфорт в одном дне. 📍Регина Более спокойный и прагматичный вариант рядом с музеем-заповедником. Удобно выйти утром и сразу оказаться среди мавзолеев и минаретов. ЧТО ПОСМОТРЕТЬ 📍Болгарский музей-заповедник Соборная мечеть, Северный мавзолей, ханские руины, высокий берег Волги. Это столица Волжской Булгарии. Передвигаться по территории можно пешком, на электромобилях или взять в аренду велосипеды и самокаты. Вход бесплатный. Но лучше заказать экскурсию. 📍Памятный знак и Музей болгарской цивилизации Внутри хранится один из самых больших и драгоценных Коранов мира. Пять из шести этажей занимают керамика, оружие, украшения, предметы быта. 📍Белая мечеть Современный символ Болгара. Её называют татарстанским Тадж-Махалом. Особенно хороша на закате и в золотом свете. ГДЕ ПОЕСТЬ 📍Кафе при Белой мечети Татарские точки Болгара. Эчпочмак, токмач, перемячи, чай и всё, что пахнет правильным Татарстаном. Еда простая и локальная — и в этом её сила. 📍Чайхана при Музее хлеба  Здесь можно попробовать свежую выпечку из дровяной печи и татарские сладости. 📍Кафе «Зулейха» В здании Музея болгарской цивилизации. Домашняя татарская кухня, выпечка. ИННОПОЛИС, ВЕК XXI Роботы-доставщики появились на улицах Иннополиса раньше всех. Здесь работает беспилотное такси, причём поездка бесплатная. В городе сложно заблудиться, всего 9 тысяч жителей, хотя сингапурский архитектор заложил потенциал роста до 155 тысяч. Всё интуитивно понятно. ГДЕ ОСТАНОВИТЬСЯ 📍Hostelinn / кампус Если хотите почувствовать город изнутри, а не смотреть на него из окна экскурсионного автобуса. Просто, современно, по-студенчески. 📍ION Стильно и минималистично. Номера из двух комнат, упакованы техникой, панорамные окна и всё необходимое для комфорта. ЧТО ПОСМОТРЕТЬ 📍Университет Иннополис Главный архитектурный герой молодого города. Кампус, спортивный комплекс, жилые корпуса. Всё выглядит как декорации к сериалу про будущее. 📍Технопарки имени Попова и Лобачевского Кольцевая архитектура, стекло, роботы. Сюда лучше с экскурсией: иначе многое так и останется красивой оболочкой Внутри работают офисы IT-компаний, конференц-залы, коворкинг и кафе. Вход бесплатный, по брони. 📍Art Space Культурная пауза в IT-городе. 2000 кв. м с кинотеатром, театральной студией, студией звукозаписи, мастерскими и даже барбекю. ГДЕ ПОЕСТЬ 📍Туганнар Мультиформатно: от котлет и хачапури до паназии и локальной кухни. Заказ вам привезут милые роботы-котики. Фишка заведения — фирменный кыстыбый с цыплёнком, с мясом, филе-о-фиш. 📍Инномакс Японская и итальянская кухня. Меню для веганов и тоже роботы-котики доставщики. 📍фуд-корты технопарков Бюргерные, грузинское, кофейни — всё очень кампусное и живое. ЧТО ПРИВЕЗТИ 📍Из Болгара — чак-чак, татарский мёд, маленькую белую мечеть в любом виде 📍Из Иннополиса — мерч университета/технопарка и открытку «я был в самом молодом городе России». Кстати, остановиться можно и в Казани. До Болгара из казанского речного порта едем на скоростном «Метеоре», примерно два часа. Иннополис находится в 30–40 минутах на автомобиле. В Казани же всегда есть, что посмотреть. Вот наш #рецептпутешествия по столице Татарстана.</t>
+  </si>
+  <si>
+    <t>04.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3915</t>
+  </si>
+  <si>
+    <t>НЕЖНАЯ «ТВЕРДАЯ» КОСМЕТИКА В рубрике #бренднедели — be sage. натуральная косметика, где вместо больших пластиковых флаконов — компактные твёрдые средства, которые удобно брать в ручную кладь, поход или короткий уикенд. Лаконичные по оформлению и без лишнего визуального шума — твёрдые шампуни, дезодоранты, бальзамы для губ, кремы для рук с удивительными ароматами: томатная ботва, пихтовое латте, пион и рис. В составе — мягкие растительные ПАВы, масла ши, протеины риса и пшеницы, пантенол и аллантоин. Есть даже линейка для собак — тоже в твердом формате. Помимо удобства и натуральности, концепция «slow shower» — не просто помыться, а перезагрузиться — сделать ежедневные ритуалы приятнее и комфортнее. Свою концепцию заботы о природе be Sage переносит и в жизнь, реализуя проект «Нас здесь не было». Вместе с волонтёрами «Чистого Алтая» команда очищала скалы вдоль Чуйского тракта от туристических надписей. За одну поездку удалось восстановить около 150 квадратных метров скальной поверхности. Хорошее напоминание о том, что любовь к природе — это не только красивые фотографии, но и вполне конкретные действия. Выбор Матрёшки — твёрдый гель для душа «Персиковый улун». Неожиданное сочетание спелого персика и свежей чайной ноты. Запах получился очень летним, но без приторной сладости — скорее как холодный улун с фруктами где-нибудь на веранде после долгого дня в дороге.</t>
+  </si>
+  <si>
+    <t>03.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3911</t>
+  </si>
+  <si>
+    <t>КИСТИ, ПЛЕНЭРЫ И ГОРОДА: 3 АРТ-ПУТЕШЕСТВИЯ Отправляемся в путешествие, где вместо чек-листа достопримечательностей — скетчбук, вместо спешки — пленэр, а главным сувениром станет картина, написанная своими руками. Собрали три проекта, которые делают искусство поводом отправиться в дорогу. 🪆Studio Paspartu, Рязань Два дня, пять мастер-классов и город, который создан для зарисовок. Вместе с художницей Дашей Онацкой участники будут рисовать знаменитые рязанские грибы с глазами, древние стены кремля, детали Преображенского собора с его белокаменной резьбой и изразцами, гулять по историческим кварталам и искать вдохновение в каждой улице. Завершится суббота атмосферным вечером в баре «Поэт» — со стихами, коктейлями и настроением Сергея Есенина. Даже если вы никогда не держали кисть в руках, переживать не стоит: в программу уже включены все материалы и мастер-классы. 🪆 Follow Art, Санкт-Петербург Проводим выходные среди лучших выставок страны — этот формат сложно превзойти. За пару дней можно увидеть сразу несколько главных экспозиций сезона: Кончаловского и Тропинина, выставку «Великая. Образ женщины в русском искусстве», ретроспективу братьев Маковских в Музее Фаберже и современное искусство Индии в Главном штабе Эрмитажа. Главная особенность Follow Art — искусствоведы, которые не просто проводят экскурсии, а помогают увидеть то, что обычно остается незамеченным. Их путешествия существуют уже больше десяти лет, и программы практически никогда не повторяются. 🪆 Русский Север с Еленой Касьяненко Совмещаем творчество с настоящей экспедицией — отправляемся на Мезень — один из самых труднодоступных и самобытных уголков Русского Севера, где сохранились старинные поморские деревни, деревянные мельницы, традиционные ремесла и невероятные северные пейзажи. В программе — Архангельск, Кимжа, Малые Корелы, Лампожня и десятки мест, куда редко добираются обычные туристы. Между экскурсиями — пленэры, работа с натуры и возможность запечатлеть настоящий север. Совет от Матрешки: арт-путешествия — это не про умение рисовать, это способ замечать детали, которые обычно проходят мимо, и увезти домой не только фотографии, но и собственные впечатления, созданные руками. Возможно, именно такой формат станет вашим любимым способом открывать новые города.</t>
+  </si>
+  <si>
+    <t>02.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3910</t>
+  </si>
+  <si>
+    <t>Что было в канале Матрешки за последние две недели: - три города рядом с Москвой для путешествий с детьми - платки с историей от LIPS&amp;BRAIN - #рецептпутешествия в Петрозаводск - подборка глэмпингов - наборы для творчества - чай от «Зарайской завалинки» - #рецептпутешествия в Зарайск - подборка цветочных ферм - «мыльная» подборка А какой пост вы уже добавили в сохраненки или даже успели воспользоваться нашей рекомендацией?</t>
+  </si>
+  <si>
+    <t>01.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3904</t>
+  </si>
+  <si>
+    <t>МЫЛЬНАЯ ПОДБОРКА Маленькая деталь в ванной комнате, которая может задать настроение на весь день. Делимся любимыми находками мыла — от чистого сердца для вашей чистоты. 🧼 Мыло «Эмоциональная разгрузка» от Sonono 🧼 Лимонное мыло-плитка от Patisoncha 🧼 Мыло для рук Фейхоа и мята от Laboratorium 🧼 Жидкое мыло «Чистый хлопок» от Banka home 🧼 Мыло Лаванда от Windsor soap 🧼 Парфюмированное жидкое мыло для рук «SILA GOR №1 CITRUS, TONKA, BLACK PEPPER» от Краснополянская косметика</t>
+  </si>
+  <si>
+    <t>30.07.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3898</t>
+  </si>
+  <si>
+    <t>ЦВЕТЫ ПРЯМО С ГРЯДКИ, ЧАСТЬ 2 Продолжаем собирать карту самых красивых цветочных ферм России (первую часть читайте здесь). Собрать свой букет прямо с поля — однозначный мастхэв этого лета. 🌷 Легрантея, Московская область Здесь круглый год цветёт маттиола — главный символ и гордость хозяйства. Летом распускается гектар пионов, огромные поля гладиолусов и георгинов, особенно трепетно выращивают лизиантусы — исключительно из семян, чтобы каждый цветок был крепким и долго стоял в вазе. Помимо цветов, на ферме есть места для отдыха: беседка для камерных праздников, а ещё ручные пони, еноты и павлины, которых можно покормить и сфотографировать. 🌷 Трава-Мурава, Владимирская область Вместо привычных букетов — «кулечки радости» — сезонные охапки цветов, которые не требуют повода. Помимо цветов, проект устраивает гостевые дни в деревне, где можно пожить среди полей, варить гидролаты, красить ткани растениями, плести венки, неспешно гулять к реке и завтракать на веранде. А ещё у хозяйки есть удивительная идея — «Женские письма зрелого лета»: серия писем о проживании самого щедрого времени года через тело, природу и маленькие ежедневные ритуалы. 🌷 2 Сосны, Подмосковье Семейная цветочная ферма Даши и Димы, которая началась с любви к земле и желания выращивать честные сезонные цветы. Здесь можно заказать свежую срезку, оформить цветочную подписку и следить за тем, что расцвело именно сейчас — всё зависит от сезона и природы. У фермы очень тёплая история создания, которой владельцы делятся в своём блоге. Здесь выращивают не только цветы, но и особенное отношение к жизни: спокойное и внимательное.</t>
+  </si>
+  <si>
+    <t>29.07.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3892</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Зарайск Самый маленький кремль России, уютные купеческие улочки, горячие баранки и коврижки по старинным рецептам. Зарайск — один из тех городов, куда стоит ехать за неспешными выходными. От Москвы — всего около двух часов на машине. ГДЕ ЖИТЬ 📍Гостиница «ДПО» Простой и удобный вариант в самом Зарайске. Подойдет тем, кто планирует целый день гулять по городу и ищет комфортное размещение без лишних переплат. 📍Отель «Гармония» Небольшой современный отель с уютными номерами и спокойной атмосферой. Хороший выбор для романтических выходных или семейной поездки. ЧЕМ ЗАНЯТЬСЯ 📍Зарайский кремль Главная гордость города и единственный полностью сохранившийся кремль Московской области. Несмотря на свои небольшие размеры, он впечатляет мощными стенами, старинными башнями и удивительно спокойной атмосферой. Обязательно загляните в музей и прогуляйтесь по территории. 📍Подняться на Водонапорную башню Одна из лучших смотровых площадок города. Сверху открывается красивый вид на кремль, старые улицы и окрестности Зарайска. Особенно красиво здесь на закате. 📍Музей «Зарайская баранка» Выбор Матрешки — театрализованная экскурсия «Знакомство с Зарайской баранкой». Вас познакомят с историей знаменитого зарайского лакомства, покажут старинные традиции местных пекарей, угостят ароматным чаем со свежими баранками. А если хочется не только попробовать, но и увезти с собой собственноручно приготовленный сувенир — записывайтесь на мастер-класс по выпечке баранок. После обязательно загляните в музейное кафе. ГДЕ ПОЕСТЬ 📍«Зеленый дятел»(деревня Сенницы) Ради этого ресторана стоит проехать лишние полчаса. Расположен рядом с усадьбой Сенницы, среди старого парка. В меню — современная русская кухня, сезонные продукты и красивая подача. Отличное место, чтобы завершить путешествие неспешным обедом. ЧТО ПРИВЕЗТИ 📍Зарайская коврижка Медовая, ароматная, приготовленная по старинным рецептам. Отличный гастрономический сувенир, который точно не залежится дома. 📍Зарайская баранка Главный символ города. Хрустящая, ароматная и гораздо вкуснее той, что мы привыкли видеть в магазинах. Лучше всего купить сразу несколько связок — домой и в подарок близким.</t>
+  </si>
+  <si>
+    <t>28.07.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3885</t>
+  </si>
+  <si>
+    <t>АРОМАТ ЛЕТА В КАЖДОЙ ЧАШКЕ В преддверии #рецептапутешествия в Зарайск в рубрике #бренднедели — «Зарайская завалинка», семейная мастерская, которая доказывает: самые лучшие сувениры — те, что хранят вкус и аромат места. История бренда началась с любви к родной земле — создатели решили собрать все лучшее из дорогого сердцу места в одной чашке чая. Каждый чай собирают вручную. Иван-чай, душица, чабрец, мята, мелисса, зверобой, листья смородины, цветы липы — растения заготавливают в экологически чистых местах Зарайского округа, а затем бережно сушат и смешивают. В мастерской принципиально не используют искусственные ароматизаторы и добавки — только то, что подарила природа. Особенно нравится, что «Зарайская завалинка» — это продолжение русских традиций чаепития. Само название сразу вызывает знакомую картину: деревянный дом, тёплый летний вечер, разговоры на завалинке и чашка горячего травяного чая. Помимо классических сборов здесь можно найти красивые подарочные наборы, варенье, мёд и другие локальные продукты. А для тех кто хочет собрать свой собственный купаж — выездной мастер-класс по иван-чаю, который могут провести в любом удобном для вас месте — дома, в офисе или на даче. Узнать как собирать и сушить чай и секреты семейного заваривания, а потом пить чай из самовара с домашней выпечкой. Выбор Матрёшки — подарочный набор с зарайским травяным чаем, который приятно открыть дома спустя несколько недель после поездки и снова мысленно оказаться среди тихих улиц Зарайска.</t>
+  </si>
+  <si>
+    <t>27.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3884</t>
+  </si>
+  <si>
+    <t>ЕДЕМ ЗАКРЫВАТЬ ГЕШТАЛЬТЫ В СЕРПУХОВ 1 августа в Серпухове случится то, чего в России ещё не было: Первый Психологический фестиваль. В музее. Программа звучит как квест по собственной голове: разобраться с синдромом самозванца, заглянуть в свою Тень, откопать «финансовую археологию», нарисовать несуществующее животное и узнать о себе неожиданное. Плюс Лила, юнгианская песочница, гипноз без мистики, йога-нидра и мульт-терапия с ёжиками. Будет модная сейчас зона Нытинга. Поныть. Без советов, оценок и «соберись». Кажется, это лучшее изобретение лета. И все это в полутора часах езды от Москвы. Один билет — весь день с 12:00 до 18:30. Собираете программу как конструктор: хотите — тренинги, хотите — лежать на газоне в лёгком трансе. Всё происходит в Серпуховском историко-художественном музее. Между практиками можно заглянуть на выставку «Подслушано у картин» и проверить, что картины скажут лично вам. Также последние дни работает масштабная выствака «Импрессионизм с русской душой» и проект «Евгений Спасский: Я посредине мира». Обе неожиданно резонируют с темами поиска себя, субъективного восприятия и внутреннего баланса. Кто с нами поныть и перезагрузиться? Наш #рецептпутешествия в Серпухов и фестивальный гайд тоже будут весьма кстати!</t>
+  </si>
+  <si>
+    <t>26.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3883</t>
+  </si>
+  <si>
+    <t>АНОНС МЕСЯЦА Август — время, чтобы успеть прожить еще одно маленькое летнее путешествие. Собрали новую подборку направлений, которые совсем скоро появятся в канале Матрешки. В августе отправимся исследовать: 📍Зарайск — что смотреть и пробовать кроме знаменитых баранок 📍Иннополис и Болгар — два совершенно разных Татарстана: город будущего и город с тысячелетней историей 📍Города, куда можно сбежать из Москвы на электричке — без мыслей о заправках 📍Курилы и Итуруп — путешествие на край России с вулканами, горячими источниками и невероятными пейзажами 📍Коломну — любимица Матрешки в конце августа — за пастилой, старинными улочками, кремлем и неспешными выходными. А какие направления вы хотели бы увидеть в наших следующих рецептах путешествий? Делитесь идеями в комментариях — возможно, именно ваш город станет следующим героем рубрики.</t>
+  </si>
+  <si>
+    <t>25.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3877</t>
+  </si>
+  <si>
+    <t>НАБОРЫ ДЛЯ ТВОРЧЕСТВА В дорогу, путешествие или на подарок — идеальные творческие боксы с современными мотивами и понятными инструкциями. 🖌️ Набор для творчества по созданию подноса из гипса в технике терраццо от Рельефика 🖌️ Набор для вышивания Голубь от Не белый лист 🖌️ Пазл Теннис от Elemental 🖌️ Пазл 1000 деталей «Добрые друзья. Альберт Эдельфельт» от Эрмитажный магазин 🖌️ Набор для вышивания «Лавандовый ветер» Owlforest 🖌️ Подарочный набор для создания 2 аромасвечей (русская баня, яблоко в карамели) от Семья свечеваров</t>
+  </si>
+  <si>
+    <t>24.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3871</t>
+  </si>
+  <si>
+    <t>ГЛЭМПИНГИ, РАДИ КОТОРЫХ СТОИТ УЕХАТЬ ИЗ ГОРОДА Меняем бетон на сосны, а будильник — на пение птиц. Собрали глэмпинги и загородные проекты, где природа не отменяет комфорт. Идеально, чтобы замедлиться и выдохнуть. 📍Woody Village, недалеко от Дубны Отель в скандинавском стиле. Можно жить в A-frame домике, ДубльДоме или сезонном глэмпинге. На территории — ресторан, общая гостиная с камином и библиотекой. Летом: велосипеды, сапы, лодки. Для полного расслабления — баня с купелью. 📍Дом на дереве, Переславль-Залесский Несколько домиков среди деревьев от семьи Петровых, которая более 20 лет занимается атмосферными отелями. Есть редкий формат — вращающийся круглый дом. Собственный пляж, плюс дрезина как отдельное развлечение. Совмещаем с нашим маршрутом по Переславлю-Залесскому. 📍Дом Ларди, Ростов Великий Деревенская эстетика с французским шармом. На территории — панорамные дома, летний шатер-глэмпинг и старинная изба. Из активностей: петанк, крокет, велосипеды, зимой — лыжня и каток. Хорошая пара к нашему рецепту путешествия по Ростову Великому. 📍«Аристократъ», Костромская область Глэмпинг на территории большого SPA-отеля на берегу Волги, рядом с озером. Есть крытый и открытый бассейны, спа-комплекс, эко-ферма, мини-зоопарк и рыбалка. Удобный вариант для семейной поездки. Маршрут по Костроме тоже есть в нашем канале. 📍Арт-глэмпинг «Лён», Палех Очень необычные домики «Ларец» и «Шкатулка» на территории бывшего льнозавода. Современная архитектура плюс история места. Удачная база для знакомства с Палехом и лаковой миниатюрой. Здесь найдете наш #рецептпутешествия в Палех. 📍«Зеленая тропа», Тульская область Well-being-отель с домиками, шатрами и дачами. На территории есть фермерский ресторан, баня, программы восстановления. Сюда — за перезагрузкой, а не за экскурсионной гонкой «успеть всё».</t>
+  </si>
+  <si>
+    <t>23.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3867</t>
+  </si>
+  <si>
+    <t>ЕДЕМ НА ЧАЕПИТИЕ В ТВЕРЬ 30 июля в Твери устраивают вечер, ради которого стоит сесть на «Ласточку». Матрешка любит и поддерживает такие инициативы, которые меняют города. Театрализованное чаепитие — первое событие публичной программы «Твериум», проекта про культурные коды Твери. Про наследие, которое можно потрогать, попробовать и забрать с собой. В музее Салтыкова-Щедрина, резиденции бывшего тверского вице-губернатора, пройдёт «Глуповское чаепитие. Разговор по душам». Формат — почти светский салон XIX века. Длинный стол, самовары, граммофон, письма на старинной печатной машинке, парфюмерный бар, купеческие угощения по архивным рецептам и театральный перформанс с живой гармонью. За чай отвечает Андрей Колбасинов — чемпион России по чайной миксологии и основатель русской чайной «Нитка». Он привезёт купажи, собранные специально для вечера, и расскажет, как пили чай в разных сословиях России. И что пили, пока чай в России не вошел в моду. Культурный сюжет дополнит игра с участием звездного спикера. Ещё обещают краковяк и падеспань. Танцы, которые в резиденции Салтыкова-Щедрина могли танцевать 150 лет назад. Дресс-код — шеби-шик: лён, кружево, пастель, шляпки. Организаторы очень просят поддержать, чтобы получилось атмосферно. Ведь каждый гость становится полноценным участником званого вечера. Зарегистрироваться можно здесь А чтобы день получился еще более насыщенным, советуем изучить наш #рецептпутешествия в Тверь. Город становится модным. Пора покупать билеты на «Ласточку». Организаторы: АНО «Город-Музей», Центр капитализации наследия, музей-аптека Юргенсонъ, Тверской государственный объединённый музей. При поддержке Президентского фонда культурных инициатив.</t>
+  </si>
+  <si>
+    <t>22.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3861</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Петрозаводск Идеальный северный сити-тур в столицу Карелии. Удобная логистика, северная еда, Онега и ощущение, что вы уехали гораздо дальше, чем на самом деле. Едем на выходные: гулять по набережной, смотреть Карелию в музеях, уходить на метеоре к деревянным церквям и возвращаться к ужину с видом на озеро. ГДЕ ЖИТЬ 📍Фрегат Классика у воды. Отель в центре, на берегу Онежского озера. Набережная, центр и пассажирский причал рядом. То есть утром можно выйти из номера и почти сразу оказаться на пути к Кижам. Если хочется правильной картинки, берите люкс или номер с видом на Онегу.  📍PETRA Для тех, кто любит отели с историей. Расположен в здании объекта культурного наследия. Дом полностью восстановили и реконструировали в 2023 году. В пешей доступности — вокзал и главные городские точки. Хороший вариант, если хочется жить не просто удобно, а с контекстом. ЧЕМ ЗАНЯТЬСЯ 📍Национальный музей Республики Карелия Лучшее место, чтобы быстро собрать регион в голове. 24 зала, где уместились и ледниковый период, и петроглифы возрастом 8 тысяч лет, и трехвековая история края. В экспозиции «Природа Карелии» более двухсот видов животных в диорамах и умный свет, который делает музей похожим на медиапространство. С детьми тоже будет очень интересно. 📍Кижи на метеоре Главный карельский маст-визит. Быстроходное судно идет из Петрозаводска менее полутора часов в одну сторону. На острове дают несколько часов свободного времени. Деревянные церкви, часовни, дома, амбары, баня и тот самый пейзаж, ради которого сюда едут со всего мира. Кижский погост включен в список Всемирного наследия ЮНЕСКО.  📍Морской музей «Полярный Одиссей» Здесь собраны действующие копии исторических деревянных парусников. Можно не только смотреть, но и трогать, примерять, фотографироваться, заходить на палубы и в каюты. После классических музеев — идеально. ГДЕ ПОЕСТЬ 📍Слой за слоем На завтрак. Кафе-пекарня с выпечкой, десертами и кофе. Берите что-то слоёное, название обязывает.  📍Калиточная На обед и первое знакомство с карельской кухней. Здесь главный символ региона калитку превращают в современный ресторанный опыт. В меню: калитки с олениной, форелью, уткой, грибами и ягодами, лохикейтто, северные чаи, блины, вареники и всё, что нужно после прогулки по городу.  📍Телеграф На ужин, если хочется плотнее и мяснее. Гастробар с бургерами, тако, рёбрами, говядиной и отдельным карельским меню. Из локального — тартар из белых грибов, шея оленины с брусничным демигласом, запеканка с облепиховой сгущенкой. Не музейный, но самый что ни на есть, Север. 📍Taleo По особому поводу. Ресторан среди карельских сосен с панорамным видом на Онегу. В меню — щучьи котлеты, судак, стейк из оленины, черничный пирог, брусничный и морошковый десерты. Шеф Денис Лукин называет местную кухню «гимном простоте и природному вкусу» — и это ровно тот случай, когда формулировка попадает в тарелку.  ЧТО ПРИВЕЗТИ 📍Карельские деликатесы Варенье из морошки, брусничный соус, чаи с чагой и северными ягодами. Это база. 📍Карельская берёза Шкатулка, шахматы, настольная игра или небольшой предмет интерьера. Вещи с характером.  📍Карельские узоры Фабрика с историей почти в 100 лет: льняные полотенца и скатерти с традиционной заонежской вышивкой — тем самым «двусторонним швом», который больше нигде не встретишь.</t>
+  </si>
+  <si>
+    <t>21.07.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3854</t>
+  </si>
+  <si>
+    <t>ИСТОРИИ, КОТОРЫЕ МОЖНО НОСИТЬ В рубрике #бренднедели — LIPS&amp;BRAIN, бренд шелковых платков, где каждый принт начинается не с орнамента, а с биографии. Героини коллекций — женщины, которые шли против правил, принимали смелые решения и меняли представления о возможном. Их истории бренд переводит на язык цвета, символов и авторской графики.  Платок «Ла-Манш»: Гертруда Эдерле, первая женщина, переплывшая Ла-Манш. Детская корь оставила её частично глухой, но не сломила волю — она взяла 2 олимпийские медали и поставила 28 мировых рекордов. Первая попытка покорить Ла-Манш провалилась. Через год она сделала это. И стала первой. Платок «Велосипед»: Энни Копчовски, первая женщина, объехавшая мир на велосипеде. Первые 1271 км чуть не сломили решимость, но она сменила юбку на брюки, а велосипед на мужской, и поехала дальше. Кражи, сломанная рука на финише не остановили. Путь завершила на 2 недели раньше срока. С такими историями платки LIPS&amp;BRAIN перестают быть просто красивыми аксессуарами. Ведь за рисунком стоит конкретный характер, а за выбором — история, к которой можно возвращаться, когда нужен дополнительный аргумент не сдаваться. В этом миссия бренда. Все платки сделаны из 100% натурального шелка. Это не только про тактильность и блеск материала, но и про срок жизни вещи. Выбор Матрёшки — платок «Помада»: насыщенные оттенки, четкая графика и настроение женской смелости.</t>
+  </si>
+  <si>
+    <t>20.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3848</t>
+  </si>
+  <si>
+    <t>ТРИ ВКУСНЫХ МАРШРУТА С ДЕТЬМИ Подобрали три города без сложной логистики. Сюда одинаково удобно добраться на машине, электричке или автобусом. #рецептпутешествия: вкусное место плюс музей с программой, всегда работает идеально. 🪆Коломна Начать день можно в трактире «Рыба» — и не просто завтраком, а театрализованным. У настоящей печи вас ждут калёные яйца, гурьевская каша, коломенская пастила и истории от купца. После идем в знаменитую Калачную на программу «Коломенский калач». Здесь расскажут, откуда взялись выражения «дойти до ручки» и «тёртый калач», покажут, как пекут знаменитый калач. И, конечно, вы попробуете его горячим с чаем. Вкусно, интерактивно, да и сама по себе Коломна как декорация к сказке. 🪆Сергиев Посад Если дети любят мастер-классы, сладкое и истории, отправляйтесь в Сергиевскую кухмистерскую. Театрализованная экскурсия по залам XIX века, мастер-класс по варке карамели и дегустация. Нравится и детям, и взрослым. Потом — на обед в «Дачную жизнь» с видом на Лавру. Когда хочется нормальной еды, красивой атмосферы и ощущения, что вы не просто «съездили в Подмосковье», а устроили себе маленькие каникулы. 🪆Звенигород Идеальный вариант, если хочется не марафона, а спокойного красивого дня. Начинайте с обеда в ресторане «Марья Моревна». Само название уже обещает сказку. Новая русская кухня, вкусно, красиво и с авторским подходом. Вместо десерта идем в Музей русского десерта на экскурсию «Как крестьяне чай пили». Интересное погружение в традиции: чай, угощения, старинный быт и разговоры о том, как раньше собирались за столом. Дети будут в восторге от истории сладостей. Сам по себе Звенигород компактный, зелёный и очень милый. Гулять одно удовольствие. Совет от Матрешки — бронируйте программы заранее, особенно на выходные. Все ссылки в тексте. Потом всё просто: собираете детей и устраиваете себе маленькое путешествие без лишних хлопот. За калачом, карамелью или русским десертом.</t>
+  </si>
+  <si>
+    <t>18.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3842</t>
+  </si>
+  <si>
+    <t>РЕДИСНАЯ ПОДБОРКА Фаворит летних застолий (особенно после того, как все узнали как она вкусная с маслом и игристым) — редиска. Собрали целую подборку с ней — яркую и сочную, как и сам овощ! 🫜 Салфетки с вышивкой от MOLTOMOLTO 🫜 Наволочка SAMPLE x Арина Шабанова «Редиска» 🫜 Свитер от RUCCKO 🫜 Платок от RUCCKO 🫜 Футболка от PINKBUS 🫜 Обвес Редиска от KRIVOKOSO</t>
+  </si>
+  <si>
+    <t>17.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3836</t>
+  </si>
+  <si>
+    <t>ПОЖИТЬ В МУЗЕЕ Иногда музей — это не пункт в маршруте на пару часов, а место, куда можно войти с чемоданом: заселиться в интерьеры с имперским размахом, проснуться рядом с арт-объектами среди полей или пожить в гостях у Пушкина. Собрали музеи, где впечатления не заканчиваются с закрытием экспозиции. 📍Конь в Пальто, Переславль-Залесский Это одновременно музей крестьянского искусства и камерный постой на шесть комнат. Единственная точная копия боярских палат XVII века, построенная с нуля в наши дни. Внутри — антикварная мебель, дубовая отделка, старинный пол, камин, чугунная лестница и книги вместо телевизора. 📍Гостиница Ясная Поляна, Тульская область Проснуться в усадьбе Толстого — это не метафора, а опция. Если хочется не просто съездить в Ясную Поляну, а немного задержаться в ее ритме. Спокойный усадебный комфорт с итальянской мебелью и ванные с окном. На первом этаже — ресторан «Дворянская усадьба». 📍Домъ Мастера Хомутова, село Вятское Особняк столярных дел мастера начала 19 века с лепниной и петербургским фасадом прямо в центре ярославской деревни. Вокруг — 15 музеев единственного в России частного комплекса федерального значения. Тот случай, когда «пожить в музее» работает в прямом смысле: из номера сразу попадаешь в экспозицию, только без музейных бахил) 📍Официальная гостиница Эрмитажа, Санкт-Петербург Если хочется не просто съездить в Эрмитаж, а продлить ощущение дворцовой роскоши еще и на ночь. Гостиница в историческом центре Петербурга, в здании середины XIX века, и вся будто продолжает интонацию имперского города. Выбор Матрешки — двухэтажный люкс «Эрмитаж»: с окнами в два этажа, шелковыми обоями глубокого синего цвета, в стилистике залов Зимнего дворца. 📍Отель при парке-музее «Кудыкина Гора», Липецкая область Настоящий парк-музей под открытым небом, где искусство, архитектура и природа собраны в один большой сказочный ландшафт. Былинные арт-объекты здесь вырастают прямо из земли —15-метровый Змей Горыныч, Богатырский шлем, Деревня чудес и другие. Остановиться в местном отеле — шанс прожить это место медленно и внимательно. Номера в новом русском стиле, размещение — до 4 человек. 📍Гостевой дом «Соседи Пушкина», Пушкинские Горы Гостевой дом буквально у музея-заповедника, все главные точки — в пешей доступности. По настроению это что-то между деревенской усадьбой и небольшим отелем. Хороший вариант, если хочется провести несколько дней среди пушкинских пейзажей с литературными маршрутами.</t>
+  </si>
+  <si>
+    <t>15.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3830</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Углич Узнать историю российского сыроделия, примерить костюм XIX века и встретить закат на волжской набережной — все что в Угличе. Идеальное направление для неспешного путешествия по Золотому кольцу (по пятницам можно добраться на поезде Москва-Рыбинск). ГДЕ ЖИТЬ 📍 «Волжская Ривьера» Жить в самом сердце города — буквально в нескольких минутах от Угличского кремля и главных достопримечательностей. Интерьеры напоминают дворянскую усадьбу XIX века, а из окон открываются красивые виды на реку. Приятный бонус — сюда можно приехать вместе с домашними питомцами. 📍Экопарк «Легенды Леса» Для тех, кто мечтает сбежать от городской суеты. Глэмпинг, уютный отель среди леса и современная фермерская кухня. Отличный вариант, если хочется совместить прогулки по Угличу с загородным отдыхом. ЧЕМ ЗАНЯТЬСЯ 📍Угличский кремль Главный символ города и место, с которого стоит начать знакомство с Угличем. Помимо красивой территории и исторических памятников, здесь проводят экскурсии и интерактивные программы. 📍Музей городского быта XIX века Один из самых атмосферных музеев города. Здесь легко представить, каким был Углич больше ста лет назад: купеческие лавки, старинная мебель, самовары, уютные комнаты и настоящая чайная, где можно выпить чай из самовара с пирогами. Выбор Матрёшки — театрализованная программа «Русские удовольствия» — настоящее путешествие во времени. Вы окажетесь на шумной ярмарке XIX века, услышите старинные романсы, познакомитесь с угличской свахой, узнаете, как проходили знаменитые «Ярмарки невест», и сами станете участниками этого спектакля. 📍Музей гидроэнергетики Совсем нескучный технический музей. Здесь можно построить собственную ГЭС на интерактивном макете, выработать электричество на велотренажёре, посмотреть виртуальную экскурсию по станции и узнать, как вода превращается в энергию. Интересно будет и взрослым, и детям. 📍Музей-завод «СырКультПросвет» Мало кто знает, что именно Углич считается столицей российского сыроделия. Здесь рассказывают историю отечественных сыроваров, показывают современное производство и, конечно, дают попробовать разные сорта сыра. Очень вкусная часть путешествия. ГДЕ ПОЕСТЬ 📍 «СырБор» Ресторан при музее сыра, где главным героем меню, конечно, становится сыр. Здесь классические блюда получают интересное гастрономическое прочтение, а многие позиции готовят с использованием местных сыров. 📍«Лепим Уголки» «Уголок кто не едал — тот и Углич не видал». Именно здесь стоит попробовать главный местный специалитет — пельмени-уголки. С сыром, судаком, сомом или говядиной — выбирать будет непросто. ЧТО ПРИВЕЗТИ 📍Часы Угличского часового завода Легендарное производство, которое многие помнят ещё с советских времён. 📍Угличский сыр Самый вкусный подарок из поездки. После экскурсии по музею-заводу удержаться и не увезти домой несколько сортов практически невозможно.</t>
+  </si>
+  <si>
+    <t>14.07.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3823</t>
+  </si>
+  <si>
+    <t>НОСИТЬ СОБСТВЕННОЕ ТВОРЧЕСТВО В рубрике #бренднедели «Не белый лист» — наборы для вышивания, которые точно станут источником вдохновения (даже для тех, кто абсолютно равнодушен к рукоделию). За брендом стоят две подруги — Света и Аня, которых с детства объединяла любовь к созданию чего-то своими руками. Они рисовали, снимали небольшие фильмы, придумывали проекты и мечтали однажды открыть общее дело. Идея пришла неожиданно: во время творческого эксперимента родилась необычная техника — вышивка поверх напечатанного рисунка. А локдаун только помог превратить это увлечение в настоящий бренд. Так появился «Не белый лист» — название, которое идеально отражает философию проекта. Здесь вам не нужно бояться чистого холста: дизайн уже нанесён на ткань, поэтому можно сразу погрузиться в процесс, расслабиться и получать удовольствие от каждого стежка. Даже если вы никогда раньше не вышивали. Особенно нам понравилось, что бренд не просто продаёт наборы, а помогает людям открыть новое хобби. На сайте есть целый раздел с бесплатными видеоуроками, где можно освоить базовые техники и попробовать себя в вышивке без страха сделать что-то неправильно. А ещё у ребят есть очень атмосферные наборы для вышивки на одежде. Наш фаворит — «Лето у бабушки». Уже одно название переносит в тёплые каникулы с ароматом яблочного пирога, цветущим садом и долгими вечерами на веранде. Выбор Матрёшки — набор для вышивания на картине «Матрёшка» — будто созданный специально для нашего канала. Яркая русская матрёшка, натуральный лён, хлопковые нити, подробная инструкция, тренировочная канва и доступ к видеоурокам — всё уже внутри, чтобы даже новичок смог создать свою первую вышивку.</t>
+  </si>
+  <si>
+    <t>11.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3817</t>
+  </si>
+  <si>
+    <t>КРУЖЕВНАЯ ПОДБОРКА Вдохновленные кружевными путешествиями собрали список, от которого веет теплом и ностальгией, но с трендовым лоском, чтобы вещи можно было встраивать в современный интерьер и жизнь. ❄️ Скатерть от фабрики «Елецкие кружева» ❄️ Пелерина «Вологодская» от Студии кружева г. Киров (Вятка) ❄️ Скатерть «Венецианский вечер» от фабрики «Кадомский вениз» ❄️ Серьги «Тайна ночи» от фабрики Снежинка ❄️ Салфетка сервировочная Князево от «Крестецкая Строчка» ❄️ Манжеты из кружева ручной работы от Polina Repik</t>
+  </si>
+  <si>
+    <t>10.07.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3811</t>
+  </si>
+  <si>
+    <t>КРУЖЕВНЫЕ ПУТЕШЕСТВИЯ 7 июля — Международный день кружева. Отличный повод вспомнить, что самое изящное рукоделие в России там, где его меньше всего ждёшь. В России вокруг него выросли целые города, промыслы и музеи. Собрали места, куда ехать, если хочется увидеть всю эту воздушную магию вживую. Получилась кружевная карта России: 📍Музей кружева, Вологда Вологда — кружевная столица России, и здесь работает единственный в стране Музей кружева. Главный экспонат — огромное панно легендарной Ельфиной «Снежинка», символ вологодского промысла. А сама экспозиция начинается с европейских кружевных центров — Германии, Франции, Польши, Испании — и эпохи, когда кружево плели из золотых и серебряных нитей. 📍Дом елецкого кружева, Елец Это кружево ведет историю с 1801 года и отличается тончайшей, почти невесомой работой. На фабрике сразу два промысла — вышивка и кружевоплетение. В музее «Елецкие кружева» хранятся экспонаты из архива фабрики с конца XIX века. Экскурсии проводят по всем пяти цехам, а после можно остаться на мастер-класс и опробовать эту магию своими руками. 📍Фабрика «Кадомский вениз», Кадом Место, где до сих пор вручную создают кружево, которое выглядит так, будто его сплела вообще не человеческая рука. «Вениз» от слова «венецианская». История началась при Петре I, когда в Россию пригласили мастериц из Венеции, а местные монахини не просто освоили технику, а создали свою собственную. Так появилась знаменитая игольная вышивка «белым по белому» — с воздушными петлями, тончайшими сетками и почти ювелирной ручной работой. Фабрика работает с 1927 года, выпускает больше сотни наименований — от салфеток до штор. Если хочется увезти кусочек этой красоты домой, можно заказать напрямую через сайт фабрики или найти изделия, например, в Доме фарфора. Но лучше, конечно, увидеть вживую: чтобы убедиться, что это не магия, а иголка, терпение и феноменальное мастерство. 📍Музей михайловского кружева, Рязанская область Единственное в мире цветное коклюшечное кружево. Красный, жёлтый, зелёный, голубой — те же цвета, что и в народном костюме. Красный, желтый, зеленый, голубой — те же яркие цвета, что и в народном костюме. Известно с XVIII века и сильно отличается от других российских кружевных традиций. Его плетут в уникальной численной технике — без сколков, по памяти, соблюдая точное количество переплетений. Аналогов в мире нет. Сегодня традицию продолжает фабрика «Труженица»: по предварительной договоренности здесь можно посетить музей, увидеть работу мастериц, записаться на мастер-класс и даже остаться на чаепитие в горнице. 📍Вятское кружево, Кировская область Многопарная техника плетения, создающая сложные, богатые растительные и геометрические орнаменты — фирменный почерк вятских мастериц. 📍Музей «Кружевная сказка», Одоев, Тульская область Одоевско-белёвское кружево известно своими сложными сетками и рельефными элементами с узнаваемым «характером» узора. В экспозиции музея более 200 кружевных изделий. Здесь же вам расскажут, что такое сколки, коклюшки и куфтыри, и почему от кружева невозможно оторвать глаз. Из этих городов почти невозможно уехать с пустыми руками. Хочется увезти что-то КРУЖЕВНОЕ. И это абсолютно понятное желание.</t>
+  </si>
+  <si>
+    <t>09.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3810</t>
+  </si>
+  <si>
+    <t>КРАСИВОЕ ЛЕТО ДОМА Иногда для летнего настроения достаточно новой салфетки, букета простых ромашек, красивой тарелки или старого чайника, который вдруг внезапно стал вазой. Если вы тоже любите такие маленькие радости, после которых так и хочется сказать: «Ну какая прелесть», то вам – сюда. Чтобы поднять нам настроение, автор канала «Ля какая прелесть» подобрала несколько летних штучек для дома и красивого стола 💙+❤️ : 🧴 плейсматы гобелен 🧴 тарелка летняя, D ~ 20см 🧴 плетеная корзина, D ~ 24,5 см 🧴 набор обеденных тарелок, D ~ 27 см, 2 шт 🧴 тарелка с помидорами от «Тепло в руках», D ~ 21 см 🧴 свеча интерьерная, ~ 26 см 🧴 чашка</t>
+  </si>
+  <si>
+    <t>08.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3804</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Мурманск Мурманск давно перестал быть городом суровых моряков. Сегодня это — настоящая столица арктического дизайна, гастрономии и место, где «самый северный» — это не только географическая отметка, но и знак качества. Едем смотреть на китов, есть деликатесы, изучать паблик-арт и вообще... модничать. Небанально? Ещё как! ГДЕ ЖИТЬ 📍AZIMUT Сити Отель Мурманск  Классика и база. Расположен в самом высоком здании за Полярным кругом, на центральной площади «Пять углов». Из номеров — панорамный вид на город и Кольский залив. Если хотите проснуться и сразу понять, где вы, вам сюда. 📍Код Севера Новый бутик-отель за городом, в Териберке, без суеты. Панорамные окна здесь с видом на Баренцево море. Дизайн — скандинавский минимализм: натуральное дерево, приглушенные тона и ничего лишнего. Чтобы не отвлекало от величия северного пейзажа. ЧЕМ ЗАНЯТЬСЯ 📍Ловить китов и есть морепродукты Выбор Матрёшки — обед на борту. Полевой, но от этого не менее удачный. Идем в море на весь день (от 5 до 8 часов). На полуостров Рыбачий или к острову Кильдин. Дайвер достает ежей и гребешков прямо из ледяной воды. Вкус отличается от ресторанного примерно так же, как свежий воздух от кондиционера. Плюс в меню всегда фирменный салат из печени трески и местная копченая рыба. 📍Гулять по муралам Фестиваль «РОСТ» (4–19 июля) каждый год превращает Мурманск в галерею под открытым небом. Тема этого фестиваля — «Тепло». Советуем скачать аудиогид и пройтись по новым муралам: художники переосмысляют северные мхи, лишайники и локальные истории, превращая серые стены в объект масштабного искусства. 📍«Сопки 21А»  Центр современного искусства. Неочевидное и очень стильное пространство внутри научной библиотеки. Здесь нет ничего от классического музея. Зато есть диджитал-арт, лекции и мастер-классы, инсталляции с дополненной реальностью, картины молодых художников, открытая сцена, кино, коворкинг и хороший кофе. Лучшее место, чтобы прочувствовать ритм современного севера. Кстати, до конца лета здесь проходит выставка «Булгаков». Новые факты и нехрестоматийные открытия из жизни писателя вам обеспечены. ГДЕ ПОЕСТЬ 📍Forrest Сюда на завтраки. Понятно, уютно и очень по-городскому. 📍Sampo  Ресторан, построенный вокруг идеи пяти источников огня. Здесь всё — от дровяной печи для хлеба до огромного гриля и камина в центре зала. Очень теплая «пещерная» эстетика в современном прочтении: камень, дерево, железо, мех и огонь. Обязательно пробовать позиции из собственной коптильни: брискет длительного томления или дикого кабанас огурцами в бурбоне. Пиццу здесь готовят в уникальной печи. Советуем фирменную Sampo, с палтусом, лососем, масляной рыбой и икрой. 📍Moss  Премиальный север. Если хотите безупречного сервиса, огромный аквариум на 600 литров с живыми деликатесами и мясо из собственной лаборатории сухого вызревания — вам сюда. Дизайн в камне и мраморе и меню от московских шефов. В меню: локальные продукты и традиции мировой гастрономии. Оказавшись внутри, вы поймёте — второго такого места нет. Не важно, пришли вы на ужин, завтрак или кофе с десертом. ЧТО ПРИВЕЗТИ 📍Одежда «Север»  Новый локальный бренд, который вырос из уличной культуры Мурманска. Качественный стритвир с северным ДНК: отличные принты, смелые цвета и худи, которые выдерживают арктический ветер. Одежда для молодых, активных и креативных вне зависимости от возраста. 📍Вяленый ерш Гастрономическая визитка города. Специфический, но вызывающий зависимость деликатес для гурманов. Ищите в специализированных лавках — это лучший съедобный сувенир, который только можно придумать.</t>
+  </si>
+  <si>
+    <t>07.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3797</t>
+  </si>
+  <si>
+    <t>АКСЕССУАРЫ, КОТОРЫЕ МЕНЯЮТСЯ ВМЕСТЕ С ВАМИ Летом в рубрике #бренднедели мы делаем ставку на аксессуары и сегодня знакомим вас с MYARI — местом, где они перестают быть просто красивым дополнением и становятся способом каждый день создавать новое настроение. Философия MYARI: не ограничивать выбор, а наоборот — дарить возможность быть разной. Именно поэтому многие изделия здесь можно персонализировать, менять их декор или даже создать собственный дизайн. Получается аксессуар, который рассказывает вашу историю. В коллекциях бренда есть всё для идеального летнего образа: соломенные шляпы, вязаные и плетёные сумки, панамы, фетровые и велюровые шляпы, аксессуары для волос, модное кроше и даже одежда. Отдельная любовь — фирменная квадратная шляпная коробка — не просто упаковка, а продуманная вещь, которую захочется оставить. В неё помещается до четырёх шляп, она отлично подходит для хранения и путешествий, легко собирается благодаря магнитной конструкции и выглядит настолько стильно, что вполне может стать частью подарка. Выбор Матрёшки — плетёная сумка с персонализацией. Мы обожаем вещи с характером, а возможность добавить инициалы, имя или собственную надпись превращает аксессуар в по-настоящему уникальный.</t>
+  </si>
+  <si>
+    <t>06.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3796</t>
+  </si>
+  <si>
+    <t>Серфинг в России — это уникальный опыт, доступный на океаническом побережье, а также на морях (Балтийском, Черном, Японском). Главные центры притяжения серферов включают Камчатку, Приморье, Калининградскую область, а также курорты Краснодарского края и Крыма. 🌊 Камчатка: Океанический серфинг Главный спот: Халактырский пляж (Тихий океан). Чтобы поймать идеальную волну, необязательно лететь на Бали или в далекую Австралию. Мечта любого серфера гораздо ближе – в одном из самых живописных уголков Камчатки. Халактырский пляж пользуется заслуженной популярностью среди российских и зарубежных любителей экстрима: 15-метровые волны и попутный ветер ждут круглый год. Добавим к этому дайвинг, полеты на параплане, ночевку в палатке под звездным небом, фантастические пейзажи в духе «Властелина колец» или «Игры престолов» и получим уникальное место для отдыха на любой вкус. Особенности: Единственное место в России с настоящими океаническими волнами. Черный вулканический песок и величественные виды на вулканы. Волны есть круглый год, но из-за холодной воды (3--9°C) требуется толстый зимний гидрокостюм. Летом работают профессиональные серф-лагеря. Например, лагерь Snow wave: Больше 10 лет на пляже работает первая в России школа серфинга Snowave, где новички могут обучиться основам экстремального спорта, а продвинутые серферы – арендовать необходимое снаряжение. Покорить волну помогут опытные инструкторы с сертификатами ISA. Летом остановиться можно в серф-лагере школы с кемпинговой зоной, кухней, душами, энергогенераторами, демократичным хостелом и удобными домиками, из которых открывается великолепный вид на Тихий океан. Главное – не забыть захватить с собой достаточный запас еды, ведь магазинов на пляже нет. У Snowave есть несколько направлений обучения: Surf Classic для новичков, которым нужно освоить базу; лагерь для детей и их родителей Surf Kids; Longboard Camp – программа тренировок в дисциплине лонгборд с питанием и проживанием. 🌊 Владивосток и Приморье: Российская столица серфинга Главные споты: Бухты Патрокл, Улисс, мыс Ахлёстышева (остров Русский). Особенности: Развитая серф-культура и теплый сезон с мая по октябрь. Отличные условия как для новичков (работают серф-школы вроде Swell), так и для продвинутых райдеров. Чем можно заняться в Свелл: К нам приезжают по-разному: кто-то на один урок серфинга, просто попробовать, кто-то на несколько дней, чтобы пожить у моря, отдохнуть и замедлиться. А кто-то отправляется с нами в серф-путешествие — туда, где океан становится частью тебя. Каждый год, с мая по октябрь, наш серф-лагерь становится местом притяжения многих серферов, путешественников и просто людей, ценящих активный и здоровый отдых у моря — в Свелл рады каждому гостю. У нас всегда можно взять в аренду спортивное снаряжение, записаться на уроки серфинга, покататься в скейт-рампе, заночевать в шатре или уютном доме, а то и просто в палатке. К нам можно сорваться в будний день, перезагрузиться, зарядиться энергией моря и людей. С мая по октябрь у нас всегда есть место вечерним посиделкам у костра, где рядом могут оказаться успешный предприниматель и простой студент. Наш лагерь — это обмен энергией: энергией людей, спорта, свободы и любви к жизни. Приезжайте в гости! 🌊 Калининградская область: Балтийская волна Главные споты: Зеленоградск, Светлогорск, Пионерский, Куршская коса. Особенности: Балтийское море дарит хорошие волны почти круглый год. Летом здесь комфортно учиться, а зимой приходят мощные штормовые свеллы для профессионалов. Очень удобная логистика для совмещения с экскурсиями. Примеры школ : KÖNIG SURF CLUB Первая школа серфинга на Балтике - яркие впечатления круглый год! Серфинг в самой западной точке России Основанная в 2014 году многократным чемпионом России Евгением Исаковым, школа König Surf Club предлагает различные программы обучения серфингу в современном центре на берегу Балтийского моря.</t>
+  </si>
+  <si>
+    <t>04.07.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3790</t>
+  </si>
+  <si>
+    <t>РОМАШКОВАЯ ПОДБОРКА Продолжаем серию летних подборок и сегодня «купаемся» в ромашковом поле — без гадания на любит/не любит, потому что в нашу подборку вы точно влюбитесь! 🌿 Плейсмат Ромашки от MOMO FOR HOME 🌿 Серьги Chamomile Русская сказка 🌿 Сумка с ромашками от Zarina x Rogov 🌿 Кольцо «Иду за солнцем» от YAROSLAVNA 🌿 Кроп-свитер «Ромашки» от MURMURIZM 🌿 Плащ с ромашкой и росой от Zabelina</t>
+  </si>
+  <si>
+    <t>02.07.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3788</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬНЫЙ ГАЙД Отвечаем на вопрос не «куда», а «зачем» — собрали лучшие фестивали с июля по сентябрь, от Суздаля до Новосибирска, от яблок и литературы до воздушных шаров и рыцарей, чтобы ваши путешествия стали еще ярче! Кроме календаря событий вы найдете: 📍Где остановиться недалеко от места проведения фестиваля 📍Где вкусно поесть и проникнуться местной гастрономией 📍Что купить и взять с собой — ваши любимые тематические подборки вещей для себя и для подарка близким Сохраняйте гайд или переходите на наш сайт и пользуйтесь им в удобном вам формате!</t>
+  </si>
+  <si>
+    <t>01.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3782</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия по Тутаеву от Наталии Лукьяновой Наталия — хозяйка нового гостевого дома в левобережном Тутаеве, который совсем недавно распахнул свои двери для гостей. Всего 4 года назад Наталия с семьей впервые оказались в древнем Романове-Борисоглебске (это дореволюционное название города) и бесповоротно влюбилась в его невероятные пейзажи, богатые историей храмы и удивительную энергетику этих мест. До того момента в городе не было качественных мест размещения и питания, потому что место считалось бесперспективным для инвесторов. То, что кажется нереальным прагматичному уму, оказалось возможным для любящего сердца💕 ГДЕ ЖИТЬ Рада пригласить вас в наш гостевой «Зеленый дом». Очень красивый дом необычного лазурного цвета с резными наличниками-сосульками. Является одним из украшений Волжской набережной. В нем всего понемножку — ришелье и вышивки гладью, старинной мебели и предметов интерьера с историей. И все это в сочетании с современным комфортом — вкусным завтраком, идеальными кроватями и матрасами, премиальными постельными принадлежностями и современной инженерией. Дом находится непосредственно на Волжской набережной в 2 минутах ходьбы от центра города. Вид на Волгу, Воскресенский и Казанский собор прямо из окон. Лучшие закаты и звон колоколов старинных русских храмов только для вас🌅 ЧТО ПОДЕЛАТЬ 📍Обязательно гулять по городу и наблюдать. Город абсолютно живой, не постановочный. Вот бабушка идёт в аптеку. Мимо проехал местный скульптор Андрей Пасхин на велосипеде. А вот художница Ольга Мотовилова-Комова вместе со своими корги работает на пленэре. 📍Смотреть на Волгу, выдыхать и замедляться. Здесь не хочется спешить. Смотреть на Волгу хорошо отовсюду — и с террасы нашего дома, и с каждой лавочки на смотровых площадках. Эти моменты останутся в вашей памяти надолго и вы захотите их повторить. 📍Сходить на экскурсию с нашими удивительными гидами. Тутаев — это немножко волшебная шкатулка. Кто-то увидит обветшавшие фасады. А кто-то — былое величие и сегодняшнюю гармонию. Наши гиды помогут вам не просто узнать Тутаев, а буквально почувствовать его душой. 📍Кататься на лодке с нашими лодочниками. Да-да, у нас как в Венеции — с одной стороны Волжской набережной на другую мы добираемся на лодке. 📍Или на пароме — это вообще незабываемое приключение. Паром — любимец кинематографистов. Где еще всего в 300 км от Москвы встретишь такое транспортное средство. Всего за 60 рублей по расписанию вы попадаете на другой берег. В списке достопримечательностей, обязательных к посещению: Воскресенский Собор и огромная икона Спаса Всемилостивого, Покровская церковь и икона Прибавления ума, Крестовоздвиженский собор и единственные в России нереставрированные фрески Гурия Никитина. И, конечно, уникальные музеи — колоколов, банковского дела и другие. ГДЕ ПОЕСТЬ 📍Кафе «Горница» Это главная гастрономическая точка левобережного Тутаева с оценкой 5.0 на Яндекс.Картах. Особое место в меню кафе занимают блюда ярославской и волжской кухни. Рекомедуем обязательно попробовать блюда из судака и щуки и, конечно, наш фирменный тёплый салат с баклажанами (открою секрет - за ним гости специально приезжают из Ярославля и Рыбинска). ЧТО ПРИВЕЗТИ ИЗ ТУТАЕВА? 📍Душевную благодать! В нашем небольшом городе 11 храмов. Возможно, именно поэтому в этих местах мы, как нигде, умеем отбросить лишнее и увидеть главное. 📍Колокольчик. Маленький Тутаев — это колокололитейная столица России, у нас целых три завода, которые отливают колокола по древней восстановленной технологии. Так что колокол — это символ нашего города! 📍Изделия из знаменитой романовской овцы можно купить в сувенирном магазинчике у парома не правом берегу. Овечка - это самый известный бренд Тутаева, ей посвящён целый фестиваль. В этом году он пройдет 19 июля (хотя лично я люблю маленькие города без толп туристов😅). 📍Книгу про архимандрита Павла Груздева. Он умер не так давно, в 1996 году, но как и при жизни, к нему не затихает народная тропа из людей, которые ждут от батюшки помощи и подсказки.</t>
+  </si>
+  <si>
+    <t>30.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3775</t>
+  </si>
+  <si>
+    <t>ПУТЕШЕСТВИЯ ЧЕРЕЗ АРОМАТЫ В рубрике #бренднедели — Botavikos — российский бренд натуральной косметики и эфирных масел, в ассортименте которого более 400 продуктов для ухода за кожей и волосами. История марки началась с впечатлений от поездок по всему миру: бескрайние поля лаванды и шалфея, цветущие сады лайма и миндаля, запахи, которые хочется увезти с собой. Именно из этой любви к природным ароматам родилась идея создавать косметику, превращающую ежедневный уход в маленький ритуал ароматерапии. Подход бренда к осознанному потреблению впечатляет — здесь не тестируют косметику на животных, не используют ингредиенты животного происхождения, принимают пустую упаковку на переработку и развивают проект «Ноль отходов», где часть продукции можно купить вовсе без упаковки. Отдельного внимания заслуживают коллекции. Например, лимитированная коллаборация с ЛитРес, вдохновлённая героинями русских сказок: Царевной-Лягушкой, Снегурочкой, Василисой Прекрасной и другими. Каждый крем для рук получил собственную ароматическую историю и ботанический ингредиент, словно сошедший со страниц любимых сказок. Выбор Матрёшки — облепиховый крем для тела из линейки Oblepikha Forever. В составе — экстракт облепихи, витамин Е и ферменты ржи — настоящий ароматический отпуск в одной банке.</t>
+  </si>
+  <si>
+    <t>29.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3774</t>
+  </si>
+  <si>
+    <t>АНОНС МЕСЯЦА Сегодня лето, завтра — тоже лето, а значит пора пополнять свой тревел-календарь новыми направлениями! В июле в канале Матрешки мы подготовили рецепты путешествий по четырем направлениям: 📍Авторский рецепт в Тутаев (от основательницы нашумевшего нового бутик-отеля) 📍Самое доступное Заполярье — Мурманск 📍Город с многовековой историей Углич 📍Живописную столицу Карелии — Петрозаводск Пишите в комментариях какие направления вы хотели бы увидеть в нашем канале в августе!</t>
+  </si>
+  <si>
+    <t>28.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3770</t>
+  </si>
+  <si>
+    <t>Результаты конкурса ! Поздравляем победителей нашего «дачного» конкурса совместно с блогом Дом вашему миру. Победители: @barabaskinaa за вдохновляющий рассказ про «фирменные дачные» ритуалы и традиции @SVETA060684 за невероятный рецепт вишневого клафути 🍒 В понедельник свяжемся с победителями. А сегодня приглашаем вас читать замечательные комментарии с «фирменными дачными» историями: https://t.me/matreshechkatravel/3741</t>
+  </si>
+  <si>
+    <t>28.06.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3769</t>
+  </si>
+  <si>
+    <t>Результаты конкурса ! Поздравляем победителей нашего «дачного» конкурса совместно с блогом Дом вашему миру . Победители: @barabaskinaa за вдохновляющий рассказ про «фирменные дачные» ритуалы и традиции @SVETA060684 за невероятный рецепт вишневого клафути 🍒 В понедельник свяжемся с победителями. А сегодня приглашаем вас читать замечательные комментарии с «фирменными дачными» историями.</t>
+  </si>
+  <si>
+    <t>27.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3763</t>
+  </si>
+  <si>
+    <t>КЛУБНИЧНОЕ НАСТРОЕНИЕ Ягода поспела — как и наша яркая подборка. Вдохновились клубникой — ее яркостью, сочностью и максимально летним настроением. 🍓 Резинки-клубнички от Бабушкины Связи 🍓 Набор колец от Zarina X Rogov 🍓 Кардиган «Земляничка» от MURMURIZM 🍓 Футболка клубника от SELA 🍓 Подвеска «Земляничка» от Rassvet Detail 🍓 Платье с принтом от 2MOOD УКРАШЕНИЯ СО ВКУСОМ ЛЕТА Продолжаем рубрику #бренднедели и сегодня отправляемся на дачу. Но не за клубникой и не за укропом, а за украшениями бренда Rassvet Detail из Нижнего Новгорода. Здесь создают серебряные украшения, за которыми стоят истории — немного иронии, немного ностальгии и очень много внимания к деталям. Каждая коллекция будто переносит в знакомые летние воспоминания: старый сад, бабушкину дачу, липкие от ягод пальцы и ощущение бесконечных каникул. Особенно нам понравилась коллекция «На даче» с её горошком, будто только что сорванным с грядки. Тихое лето, которое живёт в старых садах и наших воспоминаниях, здесь превратилось в серебро. А коллекция «Вкус детства» — настоящее путешествие во времена, когда счастье измерялось количеством съеденной земляники. Серебряные вишенки, груши и землянички выглядят как маленькие талисманы беззаботности. Выбор Матрёшки — подвеска «Кукурузка» из коллекции «Грядка». Лёгкая и воздушная, сохранившая в себе все тёплые моменты лета. Завершая дачную неделю на канале - напоминаем про наш конкурс дачных историй — финал уже завтра.</t>
+  </si>
+  <si>
+    <t>24.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3751</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Таганрог Таганрог — тот случай, когда просто едешь на Азовское море, а попадаешь в нереальный город-курорт. Старинные особняки, лестницы к морю, дворцы, Пушкинская набережная, песчаные пляжи. Сразу понимаешь, почему Таганрог так нравился русским аристократам:. Здесь очень красиво и исторично не для вида, а на самом деле. ГДЕ ОСТАНОВИТЬСЯ 📍Дом Майера Апартаменты в двухэтажном особняке XIX века на Греческой улице. Внутри — фрески, открытые ванны на гнутых ножках, деревянные окна, терраса, сад с фонтаном, кофе-машина, фильтры для воды и закрытая парковка. Всё, чтобы вы временно стали героем южно-итальянского фильма, который почему-то сняли в Таганроге.  Выбор Матрешки — апартамент «Персик». С фреской итальянской художницы над кроватью и полным ощущением «дольчевита».  📍Ида Отель для взрослых в историческом доме, которому более 170 лет. Вокруг — музеи, Чехов, Раневская, старый центр; 10 минут пешком до моря по Каменной лестнице. На территории работает кафе «Фрекен Бок» — для завтраков, свежей выпечки. Детей до 16 лет не принимают, отпуск пройдет без звуков мультика из соседнего номера. ЧТО ПОСМОТРЕТЬ 📍Дворец Алфераки Один из самых красивых адресов Таганрога: южнорусская эклектика, роскошество и ощущение, что вы зашли не в музей, а во дворец. Особняк с коринфскими колоннами, лепниной и своей биографией: балы, концерты, Чехов-гимназист, Раневская (еще Фельдман). Если повезет, можно попасть на историко-музыкальный вечер в двусветном зале. 📍Литературный музей А.П. Чехова и Гимназический сад Музей в бывшей мужской классической гимназии, где учился Чехов. Можно буквально пройти по месту, где будущий классик получал оценки. Гимназический сад при музее — новое тематическое пространство для прогулок. Здесь проходят даже вечера джаза. Что может быть романтичнее у моря? 📍Таганрогский художественный музей Идём за русским искусством и, конечно, за Серафимой Блонской. У музея сильная коллекция, от Айвазовского и Левитана до Серова и Рериха. Ядро — все-таки таганроженка Блонкская. в 2025-м «Маки» стали почти талисманом большой выставки о русском импрессионизме в Москве. Посмотреть весь спектр ее работ можно только в Таганроге. Сейчас основной музей закрыт на реставрацию, поэтому перед поездкой проверяйте афишу и выездные проекты. 📍Мержаново К морю и маяку. Маяк не старинный, его построили в 2017 году для съёмок сериала «Смотритель маяка», но выглядит так, будто всегда стоял здесь и ждал, когда вы приедете для фото. Ехать стоит за морскими видами, скалами и закатами, после которых все спрашивают: «Это точно Таганрог?»  ⠀ ГДЕ ПОЕСТЬ 📍Красный мак За кофе и пирожными сюда. Здесь всё держится на старом добром союзе ванили, корицы, заварного крема и детского счастья, которое почему-то снова можно купить к чаю. 📍Мясник и Бык Первый мясной клуб в Таганроге. В меню — больше 50 мясных блюд со всего мира, так что сюда хорошо идти после музеев и голодным. Причем, здесь можно есть даже глазами: стильный интерьер в мозаиках и панно. Знают толк в мясе и красоте. 📍Мадам Ку-Ку Ночью пекут круассаны, в обед варят супы, вечером подают локальные блюда, а десерты — весь день. В прошлом немецкая булочная-кондитерская, потом кондитерская фабрика, теперь — место, где Таганрог вам упакуют в круассан и ромовую бабу на красивой тарелке. ЧТО ПРИВЕЗТИ 📍Маринованный виноград, Ромовую бабу с цитрусовыми цукатами, томик Чехова и привычку ездить в такие города, где история запросто выходит с тобой на набережную.</t>
+  </si>
+  <si>
+    <t>23.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3744</t>
+  </si>
+  <si>
+    <t>УКРАШЕНИЯ СО ВКУСОМ ЛЕТА Продолжаем рубрику #бренднедели и сегодня отправляемся на дачу. Но не за клубникой и не за укропом, а за украшениями бренда Rassvet Detail из Нижнего Новгорода. Здесь создают серебряные украшения, за которыми стоят истории — немного иронии, немного ностальгии и очень много внимания к деталям. Каждая коллекция будто переносит в знакомые летние воспоминания: старый сад, бабушкину дачу, липкие от ягод пальцы и ощущение бесконечных каникул. Особенно нам понравилась коллекция «На даче» с её горошком, будто только что сорванным с грядки. Тихое лето, которое живёт в старых садах и наших воспоминаниях, здесь превратилось в серебро. А коллекция «Вкус детства» — настоящее путешествие во времена, когда счастье измерялось количеством съеденной земляники. Серебряные вишенки, груши и землянички выглядят как маленькие талисманы беззаботности. Выбор Матрёшки — подвеска «Кукурузка» из коллекции «Грядка». Лёгкая и воздушная, сохранившая в себе все тёплые моменты лета. И да, напоминаем про наш конкурс дачных историй — идеальный повод вспомнить свой фирменный рецепт, традицию или ритуал. Возможно, именно ваша история станет самой тёплой в этом сезоне.</t>
+  </si>
+  <si>
+    <t>22.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3743</t>
+  </si>
+  <si>
+    <t>СПЛАВЫ ПО АЛТАЮ По понедельникам мы пишем про полезное — если этим летом хочется не просто смотреть на Катунь с берега, а прожить Алтай по-настоящему — сохраняйте подборку проверенных компаний, которые организуют сплавы по главной реке региона. А чтобы ваш отдых был еще лучше — наш авторский рецепт по Горному Алтаю здесь. 🌊 Алтай-Рафтинг-Центр Один из самых известных операторов активных туров на Алтае. Организуют сплавы по Катуни и её притокам — от спокойных маршрутов для новичков до участков с настоящими порогами для любителей адреналина. База находится недалеко от Манжерока, поэтому сюда удобно добираться. 🌊 ALTAI ADVENTURE Компания специализируется на активном отдыхе в регионе и предлагает многодневные водные маршруты по Горному Алтаю. Подойдёт тем, кто хочет совместить сплавы с походами, ночёвками у костра и знакомством с природой республики. 🌊 АЛТАЙ ТУРИСТИК Туроператор с большим выбором маршрутов по Алтаю, включая водные путешествия по Катуни. Хороший вариант для тех, кто предпочитает готовые программы с трансфером, проживанием и сопровождением инструкторов.</t>
+  </si>
+  <si>
+    <t>21.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3741</t>
+  </si>
+  <si>
+    <t>У НАС КОНКУРС Тема дачного настроения на пике. Цветочные фермы и дачные подборки от нас были. Точно знаем, что и у вас есть своё «фирменное» — рецепт, традиция или ритуал, без которого лето просто не считается. Малосольные огурцы по бабушкиному рецепту, особый чай на закате, дачный театр (ну а вдруг?), любимый пирог или что-то совсем своё. Поделитесь? От вас — фото и рассказ о вашем «фирменном дачном». Подписка на каналы Дом вашему миру и Путешествия Матрешки. От нас — два прекрасных блюда для дачных посиделок! Итоги — 28 июня. Уже с нетерпением ждём ваше «фирменное дачное».</t>
+  </si>
+  <si>
+    <t>20.06.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3735</t>
+  </si>
+  <si>
+    <t>ДАЧНОЕ НАСТРОЕНИЕ Подборка, в которой все так и говорит — для идеального летнего дня надо обязательно отправиться загород (и прихватить что-нибудь из нашего списка). 📍Объемные стикеры от Zarina x Rogov 📍Косынка «Садовая роза» от Бабушкины связи 📍Таз для варенья от Кольчугинский мельхиор 📍Свеча дачный домик от Unification Love 📍Обвес «Редиска» от Krivokoso 📍Футболка Dacha mood от Befree</t>
+  </si>
+  <si>
+    <t>19.06.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3730</t>
+  </si>
+  <si>
+    <t>ОТЕЛИ С ДАЧНЫМ НАСТРОЕНИЕМ Иногда хочется всего того, за что мы любим дачу: утренний чай на веранде, запах дерева, прогулки босиком по траве и вечера под пледом. Но без раскладушки на чердаке, бесконечной прополки и борьбы с комарами. Собрали места, где можно почувствовать себя дачником — только очень стильным. 📍Бутик-отель «Заонежье», Карелия Настоящая северная дача мечты на берегу Космозера. Деревянные дома, тишина, лодки у воды и бесконечные карельские пейзажи за окном. Здесь хочется читать книги на террасе, ходить за грибами и наблюдать, как озеро меняется в течение дня. Всё очень спокойно, красиво и без лишнего пафоса. 📍Чепош-парк, дом Panoramic, Горный Алтай Если бы дача стояла посреди алтайских гор и была спроектирована архитектором — получилось бы примерно так. Панорамные окна во всю стену, много света, дерево в интерьере и ощущение полного уединения. Утром здесь будит не будильник, а вид на горные склоны. 📍МИКС 150 «Хаку и Тихиро», ЗвенДзен, Звенигород Просторный барнхаус для большой компании или двух семей. Современная интерпретация загородного дома: высокие потолки, большие окна, много воздуха и уютных уголков для долгих разговоров. Тот самый случай, когда на дачу хочется ехать не ради шашлыков, а ради самого пространства. 📍Дом на воде, Истра-коттедж, Истра Мечта каждого городского жителя, который хотя бы раз представлял себе домик у озера. Панорамное окно смотрит прямо на воду, есть собственная сауна, а вокруг — только природа и тишина. Особенно красиво здесь ранним утром, когда над водой поднимается лёгкий туман. 📍Вилла «Дом Ревзина», Чехов API, Чехов Пожалуй, самая интеллектуальная версия дачи в нашей подборке. Архитектурный объект, который попал в международный справочник The Things как пример уникального загородного строительства. Панорамное остекление, яблоневый сад за окном, просторная веранда и ощущение, будто приехал в гости к очень хорошему другу с безупречным вкусом.</t>
+  </si>
+  <si>
+    <t>18.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3726</t>
+  </si>
+  <si>
+    <t>ЦВЕТЫ ПРЯМО С ГРЯДКИ Если вам давно хотелось заменить «дежурный» букет из магазина на что-то более живое и настоящее, присмотритесь к цветочным фермам. Здесь цветы растут в своём ритме, зависят от погоды, сезона и заботливых рук фермеров. А ещё многие фермы устраивают экскурсии, мастер-классы и позволяют собрать собственный букет прямо в поле. 📍Левада, Подмосковье Семейная ферма недалеко от Троицка, где выращивают более 100 видов сезонных цветов. Помимо охапок свежесрезанных цветов здесь проводят настоящую «цветочную терапию»: прогулки среди цветущих грядок, мастер-классы по флористике, творческие бранчи и чаепития на природе. Можно приехать за вдохновением, а уехать с букетом, собранным своими руками. 📍Local Flowers, Рязанская область Проект про локальные сезонные цветы редких сортов. Минимум химии, максимум ручного труда и только свежая срезка. Цветы выращивают под открытым небом, поэтому сезон здесь короткий и особенно ценный — с конца апреля по октябрь. Несколько раз в неделю свежие охапки отправляются в Москву. 📍Петруша, Московская область Семейная ферма рядом с Волоколамском, где делают ставку не только на цветы, но и на сообщество их ценителей. Здесь выращивают сезонные цветы с мая по сентябрь и приглашают гостей познакомиться с процессом лично. Уже в конце июня появляются ароматный львиный зев, нежные ранункулюсы и другие сезонные фавориты, которые невозможно встретить в таком качестве в обычных цветочных магазинах.</t>
+  </si>
+  <si>
+    <t>17.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3720</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Ростов Великий Город, как из фильма (в прямом смысле — здесь снимали «Иван Васильевич меняет профессию») — Ростов Великий. Основанный в 862 году и процветающий по сей день — разобрались ниже, чем же заняться. ГДЕ ОСТАНОВИТЬСЯ 📍Гостевой дом O’27 Silvuple Купеческий особняк с безупречным дизайнерским взглядом. Антикварная мебель, индивидуальные интерьеры номеров, собственный сад. Атмосфера приватного клуба для ценителей тихой роскоши и деталей. 📍Гостевой дом «Дача Петровичева 17» Идеально для своей компании. Уютный двухэтажный особняк от создателей O’27 с панорамными видами на Кремль и озеро Неро. Терраса, три спальни, полностью оборудованная кухня. Ощущение своего дома в самом сердце города. 📍Дом Ларди Русский дух и французская легкость. Всесезонные дома с панорамными окнами, летний шатер, старинная изба. Петанк, велосипеды, своя лыжня и каток — для тех, кто ищет приключений без отказа от комфорта. ЧТО ПОСМОТРЕТЬ 📍Ростовский кремль Визитная карточка. Уникальный архитектурный ансамбль с непростой судьбой: мощный архиерейский двор, Успенский собор, стены с переходами, Митрополичий сад. На территории — крупнейшая коллекция финифти и Центр колокольного искусства. Берите единый билет, здесь можно провести целый день. 📍Музей фабрики «Ростовская финифть» Главный локальный промысел. Узнайте о миниатюрной живописи на эмали и создайте свою на мастер-классе. Обязательный пункт программы. 📍Музей Народного Искусства Частная коллекция расписного и резного дерева. От домовой резьбы до сундуков. Берите экскурсию для полного погружения в ремесло. ГДЕ ПОЕСТЬ 📍Финифть Стильный ресторан новой русской кухни в отреставрированном Гостином дворе. Есть коктейльная карта с достопримечательностями Ростова. 📍Алёша Попович Традиционная русская кухня из фермерских продуктов в интерьере деревянного дома у стен Кремля. Также рекомендуем их столовую «Харчевня» и пельменную «Гостиная». 📍Щучий Двор «Народная академия ухи» на Ярославском шоссе. Широкий выбор рыбных блюд и тематический антураж. ЧТО ПРИВЕЗТИ 📍Фирменный магазин фабрики «Ростовская финифть» Главный ростовский сувенир — лаковая миниатюра на эмали. Выберите свою среди множества работ исторчиеского промысла города. 📍Чернолощеная керамика Мастерская на территории Кремля. Уникальное народное керамическое ремесло. Ищите кувшины и горшки с характерным металлическим блеском. 📍Медоварня Исконно русские медовые напитки и фермерские сыры от местных производителей. Вкусный и аутентичный гастрономический сувенир.</t>
+  </si>
+  <si>
+    <t>16.06.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3715</t>
+  </si>
+  <si>
+    <t>ФЕСТИВАЛЬ Секреты ремёсел, гигантское полотно из лент, атомный квиз и Тося Чайкина Фестиваль «Марьинская балалайка» в эти выходные пройдёт в Удомле 20-21 июня жителей и гостей Твери и Тверской области ждёт событие о локальной культуре, традициях и их современном прочтении. В программе: 📍 хедлайнер фестиваля — Тося Чайкина, одна из самых ярких и самобытных исполнительниц современной российской сцены, автор искренних и узнаваемых песен, в которых органично сочетаются лирика, электронное звучание и народные мотивы 📍 живая музыка, народные интструменты и уличные балаганы 📍 ремесленные мастерские и маркет локальных брендов 📍 гастрономические проекты с местным колоритом 📍 образовательная программа и активности для всей семьи Главная особенность фестиваля — природная атмосфера: натуральные материалы, необычные фотозоны и ощущение, будто вы попали в живую русскую сказку Локация: парк Венецианова, г. Удомля Даты: 20-21 июня Вход свободный / 6+ Программа мероприятия на официальном сайте фестиваля: марьинскаябалалайка.рф</t>
+  </si>
+  <si>
+    <t>16.06.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3711</t>
+  </si>
+  <si>
+    <t>ДОФАМИНОВЫЕ СУМКИ Продолжаем рубрику #бренднедели и сегодня в канале настоящие сумки-антидепрессанты от Vplesti. Это небольшое бюро вязания и макраме из Хабаровска, вдохновленное солеными прибоями Японского моря и закатами над Амуром. Здесь создают яркие плетеные сумочки ручной работы, которые невозможно не заметить. Особенно нам понравились леденцовые оттенки — голубой, красный, сливочный, розовый. А если хочется что-то свое — можно собрать собственное сочетание цветов. Каждая сумочка плетется вручную, а на создание одной такой малышки уходит около 6,5 часов работы — вместе с пошивом внутреннего мешочка и пыльника. Кроме сумок, в мастерской создают шапочки, косынки, кардиганы и другие уютные вещи, но именно макраме сейчас выглядит особенно актуально. Выбор Матрёшки — сочетание голубого и красного. Цветовой дуэт, который у мастерской снова и снова заказывают чаще всего.</t>
+  </si>
+  <si>
+    <t>12.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3700</t>
+  </si>
+  <si>
+    <t>АПАРТАМЕНТЫ ПИТЕРА Едем наблюдать «белые ночи» в Санкт-Петербурге с собственного балкона — собрали 5 апартаментов, где можно максимально проникнуться атмосферой города. 📍Квартира в ЖК «Голландия». Просторные апартаменты напротив остров-парка «Новая Голландия» — утром завтракаем в «Бутылке», а вечером устраиваем пикник напротив летнего театра. 📍Апартаменты в центре Петроградской стороны. Квартира от APARTURA — рядом лучшие рестораны города (Harvest, Recolte, Probka), кофейни («Больше кафе», Verle Garden), бары (На вина!, Бар 8, Tapas &amp; Bar Ателье) и многочисленные магазины на Большом проспекте. Наша рекомендация — сходить в Мираж — кинотеатр, в котором впечатления начинаются уже со входа. 📍Апартаменты Luxe от Достоевский. Максимально фотогеничная — ванна прямо в спальне, белый мрамор, индийская ширма и, конечно, маленький питерский балкончик. 📍Апартаменты с видом на Кирху от Feel Apart. Знаменитая Аннекирхе прямо из вашего окна — находятся в бывшем доме причта лютеранской церкви Святой Анны. Здесь бережно восстановили интерьер, сохранив аутентичные балки из лиственницы на потолке, установленные еще в 1837 году. 📍Апартаменты Arque от Sands Rooms. Их легендарные Abondance мы уже показывали в этом посте, но для тех, кому слишком много красного есть идеальная комната в спокойных цветах с большим окном.</t>
+  </si>
+  <si>
+    <t>11.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3696</t>
+  </si>
+  <si>
+    <t>ФУД-ФЕСТИВАЛИ 10 июня — Всемирный день мороженого. Хороший повод вспомнить про наши любимые гастропутешествия. Когда еда не просто закрывает вопрос обеда, а становится поводом и узнать место через то, что здесь едят. И гастрофестивали, конечно, отдельный жанр путешествий. 🍄«Еда поморская», 21–30 июня, Архангельск Фестиваль посвящён аутентичным блюдам северной кухни. С 21 июня специальное меню можно попробовать в лучших ресторанах города, а 29 и 30 июня — на уличной площадке в Петровском парке у театра драмы. Чем еще заняться в Архангельске, писали здесь. 🍄«В Сибири — есть!», 10–12 июля, Новосибирск Фестиваль-форум на Михайловской набережной, где еда соединяется с деловой программой, туризмом, ремеслами и культурой регионов. Можно попробовать блюда сибирской кухни и заодно составить объемное представление о Сибири. 🍄«Пир на Волге», 22–23 августа, Ярославль В парке 1000-летия Ярославля пройдет десятый юбилейный фестиваль-гостиная «Пир на Волге» — гостей ждут ярославская кухня и блюда со всей России, кулинарные шоу, музыка, спорт, кино, детские зоны и море креатива. А план прогулок по городу найдете в нашем рецепте путешествия в Ярославль.</t>
+  </si>
+  <si>
+    <t>10.06.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3690</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Санкт-Петербург по побережью Ленинградской области Этот рецепт — про Финский залив, сосны, морской воздух и красивые дороги вдоль побережья. Здесь можно чередовать прогулки по старинным городам с ленивыми закатами на пляже, а шум Невского променять на шум волн. А если поехать после 11 июня, путешествие совпадёт с сезоном белых ночей — временем, когда особенно красиво. ГДЕ ОСТАНОВИТЬСЯ 📍Репинская дача Загородный отель в Репино среди сосен и всего в нескольких минутах от Финского залива. Хороший вариант для тех, кто хочет совместить близость к Петербургу с ощущением настоящего дачного отдыха на побережье. 📍«Первая Линия» Health Care Resort Современный курорт на берегу Финского залива в Зеленогорске. СПА, велнес-программы, прогулки по побережью и возможность устроить себе полноценную перезагрузку между поездками по окрестностям. ЧЕМ ЗАНЯТЬСЯ 📍Выборг Один из самых атмосферных городов России с северным характером. Обязательно загляните в знаменитую библиотеку Алвара Аалто — шедевр скандинавского модернизма, ради которого сюда приезжают архитекторы со всего мира. 📍Кронштадт Морская история России, грандиозный Морской собор, форты и набережные. После реконструкции город стал одним из самых интересных направлений для однодневной поездки из Петербурга. 📍Сестрорецкий пляж Длинная береговая линия, сосновый лес и лучшие закаты на Финском заливе. Идеальное место для пляжного отдыха. ГДЕ ПОЕСТЬ 📍«Ель» Ресторан с панорамными окнами на Финский залив. В меню много блюд из рыбы и морепродуктов, а летом особенно приятно сидеть на террасе у воды. 📍Sea Forest Ресторан с выраженным морским настроением и авторской северной кухней. Морские гады, локальные продукты и красивые виды делают его отличной остановкой во время путешествия по заливу. 📍«Круиз» Загородный ресторан на побережье Финского залива с акцентом на морскую кухню и закатные виды. Хороший вариант для долгого ужина после поездки в Выборг или Приморск. ЧТО ПРИВЕЗТИ 📍Выборгский крендель — главный гастрономический символ Выборга. 📍Варенье из лесных ягод или сосновое варенье — вкус ленинградских лесов, который легко увезти домой. 📍Книгу об архитектуре Алвара Аалто или открытки с видами Выборга и Финского залива — на память о самом северном путешествии этого лета.</t>
+  </si>
+  <si>
+    <t>09.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3683</t>
+  </si>
+  <si>
+    <t>АРТ-ПОДАРКИ ⠀ В рубрике #бренднедели нескучный музейный магазин. Вещи отсюда сами по себе прекрасны, да ещё автоматически сделают вас «носителями искусства». Знакомьтесь, Эрмитажный магазин. ⠀ Здесь — сувениры, вдохновлённые одной из крупнейших музейных коллекций мира: альбомы по искусству, украшения, текстиль, детали интерьера, канцелярия, аксессуары. ⠀ Особенно приятно, что есть готовые подборки классных подарков для мужчин и детей. ⠀ Выбор Матрешки — кружки с сочными красками Ван Гога и эстетичные и очень качественные пазлы, к которым мы неравнодушны!</t>
+  </si>
+  <si>
+    <t>06.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3676</t>
+  </si>
+  <si>
+    <t>ДЕТСКАЯ ПОДБОРКА Финал «детской» недели в канале — подборка игрушек для взрослых и детей. Для себя и на подарок, ведь летом мы все чаще ходим в гости! 📍Платок Бобки от Radical Chic 📍Подарочный набор Январь от LESok 📍Бумажные куклы «Художники и художницы» от JOUJOU kids 📍Большой конструктор Собор от RADUGA GREZ 📍Паззл Марки от ELEMENTAL 📍Игра «Разговоры по душам» от Ptenchiki</t>
+  </si>
+  <si>
+    <t>05.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3672</t>
+  </si>
+  <si>
+    <t>ОТЕЛИ С АНИМАЦИЕЙ Подборка для тех, кто хочет отдохнуть не в режиме «чем занять ребенка еще пять минут», а действительно переключиться. Пока дети бегут на мастер-классы, кино под открытым небом или в игровые лабиринты, у родителей наконец появляется редкая роскошь — спокойно выпить кофе, сходить в спа или просто ничего не делать. 📍LES Art Resort, Подмосковье Детская программа здесь больше напоминает полноценный лагерь. Каждый день — игры, шоу и мастер-классы для разных возрастов, а еще велопрогулки, самокаты и огромная территория для активного отдыха. Есть бассейн с детской зоной, эко-огород, где можно посадить свое растение, и сразу два больших развлекательных центра: активный DUTY FREE с лабиринтами и горками и более спокойный ZASADA с библиотекой, приставками и настольными играми. Летом особенно хороша уличная площадка NEMO в морской тематике — с кораблем, китом и качелями. 📍Mantera Resort, Сочи Отель, где семейный отдых продуман буквально по минутам. Каждый день здесь новая тематическая программа анимации для детей и подростков, а для тинейджеров работает отдельный клуб — с видеоиграми и собственной «территорией свободы». Вечером показывают семейное кино у бассейна под открытым небом, днем проходят кулинарные мастер-классы от шефов, а в СПА даже есть отдельные детские программы с мягким уходом и ароматерапией. Плюс большой детский клуб с аниматорами и мини-аквапарк. 📍Altay Resort, Республика Алтай На территории отеля — огромный детский центр площадью 1000 квадратных метров, один из крупнейших в регионе. Здесь есть интерактивная анимация, творческие мастер-классы, настольные игры, VR-зона, игровые лабиринты и пространства для отдыха детей разных возрастов. Хороший вариант для поездки, где можно совместить природу, тишину и комфортный семейный отдых без ощущения «детского конвейера».</t>
+  </si>
+  <si>
+    <t>04.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3668</t>
+  </si>
+  <si>
+    <t>МУЗЕИ ДЛЯ ВСЕЙ СЕМЬИ В продолжении детской недели подготовили подборку музеев, где будет интересно и взрослым, и детям — провести время вместе с пользой! 📍ГЭС-2, Москва Команда ГЭС-2 уверено и разнообразно работает с детской аудиторией разного возраста: сенсорные игры (3+), мастер-классы по рисунку и лепке (6+), игра «карточки внимания» (6+), медиаторский тур «Как звучит ГЭС-2?» (6+). Так же открылось новое игровое пространство «Ниже травы» для детей 3-12 лет, созданной художницей Ириной Кориной и архитектурным бюро «Чехарда». 📍ЗИЛАРТ, Москва Далеко не все добрались в новый музейно-выставочный центр в районе ЗИЛ. Для детей здесь есть интерактивное пространство «Сон о городе», в котором проводят малышковую «музейную песочницу» (1+). Для первого знакомства подойдет путешествие «Привет, музей!» (6+). Есть постоянные творческие (4+), архитектурные и театральные мастерские (6+), крафт ателье (7+). 📍Казанский Кремль, Казань В состав Казанского Кремля входит ряд музеев, каждый из которых работают с детьми. К каждой временной выставке Центр «Эрмитаж-Казань» готовит суперские форматы для детей (6+): специальный аудиогид, игровые карты и семейные программы. Сейчас они приурочены к потрясающей выставке «Юсуповы. Роскошь сквозь века». В музее естественной истории есть интерактивные программы (4+), воскресные научные спектакли (6+) и палеонтологические прогулки (7+). В музее истории государственности татарского народа - семейные квесты (6+) и интерактивные программы (6+). 📍Третьяковская галерея в Самаре, Самара Филиал Третьяковской галереи размещается в уникальном памятнике конструктивизма — на первом этаже находится «Музей Фабрики-кухни» (0+), в столярных мастерских проводят занятия по деревянной игрушке (6+), маскам (12+) и даже есть философский клуб (16+).</t>
+  </si>
+  <si>
+    <t>03.06.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3662</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Тулу Тулу все знают по прянику, но мало кто знает по-настоящему. Первый наш рецепт был классическим, теперь изучаем тульский стандарт: пряник, самовар, Левшу в современном, очень классном прочтении. Едем в Тулу, где заводы становятся музеями впечатлений, а щи подают так, будто их придумали вчера. ⠀ ГДЕ ОСТАНОВИТЬСЯ 📍Златинские лавки  Спать в торговых рядах XIX века — не авантюра, а один из самых атмосферных апарт-отелей. К 500-летию Кремля Казанскую набережную отреставрировали, но не стерилизовали. Остались купеческие стены, исторические интерьеры и ощущение, что ты не остановился в отеле, а поселился внутри купеческого города. 📍Мини-гостиница «Шерер»  Отель при тульском филиале «Ясной Поляны», каждый номер не просто комната, а глава романа. «Анна Каренина», «Война и мир» — на стенах иллюстрации, кадры из экранизаций, детали эпохи. Тишина здесь такая, что хочется писать письма от руки и пить чай из блюдца. 📍AZIMUT Тула  Для тех, кому нужен хороший матрас и современный комфорт, но чтобы локальный колорит не терялся. Берите номера в русском стиле. В отеле очень тонко перечитали традиционные орнаменты, получилось не «кокошник на стене», а действительно красиво и уютно. ЧТО ПОСМОТРЕТЬ 📍Музей «Нимфозориум»  Музей построен вокруг одной блохи из лесковского «Левши». Автор концепции — знаменитый архитектор Евгений Асс. Музей без привычной постоянной экспозиции. Каждая выставка становится отдельным исследованием тульской идентичности. Отправная точка — подкованная блоха мастера Николая Алдунина. 📍Кластер «Октава»  Бывший завод, где делали микрофоны, теперь работает на впечатления. Идите на мультимедийную экскурсию «Тула — мастерская России»: тулячка Маша и нейросеть Снегирь объяснят вам, почему тульская смекалка — это не анекдот, а отдельный ДНК. И как вообще связаны пряник, оружие и самовар. 📍Музей пряника  Вы думаете, что знаете про пряник всё. Уверяем, нет. В музее собрана экспозиция из пряников ручной работы разных эпох, стран и народностей. Здесь рассказывают, как обычный кусок теста с рисунком стал символом целого города, дают расписать пряник на мастер-классе и погружают в тонкости русского чаепития не на словах, а за чаем. ГДЕ ПОЕСТЬ 📍Ansch Bistro  Место, куда вы зайдёте на завтрак с риском выйти ближе к обеду. Интерьер работает как ловушка уюта. Еда понятная, красивая. Хорошее городское бистро, каких должно быть больше. 📍Бистро Ба  Точнее, ЩИЧНАЯ. Русская кухня без музейности и фольклорных штампов. Щи, пирожки и блюда из локальных продуктов подают современно, легко и очень живо. Девиз честный: «мы не сохраняем, мы продолжаем». Щи можно есть с утра до 23:00. 📍totó  Кофе и вино в бывшем хлебном цехе Филиппова. Внутри — историческая метлахская плитка, винтажные кресла, старинный телефонный аппарат по имени «Таша». Место, где прошлое почти не реконструировали, а только дополнили. На аромат кофе собираются как и во времена филипповских пекарен. ⠀ ЧТО ПРИВЕЗТИ 📍Филимоновскую игрушку Не из магазина, а сделанную своими руками. На мастер-классах дают местную глину-«синику», учат лепить и расписывать. Увезёте домой не сувенир, а историю: «это я сам слепил, и она даже свистит».</t>
+  </si>
+  <si>
+    <t>01.06.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3651</t>
+  </si>
+  <si>
+    <t>ГДЕ ИСКАТЬ ВНУТРЕННЕГО РЕБЁНКА ⠀ Ко Дню защиты детей — подборка мест, куда взрослые едут не за «перезагрузкой», а за ощущением лета, которое когда-то длилось бесконечно. Где снова можно знакомиться за ужином, играть до темноты, жить без расписания и чувствовать, что главное приключение ещё впереди. ⠀ 📍 Спортволна, Дмитров, 11-14 июня Уникальный спортивно-развлекательный фестиваль - турниры, концерты, вечеринки. Специальная секция этого года — ретро-двор для тех, кто помнит лето без телефонов и дедлайнов. Здесь будут лапта, городки, ножички, сифа, вкладыши, чеканка, футбол до ночи и те самые летние дискотеки с колонками во дворе. На несколько дней всё становится очень простым: выйти гулять после завтрака и вернуться только когда «позовут домой». ⠀ 📍Лагерь для взрослых, Горный Алтай, 18-21 июня История для тех, кому в детстве хотелось уехать в поход на всё лето. Горы, костры, палатки, общие завтраки, тропы и главный бонус - парения в бане от профессионального пармейстера и купание в горной реке. Все уже включено, нужно только приехать. ⠀ 📍Волжская экспедиция от Силы ветра, с июня по сентябрь Четырехдневная экспедиция на яхтах по деревням: заходы в тихие села, дегустация волжской кухни и поиски следов былинных богатырей. Маршрут — от Кинешмы до Юрьевца. Подойдет даже для тех, кто раньше не стоял за штурвалом. Настоящее водное приключение!</t>
+  </si>
+  <si>
+    <t>30.05.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3644</t>
+  </si>
+  <si>
+    <t>ПОДБОРКА КОСЫНОК Запасемся косынками — на пляж, кофе с подругами или в путешествие — универсальная вещь для ваших летних лучков. 🍄Косынка из тафты «Сливочный сон» от PAKIPAKI 🍄Ажурная косынка от Бабушкины связи 🍄Платок от from Saba 🍄Косынка от Rogov x ZARINA 🍄Платок Rediska от by Ruccko 🍄Косынка Любовь от Устойчивое выражение</t>
+  </si>
+  <si>
+    <t>29.05.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3640</t>
+  </si>
+  <si>
+    <t>ПОЖИТЬ В ДЕРЕВНЕ ⠀ Печь вместо плиты, озеро вместо экрана и тишина, к которой сначала прислушиваешься, а потом не хочешь отпускать. Продолжаем искать места, где можно не просто приехать, а пожить — как раньше. ⠀ 📍Вепсская изба, «Сказки и быль Вепсского леса» Между Ладогой и Онегой — редкая возможность пожить в настоящей избе вепсов. Деревянный дом, печка, тишина леса и жизнь без лишнего. Путешествие в уклад одного из самых малочисленных народов России. ⠀ 📍Гостевой дом «Как у бабушки», Кенозерский национальный парк Большой сруб на мысу у Масельгского озера, вокруг только лес и вода. Внутри лоскутные одеяла, лавки вдоль стен и русская печь. Электричества нет, зато есть солнечные батареи и редкое ощущение полной тишины. ⠀ 📍Деревня Мандроги Расписные терема и избы как из сказки, но с комфортом. Здесь можно примерить деревенскую жизнь без радикального отказа от удобств — с баней, мастерскими и традиционной кухней. ⠀ 📍Ильинский острог (скоро открытие) Реконструкция древнерусского поселения с полным погружением в допетровскую эпоху. Проект ещё готовится к запуску, но уже выглядит как будущая точка притяжения для всех, кто ищет живую историю.</t>
+  </si>
+  <si>
+    <t>28.05.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3639</t>
+  </si>
+  <si>
+    <t>ПУТЕШЕСТВИЯ ПО СЛЕДАМ ПРЕДКОВ С трепетом к памяти своих корней - собрали три компании, которые не только исследуют генеалогию, но и составляю туры по местам, где жили ваши предки. 📍GenTour Команда не просто ищет документы, а строит маршрут по местам жизни семьи и сопровождает в поездке. В программу входят архивы, старые дома, церкви, кладбища, разговоры с местными жителями — и главное, попытка «собрать» жизнь предков в пространстве. Настоящая персональная экспедиция по собственной истории. 📍Истоки Глубокое исследование: поднимают архивы, находят адреса, школы, места службы и проживания. А дальше превращают это в реальный маршрут, где ты буквально проходишь путь семьи. Часто добавляют исторический контекст эпохи, чтобы ты не просто «смотрел места», а понимал, как там жили люди. 📍Центр поиска предков Сначала — полностью восстанавливают родословную, затем собирают поездку как продолжение истории. Это может быть несколько регионов России, где предки жили в разные периоды. В маршруте — архивы, музеи быта, старые деревни, иногда этнографические комплексы, где можно буквально увидеть, как выглядела повседневная жизнь рода.</t>
+  </si>
+  <si>
+    <t>27.05.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3633</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Ульяновск Волга, советский модернизм, атмосферные кофейни и особый ритм жизни. Илья Лакаев — из Ульяновска. Он сделал шахматы модными по всей России. Основал коммьюнити Rep Chess где играют в шахматы легко, проводит турниры по всей стране. Этим летом открывает шахматный дом «Пешка» в Москве. Но первый город, куда он зовёт за вдохновением — родной Ульяновск. Его авторский #рецептпутешествия — сильный ход за то, чтобы включить Ульяновск в планы на это лето. КАК ДОБРАТЬСЯ 🚂 поездом из Москвы - около 14 часов ✈️ самолетом - 1,5 часа 🚗 на автомобиле по М12 через Нижний Новгород и Саранск - около 10–11 часов ГДЕ ОСТАНОВИТЬСЯ 🪆 Radisson Hotel Ulyanovsk Главный городской отель с панорамным видом на Волгу. Если хочется самого комфортного и «столичного» варианта в городе - это он. Особенно красиво здесь на закате 🪆 Azimut ( Бывшая гостиница «Венец») Главная советская высотка Ульяновска и наверное самый узнаваемый силуэт города! Немного постсоветского флера, немного ретро-футуризма и очень сильное ощущение локального контекста, даже если не жить - сюда стоит хотя бы зайти ради вида 🪆 Глэмпинг «Холмы» Для тех, кто хочет максимально спокойно прожить пару дней рядом с природой и Волгой! Очень медленный ритм, костры, воздух и ощущение, что время чуть остановилось ЧТО ПОСМОТРЕТЬ 🪆 Венец Главная прогулочная точка города. Огромная Волга, ветер, закаты и место, где ульяновцы проводят буквально полжизни. Здесь хорошо просто ходить без цели 🪆 Парк Дружбы Народов Абсолютный постсоветский сюрреализм на склоне Волги. Полузаброшенные лестницы, бетон, странная монументальность и гигантская надпись «Ленин». Выглядит как декорация к фильму про поздний СССР 🪆 Дом-памятник Гончарова Старый Симбирск с купеческими особняками и атмосферой провинциальной России начала XX века. Очень спокойная часть города, где особенно чувствуется его возраст 🪆 Ленинский мемориал Гигантский советский модернизм, который поражает масштабом даже тех, кто максимально далек от истории и музеев. Один из самых мощных архитектурных объектов города 🪆 Волга Главное место Ульяновска летом. Пляжи, длинные закаты, теплоходы и ощущение очень медленной жизни. Город здесь ощущается скорее курортным, чем индустриальным 🪆 Музей истории гражданской авиации Один из самых недооцененных музеев России. Огромное поле с настоящими самолетами, куда можно заходить внутрь. Выглядит очень кинематографично и немного нереально ГДЕ ПОЕСТЬ 🪆 Gonzo Наверное, самое «городское» место Ульяновска. Тут всегда много творческих людей, музыкантов, дизайнеров и просто всех, кто делает в городе что-то новое. По ощущениям - маленький кусочек большого города посреди Поволжья 🪆 «Вольсов» Очень спокойная и эстетичная кофейня с хорошим кофе и правильным ульяновским темпом. Сюда хорошо приходить утром или прятаться с ноутбуком на пару часов 🪆 «Техника» Одна из любимых местных кофеен, с приятной локальной компании "своячков" по вечерам ЧТО ПРИВЕЗТИ 🪆 Минеральную воду «Волжанка» Главный продукт любого ульяновца! Ее тут пьют буквально все и в каких-то невероятных количествах. Для местных это уже не вода, а часть культурного кода (всем советую) 🪆 Simbirsk Atelier Локальный шоколадный проект из Ульяновска с очень красивой упаковкой и классным вниманием к деталям. Идеальный подарок из города, который не выглядит как типичный туристический сувенир</t>
+  </si>
+  <si>
+    <t>26.05.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3626</t>
+  </si>
+  <si>
+    <t>ДУША В КРУЖЕВАХ Наша команда, как любительницы платков, особенно рады моде на косынки и однозначные трендсеттеры — PakiPaki. Платки, косынки, воротники и пелерины, которые становятся не «дополнением», а самостоятельной конструкцией в образе. Иногда мягкой и почти незаметной, иногда — графичной и очень собранной. Актуальность бренда еще в том, что они обращается с традиционными деталями гардероба. Не «цитируют» буквально, а разбирают на ощущения: лёгкость ткани, плотность узора, линия, которая ложится на плечи или обрамляет лицо. В итоге привычные элементы звучат по-новому, но без потери узнаваемости. Материалы здесь играют не менее важную роль, чем форма. Кружево, тонкая шерсть, батист, хлопок — всё работает на тактильность и движение. Аксессуар не лежит статично, он «живёт» в образе. Выбор Матрёшки — кружевная пелерина «Сад» — невесомая роскошь.</t>
+  </si>
+  <si>
+    <t>25.05.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3622</t>
+  </si>
+  <si>
+    <t>ГДЕ ИСКАТЬ ЛАВАНДУ ⠀ Завершаем цветочный цикл лавандой — за ней уже давно не обязательно ехать в Прованс. Здесь можно оказаться внутри цветущего фиолетового поля, услышать жужжание пчёл и почувствовать тот самый «летний» запах, который не спутаешь ни с чем. Собрали три проекта, где лаванда — это не декорация, а целая жизнь. ⠀ 📍Viva Lavanda, Крым Органическая ферма в Бельбекской долине — лаванда не просто растёт для фото, а перерабатывается в эфирные масла, гидролаты и косметику прямо на месте. Полноценное «лавандовое» погружение: аудиоэкскурсии, прогулки по полям без толп, мастер-классы и производство, которое можно увидеть изнутри. ⠀ 📍Maison des Plantes, Краснодарский край Более камерная и «садовая» история — пространство, где лаванда живёт вместе с пряными травами и декоративными растениями. В бистро подают лавандовую пиццу, десерты и даже лавандовое вино! ⠀ 📍Лавандовый мир, Орловская область Один из самых больших и известных лавандовых проектов в Центральной России — около нескольких гектаров полей, открытых для посещения летом. Главное преимущество — масштаб и доступность: большие ровные поля, куда можно приехать всей семьёй, погулять, устроить фотосессию или просто провести день на природе.</t>
+  </si>
+  <si>
+    <t>24.05.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3621</t>
+  </si>
+  <si>
+    <t>Куда ехать и что смотреть? Собрались с каналами о путешествиях и культурном отдыхе, чтобы посоветовать вам, как максимально эффективно провести грядущее лето. Подборка получилась очень разнообразная — экскурсии, заграница, рестораны, лекции и театры. Авторские рецепты интересного отдыха как на выходные, так и на целый месяц ♠️ Заметки Южанина – канал известного фотографа и путешественника Романа Кокорина, где он делится своими кадрами природы России, а также делает полноценные гайды по городам страны: что посмотреть, где поесть, и как сделать, чтобы вам было красиво даже в не самых туристических городах 🔑Это не загуглишь — ключ к прогулкам по Москве, который открывает двери небанальных музеев и исторических особняков. Канал ведёт Яна Сорока — экскурсовод и автор книг «Потайные двери Москвы» и «Ключи от Москвы» 🪶Тернистый путь — авторские заметки о путешествиях по нашей необъятной стране: музеи, храмы и монастыри, калачные, кухмистерские, дворы и дворцы, избы и имения. Живые отголоски Российской империи в России настоящего 📍Путешествия Матрёшки – путеводитель по любопытным находкам в России: красивые отели, аутентичные маршруты, локальные бренды и предприниматели. Тут собрано более 60 рецептов путешествий по городам России, которые хочется добавить в свой вишлист! 🎞 Soul to Soul — тревел фотографы Ярослав и Анастасия о красивых путешествиях, фотографии и вдохновении. Здесь Япония на плёнку, экспедиции в Антарктиду, северные дороги, необычные отели, и места, которые хочется сохранить себе. Блог для тех, кто любит эстетичные поездки, природу, визуал и ищет вдохновение для новых маршрутов. 🧳Блог Глеба и зрелищ — Глеб посетил 67 стран и 59 регионов России и рассказывает, как бюджетно попасть в необычные места мира. Выгодные направления, инструкции получения визы и способы оплаты путешествий за рубежом 🏛 Саша Суралмаша — философ-религиовед и просто красивая женщина, которая расскажет как отличить Мане от Моне, как разобраться в религиозных сектах и зачем нужна философия в жизни. Сможете блистать в каждой интеллектуальной беседе 👕Русское хюгге – канал о ничегонеделанье на Руси, кейфе, самоварной музыке, досугах в стиле Кустодиева. Канал ведет Кирилл Троекуров, у которого про это самое русское хюгге выйдет скоро книжка в издательстве МИФ 🤩lily’s plan — это блог девушки Лили, которая живет на два города - Москву и Петербург и берет лучшее из каждого. Если вдруг заскучали в своём же городе, внутри пару идей прямо для этих выходных) 🤩 ted.ns | Заметки из путешествий — бесконечное путешествие по России через объектив фотографа Андрея Белавина. 11 лет непрерывных исследований старинных городов и экспедиций в отдалённые уголки страны, 74 отснятых региона и собственная книга. В перерывах между рассказами о тотемском барокко и суздальской дудочке — марафоны, ультры и бег через русские болота Подписаться на всю папку</t>
+  </si>
+  <si>
+    <t>24.05.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3612</t>
+  </si>
+  <si>
+    <t>ИТОГИ КОНКУРСА Вдохновленные вашими путешествиями подводим итоги и дарим термокружку Bobber: @Skandikkki за потрясающий парад тюльпанов в Крыму @Marina_V_Gul за готовый рецепт по Палеху @veronika_sanina за «кругосветку» по Москве Всем остальным — спасибо за участие!</t>
+  </si>
+  <si>
+    <t>24.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3610</t>
+  </si>
+  <si>
+    <t>ДАЙДЖЕСТ ПО ГОРОДАМ Актуальный сборник #рецептовпутешествий в алфавитном порядке! Больше 70 рецептов путешествия по лучшим направлениям. А Адыгея Алтай Анапа Арзамас Архангельск Астрахань Б Барнаул Байкал Белев В Великий Новгород Владимир Владивосток Волгоград Вологда Воронеж Г Гусь-Хрустальный Гжель Д Дагестан Е Екатеринбург З Звенигород И Истра Иваново К Казань Калуга Калининград Камчатка Карелия Кисловодск Клин Коломна Кострома Краснодар Красноярск Крым Куршская коса М Мордовия Москва Можайск Мурманск Муром Н Нижний Новгород Новосибирск П Палех Пермь Переславль-Залесский Плато Путорана Плес Псков Р Репино Ростов Ростов-на-Дону Рыбинск Рязань С Самара Санкт-Петербург Сергиев Посад Серпухов Смоленск Соловки Сочи Суздаль Т Таруса Тверь Торжок Тула Тюмень У Улан-Удэ Ф Федоскино Х Холуй Ч Чехов Чкаловск Ш Шерегеш Шуя Я Ярославль Наш прошлый дайджест здесь, а для тех, кому удобнее, когда все в одном месте — наш сайт matreshkatravelling.ru</t>
+  </si>
+  <si>
+    <t>22.05.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3598</t>
+  </si>
+  <si>
+    <t>ОТЕЛИ С ВЕЛОДОРОЖКАМИ Когда хочется покататься подольше, но не ехать далеко от отеля. Собрали такие места здесь: где сразу выезжаешь на набережную или парк и едешь без стресса. 📍Репино Парк Отель, Санкт-Петербург Загородный спа-отель на первой линии Финского залива — вокруг сосновый парк и длинные прибрежные маршруты. Территория большая: можно кататься прямо по лесным дорожкам или выезжать на трассу вдоль залива и ехать десятки километров. Внутри — полноценный курортный формат: бассейны, спа с сауной, ресторан с террасой и видом на воду. Можно строить длинные маршруты: Репино → Комарово → Зеленогорск — почти без машин и с красивыми видами. 📍Karmann's Hotel Yantar Hall, Светлогорск Дизайнерский отель нового уровня - в сосновом лесу, но при этом в центре Светлогорска: до набережной и веломаршрутов — буквально несколько минут пешком. Фишка — панорамные окна и ощущение «жить внутри природы», плюс очень аккуратный современный дизайн номеров. Внутри: ресторан с локальными продуктами, rooftop-бар, спа с хаммамом и даже бесплатные электросамокаты/велосипеды для поездок по городу. 📍Somov Hotel, Казань Камерный бутик-отель всего на несколько номеров в историческом особняке XIX века — совсем другой формат, более «инстаграмный» и уютный. В центре Казани, откуда удобно выезжать на длинные велодорожки вдоль набережных Казанки и Волги. Внутри — акцент на детали: дизайнерские интерьеры, ортопедические матрасы и тишина. Подойдёт тем, кто хочет совмещать город, гастрономию и велопрогулки без потери в эстетике.</t>
+  </si>
+  <si>
+    <t>22.05.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3597</t>
+  </si>
+  <si>
+    <t>НАПОМИНАНИЕ О КОНКУРСЕ Отличный повод поделиться вашими майскими поездками (даже если это была поездка на дачу) и выиграть классный приз от Матрешки! А еще куча вдохновения для новых путешествий в комментариях от наших подписчиков — не пропустите!</t>
+  </si>
+  <si>
+    <t>21.05.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3593</t>
+  </si>
+  <si>
+    <t>ЧАЙНЫЕ ПУТЕШЕСТВИЯ В международный день чая собрали три маршрута в Краснодарском крае — туда, где чай в России не просто пьют, а выращивают, собирают и превращают в красивый ритуал. Идеально совместить с отдыхом на море. 📍Солохаульский чай Дом-музей Иуды Кошмана — место, где началась история краснодарского чая. Экскурсия проходит по дому первого чаевода: показывают, как он жил, какими инструментами пользовался и как вообще удалось вырастить чай в этом климате. Формат можно выбрать самому: классическая экскурсия или более гастрономический вариант с чаепитием. Мы, конечно, за дегустационный вариант: самовар, мёд с местной пасеки и блины ручной работы. Летом добавляется редкий опыт — можно поучаствовать в сборе чайного листа. 📍Хоста-чай Хоста-Чай — про масштаб и производство. Экскурсия выстроена как полноценное погружение: от рассказа про плантации и климат до объяснения, как из одного и того же листа получают разные виды чая. Показывают производство, говорят про ферментацию и учат различать вкусы на дегустации. После такого чай дома уже пьётся совсем по-другому. 📍АдамЧай Камерный и очень «живой» формат. Сначала прогулка по плантациям: объясняют, как правильно собирать лист и на что обращать внимание. Потом показывают производство и дают попробовать себя в процессе. В финале — дегустация нескольких видов чая с вареньем и небольшой подарок. Экскурсии проводят круглый год и можно даже прокатиться на воздушном шаре над чайными плантациями.</t>
+  </si>
+  <si>
+    <t>20.05.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3587</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Переславль-Залесский Едем в город, составляя рецепт в который мы не могли переставать удивляться — максимальная концентрация интересных мест, поэтому сегодня расскажем о «культурной» части Переславля, а в следующий раз — о гастрономической. ГДЕ ОСТАНОВИТЬСЯ 📍Бутик-отель «Зеленая Сова» Камерный, уютный, с тематическими номерами. На территории – свой огород, где выращивают ягоды, овощи, которые подают в ресторане отеля. Для взрослых – погребок с домашними наливками, настойками и заготовками, для маленьких гостей – детская комната с развлечениями. 📍Никитское подворье Домики рядом с Плещеевым озером для тех, кто хочет пожить в духе дачного отдыха. В большинстве домов есть сауна, которая уже включена в стоимость проживания. ЧЕМ ЗАНЯТЬСЯ 📍Переславский музей-заповедник Деревянные скульптуры, старинные иконы, дворянский и крестьянский быт — экспозиции легко конкурируют со столичными музеями. Обязательно загляните в филиал «Ботик Петра I» — именно здесь начиналась «потешная» флотилия Петра. 📍Спасо-Преображенский собор Белокаменный собор XII века, который полностью сохранился до наших дней. Очень тихое и сильное место — без лишнего пафоса, но с ощущением настоящей древней Руси. 📍И обязательно оставьте время на маленькие музеи Переславля. Здесь их невероятная концентрация: музей утюга, радио, граммофонов, самоваров, швейных машин, хитрости и смекалки, истории денег и даже музей ряпушки. Особенно рекомендуем музей крестьянского дизайна «Конь в пальто» — за чувство юмора и очень живую атмосферу. ГДЕ ПОЕСТЬ 📍La Foret Бистро и кондитерская с очень красивым европейским настроением: красные стены, маленькие столики, венские стулья. Здесь хочется задержаться подольше — на десерт, второй кофе и медленный разговор. 📍Высоко Спешелти-кофейня над La Foret. Хорошее место для позднего завтрака, работы за ноутбуком или паузы между музеями. 📍Fisch Herberg Самое необычное гастрономическое место города. Интерьеры в духе петровской Голландии, селедка во всех видах и легендарное мороженое с селедкой — точно стоит попробовать. ЧТО ПРИВЕЗТИ 📍Печатный пряник из музея пряника — тот самый, расписанный своими руками. 📍Рыбные пресервы и гастросувениры из Fisch Herberg. 📍И что-нибудь смешное из маленьких музеев города — магнит с утюгом, открытку из музея хитрости или винтажную вещь с блошиного развала. Наш прошлогодний #рецептпутешествия по Переславль-Залесскому читайте здесь.</t>
+  </si>
+  <si>
+    <t>19.05.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3580</t>
+  </si>
+  <si>
+    <t>ВСЕ ДЕЛО В ДЕТАЛЯХ «Дофаминовые» букеты, образы и даже интерьеры - однозначно в тренде. Сегодня в рубрике #бренднедели розетки для вашего дома, которые точно создадут настроение, знакомьтесь Rosetta Electro. Бренд скульптора Кирилла Масягина — каждая розетка, как маленький арт-объект. Розетки и выключатели изготовлены вручную из керамики, точнее, из полуфарфора с глазурью, которая при обжиге превращается в стекло и буквально «врастает» в материал. В итоге получается не просто красиво, но и очень надёжно — такие вещи живут десятилетиями. «Утилитарные вещи могут быть изысканными и удобными» Отдельное удовольствие для глаз — авторские розетки, вдохновленные природой и искусством: лотосы, кораллы, цветы. И да, одинаковых нет: ручная работа всегда даёт лёгкую уникальность. Выбор Матрёшки — розетка «Russi», вдохновленная формой кокошника — головного убора, несшего сакральный смысл женщины.</t>
+  </si>
+  <si>
+    <t>18.05.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3573</t>
+  </si>
+  <si>
+    <t>ЭКСПЕДИЦИЯ ПО ВОЛГЕ Продолжаем волжскую серию в канале. И на этот раз смотрим на всё с воды! У «Силы ветра» в Нижнем появился новый формат путешествий: четырёхдневные экспедиции на яхтах по деревням. Это про древнюю Волгу: с заходами в тихие сёла, местными байками и поисками следов былинных богатырей. Едем туда, где Илья Муромец набирался сил, а рыбаки до сих пор рассказывают легенды про волжские штормы и странных гостей с другого берега. Маршрут — от Кинешмы до Юрьевца. В этом путешествии всё по-настоящему: 📍 встречаем закаты прямо на воде 📍 швартуемся в старинных деревнях 📍 слушаем местные истории 📍 пробуем волжскую кухню Экспедиции идут всё лето, группы маленькие. Самое главное, опыт не нужен: даже если вы ни разу не стояли за штурвалом — команда всему научит прямо в пути. Даты, маршрут и подробности — ЗДЕСЬ.</t>
+  </si>
+  <si>
+    <t>18.05.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3571</t>
+  </si>
+  <si>
+    <t>КОНКУРС ОТ МАТРЕШКИ Майские — официальный старт активного тревел-сезона. И даже если это была просто вылазка на природу — мы считаем, что надо этим поделиться! Запускаем новый конкурс! От вас: Поделиться в комментариях куда ездили и чем занимались на майских (фотографии мы всегда особенно приветствуем) От нас: Три идеальных термокружки для путешествий от Bobber Итоги подведем 24 мая, всем удачи!</t>
+  </si>
+  <si>
+    <t>16.05.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3565</t>
+  </si>
+  <si>
+    <t>ПОДБОРКА ОДУВАНЧИКОВ 13 мая весь мир отмечал День Одуванчиков — цветка, символизирующего детство, свободу и легкость. Собрали подборку с символом и в цветах «маленького солнца». 🌿 Косметичка «Одуванчик» от MOMO FOR HOME 🌿 Брошь «Одуванчик» от LAVRSTITCH 🌿 Тарелка «Одуванчик» от DARIDARI 🌿 Серьги «Одуванчики» от Русская Сказка 🌿 Свечи «Одуванчики» от Bloom Candle 🌿 Скатерть от JUST A HOME</t>
+  </si>
+  <si>
+    <t>15.05.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3559</t>
+  </si>
+  <si>
+    <t>ПОЖИТЬ В СИНИХ ДОМАХ ⠀ Продолжаем серию «цветных» путешествий (здесь можно посмотреть нашу зеленую подборку). Синий — цвет неба и моря — двух неотъемлемых атрибутов многих путешествий. Подборка получилась разнообразной: от городоских апартаментов до лесных домов. 📍Гостевой дом Суриковых, Суздаль Гостевой дом на берегу реки Каменки с камерной атмосферой и видом на монастыри Суздаля. Дом небольшой, всего несколько номеров, поэтому здесь почти всегда ощущение приватности. Завтраки подаются в общей гостиной — ощущение «как в гостях у друзей». Номер 3 — один из самых любимых номеров гостей. Уютная зона отдыха с диваном и абажуром и потрясающий вид на Спаса-Евфимиев монастырь. ⠀ 📍Дымов Дача, Синий дом, Суздаль Отдельный дом проекта «Дымов Дача», полностью построенный вокруг синего цвета и ручных деталей. Здесь важна не только архитектура, но и предметный дизайн — много керамики, дерева и авторских вещей. Дом рассчитан на компанию до 6 человек, с полноценной кухней и общей зоной. Формат — «жить как на даче, но в эстетике современного дизайна». ⠀ 📍Гостиница «Лесной отель», Голубино, Архангельская область Отель в окружении северной природы и заповедных ландшафтов. Синий здесь буквально считывается как продолжение воды, неба и тумана за окном. Место про полное отключение от города: лес, тишина и ощущение уединения. Один из самых «природных» форматов отдыха в подборке. ⠀ 📍Бутик-отель Соломин, Красноярск Бутик-отель в историческом центре города - идеальное расположение, чтобы отправиться в путешествие по гастрономической столице Сибири. Выбор Матрешки — номер Люкс с отдельным входом — максимум приватности. ⠀ 📍D-Hotels Apartments, апартаменты с печью, Санкт-Петербург Современные апартаменты с элементами традиционного дома — центральное место здесь занимает настоящая печь. Синий цвет работает как фон, который подчёркивает тепло текстур и дерева. Получается контрастное и очень фотогеничное пространство . ⠀ 📍Гостевой дом «Мироздание», Республика Алтай Отель для тех, кто ищет максимум осознанности — йога, саунд-хиллинг, вегетарианское меню — максимум очищения в горах. Расположен в самом центре «алтайского Бали» - деревне мастеров и художников Аскат.</t>
+  </si>
+  <si>
+    <t>14.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3554</t>
+  </si>
+  <si>
+    <t>ТОП ФЕСТИВАЛЕЙ, РАДИ КОТОРЫХ СТОИТ СОРВАТЬСЯ В НОВЫЕ МЕСТА Пока вы думаете, куда поехать этим летом — мы уже нашли массу поводов узнать новые города. Пять фестивалей, пять разных настроений. 📍Екатеринбург | МУЗЫКА  19 июня Ural Music Night (Уральская ночь музыки). Классика, рок, поп, джаз, электроника, этническая, народная музыка и другие. Говорим «летняя ночь в Екатеринбурге» — подразумеваем именно этот фестиваль. В это время звучит вообще весь город: клубы и парки, площади и переулки, высотки и уютные кафе. Это больше чем концерт. Это город, который превращается в один большой инструмент. 📍Выкса, Нижегородская область | СОВРЕМЕННОЕ ИСКУССТВО  19–21 июня Небольшой промышленный город давно стал российской столицей паблик-арта и современного искусства. Выкса-фест — это театр, музыка, стрит- и паблик-арт, вплетённые в городское пространство. Славится неожиданными коллаборациями. В этом году тема — «Куда течёт река» о возвращении к истокам. Будут «мерцающие» концерты в разных точках города, музыкальное шествие-перформанс, мировые премьеры. 📍Арт-парк Никола-Ленивец, Калужская область | АРХИТЕКТУРА И СЕМЕЙНЫЙ ОТДЫХ  25 по 28 июня У легендарного «Архстояния» есть отдельный фест для всей семьи. В этом году с 25 по 28 июня детей будут ненавязчиво учить ценить время. «Архстояние детское: Время резиновое» — это театральные постановки, перформансы, мастерские от ведущих культурных институций, экскурсии, кинопоказы и квесты. Советуем приехать, если любовь к искусству у вас семейная. Само «Архстояние» в этом году пройдет под слоганом «Маршрут перестроен» как игра-путешествие с разными сценариями. Как всегда, обещаны невероятные формы и перформансы. 23 - 26 июля. 📍Новосибирск | ГАСТРОНОМИЯ  10–12 июля «В Сибири — есть!» — кухня как яркий праздник. В дни фестиваля Михайловская набережная на Оби превратится в настоящий гастрогородок. Съесть что-нибудь сибирское у реки, смотреть на закат и понять, что жизнь удалась — настроение этого гастрофестиваля. В этом году география широкая — Россия (особенно Сибирь), Китай, Франция, ОАЭ, Таиланд, Вьетнам, Мьянма, Турция, Саудовская Аравия. 📍Плес | МОДА И ТРАДИЦИИ  9–12 июля Давно собирались? А вот и повод. «Плёс на Волге. Льняная палитра» плюс дачный фестиваль имени Шаляпина. Мода, музыка и Волга в одном кадре. Это 20-й сезон фестиваля. Обещан особый размах: гала-показы, дефиле, мастер-классы по работе со льном и созданию принтов, встречи с экспертами. Будет работать Петровская выставка-ярмарка с изделиями художественных промыслов, льняным трикотажем и одеждой. Можно найти что-то совершенно эксклюзивное. И уже через два дня, 16 мая, в Холуе — «Русская Венеция». Их фирменный арт-фестиваль расписных лодок. О нем мы писали в нашем рецепте путешествия в Холуй.</t>
+  </si>
+  <si>
+    <t>13.05.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3548</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Холуй Отправляемся в место, где весной вода становится дорогой, а лодки — холстами. Холуй — не просто село, а тихий мир художников, где традиция живёт не в музеях, а в повседневности. ГДЕ ОСТАНОВИТЬСЯ «Холуй до сих пор остается тихим, уединенным селом художников и ремесленников, поэтому в самом селе нет гостевых домов и гостиниц. Ближайшие гостевые дома «Русская дача», «Жар-Птица» и гостиница «Центральная» находятся в Юже, в 10 километрах от села. Также можно остановиться в Палехе (40 км) или Шуе (70 км)». 📍Гостевой дом «Русская Дача» Дом у озера Вазаль, сосновый воздух и расписная гостиная, где потолки, двери и печь превращены в сказку с птицами и цветами. Расположен в исторической части города Южа в зоне старинного парка, заложенного местными фабрикантами Балиными в окрестностях своей усадьбы около 150 лет назад. 📍Гостевой дом Олафа Старая изба, где ничего не «воссоздавали» — всё настоящее. Пространство тишины, неспешных разговоров и вещей с историей. Хороший вариант, если хочется не просто переночевать, а прожить несколько дней в другом ритме. ЧЕМ ЗАНЯТЬСЯ 📍Русская Венеция Весной река Теза разливается так, что по селу передвигаются на лодках. В этот момент Холуй превращается в свою «Венецию» — с арт-фестивалем расписных лодок. Каждый год новая тема: от фольклора до авангарда и даже «сельского космизма». В 2026 фестиваль состоится 16 мая — стоит ехать уже хотя бы ради конкурса расписных весел «Потешная флотилия». 📍Холуйская художественная фабрика лаковой миниатюры Место, где рождаются знаменитые шкатулки. Можно пройти экскурсию по цехам и увидеть весь процесс — от папье-маше до полировки. Или записаться на мастер-класс и расписать свою миниатюру с сусальным золотом. 📍Государственный музей Холуйского искусства Маленькие по размеру, но бесконечно детальные работы: от сказок до неожиданных сюжетов вроде стимпанка. Экспозиция постоянно меняется, поэтому каждый визит — как новый. 📍Аудиоэкскурсия «Пешком по Холую» Идеальный способ прочувствовать место. Авторская прогулка от местного художника и краеведа — про историю, детали и атмосферу, которую легко пропустить без проводника. ГДЕ ПОЕСТЬ 📍Гостевой дом «Жар-Птица» в Юже Домашняя кухня и ощущение, будто заехали в гости. Лучший вариант после долгого дня в Холуе. ЧТО ПРИВЕЗТИ 📍Холуйская строчка Ручная вышивка с историей — вещи, в которых чувствуется работа мастера и время. 📍Галерея-магазин Холуйской фабрики Шкатулки и лаковая миниатюра прямо от художников. Если хочется продолжить маршрут по региону — сохраняйте: рецепты путешествий в Палех и Иваново — логичное продолжение поездки и ещё больше про искусство, ремесла и русскую провинцию.</t>
+  </si>
+  <si>
+    <t>12.05.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3541</t>
+  </si>
+  <si>
+    <t>АЛЯРУС БЕЗ НАФТАЛИНА Сегодня в рубрике #бренднедели не компания, а человек. Художница Мари Апалькова занимается росписью сундуков, предметов старинной утвари и амбарной доски для современных интерьеров, художественным сопровождением фестивалей Ивановской области и созданием собственной текстильной и полиграфической продукции в стиле алярусс — автор всех иллюстраций Матрёшки. Её мир — это тонкое соединение иконописной пластики и фольклора. Мари не просто работает с традицией — она пересобирает её в новый визуальный язык, где русский мир становится не мрачным и архаичным, а тёплым, сказочным и живым. Герои росписи будто существуют вне времени: здесь и отголоски древнерусской иконописи, и наивность народной игрушки, и сказки, любимые нами с детства, и ощущение внутреннего света, который сложно объяснить словами. Отдельно интересно, как её искусство выходит за пределы предметов интерьера. Например, для проекта АЛРОСА и Исторического музея она расписывала сундуки-хранилища для коллекции ювелирных украшений. Уникальные расписные сундуки периодически создаются и на заказ, чтобы стать семейной реликвией. А ещё Мари — арт-куратор фестиваля «Русская Венеция» в Холуе, о котором завтра мы подготовили теплейший рецепт. Выбор Матрёшки — платок «Гуляем бабоньки» — идеальный для летних посиделок с подружками.</t>
+  </si>
+  <si>
+    <t>11.05.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3540</t>
+  </si>
+  <si>
+    <t>ГЛАВНЫЙ КОНКУРС СЕЗОНА Матрешка обожает открывать для вас локальные бренды — и как партнер крутого проекта «Знай наших» делимся: у них стартовал 4‑й сезон конкурса растущих российских брендов. Это не просто «грамота на стену», а реальная помощь локальному бизнесу в выходе на федеральный уровень. Участники получают бесплатный пиар на огромную аудиторию, обучение, обратную связь и поддержку от 30+ партнеров-гигантов этого года. За прошлые сезоны мощный толчок к развитию получили уже 3 тысячи брендов! Отличный шанс для локальных брендов заявить сразу на всю страну и точечно — на поставщиков. Бренды растут, а мы с вами узнаем о новых классных отечественных продуктах: от гастробрендов и косметики до одежды и новых турпродуктов. Участие в конкурсе абсолютно бесплатное. Заявки принимают на знайнаших.аси.рф до 1 июня. Включайтесь.</t>
+  </si>
+  <si>
+    <t>07.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3533</t>
+  </si>
+  <si>
+    <t>МУЗЕИ ПОБЕДЫ РОССИИ Панорамы, ДОТы, подземные штабы и экскурсии, после которых люди в отзывах честно признаются: «вышли с комом в горле». Не просто смотреть, а погрузиться, почувствовать, пережить. Подборка от команды Матрёшки. 📍Поезд Победы Парк Патриот, Одинцово Единственный в мире иммерсивный музей на колесах. 10 вагонов — каждый этап войны: от отправки на фронт до Победы. Звуки паровоза, запах дыма, 150 живых фигур, видеопроекции. Окопы, санитарный вагон, штаб. Экскурсию проводит аудиогид Лидия, которая рассказывает о своей жизни в годы войны. 📍Бункер-42 Москва На глубине 65 метров, на базе бывшего засекреченного военного объекта №20. Для маскировки над входом возвели фальшивый жилой дом. Под землей - кабинет Сталина, системы связи, имитация ядерного запуска. Атмосфера напряжения, как в реальном укрытии. 📍 Дорога жизни Ленинградская область, Ладожское озеро Комплекс на месте легендарной дороги, спасавшей Ленинград. Экспозиция под открытым небом — грузовики, ледовые катки, вооружение. Есть симулятор автомобиля военных лет с программой «доставка продовольствия в Ленинград по льду под обстрелом», голографический театр, стрелковый тир. 📍35‑я береговая батарея Севастополь Мощное фортификационное сооружение. 80 000 кв. метров над и 5 000 кв. метров под землей. Казематы, часовня, Некрополь павших и Пантеон Памяти. Реалистичное погружение в историю обороны Севастополя. В казематах фото/видео могут запрещать, чтобы не превращать маршрут в фотосессию. 📍 Гора Филина Карелия, Лахденпохья Военно-исторический музей в скале. Буквально внутри горы (бывший финский объект). В подземную часть пускают только с экскурсией, есть смотровые площадки. Экспонаты можно трогать, фотографироваться с оружием, примерять военную форму, «работать» в медицинском кабинете. 📍 Бородинское поле Московская область, Можайск Поле двух великих битв за Москву. Старейший в мире музей, созданный на поле сражений. 110 квадратных километров истории. Недавно открылся интерактивный детский центр. Ежегодно проводят военно-исторические реконструкции на День Победы. 📍 Победа Южно-Сахалинск Здесь много про Дальний Восток и финал Второй мировой в августе 1945‑го. Современные диорамы, интерактив, экскурсии. Есть симуляторы, позволяющие сесть за руль бронетранспортёра, танка или штурвал самолёта, интерактивный стрелковый комплекс «Вега» с автоматом Калашникова, снайперской винтовкой Драгунова и пистолетом Макарова. Совет от Матрешки: В бункеры, на батареи, панорамы лучше записываться заранее, чтобы гарантировано попасть внутрь и с гидом.</t>
+  </si>
+  <si>
+    <t>06.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3527</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия Волгоград Открываем волжский цикл — город, в котором память и история не только в рассказах. ГДЕ ОСТАНОВИТЬСЯ 📍Отель «Волгоград» Легендарный отель в самом центре, рядом с набережной и ключевыми достопримечательностями. Здание с историей — чувствуется масштаб и классическая архитектура, но внутри аккуратный современный комфорт. Удобно для пеших маршрутов: вышли — и сразу город. 📍Парк-отель «Наша Хвоя» Формат загородного отдыха — домики среди сосен, где можно выдохнуть после насыщенных прогулок по городу. Идеально для теплых дней — в максимальной близости к Волге. ЧЕМ ЗАНЯТЬСЯ 📍Мамаев курган Главная точка города и один из самых сильных мемориалов в России. Подъём идёт через каскад аллей и скульптур — маршрут выстроен так, чтобы постепенно усиливать впечатление. Скульптура «Родина-мать зовёт!» выглядит иначе вживую: масштаб сложно передать на фото. Лучше приходить рано утром или ближе к закату. 📍Музей-панорама «Сталинградская битва» Целый комплекс с техникой, экспозициями и круговой панорамой боя. Главный зал — 360° полотно, которое буквально «втягивает» в события. Есть реальные артефакты: оружие, письма, личные вещи. Закладывайте минимум 1,5–2 часа, чтобы не проходить в спешке. 📍Метротрам Редкий формат транспорта: часть маршрута идёт как обычный трамвай, часть — под землёй, как метро. Это не аттракцион, а рабочая система, которой пользуются местные. Удобно прокатиться ради опыта и заодно посмотреть город с разных уровней. 📍Семейная сыроварня и винодельня «Гусевъ» Экскурсия с дегустацией — узнать как основалось виноградарство в регионе, увидеть как производится вино и, конечно, попробовать — здесь только сухие вина из местного винограда, которые не найти в магазинах. ГДЕ ПОЕСТЬ 📍The Atelier Ресторан с панорамными окнами и видом на Волгу — сюда за атмосферой и закатами. Меню современное, с акцентом на подачу и сочетания, без перегруза сложными блюдами. Лучше бронировать стол у окна заранее, особенно в тёплый сезон. 📍Zelandia Гастрономический бутик — ремесленный хлеб, десерты, разработанные совместно с французским бренд-кондитером и деликатесы из фермерской птицы, мяса и рыбы. 📍Zorko Bakery Место про десерты и кофе: аккуратная витрина, понятные вкусы и стабильное качество. Хорошо зайти днём между прогулками или взять с собой. 📍Вино-бар Ледникъ Бар в историческом здании пивных складов Жигулёвского товарищества в Царицыне. Обязательно берем карпаччо из сала на Красностопе Золотовском. ЧТО ПРИВЕЗТИ 📍Сарептинский пряник Связан с историей колонии Сарепта и местными традициями. Отличается от привычных тульских — более пряный, с характерным вкусом. Часто продаётся в подарочной упаковке, удобно брать в дорогу. 📍Арбузный мёд (нардек) Густой сироп из уваренного арбузного сока без добавления сахара. Вкус насыщенный, с карамельными нотами, не похож на классический мёд.</t>
+  </si>
+  <si>
+    <t>05.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3520</t>
+  </si>
+  <si>
+    <t>ИГРА, В КОТОРОЙ ЕСТЬ СМЫСЛ В рубрике #бренднедели — находка для тех, кто ищет не просто красивые игрушки, а что-то с глубиной и идеей. «Царицынская игрушка» — бренд, который аккуратно соединяет историю, педагогику и современный подход к развитию детей. Компания появилась в 2008 году и с самого начала взяла непростую задачу — сохранять и передавать культурную память через игру. Даже название отсылает к старому имени Волгограда — Царицыну, откуда родом бренд. За проектом стоят не только дизайнеры, но и историки, культурологи, педагоги и психологи — редкий случай, когда к игрушкам подходят так серьёзно. Основа коллекции — «Система наборов игровых элементов» Евгения Тихонова. Звучит академично, но на деле это очень живая и увлекающая история. В отличие от привычных шахмат и домино, здесь всё строится на цвете, вариативности и свободе комбинаций. За счёт этого игра становится не просто развлечением, а средой, в которой ребёнок учится думать, анализировать и находить решения. И что важно — это не история «только для детей». Наборы легко превращаются в семейные игры, где одинаково интересно и взрослым. Можно играть с двухлетними, можно со школьниками, можно просто собраться вечером и залипнуть всем вместе. Выбор Матрёшки — классическое домино в деревянной коробке, которое можно взять с собой в путешествие — игровая классика.</t>
+  </si>
+  <si>
+    <t>04.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3519</t>
+  </si>
+  <si>
+    <t>АНОНС МЕСЯЦА Май пахнет цветущими садами и предвкушением тёплых путешествий, поэтому в этом месяце в «Матрешке» — четыре разных направления: 📍Волгоград — как старт нашей волжской серии; 📍Холуй — центр лаковой миниатюры и «Русская Венеция»: в период разлива Тезы по селу можно передвигаться только на лодках, и именно тогда здесь проходит арт-фестиваль расписных лодок; 📍Переславль-Залесский — прекрасная альтернатива уже очень популярным Суздалю и Плёсу; 📍Ульяновск — купеческий город на Волге. Пишите в комментариях, какие направления интересны вам, и мы обязательно включим их в контент-план!</t>
+  </si>
+  <si>
+    <t>03.05.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3518</t>
+  </si>
+  <si>
+    <t>ДАЙДЖЕСТ ПО ГОРОДАМ, часть 1 Актуальный сборник #рецептовпутешествий! Чтобы облегчить поиск среди наших вышедших постов делимся городами, по которым составили готовые маршруты (сохраняйте и отправляетесь в путешествие) — 100 рецептов путешествия по лучшим направлениям! Поэтому пришло разделить на две части — города, которые подойдут для длительных путешествий будут во второй части! В ПАРЕ ЧАСОВ ЕЗДЫ ОТ МОСКВЫ Отправиться в путешествие на один день – идеальный вариант, когда времени на длительные тревел-подвиги нет, советуем рассмотреть поездку в Коломну, Федоскино, Переславль-Залесский, Тарусу, Плес, Клин, Истра, Сергиев Посад, Владимир, Серпухов, Звенигород, Гжель, Чехов, Торжок, Серпухов дачный, Торжок по дням, Можайск, Звенигород по дням, авторский Владимир, Сергиев Посад (часть 2), зимняя Таруса, зимняя Москва, авторский Гусь-Хрустальный, яблочная Коломна. НА ПАРУ ДНЕЙ ИЗ МОСКВЫ Города, в которые лучше отправиться хотя бы с одной ночевкой, если вы едите из Москвы. К тому же в нашем #рецептепутешствия всегда есть, где остановиться. На выходные едем в Кострому, Репино, Смоленск, Кисловодск, Ярославль, Ростов, Псков, Суздаль, Палех и Холуй, Нижний Новгород, Тверь, Великий Новгород, Кострома, Санкт-Петербург, Казань, Екатеринбург, Калуга, Муром, летний Нижний Новгород, Рязань, Тула, Иваново, авторский Суздаль, Белев, Вологда, Палех, обновленный Ярославль, осенний Суздаль, Рыбинск, Чкаловск, семейная Казань, Шуя, Арзамас.</t>
+  </si>
+  <si>
+    <t>02.05.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3512</t>
+  </si>
+  <si>
+    <t>СДОБНАЯ ПОДБОРКА Наша подборка с круассанами вызвала шквал реакций и умилений (100% понимания — мы сами хотели все скупить), поэтому продолжаем «сдобную» тему подборкой с крендельками и калачиками. 🥨 Колье Тот еще крендель от Gina Dreams 🥨 Духи Мед от Lerosha 🥨 Тот самый набор хлеба с маслом от The Butter Club 🥨 Футболка Сладкий кренделек от Dreams by Alena Akhmadullina 🥨 Pretzel bracelet от Xeni 🥨 Кулон «Крендель» от ПО КРУГУ</t>
+  </si>
+  <si>
+    <t>01.05.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3507</t>
+  </si>
+  <si>
+    <t>ПОЖИТЬ В ЗЕЛЁНЫХ ДОМАХ ⠀ Зеленый — цвет свежести, спокойствия и гармонии. Собрали пять отелей, где пространства «зазеленели». ⠀ 📍Бутик-отель «Зеленая сова», Переславль-Залесский Камерный отель — всего 8 номеров в основном здании и отдельный дом для компании. Уютный, почти «домашний» формат: каждый номер со своим характером (и даже «тотемным» животным), панорамный ресторан с видом на монастырь и озеро, сад и баня. Зеленый цвет здесь есть во всем — начиная с фасада отеля. ⠀ 📍Дымов Дача, Зеленый дом, Суздаль Тот самый образ «идеальной дачи» из Pinterest. Много воздуха, натуральное дерево, спокойные оттенки и очень продуманное пространство — 7 комнат и возможность размещения до 10 гостей, а значит можно поехать большой компанией. Здесь хочется накрывать красивые завтраки, читать книги днём и собираться за длинными ужинами вечером. Не про активный отдых, а про удовольствие от простых вещей. ⠀ 📍Бутик-отель «Хоромы», номер «В объятьях блаженства», Таруса Место с характером: немного сказки, немного русской усадьбы и очень много уюта. Номер, посвященный Белле Ахмадулиной, категории Гранд Люкс — максимум комфорта и поэзии в деталях. «Просторная ванная комната с видом на собор, тремя окнами и большой отдельностоящей ванной. Ее отделяет от спальни уникальная перегородка с расстекловкой с фацетом, эффектно преломляющим солнечные лучи.» ⠀ 📍Зеленый отель, Москва Когда нет возможности уехать, но очень нужно переключиться. Интерьеры из натуральных материалов, высокие потолки, большие окна и много света, который меняет настроение. Формат «сбежать на выходные», не покидая город, и дать себе паузу. ⠀ 📍Гостевой дом Суриковых, номер 5, Суздаль Семейный отель на берегу реки Каменка — частый участник подборок Матрешки. И не просто так — гостевой дом создан с душой и приезжаешь сюда «как домой». Номер 5 — один из самых уютных номеров дома. Словно сказочная шкатулка, с красивым шитьем на окошке, и графикой местных художников на стенах.</t>
+  </si>
+  <si>
+    <t>30.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3503</t>
+  </si>
+  <si>
+    <t>ИММЕРСИВНО-АКТИВНЫЕ ГОРОДСКИЕ ЭКСКУРСИИ Прогулки, которые превращают город в сцену, а вас — в героев истории. Особенно прекрасны весной, когда хочется больше гулять на свежем воздухе. 📍Farolero Вечерние театрализованные прогулки с фонарщиком по Москве, Петербургу, Казани, Нижнему Новгороду, Сочи, Сергиеву Посаду и Тбилиси. В наушниках — аудиоспектакль, вы — в мантиях, актеры — в плащах и масках. Легенды города и интерактивы, угощения, запахи и звуки для полного погружения. С обязательным ритуалом загадывания желания в знаковом месте города. В Москве — это 55 меридиан у Большого театра. 📍Войс Трип Насыщенные, активные экскурсии в наушниках. Бегом мимо ГУМа, танцы на Пушкинской и в Зарядье, а еще флакон «Красной Москвы» в подарок, фирменные конфеты «Москва» для дегустации и даже бутылка воды и полезный перекус в дорогу. Это в Москве. Туры есть в разных городах: Выборг, Рыбинск, Волгоград, Ярославль, Санкт-Петербург, Элиста, Уфа. В каждом городские истории способны удивить даже знатоков. И это очень весело. 📍Голос внутри Иммерсивные прогулки в наушниках по разным городам Есть маршруты в Москве, Петербурге, Красноярске, Владивостоке, Якутске, Сочи, Тюмени, Тобольске. Театрализованные аудио‑экскурсии и концерты на закате в беспроводных наушниках: «прогулки 21 века», где гости становятся главными участниками сюжета. В Красноярске, например, это прогулка «Красноярск: сквозь время» по историческому центру. Плюс — «тихие вечеринки» как готовое решение для корпоративов и событий. 📍QuestPlanet Формат для самостоятельных. Их квест-экскурсии — альтернатива классическим. Смартфон станет вашим гидом, проводником и интересным рассказчиком в одном лице. Булгаковская Москва, Третьяковка, Красная площадь, Коломенское — десятки маршрутов. 18 городов: от Москвы и Питера до Сочи, Анапы и Казани. Идеально, когда хочется исследовать город в своём темпе и своей компанией.</t>
+  </si>
+  <si>
+    <t>29.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3497</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия: пожить на даче под Серпуховом Это — наше любимое — авторский рецепт. Нина и Максим основали под Серпуховом "дачный поселок" и заставили нас посмотреть на город с другого ракурса. Как дачники, если хотите. Итак, настоящий тест-драйв дачной жизни без «а чем там заняться?» от основателей Domingo Dacha. Они придумали классную формулу: красивые дома у леса и озера + подробнейший гайд, который превращает выходные под Серпуховом в насыщенное приключение. Хотите: музеи и монастыри, а хотите боулинг, СПА, гастротур, фермы и пляж — все найдете у них в гайде. 📍Матрешка очень ценит такой подход. Не для галочки. Мы тоже любим составлять гайды и знаем, насколько это кропотливая работа. Во-первых, Нина и Максим считают, что не надо спешить увидеть всё и сразу, надо насладиться жизнью дачника: Наш рецепт выходных: ✔️ Вечер — приезжаете, распаковываетесь, выдыхаете и наконец замедляетесь ✔️ Утро — просыпаетесь без будильника, кофе на террасе и фермерский завтрак ✔️ День — неспешная поездка в Серпухов ✔️ Вечер — возвращаетесь: баня или фурако, огонь в очаге и тишина, в которой наконец слышно себя Один из их маршрутов по Серпухову может быть таким: мужской Высоцкий монастырь с видовой площадкой, Владычный женский монастырь с гортензиями, павлинами. Потом — Соборная гора с фрагментами Кремля и открыточным видом на город. На обед — в Kitchen Market. Уютно, вкусно, можно с собакой (как и на дачах Domingo). Главное — не гонки по достопримечательностям, а правильное настроение. Можно вообще никуда не ехать, а остаться на даче с книгой, пледом и лесом за окном. Иногда это самое ценное. Матрёшка нашла еще одно ценное в их гайде. Нина и Максим собрали не только достопримечательности, но и "житейские сервисы": кафе, развлечения. И если у вас какое-то событие, то в их гайде вы найдете и кейтеринг от фремеров, и фотографа, и бенто-торты, и даже массаж — всё с доставкой на дачу. Мы мало встречали отелей, где собрано всё настолько "под ключ", с такой заботой о гостях. Если захотите задержаться здесь подольше, можно взять наш рецепт путешествия в Серпухов или легко составить свой. Всё найдете в гайде Нины и Максима. Списка кафе, ферм и активностей хватит на десяток поездок. Скучать точно не придется.</t>
+  </si>
+  <si>
+    <t>28.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3490</t>
+  </si>
+  <si>
+    <t>ДОМ, В КОТОРЫЙ ХОЧЕТСЯ ВОЗВРАЩАТЬСЯ Пасхальный конкурс второй год подряд дает четко понять — тема сервировки — самая любимая среди наших подписчиков. Сегодня в рубрике #бренднедели MOLTOMOLTO — бренд, салфетками которого мы одарили победителей. ⠀ У бренда очень тонкая философия: дом — это не про вещи, а про ощущения. MOLTOMOLTO изготавливает премиальный столовый текстиль из натуральных материалов — с авторскими вышивками, деликатными принтами и вниманием к каждой мелочи. Это не про «праздник раз в год», а про привычку жить красиво каждый день. Сервировочные салфетки, скатерти, дорожки — все для неспешных завтраков и нарядных ужинов. Отдельная любовь — тематические праздничные коллекции, когда не нужно долго искать нужный принт — все уже идеально подобрано. «А если хочется больше вдохновения — на сайте есть блог с идеями и советами по сервировке.» ⠀ Выбор Матрёшки — салфетки с крокусами — нежнейшие первоцветы актуальные в любой сезон.</t>
+  </si>
+  <si>
+    <t>27.04.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3486</t>
+  </si>
+  <si>
+    <t>КАРТА ЦВЕТЕНИЯ МОСКВЫ Продолжаем нашу карту цветения, первая часть — здесь. Как раз к майским. Лучшего плана прогулок на длинные выходные не придумать. Весна в Москве — короткая, но очень цветущая: сирень, яблони, магнолии и тюльпаны сменяют друг друга. На пару недель город становится волшебно красивым. Главное — поймать момент (и знать места, где его ловить). Если поймали, делитесь в комментариях. А пока, наш план: 🌷 Сирень, Ботанический сад МГУ, май ⠀ Аромат, который мгновенно переносит в детство. В Ботсаду МГУ цветение сирени — отдельный ритуал с экскурсиями среди редких сортов и аккуратных аллей. Здесь сирень не просто «растёт», а раскрывается во всей своей красоте: от нежно-лиловых до насыщенно-фиолетовых оттенков. Лучше идти в середине мая и закладывать время без спешки — просто гулять и дышать этим воздухом. ⠀ 🌷 Всё и сразу, Аптекарский огород, май ⠀ Если хочется увидеть максимум цветения за один раз — вам сюда. Живая афиша весны: сегодня тюльпаны, завтра сакура, потом магнолии и сирень. В мае здесь пик сезона, и сад превращается в плотный цветущий ковер. Лучше заранее проверить афишу цветения и подгадать идеальный день. ⠀ 🌷 Яблони, Музей-заповедник Царицыно, май ⠀ Когда в Царицыно зацветают яблони — всё становится бело-воздушным, в сочетании с дворцовой архитектурой — даже сказочно. Лучшее время для посещения — середина мая, но цветение зависит от погоды, так что стоит проверять даты на сайте. Идеально — взять с собой плед и устроить длинный пикник под цветущими деревьями.</t>
+  </si>
+  <si>
+    <t>25.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3480</t>
+  </si>
+  <si>
+    <t>МАЙСКАЯ ПОДБОРКА Майские, традиционно — открытие сезона шашлыка. И эти находки не только для себя, но и для того, чтобы взять в гости, как вау-подарок — и стильно, и практично. 📍Соль Можжевеловая от Kitchen Ceremony 📍Большой набор «Like a boss» от Saltlab 📍Фартук «Альбинос» от Mr Murka 📍Блюдо овальное «Нерль. Ягодная» Брусника от Дымов Керамика 📍Соус «Черника и Бурбон» от Ипатов 📍Набор шампуров «Охотничий» от Кольчугинского Мельхиора</t>
+  </si>
+  <si>
+    <t>23.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3476</t>
+  </si>
+  <si>
+    <t>ОТЕЛИ, ГДЕ ЕСТЬ МЕСТА НА МАЙСКИЕ Высокий туристический сезон официально стартует с майских каникул и если у вас еще не продуман план — наша подборка для вас. Здесь еще остались свободные слоты и далеко ехать не нужно! 📍ЗвенДзен, Звенигород 11 полноценных домов разной площади до 12 гостей. Лес, река и полное уединение в 45 минутах езды от Москвы. Рядом: ферма Козы-Розы, детский центр Чудо парк, конное подворье Дютьково — два наших изумительных рецепта по Звенигороду здесь и здесь. 📍Чехов #АPi, Чехов 27 стандартных номеров и виллы с каминами, глэмпинг с палатками и модульными домами, петанк, велопрогулки, каток, банный комплекс. Авторские сет-меню готовят из экологически чистых продуктов, а сервис дополняют массажем и сауной. Чем еще заняться в Чехове читайте в нашем авторском рецепте. 📍Бутик-отель Roka Park, Подмосковье Маленькое путешествие к локациям из вишлиста — номера в отеле оформлены в стиле разных стран и городов: от Франции до Англии. Есть ресторан, подогреваемый бассейн, сауна, мангальная зона. Можно с маленькими питомцами, что для многих — приятный бонус. Интервью с соосновательницей бутик-отеля Александрой Нестерович читайте здесь. 📍Domingo Dacha, Серпухов Тест-драйв отдыха на собственной даче — антиглэмпинг с домами на опушке леса с живописным озером. Каждый дом со своим характером, поэтому можно выбрать по душе. Наш рецепт по Серпухову — здесь, а на следующей неделе выйдет новый — не пропустите!</t>
+  </si>
+  <si>
+    <t>22.04.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3470</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Торжок Словно сошедший с иллюстраций старинных былин — древнейший город России, который в этом году точно должен попасть в ваш тревел-план. Наш второй рецепт в формате готового плана по дням (здесь можно прочитать по Звенигороду) — отправляемся в Торжок. ДЕНЬ 1 📍По дороге в Торжок едем в Музей золотного шитья — единственный в своем роде музей о многовековом народном промысле. Заранее записываемся на мастер-классы по вышивке уникального сувенира золотой канителью. 📍После мастер-класса заселяемся в Оникс. Отель в самом центре города напротив Спасо-Преображенского собора в историческом здании. Небольшие комфортные номера. 📍Обедаем в ресторане при гостинице — летом приятно сидеть на веранде, особенно когда вечером разжигают огонь во дворе. Стоит попробовать котлету по-пожарски и оладьи из кабачков с мороженым из белых грибов. Можно увезти с собой подарочные наборы Новаторжской пастилы.   📍Вечером отправляемся гулять на другой берег, заходим на чашку чая в Ангеловъ. Двухэтажный «сказочный» магазин-кофейня с широким выбором десертов, съедобных сувениров и приятным видом из больших окон на реку Тверца.   ДЕНЬ 2 Идем изучать духовные места. 📍Борисоглебский монастырь Визитная карточка русского Леонардо да Винчи – архитектора Николая Львова. Обязательно поднимаемся на смотровую площадку на колокольне! 📍Спасо-Преображенский собор Памятник русского культового зодчества эпохи ампир по проекту Карла Росси снова открытый для посещения. 📍Тихвинская церковь Деревянный шедевр и один из символов города на высоком правом берегу города. 📍На обед заходим в кафе Лира. Кафе рядом с Музеем А.С. Пушкина, парком Любви и верности со смотровой. Снова берем котлеты по-пожарски. 📍Перед отъездом обязательно заходим в магазин Горлица.арт за сувенирами и подарками, расшитыми золотой канителью. Выбор потрясающий - предметы интерьера, аксессуары, косметички, очечники, сумки, зеркальца и даже кокошники. Присматриваемся к новаторской майолике - фаянсу покрытый майоликовыми глазурями от местных мастеров. Еще больше идей по Торжку смотрите в нашем первом рецепте.</t>
+  </si>
+  <si>
+    <t>21.04.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3463</t>
+  </si>
+  <si>
+    <t>ТРАДИЦИИ В СОВРЕМЕННОЙ ФОРМЕ Начинаем неделю красиво — в рубрике #бренднедели настоящее современное переосмысление русских традиций «Горлица.Арт». Мастерская родом из Торжка, города золотного шитья, изготавливает вещи, в которых история встречается с трендами: бархат, велюр, шёлк, золотая вышивка и детали, которые хочется рассматривать бесконечно. Отдельная любовь — их клатчи. Ужин в отеле, театральный вечер или красивая прогулка по вечернему городу - берете одну вещь и любой образ становиться роскошнее. Ещё одна редкая находка — вещи для дома. Мягкие велюровые подушки с вышивкой шёлковыми и золотыми нитями — на подарок себе или близким. И, конечно, персонализация — можно сделать монограмму, чтобы вещь стала совсем вашей: с инициалами, важной датой или маленьким секретным символом. Особенный восторг — коллаборация с Музеем Фаберже: вышивки, вдохновлённые знаменитыми пасхальными яйцами «Ландыши», «Коронационное» и «Бутон розы». Выбор Матрёшки — клатч с бахромой «Сказка на ночь»: чёрный велюр, красный шёлк и очень кинематографичное настроение.</t>
+  </si>
+  <si>
+    <t>20.04.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3459</t>
+  </si>
+  <si>
+    <t>КАРТА ЦВЕТЕНИЯ РОССИИ ⠀ Весна в России — целое путешествие за цветом: от бескрайних степей с тюльпанами до фиолетовых склонов Алтая и белоснежных тульских аллей. ⠀ 🌺 Тюльпаны, Калмыкия, апрель ⠀ Настоящее весеннее чудо — бескрайние степи, покрытые дикими тюльпанами. Кажется, будто земля раскрашена мазками красного, жёлтого и розового. Лучшее время для поездки — апрель, когда в Калмыкии проходит сезон цветения и степь становится особенно живописной. Можно совместить поездку с фестивалем тюльпанов или отправиться к озеру Маныч-Гудило за самыми кинематографичными видами. ⠀ 🌺 Маральник, Алтай, май ⠀ В мае Горный Алтай словно накрывает сиреневое облако: склоны, перевалы и долины вдоль Чуйского тракта расцветают маральником. Фиолетовые кустарники на фоне ещё снежных вершин — один из самых красивых весенних пейзажей России. Идеальный маршрут — ехать по Чуйскому тракту, останавливаясь на смотровых площадках и просто смотреть, как горы меняют цвет. Если вдруг ваша поездка выпала на конец апреля, то за маральником советуем отправиться к Ороктойскому мосту - там он расцветает раньше, а наш рецепт по Алтаю читайте здесь. ⠀ 🌺 Яблони, Тула, май ⠀ Приезжайте в музей-заповедник «Ясная Поляна» (ориентировочно – середина мая, но лучше посмотреть здесь, чтобы точно попасть на цветение). Атмосфера места и белоснежные деревья просто невероятны.</t>
+  </si>
+  <si>
+    <t>18.04.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3444</t>
+  </si>
+  <si>
+    <t>WELLNESS-ПОДБОРКА Где заниматься спортом (и потом после него восстанавливаться) мы с вами выяснили — осталось собрать чемодан. В нашей подборке — все самое стильное для ваших спортивных побед (выйти на прогулку в парк тоже победа!). 🍄Рашгард от Go buns 🍄Лонгслив «Дракон» от KRIVOKOSO 🍄Морской коллаген с ванилью от REFEEL 🍄Увлажняющее молочко для тела от ANGIOFARM 🍄Термос Bobber x MOONSWOON 🍄Олимпийка от YOS DESIGN</t>
+  </si>
+  <si>
+    <t>17.04.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3440</t>
+  </si>
+  <si>
+    <t>ТРИ БЕГОВЫХ КЕМПА Совмещаем приятное с полезным — отправляемся в спортивные путешествия! Здесь и единомышленники, и командный дух, и спорт в самых красивых локациях. 📍Архыз, с 20 по 29 июня Идеальный старт сезона в горах. Кемп для тех, кто давно мечтал попробовать трейлраннинг или уже влюблен в бег по пересеченной местности. Десять дней гор, мягкой акклиматизации, работы над техникой подъемов и спусков и невероятных видов Кавказа. Кемп проходит перед Wild Trail, поэтому это отличный вариант и для подготовки к старту, и просто для красивого спортивного отпуска. 📍Приэльбрусье, с 1 по 10 августа Легендарный спортивный отпуск в горах — восемь дней суперспорта рядом с высочайшей точкой Европы: ежедневные тренировки, хайкинг для мягкой адаптации к высоте, функциональный блок по горному бегу и восстановление в бане. Кемп подходит даже тем, кто только выходит на свои первые уверенные 5–10 км — нагрузку подбирают индивидуально. 📍Кисловодск, с 12 по 19 сентября Наш личный фаворит - идеальный вариант, чтобы продлить теплую осень и комфортный уличный спорт. Мягкое солнце, парк, терренкуры, бесконечные красивые маршруты и тот самый воздух, ради которого сюда едут даже без спортивной цели. Утренние пробежки по Кисловодскому парку и красивые наборы высоты - красивое закрытие сезона.</t>
+  </si>
+  <si>
+    <t>16.04.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3439</t>
+  </si>
+  <si>
+    <t>НАПОМИНАНИЕ О КОНКУРСЕ Наш самый популярный (и любимый вами) конкурс с пасхальными сервировками собрал уже больше 100 комментариев😍 Считаем, что там не хватает вашего и это необходимо исправить! А мы пока не перестаем удивляться вашим фото — это настоящий эстетический экстаз!</t>
+  </si>
+  <si>
+    <t>16.04.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3435</t>
+  </si>
+  <si>
+    <t>WELLNESS В РУССКОМ СТИЛЕ Весна — время пробуждения и мягкого переключения на восстановление: меньше шума, больше тепла, пара, трав и заботы о себе. Собрали три красивых wellness-проекта в Москве, где современный отдых переосмыслен через русскую эстетику и традиции. 📍Дивница СПА-пространство, за открытием которого все следили в Екатеринбурге (мы даже брали интервью у его основателя) наконец-то заработало и в Москве. Дивница переосмысляет традиции русского дома через язык премиального СПА: натуральные материалы, мягкий свет, этнические детали, элементы декора XIX века, пшеница в интерьере и особое музыкальное сопровождение, которое сразу замедляет ритм города. ⠀ Не просто массажи, а целые авторские ритуалы с говорящими названиями: «Сон Обломова» и «Ягодная живопись». В программе — массажи тела и лица, арома-сауна, уходы на собственной косметике бренда и расслабляющие spa-ритуалы. Идеальное место для городского reset-дня: прийти после напряжённой недели, отключить телефон и на несколько часов буквально выпасть из московского темпа. ⠀ 📍PARÓMA PARÓMA — русская банная культура в премиальном прочтении. Здесь wellness строится вокруг пара, глубокого прогрева и ритуалов восстановления. Целый сценарий отдыха: мягкое парение, ароматные травы, контрастные процедуры, релакс в приватном пространстве. ⠀ Особенно красиво, что проект работает с традицией очень деликатно: сохраняет русскую банную культуру, но подаёт её через современный сервис, эстетику и приватность. Это идеальный вариант для отдыха вдвоём или небольшой компанией — когда хочется провести несколько часов в полном замедлении. ⠀ 📍Соловьи «Соловьи» — новое пространство, одно из главных wellness-открытий весны. Дизайн — потрясающий микс русского стиля и современных тенденций - без нафталина. Пространство исключительно для женщин — билеты уже в продаже — отличный подарок самой себе. Обещают, что в «Соловьях» вы сможете быть самой собой — настоящей, с нетерпением ждем открытия.</t>
+  </si>
+  <si>
+    <t>15.04.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3429</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Кисловодск Отправляемся в весеннюю беговую столицу. Мягкая весна — идеальное время для wellnes: не модного слова, а настоящей заботы о себе. Когда замедляешься, дышишь глубже обычного и между мыслями остаётся много воздуха. ГДЕ ОСТАНОВИТЬСЯ 📍Green Resort Hotel &amp; SPA Своевременный отель с панорамными окнами, спа с бассейном. Берите номер повыше — здесь особенно красиво просыпаться. Рядом Нарзанная галерея и удобный выход к парку. 📍Санаторий Нарзан Классика Кисловодска. Колонны, исторический фасад, атмосфера старого курорта. Здесь вы словно герой старого фильма, а не просто турист. 📍Plaza SPA Кисловодск Для полноценного wellness-ретрита: процедуры, бассейн, спа, питание и медленный ритм на несколько дней. ЧЕМ ЗАНЯТЬСЯ 📍Главные нарзанные ванны Курортная роскошь. Не легендарная лечебница, а просто дворец в восточном стиле. Если не за процедурами, зайдите сюда ради архитектуры и атмосферы. 📍Дача Шаляпина Максимально кинематографичное место: веранда, старинные интерьеры, дачная эстетика начала XX века. Здесь легко представить, каким был курортный сезон сто лет назад. 📍Музей-усадьба Ярошенко Тишина, искусство и красивый сад. Место для медленного культурного утра, когда хочется добавить поездке глубины и настроения. 📍Терренкур Длинные прогулки по нему — местная wellness-философия. Воздух, солнце, виды на Кавказ. ГДЕ ПОЕСТЬ 📍Высота 5642 Современная кавказская кухня в красивой подаче. Отличное место для обеда после прогулки по центру. 📍Чайный домик Травяные чаи, варенье и мед. Для красивой паузы посреди дня. 📍Старый парк Уютный ресторан с классической курортной атмосферой. Много столиков, проблем с посадкой нет. ЧТО ПРИВЕЗТИ 📍Травяной чай Горные травы для вечерних ритуалов дома. 📍Специи для шашлыка и локальные вкусы Кавказа из «Секреты Кавказа» Для шашлыка, овощей на гриле и любого блюда, которому хочется добавить кавказский характер. Любим Кавминводы за особое ощущение времени. Даже чуть «пожившие» интерьеры здесь работают на атмосферу, а не против нее. Наш первый рецепт путешествия — здесь.</t>
+  </si>
+  <si>
+    <t>14.04.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3421</t>
+  </si>
+  <si>
+    <t>Начинаем wellness-неделю красиво (ведь надо как-то сгонять куличи). Лучший спутник для долгих прогулок, интенсивных тренировок и поддержания водного баланса — термосы bobber. У бренда очень красивая философия: изначально bobber — это кастом-мотоциклы, в которых нет ни одной лишней детали. Только скорость, стиль и абсолютная функциональность. Именно этот дух бренд перенёс в свои продукты: смелый дизайн, премиальные материалы и впечатляющее сохранение температуры. Особенно актуальны в путешествиях: когда кофе остаётся горячим на весь переезд, а холодная вода — действительно холодной даже после целого дня в городе. Отдельная любовь — кастомизация. На любой bobber можно сделать индивидуальную гравировку: свою фразу, имя, дату поездки или маленькое напоминание себе. Получается очень личный подарок — и для близких, и для себя любимой (и срок изготовления всего 1 день)! А ещё у них есть раздел с рецептами для напитков. Выбор Матрёшки — абсолютно свежая коллаборация bobber x Moonswoon - термосы усыпанные незабудками однозначно улетают в наши вишлисты.</t>
+  </si>
+  <si>
+    <t>13.04.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3420</t>
+  </si>
+  <si>
+    <t>ПАСХАЛЬНЫЙ КОНКУРС Повторяем легендарный конкурс — в прошлом году ваши фотографии поразили своей красотой, поэтому вводим новую любимую пасхальную традицию — делиться своей сервировкой с Матрешкой. От вас: Оставить в комментариях к этому посту фотографию вашей пасхальной сервировки и, если хочется, поделиться маленькой историей: любимые детали, находки для декора, семейные традиции или то, что создало настроение этого дня От нас: Три весенних комлекта салфеток MOLTOMOLTO Итоги конкурса подведем 19 апреля. Ждём ваши фотографии — давайте вместе создадим самую красивую пасхальную ленту этой весны.</t>
+  </si>
+  <si>
+    <t>11.04.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3413</t>
+  </si>
+  <si>
+    <t>ПАСХАЛЬНАЯ ПОДБОРКА Финальная подборка пасхального декора в канал — для вдохновения и для тех, кто еще в поиске деталей, которые дополнят вашу сервировку. 🐣Яйца пасхальные от LAVRSTITCH 🐣Сервиз чайный от Русская сказка 🐣Свеча пасхальный кролик от NOTEM 🐣Серьги Easter Birds от Русская сказка 🐣Пасхальный кролик от Дельта-Х 🐣Набор пасхальный от кондитерской Анны Красовской 🐣Подставка под яйцо «Август» от Романов Фаянс</t>
+  </si>
+  <si>
+    <t>07.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3400</t>
+  </si>
+  <si>
+    <t>ВОСПОМИНАНИЯ, КОТОРЫЕ ВЫ СОЗДАЕТЕ САМИ В рубрике #бренднедели — место, где вещь становится по-настоящему вашей. VANCUSTOM — новая точка на карте Москвы, где мода встречается с искусством, а шопинг превращается в отдельный сценарий досуга. Это не просто магазин, а настоящая арт-фабрика, открывшаяся на -1 этаже ТЦ «Неглинная». Здесь все строится вокруг идеи персонализации: вы выбираете базовую вещь: худи, свитшот, косметичку или маску для сна и создаете свой собственный дизайн с помощью уникальных пэтчей, печати и вышивки. Более 100 вариантов, лимитированные дропы к праздникам и ни одной вещи, которая повторяется один в один. Самое красивое в этом проекте — процесс. VANCUSTOM работает как открытая фабрика: все этапы создания вещи происходят прямо у вас на глазах. Прессы, лазерные станки, консультанты рядом — буквально за несколько минут ваша идея превращается в готовое изделие. Выбор Матрешки — кастомный свитшот для путешествий: с пэтчами городов, инициалами или символами любимых маршрутов. Идеальная вещь, чтобы увозить с собой воспоминания не только в фотоальбом, но и в гардероб.</t>
+  </si>
+  <si>
+    <t>06.04.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3393</t>
+  </si>
+  <si>
+    <t>Мы очень любим каналы, которые отбирают реально полезный контент. Один из них — Tripoutmsk. Здесь сделали две классные подборки загородных отелей для семей с детьми. Подойдут и на длинные выходные (впереди майские праздники) и на полноценный отпуск. Отели с бассейнами и СПА, с фермами, гончарным кругом и мастер-классами, с дог-трекингом, сказочными квестами с Бабой Ягой, с прогулками на байдарках и рыбалкой. И это только часть вариантов. Изучайте все разнообразие и выбирайте свой семейный отдых на природе.</t>
+  </si>
+  <si>
+    <t>05.04.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3387</t>
+  </si>
+  <si>
+    <t>ДО ПАСХИ ОДНА НЕДЕЛЯ Начинаем обратный отсчет до самого светлого праздника 🐣 Вдохновения для сервировок и декора дома ищем в нашем пасхальном гайде! Скажем по секрету — пока мы его составляли, не удержались и заказали примерно половину, поэтому смотрим с осторожностью — возможно не удержаться и добавить в корзину всю эту красоту💛</t>
+  </si>
+  <si>
+    <t>04.04.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3381</t>
+  </si>
+  <si>
+    <t>ПАСХАЛЬНАЯ СЕРВИРОВКА Кулич — несомненно центр композиции на Пасху, но именно текстиль создает настроение. Собрали для вас подборку праздничных салфеток для ваших самых красивых сервировок. 🐣 Салфетка «Благая весть» от MOMOFORHOME 🐣 Комплект «Яйца ХВ с крокусами» от Linen&amp;Lace 🐣 Плейсмат Ландыши от Nastenka 🐣 Набор «Пасхальный» от LAVRSTITCH 🐣 Салфетка «Петушок» от Russkaya Skazka 🐣 Костер «Верба» от Truffle Bee</t>
+  </si>
+  <si>
+    <t>03.04.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3375</t>
+  </si>
+  <si>
+    <t>Вышивка, которую хочется дарить 💙 С радостью сообщаем об открытии pop-up корнера петербургского бренда LAVRSTITCH в ТЦ Неглинная. Загляните, если вы ищете оригинальный подарок к Пасхе. В основе создания предметов – русские ремесленные традиции и ручные техники, которые команда переосмысляет в современном контексте. Специально для торгового центра LAVRSTITCH создал эксклюзивную вышивку «Фаберже», отрисованную в фирменном синем цвете ТЦ Неглинная. Количество изделий ограничено, а сам корнер продолжит работу до 18-го мая. Ознакомиться с полной коллекцией изделий вы можете на сайте бренда. Успейте выбрать подарок с душой, для себя или близких. ТЦ Неглинная, 2 этаж. #АрендаторыНеглинной</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3374</t>
+  </si>
+  <si>
+    <t>Отличная новость для москвичей. Бред LAVRSTITCH открыл пасхальный pop-up в столице 💙</t>
+  </si>
+  <si>
+    <t>02.04.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3373</t>
+  </si>
+  <si>
+    <t>ПАСХАЛЬНЫЙ ГАЙД Прекрасный, светлый праздник и замечательная традиция — красиво сервировать стол и украшать дом. Собрали все самое атмосферное: 📍идеи для стильной пасхальной сервировки; 📍красивый декор для дома и уютные мелочи с весенним настроением; 📍подборку праздничных угощений и мест, где можно найти идеальные куличи и десерты. Пасха — это всегда про тепло и дом, так почему бы не сделать этот день особенно красивым♥️</t>
+  </si>
+  <si>
+    <t>01.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3366</t>
+  </si>
+  <si>
+    <t>#рецептпутешествия в Иваново Забудьте про город невест. Откройте для себя ивановский Эрмитаж, тайны ситца, отель в особняке фабриканта и щи из щаницы. Собрали готовый маршрут для легких и стильных выходных. ГДЕ ОСТАНОВИТЬСЯ 📍Алхимист Пятизвездочный бутик-отель в историческом центре, в особняке фабриканта Крюкова. В номерах антиквариат, винтажная мебель и работы современных художников — для ценителей уникальной атмосферы. 📍Шеддок Сдержанный и современный вариант. Чистая архитектура, спокойный дизайн - хороший баланс между комфортом и стилем. ЧЕМ ЗАНЯТЬСЯ 📍Музей промышленности и искусства имени Бурылина Его называют Ивановским Эрмитажем из-за невероятной коллекции фабриканта Бурылина. Меценат страстно собирал всё: от мечей палачей и пистолета Левши до всяких диковинных предметов. Звезда коллекции — часы с 95 циферблатами, их даже возили по Европе как восьмое чудо света. 📍Музей ивановского ситца Роскошная коллекция старинных принтов и орнаментов, за каждым узором — своя история, свой код. От деревянных станков до агиттекстиля с дирижаблями и шика нарядов от Славы Зайцева. Есть мастер-классы. 📍Фабрика «Моя Забава» Приключение для детей и взрослых. Матрешка рекомендует не только посмотреть, как делают фарфоровые игрушки и посуду, но сделать свою шикарную чашку. А еще обнять гигантский расписной шар и загадать желание. 📍Музей 12 праздников Вместо банальных витрин — 12 интерактивных балаганчиков, посвященных старинным обрядам, городским легендам и праздникам. Собрано по особому авторскому календарю. Всё можно трогать руками. ГДЕ ПОЕСТЬ 📍Современник Идеально для длинного завтрака. Просторная кофейня в здании Дома Советов, интерьер в духе средневековья с огромной фреской по мотивам Дейнеки. В меню от каш и блинов до шакшуки и боулов. Кофе — от классики до авторских напитков. 📍Сезоны Завершаем день плотным обедом и локальной кухней. Зелёные щи из щаницы, чекалы (маленькие блинчики) с икрой или грибами. Еда с историей в актуальной «ивановской» подаче. ЧТО ПРИВЕЗТИ 📍Украшения SHU SHA Слепки с настоящей жизни — цветы, листья, формы, которые становятся украшениями. Подробнее о бренде здесь. 📍Чайную пару «Леденцовый петушок» от Моя Забава Фарфор с настроением детства и ручной работой.</t>
+  </si>
+  <si>
+    <t>31.03.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3359</t>
+  </si>
+  <si>
+    <t>УКРАШЕНИЯ СО СМЫСЛОМ В рубрике #бренднедели украшения не для повода, а с особым содержанием с любовью из Иваново. SHU SHA — бренд про красоту живого и настоящего. Украшения не придумывают — их «снимают» с жизни: с цветов, листьев, веточек, памятных вещей. Всё начинается с воскового слепка, который сохраняет форму такой, какая она есть — с асимметрией, неровностями, характером. Первая коллекция выросла буквально из личной истории — из гортензий, сорванных в саду бабушки. И в этом весь бренд: про память, про связь, про простые вещи, которые оказываются самыми важными. Даже название — из фамилий создательниц, Анна Шуртухина и Александра Шарова. В коллекциях — природные формы (гортензия, эвкалипт, сирень, лиственница), украшения-символы и вещи с историей. Например, фото-медальон, вдохновлённый ностальгией по 90-м — как физическое напоминание о важном, которое всегда рядом. Или сет «Яблочко от яблоньки» — про связь мамы и ребёнка, «Восьмёрка» — про бесконечную женскую силу. Отдельная линия — украшения с особенной идеей. Подвеска «Василёк», созданная вместе с фондом Живи сейчас, где все средства направляются на помощь людям с БАС — как напоминание о ценности жизни и поддержке друг друга. Все украшения SHU SHA производятся в России небольшими партиями — от Костромы до Иваново. Это не массовость, а аккуратная работа с формой и смыслом, где каждая вещь становится носителем чьей-то истории. Выбор Матрешки — подвеска «Аленький цветочек», вдохновлённая сказкой Сергея Аксакова. Лимитированная серия, в которой важен не только сам кулон, но и подача: украшение хранится в расписной шкатулке, созданной художницей Мария Апалькова (которая создала визуальный стиль Матрешки) и мастерами из Холуя. Каждая шкатулка пронумерована — как отдельный артефакт.</t>
+  </si>
+  <si>
+    <t>30.03.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3358</t>
+  </si>
+  <si>
+    <t>Б - бутик-отели и бренды Мы давно уже поняли, что путешествия начинаются не с билета, а с места, где будете просыпаться. Так у нас появилась идея создать первый гид по бутик-отелям России. Не сухой список отелей, а рецепты путешествий, в которых вы всегда найдете, где остановиться (и захотите задержаться на подольше) — теперь вы можете зайти на наш сайт, выбрать город и найти место, созданное с душой. Каталог брендов, который мы собираем уже больше трех лет, был не трендом, а желанием показать — в России умеют делать стильно и красиво (причем по всей стране). На сайте вы можете найти на любой вкус — подарок, воспоминание или приятность для себя, а можно зайти и просто вдохновиться. Мы продолжаем дополнять и улучшать наш сайт, но уже сейчас — это удобный путеводитель для ваших самых лучших путешествий♥️ matreshkatravelling.ru</t>
+  </si>
+  <si>
+    <t>28.03.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3352</t>
+  </si>
+  <si>
+    <t>ВЕРБНАЯ ПОДБОРКА Верба — главный цветочный символ Пасхи. Живая, нежная, немного хрупкая — сразу собирает вокруг себя атмосферу праздника. Собрали подборку с вербами, чтобы подготовка к Пасхе была без суеты. 🌱Салфетка «Верба» от LAVRSTITCH 🌱Брошь «Верба» от Дом Фарфора 🌱Тарелка «Верба» от Счастье в мелочах 🌱Скатерть «Верба» от ЛеГобелен 🌱Свеча «Верба» от По любви 🌱Комплект «Веточки» от Gnezdyshki</t>
+  </si>
+  <si>
+    <t>27.03.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3347</t>
+  </si>
+  <si>
+    <t>АПАРТАМЕНТЫ, В КОТОРЫХ ЗАХОЧЕТСЯ ОСТАТЬСЯ ЖИТЬ Подборка для тех, кто предпочитает ощущение «как дома», только без ожидание/реальность — здесь картинка совпадает с реальностью, а сервис превосходит даже отельный. 📍D Hotels Apartments, Санкт-Петербург Cеть апартаментов и отелей в центре Санкт-Петербурга. 16 адресов, вместимость до шести гостей — с разным характером дизайном. Неизменно одно — стиль, чистота и комфорт. Выбор Матрешки — «зеленые» апартаменты с видовым балконом на Невский проспект — два ряда окон и идеальная тишина в самом центре культурной столицы. 📍Minin Apartments, Санкт-Петербург Коллекция апартаментов в историческом центре Санкт-Петербурга. Ориентированы в основном на семьи и компании — есть детские кроватки и стульчики, все необходимое для приготовления еды дома и минимум 2 раздельных санузла. Выбор Матрешки — апартаменты с панорамным видом на Казанский собор — вау-эффект обеспечен. 📍WonderApart, Владимир Сеть апартаментов в историческом центре города — в шаговой доступности от храмов, монастырей и достопримечательностей, входящих во всемирное наследие. Выбор Матрешки — студия «Моя Птичка» — уютные и небольшие апартаменты в самом центре Владимира. 📍APTS12, Москва/Дубна История проекта началась в 2017 году с домашнего апарт-отеля в подмосковном городе Дубна. Сегодня сеть S12 — это полноценные квартиры-студии c авторским дизайном, где есть все необходимое для комфортного проживания. Выбор Матрешки — студия «Уайт» — светлые апартаменты вблизи живописного берега реки Волга. 📍Studio 36 Suites, Москва Бутик-апартаменты с дизайнерскими интерьерами в современном стиле. Каждый уникален по стилю, локации и наполнению. Выбор Матрешки — Павелецкая Gold Penthouse — двойной свет и идеальное наполнение для романтического уикенда в Москве.</t>
+  </si>
+  <si>
+    <t>26.03.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3343</t>
+  </si>
+  <si>
+    <t>ТРИ ВДОХНОВЛЯЮЩИХ СОБЫТИЯ МОСКВЫ Иногда хочется не просто «сходить куда-то», а почувствовать связь с чем-то большим. Три события этой недели о том, откуда мы взялись и что несём с собой. Костюм, слово, музыка, как три способа прикоснуться к корням. Весна очень хорошее время, чтобы вспомнить, откуда мы выросли. 📍«Великолепие русского костюма», музей-заповедник Царицыно, до 7 июня Погружение в русскую историю через одежду: более 450 уникальных костюмов, головных уборов, вышивок и украшений из 19 музеев и частных коллекций. От Рязани до Вологды — каждая губерния раскрывает свои традиции и стиль XIX века. Особенно впечатляет коллекция Натальи Шабельской, собранная в конце XIX века — праздник для глаз и памяти о национальной самобытности. Совет от Матрешки: сходите на экскурсию с куратором: 5 апреля, 15:00 — Елена Мадлевская. 📍Центр славянской письменности «Слово», ВДНХ Экспозиция построена как путешествие: от первых алфавитов (глаголицы и кириллицы) до современного языка и даже будущего письменности. Пространство, где можно буквально почувствовать, как рождается язык. В процессе выставки проходите через: монастырскую келью, старую типографию, земскую школу и, даже, мир устной культуры. Есть сильный блок про жизнь слова вне текста: можно слушать былины и колыбельные, сидя в специальных «коконах», где вы изолированы от внешнего мира. 📍«Место во Вселенной», Станиславский и Немирович-Данченко театр, 18 апреля Вечер одноактных балетов «Перигелий» и «Знаем благую весть» — хореографическая медитация на тему русской души и фольклора. Философский и визуально завораживающий спектакль о судьбе, откровениях и поиске смыслов. Музыка — отдельный герой:«Перезвоны» Валерия Гаврилина и самое необычное — живой хор а капелла вместо оркестра.</t>
+  </si>
+  <si>
+    <t>25.03.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3337</t>
+  </si>
+  <si>
+    <t>5 ПРИЧИН ПОЕХАТЬ В ДЕРБЕНТ «Каспийские ворота», кофейная столица, все это — Дербент. Открываем горный цикл в канале с идеями для майских каникул! 1️⃣Посетить старинную крепость. Нарын-Кала — древняя крепость, возведенная ещё в VI веке и служившая для защиты прохода между морем и горами. Она входит в комплекс «Цитадель, древний город и оборонительные сооружения Дербента», который включён в Список всемирного наследия ЮНЕСКО. Гуляя по стенам и башням, можно представить себе, как в разные эпохи защищали этот узкий стратегический коридор, контролировавший торговые и военные пути. 2️⃣Прогуляться по набережной Каспия. После исторических кварталов и крепостных стен берем кофе и идем гулять по набережной Каспийского моря. Здесь можно наблюдать рыбацкие лодки, любоваться закатом над морем и вдохнуть свежий ветер. 3️⃣Попробовать необычный кофе. Урбеч — это натуральная паста из сырых семян или орехов, перетертая на каменных жерновах. Чтобы получить полный экстаз — пробуем кофе с урбечем и влюбляемся в него раз и навсегда. (айс урбеч или урбеч миндальный можно заказать в кофейне 17) 4️⃣Попробовать лезгинский хинкал в ресторане 1904 года. Местная кухня Дербента — глубокая, насыщенная и разношёрстная — от дагестанских чуду и афарара до ароматного хлеба и наваристых супов. Одно из самых характерных блюд региона — хинкал: большие куски теста с мясом или курицей, подаваемые с бульоном и соусами. Resto 1904 — атмосферный ресторан, расположенный в историческом здании 1904 года — старинная кладка стен, эклектика деталей и живые растения — особое ощущение, будто ты не просто пришёл поесть, а погружаешься в историю города. 5️⃣Погрузиться в локальный контекст в резиденции «Сильно» Творческий формат — резиденция, ориентированная на художников, исследователей, кураторов и всех, кто хочет глубже познакомиться с городом не как турист, а как участник культурного процесса. Необычные воркшопы и экскурсии: прогулки по историческим улицам и махалям, встречи с местными ремесленникам, тематические завтраки и лекции. Это шанс посмотреть на Дербент не только как на древний музей под открытым небом, но и как на живой город, который вдохновляет художников и создателей.</t>
+  </si>
+  <si>
+    <t>24.03.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3330</t>
+  </si>
+  <si>
+    <t>Кофейная неделя в канале Матрешки и начнем ее с Verle и вашей любой рубрики #бренднедели. Verle — современное кофейное производство, где кофе не просто напиток, а способ передачи впечатлений. Здесь обжаривают зерно и создают капсулы, дрип‑пакеты, колд‑брю и другие напитки. Каждый сорт — это продуманная комбинация вкуса, формы и контекста. Verlé работает на стыке ремесла, эстетики и технологии. Здесь нет шаблонов: если на рынке не находят нужного решения, создают своё — от упаковки и мерча до собственной модели кофемашины и каппинг‑зоны. В основе бренда — честность, внимание к деталям и сопричастность. Команда продумывает вкус, форму и контекст, тестирует, задаёт вопросы, и главное — позволяет кофе почувствовать, а не объяснять его словами. Каждое зерно, каждый лот проходят строгий контроль, чтобы чашка кофе была стабильной и яркой. Verlé — это не только производство. Это лаборатория, шоурум, зона каппинга, кофейня в Санкт-Петербурге и команда, которая думает о том, каким может быть повседневный опыт. Здесь каждый продукт — часть истории, которую хочется переживать снова и снова. Выбор Матрешки — лимитированный набор дрипов в коллаборации с художников Иваном Шкулипа — 6 разных вкусов с нотками творчества (идеально на подарок или с собой в путешествие).</t>
+  </si>
+  <si>
+    <t>22.03.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3329</t>
+  </si>
+  <si>
+    <t>ИТОГИ КОНКУРСА «ЧТО У ТЕБЯ В СУМКЕ» Вы не перестаете нас удивлять! Как своей активностью, так и своими ответами (многое взяли на заметку)! Чайный набор от «Нитка» дарим: @VelerieArt28 за такую удивительную привычку всегда творить в поездках @JuliaShvydkaya за милейшую любовь к ванне с солью (загадываем, чтобы она появилась у вас в постоянном доступе) @В@силис@. за такой простой, но важный предмет во всех путешествиях (чтобы точно разглядеть все удивительное) Всех благодарим за участие♥️</t>
+  </si>
+  <si>
+    <t>21.03.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3323</t>
+  </si>
+  <si>
+    <t>ПОДБОРКА С КРУАССАНАМИ Выпечка, которую узнают все — с ароматом неспешного завтрака и дня, когда позволяешь себе немного больше. Собрали целую подборку (еще минус один день без покупок). 🥐 Колье «Круассан» от Youjewel 🥐 Салфетка с мережкой и круассаном от Неженки 🥐 Салфетка «завтрак» от Тутов 🥐 Свеча Круассан nōtem x eleven 🥐 Свеча ароматическая Хлебная лавка от Канделябрум 🥐 Обвес на сумку от ArtSoul</t>
+  </si>
+  <si>
+    <t>20.03.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/3322</t>
+  </si>
+  <si>
+    <t>НАПОМИНАНИЕ О КОНКУРСЕ Уже в это воскресенье итоги нашего конкурса «что у тебя в сумке?»🪆 Принимайте участие и читайте комментарии других — там много неожиданных и полезных вещей! Приз — любимый чай от «Нитка», точно стоит уделенных пары минут на комментарий!</t>
+  </si>
+  <si>
+    <t>19.09.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4113</t>
+  </si>
+  <si>
+    <t>ПОДБОРКА КО ДНЮ УЧИТЕЛЯ Приятные подарки для тех, кто выбрал в этой жизни нести знания — для дорогих сердцу учителей, преподавателей и воспитателей. 🖊️ Платок с портретом учителя от СмыслДарить 🖊️ Фарфоровая кружка с росписью 🖊️ Птичье молоко «Цветочная акварель» от Анны Красовской 🖊️ Набор «Тихие перемены» от Rassvet Detail x Davines 🖊️ Термос от Жостово 🖊️ Подсвечники от Simpule</t>
+  </si>
+  <si>
+    <t>16.09.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/matreshechkatravel/4109</t>
+  </si>
+  <si>
+    <t>ИНТЕЛЛЕКТУАЛЬНЫЙ ПОБЕГ ИЗ МОСКВЫ НА ВЫХОДНЫЕ Наш викенд-гайд. Осенью многие города превращаются в пространство настоящего культурного диалога. От фольклорных перформансов до цифровой абстракции — думать долго не надо, легко собраться и поехать. 19–20.09 Таруса: Фестиваль «Спело»  Аутентичные «Осенины» в новом прочтении: гастро-пикники в саду, «Театр вкуса» Юрия Макеева и перформанс «Обновление огня». Редкий микс локальных традиций и дачного гедонизма. 19.09 Заокский: Фермафест на курорте «Заокские Поля» Масштабный open-air с фермерским колоритом. В программе: поп-артисты, локальные специалитеты и 20 семейных локаций. Серпухов: «Боги и люди. От мифа к истории» Новый масштабный проект в Серпуховском музее: Васнецов, Суриков, Репин, Серов. Работы из 8 ведущих музеев страны, в том числе из Эрмитажа, Русского музея, Третьяковской галереи. Открытие 15 сентября. Истра: «(НЕ)известный. Константин Горбатов» В «Новом Иерусалиме» продолжается громкая ретроспектива мастера русского импрессионизма. Рекомендуем кураторские медиации для глубокого погружения в эстетику цвета. Дубна: «Число как событие» Science art в галерее ОИЯИ. Математические матрицы, ставшие живописью. Первая ретроспектива Александра Панкина, художника, предвосхитившего эру алгоритмов и когнитивной графики. ____ На будущее: 9–11.10 Пущино: «Наукоградостно»  Эстетика модернизма, прогулки с биологами и импровизационный «Поющий круг». Фестиваль об особенных вибрациях наукограда и архитектуре «советского мегаполиса». Лекции, театр, концерты — взрослым и детям.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2165,62 +3563,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H197"/>
+  <dimension ref="A1:H353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3428.163" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4710.421" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -7258,50 +8656,2702 @@
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>39512</v>
       </c>
       <c r="B197" t="s">
         <v>593</v>
       </c>
       <c r="C197" t="s">
         <v>594</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E197">
         <v>1834</v>
       </c>
       <c r="F197">
         <v>8</v>
       </c>
       <c r="G197">
         <v>27</v>
       </c>
       <c r="H197">
         <v>4</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>106093</v>
+      </c>
+      <c r="B198" t="s">
+        <v>596</v>
+      </c>
+      <c r="C198" t="s">
+        <v>597</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E198">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>106094</v>
+      </c>
+      <c r="B199" t="s">
+        <v>599</v>
+      </c>
+      <c r="C199" t="s">
+        <v>600</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E199">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>106095</v>
+      </c>
+      <c r="B200" t="s">
+        <v>602</v>
+      </c>
+      <c r="C200" t="s">
+        <v>603</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E200">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>106096</v>
+      </c>
+      <c r="B201" t="s">
+        <v>605</v>
+      </c>
+      <c r="C201" t="s">
+        <v>606</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E201">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>106097</v>
+      </c>
+      <c r="B202" t="s">
+        <v>608</v>
+      </c>
+      <c r="C202" t="s">
+        <v>609</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="E202">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>106098</v>
+      </c>
+      <c r="B203" t="s">
+        <v>608</v>
+      </c>
+      <c r="C203" t="s">
+        <v>611</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="E203">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>106099</v>
+      </c>
+      <c r="B204" t="s">
+        <v>613</v>
+      </c>
+      <c r="C204" t="s">
+        <v>614</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="E204">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>106100</v>
+      </c>
+      <c r="B205" t="s">
+        <v>616</v>
+      </c>
+      <c r="C205" t="s">
+        <v>617</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="E205">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>106101</v>
+      </c>
+      <c r="B206" t="s">
+        <v>619</v>
+      </c>
+      <c r="C206" t="s">
+        <v>620</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="E206">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>106102</v>
+      </c>
+      <c r="B207" t="s">
+        <v>622</v>
+      </c>
+      <c r="C207" t="s">
+        <v>623</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="E207">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>106103</v>
+      </c>
+      <c r="B208" t="s">
+        <v>625</v>
+      </c>
+      <c r="C208" t="s">
+        <v>626</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="E208">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>106104</v>
+      </c>
+      <c r="B209" t="s">
+        <v>628</v>
+      </c>
+      <c r="C209" t="s">
+        <v>629</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="E209">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>106105</v>
+      </c>
+      <c r="B210" t="s">
+        <v>631</v>
+      </c>
+      <c r="C210" t="s">
+        <v>632</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="E210">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>106106</v>
+      </c>
+      <c r="B211" t="s">
+        <v>634</v>
+      </c>
+      <c r="C211" t="s">
+        <v>635</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="E211">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>106107</v>
+      </c>
+      <c r="B212" t="s">
+        <v>637</v>
+      </c>
+      <c r="C212" t="s">
+        <v>638</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="E212">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>106108</v>
+      </c>
+      <c r="B213" t="s">
+        <v>640</v>
+      </c>
+      <c r="C213" t="s">
+        <v>641</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E213">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>106109</v>
+      </c>
+      <c r="B214" t="s">
+        <v>643</v>
+      </c>
+      <c r="C214" t="s">
+        <v>644</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E214">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>106110</v>
+      </c>
+      <c r="B215" t="s">
+        <v>646</v>
+      </c>
+      <c r="C215" t="s">
+        <v>647</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E215">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>106111</v>
+      </c>
+      <c r="B216" t="s">
+        <v>649</v>
+      </c>
+      <c r="C216" t="s">
+        <v>650</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E216">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>106112</v>
+      </c>
+      <c r="B217" t="s">
+        <v>652</v>
+      </c>
+      <c r="C217" t="s">
+        <v>653</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="E217">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>106113</v>
+      </c>
+      <c r="B218" t="s">
+        <v>655</v>
+      </c>
+      <c r="C218" t="s">
+        <v>656</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E218">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>106114</v>
+      </c>
+      <c r="B219" t="s">
+        <v>658</v>
+      </c>
+      <c r="C219" t="s">
+        <v>659</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E219">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>106115</v>
+      </c>
+      <c r="B220" t="s">
+        <v>661</v>
+      </c>
+      <c r="C220" t="s">
+        <v>662</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E220">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>106116</v>
+      </c>
+      <c r="B221" t="s">
+        <v>664</v>
+      </c>
+      <c r="C221" t="s">
+        <v>665</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E221">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>106117</v>
+      </c>
+      <c r="B222" t="s">
+        <v>667</v>
+      </c>
+      <c r="C222" t="s">
+        <v>668</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E222">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>106118</v>
+      </c>
+      <c r="B223" t="s">
+        <v>670</v>
+      </c>
+      <c r="C223" t="s">
+        <v>671</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E223">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>106119</v>
+      </c>
+      <c r="B224" t="s">
+        <v>673</v>
+      </c>
+      <c r="C224" t="s">
+        <v>674</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E224">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>106120</v>
+      </c>
+      <c r="B225" t="s">
+        <v>676</v>
+      </c>
+      <c r="C225" t="s">
+        <v>677</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E225">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>106121</v>
+      </c>
+      <c r="B226" t="s">
+        <v>679</v>
+      </c>
+      <c r="C226" t="s">
+        <v>680</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E226">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>106122</v>
+      </c>
+      <c r="B227" t="s">
+        <v>682</v>
+      </c>
+      <c r="C227" t="s">
+        <v>683</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="E227">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>106123</v>
+      </c>
+      <c r="B228" t="s">
+        <v>685</v>
+      </c>
+      <c r="C228" t="s">
+        <v>686</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E228">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>106124</v>
+      </c>
+      <c r="B229" t="s">
+        <v>688</v>
+      </c>
+      <c r="C229" t="s">
+        <v>689</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E229">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>106125</v>
+      </c>
+      <c r="B230" t="s">
+        <v>691</v>
+      </c>
+      <c r="C230" t="s">
+        <v>692</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E230">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>106126</v>
+      </c>
+      <c r="B231" t="s">
+        <v>694</v>
+      </c>
+      <c r="C231" t="s">
+        <v>695</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E231">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>106127</v>
+      </c>
+      <c r="B232" t="s">
+        <v>697</v>
+      </c>
+      <c r="C232" t="s">
+        <v>698</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E232">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>106128</v>
+      </c>
+      <c r="B233" t="s">
+        <v>700</v>
+      </c>
+      <c r="C233" t="s">
+        <v>701</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E233">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>106129</v>
+      </c>
+      <c r="B234" t="s">
+        <v>703</v>
+      </c>
+      <c r="C234" t="s">
+        <v>704</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E234">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>106130</v>
+      </c>
+      <c r="B235" t="s">
+        <v>706</v>
+      </c>
+      <c r="C235" t="s">
+        <v>707</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E235">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>106131</v>
+      </c>
+      <c r="B236" t="s">
+        <v>709</v>
+      </c>
+      <c r="C236" t="s">
+        <v>710</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E236">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>106132</v>
+      </c>
+      <c r="B237" t="s">
+        <v>712</v>
+      </c>
+      <c r="C237" t="s">
+        <v>713</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E237">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>106133</v>
+      </c>
+      <c r="B238" t="s">
+        <v>715</v>
+      </c>
+      <c r="C238" t="s">
+        <v>716</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E238">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>106134</v>
+      </c>
+      <c r="B239" t="s">
+        <v>718</v>
+      </c>
+      <c r="C239" t="s">
+        <v>719</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E239">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>106135</v>
+      </c>
+      <c r="B240" t="s">
+        <v>721</v>
+      </c>
+      <c r="C240" t="s">
+        <v>722</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E240">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>106136</v>
+      </c>
+      <c r="B241" t="s">
+        <v>724</v>
+      </c>
+      <c r="C241" t="s">
+        <v>725</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="E241">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>106137</v>
+      </c>
+      <c r="B242" t="s">
+        <v>727</v>
+      </c>
+      <c r="C242" t="s">
+        <v>728</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E242">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>106138</v>
+      </c>
+      <c r="B243" t="s">
+        <v>730</v>
+      </c>
+      <c r="C243" t="s">
+        <v>731</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="E243">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>106139</v>
+      </c>
+      <c r="B244" t="s">
+        <v>733</v>
+      </c>
+      <c r="C244" t="s">
+        <v>734</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E244">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>106140</v>
+      </c>
+      <c r="B245" t="s">
+        <v>736</v>
+      </c>
+      <c r="C245" t="s">
+        <v>737</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="E245">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>106141</v>
+      </c>
+      <c r="B246" t="s">
+        <v>739</v>
+      </c>
+      <c r="C246" t="s">
+        <v>740</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E246">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>106142</v>
+      </c>
+      <c r="B247" t="s">
+        <v>742</v>
+      </c>
+      <c r="C247" t="s">
+        <v>743</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="E247">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>106143</v>
+      </c>
+      <c r="B248" t="s">
+        <v>745</v>
+      </c>
+      <c r="C248" t="s">
+        <v>746</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="E248">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>106144</v>
+      </c>
+      <c r="B249" t="s">
+        <v>748</v>
+      </c>
+      <c r="C249" t="s">
+        <v>749</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="E249">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>106145</v>
+      </c>
+      <c r="B250" t="s">
+        <v>751</v>
+      </c>
+      <c r="C250" t="s">
+        <v>752</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="E250">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>106146</v>
+      </c>
+      <c r="B251" t="s">
+        <v>754</v>
+      </c>
+      <c r="C251" t="s">
+        <v>755</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="E251">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>106147</v>
+      </c>
+      <c r="B252" t="s">
+        <v>757</v>
+      </c>
+      <c r="C252" t="s">
+        <v>758</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E252">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>106148</v>
+      </c>
+      <c r="B253" t="s">
+        <v>760</v>
+      </c>
+      <c r="C253" t="s">
+        <v>761</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E253">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>106149</v>
+      </c>
+      <c r="B254" t="s">
+        <v>763</v>
+      </c>
+      <c r="C254" t="s">
+        <v>764</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="E254">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>106150</v>
+      </c>
+      <c r="B255" t="s">
+        <v>766</v>
+      </c>
+      <c r="C255" t="s">
+        <v>767</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E255">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>106151</v>
+      </c>
+      <c r="B256" t="s">
+        <v>769</v>
+      </c>
+      <c r="C256" t="s">
+        <v>770</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="E256">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>106152</v>
+      </c>
+      <c r="B257" t="s">
+        <v>772</v>
+      </c>
+      <c r="C257" t="s">
+        <v>773</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E257">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>106153</v>
+      </c>
+      <c r="B258" t="s">
+        <v>775</v>
+      </c>
+      <c r="C258" t="s">
+        <v>776</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="E258">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>106154</v>
+      </c>
+      <c r="B259" t="s">
+        <v>778</v>
+      </c>
+      <c r="C259" t="s">
+        <v>779</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="E259">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>106155</v>
+      </c>
+      <c r="B260" t="s">
+        <v>781</v>
+      </c>
+      <c r="C260" t="s">
+        <v>782</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E260">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>106156</v>
+      </c>
+      <c r="B261" t="s">
+        <v>784</v>
+      </c>
+      <c r="C261" t="s">
+        <v>785</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E261">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>106157</v>
+      </c>
+      <c r="B262" t="s">
+        <v>787</v>
+      </c>
+      <c r="C262" t="s">
+        <v>788</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="E262">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>106158</v>
+      </c>
+      <c r="B263" t="s">
+        <v>790</v>
+      </c>
+      <c r="C263" t="s">
+        <v>791</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E263">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>106159</v>
+      </c>
+      <c r="B264" t="s">
+        <v>793</v>
+      </c>
+      <c r="C264" t="s">
+        <v>794</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E264">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>106160</v>
+      </c>
+      <c r="B265" t="s">
+        <v>796</v>
+      </c>
+      <c r="C265" t="s">
+        <v>797</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E265">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>106161</v>
+      </c>
+      <c r="B266" t="s">
+        <v>799</v>
+      </c>
+      <c r="C266" t="s">
+        <v>800</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E266">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>106162</v>
+      </c>
+      <c r="B267" t="s">
+        <v>802</v>
+      </c>
+      <c r="C267" t="s">
+        <v>803</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>106163</v>
+      </c>
+      <c r="B268" t="s">
+        <v>805</v>
+      </c>
+      <c r="C268" t="s">
+        <v>806</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="E268">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>106164</v>
+      </c>
+      <c r="B269" t="s">
+        <v>808</v>
+      </c>
+      <c r="C269" t="s">
+        <v>809</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="E269">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>106165</v>
+      </c>
+      <c r="B270" t="s">
+        <v>811</v>
+      </c>
+      <c r="C270" t="s">
+        <v>812</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E270">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>106166</v>
+      </c>
+      <c r="B271" t="s">
+        <v>814</v>
+      </c>
+      <c r="C271" t="s">
+        <v>815</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E271">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>106167</v>
+      </c>
+      <c r="B272" t="s">
+        <v>817</v>
+      </c>
+      <c r="C272" t="s">
+        <v>818</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E272">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>106168</v>
+      </c>
+      <c r="B273" t="s">
+        <v>820</v>
+      </c>
+      <c r="C273" t="s">
+        <v>821</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E273">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>106169</v>
+      </c>
+      <c r="B274" t="s">
+        <v>823</v>
+      </c>
+      <c r="C274" t="s">
+        <v>824</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E274">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>106170</v>
+      </c>
+      <c r="B275" t="s">
+        <v>826</v>
+      </c>
+      <c r="C275" t="s">
+        <v>827</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E275">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>106171</v>
+      </c>
+      <c r="B276" t="s">
+        <v>829</v>
+      </c>
+      <c r="C276" t="s">
+        <v>830</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="E276">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>106172</v>
+      </c>
+      <c r="B277" t="s">
+        <v>832</v>
+      </c>
+      <c r="C277" t="s">
+        <v>833</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E277">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>106173</v>
+      </c>
+      <c r="B278" t="s">
+        <v>835</v>
+      </c>
+      <c r="C278" t="s">
+        <v>836</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E278">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>106174</v>
+      </c>
+      <c r="B279" t="s">
+        <v>838</v>
+      </c>
+      <c r="C279" t="s">
+        <v>839</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E279">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>106175</v>
+      </c>
+      <c r="B280" t="s">
+        <v>841</v>
+      </c>
+      <c r="C280" t="s">
+        <v>842</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E280">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>106176</v>
+      </c>
+      <c r="B281" t="s">
+        <v>844</v>
+      </c>
+      <c r="C281" t="s">
+        <v>845</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E281">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>106177</v>
+      </c>
+      <c r="B282" t="s">
+        <v>847</v>
+      </c>
+      <c r="C282" t="s">
+        <v>848</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E282">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>106178</v>
+      </c>
+      <c r="B283" t="s">
+        <v>850</v>
+      </c>
+      <c r="C283" t="s">
+        <v>851</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E283">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>106179</v>
+      </c>
+      <c r="B284" t="s">
+        <v>853</v>
+      </c>
+      <c r="C284" t="s">
+        <v>854</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E284">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>106180</v>
+      </c>
+      <c r="B285" t="s">
+        <v>856</v>
+      </c>
+      <c r="C285" t="s">
+        <v>857</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E285">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>106181</v>
+      </c>
+      <c r="B286" t="s">
+        <v>859</v>
+      </c>
+      <c r="C286" t="s">
+        <v>860</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E286">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>106182</v>
+      </c>
+      <c r="B287" t="s">
+        <v>862</v>
+      </c>
+      <c r="C287" t="s">
+        <v>863</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E287">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>106183</v>
+      </c>
+      <c r="B288" t="s">
+        <v>865</v>
+      </c>
+      <c r="C288" t="s">
+        <v>866</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E288">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>106184</v>
+      </c>
+      <c r="B289" t="s">
+        <v>868</v>
+      </c>
+      <c r="C289" t="s">
+        <v>869</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E289">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>106185</v>
+      </c>
+      <c r="B290" t="s">
+        <v>871</v>
+      </c>
+      <c r="C290" t="s">
+        <v>872</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E290">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>106186</v>
+      </c>
+      <c r="B291" t="s">
+        <v>874</v>
+      </c>
+      <c r="C291" t="s">
+        <v>875</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E291">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>106187</v>
+      </c>
+      <c r="B292" t="s">
+        <v>877</v>
+      </c>
+      <c r="C292" t="s">
+        <v>878</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="E292">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>106188</v>
+      </c>
+      <c r="B293" t="s">
+        <v>880</v>
+      </c>
+      <c r="C293" t="s">
+        <v>881</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E293">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>106189</v>
+      </c>
+      <c r="B294" t="s">
+        <v>883</v>
+      </c>
+      <c r="C294" t="s">
+        <v>884</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E294">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>106190</v>
+      </c>
+      <c r="B295" t="s">
+        <v>886</v>
+      </c>
+      <c r="C295" t="s">
+        <v>887</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E295">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>106191</v>
+      </c>
+      <c r="B296" t="s">
+        <v>889</v>
+      </c>
+      <c r="C296" t="s">
+        <v>890</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E296">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>106192</v>
+      </c>
+      <c r="B297" t="s">
+        <v>892</v>
+      </c>
+      <c r="C297" t="s">
+        <v>893</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E297">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>106193</v>
+      </c>
+      <c r="B298" t="s">
+        <v>895</v>
+      </c>
+      <c r="C298" t="s">
+        <v>896</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E298">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>106194</v>
+      </c>
+      <c r="B299" t="s">
+        <v>898</v>
+      </c>
+      <c r="C299" t="s">
+        <v>899</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="E299">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>106195</v>
+      </c>
+      <c r="B300" t="s">
+        <v>901</v>
+      </c>
+      <c r="C300" t="s">
+        <v>902</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E300">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>106196</v>
+      </c>
+      <c r="B301" t="s">
+        <v>904</v>
+      </c>
+      <c r="C301" t="s">
+        <v>905</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E301">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>106197</v>
+      </c>
+      <c r="B302" t="s">
+        <v>907</v>
+      </c>
+      <c r="C302" t="s">
+        <v>908</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E302">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>106198</v>
+      </c>
+      <c r="B303" t="s">
+        <v>910</v>
+      </c>
+      <c r="C303" t="s">
+        <v>911</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E303">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>106199</v>
+      </c>
+      <c r="B304" t="s">
+        <v>913</v>
+      </c>
+      <c r="C304" t="s">
+        <v>914</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E304">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>106200</v>
+      </c>
+      <c r="B305" t="s">
+        <v>916</v>
+      </c>
+      <c r="C305" t="s">
+        <v>917</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E305">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>106201</v>
+      </c>
+      <c r="B306" t="s">
+        <v>919</v>
+      </c>
+      <c r="C306" t="s">
+        <v>920</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E306">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>106202</v>
+      </c>
+      <c r="B307" t="s">
+        <v>922</v>
+      </c>
+      <c r="C307" t="s">
+        <v>923</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E307">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>106203</v>
+      </c>
+      <c r="B308" t="s">
+        <v>925</v>
+      </c>
+      <c r="C308" t="s">
+        <v>926</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E308">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>106204</v>
+      </c>
+      <c r="B309" t="s">
+        <v>928</v>
+      </c>
+      <c r="C309" t="s">
+        <v>929</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E309">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>106205</v>
+      </c>
+      <c r="B310" t="s">
+        <v>931</v>
+      </c>
+      <c r="C310" t="s">
+        <v>932</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E310">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>106206</v>
+      </c>
+      <c r="B311" t="s">
+        <v>934</v>
+      </c>
+      <c r="C311" t="s">
+        <v>935</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E311">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>106207</v>
+      </c>
+      <c r="B312" t="s">
+        <v>937</v>
+      </c>
+      <c r="C312" t="s">
+        <v>938</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E312">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>106208</v>
+      </c>
+      <c r="B313" t="s">
+        <v>940</v>
+      </c>
+      <c r="C313" t="s">
+        <v>941</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E313">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>106209</v>
+      </c>
+      <c r="B314" t="s">
+        <v>943</v>
+      </c>
+      <c r="C314" t="s">
+        <v>944</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E314">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>106210</v>
+      </c>
+      <c r="B315" t="s">
+        <v>946</v>
+      </c>
+      <c r="C315" t="s">
+        <v>947</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E315">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>106211</v>
+      </c>
+      <c r="B316" t="s">
+        <v>949</v>
+      </c>
+      <c r="C316" t="s">
+        <v>950</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E316">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>106212</v>
+      </c>
+      <c r="B317" t="s">
+        <v>952</v>
+      </c>
+      <c r="C317" t="s">
+        <v>953</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E317">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>106213</v>
+      </c>
+      <c r="B318" t="s">
+        <v>955</v>
+      </c>
+      <c r="C318" t="s">
+        <v>956</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E318">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>106214</v>
+      </c>
+      <c r="B319" t="s">
+        <v>958</v>
+      </c>
+      <c r="C319" t="s">
+        <v>959</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E319">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>106215</v>
+      </c>
+      <c r="B320" t="s">
+        <v>961</v>
+      </c>
+      <c r="C320" t="s">
+        <v>962</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E320">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>106216</v>
+      </c>
+      <c r="B321" t="s">
+        <v>964</v>
+      </c>
+      <c r="C321" t="s">
+        <v>965</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E321">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>106217</v>
+      </c>
+      <c r="B322" t="s">
+        <v>967</v>
+      </c>
+      <c r="C322" t="s">
+        <v>968</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E322">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>106218</v>
+      </c>
+      <c r="B323" t="s">
+        <v>970</v>
+      </c>
+      <c r="C323" t="s">
+        <v>971</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E323">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>106219</v>
+      </c>
+      <c r="B324" t="s">
+        <v>973</v>
+      </c>
+      <c r="C324" t="s">
+        <v>974</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E324">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>106220</v>
+      </c>
+      <c r="B325" t="s">
+        <v>976</v>
+      </c>
+      <c r="C325" t="s">
+        <v>977</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E325">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>106221</v>
+      </c>
+      <c r="B326" t="s">
+        <v>979</v>
+      </c>
+      <c r="C326" t="s">
+        <v>980</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E326">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>106222</v>
+      </c>
+      <c r="B327" t="s">
+        <v>982</v>
+      </c>
+      <c r="C327" t="s">
+        <v>983</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E327">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>106223</v>
+      </c>
+      <c r="B328" t="s">
+        <v>985</v>
+      </c>
+      <c r="C328" t="s">
+        <v>986</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="E328">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>106224</v>
+      </c>
+      <c r="B329" t="s">
+        <v>988</v>
+      </c>
+      <c r="C329" t="s">
+        <v>989</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E329">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>106225</v>
+      </c>
+      <c r="B330" t="s">
+        <v>991</v>
+      </c>
+      <c r="C330" t="s">
+        <v>992</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="E330">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>106226</v>
+      </c>
+      <c r="B331" t="s">
+        <v>994</v>
+      </c>
+      <c r="C331" t="s">
+        <v>995</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E331">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>106227</v>
+      </c>
+      <c r="B332" t="s">
+        <v>997</v>
+      </c>
+      <c r="C332" t="s">
+        <v>998</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E332">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>106228</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E333">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>106229</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E334">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>106230</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E335">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>106231</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E336">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>106232</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E337">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>106233</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E338">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>106234</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E339">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>106235</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E340">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>106236</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E341">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>106237</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E342">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>106238</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E343">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>106239</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E344">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>106240</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E345">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>106241</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E346">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>106242</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E347">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>106243</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E348">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>106244</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E349">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>106245</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E350">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>106246</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E351">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>125036</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E352">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>125037</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E353">
+        <v>905</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">