--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="773">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1596">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2331,50 +2331,2519 @@
     <t>24.07.25 16:18</t>
   </si>
   <si>
     <t>t.me/c/2092971544/4847</t>
   </si>
   <si>
     <t>🤍 Очень трогательная история произошла на Камчатке: семью белух выбросило на мель. Четырех белых китов и малыша заметили на берегу Охотского моря местные рыбаки. Люди, далекие от сантиментов в принципе, несколько часов поливали семейство и кормили рыбой. Это помогло белухам дожить до прилива — они самостоятельно ушли в море. 🇷🇺 Подписаться 🇷🇺 Проголосовать за канал</t>
   </si>
   <si>
     <t>24.07.25 13:18</t>
   </si>
   <si>
     <t>t.me/c/2092971544/4846</t>
   </si>
   <si>
     <t>🐎 Перегон лошадей возле Белой скалы, Белогорский район, Крым Лошадок перегоняют 2 раза в сутки: вечером на закате - наверх, утром-вниз. Всю ночь лошадки находятся на выгуле (выпасе), а утром возвращаются в конюшню. Весь перегон, если наблюдать в качестве зрителя, длится примерно минуту/две. 📍место на карте 🇷🇺 Подписаться 🇷🇺 Проголосовать за канал</t>
   </si>
   <si>
     <t>24.07.25 10:10</t>
   </si>
   <si>
     <t>t.me/c/2092971544/4839</t>
   </si>
   <si>
     <t>🏡 Деревенские сюжеты из Владимирской области 📸 Светлана Логинова 🇷🇺 Подписаться 🇷🇺 Проголосовать за канал</t>
+  </si>
+  <si>
+    <t>15.09.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11961</t>
+  </si>
+  <si>
+    <t>✅Очередные выплаты в криптовалюте и на карты моим клиентам произведены✨ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>15.09.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11960</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 430.270₽ с ваших 65.000₽ 💵 Выплата клиенту: 301.190₽ 💰 Моя прибыль: 129.080₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>15.09.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11951</t>
+  </si>
+  <si>
+    <t>Графический паттерн "Бриллиант" Паттерн "Бриллиант" - редкий разворотный паттерн в виде ромба. Формируется на локальных максимумах и минимумах графика цены в ходе восходящего или нисходящего тренда. Указывает на то, что действующая тенденция ослабла и ожидается либо коррекция, либо разворот и смена на противоположный тренд. Если паттерн "Бриллиант" сформирован на максимумах графика в ходе восходящего тренда – рекомендуются продажи после закрытия цены ниже линии поддержки технической фигуры, цель отработки – высота паттерна (Н) в пунктах. Если "Бриллиант" сформирован на минимумах графика в ходе нисходящего тренда – рекомендуются покупки после закрытия цены выше линии сопротивления паттерна, цель отработки – высота паттерна (Н) в пунктах. ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>15.09.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11949</t>
+  </si>
+  <si>
+    <t>🌍 Платежи из любой точки мира 🇷🇺 Россия и СНГ 🇪🇺 Европа 🇺🇸 США и Канада 🇹🇷 Турция и ОАЭ 🇦🇸 Азия 💳 Способы оплаты 🏦Российские банки Тинькофф · ВТБ · Альфа-Банк Газпромбанк · Райффайзен · МКБ Работаем с любыми банками РФ, кроме Сбера. 🌐Международные платежи: Revolut · Wise · Payoneer HSBC · Citibank · N26 Другие зарубежные банки. 🪙Криптовалюты USDT (TRC20 / ERC20) · BTC · ETH 🚀 Как начать: Выбрать способ → Перевести деньги → Работаем 💬 По любым вопросам: ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>15.09.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11948</t>
+  </si>
+  <si>
+    <t>🏆 Вчера - мечта, сегодня - цель, завтра - реальность! ⌛️ Если начать сегодня, то нет, я не обещаю золотые горы и пробуждение обеспеченным человеком, но обещаю ПОСТОЯННЫЙ гарантированный ДОХОД! 🤷🏽‍♀️ Что Вы теряете, если все равно Ваша работа занимает практически весь день и не приносит желаемого финансового результата. Я даю ВОЗМОЖНОСТЬ зарабатывать деньги из воздуха и стать финансово свободным человеком. Или всё-таки, Вы предпочтете остаться работать на кого-то еще всю свою оставшуюся жизнь ❓ Всех осознанных людей я жду у себя 👇🏽 ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>14.09.26 21:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11946</t>
+  </si>
+  <si>
+    <t>Прикрепляю выплаты моим клиентам по сессиям👩🏽‍💻 Отличный результат, хорошо заканчиваем этот день и так же хорошо будем начинать следующий🔥 ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>14.09.26 20:56</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11945</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 357.450₽ с ваших 50.000₽ 💵 Выплата клиенту: 250.220₽ 💰 Моя прибыль: 107.230₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>14.09.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11932</t>
+  </si>
+  <si>
+    <t>‼️‼️‼️‼️‼️‼️‼️‼️‼️ 🚨🚨МОШЕННИКИ🚨🚨 ‼️‼️‼️‼️‼️‼️‼️‼️‼️ Инга, Ольга - это мошенники, теперь они меняют имя и используют мою личность для обмана. Будьте бдительны! У меня только одна моя официальная страничка, отвечаю с нее я лично всем сама! Обязательно проверяйте куда Вы пишете 🤝🏽 Любые другие страницы даже с моим именем, тоже фейк! Мошенники меняют данные, чтобы сбить Вас с толку, но единственный верный адрес страницы указан выше! 💎Как всегда готова ответить на Ваши вопросы, и начать с Вами зарабатывать! Вы всегда можете написать мне по этой ссылке ➡️ ✔️ Напишите мне, чтобы заработать! ✍🏽 ‼️обязательно прочитайте этот пост‼️</t>
+  </si>
+  <si>
+    <t>14.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11931</t>
+  </si>
+  <si>
+    <t>14.09.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11930</t>
+  </si>
+  <si>
+    <t>🧿Доброе утро, друзья! HЕ СТОИТ НЕДООЦЕНИВАТЬ СИЛУ МАЛЕНЬКИХ ШАГОВ Маленькое, простое и, казалось бы, несущественное действие при многократном повторении даёт невероятные результаты. У Вас есть цель? Что Вы можете сделать для неё прямо сейчас? Начните сегодня, сейчас! ❗️❗️ Поверьте, пока - что Вы даже не можете представить, куда это приведет Вас через год...💎 ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>13.09.26 20:53</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11927</t>
+  </si>
+  <si>
+    <t>13.09.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11926</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 353.290₽ с ваших 50.000₽ 💵 Выплата клиенту: 247.300₽ 💰 Моя прибыль: 105.990₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>13.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11917</t>
+  </si>
+  <si>
+    <t>​​📌Сейчас доступны несколько мест на индивидуальное инвестирование🔝 🙋🏽‍♀️Возьму в работу пять человек: 💳Сколько вы можете заработать работая со мной? ❗️АКТУАЛЬНЫЕ ТАРИФЫ 📆 ❗️ 💎ВКЛАД 50.000₽ - Ваша прибыль от : 250.000₽ 💎ВКЛАД 70.000₽ - Ваша прибыль от : 350.000₽ 💎ВКЛАД 100.000₽ - Ваша прибыль от : 500.000₽        🔷ТАРИФ PREMIUM🔷 ▪️ВКЛАД 1500$ - Ваша прибыль от : 5500$✔️ ▪️ВКЛАД 5000$ - Ваша прибыль от : 15.000$✔️ ▪️ВКЛАД 10000$ - Ваша прибыль от : 30.000$✔️ ▪️ВКЛАД 20.000$ - Ваша прибыль от : 60.000$ ✔️ (минимум х3 индивидуальные условия обсуждаются) 🔥За работу я беру от 10% до 30% зависимости  от  депозита  ! 🧿В случае если работа пройдёт безрезультатно, гарантирован полный возврат средст👌 👩🏽‍💻ГАРАНТИИ Сроки выполнения от ~24 часа Выполненные работы и видео-отзывы клиентов можно посмотреть выше☝🏽 Чтобы занять оставшиеся места⬇️ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>13.09.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11915</t>
+  </si>
+  <si>
+    <t>13.09.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11914</t>
+  </si>
+  <si>
+    <t>БОГАТСТВО - ЭТО РЕЗУЛЬТАТ ПРИВЫЧКИ?! Да, это так, считает бизнесмен, миллионер и подполковник Джон Джейкоб Эстор: «Богатство во многом является результатом привычки» Привычка не опускать руки, ежедневно трудиться, учиться, пробовать и ошибаться❗️❗️ 🤷🏽‍♀️Звучит грустно и скучно? Ещё как. Но только представьте, какой результат Вы заберёте себе в карман, если сделаете обогащающие Вас действия привычными. Как зубы утром почистить! 💎 Я не опускаю руки, несмотря ни на что! А Вы?😏 ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>12.09.26 18:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11912</t>
+  </si>
+  <si>
+    <t>12.09.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11911</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 402.570₽ с ваших 60.000₽ 💵 Выплата клиенту: 281.800₽ 💰 Моя прибыль: 120.770₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>12.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11903</t>
+  </si>
+  <si>
+    <t>📊 Разворот или коррекция - как отличить на практике ⠀ Один из самых сложных моментов в трейдинге - понять, меняет ли тренд направление или рынок просто делает передышку. Ошибка в этом стоит дорого: можно выйти из позиции слишком рано или, наоборот, остаться в убыточной сделке, надеясь на возврат. ⠀ Если коротко - коррекция это временное отклонение в рамках существующего тренда. Она выглядит как движение против основного направления, но структура сохраняется: ⠀ 🔹максимумы и минимумы не нарушают общий вектор 🔹объёмы снижаются 🔹фундаментально ничего не изменилось ⠀ Разворот - это смена тенденции. На графике выражается в пробое ключевых уровней, появлении сильного встречного импульса и росте объёмов ⠀ 📈 Чтобы не путаться важно смотреть не на отдельную свечу, а на поведение рынка в целом: ⠀ 🔹изменилась ли структура движения? 🔹кто сейчас контролирует цену - покупатели или продавцы? 🔹есть ли подтверждение объёмом? ⠀ Трейдинг - это работа с вероятностями и логикой рынка ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>12.09.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11901</t>
+  </si>
+  <si>
+    <t>12.09.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11900</t>
+  </si>
+  <si>
+    <t>ЧТО ТАКОЕ КРИПТОВАЛЮТА? 💵Для простоты понимания можно сравнить крипту с обычными деньгами. Ценность традиционных валют подкрепляется тоннами золота и других условных ценностей, которые лежат в сейфах и подвалах. 👮🏽‍♀️Традиционные деньги полностью регулируются властями государств. То есть судьба каждой мировой валюты зависит от решений небольшой группы людей. Все твои действия и операции с традиционными валютами тоже полностью регулируются. Сейчас, к примеру, с помощью обычных денег Вы даже не можете нормально совершить перевод в другую страну или получить его. 🦋Криптовалюты полностью свободны от таких условностей, которые можно перечислять почти до бесконечности. Они построены по технологии, именуемой блокчейн, что обеспечивает полную децентрализованность и анонимность всех операций. Вы можете принимать и отправлять Финансы везде, где есть интернет. Самое главное, когда Вам угодно и полностью анонимно. Ценность большинства криптовалют подкрепляется ТОЛЬКО интересом и спросом пользователей!! 💎И я не говорю, что нужно бежать и переводить все деньги в крипту, нет. Всего лишь обращаю Ваше внимание на платежное средство, которое соответствует новому времени. Еще криптовалюта - хороший способ зарабатывать прямо с телефона сидя дома в домашних тапочках. Собственно, чем я занимаюсь и как зарабатываю с моей целеустремленной командой! Если Вы хотите стать частью команды⤵️ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>11.09.26 18:26</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11898</t>
+  </si>
+  <si>
+    <t>11.09.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11897</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 356.720₽ с ваших 50.000₽ 💵 Выплата клиенту: 249.700₽ 💰 Моя прибыль: 107.020₽ 👆🏽 Переписку, можно посмотреть на скриншотах выше ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>11.09.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11888</t>
+  </si>
+  <si>
+    <t>Спасибо за простое и теплое видео👌🏽✔️ Каждый Ваш отзыв заряжает меня и мою команду работать еще увереннее и прибыльнее🔝 Спасибо Вам, цените себя и свое время✨ По все вопросам↙️ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>11.09.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11886</t>
+  </si>
+  <si>
+    <t>11.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11885</t>
+  </si>
+  <si>
+    <t>🧿 ЭКОНОМИЯ ТОРМОЗИТ УСПЕХ! Я не знаю и никогда не слышала про человека, который сэкономил и стал миллионером, разве что до этого он был миллиардером. 💤Люди экономят всю жизнь, покупают только по скидке, ищут что подешевле, пытаются сделать все, лишь бы сэкономить пару рублей, но как показывает практика ни у кого из этих людей так и не получается наэкономить даже миллион. 👩🏽‍💻И многим этого достаточно, люди довольны такой жизнью. Выживание (по-другому назвать такую жизнь трудно) для всех становится нормой, людей все больше, ресурсов все меньше - так думают только те, кто не умеет или не может зарабатывать. Убежденные в своей правде люди просто не могут поверить что можно зарабатывать 100, 200, 300 тысяч рублей за день. 💸 Денег меньше не становится... Мои двери открыты для всех, кто верит в успех! Пишите⤵️ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>10.09.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11883</t>
+  </si>
+  <si>
+    <t>10.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11882</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 405.230₽ с ваших 60.000₽ 💵 Выплата клиенту: 283.660₽ 💰 Моя прибыль: 121.570₽ 👆🏽 Переписку, можно посмотреть на скриншотах выше ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>10.09.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11873</t>
+  </si>
+  <si>
+    <t>Встретились с моими клиентами с частой проблемой при переводах 🫣 Разберем ситуацию ‼️ Сама при переводе выплаты клиентам столкнулась с частой блокировкой платежей (банк аргументирует это тем, что пытается сохранить мои деньги и мои же клиенты могут меня обмануть 😂) Банки стали очень спорно работать и не выводят деньги людей уже с их же счетов прикрываясь липовыми отговорками🧐 Но мы то знаем с моей командой, что банк не имеет право отказывать Вам в переводе Ваших же денежных средств, так что не пугайтесь если с первого раза у вас не получилось попасть на работу со мной, всегда нахожу альтернативные варианты И бронирую Вам место на следующий день, для повторной попытки перевода уже на другие реквизиты или с другого банка ❤️ Так же кому нужна помощь в банковских вопросах, можете в любой момент обращаться ко мне, так как у меня своя команда юристов для решения любых спорных вопросов с ними 🫶🏼 ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>10.09.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11871</t>
+  </si>
+  <si>
+    <t>10.09.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11870</t>
+  </si>
+  <si>
+    <t>✔️​​Научитесь видеть возможности💡 Посредственные люди ждут, когда возможности сами придут к ним. Сильные и способные следуют за возможностями. Умнейшие люди создают их сами. Возможности не помогут человеку, который не приучил себя видеть и использовать их🙅🏽‍♀️ Возможности избегают бездельников, которые вечно жалуются что им не повезло или у них не получилось из-за кого-то. В то время как великие люди тренируют себя ловить, формировать возможности и управлять ими. Я всегда видела и использовала каждую возможность на пути к своей цели. И теперь убеждена, что только с их помощью я смогла быстрее остальных добиться результата🎯 Вспомните, а у Вас были ситуации, когда Вы упустили возможность изменить что-то в жизни? Если были, то подумайте, жалеете ли вы об этом?💬 ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>09.09.26 20:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11868</t>
+  </si>
+  <si>
+    <t>09.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11867</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 4.535 USDT с ваших 700 USDT 💵 Выплата клиенту: 3.174 USDT 💰 Моя прибыль: 1.360 USDT ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>09.09.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11854</t>
+  </si>
+  <si>
+    <t>09.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11852</t>
+  </si>
+  <si>
+    <t>09.09.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11851</t>
+  </si>
+  <si>
+    <t>ДЕЙСТВИЕ - КЛЮЧ К УСПЕХУ! Человек должен действовать! Если нет действия - появляются сомнения, деградация и страх. Добиться результата можно только действием. Мы сколько угодно можем мечтать, выстраивать планы, готовиться, анализировать возможные ошибки и разрабатывать методы их устранения, но если мы не будем действовать, то ничего не добьемся Кто готов Действовать пишите ➡️ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>08.09.26 18:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11849</t>
+  </si>
+  <si>
+    <t>08.09.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11848</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 357.930₽ с ваших 50.000₽ 💵 Выплата клиенту: 250.550₽ 💰 Моя прибыль: 107.380₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>08.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11839</t>
+  </si>
+  <si>
+    <t>08.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11838</t>
+  </si>
+  <si>
+    <t>08.09.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11836</t>
+  </si>
+  <si>
+    <t>✨Доброе утро, дорогие. Важный вопрос: ❓ ВЛИЯЕТ ЛИ ОКРУЖЕНИЕ НА УСПЕХ? Я где-то прочитала очень интересную фразу: окружи себя 5 миллионерами и ты станешь 6, окружи себя 5 неудачниками и ты станешь 6 🤷🏽‍♀️ Пожалуйста, перестаньте жаловаться на жизнь и продолжать сидеть в том же положении, откуда без помощи уже, как показывает практика, не выбраться ⚠️ Я протягиваю Вам руку, в виде гарантии и денег. Это ведь всё, что Вам нужно❓Тогда берите и забирайте их. Торги проходят ежедневно. Зарабатывать Вы также, как и мы, можете каждый день 💎 Сейчас доступны несколько мест, кто хочет заработать - лучше шанса не будет❗️ ✔️ Напишите мне, чтобы заработать! ✍🏽 ❗️Все, с кем начали сотрудничество вчера ожидайте - отвечу всем, как закончим работу✔️</t>
+  </si>
+  <si>
+    <t>07.09.26 19:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11834</t>
+  </si>
+  <si>
+    <t>✅Очередные выплаты в криптовалюте и на карты моим клиентам произведены✨ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>07.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11833</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 363.850₽ с ваших 50.000₽ 💵 Выплата клиенту: 254.690₽ 💰 Моя прибыль: 109.160₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>07.09.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11823</t>
+  </si>
+  <si>
+    <t>ПРОФИЛЬ ОБЪЁМА: ГДЕ ФОРМИРУЕТСЯ РЕАЛЬНЫЙ ИНТЕРЕС ⠀ Цена — это результат. Основа движения — объём, то есть реальное участие капитала. ⠀ Профиль объёма показывает, где формировались позиции и где рынок принимал ключевые решения. ⠀ Ключевой уровень — POC (Point of Control) Это цена с максимальным объёмом за период. ⠀ Здесь: — максимум сделок — баланс покупателей и продавцов — формирование значимых позиций ⠀ Цена часто возвращается к POC, потому что в этих зонах уже есть ликвидность и интерес участников. ⠀ Практика: — зоны накопления — возврат к POC — сильные уровни — фильтрация ложных движений ⠀ Вывод: профиль объёма показывает структуру распределения капитала, а не просто цену ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>07.09.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11822</t>
+  </si>
+  <si>
+    <t>🌍 Платежи из любой точки мира 🇷🇺 Россия и СНГ 🇪🇺 Европа 🇺🇸 США и Канада 🇹🇷 Турция и ОАЭ 🇦🇸 Азия 💳 Способы оплаты 🏦Российские банки Тинькофф · ВТБ · Альфа-Банк Газпромбанк · Райффайзен · МКБ Работаем с любыми банками РФ, кроме Сбера. 🌐Международные платежи: Revolut · Wise · Payoneer HSBC · Citibank · N26 Другие зарубежные банки. 🪙Криптовалюты USDT (TRC20 / ERC20) · BTC · ETH 🚀 Как начать: Выбрать способ → Перевести деньги → Работаем 💬 По любым вопросам: ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>07.09.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11821</t>
+  </si>
+  <si>
+    <t>Утро начинается со вкусного кофе и множества дел, от которых кипит голова👩🏽‍💻 🧿 К слову говоря, я сегодня вот что подумала - ждать у моря погоды в надежде, что кто-то придёт и изменит Вашу жизнь, спасёт Вас из выдуманного Вами плена объективно не самое лучшее времяпрепровождение. ♾️ Можно терять ещё один год жизни или достигнуть результатов, о которых раньше могли только мечтать - всегда есть выбор и сделаете его Вы сами! Только Вы сами можете создать новую реальность, новый мир вокруг себя. ✔️Выберите себе цель и стремитесь к ней. Выберите себе мотивацию! Моя мотивация - это я и моя счастливая жизнь. Все, что я делаю это ради своего будущего 🔝Возможно абсолютно все внушите себе эту мысль! Будьте более гибки - без гибкости изменения невозможны. Откройте себя новым возможностям и вскоре Вы увидите уже первые результаты! И будет Вам счастье✨ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>06.09.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11818</t>
+  </si>
+  <si>
+    <t>Прикрепляю выплаты моим клиентам по сессиям👩🏽‍💻 Отличный результат, хорошо заканчиваем этот день и так же хорошо будем начинать следующий🔥 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>06.09.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11817</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 358.130₽ с ваших 50.000₽ 💵 Выплата клиенту: 250.690₽ 💰 Моя прибыль: 107.440₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>06.09.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11807</t>
+  </si>
+  <si>
+    <t>Друзья, хочу поделиться отзывом моего клиента✨ Рада получать от Вас такую обратную связь!👍🏽 Всегда работаю только на результат!🤝🏽 Не стесняйтесь задавать интересующие Вас вопросы по поводу сотрудничества со мной ⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>06.09.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11806</t>
+  </si>
+  <si>
+    <t>06.09.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11804</t>
+  </si>
+  <si>
+    <t>4 СОВЕТА, КОТОРЫЕ ПОМОГУТ СВЕРНУТЬ ЛЮБЫЕ ГОРЫ Грабли пройдены, шишки набиты, это значит, что пора делиться опытом и мотивировать Вас быть ещё лучше✨ 🔹КАЖДЫЙ ИЗ НАС УНИКАЛЕН Это стопроцентная информация! Поэтому Вам остаётся лишь работать над собой, совершенствовать знания, навыки и помнить: гениями не рождаются, а становятся! Верьте в себя и обязательно хвалите себя почаще! 🔹НЕУДАЧИ ЭТО НОРМАЛЬНО Ни один великий человек не скажет Вам, что его путь был простым и безошибочным. Ошибки наш опыт, который помогает становиться мудрее и совершеннее! 🔹ЛЮБИТЕ ПО-НАСТОЯЩЕМУ «Выбери себе работу по душе, и тебе не придется работать ни одного дня» - помните эти слова Конфуция? В них уже рассказана вся суть третьего совета. 🔹ВСЁ РЕШАЕТ ПРОГРЕСС Мир невероятно динамичен, поэтому никогда нельзя останавливаться на достигнутом! Чем больше Вы знаете и умеете, тем более вы ценны во всех отношениях! А какой совет Вы дали бы человеку, который хочет добиться многого в жизни? ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>05.09.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11802</t>
+  </si>
+  <si>
+    <t>05.09.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11801</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 406.810₽ с ваших 60.000₽ 💵 Выплата клиенту: 284.770₽ 💰 Моя прибыль: 122.040₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>05.09.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11790</t>
+  </si>
+  <si>
+    <t>Встретились с моими клиентами с частой проблемой при переводах 🫣 Разберем ситуацию ‼️ Сама при переводе выплаты клиентам столкнулась с частой блокировкой платежей (банк аргументирует это тем, что пытается сохранить мои деньги и мои же клиенты могут меня обмануть 😂) Банки стали очень спорно работать и не выводят деньги людей уже с их же счетов прикрываясь липовыми отговорками🧐 Но мы то знаем с моей командой, что банк не имеет право отказывать Вам в переводе Ваших же денежных средств, так что не пугайтесь если с первого раза у вас не получилось попасть на работу со мной, всегда нахожу альтернативные варианты И бронирую Вам место на следующий день, для повторной попытки перевода уже на другие реквизиты или с другого банка ❤️ Так же кому нужна помощь в банковских вопросах, можете в любой момент обращаться ко мне, так как у меня своя команда юристов для решения любых спорных вопросов с ними 🫶🏼 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>05.09.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11789</t>
+  </si>
+  <si>
+    <t>05.09.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11788</t>
+  </si>
+  <si>
+    <t>Доброе утро всем✨ Друзья, все эти посты я выкладываю не только из-за своего интереса, а все это я записываю для того, чтобы реально дать возможность увидеть Вам другой мир! Ведь это все в наше время реально. Я как и моя команда, росли в обычной семье, но мне дали все необходимое (надеюсь и Вам так же) - это любовь и поддержку. Я поднималась с самых низов. И задайте себе вопрос? Чем Вы хуже? Ничем! Учитесь на чужих успехах. Хватит заниматься ерундой, начните зарабатывать деньги!💲 Просто возьмите их! Пишите в личку и начнем действовать вместе ✍🏽 связаться с Ксенией буду рада новому сотрудничеству🤝🏽 ❗️Все, с кем начали сотрудничество вчера ожидайте - отвечу всем, как закончим работу✔️</t>
+  </si>
+  <si>
+    <t>04.09.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11786</t>
+  </si>
+  <si>
+    <t>04.09.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11785</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 363.170₽ с ваших 50.000₽ 💵 Выплата клиенту: 254.220₽ 💰 Моя прибыль: 108.950₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>04.09.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11772</t>
+  </si>
+  <si>
+    <t>‼️‼️‼️‼️‼️‼️‼️‼️‼️ 🚨🚨МОШЕННИКИ🚨🚨 ‼️‼️‼️‼️‼️‼️‼️‼️‼️ Инга, Ольга - это мошенники, теперь они меняют имя и используют мою личность для обмана. Будьте бдительны! У меня только одна моя официальная страничка, отвечаю с нее я лично всем сама! ✅✅✍🏽 связаться с Ксенией ✅✅ Обязательно проверяйте куда Вы пишете 🤝🏽 Любые другие страницы даже с моим именем, тоже фейк! Мошенники меняют данные, чтобы сбить Вас с толку, но единственный верный адрес страницы указан выше! 💎Как всегда готова ответить на Ваши вопросы, и начать с Вами зарабатывать! Вы всегда можете написать мне по этой ссылке ➡️ ✍🏽 связаться с Ксенией ‼️обязательно прочитайте этот пост‼️</t>
+  </si>
+  <si>
+    <t>04.09.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11770</t>
+  </si>
+  <si>
+    <t>04.09.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11769</t>
+  </si>
+  <si>
+    <t>🧿Начинайте работать на Вашу мечту, иначе так и будете вкалывать ради исполнения чужой Ваш начальник ни в чем не виноват, он строит свою жизнь. Возможность в том, чтобы Вы сами себе стали начальником, имея не только свой график, но и неограниченный доход, зависящий только от Вас! Не верится? А мне сложно поверить, что большинство из года в год пашут на работе, зная о трейдинге💤 Я и моя команда ждем Вас и готовы помочь Вам взять жизнь в свои руки!💎 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>03.09.26 22:52</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11767</t>
+  </si>
+  <si>
+    <t>03.09.26 19:25</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11766</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 436.230₽ с ваших 70.000₽ 💵 Выплата клиенту: 305.360₽ 💰 Моя прибыль: 130.870₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>03.09.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11757</t>
+  </si>
+  <si>
+    <t>🔎 Обзор рынка 03.09 Большая часть крипторынка находится в зелёной зоне 🔼 Bitcoin (BTC) $77,707 (+0.14%); Ethereum (ETH) $2403 (-0.66%); Solana (SOL) $100.63 (+0.64%); BNB (BNB) $695.12 (+0.99%). Рыночная капитализация: $2.71 трлн (+0.22%). Доминация BTC: 60.06% (+0.01%). Индекс страха и жадности: 72 (жадность); Индекс альтсезона: 29. Объём торгов BTC — $26.8 млрд. Совокупный открытый интерес — $53.7 млрд. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>03.09.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11755</t>
+  </si>
+  <si>
+    <t>03.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11754</t>
+  </si>
+  <si>
+    <t>Уберите весь мусор из вашей головы❗️ Ошибочное убеждение - большие деньги достаются только тяжелым трудом. Если это утверждение засело в Вашей голове, то Вы всю жизнь будете выполнять тяжёлую работу и получать мизерную зарплату. Такой установкой Вы сами блокируйте для себя возможность зарабатывания больших денег. На самом деле заработать большие деньги очень легко - надо только впустит эту мысль в своё сознание 💡 Становитесь частью нашей команды и Вы увидите как Ваша жизнь изменится в лучшую сторону 💎 Всегда помните, что время не стоит на месте 💲 ❗️Все, с кем начали сотрудничество вчера ожидайте - отвечу всем, как закончим работу✔️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>02.09.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11752</t>
+  </si>
+  <si>
+    <t>02.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11751</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 358.080₽ с ваших 50.000₽ 💵 Выплата клиенту: 250.660₽ 💰 Моя прибыль: 107.420₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>02.09.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11741</t>
+  </si>
+  <si>
+    <t>💼 Главные котировки на 2 сентября 2026 года ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>02.09.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11740</t>
+  </si>
+  <si>
+    <t>02.09.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11738</t>
+  </si>
+  <si>
+    <t>✔️СОБЛЮДАЙТЕ УМЕРЕННОСТЬ! 🔷Как и в любом деле, чрезмерные самоограничения в обращении с деньгами могут привести к противоположному результату — к психологическому срыву и растрате всех сэкономленных денег. 💤Когда мы чего-то желаем, то боимся для этого что-то предпринять, это потому что нам кажется, что на кон поставлено слишком много. Порадовать себя чем-то приятным будет тоже иногда крайне полезным для вашего кошелька. 💙Не нужно требовать от себя глобальных перемен. Начать с малого и в процессе почувствовать вкус — это много стоит. Поэтому не следует слишком жестко ограничивать себя в денежных расходах. Тем, кто для расходов - хочет увеличить доходы↙️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>01.09.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11736</t>
+  </si>
+  <si>
+    <t>01.09.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11735</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 407.520₽ с ваших 60.000₽ 💵 Выплата клиенту: 285.260₽ 💰 Моя прибыль: 122.260₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>01.09.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11727</t>
+  </si>
+  <si>
+    <t>​​📌Сейчас доступны несколько мест на индивидуальное инвестирование🔝 🙋🏽‍♀️Возьму в работу пять человек: 💳Сколько вы можете заработать работая со мной? ❗️АКТУАЛЬНЫЕ ТАРИФЫ 📆 ❗️ 💎ВКЛАД 50.000₽ - Ваша прибыль от : 250.000₽ 💎ВКЛАД 70.000₽ - Ваша прибыль от : 350.000₽ 💎ВКЛАД 100.000₽ - Ваша прибыль от : 500.000₽        🔷ТАРИФ PREMIUM🔷 ▪️ВКЛАД 1500$ - Ваша прибыль от : 5500$✔️ ▪️ВКЛАД 5000$ - Ваша прибыль от : 15.000$✔️ ▪️ВКЛАД 10000$ - Ваша прибыль от : 30.000$✔️ ▪️ВКЛАД 20.000$ - Ваша прибыль от : 60.000$ ✔️ (минимум х3 индивидуальные условия обсуждаются) 🔥За работу я беру от 10% до 30% зависимости  от  депозита  ! 🧿В случае если работа пройдёт безрезультатно, гарантирован полный возврат средст👌 👩🏽‍💻ГАРАНТИИ Сроки выполнения от ~24 часа Выполненные работы и видео-отзывы клиентов можно посмотреть выше☝🏽 Чтобы занять оставшиеся места⬇️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>01.09.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11725</t>
+  </si>
+  <si>
+    <t>01.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11724</t>
+  </si>
+  <si>
+    <t>ИНФОРМАЦИЯ - САМОЕ ЦЕННОЕ В НАШЕМ ДЕЛЕ❗️ Аналитика это конечно очень важно, но когда Вы можете не надеяться на вероятность, а работать, так сказать, НАВЕРНЯКА, то инвестирование начинает играть новыми красками💎 Но качественная информация добывается большим трудом и силами, и тем страннее выглядят потуги тех, кто надеется разбогатеть и в то же время НИЧЕГО НЕ ВКЛАДЫВАТЬ 🙅🏽‍♀️ Поэтому успевайте, сейчас я провожу очень крупный анализ рынка📊, крупная рыба в игре, которая должна мне ряд прибыльных сигналов и сделок по ним! Друзья, места на индивидуальное сотрудничество открыты, по вопросам сотрудничества пишите мне📲: ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>31.08.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11722</t>
+  </si>
+  <si>
+    <t>31.08.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11721</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 359.030₽ с ваших 50.000₽ 💵 Выплата клиенту: 251.320₽ 💰 Моя прибыль: в 107.710₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>31.08.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11712</t>
+  </si>
+  <si>
+    <t>31.08.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11710</t>
+  </si>
+  <si>
+    <t>31.08.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11709</t>
+  </si>
+  <si>
+    <t>​​Желания и страхи. Мысли человека отражают его убеждения и ценности. То, к чему он стремится – его желания, и то, от чего он убегает – его страхи. 🔹Это та невидимая сила, которая управляет каждым человеком. Например, человек хочет зарабатывать больше, но не может сделать шаг к изменениям, так как боится остаться без средств существования. 💤 И если страх сильнее его желания жить лучше, он так и будет сидеть на месте и ничего не делать, каждый раз находя новые причины и оправдания. 🧿 Я предлагаю Вам сделать выбор в пользу себя и жить жизнью, которой вы заслуживаете. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>30.08.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11707</t>
+  </si>
+  <si>
+    <t>30.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11706</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 405.780₽ с ваших 60.000₽ 💵 Выплата клиенту: 284.050₽ 💰 Моя прибыль: 121.730₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>30.08.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11697</t>
+  </si>
+  <si>
+    <t>Добрый день, дорогие друзья✨ 🔹 Приглашаю Вас в чат инвесторов, где Вы можете обсудить итоги проделанной работы и актуальную информацию о мире криптовалют⬇️ ✍🏽 Наш чат 💎По поводу прибыльного сотрудничества ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>30.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11695</t>
+  </si>
+  <si>
+    <t>30.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11694</t>
+  </si>
+  <si>
+    <t>🧿 На самом деле, Ошибки - довольно таки заезженная тема. Знаем, что ошибки это неотъемлемая часть успеха, но тем не менее, именно Ошибки чаще всего мешают нам принять решение. 🖌️ Одним из основных факторов, препятствующих принятие решения, является страх совершения ошибки. Особенно сильным он будет в том случае, если человек уже ранее совершал ошибку, принимая подобное решения. К счастью это или к сожалению, но так устроена человеческая психика. 🌀Например, Вы боитесь вкладывать деньги или заниматься трейдингом, только из-за того, что Ваш знакомый пробовал себя в этом деле и у него не получилось. В следствии чего, он деньги свои не вернул. В результате всю оставшуюся жизнь Вы лишаете себя дополнительного, а иногда и пассивного, дохода, который помог бы Вам достичь многих жизненных целей. 💙Не теряйте возможности из-за страха ошибок, ищите пути развития, ведь пока остальные боятся и не делают, Вы пробуете и будете выше их! ✍🏽Наша команда готова помочь Вам и минимизировать риски ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>29.08.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11692</t>
+  </si>
+  <si>
+    <t>29.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11691</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 360.410₽ с ваших 50.000₽ 💵 Выплата клиенту: 252.290₽ 💰 Моя прибыль: 108.120₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>29.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11682</t>
+  </si>
+  <si>
+    <t>✔️Довольные клиенты - наша главная цель! Друзья, все что Вы видите - не сказки! Мы работаем исключительно на результат 🔝 По вопросам сотрудничества, пишите по ссылке ⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>29.08.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11681</t>
+  </si>
+  <si>
+    <t>29.08.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11679</t>
+  </si>
+  <si>
+    <t>Делайте свою жизнь лучше каждый день 🔝 👩🏽‍💻Пока Вы пришли с работы, кто-то заработал очередные пол миллиона себе на банковский счет, Вы думаете это везение? 🤷🏽‍♀️ Возможно, исключения есть везде, но подавляющее большинство людей, что живут сейчас в достатке, когда-то в прошлом рискнули, поставив на кон большую часть своих материальных благ, чтобы в будущем иметь все необходимое. 💤 Может быть, Вы подумаете что это глупо и неразумно, так поступать? Но что если я скажу Вам, что именно такое мышление и склад ума и мешают Вам обрести финансовую независимость? ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>28.08.26 19:19</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11677</t>
+  </si>
+  <si>
+    <t>28.08.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11676</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 360.720₽ с ваших 50.000₽ 💵 Выплата клиенту: 252.500₽ 💰 Моя прибыль: 108.220₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>28.08.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11666</t>
+  </si>
+  <si>
+    <t>Трейдеры часто говорят - «на рынке сейчас нечего делать». ⠀ Это иллюзия. ⠀ На рынке всегда есть точки, где крупные деньги уже начали действовать. Просто большинство смотрит на цену, а не на структуру. ⠀ Цена постоянно формирует: ⠀ - флаги - треугольники - голову и плечи - уровни Фибоначчи - дивергенции по RSI - последовательность LH и LL ⠀ Это не «фигуры из учебника». Это следы того, как крупный игрок набирает позицию и готовит движение. ⠀ 💙Возможности на рынке есть всегда. Меняется только одно - умеете ли вы их распознавать. Наша команда - готова помочь, готовы ли Вы зарабатывать? ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>28.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11664</t>
+  </si>
+  <si>
+    <t>28.08.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11663</t>
+  </si>
+  <si>
+    <t>🧿Ваша жизнь через год будет полностью зависеть от решений, которые Вы принимаете, и действий, которые Вы предпринимаете сегодня. Всё, что Вы думаете и чувствуете создаёт Ваше будущее: 🗯Каждая мысль. 🌀Каждое решение. Вы несёте ответственность за себя и свою жизнь. Только Вы. 💤Не думайте, что кто-то возьмёт и решит все Ваши проблемы. ✔️Вы и сами прекрасно с этим справитесь! Я это знаю! A я в этом помогу! ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>27.08.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11661</t>
+  </si>
+  <si>
+    <t>27.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11660</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 430.270₽ с ваших 65.000₽ 💵 Выплата клиенту: 301.190₽ 💰 Моя прибыль: 129.080₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>27.08.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11647</t>
+  </si>
+  <si>
+    <t>27.08.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11646</t>
+  </si>
+  <si>
+    <t>27.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11644</t>
+  </si>
+  <si>
+    <t>🧿 ВЫ РИСКУЕТЕ НЕ ВСЕМ ✔️ Когда мы чего-то желаем, но боимся для этого что-то предпринять, это потому что нам кажется, что на кон поставлено слишком много. ✔️ Но мы можем не пытаться сразу свернуть горы, мы просто можем продумать маленькие шажки, которые легко будет вписать в наш обычный график. ✔️ Не нужно требовать от себя глобальных перемен. Начать с малого и в процессе почувствовать вкус — это много стоит. Для тех кто готов попробовать и улучшить свою жизнь⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>26.08.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11642</t>
+  </si>
+  <si>
+    <t>26.08.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11641</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 357.450₽ с ваших 50.000₽ 💵 Выплата клиенту: 250.220₽ 💰 Моя прибыль: 107.230₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>26.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11632</t>
+  </si>
+  <si>
+    <t>26.08.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11630</t>
+  </si>
+  <si>
+    <t>26.08.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11629</t>
+  </si>
+  <si>
+    <t>Добрый день, друзья ☀️ 💵 ЗАРАБАТЫВАТЬ НИКОГДА НЕ ПОЗДНО! Сколько же подписчиков моего канала жаловались мне на свое финансовое положение за все то время, что я работаю в инвестиционном секторе... Вы даже не представляете. Не хватает воли, средств, мотивации и т.д. Слушайте, если Вы не хотите что-то делать, значит Вам и так комфортно живётся. Вы ведь идёте в магазин за едой, когда хотите есть. Не говорите о том, как Вы голодны, а просто идёте в маркет, иначе будете страдать от голода. Суть в действии, только оно имеет значение!💎 Хотите иметь пассивный доход? Начинайте инвестировать прямо сейчас 📊📈 Если не Вы - то другие, и так всегда! Пишите мне ⬇️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>25.08.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11627</t>
+  </si>
+  <si>
+    <t>25.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11626</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 353.290₽ с ваших 50.000₽ 💵 Выплата клиенту: 247.300₽ 💰 Моя прибыль: 105.990₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>25.08.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11617</t>
+  </si>
+  <si>
+    <t>25.08.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11616</t>
+  </si>
+  <si>
+    <t>25.08.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11614</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья☀️ Mы caми пpидyмывaeм ceбe пpoблeмы, пpeгpaды, кoмплeкcы и paмки! Оcвoбoдите ceбя - вдохните жизнь и поймите, чтo Вы можете вce! Это действительно так и когда Вы осознаете это - начнётся новая, свежая, чистая жизнь.😇 🌐 Вы не должны загонять себя в рамки и жить так как живут другие. 🤝🏽A я Вам в этом помогу, чем смогу! ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>24.08.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11612</t>
+  </si>
+  <si>
+    <t>24.08.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11611</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 402.570₽ с ваших 60.000₽ 💵 Выплата клиенту: 281.800₽ 💰 Моя прибыль: 120.770₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>24.08.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11603</t>
+  </si>
+  <si>
+    <t>💼 Обзор рынка 24.08 Большая часть крипторынка показывает рост🔼 Bitcoin (BTC) $77,339 (+1.7%); Ethereum (ETH) $2455 (+3.25%); Solana (SOL) $94.25 (+2.22%); BNB (BNB) $699.7 (+2.48%). Рыночная капитализация достигла $2.67 трлн (+1.44%). Доминация BTC составляет 59.68% (+0.13%). Индекс страха и жадности: 78 (жадность); Индекс альтсезона: 47. Объём торгов BTC — $20.9 млрд. Совокупный открытый интерес — $55.6 млрд. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>24.08.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11602</t>
+  </si>
+  <si>
+    <t>24.08.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11600</t>
+  </si>
+  <si>
+    <t>​​​ Добрый день, друзья☀️ Что значит встали не с той ноги? Такого не может быть, потому что Вы сами задаёте себе настрой на день. Каждое утро нужно заряжаться только позитивными мыслями, а также обязательно построить цели и задачи. Пока реализовывайте всё вышесказанное и после включайтесь в работу👩🏽‍💻 Принимаю депозиты на индивидуальное сотрудничество✔️ Поспешите, количество мест на день ограничено! Связаться со мной📲: ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>23.08.26 21:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11598</t>
+  </si>
+  <si>
+    <t>23.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11597</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 356.720₽ с ваших 50.000₽ 💵 Выплата клиенту: 249.700₽ 💰 Моя прибыль: 107.020₽ 👆🏽 Переписку, можно посмотреть на скриншотах выше ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>23.08.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11588</t>
+  </si>
+  <si>
+    <t>23.08.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11587</t>
+  </si>
+  <si>
+    <t>23.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11585</t>
+  </si>
+  <si>
+    <t>🔝 ​​Добиваемся любой цели вместе с командой партнёров! Не так давно каждый из Вас, просто подписались на мой канал. Спустя время написали мне в личку. Рассказали о себе. Я ежедневно стараюсь делиться своим опытом, мыслями, наблюдениями. Теперь, спустя время, мы стали настоящей командой объединённой общей целью - расти, развиваться, узнавать новое, зарабатывать те суммы, о которых мечтали и не быть зависимыми от внешних обстоятельств. Хочу выразить искреннюю благодарность каждому партнёру, каждому из Вас. Вместе мы реализуем любые задачи👍🏽 А всем новых подписчикам хочу напомнить, что Вы всегда можете связаться со мной, поделиться любой проблемой, спросить об условиях сотрудничества со мной, чтобы получать реальную прибыль💎⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>22.08.26 21:25</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11583</t>
+  </si>
+  <si>
+    <t>22.08.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11582</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 405.230₽ с ваших 60.000₽ 💵 Выплата клиенту: 283.660₽ 💰 Моя прибыль: 121.570₽ 👆🏽 Переписку, можно посмотреть на скриншотах выше ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>22.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11573</t>
+  </si>
+  <si>
+    <t>Друзья, хочу поделиться отзывом моей клиентки. Рада получать от Вас такую обратную связь!👍🏽 Всегда работаем только на результат!🤝🏽 Не стесняйтесь задавать интересующие Вас вопросы по поводу сотрудничества со мной ⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>22.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11571</t>
+  </si>
+  <si>
+    <t>22.08.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11570</t>
+  </si>
+  <si>
+    <t>🌀Делюсь мыслями Мне много пишут подписчики слов благодарности за мой труд и мою помощь. И безусловно, и я им благодарна за их доверие🤝🏽 Недавно я сидела за чашечкой кофе, работала и в моменте подумала «Как же круто, что благодаря моей деятельности люди МЕНЯЮТ свою жизнь, свое мышление и свои ценности!» И честно, я ни капли не жалею что 6 лет я зашла в сферу криптовалюты.. Да, с неумением. Да, с ошибками. Но с четким понимаем того, что жить скучную жизнь это - точно не про меня Сложный конечно был путь, тяжело было терять большие суммы, падать и снова вставать, но все же, опыт бывает и такой. 🧗🏽‍♀️ Зато сейчас есть возможность донести до людей базовые инструменты крипты после стольких лет работы над собственным продвижением. И я уверена, что каждый со временем придет к моему результату, если даже не больше 🔝 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>21.08.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11568</t>
+  </si>
+  <si>
+    <t>21.08.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11567</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 4.535 USDT с ваших 700 USDT 💵 Выплата клиенту: 3.174 USDT 💰 Моя прибыль: 1.360 USDT ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>21.08.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11558</t>
+  </si>
+  <si>
+    <t>📊 Пробой под микроскопом: что на самом деле происходит на рынке ⠀ На графике всё выглядит просто: цена пробивает уровень и идёт вверх. Но если заглянуть глубже, за каждой свечой стоит механика действий разных участников рынка. ⠀ Когда рынок выходит из боковика, большинство видит сигнал в лонг. Системы, индикаторы — все указывает вверх. Толпа покупает. А вот крупный игрок уже закрывает позицию, совершая выход из движения, которое сам и запустил. ⠀ 💥 В этот момент: ⠀ - пробойщики и спекулянты врываются в рынок; - срабатывают стопы продавцов, создавая первичный импульс; - толпа заходит в лонг, «подпитывая» движение ликвидностью. ⠀ А дальше цена резко разворачивается. Почему? Потому что крупный игрок получил всё, что хотел - ликвидность для выхода. Толпа, купившая на хаях, остаётся в минусе, а профессиональный трейдер ждёт первый откат - именно там появляется идеальный момент для входа. ⠀ ⚡️ Вывод: пробой - это не сигнал для входа, а момент, когда рынок показывает, кто кого ведёт. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>21.08.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11556</t>
+  </si>
+  <si>
+    <t>21.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11555</t>
+  </si>
+  <si>
+    <t>​​Доброе утро, друзья ✨ Люди занимающиеся инвестированием свободны от начальства, курса доллара и нестабильности в стране - ведь Вы сами можете устроить себе выходной в любой день недели. Деньги это не долго - это быстро и сразу, как бы Вам не хотелось думать иначе. Сегодня у нас намечен прибыльный день💰 Анализ верный и без допущения ошибок! Решать Вам, быть успешным или так и остаться в стороне на том же уровне! Если решили изменить свою жизнь, пишите мне: ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>20.08.26 20:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11553</t>
+  </si>
+  <si>
+    <t>20.08.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11552</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 357.930₽ с ваших 50.000₽ 💵 Выплата клиенту: 250.550₽ 💰 Моя прибыль: 107.380₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>20.08.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11543</t>
+  </si>
+  <si>
+    <t>20.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11541</t>
+  </si>
+  <si>
+    <t>20.08.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11540</t>
+  </si>
+  <si>
+    <t>​​Доброе утро всем✨ Раньше я ежедневно видела, как люди с недовольными лицами идут на работу и с нетерпением ждут выходных. Именно тогда я раз и навсегда убедилась в том, что лучше на все 💯 обеспечить себя стабильным доходом от любимого дела, чем работать на кого-либо! Сейчас 21 век и абсолютно всё в Ваших руках! Вы в любой момент можете сделать свой дом офисом и не выходя из него зарабатывать приличные суммы 💎💵 Жду Ваших вопросов, отвечаю на них и начинаем работу ⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>19.08.26 20:53</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11538</t>
+  </si>
+  <si>
+    <t>19.08.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11537</t>
+  </si>
+  <si>
+    <t>19.08.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11527</t>
+  </si>
+  <si>
+    <t>19.08.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11526</t>
+  </si>
+  <si>
+    <t>19.08.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11525</t>
+  </si>
+  <si>
+    <t>📲​​Кнопка «ДЕНЬГИ» перед Вами! 10 лет назад интернет был даже не в каждой квартире, про телефон и речи не идёт. Делать деньги не выходя из дома казалось какой-то мистикой. Но сейчас, это уже реальность! Выделять 2-3 часа в день на работу за телефоном и получать от 2000$ в месяц, кажется уже обычными вещами...💁🏽‍♀️ Время меняется и способы заработка тоже, если Вы по-прежнему думаете что деньги зарабатываются тяжелым трудом, значит Вы не замечаете как сильно поменялся этот мир! Прямо сейчас есть много способов делать деньги в интернете, но на данный момент каждому из Вас я предлагаю наиболее безопасный и проверенный метод для заработка уже в первые сутки сотрудничества.🤝🏽 Так как в случае неудачи возвращаю Ваш первоначальный взнос! Возможность прожить достойную жизнь без долгов и вечной нехватки денег прямо перед Вами. Вы можете попробовать, либо оставить всё как есть. Решать только Вам! 🧿 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>18.08.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11522</t>
+  </si>
+  <si>
+    <t>18.08.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11521</t>
+  </si>
+  <si>
+    <t>18.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11512</t>
+  </si>
+  <si>
+    <t>18.08.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11511</t>
+  </si>
+  <si>
+    <t>18.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11509</t>
+  </si>
+  <si>
+    <t>🔝 Продолжайте двигаться вперёд Не имеет значения, сколько ошибок Вы сделали и насколько медленно движетесь вперед. Вы все равно превосходите тех, кто даже не пытался, на целую вечность. Постоянно развивайтесь и не бойтесь идти своей уникальной дорогой. В итоге, Ваш собственный прогресс и достижения будут иметь ценность и долгосрочное значение в жизни. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>17.08.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11507</t>
+  </si>
+  <si>
+    <t>17.08.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11506</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 358.380₽ с ваших 50.000₽ 💵 Выплата клиенту: 250.870₽ 💰 Моя прибыль: 107.510₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>17.08.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11497</t>
+  </si>
+  <si>
+    <t>💼Обзор рынка 17.08 Большинство криптовалют сегодня показывает рост Bitcoin (BTC) $63,512 (+0.83%); Ethereum (ETH) $1899 (+1.12%); Solana (SOL) $75.4 (+0.16%); BNB (BNB) $605.17 (+0.08%). Рыночная капитализация: $2.23 трлн (+0.66%). Доминация BTC: 58.97% (+0.14%). Индекс страха и жадности: 38 (страх); Индекс альтсезона: 61. Объём торгов BTC — $12.3 млрд. Совокупный открытый интерес — $47.8 млрд. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>17.08.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11496</t>
+  </si>
+  <si>
+    <t>17.08.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11494</t>
+  </si>
+  <si>
+    <t>​​Всем добрый день✨ 🧿 Друзья, всегда верьте в себя и никогда не слушайте глупые советы от тех кто ничего не добился. Такие люди при каждой удобной возможности будут твердить, что у Вас ничего не получится и будут стараться высмеять Вас перед знакомыми. Никогда не принимайте всерьез мнение посторонних людей, которые ленивы и некомпетентны в жизненных вопросах. Помните о том, что нет ничего невозможного и если у Вас есть реальная мотивация и огромное желание изменить жизнь в лучшую сторону, то нет ничего в этом мире, что могло бы остановить Вас в достижении цели. Вы ничем не хуже остальных, ведь шансы у всех равные. По статистике в современном мире 95% новых успешных людей родом из бедных семей и это еще раз доказывает тот факт, что нет ничего невозможного. Выбор всегда за Вами! По вопросам сотрудничества обращайтесь только ко мне ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>16.08.26 20:26</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11492</t>
+  </si>
+  <si>
+    <t>16.08.26 18:52</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11491</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 364.710₽ с ваших 50.000₽ 💵 Выплата клиенту: 255.300₽ 💰 Моя прибыль: 109.410₽ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>16.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11481</t>
+  </si>
+  <si>
+    <t>Очередное видео от довольной клиентки! Уверенность и стабильность в высоком заработке, вот правила нашей команды ✨ Если Вы готовы также устроить свою жизнь - жду Вас!⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>16.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11479</t>
+  </si>
+  <si>
+    <t>16.08.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11478</t>
+  </si>
+  <si>
+    <t>🌀 СКОЛЬКО ВЫ ЗАРАБАТЫВАЕТЕ? Доброе утро, друзья! Вот давайте серьезно. Это риторический вопрос, можно не отвечать. Главное тут, Вас все сейчас устраивает? Я думаю нет, тем более с последними событиями заработок у многих упал. Особенно у тех, кто зарабатывает в рублях. ♾️ Мир меняется и нужно уметь адаптироваться к таким изменениям. И у меня для Вас хорошая новость. В трейдинге все также четко и стабильно. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>15.08.26 19:53</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11476</t>
+  </si>
+  <si>
+    <t>15.08.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11475</t>
+  </si>
+  <si>
+    <t>15.08.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11466</t>
+  </si>
+  <si>
+    <t>📈 Восходящий треугольник: что происходит на самом деле Это не просто линии — это борьба, где покупатель зажимает продавца. 1. Механика поджатия Сверху сопротивление, а повышающиеся минимумы показывают силу покупателя. 2. Почему происходит пробой Давление нарастает, продавцы слабеют — цена выстреливает вверх. 3. Как работать Вход — после пробоя Стоп — под наклонной поддержкой Цель — высота фигуры ❗️ Инсайт: крупный игрок поглощает предложение перед импульсом. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>15.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11465</t>
+  </si>
+  <si>
+    <t>15.08.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11464</t>
+  </si>
+  <si>
+    <t>💎 Законы денег Достижение финансовой независимости: путь к успеху и процветанию. 1. Деньги приходят под конкретную цель. Четкая, понятная цель даст понимание того что и зачем Вы делаете. Если цель большая и кажется недостижимой, разбейте ее на этапы. 2. Чем выше цель, тем больше денег. Ваши доходы будут расти в зависимости от потребностей. Если перед Вами стоит конкретная цель, то Вы найдете способ воплотить её в жизнь. 3. Хотите много денег? Научитесь с ними расставаться. Этот закон очень хорошо действует при обучении. Те же которые все делают сами и не готовы платить, добиваются более скромных успехов и гораздо медленнее. 4. Любимое дело приносит больше денег. Занимайтесь тем, что Вам нравится. Тем, что откликается вашему внутреннему Я. 5. Изучайте личные финансы. Так Вы не растратите деньги впустую, и приумножите свои доходы. Наша команда всегда готова помочь Вам реализовать Ваши цели и планы↙️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>14.08.26 20:28</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11461</t>
+  </si>
+  <si>
+    <t>14.08.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11460</t>
+  </si>
+  <si>
+    <t>14.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11450</t>
+  </si>
+  <si>
+    <t>14.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11448</t>
+  </si>
+  <si>
+    <t>14.08.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11447</t>
+  </si>
+  <si>
+    <t>ФИЛОСОФИЯ О КРИПТОВАЛЮТЕ... 🔎Сейчас уже очевидно, что строить криптовалютный бизнес без соблюдения требований регуляторов в области проверки клиентов (КҮС) и транзакций (КҮТ) опасно, и эти условия нужно изначально закладывать в бизнес-модель. ⚖️Работать на рынке становится сложнее, времена «истинных криптоанархистов» уходят в прошлое. Регулирование ужесточается, конкуренция растет, и способность приспособиться к меняющимся условиям становится залогом выживания на рынке. ♾️ С другой стороны, криптовалютный рынок становится более цивилизованным, что приближает момент официального признания криптовалют в качестве удобного, высокотехнологичного финансового инструмента будущего Мы начинаем работу, по всем вопросам ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>13.08.26 20:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11445</t>
+  </si>
+  <si>
+    <t>13.08.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11444</t>
+  </si>
+  <si>
+    <t>13.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11430</t>
+  </si>
+  <si>
+    <t>13.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11428</t>
+  </si>
+  <si>
+    <t>13.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11427</t>
+  </si>
+  <si>
+    <t>Добрый день, друзья👋🏽 Навалилось очень много работы за эти дни, еще работаю над новыми алгоритмами, чтобы улучшить эффективность торговли. Сегодня всем обязательно отвечу и будем делать деньги🤝🏽💵 Рынок сейчас показывает хорошие результаты, поэтому ни в коем случае не нужно упускать такую возможность📈 Желаю всем Вам прибыльного дня💰️️ Приём депозитов открыт, за всей подробной информацией пишите только мне📲: ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>12.08.26 20:54</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11425</t>
+  </si>
+  <si>
+    <t>12.08.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11424</t>
+  </si>
+  <si>
+    <t>12.08.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11414</t>
+  </si>
+  <si>
+    <t>12.08.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11412</t>
+  </si>
+  <si>
+    <t>12.08.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11411</t>
+  </si>
+  <si>
+    <t>12.08.26 00:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11409</t>
+  </si>
+  <si>
+    <t>11.08.26 23:52</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11408</t>
+  </si>
+  <si>
+    <t>11.08.26 22:25</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11398</t>
+  </si>
+  <si>
+    <t>⠀ Импульс - это движение, где цена идёт последовательно, уверенно, с растущим объёмом и пробоем уровня. ⠀ Где входить? ⠀ После того как импульс завершился, рынок делает короткую коррекцию. Задача дождаться одного из двух сценариев: ⠀ Сценарий 1: Откат к ближайшей поддержке/сопротивлению ⠀ После импульса рынок откатывает к: - предыдущему уровню, - зоне пробоя, - скользящей/локальной ликвидности. ⠀ Точка входа - тест уровня после отката. Это самый чистый вход: стоп маленький, потенциал высокий. ⠀ Сценарий 2: Микро-флэт после импульса ⠀ Цена сжимается в узкий диапазон 3–6 свечей. Выход из этого диапазона в сторону импульса — тоже хороший вход. --» Как понять, что импульс «рабочий», а не случайная свеча? 1. Объём растёт до и во время движения, а не только на хвосте; 2. Свечи однонаправленные, с небольшими тенями; 3. Пробой уровня не возвращается внутрь; 4. Коррекция короткая и слабая. Когда выполняются эти признаки - это движение можно торговать. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>11.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11397</t>
+  </si>
+  <si>
+    <t>11.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11396</t>
+  </si>
+  <si>
+    <t>10.08.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11394</t>
+  </si>
+  <si>
+    <t>10.08.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11393</t>
+  </si>
+  <si>
+    <t>10.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11384</t>
+  </si>
+  <si>
+    <t>10.08.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11382</t>
+  </si>
+  <si>
+    <t>10.08.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11381</t>
+  </si>
+  <si>
+    <t>❕Сила позитивного мышления и уверенности Наш внутренний мир имеет огромное влияние на наш успех как в трейдинге, так и в жизни. Позитивное мышление, уверенность в себе и эмоциональное равновесие — это ключевые факторы, способствующие достижению высот. 💎 Важно, соблюдать 3 аксиомы для достижения целей: 🔹 Позитивное мышление. Мышление формирует поведение. Позитивное мышление позволяет видеть в каждой ситуации возможности, а не преграды. Оно позволит конструктивно реагировать на трудности и привлечь хорошее в нашу жизнь. 🔹Уверенность в себе. Когда мы верим в себя, мы готовы принимать риски и искать новые решения. Уверенность в себе дает силу бороться с сомнениями и страхами. Она позволяет выстраивать планы и действовать на пути к целям. 🔹Эмоциональная устойчивость. Способность сохранять спокойствие в различных ситуациях. Она позволяет принимать правильные решения, а не действовать под влиянием эмоций. Эмоциональное равновесие обеспечивает Вашу стабильность. По вопросам сотрудничества ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>09.08.26 20:54</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11379</t>
+  </si>
+  <si>
+    <t>09.08.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11378</t>
+  </si>
+  <si>
+    <t>09.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11368</t>
+  </si>
+  <si>
+    <t>🧿Спасибо за Вашу благодарность и видео! Когда мы понимаем, как мы улучшаем Вашу жизнь - мы начинаем работать еще эффективнее!🔝 По вопросам безопасного и прибыльного заработка: ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>09.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11367</t>
+  </si>
+  <si>
+    <t>09.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11365</t>
+  </si>
+  <si>
+    <t>ХУДЕЕМ С ПОНЕДЕЛЬНИКА? Меняем жизнь со следующей недели. Всегда ждём момент, вот сейчас; сейчас точно чуть подожду и прям точно изменюсь 💯 А так летят дни, а мы останемся на том же месте, где и были. Когда хочешь изменить что-то, то не ждёшь понедельник, следующий месяц. Ты уже не говоришь, что хочешь, ты просто берёшь и делаешь. Делаешь то, от чего в твоей душе становится так хорошо.Будешь уставший или измотанный, но в душе у тебя будут бабочки капкан танцевать . Потому что ты смог. Ты начал. И запомните, никогда не сдавайтесь, даже если очень страшно. Даже, если мурашки по коже и сердце колотит. Мы развиваемся там, где рискуем, где побеждаем свой страх. Не ждите, а действуйте.. У каждого из нас есть выбор Хотеть или Делать ♾ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>08.08.26 20:36</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11363</t>
+  </si>
+  <si>
+    <t>08.08.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11362</t>
+  </si>
+  <si>
+    <t>08.08.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11349</t>
+  </si>
+  <si>
+    <t>08.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11348</t>
+  </si>
+  <si>
+    <t>08.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11347</t>
+  </si>
+  <si>
+    <t>Хочу немного рассказать про наш путь🧗🏽‍♀️ 🔹Мы так же как и все новички начинали с полного нуля, помню у меня была установка - чтобы заработать в трейдинге нужно преодолеть колоссальный труд. 🤯И это правда. Чтобы самостоятельно научиться торговать в плюс, выработать правильную психологию и мани-менеджмент нужно прочитать не одну книгу и потерять порядочную сумму набивая шишки. ❌Не нужно перебирать весь интернет, когда рядом есть человек-ментор, который уже прошёл трудный путь и имеет отработанную стратегию. 🤷🏽‍♀️Зачем же преодолевать этот колоссальный труд, когда можно присоединиться к команде профессионалов? 🧿По всем вопросам↙️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>07.08.26 19:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11345</t>
+  </si>
+  <si>
+    <t>07.08.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11344</t>
+  </si>
+  <si>
+    <t>07.08.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11335</t>
+  </si>
+  <si>
+    <t>07.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11333</t>
+  </si>
+  <si>
+    <t>07.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11332</t>
+  </si>
+  <si>
+    <t>- KОМУ НУЖНА ЭТА ВАША КРИПТОВАЛЮТА? - Очевидно же, что ВСЕМ - думаю я, а потом вспоминаю, что и я когда-то не знала что это за вещь и с чем ее едят🤔 Хочу и до Вас донести, что суть криптовалюты в современном мире велика - обеспечить будущее🌆 🔹Начинаешь анализировать - пожалуйста понимаешь, что криптомир развивается и растет бешеными темпами. Безусловно, я уже привыкла постоянно быть 24/7 в состоянии анализа, работы на рынке крипты. Но я помню себя, когда только начинала - мозг кипел и взрывался. 🧿К слову, именно поэтому я предлагаю Вам на начальном этапе свое наставничество и руководство для изучения получения первичного дохода. Ваш выбор: выбрать самостоятельный путь или же довериться эксперту в сфере криптовалюты. Если выбираете первый вариант - скажу из опыта, наберитесь сил, терпения и конечно же, денег😅 💙Для тех, кто ценит своё время и хочет посвятить себя своим увлечениям, а инвестирование сделать инструментом для достижения целей↙️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>06.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11330</t>
+  </si>
+  <si>
+    <t>06.08.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11329</t>
+  </si>
+  <si>
+    <t>06.08.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11320</t>
+  </si>
+  <si>
+    <t>❓ Что такое инфошум в трейдинге? 🔹Лишний инфошум — тактика психологической манипуляции, заключающаяся в подаче сведений о чем-либо таким образом, чтобы посеять у аудитории неуверенность и сомнение, тем самым вызвав «нужную реакцию». 🔹Помимо важных новостей, влияющих на цену той или иной котировки, или рынка в целом, существуют специально спланированные инфошумы, чтобы сбить с толку трейдеров. 1) Любой инфо-повод сделан для толпы и Вы должны правильно анализировать новостной фон, который пытаются навязать толпе. Нужно смотреть через призму обычного человека, как бы поступал он. Только так можно понять логику большинства. 2) Новости — это дополнительный фактор, торговля исключительно на новостях не приведет к прибыли, скорее наоборот. Главная задача понять, для чего был создан тот или иной новостной фон. И опираясь на тех. анализ, принимать решение о входе в сделку. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>06.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11318</t>
+  </si>
+  <si>
+    <t>06.08.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11317</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья✨ 3AКОН ПРИЧИНЫ И СЛЕДСТВИЯ 🌀Только вдумайтесь❗️Абсолютно каждое следствие в жизни имеет ту или иную причину. То есть, существуют причины успехов и неудач, счастья или несчастья, богатства или бедности. Ваша задача всего лишь понять, что не работает и делать это меньше. И наоборот, что работает - делать больше. 🌐В качестве причины выделяем МЫСЛИ. СЛЕДСТВИЕ ЭТИХ мыслей - условия и обстоятельства. То есть, если Вы будете мыслить о лучшем и верить в собственные силы, то у вас 100% появляется возможности реализовать Ваши замыслы. Поэтому, чтобы брать все возможности от жизни, необходимо плотно заложить прочно в голову такой закон🔝 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>05.08.26 21:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11315</t>
+  </si>
+  <si>
+    <t>05.08.26 18:31</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11314</t>
+  </si>
+  <si>
+    <t>05.08.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11305</t>
+  </si>
+  <si>
+    <t>05.08.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11303</t>
+  </si>
+  <si>
+    <t>05.08.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11302</t>
+  </si>
+  <si>
+    <t>✨Вы меня всегда видите в заряженном настроении и с положительными эмоциями! Но это не совсем так, у меня тоже бывают переживания и усталость. 🧿Но я никогда не опускаю руки, если у меня что-то не получается, я ищу новый выход и ищу до тех пор, пока не найду. 🔹Инвестиции - это лекарство от всех проблем, во-первых потому что это мое любимое занятие, а во-вторых потому что - это важный этап моей жизни, который помогает мне не потерять себя. Занимайтесь инвестициями - инвестиции позволят Вам справляться со стрессом, дадут время и деньги на заботу о Себе🦋 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>04.08.26 20:54</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11300</t>
+  </si>
+  <si>
+    <t>04.08.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11299</t>
+  </si>
+  <si>
+    <t>04.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11289</t>
+  </si>
+  <si>
+    <t>🧿 Уверена, что Вы узнали Владимира! ✅Долгое время сотрудничаем с ним и только сейчас получила от него разрешение передать Вам его личную рекомендацию. 👌🏽Считаю, что когда люди высоких достижений говорят о твоей работе такие слова - значит работа твоя по-настоящему качественная. 💎Наша команда готова провести качественное сотрудничество с каждым из Вас, чтобы Вы были также довольны нами! ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>04.08.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11287</t>
+  </si>
+  <si>
+    <t>04.08.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11285</t>
+  </si>
+  <si>
+    <t>Пока другие переживают о том, что всё плохо, мы с Вами зарабатываем и думаем о том, как скоро всё будет ещё лучше💎👌🏽 Все в Ваших руках, друзья! Сегодня новый день, новые вершины успеха! По всем вопросам сотрудничества пишите мне ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>03.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11283</t>
+  </si>
+  <si>
+    <t>03.08.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11282</t>
+  </si>
+  <si>
+    <t>03.08.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11273</t>
+  </si>
+  <si>
+    <t>🔎 Обзор рынка 03.08.2026 Большая часть криптовалют сегодня в минусе🔽 Bitcoin (BTC) $62,770 (-0.98%); Ethereum (ETH) $1857 (-0.88%); Solana (SOL) $72.85 (-0.85%); BNB (BNB) $582.48 (-0.15%). Рыночная капитализация составляет $2.22 трлн (-0.88%). Доля BTC на рынке: 58.91% (-0.09%). Индекс страха и жадности сейчас на уровне 34 (страх); Индекс альтсезона: 63. Объём торгов BTC — $16 млрд. Совокупный открытый интерес — $48.1 млрд. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>03.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11271</t>
+  </si>
+  <si>
+    <t>03.08.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11270</t>
+  </si>
+  <si>
+    <t>ВСЕ В ВАШИХ РУКАХ 🤝🏽 🧿 Здесь и сейчас есть возможность для каждого из Вас изменить что-то в жизни, справиться со своими проблемами, преодолеть свои невзгоды. Только Вам решать, останетесь Вы с ними до конца жизни или примете решение, способное изменить Вашу жизнь к лучшему ✔️ Выбор за Вами 👇🏽 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>02.08.26 20:39</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11268</t>
+  </si>
+  <si>
+    <t>02.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11267</t>
+  </si>
+  <si>
+    <t>02.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11258</t>
+  </si>
+  <si>
+    <t>02.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11257</t>
+  </si>
+  <si>
+    <t>02.08.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11255</t>
+  </si>
+  <si>
+    <t>🌀СИТУАЦИЯ ТАКОВА, ЧТО 90% ЛЮДЕЙ НИКОГДА НИЧЕГО НЕ ДОБЬЮТСЯ! Но и оставшимся 10% придется от души попотеть, чтобы был результат. Рассказываю о методах, которые работают: ✔️ Ставь конкретные цели. Большинство людей вообще не знают чего хотят и часто их цели — самообман. Тут помогает взгляд со стороны ✔️ Выделяйте приоритеты задач. Вам нужно уметь выделять главное в потоке мусора и работать в первую очередь с этим ✔️ Ищите обратную связь. Как оценить насколько глубокую яму Вы себе копаете? Никак. Пока не уйдешь под землю с головой. Ищите того, кто поможет Вам на берегу не допустить хотя бы части ошибок 🔹🔹🔹 Чтобы чего-то добиться нужно очень здорово напрячься. Или спросить того кто знает 🤔 Наша команда постарается ответить Вам на эти вопросы👇🏽 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>01.08.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11253</t>
+  </si>
+  <si>
+    <t>01.08.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11252</t>
+  </si>
+  <si>
+    <t>01.08.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11239</t>
+  </si>
+  <si>
+    <t>01.08.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11237</t>
+  </si>
+  <si>
+    <t>01.08.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11236</t>
+  </si>
+  <si>
+    <t>❓ СКОЛЬКО СТОИТ ВАШЕ ЗДОРОВЬЕ? 🏥 Люди боятся болеть, потому что дорого, при этом люди не могут укреплять свой иммунитет хорошими витаминами, качественной едой, отдыхом у моря. Дорого. Когда Вы в последний раз тратили деньги на себя? Было время, когда Вам не приходилось собирать и копить на исполнение желания? Вот чтобы достали кошелёк и оплатили🤩, не думая о том, как дожить месяц. Не было? ОНО НАСТАЛО✔️ Поверьте, мы живём во времена возможностей. 👩🏽‍💻 Сейчас можно заработать💵 не выходя из дома и не горбатясь до 7 пота. Я понимаю, люди ещё так не привыкли, но пора переходить на этот уровень.💎 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>31.07.26 20:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11234</t>
+  </si>
+  <si>
+    <t>31.07.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11233</t>
+  </si>
+  <si>
+    <t>31.07.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11225</t>
+  </si>
+  <si>
+    <t>31.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11224</t>
+  </si>
+  <si>
+    <t>31.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11222</t>
+  </si>
+  <si>
+    <t>❗️Я не могу себе это позволить. Как часто Вы говорите сами себе эту фразу? Знаете, что самое обидное в этой фразе? То, что это ЛОЖЬ. 🙅🏽‍♀️ "Я не могу себе это позволить“ вызывает грусть, чувство беспомощности, подавленность и даже депрессию. ✔️ "Как я могу себе это позволить?" открывает возможности, воодушевляет и пробуждает мечты. Таким образом Вы нацелены на поиск решения, тем самым развивая свой ум и энергичность духа. 🔹Так что друзья не говорите себе «я не могу», а спрашивайте себя «как я могу себе это позволить?» и тогда постепенно Вы сможете увидеть больше жизненных горизонтов. Именно так кстати в свое время я начала заниматься трейдингом🔝 Если я смогла, то и Вы сможете! ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>30.07.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11220</t>
+  </si>
+  <si>
+    <t>30.07.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11219</t>
+  </si>
+  <si>
+    <t>30.07.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11210</t>
+  </si>
+  <si>
+    <t>30.07.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11209</t>
+  </si>
+  <si>
+    <t>30.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11207</t>
+  </si>
+  <si>
+    <t>🔝МЕЧТЫ РЕАЛЬНЫ! Всё зависит от Вас самих, как Вы распоряжаетесь своим временем 💲 Казалось бы, чтобы жить такой жизнью, о которой мечтаешь, нужно родиться в богатой семье, выиграть в лотерею или просто повезти. На самом деле нет. Любой может изменить свою жизнь настолько, насколько он этого сам хочет. Одна простая истина которая реально работала и будет работать 💯 Так выбор перед Вами, жить просто как и все, только лишь изредка мечтая о своих мечтах, или же начать строить тропинку к достижению своих целей и желаний👇🏽 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>29.07.26 20:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11205</t>
+  </si>
+  <si>
+    <t>29.07.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11204</t>
+  </si>
+  <si>
+    <t>29.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11195</t>
+  </si>
+  <si>
+    <t>✔️Довольные клиенты - моя главная цель! Друзья, все что Вы видите - не сказки! Я работаю исключительно на результат 🔝 По вопросам сотрудничества, пишите по ссылке ⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>29.07.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11194</t>
+  </si>
+  <si>
+    <t>29.07.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11193</t>
+  </si>
+  <si>
+    <t>«Все твои мечты могут сбыться, если у тебя хватит смелости их осуществить. Тебе всегда будет казаться, что что-то невозможно, пока ты не сделаешь это. Твой мозг может все. Абсолютно все. Главное, убедить себя в этом. Руки не знают, что они не умеют отжиматься, ноги не знают, что они слабые, живот не знает что он сплошной жир. Это знает твой мозг! Убедив себя в том, что ты можешь все, ты сможешь действительно все» Если Вы готовы менять свою жизнь ⬇️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>28.07.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11190</t>
+  </si>
+  <si>
+    <t>28.07.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11189</t>
+  </si>
+  <si>
+    <t>28.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11179</t>
+  </si>
+  <si>
+    <t>28.07.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11178</t>
+  </si>
+  <si>
+    <t>28.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11177</t>
+  </si>
+  <si>
+    <t>🧿ЗАДУМАЙТЕСЬ ВОТ О ЧЕМ То, что Вы оказались здесь, на этом канале — не случайность. Вы хотели свободной жизни, финансовой независимости, драйва! И вот Вы здесь. У Вас в руках ключ от той жизни, которую Вы хотели🔑 Не потеряйте его👇🏽 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>27.07.26 21:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11175</t>
+  </si>
+  <si>
+    <t>27.07.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11174</t>
+  </si>
+  <si>
+    <t>27.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11163</t>
+  </si>
+  <si>
+    <t>Как появляются уровни: причина №1 - дисбаланс ордеров ⠀ Когда вы видите уровень на графике, важно: Уровень - это зона, где изменилось соотношение спроса и предложения ⠀ 1. В рынок приходит крупный объём продаж ⠀ Кто-то выставляет продажу на 200 000 монет Это создаёт давление на цену ⠀ 2. В стакане накапливаются лимитные ордера ⠀ Формируется плотность лимитных заявок - «стенка», которую ценe сложно пробить ⠀ 3. Появляется крупный покупатель - 600 000 монет ⠀ Покупки рыночными ордерами идут быстрее, чем продавцы выставляют лимиты Цена поднимается, потому что спрос сильнее мгновенного предложения ⠀ 4. Цена упирается в огромные лимиты ⠀ Например: ⠀ * лимит на продажу 800 000 монет * лимит на продажу 600 000 монет ⠀ Это массивные заявки, которые «не разъесть», если поток рыночных покупок слабее ⠀ 5. Рост останавливается и начинается разворот ⠀ Покупатели выдыхаются, давление продавцов оказывается сильнее. Так и появляется новый уровень - точка, где рынок сменил направление ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>27.07.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11161</t>
+  </si>
+  <si>
+    <t>27.07.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11160</t>
+  </si>
+  <si>
+    <t>✔️ Деньги — инструмент реализации мечтаний Деньги — это не просто сумма на счете. Деньги дают свободу выбора, комфортную жизнь или возможность помогать другим. 1. Средство реализации мечтаний: Деньги позволяют Вам осуществить путешествия, приобрести желанные товары, обеспечить свою семью и многое другое. 2. Финансовая независимость: Финансовая независимость — это путь, который позволит принимать решения без зависимости от финансовых обстоятельств. 3. Возможность помощи: Имея финансовую стабильность, Вы можете делать добрые дела и вносить свой вклад в общество. Возможность помочь другим людям приносит счастье. 4. Инвестирование в себя: Деньги могут стать инвестицией в Ваше образование, личное развитие и приобретение новых навыков. Это инвестиции, которые всегда остаются с Вами. 5. Создание своего будущего: Правильное управление финансами позволит спокойно смотреть вперед, зная, что у Вас есть ресурсы, что бы справиться с любыми трудностями. ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>27.07.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11158</t>
+  </si>
+  <si>
+    <t>26.07.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11157</t>
+  </si>
+  <si>
+    <t>26.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11147</t>
+  </si>
+  <si>
+    <t>26.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11146</t>
+  </si>
+  <si>
+    <t>26.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11144</t>
+  </si>
+  <si>
+    <t>Желаю всем отличного дня 💎 Довольные клиенты с хорошей прибылью - моя главная цель! Благодарна всем за доверие, друзья!👍🏽 А Вы все ещё ждёте подходящего момента? Просто берите и действуйте, я жду Вас в своей команде!🤝🏽 Количество мест на сегодня ограничено! По вопросам сотрудничества, пишите только мне📲: ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>25.07.26 22:06</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11142</t>
+  </si>
+  <si>
+    <t>25.07.26 20:31</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11141</t>
+  </si>
+  <si>
+    <t>25.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11128</t>
+  </si>
+  <si>
+    <t>25.07.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11126</t>
+  </si>
+  <si>
+    <t>25.07.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11125</t>
+  </si>
+  <si>
+    <t>🧿 КАК НЕ ОСТАНАВЛИВАТЬСЯ НА ПУТИ К УСПЕХУ? 🏆 ✔️ Будьте терпеливы Требуется время, чтобы добиться чего-то существенного. ✔️ Беритесь за то, что кажется вам непосильным Чем страшнее и сложнее выглядит путь, тем интереснее будет его проходить. ✔️ Больше практики Пробуйте, пробуйте и еще раз пробуйте. 🧑🏽‍🎓Сравнивайте себя только с самими собой. ❗️Все, с кем начали сотрудничество вчера ожидайте - отвечу всем, как закончим работу✔️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>24.07.26 21:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11123</t>
+  </si>
+  <si>
+    <t>24.07.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11122</t>
+  </si>
+  <si>
+    <t>24.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11112</t>
+  </si>
+  <si>
+    <t>24.07.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11111</t>
+  </si>
+  <si>
+    <t>24.07.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11110</t>
+  </si>
+  <si>
+    <t>Добрый день, друзья✨ 🌀 Сегодня именно тот день, когда Вы можете начать мыслить по другому и делать совершенно другие действия, чтобы наконец-то стать успешными. Многие из Вас боятся менять свою жизнь, но очень сильно хотят, чтобы она была совершенно другой. Давайте вместе сделаем новый шаг в неизвестность, чтобы стать именно теми, кем Вы хотите быть. 👍🏽 Сегодня мы начнем меняться с Вами вместе, станем успешными, начнем много зарабатывать и нас не будет беспокоить наша работа, ведь мы будем свободны🔝 ❗️Все, с кем начали сотрудничество вчера ожидайте - отвечу всем, как закончим работу✔️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>23.07.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11108</t>
+  </si>
+  <si>
+    <t>23.07.26 20:25</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11107</t>
+  </si>
+  <si>
+    <t>23.07.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11098</t>
+  </si>
+  <si>
+    <t>23.07.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11096</t>
+  </si>
+  <si>
+    <t>23.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11095</t>
+  </si>
+  <si>
+    <t>🏆 Вчера - мечта, сегодня - цель, завтра - реальность! ⌛️ Если начать сегодня, то нет, я не обещаю золотые горы и пробуждение обеспеченным человеком, но обещаю ПОСТОЯННЫЙ гарантированный ДОХОД! 🤷🏽‍♀️ Что Вы теряете, если все равно Ваша работа занимает практически весь день и не приносит желаемого финансового результата. Я даю ВОЗМОЖНОСТЬ зарабатывать деньги из воздуха и стать финансово свободным человеком. Или всё-таки, Вы предпочтете остаться работать на кого-то еще всю свою оставшуюся жизнь ❓ Всех осознанных людей я жду у себя 👇🏽 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>22.07.26 19:54</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11093</t>
+  </si>
+  <si>
+    <t>22.07.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11092</t>
+  </si>
+  <si>
+    <t>22.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11084</t>
+  </si>
+  <si>
+    <t>📊 Разворот или коррекция - как отличить на практике ⠀ Один из самых сложных моментов в трейдинге - понять, меняет ли тренд направление или рынок просто делает передышку. Ошибка в этом стоит дорого: можно выйти из позиции слишком рано или, наоборот, остаться в убыточной сделке, надеясь на возврат. ⠀ Если коротко - коррекция это временное отклонение в рамках существующего тренда. Она выглядит как движение против основного направления, но структура сохраняется: ⠀ 🔹максимумы и минимумы не нарушают общий вектор 🔹объёмы снижаются 🔹фундаментально ничего не изменилось ⠀ Разворот - это смена тенденции. На графике выражается в пробое ключевых уровней, появлении сильного встречного импульса и росте объёмов ⠀ 📈 Чтобы не путаться важно смотреть не на отдельную свечу, а на поведение рынка в целом: ⠀ 🔹изменилась ли структура движения? 🔹кто сейчас контролирует цену - покупатели или продавцы? 🔹есть ли подтверждение объёмом? ⠀ Трейдинг - это работа с вероятностями и логикой рынка ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>22.07.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11082</t>
+  </si>
+  <si>
+    <t>22.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11081</t>
+  </si>
+  <si>
+    <t>21.07.26 20:26</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11079</t>
+  </si>
+  <si>
+    <t>21.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11078</t>
+  </si>
+  <si>
+    <t>21.07.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11070</t>
+  </si>
+  <si>
+    <t>21.07.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11068</t>
+  </si>
+  <si>
+    <t>21.07.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11067</t>
+  </si>
+  <si>
+    <t>🧿Доброе утро, друзья! HЕ СТОИТ НЕДООЦЕНИВАТЬ СИЛУ МАЛЕНЬКИХ ШАГОВ Маленькое, простое и, казалось бы, несущественное действие при многократном повторении даёт невероятные результаты. У Вас есть цель? Что Вы можете сделать для неё прямо сейчас? Начните сегодня, сейчас! ❗️❗️ Поверьте, пока - что Вы даже не можете представить, куда это приведет Вас через год...💎 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>20.07.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11065</t>
+  </si>
+  <si>
+    <t>20.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11064</t>
+  </si>
+  <si>
+    <t>20.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11055</t>
+  </si>
+  <si>
+    <t>Всем отличного дня✨ Спасибо за Ваши слова благодарности и обратную связь, партнеры🤝🏽 Нужно быть готовым принять решение быстро и начать действовать! По вопросам сотрудничества пишите мне: ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>20.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11054</t>
+  </si>
+  <si>
+    <t>20.07.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11053</t>
+  </si>
+  <si>
+    <t>БОГАТСТВО - ЭТО РЕЗУЛЬТАТ ПРИВЫЧКИ?! Да, это так, считает бизнесмен, миллионер и подполковник Джон Джейкоб Эстор: «Богатство во многом является результатом привычки» Привычка не опускать руки, ежедневно трудиться, учиться, пробовать и ошибаться❗️❗️ 🤷🏽‍♀️Звучит грустно и скучно? Ещё как. Но только представьте, какой результат Вы заберёте себе в карман, если сделаете обогащающие Вас действия привычными. Как зубы утром почистить! 💎 Я не опускаю руки, несмотря ни на что! А Вы?😏 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>19.07.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11050</t>
+  </si>
+  <si>
+    <t>19.07.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11049</t>
+  </si>
+  <si>
+    <t>19.07.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11040</t>
+  </si>
+  <si>
+    <t>19.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11039</t>
+  </si>
+  <si>
+    <t>19.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11036</t>
+  </si>
+  <si>
+    <t>ЧТО ТАКОЕ КРИПТОВАЛЮТА? 💵Для простоты понимания можно сравнить крипту с обычными деньгами. Ценность традиционных валют подкрепляется тоннами золота и других условных ценностей, которые лежат в сейфах и подвалах. 👮🏽‍♀️Традиционные деньги полностью регулируются властями государств. То есть судьба каждой мировой валюты зависит от решений небольшой группы людей. Все твои действия и операции с традиционными валютами тоже полностью регулируются. Сейчас, к примеру, с помощью обычных денег Вы даже не можете нормально совершить перевод в другую страну или получить его. 🦋Криптовалюты полностью свободны от таких условностей, которые можно перечислять почти до бесконечности. Они построены по технологии, именуемой блокчейн, что обеспечивает полную децентрализованность и анонимность всех операций. Вы можете принимать и отправлять Финансы везде, где есть интернет. Самое главное, когда Вам угодно и полностью анонимно. Ценность большинства криптовалют подкрепляется ТОЛЬКО интересом и спросом пользователей!! 💎И я не говорю, что нужно бежать и переводить все деньги в крипту, нет. Всего лишь обращаю Ваше внимание на платежное средство, которое соответствует новому времени. Еще криптовалюта - хороший способ зарабатывать прямо с телефона сидя дома в домашних тапочках. Собственно, чем я занимаюсь и как зарабатываю с моей целеустремленной командой! Если Вы хотите стать частью команды⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>18.07.26 21:34</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11034</t>
+  </si>
+  <si>
+    <t>18.07.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11033</t>
+  </si>
+  <si>
+    <t>18.07.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11024</t>
+  </si>
+  <si>
+    <t>18.07.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11022</t>
+  </si>
+  <si>
+    <t>18.07.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11021</t>
+  </si>
+  <si>
+    <t>🧿 ЭКОНОМИЯ ТОРМОЗИТ УСПЕХ! Я не знаю и никогда не слышала про человека, который сэкономил и стал миллионером, разве что до этого он был миллиардером. 💤Люди экономят всю жизнь, покупают только по скидке, ищут что подешевле, пытаются сделать все, лишь бы сэкономить пару рублей, но как показывает практика ни у кого из этих людей так и не получается наэкономить даже миллион. 👩🏽‍💻И многим этого достаточно, люди довольны такой жизнью. Выживание (по-другому назвать такую жизнь трудно) для всех становится нормой, людей все больше, ресурсов все меньше - так думают только те, кто не умеет или не может зарабатывать. Убежденные в своей правде люди просто не могут поверить что можно зарабатывать 100, 200, 300 тысяч рублей за день. 💸 Денег меньше не становится... Мои двери открыты для всех, кто верит в успех! Пишите⤵️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>17.07.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11019</t>
+  </si>
+  <si>
+    <t>17.07.26 19:38</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11018</t>
+  </si>
+  <si>
+    <t>17.07.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11009</t>
+  </si>
+  <si>
+    <t>​​Добрый день, друзья☀️ 🟦 ПОРА ОЧНУТЬСЯ! Не надо ждать "подходящего случая" или "удачного момента", деньги зарабатываются здесь и сейчас. Ничего не делая вы не заработаете ни копейки. Только деятельные люди достойны прибыли! Не ждите пока кто-то за вас что то сделает, пишите мне✍️🏼: связаться с Ксенией, чтобы попасть в мою команду и получить первую прибыль уже через несколько часов! Доверяйте профессионалам своего дела. Работайте с лучшими. Инвестируйте в активы. Начинайте работать и зарабатывать вместе со мной😌</t>
+  </si>
+  <si>
+    <t>17.07.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11007</t>
+  </si>
+  <si>
+    <t>17.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11006</t>
+  </si>
+  <si>
+    <t>✔️​​Научитесь видеть возможности💡 Посредственные люди ждут, когда возможности сами придут к ним. Сильные и способные следуют за возможностями. Умнейшие люди создают их сами. Возможности не помогут человеку, который не приучил себя видеть и использовать их🙅🏽‍♀️ Возможности избегают бездельников, которые вечно жалуются что им не повезло или у них не получилось из-за кого-то. В то время как великие люди тренируют себя ловить, формировать возможности и управлять ими. Я всегда видела и использовала каждую возможность на пути к своей цели. И теперь убеждена, что только с их помощью я смогла быстрее остальных добиться результата🎯 Вспомните, а у Вас были ситуации, когда Вы упустили возможность изменить что-то в жизни? Если были, то подумайте, жалеете ли вы об этом?💬 ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>16.07.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11004</t>
+  </si>
+  <si>
+    <t>16.07.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11003</t>
+  </si>
+  <si>
+    <t>16.07.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10994</t>
+  </si>
+  <si>
+    <t>16.07.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10993</t>
+  </si>
+  <si>
+    <t>16.07.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10991</t>
+  </si>
+  <si>
+    <t>ДЕЙСТВИЕ - КЛЮЧ К УСПЕХУ! Человек должен действовать! Если нет действия - появляются сомнения, деградация и страх. Добиться результата можно только действием. Мы сколько угодно можем мечтать, выстраивать планы, готовиться, анализировать возможные ошибки и разрабатывать методы их устранения, но если мы не будем действовать, то ничего не добьемся Кто готов Действовать пишите ➡️ ✍🏽 связаться с Ксенией</t>
+  </si>
+  <si>
+    <t>15.07.26 19:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10989</t>
+  </si>
+  <si>
+    <t>15.07.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10988</t>
+  </si>
+  <si>
+    <t>15.07.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10978</t>
+  </si>
+  <si>
+    <t>15.07.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10977</t>
+  </si>
+  <si>
+    <t>15.07.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10975</t>
+  </si>
+  <si>
+    <t>✨Доброе утро, дорогие. Важный вопрос: ❓ ВЛИЯЕТ ЛИ ОКРУЖЕНИЕ НА УСПЕХ? Я где-то прочитала очень интересную фразу: окружи себя 5 миллионерами и ты станешь 6, окружи себя 5 неудачниками и ты станешь 6 🤷🏽‍♀️ Пожалуйста, перестаньте жаловаться на жизнь и продолжать сидеть в том же положении, откуда без помощи уже, как показывает практика, не выбраться ⚠️ Я протягиваю Вам руку, в виде гарантии и денег. Это ведь всё, что Вам нужно❓Тогда берите и забирайте их. Торги проходят ежедневно. Зарабатывать Вы также, как и мы, можете каждый день 💎 Сейчас доступны несколько мест, кто хочет заработать - лучше шанса не будет❗️ ✍🏽 связаться с Ксенией ❗️Все, с кем начали сотрудничество вчера ожидайте - отвечу всем, как закончим работу✔️</t>
+  </si>
+  <si>
+    <t>14.07.26 20:07</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10973</t>
+  </si>
+  <si>
+    <t>14.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10972</t>
+  </si>
+  <si>
+    <t>14.07.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/10963</t>
+  </si>
+  <si>
+    <t>20.09.26 21:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12034</t>
+  </si>
+  <si>
+    <t>20.09.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12029</t>
+  </si>
+  <si>
+    <t>20.09.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12028</t>
+  </si>
+  <si>
+    <t>20.09.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12025</t>
+  </si>
+  <si>
+    <t>🧿ЗАДУМАЙТЕСЬ ВОТ О ЧЕМ То, что Вы оказались здесь, на этом канале — не случайность. Вы хотели свободной жизни, финансовой независимости, драйва! И вот Вы здесь. У Вас в руках ключ от той жизни, которую Вы хотели🔑 Не потеряйте его👇🏽 ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>19.09.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12023</t>
+  </si>
+  <si>
+    <t>19.09.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12022</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 359.030₽ с ваших 50.000₽ 💵 Выплата клиенту: 251.320₽ 💰 Моя прибыль: в 107.710₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>19.09.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12012</t>
+  </si>
+  <si>
+    <t>19.09.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12011</t>
+  </si>
+  <si>
+    <t>Где НЕ ставить тейк-профит Поговорим о тех местах, куда тейк ставить нельзя, если вы не хотите регулярно отдавать прибыль рынку. ⠀ Большинство проблем с результатом в трейдинге возникает не из-за входа, а из-за выхода из сделки. ⠀ Основные ошибки: ⠀ 1. Тейк в пустоте. Когда цель ставится без ориентира на структуру рынка. Цена просто не обязана туда дойти ⠀ 2. Тейк прямо в уровень поддержки или сопротивления. Рынок часто разворачивается или тормозит именно там. В итоге цена не доходит пару пунктов и уходит обратно ⠀ 3. Без учета волатильности. Если инструмент ходит широко, а тейк стоит как в «спокойном» рынке, его будет постоянно выбивать ⠀ 4. Слишком близко. Формально тейк есть, но соотношение риск-прибыль не оправдывает сделку ⠀ 5. Слишком далеко. Цель выглядит красиво, но статистически недостижима в рамках выбранного таймфрейма ⠀ 6. Внутри флэта. Во флэте цена редко ходит на большие дистанции. Тейк внутри диапазона без логики - это случайность, а не стратегия. ⠀ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>19.09.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12010</t>
+  </si>
+  <si>
+    <t>✔️ Деньги — инструмент реализации мечтаний Деньги — это не просто сумма на счете. Деньги дают свободу выбора, комфортную жизнь или возможность помогать другим. 1. Средство реализации мечтаний: Деньги позволяют Вам осуществить путешествия, приобрести желанные товары, обеспечить свою семью и многое другое. 2. Финансовая независимость: Финансовая независимость — это путь, который позволит принимать решения без зависимости от финансовых обстоятельств. 3. Возможность помощи: Имея финансовую стабильность, Вы можете делать добрые дела и вносить свой вклад в общество. Возможность помочь другим людям приносит счастье. 4. Инвестирование в себя: Деньги могут стать инвестицией в Ваше образование, личное развитие и приобретение новых навыков. Это инвестиции, которые всегда остаются с Вами. 5. Создание своего будущего: Правильное управление финансами позволит спокойно смотреть вперед, зная, что у Вас есть ресурсы, что бы справиться с любыми трудностями. ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>18.09.26 19:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12008</t>
+  </si>
+  <si>
+    <t>18.09.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/12007</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 405.780₽ с ваших 60.000₽ 💵 Выплата клиенту: 284.050₽ 💰 Моя прибыль: 121.730₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>18.09.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11998</t>
+  </si>
+  <si>
+    <t>Добрый день, дорогие друзья✨ 🔹 Приглашаю Вас в чат инвесторов, где Вы можете обсудить итоги проделанной работы и актуальную информацию о мире криптовалют⬇️ ✍🏽 Наш чат 💎По поводу прибыльного сотрудничества ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>18.09.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11997</t>
+  </si>
+  <si>
+    <t>18.09.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11995</t>
+  </si>
+  <si>
+    <t>Желаю всем отличного дня 💎 Довольные клиенты с хорошей прибылью - моя главная цель! Благодарна всем за доверие, друзья!👍🏽 А Вы все ещё ждёте подходящего момента? Просто берите и действуйте, я жду Вас в своей команде!🤝🏽 Количество мест на сегодня ограничено! По вопросам сотрудничества, пишите только мне📲: ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>17.09.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11993</t>
+  </si>
+  <si>
+    <t>17.09.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11992</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 360.410₽ с ваших 50.000₽ 💵 Выплата клиенту: 252.290₽ 💰 Моя прибыль: 108.120₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>17.09.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11983</t>
+  </si>
+  <si>
+    <t>17.09.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11981</t>
+  </si>
+  <si>
+    <t>17.09.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11980</t>
+  </si>
+  <si>
+    <t>🧿 КАК НЕ ОСТАНАВЛИВАТЬСЯ НА ПУТИ К УСПЕХУ? 🏆 ✔️ Будьте терпеливы Требуется время, чтобы добиться чего-то существенного. ✔️ Беритесь за то, что кажется вам непосильным Чем страшнее и сложнее выглядит путь, тем интереснее будет его проходить. ✔️ Больше практики Пробуйте, пробуйте и еще раз пробуйте. 🧑🏽‍🎓Сравнивайте себя только с самими собой. ❗️Все, с кем начали сотрудничество вчера ожидайте - отвечу всем, как закончим работу✔️ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>16.09.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11978</t>
+  </si>
+  <si>
+    <t>16.09.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11977</t>
+  </si>
+  <si>
+    <t>🔹Готово Работа по депозиту завершена 🟦 Получилось сделать общий банк в размере 360.720₽ с ваших 50.000₽ 💵 Выплата клиенту: 252.500₽ 💰 Моя прибыль: 108.220₽ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>16.09.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11967</t>
+  </si>
+  <si>
+    <t>Продолжаем идти к своим целям и наша команда неуклонно расширяется🤝🏽 Спасибо Вам за Ваши отзывы, очень приятно видеть фидбек за проделанную работу✔️ Мы движемся дальше и зарабатываем🔝 Кто хочет с нами ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
+  </si>
+  <si>
+    <t>16.09.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11964</t>
+  </si>
+  <si>
+    <t>16.09.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/c/2092971544/11963</t>
+  </si>
+  <si>
+    <t>Добрый день, друзья✨ 🌀 Сегодня именно тот день, когда Вы можете начать мыслить по другому и делать совершенно другие действия, чтобы наконец-то стать успешными. Многие из Вас боятся менять свою жизнь, но очень сильно хотят, чтобы она была совершенно другой. Давайте вместе сделаем новый шаг в неизвестность, чтобы стать именно теми, кем Вы хотите быть. 👍🏽 Сегодня мы начнем меняться с Вами вместе, станем успешными, начнем много зарабатывать и нас не будет беспокоить наша работа, ведь мы будем свободны🔝 ❗️Все, с кем начали сотрудничество вчера ожидайте - отвечу всем, как закончим работу✔️ ✔️ Напишите мне, чтобы заработать! ✍🏽</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2696,62 +5165,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H257"/>
+  <dimension ref="A1:H599"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1328.247" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="1685.731" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -8497,50 +10966,5864 @@
       <c r="G256">
         <v>61</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>39315</v>
       </c>
       <c r="B257" t="s">
         <v>770</v>
       </c>
       <c r="C257" t="s">
         <v>771</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E257">
         <v>2122</v>
       </c>
       <c r="F257">
         <v>1</v>
       </c>
       <c r="G257">
         <v>46</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>105775</v>
+      </c>
+      <c r="B258" t="s">
+        <v>773</v>
+      </c>
+      <c r="C258" t="s">
+        <v>774</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E258">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>105776</v>
+      </c>
+      <c r="B259" t="s">
+        <v>776</v>
+      </c>
+      <c r="C259" t="s">
+        <v>777</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E259">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>105777</v>
+      </c>
+      <c r="B260" t="s">
+        <v>779</v>
+      </c>
+      <c r="C260" t="s">
+        <v>780</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E260">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>105778</v>
+      </c>
+      <c r="B261" t="s">
+        <v>782</v>
+      </c>
+      <c r="C261" t="s">
+        <v>783</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E261">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>105779</v>
+      </c>
+      <c r="B262" t="s">
+        <v>785</v>
+      </c>
+      <c r="C262" t="s">
+        <v>786</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E262">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>105780</v>
+      </c>
+      <c r="B263" t="s">
+        <v>788</v>
+      </c>
+      <c r="C263" t="s">
+        <v>789</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E263">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>105781</v>
+      </c>
+      <c r="B264" t="s">
+        <v>791</v>
+      </c>
+      <c r="C264" t="s">
+        <v>792</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E264">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>105782</v>
+      </c>
+      <c r="B265" t="s">
+        <v>794</v>
+      </c>
+      <c r="C265" t="s">
+        <v>795</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E265">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>105783</v>
+      </c>
+      <c r="B266" t="s">
+        <v>797</v>
+      </c>
+      <c r="C266" t="s">
+        <v>798</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E266">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>105784</v>
+      </c>
+      <c r="B267" t="s">
+        <v>799</v>
+      </c>
+      <c r="C267" t="s">
+        <v>800</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E267">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>105785</v>
+      </c>
+      <c r="B268" t="s">
+        <v>802</v>
+      </c>
+      <c r="C268" t="s">
+        <v>803</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E268">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>105786</v>
+      </c>
+      <c r="B269" t="s">
+        <v>804</v>
+      </c>
+      <c r="C269" t="s">
+        <v>805</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E269">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>105787</v>
+      </c>
+      <c r="B270" t="s">
+        <v>807</v>
+      </c>
+      <c r="C270" t="s">
+        <v>808</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E270">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>105788</v>
+      </c>
+      <c r="B271" t="s">
+        <v>810</v>
+      </c>
+      <c r="C271" t="s">
+        <v>811</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E271">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>105789</v>
+      </c>
+      <c r="B272" t="s">
+        <v>812</v>
+      </c>
+      <c r="C272" t="s">
+        <v>813</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E272">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>105790</v>
+      </c>
+      <c r="B273" t="s">
+        <v>815</v>
+      </c>
+      <c r="C273" t="s">
+        <v>816</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E273">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>105791</v>
+      </c>
+      <c r="B274" t="s">
+        <v>817</v>
+      </c>
+      <c r="C274" t="s">
+        <v>818</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E274">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>105792</v>
+      </c>
+      <c r="B275" t="s">
+        <v>820</v>
+      </c>
+      <c r="C275" t="s">
+        <v>821</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E275">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>105793</v>
+      </c>
+      <c r="B276" t="s">
+        <v>823</v>
+      </c>
+      <c r="C276" t="s">
+        <v>824</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E276">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>105794</v>
+      </c>
+      <c r="B277" t="s">
+        <v>825</v>
+      </c>
+      <c r="C277" t="s">
+        <v>826</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E277">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>105795</v>
+      </c>
+      <c r="B278" t="s">
+        <v>828</v>
+      </c>
+      <c r="C278" t="s">
+        <v>829</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E278">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>105796</v>
+      </c>
+      <c r="B279" t="s">
+        <v>830</v>
+      </c>
+      <c r="C279" t="s">
+        <v>831</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E279">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>105797</v>
+      </c>
+      <c r="B280" t="s">
+        <v>833</v>
+      </c>
+      <c r="C280" t="s">
+        <v>834</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E280">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>105798</v>
+      </c>
+      <c r="B281" t="s">
+        <v>836</v>
+      </c>
+      <c r="C281" t="s">
+        <v>837</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E281">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>105799</v>
+      </c>
+      <c r="B282" t="s">
+        <v>838</v>
+      </c>
+      <c r="C282" t="s">
+        <v>839</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E282">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>105800</v>
+      </c>
+      <c r="B283" t="s">
+        <v>841</v>
+      </c>
+      <c r="C283" t="s">
+        <v>842</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E283">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>105801</v>
+      </c>
+      <c r="B284" t="s">
+        <v>843</v>
+      </c>
+      <c r="C284" t="s">
+        <v>844</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E284">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>105802</v>
+      </c>
+      <c r="B285" t="s">
+        <v>846</v>
+      </c>
+      <c r="C285" t="s">
+        <v>847</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E285">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>105803</v>
+      </c>
+      <c r="B286" t="s">
+        <v>849</v>
+      </c>
+      <c r="C286" t="s">
+        <v>850</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E286">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>105804</v>
+      </c>
+      <c r="B287" t="s">
+        <v>851</v>
+      </c>
+      <c r="C287" t="s">
+        <v>852</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E287">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>105805</v>
+      </c>
+      <c r="B288" t="s">
+        <v>854</v>
+      </c>
+      <c r="C288" t="s">
+        <v>855</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E288">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>105806</v>
+      </c>
+      <c r="B289" t="s">
+        <v>856</v>
+      </c>
+      <c r="C289" t="s">
+        <v>857</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E289">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>105807</v>
+      </c>
+      <c r="B290" t="s">
+        <v>859</v>
+      </c>
+      <c r="C290" t="s">
+        <v>860</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E290">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>105808</v>
+      </c>
+      <c r="B291" t="s">
+        <v>861</v>
+      </c>
+      <c r="C291" t="s">
+        <v>862</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E291">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>105809</v>
+      </c>
+      <c r="B292" t="s">
+        <v>863</v>
+      </c>
+      <c r="C292" t="s">
+        <v>864</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E292">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>105810</v>
+      </c>
+      <c r="B293" t="s">
+        <v>866</v>
+      </c>
+      <c r="C293" t="s">
+        <v>867</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E293">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>105811</v>
+      </c>
+      <c r="B294" t="s">
+        <v>868</v>
+      </c>
+      <c r="C294" t="s">
+        <v>869</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E294">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>105812</v>
+      </c>
+      <c r="B295" t="s">
+        <v>871</v>
+      </c>
+      <c r="C295" t="s">
+        <v>872</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E295">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>105813</v>
+      </c>
+      <c r="B296" t="s">
+        <v>873</v>
+      </c>
+      <c r="C296" t="s">
+        <v>874</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E296">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>105814</v>
+      </c>
+      <c r="B297" t="s">
+        <v>875</v>
+      </c>
+      <c r="C297" t="s">
+        <v>876</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E297">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>105815</v>
+      </c>
+      <c r="B298" t="s">
+        <v>878</v>
+      </c>
+      <c r="C298" t="s">
+        <v>879</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E298">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>105816</v>
+      </c>
+      <c r="B299" t="s">
+        <v>881</v>
+      </c>
+      <c r="C299" t="s">
+        <v>882</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E299">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>105817</v>
+      </c>
+      <c r="B300" t="s">
+        <v>884</v>
+      </c>
+      <c r="C300" t="s">
+        <v>885</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E300">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>105818</v>
+      </c>
+      <c r="B301" t="s">
+        <v>887</v>
+      </c>
+      <c r="C301" t="s">
+        <v>888</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E301">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>105819</v>
+      </c>
+      <c r="B302" t="s">
+        <v>890</v>
+      </c>
+      <c r="C302" t="s">
+        <v>891</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E302">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>105820</v>
+      </c>
+      <c r="B303" t="s">
+        <v>893</v>
+      </c>
+      <c r="C303" t="s">
+        <v>894</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E303">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>105821</v>
+      </c>
+      <c r="B304" t="s">
+        <v>896</v>
+      </c>
+      <c r="C304" t="s">
+        <v>897</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E304">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>105822</v>
+      </c>
+      <c r="B305" t="s">
+        <v>899</v>
+      </c>
+      <c r="C305" t="s">
+        <v>900</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E305">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>105823</v>
+      </c>
+      <c r="B306" t="s">
+        <v>902</v>
+      </c>
+      <c r="C306" t="s">
+        <v>903</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E306">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>105824</v>
+      </c>
+      <c r="B307" t="s">
+        <v>904</v>
+      </c>
+      <c r="C307" t="s">
+        <v>905</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E307">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>105825</v>
+      </c>
+      <c r="B308" t="s">
+        <v>907</v>
+      </c>
+      <c r="C308" t="s">
+        <v>908</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E308">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>105826</v>
+      </c>
+      <c r="B309" t="s">
+        <v>909</v>
+      </c>
+      <c r="C309" t="s">
+        <v>910</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E309">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>105827</v>
+      </c>
+      <c r="B310" t="s">
+        <v>912</v>
+      </c>
+      <c r="C310" t="s">
+        <v>913</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E310">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>105828</v>
+      </c>
+      <c r="B311" t="s">
+        <v>915</v>
+      </c>
+      <c r="C311" t="s">
+        <v>916</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E311">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>105829</v>
+      </c>
+      <c r="B312" t="s">
+        <v>917</v>
+      </c>
+      <c r="C312" t="s">
+        <v>918</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E312">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>105830</v>
+      </c>
+      <c r="B313" t="s">
+        <v>920</v>
+      </c>
+      <c r="C313" t="s">
+        <v>921</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E313">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>105831</v>
+      </c>
+      <c r="B314" t="s">
+        <v>922</v>
+      </c>
+      <c r="C314" t="s">
+        <v>923</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>105832</v>
+      </c>
+      <c r="B315" t="s">
+        <v>925</v>
+      </c>
+      <c r="C315" t="s">
+        <v>926</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E315">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>105833</v>
+      </c>
+      <c r="B316" t="s">
+        <v>928</v>
+      </c>
+      <c r="C316" t="s">
+        <v>929</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E316">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>105834</v>
+      </c>
+      <c r="B317" t="s">
+        <v>930</v>
+      </c>
+      <c r="C317" t="s">
+        <v>931</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E317">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>105835</v>
+      </c>
+      <c r="B318" t="s">
+        <v>933</v>
+      </c>
+      <c r="C318" t="s">
+        <v>934</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E318">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>105836</v>
+      </c>
+      <c r="B319" t="s">
+        <v>935</v>
+      </c>
+      <c r="C319" t="s">
+        <v>936</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E319">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>105837</v>
+      </c>
+      <c r="B320" t="s">
+        <v>938</v>
+      </c>
+      <c r="C320" t="s">
+        <v>939</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E320">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>105838</v>
+      </c>
+      <c r="B321" t="s">
+        <v>941</v>
+      </c>
+      <c r="C321" t="s">
+        <v>942</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E321">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>105839</v>
+      </c>
+      <c r="B322" t="s">
+        <v>943</v>
+      </c>
+      <c r="C322" t="s">
+        <v>944</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E322">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>105840</v>
+      </c>
+      <c r="B323" t="s">
+        <v>946</v>
+      </c>
+      <c r="C323" t="s">
+        <v>947</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E323">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>105841</v>
+      </c>
+      <c r="B324" t="s">
+        <v>948</v>
+      </c>
+      <c r="C324" t="s">
+        <v>949</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E324">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>105842</v>
+      </c>
+      <c r="B325" t="s">
+        <v>951</v>
+      </c>
+      <c r="C325" t="s">
+        <v>952</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E325">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>105843</v>
+      </c>
+      <c r="B326" t="s">
+        <v>954</v>
+      </c>
+      <c r="C326" t="s">
+        <v>955</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E326">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>105844</v>
+      </c>
+      <c r="B327" t="s">
+        <v>956</v>
+      </c>
+      <c r="C327" t="s">
+        <v>957</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E327">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>105845</v>
+      </c>
+      <c r="B328" t="s">
+        <v>959</v>
+      </c>
+      <c r="C328" t="s">
+        <v>960</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E328">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>105846</v>
+      </c>
+      <c r="B329" t="s">
+        <v>961</v>
+      </c>
+      <c r="C329" t="s">
+        <v>962</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E329">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>105847</v>
+      </c>
+      <c r="B330" t="s">
+        <v>964</v>
+      </c>
+      <c r="C330" t="s">
+        <v>965</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E330">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>105848</v>
+      </c>
+      <c r="B331" t="s">
+        <v>967</v>
+      </c>
+      <c r="C331" t="s">
+        <v>968</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E331">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>105849</v>
+      </c>
+      <c r="B332" t="s">
+        <v>969</v>
+      </c>
+      <c r="C332" t="s">
+        <v>970</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E332">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>105850</v>
+      </c>
+      <c r="B333" t="s">
+        <v>972</v>
+      </c>
+      <c r="C333" t="s">
+        <v>973</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E333">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>105851</v>
+      </c>
+      <c r="B334" t="s">
+        <v>974</v>
+      </c>
+      <c r="C334" t="s">
+        <v>975</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E334">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>105852</v>
+      </c>
+      <c r="B335" t="s">
+        <v>977</v>
+      </c>
+      <c r="C335" t="s">
+        <v>978</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E335">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>105853</v>
+      </c>
+      <c r="B336" t="s">
+        <v>979</v>
+      </c>
+      <c r="C336" t="s">
+        <v>980</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E336">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>105854</v>
+      </c>
+      <c r="B337" t="s">
+        <v>981</v>
+      </c>
+      <c r="C337" t="s">
+        <v>982</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E337">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>105855</v>
+      </c>
+      <c r="B338" t="s">
+        <v>984</v>
+      </c>
+      <c r="C338" t="s">
+        <v>985</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E338">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>105856</v>
+      </c>
+      <c r="B339" t="s">
+        <v>986</v>
+      </c>
+      <c r="C339" t="s">
+        <v>987</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E339">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>105857</v>
+      </c>
+      <c r="B340" t="s">
+        <v>989</v>
+      </c>
+      <c r="C340" t="s">
+        <v>990</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E340">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>105858</v>
+      </c>
+      <c r="B341" t="s">
+        <v>992</v>
+      </c>
+      <c r="C341" t="s">
+        <v>993</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E341">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>105859</v>
+      </c>
+      <c r="B342" t="s">
+        <v>994</v>
+      </c>
+      <c r="C342" t="s">
+        <v>995</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E342">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>105860</v>
+      </c>
+      <c r="B343" t="s">
+        <v>997</v>
+      </c>
+      <c r="C343" t="s">
+        <v>998</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E343">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>105861</v>
+      </c>
+      <c r="B344" t="s">
+        <v>999</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E344">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>105862</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E345">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>105863</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E346">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>105864</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E347">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>105865</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E348">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>105866</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E349">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>105867</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E350">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>105868</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E351">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>105869</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E352">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>105870</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E353">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>105871</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E354">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>105872</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E355">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>105873</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E356">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>105874</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E357">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>105875</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E358">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>105876</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E359">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>105877</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E360">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>105878</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E361">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>105879</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E362">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>105880</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E363">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>105881</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E364">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>105882</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E365">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>105883</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E366">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>105884</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E367">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>105885</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E368">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>105886</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E369">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>105887</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E370">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>105888</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E371">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>105889</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E372">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>105890</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E373">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>105891</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E374">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>105892</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E375">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>105893</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E376">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>105894</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E377">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>105895</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E378">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>105896</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E379">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>105897</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E380">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>105898</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E381">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>105899</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E382">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>105900</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E383">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>105901</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E384">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>105902</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E385">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>105903</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E386">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>105904</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E387">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>105905</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E388">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>105906</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E389">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>105907</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E390">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>105908</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E391">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>105909</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E392">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>105910</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E393">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>105911</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E394">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>105912</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E395">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>105913</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E396">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>105914</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E397">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>105915</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E398">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>105916</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E399">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>105917</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E400">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>105918</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E401">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>105919</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E402">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>105920</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E403">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>105921</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E404">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>105922</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E405">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>105923</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E406">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>105924</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E407">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>105925</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E408">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>105926</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E409">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>105927</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E410">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>105928</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E411">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>105929</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E412">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>105930</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E413">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>105931</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E414">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>105932</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E415">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>105933</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E416">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>105934</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E417">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>105935</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E418">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>105936</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E419">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>105937</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E420">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>105938</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E421">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>105939</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E422">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>105940</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E423">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>105941</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E424">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>105942</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E425">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>105943</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E426">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>105944</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E427">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>105945</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E428">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>105946</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E429">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>105947</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E430">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>105948</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E431">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>105949</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E432">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>105950</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E433">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>105951</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E434">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>105952</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E435">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>105953</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E436">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>105954</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E437">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>105955</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E438">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>105956</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E439">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>105957</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E440">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>105958</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E441">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>105959</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E442">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>105960</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E443">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>105961</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E444">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>105962</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E445">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>105963</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E446">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>105964</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E447">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>105965</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E448">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>105966</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E449">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>105967</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E450">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>105968</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E451">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>105969</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E452">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>105970</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E453">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>105971</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E454">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>105972</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E455">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>105973</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E456">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>105974</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E457">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>105975</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E458">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>105976</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E459">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>105977</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E460">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>105978</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E461">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>105979</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E462">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>105980</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E463">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>105981</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E464">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>105982</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E465">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>105983</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E466">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>105984</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E467">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>105985</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E468">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>105986</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E469">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>105987</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E470">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>105988</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E471">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>105989</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E472">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>105990</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E473">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>105991</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E474">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>105992</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E475">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>105993</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E476">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>105994</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E477">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>105995</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E478">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>105996</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E479">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>105997</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E480">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>105998</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E481">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>105999</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E482">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>106000</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E483">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>106001</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E484">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>106002</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E485">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>106003</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E486">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>106004</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E487">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>106005</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E488">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>106006</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E489">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>106007</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E490">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>106008</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E491">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>106009</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E492">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>106010</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E493">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>106011</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E494">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>106012</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E495">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>106013</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E496">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>106014</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E497">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>106015</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E498">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>106016</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E499">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>106017</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E500">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>106018</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E501">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>106019</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E502">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>106020</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E503">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>106021</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E504">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>106022</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E505">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>106023</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E506">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>106024</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E507">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>106025</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E508">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>106026</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E509">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>106027</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E510">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>106028</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E511">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>106029</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E512">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>106030</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E513">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>106031</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E514">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>106032</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E515">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>106033</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E516">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>106034</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E517">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>106035</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E518">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>106036</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E519">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>106037</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E520">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>106038</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E521">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>106039</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E522">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>106040</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E523">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>106041</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E524">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>106042</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E525">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>106043</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E526">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>106044</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E527">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>106045</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E528">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>106046</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E529">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>106047</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E530">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>106048</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E531">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>106049</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E532">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>106050</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E533">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>106051</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E534">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>106052</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E535">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>106053</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E536">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>106054</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E537">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>106055</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E538">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>106056</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E539">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>106057</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E540">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>106058</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E541">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>106059</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E542">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>106060</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E543">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>106061</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E544">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>106062</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E545">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>106063</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E546">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>106064</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E547">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>106065</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E548">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>106066</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E549">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>106067</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E550">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>106068</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E551">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>106069</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E552">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>106070</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E553">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>106071</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E554">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>106072</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E555">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>106073</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E556">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>106074</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E557">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>106075</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E558">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>106076</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E559">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>106077</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E560">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>106078</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E561">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>106079</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E562">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>106080</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E563">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>106081</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E564">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>106082</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E565">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>106083</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E566">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>106084</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E567">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>106085</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E568">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>106086</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E569">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>106087</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E570">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>106088</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E571">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>106089</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E572">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>106090</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E573">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>106091</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E574">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>106092</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E575">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>125011</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E576">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>125012</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E577">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>125013</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E578">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>125014</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E579">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>125015</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E580">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>125016</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E581">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>125017</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E582">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>125018</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E583">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>125019</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E584">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>125020</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E585">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>125021</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E586">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>125022</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E587">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>125023</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E588">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>125024</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E589">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>125025</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E590">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>125026</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E591">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>125027</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E592">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>125028</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E593">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>125029</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E594">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>125030</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E595">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>125031</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E596">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>125032</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E597">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>125033</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E598">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>125034</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E599">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">