--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4585">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6639,50 +6639,7178 @@
     <t>22.05.25 17:05</t>
   </si>
   <si>
     <t>t.me/InsideRFederation/6146</t>
   </si>
   <si>
     <t>Где берут букеты по супернизким ценам? Отвечаем! В новом Telegram-канале. Место, где промокоды появляются раньше, чем заканчиваются цветы. ✅ Скидки до 80% ✅ Промокод каждый день ✅ Скидка 15% на первый заказ ✅ Есть бесплатная доставка В канале только конкретика и ничего лишнего. Посмотрите подборку на сегодня - вдруг это именно то, что вы искали. Подписаться #реклама О рекламодателе</t>
   </si>
   <si>
     <t>22.05.25 14:06</t>
   </si>
   <si>
     <t>t.me/InsideRFederation/6145</t>
   </si>
   <si>
     <t>🏊‍♀️ Отдых с комфортом: Суздаль Аква 🌟Суздаль — это не только древние храмы и купола, но и современный отдых. В нескольких минутах от центра города работает семейный термальный комплекс «Суздаль Аква». 🌟Здесь тёплые открытые и закрытые бассейны, в том числе с минеральной водой, сауны, хаммам, зоны релакса и детская аквазона. Температура воды — круглый год +36°C, а сам комплекс открыт в любую погоду. 🌟Инфраструктура рассчитана на спокойный отдых с семьёй: есть кафе, массаж, а в зоне СПА — кедровая бочка и соляная комната. 📍место на карте #места 📸 anastasia.sakharok Внутри РФ 🇷🇺 Путешествие по России</t>
   </si>
   <si>
     <t>22.05.25 13:35</t>
   </si>
   <si>
     <t>t.me/InsideRFederation/6144</t>
   </si>
   <si>
     <t>План на лето: Mantera Supreme Там, где море зовёт по имени. Где солнце касается кожи нежно, как шёлк. Где отдых – не услуга, а искусство. Mantera Supreme – это не просто отель. Это место, где вы просыпаетесь от пения птиц, а засыпаете под шорох прибоя. Где каждая деталь создана, чтобы вы чувствовали: здесь заботятся. Здесь – любят. Лазурные бассейны, прохлада коктейля в руке, тень пальм, скользящая по шезлонгу Спа, где время замирает. А главное – вы. Настоящие. Без дел. Без суеты. Пока мы готовим ваш шезлонг у бассейна, вы можете подобрать категорию номера и дату заезда на нашем официальном сайте. Забронировать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10418</t>
+  </si>
+  <si>
+    <t>🚨 Одно из самых опасных мест на Колымской трассе. Горный участок в Томпонском районе Якутии. Сколько лет на этой скале уже висит этот грузовик? 🤔 Внутри РФ 🇷🇺 Путешествие по России #колыма#колымскаятрасса#якутия#места</t>
+  </si>
+  <si>
+    <t>15.09.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10417</t>
+  </si>
+  <si>
+    <t>Часы серии Huawei WATCH GT 7 👍 До 21 дня без подзарядки 👍 Новые режимы тренировок Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10416</t>
+  </si>
+  <si>
+    <t>✨ Таранай - Таранай. ✨ Таранай — это село на Сахалине в Анивском городском округе, расположенное на берегу залива Анива (бухты Лососей). 🤩 Где находится: в 12 км от города Анива и в 50 км от Южно-Сахалинска. 🤩 С Айнского языка переводится как «рыбная река». 🤩 Население: около 796 человек. 🏖️ Популярное место для отдыха на побережье, сбора морепродуктов (например, гребешка) и туризма. Внутри РФ 🇷🇺 Путешествие по России #сахалин#таранай#места</t>
+  </si>
+  <si>
+    <t>15.09.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10415</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн от 7500 ₽/мес. Набор сентября! Набор в Московский технологический институт в самом разгаре! Поступайте сейчас и учитесь в комфортном темпе: — 100% дистанционно: без выездов на сессии — Диплом государственного образца — 100+ направлений — программа Колледж+Вуз для поступающих без ЕГЭ Успейте подать документы в сентябре и получите скидку 10% при оплате за год! ✅ Подать заявку #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10414</t>
+  </si>
+  <si>
+    <t>🌊 Долгая погоня на Волге: житель Саратова на сапборде бросил вызов надувному матрацу — и проиграл. 👆 Погоню заснял отдыхающий. В какой-то момент герою всё-таки удаётся настичь улетающий матрац, но ветер снова уносит его прочь. А ведь цель была так близко... 👍😀 ❗️ Но шутки в сторону: никакой матрац не стоит жизни, и рисковать точно не стоит — это может быть опасно. Внутри РФ 🇷🇺 Путешествие по России #забавное#саратов</t>
+  </si>
+  <si>
+    <t>15.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10413</t>
+  </si>
+  <si>
+    <t>🇷🇺 Главный парк нашей страны! ✨ Парк Горького — это целый мир, раскинувшийся на 219 гектаров вдоль Москвы-реки. Здесь каждый найдёт своё: ландшафтные сады и исторические фонтаны в центральной части, модные выставки в "Музеоне", тишину Нескучного сада и панорамы Воробьёвых гор. Путешествуй по России! 📷 kary_noss Внутри РФ 🇷🇺 Путешествие по России #москва#места#паркгорького</t>
+  </si>
+  <si>
+    <t>15.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10412</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 965 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10411</t>
+  </si>
+  <si>
+    <t>✨ Красота в Питере! 🚏 Остановка как из Threads — автобусная остановка на набережной Миклухо-Маклая (на намыве Васильевского острова) в Санкт-Петербурге. ✨ Это место стало вирусным в социальных сетях благодаря своему расположению: 🤩 Павильон расположен прямо на берегу Финского залива. Первое время он стоял полностью изолированным — вокруг был только шум волн, ветер и ощущение «побега от реальности» в черте города. 🤩В отличие от своего полностью заброшенного «двойника» дальше по побережью, через эту конкретную точку уже запущены городские автобусные маршруты № 168 и № 220. 📍 Координаты: 59.941799, 30,182427 Внутри РФ 🇷🇺 Путешествие по России #петербург#финскийзалив#красота#места</t>
+  </si>
+  <si>
+    <t>14.09.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10410</t>
+  </si>
+  <si>
+    <t>Задумываетесь об открытии собственного бизнеса? Откройте онлайн турагентство с франшизой "Вокруг Света"! ✅ Не имеет значения население вашего города ✅ Работайте онлайн из любой точки России ✅ Обучим бизнесу, приведем клиентов ✅ Зарабатывайте от 470 т.р. в мес. на турах ✅ Путешествуйте со скидкой до 50% Закажите презентацию и узнайте как открыть прибыльное турагентство с франшизой "Вокруг Света"! Узнать больше #реклама 16+ franchise.vsturizm.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10409</t>
+  </si>
+  <si>
+    <t>✨ Над Алупкой возвышается Шаан - Кая — огромный известняковый монолит высотой 871 метр. Гора отделилась от Ай - Петринской яйлы и со временем сместилась примерно на 1,33 км. от главного массива. ✨ Особенно впечатляет её задняя стена: отвесный обрыв местами имеет отрицательный уклон, поэтому Шаан - Кая давно считается одним из самых сложных скальных объектов Крыма. ✨ К горе ведёт Еврейская тропа, проходящая через леса над Алупкой. В окрестностях сохранились следы старых лесных дорог и посадок, связанных с историей этих мест. ✨ Сегодня Шаан - Кая притягивает альпинистов и любителей экстремальных спусков, а для остальных остаётся впечатляющей частью горного пейзажа. Внутри РФ 🇷🇺 Путешествие по России #крым#алупка#места#красота</t>
+  </si>
+  <si>
+    <t>14.09.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10408</t>
+  </si>
+  <si>
+    <t>Яндекс Музыка до 360 дней бесплатно Яндекс Музыка для вас и 3-х ваших близких. Кинопоиск и Яндекс Книги тоже в мультиподписке Плюс. Попробуйте бесплатно❤️ Слушать #реклама 18+ music.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10407</t>
+  </si>
+  <si>
+    <t>🏕️✨ Деревня хоббитов (Хобитания) находится на территории туристического комплекса "Бирюзовая Катунь" в Алтайском крае. ✨ Это не обычная деревня, а сказочная локация, созданная скульптором - ювелиром Владимиром Войчишиным. ✨ Атмосфера погружает в мир фентези из "Властелина Колец". ❗️❗️ Сейчас деревня закрыта, но уже этой весной откроется новый сезон! Внутри РФ 🇷🇺 Путешествие по России #алтайскийкрай#горныйалтай#места#деревняхоббитов</t>
+  </si>
+  <si>
+    <t>14.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10406</t>
+  </si>
+  <si>
+    <t>✨ Ещё пару недель и наступит именно такая осень, как на этих кадрах! 🍁🍂🌳 Это Кострома — город способный похитить сердце "осенью".😍 Особенно рекомендуется для прогулок в это время года Костромская слобода: там идеальная атмосфера, просто 100/10 как утверждает автор. 👍 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #кострома#места#осень</t>
+  </si>
+  <si>
+    <t>14.09.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10405</t>
+  </si>
+  <si>
+    <t>Новая осенняя коллекция Marc O’Polo Благородная замша, органический хлопок, шерстяной трикотаж. Перейти на сайт #реклама marc-o-polo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10404</t>
+  </si>
+  <si>
+    <t>✨ Аракульский Шихан — самый южный и самый высокий скальный массив Среднего Урала: 563 метра над уровнем моря, стены до 80 метров. На вершине — каменные чаши до двух метров в диаметре, в некоторых археологи нашли следы огня. В ясную погоду отсюда видно до 11 озёр одновременно. У скал свои имена: Чемберлен, Курица, Каменная Голова, Старуха, Черепаха. Внутри РФ 🇷🇺 Путешествие по России #аракульскийшихан#урал#места</t>
+  </si>
+  <si>
+    <t>13.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10403</t>
+  </si>
+  <si>
+    <t>🐈 Забавные животные! 😹 Далеко не каждому удаётся увидеть камышового кота, а здесь он сам пришёл. Внутри РФ 🇷🇺 Путешествие по России #камышовыйкот#забавныеживотные</t>
+  </si>
+  <si>
+    <t>13.09.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10402</t>
+  </si>
+  <si>
+    <t>Импорт автомобилей в Россию По договору, без предоплаты. Дешевле на 20-30% чем в РФ. Прозрачная история авто, без скрытыъ деталей. Доставка 7-10 дней во все регионы РФ✅ Написать в Telegram #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10401</t>
+  </si>
+  <si>
+    <t>✨ С 1 ноября попасть в Казахстан станет сложнее: россиянам придётся заранее оформлять электронное разрешение. Об этом "РИА Новостям" сообщил оператор цифровой платформы GazETA, через которую подаётся заявка. Внутри РФ 🇷🇺 Путешествие по России #россияказахстан#интересное</t>
+  </si>
+  <si>
+    <t>13.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10400</t>
+  </si>
+  <si>
+    <t>✨ Осенний парк в Кисловодске. ✨ В Кисловодском парке можно найти уголки, где остаёшься наедине с природой. Внутри РФ 🇷🇺 Путешествие по России #кисловодск#парк#места#красота</t>
+  </si>
+  <si>
+    <t>13.09.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10399</t>
+  </si>
+  <si>
+    <t>Дизайн-радиатор Royal Thermo — разница очевидна Биметалл или сталь. Любые цвета и размеры. Сделаны в России. Стиль с характером Узнать больше #реклама royal-thermo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10398</t>
+  </si>
+  <si>
+    <t>Как он туда попал? 😀 ✨ На Сахалине в районе базы отдыха "Мечты у моря", обнаружен человек вдали от берега. Как он туда попал? 🤔 Внутри РФ 🇷🇺 Путешествие по России #сахалин#места#интересное</t>
+  </si>
+  <si>
+    <t>12.09.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10397</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на посудомоечные машины Kuppersberg Посудомоечные машины Kuppersberg со скидками на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10396</t>
+  </si>
+  <si>
+    <t>🛳️ Судно длиной около 60 метров село на мель у Токорёвского маяка. 🛳️ Судно принадлежит владивостокской транспортно - экспедиционной компании и используется для доставки грузов на Курильские острова. ❕ На момент происшествия пострадавших нет, загрязнения акватории также не зафиксировано. Внутри РФ 🇷🇺 Путешествие по России #приморскийкрай#владивосток#места#интересное</t>
+  </si>
+  <si>
+    <t>12.09.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10395</t>
+  </si>
+  <si>
+    <t>Ищу желающих заполнять карточки товаров на ВБ! Работа полностью на удаленке с зп 150 000 рублей в месяц.💰 Без опыта, нужен только телефон, занятость 3-6 часов в день Всему обучат на бесплатном курсе и после возьму на работу: ✅ 3 дня уроков по 30 минут ✅ Домашки с проверкой и оплатой бонусами ✅ Плачу 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. Набор заканчивается завтра 👍 Для регистрации жмите кнопку "Зарегистрироваться" Зарегистрироваться #реклама 16+ course.wildcard.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10394</t>
+  </si>
+  <si>
+    <t>Лайфхак от камчатских туристов: как увидеть Камчатку с высоты за 4000 рублей. ✨ Вместо вертолётной экскурсии за 100 000 рублей, и выше — купите билет на рейс Елизово — Северо-Курильск, который стоит от 4000 руб.. ✨ Вулканы, океан и скалы будут прямо под вами. ✨ Туристы отмечают, что лучшие места в вертолёте Ми-8 — правый борт, ближе к началу или концу салона. ✨ Однако, погода на Камчатке капризная, рейс могут отменить. Внутри РФ 🇷🇺 Путешествие по России #камчатка#интересное</t>
+  </si>
+  <si>
+    <t>12.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10393</t>
+  </si>
+  <si>
+    <t>✨ Катунь с вертолёта. ✨ Уже много роликов вышло про Катунь и Алтай, но увидеть эту красивую реку и величественные горы с высоты полёта, это очень красиво! 😍😍😍 Внутри РФ 🇷🇺 Путешествие по России #алтай#катунь#места#красота</t>
+  </si>
+  <si>
+    <t>12.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10392</t>
+  </si>
+  <si>
+    <t>Coral Strand: тропический отдых с комфортом! «Аэрофлот» запускает прямые рейсы из Москвы на Сейшелы - по средам и субботам! Coral Strand: ваш идеальный отдых на Сейшелах! Отель на первой линии - океан в двух шагах. ✅ Просторные номера с видом на море ✅ Уютная территория и зелёные сады ✅ Рестораны с европейской кухней Выбирайте свой формат отдыха - спокойный или активный! Перейти на сайт #реклама coralstrand.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10391</t>
+  </si>
+  <si>
+    <t>🚄 Поезд за 997 руб. уровня Сапсан. 📍 Москва - Санкт-Петербург. И в обратную сторону так же. 👆 Внутри РФ 🇷🇺 Путешествие по России #москва#санктпетербург#поезда</t>
+  </si>
+  <si>
+    <t>11.09.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10390</t>
+  </si>
+  <si>
+    <t>Смотрите, сёрфинг! Не смогли держать в себе: Никита Авдеев, четырёхкратный чемпион России по сёрфингу, выпустил фильм «Самобытность» о любимом деле. Яндекс Путешествия стали партнёрами этого кино. Хотелось бы сказать много хороших слов, но это тот случай, когда лучше увидеть самим. Смотреть #реклама 16+ youtu.be О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10389</t>
+  </si>
+  <si>
+    <t>✈️ Такого аэропорта больше нет нигде в России. Внутри РФ 🇷🇺 Путешествие по России #камчатка#петропавловсккамчатский#места#аэропорт</t>
+  </si>
+  <si>
+    <t>11.09.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10388</t>
+  </si>
+  <si>
+    <t>Импорт Авто в Россию Автомобили из Европы🚗 Честный пробег, отличное состояние. Пригон авто по низкой цене. Официально, по Договору, без предоплаты✅ Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10385</t>
+  </si>
+  <si>
+    <t>✨История Фороса за 60 секунд. Путешествуй по России! Внутри РФ 🇷🇺 Путешествие по России #крым#форос#места</t>
+  </si>
+  <si>
+    <t>11.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10384</t>
+  </si>
+  <si>
+    <t>✨ Совсем скоро в Домбае начнётся золотая осень и это будет незабываемо. Путешествуй по России! Внутри РФ 🇷🇺 Путешествие по России #кавказ#домбай#места</t>
+  </si>
+  <si>
+    <t>11.09.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10383</t>
+  </si>
+  <si>
+    <t>Bellis Deluxe Hotel | Belek - Официальная Страница ✨ Ваш идеальный премиум-отдых в Белеке! Забудьте о суете и погрузитесь в мир роскоши в Bellis Deluxe Hotel. Кристально чистые бассейны, изысканная кухня и комфорт, созданный специально для вас. Спланируйте свой идеальный отпуск прямо сейчас по лучшим условиям. Быстрая бронь через WhatsApp: +90 549 541 80 15 Забронировать #реклама bellis.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10382</t>
+  </si>
+  <si>
+    <t>✨ В этом небольшом белом доме Антон Павлович Чехов провёл последние годы жизни. Чехов приобрёл участок в Ялте осенью 1898 года, а уже в следующем году переехал в построенный здесь дои, который сам назвал "Белой дачей". ✨ Именно здесь появились "Дама с собачкой", "Архиерей", "Невеста", "В овраге", а также пьесы "Три сестры" и "Вишнёвый сад". ✨ Сегодня в музее хранится крупнейшее собрание материалов, связанных с Чеховым и его семьёй: более 30 тысяч предметов. Особая часть мемориала — сад, который бережно восстановили по историческим планам и фотографиям. ✨ Ялтинский дом сохранился почти таким, каким его знал сам писатель, поэтому прогулка по нему ощущается скорее как встреча с эпохой, чем обычный музейный визит. Внутри РФ 🇷🇺 Путешествие по России #крым#ялта#белаядача#места</t>
+  </si>
+  <si>
+    <t>10.09.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10381</t>
+  </si>
+  <si>
+    <t>Зимние ботинки с мехом UGG STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10380</t>
+  </si>
+  <si>
+    <t>✨ Город в России, где нет солнца. Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#мурманск#места</t>
+  </si>
+  <si>
+    <t>10.09.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10379</t>
+  </si>
+  <si>
+    <t>Новинки от Braun Оригинальные бритвы, триммеры и эпиляторы с гарантией. Точность, комфорт и стиль — вместе с Braun Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10378</t>
+  </si>
+  <si>
+    <t>✨ амый большой "блошиный" рынок в России. ✨ Знаменитый рынок Петербурга, где можно найти настоящие сокровищя из прошлого. ✨ Старинная посуда, книги, пластинки, картины, советские вещи, техника и всевозможные необычные находки — здесь можно провести несколько часов, рассматривая каждый прилавок. ✨Если любите винтаж, антиквариат и вещи с историей, обязательно загляните на Удельную. 📍 Удельный рынок, Фермское шоссе, 41. Внутри РФ 🇷🇺 Путешествие по России #петербург#места#блошиныйрынок</t>
+  </si>
+  <si>
+    <t>10.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10377</t>
+  </si>
+  <si>
+    <t>✨ Азнакаево — город, который может удивить даже тех, кто хорошо знает Татарстан. ✨ Здесь современный город соседствует со степями и предгорьями Урала. А рядом находится Чатыр-Тау — самая высокая точка Татарстана высотой 334 метра, которой около 250 миллионов лет. ✨Сегодня в Азнакаево появляются новые общественные пространства, обновляется набережная Чёрной речки, работают спортивные площадки и самый большой открытый бассейн Татарстана площадью 4 000 кв.м. ✨ Во многом благоустройство и развитие города связано с "Татнефть". Когда-то благодаря нефтедобыче здесь поя вились новые рабочие места, а сегодня компания участвует в создании условий для современной и комфортной жизни. Внутри РФ 🇷🇺 Путешествие по России #татарстан#азнакаево#места</t>
+  </si>
+  <si>
+    <t>10.09.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10376</t>
+  </si>
+  <si>
+    <t>Новая осенняя коллекция Marc O’Polo Скандинавская эстетика, тема естественности и свободы быть собой Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10375</t>
+  </si>
+  <si>
+    <t>✨ История Симеиза за 60 секунд. Внутри РФ 🇷🇺 Путешествие по России #крым#симеиз#места</t>
+  </si>
+  <si>
+    <t>09.09.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10374</t>
+  </si>
+  <si>
+    <t>Бензиновый мотоблок Aurora Купить COUNTRY 1050 ADVANCE Aurora на vseinstrumenti Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10373</t>
+  </si>
+  <si>
+    <t>✨ В Комарово открылся новый дачный клуб "Суббота" ✨ В знаменитом курортном посёлке появилось место с атмосферой старой доброй дачной жизни. В проекте объединили кухню, музыку, книги и искусство. 📍 Комарово, ул. Кавалерийская 4/4 📷 gorbilet Внутри РФ 🇷🇺 Путешествие по России #комарово#места</t>
+  </si>
+  <si>
+    <t>09.09.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10372</t>
+  </si>
+  <si>
+    <t>Москвич 3 Городской кроссовер Москвич 3: готов к российским дорогам. Турбированный 1,5-литровый двигатель мощностью 136 л. с. адаптирован под заправку 92-м бензином. Просторный салон и багажник объёмом 520 литров — то что нужно для повседневных поездок. А комфорта добавляют светодиодная оптика и мультимедийная система с экраном 10,25’’ и поддержкой Apple CarPlay / Android Авто. Запишитесь на тест-драйв и оцените практичный и надёжный кроссовер в деле. Записаться #реклама moskvich.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10371</t>
+  </si>
+  <si>
+    <t>⛲ Нарзан из природного источника на вкус абсолютно другой, чем в Нарзанной галерее Кисловодска. Внутри РФ 🇷🇺 Путешествие по России #кисловодск#нарзан#места</t>
+  </si>
+  <si>
+    <t>09.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10370</t>
+  </si>
+  <si>
+    <t>🗻На Эльбрусе выпал первый снег, вот и причина холодного ветра в Кисловодске. Эльбрус в очередной раз показывает,кто на Кавказе хозяин. 📷 Dankira_kmv Внутри РФ 🇷🇺 Путешествие по России #кавказ#эльбрус#места</t>
+  </si>
+  <si>
+    <t>09.09.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10369</t>
+  </si>
+  <si>
+    <t>Онлайн-курс "Дизайнер интерьера" за 10 месяцев в НГУАДИ Хотите освоить профессию дизайнера интерьеров, не выходя из дома? Подойдёт новичкам и тем, кто меняет профессию. Новосибирский Государственный Университет Архитектуры, Дизайна и Искусств (НГУАДИ) на цифровой платформе дистанционного образования (dpde.ru) приглашает на дистанционный курс «Дизайнер интерьеров»: с нуля за 10 месяцев. Учитесь из любого города: материалы 24/7 и поддержка преподавателей ВУЗа. В программе: планировка, стили, цвет и эргономика, документация, ArchiCAD, Photoshop, 3D Max и нейросети для идей/визуализаций. Соберёте портфолио и получите поддержку с трудоустройством. По окончании — диплом НГУАДИ «дизайнер интерьеров» (ФРДО). Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10368</t>
+  </si>
+  <si>
+    <t>✨ Встреча людей с косатками. 🦈 ✨ В Магадане — в Бухте Гертнера — люди встретились с косатками. Захватывающее зрелище. 🤩 Внутри РФ 🇷🇺 Путешествие по России #магадан#бухтагертнера#места#интересное</t>
+  </si>
+  <si>
+    <t>08.09.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10367</t>
+  </si>
+  <si>
+    <t>Страны, города и места мира в Telegram-канале Мир Каждый День t.me/worldely Информационно-познавательный канал Telegram. Традиции, обычаи, факты, достопримечательности. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10366</t>
+  </si>
+  <si>
+    <t>🌋 В этом месте Россия постоянно меняется в размерах. Внутри РФ 🇷🇺 Путешествие по России #дальний восток#камчатка#места</t>
+  </si>
+  <si>
+    <t>08.09.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10365</t>
+  </si>
+  <si>
+    <t>Подарки от семечек "Джинн" и "Белочка" Хочешь в подарок фирменный зонтик и семечки "Джинн"/"Белочка"? Участвуй в розыгрыше! 👍😊✨ Начать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10364</t>
+  </si>
+  <si>
+    <t>✨ Петербург за день. 📷 spblover Внутри РФ 🇷🇺 Путешествие по России #петербург#обзор#места#интересное</t>
+  </si>
+  <si>
+    <t>08.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10363</t>
+  </si>
+  <si>
+    <t>✨ Сезон подошёл к концу, осталась последняя неделя... 📷 danil_rama Внутри РФ 🇷🇺 Путешествие по России #крым#севастополь#пляжбаунти</t>
+  </si>
+  <si>
+    <t>08.09.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10362</t>
+  </si>
+  <si>
+    <t>Групповые туры по Армении — доступно Севан, Татев, винодельни и монастыри — с группой дешевле и веселее. Присоединяйтесь прямо сейчас! Узнать больше #реклама 16+ janarmenia.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10361</t>
+  </si>
+  <si>
+    <t>✨ Особняк Брусницыных на Васильевском острове в Санкт-Петербурге (Кожевенная линия, д. 27) — это памятник архитектуры XIX века в стиле эклектики с роскошными сохранившимися интерьерами. 🤩Здание перестроено в 1884 году архитектором А. И. Ковшаровым для династии купцов-кожевников Брусницыных. 🤩Интерьеры частично уцелели благодаря тому, что после 1919 года здесь размещалось заводоуправление. Здание нуждается в реставрации, в некоторые дни доступен только с организованными экскурсиями. Внутри РФ 🇷🇺 Путешествие по России #петербург#особнякбруснициных#места</t>
+  </si>
+  <si>
+    <t>07.09.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10360</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — набор в самом разгаре! ✅Учитесь в МТИ от 7500 ₽/мес. — Московский вуз: полностью дистанционно, учитесь дома или в путешествии. — Диплом гособразца и более 100 направлений (IT, инженерия, экономика, управление). — Поддержка личного куратора и 5 удобных способов оплаты. Не упустите время — подайте заявку в этом месяце! Узнать больше #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10359</t>
+  </si>
+  <si>
+    <t>✨ Таких творческих панорам на картах мы ещё не видели. ✨ Ещё летом yandex.maps запустили проект, о котором хочется рассказать — он получился очень стильным. ✨В чём суть: стрит - фотографы из Новосибирска, Москвы и Петербурга выбрали по одной локации и отсняли её на панорамную камеру. ✨ Эти кадры загрузили на сервис — теперь можно в любой момент открыть Карты, включить слой с панорамами, покрутить фото и на все 360 градусов ощутить вайб места. ✨ Панорамы — отличный способ изучить место до визита: посмотреть, как выглядит вход, есть ли парковка, какая атмосфера. Можно гулять виртуально и планировать реальные маршруты. ✨ Надеемся на тёплую осень и предлагаем использовать фичу, чтобы иследовать новые места! А как вам идея от Яндекс Карт? Внутри РФ 🇷🇺 Путешествие по России #яндекскарты#интересное</t>
+  </si>
+  <si>
+    <t>07.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10358</t>
+  </si>
+  <si>
+    <t>Персональные данные в работе турфирмы Бесплатный вебинар 23 сентября на Mitt Connect. Персональные данные в работе турфирмы — как выполнить закон и не получить штраф ✨Соорганизатор вебинара — Российский союз туриндустрии (РСТ). Что обсудим в ходе эфира? -Можно ли передавать документы в мессенджере? -Что обязательно нужно подписать с туристом? -Что должно быть на сайте? -Как Роскомнадзор выявляет нарушения? -Что сделать, чтобы ваш сайт не попал в план проверок? -Как шантажируют туристы? -Топ-5 заблуждений, которые приводят к штрафам. Узнать больше #реклама 16+ app.mitt-connect.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10357</t>
+  </si>
+  <si>
+    <t>🌁 Новый мост в Петербурге. Внутри РФ 🇷🇺 Путешествие по России #петербург#интересное#новыймост</t>
+  </si>
+  <si>
+    <t>07.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10356</t>
+  </si>
+  <si>
+    <t>🦅 Кавказ и Чёрное море с высоты птичьего полёта. 🏰 Это старинная смотровая башня на вершине горы Ахун. Вокруг — эвкалипты и панорама от заснеженных пиков до моря. 📍 43.5768, 39.7221, башня Ахун, Сочи Путешествуй по России! Внутри РФ 🇷🇺 Путешествие по России #сочи#ахун#места</t>
+  </si>
+  <si>
+    <t>07.09.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10355</t>
+  </si>
+  <si>
+    <t>Таиланд за минуту: коротко и полезно Таиланд без длинных гидов: язык, культура, еда и жизнь в стране. Фразы на каждый день, тайские привычки, блюда, интересные места и советы для поездок. Один пост — одна понятная тема примерно на минуту чтения. Подписывайтесь и узнавайте Таиланд каждый день. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10353</t>
+  </si>
+  <si>
+    <t>Один из самых депрессивных городов в России по мнению Марка Ерёмина. 🤔😀 📷 eremin.media Внутри РФ 🇷🇺 Путешествие по России #саратов#места</t>
+  </si>
+  <si>
+    <t>06.09.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10352</t>
+  </si>
+  <si>
+    <t>Nishman Fibre Matte Look Hair Sculpting Paste M5 Матовая паста обеспечивает надежную подвижную фиксацию, позволяя легко менять... Узнать больше #реклама rivegauche.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10351</t>
+  </si>
+  <si>
+    <t>📍Скала Кузганак — одно из самых необычных мест Башкирии. С земли кажется, что это просто огромная отвесная скала над Зилимом. Но стоит подняться в небо — и открывается её главный секрет: Кузганак почти плоский. Тонкая каменная стена, похожая на огромный парус или флаг, который природа оставила посреди петли Зилима. ⛰Увидеть настоящую форму Кузганака можно только с высоты птичьего полёта. Внутри РФ 🇷🇺 Путешествие по России #башкирия#кузганак#места</t>
+  </si>
+  <si>
+    <t>06.09.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10350</t>
+  </si>
+  <si>
+    <t>Рубашка классическая, прямой силуэт Рубашка из мягкой мериносовой шерсти от фабрики Reda: итальянская мануфактура... Узнать больше #реклама henderson.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10349</t>
+  </si>
+  <si>
+    <t>❤️ Вы знали, что из Петербурга в Кронштадт можно добраться на катамаране? ✨ Один из самых быстрых способов попасть в город - крепость — сесть на катамаран, который довезёт вас примерно за час. По пути можно полюбоваться видами на Финский залив с открытой или тёплой закрытой палубы. ❕А куда именно прибывает катамаран — рассказали в видео. 📷 gorbilet Внутри РФ 🇷🇺 Путешествие по России #петербург#крогштадт#путешествия</t>
+  </si>
+  <si>
+    <t>06.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10348</t>
+  </si>
+  <si>
+    <t>✈️ Тот самый Ту-144 в Казани наконец-то открывается для посетителей! Помните, как в 2017 году огромный самолёт перевозили по улицам Казани? Тогда за этим наблюдал чуть ли не весь город. Спустя почти 10 лет мы наконец можем зайти внутрь 👀 ✈️ Музей внутри Ту-144 Можно зайти в легендарный сверхзвуковой самолёт, пройти по салону, увидеть кабину пилотов и узнать больше о самом лайнере. Внутри установлен авиатренажёр, где можно попробовать себя в роли пилота. На него можно будет приобрести отдельный билет. 🛩 Музей авиации Вторая часть комплекса посвящена истории и развитию авиации — здесь собраны различные экспонаты, технологии и много всего интересного для тех, кто хоть немного любит самолёты. 🎟 Билеты в музей и на авиатренажёр можно будет приобрести отдельно на сайте КАИ. Для всех желающих музей планируют открыть ориентировочно в десятых числах сентября. Кто помнит, как этот Ту-144 перевозили по Казани в 2017? 📍 ул. Четаева, 18а Внутри РФ 🇷🇺 Путешествие по России #казань#музейту144#места#интересное</t>
+  </si>
+  <si>
+    <t>06.09.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10347</t>
+  </si>
+  <si>
+    <t>Пароочиститель Tefal Steam Power VP6555RH Идеальная чистота любых поверхностей без пятен и разводов с пароочистителем Tefal Узнать больше #реклама tefal.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10342</t>
+  </si>
+  <si>
+    <t>✨ Парк "Экосистема" в Петропавловске-Камчатском. ✨ В конце августа 2026 года в центре Петропавловска-Камчатского на берегу Култучного озера открылся новый современный парк «Экосистема» площадью почти два гектара. Проект реализован правительством региона совместно со Сбером. 🤩Объекты для отдыха: Панорамный пирс, прогулочный мост, амфитеатр для проведения городских мероприятий и концертов, а также смотровой павильон с видом на Авачинскую губу. 🤩Для детей: Игровые площадки для разных возрастов — от песочниц до комплекса «Птичьи утёсы» с качелями. 🤩Тихие зоны: Беседки и уединенные «зеленые карманы» для спокойного отдыха с видом на воду. 🤩Арт-объекты: На входе установлена скульптура девочки с косаткой, а всего на территории размещено 16 арт-объектов, изображающих птиц, рыб и животных Камчатки. Внутри РФ 🇷🇺 Путешествие по России #петропавловск-камчатский#паркэкосистема#места#интересное</t>
+  </si>
+  <si>
+    <t>05.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10341</t>
+  </si>
+  <si>
+    <t>✨ Смотровая и самый высокий бар Царского Села: ⬆️Высота 30 метров 🔥 Это бывшая водонапорная башня XIX века. А какие виды открываются, рассказали в ролике. 👆 ✨ Комплекс с апартаментами, ресторанами и баром находиться по адресу: 📍 Лицейский переулок, 7 ☕️ Можно выпить кофе, заказать десерт или просто подняться на смотровую. ❕ Сохраняйте. 📷 В Обнимку с Питером Внутри РФ 🇷🇺 Путешествие по России #петербург#царскоесело#места#интересное</t>
+  </si>
+  <si>
+    <t>05.09.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10340</t>
+  </si>
+  <si>
+    <t>05.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10339</t>
+  </si>
+  <si>
+    <t>❄️ Иремель уже встретил первый снег — календарное лето ещё не закончено. ❄️ На вершине Иремеля в Башкирии в последние дни августа прошёл снег. Необычными кадрами поделился Ильнур Байзигитов. 🏔 Погода в горах сейчас крайне переменчива: внезапный снегопад может за считанные минуты смениться солнечным небом. По словам Ильнура, с середины сентября на Иремеле уже регулярно случаются настоящие метели. ❄️ Снег здесь не редкость, даже в тёплое время года: снежные пятна на отдельных участках могут сохраняться летом, а в целом снежный покров лежит на горе более 200 дней в году. Внутри РФ 🇷🇺 Путешествие по России #башкирия#иремель#места</t>
+  </si>
+  <si>
+    <t>05.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10338</t>
+  </si>
+  <si>
+    <t>✨ Сочи и Геленджик попали на карту рекордов России. ✨ В Геленджике самая длинная набережная протяжённостью около 14 километров. А в Сочи отмечен самый длинный городской автобусный маршрут № 77, который тянется вдоль побережья на целых 82 километра. А вы знали об этом❔ Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#интересное</t>
+  </si>
+  <si>
+    <t>05.09.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10337</t>
+  </si>
+  <si>
+    <t>04.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10336</t>
+  </si>
+  <si>
+    <t>✨ Говорят, осенью 🍂 горы особенно щедры на эмоции. И Туманлы-Кель — лучшее тому доказательство! В сентябре-октябре склоны вокруг вспыхивают огненными красками, а гладь озера становится зеркалом для пёстрой листвы. Вода кажется ещё более яркой на фоне золотых деревьев — контраст завораживает. А ещё осенью здесь тихо и уютно: можно услышать, как падают листья. ✨ Это озеро — идеальный вариант для семейного выезда: дорога доступна даже для обычного автомобиля, рядом есть поляна для отдыха, а виды оставят воспоминания на всю жизнь. Самое время собирать чемоданы и ехать — листопад не ждёт! ✨ Маршрут: из Домбая езжайте в сторону Гоначхирского ущелья, через КПП заповедника. Ориентир — через 5 км. увидите указатель. 📍 Координаты: 43.285201, 41.792897 Путешествуй по России! 📷 freefamily22 Внутри РФ 🇷🇺 Путешествие по России #домбай#туманлы-кель#места</t>
+  </si>
+  <si>
+    <t>04.09.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10335</t>
+  </si>
+  <si>
+    <t>04.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10334</t>
+  </si>
+  <si>
+    <t>☀️ Самый солнечный город в России. А какой узнаете из видео 🎥 👆 Внутри РФ 🇷🇺 Путешествие по России #бурятия#уланудэ#места</t>
+  </si>
+  <si>
+    <t>04.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10333</t>
+  </si>
+  <si>
+    <t>Родители и ученики 8-11 классов! 12 и 13 сентября в Санкт-Петербурге пройдет самая посещаемая в России образовательная выставка вузов и колледжей — «Навигатор поступления» За 14 лет «Навигатор поступления» стал незаменимым помощником для сотен тысяч школьников и их родителей. Почему стоит посетить выставку? ✅ Пообщаетесь с представителями ведущих вузов и колледжей, узнаете про новые требования к поступлению и сдаче экзаменов ✅ Пройдете профориентацию и получите персональную помощь экспертов, чтобы определиться на 100% с выбором будущей профессии, специальности и учебного заведения ✅ Напишете пробный экзамен и разберёте ошибки с преподавателем ✅ Лично узнаете о бюджетных местах, проходных баллах и условиях поступления ⚡ Выставка бесплатная, регистрация обязательна. Зарегистрироваться #реклама 16+ propostuplenie.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10332</t>
+  </si>
+  <si>
+    <t>✨Парк санатория Айвазовское, Крым. ✨Парк санатория «Айвазовское» (также известный как «Парадиз») в поселке Партенит (Крым) — это ландшафтный парк-памятник площадью около 25 га, расположенный у подножия Медведь-горы (Аю-Даг). 🤩Зоны и сады: Территория разделена на 12 секторов, включая классический английский пейзажный сад, Итальянский сад, Мексиканский сад, Античный сад и «Сад ароматов». 🤩Японский сад: Уникальный объект площадью 1 га, спроектированный японским архитектором Широ Накане (посещается отдельно по сеансам). 🤩Историческая флора: Более 300 видов растений, включая старинную 200-летнюю оливковую рощу, некогда принадлежавшую графу Раевскому. 📍Адрес: Республика Крым, г. Алушта, пгт. Партенит, ул. Васильченко, 1А. 🤩Режим работы касс: ежедневно с 09:00 до 16:30. 💰Стоимость билетов (взрослый): 1500 рублей (детский 7–12 лет — 750 рублей, льготный — 800 рублей, дети до 7 лет — бесплатно). Внутри РФ 🇷🇺 Путешествие по России #крым#алушта#айвазовское#парк#места</t>
+  </si>
+  <si>
+    <t>04.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10331</t>
+  </si>
+  <si>
+    <t>🚂 Из Москвы в Ярославль 🚝 Скоростной поезд №747/748 начнет ходить с 26 августа, он будет преодолевать весь маршрут без единой промежуточной остановки. Из Москвы поезд будет отправляться ежедневно в 13.00, из Ярославля обратно — в 21.28. Дорога займет 3 часа 4 минуты. Для сравнения: обычные поезда на этом направлении проводят в пути около 4 часов, а нынешние экспрессы — примерно 3,5 часа. 🚝 Состав полностью двухэтажный. В нем будут сидячие вагоны двух типов — со стандартной и улучшенной компоновкой мест, купейный вагон с местами для маломобильных пассажиров и сопровождающих, а также вагон-бистро. В вагонах обещают кондиционеры, биотуалеты и индивидуальные розетки у каждого места. 🎫 Билеты начинаются от 410 рублей в одну сторону. Таким образом, съездить из Москвы в Ярославль и обратно теоретически можно дешевле тысячи рублей, правда, минимальная цена, как обычно бывает с динамическими тарифами, доступна не на все даты и места. 🤩Новый поезд станет еще одним экспрессом между двумя городами. За счет двухэтажных вагонов РЖД рассчитывает увеличить количество пассажирских мест на довольно загруженном направлении и заодно добавить удобный дневной рейс из Москвы. Внутри РФ 🇷🇺 Путешествие по России #поезда#москваярославль#интересное</t>
+  </si>
+  <si>
+    <t>04.09.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10330</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 2 199 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 2 199 000₽, господдержка 925 000₽*. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10329</t>
+  </si>
+  <si>
+    <t>🎙️ "Голоса Казани" — спектакль, который можно увидеть можно увидеть только раз в год. Традиционно постановка прошла накануне Дня города и Дня республики Татарстан. В этот раз артисты и оркестр La Primavera погрузили в атмосферу советской Казани. ❕Смотрим как это было. Внутри РФ 🇷🇺 Путешествие по России #казань#голосаказани#интересное</t>
+  </si>
+  <si>
+    <t>03.09.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10328</t>
+  </si>
+  <si>
+    <t>03.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10327</t>
+  </si>
+  <si>
+    <t>🐻‍❄️ Медвежонок из Новосибирского зоопарка покоряет соцсети. 🐻‍❄️ Белого медвежонка в Новосибирском зоопарке зовут Умка, он родился 7 декабря 2025 года у пары знаменитых медведей Кая и Герды. ✨ Имя: Выбрано путем народного голосования в мае 2026 года, за вариант «Умка» отдали более 14 тысяч голосов. 👀 Вы можете посмотреть, как энергичный Умка резвится в вольере и привлекает внимание посетителей, в этом видео. Внутри РФ 🇷🇺 Путешествие по России #новосибирск#зоопарк#забавные животные</t>
+  </si>
+  <si>
+    <t>03.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10326</t>
+  </si>
+  <si>
+    <t>Смеси ОПТ для мороженого, вафель, пончиков от произв-ля! Предлагаем готовые решения для фудкортов и фастфуда. Сухие смеси для мороженого, коктейлей, слаша, джелато, вафель (гонконгские, бельгийские / сладкие, сытные, клубничные, шоколадные), смеси для корн-догов, чуррос, блинов Перейти на сайт #реклама kpi4.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10324</t>
+  </si>
+  <si>
+    <t>💸 Сколько стоит прокатиться на новом чёрном поезде? 🚅 В России запустили Ночной экспресс. Курсирует он между Москвой и Адлером, отличает комфортом и высоким сервисом. ❕ Подробнее в ролике. 👆 Внутри РФ 🇷🇺 Путешествие по России #поезда#москваадлер#интересное#новости</t>
+  </si>
+  <si>
+    <t>03.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10323</t>
+  </si>
+  <si>
+    <t>✨ Полёт над Йошкар-Олой. ✨ Доктор Мясников кружит на вертолёте над Йошкар-Олой. Врач и телеведущий опубликовал видео в своём тг-канале. 🚁 Вертолёт "Робинсон" летит из Орехово-Зуево в Абакан, столица Марий Эл оказалась на пути экипажа. ✨ В Марий Эл запрещён свободный запуск дронов, а аэропорт всё ещё закрыт на реконструкцию. В этих условиях съёмка города с высоты стала редкостью. ❕ Хороший подарок ко дню города. 🔥 Внутри РФ 🇷🇺 Путешествие по России #марийэл#йошкарола#интересное</t>
+  </si>
+  <si>
+    <t>03.09.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10322</t>
+  </si>
+  <si>
+    <t>Домашний, полезный хлеб на закваске - Бесплатный курс ❤️Легендарный хлебный курс - Через неделю вы испечете свой домашний хлеб на закваске! Это не теоретический мастер-класс, а практический флешмоб! Во время которого, вы действительно испечете свой хлеб на закваске! За неделю флешмоба вы: 1. Выведете закваску 2. Узнаете нюансы по ведению и подготовке закваски к замесу 3. Получите подробные инструкции для каждого этапа работы с закваской и тестом 4. Поймете, как выбирать муку для идеального хлеба 5. Узнаете, как зарабатывать на выпечке хлеба 6. С поддержкой Светланы сделаете свой первый замес Поймете, что дома можно легко самой испечь вкусный хлеб, даже если раньше вы этого не делали. Порадуете себя и своих близких вкусным, полезным хлебом на закваске ✨ ❤️Регистрируйтесь на курс и испеките ароматный, полезный хлеб Зарегистрироваться #реклама 16+ lesson.sshleb.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10321</t>
+  </si>
+  <si>
+    <t>😳 Фестиваль водных фонариков в Москве в этом сезоне проходил с 28 по 30 августа. ✨ На Нижнем Красногвардейском пруду тысячи людей запускали водные фонарики и каждый из них унёс в ночь чьё-то маленькое желание. 😍 Огоньки отражались в воде, вокруг темнота, а каждый кадр выглядит, как сцена из фильма. 🤔 Кажется, такие вечера нужны нам, чтобы снова вспомнить: красота - в простых моментах. ❔ Кто-нибудь ещё верит в чудеса? У кого есть заветная мечта? 📷 alexlatysh Внутри РФ 🇷🇺 Путешествие по России #москва#интересное#красота</t>
+  </si>
+  <si>
+    <t>02.09.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10320</t>
+  </si>
+  <si>
+    <t>Импортируем авто в Россию На 20-30% дешевле чем в РФ. Без предоплаты, по Договору. Прозрачная история, подтвержденный пробег✅ Доставка 7-10 дней🚗 Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10317</t>
+  </si>
+  <si>
+    <t>🇷🇺 В этом месте заканчивается Россия. Чукотка. ❄️ Внутри РФ 🇷🇺 Путешествие по России #чукотка#места</t>
+  </si>
+  <si>
+    <t>02.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10316</t>
+  </si>
+  <si>
+    <t>Импортируем автомобили из Европы Автомобили дешевле на 30-40% чем в России. Только честные автомобили с прозрачной историей. Своевременное обслуживание, без ДТП. Привозим авто по заключению договора, с полным пакетом документов для постановки на учет в РФ. Доставка не более 10-ти дней в любой регион России. Ассортимент у нас в телеграмм канале Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10315</t>
+  </si>
+  <si>
+    <t>✨ Парад катеров в Балаклаве: как проходило закрытие лета — 2026. 🚤🛥🛥 ✨ В последний день лета Балаклава традиционно провожала сезон красочным парадом маломерных судов. Десятки катеров и яхт и яликов одновременно вышли из бухты в открытое море. 🤩 Как это было ✨ Парад стартовал от корня Балаклавской бухты. Участники прошли строем под музыку, приветствуя друг друга, затем вышли в открытое море и вернулись к закату. ✨ Традиция зародилась в 2015 году — тогда вышли всего 10 лодок, а теперь уже почти сотня! 📷 balaklavasev Внутри РФ 🇷🇺 Путешествие по России #крым#балаклава#парадкатеров#интересное</t>
+  </si>
+  <si>
+    <t>02.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10314</t>
+  </si>
+  <si>
+    <t>🍽 Где поесть недалеко от Красной Площади и не разориться? 🌟 ❕ Сохраняйте и делитесь с друзьями, которые планируют поездку в Москву. Внутри РФ 🇷🇺 Путешествие по России #москва#места#интересное</t>
+  </si>
+  <si>
+    <t>02.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10313</t>
+  </si>
+  <si>
+    <t>Обучение для команды: доступ к soft-навыкам бесплатно ✨ Около 31% россиян испытывают симптомы выгорания, причём каждый четвёртый (27%) хотя бы раз за последний год думал об увольнении именно из-за хронического стресса. Выгорание — не просто проблема сотрудника, это серьёзный бизнес-риск. Научите команду управлять стрессом с платформой Луми. В основе — экспертные видео по 5–10 минут и отработка навыков в тренажёре. ✅ Практики Луми помогут: - Сделать день более организованным - Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты - Уверенно говорить о своих результатах и достижениях - Сохранять силы, не выгорать и жить полноценно Получите 2 месяца бесплатного доступа к платформе при оплате любого курса Практикума до конца сентября от вашей компании. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10312</t>
+  </si>
+  <si>
+    <t>🎈 Фестиваль воздушных шаров «Курортное небо» в Ессентуках уже прошёл с 26 по 30 августа 2026 года. В этом году это мероприятие совпала с празднованием дня города. ✨ Своя Каппадокия — в Ессентуках. Шары те же, горы выше, вода полезнее, а душа — теплее. Внутри РФ 🇷🇺 Путешествие по России #ставропольскийкрай#ессентуки#воздушныешары#места</t>
+  </si>
+  <si>
+    <t>01.09.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10311</t>
+  </si>
+  <si>
+    <t>Что делать, если муж грубит, обвиняет, вечно недоволен? Рассказывает психолог Татьяна Салтыкова в авторском Телеграм-канале. Здесь Вы узнаете много интересного, получите практические советы, рабочие методики и найдёте ответы на свои вопросы. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10310</t>
+  </si>
+  <si>
+    <t>✨Ессентуки — это знаменитый бальнеологический и грязевой курорт федерального значения в Ставропольском крае, входящий в группу Кавказских Минеральных Вод (КМВ). 🤩Расположение: Юг России, в долине реки Подкумок, между Пятигорском и Кисловодском. Самый равнинный город региона (высота около 600–640 м над уровнем моря). Основание: 1825 год (как казачья станица). 🤩Климат: Умеренно-континентальный горно-степной, с сухой зимой и долгим теплым летом. Солнечных дней в году около 300. 🤩Профиль курорта: Лечение и профилактика заболеваний желудочно-кишечного тракта, печени, обмена веществ (включая сахарный диабет). 🤩Минеральные воды: Всемирную известность городу принесли соляно-щелочные воды «Ессентуки № 4» и «Ессентуки № 17», а также источник «Ессентуки № 20». 🤩Грязелечебница им. Н.А. Семашко: Величественное здание 1915 года постройки в стиле римского пантеона, использующее целебную грязь Тамбуканского озера. 🤩Курортный парк: Главное зеленое сердце города с терренкурами, питьевыми галереями и историческими архитектурными формами. 🤩Цандеровский институт механотерапии: Уникальное здание 1902 года, где до сих пор работают редкие аппараты-тренажеры для механических упражнений. 🤩Питьевая галерея «Пятитысячник»: Одна из крупнейших в Европе галерей, способная принимать до 5 тысяч гостей за смену. Внутри РФ 🇷🇺 Путешествие по России #ставропольскийкрай#ессентуки#места</t>
+  </si>
+  <si>
+    <t>01.09.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10309</t>
+  </si>
+  <si>
+    <t>Мужской пуховик Prada Linea Rossa STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10307</t>
+  </si>
+  <si>
+    <t>🏨 Отели, чтобы отдохнуть в Казани. 😊 Уже придумали, куда поедете этой осенью? 🍁🍂 Подборка "на любой кошелёк" уже тут. 👆 Внутри РФ 🇷🇺 Путешествие по России #казань#отели#места</t>
+  </si>
+  <si>
+    <t>01.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10302</t>
+  </si>
+  <si>
+    <t>✨ Анапа, Варваровская щель. Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#анапа#места</t>
+  </si>
+  <si>
+    <t>01.09.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10301</t>
+  </si>
+  <si>
+    <t>Секретный канал про путешествия На канале «Шествие и Путь» ребята пишут не про банальные «10 отелей за 500 ₽», а про живые маршруты и реальный опыт путешествий от первого лица. Это именно те истории, после которых хочется закрыть ноутбук, открыть карту и... просто поехать 🚗 ✨ Можно составить себе вишлист на годы вперед! Тут как большие бесплатные гайды, например, по яркой поездке в Стамбул, так и идеи, куда выбраться на выходные. А еще: нюансы по получению шенгена, годные и проверенные лично лайфхаки, промпты для ИИ, чтобы путешествия были простыми и выгодными, обзоры полезных сервисов, подборки акций на отели и авиабилеты. Короче, если хочется путешествий с душой, практичных советов, а не дежурных постов «сходить на главную площадь» с фотографиями со стоков, то это тот канал, который стоит сохранить! Узнать больше #реклама 16+ taplink.cc О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10300</t>
+  </si>
+  <si>
+    <t>⛲ Закрытие фонтанов в Петергофе. 🗓 26 и 27 сентября. Начало шоу в 20:30 🎆 Настоящая магия! ❕ Должен побывать каждый. 🎫 Билеты уже начали продовать, так что советуем записать в расписание. ❕ Планируем сентябрь вместе! Ещё больше обзоров и идей на страничке. Внутри РФ 🇷🇺 Путешествие по России #петербург#петергоф#шоуфонтанов#места</t>
+  </si>
+  <si>
+    <t>31.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10299</t>
+  </si>
+  <si>
+    <t>16-я IT-конференция Стачка в формате AI-практик! Практические сессии по AI для всей IT-команды. Внедряйте AI уже после конференции. Перейти на сайт #реклама 16+ spb.nastachku.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10298</t>
+  </si>
+  <si>
+    <t>✈️ Оказывается в Волгограде можно полетать на самолёте. Есть несколько маршрутов. 🤩 Ознакомительный полёт, 15 минут, знакомство со стаей лебедей и пеликанов - 6000 р. 🤩 Полёт над Волгоградом, над Волгой, от Тракторного до Кировского районов, 45 минут - 18000р. 🤩 Также можно составить свой индивидуальный маршрут. ❕ А вы бы рискнули полетать? Внутри РФ 🇷🇺 Путешествие по России #волгоград#полётнасамолёте#интересное</t>
+  </si>
+  <si>
+    <t>31.08.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10297</t>
+  </si>
+  <si>
+    <t>31.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10296</t>
+  </si>
+  <si>
+    <t>✨ Новая локация в парке Галецкого — пещера со сталактитами. Внутри РФ 🇷🇺 Путешествие по России #краснодар#паркгалицкого#места</t>
+  </si>
+  <si>
+    <t>31.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10295</t>
+  </si>
+  <si>
+    <t>☕️ Кофейня Ягодка. ❔ А вы бы выпили кофе в исторических интерьерах? Или уже пили? ❕ Пишите в комментариях. Набережная мойки 59, 1 этаж БЦ Сенатор. Внутри РФ 🇷🇺 Путешествие по России #петербург#кофейняягодка#места</t>
+  </si>
+  <si>
+    <t>31.08.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10294</t>
+  </si>
+  <si>
+    <t>"В Эфире" - все мировые новости в одном канале Мы ежедневно рассказываем обо все актуальных событиях. Ничего лишнего, только полезная и проверенная информация. Нас удобно читать между делом — за кофе или в лифте👌 Подписывайтесь и оставайтесь в курсе⚡ Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10293</t>
+  </si>
+  <si>
+    <t>🗿 Шигириский идол. 🧍 Большой Шигирский идол — это древнейшая сохранившаяся деревянная скульптура в мире, возраст которой составляет около 12 100 лет (эпоха мезолита). Артефакт хранится в Свердловском областном краеведческом музее в Екатеринбурге. 🤩 Возраст: Около 12 100 лет (определен методом радиоуглеродного анализа в Германии). 🤩 Материал: Цельный ствол уральской лиственницы (насчитывал 159 годовых колец). 🤩 Размеры: Исходная высота достигала 5,3 метра (сейчас сохранилась часть высотой 3,4 метра, нижняя часть была утрачена в XX веке). 🤩 Место находки: Шигирский торфяник (вблизи города Невьянск, Свердловская область), глубина 4 метра. Торф выступил как природный консервант. 🤩 Дата находки: 24 января 1890 года при разработке золотого прииска. ❕ Находка перевернула представление археологов о людях того времени. Внутри РФ 🇷🇺 Путешествие по России #екатеринбург#урал#интересное</t>
+  </si>
+  <si>
+    <t>30.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10292</t>
+  </si>
+  <si>
+    <t>✨ Телецкое озеро — одно из самых красивых озёр Алтая. Мы не раз показывали это озеро на нашем канале, но эту красоту хочется смотреть снова и снова. 😍😍😍 Внутри РФ 🇷🇺 Путешествие по России #алтай#телецкоеозеро#места#красота</t>
+  </si>
+  <si>
+    <t>30.08.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10291</t>
+  </si>
+  <si>
+    <t>Рюкзак Osprey Rook, 50 л, Зеленый Практичный и надежный рюкзак Osprey Rook 50 для путешествий и походов Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10286</t>
+  </si>
+  <si>
+    <t>✨ Иногда хочется тишины, природы и простых моментов... 🪷 Запах травы, шум речки, свежий воздух... И вдруг понимаешь: вот оно — настоящее богатство. Внутри РФ 🇷🇺 Путешествие по России #жизньвдеревне#красота#природа</t>
+  </si>
+  <si>
+    <t>30.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10285</t>
+  </si>
+  <si>
+    <t>✨ Топ - 4 места, где море, тишина и настоящее Приморье: 1️⃣ Пляж у скал "Два Брата" (недалеко от Дальнегорска). Доезжаете до маяка Бринера, оставляете машину и идёте пешком 10-15 минут. Огромный красивый пляж, где за целый день можно встретить от силы человек десять. 2️⃣ Скала "Пьющий слон" (Ольгинский район). Чистейшее море, живописные скалы и ощущение, будто вы нашли личный пляж. 3️⃣ Бухта Лидовка. Шикарные виды, нормальные места для отдыха, но без привычной толпы. 4️⃣ Бухта Клоково. То же самое: красиво, спокойно и пока ещё не раскручено. ❕ Если хочется моря, тишины и настоящего Приморья — не ограничевайтесь самыми раскрученными пляжами! Путешествуй по России! Внутри РФ 🇷🇺 Путешествие по России #приморье#пляжи#места</t>
+  </si>
+  <si>
+    <t>29.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10284</t>
+  </si>
+  <si>
+    <t>✨ Назад в СССР. Земля Франца Иосифа. Понастальгируем немного? 🚀 В 1948 году в СССР приступили к разработке метеорологических ракет дальностью до 100 км. Их использовали в мирных целях для сбора данных о погоде, изменениях климата. 🚀 В 1957 году в атмосферу была запущена первая ракета. Это был настоящий прорыв в науке. Ракета несла датчики в верхние слои атмосферы, а потом эти же датчики на парашютике спускались в точку запуска. Первую ракету отправили с советского острова Хейс, что в составе архипелага Земли Франца Иосифа. В 1951 году там появилась самая большая арктическая станция в мире. На ней проживало до 200 человек. 🤩 Инфраструктура была обширной: жилые дома, столовая, клуб, библиотека, кинотеатр, медицинский центр, детский сад, пожарная служба и даже коровник. 🤩 Но наступили тяжёлые времена. Развал союза... Развалилось многое, в том числе и почти все станции в Арктике. Люди уехали и бросили всё... 🤩 В 2024 году станцию расконсервировали. Поставили несколько модульных домиков. И сейчас тут работают 6 полярников вахтовым методом по году. 🤔 Вот такой немного грустный получился рассказ. Внутри РФ 🇷🇺 Путешествие по России #земляфранцаиосифа#хейс#места</t>
+  </si>
+  <si>
+    <t>29.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10283</t>
+  </si>
+  <si>
+    <t>🏞 Гейзерное озеро. 🏞 "Гейзерное озеро" расположено рядом с селом Акташ в Республике Алтай. 🤩 Из его глубин периодически вырывается газ и голубая глина расплывается кругами по дну. 🤩 Не передать словами, нужно обязательно это увидеть своими глазами! Так же невероятно красивая тропа, ведущая к этому озеру, проходящая через чистейшие ручьи и заросли травы. ❕ Пожалуй это одно из топ мест на Алтае, которое нужно обязательно посетить! Внутри РФ 🇷🇺 Путешествие по России #алтай#гейзерноеозеро#места</t>
+  </si>
+  <si>
+    <t>29.08.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10282</t>
+  </si>
+  <si>
+    <t>Рюкзак Zanier, Черный Брутальный запоминающийся рюкзак от Zanier с оригинальными боковыми карманами Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10277</t>
+  </si>
+  <si>
+    <t>🚢 Как выгодно прокатиться на теплоходе по рекам и каналам Петербурга? ✨ От Эрмитажной пристани теплоход отправляется ежедневно с 10:45 до 22:00. Сначала маршрут проходит по Неве — мимо главных достопримечательностей, а затем продолжается по Фонтанке, где прогулка становится более камерной. ❕ Подробности о маршруте и стоимости — в ролике. Внутри РФ 🇷🇺 Путешествие по России #петербург#интересное</t>
+  </si>
+  <si>
+    <t>29.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10276</t>
+  </si>
+  <si>
+    <t>А вы знали что каналы Петербурга пропалывают? 🤔 ✨ Оказывается, за чистотой каналов Петербурга следят не только от мусора — водную растительность тоже приходится регулярно убирать. ✨ Трава и водоросли разрастаются в каналах, мешают движению воды, скапливают мусор и могут создавать проблемы для судоходства. Поэтому коммунальным службам приходится буквально "пропалывать" каналы — только вместо грядки здесь вода, а вместо тяпки специальная техника. 👆 На видео — тот самый процесс, который обычно остаётся за кадром. 👀 Внутри РФ 🇷🇺 Путешествие по России #петербург#интересное</t>
+  </si>
+  <si>
+    <t>29.08.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10275</t>
+  </si>
+  <si>
+    <t>Оригинальные запчасти для немецких авто! Владеешь немецким авто? Тогда тебе в A8 Auto Parts ! Мы знаем как отличить подделку от оригинала! - Подберем по vin любые запчасти: - Расходники для ТО, - Детали подвески, - Кузовщина, - Шины и диски, - Тюнинг и многое другое. Узнать цену #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10269</t>
+  </si>
+  <si>
+    <t>🏫 Новая Привокзальная площадь в Волгограде. ✨ На Привокзальной площади Волгограда провели масштабную реконструкцию и превратили её в пешеходную зону. 🤩 Воссоздан фонтан «Детский хоровод» — точная копия исторического символа довоенного Сталинграда, созданная скульптором Андреем Ковальчуком. 🤩 Убрана автомобильная парковка, а вместо неё организована удобная зона для быстрой посадки и высадки пассажиров (на улице Коммунистической). Уложено более 13 тысяч кв. метров новой тротуарной плитки. Установлено более 80 фонарей, включая светильники в стиле сталинского ампира. 🤩 Проведено озеленение: высажены новые деревья, кустарники и разбиты цветочные клумбы, а в бетонных кашпо разместили финиковые пальмы (отсылка к историческому облику площади). 🤩 Проложены современные инженерные сети: поливочный водопровод, системы видеонаблюдения и звукового оповещения. ❔ Как вам? Лучше как было раньше или как сейчас? Внутри РФ 🇷🇺 Путешествие по России #волгоград#вокзал#интересное#места</t>
+  </si>
+  <si>
+    <t>28.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10268</t>
+  </si>
+  <si>
+    <t>Скидка 25% на гели Ariel и Tide! Скидка 25% в Любимой категории на товары брендов Ariel и Tide Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10267</t>
+  </si>
+  <si>
+    <t>✨ Краснодар. Парк Галицкого. ✨ Новый тоннель в "Кроличьей норе". ✨ Локация находится в «Парке облаков» и известна своими мультимедийными тоннелями. Их оформление строится на световых эффектах и динамичных изображениях, которые создают эффект погружения. Внутри РФ 🇷🇺 Путешествие по России #краснодар#паркоблаков#интересное</t>
+  </si>
+  <si>
+    <t>28.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10266</t>
+  </si>
+  <si>
+    <t>28.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10265</t>
+  </si>
+  <si>
+    <t>✨ А вы были в Уфе? Путешествуй по России! Внутри РФ 🇷🇺 Путешествие по России #башкирия#уфа#путешествия#места</t>
+  </si>
+  <si>
+    <t>28.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10264</t>
+  </si>
+  <si>
+    <t>✨ Станция "Восток" в Антарктиде. ✨ Станция «Восток» — это единственная внутриконтинентальная российская научно-исследовательская станция в Антарктиде, расположенная в районе южного геомагнитного полюса и являющаяся абсолютным полюсом холода Земли. 🥶 Температурный рекорд: 21 июля 1983 года на станции была зафиксирована минимальная температура на поверхности Земли за всю историю наблюдений: −89,2 °C. 🤩 Открытие: В декабре 2024 года в полноценную эксплуатацию введен новый современный зимовочный комплекс (НЗК). 🤩 Конструкция: Комплекс общей площадью свыше 1900 м² состоит из пяти модулей, установленных на высоких опорных стойках (около 3 метров), что позволяет зданию не заноситься снегом. 🤩 Комфорт и безопасность: Здание имеет мощную теплоизоляцию толщиной до 65-80 см, современную систему жизнеобеспечения, запасы топлива и энергоснабжения с многократным резервированием. Внутри РФ 🇷🇺 Путешествие по России #антарктида#станциявосток#интересное#места</t>
+  </si>
+  <si>
+    <t>28.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10263</t>
+  </si>
+  <si>
+    <t>27.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10262</t>
+  </si>
+  <si>
+    <t>Забавные животные! 🐻 Медведи катаются с горы. 😀 Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#забавныеживотные</t>
+  </si>
+  <si>
+    <t>27.08.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10261</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. В зависимости от сложности. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ neuromachina.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10260</t>
+  </si>
+  <si>
+    <t>🧊 Талдуринский ледник — это одно из тех мест в горах Алтая, где время будто замедляется. ✨ Здесь не бывает случайных людей и шума цивилизации — только камень, лёд, река и небо, которые существуют по своим древним законам. ✨ Даже летом здесь можно увидеть настоящий лёд, услышать, как он "дышит", и почувствовать прохладу, идущую из самой глубины гор. Внутри РФ 🇷🇺 Путешествие по России #алтай#талдуринскийледник#места</t>
+  </si>
+  <si>
+    <t>27.08.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10259</t>
+  </si>
+  <si>
+    <t>Не все открытые источники полезны Как использовать открытые источники информации с пользой для бизнеса? Узнать больше #реклама lqd-ai.clients.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10258</t>
+  </si>
+  <si>
+    <t>❕ Лайфхак для туристов: экскурсия по Владикавказу за 25 рублей. ✨ Если вы хотите увидеть главные красоты Владикавказа и при этом сэкономить, сохраняйте лайфхак! Отправляйтесь на главный пешеходный проспект Мира и садитесь на трамвай №5. 🚃 ✨ Его маршрут проходит через весь город. А где именно провезёт вас трамвай и что вы увидете из окон — смотрите в ролике. 🚃 📷 gorbilet_travel Внутри РФ 🇷🇺 Путешествие по России #севернаяосетия#алания#владикавказ#места#интересное</t>
+  </si>
+  <si>
+    <t>27.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10257</t>
+  </si>
+  <si>
+    <t>Самая дорогая улица в России. 💰💰💰 ✨ Красная Поляна (Холодное Поле) Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#сочи#краснаяполяна#холодноеполе#места</t>
+  </si>
+  <si>
+    <t>27.08.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10256</t>
+  </si>
+  <si>
+    <t>26.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10255</t>
+  </si>
+  <si>
+    <t>✨ Краснодар. Парк Галицкого. 🌅 Парк Галицкого на закате! Внутри РФ 🇷🇺 Путешествие по России #краснодар#паркгалицкого#места#красота</t>
+  </si>
+  <si>
+    <t>26.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10254</t>
+  </si>
+  <si>
+    <t>26.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10251</t>
+  </si>
+  <si>
+    <t>✨ Зеленоградск. 🌊 Шторм в Зеленоградске. 22.08.26. Внутри РФ 🇷🇺 Путешествие по России #калининград#зеленоградск#места</t>
+  </si>
+  <si>
+    <t>26.08.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10250</t>
+  </si>
+  <si>
+    <t>После этой идеи обычные худи уже не хочется покупать Когда впервые видишь толстовку со своей фамилией, возникает только одна мысль: «Почему я раньше до этого не додумался?» Вместо чужого логотипа — твоя фамилия. Вместо массового дизайна — вещь, которая сделана специально для тебя. 👍 Смотрится дорого, необычно и сразу привлекает внимание. Можно выбрать свою фамилию, инициалы и символику РФ. ⚡ Кстати, сейчас при заказе своего дизайна дарят кепку или футболку!⚡ Узнать цену #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10249</t>
+  </si>
+  <si>
+    <t>❕ Места в Сочи, куда редко заходят туристы. А зря ). 👆 📷 natasha_promedia Внутри РФ 🇷🇺 Путешествие по России #сочи#места#интересное</t>
+  </si>
+  <si>
+    <t>26.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10248</t>
+  </si>
+  <si>
+    <t>Кисловодск это 👍! Путешествуй по России. Внутри РФ 🇷🇺 Путешествие по России #кисловодск#путешествия#места</t>
+  </si>
+  <si>
+    <t>26.08.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10247</t>
+  </si>
+  <si>
+    <t>25.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10246</t>
+  </si>
+  <si>
+    <t>🪂 Парашютист Сергей Бойцов прыгнул из стратосферы в честь Дня Государственного флага России. На пике, скорость свободного падения превысила 500 км/ч. Браво!!! Внутри РФ 🇷🇺 Путешествие по России #интересное</t>
+  </si>
+  <si>
+    <t>25.08.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10245</t>
+  </si>
+  <si>
+    <t>25.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10242</t>
+  </si>
+  <si>
+    <t>🐻 Как отпугнуть медведя палками для трекинга. ❕ В связи с участившимися случаями выхода диких медведей у людям, 👆🤩 Дай Бог, чтобы вам эта информация не пригодилась! 😀 Путешествуй по России. Внутри РФ 🇷🇺 Путешествие по России #интересное</t>
+  </si>
+  <si>
+    <t>25.08.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10241</t>
+  </si>
+  <si>
+    <t>25.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10240</t>
+  </si>
+  <si>
+    <t>❕ Вот вам новый челлендж. Путешествуй по России! Внутри РФ 🇷🇺 Путешествие по России #путешествия#интересное</t>
+  </si>
+  <si>
+    <t>25.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10239</t>
+  </si>
+  <si>
+    <t>🤔 Как сделать маршрут для любого города под ваши запросы? 👆 Внутри РФ 🇷🇺 Путешествие по России #путешествия#интересное</t>
+  </si>
+  <si>
+    <t>25.08.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10238</t>
+  </si>
+  <si>
+    <t>24.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10237</t>
+  </si>
+  <si>
+    <t>24.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10236</t>
+  </si>
+  <si>
+    <t>🚝 Аврора в Выборг — топ новиночка. Внутри РФ 🇷🇺 Путешествие по России #петербург#выборг#интересное</t>
+  </si>
+  <si>
+    <t>24.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10235</t>
+  </si>
+  <si>
+    <t>Кроссоверы HONGQI. Гармония в движении. Кроссоверы HONGQI созданы для тех, кто ценит статус, комфорт и уверенность за рулем. Выразительный дизайн, премиальные материалы, передовые технологии и высокий уровень оснащения делают каждую поездку особенной. От городских улиц до загородных маршрутов — мощность, комфорт и безопасность сопровождают вас на каждом километре пути. Почувствуйте гармонию технологий и роскоши. Запишитесь на тест-драйв HONGQI уже сегодня. Узнать больше #реклама hongqi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10234</t>
+  </si>
+  <si>
+    <t>✨ Свято - Введенская Пустынь в Покрове. ✨ Свято-Введенская островная пустынь — это действующий православный женский монастырь, расположенный на живописном острове посреди Введенского озера в Петушинском районе Владимирской области, всего в нескольких километрах от города Покрова. Обитель основана в 1708 году иноками Сергием и Тимофеем. ✨ История и расположение 🤩Основание: Началось с деревянной часовни и кельи, поставленных монахами на уединенном острове. 🤩 Статус: Изначально был мужским монастырем, с 1993 года возрожден как женский. 🤩 Окружение: Со всех сторон обитель окружена водной гладью озера и лесом, а к острову ведет пешеходный мост. ✨ Архитектурный ансамбль 🤩 Введенский собор: Главный храм обители, построенный в начале XVIII века и претерпевший перестройки в XIX веке. 🤩 Никольская церковь: Теплый храм, возвращенный церкви в 1994 году. 🤩 Комплекс зданий: Включает сестринские корпуса, звонницу и хозяйственные постройки. Путешествуй по России! Внутри РФ 🇷🇺 Путешествие по России #владимирскаяобласть#покров#святовведенскаяпустынь#места</t>
+  </si>
+  <si>
+    <t>24.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10233</t>
+  </si>
+  <si>
+    <t>✨ Если отправляетесь на изучение красот Большого Кавказа, то остановится в Нальчике будет отличной идеей! Подробнее о городе рассказали в ролике. 👆 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #каквказ#нальчик#путешествия#места</t>
+  </si>
+  <si>
+    <t>24.08.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10232</t>
+  </si>
+  <si>
+    <t>Обучение для команды: доступ к soft-навыкам бесплатно ⚡ Около 31% россиян испытывают симптомы выгорания, причём каждый четвёртый (27%) хотя бы раз за последний год думал об увольнении именно из-за хронического стресса. Выгорание — не просто проблема сотрудника, это серьёзный бизнес-риск. Научите команду управлять стрессом, договариваться и сохранять баланс с платформой Луми. В основе — экспертные видео по 5–10 минут и отработка навыков в тренажёре. ✅ Практики Луми помогут: - Сделать день более организованным. - Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты. - Уверенно говорить о своих результатах и достижениях. - Сохранять силы, не выгорать и жить полноценно. Получите месяц бесплатного доступа к платформе при оплате любого курса Практикума до конца августа от компании. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10231</t>
+  </si>
+  <si>
+    <t>🌉 Мост королевы Луизы в Советске. Внутри РФ 🇷🇺 Путешествие по России #калиниград#советск#места</t>
+  </si>
+  <si>
+    <t>23.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10230</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — поменяйте жизнь в 2026 году! ✅Идёт набор: от 7500 ₽/мес.* Московский технологический институт предлагает: — Высшее образование в московском вузе без выезда на сессии — Полностью дистанционный онлайн-формат — Возможность обучаться дома, на работе, в путешествии — Диплом государственного образца — Более 60 направлений на выбор (IT, инженерные, экономические, педагогические, управленческие и другие) — 5 способов оплаты обучения — Поддержка персонального куратора: от поступления до получения диплома Узнать больше #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10229</t>
+  </si>
+  <si>
+    <t>🌋 "Вулканариум" — единственный в России музей вулканов! 📍 Находится прямо в центре Петропавловск - Камчатского по адресу: ул. Ключевская, д. 34. 📍 Ежедневно с 10:00 до 19:00 (☀️ летом с 1 мая до 20:00). Экскурсии по записи. 📷 ninasimflyyy Внутри РФ 🇷🇺 Путешествие по России #петропавловск-камчатский#места</t>
+  </si>
+  <si>
+    <t>23.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10228</t>
+  </si>
+  <si>
+    <t>✨ Плато Шаджатмаз под Кисловодском. 📍 Координаты: 43.740415, 42.680194 ☀️ В ясную погоду отсюда хорошо видно Эльбрус. Вечером можно попасть на экскурсию в обсерваторию и посмотреть в телескоп. Внутри РФ 🇷🇺 Путешествие по России #кисловодск#приэльбрусье#шаджатмаз#места</t>
+  </si>
+  <si>
+    <t>23.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10227</t>
+  </si>
+  <si>
+    <t>☀️ Рассвет на плато Бурмабут (Бермамыт). ✨ Плато Бурмабут (чаще известное как Бермамыт) — это живописное высокогорное плато на Северном Кавказе в Карачаево-Черкесии, являющееся частью Скалистого хребта. Оно славится обрывистыми скалами в стиле Дикого Запада и считается лучшей смотровой площадкой для любования близким Эльбрусом. Внутри РФ 🇷🇺 Путешествие по России #кавказ#карачаево-черкесия#бурмабут#места</t>
+  </si>
+  <si>
+    <t>23.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10226</t>
+  </si>
+  <si>
+    <t>Бесплатный курс 2026 г. "Домашний хлеб на закваске" ❤️Уже через неделю вы испечете свой домашний хлеб на закваске! На курсе вместе выведем закваску, сделаем свой первый замес, дам подробные инструкции для каджого этапа работы с закваской и тестом. И уже через неделю флешмоба вы испечете Латвийский кисло-сладкий хлеб и Французскую пшеничную булку ✨ Самых активных участников ждут призы и подарки: - За выполнение домашних заданий вам начисляются бонусные рубли. Регистрируйтесь на Хлебный флешмоб прямо сейчас и получите 3000 бонусных рублей 💰 ✅Поймете, что дома можно легко самой испечь вкусный хлеб, даже если раньше вы этого не делали. Порадуете себя и своих близких вкусным, полезным хлебом на закваске ❤️Регистрируйтесь на курс и испеките свой ароматный, полезный, домашний хлеб Зарегистрироваться #реклама 16+ lesson.sshleb.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10225</t>
+  </si>
+  <si>
+    <t>✨ Тамань одно из тех мест, после которых понимаешь, насколько на самом деле удивительна Кубань. ✨ Два моря, грязевые вулканы, которые создают новые острова, древнегреческие города, настоящая Тьмутаракань, виноградники и казачья история, которую сегодня можно буквально почувствовать в "Атамани". Путешествуй по России! 📷 roman_gukalov Внутри РФ 🇷🇺 Путешествие по России #кубань#тамань#краснодарскийкрай#путешествия#места</t>
+  </si>
+  <si>
+    <t>22.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10224</t>
+  </si>
+  <si>
+    <t>Откройте для себя Абу-Даби Абу-Даби оживает в самом сердце Москвы: пятидневное культурное путешествие: иммерсивные технологии, живая эмиратская музыка, традиционные ремёсла и наследие. Манежная площадь, 19-23 августа. Узнать больше #реклама 16+ visitabudhabi.ae О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10223</t>
+  </si>
+  <si>
+    <t>Мама неси рыбу 🐟 😀 🐻 Медвежата внимательно наблюдают за своей матерью, которая рыбачит неподалёку. И вот, наконец, долгожданный улов! Вся семья отправляется в кусты, чтобы там поделить пойманную рыбу. 📷 Лиана Варавская Внутри РФ 🇷🇺 Путешествие по России #камчатка#места#забавныеживотные</t>
+  </si>
+  <si>
+    <t>22.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10222</t>
+  </si>
+  <si>
+    <t>22.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10221</t>
+  </si>
+  <si>
+    <t>✨ Архыз. Самые большие качели страны прямо в горах. ✨ «Архыз» в Карачаево-Черкесии установлены на Северном склоне на высоте 2 520 метров над уровнем моря. Высота их гигантских опор достигает 22 метров, что обеспечивает огромную амплитуду движения и эффект парения над панорамой Кавказского хребта. 🤩 Особенности аттракциона Высота над уровнем моря: 2 520 м. Высота опор: 22 метра. Время полета: 5 минут. Расположение: Верхняя станция Северного склона курорта. 🤩 Правила и ограничения Минимальный возраст: от 8 лет. Максимальный вес: до 120 кг. Подробные билеты и актуальные комбинированные тарифы можно посмотреть на официальном сайте курорта Архыз. 📷 gran_turisto Внутри РФ 🇷🇺 Путешествие по России #карачаево-черкесия#архыз</t>
+  </si>
+  <si>
+    <t>22.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10220</t>
+  </si>
+  <si>
+    <t>🤍 Аллея "Парящих зонтиков". 📍 Нижнеимеретинская ул., 133А Внутри РФ 🇷🇺 Путешествие по России #сочи#сириус#места</t>
+  </si>
+  <si>
+    <t>22.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10219</t>
+  </si>
+  <si>
+    <t>Кинопоиск до 360 дней бесплатно Кинопоиск — тысячи фильмов и сериалов без рекламы, в высоком качестве. Яндекс Музыка и Книги тоже в мультиподписке Плюс. Попробуйте бесплатно ❤️ Попробовать #реклама 18+ kinopoisk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10218</t>
+  </si>
+  <si>
+    <t>😍 Зеленоградск и Куршская коса 🌊 с колеса обозрения 🎡 📷 kaliningrad Внутри РФ 🇷🇺 Путешествие по России #калининград#зеленоградск#куршскаякоса#места#красота</t>
+  </si>
+  <si>
+    <t>21.08.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10217</t>
+  </si>
+  <si>
+    <t>Пуф Norton коричневого цвета www.inmyroom.ru Узнать больше #реклама inmyroom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10213</t>
+  </si>
+  <si>
+    <t>Апчхи 😀 Забавные животные❕ 😀 Чихающая ларга встретилась сапсёрферам во время морской прогулки. 📷 Камчатка 41 Внутри РФ 🇷🇺 Путешествие по России #камчатка#места#забавныеживотные</t>
+  </si>
+  <si>
+    <t>21.08.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10212</t>
+  </si>
+  <si>
+    <t>Не отметилась вовремя? Близкий узнает Возвращаетесь поздно или идёте на встречу с новым человеком? Запустите чекин в «Рядом» и выберите близкого. Если вы не отметитесь вовремя, он получит уведомление. Без постоянной геолокации и лишнего контроля. Первый месяц бесплатно. Получите приглашение в ранний доступ. Узнать больше #реклама 16+ ryadomplus.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10211</t>
+  </si>
+  <si>
+    <t>✨ До этого пригорода Петербурга туристы почти не доезжают. ✨ Одна из причин — Кронштадт находится далеко от центра, и добираться до него не всегда удобно. Но летом туда можно отправиться на катамаране по Финскому заливу от Дворцовой набережной. А уже в Кронштадте пересесть на катер и поехать на прогулку к фортам и маякам. ❕ Почему стоит приехать в Кронштадт и что посмотреть в городе — рассказали в ролике. 📷 #gorbilet Внутри РФ 🇷🇺 Путешествие по России #петербург#кронштадт#места#интересное</t>
+  </si>
+  <si>
+    <t>21.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10210</t>
+  </si>
+  <si>
+    <t>✨ Одна из лучших экскурсий в жизни Марины Азимовой. Всем рекомендует! 📷 boroda.ma Внутри РФ 🇷🇺 Путешествие по России #петербург#тюрьмакресты#места#интересное</t>
+  </si>
+  <si>
+    <t>21.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10209</t>
+  </si>
+  <si>
+    <t>Старт продаж новых квартир в Таиланде от 4,7 млн бат! С ремонтом, мебелью и техникой! Прозрачная оплата со счёта в банке через SWIFT. Получите визу на всю жизнь, открытие банковского счета, оформление авто или байка став владельцем роскошных апартаментов. Пассивный доход от 25 000$ в год. Рост стоимости цены на 30% каждый год. Наследие и перепродажа прописаны в контракте застройщика. Вечная собственность! Планировки и цены Перейти на сайт #реклама thailandinvest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10208</t>
+  </si>
+  <si>
+    <t>❕ Такого про вулканы вы ещё не слышали. 📷 Камчатка 41 Внутри РФ 🇷🇺 Путешествие по России #камчатка#петропавловсккамчатский#елизово#места</t>
+  </si>
+  <si>
+    <t>20.08.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10207</t>
+  </si>
+  <si>
+    <t>Проводите экскурсии или туры? Travelion открывает ранний доступ для гидов, экскурсоводов, туроператоров и организаторов туристических активностей. Зарегистрируйтесь, создайте профиль и разместите свои экскурсии, прогулки, туры, мастер-классы или дегустации. Сейчас для первых партнеров: — бесплатное размещение; — комиссия 10% до конца года; — поддержка команды на старте. Подходит тем, кто хочет получать онлайн-заказы от туристов и заранее занять место в новом каталоге впечатлений. Зарегистрироваться #реклама 16+ supplier.travelion.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10202</t>
+  </si>
+  <si>
+    <t>Где остановиться в Сочи? 🤔 👆 📷 mikhail.pein Внутри РФ 🇷🇺 Путешествие по России #сириус#сочи#адлер#места#интересное</t>
+  </si>
+  <si>
+    <t>20.08.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10201</t>
+  </si>
+  <si>
+    <t>Пневмогайковерт AIST Купить 00-00016652 AIST на vseinstrumenti Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10200</t>
+  </si>
+  <si>
+    <t>Ужас на Алтае! ❗️ Пара отдыхала в палатке, и медведь утащил девушку в лес. 👆 ❕ На Алтае началось нашествие медведей. Хищники забираются в магазины, обыскивают лодки и тащат скот. Так что если вдруг едете на Алтай, лучше пока не ехать❕ Внутри РФ 🇷🇺 Путешествие по России #алтай#новости#ужас</t>
+  </si>
+  <si>
+    <t>20.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10199</t>
+  </si>
+  <si>
+    <t>🏡 Церковь Вознесения Господня в "Коломенском" открыли после реставрации! 🎆 После двух с половиной лет восстановительных работ святыня вновь готова встречать людей. Церковь Вознесения Господня построена в 1532 году. Она считается одним из первых каменных шатровых храмов на Руси и входит в список всемирного наследия ЮНЕСКО. 🤔 Вход в церковь и на экспозиции платный: 200 рублей для взрослых, 100 руб. для пенсионеров и школьников. 📷 gorbilet_moscow Внутри РФ 🇷🇺 Путешествие по России #москва#коломенское#места#интересное</t>
+  </si>
+  <si>
+    <t>20.08.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10198</t>
+  </si>
+  <si>
+    <t>19.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10197</t>
+  </si>
+  <si>
+    <t>✨ "ПапоротнИКРАБ" в очередной раз доказал, что гастрономия на Камчатке — это гораздо больше, чем еда. Днём дети бегали по мастер - классам, гости пробовали блюда из краба, рыбы, папоротника и черемши. А вечером всё превратилось в большой летний праздник с костюмом, хороводом и дискотекой. Вот такая жара на Камчатке! 📷 okay.shkoda Внутри РФ 🇷🇺 Путешествие по России #камчатка#петропавловск#фестиваль#места#интересное</t>
+  </si>
+  <si>
+    <t>19.08.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10196</t>
+  </si>
+  <si>
+    <t>"ВРЕМЯ ГОР" - шале в Архызе у подножия гор. Есть места, где сама природа становится частью отдыха. Территория отеля "ВРЕМЯ ГОР" в Архызе окружена великолепными горными пейзажам. Куда ни взгляни - велличественные вершины, изумрудная зелень, чистый воздух и бескрайнее небо. Здесь особенно приятно начинать утро с чашки ароматного кофе, любуясь горами, неспешно гулять по территории и просто наслаждаться тишиной и красотой вокруг. "ВРЕМЯ ГОР"🏠 - это место, где можно замедлиться, отвлечься от городской суеты, ежедневных забот и почувствовать настоящее единение с природой. Приезжайте за впечатланиями, которые сохранятся в памяти надолго❤️ Перейти на сайт Номер реестровой записи: С092025003086. #реклама hotel-vremygor-arhiz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10195</t>
+  </si>
+  <si>
+    <t>✨ Парк Галицкого в Краснодаре. ✨ Пещера с водопадом — это часть нового грота, который недавно открылся в парке. Подробнее в видео. 👆 Внутри РФ 🇷🇺 Путешествие по России #краснодар#паркгалицкого</t>
+  </si>
+  <si>
+    <t>19.08.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10194</t>
+  </si>
+  <si>
+    <t>Планируете поездку? Лайфхак для тех, кто планирует поездку: как сэкономить 7% на отели Зачем переплачивать за проживание, если эти деньги можно потратить на вкусные ужины, экскурсии или сувениры? Сервис бронирования Островок дарит скидку 7% на любое бронирование по специальному промокоду! Промокод: SUMMERFINAL7 Установить #реклама 16+ ostrovok.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10193</t>
+  </si>
+  <si>
+    <t>✨ Балаклава: самая уютная бухта Крыма с секретной душой. ✨ Говорят Балаклаву не видно с моря. Узкий, извилистый вход надёжно скрывает её от посторонних глаз. Но те, кто однажды нашёл путь в эту гавань, возвращаются сюда снова и снова. Это место, где тишина гор встречается с морским бризом, а история оживает в каждом камне. Что посмотреть? 🏰 Генуэзская крепость Чембало (XIV век). Остатки некогда мощной цитадели возвышаются над бухтой на горе Кастрон. Вход свободный, а подъём занимает около 15 минут. Награда — невероятный вид на бухту, море и горы. 🚤 Подземный музей подводных лодок ("Объект 825 ГТС"). Бывший секретный завод, где ремонтировали субмарины и хранили ядерные боеголовки. Внутри температура около +15 градусов — возьмите кофту. 👨‍👩‍👧‍👦 Церковь Двенадцати апостолов. Уникальный для Крыма крестово - купальный храм, построенный в 1794 году на фундаменте генуэзской церкви. ✨ Набережная Назукина. Старинная улица конца XIX века — самое оживлённое место. Яхты на бирюзовой воде, кафе, сувениры и уютные балкончики. Именно здесь чувствуешь себя как в маленьком крымском Монако. Внутри РФ 🇷🇺 Путешествие по России #крым#севастополь#балаклава#места</t>
+  </si>
+  <si>
+    <t>19.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10192</t>
+  </si>
+  <si>
+    <t>✨ Смотрите, как оживает лиана Девичьего винограда на водонапорной башне в Светлогорске. Извиваясь в такт невидимым потокам, она танцует свой танец - плавный, грациозный, почти гипнотический... Внутри РФ 🇷🇺 Путешествие по России #светлогорск#красота</t>
+  </si>
+  <si>
+    <t>19.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10191</t>
+  </si>
+  <si>
+    <t>18.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10190</t>
+  </si>
+  <si>
+    <t>✨ Фанпарк "Бобровый лог" ✨ Фанпарк Бобровый лог— это популярный всесезонный парк спорта и отдыха мирового уровня в Красноярске. Он находится всего в 15–20 минутах езды от центра города, на границе с заповедником «Красноярские Столбы». Комплекс работает круглый год и предлагает отличные условия для активного отдыха, зимнего спорта и развлечений. ❄️ Зимний отдых 🤩 Горнолыжные трассы: 14 трасс разного уровня сложности общей протяженностью около 10 км с перепадом высот до 345 метров. Есть трассы с искусственным осненением и вечерним освещением. 🤩 Подъемники: современные канатно-кресельные дороги. 🤩 Каток: открытая ледовая площадка в зимний сезон. ☀️ Летний и всесезонный отдых 🤩 Аттракционы: знаменитый скоростной родельбан (спуск по рельсам на тележке) и всесезонный тюбинг. 🤩 Пляжный комплекс: открытый бассейн «Мираж» с подогревом воды и зоной отдыха. 🤩 Канатная дорога: панорамные подъемы наверх, откуда открывается вид на тайгу и окрестности. 🤩 Инфраструктура: беседки для пикников, детские клубы, кафе и рестораны. Внутри РФ 🇷🇺 Путешествие по России #красноярск#фанпарк#бобровыйлог#места</t>
+  </si>
+  <si>
+    <t>18.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10189</t>
+  </si>
+  <si>
+    <t>Хургада или Шарм-эль-Шейх? Отливы в Шарме — миф или реальность? Где кораллы начинаются прямо у берега, а где придется ехать на яхте? В каком отеле кормят лучше за те же деньги? Мы встречаем рейсы из России ежедневно. Собрали всё о минусах, плюсах и скрытых доплатах обоих курортов в одном месте. Никакой воды от турагентов с пакетных туров — только факты от логистов и гидов. Разбираем курорты без прикрас в нашем канале✨ Подпишитесь перед тем, как покупать тур. Сбережете десятки тысяч рублей и нервы на отдыхе👍 Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10188</t>
+  </si>
+  <si>
+    <t>Забавные животные! Собака и медведь вместе перекрыли трассу. 🐕 🧸 Внутри РФ 🇷🇺 Путешествие по России #забавныеживотные</t>
+  </si>
+  <si>
+    <t>18.08.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10187</t>
+  </si>
+  <si>
+    <t>18.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10186</t>
+  </si>
+  <si>
+    <t>18.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10185</t>
+  </si>
+  <si>
+    <t>«Шкатулка с драгоценностями» — именно так называла этот дворец Екатерина II. Попасть сюда не так просто, график работы: 📆 Дворец принимает посетителей только с 27 мая по 27 сентября 🌧 Он закрывается во время дождя и при повышенной влажности 🗓 Понедельник — выходной 🧹 Последний вторник месяца — санитарный день Дворец роскошный. Экскурсия входит в стоимость билета. 📷 В обнимку с Питером Внутри РФ 🇷🇺 Путешествие по России #петербург#ораниенбаум</t>
+  </si>
+  <si>
+    <t>18.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10184</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 790 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10183</t>
+  </si>
+  <si>
+    <t>🏖️ Пляж Любимовка: самый просторный пляж Севастополя. ✨ Хотите почувствовать настоящее море, а не тесную бухту? Тогда вам сюда. Любимовка самый длинный пляж Севастополя, который тянеться на три километра вдоль открытого побережья. Здесь нет тесных бухт — только ширь, ветер и море до горизонта. ✨ Берег устлан мелкой галькой и песком — по нему приятно ходить босиком. 🤩 Ширина пляжа местами достигает ста метров. Даже в разгар сезона есть где развернуться и найти свой уголок. 🤩 Чистое море. Именно за чистоту воды и ухоженность этот пляж любят и местные, и туристы. ❕ Любимовка — это про простор, чистоту и настоящий морской ветер. 📷 Балаклава Внутри РФ 🇷🇺 Путешествие по России #крым#севастополь#любимовка#пляж#места</t>
+  </si>
+  <si>
+    <t>17.08.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10182</t>
+  </si>
+  <si>
+    <t>17.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10181</t>
+  </si>
+  <si>
+    <t>🧭 Самый южный остров в России. ❔ А вы знали об этом месте раньше? ✨ Остров Фуругельма — самый южный остров Приморского края и всей России, расположенный в Японском море вблизи границы с Северной Кореей. Этот необитаемый клочок суши площадью около 2,5 кв. км входит в состав Дальневосточного морского заповедника и славится чистейшей водой, богатой морской фауной и огромными птичьими базарами. Природа и география 🤩 Размеры: Длина около 2,5 км, ширина до 1,5 км, высота до 120 метров. 🤩 Пейзажи: Скалистые обрывистые берега, уютные песчаные бухты и прозрачная вода, из-за которой место называют «приморскими Мальдивами». 🤩 Птицы: Крупнейшая в стране колония чернохвостой чайки (более 50 тыс. особей), а также редкие желтоклювая цапля и малая колпица. 🤩 Подводный мир: Скалы и мелководье богаты актиниями, трепангами, морскими ежами и друзами мидий. История и туризм 🤩 Происхождение названия: Назван в честь контр-адмирала И. В. Фуругельма, военного губернатора Приморской области. 🤩 Исторические следы: Сохранилась старинная четырех орудийная береговая батарея времен СССР. 🤩 Правила посещения: Остров полностью заповедный; самостоятельный въезд запрещен. Попасть сюда можно только с официальной экскурсией на несколько часов. 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#приморскийкрай#островфуругельма#места</t>
+  </si>
+  <si>
+    <t>17.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10180</t>
+  </si>
+  <si>
+    <t>17.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10179</t>
+  </si>
+  <si>
+    <t>🐘 Пьющий слон. ✨ Это огромная каменная арка на берегу Японского моря. Если встать под правильным углом, кажется, будто гиганский каменный слон действительно пьёт воду! ✨ Дорога до места в целом проходимая, но в конце ждёт небольшой брод и подъём по грязи — зато виды того стоят! ✨ Здесь можно увидеть скальные породы самых разных оттенков: от рыжего и белого до красного и угольно - чёрного. Многие берега Приморья, как и это место, сформированы древнеми вулканами. ✨ Напротив арки — скалы с красивым названием "Парус". Как и и в случае со "Слоном", нужно поймать правильный ракурс, чтобы увидеть эту форму. Путешествуйте по России! Внутри РФ 🇷🇺 Путешествие по России #приморскийкрай#ольгинскийрайон#пьющийслон#места</t>
+  </si>
+  <si>
+    <t>17.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10178</t>
+  </si>
+  <si>
+    <t>✨ Курильское озеро. Камчатка. ✨ Курильское озеро — живописный водоем вулканического происхождения на юге Камчатки, в Южно-Камчатском заказнике. Оно занимает огромную кальдеру глубиной до 316 метров, окруженную сопками и вулканами (включая Ильинский). Это крупнейшее в Евразии нерестилище нерки, куда летом приходят тысячи бурых медведей для рыбалки. 🤣 Самое медвежье место в России. Внутри РФ 🇷🇺 Путешествие по России #камчатка#курильскоеозеро#места</t>
+  </si>
+  <si>
+    <t>17.08.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10177</t>
+  </si>
+  <si>
+    <t>Австралия со Станиславом Дробышевским с 28.10.2026 г. Тур в Австралию: таинственный и многоликий край света со Станиславом Дробышевским! Исследуем Аделаиду и откроем для себя уникальные вина Южной Австралии, проедем по Великой океанской дороге, увидим Мельбурн, отправимся в красный центр Австралии — к мистическим монолитам Улуру и Ката-Джута, встретим закат в пустыне под звуки диджериду, прогуляемся по Сиднею и при желании продолжим путешествие в Тасмании. Узнать больше #реклама 16+ krugosvetka.group О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10167</t>
+  </si>
+  <si>
+    <t>🌤 Приехали в Зеленоградск, чтобы посмотреть закат, а попали на солнечное затмение. Луна затмила Солнце практически на 85%. Невероятная красота. Внутри РФ 🇷🇺 Путешествие по России #калининградскаяобласть#зеленоградск#затмение#места</t>
+  </si>
+  <si>
+    <t>16.08.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10166</t>
+  </si>
+  <si>
+    <t>Работа в Яндекс.Такси на своем авто. Выберите свой тариф Официальный партнер Яндекс.Такси 👍Стабильный доход в надежном таксопарке. 👍У наших водителей всегда высокий коэффициент. 👍Круглосуточная поддержка - доступны даже при ограничениях связи ⚡Тарифы для ИП/СМЗ: комиссия 3%, 10₽ с заказа, 70₽ в сутки. ⚡Для физ. лиц: комиссия 4%, 12₽ с заказа, 150₽ в сутки. Оставьте заявку сейчас - предложение ограничено! Получить консультацию #реклама taxi-cash.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10165</t>
+  </si>
+  <si>
+    <t>🌋 Уникальная природа у подножья Мутновского вулкана. 📷 Елена Шкода Внутри РФ 🇷🇺 Путешествие по России #камчатка#мутновскийвулкан#природа#места</t>
+  </si>
+  <si>
+    <t>16.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10164</t>
+  </si>
+  <si>
+    <t>16.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10163</t>
+  </si>
+  <si>
+    <t>✨ Даурский заповедник. ✨ Государственный природный биосферный заповедник «Даурский» находится на юге Забайкальского края. Он создан 25 декабря 1987 года для охраны степных и водно-болотных экосистем. Его площадь составляет более 45 тысяч гектаров. Главные объекты охраны — бессточные Торейские озера и уникальные обитатели степей. Заповедник входит в список Всемирного наследия ЮНЕСКО. Природа и ландшафты 🤩 Состоит из 9 участков, разделенных на три кластера. 🤩 Включает котловину Торейских озер (Барун-Торей и Зун-Торей). 🤩 Озера имеют непостоянный режим: они могут полностью высыхать, а затем снова наполняться водой. 🤩 Ландшафты объединяют сухие степи, сопки и водно-болотные угодья. Животный мир 🤩 Птицы: Обитает около 300 видов. Это единственное место в России, где гнездятся 6 из 15 мировых видов журавлей. 🤩 Млекопитающие: Живут редкие животные, такие как антилопа дзерен, дикий кот манул, тарбаган и даурский ёж. 🤩 Уникальность: Территория служит ключевым пунктом на пути глобальной миграции перелётных птиц. Внутри РФ 🇷🇺 Путешествие по России #забайкальскийкрай#даурскийзаповедник#места</t>
+  </si>
+  <si>
+    <t>16.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10162</t>
+  </si>
+  <si>
+    <t>🌊 Встреча с косатками на Сахалине. Внутри РФ 🇷🇺 Путешествие по России #сахалин#интересное#места</t>
+  </si>
+  <si>
+    <t>16.08.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10161</t>
+  </si>
+  <si>
+    <t>15.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10160</t>
+  </si>
+  <si>
+    <t>✨ Слияние двух рек—Волги и Оки. ❕ Если вы не видели места слияние двух этих рек. Смотрите. ❕ Надеемся что вам понравиться! Внутри РФ 🇷🇺 Путешествие по России #нижнийновгород#слияниеволгииоки#места</t>
+  </si>
+  <si>
+    <t>15.08.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10159</t>
+  </si>
+  <si>
+    <t>15.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10158</t>
+  </si>
+  <si>
+    <t>✨ Из Уфы в Москву через Казань. ✨ Чтобы после Казани быстрее вернуться на трассу М - 12, можно выбрать переправу через Волгу на пароме. И это будет не только удобно, но и очень атмосферно! 💰 Стоимость переправы для легкового автомобиля составляет 450 руб., время в пути всего 15 - 20 минут. За один рейс паром перевозит примерно 8 - 15 машин и ходит каждые 10 - 15 минут, поэтому больших очередей обычно нет. 😍 Во время переправы можно выйти из автомобиля, насладиться видами на Волгу и сделать красивые фото. Для пассажиров без авто, переправа стоит всего 100 руб. с человека. ❕ Сохраняйте маршрут, если планируете такую поездку. Такой способ не только экономит время, но добавит путешествию немного романтики и новых впечатлений. Путешествуйте по России! Внутри РФ 🇷🇺 Путешествие по России #путешествия#уфамосква#паром#интересное</t>
+  </si>
+  <si>
+    <t>15.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10157</t>
+  </si>
+  <si>
+    <t>15.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10156</t>
+  </si>
+  <si>
+    <t>🏖️ Выбираем подходящий курорт в Абхазии. ✨ На видео очень коротко про основные места, но ещё дополнительно здесь, может вам пригодиться. 🤩 В Гагре, особенно Новой, узкая пляжная полоса и в высокий сезон там яблоку негде упасть, лежаки нужно занимать с утра пораньше. Туристов здесь больше чем в других местах потому что близко к границе. 🤩 В основном пляжи Абхазии галечные, только в районе Пицунды есть песок и то он с примесью гальки. Так же песок в Сухуме на Мокко и Манеро, но он там привозной. Внутри РФ 🇷🇺 Путешествие по России #абхазия#путешествия#выборкурорта#интересное</t>
+  </si>
+  <si>
+    <t>15.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10155</t>
+  </si>
+  <si>
+    <t>💪 Эмоции с вершины Эльбруса, после восхождения! 🏔 Эльбрус, высота 5642 м., 12 часов пути по леднику. Внутри РФ 🇷🇺 Путешествие по России #эльбрус#горы#места#интересное</t>
+  </si>
+  <si>
+    <t>15.08.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10154</t>
+  </si>
+  <si>
+    <t>Ремкомплекты кузовных элементов и кузовные детали авто На нашем сайте Вы можете заказать только качественные кузовные детали и аксессуары для более 3000 моделей авто, в том числе самых редких напрямую от производителей и сразу же выбрать сервис, который выполнит все работы по установке и возвращению Вашему автомобилю первозданного вида! Без лишней суеты, поисков и главное рисков! На нашем сайте Вы сможете заказать: Ремкомплекты кузовных порогов; Ремкомплекты задних арок; Усилители порогов; Ремкомплекты низа дверей; Ремонтные вставки пола; Лонжероны пола; Внутренние арки; Передние крылья авто из стеклопластика; Боковые двери из стеклопластика; Задние двери из стеклопластика. Доставка ремкомплектов в Ваш регион, осуществляется транспортной компанией. Оплата заказа при получении! Перейти на сайт #реклама cargasm.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10153</t>
+  </si>
+  <si>
+    <t>✨ Поход на лыжах в гости к Агафье Лыковой. ✨ Продолжение. Внутри РФ 🇷🇺 Путешествие по России #тайга#агафьялыкова#поход#путешествия</t>
+  </si>
+  <si>
+    <t>14.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10152</t>
+  </si>
+  <si>
+    <t>Палатка 2-местная Bask Bonzer 2, Зеленый Классическая двухместная палатка Bask Bonzer 2 с продуманной конструкцией Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10147</t>
+  </si>
+  <si>
+    <t>✨Поход на лыжах в гости к Агафье Лыковой. ❕ Продолжение в следующей части. Внутри РФ 🇷🇺 Путешествие по России #тайга#агафьялыкова#поход#путешествия</t>
+  </si>
+  <si>
+    <t>14.08.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10146</t>
+  </si>
+  <si>
+    <t>Запланируйте своё приключение:туры для активных на RHUMB RHUMB - это маркетплейс авторских туров и активных путешествий Мы соединяем туристов с организаторами туров по всему миру Самые оригинальные и захватывающие предложения в одном пространстве - все, что нужно, уже здесь! Перейти на сайт #реклама rhumb.travel О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10141</t>
+  </si>
+  <si>
+    <t>✨ Где в Москве найти самые живописные виды? ✨ В пейзажной части музея - заповедника "Царицино" спрятана одна из самых романтичных и изящных парковых построек — павильон "Мловида". ✨ Своё имя галерея - беседка получила за действительно чарующий "милый вид", открывающийся вокруг. По преданию, название локации дала сама императрица Екатерина II, восхитившаяся местной природой во время визита в усадьбу. Внутри РФ 🇷🇺 Путешествие по России #москва#царицино#места</t>
+  </si>
+  <si>
+    <t>14.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10140</t>
+  </si>
+  <si>
+    <t>✨ Путешествие по Чуйскому тракту. ✨ Слияние двух рек, Чуя и Катунь. Это популярная локация, на которой делает остановку большинство туристов. Посмотреть на красивый вид и за одно можно купить знаменитые чебуреки с маралом и др.. Внутри РФ 🇷🇺 Путешествие по России #алтай#слияниечуиикатуни#места</t>
+  </si>
+  <si>
+    <t>14.08.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10139</t>
+  </si>
+  <si>
+    <t>Свои Плюсы в S7 Airlines — это тема! Появился лайфхак, как заработать мили, летать в первом ряду или повысить класс обслуживания до бизнеса Узнали тут, что Яндекс начисляет мили S7 вместе с баллами Плюса. Переходите по ссылке и подключайте Свои Плюсы в S7 Airlines, пока есть бесплатный период Попробовать #реклама sp.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10138</t>
+  </si>
+  <si>
+    <t>✨ А вы знали, что в России строят курорт на огромном острове? Подробнее рассказали в ролике. 👆 Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#курильскиеострова#новости#интересное</t>
+  </si>
+  <si>
+    <t>13.08.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10137</t>
+  </si>
+  <si>
+    <t>Отдых на побережье Белека в сердце Средиземноморья! ✨Исключительное лето на побережье Средиземного моря в Белеке. Откройте для себя предложения раннего бронирования в Sirene Belek Hotel — просто нажмите на ссылку! Узнать больше #реклама sirene.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10136</t>
+  </si>
+  <si>
+    <t>✨ Одно из лучших мест, что вы можете увидеть в Абхазии — поездка на Ачапуру. ✨ Шестнадцать водопадов, километровые ледяные пещеры и виды, которым позавидует Новая Зеландия. Заброска сюда от Сухума займёт минимум 6 часов на хорошем внедорожнике. И столько же пешком. Другой способ добраться — вертолёт. Здесь настоящие горы, дикие места, где редко ступает нога человека. Внутри РФ 🇷🇺 Путешествие по России #абхазия#ачапуру#путешествия#места</t>
+  </si>
+  <si>
+    <t>13.08.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10135</t>
+  </si>
+  <si>
+    <t>ChatGPT 5.5 за 1 ₽ на 3 дня без VPN и сложных настроек Нужен ChatGPT для работы, учебы, контента или повседневных задач? Получите доступ к ChatGPT 5.5 всего за 1 ₽ на 3 дня. Без VPN, сложных настроек и поиска обходных решений. Используйте AI для текстов, идей, анализа информации, подготовки материалов и решения рабочих задач. ChatGPT помогает быстрее переходить от идеи к готовому результату, а вы экономите время на рутинной работе. Попробуйте полный доступ и оцените возможности AI на реальных задачах. Начать можно всего за 1 ₽ - https://clck.ru/3VDTzf Узнать больше #реклама 16+ gptportal.pro О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10129</t>
+  </si>
+  <si>
+    <t>🇷🇺 Бюджетные отели для отдыха в Москве. ❕ Сохраняйте подборку и делитесь с друзьями! Внутри РФ 🇷🇺 Путешествие по России #москва#отели#интересное</t>
+  </si>
+  <si>
+    <t>13.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10128</t>
+  </si>
+  <si>
+    <t>🌊 Тверь с воды. Внутри РФ 🇷🇺 Путешествие по России #тверь#места</t>
+  </si>
+  <si>
+    <t>13.08.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10127</t>
+  </si>
+  <si>
+    <t>Какая она — настоящая русская баня? На Алтае есть место, где показывают, какой бывает настоящая русская баня. Авторские банные ритуалы, многовековой кедровый сруб, профессиональные пармастера и атмосфера полного восстановления. В честь знакомства мы подготовили колесо подарков, где можно выиграть авторскую программу парения и другие приятные комплименты. Перейти на сайт #реклама vpar.space О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10126</t>
+  </si>
+  <si>
+    <t>✨ Что привезти из Сочи? ✨ Каждый раз в конце отпуска мы задаёмся вопросом: чем порадовать друзей, коллег и себя любимых, кроме магнитов и ракушек? ✨ В ролике поделились вариантами сувениров, а что чаще всего везёте из поездок в Сочи? Делитесь в комментариях! Внутри РФ 🇷🇺 Путешествие по России #сочи#сувениры#интересное</t>
+  </si>
+  <si>
+    <t>12.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10125</t>
+  </si>
+  <si>
+    <t>🦢 Лебедь накормил рыб. ❕ Какая умная птица. Внутри РФ 🇷🇺 Путешествие по России</t>
+  </si>
+  <si>
+    <t>12.08.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10124</t>
+  </si>
+  <si>
+    <t>12.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10123</t>
+  </si>
+  <si>
+    <t>🚢 А вы видели атомный ледокол "50 лет Победы" с такого ракурса? Масштаб впечатляет! Внутри РФ 🇷🇺 Путешествие по России #ледокол#50летпобеды#интересное</t>
+  </si>
+  <si>
+    <t>12.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10122</t>
+  </si>
+  <si>
+    <t>🌟 Телецкое озеро — это "младший брат Байкала" и жемчужина Алтая. Озеро с многочисленными водопадами (например, Корбу), чистейшей водой, густыми туманами и живописными видами гор, которые окружают озеро! Внутри РФ 🇷🇺 Путешествие по России #алтай#озеротелецкое#места</t>
+  </si>
+  <si>
+    <t>12.08.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10121</t>
+  </si>
+  <si>
+    <t>Ваш летний отдых Jumeirah Saadiyat Island предлагает спокойную атмосферу на побережье, где белоснежные пляжи встречаются с водами Аравийского залива. Насладитесь изысканной кухней, восстановите силы в отмеченном наградами спа-центре и любуйтесь прекрасными видами на море на протяжении всего пребывания. Просторные люксы с одной–тремя спальнями и виллы с двумя–пятью спальнями и частными бассейнами обеспечивают уединение и комфорт в элегантной современной обстановке. Частный пляж, SAL Beach Club, велнес-центр, студия пилатеса, а также корты для тенниса и падела — каждый момент создан для лёгкой и гармоничной островной жизни. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10120</t>
+  </si>
+  <si>
+    <t>🚨 Старинный маяк в часе езды от Петербурга. 🤩 В Петербурге и его окрестностях есть места с особым, непередаваемым морским шармом. Одно из них — Задний створный маяк Морского канала. ❕Маяк был возведён ещё в 1898 году и полностью перестроен в 1914-м. Имя архитектора остаётся тайной. Летом до него лучше всего добираться по воде на катере. 📷 gorbilet_travel Внутри РФ 🇷🇺 Путешествие по России #петербург#маякзадний#места</t>
+  </si>
+  <si>
+    <t>11.08.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10119</t>
+  </si>
+  <si>
+    <t>11.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10118</t>
+  </si>
+  <si>
+    <t>🇧🇾 🇷🇺 Сохраняйте видео, чтобы быстро и без лишних вопросов при следующей поездке в Россию пройти границу с Беларуью. Внутри РФ 🇷🇺 Путешествие по России #россия#беларусь#путешествия</t>
+  </si>
+  <si>
+    <t>11.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10117</t>
+  </si>
+  <si>
+    <t>11.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10114</t>
+  </si>
+  <si>
+    <t>✨ Эко - парк Долина Нарзанов. ✨ Экопарк «Долина Нарзанов» — это уникальный круглогодичный бальнеологический курорт и природный комплекс в урочище на высоте 1300 метров над уровнем моря, расположенный в Кабардино-Балкарии (около 30 км от Кисловодска). На площади около 1 кв. км бьют более 20 целебных минеральных источников-нарзанов. Подробную информацию об услугах и бронировании можно посмотреть на сайте Экопарк "Долина Нарзанов. ✨ Находится в долине реки Хасаут на склонах Скалистого хребта.Территория окружена субальпийскими лугами, лесами и горами.Входит в охранную зону национального парка «Приэльбрусье». Внутри РФ 🇷🇺 Путешествие по России #кисловодск#экопарк#долинанарзанов#места</t>
+  </si>
+  <si>
+    <t>11.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10113</t>
+  </si>
+  <si>
+    <t>✨ Посёлок Вая на реке Вишера на Севере Пермского края. ✨На правом берегу Вишеры, у места впадения реки Большой Ваи, находиться небольшой посёлок Вая. Он расположен примерно в 100 километрах севернее Красновишерска и сегодня считается одним из самых удалённых населённых пунктов бассейна Вишеры. ✨ Места вокруг славятся дикой северной природой, таежными лесами и популярны среди любителей сплавов и палаточных походов. 🤩 Основан в 1931 году как лесозаготовительный пункт системы Вишлага. ✨ Вокруг растут густые северные леса.Популярна рыбалка.Организуются сплавы по Вишере. 📷 maxkudryashov_ Внутри РФ 🇷🇺 Путешествие по России #пермскийкрай#посёлоквая#места</t>
+  </si>
+  <si>
+    <t>11.08.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10112</t>
+  </si>
+  <si>
+    <t>10.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10111</t>
+  </si>
+  <si>
+    <t>✨ Саха - Якутия. ✨ Батагайский кратер (Батагайка) — это самый большой термокарстовый провал в вечной мерзлоте, расположенный в Верхоянском районе Якутии, в 10 км. от посёлка Батагай. Провал до 100 метров и длинной около одного километра возник в 1960-х годах из-за вырубки леса и таяния мерзлоты. Внутри РФ 🇷🇺 Путешествие по России #сахаякутия#батагайскийкратер#места</t>
+  </si>
+  <si>
+    <t>10.08.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10110</t>
+  </si>
+  <si>
+    <t>10.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10109</t>
+  </si>
+  <si>
+    <t>❕ Отдых в Адыгее с бюджетом 3500 р. с человека. 👆 📷 freefamilly22 Внутри РФ 🇷🇺 Путешествие по России #адыгея#путешествия</t>
+  </si>
+  <si>
+    <t>10.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10108</t>
+  </si>
+  <si>
+    <t>Мужские зимние кроссовки с мехом Dolce &amp; Gabbana STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10107</t>
+  </si>
+  <si>
+    <t>✨ Дендропарк в Батуми ✨ Дендрологический парк Шекветили находится в 45 километрах от Батуми на берегу Черного моря. На площади в 60 гектаров собраны тысячи редких растений со всего мира и вековые гигантские деревья, перевезенные из разных регионов Грузии. В парке свободно живут экзотические птицы и животные. Вход бесплатный, но запрещено сходить с пешеходных дорожек и кормить животных. Внутри РФ 🇷🇺 Путешествие по России #грузия#батуми#дендропарк#места</t>
+  </si>
+  <si>
+    <t>10.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10106</t>
+  </si>
+  <si>
+    <t>✨ Приятное место для прогулок и легенда в мире астрономии. 🔭 Пулковский меридиан проходил через центр обсерватории, был исходный для всех карт России. 🪐 В честь этого места названа малая планета — Пулкова. ✨ Можно приехать на экскурсию: обзорную, тематическую, с наблюдениями в телескоп. 📍Пулковское шоссе, 65. 📷 В обнимку с Питером Внутри РФ 🇷🇺 Путешествие по России #петербург#пулковскаяобсерватория#места</t>
+  </si>
+  <si>
+    <t>10.08.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10105</t>
+  </si>
+  <si>
+    <t>Готовый маршрут по Казани на 3 дня 3 дня в Казани: куда сходить, где гулять и что попробовать + подарки внутри❤️ Узнать больше #реклама 16+ kzn.tubatay.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10104</t>
+  </si>
+  <si>
+    <t>✨ Маршрут по Пятигорску на один день. ✨ С этим маршрутом вы увидите основную программу по городу. Самые яркие локации. Конечно в Пятигорске можно посмотреть и попробовать намного больше. Это маршрут на один день. Внутри РФ 🇷🇺 Путешествие по России #пятигорск#маршрут#места#интересное</t>
+  </si>
+  <si>
+    <t>09.08.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10103</t>
+  </si>
+  <si>
+    <t>Фен Tefal Motion Dry HV5700D8 Простой и удобный уход за волосами на профессиональном уровне обеспечит фен Узнать больше #реклама tefal.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10098</t>
+  </si>
+  <si>
+    <t>✨ Где в Осетии искать гигантские памятники? ✨ В ущельях Северной Осетии спрятаны гигантские арт - объекты, каждый из них — символ, тесно связанный с древним эпосом, историей и культурой осетинского народа. ✨ В ролике рассказали о трёх таких арт - объектах, но на самом деле их гораздо больше. Внутри РФ 🇷🇺 Путешествие по России #севернаяосетия#памятники#интересное</t>
+  </si>
+  <si>
+    <t>09.08.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10097</t>
+  </si>
+  <si>
+    <t>09.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10096</t>
+  </si>
+  <si>
+    <t>⛵️ Слышали, как звучит легенданый "Крузенштерн"? ✨ С этого гудка начинается новое путешествие. Внутри РФ 🇷🇺 Путешествие по России #крузенштерн#калининград</t>
+  </si>
+  <si>
+    <t>09.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10095</t>
+  </si>
+  <si>
+    <t>Степь неземной красоты! 😍 ✨ Никаких гор, никаких лесов...Только горизонт на 360 градусов, ветер, пахнущий полынью и чабрецом, и море ковыля, переливающееся серебром. Оренбургская степь — это простор, от которого сначала теряешься, а потом не можешь оторваться. 📍 Координаты:51.7667, 55.1000 (ориентир — Оренбургский заповедник, Таловская степь). Путешествуй по России! Внутри РФ 🇷🇺 Путешествие по России #оренбург#таловскаястепь#места</t>
+  </si>
+  <si>
+    <t>09.08.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10094</t>
+  </si>
+  <si>
+    <t>08.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10093</t>
+  </si>
+  <si>
+    <t>✨ Саяны, Красноярский край. ✨ Саяно - Шушенское водохранилище — гигантский водоёмдлинной 312 км. и глубиной до 220 м. ✨ В него впадает река Кантегир — одна из сложнейших в Западном Саяне (4-5 категория). ✨ Валуны, пороги, шиверы и дикая природа ждут опытных туристов. ✨ Экстрим и красота! Внутри РФ 🇷🇺 Путешествие по России #красноярскийкрай#саяношушенскоеводохранилище</t>
+  </si>
+  <si>
+    <t>08.08.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10092</t>
+  </si>
+  <si>
+    <t>Спиннинг для рыбалки Maximus RESPECT 27 M/MH 2,7m... Спиннинг для рыбалки Maximus RESPECT 27 M/MH 2,7m 5-25g/10-40g (2 хлыста), Черный Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10087</t>
+  </si>
+  <si>
+    <t>✨ Махарское ущелье. ✨ Махарское ущелье — это дикий и живописный уголок природы в Карачаево-Черкесии, расположенный на высоте около 1600–2000 метров у границы с Абхазией. Долина славится чистейшими хвойными лесами, водопадами, альпийскими лучами и многочисленными целебными источниками нарзана. ✨ Путь начинается от Черкесска или Карачаевска через аул Учкулан.После аула Верхний Учкулан заканчивается асфальт, дальше идет грунтовая дорога (около 17 км). На обычной машине проехать можно, но местами аккуратно, лучше использовать внедорожник.Мобильной связи в самом ущелье практически нет. Внутри РФ 🇷🇺 Путешествие по России #карачаевочеркесия#махарскоеущелье#места</t>
+  </si>
+  <si>
+    <t>08.08.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10086</t>
+  </si>
+  <si>
+    <t>Работа в Яндекс.Такси на своем авто.Моментальные выплаты 🚗Официальный партнер Яндекс.Такси 👍Стабильный доход в надежном таксопарке. 👍У наших водителей всегда высокий коэффициент. 👍Круглосуточная поддержка - доступны даже при ограничениях связи ⚡Тарифы для ИП, СМЗ и физ. лиц на Ваш выбор! Оставьте заявку сейчас - предложение ограничено! Заказать звонок #реклама taxi-cash.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10085</t>
+  </si>
+  <si>
+    <t>✨ В Хабаровском крае неравнодушные люди спасли двух взрослых белух и троих детёнышей, застрявших на мели. К помощи быстро подключились спасатели, местные жители и сотрудники предприятий. Благодаря их общим усилиям все пять животных вернулись в море. Внутри РФ 🇷🇺 Путешествие по России #белухи#спасение#новости</t>
+  </si>
+  <si>
+    <t>08.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10084</t>
+  </si>
+  <si>
+    <t>✨ Главная фишка Рыбинска, о которой почти не кто не говорит. ✨ Оказывается, культовый советский фильм "12 стульев" Леонид Гайдай снимал в Рыбинске. ✨ Та самая сцена, где Остап Бендер произносит легендарное " может, тебе ещё ключи от квартиры, где деньги лежат"— это Рыбинск. Аукцион, на котором продавали гарнитур с сокровищами, снимали в здании Хлебной биржи. А пожарная каланча, тоже местная достопримечательность. ✨ Сегодня на месте, где снимали одну из культовых сцен, установлен памятник Остапу Бендеру и мальчику беспризорнику. Внутри РФ 🇷🇺 Путешествие по России #рыбинск#места#интересное</t>
+  </si>
+  <si>
+    <t>08.08.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10083</t>
+  </si>
+  <si>
+    <t>ЖК Начало. Финальные скидки лета до 12% до 30 августа Выгода на ограниченный пул квартир! 🚗 Расположен в престижном Пресненском районе. 12 минут на машине до Кремля, 15 минут пешком до ст. "Улица 1905 года", 6 минут на машине до Сити. Три парка с трех сторон. 🏠 Фантастические панорамы Москвы. Воробьевы горы, Лужники и Сити – как на ладони. ⚡ Уникальная архитектура проекта: Футуристичные формы, стеклянные фасады, 3 уровня благоустройства. ❤️ Клуб резидентов 1300 кв.м. включает кинозал, фитнес-студию, переговорные комнаты, детский клуб с репетиторскими. Своя улица кафе и ресторанов с летними террасами. 📱 Огороженная территория с круглосуточной охраной, системой контроля доступа и видеонаблюдением обеспечивает высокий уровень приватности и безопасности для всех резидентов. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.click О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10082</t>
+  </si>
+  <si>
+    <t>✨ Псков и область за два дня. ✨ В ролике показали путешествие в Псков, Изборск и Печоры. 👆 Внутри РФ 🇷🇺 Путешествие по России #псков#путешествия#места</t>
+  </si>
+  <si>
+    <t>07.08.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10081</t>
+  </si>
+  <si>
+    <t>07.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10080</t>
+  </si>
+  <si>
+    <t>🚂 Единственный в мире пассажирский поезд, весь маршрут которого полностью проходит за полярным кругом. 🚆 Поезд № 353 Воркута — Лабытнанги: это единственный в мире пассажирский поезд, весь маршрут которого полностью проходит за полярным кругом. 🛺 Линия пролегает в районе 67-й параллели северной широты. Поезд идёт по уцелевшему, действующему участку легендарной и трагической Трансполярной магистрали (бывшая "Мёртвая дорога" или 501-я сталинская стройка). Протяжённость составляет 227 км. Время в пути — 10 часов 5 минут. Его пассажиры — это колоритный сплав из вахтовиков - газовиков, путейцев, туристов с огромными рюкзаками и местных жителей. Внутри РФ 🇷🇺 Путешествие по России #поезд№353#интересное</t>
+  </si>
+  <si>
+    <t>07.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10079</t>
+  </si>
+  <si>
+    <t>Навык "Помощник ВТБ" Сделайте повседневные дела приятнее: забудьте про рутину оплаты мобильной связи, штрафов ГАИ и ЖКУ по Москве. Голосовой навык "Помощник ВТБ" на устройствах с Алисой подскажет по банковским вопросам, даст консультации по продуктам банка, а после авторизации поможет с платежами в ВТБ и выбором категорий кешбэка. Как запустить? - Скажите: "Алиса, чат с ВТБ". Потом просто скажите: "Оплати мой мобильный". И задача будет выполнена. Навык работает без биометрии — спокойно и удобно. Перейти на сайт Финансовые услуги оказывает: Банк ВТБ (ПАО). #реклама 16+ alice.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10078</t>
+  </si>
+  <si>
+    <t>✨ Манжерок — будущее российского туризма. ✨ С одной стороны — современный курорт, новые возможности и невероятный уровень сервиса. С другой — тот самый Алтай, который многие полюбили за его тишину, простоту и ощущение свободы. ❔ А как думаете вы? Такие проекты помогают сохранить интерес к Алтаю или постепенно меняют его навсегда? 📷 freefamily22 Внутри РФ 🇷🇺 Путешествие по России #алтай#манжерок#места</t>
+  </si>
+  <si>
+    <t>07.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10077</t>
+  </si>
+  <si>
+    <t>🏖️ Пляж "Толстяк" в Севастополе: уютный уголок Северной стороны. ✨ Хотите совместить спокойный пляжный отдых с потрясающими видами? Тогда вам стоит обратить внимание на пляж "Толстяк" на Северной стороне Севастополя. Говорят, он напоминает южные курорты: чистая вода, живописный закат и отсутствие городской суеты. ✨ Пляж находится прямо у мыса Толстый, в микрорайоне Радиогорка, по соседству с известным пляжем Учкуевка. Своё необычное название он получил именно от этого мыса. ✨ Добраться сюда — уже небольшое приключение: в отличие от Учкуевки, пляж расположен у подножия живописного обрыва, так что придётся спуститься и подняться по крутому склону. Но, как говорят местные, это того стоит. ✨ Галька и чистое море. Берег здесь галечный, с довольно крупной галькой. Зато море всегда славится своей чистотой — вода остаётся прозрачной и в волнение. Пляж очень длинный (около 250 м.) и разделён волнорезами. 📷 balaklavasev Внутри РФ 🇷🇺 Путешествие по России #крым#севастополь#пляжтолстяк#места</t>
+  </si>
+  <si>
+    <t>07.08.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10076</t>
+  </si>
+  <si>
+    <t>06.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10075</t>
+  </si>
+  <si>
+    <t>Старая Гагра, 3 августа. 😍 Внутри РФ 🇷🇺 Путешествие по России #абхазия#гагра#места</t>
+  </si>
+  <si>
+    <t>06.08.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10074</t>
+  </si>
+  <si>
+    <t>Генератор видео из текста и изображений. В одном месте всё что нужно для генерации видео! Топовые нейросети: Seedance, Google gemini omni, Google Veo, Grok Imagine, Runway, Topaz, Hailuo. AI-создание роликов. Нейросети генерируют видео из текста, картинки и фото. Высокое качество. Поддерживается генерация в 4К. Быстрая генерация. Создайте видео за минуту, просто и быстро, без навыков. AI-видео легко. Делайте ролики без навыков. Всё создаёт нейросеть. Оплата русской картой. Забудьте ограничения — удобная оплата любыми картами РФ. Сайт на русском, Сайт полностью на русском — вводите промт без сложностей. Пробная подписка 49 ₽. Тестируйте генерацию видео без риска за 49 рублей.. Перейти на сайт #реклама 16+ hailuo-online.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10073</t>
+  </si>
+  <si>
+    <t>✨Краснодар — Парк Облаков. Интересный обзор. 👍 📷 freefamily22 Внутри РФ 🇷🇺 Путешествие по России #краснодар#паркоблаков#места</t>
+  </si>
+  <si>
+    <t>06.08.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10072</t>
+  </si>
+  <si>
+    <t>Велосумка на раму ORTLIEB Fuel-Pack 1 л, Черный Велосумка на раму ORTLIEB Fuel-Pack 1 л создана для удобного доступа к... Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10067</t>
+  </si>
+  <si>
+    <t>🏖️ Обзор Серебряного пляжа в Балаклаве: цены, инфраструктура и морской транспорт. Крым. Внутри РФ 🇷🇺 Путешествие по России #крым#пляжи#места</t>
+  </si>
+  <si>
+    <t>06.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10066</t>
+  </si>
+  <si>
+    <t>✨ Настоящий центр науки и прогресса — сегодня расскажем, почему вам стоит приехать в Дубну! Внутри РФ 🇷🇺 Путешествие по России #дубна#путешествия#места</t>
+  </si>
+  <si>
+    <t>06.08.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10065</t>
+  </si>
+  <si>
+    <t>Экспедиция «Ульяновск юрского периода» Найдите свой первый аммонит или кость ихтиозавра — в настоящей палеонтологической экспедиции! Геопарк «Ундория», р. Волга ⚡ 18-20 сентября ⚡ Профессиональный геолог-гид ⚡ Проживание и питание включены 💰 Цена: 40 000 ₽ Находки можно забрать домой. А особо ценные войдут в экспозицию музея — с вашим именем! Перейти на сайт #реклама 16+ paleopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10064</t>
+  </si>
+  <si>
+    <t>🏖️ Сказочный пляж с яркими закатами — бухта Дубовая. ✨ На западном побережье Амурского залива, недалеко от Владивостока, спряталась бухта с нетипичным для этих мест названием. Здесь замирает время, а пейзажи остаються в памяти навсегда. ❕ Путешествуйте по России! 📍 43.0603, 131.7483, Приморский край, побережье Амурского залива. 📷 travels_russian Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#амурскийзалив#приморье#места</t>
+  </si>
+  <si>
+    <t>05.08.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10063</t>
+  </si>
+  <si>
+    <t>05.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10062</t>
+  </si>
+  <si>
+    <t>💦 Камышлинский водопад. 💦 Кажется, такого полноводного Камышлинского не было очень давно. Внутри РФ 🇷🇺 Путешествие по России #алтай#горноалтайск#камышлинскийводопад</t>
+  </si>
+  <si>
+    <t>05.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10061</t>
+  </si>
+  <si>
+    <t>Пансионат "Ларимар" Сочи. Скидка 25% на начало лета! Планируете незабываемый отдых в окружении природы и морского бриза? Выберите наш пансионат и окунитесь в атмосферу уюта и комфорта в пансионате "Ларимар" 3*! Включенные услуги: -Питание по системе «шведский стол». -Открытый подогреваемый бассейн. -Стильный бар для вдохновляющих напитков. -Живая анимация для всей семьи. -Детская площадка для маленьких путешественников. -Бесплатная автостоянка. -Трансфер для удобного перемещения. Зарегистрируйтесь сейчас и получите скидку 5% на ваше бронирование! Встречайте лето вместе с нами и создайте яркие воспоминания в «Ларимар». Перейти на сайт #реклама larimar-sochi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10060</t>
+  </si>
+  <si>
+    <t>❗️ Одно из самых опасных растений Сириуса и Сочи. 🤍 Внутри РФ 🇷🇺 Путешествие по России #сочи#сириус#интересное</t>
+  </si>
+  <si>
+    <t>05.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10059</t>
+  </si>
+  <si>
+    <t>🪨 Камнепад в долине Актру попал на видео. 📹 Очевидцы засняли момент схода камней 28 июля на северном склоне горы Караташ. Внутри РФ 🇷🇺 Путешествие по России #алтай#горакараташ#камнепад#интересное</t>
+  </si>
+  <si>
+    <t>05.08.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10058</t>
+  </si>
+  <si>
+    <t>Оздоровительные туры в госпиталь г. Санья Откройте для себя возможности медицинского туризма в КНР! Второй госпиталь ВМС (г. Санья | Хайнань) принимает иностранных пациентов на комплексное лечение и реабилитацию. 80 лет опыта — мы объединяем передовую аппаратную диагностику и профильные методы Традиционной китайской медицины. Основные направления работы госпиталя: - Опорно-двигательный аппарат (позвоночник и суставы); - Неврология и реабилитация после травм; - Хронические заболевания и женское здоровье. Штатные русскоязычные переводчики, комфортное размещение и прозрачный план процедур. Гражданам РФ и Казахстана безвиз на Хайнань 30 дней. Свяжитесь с нами, чтобы получить подробную информацию о направлениях и помощь в организации поездки. Имеются противопоказания. Необходима консультация специалиста. Получить консультацию Есть противопоказания. Посоветуйтесь с врачом. #реклама hospital1946.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10055</t>
+  </si>
+  <si>
+    <t>✨ Парк Рериха, "Бирюзовая Катунь", Алтай. Идеальное место для прогулки: ✅ Здесь установлен памятник Рериху, а с площадок открывается такая панорама на Катунь, что дух захватывает! ✅ Плюсом напротив парка Тавдинские пещеры и рядом грот Ихтиандра. ❕ Вход свободный.. 📍 Координаты: 51.776859, 85.734375 Внутри РФ 🇷🇺 Путешествие по России #алтай#катунь#паркрериха#места</t>
+  </si>
+  <si>
+    <t>04.08.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10054</t>
+  </si>
+  <si>
+    <t>04.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10044</t>
+  </si>
+  <si>
+    <t>Фонтанка SUP 2026 🏄 1 августа исторический центр Петербурга снова превратится в огромную водную сцену. На 11-й международный фестиваль «Петербург Фонтанка SUP» зарегистрировались 11 тысяч участников более чем из 250 населенных пунктов России и десяти стран. А помимо обычных сап-досок, на маршрут выйдет сразу несколько сапов большого формата — с яркими командами. Короче, посмотреть было на что! Внутри РФ 🇷🇺 Путешествие по России #петербург#фонтанкасап#интересное</t>
+  </si>
+  <si>
+    <t>04.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10043</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно в МТИ! Получите диплом престижного московского вуза, не меняя привычный ритм жизни! • Полностью онлайн: учитесь в удобное время и в любом месте • Диплом гособразца: подтвердим квалификацию признанным документом • От 7500 ₽/мес.: без удара по вашему бюджету • Более 80 направлений: от IT и инженерии до экономики и управления • Программа 2 диплома: оптимально для поступающих без ЕГЭ • Персональный куратор: поддержим на каждом этапе – от поступления до защиты диплома • 5 способов оплатить обучение: подберём комфортный для вас ⚡Переходи на сайт и получи скидку 10%⚡ Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10042</t>
+  </si>
+  <si>
+    <t>✨ А в Рязани грибы с глазами. 🌟 Прогулка по Рязани. 👆 А вы бывали в Рязани? Внутри РФ 🇷🇺 Путешествие по России #рязань#путешествия#места</t>
+  </si>
+  <si>
+    <t>04.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10041</t>
+  </si>
+  <si>
+    <t>✨ Под Кисловодском и по дороге на плато Джилы-Су есть локация со скалами, которые из-за сходства с пейзажами из фильма называют «скалами Аватара». Новый подвесной пешеходный мост длиной около 100 метров и на высоте около 70–80 метров открылся там в конце мая 2026 года. 📷 vibeprocat Внутри РФ 🇷🇺 Путешествие по России #кисловодск#подвесноймост#горы#места</t>
+  </si>
+  <si>
+    <t>04.08.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10040</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 790 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10039</t>
+  </si>
+  <si>
+    <t>✈️ В Самаре научиться управлять самолётом сможет каждый. ✨ В Самаре главным и самым популярным авиационным тренажёром профессионального уровня является тренажёр пассажирского лайнера Boeing 737NG от сети Dream Aero, расположенный в ТРК «Космопорт» на улице Дыбенко, 30. Он установлен на динамической платформе, полностью повторяет реальную кабину самолета и управляется под руководством пилота-инструктора 💰 Стоимость полета на авиатренажере в Самаре зависит от типа симулятора. На тренажере пассажирского лайнера Boeing 737 (Dream Aero в ТЦ «Космопорт») цена составляет от 5 990 рублей за 30 минут. На динамических игровых авиасимуляторах высшего пилотажа цены ниже — от 800 рублей за мини-миссию или от 2 250 рублей за 30 минут. Внутри РФ 🇷🇺 Путешествие по России #самара#трккосмопорт#авиатренажёр#места#интересное</t>
+  </si>
+  <si>
+    <t>03.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10038</t>
+  </si>
+  <si>
+    <t>03.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10037</t>
+  </si>
+  <si>
+    <t>✨ Мамедово ущелье. ✨ В 15 минутах от Лазаревского можно попасть в сказочное место. Мамедово ущелье. Здесь можно прогуляться к каскаду водопадов, к дальмену и к каменному завалу. В ролике показана прогулка к водопадам. ✨ Прогулка займёт около 2 часов не спеша. Можно купаться, можно отдохнуть в слиянии с природой. И это в 15 минутах от отеля "Небеса" в Лазаревском. Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#лазаревское#мамедовоущелье#места</t>
+  </si>
+  <si>
+    <t>03.08.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10036</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 2 049 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 2 049 000₽, господдержка 925 000₽*. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10035</t>
+  </si>
+  <si>
+    <t>❕ Сохраните видео и отправьте тому, с кем вы планируете поездку в Беларусь. 🇧🇾 🤔 Что привезти с собой из Беларуси. Внутри РФ 🇷🇺 Путешествие по России #беларусь#путешествия#интересное</t>
+  </si>
+  <si>
+    <t>03.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10034</t>
+  </si>
+  <si>
+    <t>✨ День на реке Оредеж, Ленинградская область. ✨ До реки можно добраться с Балтийского вокзала. Доехать до станции Сиверская. Путь занимает примерно 1 час 20 минут. Сап можно взять в аренду на Авито. Свежайший воздух и чистая речка, может скрасить любой день. 😍 ❕ Путешествуйте по России! Внутри РФ 🇷🇺 Путешествие по России #лениградскаяобласть#рекаоредеж#места</t>
+  </si>
+  <si>
+    <t>03.08.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10033</t>
+  </si>
+  <si>
+    <t>02.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10032</t>
+  </si>
+  <si>
+    <t>💰 3000 рублей за то, что видят не все туристы. ✨"Мать - Волга" стоит на закрытом гидроузле, пешком и на машине не подобраться. Только на теплоходе через шлюз. ❔ Дорого это или нормальная цена? Пишите в комментариях. Внутри РФ 🇷🇺 Путешествие по России #рыбинск#волга#путешествия</t>
+  </si>
+  <si>
+    <t>02.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10031</t>
+  </si>
+  <si>
+    <t>02.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10030</t>
+  </si>
+  <si>
+    <t>🎢 Парк аттракционов — "Остров Мечты". ✨ Новые уличные зоны "Острова Мечты" впервые приняли гостей. 🎡 Перед стартом аттракционы прошли все необходимые испытания. Среди первых их протестировали основатель парка Амиран Муцоев, генеральный директор Михаил Кондратьев и технический директор Глеб Пауль. Проверили. Запустили. 👍 Внутри РФ 🇷🇺 Путешествие по России #москва#парк#островмечты#места</t>
+  </si>
+  <si>
+    <t>02.08.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10029</t>
+  </si>
+  <si>
+    <t>Кремовые брюки Luisa Wang из хлопка Брюки прямого силуэта с умеренным объемом и четкой линией посадки на талии Узнать больше #реклама luisawang.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10028</t>
+  </si>
+  <si>
+    <t>✨ Путешествие в Нижний Новгород. ❕ Это отличная идея для поездки по России. Внутри РФ 🇷🇺 Путешествие по России #нижнийновгород#путешествия#места</t>
+  </si>
+  <si>
+    <t>02.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10027</t>
+  </si>
+  <si>
+    <t>🤩 Вершина, ставшая священным местом. ✨ Шалбуздак — это не просто гора высотой 4142 метра. Это место паломничества, куда каждый год поднимаются тысячи людей. 👣 Тропа на гору идёт через альпийские луга, каменные осыпи и узкие гребни. Наверху — небольшое святилище Эренлар, облака под ногами и панорама на весь Кавказкий хребет. ❕ Путешествуй по России! 📍 Координаты: 41.2825, 47.8878, село Куруш (старт маршрута), Докузпаринский район, Дагестан. 📷 travels_russian Внутри РФ 🇷🇺 Путешествие по России #дагестан#докузпаринскийрайон#селокуруш#места</t>
+  </si>
+  <si>
+    <t>02.08.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10026</t>
+  </si>
+  <si>
+    <t>Скидка на гели Ariel и Tide! Скидка 30% на гели для стирки Ariel и Tide по промокоду STIRKA30 Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10025</t>
+  </si>
+  <si>
+    <t>✨ Татарский сабантуй в Абхазии. 📷 natasha_promedia Внутри РФ 🇷🇺 Путешествие по России #абхазия#сабантуй#события#места</t>
+  </si>
+  <si>
+    <t>01.08.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10024</t>
+  </si>
+  <si>
+    <t>Высшее образование, которое помещается в смартфоне Учеба не должна ставить жизнь на паузу. В Московском технологическом институте (МТИ) мы убрали бюрократию, поездки на сессии и сделали адекватные цены. ✅ Учитесь онлайн — дома, в пробке или в командировке. ✅ Диплом государственного образца (ГОЗНАК). ✅ Никакой бумажной волокиты — за вами закреплен личный куратор. ✅ Более 100 направлений: Стройка, энергетика, IT, экономика. ✅ Доступно: от 7500 ₽/мес. (доступна оплата мат. капиталом). Уже есть диплом колледжа? Срок обучения можно сократить до 3,5 лет за счет перезачета дисциплин. Сделайте шаг к повышению или новой карьере. Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10023</t>
+  </si>
+  <si>
+    <t>✨ Банный остров в Карелии. Внутри РФ 🇷🇺 Путешествие по России #карелия#банныйостров#места</t>
+  </si>
+  <si>
+    <t>01.08.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10022</t>
+  </si>
+  <si>
+    <t>01.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10021</t>
+  </si>
+  <si>
+    <t>🌸🌸🌸 Долина роз, Кисловодск. 📷 Красивая Россия Внутри РФ 🇷🇺 Путешествие по России #кисловодск#долинароз#места</t>
+  </si>
+  <si>
+    <t>01.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10020</t>
+  </si>
+  <si>
+    <t>✨ На ВДНХ проходит автофестиваль "ПроДвижение". ✨ С 30 июля по 2 августа на всех ключевых локациях главной выставки страны будет представлено более 300 автомобилей разных эпох. Программа фестиваля: 🤩 На Октябрьской площади 1 и 2 августа откроется арена для дрифта, где пройдут показательные заезды ведущих спортивных команд и выступления известных мотоциклистов. 🤩 На главной сцене за павильоном №1 " Центральный" все дни будут удивлять гостей премьерами автопрома — новые модели представят компании "Аурус", "Волга" и "Атом". 🤩 На площадке у арки Южного входа Выставки пройдёт экспозиция уникальных моделей автопрома от коллекционеров и владельцев редких автомобилей. 🤩 Вдоль Центральной аллеи ВДНХ будут представлены эксклюзивные модели отечественных и зарубежных автомобилей, среди которых "Москвич-408-Турист", современный концепт-кар "Молния", аутентичный самодельный автомобиль "Юна", гоночный прототип LADA Revolution и другие. 🤩 В тематической зоне "Аллея будущего" представят разработки и прототипы транспорта, который появится на дорогах страны через 5-15 лет. 🤩 Между памятником В.И.Ленину и павильоном №1 "Центральный" разместится экспозиция из 10 эксклюзивных моделей, которые являются экзотикой и экспериментами зарубежного автопрома. 📷 gorbilet_moscow Внутри РФ 🇷🇺 Путешествие по России #москва#вднх#автофестиваль#интересное</t>
+  </si>
+  <si>
+    <t>01.08.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10019</t>
+  </si>
+  <si>
+    <t>31.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10018</t>
+  </si>
+  <si>
+    <t>✨ Новое место, которое сейчас обсуждает весь Краснодар. 📷 krd_men Внутри РФ 🇷🇺 Путешествие по России #краснодар#паркгалицкого#места</t>
+  </si>
+  <si>
+    <t>31.07.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10017</t>
+  </si>
+  <si>
+    <t>31.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10016</t>
+  </si>
+  <si>
+    <t>✨Ещё ни один регион России не сталкивался с такой проблемой. 🇷🇺 📷 go_russian_est Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#новости#интересное</t>
+  </si>
+  <si>
+    <t>31.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10015</t>
+  </si>
+  <si>
+    <t>ЭДО Saby от 2300 руб./год. 1 месяц бесплатно Исходящие от 4,5 руб. Простая интеграция с 1С, удобное мобильное приложение Узнать больше #реклама 16+ saby.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10014</t>
+  </si>
+  <si>
+    <t>✨ Главный символ юга. 🏰 Маленький готический замок с невероятной исторической ценностью на отвесной скале мыса Ай - Тодор. Стоит так, что дух захватывает: 40 метров вниз — чёрное море. Архитектор Шервуд создал чудо, которое больше ста лет притягивает взгляды и сердца. 📍 Координаты: 44.4287, 34.1284, посёлок Гаспра, Крым. 📷 travels_russian Внутри РФ 🇷🇺 Путешествие по России #крым#ласточкиногнездо#места</t>
+  </si>
+  <si>
+    <t>31.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10013</t>
+  </si>
+  <si>
+    <t>✨ В Бурятии сотрудник МЧС Роман Конечных спас супругов, которых уносило бурным течением. Он услышал крики о помощи, бросился в реку и по очереди вытащил из воды женщину и её мужа. В тот день Роман был не на службе, но не смог пройти мимо чужой беды. 👍 Вот они, настоящие герои нашей страны! 🦸‍♂️ 📷 good_events Внутри РФ 🇷🇺 Путешествие по России #россия#новости#интересное</t>
+  </si>
+  <si>
+    <t>31.07.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10012</t>
+  </si>
+  <si>
+    <t>30.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10011</t>
+  </si>
+  <si>
+    <t>✨ Пароход "Гоголь" — живой памятник на воде, которому 115 лет. ✨ Это единственный в России действующий колёсный пароход. Построили его в 1911 году в Нижнем Новгороде, и с тех пор он бороздит воды Северной Двины. За свою историю побывал госпитальным судном в годы войны, а сейчас — главная туристическая достопримечательность Архангельска. Что вас ждёт: ⛴ Двух часовая прогулка с аудиоэкскурсией "Архангельск — город над рекой". 🛠 Экскурсия по судну: машинное отделение с механизмами 1911 года, капитанская рубка и гребные колёса. 🌙 Ночные рейсы "Белая ночь" и загородные прогулки с пикником. 🎭 Иммерсивный спектакль "Поморский ковчег" прямо на борту. ❕Актуальные экскурсии и цены смотрите на сайте pomor-tur.ru 📍 Отправление от пристани 152 в Архангельском порту ▪️ Навигация: с конца мая до конца сентября. ✨ Гулять по палубам, слушать плеск воды от колёс и чувствовать дыхание истории. Это не просто прогулка — это путешествие в прошлое на живом памятнике. Внутри РФ 🇷🇺 Путешествие по России #архангельск#парохогоголь#интересное</t>
+  </si>
+  <si>
+    <t>30.07.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10010</t>
+  </si>
+  <si>
+    <t>Стабильный доход, подписывайся на подборку вакансий! Выплаты регулярно. Работа рядом с домом Узнать больше #реклама vresourse.clients.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10009</t>
+  </si>
+  <si>
+    <t>✨ Бадукские озёра. ✨ Россия, Карачаево - Черкессия, Бадукские озёра (изумрудные очи) — это три горных озера, в которые впадает река Бадук, и последовательно протекает через все три озера. Поэтому озера являются проточными. 🌟 Озёра наполнены абсолютно прозрачной водой, цвет которой меняется в зависимости от времени суток и погоды. Внутри РФ 🇷🇺 Путешествие по России #карачаевочеркессия#бадукскиеозёра#места</t>
+  </si>
+  <si>
+    <t>30.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10008</t>
+  </si>
+  <si>
+    <t>Накопительный счёт в Сейвах со ставкой до 15% Сейв без срока — для тех, кто хочет держать деньги под рукой и получать доход каждый день ✨ • До 15% годовых • Ежедневна выплата процентов • Доход на фактический остаток Откройте Сейв онлайн и пользуйтесь деньгами без ограничений! Узнать больше Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10007</t>
+  </si>
+  <si>
+    <t>✨ А находится новое чудо России прямо в городе Белореченск и добраться до него можно на любом автомобиле или даже пешком. 📍 Точные координаты: 44.735175, 39.877832 Внутри РФ 🇷🇺 Путешествие по России #кубань#белореченск#места</t>
+  </si>
+  <si>
+    <t>30.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10006</t>
+  </si>
+  <si>
+    <t>🇸🇦 Да это пустыня в Ставропольском крае! ✨ Расположена она в Нефтекумском районе, в окрестностях заказника "Дюна". Чтобы добраться туда, нужно будет поплутать по степным дорогам, с атмосферой фильма "Безумный Макс", но все усилия, кажется того стоят! 📍 Примерные координаты этих дюн: 44.590011, 45.220898 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #ставропольскийкрай#нефтекумскийрайон#дюна#места</t>
+  </si>
+  <si>
+    <t>30.07.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10005</t>
+  </si>
+  <si>
+    <t>Заголовок объявления Текст объявления Узнать больше #реклама f1sxciqbl4jyyzmyy.clients.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10004</t>
+  </si>
+  <si>
+    <t>⛲ Шоу фонтанов в Абрау - Дюрсо. Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#новороссийск#шоуфонтанов#места</t>
+  </si>
+  <si>
+    <t>29.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10003</t>
+  </si>
+  <si>
+    <t>29.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10002</t>
+  </si>
+  <si>
+    <t>✨ Остров Водный — единственный в России остров, где живут только дикие лошади. 🌟 ✨ В самом сердце солёного озера Маныч-Гудило, которое с одной стороны граничит с Калмыкией, а с другой — с Ростовской областью, лежит небольшой, почти необитаемый остров. Почти — потому что единственные его обитатели — это дикие лошади. Как и когда они туда попали, никто точно не знает. ❕ Посещать остров лучше в середине апреля, когда зацветают тюльпаны. 💐 Внутри РФ 🇷🇺 Путешествие по России #ростовскаяобласть#островводный#путешествия#места</t>
+  </si>
+  <si>
+    <t>29.07.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10001</t>
+  </si>
+  <si>
+    <t>29.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10000</t>
+  </si>
+  <si>
+    <t>💎 Этот город России построили на льду. ✨ Якутск стоит на вечной мерзлоте — толстом слое земли, песка и замерзшей воды, который не тает круглый год. ✨ Здания не ставят прямо на землю. Под них забивают длинные бетонные сваи на глубину до 10–15 метров, чтобы дом держался за твердый замерзший грунт. ✨ Почти все дома в Якутске приподняты над землей на специальных сваях. Это нужно для того, чтобы тепло из квартир не растопило лед под зданием. ✨ В городе работают ученые-мерзлотоведы, которые изучают прочность грунта и поведение льда на глубине в десятки метров. 📷 go_russian_east Внутри РФ 🇷🇺 Путешествие по России #якутск#интересное#места</t>
+  </si>
+  <si>
+    <t>29.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9999</t>
+  </si>
+  <si>
+    <t>✨ Сергиев Посад — идеальный город, чтобы одним днём отправиться в летнее путешествие из Москвы. Делимся маршрутом: 🤩 Смотровая площадка "Блинная гора" 🤩 Свято - Троицкая Лавра 🤩 Трикотажка Place 🤩 Кафе "Сергиевская кухмистерская", где можно попробовать знаменитую посадскую коврижку 🤩 Келарский пруд А если захочется заглянуть в музеи, сохраните эти: 🤩 Сергиево - Посадский музей - заповедник 🤩 Музей игрушки 🤩 Музей "Ретро - гараж" (или советского детства) 🤩 Музей брендов, истории и дизайна упаковки 📷 sprout_moscow Внутри РФ 🇷🇺 Путешествие по России #сергиевпосад#путешествия#места</t>
+  </si>
+  <si>
+    <t>29.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9998</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9997</t>
+  </si>
+  <si>
+    <t>✨ В Петербурге патруль на воде спас из Невы собаку по кличке Лея. Животное сбежало с Ладожского вокзала и каким-то образом оказалось в реке, где провело около часа. Собаку заметили с борта патрулбного катера у Свердловской набережной. Она уже выбивалась из сил, борясь с течением. Сотрудники успели вытащить обессилевшую Лею и благополучно вернуть хозяевам. 😳 📷 good_events Внутри РФ 🇷🇺 Путешествие по России #петербург#забавныеживотные#интересное</t>
+  </si>
+  <si>
+    <t>28.07.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9996</t>
+  </si>
+  <si>
+    <t>28.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9995</t>
+  </si>
+  <si>
+    <t>🏛 Этот музей вы точно захотите посетить. 🧑‍🏫 Экскурсия здесь проходит в формате урока по правилам безопасности со всевозможными интерактивами. Будет интересно как детям, так и взрослым! 📍 Центр безопасности МЧС в Минске, ул. Олешева, 2 💰 Взрослый билет — 14 BYN/ 380 РУБ. 💰 Переворот в машине — 3 BYN/ 80 РУБ. ❕ Предварительная запись обязательна, время экскурсии 2 часа. ❕ Сохраняйте идею и подписывайтесь, чтобы не пропустить интересные места. Внутри РФ 🇷🇺 Путешествие по России #белорусия#минск#музеи#мчс#места</t>
+  </si>
+  <si>
+    <t>28.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9994</t>
+  </si>
+  <si>
+    <t>Почему опасно ехать в Севастополь? 🤔 ❕ Нет, не из-за бензина. Не из-за воздушных тревог. И даже не из-за перебоев со светом. ✨ Настоящая опасность вот в чём: ✨ Однажды ты просто приезжаешь сюда... Смотришь на море, на город, на эти улицы, залитые солнцем. 😍 ❕ И в друг понимаешь: "А ведь здесь можно остаться...". ❔ Бывало такое? Внутри РФ 🇷🇺 Путешествие по России #крым#севастополь#места</t>
+  </si>
+  <si>
+    <t>28.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9993</t>
+  </si>
+  <si>
+    <t>🌄 Край высоких гор, вкусных пирогов и гостеприимства. ⭕️ Северная Осетия — это когда просыпаешься, а за окном снежные пики Большого Кавказа. Здесь синее небо отражается в горных реках, а воздух пахнет разнотравьем и свежеиспечёнными вкусностями. Путешествуй по России! 📍 42.9833, 44.6833 — Владикавказ, отправная точка для всех маршрутов. Внутри РФ 🇷🇺 Путешествие по России #севернаяосетия#владикавказ#путешествия#места</t>
+  </si>
+  <si>
+    <t>27.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9992</t>
+  </si>
+  <si>
+    <t>🤍 Дагестанский Мачу - Пикчу. 🏞 Высоко над долиной, на скалистом уступе, замер целый город. Боевые башни, стены и жилые сакли Старого Кахиба построены так, что кажуться продолжением скалы. Когда - то здесь кипела жизнь, а сегодня только ветер гуляет по узким улочкам и орлы парят в вышине. Путешествуйте по России! 📍 42.4333, 46.6000, Шамильский район, Дагестан. 📷 travels_russian #дагестан#старыйкахиб#места</t>
+  </si>
+  <si>
+    <t>27.07.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9991</t>
+  </si>
+  <si>
+    <t>27.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9990</t>
+  </si>
+  <si>
+    <t>❔ Почему сон после перелёта — это главная ловушка для организма? Казалось бы, логично: устал — ложись поспи. Но в туризме эта логика не работает. 🥱 🧠 Что происходит с телом во время полёта? 🤩 Гипоксия и давление. На высоте 10 000 метров давление в салоне ниже привычного, а воздух разрежен. Кровь хуже насыщается кислородом. Твоя усталость — это не просто "не выспался", это кислородное голодание клеток. 🤩 Обезвоживание. В самолёте экстремально сухой воздух (влажность около 10-20% при норме в 50%). Кровь густеет, лимфа застаивается. 🤩 Сбой циркадных ритмов. Твой мозг ещё живёт по домашнему времени, а солнце за окном уже диктует новые правила. 🥱☀️ Почему нельзя ложится спать днём? Если ты уснёшь сразу после заселения, твой мозг воспримет это как продолжение "ночного" цикла. Гормон сна (мелатонин) начнёт выбрасываться хаотично. В итоге: ты проснёшься в разбитом состоянии, среди ночи, не сможешь уснуть до утра, а на следующий день получишь дикий джетлаг, жуткие отёки из-за застоя густой лимфы и головную боль. Отпуск начнётся с аптечки. ❕ Умный алгоритм действий: ♾ Иди на солнце. Яркий свет блокирует выработку мелатонина. Мозг понимает: "Сейчас день, спать нельзя" — и запускает перенастройку внутренних часов. 🥤 Пей воду (много). Тебе нужно разжижить кровь и запустить лимфоток, чтобы убрать отёки. 🚶 Двигайся. Лёгкая прогулка заставит мышцы работать и разгонит застоявшуюся кровь. Главная задача дотерпеть до вечера. Тогда организм мгновенно перестроится на новый ритм, и на следующий день ты проснёшься со свежей головой и без отёков! Внутри РФ 🇷🇺 Путешествие по России #перелёт#советы#лайфхаки</t>
+  </si>
+  <si>
+    <t>27.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9989</t>
+  </si>
+  <si>
+    <t>Утроили возможности для предпринимателей Фонд Немалого бизнеса стал масштабнее: теперь в три раза больше победителей и 100 млн ₽ призовых. Расскажите о своём деле и получите шанс на поддержку для развития бизнеса. Победители сами выбирают, что нужно их проекту: финансовую поддержку, рекламную кампанию или обучение в Московской школе управления Сколково. Фонд поддерживает предпринимателей со всей России. Подайте заявку, расскажите историю своего бизнеса и получите возможность стать одним из победителей. Перейти на сайт #реклама 16+ alfabank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9987</t>
+  </si>
+  <si>
+    <t>🎆 Новый год в Сочи. 🌲🏖 🎇 Хотите встретить новый год в Сочи парк отеле? 💰🗓 Вот даты и цены. 👆 ❗️ Этот ролик не является рекламой, а лишь информирует о возможном времяпрепровождении.! Внутри РФ 🇷🇺 Путешествие по России #сириус#сочи#сочипаркотель#новыйгод</t>
+  </si>
+  <si>
+    <t>27.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9986</t>
+  </si>
+  <si>
+    <t>✨ Как попасть в Царицыно бесплатно! ✨ А вы знали, что каждую третью среду месяца вход бесплатный? С 09:00 до 18:00 можно посетить: Большой дворец, Средний дворец (Оперный дом), Хлебный дом и Оранжерейный комплекс. ✨ Это один из самых красивых дворцовых ансамблей Москвы. Его строили для Екатерины II. ✨ А после музеев не спешите домой, дождитесь вечера. Музыкальный фонтан включит подсветку. Вода, музыка и 1000 огней, идеально завершат прогулку. Внутри РФ 🇷🇺 Путешествие по России #царицино#музеибесплатно#интересное</t>
+  </si>
+  <si>
+    <t>27.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9985</t>
+  </si>
+  <si>
+    <t>Роскошный отдых в отеле Swissôtel The Bosphorus, Стамбул Откройте для себя место, где каждая деталь создана для вашего комфорта: ✨ Роскошные резиденции с уединением в самом сердце Стамбула ✨ Гастрономические впечатления на террасах у Босфора ✨ Spa-комплекс для полного расслабления после городской суеты Забронируйте свой идеальный отдых в Swissôtel The Bosphorus Istanbul! Узнать больше #реклама swissotelthebosphorus.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9984</t>
+  </si>
+  <si>
+    <t>🍩 Пышки — гастрономический символ Петербурга. В день рождения здесь дарят столько пышек, сколько лет исполнилось. Но есть условия: 🎂 Действует только в день рождения ▪️ До 13:00 💳 При себе нужно иметь паспорт ❕ Все пышки нужно съесть на месте, с собой не дают. ✨ Такая акция действует в сети кафе "Пышечка" от холдинга Ginza Project. ✨ Культовое место, вкусные пышки, щедрая акция. Сохраняйте. 📷 В Обнимку с Питером Внутри РФ 🇷🇺 Путешествие по России #петербург#гастрономия#пышечная#интересное#места</t>
+  </si>
+  <si>
+    <t>26.07.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9983</t>
+  </si>
+  <si>
+    <t>Целых 2 дня альпакатерапии! Посетите пушистый Альпака-фест 15 и 16 августа в «Белом колодце»! Кормите, обнимайте и фотографируйте альпак, ловите дзен на йоге, зажигайте под латиноамериканские ритмы. Пробуйте перуанскую кухню и станьте экспертом по альпакам. Детей ждут игры и анимация, взрослых – гастро-тур и тёплый маркет. Альпакавыходные – идеальная перезагрузка для всей семьи! Билеты на сайте «Белого колодца»: Перейти на сайт Номер реестровой записи: С362025003434, С362026023240. #реклама 16+ parkbk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9982</t>
+  </si>
+  <si>
+    <t>🚃 От Москвы до Владивостока на электричках — это реально. 🗓 Чтобы доехать до Владивостока из Москвы на электричках, придётся сделать более пятидесяти пересадок, проехать примерно на шестидесяти электричках, провести в дороге около 25 дней и преодолеть почти 9200 км. 🤔 И уже есть несколько энтузиастов, которым это удалось. 😀 📷 go_russian_east Внутри РФ 🇷🇺 Путешествие по России #путешествия#москвавладивосток</t>
+  </si>
+  <si>
+    <t>26.07.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9981</t>
+  </si>
+  <si>
+    <t>Комплект Wademan Khaki Купить на finntrail.ru Узнать больше #реклама finntrail.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9978</t>
+  </si>
+  <si>
+    <t>🚇 Двухэтажный комфортный вагон. ❗️ Какие места не стоит покупать в двухэтажных вагонах, чтобы не испортить впечатления от поездки! Понравилось — ставь лайк! 👍 Внутри РФ 🇷🇺 Путешествие по России #поезда#интересное</t>
+  </si>
+  <si>
+    <t>26.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9977</t>
+  </si>
+  <si>
+    <t>✨ Остров Патмос, Алтай. ✨ Над бирюзовой Катунью, на скалистом острове, застыл лик Божьей Матери. Рядом деревянная часовня где тишина смешивается с шумом реки. ✨ Пройти по качающемуся мосту, значит оставить тревоги и почувствовать лёгкость среди гор. Внутри РФ 🇷🇺 Путешествие по России #алтай#патмос#катунь#интересное</t>
+  </si>
+  <si>
+    <t>26.07.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9976</t>
+  </si>
+  <si>
+    <t>Шорты для мальчиков Under Armour Tech, Черный В 2 кармана можно положить что-то небольшое, но важное. Свободный крой Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9971</t>
+  </si>
+  <si>
+    <t>💰 Где почувствовать себя учёным - искателем древних сокровищ? Место, где можно найти и забрать с собой окаменелости старше динозавров: 🔨 На месте выдают геологический молоток, перчатки, защитные очки и иллюстрированный каталог - определитель. 🤔 Что можно найти — трилобитов, моллюсков и других древних организмов возрастом более 450 миллионов лет. 💰 Цены: 🤩 Детский билет в будни — 900 р., в выходные — от 1200 р. 🤩 Взрослый билет в будни — 1300 р., в выходные — 1700 р. 📍 Адрес — Ленинградская область, Кировский район, село Путилово (около 50 км. от Петербурга). Внутри РФ 🇷🇺 Путешествие по России #ленинградскаяобласть#интересныеместа</t>
+  </si>
+  <si>
+    <t>25.07.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9970</t>
+  </si>
+  <si>
+    <t>25.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9969</t>
+  </si>
+  <si>
+    <t>🚌 В России становится всё больше очень длинных автобусных маршрутов. Теперь к ним добавился и рейс Москва - Сочи. Рейс отправляется через день. 🔔🔔🔔 💰 Стоимость: 🤩взрослый билет — 7700 р. 🤩детям до 12 лет — скидка 50% 🤩багаж — 770 р. (оплачивается отдельно) А вы бы решились на такую поездку? Или всё-таки только самолёт\поезд? 🤔 Внутри РФ 🇷🇺 Путешествие по России #сочимосква#какдобраться</t>
+  </si>
+  <si>
+    <t>25.07.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9968</t>
+  </si>
+  <si>
+    <t>25.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9967</t>
+  </si>
+  <si>
+    <t>🌊 Чёрное или Азовское море — что всё- таки лучше? ✨ В видео приведено сравнение их не по принципу "мне здесь нравится больше", а по конкретным критериям: отдых с детьми, стоимость, инфраструктура, сезон. ✨ Азовское — теплее, спокойнее, больше подходит в формате палаток. ✨ Чёрное — разнообразнее, красивее и намного сильнее по инфраструктуре и развлечениям. А какое ваше мнение? Пишите в комментариях! 🤔 Внутри РФ 🇷🇺 Путешествие по России #чёрноеморе#азовскоеморе#отдых</t>
+  </si>
+  <si>
+    <t>25.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9966</t>
+  </si>
+  <si>
+    <t>🤩 Сезон цветения лотосов начался! 🪷 Мы нашли для вас самое красивое, цветущее озеро Приморья. Небольшое, но максимально цветущее, ухоженное и милое. ✨ Деревянные дорожки, фонтанчик, лавочки, качели и много мест для пикника. 📍 Село Петровка, ул. Вокзальная, 38. ❕ Сохраняйте и успейте посетить, сезон длится всего 2-3 недели. 📷 chaikanapela Внутри РФ 🇷🇺 Путешествие по России #владивосток#приморье#селопетровка#цветениелотоса#места</t>
+  </si>
+  <si>
+    <t>24.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9965</t>
+  </si>
+  <si>
+    <t>Киты в Карелии. 🐋 ✨ Да, это реальность! Ведь Карелия не ограничивается берегом Ладожского озера. ✨ И Северная её часть имеет выход к Белому морю, где живут и белухи и тюлени, и другие морские обитатели. ✨ Наблюдать за ними можно прямо с террасы вашего шатра на острове Студенцы в глэмпинге "Дом белых китов". И это удивительный опыт, который точно стоит повторить. ❗️ Данный ролик не является рекламой, а лишь информирует о возможном времяпрепровождении. Внутри РФ 🇷🇺 Путешествие по России #карелия#белоеморе#студенцы#остров#места</t>
+  </si>
+  <si>
+    <t>24.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9964</t>
+  </si>
+  <si>
+    <t>🤩 Скала Киселёва. 👇 Место где снимали "Бриллиантовую руку". 💎 ✨ Визитная карточка Туапсе и одна из главных достопримечательностей Краснодарского края — скала Киселёва. Именно здесь герой Андрея Миронова в фильме, ловил рыбу у живописного обрыва. ✨ Сверху открывается завораживающая панорама: белые скалы, зелень можжевельника и бескрайнее море. 🌊 📍 Координаты: 44.1170, 39.0422, район посёлка Агой, недалеко от Туапсе. 📷 travels_russian Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#туапсе#агой#скалакиселёва#места</t>
+  </si>
+  <si>
+    <t>24.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9963</t>
+  </si>
+  <si>
+    <t>24.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9958</t>
+  </si>
+  <si>
+    <t>✨ Посёлок — Переделкино. 🤩 Почему писательский городок интереснее, чем может показаться? Рассказали в этом видео! 👆 📷 poehalitk Внутри РФ 🇷🇺 Путешествие по России #переделкино#интересное</t>
+  </si>
+  <si>
+    <t>24.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9957</t>
+  </si>
+  <si>
+    <t>✨ Алушта, посёлок Малореченское. Сырные скалы. 🍕 Сырные скалы (официальное название — Тузлух) — это живописный скальный хаос на окраине посёлка Малореченское (Большая Алушта, Крым). Свое «вкусное» имя скалы получили из-за причудливой пористой структуры, напоминающей сыр. ❕ Что нужно знать о Сырных скалах: Происхождение: Скальный массив состоит из кварцитового песчаника. Из-за соленых морских ветров и волн (процесс ячеистого выветривания) скала за тысячелетия покрылась сетью мелких гротов и сквозных отверстий. Значение названия: Название «Тузлух» с тюркского переводится как «солонка». 📍 Локация: Расположены прямо у моря, сразу за пляжем пансионата «Московский» на въезде в Малореченское (со стороны Солнечногорского). 📍 Координаты: +44.754125, +34.556750. Посещение скал обычно совмещают с осмотром известного Храма-маяка Святого Николая, который находится неподалеку. Внутри РФ 🇷🇺 Путешествие по России #крым#алушта#малореченское#сырныескалы#тузлух#места</t>
+  </si>
+  <si>
+    <t>24.07.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9956</t>
+  </si>
+  <si>
+    <t>Сандалии женские Cordillero Panilo Sandal, Красный Традиционная аутдорная модель на утолщенной подошве. Мягкая утолщенная подошва Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9951</t>
+  </si>
+  <si>
+    <t>🌊 Тихий океан — альтернатива Краснодарскому краю! ✨ Мы привыкли, что отпуск — это обязательно Краснодарский край. Галечные пляжи, толпы людей, шашлыки на шумной набережной и ценники, от которых хочется плакать. Но что, если я скажу вам, что настоящий релакс, перезагрузка и вау-эффект ждут на другом конце страны? На берегу Тихого океана. На Камчатке. 🌋 ✨ Давайте честно: отдых на Камчатке не хуже южных курортов. Он просто ДРУГОЙ. И вот почему он может вам зайти больше: 🏔 Масштаб, от которого перехватывает дыхание Вместо вида на горы издалека — завтрак с видом на спящие вулканы и бескрайний Тихий океан. Здесь природа не «для галочки», она настоящая, дикая и величественная. 🧘‍♂️ Никакого «яблочного паломничества» Забудьте про борьбу за место на пляже в Сочи или Анапе, где локти соседей ближе, чем хотелось бы. На камчатском побережье вы будете дышать полной грудью. Только вы, шум прибоя, крики чаек и бесконечный горизонт. 🦀 Гастрономический экстаз Забудьте про стандартное меню курортов и замороженную рыбу. Камчатский краб, свежайшая нерка, малахитовая сельдь, морские ежи — всё это выловлено пару часов назад. Это не просто еда, это отдельный вид искусства. Внутри РФ 🇷🇺 Путешествие по России #камчатка#тихийокеан#петропавловсккамчатский#елизово#отдых</t>
+  </si>
+  <si>
+    <t>23.07.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9950</t>
+  </si>
+  <si>
+    <t>Средства для стирки с выгодой! Скидка 25% на Lenor, Ariel, Tide в Любимой категории Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9949</t>
+  </si>
+  <si>
+    <t>✨ Морской коридор для Калининграда. 🛳 После окончания строительства терминала в городе Пионерский в Калининградской области власти региона рассмотрят возможность запуска лайнера на линии Санкт-Петербург — Калининград. Он будет вмещать 1,5-2,5 тыс. человек, рассказал «Ведомостям» губернатор Калининградской области Алексей Беспрозванных. 🕚 По его словам, переход займет от 24 до 30 часов. На лайнере также будет предусмотрена перевозка автомобилей. Сроки запуска зависят от готовности терминала, который строит Минтранс, добавил глава региона. 📷 Балтийские Новости Внутри РФ 🇷🇺 Путешествие по России #балтийскоеморе#питеркалининград#интересное</t>
+  </si>
+  <si>
+    <t>23.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9948</t>
+  </si>
+  <si>
+    <t>🌴 Все тайны Дендрария в одном видео! 😉 📷 natasha_promedia Внутри РФ 🇷🇺 Путешествие по России #сочи#дендрарий#интересное#места</t>
+  </si>
+  <si>
+    <t>23.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9947</t>
+  </si>
+  <si>
+    <t>🚶 Найден безлюдный красивый пляж в Волгограде. Подробнее в видео. 👆 📍 Координаты: 48.664714, 44.528184. 📷 34pognali Внутри РФ 🇷🇺 Путешествие по России #волгоград#пляж#места</t>
+  </si>
+  <si>
+    <t>23.07.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9946</t>
+  </si>
+  <si>
+    <t>Фреза концевая ИНСТУЛС 18х32х92 мм, DIN 844 2 млн товаров для тех, кто строит, производит, создает! Надежно. Комплексно. Выгодно. Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9945</t>
+  </si>
+  <si>
+    <t>Забавные животные! ❤️‍🩹 На Сахалине двух медвежат-подростков вернули в дикую природу. Мишки привыкли выходить к трассе и посёлку за угощением от людей, и такое соседство могло закончиться для всех трагически. Поэтому животных вывезли в труднодоступный лес, где им больше ничего не угрожает. 📷 good_events Внутри РФ 🇷🇺 Путешествие по России #сахалин#забавныеживотные</t>
+  </si>
+  <si>
+    <t>22.07.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9944</t>
+  </si>
+  <si>
+    <t>Benda. Стиль и технологии. Твой маршрут начинается здесь Канал Benda — для тех, кто выбирает свободу. Здесь делимся историями и духом приключений на двух колёсах. Подписывайтесь! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9943</t>
+  </si>
+  <si>
+    <t>🤩 Мечеть во Владикавказе, которая притягивает взгляды всех путешественников. ✨ Владикавказ — многогранный город, на относительно небольшой территории соседствуют храмы самых разных конфессий. Но один из самых узнаваемых и живописных символов города — это Суннитская мечеть (мечеть Мухтарова), возвышающаяся на левом берегу бурного Терека. ❗️ Туристам можно зайти внутрь, но важно помнить о правилах поведения. О них рассказано в ролике. 📍 Мечеть находится по адресу: ул. Коцоева, 62. 📷 gorbilet_travel Внутри РФ 🇷🇺 Путешествие по России #дагестан#владикавказ#мечетьмухтарова#места</t>
+  </si>
+  <si>
+    <t>22.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9942</t>
+  </si>
+  <si>
+    <t>Аккумуляторный расширитель для труб DEWALT DCE400D2,... Купить DCE400D2 Dewalt на vseinstrumenti Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9941</t>
+  </si>
+  <si>
+    <t>🏘️ Свияжск — это уникальный остров-град и музей-заповедник в Зеленодольском районе Татарстана, расположенный при впадении реки Свияги в Волгу. Основан Иваном Грозным в 1551 году как опорный пункт, сегодня это популярный туристический центр с древними монастырями и памятниками. Внутри РФ 🇷🇺 Путешествие по России #татарстан#свияжск#места</t>
+  </si>
+  <si>
+    <t>22.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9940</t>
+  </si>
+  <si>
+    <t>✨ Одна из самых впечатляющих локаций Горного Алтая. ✨ Если вы думаете, что уже видели силу природы, значит, вы ещё не были на Мажойских порогах. 🌊 Именно здесь Чуя показывает свой настоящий характер — дикую силу, за которую Мажойские пороги так ценят опытные водники со всего мира. 🌟 Для сплавов этот участок относится к высоким категориям сложности — примерно V-VI категории. В таких местах понимаешь, насколько человек мал перед мощью стихии. 📍 Как добраться до Мажойских порогов? 🧭 Едете по Чуйскому тракту до села Чибит. С трассы сворачиваете в село, переезжаете мост через реку Чибитку и дальше всё время держитесь главной грунтовой дороги вдоль реки Чуя. Она приведёт к Мажойскому каскаду порогов и смотровым площадкам. ❕ Дорога грунтовая и местами каменистая. В сухую погоду на автомобиле с высоким клиренсом можно доехать достаточно далеко, но после дождей лучше использовать внедорожник или воспользоваться заброской, или пешком. ⚠️ Важно: Мажойские пороги — это не место для риска. Не следует подходить близко к краю воды и не спускаться к самой реке. 🌊 Течение здесь быстрое, камни могут быть скользкими, а мощные потоки и водовороты не прощают беспечности. Внутри РФ 🇷🇺 Путешествие по России #алтай#мажойскиепороги#места</t>
+  </si>
+  <si>
+    <t>22.07.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9939</t>
+  </si>
+  <si>
+    <t>Премиальные резиденции в реликтовом лесу Сочи КП Эста. Коттеджный поселок ESTA — приватная резиденция в горах между Сочи и Красной Поляной. Готовые дома 280–333 м² с собственным участком и бассейном, в окружении реликтового леса на высоте 240 м. Для резидентов: — круглосуточный консьерж-сервис First Concierge Service — охрана 24/7 и закрытая территория Условия покупки: — индивидуальная рассрочка — льготные ставки — семейная, военная, IT-ипотека — ФЗ-214, эскроу Подробнее — на сайте или в отделе продаж. Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО). #реклама invest-apartament.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9938</t>
+  </si>
+  <si>
+    <t>А какой вам отдых по душе — дикий или цивилизованный? 🏖️ ⛺️ ❓ Вот главный вопрос, который разделяет путешественников. Одним нужен душ, кровать и ресторан с видом на море 🤔. Другим — палатка, костёр и звёзды над головой. Крым подходит и тем, и другим. 🏖️ Цивилизованный отдых: когда комфорт — это главное. Всё продумано до мелочей. Можно ни о чём не беспокоиться. Отлично подходит для семей с детьми и тех, кто ценит комфорт. 📍 Где побывать: Ялта, Алушта, Евпатория, Севастополь, Судак (гостиницы и частный сектор). 🏕 Дикий отдых: когда свобода — это всё. Палатка на берегу, море в 10 метрах, костёр вечером, звёзды — без городской подсветки. Утром просыпаешься под шум волн, днём плаваешь сколько хочешь, а вечером завариваешь чай в котелке и слушаешь цикад. Единственный сосед — чайка. 🐦 И никого вокруг. 📍 Где попробовать: дикие пляжи в районе мыса Фиолент, Кемпинги в Морском (автокемпинг у пляжа). 📍 Оленевка, Поповка — палатки прямо на песке. 📍 Бухты Нового Света (если дойти пешком). 📍 Отдалённые места в районе Алушты и Судака. А есть золотая середина? 🤔 ❕ Многие выбирают гибрид: живут в гостевом доме, а днём уезжают на дикие пляжи. Или берут кемпер, чтобы ночевать с комфортом у моря, а спать — под звёздами. Такой формат набирает популярность. 📷 balaklavasev Внутри РФ 🇷🇺 Путешествие по России #крым#отдых</t>
+  </si>
+  <si>
+    <t>21.07.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9937</t>
+  </si>
+  <si>
+    <t>Все экскурсии в ГОА и Индии - Наш Телеграм-канал Ищете честные экскурсии в ГОА от проверенных организаторов? В нашем Телеграм-канале собраны лучшие авторские маршруты по Индии с русскими гидами и комфортным транспортом. Выбирайте направление на любой вкус: - Загадочный Хампи (поездка на 2 дня); - Древняя Гакарна и Мурудешвар (величественная статуя Шивы); - Легендарный Золотой Треугольник (Дели-Агра-Джайпур); - Насыщенный тур Мумбаи (Бомбей); - Уютные экокотеджи в диких горах для полного релакса; - Морские погулки и незабываемая рыбалка; Актуальное расписание, реальные отзывы и бронирование онлайн. Переходите в канал, чтобы знать цены и занять места. Смотреть #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9931</t>
+  </si>
+  <si>
+    <t>❗️ ТОП ошибок, которые делают большинство туристов в Выборге. ✨ Выборг — одно из самых популярных направлений для однодневных поездок из Петербурга. Его средневековые улочки, замок и особая атмосфера привлекают тысячи туристов каждый год. 🚗 Многие путешественники совершают одни и те же ошибки, которые могут испортить впечатление от поездки. О них рассказали в ролике, а также поделились тем, как их избежать. 📷 gorbilet_travel Внутри РФ 🇷🇺 Путешествие по России #выборг#путешествия</t>
+  </si>
+  <si>
+    <t>21.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9930</t>
+  </si>
+  <si>
+    <t>T7 — самый популярный SUV 2026 Новый лидер сегмента SUV в России по данным Автостат. От 2 485 000 ₽ Узнать больше #реклама tenet.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9929</t>
+  </si>
+  <si>
+    <t>⚠️ Самая большая стройка России. 🏗 На Дальнем Востоке предлагают построить одну из крупнейших приливных электростанций в мире. Сила приливов здесь настолько огромна что её может хватить на выработку энергии в масштабах десятков крупных электростанций, но самое интересное дальше. Полученное электричество хотят использовать для производства водорода, топлива, которое многие называют новой нефтью двадцать первого века. Поэтому этот проект считают одним из самых амбициозных в российской энергетике а находится он в Пенжинской губе, Охотского моря. 📷 Край Света Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#охотскоеморе#интересное#места</t>
+  </si>
+  <si>
+    <t>21.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9928</t>
+  </si>
+  <si>
+    <t>🚤 Катер с прозрачным дном. На Байкале. 🛥 В ролике, вы зайдёте на катер с прозрачным дном и увидите Байкал через линзу , установленную в днище "Looker 370". Внутри РФ 🇷🇺 Путешествие по России #байкал#интересное</t>
+  </si>
+  <si>
+    <t>21.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9927</t>
+  </si>
+  <si>
+    <t>20.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9926</t>
+  </si>
+  <si>
+    <t>✨ Плато Ярыдаг — Дагестан. Кажется, будто это кадры с другой планеты. ✨ Высоко в горах Дагестана раскинулось плато Ярыдаг — на высоте 3925 метров. ✨ Это суровый и почти нереальный пейзаж: каменные просторы, резкие перепады рельефа и ощущение полной оторванности от привычного мира. ✨ Ярыдаг расположен рядом с высшей точкой республики — Базардюзю (4466 м.). Это один из самых впечатляющих уголков горного Дагестана, где особенно остро чувствуется масштаб природы. Внутри РФ 🇷🇺 Путешествие по России #дагестан#платоярыдаг#путешествия#места</t>
+  </si>
+  <si>
+    <t>20.07.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9925</t>
+  </si>
+  <si>
+    <t>RIZALTA RESORT: доходный номер на Алтае от 12 млн ₽ Представьте: вы приезжаете отдыхать на Алтай — и останавливаетесь в собственном номере. А когда вас нет, им управляет профессиональный отельер. RIZALTA RESORT BELOKURIKHA — гостиничный комплекс с бассейнами, оздоровительными и семейными пространствами. ✅ Номера с ремонтом — от 12 млн ₽. ✅ Прогноз окупаемости — 6 лет. ✅ Доход — от 2 млн ₽ в год. Управление — ZONT Hotel Group. Покупка по ФЗ-214, проект финансируется Сбером. Получите презентацию, планировки и персональный расчёт. Узнать больше #реклама rizalta-resort-altay.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9924</t>
+  </si>
+  <si>
+    <t>✨ Парк принца Ольденбургского — одно из самых атмосферных мест Абхазии! ✨ Здесь мгновение будто замедляется: старые аллеи, тень высоких деревьев, тишина и ощущение, что ты попал в другое время. ✨ Когда-то это было место курортной жизни и прогулок, а сегодня — уголок, где особенно хорошо чувствуется история и живописная природа Абхазии. ❗️ Обязательно добавьте этот парк в свой маршрут. 📷 Поделись этим видео! Внутри РФ 🇷🇺 Путешествие по России #абхазия#паркпринцаольденбургского#места</t>
+  </si>
+  <si>
+    <t>20.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9923</t>
+  </si>
+  <si>
+    <t>20.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9922</t>
+  </si>
+  <si>
+    <t>✨ Где отдыхает золотая молодёжь Алтая. ✨ Алтай дороже Сочи? А давайте проверим! "Сибирская монета" — это местная Красная Поляна, с горами, чистым воздухом и сумасшедшими закатами. ✨ Можно поселится в отеле "Среди гор" — новенький, 3 звезды, но вид из окна такой, что можно зависнуть на час, и бассейн. Стоимость номера на двоих в выходные — 9300 р. Для такого места вполне бюджетно. ✨ Алтай — это не просто отдых, это целое приключение. 📷 freefamily22 Внутри РФ 🇷🇺 Путешествие по России #алтай#сибирскаямонета#путешествия#места</t>
+  </si>
+  <si>
+    <t>20.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9921</t>
+  </si>
+  <si>
+    <t>✨ Смотровая по пути из Адлера в Сочи. 📍 Координаты: 43.536127, 39.811582 Внутри РФ 🇷🇺 Путешествие по России #сочи#адлер#смотровая</t>
+  </si>
+  <si>
+    <t>20.07.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9920</t>
+  </si>
+  <si>
+    <t>19.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9919</t>
+  </si>
+  <si>
+    <t>➖ Озеро Зелёное. Камчатка. ✨ На Камчатке есть два известных объекта с названием Озеро Зелёное. Первое — это живописное пресноводное озеро у подножия Вилючинского вулкана. Второе — это знаменитое кислотное озеро в кратере действующего вулкана Малый Семячик, отличающееся ярко-зеленым или бирюзовым цветом. ✨ Живописный водоем у подножия Вилючинского вулкана. Небольшое горное озеро с илистым дном, которое в ясную погоду приобретает красивый зеленоватый оттенок. Вокруг возвышаются невысокие горы, откуда открываются потрясающие панорамные виды. ⚡️ Однодневный пешеходный трек средней сложности. Протяженность составляет около 15–17 км туда и обратно, а время в пути — около 7 часов. Набор высоты незначителен (около 500 м). Летом в жаркие дни некоторые туристы пробуют здесь купаться. 📷 easytrip25 Внутри РФ 🇷🇺 Путешествие по России #камчатка#зелёноеозеро#путешествия#места</t>
+  </si>
+  <si>
+    <t>19.07.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9918</t>
+  </si>
+  <si>
+    <t>19.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9917</t>
+  </si>
+  <si>
+    <t>💦 Водопад Чараур — это самый высокий водопад Дагестана и четвертый по высоте в России. Он представляет собой мощный двухступенчатый каскад общим падением около 250–300 метров. Расположен он в Докузпаринском районе, в труднодоступных высокогорьях рядом с селом Куруш и границей с Азербайджаном. 📍 Верхняя ступень составляет 150 метров, нижняя — до 100 метров. Водопад питается ледниками и дождями, поэтому наиболее полноводен весной (во время таяния снегов) и осенью. В жаркие летние месяцы может заметно пересыхать. ⛰ Находится недалеко от знаменитой горы Ерыдаг (Ярыдаг), а верхняя точка каскада расположена на высоте около 3350 метров над уровнем моря. 📷 Красивая Россия Внутри РФ 🇷🇺 Путешествие по России #дагестан#куруш#чараур#водопад#места</t>
+  </si>
+  <si>
+    <t>19.07.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9916</t>
+  </si>
+  <si>
+    <t>19.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9913</t>
+  </si>
+  <si>
+    <t>🏕 Кемпинг "Парус" в Кабардинке (ул. Мира 10) . ⛺️ Здесь можно жить в палатке, приехать на автодоме или выбрать уютный домик с панорамным видом на море. 🌅 А вечером сидеть на пляже и смотреть, как солнце медленно опускается прямо за горизонт. 📍 Если будете отдыхать в Кабардинке и вам захочется тёплого моря без толпы, шума и суеты — обязательно сохраните это место. Внутри РФ 🇷🇺 Путешествие по России #кабардинка#парус#кемпинг#путешествия#места</t>
+  </si>
+  <si>
+    <t>19.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9912</t>
+  </si>
+  <si>
+    <t>✨ Такого Калининграда вы, скорее всего, ещё не видели. Филинская бухта — место, о котором молчат путеводители и куда не доезжают 99% туристов. А всё потому, что дорога сюда — тот ещё квест: разбитая бетонка через лес и долгая тропа по самому краю обрыва. Но когда вы наконец доберётесь, то просто замираете. Отвесные скалы уходят в низ на 30 метров, а море внизу переливается бирюзой. Никакой толпы, никаких лежаков и кафе — только ветер, шум волн и чувство, что вы открыли настоящий затерянный мир. ✨ Наверху, прямо над бухтой, прячется старая немецкая усадьба, которой больше ста лет, и руины школы планеризма. А к воде спускается старая лестница, от вида которой перехватывает дыхание. Это не открыточный Калининград. Это его дикая, суровая и совершенно потрясающая сторона. Внутри РФ 🇷🇺 Путешествие по России #калининград#филинскаябухта#места</t>
+  </si>
+  <si>
+    <t>19.07.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9911</t>
+  </si>
+  <si>
+    <t>Ищу желающих заполнять карточки товаров на ВБ! Работа полностью на удаленке с зп 150 000 рублей в месяц.💰 Без опыта, нужен только телефон, занятость 3-6 часов в день Всему обучат на бесплатном курсе и после возьму на работу: ✅ 3 дня уроков по 30 минут ✅ Домашки с проверкой и оплатой бонусами ✅ Плачу 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. Набор заканчивается завтра 👍 Для регистрации жмите кнопку "Зарегистрироваться" Зарегистрироваться #реклама 16+ malkinadana.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9910</t>
+  </si>
+  <si>
+    <t>🏖️ Одним из самых популярных курортов нашей страны, несомненно, является Сочи. ⏺️ Какой месяц в Сочи самый лучший? 📷 natasha_promedia Внутри РФ 🇷🇺 Путешествие по России #сочи#интересное</t>
+  </si>
+  <si>
+    <t>18.07.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9909</t>
+  </si>
+  <si>
+    <t>Мембранный бак для водоснабжения Wester WAV 150 Мембранный бак для водоснабжения WAV 150 Wester 0-14-1160 предназначены для... Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9908</t>
+  </si>
+  <si>
+    <t>✨ Что посмотреть в Калининграде за одну неделю? Ещё один маршрут по Калининграду 👆 Внутри РФ 🇷🇺 Путешествие по России #калининград#путешествия#места</t>
+  </si>
+  <si>
+    <t>18.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9907</t>
+  </si>
+  <si>
+    <t>18.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9906</t>
+  </si>
+  <si>
+    <t>🚀 Как попасть на запуск ракеты на Байконуре и сколько это стоит? ❕ ВИП - тур на один день 📷 moscow_post Внутри РФ 🇷🇺 Путешествие по России #байконур#виптур#интересное</t>
+  </si>
+  <si>
+    <t>18.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9905</t>
+  </si>
+  <si>
+    <t>А что на Красной поляне? 📷 mikhail.pein Внутри РФ 🇷🇺 Путешествие по России #сириус#сочи#краснаяполяна#места</t>
+  </si>
+  <si>
+    <t>18.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9904</t>
+  </si>
+  <si>
+    <t>Рубашка хлопковая, полуприлегающий силуэт Рубашка хлопковая, полуприлегающий силуэт Узнать больше #реклама henderson.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 21:58</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9903</t>
+  </si>
+  <si>
+    <t>17.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9902</t>
+  </si>
+  <si>
+    <t>✨ В парке Галицкого в Краснодаре открылась фантастическая локация с охлаждающим эффектом. 📷 perv_ug Внутри РФ 🇷🇺 Путешествие по России #краснодар#паркгалицкого#места</t>
+  </si>
+  <si>
+    <t>17.07.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9901</t>
+  </si>
+  <si>
+    <t>17.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9900</t>
+  </si>
+  <si>
+    <t>🏖 Пляж — Автобат. 🏖️ Пляж с самым опасным и самым удивительным спуском — Автобат, Крым, Севастополь, Фиолент. 📍 Координаты: 44.545869, 33.428499 📷 crimeavlogg Внутри РФ 🇷🇺 Путешествие по России #крым#автобат#пляж#места</t>
+  </si>
+  <si>
+    <t>17.07.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9899</t>
+  </si>
+  <si>
+    <t>И вы знаете Поэтому просто ещё раз обозначим, что промокод NETSIL скинет 5000 рублей при бронировании жилья на Яндекс Путешествиях. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9898</t>
+  </si>
+  <si>
+    <t>✨ Камчатка — это не просто регион. ✨ Это другая планета. Здесь земля пахнет серой, гейзеры бьют в небо кипятком, а бурые медведи ходят у дорог. ❤️ Это приключение, которое остаётся в сердце каждого туриста навсегда! 😍 ✨ Петропавловск - Камчатский, Авачинская бухта. 📍 Координаты: 53.0167, 158.6500. 📷 travels_russian Внутри РФ 🇷🇺 Путешествие по России #камчатка#петропавловс-камчатский#авачинскаябухта#места</t>
+  </si>
+  <si>
+    <t>17.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9897</t>
+  </si>
+  <si>
+    <t>🏖️ По реке Дон к пляжу станицы Раздорской через Среднепоречный перекат, слева остров Поречный. Ростовская область. Донской край. 📷 innap161 Внутри РФ 🇷🇺 Путешествие по России #ростовскаяобласть#дон#раздорская#места</t>
+  </si>
+  <si>
+    <t>17.07.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9896</t>
+  </si>
+  <si>
+    <t>Встречайте первый седан Belgee S50 на сайте Belgee.ru Надежный двигатель 1.5л. / 122 л.с. и классический автомат. Найдите своего дилера Узнать больше #реклама belgee.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9895</t>
+  </si>
+  <si>
+    <t>🍷Первый в России винный город оказался не про дегустации, а про эмоции, прогулки, красивые пространства и желание задержаться здесь подольше. 📷 freefamily22 Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#геленжик#белыймыс</t>
+  </si>
+  <si>
+    <t>16.07.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9894</t>
+  </si>
+  <si>
+    <t>Новый комплекс на берегу Чёрного моря в Крыму за 9,5 млн Апартаменты с дизайнерским ремонтом и полной меблировкой по стартовым ценам от застройщика. Стоимость — от 9,5 млн рублей по официальным ценам застройщика. Доступна рассрочка под 0%: первый взнос от 3,5 млн рублей. Продуманные просторные планировки, высокие потолки и панорамное остекление создают ощущение света и свободы. Из террас открываются виды на море и благоустроенный внутренний двор с бассейном — пространство для отдыха и комфортной жизни круглый год. Формат идеально подходит как для собственного проживания, так и для отдыха или получения стабильного пассивного дохода от 2 млн рублей в год. 📊 Планировки, цены и расчёт доходности в отделе продаж. Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. #реклама crimea-apart.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9893</t>
+  </si>
+  <si>
+    <t>💦 Мидограбинские водопады. Большой Зейгалан — самый высокий водопад Европы (около 75о метров). 📷 кавказ07. РФ Внутри РФ 🇷🇺 Путешествие по России #осетия#большойзейгалан#водопад#места</t>
+  </si>
+  <si>
+    <t>16.07.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9892</t>
+  </si>
+  <si>
+    <t>Просто показываем промокод Просто предлагаем съездить отдохнуть со скидкой 5000 рублей от Яндекс Путешествий. Больше ничего от вас не хотим, потому что понимаем, что сил нет. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9891</t>
+  </si>
+  <si>
+    <t>✨ На реке Вишере в Пермском крае. 🏘 Деревня Бахари (Красновишерский район Пермского края) — это небольшое, живописное поселение, расположенное на берегу реки Вишера. Место отличается уникальной северной природой, спокойной атмосферой и удаленностью от крупных городов, являясь типичным представителем таежных поселений Прикамья. 🏡 Поселок окружен тайгой и живописными видами реки Вишера, которая популярна среди любителей водного туризма и рыбалки. Деревня является частью экологически чистого района, где активно развивается экологический туризм. 📷 Max Kudryashov Внутри РФ 🇷🇺 Путешествие по России #пермскийкрай#бахари#вишера#места</t>
+  </si>
+  <si>
+    <t>16.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9890</t>
+  </si>
+  <si>
+    <t>✨ Берёзовское ущелье Кисловодска перед грозой. Сейчас самое красивое время года, когда горы цветут! Внутри РФ 🇷🇺 Путешествие по России #кисловодск#березовскоеущелье#места</t>
+  </si>
+  <si>
+    <t>16.07.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9889</t>
+  </si>
+  <si>
+    <t>15.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9888</t>
+  </si>
+  <si>
+    <t>✨ Архыз. ✨ Одно из самых красивых мест о котором почти не говорят. Маршрут начинается с поляны Таулу, переходите мост через бурную реку Софию и сразу оказываетесь на тропе, которая уводит в густой хвойный лес. Чем выше поднимаетесь, тем красивее становятся виды. Лес постепенно сменяется альпийскими полянами, открываются панорамы гор. И только в самом конце понимаешь, почему этот маршрут называют одним из самых красивых в Архызе. За каменным валом неожиданно появляется озеро Орлёнок. Внутри РФ 🇷🇺 Путешествие по России #архыз#орлёнок#места</t>
+  </si>
+  <si>
+    <t>15.07.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9887</t>
+  </si>
+  <si>
+    <t>Аккумуляторная батарея Зубр 12 В, li-ion, 4 Ач... Купить АКБ-С1-12-4 ЗУБР на vseinstrumenti Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9886</t>
+  </si>
+  <si>
+    <t>✨ "Диснейленд" в горах: на Алтае открылся парк приключений "Дримвуд". ✨ На Манжероке запустили парк приключений "Дримвуд". Концепция получилась: проект объединил любимых героев "Союзмультфильма" и аутентичную культуру Алтая, а центром притяжения стала гигантская 32-метровая скульптура "Голова Белого Морала". ⏱ Время работы: пн-вс с 12:00 до 23:00. 📍 Адрес: Республика Алтай, курорт Манжерок. 💰 Стоимость: 1500 р. (на аттракционы действует безлимит, кататься можно сколько угодно. А ещё в стоимость уже включены развлекательная программа с аниматорами, участие в одном мастер - классе и световое шоу). Внутри РФ 🇷🇺 Путешествие по России #алтай#манжерок#паркдримвуд#места</t>
+  </si>
+  <si>
+    <t>15.07.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9885</t>
+  </si>
+  <si>
+    <t>4-звёздочный бутик-отель в историческом центре СПб Marco Polo расположен в тихом районе в сердце Васильевского острова. ✨ Роскошные номера. ✨ Собственный ресторан с отдельным детским меню. ✨ Сауна. ✨ Комната переговоров. ✨ Скидки и специальные предложения. Забронировать номер в отеле можно на сайте! Узнать больше Номер реестровой записи: С782024021856, С782024011161. #реклама mpolo-spb.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9884</t>
+  </si>
+  <si>
+    <t>✨ Что стало с канатной дорогой между Россией и Китаем? 👆 Внутри РФ 🇷🇺 Путешествие по России #канатнаядорога#россия#китай#интересное</t>
+  </si>
+  <si>
+    <t>15.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9883</t>
+  </si>
+  <si>
+    <t>🏝️ Сосновка! Один из самых лучших пляжей на Чёрном море. ✨ Чтобы добраться до него, ставьте машину примерно тут: 44.534879, 38.095466 ✨ И далее пешком вниз по горной дороге. Идти не просто, так что без физ. подготовки летом в жару мы бы не рекомендовали этот пляж, имейте в виду. 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #геленджик#сосновка#пляж#места</t>
+  </si>
+  <si>
+    <t>15.07.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9882</t>
+  </si>
+  <si>
+    <t>Свой дом с участком и бассейном в Сочи на высоте 240м! ESTA — дома в горах между Сочи и Красной Поляной. 280–333 м², участок, бассейн, реликтовый лес, высота 240 м. Закрытая территория, охрана 24/7, консьерж-сервис. Рассрочка. Льготные программы. ФЗ-214, эскроу. Подробнее — на сайте или в отделе продаж. Перейти на сайт #реклама invest-apartament.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9881</t>
+  </si>
+  <si>
+    <t>✨ Целый год ждать июля. Потратить последние капли "драгоценного" бензина. Проехать сотни километров, чтобы оказаться посреди самого большого в России цветущего лавандового поля. 📍 Координаты: 44.700083, 33.835734 И всё это... ради минутного видео, снятого на телефон. ✨ Но эта минута стоит целого путешествия: пасмурный вечер, шум тёплого крымского дождя, бессонная ночь и рассвет, который невозможно забыть. 😍 📷 alexlatysh Внутри РФ 🇷🇺 Путешествие по России #крым#лавандовоеполе#путешествия#места</t>
+  </si>
+  <si>
+    <t>14.07.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9880</t>
+  </si>
+  <si>
+    <t>Первый wellness-комплекс Ялты рядом с заповедником Сдача уже в 2026 году. Доход по договору от 1,9 млн ₽ сразу в первый год. Управление Cosmos Hotel Group. Рассрочка 0%. Всего 550 резиденций в уникальной локации. Retreat-формат, панорамные виды. Старт инвестиций — от 4,5 млн ₽. Подробности в отделе 📞 Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк и Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. #реклама crimea-aparty.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9879</t>
+  </si>
+  <si>
+    <t>✨ Саха — Якутия. ✨ Так отдыхают люди в Саха — Якутии. Внутри РФ 🇷🇺 Путешествие по России #сахаякутия#пляжи#места</t>
+  </si>
+  <si>
+    <t>14.07.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9878</t>
+  </si>
+  <si>
+    <t>Время планировать отпуск на осень вместе с Utair! В осенний отпуск лучше ехать с выгодой! Utair предлагает вам купить билеты до 19 июля и полететь в Дубай или Стамбул со скидкой до 50%, а также по другим популярным направлениям со скидкой до 20%. Выгодные билеты — по ссылке ниже Перейти на сайт #реклама utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9877</t>
+  </si>
+  <si>
+    <t>🚤 На метеоре в Елабугу. 📍 Делимся маршрутом на один день. Внутри РФ 🇷🇺 Путешествие по России #татарстан#елабуга#метеор#путешествия</t>
+  </si>
+  <si>
+    <t>14.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9876</t>
+  </si>
+  <si>
+    <t>✨ Гайд по нишевому курорту Краснодарского края. Полуостров Тамань. А подробности в ролике. 👆 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #тамань#путешествия</t>
+  </si>
+  <si>
+    <t>14.07.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9875</t>
+  </si>
+  <si>
+    <t>13.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9874</t>
+  </si>
+  <si>
+    <t>✨ На самом деле, называется это место каньон Бешенки, но фактически расположен он на реке Таштай, поэтому может возникнуть путаница в названиях. ✨Чтобы добраться сюда, нужно доехать до села Индюк, оставить машину можно по этим координатам: 44.249031, 39.234629 и далее идти по лесу по указателям. Тропа хорошо оборудована и промаркирована. На входе в каньон нужно заплатить за вход 300 рублей с человека, взамен вы получаете туристическую инфраструктуру: везде на скалах провешены стальные тросы и скобы, так что при желании можно пройти весь путь вообще не замочив ноги. ❕ В сезон, в выходные дни, тут достаточно людно, лучше приезжать в будни и пораньше, тогда людей будет не много. 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#туапсе#каньонбешенки#места</t>
+  </si>
+  <si>
+    <t>13.07.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9873</t>
+  </si>
+  <si>
+    <t>Готовый бизнес - копицентр! Прибыль от 223 000₽! Высокий спрос! Нет сезонности. 12 лет опыта. 103+ филиалов по России. Узнать больше #реклама franshiza-cheesephoto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9867</t>
+  </si>
+  <si>
+    <t>🛶 Российский путешественник в одиночку прошёл на каяке 600 км., борясь с течением, погодой и усталостью. Он снял дикие места, где не бывает туристов: зеркальные реки, рассветы и закаты наедине с собой. ✨ Речь идет о масштабной экспедиции путешественника Ивана Клочкова, который в мае 2026 года преодолел отметку в 600 км морского пути на каяке в рамках проекта Vostok Expeditions. ✨ Старт был дан на Камчатке. До Усть-Камчатска Ивана сопровождал отец Илья, после чего путешественник продолжил путь на Чукотку один. 📷 newnewsstv Внутри РФ 🇷🇺 Путешествие по России #путешествия#иванклочков</t>
+  </si>
+  <si>
+    <t>13.07.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9866</t>
+  </si>
+  <si>
+    <t>13.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9865</t>
+  </si>
+  <si>
+    <t>✨ Магия Восточного Казахстана. Розовые колосья горца на зеркальной глади Сибинских озёр. Настоящий природный амфитеатр под бесконечным синим небом. Место, где скалы молчат и дышит вода. Природная симфония камня, солнца и нежных цветов. Внутри РФ 🇷🇺 Путешествие по России #казахстан#сибинскиеозёра#места</t>
+  </si>
+  <si>
+    <t>13.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9864</t>
+  </si>
+  <si>
+    <t>🚭 Город в России где нет ни одного бара с алкоголем. А вы знаете что это за город? 📷 eremin.media Внутри РФ 🇷🇺 Путешествие по России #дагестан#махачкала#путешествия#места</t>
+  </si>
+  <si>
+    <t>13.07.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9863</t>
+  </si>
+  <si>
+    <t>Загородный отель Shepsi River Village у моря и реки Тихий отдых для всей семьи Вдали от городской суеты, ЧИСТОЕ МОРЕ и природа Черноморского побережья, легкий шепот горной реки в 5 - ти минутах от пляжа. Высокий сервис в Большом Сочи Забронировать Номер реестровой записи: С232026020297. #реклама shepsi-river-village.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9862</t>
+  </si>
+  <si>
+    <t>🚤 Новый маршрут на "Валдае" — в село Чулково, Нижегородской области. ✨ Можно туда съездить просто так, а можно сразу взять экскурсию на производство сидра! Подробнее рассказали в ролике. 💰 Стоимость: Проезд на "Валдае" в оба направления — 2000 рублей (выезд из Нижнего в 08:30, возвращение в 17:30) Экскурсия — 1800 рублей (оплата на месте, требуется предварительная регистрация). 📷 Хлеба и зрелища в NN Внутри РФ 🇷🇺 Путешествие по России #нижнийновгород#чулково#путешествия#места</t>
+  </si>
+  <si>
+    <t>12.07.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9861</t>
+  </si>
+  <si>
+    <t>Электродвигатель МЭЗ Купить АИРе71c4-у3-220-50im2081 МЭЗ на vseinstrumenti Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9860</t>
+  </si>
+  <si>
+    <t>🧭 Русский север — Малые Карелы. ✨ Музей-заповедник «Малые Корелы» — это уникальное собрание памятников деревянного зодчества под открытым небом. Архитектурно-ландшафтная экспозиция площадью около 140 га объединяет 86 памятников — церквей, часовен, колоколен, крестьянских усадьб, мельниц, амбаров, построенных в XVI- начале XX вв. ✨ Музей-заповедник «Малые Корелы» — это неповторимый синтез ландшафта, памятников и народного искусства. Каждый посетитель находит здесь то, что ему так не хватает в суете современной жизни: тишину скромной северной природы, тепло деревянных стен поморских изб и храмов, очищающие душу колокольные звоны, удалое веселье крестьянского праздника. ✨ Музей-заповедник «Малые Корелы» — это собиратель и хранитель самобытного нематериального наследия Русского Севера, которое находит отражение в творчестве фольклорно-этнографического театра «Новиця», а также мастеров народных промыслов и ремёсел. Внутри РФ 🇷🇺 Путешествие по России #архангельскаяобласть#малыекарелы#места</t>
+  </si>
+  <si>
+    <t>12.07.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9859</t>
+  </si>
+  <si>
+    <t>Новый TENET T4L с цифровой зоной управления Цифровая зона управления с Android Auto и Apple CarPlay для комфортной поездки Узнать больше #реклама tenet.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9858</t>
+  </si>
+  <si>
+    <t>✨ Сочи — город мечты! 🌸 Олеандровое царство в Сочи! Внутри РФ 🇷🇺 Путешествие по России #сочи#цветениеолеандра</t>
+  </si>
+  <si>
+    <t>12.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9857</t>
+  </si>
+  <si>
+    <t>✨ Одно из красивейших мест Дагестана, которое обязательно стоит посетить. Точка Айвазовского. 📍 Координаты: 42.376886, 46.979834 или пишите в картах "точка Айвазовского" Внутри РФ 🇷🇺 Путешествие по России #дагестан#точкаайвазовского#путешествия</t>
+  </si>
+  <si>
+    <t>12.07.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9856</t>
+  </si>
+  <si>
+    <t>11.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9855</t>
+  </si>
+  <si>
+    <t>☦️ Форосская церковь: Храм, парящий над морем на 400-метровой скале. Вы видели её на всех открытках Крыма? 🛐 Белоснежный храм с золотыми куполами, зависший над пропастью. Это Форосская церковь — одна из самых узнаваемых достопримечательностей Крыма. Она стоит на Красной скале на высоте 412 метров над уровнем моря. Церковь действительно парит в воздухе, особенно когда туман окутывает подножие. ✨ Легенда и реальность. 🤩 В память о чуде. В 1888 году царский поезд потерпел крушение, но император Александр III и его семья остались невредимы. В благодарность за чудесное спасение чайный магнат Александр Кузнецов построил этот храм. 🤩 Строительство. Храм заложили в 1888 году, а освятили в 1892-м году. На его создание ушло 50 тысяч золотых рублей — огромные по тем временам деньги. Проект разработал академик от архитектуры Николай Чагин. 🤩 Храм возведён в византийском и русском храмовом стиле. 🤩 Девять куполов разной величины, изящно вписанны в горный рельеф. 🤩 Колонны, панели и подоконники из итальянского каррарского мрамора. 🤩 Пол украшала мозаика знаменитого итальянского мастера Антонио Сальвиати. 🤩 Для храма писали известные художники: А. Корзухин, К. Маковский, Е. Сверчков. 📸 Самый классический кадр открывается с трассы Ялта — Севастополь — храм видно издалека. 🤩 Подняться к храму, можно подъехать прямо к церкви. Со смотровой площадки открывается захватывающая панорама на море и горы. 🤩 Байдарские ворота. Оттуда, с высоты, открывается другой, не менее впечатляющий вид на храм, парящий над обрывом. 😍 Приезжайте в Форос — и вы поймёте, почему этот храм называют душой Южного берега Крыма. 📷 balaklavasev #крым#форос#парящаяцерковь#места</t>
+  </si>
+  <si>
+    <t>11.07.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9854</t>
+  </si>
+  <si>
+    <t>11.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9853</t>
+  </si>
+  <si>
+    <t>🫐 Забавные животные. Пусть на Земле, будет больше людей, с добрым сердцем! 🥰 Внутри РФ 🇷🇺 Путешествие по России #забавныеживотные</t>
+  </si>
+  <si>
+    <t>11.07.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9852</t>
+  </si>
+  <si>
+    <t>11.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9851</t>
+  </si>
+  <si>
+    <t>🏖 Пляж «Алые паруса» — Самарская область. 🏖 Пляж «Алые паруса» находится не в самой Самаре, а в пригороде Тольятти (в районе села Ягодное, на территории Ягодинского леса). Это песчаный пляж на берегу Жигулевского моря (Волги) с чистой водой, пологим входом и развитой инфраструктурой. 📍 Как добраться и инфраструктура: 🤩 Расположение: Тольятти, Ягодинское лесничество, 4 (возле одноименного санатория). 🤩 Инфраструктура: На территории есть кабинки для переодевания, душевые, шезлонги, кафе и туалеты. Доступен прокат сапбордов, катамаранов и гидроциклов. 🤩 Дорога: Дорога от Самары на автомобиле занимает около 1,5–2 часов (расстояние ~115 км по трассе М-5). Добраться можно на личном авто (есть бесплатная парковка) или на пригородных автобусах до Тольятти/Ягодного. Внутри РФ 🇷🇺 Путешествие по России #самара#тольятти #алыепаруса#пляж#места</t>
+  </si>
+  <si>
+    <t>11.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9850</t>
+  </si>
+  <si>
+    <t>🚂 Кладбище паровозов в Пермском крае. 🤩 Кладбище паровозов — уникальная достопримечательность Пермского края, привлекающая внимание туристов, фотографов, историков и просто людей, интересующихся железнодорожным транспортом. Здесь, под открытым небом, еще несколько лет назад было расположено множество старинных паровозов, исследовать которые мог любой желающий. В настоящее время территория частично охраняется, а экспонатов осталось совсем немного. 📍 Так называемое кладбище паровозов расположено в Кишерстком районе Пермского края, между станциями Шумково и Школьная. Расстояние до Перми ­­— 150 км, а до Екатеринбурга — 280 км. Проще всего добираться до места назначения из Перми. Точные координаты — 57.343494, 57.363362. Внутри РФ 🇷🇺 Путешествие по России #пермскийкрай#кишерсткийрайон#кладбищепаровозов#места</t>
+  </si>
+  <si>
+    <t>11.07.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9849</t>
+  </si>
+  <si>
+    <t>10.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9848</t>
+  </si>
+  <si>
+    <t>🏖 Сочи — 9 июля. Вот такая обстановка в Сочи на начало июля. 😀 Внутри РФ 🇷🇺 Путешествие по России #сочи#июль#путешествия</t>
+  </si>
+  <si>
+    <t>10.07.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9847</t>
+  </si>
+  <si>
+    <t>10.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9846</t>
+  </si>
+  <si>
+    <t>✨ Ефремов — один из древнейших городов в Тульской области. ✨ Один из древнейших городов Тульской области, раскинулся на берегу реки "Красивая Меча". ✨ Ефремов — исторический город в южной части Тульской области России. Расположен на берегах живописной реки Красивая Меча (приток Дона), в 144 км от Тулы и 318 км к югу от Москвы. ✨ Город был основан в 1637 году как оборонительный пункт на южных рубежах Московского государства и получил статус уездного города в 1777 году. Сегодня это важный промышленный центр и транспортный узел (железнодорожная станция Ефремов на магистрали Москва — Донбасс). ✨ Ефремов часто называют «Русской Швейцарией» благодаря холмистому рельефу и потрясающим видам на долину Красивой Мечи. Рядом расположены уникальные природные объекты, такие как дубравы Шиловой горы и урочища Займище. Внутри РФ 🇷🇺 Путешествие по России #тульскаяобласть#ефремов#россия#места</t>
+  </si>
+  <si>
+    <t>10.07.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9845</t>
+  </si>
+  <si>
+    <t>Страшно возвращаться к учебе ради диплома? Очереди в деканат, строгие преподаватели и куча потерянного времени — всё это в прошлом. МТИ — это технологичный вуз с человеческим лицом. Мы сделали образование комфортным для взрослых людей: — Полный дистант: сдавайте сессии без поездок в Москву. — Личный помощник: ваш куратор всегда на связи, напомнит о дедлайнах и поможет с документами. Вы не бросите учебу. — 100% легально: бессрочная аккредитация и гос. диплом. — Честная цена: от 7500 ₽/мес. (5 способов оплаты). — 60+ профилей: IT, инженерия, управление, педагогика. Для выпускников колледжей — ускоренная программа (от 3,5 лет). Учиться может быть удобно. Рассчитайте сроки и стоимость для себя Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9844</t>
+  </si>
+  <si>
+    <t>🐠 Иркутское водохранилище. Река Ангара. 🌊 Иркутское водохранилище — уникальное водохранилище на реке Ангаре в Иркутской области и Бурятии, образованное плотиной Иркутской ГЭС. Благодаря тому, что оно включает в себя озеро Байкал (уровень которого подняли на 1,46 м), это самое глубокое водохранилище в мире (до 35 м). 🌊 Водохранилище имеет живописные изрезанные берега с множеством заливов (Курминский, Ершовский, Бурдугуз). Здесь активно развит туризм, работают базы отдыха на Иркутском водохранилище, дачные поселки и популярный кемпинг. Внутри РФ 🇷🇺 Путешествие по России #иркутскоеводохранилище#ангара#места</t>
+  </si>
+  <si>
+    <t>10.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9842</t>
+  </si>
+  <si>
+    <t>⛰ Озеро Семицветное — это одно из самых доступных высокогорных озёр Архыза. Но это по меркам довольно сурового в этом отношении Архыза и всё относительно. ✨ Так что добраться сюда сможет только турист, обладающий хотя бы базовой физ. подготовкой, ведь топать туда - обратно около 10 км. с набором высоты около 500 метров. И это если вы сумеете заброситься прямо до крайней возможной точки. На легковом авто вы не доедете примерно 5 км., а на хорошем паркетнике или стоковом внедорожнике оставите машину примерно в километре - двух от крайней точки. 📍 Координаты: 43.487896, 41.075301 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #архыз#озеросемицветное#путешествия#места</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9841</t>
+  </si>
+  <si>
+    <t>⛵️ Крупнейшие парусники — фрегат «Мир», барки «Крузенштерн» и «Седов» — швартуются у причалов во время проведения морских фестивалей, таких как «Открытое море». В дни праздников посетители могут бесплатно подняться на борт судов, а также посетить различные выставки, мастер-классы и ярмарки. Внутри РФ 🇷🇺 Путешествие по России #калининград#порт#стоянкапарусников</t>
+  </si>
+  <si>
+    <t>10.07.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9840</t>
+  </si>
+  <si>
+    <t>Апартаменты от застройщика на высоте 540м Красная Поляна Ваша собственная резиденция на Красной Поляне на высоте 540м у подножия трасс и канатной дороги, в шаге от горной реки Мзымта. Готовый к сдаче комплекс премиум-класса с отделкой и мебелью, закрытой территорией и сервисом 5*: СПА, бассейны, рестораны премиум-уровня, круглосуточная охрана. Официальные цены от застройщика по 214-ФЗ. Пассивный доход от 4,5 млн ₽ в год. Рассрочка 0% и возврат НДС. Высокий спрос на аренду 365 дней: зимой лыжи, летом горы и экотуризм. Закрытые эксклюзивные лоты — нет на Циан и Авито. Офис продаж📞 Перейти на сайт #реклама apartments-invest.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9839</t>
+  </si>
+  <si>
+    <t>Хотите прочувствовать колорит Костромы? Ловите 5️⃣ мест, которые стоит посетить! Подробнее в ролике. Внутри РФ 🇷🇺 Путешествие по России #кострома#путешествия#места</t>
+  </si>
+  <si>
+    <t>09.07.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9838</t>
+  </si>
+  <si>
+    <t>Аренда авто от 2500 ₽ — путешествуйте с комфортом Отдых или командировка? Возьмите автомобиль в аренду от 2500 ₽ в сутки. Подача в аэропорт, современные автомобили и быстрое оформление. «Тебе Водить» — Геленджик, Новороссийск, Севастополь и Минеральные Воды. Узнать больше #реклама prokatmaxim.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9837</t>
+  </si>
+  <si>
+    <t>😵 Сердце шаманского мира. Что скрывает остров Ольхон на Байкале? ❗️ Древние правила поведения на самом большом и страшном озере. Внутри РФ 🇷🇺 Путешествие по России #байкал#ольхон#места</t>
+  </si>
+  <si>
+    <t>09.07.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9836</t>
+  </si>
+  <si>
+    <t>Прошла половина лета Выгореть ещё успеем. А пока лето — отправляемся загорать. И не просто так, а со скидкой 5000 рублей по промокоду NETSIL от Яндекс Путешествий. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9835</t>
+  </si>
+  <si>
+    <t>🌳Аал Луук Мас — это Мировое Древо в мифологии народа Саха, один из центральных образов эпоса Олонхо. Это священный космический символ. ✨ Оно соединяет тир уровня мироздания: Крона достигает верхнего мира, где живут светлые божества — Айыы. Ствол находится в Срединном мире — мире людей, животных и природы. Корни уходят в Нижний мир, населённый духами абаасы. Что символизирует Аал Луук Мас: Единство вселенной — все три мира существуют как части одного целого. Связь поколений — дерево олицетворяет непрерывность поколений. Внутри РФ 🇷🇺 Путешествие по России #ааллуукмас#мировоедерево#интересное</t>
+  </si>
+  <si>
+    <t>09.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9834</t>
+  </si>
+  <si>
+    <t>Едем в Комарово. 🏖 ✨ Посёлок Комарово, воспетый в известной советской песне, находится в Курортном районе Санкт-Петербурга. Это живописный исторический дачный посёлок на берегу Финского залива, расположенный примерно в 45 километрах к северо-западу от центра Санкт-Петербурга, между курортными городами Зеленогорск и Репино. ✨ Добраться туда можно следующим образом: 📍 На электричке: от Финляндского вокзала Санкт-Петербурга до ж/д станции Комарово (время в пути около 50 минут). 📍 На автомобиле: по Приморскому шоссе или трассе Скандинавия (около 1 часа езды в зависимости от пробок). ✨ Посёлок знаменит своими высокими корабельными соснами, песчаными пляжами и богатой историей. Здесь жили многие выдающиеся деятели науки и искусства, такие как академик В.Л. Комаров и поэтесса Анна Ахматова (ее знаменитая «Будка» до сих пор привлекает туристов). Внутри РФ 🇷🇺 Путешествие по России #санктпетербург#финскийзалив#комарово</t>
+  </si>
+  <si>
+    <t>08.07.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9833</t>
+  </si>
+  <si>
+    <t>Работа в Яндекс.Такси на своем авто. 3 тарифа на выбор! 🚗Официальный партнер Яндекс.Такси 👍Стабильный доход в надежном таксопарке. 👍У наших водителей всегда высокий коэффициент. 👍Круглосуточная поддержка - доступны даже при ограничениях связи ⚡Тарифы для ИП, СМЗ и физ. лиц на Ваш выбор! Оставьте заявку сейчас - предложение ограничено! Записаться онлайн #реклама taxi-cash.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9832</t>
+  </si>
+  <si>
+    <t>🪨 Каменный город на Урале. 😌 Каменный город — одна из главных достопримечательностей Пермского края. Это комплекс огромных камней, расположенных таким образом, что создаётся впечатление города. 🥰 Об этом месте существует легенда о слепой принцессе. Давным - давно на месте скал стоял прекрасный город. Правил им добрый и справедливый царь, у которого была прекрасная, но слепая дочь. Девушка не могла видеть окружающей красоты. Царь обратился к колдуну с просьбой исцелить дочь. Колдун вернул зрение принцессе, но в замен город с домами и жителями, превратился в камни. 📍 Добраться до Каменного Города (Чертово городище) Пермского края очень просто. На автомобиле через Чусовой, Гремячинск, Усьву. Поворот на Каменный Город находится за километровым столбом 4-го км дороги Усьва – Шумихинский. Налево с дороги будет уходить тропинка. 💰 Туристический сбор в Каменный город (100 руб., необходимо оплачивать заранее). Внутри РФ 🇷🇺 Путешествие по России #урал#пермскийкрай#каменныйгород#места</t>
+  </si>
+  <si>
+    <t>08.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9831</t>
+  </si>
+  <si>
+    <t>TAIGA Architects - архитектурные проекты класса люкс. Авторская архитектура вне времени. Комфортный люкс в индивидуальном исполнении. Перейти на сайт #реклама taiga-arch.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9830</t>
+  </si>
+  <si>
+    <t>✨ Приезжайте в Адыгею. Потрясающие виды. Внутри РФ 🇷🇺 Путешествие по России #адыгея#природа#красота</t>
+  </si>
+  <si>
+    <t>08.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9829</t>
+  </si>
+  <si>
+    <t>✨Территория Нового Херсонеса в Севастополе. Крым. ✨В связи с последними событиями вход для всех бесплатный, но отменены все мероприятия, работают музеи, общепит и ЗАГС. 📸 crimeavlogg Внутри РФ 🇷🇺 Путешествие по России</t>
+  </si>
+  <si>
+    <t>08.07.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9828</t>
+  </si>
+  <si>
+    <t>Старт продаж нового комплекса на Красной Поляне в Сочи! Приватные резиденции на высоте 540 метров на берегу горной реки в сердце горнолыжного курорта! Возврат НДС до 20% Открытый бассейн с подогревом и панорамными видами на горы. Ваши собственные апартаменты на всесезонном горнолыжном курорте для отдыха и пассивного дохода от 4 до 9,5 млн. в год. Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. #реклама premium-apartaments.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9827</t>
+  </si>
+  <si>
+    <t>✨ Бурзянский район, Старосубхангулово, ✨ Старосубхангулово (башк. Иҫке Собханғол) — крупное село с населением около 5,2 тыс. человек, выступающее административным центром Бурзянского района Республики Башкортостан. Расположенное на юге Уральских гор в пойме реки Белой, оно служит главными «воротами» к знаменитой пещере Шульган-Таш (Капова) и заповеднику диких пчёл-бурзянок. ✨ Является стартовой точкой для сплавов по реке Белой и посещения объектов, таких как музей Каповой пещеры, пещера Сказка и карстовый источник Грифон Таравал. Внутри РФ 🇷🇺 Путешествие по России #башкортостан#бурзянскийрайон#старосубхангулово#места</t>
+  </si>
+  <si>
+    <t>07.07.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9826</t>
+  </si>
+  <si>
+    <t>Мечтайте без остановки с "Черноголовкой" и "Лентой"! 1. Регистрируйте Карту №1 на сайте акции 2. Покупайте колу и лимонады «Черноголовка» в «Ленте» 3. Выигрывайте призы для драйвового лета: VR-очки, экшн-камеру, стильный смартфон и многое другое. Главный приз — мотоцикл премиум-класса! Не упустите свой шанс — мечтайте и выигрывайте вместе с «Лентой» и «Черноголовкой»! Узнать больше #реклама lenta.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9825</t>
+  </si>
+  <si>
+    <t>✨ Исток реки Ангары. А дальше Байкал. Листвянка, июнь Внутри РФ 🇷🇺 Путешествие по России #байкал#листвянка#места</t>
+  </si>
+  <si>
+    <t>07.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9824</t>
+  </si>
+  <si>
+    <t>Чтобы за бизнес не болела голова Думаете, как сократить расходы и поднять средний чек? Надоело регулярно тратить деньги на печать бумажного меню и искать завалявшиеся остатки на складе? Система YUMA наведет порядок в отчетах, на кухне и складе. Возьмет на себя рутинные задачи, оптимизирует работу персонала и направит предприятие на путь прибыльности. Что дает YUMA: — автоматизация учета и доставки; — маркетинговая платформа; — QR-меню; — сайт для онлайн-заказов; — мобильное приложение для гостей; — киоск самообслуживания; — электронная очередь; — приложения для кухни и официантов. Убедитесь, насколько контроль за работой заведения станет проще с интуитивно понятной программой учета. Подробно разобрали экосистему по компонентам в блоге. Узнать больше #реклама 16+ yumapos.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9823</t>
+  </si>
+  <si>
+    <t>✨ Это не Сочи, добро пожаловать в Саратов. 🏖 На новом Саратовском пляже яблоку негде упасть. На Волге жарко. ☀️ Внутри РФ 🇷🇺 Путешествие по России #саратов#волга#пляж#места</t>
+  </si>
+  <si>
+    <t>07.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9822</t>
+  </si>
+  <si>
+    <t>🎭 В Казань возвращается "Уличный театральный фестиваль". 🗓 С 10 по 12 июля выступят театры из Казани, Москвы, Самары, Альметьевска и Кстова! 📍Парк "Чёрное озеро": 10 июля в 19:00 — Шествие театральных коллективов до Казанского Кремля с музыкальным сопровождением барабанного шоу "Горький Бит". 11 июля в 15:00 — Премьера спектакля "Пассажир свидания: станция Она". 11 июля в 16:00 — Спектакль "Пока мама спит", театр в гриме "De Bufo, Уфа 11 июля в 18:00 — Спектакль "Encuento" Внутри РФ 🇷🇺 Путешествие по России #казань#театральныйфестиваль#события</t>
+  </si>
+  <si>
+    <t>07.07.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9821</t>
+  </si>
+  <si>
+    <t>06.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9820</t>
+  </si>
+  <si>
+    <t>🌅 Крымские закаты — уникальная красота! 😍 Те, кто хоть раз видел, как солнце уходит в Чёрное море за Ай-Петри или разливает золото над скалами Нового Света, просто улыбнутся. 🤩 Крымское небо — это магия чистого воздуха и особого света. Когда солнце клониться к горизонту, всё вокруг превращается в палитру оттенков: Золото разливается по морю, превращая волны в расплавленный металл. Багрянец и пурпур заливают горы, делая их силуэты особенно драматичными. Фиолетовый и лавандовый ложатся на облака, создавая эффект, будто небо раскрашено акварелью. 📷 balaklavasev Внутри РФ 🇷🇺 Путешествие по России #крым#закаты#красота</t>
+  </si>
+  <si>
+    <t>06.07.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9819</t>
+  </si>
+  <si>
+    <t>Доставка еды в Яндекс Еде от 30 минут ⚡Скидка 450₽ на первый заказ от 800₽ из ресторана или магазина. Промокод TAKE450 Закажите блюда из кафе и ресторанов с быстрой доставкой на дом🏠 Заказывайте на сайте или в приложении📱 Узнать больше #реклама eats.go.link О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9818</t>
+  </si>
+  <si>
+    <t>✨ А вы видели Владивосток так? Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#владивосток#места</t>
+  </si>
+  <si>
+    <t>06.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9817</t>
+  </si>
+  <si>
+    <t>06.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9816</t>
+  </si>
+  <si>
+    <t>⚡️ Маршрут на Бадуки. ✨ Пару советов для лёгкого преодоления маршрута: 📍 Выход на маршрут до 12:00, лучше приехать к 9:00, чтобы не торопится и выйти к закрытию — 17:00. 📍 На КПП можно взять палки для трекинга "200 руб. пара", они облегчат нагрузку на спину и колени, особенно на спуске. 📍 Так-же взять воду и перекусить, маршрут занимает около 6 часов туда и обратно. 📍 Солнце защитный крем, головной убор и удобная не скользящая обувь — то что точно пригодится. 📍 Ну и не торопится, идти спокойным темпом, тогда маршрут будет в радость и можно насладится видами по пути. Внутри РФ 🇷🇺 Путешествие по России #домбай#бадуки#горы#места</t>
+  </si>
+  <si>
+    <t>06.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9815</t>
+  </si>
+  <si>
+    <t>🚤 Из центра Сочи в Адлер запустили морское такси. 🚕 ✨ Идея очень крутая. Вместо того чтобы стоят в вечной пробке или ехать в переполненной "Ласточке", можно спокойно дойти до Адлера, наслаждаясь видами на город с воды. 📍 Из Сочи в Адлер: отправление в 10:00 (прибытие в 10:45). 📍 Из Адлера в Сочи: отправление в 17:00 (прибытие в 17:45). 💰 Плюс сейчас проходит акция — цена билета 1000 рублей и дополнительно можно взять экскурсию в Красную Поляну за 500. То есть за один день можно посмотреть море, город, Олимпийский парк и горы. 🤔 Если эти рейсы приживутся и их станет больше, это может стать альтернативой привычным поездкам. 📷 popov_v_a Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#сочи#адлер#морскоетакси</t>
+  </si>
+  <si>
+    <t>05.07.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9814</t>
+  </si>
+  <si>
+    <t>05.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9811</t>
+  </si>
+  <si>
+    <t>✨ В Москве открылась мультимедийная выставка "Великолепный Эрмитаж". ✨ Петербургский музей представил виртуальный проект со своими шедеврами в "Новом Манеже". Посетить экспозицию можно до 29 августа 2026 года. ✨Выставка работает ежедневно, Чтобы попасть на неё, необходима купить билет на сайте или в кассе пространства. ⏰ Вход по сеансам, которые проходят по расписанию: 🤩 с Понедельника по четверг и по восскресеньям — с 10:00 до 23:00(последний начинается в 22:00) 🤩 по пятницам и субботам — с 10:00 до 23:59 (последний — в 23:00). Стоимость билетов: дневные сеансы: 🤩Взрослые (15+) — 800 руб. 🤩Льготные (дети до 14лет, студенты, пенсионеры,работники музеев, члены творческих союзов) — 600 руб. Вечерние сеансы (будни): 🤩 Взрослые — 1600 руб. 🤩 Дети (до 14 лет), пенсионеры — 1000 руб. 🤩 Студенты, работники музеев, члены союзов — 600 руб. Вечерние сеансы (выходные): 🤩 Взрослые — 2000 руб 🤩Дети (до 14 лет), пенсионеры — 1000 руб. 🤩 Суббота, 23:00 (единый тариф) — 3000 руб. Внутри РФ 🇷🇺 Путешествие по России #москва#события#эрмитаж#места</t>
+  </si>
+  <si>
+    <t>05.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9810</t>
+  </si>
+  <si>
+    <t>🍌 В Сочи открылась первая в России, банановая теплица. Внутри РФ 🇷🇺 Путешествие по России #сочи#банановаятеплица</t>
+  </si>
+  <si>
+    <t>04.07.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9809</t>
+  </si>
+  <si>
+    <t>04.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9808</t>
+  </si>
+  <si>
+    <t>✨ Чем заняться туристу из Владивостока в Муданьцзяне? ✨ Чудесный город Муданьцзянь, находится в часе езды на электричке от приграничного Суйфуньхэ, но при этом гораздо более развитый, красивый и интересный для туризма. Внутри РФ 🇷🇺 Путешествие по России</t>
+  </si>
+  <si>
+    <t>04.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9807</t>
+  </si>
+  <si>
+    <t>04.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9806</t>
+  </si>
+  <si>
+    <t>🚄 Лучший способ для путешествия по Узбекистану. 🚄 Если собрались посетить Узбекистан? Вот самый лучший на наш взгляд способ. Высокоскоростной поезд — АФРОСИАБ. 🎫 Сайт для покупки билетов: ETICKET.RAILWAY.UZ Сохраняйте, чтобы не потерять! Внутри РФ 🇷🇺 Путешествие по России #узбекистан#поездафросиаб#интересное</t>
+  </si>
+  <si>
+    <t>04.07.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9805</t>
+  </si>
+  <si>
+    <t>💎 Саха - Якутия. 💿 Большая Момская наледь (Улахан Тарын). Сюда очень трудно добраться, лишь немногим удаётся это увидеть. Внутри РФ 🇷🇺 Путешествие по России #сахаякутия#большаямомскаяналедь#улахантарын#красота#места</t>
+  </si>
+  <si>
+    <t>04.07.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9804</t>
+  </si>
+  <si>
+    <t>03.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9803</t>
+  </si>
+  <si>
+    <t>Крым — это весь мир в миниатюре. 🌎 Внутри РФ 🇷🇺 Путешествие по России #крым#интересное</t>
+  </si>
+  <si>
+    <t>03.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9802</t>
+  </si>
+  <si>
+    <t>03.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9801</t>
+  </si>
+  <si>
+    <t>⛺️ Кемпинг в Крыму с палаткой на море. Тишина и спокойствие без толп туристов. Тихая бухта в Коктебеле. 📍 44.96853, 35.304374 💰 Цена кемпинга: 1000 руб. за палатку. Вас пропустят через шлагбаум доехать до пляжа, выложить все вещи из машины на 15 минут и далее машину нужно поставить на парковку у шлагбаума. 🏛 В кемпинге установлены беседки, биотуалеты, мангалы, тренажёрная площадка, деревянные паллеты под палатки, предлагаются для использования шезлонги. Внутри РФ 🇷🇺 Путешествие по России #крым#тихаябухта#кемпинг#места</t>
+  </si>
+  <si>
+    <t>03.07.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9800</t>
+  </si>
+  <si>
+    <t>03.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9799</t>
+  </si>
+  <si>
+    <t>✨ Знаменитый курорт "Талая" открылся в Магаданской области. ✨ В Магаданской области после масштабной реновации открылась главнвя здравница региона — "Талая". Здесь обновили корпуса, сохранив облик единственного санатория страны за полярным кругом, и создали современное пространство для лечения и отдыха. Теперь здесь смогут одновременно восстанавливаться более 300 человек. Внутри РФ 🇷🇺 Путешествие по России #магадан#курортталая#новости</t>
+  </si>
+  <si>
+    <t>03.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9798</t>
+  </si>
+  <si>
+    <t>✨ Бухара. Путешествие по Узбекистану. ✨ На наш взгляд, Бухара, это лучший город Узбекистана! Пешеходный, исторический, живой и очень вкусный! При этом далеко не самый дорогой в стране. Подробнее в ролике. 👍 Внутри РФ 🇷🇺 Путешествие по России #узбекистан#бухара#путешествия#азия</t>
+  </si>
+  <si>
+    <t>03.07.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9797</t>
+  </si>
+  <si>
+    <t>02.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9796</t>
+  </si>
+  <si>
+    <t>🚤 На "Комете" по Крыму! 🚤 Теперь из Феодосии в Ялту можно добраться на судне на подводных крыльях. Быстро, красиво, по морю. ⚠️ Кто уже катался? Делитесь в комментариях! Отправь тем, кто в Крыму! Внутри РФ 🇷🇺 Путешествие по России #крым#катер#комета#море</t>
+  </si>
+  <si>
+    <t>02.07.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9795</t>
+  </si>
+  <si>
+    <t>02.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9794</t>
+  </si>
+  <si>
+    <t>🚀 Космодром Восточный. 👀 Отсюда Россия следит за половиной планеты. ✔️ Подробней рассказали в ролике. Внутри РФ 🇷🇺 Путешествие по России #россия#космодромвосточный#интересное#места</t>
+  </si>
+  <si>
+    <t>02.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9793</t>
+  </si>
+  <si>
+    <t>02.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9792</t>
+  </si>
+  <si>
+    <t>☂️ В Москве появилась новая услуга — зонтшеринг. ☔️ Зонт можно взять при выходе из станции метро, пока их всего три: Яхромская, Лианозово и Физтех. 📍 Тарифы: до 60 минут — 10 руб. / минута до 24 часов — 50 руб. / час до 3 суток — 250 руб./ сутки Внутри РФ 🇷🇺 Путешествие по России #москва#зонтшеринг#интересное#места</t>
+  </si>
+  <si>
+    <t>02.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9791</t>
+  </si>
+  <si>
+    <t>Чисто Питерский стритфуд. 🌭 "Чисто Питерский хот - дог" — стритфуд с питерской душой, где готовят еду с главным гастрономическим символом города — корюшкой, но в меню также представлены и другие позиции. 🌮 На Адмиралтейской набережной находится аж три киоска с корюшкой. Можно зайти со стороны Исаакиевского собора, а также со стороны Эрмитажа, ориентир — спуск со львами. Внутри РФ 🇷🇺 Путешествие по России #питер#корюшка#еда#места</t>
+  </si>
+  <si>
+    <t>02.07.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9790</t>
+  </si>
+  <si>
+    <t>Аэролодка ALLIGATOR — пройдет там где другие не смогут! ✅Мощность до 500 л. с. ✅ Готовая комплектация в наличии ✅ Доставка по всей России за 3 дня Скачать каталог лодок в наличии можно в нашем чат-боте. Скачать #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9783</t>
+  </si>
+  <si>
+    <t>😝 Крейсер "Аврора" — знаменитый корабль - музей, символ Октябрьской революции 1917 года. Находиться на вечной стоянке у Петроградской набережной в Санкт - Петербурге. Легендарный холостой выстрел с его палубы послужил сигналом к штурму Зимнего дворца. Внутри РФ 🇷🇺 Путешествие по России #петербург#аврора#музеи</t>
+  </si>
+  <si>
+    <t>01.07.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9782</t>
+  </si>
+  <si>
+    <t>Jumeirah Olhahali Island Наш элегантный курорт, состоящий исключительно из вилл, отличается современным средиземноморским дизайном и великолепным расположением в кристальных водах атолла Северный Мале. Всего 55 минут на скоростном катере или 15 минут на гидросамолете от международного аэропорта Мале. Переключитесь в режим релаксации. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9781</t>
+  </si>
+  <si>
+    <t>✨ Рыбинск — это город, где старина встречается с современностью. Атмосферные улицы, аккуратные старинные вывески и ощущение, будто время здесь идёт медленнее. Это город, который сам решил стать популярным, и у него это получается! 📍 Где найти красивые вывески в Рыбинске: ул. Крестовая ул. Герцена ул. Стоялая 📍 Что ещё посмотреть в Рыбинске: — набережная Волги и Рыбинский мост — Спасо - Преображенский собор — железнодорожный вокзал Внутри РФ 🇷🇺 Путешествие по России #рыбинск#места</t>
+  </si>
+  <si>
+    <t>01.07.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9780</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 690 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9779</t>
+  </si>
+  <si>
+    <t>⛪️ Спасо - Прилуцкий монастырь. Один из самых больших и древних монастырей Русского Севера. 📍 Вологда, микрорайон Прилуки, ул. Монастырская,2 Внутри РФ 🇷🇺 Путешествие по России #вологда#спасоприлуцкиймонастырь#места</t>
+  </si>
+  <si>
+    <t>01.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9778</t>
+  </si>
+  <si>
+    <t>🌈 Живописный "мост" между двумя бухтами. ✨ Капчик разрезает море надвое: слева — Синяя бухта, справа — Голубая. Стоишь на узкой каменной спине, а под ногами, в сквозном гроте, шумит вода. Пахнет можжевельником и солью. Идеальное место для того самого кадра на закате. 📍 Крым, пос. Новый Свет. 📍 Координаты: 44.8256, 34.9117 Внутри РФ 🇷🇺 Путешествие по России #крым#новыйсвет#мыскапчик</t>
+  </si>
+  <si>
+    <t>01.07.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9777</t>
+  </si>
+  <si>
+    <t>Представляем The World of Aldar The World of Aldar — наше решение, которое позволяет использовать передовые технологии и методы продаж недвижимости. Наша цифровая платформа в реальном времени предоставляет брокерам данные о доступных объектах недвижимости и виртуальные панорамные туры, которые делают продажи более эффективными и достоверными. Брокерам также доступны эксклюзивные вебинары, воркшопы и личные мероприятия, в ходе которых им расскажут, как отслеживать ход продаж и начисление комиссий. Кроме того, мы заранее информируем брокеров о запуске новых проектов Aldar, что приносит пользу как им, так и клиентам. Узнать больше #реклама 16+ aldar-properties.tilda.ws О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9776</t>
+  </si>
+  <si>
+    <t>🏔 Чегет — знаменитая гора и горнолыжный курорт в Кабардино-Балкарии, расположенный в Приэльбрусье. Она прославилась своими сложнейшими в Европе трассами для опытных лыжников и невероятными панорамными видами на Эльбрус, открывающимися со смотровых площадок. ✨ Чегет — место силы! Внутри РФ 🇷🇺 Путешествие по России #чегет#эльбрус#кабардинобалкария#тырныауз#места</t>
+  </si>
+  <si>
+    <t>30.06.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9775</t>
+  </si>
+  <si>
+    <t>Жилой комплекс «Аллея Парк» в Красноярске В активно развивающемся районе Красноярска строится комплекс с продуманной инфраструктурой для активного и спокойного отдыха. - Современные планировки от 36,16 до 92,1 квадратных метра. - Остекленные балконы. - Кладовые на цокольных этажах. - Зеленая аллея, детские площадки и места для отдыха. - Спортивные площадки, воркаут и даже собственный скейт-парк. - На территории комплекса расположатся магазины, кафе, амфитеатр и много парковочных мест. Ежемесячный платёж за квартиру — всего от 22 546 рублей. Застройщик: ООО СЗ «ДСК Парк». Проектная декларация на сайте наш.дом.рф. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама promo-alleya.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9774</t>
+  </si>
+  <si>
+    <t>✨ Стеклянный мост на Медовых водопадах в Карачаево - Черкесии. ✨ Стеклянный мост на Медовых водопадах открыли 12 июня 2026 года. Это первая подобная локация в республике, расположенная прямо над ущельем. ✨ Высота и конструкция: смотровая площадка возвышается над пропастью на высоте 30 метров. Мост оборудован прозрачным настилом, современной подсветкой и системой видеонаблюдения. Безопасность: сооружение сертифицировано и прошло все необходимые проверки. Для посещения или защиты стеклянного покрытия могут выдаваться специальные бахилы. Окрестности: мост находится в живописном месте с видом на бурные каскады. На территории также есть кафе, зоны отдыха и самый протяженный в России зиплайн.Как добраться: находится в Малокарачаевском районе, неподалеку от Кисловодска. Общественный транспорт сюда не ходит, поэтому добраться можно на автомобиле (через поселок Мирный или село Красный Курган), такси или в составе экскурсионной группы. Внутри РФ 🇷🇺 Путешествие по России #карачаевочеркесия#медовыеводопады#стеклянныймост</t>
+  </si>
+  <si>
+    <t>30.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9773</t>
+  </si>
+  <si>
+    <t>Дедлайн горят? Шоурумы и мебель для коммерции ! Шоурум под ключ? И мебель для ретейла – оперативно! Дизайнерам – спецусловия. Узнать больше #реклама showroom.interform.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9772</t>
+  </si>
+  <si>
+    <t>📖 Сквер с фонтаном у Дома книги в Ростове - на - Дону. Внутри РФ 🇷🇺 Путешествие по России #ростов-на-дону#домкниги#места</t>
+  </si>
+  <si>
+    <t>30.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9771</t>
+  </si>
+  <si>
+    <t>🌪 Смерч в Сочи. 🌪 Первый смерч на море в Сочи, в 2026 году. Внутри РФ 🇷🇺 Путешествие по России</t>
+  </si>
+  <si>
+    <t>30.06.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9770</t>
+  </si>
+  <si>
+    <t>ЖК «Сахарный Дол» — готовые квартиры! Остались последние квартиры в готовом доме! 🏠 Квартиры напрямую от застройщика 🏃‍♂️ Уютный квартал рядом с садами и парками 🚗 Закрытый двор без машин и подземный паркинг ⚽️ Детские и спортивные площадки 👌 Ключи в день сделки Дом полностью сдан — можно заезжать сразу! Узнать цены и планировки Перейти на сайт #реклама sd-nn.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9769</t>
+  </si>
+  <si>
+    <t>🌲 Лес после дождя — чистая вселенная! ✨ Насладитесь звуками и чистотой природы Беларуси. Внутри РФ 🇷🇺 Путешествие по России #беларусь#витебск#лес#места</t>
+  </si>
+  <si>
+    <t>29.06.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9768</t>
+  </si>
+  <si>
+    <t>Новый формат luxury в Стамбуле. Отель Aliée Istanbul. Пятизвездочный отель Aliee с панорамным видом в Стамбуле. Бутик-отель у воды с акцентом на дизайн, гастрономию и атмосферу. Меньше суеты — больше пространства, тишины и визуального удовольствия. Редкий формат для Стамбула: вид на воду + современный стиль + приватность. ✨ Забронируйте, пока есть доступные даты! Узнать больше #реклама alieeistanbul.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9767</t>
+  </si>
+  <si>
+    <t>🌸 Нигде наверно нет таких красивых гортензий, как в этом полузаброшенном шахтёрском городке -" Акармара" на востоке Абхазии. Внутри РФ 🇷🇺 Путешествие по России #абхазия#акармара#цветениегортензии</t>
+  </si>
+  <si>
+    <t>29.06.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9766</t>
+  </si>
+  <si>
+    <t>Получите скидку за историю об отдыхе Расскажите, как Яндекс Путешествия помогли вам организовать классную поездку, — и получите за это промокод на скидку. Присылайте свои истории боту, он расскажет все подробности. Попробовать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9765</t>
+  </si>
+  <si>
+    <t>Вдруг вы хотели увидеть, как прошли "Алые паруса" ночью, но поленились.😄 Внутри РФ 🇷🇺 Путешествие по России #петербург#алыепаруса</t>
+  </si>
+  <si>
+    <t>29.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9764</t>
+  </si>
+  <si>
+    <t>✨ Молодецкий курган, залив Жигулёвская труба. ✨ Молодецкий курган (высота — 242 м) — это крайняя северо-западная точка Жигулевских гор и начало 75-километровой гряды на территории национального парка «Самарская Лука». С его вершины открывается знаменитый вид на залив Жигулевская труба — узкий участок, образованный в месте слияния реки Усы с Волгой (Куйбышевским водохранилищем). ✨ Самарская область, недалеко от села Жигули. С кургана открывается вид на гору Девью, Усинский курган и бескрайнюю водную гладь. У подножия оборудован вход на экологические тропы национального парка. 📍 Как добраться На автомобиле: По трассе М-5 «Урал» до поворота на село Валы, затем по указателям на село Жигули и до парковки.Общественным транспортом: Из Тольятти или Жигулевска ходит маршрутное такси № 330 до села Жигули, от которого предстоит пройти пешком около 4 км. Внутри РФ 🇷🇺 Путешествие по России #самара#молодецкийкурган#жигулёвскаятруба#места</t>
+  </si>
+  <si>
+    <t>29.06.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9763</t>
+  </si>
+  <si>
+    <t>28.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9762</t>
+  </si>
+  <si>
+    <t>✨ Река Жигалан на Северном Урале. ✨Представьте реку, которая не течёт, а буквально обрушивается с гор. Это Жигалан — главная жемчужина хребта Кваркуш на Северном Урале. Её длина всего 7-8 км., но перепад высот от истока до устья составляет почти 700 метров! ✨ Берёт начало река из высокогорного болота и снежников между горой Гошьянмык и скалами Три Брата на высоте около 900 метров. Сначала Жигалан течёт по глубокому каньону, а затем срывается вниз каскадом из пяти водопадов протяжённостью 550 метров. Высота самого мощного, нижнего водопада достигает 15 метров. 💦 ✨ Это зрелище завораживает: прозрачный горный поток с оглушительным шумом падает с каменных глыб, разлетаясь миллионами брызг. Водная пыль смешивается с запахом хвои, а мощь воды ощущается даже вибрацией тела. Вокруг — суровая тайга, и даже в конце мая кое-где лежит снег. Внутри РФ 🇷🇺 Путешествие по России #северныйурал#рекажигалан#места</t>
+  </si>
+  <si>
+    <t>28.06.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9761</t>
+  </si>
+  <si>
+    <t>Импортируем автомобили из Европы Привезем автомобиль мечты в Россию🚗 Работаем без предоплаты, подписываем договор🗒 Стоимость авто на 20-30% ниже чем аналог на рынке РФ💰 Привезем в течении 10-12 дней в любой регион России✅ Подбор под ваши критерии либо из наличия на нашей площадке в Европе✅ Купить #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9760</t>
+  </si>
+  <si>
+    <t>✨ Остров-град Свияжск — это уникальный историко-архитектурный музей-заповедник в Республике Татарстан, расположенный при впадении Свияги в Волгу. Основанный в 1551 году Иваном Грозным как город-крепость для взятия Казани, сегодня он знаменит старинными монастырями, деревянной застройкой и включен в список Всемирного наследия ЮНЕСКО. Внутри РФ 🇷🇺 Путешествие по России #казань#островсвияжск</t>
+  </si>
+  <si>
+    <t>28.06.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9759</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Требования: 18-45 лет Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ course.neurogansta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9758</t>
+  </si>
+  <si>
+    <t>✨ Камень Ветлан на реке Вишера в Пермском крае. 📷 maxkudryashov_ Внутри РФ 🇷🇺 Путешествие по России #пермскийкрай#ветлан#вишера#места</t>
+  </si>
+  <si>
+    <t>28.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9757</t>
+  </si>
+  <si>
+    <t>✨ Красота Бурятии. ✨ Посмотрите на эту красоту. Внутри РФ 🇷🇺 Путешествие по России #россия#бурятия#урал#места</t>
+  </si>
+  <si>
+    <t>27.06.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9756</t>
+  </si>
+  <si>
+    <t>Где турагенты берут посты для своих соцсетей? На каналах с готовым контентом Зарины Махмутовой! ✅ Только авторские фото, видео и тексты. ✅ Тревел-маркетолог, авторы статей для глянца в туризме, профессиональные журналисты, опытные дизайнеры работают над всем контентом - не ИИ! ✅ Посты, истории, ценовые, туры дня, короткие видео готовы для размещения в Телеграм, Макс, Вк и иностранных соцсетях. ✅ Обновления 5 дней в неделю. ✅ Эфиры по продвижению, продажам, личному бренду каждый месяц, записи можно пересмотреть. Узнать больше #реклама 16+ smmtravelcontent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9755</t>
+  </si>
+  <si>
+    <t>✨ Путешествие в Великий Новгород А вы бывали в городе, который сыграл одну из главных ролей в становлении Руси❓ Как вам атмосфера и его красота❓ Внутри РФ 🇷🇺 Путешествие по России #россия#нижнийновгород#места</t>
+  </si>
+  <si>
+    <t>27.06.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9754</t>
+  </si>
+  <si>
+    <t>Импортируем авто из ЕС в РФ Привезем авто мечты из Европы🚗 Работаем без предоплаты, подписываем договор✅ Стоимость авто на 20-30% ниже чем аналог на рынке РФ💰 Привезем в течении 10-12 дней в любой регион России🏃‍♂️ Подбор под ваши критерии либо из наличия на нашей площадке в Европе✅ Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9753</t>
+  </si>
+  <si>
+    <t>✨ Этот регион для искушённого туриста, тех, кто ищет не пляжный "всё включено", а готов тщательно продумывать свой маршрут и получать удовольствие в маленьких открытиях. Вот для такого туриста Тамань раскроется как удивительный и очень недооценённый край. 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #россия#тамань#места</t>
+  </si>
+  <si>
+    <t>27.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9752</t>
+  </si>
+  <si>
+    <t>🏖 На пляже Баунти открылся сезон, можно покататься на сапбордах. 📍 Работают без выходных. ❗️ На пляже не ловит связь и интернет. ❗️ Данный ролик не является рекламой, а лишь возможностью увидеть, возможный вариант время препровождения. Внутри РФ 🇷🇺 Путешествие по России #крым#севастополь#пляжбаунти#места</t>
+  </si>
+  <si>
+    <t>27.06.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9751</t>
+  </si>
+  <si>
+    <t>Подарки от семечек "Джинн" и "Белочка" Хочешь в подарок фирменный пляжный коврик и семечки "Джинн"/"Белочка"? Участвуй в розыгрыше! 👍😊✨ Начать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9750</t>
+  </si>
+  <si>
+    <t>✨ "Павловский Версаль" — красивое, недооценённое место. Не такое популярное, как Пушкин или Павловск. ✨ На территории есть Павильон Венеры — находиться на Острове любви. ✨ Павильон "Маска" и Берёзовый домик — за скромным фасадом скрывается роскошный интерьер. 📍 В парке есть кафе, скамейки, можно взять лодки на прокат. 📍 Вход — 250 руб., есть льготы. ✨ Парк ухоженный, погулять здесь — приятно, а после можно зайти на экскурсию во дворец. Сохраняйте. Внутри РФ 🇷🇺 Путешествие по России #павловскийверсаль#павловск#петербург#места</t>
+  </si>
+  <si>
+    <t>26.06.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9749</t>
+  </si>
+  <si>
+    <t>Яндекс Книги до года бесплатно Успейте оформить подписку✨ Каждый найдет книгу для себя. Читайте и слушайте в удобном приложении. Попробуйте бесплатно❤️ Попробовать #реклама 16+ books.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9748</t>
+  </si>
+  <si>
+    <t>✨ Как живут люди на Сахалине! Понравилось❓ Ставь лайк. Внутри РФ 🇷🇺 Путешествие по России #сахалин#интересное#места</t>
+  </si>
+  <si>
+    <t>26.06.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9747</t>
+  </si>
+  <si>
+    <t>26.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9744</t>
+  </si>
+  <si>
+    <t>✨ Самые бюджетные районы Сочи. Есть что добавить к списку? 📷 natasha_promedia Внутри РФ 🇷🇺 Путешествие по России #сочи#интересное</t>
+  </si>
+  <si>
+    <t>26.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9743</t>
+  </si>
+  <si>
+    <t>❓ Куда можно улететь из Владивостока. ✈️ Секретный рейс. 📷 go_russian_east Внутри РФ 🇷🇺 Путешествие по России #перелёты#владивосток#интересное</t>
+  </si>
+  <si>
+    <t>26.06.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9742</t>
+  </si>
+  <si>
+    <t>Жизнь у моря на Кипре начинается здесь Купить недвижимость на Кипре — значит инвестировать в стиль жизни и будущее. Виллы с панорамными видами, уютные апартаменты и доходные коммерческие площади для тех, кто ценит красоту, престиж и разумный расчёт. Доходность до 6% в год. А ещё это шанс жить в месте, куда другие приезжают отдыхать. Не упустите возможность — премиум-объекты Кипра всегда в цене. Вступайте в наш телеграм канал: Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9741</t>
+  </si>
+  <si>
+    <t>⛲️ В Сириусе полноценно заработал новый фонтан и лазерное шоу! ✨ В конце самая красота, досмотрим! Внутри РФ 🇷🇺 Путешествие по России #сириус#сочи#адлер#фонтан#места</t>
+  </si>
+  <si>
+    <t>25.06.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9740</t>
+  </si>
+  <si>
+    <t>25.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9739</t>
+  </si>
+  <si>
+    <t>🏠 Маленькая усадьба с тихой рощицей и прудом — самое то провести здесь летний день. ✨ Усадьба писателя (Музей-усадьба «Даровое») находится в деревне Даровое Зарайского района Московской области. Семья Достоевских приобрела это имение в 1831 году, и именно здесь, в живописном уголке Подмосковья, прошли детские годы Фёдора Михайловича. Внутри РФ 🇷🇺 Путешествие по России #зарайск#музеироссии#усадьбадостоевского#места</t>
+  </si>
+  <si>
+    <t>25.06.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9738</t>
+  </si>
+  <si>
+    <t>25.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9737</t>
+  </si>
+  <si>
+    <t>❗️ Вы не поверите из чего на самом деле построен БАМ. 📷 kraisvetadv Внутри РФ 🇷🇺 Путешествие по России #россия#бам#места#интересное</t>
+  </si>
+  <si>
+    <t>25.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9736</t>
+  </si>
+  <si>
+    <t>✨ Невероятная природа: две дикие бухты живописного Приморья. ✨ Бухта Заря находиться на территории Лазовского заповедника и известна длинным малолюдным пляжем, чистой водой и почти нетронутой природой. Добраться сюда непросто: посещение обычно возможно только по согласованному маршруту или в составе организованного тура. ✨ Бухта Тачингоуза, которую ещё называют Просёлочной, считается одним из самых живописных мест южного Приморья. Здесь тянется широкий песчаный пляж длинной около двух км., а вокруг — зелёные сопки и скалы - кекуры. Обе бухты расположены на побережье Японского моряв в Лазовском районе и относятся к самым красивым и диким местам края. Внутри РФ 🇷🇺 Путешествие по России #приморье#бухтазаря#бухтатачингоуза#места</t>
+  </si>
+  <si>
+    <t>25.06.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9735</t>
+  </si>
+  <si>
+    <t>24.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9734</t>
+  </si>
+  <si>
+    <t>✨ Красота Урала❤️Чёртов палец❤️ Усьвинские столбы Внутри РФ 🇷🇺 Путешествие по России #урал#усьвинскиестолбы#чёртовпалец#красота#места</t>
+  </si>
+  <si>
+    <t>24.06.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9733</t>
+  </si>
+  <si>
+    <t>Внимание выпускники и их родители! ⚡ ЕГЭ по информатике уже скоро, а ты всё ещё готовишься «с понедельника»? У Артёма Имаева подготовка проходит без нудятины — только понятные объяснения, практика и атмосфера, из-за которой реально хочется учиться Что тебя ждёт: — разбор всех тем ЕГЭ — регулярные вебинары и домашки — помощь кураторов 24/7 — конспекты, скрипты и материалы — система, которая помогает не забросить подготовку Многие ученики приходят с нулевой базой и выходят на 80–90+ ❤️ Залетай в TG-канал и начинай готовиться уже сейчас 👌 Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9730</t>
+  </si>
+  <si>
+    <t>⛴ Круиз на теплоходе по Волге. ✨ Как выглядит круиз по Волге на комфортабельном теплоходе на пять дней! Рассказали в ролике. 👆 ❗️ Данный ролик не является рекламой, а лишь одним из вариантов время препровождения! 📷 kruiz.jnline Внутри РФ 🇷🇺 Путешествие по России #волга#круизповолге#путешествия</t>
+  </si>
+  <si>
+    <t>24.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9729</t>
+  </si>
+  <si>
+    <t>Внимание выпускники и их родители! ⚡ ЕГЭ по истории уже скоро, а ты всё ещё готовишься «с понедельника»? У Топ-репетитора подготовка проходит без нудятины — только понятные объяснения, практика и атмосфера, из-за которой реально хочется учиться Что тебя ждёт: — разбор всех тем ЕГЭ — регулярные вебинары и домашки — помощь кураторов 24/7 — конспекты, скрипты и материалы — система, которая помогает не забросить подготовку Многие ученики приходят с нулевой базой и выходят на 80–90+ ❤️ Залетай в TG-канал и начинай готовиться уже сейчас 👌 Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9726</t>
+  </si>
+  <si>
+    <t>⛰ Очереди на Эльбрусе! 19 июня. ❄️ В ближайшие три дня синоптики предсказывали ветер и осадки, и многие спешат воспользоваться погодным окном. 👍 Когда прогноз стабилен, "пробок" не возникает, но в такие моменты, желающих взойти на вершину становится больше. Внутри РФ 🇷🇺 Путешествие по России #эльбрус#восхождение</t>
+  </si>
+  <si>
+    <t>24.06.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9725</t>
+  </si>
+  <si>
+    <t>23.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9724</t>
+  </si>
+  <si>
+    <t>✨ Новая набережная в Петербурге с таким захватывающим видом на Лахту. Внутри РФ 🇷🇺 Путешествие по России #петербург#новаянабережная#места</t>
+  </si>
+  <si>
+    <t>23.06.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9723</t>
+  </si>
+  <si>
+    <t>23.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9722</t>
+  </si>
+  <si>
+    <t>✨ Остров Аскольд. ✨ Добраться на остров можно только по воде: по пути кекуры "5 пальцев" и сивучи. ✨ Сам остров — как декорации к фильму: маяк, заброшенная техника, военные укрепления и дух истории "золотой лихорадки". ✨ Кристально чистая вода, дикие олени и нереальный подводный мир. ✨ Одно из самых красивых мест Дальнего Востока — остров Аскольд. Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#островаскольд#места</t>
+  </si>
+  <si>
+    <t>23.06.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9721</t>
+  </si>
+  <si>
+    <t>Скидка 25% на средства для мытья посуды Fairy Выбирайте средства для мытья посуды Fairy со скидкой в Любимой категории Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9720</t>
+  </si>
+  <si>
+    <t>✨ Синские столбы. ✨ Якутия. Внутри РФ 🇷🇺 Путешествие по России #россия#якутия#синские столбы</t>
+  </si>
+  <si>
+    <t>23.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9719</t>
+  </si>
+  <si>
+    <t>🔭 Смотровая площадка, с невероятным видом на мыс Айя и урочище Аязьма, с их неповторимыми скалами, можжевеловыми рощами и дикими пляжами с чистейшей морской водой Крым, Севастополь, Балаклава 📍44.472863, 33.635267 Внутри РФ 🇷🇺 Путешествие по России #крым#мысайя#урочищеаязьма</t>
+  </si>
+  <si>
+    <t>23.06.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9718</t>
+  </si>
+  <si>
+    <t>21.06.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9717</t>
+  </si>
+  <si>
+    <t>Дизайнерские украшения с бриллиантами ALROSA Diamonds Природные бриллианты от крупнейшей в мире алмазодобывающей компании АЛРОСА Узнать больше #реклама alrosadiamond.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9708</t>
+  </si>
+  <si>
+    <t>📚 Как попасть ночью в Дом книги на Невском ночью? ✨ Второй год подряд книжный радует гостей Петербурга круглосуточной работой. Всё лето с субботы на воскресенье Дом книги будет работать с 23:00 до 09:00. Всего пройдёт 13 тематических ночей. 📍 Расписание ближайших тематик: 20.06 — ночь внутренних поисков. 27.06 — ночь вкусных привычек. 04.07 — ночь историй и уюта. 11.07 — ночь слов и образов. Внутри РФ 🇷🇺 Путешествие по России #петербург#невский#ночьвдомекниги</t>
+  </si>
+  <si>
+    <t>20.06.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9707</t>
+  </si>
+  <si>
+    <t>Отдыхайте на море выгодно — сейчас! Акции, промокоды, обзоры лучших курортов России и заграницы — в ТГ-канале Яндекс Путешествий. Поможем сэкономить на отеле, транспорте и развлечениях 👌 Чтобы получить морской загар со скидкой — вступайте в сообщество путешественников! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9706</t>
+  </si>
+  <si>
+    <t>✨ Зарайск — самый южный и один из древнейших городов Московской области (основан в 1146 году), расположенный в 145 км к юго-востоку от Москвы на высоком берегу реки Осётр. Он известен сохранившимся историческим обликом, тихой купеческой атмосферой и самым компактным в России каменным кремлем. ✨ Зарайский кремль: главная точка притяжения, построенная в начале XVI века. Внутри располагаются собор Усекновения Главы Иоанна Предтечи, краеведческий музей и древняя стоянка первобытного человека. ✨ Водонапорная башня: кирпичное сооружение 1916 года постройки, на верхнем ярусе которого находится смотровая площадка, откуда открывается панорамный вид на город и окрестности. ✨ Исторический центр: прекрасно сохранившиеся купеческие дома XVIII–XIX веков, действующие Торговые ряды и бывший особняк, где расположен Дом-музей скульптора А. С. Голубкиной. ✨ Белый колодец: живописный благоустроенный святой источник со смотровой площадкой и купелями у реки Осётр, где берет начало загородная экотропа. Внутри РФ 🇷🇺 Путешествие по России #зарайск#путешествия</t>
+  </si>
+  <si>
+    <t>20.06.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9705</t>
+  </si>
+  <si>
+    <t>СПА отель "Свежий Ветер" теперь в MAX Акции СПА отеля "Свежий Ветер" в MAX. Узнавайте о выгодных датах, бассейнах, SPA и отдыхе в Подмосковье первыми. Подписаться #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9704</t>
+  </si>
+  <si>
+    <t>🍽 В рамках летнего гастрономического фестиваля Set-o-Mania (проходит с 8 июня по 8 сентября) стандартная цена тематического сета из трех блюд составляет 4 250 рублей. 👍 В ресторане «Кафе Пушкинъ у фонтана» действует специальная сниженная цена — 3 450 рублей. В стоимость каждого сета традиционно входит комплимент: шот водки «Онегин», коктейль на основе настойки «Онегин Gourmet» или бокал игристого вина. Внутри РФ 🇷🇺 Путешествие по России #москва#фестивальсетомания#ресторантурандот#места</t>
+  </si>
+  <si>
+    <t>20.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9703</t>
+  </si>
+  <si>
+    <t>✨ Маршрут выходного дня по южному берегу Финского залива. Можно объехать за один день всё или выбрать несколько точек: ✨ Кладбище поездов — фондовая площадка музея железнодорожного транспорта, пос. Лебяжье. Форт Красная Горка — музей, экотропа, казематы и обрыв с видом на залив (Лебяженское поселение). ✨ Шепелевский маяк — гладь воды, волуны, умиротворение (Шепелевский мыс). ✨ Андерсенград в Сосновом бору — настоящий средневековый замок с ратушей, башенками, русалочкой, вход бесплатный. Насыщенно, живописно и разнообразно. 👍 📍 Сохраняйте. 📷 obnyatspb Внутри РФ 🇷🇺 Путешествие по России #петербург#интересныеместа</t>
+  </si>
+  <si>
+    <t>20.06.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9702</t>
+  </si>
+  <si>
+    <t>19.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9701</t>
+  </si>
+  <si>
+    <t>☀️ Хотите узнать, какой самый солнечный город в России? ☑️ Смотрите ролик! Внутри РФ 🇷🇺 Путешествие по России #владивосток#самыйсолнечныйгород#места</t>
+  </si>
+  <si>
+    <t>19.06.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9700</t>
+  </si>
+  <si>
+    <t>Forex Daily New — канал для тех, Forex Daily New — канал для тех, кто следит за мировыми рынками. Мы публикуем: ✅ Ежедневные обзоры финансовых рынков ✅ Новости макроэкономики и геополитики ✅ Движение EUR/USD, USD/JPY, XAU/USD ✅ Разборы графиков и рыночных трендов ✅ Образовательные материалы для трейдеров Присоединяйся к сообществу людей, которые понимают, что происходит в мировой экономике. t.me/ForexDailyNew Контент канала предназначен исключительно для образовательных и информационных целей. Не является финансовой рекомендацией. Прошлые результаты не гарантируют будущих. Торговля несёт риски. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9699</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9698</t>
+  </si>
+  <si>
+    <t>🚂 Самое дорогое купе в поезде океан — Хабаровск - Владивосток. Стоимость — 28800 за двоих. А вы ездили в таком❓ Поделитесь в комментариях❕ Внутри РФ 🇷🇺 Путешествие по России #поездокеан#хабаровсквладивосток#путешествия</t>
+  </si>
+  <si>
+    <t>19.06.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9697</t>
+  </si>
+  <si>
+    <t>19.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9696</t>
+  </si>
+  <si>
+    <t>✨ Там, где океан вырезал каменные замки. ✨ Природа создала гроты, арки и пещеры, будто для какого-то фильма. Волны бьют в каменные стены, а наверху шумит тайга. ❗️ Здесь каждый турист сможет перезагрузится и забыть про городскую суету. 📍 Мыс Великан, восточное побережье Сахалина. 📍 Координаты: 46.6296, 143.5225 Внутри РФ 🇷🇺 Путешествие по России #сахалин#мысвеликан#места</t>
+  </si>
+  <si>
+    <t>19.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9695</t>
+  </si>
+  <si>
+    <t>🏖 Крым, Ласпинская бухта. ✨ Одна из красивейших бухт на Южном берегу Крыма — место, где прозрачность воды достигает двадцати метров, а воздух пропитан ароматом можжевельника и реликтовых сосен. Ласпинская бухта расположилась между мысами Айя и Сарыч, в 40 км. от Ялты. Дайверы приезжают сюда со всей России ради подводных гротов и "Каменного сада". Место объявлено ландшафтным заповедником с 2018 года. ✨ Климат в Ласпи средиземноморский, что означает теплое лето и мягкую зиму. Горы защищают бухту от холодных ветров. 📍 Координаты: 44.410184, 33.702472 📍 Ориентир: остановка "Ласпи" на 33-м километре шоссе Севастополь — Ялта. Внутри РФ 🇷🇺 Путешествие по России #крым#ласпинскаябухта#места</t>
+  </si>
+  <si>
+    <t>19.06.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9694</t>
+  </si>
+  <si>
+    <t>Откройте турагентство по франшизе "Вокруг Света" Мечтаете делиться магией путешествий с другими и получать за это стабильный доход? Франшиза турагентства «Вокруг света» — это ваш билет в мир безграничных возможностей! Станьте частью сети успешных турагентств, которые каждый день исполняют мечты о путешествиях. Франшиза «Вокруг света»: мир в ваших руках, прибыль — в вашем кармане! Узнать больше #реклама fr.vsturizm.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9693</t>
+  </si>
+  <si>
+    <t>🌅 Закатная феерия над Азовским морем. Крым, Щёлкино. 🙄 📷 crimeavlogg Внутри РФ 🇷🇺 Путешествие по России #крым#азовскоеморе#щёлкино#места#красота</t>
+  </si>
+  <si>
+    <t>18.06.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9692</t>
+  </si>
+  <si>
+    <t>Кредитная карта супер Сплита за пару кликов Кредитная карта с бесплатным обслуживанием и лимитом до 1 000 000 ₽ на все покупки! ✨Сплитуйте на кассах магазинов и онлайн. ✨Делите оплату до 6 месяцев без переплат. ✨Устанавливайте график платежей самостоятельно. Бесплатно привезём пластик в пункт выдачи Яндекс Маркета. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9691</t>
+  </si>
+  <si>
+    <t>🇧🇾 Продолжаем делиться полезными наблюдениями для тех, кто собирается в Беларусь. ❓ А какой пункт из видео оказался для вас самым неожиданным? Внутри РФ 🇷🇺 Путешествие по России #беларусь#путешествия#интересное</t>
+  </si>
+  <si>
+    <t>18.06.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9690</t>
+  </si>
+  <si>
+    <t>18.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9689</t>
+  </si>
+  <si>
+    <t>✨ Посёлок Большая Ослянка на реке Косьва в Пермском крае. ✨ Посёлок Большая Ослянка расположен в Кизеловском городском округе Пермского края, на левом берегу реки Косьва, в 45 км. к востоко-северо-востоку от Кизела. Место это находится у подножья горы Ослянка — самой высокой точки Среднего Урала (1119 м.), что делает поселение уникальным по своему ландшафтному окружению. ✨ Основан населённый пункт был в первой половине XX века как часть пенитенциарной системы страны. К началу 1990-х годов ситуация начала меняться. По официальным данным, на тот момент в колонии содержалось около 200 заключённых, но вскоре и эта колония была закрыта. Посёлок опустел, превратившись в один из многочисленных призраков уральской глубинки. ✨ Окрестности посёлка — идеальная база для восхождения на гору Ослянка. Путь от посёлка до вершины занимает 8-10 км. Туристы, отправляющиеся в поход, добираются туда на снегоходах, лыжах или пешком, преодолевая реку Косьва. Местность славиться суровыми курумниками, полянами ягож (брусника, клюква) и густыми пихтово - еловыми лесами. На Урале не отдыхают, а путешествуют! 📷 maxkudryashov_ Внутри РФ 🇷🇺 Путешествие по России урал#пермскийкрай#большаяослянка#места</t>
+  </si>
+  <si>
+    <t>18.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9688</t>
+  </si>
+  <si>
+    <t>🌊 Кому не хватает адреналина, Катунь проверит на прочность! Внутри РФ 🇷🇺 Путешествие по России #алтай#катунь#места</t>
+  </si>
+  <si>
+    <t>18.06.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9687</t>
+  </si>
+  <si>
+    <t>17.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9686</t>
+  </si>
+  <si>
+    <t>🎬 Кинопарк «Москино» — это крупнейший в мире современный натурный кинокластер для съемок фильмов и масштабный парк развлечений площадью более 1 100 гектаров. Посетители могут погрузиться в закулисье кинематографа, погулять по уникальным декорациям и посмотреть новинки проката в комфортном кинотеатре. 🎥 Более 35 уникальных съемочных площадок, включая улицы Москвы разных эпох, ковбойские городки (Дикий Запад), средневековые европейские улочки и футуристические локации. 🍿 Современный кинотеатр на 117 мест с передовым проектором и звуковым оборудованием для просмотра фильмов. 🎦 Еженедельные экскурсии, постановочные съемки, детские активности и мастер-классы, где можно узнать, как создаются спецэффекты и декорации. 📍 Находится в Новой Москве. Добраться можно на специальных маршрутных автобусах от станций метро «Теплый Стан» (маршрут МК1) и «Саларьево» (маршрут МК2). 📷 moscow_post Внутри РФ 🇷🇺 Путешествие по России #новаямосква#кинопаркмоскино#места</t>
+  </si>
+  <si>
+    <t>17.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9685</t>
+  </si>
+  <si>
+    <t>🚢 Самое странное кораблекрушение у берегов России. Подробности в видео. 👆 Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#новости#интересное</t>
+  </si>
+  <si>
+    <t>17.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9680</t>
+  </si>
+  <si>
+    <t>🎆 Фестиваль молодого искусства «Таврида.АРТ» представит Россию на Международном фестивале молодёжи 🎆 В этом году крымский фестиваль станет частью Международного фестиваля молодёжи в Екатеринбурге и возглавит его культурную программу, который объединит 10 000 участников из 190 стран. Для них команда подготовят масштабную программу современного искусства: музыкальные и театральные постановки, перформансы, иммерсивные проекты и другие творческие форматы. 🎆 Вместе с фестивалем в Екатеринбург отправится и часть крымской творческой среды. Артисты, коллективы и культурные проекты познакомят международную аудиторию с атмосферой арт-кластера. 🎆 Международные гастроли не повлияют на работу арт-кластера на полуострове. Город молодых творцов под Судаком продолжит принимать участников программ Академии «Меганом», летних школ и туристических маршрутов. Для гостей по-прежнему будут доступны экскурсии, арт-парк и другие культурные пространства «Тавриды». Внутри РФ 🇷🇺 Путешествие по России #крым#тавридаарт#меганом#фестивали</t>
+  </si>
+  <si>
+    <t>17.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9679</t>
+  </si>
+  <si>
+    <t>✨ Океан из облаков над величественным Эльбрусом! ✈️ ⛅️ Внутри РФ 🇷🇺 Путешествие по России #эльбрус#океаноблаков#красота</t>
+  </si>
+  <si>
+    <t>17.06.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9678</t>
+  </si>
+  <si>
+    <t>Зарабатывайте 500₽ за установку Яндекс Браузера Партнёрская программа для сервисных центров и магазинов компьютерной техники. Узнать больше #реклама 0+ partner.browser.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9677</t>
+  </si>
+  <si>
+    <t>⚡️ Грозовой фронт где то в горах, вид с Эльбруса. ⚡️⚡️ Внутри РФ 🇷🇺 Путешествие по России #эльбрус#горы</t>
+  </si>
+  <si>
+    <t>16.06.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9676</t>
+  </si>
+  <si>
+    <t>Вы турагент? Устали ломать голову над контентом? Тогда забирайте базу авторского уникального контента на каналах Зарины Махмутовой⚡ ✅ Только авторские фото, видео, тексты - никаких исков. ✅ Все трендовые форматы - тур дня, посты, истории, ценовые, короткие видео с обзорами отелей и экскурсионных туров, новостями, экспертный контент. То, что действительно важно вашим туристам. ✅ Подходят для размещения в Телеграм, Макс, Вк и иностранных соцсетях. ✅ Обновления 5 дней в неделю, минимум 10 контентных единиц. Все материалы легко превратит в "свои" - мы предоставляем пустые шаблоны и инструкции, как наложить ваши фото, тексты, музыку. Также вы получаете шпаргалки по ведению соцсетей и записи эфиров по продвижению, продажам на высокие чеки, личному бренду. Узнать больше #реклама 16+ smmtravelcontent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9675</t>
+  </si>
+  <si>
+    <t>🐬Стая дельфинов ловит рыбу. 🌊 На пляже в Анапе, отдыхающие сняли на телефон как стая дельфинов охотилась на рыбу. Внутри РФ 🇷🇺 Путешествие по России #море#анапа#дельфины#забавныеживотные</t>
+  </si>
+  <si>
+    <t>16.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9674</t>
+  </si>
+  <si>
+    <t>Личные гиды по путешествиям у тебя в кармане! Планируешь путешествие? Этот канал — для тех, кто не умеет сидеть на месте. Мы — Резеда и Гумер. За последние годы проехали на арендованных машинах больше 15 000 километров, исследовали десятки стран, а когда не можем улететь — исследуем Подмосковье и Россию. Здесь путешествия от первого лица. Мы развенчиваем мифы блогеров и проверяем всё лично. У нас ты найдешь: • Готовые маршруты по странам • ИИ для простых и выгодных путешествий • Обзоры самых вкусных мест • Бесплатные гайды по направлениям (прим. «Готовый гайд по Стамбулу») • Лайфхаки для путешествий «без воды» • Акции авиакомпаний и подборки туров • Обзоры полезных сервисов для путешественников • Обзоры трендовых направлений, набирающих популярность • Нюансы по получению шенгена Подпишись, чтобы не потерять! Узнать больше #реклама 16+ taplink.cc О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9673</t>
+  </si>
+  <si>
+    <t>🎆 Что думаете, Монако? Внутри РФ 🇷🇺 Путешествие по России #геленджик#новости</t>
+  </si>
+  <si>
+    <t>16.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9672</t>
+  </si>
+  <si>
+    <t>✨ Алтай — тишина и совершенство. 😍 Озёра Красной горы — природная достопримечательность в Усть - Коксинском районе Республики Алтай. Точное количество озёр неизвестно, чаще всего упоминается цифра семь. Они находятся в углублениях на горе, которые считают кратерами потухшего вулкана. Внутри РФ 🇷🇺 Путешествие по России #алтай#озёра#краснаягора#места#красота</t>
+  </si>
+  <si>
+    <t>16.06.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9671</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 1 899 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 1 899 000₽, господдержка 925 000₽*. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9670</t>
+  </si>
+  <si>
+    <t>🍿 "Кино у моря" г. Гагра. Кинотеатр под открытым небом. Каждый вечер с середины мая и до середины октября. Кино можно посмотреть на пляже за зданием милиции. Внутри РФ 🇷🇺 Путешествие по России #абхазия#гагра#кинонапляже</t>
+  </si>
+  <si>
+    <t>15.06.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9669</t>
+  </si>
+  <si>
+    <t>ЖК Начало. И рассрочка, и скидка! Квартиры на Пресне 🚗 Расположен в престижном Пресненском районе. 12 минут на машине до Кремля, 15 минут пешком до ст. "Улица 1905 года", 6 минут на машине до Сити. Три парка с трех сторон. 🏠 Фантастические панорамы Москвы. Воробьевы горы, Лужники и Сити – как на ладони. ⚡ Уникальная архитектура проекта: Футуристичные формы, стеклянные фасады, 3 уровня благоустройства. ❤️ Клуб резидентов 1300 кв.м. включает библиотеку, кинозал, фитнес-студию, детский клуб с репетиторскими и переговорными комнатами. В стилобате – улица кафе и ресторанов с летними террасами. 📱 Огороженная территория с круглосуточной охраной, системой контроля доступа и видеонаблюдением обеспечивает высокий уровень приватности и безопасности для всех резидентов. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.click О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9668</t>
+  </si>
+  <si>
+    <t>🏝 Сочи — город для жизни или для отдыха? Хотели - бы там жить? Делитесь в комментариях. Внутри РФ 🇷🇺 Путешествие по России #сочи#места</t>
+  </si>
+  <si>
+    <t>15.06.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9667</t>
+  </si>
+  <si>
+    <t>15.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9664</t>
+  </si>
+  <si>
+    <t>✨ Этот город в России, который может вас удивить. Подробности в ролике. 👆 Внутри РФ 🇷🇺 Путешествие по России #россия#сургут#места</t>
+  </si>
+  <si>
+    <t>15.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9663</t>
+  </si>
+  <si>
+    <t>🐬 В Судаке дельфин устроил настоящее шоу для детей! Он подплыл прямо к буну и вовсю резвился: выныривал, кружился, плескался. Внутри РФ 🇷🇺 Путешествие по России #море#судак#забавныеживотные</t>
+  </si>
+  <si>
+    <t>15.06.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9662</t>
+  </si>
+  <si>
+    <t>Сумки и аксессуары из натуральной кожи в Хабаровске Магазин кожаных аксессуаров 👍Высокое качество ⚡Выгодные цены ✅Большой выбор Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9661</t>
+  </si>
+  <si>
+    <t>⛲️ На озере Кабан планируют построить огромный мультимедийный фонтан высотой 70 метров, не имеющий аналогов в России. Проект профинансирует Сбербанк, а также республиканский и городской буджеты. Однако идея пришлась по душе не всем казанцам. 📷 tatarstan.news Внутри РФ 🇷🇺 Путешествие по России #татарстан#казань#строительствофонтана#новости</t>
+  </si>
+  <si>
+    <t>14.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9660</t>
+  </si>
+  <si>
+    <t>👍 Три лайфхака в самолёте о которых вы не знали❕ Внутри РФ 🇷🇺 Путешествие по России #самолёт#лайфхаки</t>
+  </si>
+  <si>
+    <t>14.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9659</t>
+  </si>
+  <si>
+    <t>❄️❄️Сход лавины на леднике 7 Семёрка. Внутри РФ 🇷🇺 Путешествие по России #приэльбрусье#кабардинобалкария#ледниксемёрка#интересное</t>
+  </si>
+  <si>
+    <t>14.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9658</t>
+  </si>
+  <si>
+    <t>13.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9657</t>
+  </si>
+  <si>
+    <t>❕ В Гаспре после реконструкции вновь открылась канатная дорога. ✨ Для жителей и гостей посёлка снова доступен удобный способ добраться к морю. Канатная дорога соединяет две станции - верхнюю "Сосновый бор" и нижнюю "Набережная", а протяжённость маршрута составляет 250 метров. ✨На первый взгляд путь к пляжу может показаться не таким уж длинным, однако каждый, кто бывал в Гаспре, знает: спуск и подъём здесь очень крутые. Не всем по силам ежедневно преодолевать такой маршрут, особенно в летнюю жару, с детьми, пляжными сумками или после насыщенного дня у моря. Именно поэтому канатная дорога становится не просто удобством, а настоящим помощником для отдыхающих. ✨ Всего за несколько минут можно комфортно спуститься к побережью или подняться обратно, наслаждаясь живописными мидами на море и окружающие склоны. 📍Стоимость проезда: ✔️ взрослый билет в одну сторону — 250 руб. ✔️ дети от 6 до 14 лет в сопровождении родителей — 150 руб. ❕для всех жителей Гаспры проезд бесплатный. 📍 График работы: с 09:00 до 19:00. Внутри РФ 🇷🇺 Путешествие по России #крым#гаспра#канатнаядорога#места</t>
+  </si>
+  <si>
+    <t>13.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9656</t>
+  </si>
+  <si>
+    <t>🚤 В Петербурге спустили на воду электротеплоход "Ломоносов". Это самое большое электросудно города и первое серийное судно проекта "Москва 2.0". Уже в середине июня оно начнёт возить пассажиров по Неве и Финскому заливу — от причала у Зрмитажа. 📷 good_events Внутри РФ 🇷🇺 Путешествие по России #петербург#электросудно#новости</t>
+  </si>
+  <si>
+    <t>13.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9655</t>
+  </si>
+  <si>
+    <t>🚂 Ретро - поезд по золотому кольцу. 📍 отправляется с Белорусского вокзала в Москве каждень утром. 💰 Стоимость тура на 3 дня, составила 5000 рублей за человека, учитывая что поезд это и отель и ресторан и транспорт. Внутри РФ 🇷🇺 Путешествие по России #ретропоезд#золотоекольцо#путешествия</t>
+  </si>
+  <si>
+    <t>13.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9654</t>
+  </si>
+  <si>
+    <t>✨ Где - то в глубине Воронцовского парка, среди вековых сосен и тишины, время останавливается. Вы сходите с нахоженной тропы — и внезапно земля уходит из под ног. ✨ Перед вами возвышаются исполинские каменные глыбы. Они громоздятся друг на друге в первозданном хаосе, словно великаны застыли в своём танце миллионы лет назад. ✨Это большой хаос Алупки. Ему больше 150 миллионов лет. Это не рукотворный лабиринт, а уникальное природное явление. Огромные глыбы диабаза остались здесь с доисторических времён: магматическая порода поднялась из недр, а затем землетресения и время расбросали её в живописном беспорядке. ✨ Карл Кебах, создавший парк, оказался настоящим художником. Он не стал убирать камни. Он вписал их в пейзаж, превратив в центральную часть знаменитого "английского" парка. Верхняя часть владений осталась "дикой" — и это главный шик этого места. Внутри РФ 🇷🇺 Путешествие по России #крым#алупка#воронцовскийпарк#места</t>
+  </si>
+  <si>
+    <t>12.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9653</t>
+  </si>
+  <si>
+    <t>🇷🇺Дорогие друзья — с праздником! С Днём России! 🇷🇺От северных регионов до южных городов, от больших мегаполисов до маленьких посёлков — нас объединяет любовь к своей стране. 🎆 Пусть Россия развивается, крепнет и остаётся местом, которым можно гордится. С праздником! 🎆🎆🎆 Внутри РФ 🇷🇺 Путешествие по России #россия#деньроссии#праздники</t>
+  </si>
+  <si>
+    <t>12.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9652</t>
+  </si>
+  <si>
+    <t>Любить свою страну — значит беречь её культуру, её язык, её память Участники «Капитанов культуры» делают это каждый день — в своих городах, в своих проектах, на своих языках. С Днём России — мы вместе и каждый за своё!</t>
+  </si>
+  <si>
+    <t>12.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9651</t>
+  </si>
+  <si>
+    <t>✨ Зачем Дальний Восток хотят соединить с США? Смотрите! Внутри РФ 🇷🇺 Путешествие по России #дальнийвосток#новости</t>
+  </si>
+  <si>
+    <t>12.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9650</t>
+  </si>
+  <si>
+    <t>🏖️ Самый красивый оборудованный новый пляж в Крыму, про который не знают даже 90% местных. ✨ Здесь красивейший вид на Ялту,чистейшая вода и вообще почти нет людей. ❕ Сохраняйте, пляж называется Изумрудный и мы советуем побывать тут этим летом! Внутри РФ 🇷🇺 Путешествие по России #крым#ялта#пляжизумрудный#места</t>
+  </si>
+  <si>
+    <t>12.06.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9649</t>
+  </si>
+  <si>
+    <t>11.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9648</t>
+  </si>
+  <si>
+    <t>🧸 Где и как делают ёлочные игрушки в России. 🧸 В видео показали как на заводе ёлочных игрушек в Нижнем Новгороде их делают. Внутри РФ 🇷🇺 Путешествие по России #нижнийновгород#заводёлочныхигрушек#интересное</t>
+  </si>
+  <si>
+    <t>11.06.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9647</t>
+  </si>
+  <si>
+    <t>Переходите на новый уровень чистки вместе с Oral-B. Выберите ту самую щётку. Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9646</t>
+  </si>
+  <si>
+    <t>🚤 Из Казани в Челны на "Метеоре" за 2000 руб. ⌚️ Идёт через Чистополь, Нижнекамск и Елабугу. Время в пути около 6 часов. ✔️ Судно вмещает 120 пассажиров. Разрешена ручная кладь до 20 кг. Цены (билеты на сайте Флота РТ) 📍 Казань — Чистополь 1000 р. 📍 Казань — Нижнекамск 1800 р. 📍 Казань — Елабуга 1900 р. 📍 Казань — Набережные Челны 2000 р. 📍 Чистополь — Нижнекамск 700 р. 📍 Чистополь — Елабуга 800 р. 📍 Чистополь — Набережные челны 2000 р. 📍 Нижнекамск — Елабуга 300 р. 📍 Нижнекамск — Набережные Челны 500 р. 📍 Елабуга — Набережные Челны 400 р. Внутри РФ 🇷🇺 Путешествие по России #путешествияповолге#метеор</t>
+  </si>
+  <si>
+    <t>11.06.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9645</t>
+  </si>
+  <si>
+    <t>11.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9644</t>
+  </si>
+  <si>
+    <t>⛲️ Сочи, Адлер, Сириус, поющие фонтане. Внутри РФ 🇷🇺 Путешествие по России #сочи#поющиефонтаны#места</t>
+  </si>
+  <si>
+    <t>11.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9643</t>
+  </si>
+  <si>
+    <t>❕ Лайф-хаки для посещения цитадели Нарын - Кала в Дербенте! ✨ Поднимайтесь сразу к верхнему входу. Так осмотр будет сверху вниз - без лишних подъёмов и усталости. ✨ Не покупайте билет с включёнными музеями. Контроля билетов там нет — зайти в каждый музей можно бесплатно. ✨В музее с пушками на входе есть сувенирная лавка. Там продают уникальные магнитики ручной работы, которые делает сам продавец. ✨ За фото на заборе или в окне местные гоняют туристов. Мы нашли место левее нижнего выхода — там вы менее заметны и кадры получаются красивые. Внутри РФ 🇷🇺 Путешествие по России #дагестан##дербент#нарын-кала#лайфхак</t>
+  </si>
+  <si>
+    <t>11.06.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9642</t>
+  </si>
+  <si>
+    <t>Посуточная аренда и сдача жилья по всей России! Ариви.ру С Ариви.ру сдавать квартиру посуточно стало проще и выгоднее, чем когда-либо! ⚡Посуточная аренда сегодня — это рынок быстрых решений. Те, кто выбирают надёжную платформу, получают стабильный доход и постоянный поток гостей. Ариви.ру создан, чтобы вы могли зарабатывать больше без лишних хлопот. Что даёт сервис: ✅Бесплатное размещение объявлений — никаких комиссий и скрытых условий. ✅Реальные гости, которые ищут жильё прямо сейчас. ✅Полный контроль в удобном личном кабинете — от бронирований до аналитики. ✅Поддержка 24/7 — помощь в любой ситуации. С Ариви.ру сдача квартиры превращается в простой, прозрачный и прибыльный процесс. Перейти на сайт #реклама arivi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9641</t>
+  </si>
+  <si>
+    <t>🌝🌞 Пик белых ночей в Петербурге — прямо сейчас. Внутри РФ 🇷🇺 Путешествие по России #петербург#белыеночи#места</t>
+  </si>
+  <si>
+    <t>10.06.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9640</t>
+  </si>
+  <si>
+    <t>10.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9639</t>
+  </si>
+  <si>
+    <t>🧸 Встреча с медведями на дороге. 🤗 Внутри РФ 🇷🇺 Путешествие по России #животные#медведи</t>
+  </si>
+  <si>
+    <t>10.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9638</t>
+  </si>
+  <si>
+    <t>Гостевой комплекс «Альтаир» на Азовском море! Гостевой комплекс «Альтаир» Краснодарский край, посёлок Пересыпь. - Первая береговая линия теплого азовского моря - 4 бассейна на территории (с подогревом) - Огромная зеленая , закрытая территория - Уютная мангальгая зона с беседками - Анимация для детей и взрослых, а так же зона с батутами и детская площадка . - Спа комплекс: баня, хаммам, джакузи, кедровые бочки, массаж. - Кафе с панарамным видом на море, с вечерней программой для взрослых - Лаунж зона у бассейна для детей и взрослых - Кинотеатр под открытым небом И многое другое! Узнать больше Есть противопоказания. Посоветуйтесь с врачом. Номер реестровой записи: С232024005711, С232024007507. #реклама altair-more.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9633</t>
+  </si>
+  <si>
+    <t>🌊 Байкал — это не озеро, это эмбрион океана. 🤔 Байкал раздвигается, потому что это будущий океан. И это не фантастика — процесс уже идёт. А вы знали об этом? Внутри РФ 🇷🇺 Путешествие по России #байкал#будущийокеан#интересное</t>
+  </si>
+  <si>
+    <t>10.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9632</t>
+  </si>
+  <si>
+    <t>😍 Это Рай? Нет , лучше! Так сейчас выглядит наш любимый Фиолент — поражает своими видами и пахнет не только морем, но и цветами. Достаточно прогуляться в районе Баунти, чтобы увидеть своими глазами эту цветущую красоту на фоне морской бирюзы. 📷 alexlatysh Внутри РФ 🇷🇺 Путешествие по России #крым#фиолент#красота</t>
+  </si>
+  <si>
+    <t>10.06.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9631</t>
+  </si>
+  <si>
+    <t>09.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9630</t>
+  </si>
+  <si>
+    <t>✨ Куда пойти в Ростове - на - Дону. ✨ Полтора часа от Ростова и мы попадаем в самый большой парк птиц на юге. ✨ Думаем, что про "Малинки" знают уже все, но знали ли вы, что здесь есть целый остров лемуров? Посетители в восторге! Они сами прыгают прямо в руки, их можно кормить и гладить. ✨ Сам парк тоже классный! Здесь собрали более 200 видов птиц, со всего мира. Помимо птиц, большое разнообразие животных: от ручных кроликов и коз до альпак, оленят и даже кенгуру. А для малышей здесь много крутых площадок, где можно полазить и поиграть. ✨ Территория огромная, пешеходный маршрут для прогулок более 3 км., поэтому рекомендуем ехать прямо на весь день. Но из еды здесь только фастфуд сомнительного качества, поэтому мы бы взяли перекус с собой). Внутри РФ 🇷🇺 Путешествие по России #ростов#паркмалинки#места</t>
+  </si>
+  <si>
+    <t>09.06.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9629</t>
+  </si>
+  <si>
+    <t>Встретьте лето 2026 в своих апартаментах у моря в Крыму Новый комплекс на берегу Чёрного моря. Семейная и IT ставки. С балкона — море, внутри — бассейн. Цены от застройщика от 9 млн. Первый взнос 20%. Пассивный доход от 2,2 млн в год. С ремонтом. Рассрочка 0% на 2 года. Средний рост стоимости 30% в год. Успейте на старте продаж! Планировки и цены 📞 Перейти на сайт Финансовые услуги оказывает: Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. #реклама crimea2026.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9628</t>
+  </si>
+  <si>
+    <t>🌏 Достижение России, поразившее весь мир! Внутри РФ 🇷🇺 Путешествие по России #россия#трансибирскаямагистраль</t>
+  </si>
+  <si>
+    <t>09.06.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9627</t>
+  </si>
+  <si>
+    <t>Китайский чай для работы и отдыха Не нужно разбираться в десятках сортов. 👌 В канале простым языком рассказываем какой чай подойдёт для работы или отдыха, утра или вечера. Научим как его правильно заваривать дома. 😊 Присоединяйся! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9626</t>
+  </si>
+  <si>
+    <t>✨ На Тверском бульваре заработал бесплатный клуб "Москва". ✨ Пространство огромное: можно сыграть в настольный теннис, петанк или даже попробовать себя в боксе. Для любителей спокойного отдыха — шахматы, творческие мастер - классы и лекции. 👍 Смотрите видео, чтобы узнать все детали! 📷 gorbilet_moscow Внутри РФ 🇷🇺 Путешествие по России #москва#клубмосква#места</t>
+  </si>
+  <si>
+    <t>09.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9620</t>
+  </si>
+  <si>
+    <t>✨ Анапские пейзажи на границе весны и лета. 📷 kukartaman Внутри РФ 🇷🇺 Путешествие по России #анапа#пейзажи#красота</t>
+  </si>
+  <si>
+    <t>09.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9619</t>
+  </si>
+  <si>
+    <t>08.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9618</t>
+  </si>
+  <si>
+    <t>🍷 Тот самый завод — крепость в Кварели, который интересно посмотреть каждому любителю отдыха в Грузии. ✨ "Корпорация Киндзмараули" — это не просто производство, а живая история с 1533 года. Здесь можно увидеть весь путь вина: от брожения в огромных квеври под землёй до выдержки в бесконечных рядах дубовых бочек. 🇬🇪 Если приехали в Грузию, запланируйте поход на экскурсию по старым погребам и обязательно завершите её дегустацией. 🍷 А вы знали, что настоящее Киндзмараули может производиться только в этой микрозоне❓ Внутри РФ 🇷🇺 Путешествие по России #грузия#кварели#киндзмараули#места Где: Кахатея, Кварели.</t>
+  </si>
+  <si>
+    <t>08.06.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9617</t>
+  </si>
+  <si>
+    <t>08.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9616</t>
+  </si>
+  <si>
+    <t>🤫 Никогда не говори это при заселении в отель! Полезное❕ Внутри РФ 🇷🇺 Путешествие по России #лайфхак#отели</t>
+  </si>
+  <si>
+    <t>08.06.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9615</t>
+  </si>
+  <si>
+    <t>08.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9612</t>
+  </si>
+  <si>
+    <t>🪂 В ролике показан полёт на параплане с инструктором. 🤩 С высоты 1500 метров над уровнем моря с горы Мамдзышха в Гагре открываются просто фантастические виды! Можно увидеть бескрайнее море, величественные горы и живописную Гагру — дух захватывает уже от одной мысли, правда? Внутри РФ 🇷🇺 Путешествие по России #абхазия#гагра#полётнапараплане#отдых</t>
+  </si>
+  <si>
+    <t>08.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9611</t>
+  </si>
+  <si>
+    <t>✨ Ильгуменский порог на Катуни, одно из красивейших мест на Алтае. Внутри РФ 🇷🇺 Путешествие по России #горный алтай#ильгуменскийпорог#катунь#путешествия</t>
+  </si>
+  <si>
+    <t>08.06.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9610</t>
+  </si>
+  <si>
+    <t>07.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9609</t>
+  </si>
+  <si>
+    <t>✈️ Что делать, если сильно закладывает уши в полёте❓ 🧑‍✈️ Пилот рассказывает, что помогает, а что нет❕ Внутри РФ 🇷🇺 Путешествие по России #полёт#советы</t>
+  </si>
+  <si>
+    <t>07.06.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9608</t>
+  </si>
+  <si>
+    <t>ОГЭ: Русский язык (9 июня) Реальные варианты ОГЭ по русскому. Оформите заказ! Узнать больше #реклама 16+ otvets1.clients.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9607</t>
+  </si>
+  <si>
+    <t>Что нового в Алупке: 🏠 Открылась территория дачи А. В. Аладьиной с пальмами, фонтаном, кафе, видом на море и Ай-Петри. 🦢 У пары лебедей на озёрах подрастает потомство. 🍴 Появилось кафе на набережной, а пляж стал ещё красивее. Как вам новая Алупка? Внутри РФ 🇷🇺 Путешествие по России #алупка#крым#места</t>
+  </si>
+  <si>
+    <t>07.06.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9606</t>
+  </si>
+  <si>
+    <t>07.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9605</t>
+  </si>
+  <si>
+    <t>В Крым на своём автомобиле❓ Прежде посмотри это видео❕ Внутри РФ 🇷🇺 Путешествие по России #крым#поездка#путешествия</t>
+  </si>
+  <si>
+    <t>07.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9604</t>
+  </si>
+  <si>
+    <t>🏖 Пляж в Парке Горького — это благоустроенная зона отдыха на берегу Пионерского пруда. Здесь созданы все условия для комфортного загара и купания прямо в центре Москвы: комплексная очистка воды и песчаное дно делают этот водоем пригодным для безопасного плавания. 📷 moscow_post Внутри РФ 🇷🇺 Путешествие по России #москва#паркгорького#пляж</t>
+  </si>
+  <si>
+    <t>07.06.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9603</t>
+  </si>
+  <si>
+    <t>От 38000 руб тур в Турцию с авиаперелетом.Успейте купить Только для подписчиков Телеграмм канала: -скидки 3–5% -горящие туры -лучшие цены на отдых -закрытые акции Подписывайтесь и бронируйте путешествия выгоднее! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9602</t>
+  </si>
+  <si>
+    <t>✨ Здесь рядом могут стоять купеческий особняк с лепниной и роскошной чугунной лестницей, полуразрушенный деревянный барак, заброшенный заводской корпус, гигантский советский дом и современный стеклянный жилой комплекс с видом на Волгу. ✨ В историческо—архитектурном буйстве есть особая саратовская эстетика — немного уставшая, местами запущенная, но очень живая. Город не выглядит "вылизанным" туристическим музеем. Наоборот, в нём чувствуется настоящая историческая среда. Внутри РФ 🇷🇺 Путешествие по России #саратов#места</t>
+  </si>
+  <si>
+    <t>06.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9601</t>
+  </si>
+  <si>
+    <t>Дороже всех — Анапа❕🤣🤣🤣 Внутри РФ 🇷🇺 Путешествие по России</t>
+  </si>
+  <si>
+    <t>06.06.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9600</t>
+  </si>
+  <si>
+    <t>Импорт автомобилей из Европы в Россию Преимущества авто из-за границы: -Минимальный пробег, своевременное обслуживание✅ -Дешевле на 20-30% чем на местном рынке авто✅ -Богатая комплектация, хорошее состояние ЛКП и салона✅ Заключаем договор, у нас в офисе или дистанционно. Автомобиль у Вас в течении 10-12 дней. Работаем без предоплаты. Наши специалисты всегда на связи, пишите, звоните по любым вопросам📞 Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9599</t>
+  </si>
+  <si>
+    <t>✨ Масштабный городской фестиваль VK Fest 2026 в Нижнем Новгороде пройдет 11 июля на территории визитной карточки города — на Стрелке. Гостей ждут выступления популярных артистов, лекции, автограф-сессии с блогерами и десятки интерактивных зон. 🎶 Музыкальная сцена: для зрителей выступят группы Uma2rman, «Комната культуры» и Zoloto, а также поп-исполнители Клава Кока и Дора. Лайн-ап продолжает дополняться. 🔉 Встречи с известными инфлюенсерами, автограф-сессии и выступления топовых спикеров из мира науки, бизнеса и медиа. Тематические зоны с квизами, спортивными активностями, мастер-классами и играми. Все стандартные развлечения входят в стоимость билета. ✨ Все активности проходят под открытым небом, а площадки фестиваля адаптированы как для взрослых, так и для детей.Вход осуществляется по специальным билетам (доступны взрослые, детские и семейные категории). Посещение для детей до 6 лет включительно бесплатно, если они идут в сопровождении взрослого. Внутри РФ 🇷🇺 Путешествие по России #нижнийновгород#вкфест#новости</t>
+  </si>
+  <si>
+    <t>06.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9598</t>
+  </si>
+  <si>
+    <t>🏔 Лето на Эльбрусе — это настоящее волшебство! ❄️☀️ Внутри РФ 🇷🇺 Путешествие по России #эльбрус#кавказ#кбр#места</t>
+  </si>
+  <si>
+    <t>06.06.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9597</t>
+  </si>
+  <si>
+    <t>05.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9596</t>
+  </si>
+  <si>
+    <t>🏨 Многие привыкли закрывать глаза, если реальность не совпадает с красивыми картинками на сайте бронирования. Но ваши деньги стоят того, чтобы за них предоставляли заявленные условия. Не стесняйтесь отстаивать свои интересы — чаще всего отели идут навстречу мгновенно, чтобы избежать жалоб и плохих отзывов. Внутри РФ 🇷🇺 Путешествие по России #отели#советы</t>
+  </si>
+  <si>
+    <t>05.06.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9595</t>
+  </si>
+  <si>
+    <t>05.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9594</t>
+  </si>
+  <si>
+    <t>💦 В Петербурге появились бесплатные автоматы с питьевой водой. На сегодняшний день в городе работает шесть таких точек. Они расположены по адресам: 📍 Каменноостровский проспект, 17; 📍 Василеостровский рынок (Большой проспект В.О., 16/14); 📍 Московский рынок (улица Решетникова, 12); 📍 МЕГА Дыбенко (Мурманское шоссе, 12-й километр, строение 1, рядом с магазином DNS); 📍 Leo Moll (Планерная улица, 59, первый этаж); гипермаркет «Лента» (Выборгское шоссе, 11), где автомат работает круглосуточно. Внутри РФ 🇷🇺 Путешествие по России #петербург#автоматысводой#новости</t>
+  </si>
+  <si>
+    <t>05.06.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9593</t>
+  </si>
+  <si>
+    <t>Хочешь начать карьеру ещё во время учёбы? В «Алабуга Политех» ты с первого курса погружаешься в профессию, работаешь над реальными задачами и получаешь опыт, который многие начинают нарабатывать только после выпуска. Что тебя ждёт? 💻 20 современных направлений — от IT до робототехники 📊 Реальная работа по специальности уже во время обучения 💰 Возможность получать доход и стать финансово независимым раньше сверстников 🎓 Наставники, которые помогут адаптироваться и развиваться ⚡ Окружение амбициозных ребят, которые хотят большего от жизни Если хочешь не просто получить диплом, а выйти на рынок труда с опытом, навыками и понятным карьерным маршрутом — поступай в «Алабуга Политех». Твоё будущее начинается уже сейчас. Узнать больше #реклама 16+ polytech.alabuga.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9592</t>
+  </si>
+  <si>
+    <t>Собираетесь в Крым на своём автомобиле❓ ⛽️ В связи с ситуацией, возникшей из-за дефицита автомобильного топлива на полуострове, принят ряд управленческих мер. ❗️ Начиная с сегодняшнего дня на несколько дней будет полностью ограничена продажа бензина за наличный расчёт. Талонов в свободной продаже нет и в ближайшее время не будет. ❗️ По ранее приобретённым талонам топливо будет реализовываться по 20 литров в одни руки. Для соблюдения законности и справедливости, а также для пресечения злоупотреблений достигнута договорённость с операторами топливного рынка, что на каждой АЗС будут дежурить должностные лица из числа руководства муниципалитетов и республиканских ведомств, которые будут фиксировать номера машин физических и юридических лиц, которые будут заправляться по талонам. Внутри РФ 🇷🇺 Путешествие по России #крым#кризистоплива#новости</t>
+  </si>
+  <si>
+    <t>05.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9591</t>
+  </si>
+  <si>
+    <t>✨ Деревня — призрак Верх-Кважва в Пермском крае. ✨ Деревня-призрак Верх-Кважва (иногда Верхняя Кважва) — бывший поселок лесозаготовителей в Добрянском районе Пермского края, расположенный в окружении тайги у Камского водохранилища. Сегодня это уникальная биостанция и особо охраняемая природная территория площадью около 350 видов растений. ✨ В середине XX века здесь находился спецпоселок. После истощения лесов люди покинули место, и к 1969 году осталось всего две семьи. ✨ Окружающий ландшафт богат биоразнообразием. В лесах произрастают растения из Красной книги Урала, а среди редких для Предуралья животных встречается сибирский углозуб и веретеница ломкая. ✨ Местный залив пользуется спросом у туристов для пляжного отдыха, сбора дикоросов и велопоходов. Внутри РФ 🇷🇺 Путешествие по России # Верх-Кважва#пермскийкрай#bcnjhbz№vtcnf</t>
+  </si>
+  <si>
+    <t>05.06.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9590</t>
+  </si>
+  <si>
+    <t>04.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9589</t>
+  </si>
+  <si>
+    <t>🏝 Ну что, Геленджик, вы готовы к такому? ✨ Здесь можно прокатиться на настоящей водной машине и почувствовать себя героем фильма прамо посреди моря. ✨Необычный транспорт, яркие фото, внимание всех вокруг и море эмоций гарантированы. 👍 📍Аренда начинается от 700 руб. Внутри РФ 🇷🇺 Путешествие по России #геленджик#прогулканаморе#туризм</t>
+  </si>
+  <si>
+    <t>04.06.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9588</t>
+  </si>
+  <si>
+    <t>Автомобили по низким ценам Автомобили из Европы🚗 Цена ниже рынка РФ на 30-40%. По договору, без предоплаты. Доставка 7-10 дней в РФ. Каталог авто🗒 Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9587</t>
+  </si>
+  <si>
+    <t>🏰 Крепость Орешек. 📍 Адрес (причал переправы): г. Шлиссельбург, ул. Новоладожский канал,1 (напротив памятника Петру I) 💰 600 руб. — теплоход, 400 руб. — вход в крепость. Внутри РФ 🇷🇺 Путешествие по России #шлиссербург#крепостьорешек#места</t>
+  </si>
+  <si>
+    <t>04.06.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9586</t>
+  </si>
+  <si>
+    <t>04.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9585</t>
+  </si>
+  <si>
+    <t>🦕 Первый Палеопарк открылся во Владивостоке. ✨ Парк находится на территории Приморского океанариума, остров Русский. 📍 Академика Касьянова, 25. Внутри РФ 🇷🇺 Путешествие по Росси #владивосток#островрусский#палеопарк#места</t>
+  </si>
+  <si>
+    <t>04.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9584</t>
+  </si>
+  <si>
+    <t>✨ Суздаль — это древний город-заповедник во Владимирской области, жемчужина Золотого кольца России. Расположенный в 26 км от Владимира на живописных берегах реки Каменки, он сохранил свой неповторимый исторический облик. В городе нет промышленных предприятий и железных дорог, благодаря чему он выглядит как настоящий музей под открытым небом. Внутри РФ 🇷🇺 Путешествие по России #суздаль#владимирскаяобласть#места</t>
+  </si>
+  <si>
+    <t>03.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9583</t>
+  </si>
+  <si>
+    <t>🎆 Уже 7 июня в Казань заедет VK Fest — один из самых ожидаемых фестивалей этого лета. Рассказали в видео, что ожидать от фестиваля в этом году. Внутри РФ 🇷🇺 Путешествие по России #казань#фестивальвкфест#события</t>
+  </si>
+  <si>
+    <t>03.06.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9582</t>
+  </si>
+  <si>
+    <t>03.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9581</t>
+  </si>
+  <si>
+    <t>✈️ Первые пассажиры воспользовавшиеся сервисом биометрической посадки на рейс, вылетели из Санкт-Петербурга в Москву. В Шереметьево и Пулково по биометрии уже можно пройти регистрацию, сдать багаж, попасть в стерильную зону и сесть в самолёт. 📷 good_events Внутри РФ 🇷🇺 Путешествие по России #аэропорт#биометрия#новости</t>
+  </si>
+  <si>
+    <t>03.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9580</t>
+  </si>
+  <si>
+    <t>Как сегодня купить автомобиль в 2 раза дешевле рынка? Где сегодня Россияне приобретают автомобили с выгодой до 50% от рынка? Вместо покупки на вторичном рынке или автосалоне все больше людей выбирают для себя импортировать автомобили из-за границы! Почему выгодно? Нет переплаты продавьцам и автодилерам. Не нужно уплачивать коммерческий утилизационный сбор. Прозрачное состояние автомобиля и родной пробег. Широкий выбор авто из тысяч вариантов ежедневно. Удобство выбора прям со своего смартфона. В этом вам поможет компания Авто Азия. Привезем любой автомобиль из Кореи, Китая, Японии с гарантией за 3 недели! Тысячи довольных клиентов уже приобрели автомобили выгодно! Подпишись на телеграм канал, чтоб быть в курсе актуальных цен на авто! Так же в нем вы можете рассчитать стоимость интересующего вас автомобиля! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9576</t>
+  </si>
+  <si>
+    <t>Парк — Остров Мечты. 🎢 ⚡️ Когда откроются уличные зоны❓ 💲 Сколько будет стоить билет❓ 🥇 И кто первым протестирует новые аттракционы❓ ✨ Амиран Муцоев — основатель парка развлечений "Остров Мечты" честно ответил на самые популярные вопросы гостей. 👍 И ещё хорошая новость: билеты на летний сезон уже появились на официальном сайте. Онлайн покупать удобнее — и приятнее по цене. Внутри РФ 🇷🇺 Путешествие по России #москва#паркостровмечты#аттракционы#места</t>
+  </si>
+  <si>
+    <t>03.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9575</t>
+  </si>
+  <si>
+    <t>🎢 Парк — "Остров Мечты" завершил монтаж основных конструкций новой скоростной горки. ✔️ Высота — с 17-этажный дом; ✔️ Длина маршрута — более километра; ✔️ Максимальная скорость — 110 км/ч. 🎢 Вас ждут 22 динамических элемента, из которых 4 с полным переворотом. Адреналин гарантирован. 🚞 Аттракцион укомплектован двумя мощными поездами (по 12 мест каждом). Ставьте ❤️ если уже мечтаете прокатиться❕ Внутри РФ 🇷🇺 Путешествие по России #москва#паркостровмечты#аттракцион#места</t>
+  </si>
+  <si>
+    <t>03.06.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9574</t>
+  </si>
+  <si>
+    <t>Страна баобабов и лемуров: откройте волшебный Мадагаскар Мадагаскар — остров, где тысячелетние баобабы хранят воду, по лесам прыгают лемуры, а пейзажи напоминают другую планету. ✨ Мы собрали лучшие маршруты с русскоязычным сопровождением и продуманной программой. Мадагаскар. Баобабы, лемуры, каменный лес: 💰 271 500₽ 232 000₽ за 10 дней Мадагаскар - большое путешествие по острову: 💰 270 000₽ за 14 дней Экспедиция на Мадагаскар: 💰 243 100₽ 219 000₽ за 9 дней Это путешествие для тех, кто мечтает увидеть редкую природу, экзотику и места, которых нет ни в одной другой стране мира. Нажмите и выберите своё приключение на Мадагаскаре! Вас ждут уютные отели, сопровождение опытных гидов и впечатления, которые останутся с вами на всю жизнь. ⚡ Количество мест в группах ограничено! Мир вместе с Клубком — t.me/+WjpvBm_4HuwyMjEy Смотреть #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9567</t>
+  </si>
+  <si>
+    <t>⛰ Плато Лха самое невероятно красивое плато на Кавказе. Его высота 2774 метра. 📷 elbrus Внутри РФ 🇷🇺 Путешествие по России #кавказ#кабардинобалкария#горы#места</t>
+  </si>
+  <si>
+    <t>02.06.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9566</t>
+  </si>
+  <si>
+    <t>02.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9565</t>
+  </si>
+  <si>
+    <t>✨ Деревня Талово — это живописная, но в настоящее время нежилая староверческая деревня, расположенная в глухой тайге на крайнем северо-востоке Пермского края (Чердынский район), в 200 км от древней столицы края — Чердыни. ✨ Поселение находится на высоком правом берегу реки Колвы. Окружающая местность — это бескрайняя тайга, живописные сопки и скалы, излюбленное место для водных туристических сплавов. ✨ Место подарило лесорубам знаменитое выражение «до талово» (дойти до предела, до самого конца, сделать что-то до победного). Талово было крайней точкой лесозаготовок и цивилизации в этих северных краях. 📷 maxkudryashov_ Внутри РФ 🇷🇺 Путешествие по России #пермскийкрай#деревняталово#места#история</t>
+  </si>
+  <si>
+    <t>02.06.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9564</t>
+  </si>
+  <si>
+    <t>02.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9563</t>
+  </si>
+  <si>
+    <t>💦 336 рек впадают, одна вытекает. Почему Байкал не переполняется❓ Не знали❓ Смотрите ролик❕ Внутри РФ 🇷🇺 Путешествие по России #байкал#знания</t>
+  </si>
+  <si>
+    <t>02.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9562</t>
+  </si>
+  <si>
+    <t>🗓 1 июня Эльбрус. Синоптики обещают жаркое лето, но кто мы такие, что бы им верить 😄 Внутри РФ 🇷🇺 Путешествие по России #эльбрус#погода</t>
+  </si>
+  <si>
+    <t>02.06.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9561</t>
+  </si>
+  <si>
+    <t>Город Доброград: живи как в отпуске! В Доброграде отпуск является частью повседневной жизни. Что если ваш обычный день будет выглядеть так: 🏃‍♂️ Утро Завтрак на собственной террасе или пробежка по лесной тропе 🏠 День Работа с видом на лес, а в перерывах - прогулка у озера, велокруг или обед в ресторане у дома ❤️ Вечер Не пробка по дороге домой, а время с семьёй, партия в гольф, тренировка в вейк-парке или встреча заката у воды Вы не решаете вопросы детской логистики - их решила система образования Доброграда: дети добираются до школы сами или на трансфере, учат уроки и посещают кружки прямо в школе. Так уже живут более 3000 человек из 60+ регионов России. Готовые квартиры, таунхаусы и участки. Всего 2,5 ч. от Москвы Посмотрите, каким может быть ваш новый дом и новый образ жизни. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.06.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9560</t>
+  </si>
+  <si>
+    <t>🌄 На Маркотх можно подниматься с разным уровнем подготовки. Для начинающих лучше подойдут конечно обустроенные терренкуры: 📍 44.575061, 38.096372 📍 44.592918, 38.060345 🏔 Но если вы обладаете опытом горного хайкинга, то вам, конечно, на "дикие" тропы. Дикие в кавычках, потому что там постоянно ходят туристы, просто они не обустроены лавочками, а подъём там достаточно крутой: вертикальный набор примерно 300-350 метров на 4-5 км. пути. И нужно понимать, что тени там почти нет. В разгар лета там будет очень жарко! Вот отличные тропы для подъёма: 📍 44.751145, 37.782397 - отсюда старт на гору Лысая с лучшей понарамой на Новороссийск. 📍 44.747676, 37.790381 - тут старт в сторону вершины Сахарная Голова и необычными индустриальными пейзажами на мергельные карьеры и порт Новороссийск. 📍 44.720583, 37.841626 - отсюда старт на смотровую Семь ветров и далее на тропу в сторону Кабардинки. 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #крым#маркотхскийхребет#места</t>
+  </si>
+  <si>
+    <t>01.06.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9559</t>
+  </si>
+  <si>
+    <t>01.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9554</t>
+  </si>
+  <si>
+    <t>Ивановская область, город Плёс. ✨ Плёс — это живописный старинный городок в Ивановской области, входящий в Золотое кольцо. Самый маленький город маршрута славится многовековой историей, деревянной архитектурой и вдохновлявшими Исаака Левитана пейзажами. Сюда приезжают за умиротворением, чистым воздухом, прогулками по набережной и волжской рыбой. Внутри РФ 🇷🇺 Путешествие по России #плёс#ивановскаяобласть#волга#места</t>
+  </si>
+  <si>
+    <t>01.06.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9553</t>
+  </si>
+  <si>
+    <t>01.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9552</t>
+  </si>
+  <si>
+    <t>🍽 Места в Сочи где едят местные 📍 Хинкальная на Северной — Северная,7. 📍 Кофейня "Неро"— Навагинская улица 9А. 📍 Санторино — сеть греческого фастфуда. 📍 Ред Буфет — Юных Ленинцев 10\2 А какие места знаете вы❔ 📷 pro.fro Внутри РФ 🇷🇺 Путешествие по России #сочи#еда#места</t>
+  </si>
+  <si>
+    <t>01.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9551</t>
+  </si>
+  <si>
+    <t>✨ Воронцовский парк — жемчужина Крыма, которую невозможно забыть! ✨ Где ещё найдёшь такое идеальное сочетание южной экзотики и северного величия? ✨ Вековые дубы и стройные пальмы, таинственные гроты и зеркальная гладь прудов с лебедями, а над всем этим возвышается величественный замок, похожий на декорации к сказке. ✨ Воронцовский парк — это не просто зелёная зона. Это произведенеи ландшафтного искусства. где каждый поворот дорожки открывает новый вид, достойный кисти художника. Вы были в этом парке? Делитесь своими фото в комментариях! 📷 balaklavasev Внутри РФ 🇷🇺 Путешествие по России #крым#воронцовскийпарк#места</t>
+  </si>
+  <si>
+    <t>01.06.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9550</t>
+  </si>
+  <si>
+    <t>Будьте в курсе самого важного – подписывайтесь на Хеликс Мы стремимся сделать заботу о здоровье проще и доступнее для каждого. Поддержите нас – подпишитесь на Хеликс и получайте полезную информацию каждый день! С подпиской вы сможете: ✅ Первыми узнавать о наших акциях и промокодах ✅ Участвовать в розыгрышах полезных призов ✅ Получать важные и интересные публикации с экспертными рекомендациями ✅ Увидеть закулисье наших Лабораторных комплексов и Центров ❤️ Присоединяйтесь! Подписаться Есть противопоказания. Посоветуйтесь с врачом. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9549</t>
+  </si>
+  <si>
+    <t>✨ Секретное место в Казани на пляже Локомотив: яхт - клуб, ресторан на воде и вайб курорта. 🏝 На пляже Локомотив появилось стильное пространство, где можно почувствовать себя на европейском отдыхе, не выезжая из города. Место открыто для всех, а не только для владельцев яхт. ✨ Куда пойти в Казани и как провести день с эффектом Средиземноморья - показала Инара Ди. Внутри РФ 🇷🇺 Путешествие по России #казань#пляжлокомотив#места</t>
+  </si>
+  <si>
+    <t>31.05.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9548</t>
+  </si>
+  <si>
+    <t>На Яндекс Путешествиях отели сами выставляют цену А чтобы ваш отпуск был ещё более выгодным, Яндекс Путешествия: 👍 Предлагают скидки до 20% при бронировании в приложении 👍 Поощряют активных путешественников: участники Программы лояльности получают скидки до 25% на поездки 👍 Запускают промокоды со скидками для ваших выгодных бронирований А вот и один из них: ETO-FACT — промокод даст скидку 3000 ₽ на заказ от 30 000 ₽ Забронировать #реклама special.travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9547</t>
+  </si>
+  <si>
+    <t>✈️ Как пройти на посадку в Пулково за 5 минут. 📹 Смотрите в этом ролике. А вы знали об этом? 📷 kirsanov_trip Внутри РФ 🇷🇺 Путешествие по России #пулково#лайфхак</t>
+  </si>
+  <si>
+    <t>31.05.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9546</t>
+  </si>
+  <si>
+    <t>Импорт авто в Россию! Дешевле чем в России на 30-35%💰 Только честные автомобили с подтвержденным пробегом✅ Мы не взымаем предоплату, работаем по заключению договора✅ Доставка в любой регион РФ в течении 7-10 дней👌 Ежедневное обновление ассортимента авто в нашем телеграмм канале📱 Купить #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9545</t>
+  </si>
+  <si>
+    <t>Старый Тбилиси. Ущелье Легвтахеви. ✨ Инжирное ущелье (официальное название — Легвтахеви) — это удивительный природный каньон с отвесными скалами, расположенный в самом историческом центре Тбилиси, сразу за знаменитыми серными банями (район Абанотубани). ✨ Каньон в мегаполисе: Длина ущелья составляет около 250 метров, а высота скал достигает 50 метров.Водопад: В конце маршрута находится живописный 22-метровый водопад Легвтахеви.Происхождение названия: С грузинского «легви» переводится как «инжир». Название возникло потому, что в XIX–XX веках здесь рос густой инжировый сад.Микроклимат: Из-за горной реки Цавкисисцкали и брызг водопада в ущелье прохладно даже в самый знойный летний день. Внутри РФ 🇷🇺 Путешествие по России #грузия#тбилиси#ущельелегвтахеви#места</t>
+  </si>
+  <si>
+    <t>31.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9544</t>
+  </si>
+  <si>
+    <t>✨ Это плато Бамбаки в Мостовском районе. Горы, как из аватара. Когда такое видишь, не веришь своим глазам. ✨ Если вы по каким-либо причинам не готовы к походу на Тхачи, то есть шикарная альтернатива. ✨ Здесь не менее красиво, но при этом туристов ещё меньше, а идти пешком вообще не нужно, если вы заказали заброску на джипе из Псебая. Подобных объявлений в интернете много, так что проблем с тем, чтобы найти транспорт вообще нет. ✨ Приехали, поставили палатку и неспешно прогуливаетесь по окресностям, наслаждаясь всей этой красотой. 👍 📷 roman.kokorin Внутри РФ 🇷🇺 Путешествие по России #кавказ#платобамбаки#туризм</t>
+  </si>
+  <si>
+    <t>31.05.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9543</t>
+  </si>
+  <si>
+    <t>Факты, после которых вы посмотрите на карту мира иначе! Знаете ли вы, что: ✨ Эверест когда-то был дном океана? ✨ Существует вулкан с сине-фиолетовой лавой? ✨ Есть город, где солнце не появляется месяцами? Мы не пересказываем скучные учебники. Мы собираем истории, от которых хочется бросить всё и улететь. ✅ А ещё у нас вы узнаете: — Где в самолёте реально безопаснее всего — Почему Балтийское море коварнее, чем кажется — Как повысить шансы на визу (даже с «проблемной» биографией) — И что делать, если багаж растворился в другой стране 👍 Всё без воды, только то, что работает. У нас про путешествия интересно, полезно, а главное — честно. Смотреть #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9542</t>
+  </si>
+  <si>
+    <t>🇷🇺 Места в России как в Европе. ✨ Как Хорватия — бухта Средняя, остров Русский, Владивосток. Новая Зеландия — мыс Тобизина, остров Русский Владивосток. Нигде в Европе — долина гейзеров, Камчатка. 👍 А где вы хотели - бы побывать❓ Внутри РФ 🇷🇺 Путешествие по России #россия#путешествия#места</t>
+  </si>
+  <si>
+    <t>30.05.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9541</t>
+  </si>
+  <si>
+    <t>Мужской жилет Hugo Boss – 10.000 ₽ STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9540</t>
+  </si>
+  <si>
+    <t>🇧🇾 Маршрут в ролике — "Белорусский Вояж" 🚂 Это ж/д - круиз из Москвы с посещением Беловежской пущи в Бресте, замка "Мир" и Минска. 📍 Даты отправления в 2026 году: 30.04- 08.05- 11.06- 10.07- 31.07- 25.09- 30.10 💲 Стоимость: от 25900 р/чел.— при выкупе всех мест в четырёхместном купе от 55600 р/чел.— без выкупа остальных мест. Другие варианты из Москвы. На 1 день: 🚂 Тула, Рязань, Переславль, Тверь/Торжок, Переславль-Залесский. На 3 - 4 дня: 🚂 Карелия, Беларусь, Серебрянный маршрут, Поволжье. На 5 - 8 дней: 🚂 Кавказ, Сибирь, Байкал. Так что формат можно выбрать под выходные, мини - отпуск или большое путешествие. 👍 📷 kruiz.online Внутри РФ 🇷🇺 Путешествие по России #ж/дкруиз#россия#путешествия</t>
+  </si>
+  <si>
+    <t>30.05.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9539</t>
+  </si>
+  <si>
+    <t>30.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9536</t>
+  </si>
+  <si>
+    <t>⛴ В России обновляют внутренние водные пути, которые связывают регионы и помогают развивать перевозки, туризм и пассажирские маршруты. В Нижегородской области речной транспорт переживает второе рождение—за пять лет пассажиропоток вырос в 50 раз. А новые гидроузлы на Волге и Дону увеличат возможности грузовых перевозок и откроют больше маршрутов для речных путешествий. 📷 good_events Внутри РФ 🇷🇺 Путешествие по России #россия#реки#транспорт#новости</t>
+  </si>
+  <si>
+    <t>30.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9535</t>
+  </si>
+  <si>
+    <t>✨ Русская "Кремниевая долина": как выглядит город, построенный с нуля. Настоящая "Кремниевая долина" в Татарстане? ✨ Иннополис—первый в России инновационный город, построенный с нуля. Настоящая "Кремниевая долина" в Татарстане, где беспилотные такси и роботы-доставщики — обычная часть пейзажа, а архитектура напоминает декорации к фильмам о будущем. ❕ Смотрите ролик про самый молодой город в России. 📷 gorbilet_travel Внутри РФ 🇷🇺 Путешествие по России #иннополис#городбудущего#места</t>
+  </si>
+  <si>
+    <t>30.05.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9534</t>
+  </si>
+  <si>
+    <t>Яндекс Музыка до 360 дней бесплатно Яндекс Музыка для вас и 3-х ваших близких. Кинопоиск и Яндекс Книги тоже в подписке. Попробуйте бесплатно❤️ Слушать #реклама 18+ music.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9533</t>
+  </si>
+  <si>
+    <t>🛥 Если хотите отдохнуть на природе, не покидая город, обратите внимание на природный парк Серебряный бор, расположенный неподалеку от центра, на северо-западе Москвы, в районе Строгино. Вам откроются живописные локации, красивые пляжи и архитектура города. Ваше приключение стартует с причала яхт-клуба Медуза, расположенного в живописном месте с прекрасным видом на реку. Вы можете выбрать один из трех тарифов. Они отличаются длительностью прогулки. Подберите для себя оптимальный вариант, и вперед к приключениям! ❗️ ДАННЫЙ РОЛИК НЕ ЯВЛЯЕТСЯ РЕКЛАМОЙ, А ПРЕДНАЗНАЧЕН ДЛЯ ИНФОРМАЦИИ О ВОЗМОЖНОМ ВРЕМЯПРЕПРОВОЖДЕНИИ. 📷 moscow_post Внутри РФ 🇷🇺 Путешествие по России #москва#яхтклубмедуза#места</t>
+  </si>
+  <si>
+    <t>29.05.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9532</t>
+  </si>
+  <si>
+    <t>Для онлайн-эксперимента по похудению ищем 10 женщин. Это не про диеты. Не про изнурительные тренировки. И точно не про таблетки и жесткие ограничения. Меня зовут Наталья Игнатова. Я практический психофизиолог МГУ. Психолог с 17-летним стажем. Я не буду требовать от вас отчеты о каждом съеденном кусочке. Не заставлю жить с весами под рукой. И не стану объяснять отсутствие результата «слабой силой воли». Моя система работает иначе. По ней уже снизили вес более 20000 человек. Мой подход — это работа с мышлением, состоянием и глубинными причинами набора веса. Мы убираем внутренние блоки — и тело начинает снижать вес уже в первую неделю. Чтобы присоединиться к интенсиву пройдите по ссылке «Попробовать» в конце поста. Если на сайте кнопка «Принять участие» цветная — вы успеваете. Если стала серой — набор закрыт. Попробовать #реклама 16+ ignatovanv.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9531</t>
+  </si>
+  <si>
+    <t>29.05.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9530</t>
+  </si>
+  <si>
+    <t>Купить оригинальные подарки и сувениры онлайн Скретч-постеры, календари и настольные игры и многое другое ✨ Здесь вы быстро найдете подарок под хобби и увлечения. Быстрая доставка до ПВЗ 🚗 Оформляйте заказ на сайте и дарите эмоции! 😊 Узнать больше #реклама 16+ gdbox.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9529</t>
+  </si>
+  <si>
+    <t>Что обязательно посетить в парке "Зарядье"❓ 🍀 В уникальном ландшафтном парке представлены более миллиона растений основных природо—ландшафтных зон России. Помимо красивой природы на территории находятся соборы, Концертный зал, Парящий мост и даже Ледяная пещера. ❕ Популярные места "Зарядья" смотрите в этом видео! 📷 gorbilet_moscow Внутри РФ 🇷🇺 Путешествие по России #москва#зарядье#места</t>
+  </si>
+  <si>
+    <t>29.05.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9528</t>
+  </si>
+  <si>
+    <t>Страхование квартиры - скидка 10% по промокоду REMONT10 Не нужен осмотр квартиры - оформление полиса можно сделать онлайн за пару минут. Перейти на сайт Финансовые услуги оказывает: АО "Тинькофф Страхование". #реклама tbank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9527</t>
+  </si>
+  <si>
+    <t>🌼 Самое большое ромашковое поле в Крыму. 📍 Находится в Симферопольском районе, рядом с селом Лазаревка. 📍 Координаты: 44.920836, 34.266758 📷 crimeavlogg Внутри РФ 🇷🇺 Путешествие по России #крым#лазаревка#ромашковоеполе#места</t>
+  </si>
+  <si>
+    <t>28.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9526</t>
+  </si>
+  <si>
+    <t>✨ Сафари—Парк в Москве. ✨ 1июня в Москве состоится открытие Сафари—Парка такого уровня. ✨ Первый в Москве масштабный Сафари-парк находится в Троицком административном округе Новой Москвы (примерно в 20 км от МКАД по Калужскому шоссе). Проект позиционируется как один из крупнейших в Европе. 📷 moscow_post Внутри РФ 🇷🇺 Путешествие по России #москва#сафарипарк#места</t>
+  </si>
+  <si>
+    <t>28.05.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9525</t>
+  </si>
+  <si>
+    <t>Везти из Азии — не для всех. Но цифры стоит знать Давай по-честному. Везти машину из Азии — это не панацея и не волшебная таблетка. Это просто способ заплатить за машину её реальную цену, без наценки в полтора-два конца. Кому-то это подходит, кому-то нет: если важно забрать машину сегодня, если кредит уже одобрен и горит — твой вариант салон. А если есть пара месяцев и желание не переплачивать — есть смысл хотя бы посмотреть цифры. В подборке — конкретные модели 2026 года, по которым разница в цене такая, что окупает все ожидания и хлопоты. Без обещаний, просто факты Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9524</t>
+  </si>
+  <si>
+    <t>🚝 В Москве после масштабного обновления открыли здание Ленинградского вокзала. Пространства для пассажиров стало в три раза больше, появились новые зоны ожидания, комнаты для мам с детьми, детский клуб и современные цифровые сервисы. Исторический вокзал стал удобнее для сотен тысяч людей, которые каждый день проходят через крупнейший транспортный узел России. 📷 good_events Внутри РФ 🇷🇺 Путешествие по России #москва#ленинградскийвокзал#новости</t>
+  </si>
+  <si>
+    <t>28.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9523</t>
+  </si>
+  <si>
+    <t>🐬 Встреча с дельфинами в Гагре. ✨ Вы только посмотрите сколько их. Яркие эмоции и впечатления при встрече с дельфинами в естественной среде обитания. Внутри РФ 🇷🇺 Путешествие по России #абхазия#встречасдельфинами#путешествие</t>
+  </si>
+  <si>
+    <t>28.05.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9522</t>
+  </si>
+  <si>
+    <t>Хекслет: Курсы по программированию, аналитике и ИИ Онлайн-обучение программированию и ИИ для начинающих. Практика на реальных кейсах. Узнать больше #реклама 16+ ru.hexlet.io О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9521</t>
+  </si>
+  <si>
+    <t>⛵️ 27 июня состоится самый красивый праздник — "Алые Паруса". 🎆 Близко посмотреть сам праздник (если вы не выпускник), скорее всего, не получится, поэтому рекомендуем посетить репетиции! Репетиции пройдут: 🔘 в ночь с 11 на 12 июня—с 21:45 до 01:00 🔘 в ночь с 12 на 13 июня—с 22:15 до 01:10 🔘 генеральная репетиция—в ночь с 26 на 27 июня—с 21: до 01:00 ❗️ Информация может менятся, нужно следить за обновлениями. Внутри РФ 🇷🇺 Путешествие по России #питер#алыепаруса#праздник</t>
+  </si>
+  <si>
+    <t>27.05.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9520</t>
+  </si>
+  <si>
+    <t>27.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9519</t>
+  </si>
+  <si>
+    <t>👀 Смотровая площадка на самом высоком вокзале Европы. 🔭 Смотровая площадка расположена внутри купола здания на высоте 95 метров. Она тянется практически вдоль всего атриума, предоставляя посетителям возможность осмотреть окружающие пейзажи почти на 360 градусов. Внутри РФ 🇷🇺 Путешествие по России #самара#вокзал#смотроваяплощадка#места</t>
+  </si>
+  <si>
+    <t>27.05.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9518</t>
+  </si>
+  <si>
+    <t>Westland Survival — жизнь на Диком Западе Выживайте в суровых землях Запада и сражайтесь за своё ранчо. Узнать больше #реклама 16+ yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9517</t>
+  </si>
+  <si>
+    <t>Интересное место в Самаре. Бар "Выход". ✨ Бар «Выход» — это уникальное место, которое сочетает в себе элементы панка, постапокалипсиса и невероятного уюта. Здесь можно найти множество интересных локаций, таких как балконы, комнаты и даже лежак на трубе отопления. Кроме того, в баре есть бесплатная студия звукозаписи, где можно записать свой музыкальный проект. 📍 Адрес: г. Самара, ул. Куйбышева, 68/70. ❕ Этот ролик не является рекламой, а лишь рассказывает о возможном времяпрепровождении. Внутри РФ 🇷🇺 Путешествие по России #самара#барвыход#места</t>
+  </si>
+  <si>
+    <t>27.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9516</t>
+  </si>
+  <si>
+    <t>В этом ролике расскажем вам , что точно стоит посетить в Волоколамске❕ Внутри РФ 🇷🇺 Путешествие по России #волоколамск#путешествияпороссии#места</t>
+  </si>
+  <si>
+    <t>27.05.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9515</t>
+  </si>
+  <si>
+    <t>Готовый тревел маршрут по Будапешту от искусствоведа Два дня в Будапеште: маршрут для тех, кто умеет слушать архитектуру. Парламент, Опера, Будайский замок, старый Пешт, дворики за коваными решётками — всё это говорит с вами без слов. Маршрут выстроен так, чтобы дома, мосты и храмы сами рассказали о Венгрии самое важное. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9514</t>
+  </si>
+  <si>
+    <t>✨ Путешествие по Уралу. 📷 maxkudryashov_ Внутри РФ 🇷🇺 Путешествие по России #россия#урал#путешествия</t>
+  </si>
+  <si>
+    <t>26.05.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9513</t>
+  </si>
+  <si>
+    <t>26.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9512</t>
+  </si>
+  <si>
+    <t>🏝 Южный берег Крыма, Кореиз. ✨ Море, горы, чистейший воздух, красота вокруг. А вы хотели бы здесь жить? 📷 alexlatysh Внутри РФ 🇷🇺 Путешествие по России #крым#кореиз#места</t>
+  </si>
+  <si>
+    <t>26.05.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9511</t>
+  </si>
+  <si>
+    <t>Гостевой комплекс «Альтаир» на Азовском море! Гостевой комплекс «Альтаир» Краснодарский край, посёлок Пересыпь. - Первая береговая линия теплого азовского моря - 4 бассейна на территории - Огромная зеленая , закрытая территория - Уютная мангальгая зона с беседками - Анимация для детей и взрослых, а так же зона с батутами и детская площадка . - Спа комплекс: баня, хаммам, джакузи, кедровые бочки, массаж. - Кафе с панарамным видом на море, с вечерней программой для взрослых - Лаунж зона у бассейна для детей и взрослых - Кинотеатр под открытым небом И многое другое! Узнать больше Есть противопоказания. Посоветуйтесь с врачом. Номер реестровой записи: С232024005711, С232024007507. #реклама altair-more.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9506</t>
+  </si>
+  <si>
+    <t>Село Усть - Гаревая на реке Кама в Пермском крае. ✨ К северо-западу от Перми, прямо на берегу реки Камы, расположилось село Усть-Гаревая. Собственно селом оно стало в 1869 году, сразу как только достроили Христорождественскую церковь — однопрестольную деревянную постройку, обитую железными листами. ✨ Первые упоминания о поселении относятся к 17-му веку. Тогда на месте «Камского моря», на берегу которого стоит село, протекала речка Гаревая — она-то и дала название. В пятидесятых годах, когда в стране активными темпами шла электрификация, было принято решение о строительстве Камской ГЭС. И в 1954 году, после строительства плотины и затопления территории Прикамья, образовалось огромное водохранилище — то самое «Камское море», которое навсегда изменило ход истории и ландшафт Пермского края. 📷 maxkudryashov_ Внутри РФ 🇷🇺 Путешествие по России #пермскийкрай#устьгаревая#места</t>
+  </si>
+  <si>
+    <t>26.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9505</t>
+  </si>
+  <si>
+    <t>❗️Нужно знать при первой поездке на своём автомобиле👇 ☑️ Проверь наличие штрафов и долгов, оплати до поездки. ☑️ Российский Полис ОСАГО и КАСКО в Абхазии не действует, нужно приобрести местный полис, непосредственно на границе, сразу при въезде в страну, минимальный срок 15 дней, стоимость от 1000 рублей. ☑️ Все вещи из машины нужно будет отнести на ленту сканера, учитывайте их вес при упаковке. ☑️ Бензин дороже чем в Москве на 10%. ☑️ Не оставлять автомобиль без присмотра надолго, уточнить наличие парковки при бронировании отеля. 📷 podrugasuga Внутри РФ 🇷🇺 Путешествие по России #абхазия#путешествиенаавто</t>
+  </si>
+  <si>
+    <t>25.05.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9504</t>
+  </si>
+  <si>
+    <t>25.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9503</t>
+  </si>
+  <si>
+    <t>✈️ Главным и крупнейшим аэропортом на Колыме является Международный аэропорт Магадан (Сокол) имени В.С. Высоцкого. 📍 Он расположен в поселке Сокол в 38 км к северу от Магадана. Добраться до города можно за 1 час на такси или рейсовом автобусе № 101, курсирующем до автовокзала. ✨ Для пассажиров работает современный аэровокзальный комплекс внутренних воздушных линий. Аэропорт обслуживает рейсы ведущих российских авиакомпаний (в том числе «Аэрофлот», «Россия», S7 Airlines), связывая Магаданскую область с Москвой, Новосибирском, Хабаровском, Владивостоком и другими городами. Расписание и бронирование доступны на официальном сайте Аэропорт Магадан. ✨ Для обеспечения транспортной доступности отдаленных районов Колымы также действует сеть небольших региональных аэродромов, принимающих малую авиацию. Внутри РФ 🇷🇺 Путешествие по России #аэропорт#колыма#места</t>
+  </si>
+  <si>
+    <t>25.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9502</t>
+  </si>
+  <si>
+    <t>Музей Куликовской битвы. ⚔️ Музей Куликовской битвы — это масштабный современный комплекс, расположенный в деревне Моховое Тульской области (примерно в 110 км от Тулы). Главная экспозиция предлагает полное погружение в эпоху XIV века, подлинные артефакты и интерактивные зоны, наглядно рассказывающие о знаменитом сражении 1380 года. 📍 Где находится: Тульская область, Куркинский район, д. Моховое (около 1,5–2 часов езды на автомобиле из Тулы). ⏱ Режим работы: Музей работает ежедневно, как правило, с 10:00 до 19:00 (часы могут незначительно меняться в зависимости от сезона). 💰 Стоимость билетов: Единый билет на основную экспозицию составляет около 400-500 рублей для взрослых, предусмотрены льготы. Внутри РФ 🇷🇺 Путешествие по России #тула#музейкуликовскойбитвы#места</t>
+  </si>
+  <si>
+    <t>25.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9501</t>
+  </si>
+  <si>
+    <t>Сохраняйте идею, если ещё думаете куда этим летом вместе с детьми🌿 Нашла 7 направлений семейных лагерей от «7 путей», — море, горы, белые ночи: Абхазия, Дагестан, Карелия, Калининград, Казань, Красная поляна, Байкал. Дети заняты с вожатыми, а родители тоже отдыхают, есть совместные активности. А еще всё включено: проживание, питание, все мастер-классы. Все форматы и даты — в канале, подписывайтесь: 👉 @familyclub7p</t>
+  </si>
+  <si>
+    <t>24.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9500</t>
+  </si>
+  <si>
+    <t>Какой лайфхак удивил больше всего❓ ✨ Данный ролик носит художественный характер. Использованные образы являются стилизацией и не имеют отношения к каким-либо авиакомпаниям. Внутри РФ 🇷🇺 Путешествие по России #авиакомпании#лфйфхаки</t>
+  </si>
+  <si>
+    <t>24.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9499</t>
+  </si>
+  <si>
+    <t>❗️Как живут в самом дорогом городе России. Подробности в ролике. Внутри РФ 🇷🇺 Путешествие по России #анадырь#новости</t>
+  </si>
+  <si>
+    <t>24.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9498</t>
+  </si>
+  <si>
+    <t>❗️ 3 вещи в номере отеля, грязнее ободка унитаза. ❗️ Слабонервным и брезгливым лучше пропустить этот пост, но для всех остальных - это суровая отельная база, о которой молчат даже в пятизвёздочных резортах. ❗️ Настенные дозаторы для душа. Вы думаете, их моют перед вашим заездом? Нет, туда просто доливают свежий гель поверх старого. По статистике , в 75% таких диспенсеров уровень бактерий превышает все нормы. Мой совет: всегда возите свои миниатюры. ❗️ Фен. За него хватаются мокрыми руками сразу после душа сотни людей до вас. Клининг в лучшем случае протрёт зеркало рядом, но сам пластик фена между гостями не дезинфицирует никогда. ❗️ Чайник. Абсолютный шок-контент, но это факт: некоторые гости реально стирают в отельных чайниках свои носки и нижнее бельё. Без шуток. Если вам нужен кипяток - просто позвоните на ресепшн и попросите принести его из бара. ❗️ Надеемся что этот ролик поможет путешествовать без розовых очков и неприятных сюрпризов. Внутри РФ 🇷🇺 Путешествие по России #путешествия#отели#советы</t>
+  </si>
+  <si>
+    <t>24.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9497</t>
+  </si>
+  <si>
+    <t>🪂 Парадром в Кабардино-Балкарии. ✨ Главный и самый известный парадром Кабардино-Балкарии — это Чегем (парк активных развлечений «Флай Чегем»). Это живописная горная площадка в Чегемском ущелье на высоте около 1500 м над уровнем моря, предлагающая идеальные условия для полетов на параплане, прыжков со скалы и кемпинга. ✨ Полеты на параплане: Главная активность. Полеты проходят в тандеме с опытными инструкторами, доступны как спокойные видовые полеты, так и экстремальная воздушная акробатика. Экстрим-парк: Кроме парапланов, на территории есть роупджампинг (прыжки со скалы на веревке) и зиплайн прямо над бурлящей рекой Чегем. Инфраструктура: Это огромный палаточный лагерь с местами для размещения, горячим душем и отличным кафе с местной кухней. Природа: Парадром расположен в окружении величественных гор, вдали от городской суеты, почти на границе с Грузией. 📷 Elbrus Внутри РФ 🇷🇺 Путешествие по России #кабардинобалкария#чегем#парадром#места</t>
+  </si>
+  <si>
+    <t>23.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9496</t>
+  </si>
+  <si>
+    <t>💦 Такими полноводными Медовые водопады вы ещё не видели. Внутри РФ 🇷🇺 Путешествие по России #кисловодск#медовыеводопады#места</t>
+  </si>
+  <si>
+    <t>23.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9495</t>
+  </si>
+  <si>
+    <t>✨ 5 мест Москве куда сходить. ✨ I. Воздушная эко-тропа в Шереметьевской Дубраве. Воздушная эко-тропа находится в Москве на территории ВДНХ в Ландшафтном парке («Природа дикая»). Адрес: Москва, проспект Мира, 119 (территория ВДНХ, Шереметьевская дубрава). ✨ II. Китайский парк "Хуамин" Парк расположен по адресу: улица Вильгельма Пика, владение 16, на левом берегу реки Яузы. Территория парка находится вблизи станции метро «Ботанический сад» и платформы Московского центрального кольца с одноимённым названием. ✨ III. Бункер времён холдной войны на Таганке. Музей холодной войны «Бункер-42» расположен по адресу: Москва, 5-й Котельнический переулок, дом 11. ✨ IV. Музей "Apple" Музей техники Apple Россия, 127018, Москва, ул. Складочная, д. 3, стр. 1 ✨ V. Бар «Тайная комната» — «Хорошее место» по оценкам пользователей — по адресу Москва, улица Солянка, 1/2с1, метро «Китай-город» Внутри РФ 🇷🇺 Путешествие по России #москва#5мест#места</t>
+  </si>
+  <si>
+    <t>23.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9494</t>
+  </si>
+  <si>
+    <t>🍽 Что нужно знать о посещении ресторанов. ❗️ Подробности в ролике. Внутри РФ 🇷🇺 Путешествие по России #рестораныроссии#чтонужнознать</t>
+  </si>
+  <si>
+    <t>23.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9493</t>
+  </si>
+  <si>
+    <t>Бесплатные места в Сочи. ☑️ Галлерея Форт - Центральный район, Москвина,7 ☑️ Дом Молодёжи - Центральный район, Атриум, Навагинская, 9/1 ☑️ Пляж Маяк - @mayak_sochi ☑️ Гранд Марина - Центральный район, Несебрская, 1а ☑️Сириус: Спорнтивная площадка напротив ВК Дом, Олимпийский проспект, 36 с.1 ☑️ Площадка для наблюдения за самолётами: ул. Голубая, д. 6г 📍 Координаты: 43.414245, 39.929817 📷 natasha_promedia Внутри РФ 🇷🇺 Путешествие по России #сочи#бесплатныеместа#места</t>
+  </si>
+  <si>
+    <t>22.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9492</t>
+  </si>
+  <si>
+    <t>🌉 Этот мост станет в 5 раз дороже Крымского. 📷 go_russia_east Внутри РФ 🇷🇺 Путешествие по России #мостсахалин#новости</t>
+  </si>
+  <si>
+    <t>22.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9491</t>
+  </si>
+  <si>
+    <t>⛩ Курумканский район! Шингальджин, Келья Содой ламы, Аргадинская подкова. Внутри РФ 🇷🇺 Путешествие по России #шингаьджин#кельясодойламы#бурятия#места</t>
+  </si>
+  <si>
+    <t>22.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9490</t>
+  </si>
+  <si>
+    <t>🧳 Сломали чемодан - Что делать ✈️ Авиакомпании ежегодно экономят миллионы долларов на одной простой человеческой реакции - усталости. Вы прилетаете, видите вмятину или оторванное колесо на чемодане, расстраиваетесь и решаете "разобраться с поддержкой из дома". ✨С юридической точки зрения в этот момент вы добровольно прощаете перевозчику долг. ✨ В видео показан базовый шаг, но дьявол, как всегда, скрыт в деталях.Как работает система компенсации на самом деле и как заставить её платить (сохраняйте алгоритм). ✨ Правило "Зелёной линии" Ваша юрисдикция заканчивается ровно там, где начинается таможенный коридор (выход в общий зал). Заметили повреждения - ни в коме случае не выходите. Ищите стойку Lost &amp; Found. ✨ Магия акта PIR (Property Irregularity Report) Это не просто жалоба. Это международный коммерческий акт, который фиксирует вину авиакомпании. Без подписи агента на этом бланке вы не когда не докажите, что чемодан разбили при перелёте, а не в такси по дороге до отеля. ✨ Что делать если стойка пустая? Такое часто бывает на ночных или чартерных рейсах. Никакой паники. Включайте камеру на телефоне (убедитесь, что включена геолокация и таймстамп). Снимайте чемодан, само повреждение, багажную бирку и таможенный талон. Обязательно захватите в кадр багажную ленту и табло аэропорта. Сразу же звоните на горячую линию авиакомпании и фиксируйте инциндент голосом. ✨Как выбить реальную сумму, а не копейки. Авиакомпании обожают применять понятие "амортизация" (износ вещи). чтобы вам не выплатили 1500 рублей за разбитый Samsonaite или American Tourister: При подаче официальной претензии у вас есть 7 дней, обязательно приложите чек о покупке. Если чека давно нет - найдите скриншот этой модели с актуальной ценой в официальном интернет-магазине. ✨Если чемодан можно починить - приложите смету из официальной мастерской по ремонту багажа. Перевозчик обязан покрыть эти расходы. Внутри РФ 🇷🇺 Путешествие по России #авиакомпании#багаж#советы</t>
+  </si>
+  <si>
+    <t>22.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9484</t>
+  </si>
+  <si>
+    <t>⛰Необычный формат семейного отдыха с детьми в Красной Поляне Когда хочется летом отдыха без курортной суматохи в “all-inclusive” и толп туристов, но так, чтобы и детям было весело, то идеальным направлением становится Красная Поляна. Здесь вы всей семьей сможете перезагрузиться от городской суеты, насладиться природой гор ⛰ и дышать чистым воздухом. Команда «7 путей» делает семейный тур «Горными тропами Красной Поляны» — 16–22 августа. Тур рекомендован для семей с детьми от 7 лет. ✔️Проживание — ретрит-отель «Атмосфера»: йога-терраса с панорамным видом на горы; уединённая баня-бочка с купелью; уютные душевные вечера у костра. 🔥Главная фишка тура — программа мини-походов: доступные даже для детей живописные маршруты: — тропа к водопаду Кейву — Лес Дольменов (дольмены — ровесники пирамид) — Краснополянская купель (ледяная вода + панорамы) — кругозор Ефремова (смотровая + родник по пути) А еще есть свободное время, и можно самим выбирать, как провести день: канатка на «Роза Хутор», байк-парк/верёвочный парк, питомник хаски/ферма оленей, аквапарк или даже к морю (оно недалеко)😍 изучить подробности программы можно здесь👈🏼 Каждый день с вами команда вожатых: детские мастер-классы, семейные мастер-классы, спортивные игры. Еще есть активности и для родителей — женский круг и мужской квадрат👌🏼 🧲 Всё включено: проживание, трехразовое питание и вся программа. 📅 Даты: 16–22 августа 👉 Подробная программа и другие летние смены 2026 уже в канале: @familyclub7p, подписывайтесь. Реклама: ИП Торрес-Роман Данил Данилович, ИНН 772321862186, erid:2Vtzqx3amcU</t>
+  </si>
+  <si>
+    <t>22.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9483</t>
+  </si>
+  <si>
+    <t>🏖 Детский пляж в Алупке. 🏖 В 2025 году пляж прошёл масштабную реконструкцию. После обновления на пляже появились удобные шезлонги с навесами, современные душевые и раздевалки, камеры хранения, медпункт и комфортные зоны отдыха. Особое внимание уделили семьям с детьми, пологий вход в море и защищённая бухта делают купание безопасным даже для малышей. Одним из главных новшеств стало семейное кафе с панорамным видом на море. Также благоустроили прилегающую территорию и прогулочные зоны, сохранив природную красоту и исторический колорит этого места. 📍 Координаты: 44.417786, 34.055342 📷 crimeavlogg Внутри РФ 🇷🇺 Путешествие по России #крым#алупка#детскийпляж#места</t>
+  </si>
+  <si>
+    <t>21.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9482</t>
+  </si>
+  <si>
+    <t>🏝 Готовый маршрут по всему полуострову Крым. ❗️ Подробно в ролике. 📷 katerinacrimea192 Внутри РФ 🇷🇺 Путешествие по России #крым#готовыймаршрут#путешествия</t>
+  </si>
+  <si>
+    <t>21.05.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9481</t>
+  </si>
+  <si>
+    <t>Импорт автомобилей из Европы Пока одни продолжают искать авто на местном рынке, другие уже сравнивают европейские варианты. Показываем актуальные автомобили, реальные цены под ключ и примеры доставок клиентам. Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.05.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9475</t>
+  </si>
+  <si>
+    <t>21.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9474</t>
+  </si>
+  <si>
+    <t>❗️ В российских школах хотят учить ставить палатку и разжигать костёр. ⛺️В Общественной палате предложили в школах ввести день турпохода. Там отметили, что это необходимо для приобретения школьниками минимальных туристических навыков, а для подобных занятий есть возможность выделить один из уроков физкультуры. По словам авторов инициативы, такой поход в лес поможет детям научится ставить палатку, разжигать костёр и ориентироваться на местности. Как вам идея? 👍/👎 📷 infomoscow24 Внутри РФ 🇷🇺 Путешествие по России #новости</t>
+  </si>
+  <si>
+    <t>21.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9473</t>
+  </si>
+  <si>
+    <t>Красная планета в Самарской области. 🪐 Гора Лысая ломает стереотипы о русской природе! Южные склоны здесь напоминают марсианские пейзажи - эрозия создала фантастический рельеф из разноцветных глин. ✨ Это земля, но выглядит как другой мир! 📍 Координаты: 53.714907, 50.616230 Путешествуйте и открывайте Россию 👍 Внутри РФ 🇷🇺 Путешествие по России #россия#самарскаяобл#лысаягора#места</t>
+  </si>
+  <si>
+    <t>21.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9472</t>
+  </si>
+  <si>
+    <t>🛥 Посмотрите на Ласточкино гнездо так, как его видит только море. Забудьте о пробках, душных автобусах и толпах на смотровых площадках. В этом ролике знакомство с знаменитым замком Крыма начинается с воды. Отправляйтесь с набережной Ялты до легендарного Ласточкина гнезда. 🌊 Что вас ждёт: 🚩 Ветер в лицо и солёные брызги 🚩 Вид на скалы, бухты и дворцы, которые недоступны с суши 🚩 Ласточкино гнездо - в упор, снизу вверх, во всей своей неприступной красоте 🚩 Идеальные кадры (никакой фильтр не нужен) ⏱ Время в пути: около 1 часа 👍 Подходит и взрослым и детям 📸 Остановка у замка - успеете нафотографироваться и вдохнуть свежесть моря. 📍 Старт: Ялта, главная набережная Посадка на карт каждые полчаса. 📷 balaklavasev Внутри РФ 🇷🇺 Путешествие по России #крым#ласточкиногнездо#места</t>
+  </si>
+  <si>
+    <t>21.05.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9471</t>
+  </si>
+  <si>
+    <t>Твой авто из Азии — от подбора до ключей в руках Многие думают, что пригнать авто из Азии — это долго, страшно и только для тех, кто разбирается. Но у нас уже сотни клиентов, которые думали так же — до первого заказа. Мы ведём весь процесс под ключ: выбор, проверка, доставка, оформление. Ты просто говоришь, что хочешь — мы остальное берём на себя. Чтобы ты понял, с чего начать — мы собрали бесплатный файл с подборкой актуальных авто 2026 года из Японии, Кореи и Китая. ✅ Нажми на кнопку и забери файл. Это первый шаг к авто своей мечты — и он бесплатный. Скачать #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9470</t>
+  </si>
+  <si>
+    <t>✨ Неопознанные световые пятна охватили Казань - приближается НУР! 🎆 С 28 по 31 мая Казань окрасится в совсем новые цвета - на 15 локациях медиахудожники и студии из России, Испании, Китая и других стран представят масштабные инсталляции и маппинг. Например, в "Адонисе" можно будет увидеть работу от Саши Соколова при поддержке Enter, которая некогда не повторяется! ✨ Открытие фестиваля пройдёт на арене Казанского цирка. Зрителям покажут премьеру перфоманса Realtime. Огромная инсталляция от СЕТАП х Т2, танцоры под руководством Марата Казиханова и музыканты index III будут взаимодействовать и влиять друг на друга в реальном времени. 📷 enter.kazan Внутри РФ 🇷🇺 Путешествие по России #казань#нур#события</t>
+  </si>
+  <si>
+    <t>20.05.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9469</t>
+  </si>
+  <si>
+    <t>Кто сказал: «Ящик безалкогольного пива»? Я в деле! До 16 июня выполняй задания в боте и забирай призы. Разыгрываем безалкогольный лагер, современную технику и стильную одежду. Погнали за призами! Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9468</t>
+  </si>
+  <si>
+    <t>🐳 Кит у берегов Сахалина! Уникальное видео удалось заснять по пути на маяк Анива. 🐳 Гигантское млекопитающее несколько раз вынырнуло на поверхность, выпуская фонтаны. 🌊 Нередко туристов в этих водах сопровождают касатки, но появление кита стало настоящим сюрпризом. Видео поделился Максим Посунько, компания ПРОСАХАЛИН. Внутри РФ 🇷🇺 Путешествие по России #сахалин#кит#туризм</t>
+  </si>
+  <si>
+    <t>20.05.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9467</t>
+  </si>
+  <si>
+    <t>Хэтчбеки из Японии — компакт с душой Fit, Note, Aqua, Axela — японские хэтчбеки для города с минимальным расходом и максимальным ресурсом. В Японии таких машин тысячи — ухоженные, с небольшим пробегом и честной историей. ✅ Правый руль ✅ Доставка по всей России ✅ 5+ лет опыта импорта 📱 Подпишись на канал — смотри живые хэтчбеки каждый день Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9466</t>
+  </si>
+  <si>
+    <t>Самара|ТК АМБАР 📍 Уже в выходные на парковке ТК Амбар пройдёт фестиваль "Тур Притяжение". 📍 23 и 24 мая в одном месте соберутся воздушные шары, гастромаркет, музыка, байкеры, боксёрские поединки, лаунж-зоны и локальные бренды. 👍 Берите семью, друзей, хорошее настроение и приезжайте проживать эти выходные. Внутри РФ 🇷🇺 Путешествие по России #самара#турпритяжение#события</t>
+  </si>
+  <si>
+    <t>20.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9464</t>
+  </si>
+  <si>
+    <t>✨ Бронзовый 8-метровый памятник советскому кинорежиссёру, и актёру писателю Василию Шукшину стоит на горе Пикет возле села Сростки. Само село расположено на Чуйском тракте, к юго-востоку от Бийска. ✨ Гора Пикет была одним из самых любимых мест Шукшина. На ней же и был снят последний кадр фильма "Печки - Лавочки". 📍 Бийский район, Алтайский край, 52.412716, 85.713626 Внутри РФ 🇷🇺 Путешествие по России #алтай#бийскийрайон#селосростки#шукшин#места</t>
+  </si>
+  <si>
+    <t>20.05.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9456</t>
+  </si>
+  <si>
+    <t>ЖК «Станиславский» — Рассрочка 0% с первым взносом 5% ЖК «Станиславский» — Камерный жилой квартал, расположенный в 10 мин от Москвы в окружении престижных поселков Новой Риги. 🏠Основные преимущества квартала: - 1000 га заповедных зон - зеленые бульвары, игровые тропы и holiday-пространства - Wellness-клуб и SPA - рестораны и собственный кинотеатр - детские сады и школа. ❤️Квартиры со вторым светом, пентхаусы, террасы, мастер-спальни, гардеробные — все для комфортной жизни, загородной и приватной, с одной стороны, и активной, насыщенной впечатлениями, - с другой. ⚡В апреле действуют уникальные условия от застройщика — скидка до 7% на ограниченный пул квартир. Узнать больше Финансовые услуги оказывает: АО "АЛЬФА-БАНК", АО "ТБанк", ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "МЕН­СИС КОН­САЛТИНГ". #реклама jk-stanislavsky.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9455</t>
+  </si>
+  <si>
+    <t>Как добраться до Петергофа за 33 минуты❓ Рассказали в этом ролике. 👍 📷 spb2go Внутри РФ 🇷🇺 Путешествие по России #санктпетербург#петергоф#лайфхак</t>
+  </si>
+  <si>
+    <t>19.05.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9454</t>
+  </si>
+  <si>
+    <t>Как находить земельные участки и зарабатывать на этом Земля - это не только покупка "для себя". Это актив, который можно использовать по-разному: 1) купить участок ниже рынка под строительство 2) зарабатывать - участвовать в торгах, перепродавать или оформлять выгодные участки через официальные процедуры у Государства. В канале - пошаговые инструкции, реальные кейсы и практические схемы: - как находить свободные участки - как проверять лоты до покупки - как участвовать в торгах - как зарабатывать на перепродаже и переуступке - как использовать землю как дополнительный источник дохода или под строительство Только практика - моя и моих учеников. Написать в Telegram #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9444</t>
+  </si>
+  <si>
+    <t>🤔 Альтернатива Петергофу. I Свято-Троицкая Сергиева Приморская Мужская Пустынь II Усадьба "Михайловка" III Усадьба "Знаменка" Внутри РФ 🇷🇺 Путешествие по России #питер#альтернативапетергофу#места</t>
+  </si>
+  <si>
+    <t>19.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9443</t>
+  </si>
+  <si>
+    <t>19.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9442</t>
+  </si>
+  <si>
+    <t>✈️ Что делать если задержали рейс из-за атаки беспилотников. Рассказали в этом видео. Внутри РФ 🇷🇺 Путешествие по России #задержкарейса#советы</t>
+  </si>
+  <si>
+    <t>19.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9441</t>
+  </si>
+  <si>
+    <t>📍 Пушкинская,10 ✨ Тот самый двор, куда просто так не ходят. Здесь можно пройтись как The Beatles и попасть на улицу Джона Леннона. А ещё здесь находится музей Коли Васина главного фаната Битлов в России. Но самое интересное - внутри двор с атмосферой свободы, музыки и искусства. Место где Питер ощущается совсем по-другому. ❕ Сохраняй, чтобы не потерять и отправь тому, с кем повторишь этот кадр. 📷 mushka_u Внутри РФ 🇷🇺 Путешествие по России #питер#пушкинская10#места</t>
+  </si>
+  <si>
+    <t>19.05.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9440</t>
+  </si>
+  <si>
+    <t>18.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9439</t>
+  </si>
+  <si>
+    <t>✈️ 3 самых частых развода в аэропорту❗️ Внутри РФ 🇷🇺 Путешествие по России #аэропорт#советы</t>
+  </si>
+  <si>
+    <t>18.05.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9438</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — не откладывайте карьеру! ✅Идет набор: от 7500 ₽/мес.* Московский технологический институт предлагает: — Высшее образование в московском вузе без приезда на сессии — Полностью дистанционный онлайн-формат — Возможность обучаться дома, на работе, в путешествии — Диплом государственного образца — Более 100 направлений на выбор (IT, инженерные, экономические, педагогические, управленческие и другие) — 5 способов оплаты обучения — Поддержка персонального куратора: от поступления до получения диплома Узнать больше #реклама 16+ mti-education.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9437</t>
+  </si>
+  <si>
+    <t>Пробки на границе Адлер - Абхазия уходят в прошлое❕ ✨ Друзья, свершилось❕На КПП "Псоу" идёт масштабная реконструкция. Больше никаких многочасовых ожиданий на жаре! Теперь путь к морю и горам станет быстрым и комфортным. 🎥 Смотрите видео, чтобы увидеть масштаб изменений. Внутри РФ 🇷🇺 Путешествие по России #адлер#абхазия#новости</t>
+  </si>
+  <si>
+    <t>18.05.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9436</t>
+  </si>
+  <si>
+    <t>18.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9435</t>
+  </si>
+  <si>
+    <t>✨ "Императорский полдень" вернулся в Санкт-Петербург. ✨ Летняя традиция "Императорского полдня", появившаяся ещё при Петре Первом, вернулась в Петербург. По воскресеньям, в 12:00, музыканты дают небольшой концерт с балкона Академической капеллы. Длится он, примерно, 10 минут. 🎺 Концерты цикла будут проходить каждое воскресенье, до 27 сентября. 📷 mash_margo Внутри РФ 🇷🇺 Путешествие по России #петербург#императорскийполдень#события</t>
+  </si>
+  <si>
+    <t>18.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9434</t>
+  </si>
+  <si>
+    <t>Какой город выбрать в Крыму ❓ Если❓ Внутри РФ 🇷🇺 Путешествие по России #крым#отдых#советы</t>
+  </si>
+  <si>
+    <t>18.05.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9433</t>
+  </si>
+  <si>
+    <t>17.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9432</t>
+  </si>
+  <si>
+    <t>🎈 Где и как полетать на воздушном шаре в Волгограде ❓ 🎆 Это может стать одним из самых ярких впечатлений этого лета. ❕ Полёты будут проходить до осени. 📍 Стоимость на человека 12500 рублей. 📍 По времени проходят или рано утром или на закате. В это время , ветер самый спокойный. 📍 Сам полёт длится 40 минут. С подготовкой , награждением в воздухоплаватели часа 3-4 занимает. ❗️ Впечатления от полёта запоминаются на всю жизнь. 📷 34pognali Внутри РФ 🇷🇺 Путешествие по России #волгоград#полёт#воздушныйшар</t>
+  </si>
+  <si>
+    <t>17.05.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9431</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно от 7500 ₽/мес. Поступи в Московский технологический институт! — Высшее образование в московском вузе без выезда на сессии. — Полностью дистанционный онлайн-формат. — Обучайся дома, на работе, в путешествии. — Диплом государственного образца. — 73 направления и программы обучения. — Программа колледж + вуз без ЕГЭ. Скидка 10% на платное обучение при оплате за год. Подать заявку #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9430</t>
+  </si>
+  <si>
+    <t>✨ Приморье прямо сейчас меняется: новые проекты, развитие туризма, рабочие места и инфраструктура. ✨ Владивосток усиливают как деловой центр, появляются курорты у моря и в горах, а такие места, как " Чёрные скалы", открывают регион с новой стороны. 📷 malygin_travel Внутри РФ 🇷🇺 Путешествие по России #владивосток#развитие#места</t>
+  </si>
+  <si>
+    <t>17.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9429</t>
+  </si>
+  <si>
+    <t>17.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9428</t>
+  </si>
+  <si>
+    <t>✨ Курорт в центре столицы. В Москве открылась обновлённая набережная Парка Горького. ✨ Уже несколько лет в Москве прослеживается масштабный тренд на создание курортных зон прямо в мегаполисе. Обновлённая набережная Парка Горького - яркое тому подтверждение. ✨ В этом ролике рассказано как изменилась набережная, и какие именно новинки там появились. 📷 gorbilet_moscow Внутри РФ 🇷🇺 Путешествие по России #москва#курорт#новинка#набережная</t>
+  </si>
+  <si>
+    <t>17.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9427</t>
+  </si>
+  <si>
+    <t>Маленькая Италия в Крыму, которую должен посетить каждый. 🔥 📷 popov_v_a Внутри РФ 🇷🇺 Путешествие по России #крым#гурзуф#места</t>
+  </si>
+  <si>
+    <t>17.05.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9426</t>
+  </si>
+  <si>
+    <t>Мужские кроссовки с мехом Prada STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9425</t>
+  </si>
+  <si>
+    <t>📍 Краснодарский край. ✨ Абрау - Дюрсо. Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#абраудюрсо#места</t>
+  </si>
+  <si>
+    <t>16.05.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9424</t>
+  </si>
+  <si>
+    <t>Получите удаленную профессию с зп 150.000 руб за 3 дня Нужно заполнять карточки товаров на ВБ, писать описания товаров и отвечать на отзывы. Все это вы делаете из дома. Бесплатная регистрация только сегодня! Опыт, знания и город — не важны! От вас требуется только телефон. Занятость 3-6 часов в день. График свободный. Заработок зависит от вас. Над вами нет никаких начальников. А самое важное, у вас не будет нужды просыпаться в 6 утра на работу. Для старта в профессии нужно пройти бесплатное 3х-дневное обучение: ✅ Прямые эфиры, где вы поймете суть профессии ✅ Домашки с проверкой и оплатой бонусами ✅ Платим 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. ⚡ Начинаем в понедельник! Жмите снизу "Зарегистрироваться": Зарегистрироваться #реклама 16+ course.wildmanager.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9423</t>
+  </si>
+  <si>
+    <t>Калининград❤️ Рыбная деревня 🍺 🦞 Внутри РФ 🇷🇺 Путешествие по России #калининград#рыбнаядеревня#места</t>
+  </si>
+  <si>
+    <t>16.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9422</t>
+  </si>
+  <si>
+    <t>Планируйте отпуск в одном месте На Яндекс Путешествиях можно не только забронировать жильё, но и найти билеты на поезд или самолёт. Всё одинаково легко и удобно. Спланируйте своё путешествие уже сегодня! Перейти на сайт #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9421</t>
+  </si>
+  <si>
+    <t>✨ Мышкин — живописный провинциальный город в Ярославской области (с 1777 г.) на левом берегу Волги, один из самых маленьких и самобытных в России. Сохранил облик купеческого городка XIX века с малоэтажной застройкой. Славится как уникальный туристический центр-музей, «столица» мышей с единственным в мире Музеем Мыши. Ключевые особенности: 📍 Местоположение: Ярославская область, высокий берег Волги. Атмосфера: Тихий провинциальный уклад, почти не изменившийся с прошлого века. ✨ Легенда: Название связано с преданием о мышке, спасшей князя Мстиславского от змеи. ✨ Достопримечательности: Музей Мыши, Музей уникальной техники, Музей льна, Музей купечества, Успенский собор. ✨ Туризм: Популярен для семейного отдыха и речных круизов. ✨ Мышкин — это сочетание уютной атмосферы русской провинции и оригинальной «мышиной» тематики. 📷 moscow_post Внутри РФ 🇷🇺 Путешествие по России</t>
+  </si>
+  <si>
+    <t>16.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9420</t>
+  </si>
+  <si>
+    <t>😍 Как же это красиво 🌸 Цветущая и очень ароматная глициния в Анапе. 12 мая. 📍 Угол Терская/Ленина 📷 kukartaman Внутри РФ 🇷🇺 Путешествие по России #анапа#глициния#красота</t>
+  </si>
+  <si>
+    <t>16.05.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9419</t>
+  </si>
+  <si>
+    <t>Вакансии без опыта в Т-Банке ⚡Работайте представителем в системно значимом банке. Даже если нет опыта, обучим за несколько дней. А еще дадим смартфон и оплатим связь. Будет много поездок по городу и общения. Приходите работать к нам! Узнать больше #реклама tbank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/9418</t>
+  </si>
+  <si>
+    <t>❕ Топ фактов которые обязательно нужно знать пред поездкой в Беларусь. Внутри РФ 🇷🇺 Путешествие по России #беларусь#путешествия#места</t>
+  </si>
+  <si>
+    <t>20.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10467</t>
+  </si>
+  <si>
+    <t>💦 Вечерние Медовые водопады. Внутри РФ 🇷🇺 Путешествие по России #кисловодск#медовыеводопады#места</t>
+  </si>
+  <si>
+    <t>20.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10466</t>
+  </si>
+  <si>
+    <t>✨ Во Владивостоке из-за сильного шторма с ветром и волнами сорвало с якоря теплоход "Русский Восток" и выбросило на мель в Амурском заливе в районе Токаревского маяка. Внутри РФ 🇷🇺 Путешествие по России #приморье#владивосток#русскийвосток</t>
+  </si>
+  <si>
+    <t>20.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10465</t>
+  </si>
+  <si>
+    <t>✨ Крым. Симеиз. 📷 katerinacrimea19 Внутри РФ 🇷🇺 Путешествие по России #крым#симеиз</t>
+  </si>
+  <si>
+    <t>20.09.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10464</t>
+  </si>
+  <si>
+    <t>19.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10463</t>
+  </si>
+  <si>
+    <t>🏛 Главное здание Музея транспорта Москвы открылось в легендарном гараже Константина Мельникова на Новорязанской улице, 27. Здесь стоит посмотреть уникальную историческую технику и интерактивные зоны: 🤩Само здание гаража: памятник архитектуры русского авангарда 1920-х годов, спроектированный архитектором Константином Мельниковым и инженером Владимиром Шуховым. 🤩Историческая техника: от подлинной конки XIX века и первого автобуса «Даймлер» 1907 года до редких советских автомобилей, автобусов и концепт-трамвая R1 («Россия-1»), получившего престижную премию Red Dot. 🤩Подземный мир метрополитена: уровень под землей посвящен истории столичной подземки. Здесь выставлены вагоны разных эпох (включая редчайший берлинский метровагон типа «В» с восемью дверями), а также огромная отреставрированная мозаика завода «Москвич». 🤩Интерактивные симуляторы: 27 мультимедийных зон, где можно виртуально проехать по первому автобусному маршруту, посидеть за пультом диспетчера метро или попробовать виртуально собрать мотор «Москвича-412». 🤩Инсталляция «Летний кинотеатр»: атмосферный уголок 1960-х годов с советской киноклассикой, где транспорт показан как символ эпохи. Внутри РФ 🇷🇺 Путешествие по России #москва#музейтранспорта#места</t>
+  </si>
+  <si>
+    <t>19.09.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10462</t>
+  </si>
+  <si>
+    <t>Бра Huguenot Lake fe-Hugolake1Bath (стекло, цвет белый) www.inmyroom.ru Узнать больше #реклама inmyroom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10458</t>
+  </si>
+  <si>
+    <t>Осень со вкусом праздника: яркие фестивали по всей России. 🎆 Кто сказал, что сезон крутых фестивалей заканчивается вместе с летом? Осенью по всей стране гремят не менее масштабные и зрелищные праздники. 🎆 В карточках собраны яркие события сезона, на которые с радостью съездили бы сами. А какие классные осенние фестивали знаете вы? Делитесь в комментариях! 📷 gorbilet_travel Внутри РФ 🇷🇺 Путешествие по России #осень#фестивалипраздники#интересное</t>
+  </si>
+  <si>
+    <t>19.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10452</t>
+  </si>
+  <si>
+    <t>Онлайн-гипермаркет ВсеИнструменты.ру – для бизнеса 2 млн товаров для тех, кто строит, производит, создает! Надежно. Комплексно. Выгодно. Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10451</t>
+  </si>
+  <si>
+    <t>✨ Какие 5 памятников в России стоит увидеть каждому? Внутри РФ 🇷🇺 Путешествие по России #5памятников#россия#интересное</t>
+  </si>
+  <si>
+    <t>19.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10450</t>
+  </si>
+  <si>
+    <t>Алтай особенно красив осенью. 🍁🍃 Здесь даже тишина звучит по-особенному. 😍 Внутри РФ 🇷🇺 Путешествие по России #алтай#осень#красота</t>
+  </si>
+  <si>
+    <t>19.09.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10449</t>
+  </si>
+  <si>
+    <t>Roborock Qrevo 2 Pro со скидкой на Яндекс Маркете Робот-пылесос Roborock Qrevo 2 Pro со скидкой по промокоду ROKY0008 на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10448</t>
+  </si>
+  <si>
+    <t>Забавные животные! ❤️ Эта птица летит 11 000 км. без остановок. Настоящий путешественник. 👍 Внутри РФ 🇷🇺 Путешествие по России #забавныеживотные</t>
+  </si>
+  <si>
+    <t>18.09.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10447</t>
+  </si>
+  <si>
+    <t>AUGER - запчасти для коммерческого транспорта Auger - проверенный производитель запчастей для коммерческого транспорта. Новости и Специальные предложения. Более 70 000 позиций. Наличие в РФ. Подписаться #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10445</t>
+  </si>
+  <si>
+    <t>✨ Невероятная красота России: топ мест нашей великой страны, которые поражают воображение! 📷 Простые ценности Внутри РФ 🇷🇺 Путешествие по России #россия#интересное</t>
+  </si>
+  <si>
+    <t>18.09.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10444</t>
+  </si>
+  <si>
+    <t>Автоматические инкубаторы для фермерских хозяйств Инкубационное оборудование для выведения средних объемов всех видов с/х птицы. До 95% здоровых птенцов. Делай вывод! Узнать больше #реклама shopstimul.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10440</t>
+  </si>
+  <si>
+    <t>🚄 Запуск нового высокоскоростного поезда (ВСМ) под названием «Белый кречет» между Москвой и Санкт-Петербургом запланирован на 2028 год. ⌚️ Время в пути: Составит всего 2 часа 15 минут (вместо нынешних примерно 4 часов на «Сапсане» или 5,5 часов на новой «Авроре»). 🤩 Скорость: Максимальная скорость поезда достигнет 400 км/ч (крейсерская эксплуатационная — 360 км/ч). В черте городов скорость будет снижаться до 200 км/ч. 🤩 Комфорт и интерьер: В новых составах планируется до 460 мест. Кресла будут поворачиваться вокруг своей оси (пассажиры смогут разворачивать сиденья по ходу движения или лицом друг к другу), появятся удобные перегородки между креслами и раскладывающиеся столики. 🤩 Производство: Сборка первых поездов, включая сварку кузовов, уже ведется на предприятии «Уральские локомотивы». 🤩 Частота движения: В часы пик поезда планируют отправлять каждые 15 минут. Внутри РФ 🇷🇺 Путешествие по России #мскспб#поезд</t>
+  </si>
+  <si>
+    <t>18.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10439</t>
+  </si>
+  <si>
+    <t>Дорога, ради которой стоит дождаться золотой осени. 🍁🍂🪾 Пшехский водопад 💦 — финальная точка невероятно крвсивого маршрута через Апшеронский район в сторону Адыгеи. Самые яркие осенние краски здесь ожидаются примерно 15 - 20 октября. Из Краснодара — около 3,5 часов, последние 40 минут — по грунтовке, которая в сухую погоду подходит даже для седана. 📍Координаты: 43.978944, 39.873663 📷 placesofrussia Внутри РФ 🇷🇺 Путешествие по России #краснодарскийкрай#дорога#красота</t>
+  </si>
+  <si>
+    <t>18.09.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10438</t>
+  </si>
+  <si>
+    <t>Шикарный дом с бассейном за 8,3 млн₽ с участком за 3 мес 🏠 Строим частные резиденции в живописных локациях Краснодарского края за 3-6 месяцев. Тишина, комфорт и природа — в гармонии. 💰 В наличии участки - от 270 тыс. до 1,5 млн ₽ Дома от 74 м² - от 5,5 млн ₽ • Вид на море и горы • Лесные участки у реки • Своя вода • Резервные электричество и отопление • Автономная канализация • Резервный интернет ✅ Работаем через эскроу-счёт по ФЗ № 186. Доступны все способы покупки. 📱 Рассчитайте стоимость за минуту: меняйте площадь, участок, комплектацию и дополнительные опции - цена обновится сразу. Запишитесь на персональный видеопоказ в личном кабинете. ✨ Современные дома для постоянной жизни среди моря, гор, лесов, рек и виноградников Краснодарского края. Перейти на сайт #реклама stroyparsana.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10437</t>
+  </si>
+  <si>
+    <t>"Каслать"— значит кочевать, вести стойбище вслед за оленьими стадами, постоянно перемещаться по тундре и лесотундре в поисках новых пастбищ. Для народов Севера ( ненцев, ханты) это не просто переезд, а целый уклад жизни, где каждый шаг подчинён ритму природы и нуждам оленей. 🌶 Внутри РФ 🇷🇺 Путешествие по России #север#тундра#олени</t>
+  </si>
+  <si>
+    <t>17.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10436</t>
+  </si>
+  <si>
+    <t>Строй карьерный маршрут на год Все карьерные предложения от ведущих работодателей собраны в одном месте — карьерном календаре Changellenge &gt;&gt;. Здесь вы найдете: мероприятия, программы, стажировки, кейс-чемпионаты и другие возможности для студентов и молодых специалистов. А ИИ-ассистент Женя поможет персонализировать карьерный маршрут. Переходите в календарь и планируйте карьеру! Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10435</t>
+  </si>
+  <si>
+    <t>🦭 Забавные животные! 😏 Нерпу выпускают в Байкал. "Самый волнительный момент. Зверь может испугаться духа, мощи Байкала и не уйти в море": маленькую нерпу Сергеевну, которая ещё весной училась кушать и плавать, выпустили в Байкал на территории национального парка "Заповедное Подлеморье". 👍 📷 holod.media Внутри РФ 🇷🇺 Путешествие по России #забавныеживотные#байкал#нерпа</t>
+  </si>
+  <si>
+    <t>17.09.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10434</t>
+  </si>
+  <si>
+    <t>Продажа апартаментов в 4-звёздочном отеле в Севастополе Инвестиции, которые работают круглый год. ✨ Первая линия у моря. ✨ Управление федеральным оператором. ✨ Современная инфраструктура. ✨ Высокая загрузка круглый год. ✨ Прямой договор с Cosmos Hotel Group. Оставьте заявку, и мы рассчитаем для вас доходность номера! Узнать больше #реклама atlantapart.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10433</t>
+  </si>
+  <si>
+    <t>✨ Секретный Алтайский Марс под Кош - Агачём, о котором вы не знали. Местные скрывают это место от туристов. Внутри РФ 🇷🇺 Путешествие по России #алтай#места#красота</t>
+  </si>
+  <si>
+    <t>17.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10432</t>
+  </si>
+  <si>
+    <t>🚝 Двухэтажный фирменный поезд "Огни Саратова". Снаружи и внутри. 👆 Внутри РФ 🇷🇺 Путешествие по России #поезд#огнисаратова</t>
+  </si>
+  <si>
+    <t>17.09.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10431</t>
+  </si>
+  <si>
+    <t>16.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10430</t>
+  </si>
+  <si>
+    <t>✨Дорога от Якутска до Магадана — это две тысячи километров самой опасной трассы России. 🎥 Видео - напоминание водителям. ❗️ Будьте осторожны. Внутри РФ 🇷🇺 Путешествие по России #магадан#места#колымскаятрасса</t>
+  </si>
+  <si>
+    <t>16.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10429</t>
+  </si>
+  <si>
+    <t>16.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10423</t>
+  </si>
+  <si>
+    <t>✨ Кулу находится в Тенькинском районе Магаданской области. 🤩 1950-е: здесь работал кирпичный завод. 🤩 1970: создан совхоз "Кулу", начался расцвет посёлка. 🤩 1980-е: около 830 жителей, школа, детсад, Дом культуры, ферма. 🤩 2008: посёлок официально упразднили. 📹 На видео заброшенный Дом культуры, который когда-то был одним из центров жизни Кулу. Внутри РФ 🇷🇺 Путешествие по России #магаданскаяобласть#кулу#колыма#места</t>
+  </si>
+  <si>
+    <t>16.09.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10422</t>
+  </si>
+  <si>
+    <t>Выгода до 14,1 млн ₽ на готовые квартиры! Приватная территория и точки притяжения в исторических зданиях XIX века: рестораны авторской кухни, бутики, гастроцентр и досуговый центр для детей. До м. «Белорусской» — 7 мин пешком. Это архитектурный квартал Репаблик — первые дома уже сданы. ⚡ Предложение сентября: — Выгода до 14,1 млн ₽ на квартиры — ключи сразу; — Рассрочка с первым взносом от 20%; — Семейная ипотека от 6% на весь срок. Для отдельных планировок доступна дизайнерская отделка. Выбирайте свою планировку — по ссылке ниже. Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: АО СЗ ПРЕСНЕНСКИЙ ВАЛ 27. #реклама republic-premium.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10421</t>
+  </si>
+  <si>
+    <t>✨ Экскурсия на колокольню Петропавловского собора — тот случай, когда путь наверх интереснее видов: 🤩 Проходит дважды в день, длится час — рассказывают, как менялась колоколня за три века. 🤩 Показывают часовой механизм, карильон и всех ангелов которые венчали шпиль. 🤩 А ещё послание реставраторов - альпинистов будущим поколениям. 🤩 Смотровая — Нева, крыши и город вокруг. ✨ За красивыми кадрами сюда идти не стоит — виды через решётки. А вот ради возможности заглянуть внутрь самой узнаваемой колокольни Петербурга — однозначно да! 📷 В Обнимку с Питером Внутри РФ 🇷🇺 Путешествие по России #петербург#петропавловскийсобор#места</t>
+  </si>
+  <si>
+    <t>16.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10420</t>
+  </si>
+  <si>
+    <t>✨ Фестиваль в Адыгее в этом году отменили. Как думаете почему? 🤔 ❕ Как заявили официальные источники, отмена фестиваля случилась по причине безопасности... 📷 freefamily22 Внутри РФ 🇷🇺 Путешествие по России #адыгея#фестиваль#места#события</t>
+  </si>
+  <si>
+    <t>16.09.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/InsideRFederation/10419</t>
+  </si>
+  <si>
+    <t>Пять полетов — до 50% выгоды С 14 по 20 сентября скидка 10% действует на каждый полет из Москвы или обратно. Оформляйте до пяти бронирований и планируйте путешествия с вылетом до 31 декабря. Подробнее — по ссылке ниже. Ваш Utair Выбрать #реклама media.utair.ru О рекламодателе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7004,61 +14132,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H761"/>
+  <dimension ref="A1:H1595"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2972.703" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -24166,50 +31294,14228 @@
       <c r="F760">
         <v>20</v>
       </c>
       <c r="G760">
         <v>32</v>
       </c>
       <c r="H760">
         <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761">
         <v>39059</v>
       </c>
       <c r="B761" t="s">
         <v>2206</v>
       </c>
       <c r="C761" t="s">
         <v>2207</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="E761">
         <v>1280</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>104972</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E762">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>104973</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E763">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>104974</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E764">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>104975</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E765">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>104976</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E766">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>104977</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E767">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>104978</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E768">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>104979</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E769">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>104980</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E770">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>104981</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E771">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>104982</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E772">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>104983</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E773">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>104984</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E774">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>104985</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E775">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>104986</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E776">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>104987</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E777">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>104988</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E778">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>104989</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E779">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>104990</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E780">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>104991</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E781">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>104992</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E782">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>104993</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E783">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>104994</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E784">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>104995</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E785">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>104996</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E786">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>104997</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E787">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>104998</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E788">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>104999</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E789">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>105000</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E790">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>105001</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E791">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>105002</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E792">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>105003</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E793">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>105004</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E794">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>105005</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E795">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>105006</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E796">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>105007</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E797">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>105008</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E798">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>105009</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E799">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>105010</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E800">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>105011</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E801">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>105012</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E802">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>105013</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E803">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>105014</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E804">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>105015</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E805">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>105016</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E806">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>105017</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E807">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>105018</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E808">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>105019</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E809">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>105020</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E810">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>105021</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E811">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>105022</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E812">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>105023</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E813">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>105024</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E814">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>105025</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E815">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>105026</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E816">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>105027</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E817">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>105028</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E818">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>105029</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E819">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>105030</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E820">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>105031</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E821">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>105032</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E822">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>105033</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E823">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>105034</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E824">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>105035</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E825">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>105036</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E826">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>105037</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E827">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>105038</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E828">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>105039</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E829">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>105040</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E830">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>105041</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E831">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>105042</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="E832">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>105043</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E833">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>105044</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E834">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>105045</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E835">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>105046</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E836">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>105047</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E837">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>105048</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E838">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>105049</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="E839">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>105050</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E840">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>105051</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E841">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>105052</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E842">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>105053</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E843">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>105054</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E844">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>105055</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E845">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>105056</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E846">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>105057</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E847">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>105058</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E848">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>105059</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E849">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>105060</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E850">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>105061</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E851">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>105062</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E852">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>105063</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E853">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>105064</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E854">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>105065</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E855">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>105066</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E856">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>105067</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E857">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>105068</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E858">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>105069</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E859">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>105070</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E860">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>105071</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E861">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>105072</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E862">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>105073</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E863">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>105074</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E864">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>105075</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E865">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>105076</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E866">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>105077</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E867">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>105078</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E868">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>105079</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E869">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>105080</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E870">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>105081</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E871">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>105082</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E872">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>105083</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E873">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>105084</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E874">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>105085</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E875">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>105086</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E876">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>105087</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E877">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>105088</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E878">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>105089</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E879">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>105090</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E880">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>105091</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E881">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>105092</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E882">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>105093</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E883">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>105094</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E884">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>105095</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E885">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>105096</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E886">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>105097</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E887">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>105098</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E888">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>105099</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E889">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>105100</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E890">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>105101</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E891">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>105102</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E892">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>105103</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E893">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>105104</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E894">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>105105</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E895">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>105106</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E896">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>105107</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E897">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>105108</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E898">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>105109</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E899">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>105110</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E900">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>105111</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E901">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>105112</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E902">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>105113</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E903">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>105114</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E904">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>105115</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E905">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>105116</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E906">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>105117</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E907">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>105118</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E908">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>105119</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E909">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>105120</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E910">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>105121</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E911">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>105122</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E912">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>105123</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E913">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>105124</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E914">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>105125</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E915">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>105126</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E916">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>105127</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E917">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>105128</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E918">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>105129</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E919">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>105130</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E920">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>105131</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E921">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>105132</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E922">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>105133</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E923">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>105134</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E924">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>105135</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E925">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>105136</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E926">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>105137</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E927">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>105138</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E928">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>105139</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E929">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>105140</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E930">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>105141</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E931">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>105142</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E932">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>105143</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E933">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>105144</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E934">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>105145</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E935">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>105146</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E936">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>105147</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E937">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>105148</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E938">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>105149</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E939">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>105150</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E940">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>105151</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E941">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>105152</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="E942">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>105153</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E943">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>105154</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E944">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>105155</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E945">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>105156</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E946">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>105157</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E947">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>105158</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E948">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>105159</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E949">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>105160</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E950">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>105161</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E951">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>105162</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E952">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>105163</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E953">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>105164</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E954">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>105165</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E955">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>105166</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E956">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>105167</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E957">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>105168</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E958">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>105169</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E959">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>105170</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E960">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>105171</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E961">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>105172</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E962">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>105173</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E963">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>105174</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E964">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>105175</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E965">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>105176</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E966">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>105177</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E967">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>105178</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E968">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>105179</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E969">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>105180</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E970">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>105181</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E971">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>105182</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E972">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>105183</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E973">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>105184</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E974">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>105185</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E975">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>105186</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E976">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>105187</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E977">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>105188</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E978">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>105189</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E979">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>105190</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E980">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>105191</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E981">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>105192</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E982">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>105193</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E983">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>105194</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E984">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>105195</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E985">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>105196</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E986">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>105197</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E987">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>105198</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E988">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>105199</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E989">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>105200</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E990">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>105201</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E991">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>105202</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E992">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>105203</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E993">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>105204</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E994">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>105205</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E995">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>105206</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E996">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>105207</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E997">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>105208</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E998">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>105209</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E999">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>105210</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E1000">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>105211</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E1001">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>105212</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E1002">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>105213</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E1003">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>105214</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E1004">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>105215</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E1005">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>105216</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E1006">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>105217</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E1007">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>105218</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E1008">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>105219</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E1009">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>105220</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E1010">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>105221</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E1011">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>105222</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E1012">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>105223</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E1013">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>105224</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E1014">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>105225</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="E1015">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>105226</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E1016">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>105227</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E1017">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>105228</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E1018">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>105229</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E1019">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>105230</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E1020">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>105231</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E1021">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>105232</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E1022">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>105233</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E1023">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>105234</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E1024">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>105235</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E1025">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>105236</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E1026">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>105237</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E1027">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>105238</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E1028">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>105239</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E1029">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>105240</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1030">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>105241</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1031">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>105242</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1032">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>105243</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E1033">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>105244</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E1034">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>105245</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E1035">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>105246</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E1036">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>105247</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E1037">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>105248</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E1038">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>105249</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="E1039">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>105250</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E1040">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>105251</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="E1041">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>105252</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E1042">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>105253</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1043">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>105254</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1044">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>105255</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1045">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>105256</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E1046">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>105257</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1047">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>105258</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1048">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>105259</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E1049">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>105260</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="E1050">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>105261</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1051">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>105262</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E1052">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>105263</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E1053">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>105264</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1054">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>105265</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E1055">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>105266</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E1056">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>105267</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="E1057">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>105268</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1058">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>105269</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1059">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>105270</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1060">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>105271</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E1061">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>105272</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E1062">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>105273</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E1063">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>105274</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E1064">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>105275</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="E1065">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>105276</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="E1066">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>105277</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="E1067">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>105278</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="E1068">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>105279</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E1069">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>105280</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1070">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>105281</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E1071">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>105282</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1072">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>105283</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E1073">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>105284</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="E1074">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>105285</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E1075">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>105286</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="E1076">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>105287</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E1077">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>105288</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1078">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>105289</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1079">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>105290</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1080">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>105291</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E1081">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>105292</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E1082">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>105293</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1083">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>105294</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1084">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>105295</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1085">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>105296</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1086">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>105297</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1087">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>105298</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1088">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>105299</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1089">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>105300</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1090">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>105301</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E1091">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>105302</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E1092">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>105303</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E1093">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>105304</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E1094">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>105305</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E1095">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>105306</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E1096">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>105307</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E1097">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>105308</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E1098">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>105309</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1099">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>105310</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1100">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>105311</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1101">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>105312</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1102">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>105313</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E1103">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>105314</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1104">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>105315</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E1105">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>105316</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1106">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>105317</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1107">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>105318</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1108">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>105319</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1109">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>105320</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1110">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>105321</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1111">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>105322</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E1112">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>105323</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1113">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>105324</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E1114">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>105325</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="E1115">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>105326</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3225</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="E1116">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>105327</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E1117">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>105328</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E1118">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>105329</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1119">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>105330</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1120">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>105331</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1121">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>105332</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1122">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>105333</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1123">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>105334</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E1124">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>105335</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E1125">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>105336</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E1126">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>105337</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E1127">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>105338</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="E1128">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>105339</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E1129">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>105340</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E1130">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>105341</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3266</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="E1131">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>105342</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E1132">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>105343</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E1133">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>105344</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="E1134">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>105345</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E1135">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>105346</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1136">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>105347</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1137">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>105348</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1138">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>105349</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1139">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>105350</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1140">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>105351</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1141">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>105352</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1142">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>105353</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1143">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>105354</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1144">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>105355</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1145">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>105356</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1146">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>105357</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1147">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>105358</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E1148">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>105359</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E1149">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>105360</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E1150">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>105361</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E1151">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>105362</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3327</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="E1152">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>105363</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="E1153">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>105364</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E1154">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>105365</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1155">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>105366</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E1156">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>105367</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1157">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>105368</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E1158">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>105369</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3345</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="E1159">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>105370</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E1160">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>105371</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1161">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>105372</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="E1162">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>105373</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="E1163">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>105374</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="E1164">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>105375</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E1165">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>105376</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E1166">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>105377</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="E1167">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>105378</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E1168">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>105379</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E1169">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>105380</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="E1170">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>105381</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3379</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1171">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>105382</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="E1172">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>105383</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E1173">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>105384</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E1174">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>105385</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="E1175">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>105386</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E1176">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>105387</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1177">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>105388</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="E1178">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>105389</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="E1179">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>105390</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E1180">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>105391</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="E1181">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>105392</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3411</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="E1182">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>105393</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E1183">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>105394</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1184">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>105395</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1185">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>105396</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1186">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>105397</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1187">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>105398</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1188">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>105399</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1189">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>105400</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1190">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>105401</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1191">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>105402</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1192">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>105403</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1193">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>105404</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1194">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>105405</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1195">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>105406</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E1196">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>105407</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1197">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>105408</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="E1198">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>105409</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="E1199">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>105410</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="E1200">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>105411</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1201">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>105412</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1202">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>105413</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3471</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="E1203">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>105414</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3474</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3475</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E1204">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>105415</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="E1205">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>105416</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="E1206">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>105417</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3483</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="E1207">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>105418</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3486</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="E1208">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>105419</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E1209">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>105420</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="E1210">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>105421</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E1211">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>105422</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1212">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>105423</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1213">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>105424</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3502</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="E1214">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>105425</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E1215">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>105426</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="E1216">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>105427</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="E1217">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>105428</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E1218">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>105429</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1219">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>105430</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1220">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>105431</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3520</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3521</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E1221">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>105432</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3524</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="E1222">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>105433</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="E1223">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>105434</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E1224">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>105435</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="E1225">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>105436</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3535</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="E1226">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>105437</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3538</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="E1227">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>105438</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E1228">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>105439</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3543</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3544</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="E1229">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>105440</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="E1230">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>105441</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3549</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3550</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="E1231">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>105442</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3553</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="E1232">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>105443</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3556</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="E1233">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>105444</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3559</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="E1234">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>105445</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3561</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3562</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="E1235">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>105446</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3564</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3565</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="E1236">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>105447</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3568</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="E1237">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>105448</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3570</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3571</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="E1238">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>105449</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3574</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="E1239">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>105450</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3576</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3577</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="E1240">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>105451</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3579</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3580</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="E1241">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>105452</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3583</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="E1242">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>105453</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="E1243">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>105454</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3589</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="E1244">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>105455</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3591</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3592</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E1245">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>105456</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="E1246">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>105457</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="E1247">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>105458</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="E1248">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>105459</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E1249">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>105460</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="E1250">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>105461</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="E1251">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>105462</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E1252">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>105463</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="E1253">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>105464</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="E1254">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>105465</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1255">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>105466</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="E1256">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>105467</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E1257">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>105468</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E1258">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>105469</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="E1259">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>105470</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E1260">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>105472</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E1261">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>105473</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3636</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="E1262">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>105474</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="E1263">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>105475</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1264">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>105476</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3643</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="E1265">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>105477</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3647</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="E1266">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>105478</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1267">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>105479</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3651</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="E1268">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>105480</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3654</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3655</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1269">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>105481</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="E1270">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>105482</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1271">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>105483</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E1272">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>105484</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E1273">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>105485</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E1274">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>105486</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E1275">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>105487</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="E1276">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>105488</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1277">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>105489</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1278">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>105490</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1279">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>105491</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1280">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>105492</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1281">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>105493</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E1282">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>105494</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="E1283">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>105495</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E1284">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>105496</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E1285">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>105497</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E1286">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>105498</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="E1287">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>105499</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1288">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>105500</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1289">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>105501</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1290">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>105502</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1291">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>105503</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1292">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>105504</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1293">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>105505</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1294">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>105506</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E1295">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>105507</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3733</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="E1296">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>105508</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3736</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="E1297">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>105509</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3738</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3739</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E1298">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>105510</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3741</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3742</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E1299">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>105511</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3744</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E1300">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>105512</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3747</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1301">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>105513</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E1302">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>105514</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3754</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E1303">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>105515</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E1304">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>105516</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E1305">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>105517</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3763</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3764</v>
+      </c>
+      <c r="E1306">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>105518</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3765</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3766</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3767</v>
+      </c>
+      <c r="E1307">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>105519</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E1308">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>105520</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="E1309">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>105521</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E1310">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>105522</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E1311">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>105523</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3779</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>3781</v>
+      </c>
+      <c r="E1312">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>105524</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3782</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3784</v>
+      </c>
+      <c r="E1313">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>105525</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3787</v>
+      </c>
+      <c r="E1314">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>105526</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3788</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3790</v>
+      </c>
+      <c r="E1315">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>105527</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1316">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>105528</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="E1317">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>105529</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3796</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3797</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1318">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>105530</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3799</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="E1319">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>105531</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3803</v>
+      </c>
+      <c r="E1320">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>105532</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1321">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>105533</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3806</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3807</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="E1322">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>105534</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3809</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3810</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3811</v>
+      </c>
+      <c r="E1323">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>105535</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3812</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3814</v>
+      </c>
+      <c r="E1324">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>105536</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3815</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3817</v>
+      </c>
+      <c r="E1325">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>105537</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3818</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3819</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3820</v>
+      </c>
+      <c r="E1326">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>105538</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3821</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3822</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1327">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>105539</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3823</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3824</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="E1328">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>105540</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3826</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3827</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E1329">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>105541</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3830</v>
+      </c>
+      <c r="E1330">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>105542</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3832</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1331">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>105543</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3836</v>
+      </c>
+      <c r="E1332">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>105544</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="E1333">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>105545</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1334">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>105546</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3843</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="E1335">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>105547</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3845</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3847</v>
+      </c>
+      <c r="E1336">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>105548</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3848</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3849</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3850</v>
+      </c>
+      <c r="E1337">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>105549</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3851</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3852</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>3853</v>
+      </c>
+      <c r="E1338">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>105550</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3854</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3855</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3856</v>
+      </c>
+      <c r="E1339">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>105551</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3857</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>3858</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>3859</v>
+      </c>
+      <c r="E1340">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>105552</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>3860</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3861</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>3862</v>
+      </c>
+      <c r="E1341">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>105553</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>3863</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3864</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1342">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>105554</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>3865</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3866</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>3867</v>
+      </c>
+      <c r="E1343">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>105555</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3869</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>3870</v>
+      </c>
+      <c r="E1344">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>105556</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>3853</v>
+      </c>
+      <c r="E1345">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>105557</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>3873</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>3874</v>
+      </c>
+      <c r="E1346">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>105558</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>3875</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>3876</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1347">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>105559</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>3877</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>3878</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>3879</v>
+      </c>
+      <c r="E1348">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>105560</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="E1349">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>105561</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>3883</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1350">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>105562</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>3888</v>
+      </c>
+      <c r="E1351">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>105563</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>3889</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>3891</v>
+      </c>
+      <c r="E1352">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>105564</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>3892</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>3893</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>3894</v>
+      </c>
+      <c r="E1353">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>105565</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>3895</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>3896</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1354">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>105566</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>3897</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>3898</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>3899</v>
+      </c>
+      <c r="E1355">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>105567</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>3900</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E1356">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>105568</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>3903</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1357">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>105569</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>3905</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>3906</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>3907</v>
+      </c>
+      <c r="E1358">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>105570</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>3908</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>3909</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>3910</v>
+      </c>
+      <c r="E1359">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>105571</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>3911</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>3912</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>3913</v>
+      </c>
+      <c r="E1360">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>105572</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>3914</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>3915</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>3916</v>
+      </c>
+      <c r="E1361">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>105573</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>3917</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>3918</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>3919</v>
+      </c>
+      <c r="E1362">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>105574</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>3921</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>3922</v>
+      </c>
+      <c r="E1363">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>105575</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>3923</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>3924</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>3925</v>
+      </c>
+      <c r="E1364">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>105576</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>3926</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>3927</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>3928</v>
+      </c>
+      <c r="E1365">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>105577</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>3929</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>3930</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>3931</v>
+      </c>
+      <c r="E1366">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>105578</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>3932</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>3933</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>3934</v>
+      </c>
+      <c r="E1367">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>105579</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>3935</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>3936</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>3937</v>
+      </c>
+      <c r="E1368">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>105580</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>3938</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>3939</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>3940</v>
+      </c>
+      <c r="E1369">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>105581</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>3942</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>3943</v>
+      </c>
+      <c r="E1370">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>105582</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>3944</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>3946</v>
+      </c>
+      <c r="E1371">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>105583</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>3947</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>3949</v>
+      </c>
+      <c r="E1372">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>105584</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>3950</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>3951</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E1373">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>105585</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>3954</v>
+      </c>
+      <c r="E1374">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>105586</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>3955</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>3956</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>3957</v>
+      </c>
+      <c r="E1375">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>105587</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>3959</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>3960</v>
+      </c>
+      <c r="E1376">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>105588</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>3961</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E1377">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>105589</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>3964</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>3965</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>3966</v>
+      </c>
+      <c r="E1378">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>105590</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>3967</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>3968</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>3969</v>
+      </c>
+      <c r="E1379">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>105591</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>3970</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>3969</v>
+      </c>
+      <c r="E1380">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>105592</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>3972</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>3973</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>3974</v>
+      </c>
+      <c r="E1381">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>105593</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>3975</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>3976</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>3977</v>
+      </c>
+      <c r="E1382">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>105594</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>3978</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>3979</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1383">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>105595</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>3982</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1384">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>105596</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>3984</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>3985</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>3986</v>
+      </c>
+      <c r="E1385">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>105597</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>3987</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>3988</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>3989</v>
+      </c>
+      <c r="E1386">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>105598</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>3990</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>3991</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>3992</v>
+      </c>
+      <c r="E1387">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>105599</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>3993</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>3994</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>3995</v>
+      </c>
+      <c r="E1388">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>105600</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>3997</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E1389">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>105601</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>3998</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4000</v>
+      </c>
+      <c r="E1390">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>105602</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="E1391">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>105603</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4004</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4005</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="E1392">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>105604</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4007</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4008</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E1393">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>105605</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4009</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4010</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4011</v>
+      </c>
+      <c r="E1394">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>105606</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4012</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4013</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4014</v>
+      </c>
+      <c r="E1395">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>105607</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4015</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4016</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>4017</v>
+      </c>
+      <c r="E1396">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>105608</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4018</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4019</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4020</v>
+      </c>
+      <c r="E1397">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>105609</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4021</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4022</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E1398">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>105610</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4023</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4025</v>
+      </c>
+      <c r="E1399">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>105611</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4026</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4027</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>4028</v>
+      </c>
+      <c r="E1400">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>105612</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4029</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4030</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4031</v>
+      </c>
+      <c r="E1401">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>105613</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4032</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4033</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4034</v>
+      </c>
+      <c r="E1402">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>105614</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4035</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4036</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1403">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>105615</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4037</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4038</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4039</v>
+      </c>
+      <c r="E1404">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>105616</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4040</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4041</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4042</v>
+      </c>
+      <c r="E1405">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>105617</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4043</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4044</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4045</v>
+      </c>
+      <c r="E1406">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>105618</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4046</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4048</v>
+      </c>
+      <c r="E1407">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>105619</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4050</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4051</v>
+      </c>
+      <c r="E1408">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>105620</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4052</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4053</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4054</v>
+      </c>
+      <c r="E1409">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>105621</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4055</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1410">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>105622</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4059</v>
+      </c>
+      <c r="E1411">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>105623</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4061</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E1412">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>105624</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4062</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4063</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="E1413">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>105625</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E1414">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>105626</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4069</v>
+      </c>
+      <c r="E1415">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>105627</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4070</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4072</v>
+      </c>
+      <c r="E1416">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>105628</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4073</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1417">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>105629</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4075</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4077</v>
+      </c>
+      <c r="E1418">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>105630</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4078</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4079</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4080</v>
+      </c>
+      <c r="E1419">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>105631</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4081</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>4083</v>
+      </c>
+      <c r="E1420">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>105632</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4084</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4085</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E1421">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>105633</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4086</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4087</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="E1422">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>105634</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4089</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E1423">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>105635</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4092</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="E1424">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>105636</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4095</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="E1425">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>105637</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="E1426">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>105638</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4101</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E1427">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>105639</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4104</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="E1428">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>105640</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4107</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="E1429">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>105641</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4110</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1430">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>105642</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4112</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4114</v>
+      </c>
+      <c r="E1431">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>105643</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4115</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4116</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E1432">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>105644</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4117</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4118</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>4119</v>
+      </c>
+      <c r="E1433">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>105645</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4120</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4121</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4122</v>
+      </c>
+      <c r="E1434">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>105646</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4123</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>4125</v>
+      </c>
+      <c r="E1435">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>105647</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4126</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>4128</v>
+      </c>
+      <c r="E1436">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>105648</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4130</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1437">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>105649</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4131</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="E1438">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>105650</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4135</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="E1439">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>105651</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4137</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4138</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4139</v>
+      </c>
+      <c r="E1440">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>105652</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4140</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4141</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E1441">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>105653</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4143</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4144</v>
+      </c>
+      <c r="E1442">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>105654</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="E1443">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>105655</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4148</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4149</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="E1444">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>105656</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4152</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="E1445">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>105657</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4153</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4154</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4155</v>
+      </c>
+      <c r="E1446">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>105658</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4156</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4157</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>4158</v>
+      </c>
+      <c r="E1447">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>105659</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4159</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4160</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>4161</v>
+      </c>
+      <c r="E1448">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>105660</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4162</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4163</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4164</v>
+      </c>
+      <c r="E1449">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>105661</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4165</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4166</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4167</v>
+      </c>
+      <c r="E1450">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>105662</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4168</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4169</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4170</v>
+      </c>
+      <c r="E1451">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>105663</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4171</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E1452">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>105664</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4174</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>4175</v>
+      </c>
+      <c r="E1453">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>105665</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4176</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4177</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1454">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>105666</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4179</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4180</v>
+      </c>
+      <c r="E1455">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>105667</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4182</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4183</v>
+      </c>
+      <c r="E1456">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>105668</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>4186</v>
+      </c>
+      <c r="E1457">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>105669</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4188</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4189</v>
+      </c>
+      <c r="E1458">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>105670</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4191</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>4028</v>
+      </c>
+      <c r="E1459">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>105671</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4192</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4193</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4194</v>
+      </c>
+      <c r="E1460">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>105672</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4195</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4196</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>4048</v>
+      </c>
+      <c r="E1461">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>105673</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4199</v>
+      </c>
+      <c r="E1462">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>105674</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4200</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="E1463">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>105675</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="E1464">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>105676</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>4208</v>
+      </c>
+      <c r="E1465">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>105677</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4211</v>
+      </c>
+      <c r="E1466">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>105678</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4212</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4213</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>4214</v>
+      </c>
+      <c r="E1467">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>105679</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4215</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E1468">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>105680</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4220</v>
+      </c>
+      <c r="E1469">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>105681</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4221</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4222</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4223</v>
+      </c>
+      <c r="E1470">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>105682</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4224</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4226</v>
+      </c>
+      <c r="E1471">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>105683</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4227</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4229</v>
+      </c>
+      <c r="E1472">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>105684</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4230</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4231</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4232</v>
+      </c>
+      <c r="E1473">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>105685</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4233</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>4235</v>
+      </c>
+      <c r="E1474">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>105686</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4236</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E1475">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>105687</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4238</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>4240</v>
+      </c>
+      <c r="E1476">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>105688</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4241</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="E1477">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>105689</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="E1478">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>105690</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4247</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4248</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>4249</v>
+      </c>
+      <c r="E1479">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>105691</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4250</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4251</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4252</v>
+      </c>
+      <c r="E1480">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>105692</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4253</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4254</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="E1481">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>105693</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4255</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4256</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4257</v>
+      </c>
+      <c r="E1482">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>105694</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4258</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4259</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4260</v>
+      </c>
+      <c r="E1483">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>105695</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4261</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4262</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4263</v>
+      </c>
+      <c r="E1484">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>105696</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4264</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4265</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4266</v>
+      </c>
+      <c r="E1485">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>105697</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4267</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4268</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>4269</v>
+      </c>
+      <c r="E1486">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>105698</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4272</v>
+      </c>
+      <c r="E1487">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>105699</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4274</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>4275</v>
+      </c>
+      <c r="E1488">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>105700</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4276</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4277</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>4278</v>
+      </c>
+      <c r="E1489">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>105701</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4279</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4281</v>
+      </c>
+      <c r="E1490">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>105702</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4282</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4283</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4284</v>
+      </c>
+      <c r="E1491">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>105703</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4285</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4286</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="E1492">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>105704</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4287</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4288</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4289</v>
+      </c>
+      <c r="E1493">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>105705</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4291</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>4292</v>
+      </c>
+      <c r="E1494">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>105706</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4293</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4294</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4295</v>
+      </c>
+      <c r="E1495">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>105707</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4296</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4297</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>4298</v>
+      </c>
+      <c r="E1496">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>105708</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4299</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4300</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4301</v>
+      </c>
+      <c r="E1497">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>105709</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4302</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4303</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>4304</v>
+      </c>
+      <c r="E1498">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>105710</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4305</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4306</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E1499">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>105711</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4307</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4308</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>4309</v>
+      </c>
+      <c r="E1500">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>105712</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4311</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1501">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>105713</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4313</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4314</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4315</v>
+      </c>
+      <c r="E1502">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>105714</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4316</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4317</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4318</v>
+      </c>
+      <c r="E1503">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>105715</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4319</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4320</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1504">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>105716</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4321</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4322</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1505">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>105717</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E1506">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>105718</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4327</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4328</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4329</v>
+      </c>
+      <c r="E1507">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>105719</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4330</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4331</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>4332</v>
+      </c>
+      <c r="E1508">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>105720</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4333</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4334</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4335</v>
+      </c>
+      <c r="E1509">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>105721</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4336</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4337</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4338</v>
+      </c>
+      <c r="E1510">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>105722</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4339</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4340</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4341</v>
+      </c>
+      <c r="E1511">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>105723</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4342</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4343</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4344</v>
+      </c>
+      <c r="E1512">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>105724</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4345</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4346</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4347</v>
+      </c>
+      <c r="E1513">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>105725</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4348</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4349</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4350</v>
+      </c>
+      <c r="E1514">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>105726</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4351</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4352</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>4353</v>
+      </c>
+      <c r="E1515">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>105727</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4354</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4355</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>4356</v>
+      </c>
+      <c r="E1516">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>105728</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4357</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4358</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>4359</v>
+      </c>
+      <c r="E1517">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>105729</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4360</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4361</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>4362</v>
+      </c>
+      <c r="E1518">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>105730</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4363</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4364</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>4365</v>
+      </c>
+      <c r="E1519">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>105731</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4366</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4367</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>4368</v>
+      </c>
+      <c r="E1520">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>105732</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4369</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4370</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>4371</v>
+      </c>
+      <c r="E1521">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>105733</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4372</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4373</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>4374</v>
+      </c>
+      <c r="E1522">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>105734</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4375</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4376</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>4365</v>
+      </c>
+      <c r="E1523">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>105735</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>4379</v>
+      </c>
+      <c r="E1524">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>105736</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4380</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4381</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E1525">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>105737</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4383</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4384</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>4385</v>
+      </c>
+      <c r="E1526">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>105738</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4386</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>4388</v>
+      </c>
+      <c r="E1527">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>105739</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4389</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4390</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>4391</v>
+      </c>
+      <c r="E1528">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:8">
+      <c r="A1529">
+        <v>105740</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>4393</v>
+      </c>
+      <c r="D1529" s="1" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1529">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:8">
+      <c r="A1530">
+        <v>105741</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4395</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D1530" s="1" t="s">
+        <v>4397</v>
+      </c>
+      <c r="E1530">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:8">
+      <c r="A1531">
+        <v>105742</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4398</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4399</v>
+      </c>
+      <c r="D1531" s="1" t="s">
+        <v>4400</v>
+      </c>
+      <c r="E1531">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:8">
+      <c r="A1532">
+        <v>105743</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4401</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D1532" s="1" t="s">
+        <v>4403</v>
+      </c>
+      <c r="E1532">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:8">
+      <c r="A1533">
+        <v>105744</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4404</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D1533" s="1" t="s">
+        <v>4406</v>
+      </c>
+      <c r="E1533">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:8">
+      <c r="A1534">
+        <v>105745</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4407</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D1534" s="1" t="s">
+        <v>4409</v>
+      </c>
+      <c r="E1534">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:8">
+      <c r="A1535">
+        <v>105746</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4410</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D1535" s="1" t="s">
+        <v>4412</v>
+      </c>
+      <c r="E1535">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:8">
+      <c r="A1536">
+        <v>105747</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D1536" s="1" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E1536">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:8">
+      <c r="A1537">
+        <v>105748</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4416</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4417</v>
+      </c>
+      <c r="D1537" s="1" t="s">
+        <v>4418</v>
+      </c>
+      <c r="E1537">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:8">
+      <c r="A1538">
+        <v>105749</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4419</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4420</v>
+      </c>
+      <c r="D1538" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1538">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:8">
+      <c r="A1539">
+        <v>105750</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4421</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4422</v>
+      </c>
+      <c r="D1539" s="1" t="s">
+        <v>4423</v>
+      </c>
+      <c r="E1539">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:8">
+      <c r="A1540">
+        <v>105751</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4424</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4425</v>
+      </c>
+      <c r="D1540" s="1" t="s">
+        <v>4426</v>
+      </c>
+      <c r="E1540">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:8">
+      <c r="A1541">
+        <v>105752</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4427</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4428</v>
+      </c>
+      <c r="D1541" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1541">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:8">
+      <c r="A1542">
+        <v>105753</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4429</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4430</v>
+      </c>
+      <c r="D1542" s="1" t="s">
+        <v>4431</v>
+      </c>
+      <c r="E1542">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:8">
+      <c r="A1543">
+        <v>105754</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4432</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4433</v>
+      </c>
+      <c r="D1543" s="1" t="s">
+        <v>4434</v>
+      </c>
+      <c r="E1543">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:8">
+      <c r="A1544">
+        <v>105755</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4435</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4436</v>
+      </c>
+      <c r="D1544" s="1" t="s">
+        <v>4437</v>
+      </c>
+      <c r="E1544">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:8">
+      <c r="A1545">
+        <v>105756</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4438</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4439</v>
+      </c>
+      <c r="D1545" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1545">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:8">
+      <c r="A1546">
+        <v>105757</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4440</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4441</v>
+      </c>
+      <c r="D1546" s="1" t="s">
+        <v>4442</v>
+      </c>
+      <c r="E1546">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:8">
+      <c r="A1547">
+        <v>105758</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4443</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>4444</v>
+      </c>
+      <c r="D1547" s="1" t="s">
+        <v>4445</v>
+      </c>
+      <c r="E1547">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:8">
+      <c r="A1548">
+        <v>105759</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4446</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>4447</v>
+      </c>
+      <c r="D1548" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1548">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:8">
+      <c r="A1549">
+        <v>105760</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4448</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>4449</v>
+      </c>
+      <c r="D1549" s="1" t="s">
+        <v>4450</v>
+      </c>
+      <c r="E1549">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:8">
+      <c r="A1550">
+        <v>105761</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4451</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>4452</v>
+      </c>
+      <c r="D1550" s="1" t="s">
+        <v>4453</v>
+      </c>
+      <c r="E1550">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:8">
+      <c r="A1551">
+        <v>105762</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4454</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4455</v>
+      </c>
+      <c r="D1551" s="1" t="s">
+        <v>4456</v>
+      </c>
+      <c r="E1551">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:8">
+      <c r="A1552">
+        <v>105763</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4457</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4458</v>
+      </c>
+      <c r="D1552" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E1552">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:8">
+      <c r="A1553">
+        <v>105764</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4459</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>4460</v>
+      </c>
+      <c r="D1553" s="1" t="s">
+        <v>4461</v>
+      </c>
+      <c r="E1553">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:8">
+      <c r="A1554">
+        <v>105765</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>4463</v>
+      </c>
+      <c r="D1554" s="1" t="s">
+        <v>4464</v>
+      </c>
+      <c r="E1554">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:8">
+      <c r="A1555">
+        <v>105766</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4465</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4466</v>
+      </c>
+      <c r="D1555" s="1" t="s">
+        <v>4467</v>
+      </c>
+      <c r="E1555">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:8">
+      <c r="A1556">
+        <v>105767</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4468</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4469</v>
+      </c>
+      <c r="D1556" s="1" t="s">
+        <v>4470</v>
+      </c>
+      <c r="E1556">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:8">
+      <c r="A1557">
+        <v>105768</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4471</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4472</v>
+      </c>
+      <c r="D1557" s="1" t="s">
+        <v>4473</v>
+      </c>
+      <c r="E1557">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:8">
+      <c r="A1558">
+        <v>105769</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4474</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>4475</v>
+      </c>
+      <c r="D1558" s="1" t="s">
+        <v>4476</v>
+      </c>
+      <c r="E1558">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:8">
+      <c r="A1559">
+        <v>105770</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4477</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4478</v>
+      </c>
+      <c r="D1559" s="1" t="s">
+        <v>4479</v>
+      </c>
+      <c r="E1559">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:8">
+      <c r="A1560">
+        <v>105771</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4480</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4481</v>
+      </c>
+      <c r="D1560" s="1" t="s">
+        <v>4482</v>
+      </c>
+      <c r="E1560">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:8">
+      <c r="A1561">
+        <v>105772</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4483</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>4484</v>
+      </c>
+      <c r="D1561" s="1" t="s">
+        <v>4485</v>
+      </c>
+      <c r="E1561">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:8">
+      <c r="A1562">
+        <v>105773</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4486</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4487</v>
+      </c>
+      <c r="D1562" s="1" t="s">
+        <v>4488</v>
+      </c>
+      <c r="E1562">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:8">
+      <c r="A1563">
+        <v>105774</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>4490</v>
+      </c>
+      <c r="D1563" s="1" t="s">
+        <v>4491</v>
+      </c>
+      <c r="E1563">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:8">
+      <c r="A1564">
+        <v>124978</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>4493</v>
+      </c>
+      <c r="D1564" s="1" t="s">
+        <v>4494</v>
+      </c>
+      <c r="E1564">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:8">
+      <c r="A1565">
+        <v>124979</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4495</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4496</v>
+      </c>
+      <c r="D1565" s="1" t="s">
+        <v>4497</v>
+      </c>
+      <c r="E1565">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:8">
+      <c r="A1566">
+        <v>124980</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4498</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>4499</v>
+      </c>
+      <c r="D1566" s="1" t="s">
+        <v>4500</v>
+      </c>
+      <c r="E1566">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:8">
+      <c r="A1567">
+        <v>124981</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4502</v>
+      </c>
+      <c r="D1567" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E1567">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:8">
+      <c r="A1568">
+        <v>124982</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4503</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>4504</v>
+      </c>
+      <c r="D1568" s="1" t="s">
+        <v>4505</v>
+      </c>
+      <c r="E1568">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:8">
+      <c r="A1569">
+        <v>124983</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4506</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4507</v>
+      </c>
+      <c r="D1569" s="1" t="s">
+        <v>4508</v>
+      </c>
+      <c r="E1569">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:8">
+      <c r="A1570">
+        <v>124984</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4509</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4510</v>
+      </c>
+      <c r="D1570" s="1" t="s">
+        <v>4511</v>
+      </c>
+      <c r="E1570">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:8">
+      <c r="A1571">
+        <v>124985</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>4513</v>
+      </c>
+      <c r="D1571" s="1" t="s">
+        <v>4514</v>
+      </c>
+      <c r="E1571">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:8">
+      <c r="A1572">
+        <v>124986</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D1572" s="1" t="s">
+        <v>4517</v>
+      </c>
+      <c r="E1572">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:8">
+      <c r="A1573">
+        <v>124987</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4518</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>4519</v>
+      </c>
+      <c r="D1573" s="1" t="s">
+        <v>4520</v>
+      </c>
+      <c r="E1573">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:8">
+      <c r="A1574">
+        <v>124988</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4521</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1574" s="1" t="s">
+        <v>4523</v>
+      </c>
+      <c r="E1574">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:8">
+      <c r="A1575">
+        <v>124989</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>4525</v>
+      </c>
+      <c r="D1575" s="1" t="s">
+        <v>4526</v>
+      </c>
+      <c r="E1575">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:8">
+      <c r="A1576">
+        <v>124990</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4528</v>
+      </c>
+      <c r="D1576" s="1" t="s">
+        <v>4529</v>
+      </c>
+      <c r="E1576">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:8">
+      <c r="A1577">
+        <v>124991</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4530</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>4531</v>
+      </c>
+      <c r="D1577" s="1" t="s">
+        <v>4532</v>
+      </c>
+      <c r="E1577">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:8">
+      <c r="A1578">
+        <v>124992</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4533</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>4534</v>
+      </c>
+      <c r="D1578" s="1" t="s">
+        <v>4535</v>
+      </c>
+      <c r="E1578">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:8">
+      <c r="A1579">
+        <v>124993</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4536</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>4537</v>
+      </c>
+      <c r="D1579" s="1" t="s">
+        <v>4538</v>
+      </c>
+      <c r="E1579">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:8">
+      <c r="A1580">
+        <v>124994</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4539</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>4540</v>
+      </c>
+      <c r="D1580" s="1" t="s">
+        <v>4541</v>
+      </c>
+      <c r="E1580">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:8">
+      <c r="A1581">
+        <v>124995</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4542</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>4543</v>
+      </c>
+      <c r="D1581" s="1" t="s">
+        <v>4544</v>
+      </c>
+      <c r="E1581">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:8">
+      <c r="A1582">
+        <v>124996</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4545</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>4546</v>
+      </c>
+      <c r="D1582" s="1" t="s">
+        <v>4547</v>
+      </c>
+      <c r="E1582">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:8">
+      <c r="A1583">
+        <v>124997</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4548</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>4549</v>
+      </c>
+      <c r="D1583" s="1" t="s">
+        <v>4550</v>
+      </c>
+      <c r="E1583">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:8">
+      <c r="A1584">
+        <v>124998</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4551</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>4552</v>
+      </c>
+      <c r="D1584" s="1" t="s">
+        <v>4553</v>
+      </c>
+      <c r="E1584">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:8">
+      <c r="A1585">
+        <v>124999</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4554</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>4555</v>
+      </c>
+      <c r="D1585" s="1" t="s">
+        <v>4556</v>
+      </c>
+      <c r="E1585">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:8">
+      <c r="A1586">
+        <v>125000</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4557</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>4558</v>
+      </c>
+      <c r="D1586" s="1" t="s">
+        <v>4559</v>
+      </c>
+      <c r="E1586">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:8">
+      <c r="A1587">
+        <v>125001</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>4561</v>
+      </c>
+      <c r="D1587" s="1" t="s">
+        <v>4562</v>
+      </c>
+      <c r="E1587">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:8">
+      <c r="A1588">
+        <v>125002</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4563</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4564</v>
+      </c>
+      <c r="D1588" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E1588">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:8">
+      <c r="A1589">
+        <v>125003</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4565</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>4566</v>
+      </c>
+      <c r="D1589" s="1" t="s">
+        <v>4567</v>
+      </c>
+      <c r="E1589">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:8">
+      <c r="A1590">
+        <v>125004</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4568</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>4569</v>
+      </c>
+      <c r="D1590" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1590">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:8">
+      <c r="A1591">
+        <v>125005</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4570</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>4571</v>
+      </c>
+      <c r="D1591" s="1" t="s">
+        <v>4572</v>
+      </c>
+      <c r="E1591">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:8">
+      <c r="A1592">
+        <v>125006</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4573</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>4574</v>
+      </c>
+      <c r="D1592" s="1" t="s">
+        <v>4575</v>
+      </c>
+      <c r="E1592">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:8">
+      <c r="A1593">
+        <v>125007</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4576</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>4577</v>
+      </c>
+      <c r="D1593" s="1" t="s">
+        <v>4578</v>
+      </c>
+      <c r="E1593">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:8">
+      <c r="A1594">
+        <v>125008</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4579</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>4580</v>
+      </c>
+      <c r="D1594" s="1" t="s">
+        <v>4581</v>
+      </c>
+      <c r="E1594">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:8">
+      <c r="A1595">
+        <v>125009</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4582</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>4583</v>
+      </c>
+      <c r="D1595" s="1" t="s">
+        <v>4584</v>
+      </c>
+      <c r="E1595">
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">