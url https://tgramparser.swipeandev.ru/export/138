--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1747">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3106">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5253,50 +5253,4127 @@
     <t>Луч. Ущелье Гоначхирское</t>
   </si>
   <si>
     <t>30.01.25 06:54</t>
   </si>
   <si>
     <t>t.me/archeoclubspb/2076</t>
   </si>
   <si>
     <t>Это (ниже) перепост! Мы работаем над своим алгоритмом</t>
   </si>
   <si>
     <t>t.me/archeoclubspb/2077</t>
   </si>
   <si>
     <t>📰Некоторые советы о том, что нужно делать при общении со спасателями в случае возникновения инцидентов в дикой природе: ▪️Вводные: вы отправились на прогулку в лес и подвернули ногу. В вашей группе есть минимум один мобильный телефон и вы можете вызвать спасателей (в России это номер 112). ▪️Как правило, ваш звонок смогу отследить и у спасателей появится ваше примерное местоположение, но будет лучше, если вы сами продиктуете свои координаты. Получить координаты можно, используя мобильный телефон (если у вас нет спутникового устройства). Для этого откройте приложение Google Maps или Яндекс Карты, и удерживайте палец на маркере, который показывает ваше местоположение - на экране появятся цифровые координаты. Также постарайтесь указать, если это возможно, заметные ориентиры местности. ▪️Если вы находитесь в зоне без сотовой связи или ваш телефон разрядился или пришёл в негодность, помните, что поисково-спасательные операции начинаются, как правило, на следующие сутки после исчезновения людей. Вашей задачей будет продержаться до прибытия спасателей. Отправляясь в путешествии не забывайте сообщать своим близким ваш маршрут и контрольное время. ▪️Отвечайте честно на все вопросы диспетчера, но главное, вы должны сообщить ему следующую информацию: что произошло, сколько человек в вашей группе, сколько пострадавших и какие у них травмы, когда это произошло, есть у кого-то хронические заболевания, есть ли у вас запас воды и еды, тепло ли вам, есть ли у вас фонари, какая сейчас погода и сколько процентов заряда осталось в батареи вашего смартфона. ▪️Если в вашей группе есть другие люди с мобильными телефонами, укажите их номера для экстренной связи. Также сообщите диспетчеру любую информацию, которую посчитаете важной. Например, есть ли в вашей группе животные и, если да, то какие. Или принимал ли кто-то из вашей группы наркотики или есть ли в ней беременные женщины или дети. ▪️Диспетчер может попросить вас перевести телефон в режим полёта, если его батарея сильно разряжена, и договориться о времени следующей связи. В противном случае не выключайте свой мобильный телефон и отвечайте на все входящие звонки - это могут звонить спасатели или или может быть телеметрия для уточнения вашего месторасположения. Если у вас есть с собой пауэр-банк, самое время его подключить! ▪️Если в вашей группе есть пострадавший, то начните оказывать ему первую помощь по алгоритму ABCDE. Не забывайте защитить его от холода и периодически узнавать, как он себя чувствует. После прибытия спасателей не забудьте сообщить им, какие действия вы совершали с пострадавшим. Помните о том, что пострадавшему нельзя давать лекарства без назначения врача. 🔻Примечание редактора: статья была адаптирована для подписчиков из России. Информация: Water Ruryroundabout — #Туризм #Статья #Безопасность @Mountain_Accidents</t>
   </si>
   <si>
     <t>30.01.25 06:37</t>
   </si>
   <si>
     <t>t.me/archeoclubspb/2074</t>
   </si>
   <si>
     <t>Друзья! Спасибо всем, кто увидел и отметил ошибки или опечатки в книжке про питание! Все исправлю, но наверное, когда буду готовить улучшенное :) и расширенное издание. И огромное спасибо, кто поддержал эту публикацию! А пока жизнь идет дальше. У нас в лесах пока можно снимать только обзоры байдарок и пакрафтов. А один из зрителей предложил рассказать об очень интересных палатке и рюкзаке Феррино... так у нас появился опыт съемки обзоров в помещениях (в классе частной школы)... Но зато владелец - Михаил активно использовал это снаряжение в горах и поделился опытом... Так что даже в помещении - все равно уверен будет интересно</t>
+  </si>
+  <si>
+    <t>15.09.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5417</t>
+  </si>
+  <si>
+    <t>Силуэты. Ладожские шхеры, июнь</t>
+  </si>
+  <si>
+    <t>15.09.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5414</t>
+  </si>
+  <si>
+    <t>Перепост. Опять однако</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5415</t>
+  </si>
+  <si>
+    <t>На пропавшую туристку в Бурятии, вероятно, напал медведь — так считают поисковики, ведь рядом с местом её исчезновения нашли следы хищника. По информации «Базы», во время группового похода 58-летняя Жанна отказалась подниматься на вершину хребта Большие Саяны и вместе с несколькими людьми повернула назад. Там женщина отстала от остальных и пропала. С собой у неё не было тёплой одежды, еды и других необходимых вещей, ведь до исчезновения свой рюкзак она передала другому участнику группы. В конце августа начались активные поиски женщины. За это время спасатели, силовики, волонтёры и местные жители обследовали сотни квадратных километров сложной горной и лесной местности. По одной из версий, женщина стала жертвой нападения медведя — недалеко от района её исчезновения поисковики нашли следы медведя. Сегодня к работе присоединился вертолёт МЧС — записи с воздуха проверяют нейросетью, которая ищет совпадения с одеждой. Тем временем Следственный комитет Бурятии возбудил уголовное дело об убийстве. BAZA в Telegram BAZA в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5412</t>
+  </si>
+  <si>
+    <t>Репост. Не только у нас :)</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5413</t>
+  </si>
+  <si>
+    <t>📰О Фудзи вне сезона🇯🇵 С ростом количества туристов растёт количество восхождений на гору Фудзи в межсезонье. Официальный сезон восхождений длится с июля по сентябрь, в остальное время тропы закрыты, хижины пусты, а спасательные службы не укомплектованы персоналом. Также межсезонье более опасное время для восхождений из-за суровой погоды и плохих условий на маршруте. Это означает, что спасение туристов становится более сложным, рискованным и дорогим. При этом многие туристы используют эвакуацию, как бесплатное такси. Спасательные операции финансируются из местного бюджета, что вызывает недовольство местных жителей, поскольку деньги тратятся не на развитие их региона, а на спасение иногородних туристов. Спасение людей, попавших в беду, гарантируется государством и отказать в этой услуге невозможно. Поэтому местные власти рассматривают новый закон: если турист хочет совершить восхождение межсезонье, он должен официально уведомить об этом власти и самостоятельно оплачивать спасение, если оно потребуется. Если турист не подаст такое уведомление и будет совершать восхождение в межсезонье, его могут оштрафовать или привлечь к иной ответственности, вплоть до уголовной. "- Братан, за что сидишь? - Хотел подняться на Фудзи вне сезона". Информация: Sora News 24 — #Новости #Япония #Фудзи @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>14.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5410</t>
+  </si>
+  <si>
+    <t>Закатное небо над Катунью</t>
+  </si>
+  <si>
+    <t>14.09.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5409</t>
+  </si>
+  <si>
+    <t>В засаде #Чуча</t>
+  </si>
+  <si>
+    <t>13.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5407</t>
+  </si>
+  <si>
+    <t>Про поездку на Алтай! Вот про Хакассю выйдет ролик в конце сентября, а на Алтае был буквально неделю назад, но видео не снимал, поэтому расскажу в посте. В целом на Алтай езжу и хожу по нему с 20 года, а с клубом с 23. Алтай велик и прекрасен. Но в этом году надо было подумать и посмотреть новые для меня районы: высокогорные степи Усть-Канская, Уймонская, и которые поменьше (Катандинская, Абайская). Смотрел и природу, и инфраструктуру, и археологию (а она на Алтае ухх). Снимал фото, успел золотую осень ухватить немного... Ну и вызревал в голове проект экспедиций и походов (без раскопок) года минимум на три-четыре. С красотами, новыми маршрутами, ну и роликами, ясное дело, и текстами. Как обычно, подход будет нестандартный, маршруты несложные но и непопсовые. Одна незадача, побегать выбранные треки почти не удалось. Все очень напуганы нападениями медведей. Говорят, орех не уродился, мишки худые и озлобленные на жизнь. Когда в лес заходил на меня смотрели как на самоубийцу. Так что удалось пройти лишь небольшой участок "Дороги смерти" Иня-Тюнгур со стороны Тюнгура. Со стороны Ини уже ходил. Очень перспективно (пока дорогу не построили)... об этом маршруте было в одном из видео наших про Алтай. Страшное название джиперы дали, а пешикам и велосипедистам на ней норм. Кстати, у меня есть вопрос к одному из зрителей! Он меня отчитал, когда я фоточку с кофе из Катанды выложил. Катанда грит это неправильно, там пешком не ходят! В Тюнгуре ты должен быть! Ну во первых строгий знаток Алтая не заметил, что дорога к Тюнгуру (или из него) идет через ту самую Катанду. Или он думал, что если в поход из Питера, то из Питера же пешком?? Во-вторых, кто сказал, чтобы мне обязательно только пешком. Мы собственно не только на своих двоих, но и на лодочках и на машинках если надо... несложно это раньше было заметить :-) В-третьих, Катанда офигенно красивая, Катунь там невероятная, и определенно есть, где походить. Ну и в-четвертых, при подготовке к походу, а тем более к циклу походов мне и походить надо и поездить, и посидеть, подумать, и с местными пообщаться... в общем, не надо стереотипов. Туризм разный. На Мультинские заскочил. Народу не было, красиво... Пешком туда не шел, кстати. Только вокруг озер. А то мы в прошлом году на две недели в Актру ехали, так еще один зритель упрекал: почему на Уралах??? Пешком надо было! :-) может тот же строгий судья... Фотки как раз с Катунью и Катандой в нее впадающей, где мне запретили ходить пешком :-)))) НУ и дальше в вечерних фотках будет много Алтая.</t>
+  </si>
+  <si>
+    <t>13.09.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5406</t>
+  </si>
+  <si>
+    <t>Завтра обзор новой системы. Котелок огонь, плитка обычная. Опробовал на Алтае. Ручка тканевая иногда очень удобно, иногда не оч.</t>
+  </si>
+  <si>
+    <t>13.09.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5405</t>
+  </si>
+  <si>
+    <t>Про деламинацию мембраны https://vk.ru/wall-217351105_616</t>
+  </si>
+  <si>
+    <t>13.09.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5400</t>
+  </si>
+  <si>
+    <t>Мне пожалуй в последнее время сильно не хватало в походном рационе риса. И вот в секретном чате подсказали, что в наших магазинах появились китайские блюда быстрого приготовления с рисом (он идет отдельным пакетиком внутри). Беру этот пакетик, остальное выкидываю (бывает еще там овощи сбулимированные ничего - но другие пакетики - чистая изжога). Риса этого 110 грамм сухого, раззваривается грамм в триста, обходится в сто десять примерно рублей, что как бы и недешево, но и не как в сублиматах. Сам рис рассыпчатый и больше всего похож на басмати. Покупаю в ленте. Добавляю сублимированный фарш, соевый соус, овощи из пакетика или суп азиан фьюжн.</t>
+  </si>
+  <si>
+    <t>13.09.26 04:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5399</t>
+  </si>
+  <si>
+    <t>Видео два (поновее) https://youtu.be/FqYYvADKCkk</t>
+  </si>
+  <si>
+    <t>13.09.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5398</t>
+  </si>
+  <si>
+    <t>В продолжение дискуссии - много лет подряд помимо рассказов о сублиматах (и выслушивания стонов о их дороговизне) рассказываю и как сделать питание на сублиматах дешевле - если кратко - брать сублимированные заправки или фарш/мясо, и добавлять к ним хлопья, фунчозу, булгур. Прекрасно подходят для этого фарши от тех же Снедков или Лисы, у которой кстати есть еще вкуснейшая курица сувид. Одной упаковки фарша хватает на четыре блюда, а по весу и скорости приготовления разницы с полноценными сублимированными блюдами нет никакой. Еще добавляю супы Asian Fusion и получается разнообразно по вкусу... Видео раз (старое) https://youtu.be/JSddz70zASs</t>
+  </si>
+  <si>
+    <t>12.09.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5397</t>
+  </si>
+  <si>
+    <t>Закатный свет на Тропе Южного берега</t>
+  </si>
+  <si>
+    <t>12.09.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5396</t>
+  </si>
+  <si>
+    <t>Прикольный фонарик. В дополнение к налобнику https://youtu.be/SZCVVNbludg?si=XQ4vgxednwzSin11</t>
+  </si>
+  <si>
+    <t>12.09.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5395</t>
+  </si>
+  <si>
+    <t>Главная проблема сублиматов решена! https://youtu.be/SXiSOI1RhAA вк https://vkvideo.ru/video-140466028_456241176?list=800fac575f1a9e5683</t>
+  </si>
+  <si>
+    <t>11.09.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5394</t>
+  </si>
+  <si>
+    <t>Суд рассмотрит дело туриста, из-за костра которого сгорело 9 га леса ▪Суд рассмотрит дело туриста, который оставил костер без присмотра и вызвал лесной пожар, уничтоживший 9 гектаров леса, сообщили РАПСИ в пресс-службе Главного управления МЧС по Республике Тыва. «Установлено, что в период действия особого противопожарного режима, 3 мая днём, 40-летний мужчина устроил привал в девяти километрах от села Ий. Разведя костёр для приготовления пищи, он оставил открытый огонь без присмотра и отправился к реке за водой. Вернувшись, гражданин обнаружил возгорание сухой травы, неконтролируемое пламя стремительно распространялось по таёжной местности», — отметили в пресс-службе ▪В результате пожара, подчеркнули в МЧС, был уничтожен лесной массив на площади 9,2 гектара. Ущерб лесному фонду превысил 206 тысяч рублей. ▪Против туриста возбудили уголовное дело по части 1 статьи 261 УК РФ «Уничтожение или повреждение лесных насаждений в результате неосторожного обращения с огнём», санкция которой предусматривает до четырех лет лишения свободы. «В настоящее время уголовное дело направлено в районный суд для рассмотрения по существу», — добавили в пресс-службе</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5393</t>
+  </si>
+  <si>
+    <t>Перепост. В копилочку</t>
+  </si>
+  <si>
+    <t>11.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5392</t>
+  </si>
+  <si>
+    <t>Выход красной породы, Сундуки, Хакасия</t>
+  </si>
+  <si>
+    <t>11.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5391</t>
+  </si>
+  <si>
+    <t>На что снимаю? (#пояснительнаябригада) На Сони. Почему? Потому, что Сони первая предложила относительно доступную и компактную полнокадровую беззеркалку. Правда тогда я не знал сколько будут стоить объективы:) но этого никто не знал. В 2011 году их буквально в природе не было. Сони предлагает сейчас разумный компромисс для тех, кто снимает и фото и видео. Основная фотокамера сейчас sony a7c2, но видео на нее тоже снимаю иногда. Компактная умеренно легкая, стильная. Нраится...Для видео sony zv e-1 (волк в овечьей шкуре, только начал осваивать) и zv e-10 (рабочая лошадка). В походах раньше снимал на sony rx100-7 но недавно сменил ее на Xiaomi 17 ultra Leica edition. Пока изучаю... из стекол основное Sony 24-240 3.5-6.3 : старый скромный тревел зум. Недавно напрямую сравнил на соревах свои работы с фотками профи, и понял что с этим объективом теряю в объеме в кадре, и теперь для мероприятий есть 70- 180 2.8 от тамрона. Есть их же 24-70 2.8 и набор светосильных фиксов для души. Из которых особенно хорош sony zeiss 55 1.8 , гелиос не люблю. Для цветочков есть мануальный Мир 24 (кажется 35 2.0). Есть еще гоупро 11 и коптер, но съемки с воздуха пока ограничены.</t>
+  </si>
+  <si>
+    <t>11.09.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5389</t>
+  </si>
+  <si>
+    <t>Перепост, сами знаете от кого</t>
+  </si>
+  <si>
+    <t>10.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5388</t>
+  </si>
+  <si>
+    <t>Утренний свет. Кавказ</t>
+  </si>
+  <si>
+    <t>10.09.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5387</t>
+  </si>
+  <si>
+    <t>Погоня на сапборде</t>
+  </si>
+  <si>
+    <t>09.09.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5386</t>
+  </si>
+  <si>
+    <t>https://i38.ru/proisshestviya-obichnie/v-buryatii-medved-ubil-turista</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5385</t>
+  </si>
+  <si>
+    <t>https://www.kp.ru/online/news/7163787/</t>
+  </si>
+  <si>
+    <t>08.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5384</t>
+  </si>
+  <si>
+    <t>По гребню одного из "Сундуков", Хакасия</t>
+  </si>
+  <si>
+    <t>08.09.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5383</t>
+  </si>
+  <si>
+    <t>Разбор несчастного случая в горном походе в районе Актру в 2019г. https://m.vk.ru/@stop_accident-altai-2019-lavina-2</t>
+  </si>
+  <si>
+    <t>08.09.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5381</t>
+  </si>
+  <si>
+    <t>Отвлечемся от фото! Еда! В своих наработках (ролики и первая книжка) неоднократно упоминал сублимированные супы Asian Fusion: относительно недорогие, приятно меняющие вкус блюда, похоже действительно натуральные и содержащие хотя и немного, но яичного белка. Отлично если добавлять в хлопья и макароны и заливать кипятком. Но фирма перестала производить мой любимый суп-томатный (идеально в макарохи)... ну я предположил, что брали оборудвание и рецепты у китайцев, и пошел на озон к китайцам! И нашел! Ровно такой-же: томат, яйцо, зеленушка... еще и дешевле оригинала. Повторюсь- хорош не как отдельное блюдо, а как добавка в основу. https://www.ozon.ru/product/vkusnyy-ovoshchnoy-sup-s-yaytsom-5-10-15-20-30-60-paketikov-sup-s-pomidorami-i-gribami-shiitake-3474193794/?is_apparel_size_selected=true&amp;sh=hy3dIkYX1Q</t>
+  </si>
+  <si>
+    <t>07.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5380</t>
+  </si>
+  <si>
+    <t>Закатное солнце у форта Красная горка #тропаюжногоберега</t>
+  </si>
+  <si>
+    <t>07.09.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5378</t>
+  </si>
+  <si>
+    <t>И еще таки дополнительно поясню на примере - кадр из камеры (да, я нашел у себя пару равов) это действительно "сырой" формат (RAW - сырой) и он весь серый, неконтрастный, у него имеются геометрические искажения объектива. Обработка не изменяет реальность, но позволяет исправить некоторые свои ошибки и привести кадр в "смотрибельное" состояние. Кстати сейчас процесс обработки фотографии все чаще называют по старинке "проявкой" и для равов это справедливо вполне. #пояснительнаябригада (два этих поста сделаны потому, что некоторые зрители искренне недоумевали о необходимости обработки файлов)</t>
+  </si>
+  <si>
+    <t>07.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5377</t>
+  </si>
+  <si>
+    <t>Про обработку фоток (#пояснительнаябригада). Все фотки с камеры всегда обрабатываю. Мало того, это один из любимых видов отдыха: завалиться на кровать с ноутбуком, включить лекцию или аудиокнигу и вернуться в недавнее путешествие... Правда со временем необходимость в углубленной обработке отпала. Камеру знаю, сам все заранее выставлю как надо. Так что в основном это разнообразный контраст, резкость, доп. кадрирование, но не цвет. В закатных фото тоже. Но есть одно исключение: если уже начинается осень (ну или там трава высохла в степи), пользуюсь приемами, которые делают осень более выраженной. С другой стороны, всяческую усиленную обработку не осуждаю. Могу изредка и сам использовать -для определенного настроения... на то они и художественные фотки, чтобы с ними творить всякое :-). А, еще, I shoot JPEG, и мне ни на минуточку не стыдно. У Сони с первой семерки настолько "резиновые" джейпеги, что надобность в равах просто отпала...</t>
+  </si>
+  <si>
+    <t>07.09.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5375</t>
+  </si>
+  <si>
+    <t>Поисковые работы в Черекском районе В 17:00 06.09.2026 г. поступило сообщение о том, что в Безенгийском ущелье, с горы Мижирги сошла лавина. Лавина накрыла группу альпинистов которая проходила по маршруту. По предварительной информации погибло 2 человека, 3 пострадали и 10 человек под лавиной. Всего в группе было 15 человек. На место происшествия направлены спасатели Эльбрусского высокогорного ПСО МЧС России и оперативная группа ГУ МЧС России по КБР. Информация МЧС России Видео Heliaction</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5374</t>
+  </si>
+  <si>
+    <t>07.09.26 03:37</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5373</t>
+  </si>
+  <si>
+    <t>Фантазия</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5372</t>
+  </si>
+  <si>
+    <t>06.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5368</t>
+  </si>
+  <si>
+    <t>Поход каких-то ребят на сапах по Шхерам. Ладога.</t>
+  </si>
+  <si>
+    <t>06.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5360</t>
+  </si>
+  <si>
+    <t>Сегодня, в пасмурный и неуютный сентябрьский день, состоялся первый поход нового набора Археологического клуба! Что символично - по Тропе Южного берега! Поздравляю новичков! Скоро продолжим! #археоклуб #тропаюжногоберега</t>
+  </si>
+  <si>
+    <t>06.09.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5359</t>
+  </si>
+  <si>
+    <t>Ввожу тег #пояснительнаябригада и отвечаю на возникающие вопросы. Зачем снимаю и выкладываю фотки? Когда я стал ездить в дальние экспедиции и походы, конечно хотелось делиться со всеми той красотой, которую встречал. Чб пленка к этому не располагала. К тому же, обычно, на одну экспедицию было максимум 24 кадра. С 2003 года появился цифровой фотоаппарат. А в 2010 мы впервые оказались на берегу залива Теплый на Чудском озере. С фантастическими закатами. Тащились все. Так это переживание стало коллективным, и я открыл студию при клубе. Много снимая закаты, я заметил их терапевтический эффект. Жизнь тяжелая и нервная. Поснимал в тишине полтора часика и умиротворился. Фотографом себя не считаю, кстати. Зачем выкладываю сюда фотки закатов и красот? Прежде всего разбавить споры о снаряге, и напомнить, что мы отправляемся в поход не только для того, чтобы проверить новый рюкзак и палатку. А еще показываю , куда можно сходить или съездить. За последнее время сформировалось несколько фоторубрик: "утренняя кружечка": снимаю утром в походе и стараюсь сразу выложить. Но быввет, что связи нет, так что часто и после похода пару дней. "Вечерняя фотка": какая нибудь красивая местность в красивое время, из числа посещенных в текущий или прошлый год. Если фото в этой рубрике, значит я точно оттуда уехал, выгрузил и обработал фотки. Лучшие фотки собравшие больше лайков перед нг выкладываю в оригинальном качестве единым архивом... "Фотоотчет о походе или поездке клуба" - расказ и фоторассказ о проведенном походе. Всегда после похода. "Дневник" - как правило для длинных походов и экспедиций. Может публиковаться как во время, так и после выезда. Если важно подчеркнуть, что все происходит в настоящее время, ставлю тег #прямщас. Ну и "репортаж"- когда снимаем чужое мероприятие. Особо оговорюсь: некоторые суеверия и элементарная сетевая безопасность подталкивают к ограничению актуальной информации. Поэтому бесполезно делать выводы о моем местоположении или публично спрашивать где я и сколько там еще буду. Если раньше сам не сказал, то и не скажу, извините. Может вам и кажется что комменты это личный разговор, но я уверенно осознаю, что это как на площади кричать в базарный день</t>
+  </si>
+  <si>
+    <t>05.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5358</t>
+  </si>
+  <si>
+    <t>Скалы и кроны. Кавказ</t>
+  </si>
+  <si>
+    <t>05.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5357</t>
+  </si>
+  <si>
+    <t>📰Наш вольный перевод нескольких небольших статей, опубликованных в журнале Backpacker, о походных правилах: 🔻На маршруте - во время спуска пропускайте тех, кто идёт наверх. - если вы идёте пешком, пропускайте лошадей, мулов и вьючных животных. - если вы едете на велосипеде, пропускайте пешеходов, лошадей, мулов и вьючных животных. - если вы идёте медленно, пропускайте тех, кто идёт быстрее вас. - если вы идёте быстро, вежливо попросите разрешения обогнать более медленных туристов или дождитесь достаточно широкого участка, чтобы сделать это. - старайтесь не шуметь, если идёте не одни; также разумно используйте беспроводные колонки. Исключение: шум допустим в местах обитания медведей. - всегда идите по тропе, не вытаптывайте растительность рядом с тропой. Даже есть на тропе грязь или лужи. - хорошая практика - здороваться с другими туристами, но вы не обязаны заводить с ними длительные разговоры, если не хотите этого. - не выбрасывайте мусор, уносите его с собой. Если вы видите, как мусорят другие туристы или видите мусор на маршруте, самое лучшее, что вы можете сделать, чтобы избежать конфликтных ситуаций, собрать мусор и выбросить его в населённом пункте. 🔻В кемпинге - уважайте чужой сон. Не шумите после отбоя и ранним утром. Если вам нужен фонарь, используйте красный свет. - занимайте меньше места: используйте бельевые верёвки для сушки вещей, не раскидывайте вещи по земле или на полу. - не храните продукты в укрытиях. Используйте контейнеры или подвешивайте еду в мешках на улице. Запах еды привлекает диких животных. - не ешьте в укрытии, если позволяет погода. Крошки на полу привлекает грызунов, которые переносят опасные заболевания. Если мы поели в укрытии, подметите за собой. - если вы пришли в хижину/укрытие первым, наведите порядок: подметите пол, соберите мусор. - не оставляйте надписей и граффити на стенах, не вырезайте ничего на дереве. Если вам нужно что-то написать, используйте общественные журналы или личный блокнот. 🔻 Дикий кемпинг - не менее одной мили от официального кемпинга, зоны отдыха или начала тропы. - не менее 30 метров от воды. - в пределах 45 метров от тропы или дороги. - не рубите деревья и не срезайте кустарники. - старайтесь ставить лагерь в месте, на котором уже кто-то стоял до вас. - заранее уточните можно ли разводить костры. Если можно, используйте старые кострища. После использования залейте костёр водой и перемешайте угли. - используйте для костра мёртвые деревья и упавшие ветки. Не рубите живые деревья. - для похода в туалет копайте ямку глубиной около 15 см. Не ходите в туалет ближе 30 метров от воды. - уносите весь мусор с собой. Информация: Backpacker — #Туризм #Статья #Backpacker @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5356</t>
+  </si>
+  <si>
+    <t>Перепост!</t>
+  </si>
+  <si>
+    <t>05.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5355</t>
+  </si>
+  <si>
+    <t>Ну что-ж, в мои руки попали часы Garmin Fenix 8 и вот личное мнение о них: Ют https://youtu.be/GHPepqgb7sg ВК https://vkvideo.ru/video-140466028_456241175</t>
+  </si>
+  <si>
+    <t>05.09.26 03:38</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5354</t>
+  </si>
+  <si>
+    <t>📰В Bergundsteigen ранее выходила статья о юридической ответственности в горах. Главное: 🔻Вступление В случае возникновения инцидента в горах обществе существует тенденция не думать, что в случившемся виноват лично я, а искать виноватого и привлекать его к ответственности. Судьи, которые рассматривают инциденты в горах, руководствуются законом о горных и лыжных гидах, законом о работе лавинных служб и Гражданским Кодексом. Применительно к горам основная мысль звучит так: «Если бы ты не полез в горы, ты бы не упал». То есть, судьи исходят из того, что сначала нужно рассматривать личную ответственность пострадавшего лица. Горы априори являются опасной средой, поэтому люди несут юридическую ответственность перед другими лицами только в том случае, если кроме естественных рисков происходит нарушение законов. Если вы отправляетесь в горы в одиночку, то берёте на себя всю полноту личной ответственности за свою жизнь и безопасность. Если вы являетесь лидером некоммерческой группы, то не несёте единоличную ответственность за группу. То есть, если вы предлагаете маршрут, планируете тур и руководите группой, как волонтёр, то будет действовать личная ответственность каждого участника группы. Ответственность лидера наступает в случае, если он умышленно скрыл/преуменьшил от участников сложность похода или опасность маршрута. Также учитывается, если заведомо более слабый участник присоединился к походу, рассчитывая на помощь более сильного лидера. То есть когда участник перекладывает свою личную ответственность на лидера и не смог бы пройти маршрут без посторонней помощи. 🔻Дело #1 Группа туристов отправилась в поход к водопаду. Маршрут шёл по узкой тропе на высоте около 20 метров. У тропы лежал лавинный конус, частично размытый ручьём. Двое туристов упали с высоты, когда снег под ними обрушился. Один турист скончался на месте, второй получил тяжёлые травмы. Истцы подали иск к организации, обслуживающей тропу. На тропе стояли табличку, информирующие о сложности маршрута. Однако, истцы указали, что отсутствовали указатели, информирующие об опасности обрушения снежного карниза и заграждения. Иск отклонили: источник опасности существовал в природе "сам по себе" и не был создан ответчиками. Маркировка тропы должна обозначать маршрут, а не обеспечивать безопасность. Личную безопасность должны обеспечивать туристы сами. Верховный суд также отклонил апелляцию. 🔻Дело #2 Истец купил лыжный тур на Гроссглокнур, который длится несколько дней. Описание тура гласит: требуется прекрасная физическая форма, выносливость и хорошая лыжная подготовка. Истец был самым слабым и плохо подготовленным участником в группе. Однако, два сертифицированных лыжных гида не развернули истца и взяли его в поход. В какой-то момент истец не мог идти дальше и один из гидов понёс его не себе. На обледенелом склоне гид и истец упали, истец сломал ногу. Суд первой инстанции частично удовлетворил требования истца - он не обладал необходимой квалификацией для этого похода. Обе стороны подали апелляцию. Дело рассматривал Верховный суд. Гид должен был учитывать физическое состояние истца и его опыт, корректировать скорость группы и понимать, что истец не может самостоятельно принимать решения в данной ситуации. Нести на себе истца не было необходимости. Гид был признан виновным и ему предстоит полностью компенсировать ущерб. Информация: Bergundsteigen — #Альпинизм #Статья #Bergundsteigen @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5353</t>
+  </si>
+  <si>
+    <t>Немецкий опыт судебных разбирательств. У нас не так. Перепост.</t>
+  </si>
+  <si>
+    <t>04.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5347</t>
+  </si>
+  <si>
+    <t>Домики. Хакасия</t>
+  </si>
+  <si>
+    <t>04.09.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5346</t>
+  </si>
+  <si>
+    <t>Анонс: Завтра мне будут писать "ты опять ничего не понял", "ты слишком тупой, чтобы понять их величие! А я вот задумался, почему сообщество любителей Гармин (ну или некоторая часть его) столь вербально агрессивны? Вроде бы успешные, состоявшиеся люди. Что им мнение какого-то руководителя клуба. А, кстати, в сентябре ролики один раз в неделю.</t>
+  </si>
+  <si>
+    <t>04.09.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5345</t>
+  </si>
+  <si>
+    <t>Ишь чо амазфиты то задумали: двойная (это как?) солнечная батарея и амолед...</t>
+  </si>
+  <si>
+    <t>04.09.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5344</t>
+  </si>
+  <si>
+    <t>Пакистан. Из ру-чп. Вжжух!</t>
+  </si>
+  <si>
+    <t>04.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5343</t>
+  </si>
+  <si>
+    <t>Надысь в секретном чате обсуждали такой интересный случай (опишу без конкретики, т.к. из вторых рук): группа идет в поход и заявляется в МЧС. Все делают правильно. Дальше следите за руками: на маршруте ряд препятствий, которые делают его категорийным. Группу не регистрируют и указывают, что этот участок только в сопровождении сертифицированного инструктора. Да, группа не спортсмены, они не заявлялись в мкк (и что?). А человек, заявивший всю группу и указанный руководителем... получает административку за деятельность гида без сертификата, инструкторских корочек, бляхи N... А если бы они не заявились, то по новому закону в случае ЧП что? Правильно! Спасработы за их счет и масса других неприятностей... группа некоммерческая. Водники</t>
+  </si>
+  <si>
+    <t>03.09.26 23:26</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5341</t>
+  </si>
+  <si>
+    <t>Поговорите с реальными людьми...</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5342</t>
+  </si>
+  <si>
+    <t>31.08.2026. гора Шаста, Калифорния, США. 1 пострадавший 🚑🇺🇸 Трое неопытных туристов решили подняться на гору Шаста (4317 м.). Для планирования маршрута и выбора снаряжения туристы обратились к Google Gemini. Группа достигла вершины в 19 часов и стала спускаться в темноте. Туристы заблудились, один из них упал и травмировал колено. После этого туристы вызвали спасателей. Туристов спустили сотрудники офиса шерифа и представители Лесной Службы. Выяснилось, что сверхразум посоветовал туристам взять запас воды и еды на 8 часов, а то время, как в реальности восхождение заняло несколько дней. Спасатели напоминают: если вы не достигли вершины до полудня, спускайтесь, независимо от того, как близко вершина, иначе вы останетесь на горе в темноте: «Искусственный интеллект, стремится предоставить вам позитивную информацию и создать впечатление вашей крутости, и я думаю, это приводит к проблемам, особенно когда вы занимаетесь чем-то опасным. Искусственный интеллект может быть хорошим инструментом, но его не следует использовать в качестве эксперта. Поговорите с реальными людьми». шериф Джеремайя Лару. Информация: FOX — #Спасение #Туризм #США #Калифорния #Шаста @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>03.09.26 23:25</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5340</t>
+  </si>
+  <si>
+    <t>03.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5339</t>
+  </si>
+  <si>
+    <t>Прибой на закате. Северный берег Финского залива</t>
+  </si>
+  <si>
+    <t>03.09.26 02:33</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5338</t>
+  </si>
+  <si>
+    <t>С просторов сети!</t>
+  </si>
+  <si>
+    <t>03.09.26 02:27</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5337</t>
+  </si>
+  <si>
+    <t>Доброе! Кофеек и алтайский ручеек</t>
+  </si>
+  <si>
+    <t>02.09.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5336</t>
+  </si>
+  <si>
+    <t>Острова в Ладожских шхерах</t>
+  </si>
+  <si>
+    <t>02.09.26 02:54</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5335</t>
+  </si>
+  <si>
+    <t>Доброе! И неожиданно вкусный кофе в деревне Катанда</t>
+  </si>
+  <si>
+    <t>01.09.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5334</t>
+  </si>
+  <si>
+    <t>Дорога на закате. Хакасия</t>
+  </si>
+  <si>
+    <t>01.09.26 01:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5333</t>
+  </si>
+  <si>
+    <t>Доброе! И горы в пелене дождя!</t>
+  </si>
+  <si>
+    <t>31.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5332</t>
+  </si>
+  <si>
+    <t>Скалы в окрестностях Тырныауза</t>
+  </si>
+  <si>
+    <t>30.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5331</t>
+  </si>
+  <si>
+    <t>Закатный свет. Хакасия</t>
+  </si>
+  <si>
+    <t>30.08.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5329</t>
+  </si>
+  <si>
+    <t>Ишь! Перепост</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5330</t>
+  </si>
+  <si>
+    <t>📰Wolf Trail: 3494 километра через Европу🇪🇺 Германская компания Jack Wolfskin презентовала Wolf Trail - пешеходный маршрут через Европу, протяжённостью 3494 километра (2170 миль). Тропа начинается во Франкфурте-на-Майне (Германия), проходит через Польшу, Австрию, Швейцарию, Италию и Словению. В Альпах предполагается набор высоты до 3000 метров. Тропа разделена на семь участков, которые можно проходить за один непрерывный поход (thru-hiking) или любой из участков независимо от других. Длина участков колеблется от 370 до 570 километров. Поскольку в Европе кемпинг строго регламентируется и просто так поставить палатку в лесу нельзя, компания Jack Wolfskin выпустила официальный путеводитель по тропе с обозначением возможных мест для ночёвки. В отличие от некоторых американских троп, оформлять пермит для тропы не требуется. «Это не дикая природа, как в США, но тем не менее, вы находитесь на природе. Я бы сказал, что это действительно сбалансированный маршрут… У вас есть доступ к городам и к хостелам, но также у вас есть много времени, когда вы оторваны от цивилизации». Информация: Gear Junkie Фото: соцсети — #Туризм #Новости #Германия @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>30.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5328</t>
+  </si>
+  <si>
+    <t>Достаточно редкая история - несколько зрителей спрашивали об этой куртке, была возможность попросить Сплав чтобы прислали на тест. ЮТ https://youtu.be/maC49vgoq34 ВК https://vkvideo.ru/video-140466028_456241173</t>
+  </si>
+  <si>
+    <t>30.08.26 02:20</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5327</t>
+  </si>
+  <si>
+    <t>29.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5326</t>
+  </si>
+  <si>
+    <t>Дождь на закате. Толбухинский маяк</t>
+  </si>
+  <si>
+    <t>29.08.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5324</t>
+  </si>
+  <si>
+    <t>Хоба</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5323</t>
+  </si>
+  <si>
+    <t>Перепост сами знаете от кого</t>
+  </si>
+  <si>
+    <t>29.08.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5322</t>
+  </si>
+  <si>
+    <t>Ролик о маршруте похода, который может быть и простым и посложнее. ЮТ https://youtu.be/PD2dJYvPAjM ВК https://vkvideo.ru/video-140466028_456241174</t>
+  </si>
+  <si>
+    <t>29.08.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5319</t>
+  </si>
+  <si>
+    <t>Доброе! С берегов Катуни!</t>
+  </si>
+  <si>
+    <t>28.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5318</t>
+  </si>
+  <si>
+    <t>Закатное. Тропа Южного берега</t>
+  </si>
+  <si>
+    <t>28.08.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5317</t>
+  </si>
+  <si>
+    <t>Анонс: в эту субботу ролик о маршруте, из числа пройденных клубом в этом году. А в воскресенье мембранная куртка класса ультралайт</t>
+  </si>
+  <si>
+    <t>28.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5315</t>
+  </si>
+  <si>
+    <t>Скоро! (Перепост от Kotjaforge)</t>
+  </si>
+  <si>
+    <t>27.08.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5312</t>
+  </si>
+  <si>
+    <t>Бараньи лбы. Ладожские шхеры</t>
+  </si>
+  <si>
+    <t>26.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5306</t>
+  </si>
+  <si>
+    <t>Хакасские степи</t>
+  </si>
+  <si>
+    <t>25.08.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5305</t>
+  </si>
+  <si>
+    <t>Закатное. Северный берег Финского залива</t>
+  </si>
+  <si>
+    <t>25.08.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5304</t>
+  </si>
+  <si>
+    <t>Дорогое показываю - протестуют, дешевое нашел - ровно то же самое... Вы уж определитесь, рабинович.... Я вот знал, что АЛекс прицепится и очень осторожно написал - "не копия" "ночная смена" - и что же - а нифига это никому не мешает цепляться. Прошу относиться к ситуации конструктивно. Кто уже купил и носит - помогите выбрать другим. Кто вдруг чувствует что в интернете кто-то неправ - постарайтесь смолчать.</t>
+  </si>
+  <si>
+    <t>25.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5301</t>
+  </si>
+  <si>
+    <t>Хоба! Флиска "зигзаг", которая была найдена на Алике, закуплена в количестве трех штук и сильно мне зашла оказалась.... результатом работы ночной смены на заводе, где делают флиски для одной известной западной фирмы (На "ПАТ" начинается, на "АГОНИЯ" заканчивается)... и на нынешней распродаже стоит совсем не патагонских денег, а раз в десять меньше. А я такой - что же означает вышивка R на рукаве.... Но формально это не подделка, и не копия, лейбла нет. НА Озоне продают наши предприниматели с лейблом- наверное обратно пришивают 😊 и добавляют две цены.... https://ali.click/3v96k19?erid=2SDnjeydrkj По просьбам зрителей. С капюшоном: https://ali.click/ctb6k1f?erid=2SDnjcnAGSo Еще https://ali.click/bzb6k16?erid=2SDnje1KfyM Без молнии без воротника и капюшона https://ali.click/n4c6k1b?erid=2SDnjbxizuh книксен: Реклама: ООО "АЛИБАБА.КОМ (РУ)" ИНН: 7703380158</t>
+  </si>
+  <si>
+    <t>24.08.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5300</t>
+  </si>
+  <si>
+    <t>"Люди делятся на две части..." (ТБ)</t>
+  </si>
+  <si>
+    <t>24.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5299</t>
+  </si>
+  <si>
+    <t>Водопадик. Кавказ, окрестности Тырныауза</t>
+  </si>
+  <si>
+    <t>24.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5290</t>
+  </si>
+  <si>
+    <t>Поскольку спрашивали и удивлялись решил рассказать: Сундуки – это гоная гряда в Хакасии, ну или цепочка останцов, продолжение Ефремкинского Кузнецкого Алатау (скоро видео о нем). Останцы сложенны из девонских пород и имеют характерный бурый цвет. Отчетливо ассиметричны - с одной стороны пологие, с другой обрывистые. На самом северном холме сохранился останец-параллелепипед, который и дал своими очертаниями название гряде. Необычное место естественно привлекало внимание древнего человека – это был культовый центр, найдены и святилища, и петроглифы, а у подножия – курганы, грунтовые могильники. Сейчас также из-за своей необычности привлекает внимание альтернативно духовно одаренной публики, которая видит там то остатки ковчега, то место силы, то еще какие аномалии. Но кроме того Сундуки красивый и интересный объект, природный и археологический памятник – он охраняется – есть ООПТ, можно приехать купить билеты и осмотреть, в том числе подняться наверх. Рекомендуется к посещению. Войдет в нашу программу посещения Хакасии участниками клуба.</t>
+  </si>
+  <si>
+    <t>23.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5289</t>
+  </si>
+  <si>
+    <t>Закатное. Хакасия</t>
+  </si>
+  <si>
+    <t>23.08.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5282</t>
+  </si>
+  <si>
+    <t>А в Актру первый снег выпал! Перепост.</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5283</t>
+  </si>
+  <si>
+    <t>А у нас вчера первый снег выпал!</t>
+  </si>
+  <si>
+    <t>23.08.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5281</t>
+  </si>
+  <si>
+    <t>📢Новый пешеходный маршрут в Англии🇬🇧 Речь идёт о самом длинном прибрежном пешеходном маршруте в мире: 2700 миль (4320 метров). Маршрут стоится компанией Natural England и носит название в честь короля Карла III. Строительство началось в 2010 году, на данный момент готово 90% маршрута. Маршрут будет разбит на 8 участков. Часть его уже открыта для туристов: «Благодаря этому проекту люди по всей стране, а также иностранные туристы смогут наслаждаться красотой английского побережья и ощущением благополучия, как психического, так и физического, которое оно дарит. Это позволит людям восстановить связь с природой, поддержать экологию и создать более инклюзивное и устойчивое будущее». Король Карл III Информация: GearJunkie — #Туризм #Великобритания #Новости @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>23.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5280</t>
+  </si>
+  <si>
+    <t>Важное объявление: новый набор в Археоклуб. Возраст 18-35, СПб, занятия бесплатные, Кировец, Стачек 158, суббота 5 сентября, 17-00 Новичкам мона и нуна! Запись тут: https://vk.ru/topic-140466028_64090460 Видео с приглашением: ЮТ https://youtu.be/ouvdK2vfFyQ ВК https://vkvideo.ru/video-140466028_456241172</t>
+  </si>
+  <si>
+    <t>22.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5279</t>
+  </si>
+  <si>
+    <t>Главный сундук :-)</t>
+  </si>
+  <si>
+    <t>22.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5278</t>
+  </si>
+  <si>
+    <t>Палатка с разделкой для печки. Кемпинговая полубочка. ЮТ https://youtu.be/D7LIuwR2024 ВК https://vkvideo.ru/video-140466028_456241171</t>
+  </si>
+  <si>
+    <t>21.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5277</t>
+  </si>
+  <si>
+    <t>21.08.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5276</t>
+  </si>
+  <si>
+    <t>Анонс: завтра ролик про палатку для лета, осени и зимы (это только кажется, что тепло, а так то холода на носу), ну а в воскресенье традиционное важное объявление</t>
+  </si>
+  <si>
+    <t>21.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5274</t>
+  </si>
+  <si>
+    <t>Смелое выступление байкера против подкармливания медведей. В целом все правильно (осторожно, мат) но вот одна незадача - не очень понятно, съели таки его в конце или уехал (кто запись то выложил, сам байкер или органы дознания) (это перепост, в нем ссылка на сообщество откуда взято)</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5275</t>
+  </si>
+  <si>
+    <t>Возможно это самое необычное кино про байкеров, которое вы видели... Красноярский край. Так-то автор все по делу говорит. #берегите_животных, #мотоциклисты, #все_правильно_сделал, #природа_очень_даже, #пвп_или_зассал</t>
+  </si>
+  <si>
+    <t>21.08.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5273</t>
+  </si>
+  <si>
+    <t>Сбор команды перед походом</t>
+  </si>
+  <si>
+    <t>21.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5272</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Azamat (@azamat2234) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>21.08.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5271</t>
+  </si>
+  <si>
+    <t>Можно прям конкурс проводить</t>
+  </si>
+  <si>
+    <t>21.08.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5269</t>
+  </si>
+  <si>
+    <t>Как приезжаю на какой-нибудь фест, так сразу на глаза попадается икусно поставленная палатка</t>
+  </si>
+  <si>
+    <t>20.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5268</t>
+  </si>
+  <si>
+    <t>Островок. Шхеры</t>
+  </si>
+  <si>
+    <t>20.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5267</t>
+  </si>
+  <si>
+    <t>🔥 С 1 сентября 2026 г. обновляются Правила пожарной безопасности в лесах Правила устанавливают единые требования к мерам пожарной безопасности в лесах в зависимости от целевого назначения земель и лесов и обеспечению пожарной безопасности в лесах при использовании, охране, защите, воспроизводстве лесов, осуществлении иной деятельности в лесах и при пребывании граждан в лесах. В частности, установлены требования пожарной безопасности в лесах при осуществлении рекреационной деятельности: При осуществлении рекреационной деятельности в лесах в период пожароопасного сезона устройство мест отдыха, туристских стоянок и проведение других массовых мероприятий разрешается только в случае согласия органов государственной власти или органов местного самоуправления, указанных в пункте 4 настоящих Правил, при условии оборудования на используемых лесных участках мест для разведения костров и сбора мусора. Соответствующее согласие выдается: а) органами власти субъектов РФ или органами местного самоуправления — в отношении лесов на землях, находящихся соответственно в собственности субъектов РФ или муниципальных образований; б) органами власти субъектов РФ — в отношении лесов на землях лесного фонда, полномочия по охране которых переданы им по части 1 статьи 83 Лесного кодекса РФ; в) Рослесхозом — в отношении лесов на землях лесного фонда, полномочия по охране которых изъяты у органов власти субъектов РФ в порядке части 13 статьи 83 Лесного кодекса РФ; г) Минприроды России — в отношении лесов на землях особо охраняемых природных территорий федерального значения; д) уполномоченными федеральными органами в сфере обороны и безопасности — в отношении лесов на землях обороны и безопасности, находящихся в федеральной собственности. Признается утратившим силу Постановление Правительства РФ от 7 октября 2020 г. N 1614, которым утверждены аналогичные правила. Постановление Правительства РФ от 23.05.2026 N 591 "Об утверждении Правил пожарной безопасности в лесах" 🚀 Юридические новости-Туризм ⚡️ МАХ - Туризм и Закон</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5266</t>
+  </si>
+  <si>
+    <t>Формулировка, которая позволяет приравнять любую стоянку в лесу с палаткой к массовому мероприятию и запретить, поскольку нет разрешения органа власти</t>
+  </si>
+  <si>
+    <t>19.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5264</t>
+  </si>
+  <si>
+    <t>Воробьево озеро, Карельский перешеек, вечер</t>
+  </si>
+  <si>
+    <t>19.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5263</t>
+  </si>
+  <si>
+    <t>⚠️Медведь напал на палатку с туристами на Алтае. Туристка погибла. ▪️По данным SHOT, трагедия произошла на базе «Исток» в селе Артыбаш Турочакского района. Там 29-летняя Снежана из Новосибирска отдыхала вместе со своим женихом. В районе часа ночи на их палатку напал медведь, который прямо на глазах молодого человека утащил и растерзал девушку. Хищника пытались отогнать, но сделать этого не удалось. ▪️Сейчас региональное МВД проводит проверку. Всех туристов и жителей Артыбаша призывают быть осторожными. 📲 Не грузит видео? Пошли в наш канал МАХ, чтобы не потеряться и смотреть фоточки и видео без тормозов!</t>
+  </si>
+  <si>
+    <t>18.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5262</t>
+  </si>
+  <si>
+    <t>Предгорья Кузнецкого Алатау</t>
+  </si>
+  <si>
+    <t>18.08.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5261</t>
+  </si>
+  <si>
+    <t>На Эльбрусе эвакуировали пропавшую накануне группу из Севастополя Поисково-спасательные работы на горе Эльбрус завершены сегодня утром силами Эльбрусского высокогорного ПСО МЧС России. Группа альпинистов из 8 человек попала в непогоду и находилась в районе седловины Эльбруса (высота 5300 метров). Кроме того, прибыв на место специалисты МЧС России обнаружили еще одну группу туристов из 6 человек, которая тоже не могла самостоятельно спуститься из-за непогоды. Спасатели МЧС России эвакуировали обе группы туристов (всего 14 человек) на поляну Азау. От медицинской и дальнейшей помощи отказались. На поисковые работы привлекались 14 спасателей Эльбрусского высокогорного ПСО МЧС России и 2 единицы техники. Напомним, что группа из восьми туристов из Севастополя начала восхождение на Эльбрус в Кабардино-Балкарии вечером 16 августа. Ранним утром следующего дня, находясь в районе Косой полки, они вышли на связь в последний раз, а потом пропали.</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5260</t>
+  </si>
+  <si>
+    <t>17.08.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5259</t>
+  </si>
+  <si>
+    <t>⚡️🏔16.08.2026. гора Эльбрус, Кабардино-Балкария, Кавказ, Россия. Спасательная операция 👩‍🚒🇷🇺 Группа альпинистов (9 человек, включая 14-летнего подростка) пропала во время восхождения на Эльбрус. Выход на маршрут в 22:00 16 августа, последняя связь в 04:00 утра с Косой полки. В 20:45 начата поисково-спасательная операция. 🔻Информацию прислали наши подписчики Информация: Геосферум — #Спасение #Альпинизм #Эльбрус #Россия #Кавказ #Кабардино_балкария @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>17.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5258</t>
+  </si>
+  <si>
+    <t>Глаз заката, #археоклуб #тропаюжногоберега</t>
+  </si>
+  <si>
+    <t>17.08.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5257</t>
+  </si>
+  <si>
+    <t>Быстрый тест недорогой мембраны из субботнего ролика (по настоятельной просьбе зрителей ютьюб, см. Комментарии)</t>
+  </si>
+  <si>
+    <t>17.08.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5256</t>
+  </si>
+  <si>
+    <t>Весло от тайменя. Инструкция по применению. Спасибо за ваши коменты.</t>
+  </si>
+  <si>
+    <t>17.08.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5255</t>
+  </si>
+  <si>
+    <t>Розыгрыш! Разыгрываем телефон Oscal Pilot 8 Условия очень простые: 1. Быть подписчиком этого ТГ канала 2. Быть подписчиком любого из наших каналов (ВК, Дзен, Рутьюб, Ютьюб) 4. Быть подписчиком группы https://vk.ru/official_oscal 5. И нажать внизу кнопку «Участвую». Итоги в пятницу 21 августа Важно – приз отправляет сама фирма по почте.</t>
+  </si>
+  <si>
+    <t>17.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5254</t>
+  </si>
+  <si>
+    <t>Новый бронетелефон, а следом и розыгрыш! ЮТ https://youtu.be/Xe-IjjuIaR4 ВК https://vkvideo.ru/video-140466028_456241170</t>
+  </si>
+  <si>
+    <t>16.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5252</t>
+  </si>
+  <si>
+    <t>Утреннее зеркало (в Шхерах)</t>
+  </si>
+  <si>
+    <t>16.08.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5251</t>
+  </si>
+  <si>
+    <t>А вы чего нибудь подобрали на грядущую распродажу на Али? Я вот интересный фонарик нашел от Flextail. белый свет, красный свет, но самое интересное питание - либо батарейка CR123a либо аккум 16340, причем аккум можно заряжать сразу в фонарике. Когда нужно очень легкий фонарик (этот 56 гр. вроде) с возможностью замены и зарядки, то выглядит перспективно... Ну а крепления и пр. буду изучать https://ali.click/75bfj1l?erid=2SDnjdsnL8b поклон проверяющим: Реклама: ООО "АЛИБАБА.КОМ (РУ)" ИНН: 7703380158</t>
+  </si>
+  <si>
+    <t>15.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5250</t>
+  </si>
+  <si>
+    <t>Сундуки</t>
+  </si>
+  <si>
+    <t>15.08.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5240</t>
+  </si>
+  <si>
+    <t>Собачки фестиваля FuryRoad</t>
+  </si>
+  <si>
+    <t>15.08.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5230</t>
+  </si>
+  <si>
+    <t>Фестиваль FuryRoad - настроение</t>
+  </si>
+  <si>
+    <t>15.08.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5220</t>
+  </si>
+  <si>
+    <t>Фестиваль FuryRoad - нестандартный аутдор</t>
+  </si>
+  <si>
+    <t>15.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5219</t>
+  </si>
+  <si>
+    <t>Походная одежда на осень! Имейте в виду, в понедельник распродажа на Али, где большая часть этой одежды продается... ЮТ https://youtu.be/_2ZJiUtpQxs ВК https://vkvideo.ru/video-140466028_456241169</t>
+  </si>
+  <si>
+    <t>15.08.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5217</t>
+  </si>
+  <si>
+    <t>Демоны!!!</t>
+  </si>
+  <si>
+    <t>15.08.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5216</t>
+  </si>
+  <si>
+    <t>Пробился! Доброе! Кстати новая система на тестах</t>
+  </si>
+  <si>
+    <t>14.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5213</t>
+  </si>
+  <si>
+    <t>Вершины (выглядывают) Кавказ</t>
+  </si>
+  <si>
+    <t>14.08.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5212</t>
+  </si>
+  <si>
+    <t>Анонс: завтра подборка новинок недорогой походной одежды на осень! (выходит "под распродажу" на Али), а в понедельник (вместо воскресенья) ролик о новом бронетелефоне и розыгрыш этого бронтелефона! Не пропустите!</t>
+  </si>
+  <si>
+    <t>14.08.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5210</t>
+  </si>
+  <si>
+    <t>Снимаю на велофестивале Fury road... трейл тоже будет</t>
+  </si>
+  <si>
+    <t>13.08.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5208</t>
+  </si>
+  <si>
+    <t>На закате....</t>
+  </si>
+  <si>
+    <t>12.08.26 20:13</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5202</t>
+  </si>
+  <si>
+    <t>Затмение на форте Риф, на тропе в заказнике Западный Котлин</t>
+  </si>
+  <si>
+    <t>12.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5201</t>
+  </si>
+  <si>
+    <t>Грохоты на закате (Археологическая ведьма из Блэр)</t>
+  </si>
+  <si>
+    <t>12.08.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5200</t>
+  </si>
+  <si>
+    <t>Форт Риф прямщас</t>
+  </si>
+  <si>
+    <t>11.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5199</t>
+  </si>
+  <si>
+    <t>Любуется...</t>
+  </si>
+  <si>
+    <t>11.08.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5198</t>
+  </si>
+  <si>
+    <t>Ухх</t>
+  </si>
+  <si>
+    <t>11.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5196</t>
+  </si>
+  <si>
+    <t>Простой способ шокировать друзей по походу. Добавить им в кашу этой сгущенки, или на ломтик белого хлеба... увидел на озоне если чо</t>
+  </si>
+  <si>
+    <t>10.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5192</t>
+  </si>
+  <si>
+    <t>Пароходик и его волны. Ладожские шхеры</t>
+  </si>
+  <si>
+    <t>10.08.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5190</t>
+  </si>
+  <si>
+    <t>10.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5189</t>
+  </si>
+  <si>
+    <t>"Чортовы гуки..." (взгляд на две тысячи ярдов)</t>
+  </si>
+  <si>
+    <t>10.08.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5180</t>
+  </si>
+  <si>
+    <t>Самая шикарная картина собачьей гонки - старт</t>
+  </si>
+  <si>
+    <t>10.08.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5170</t>
+  </si>
+  <si>
+    <t>Дог-трейл в том числе и ночной</t>
+  </si>
+  <si>
+    <t>10.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5168</t>
+  </si>
+  <si>
+    <t>Доброе! Кружечка на память о догтрейле</t>
+  </si>
+  <si>
+    <t>09.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5167</t>
+  </si>
+  <si>
+    <t>Дерево (ломаная геометрия) Кавказ</t>
+  </si>
+  <si>
+    <t>09.08.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5157</t>
+  </si>
+  <si>
+    <t>Хардтрейл, дневной и ночной</t>
+  </si>
+  <si>
+    <t>09.08.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5156</t>
+  </si>
+  <si>
+    <t>Новый бренд походной (горной) обуви. Понимаю, что опять открываю ящик пандоры, но мне он очень понравился, и в этом случае цену считаю адекватной ЮТ https://youtu.be/7pmatwJv5hQ ВК https://vkvideo.ru/video-140466028_456241167</t>
+  </si>
+  <si>
+    <t>09.08.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5155</t>
+  </si>
+  <si>
+    <t>Доброе! Карельско-перешеечное!</t>
+  </si>
+  <si>
+    <t>08.08.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5153</t>
+  </si>
+  <si>
+    <t>Закат над Волховом. Рюриково городище, экспедиция клуба #археоклуб</t>
+  </si>
+  <si>
+    <t>08.08.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5152</t>
+  </si>
+  <si>
+    <t>Вдогонку: по промокоду ARCHEOCLUB на сайте HUT скидка 15% на первую покупку</t>
+  </si>
+  <si>
+    <t>08.08.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5151</t>
+  </si>
+  <si>
+    <t>Сегодня снимаю хард трейл, в том числе и ночной забег</t>
+  </si>
+  <si>
+    <t>08.08.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5150</t>
+  </si>
+  <si>
+    <t>Новый бренд одежды для путешествий. Весьма и весьма понравился ЮТ https://youtu.be/u5qb1sK0hVQ ВК https://vkvideo.ru/video-140466028_456241165</t>
+  </si>
+  <si>
+    <t>07.08.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5149</t>
+  </si>
+  <si>
+    <t>После заката. Хакасия</t>
+  </si>
+  <si>
+    <t>07.08.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5148</t>
+  </si>
+  <si>
+    <t>Анонс : в субботу - новый отечественный бренд одежды, в воскресенье - горной походной обуви. И мне вот оч. приятно, что на нашем канале такие премьеры. И давайте сразу продемпфируем: оба бренда недешевые, но я готовлю специальный выпуск по бюджетной одежде на осенние походы. Но это еще недельку подождать</t>
+  </si>
+  <si>
+    <t>06.08.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5144</t>
+  </si>
+  <si>
+    <t>Прибой. Северный берег Финского заливав</t>
+  </si>
+  <si>
+    <t>06.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5143</t>
+  </si>
+  <si>
+    <t>Может быть кто-то из подписчиков знает, о ком это речь?</t>
+  </si>
+  <si>
+    <t>06.08.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5142</t>
+  </si>
+  <si>
+    <t>Подпичик Бусти Александр передал для тестов свои Garmin phoenix 8 mip. После спров про Суунто беру их на тест, гружу треки и уезжаю снимать трейл и рогейн. Самое оно. P.S. А на бусти завтра разыгрываем Суунто вертикал 2</t>
+  </si>
+  <si>
+    <t>05.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5141</t>
+  </si>
+  <si>
+    <t>Закат в сии</t>
+  </si>
+  <si>
+    <t>05.08.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5134</t>
+  </si>
+  <si>
+    <t>❌5 опасных мифов о лесе, в которые до сих пор верят🌳 Каждый год спасатели выезжают на поиски людей, которые были уверены: «Я ненадолго», «Лес знакомый», «Как-нибудь сориентируюсь». К сожалению, именно такие заблуждения нередко становятся причиной происшествий. Разбираем самые распространённые мифы.</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5133</t>
+  </si>
+  <si>
+    <t>04.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5128</t>
+  </si>
+  <si>
+    <t>Село Эльбрус, Кавказ</t>
+  </si>
+  <si>
+    <t>04.08.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5125</t>
+  </si>
+  <si>
+    <t>Скоро! Скоро! (см. ниже, перепост от сами знаете кого)</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5126</t>
+  </si>
+  <si>
+    <t>Один из сааамых первых комиксов с кошаками За 28 июля 2020 года</t>
+  </si>
+  <si>
+    <t>04.08.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5124</t>
+  </si>
+  <si>
+    <t>🎬 Argument Hadata 2 | Из полиэстера? Лёгкая? 📱 YouTube 📱 ВК 📱 Дзен 🔤 Рутуб</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5123</t>
+  </si>
+  <si>
+    <t>У участника клуба Александра на канале "Среднестатистический путешественник" вышел ролик о палатке Hadata от Montalor</t>
+  </si>
+  <si>
+    <t>03.08.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5120</t>
+  </si>
+  <si>
+    <t>Хакасские степи и сопки</t>
+  </si>
+  <si>
+    <t>03.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5119</t>
+  </si>
+  <si>
+    <t>Участник клуба Александр (канал "Среднестатистический путешественник") во влог формате показал использование и рассказал об опыте использования мембранной куртки Camel https://vkvideo.ru/video-228569537_456239133 Сама куртка https://ali.click/1l1tc1c?erid=2SDnjekT5Gv</t>
+  </si>
+  <si>
+    <t>03.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5118</t>
+  </si>
+  <si>
+    <t>В рамках ретроспективы обращу ваше внимание на ролик-обсуждение с Василием Шушариным, опытным туристом, инструктором по вопросу перезаправки баллонов и состава газовых смесей в туризме. Пожалуй, мне приходится делать ссылки на этот ролик чаще других. https://youtu.be/shlAiu9P6Gw</t>
+  </si>
+  <si>
+    <t>02.08.26 19:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5117</t>
+  </si>
+  <si>
+    <t>"Проклятый старый дом" (вчера на фестивале"</t>
+  </si>
+  <si>
+    <t>02.08.26 19:41</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5116</t>
+  </si>
+  <si>
+    <t>"Клубничная луна", Карелия</t>
+  </si>
+  <si>
+    <t>02.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5115</t>
+  </si>
+  <si>
+    <t>02.08.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5113</t>
+  </si>
+  <si>
+    <t>Актуальное (перепост)</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5114</t>
+  </si>
+  <si>
+    <t>📰Лиш для сапборда: Хороший, Плохой, Злой Оригинальное название: SUP Leashes – the Good, the Bad, and the Ugly. В Inflatable Boarder ранее выходила статья о лишах (страховочных тросах) для сапбордов. Главное: Лиш пришёл в сапбординг из сёрфинга и рассматривается, как один из ключевых элементов безопасности. Лиш необходим, чтобы сап не унесло водой (и вы могли оставаться на поверхности воды). С другой стороны каждый год происходит несколько смертельных инцидентов, связанных с использованием лиша. 🔻Виды ▪️Спиралевидные Напоминают провод от телефонной трубки (если ещё кто-то помнит, что это такое). Это лиш в форме пружины, который может растягиваться. Это стандартный вариант для спокойной воды. ▪️Прямые Используется при катании на волнах (сап-сёрфинг). Такой лиш свободно лежит на воде, не растягивается (как спиральный) и в нём можно запутаться ногами. Однако, такой лиш лишён эффекта отскока. Например, при падении в воду в зоне прибоя ваш сап со спиралевидным лишем может прилететь в вас при натяжении и последующем сокращении лиша. ▪️Гибридные Это прямые лиши, которые изготовлены из эластичного материала. По своим свойствам они больше похожи больше на прямые лиши, чем на спиралевидные. 🔻Как правильно носить лиш? Большинство лишей крепятся с помощью манжеты с липучкой. Манжета надевается либо на лодыжку, либо на голень. Если вы любите стоять на передней части сапа, манжету удобнее крепить на лодыжку, чтобы лиш не натягивался. Если вы любите стоять на задней части сапа, манжету удобнее крепить на голень, чтобы лиш не мешался. Также существуют быстросъёмные лиши, которые крепятся с помощью пояса. Такой вид крепления используют в двух случаях: - в гонках, когда спортсмен должен пробежать финишный отрезок дистанции по пляжу, бросил сап у берега. - в водоёмах с бурной водой или сильным течением (например, на реках). Лиш может зацепиться за камни или коряги, поэтому быстрое отсоединение лиша - вопрос жизни и смерти. Для дополнительной безопасности можно использовать быстросъёмный лиш вместе с быстросъёмным поясом. Любые быстросъёмные лиши требует регулярной практики! 🔻Когда не следует использовать лиш? Если вы идёте по бурной воде и у вас нет быстросъёмного лиша, лиш лучше вообще не использовать. Это же касается локальных участков с бурной водой или сильным течением, если ваш основной маршрут проходит по спокойной воде и вы идёте с обычным лишем. На таких участках лучше снять лиш и надеть его снова на спокойной воде. Существует мнение, что манжету стандартного лиша достаточно ослабить на участках с бурной водой и этого будет достаточно для обеспечения приемлемого уровня безопасности. На деле это не так, если лиш не быстросъёмный, безопаснее его снять. Допускается использовать стандартный лиш и быстросъёмный пояс. 🔻Другие аспекты безопасности на воде Не забывайте надевать спасательный жилет, даже, если умеете хорошо плавать. Используйте надёжные устройства связи и ходите с группами. Помните, что средства безопасности работают в комплекте и только тогда, когда они надеты на вас. Всегда проверяйте лиш на наличие повреждений и тренируйтесь. Информация: Inflatable Boarder — #Безопасность #SUP #Статья #Гайды #Сапборд @Water_Accidents</t>
+  </si>
+  <si>
+    <t>02.08.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5107</t>
+  </si>
+  <si>
+    <t>Тряпка-рубашка смотрим, книжка берем!</t>
+  </si>
+  <si>
+    <t>02.08.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5098</t>
+  </si>
+  <si>
+    <t>Вчера на фестивале ловцов северного сияния "Гасите свет"</t>
+  </si>
+  <si>
+    <t>02.08.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5097</t>
+  </si>
+  <si>
+    <t>Ну что! Как на меня давили, как требовали (а иногда и угрожали). А хотите узнать кто выиграл в споре этих часов? Сразу скажу, мы Суунто после выхода ролика на бусти разыгрываем. Еще намеки нужны? ;-) Ют https://youtu.be/f0ROv3LQYAU ВК https://vkvideo.ru/video-140466028_456241164 а розыгрыш здесь: https://boosty.to/archeoclub</t>
+  </si>
+  <si>
+    <t>01.08.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5094</t>
+  </si>
+  <si>
+    <t>Восход над отрогами Кузнецкого Алатау</t>
+  </si>
+  <si>
+    <t>01.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5092</t>
+  </si>
+  <si>
+    <t>Когда сфоткался на бейдж рано утром :-)))</t>
+  </si>
+  <si>
+    <t>01.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5090</t>
+  </si>
+  <si>
+    <t>В середине августа снимаю на фестивале Fury Road в Ленобласти! Говорят будет громко, велосипедно и весело :-) Краткая информация: FURY ROAD’26 14–16 августа. Ленинградская область, Гравийная велогонка, кемп и музыкальный фестиваль в одном из самых живописных уголков cеверо-запада Ленинградской области. Уникальный опыт и воспоминание на всю жизнь. Дистанции гонки: 130 км 80 км 40 км Дисциплины: Гревел. Руль «баран», мультиспид. Олд МТБ. велосипед до 2000 года, 26" колёса. Фикс/сингл. Одна передача, ригидная вилка. Трейлраннинг совместно со Skuratov Running Club. 20 км по размеченной трассе. Всего 50 слотов. Группа поддержки Fury Road. Новая опция для тех, кому небезразличен наш фестиваль. При покупке дадим вам новую муссету и может быть что-то еще 😏. Регистрация по ссылке доступна до 10 августа. Количество слотов ограничено.</t>
+  </si>
+  <si>
+    <t>01.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5089</t>
+  </si>
+  <si>
+    <t>Видео про комплект кемпинговой посуды (но каждый предмет по отдельности и для похода может подойти) https://youtu.be/0z_m_9DpH60 и вк https://vkvideo.ru/video-140466028_456241163</t>
+  </si>
+  <si>
+    <t>31.07.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5088</t>
+  </si>
+  <si>
+    <t>Анонс: завтра новый хороший комплект посуды для кемпинга (и каждый его элемент отдельно подойдет для похода) ну а в воскресенье выясняем кто круче, suunto vertical 2 или amazfit t-rex 3 :-) и кой-что разыграем</t>
+  </si>
+  <si>
+    <t>31.07.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5084</t>
+  </si>
+  <si>
+    <t>Цветы ковром, Кавказ</t>
+  </si>
+  <si>
+    <t>31.07.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5074</t>
+  </si>
+  <si>
+    <t>А тем временем участник клуба Илья предпринял походно-гастрономическое путешествие по Японии. Он уже прошел тропу Тëиси-мити/Чоиси-мичи, а также поднялся на вершину Фудзи! Походы он перемежает с тестированием местного рамена (а Илья искусно готовит, и его рамен вы уже видели на нашем канале). Также Илья поражен огромными, многоэтажными магазинами туристической снаряги, в которых цены раза в два три ниже наших… Его путешествие продолжается… #археоклуб</t>
+  </si>
+  <si>
+    <t>31.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5073</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Malincheks 🤔 (@Malinchecks) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>31.07.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5072</t>
+  </si>
+  <si>
+    <t>Смотрите какую пепяку нашел на просторах.... складывается в кружок, продается на озоне</t>
+  </si>
+  <si>
+    <t>31.07.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5071</t>
+  </si>
+  <si>
+    <t>#ТБ #классикажанра #спросторов</t>
+  </si>
+  <si>
+    <t>30.07.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5070</t>
+  </si>
+  <si>
+    <t>Река Белый Июс, Хакасия</t>
+  </si>
+  <si>
+    <t>29.07.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5066</t>
+  </si>
+  <si>
+    <t>Облака и острова, Ладожские шхеры</t>
+  </si>
+  <si>
+    <t>29.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5058</t>
+  </si>
+  <si>
+    <t>Краткий отзыв на палатку Argument Hadata 2 Палатку изучал в экспедиции. Скоро выйдет подробный ролик на канале «Среднестатистический путешественник» - там у Александра подробно. У него и смотрел модель. Итак, палатка двухместная самостоящая, купольная, с двумя дугами (соединенных через хаб в перекрестье) и ассиметрично установленной консолью, дуги предсогнуты. Ткань – полиэстер 20д Si|PU 3000мм, дно 40 ден Вес четырехсезонной модели (вероятный, полный ибо опять хитрят) 2230г. с футпринтом. Надеюсь, Александр перевзвесит сам. Внутренние размеры заявлен8ы 220х130х105 Первое что бросается в глаза – корытце на входе – отношусь нейтрально – кому то удобно, кому-то нет И несколько больший объем тамбуров по отношению к классической двуххабовой конструкции (тому же монталору) Можно было ожидать увеличения внутреннего пространства за счет предсогнутых дуг, но это увеличение оказалось малозаметным В целом палатка оказалась менее просторной, чем хабовый монталор, и, за счет острого угла в ногах и в голове (уклона дуг) поместиться в ней может человек невысокого роста, особенно если в объемном зимнем спальнике. Люди, в ней ночевавшие вдвоем определили ее как комфортную однушку или полуторку, но никак не двухместную. Из плюсов дублированные двери, мало сетки на внутрянке для четырехсезонки, металлические дуги, тканевое дно. Вес обычный. По мне так это палатка функционально близка к Археосу 2, ткань конечно лучше, в тамбурах места побольше, но она и дороже раза в два-три.</t>
+  </si>
+  <si>
+    <t>28.07.26 19:42</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5057</t>
+  </si>
+  <si>
+    <t>Увидел стикер, и придумалось. У Коти фамилию отрезало.</t>
+  </si>
+  <si>
+    <t>28.07.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5056</t>
+  </si>
+  <si>
+    <t>Напоминаю - 1 августа состоится фестиваль (для тех кто интересуется съемкой ночного неба и сияний) "Гасите свет", и пройдет на базе в дер. Черная Лахта прямо на Тропе Южного берега, и я там имею честь выступить (про снарягу) и имею для тех, кому это интересно промокод на 10% - SEVA https://gasitesvet.ru/#rec2395654091</t>
+  </si>
+  <si>
+    <t>28.07.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5055</t>
+  </si>
+  <si>
+    <t>Хакасская степь на закате</t>
+  </si>
+  <si>
+    <t>28.07.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5053</t>
+  </si>
+  <si>
+    <t>И опять сапборды. И что показательно - те, кто был в спасиках выжили, а мужчину без спасика нашли уже невыжившим (следующий пост в water accidents)</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5054</t>
+  </si>
+  <si>
+    <t>22.07.2026. Река Исеть, Свердловская область, Россия. 1 пропавший без вести ❓ 🇷🇺 Во время сплава при прохождении порогов на реке Исеть в районе деревни Ключики Каменского района Свердловской области одновременно перевернулись пять сапбордов. На одном из сапов находилось 4 человека: двое взрослых и двое детей. Они не смогли вернуться на доску и были снесены течением. Однако, на женщине и двоих детях были надеты спасжилеты, что позволило им впоследствии выбраться на берег. Мужчина, предположительно, был без спасжилета. Его местонахождение неизвестно. Проводятся поиски. Уголовное дело возбуждено по статье о причинении смерти для максимально тщательного выяснения обстоятельств. Источники и фото с места происшествия: МКУ Управление ГОЧС г.Каменска-Уральского, News.Mail.ru, СУ СК РФ по Свердловской области — #Сап #SUP #пропал_без_вести #Исеть #Каменск_Уральский #Свердловская_область @Water_Accidents</t>
+  </si>
+  <si>
+    <t>28.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5045</t>
+  </si>
+  <si>
+    <t>Рад сообщить об успешном завершении поездки Археоклуба на раскопки на Рюриково городище Великий Новгород! Очень круто было и поучаствовать в раскопках и влиться в образовательную программу Полевой археологической школы! Надеемся на продолжение сотрудничества с НОАЭ ИИМК РАН! Ура! #археоклуб</t>
+  </si>
+  <si>
+    <t>27.07.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5044</t>
+  </si>
+  <si>
+    <t>Прибой</t>
+  </si>
+  <si>
+    <t>27.07.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5043</t>
+  </si>
+  <si>
+    <t>Решил я тут "выгулять" свою старую самонадувайку. При использовании всегда поддувал. А тут вот не учел, что лагерь на жаре на открытом месте...</t>
+  </si>
+  <si>
+    <t>26.07.26 18:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5042</t>
+  </si>
+  <si>
+    <t>23.07.2026. НП Ергаки, Красноярский край, Россия. 3 пострадавших 🚑🇷🇺 В группу туристов ударила молния. Инцидент произошёл в коммерческой группе на маршруте к "Висячему камню". У одного туриста перелом ноги, получен в результате падения. У второго пострадавшего - ожоги руки и ног. Третий пострадавший с острой болью в груди. Компания-оператор начала внутреннюю проверку. Известно, что на маршрут вышло две коммерческих группы, одна группа развернулась, когда погода начала портиться. Вторая группа продолжила маршрут и попала в грозу. 🔻Информацию прислали наши подписчики Информация: Абакан24 — #Туризм #Спасение #Россия #Ергаки #Краснодарский_край @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5041</t>
+  </si>
+  <si>
+    <t>Молния. В Ергаках</t>
+  </si>
+  <si>
+    <t>26.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5040</t>
+  </si>
+  <si>
+    <t>Хакасия, ночь</t>
+  </si>
+  <si>
+    <t>26.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5038</t>
+  </si>
+  <si>
+    <t>Если что, я прямщас живу в палатке Муха 4 сезона двухместная. Очень удобно, вентиляция отличная, позавчера была сильнейшая роса. Внутрянка не намокла</t>
+  </si>
+  <si>
+    <t>26.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5037</t>
+  </si>
+  <si>
+    <t>Розыгрыш! Разыгрываем палатку Revel Camp Muha 1w! Условия очень простые: 1. Быть подписчиком этого ТГ канала 2. Быть подписчиком любого из наших каналов (ВК, Дзен, Рутьюб, Ютьюб) 4. Сделать перепост ролика «Revel Camp Muha 1и2» (из ВК https://vkvideo.ru/video-140466028_456241159, https://youtu.be/BYi6Xlm3SHY) 5. И нажать внизу кнопку «Участвую». Итоги в пятницу 31 июля</t>
+  </si>
+  <si>
+    <t>26.07.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5036</t>
+  </si>
+  <si>
+    <t>По Эльбрусу на данный момент (ничего не ясно) https://vk.ru/wall-32362856_41474</t>
+  </si>
+  <si>
+    <t>26.07.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5035</t>
+  </si>
+  <si>
+    <t>25.07.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5031</t>
+  </si>
+  <si>
+    <t>Цветуечки, Кавказ</t>
+  </si>
+  <si>
+    <t>25.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5029</t>
+  </si>
+  <si>
+    <t>Та самая кружечка, рисование побежалостью по титану. Жаба душила но я справился. Пойдет вместо подарка себе на др https://ali.click/k0hhg1e?erid=2SDnje2ghva</t>
+  </si>
+  <si>
+    <t>25.07.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5028</t>
+  </si>
+  <si>
+    <t>Прикол: когда я делал иконку к видео, попросил ИИ аккуартно поставить в кадр Чучу (она была в видео но не в том кадре). Ну он и дорисовал :-))</t>
+  </si>
+  <si>
+    <t>25.07.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5027</t>
+  </si>
+  <si>
+    <t>Про спальники https://vkvideo.ru/video-140466028_456241161?list=63eda25b9c02513a7e и https://youtu.be/NDx-nm2o9IY</t>
+  </si>
+  <si>
+    <t>25.07.26 04:43</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5026</t>
+  </si>
+  <si>
+    <t>Не сапом единым!</t>
+  </si>
+  <si>
+    <t>25.07.26 04:29</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5025</t>
+  </si>
+  <si>
+    <t>24.07.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5024</t>
+  </si>
+  <si>
+    <t>24.07.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5023</t>
+  </si>
+  <si>
+    <t>Анонс - завтра сравниваем сразу четыре спальника, а в воскресенье - палатки на хабах ииии.... розыгрыш офигенной четырехсезонной однушки</t>
+  </si>
+  <si>
+    <t>24.07.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5021</t>
+  </si>
+  <si>
+    <t>⭕ 15 абсолютных правил 15 Absolutes от Rescue 3 International — это фундаментальные принципы и лучшие практики, разработанные для проведения безопасных спасательных работ на воде. Эти правила призваны защитить самих спасателей и не увеличить количество спасаемых. Денис Узиков, инструктор и тренер клуба Kayak'N'Roll, ведущий семинара по безопасности, в своей установочной лекции уделил им особое внимание, разобрав причины возникновения и последствия несоблюдения этих правил. Приводим правила в нашем вольном переводе: 1. Делай как проще. Не усложняй! Чем проще решение, тем выше шанс на успех. 2. Будь проактивен. Старайся предвидеть опасности, планируй действия и подготовься заранее. Думай на шаг вперёд. 3. Приоритет в обеспечении безопасности при спасработах: Я – Моя команда – Постарадавший. 4. Всегда носи спасжилет! Без комментариев. 5. Всегда используй специализированное качественное снаряжение. 6. Всегда смотри вверх по течению или работай с наблюдателем выше по течению. 7. Всегда кто-то должен страховать вас ниже по течению. 8. Всегда имей план «Б». 9. Никогда не обвязывайся верёвкой и не обвязывай любую часть тела или своего товарища. 10. Никогда не натягивай верёвку перпендикулярно течению. 11. Никогда не стой внутри петли верёвки или ниже верёвки по течению. Не просовывай руку или ногу в петлю. 12. Никогда не вставай на ноги, находясь в потоке. 13. Никогда не рассчитывай на помощь пострадавшего. Выбирай технику, не требующую действий от пострадавшего. 14. Установи, держи и не теряй контакт с пострадавшим до окончания спасработ. 15. Действуй в рамках своей подготовки. Не превышай уровень своих навыков. — #Безопасность #Тренировка #Системный_подход #Пакрафтинг #Каякинг #Лекция #Water_Accidents @Water_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5020</t>
+  </si>
+  <si>
+    <t>Полезно</t>
+  </si>
+  <si>
+    <t>23.07.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5013</t>
+  </si>
+  <si>
+    <t>Дождик и вертолетик. Северный берег Финского залива</t>
+  </si>
+  <si>
+    <t>23.07.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5012</t>
+  </si>
+  <si>
+    <t>Сам ты фу</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5011</t>
+  </si>
+  <si>
+    <t>Походная кухня :-)</t>
+  </si>
+  <si>
+    <t>23.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5010</t>
+  </si>
+  <si>
+    <t>Кстати о мемчиках...</t>
+  </si>
+  <si>
+    <t>23.07.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5009</t>
+  </si>
+  <si>
+    <t>Почему я публиковал и буду публиковать информацию о несчастных случаях в туризме: значительная доля НС происходит по причине элементарной беспечности. А информация о таких событиях, и (когда публикуют) грамотные разборы, собственно, и есть лечение от такой беспечности. И то, что такая информация вызывает у вас дискомфорт - это и есть важный показатель, что она работает. Когда чернухи вокруг будет меньше - тогда и информации такой у нас станет меньше. А больше розовых пони и мемчиков :-)</t>
+  </si>
+  <si>
+    <t>23.07.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5008</t>
+  </si>
+  <si>
+    <t>И опять невеселые новости. Были и у нас истории с ураганами (как раз на Ладоге и еще в Карелии). Приходилось всех выводить из палаток и сидеть на открытом месте вокруг лужи, которая раньше была костром. Новость о чп https://www.e1.ru/text/incidents/2026/07/23/76548544/</t>
+  </si>
+  <si>
+    <t>23.07.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5007</t>
+  </si>
+  <si>
+    <t>⚡Ураган разрушил туристический лагерь в Свердловской области. Деревья рухнули на палатки в кемпинге на камне Омутном у реки Чусовой. По предварительным данным, один человек погиб, есть пострадавшие. По словам участников коммерческого сплава, организаторы знали о высокой воде и неподготовленных кемпингах, но всё равно привезли около 150 туристов. В компании «Штурм» заявили, что ураган стал неожиданностью: сильный ветер вырвал деревья с корнем и частично разрушил лагерь. Всех туристов эвакуировали. 👉 Топор Live. Подписаться</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5006</t>
+  </si>
+  <si>
+    <t>И опять невеселые новости. Были и у нас истории с ураганами (как раз на Ладоге и еще в Карелии). Приходилось всех выводить из палаток и сидеть на открытом месте вокруг лужи, которая раньше была костром</t>
+  </si>
+  <si>
+    <t>23.07.26 04:38</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5005</t>
+  </si>
+  <si>
+    <t>#библиотека@backpackerart</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5004</t>
+  </si>
+  <si>
+    <t>22.07.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5002</t>
+  </si>
+  <si>
+    <t>Нашли тела двоих из группы с Тихой</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5003</t>
+  </si>
+  <si>
+    <t>Сегодня были возобновлены поиски на Ладожском озере 19 июля группа из 14 человек отправилась на сплав по реке Тихая, из-за поднявшегося ветра их снесло в Ладожское озеро. В результате происшествия 12 человек были спасены и двое пропали. Сегодня спасатели поисково-спасательного отряда г. Приозерск обнаружили тела пропавших мужчины и женщины в районе поселка Бурнево.</t>
+  </si>
+  <si>
+    <t>22.07.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4997</t>
+  </si>
+  <si>
+    <t>Байдарочники в Ладожских шхерах</t>
+  </si>
+  <si>
+    <t>22.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4996</t>
+  </si>
+  <si>
+    <t>Друзья! Из общения с вами понял, что некоторые важные ролики ускользают от внимания зрителей. К тому же новые зрители часто не замечают каких то старых роликов. Ну или я делал не слишком привлекательные иконки и важные ролики не получили заслуженного внимания. Поэтому время от времени буду проводить "ретроспективы" - делать репосты важных как мне кажется роликов. И начну отличной лекцией Дмитрия Рассохо - руководителя Турмастерской о хранении, уходе и ремонте туристического снаряжения: https://youtu.be/mioSOjxuaLg ВК https://vkvideo.ru/video-140466028_456241124</t>
+  </si>
+  <si>
+    <t>21.07.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4993</t>
+  </si>
+  <si>
+    <t>Кайт-серфинг на Финском заливе</t>
+  </si>
+  <si>
+    <t>21.07.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4992</t>
+  </si>
+  <si>
+    <t>Ехали медведи на… Зачем крутить педали, когда есть такая просторная повозка да еще с открытым окном?! Снято на минувшей неделе в американской Тампе.</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4991</t>
+  </si>
+  <si>
+    <t>Утренний перепост</t>
+  </si>
+  <si>
+    <t>20.07.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4990</t>
+  </si>
+  <si>
+    <t>Снимал сегодня аж три палатки. С символическим названием "Муха" :-) Однушка четырехсезонная и две двушки - на три и четыре сезона. прямые конкуренты Монталора. Сильно лучше сделаны и интереснее. Вес весьма низкий. ОДна проблема - пока даже в продажу не вышли - мне достались экземпляры сразу после фотостудии где для них снимали на карточки фото. То есть цена неизвестна. Если будет конкурентная - будет очень круто. Для примера trailweight четырехсезонной однушки на хабах 1360гр, а полный с футпринтом 1.6</t>
+  </si>
+  <si>
+    <t>20.07.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4989</t>
+  </si>
+  <si>
+    <t>Кавказ, окрестности поселка Эльбрус</t>
+  </si>
+  <si>
+    <t>20.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4987</t>
+  </si>
+  <si>
+    <t>Ого! Это прямо у Лехмалахти. Сколько раз там ходили</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4988</t>
+  </si>
+  <si>
+    <t>19.07.2026. Ладожское озеро, Приозерск, Ленинградская область, Россия. 2 пропавших без вести, 12 спасённых 😊 ❓ 🇷🇺 19.07.2026. В районе Приозерска в акваторию Ладожского озера сильным ветром вынесло группу туристов на байдарках, всего 14 человек, включая 5 детей. Туристы шли по реке Тихая, но с ветром на озере справиться не смогли. К вечеру 12 человек (пятеро детей и 7 взрослых) были эвакуированы в безопасное место. Двоих взрослых обнаружить не удалось. 20.07.2026. Продолжается поисково-спасательная операция, пропавшие не найдены. Источники и фото: МЧС Ленинградской области, Аварийно-спасательная служба ЛО — #Байдарка #спасение #пропал_без_вести #река #Тихая #Ладожское_озеро #Ладога @Water_Accidents</t>
+  </si>
+  <si>
+    <t>19.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4986</t>
+  </si>
+  <si>
+    <t>Начинаем публикацию летних фоточек (постепенно). Напоминаю: получившие больше всего лайков фотки войдут в архивчик, который я перед новым городом выкладываю в подарок - в высоком качестве. А это Хакасия, последний луч</t>
+  </si>
+  <si>
+    <t>19.07.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4985</t>
+  </si>
+  <si>
+    <t>⚡️🏔19.07.2026. гора Эльбрус, Кабардино-Балкария, Кавказ, Россия. Спасательная операция 👩‍🚒🇷🇺 Двое альпинистов сорвались на восточном склоне Эльбруса. По предварительной информации, это отец и сын. Сын погиб, отец получил тяжёлые травмы. Туристы находятся на высоте около 4200 метров, к ним идут спасатели. Туристы шли через перевал Ирикчат, предварительно, на спуске порвалась верёвка. Информация уточняется. Информация: Baza — #Альпинизм #Спасение #Смерть #Эльбрус #Россия #Кавказ #Кабардино_Балкария @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>19.07.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4984</t>
+  </si>
+  <si>
+    <t>Короткий ролик о фестивале "Скалы России. Эльбрус 2026" ЮТ https://youtu.be/3Bi2m18hSf0 И ВК https://vkvideo.ru/video-140466028_456241158</t>
+  </si>
+  <si>
+    <t>18.07.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4983</t>
+  </si>
+  <si>
+    <t>Слушайте! Как вам квадратный котелок? Есть какой то профит? по мне так разве что фотик в него убирать удобно при перевозке https://ali.click/cuhdh1s?erid=2SDnjcaDGzw</t>
+  </si>
+  <si>
+    <t>18.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4982</t>
+  </si>
+  <si>
+    <t>Новый спальник Археос - по просьбам подписчиков, с обогревом, одеяло. Археос кемпинг. Как обычно - промокод есть :-) ЮТ https://youtu.be/_9YH5Q5MIw0 ВК https://vkvideo.ru/video-140466028_456241156</t>
+  </si>
+  <si>
+    <t>17.07.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4981</t>
+  </si>
+  <si>
+    <t>Анонс: завтра новый спальник Археос! Послезавтра Скалы России</t>
+  </si>
+  <si>
+    <t>17.07.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4980</t>
+  </si>
+  <si>
+    <t>Официальным голосом: товагищи - если тут появилось мое черно-белое фото - это не значит, что я умер, это значит, что я люблю ч.б. портреты. А вот если я выложу фотку с черной полоской с краю - это значит что действительно умер и все такое.</t>
+  </si>
+  <si>
+    <t>17.07.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4977</t>
+  </si>
+  <si>
+    <t>А еще барышни готовили карбонара а я снимал видосик про новый интересный комплект посуды</t>
+  </si>
+  <si>
+    <t>17.07.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4973</t>
+  </si>
+  <si>
+    <t>После одного из рабочих дней в Изборске провел для коллектива экспедиции импровизированную лекцию по новинкам походного и кемпингового снаряжения. Было интересно пообщаться и как-то обобщить собранные знания #археоклуб, за фото спасибо Ольге Корнеевой</t>
+  </si>
+  <si>
+    <t>17.07.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4972</t>
+  </si>
+  <si>
+    <t>P.S. Лагерь убран, мусор вывезен</t>
+  </si>
+  <si>
+    <t>17.07.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4962</t>
+  </si>
+  <si>
+    <t>16.07.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4959</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4960</t>
+  </si>
+  <si>
+    <t>15-16.07.2026. Река Ай, Челябинская область, Россия. 25 спасённых. 😊 🇷🇺 Из-за дождей и резкого подъёма уровня воды в реке Ай две группы туристов отказались от завершения маршрута и вызвали спасателей. Группы оказались разделены из-за сильного течения, и оказались на разных берегах реки на большом расстоянии друг от друга. Берега были подтоплены, кроме того, от одной из групп отстало 3 подростка. Всего в составе групп было 19 детей и подростков. Поисково-спасательная служба обнаружила подростков и к 2 часам ночи доставила к руководителю группы. К 13 часам сегодня все 25 человек эвакуированы в г. Куса на автовокзал. Медицинская помощь не понадобилась. Эвакуация продолжалась более 16 часов. — Источник и фото: ПСС Челябинской области — #спасение #Россия #Златоуст #река #Ай #Байдарка @Water_Accidents</t>
+  </si>
+  <si>
+    <t>16.07.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4958</t>
+  </si>
+  <si>
+    <t>15.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4957</t>
+  </si>
+  <si>
+    <t>Зеленый тоннель (путь с раскопа)</t>
+  </si>
+  <si>
+    <t>15.07.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4956</t>
+  </si>
+  <si>
+    <t>К статистике</t>
+  </si>
+  <si>
+    <t>15.07.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4955</t>
+  </si>
+  <si>
+    <t>⚡️Медведь загрыз мужчину в Магаданской области. Как пишут СМИ, трагедия произошла недалеко от реки Ола. Следователи обнаружили тело с рваными ранами, характерными для нападения дикого зверя. Сейчас хищника разыскивают — его планируют обезвредить. 👉 Топор Live. Подписаться</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4954</t>
+  </si>
+  <si>
+    <t>15.07.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4950</t>
+  </si>
+  <si>
+    <t>Вечер в Изборске</t>
+  </si>
+  <si>
+    <t>15.07.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4949</t>
+  </si>
+  <si>
+    <t>Кабаре "Шурф"</t>
+  </si>
+  <si>
+    <t>15.07.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4948</t>
+  </si>
+  <si>
+    <t>14.07.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4947</t>
+  </si>
+  <si>
+    <t>Доброе! Изборское!</t>
+  </si>
+  <si>
+    <t>13.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4946</t>
+  </si>
+  <si>
+    <t>Кристина Блюме поднималась на Бен-Невис вместе со своим лабрадором Токио, когда собака вдруг перестала слушаться лап и начала терять сознание. Донести 25-килограммового пса вниз самостоятельно было невозможно. На помощь пришла горная спасательная служба Lochaber Mountain Rescue Team. Токио эвакуировали с горы на носилках и доставили к ветеринарам. По их мнению, собака съела выброшенный кем-то на тропе каннабис. Уже на следующий день она полностью восстановилась. «Такого мы точно не ожидали встретить в горах», — сказала хозяйка после спасения. 📷 The Guardian</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4945</t>
+  </si>
+  <si>
+    <t>Неожиданно</t>
+  </si>
+  <si>
+    <t>13.07.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4943</t>
+  </si>
+  <si>
+    <t>Счастлив сообщить, что делегация Археологического клуба участвует в исследовательской экспедиции Псковского археологического центра в Изборске, ура! #археоклуб</t>
+  </si>
+  <si>
+    <t>12.07.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4934</t>
+  </si>
+  <si>
+    <t>Рыбный отел Грильфеста</t>
+  </si>
+  <si>
+    <t>12.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4924</t>
+  </si>
+  <si>
+    <t>Посетил Грильфест в СПб. И это совсем не оффтоп, поскольку мы с Ильей, участником клуба, уже работаем над книгой по кемпинговому питанию. Собственно с Ильей мы там и встретились и обсудили данную тему и ее место в наших грядущих изысканиях...</t>
+  </si>
+  <si>
+    <t>12.07.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4923</t>
+  </si>
+  <si>
+    <t>Ого. Сапы. На Тропе Южного берега прямо</t>
+  </si>
+  <si>
+    <t>12.07.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4922</t>
+  </si>
+  <si>
+    <t>09.07.2026. округ Кент, Коннектикут, США. 2 пострадавших 🚑🇺🇸 Спасение туриста, страдающего от теплового удара на Appalachian Trail, в районе кемпинга Schaghticoke. Вызов поступил в 12:30 дня. На помощь отправилось 10 пожарных. Пожарные отметили, что рельеф был очень сложный, высокая влажность и жара +32C. Пострадавшего эвакуировали на носилках. В процессе эвакуации от жары стало плохо трём пожарным. В итоге количество спасателей было увеличено до 60. Одного пожарного госпитализировали. ▶️https://www.youtube.com/watch?v=4OK1haBbXls Информация: FIREFIGHTER NATION — #Туризм #Спасение #США #Коннектикут @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4921</t>
+  </si>
+  <si>
+    <t>Про пожарных и жару</t>
+  </si>
+  <si>
+    <t>12.07.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4920</t>
+  </si>
+  <si>
+    <t>Разговор с тем, кто действительно производит одежду для туризма в России ЮТ https://youtu.be/rbnfPzD_tVY ВК https://vkvideo.ru/video-140466028_456241153</t>
+  </si>
+  <si>
+    <t>11.07.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4919</t>
+  </si>
+  <si>
+    <t>Очень удобная палатка Maskoka ЮТ https://youtu.be/fWw5CkpWvTM ВК https://vkvideo.ru/video-140466028_456241154</t>
+  </si>
+  <si>
+    <t>10.07.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4918</t>
+  </si>
+  <si>
+    <t>Анонс: завтра удобная кемпинговая палатка, послезавтра большое интервью с Андреем Каулько, владельцем бренда походной одежды Kaulko Gear о новых материалах для одежды</t>
+  </si>
+  <si>
+    <t>10.07.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4917</t>
+  </si>
+  <si>
+    <t>Вот и Индия сподобилась, а там строгое законодательство... https://www.ixbt.com/news/2026/07/10/jetot-telefon-rabotaet-dazhe-tam-gde-net-ni-odnoj-seti-svjazi-v-indii-predstavili-sputnikovyj-telefon-za-1400.html</t>
+  </si>
+  <si>
+    <t>09.07.26 23:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4916</t>
+  </si>
+  <si>
+    <t>09.07.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4915</t>
+  </si>
+  <si>
+    <t>Сплав на 182 человека... я с трудом могу этот хаос представить</t>
+  </si>
+  <si>
+    <t>09.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4914</t>
+  </si>
+  <si>
+    <t>Хакасию внезапно накрыло дымом с горящей тайги. Говорят из Красноярского края. Резко. Буквально за час. Хорошо уже с тропы вылезал...</t>
+  </si>
+  <si>
+    <t>09.07.26 01:16</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4913</t>
+  </si>
+  <si>
+    <t>08.07.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4912</t>
+  </si>
+  <si>
+    <t>Доброе! С приветом из Хакасии</t>
+  </si>
+  <si>
+    <t>07.07.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4909</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4910</t>
+  </si>
+  <si>
+    <t>⚡️Пятерых туристов, пропавших во время сплава в Магаданской области, нашли живыми. Их спутниковый телефон утонул, поэтому группа не смогла подать сигнал бедствия. Спасатели обнаружили туристов с вертолёта в 30 километрах от конца маршрута. В МЧС отметили, что решающим фактором, который позволил быстро организовать поиски и найти всех живыми — стала предварительная регистрация туристов. 👉 Топор Live. Подписаться</t>
+  </si>
+  <si>
+    <t>06.07.26 19:59</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4908</t>
+  </si>
+  <si>
+    <t>Выступаю 1 августа на интересном фестивале астрофотографии и съемок сияния. Но про снарягу. И кстати, прямо на Тропе Южного берега. Будет максимум живого общения. По крайней мере организаторы настроены именно так все устроить https://gasitesvet.ru/</t>
+  </si>
+  <si>
+    <t>06.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4907</t>
+  </si>
+  <si>
+    <t>То есть турист перепутал сап со сноубордом??</t>
+  </si>
+  <si>
+    <t>05.07.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4906</t>
+  </si>
+  <si>
+    <t>Перерисовка старой упоротой работы)</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4905</t>
+  </si>
+  <si>
+    <t>Отлично:)</t>
+  </si>
+  <si>
+    <t>05.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4904</t>
+  </si>
+  <si>
+    <t>Первый ролик про Суунто. Меня очень просили делать видео и про дорогие европейские часы. Я сделал ЮТ https://youtu.be/mi0PYb7E00c ВК https://vkvideo.ru/video-140466028_456241150</t>
+  </si>
+  <si>
+    <t>04.07.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4903</t>
+  </si>
+  <si>
+    <t>Сплошные водные происшествия... вчера еще три трупа, сегодня инцидент, но к счастью все живы</t>
+  </si>
+  <si>
+    <t>04.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4902</t>
+  </si>
+  <si>
+    <t>Сегодня пробуем новый тип кемпинговых надувных матрасов ЮТ https://youtu.be/jxQt6CROXuw ВК https://vkvideo.ru/video-140466028_456241151</t>
+  </si>
+  <si>
+    <t>03.07.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4901</t>
+  </si>
+  <si>
+    <t>Анонс: завтра новая технология кемпинговых матрасов, послезавтра - видео про таки западные дорогие смарт-часы</t>
+  </si>
+  <si>
+    <t>02.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4900</t>
+  </si>
+  <si>
+    <t>БЕСТЫЖИЙ ПРОДАВЕЦ УРАЛА Да, это я )) Продолжаю лопатой гребсти деньги на этих святых буквах))) Но зато, теперь у многих людей, как и уменя тоже есть возможность рассказать про свое особое отношение а родным горам. Вместе с талантищем художником Валентиной Беловоловой мы взяли более 30 уральских вершин и соединили их в одном рисунке. Создали вот такую обложку для паспорта - уральца Сколько узнаете?))) Ответ тут: https://www.exje.ru/product/pasport-ural</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4898</t>
+  </si>
+  <si>
+    <t>Кстати у Чегодаева в коллабе с Валентиной Беловоловой вышла обложечка</t>
+  </si>
+  <si>
+    <t>02.07.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4891</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4892</t>
+  </si>
+  <si>
+    <t>Июльские.</t>
+  </si>
+  <si>
+    <t>01.07.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4890</t>
+  </si>
+  <si>
+    <t>Альпинист во время подъёма встретился с горным козлом, который остановился, чтобы слизать соль с его ног. С просторов сети.</t>
+  </si>
+  <si>
+    <t>01.07.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4884</t>
+  </si>
+  <si>
+    <t>Коллега приглашает на встречу со зрителями. Перепост</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4885</t>
+  </si>
+  <si>
+    <t>👍 Путешествовать с лёгким рюкзаком, взяв всё нужное и не взяв лишнего — искусство или навык? Что выбрать из современного снаряжения? Разберёмся на лекции в Питере, 09 июля 2026 г. Разложим по полочкам: ⚪️ почему рюкзак становится неподъёмным; ⚪️ как взять всё нужное, но не взять лишнего; ⚪️ что действительно нужно новичку, а что — просто “на всякий случай”. В ходе лекции разберём базовый походный набор, обменяемся опытом и лайфхаками и обсудим пользу от общения с единомышленниками на тематических выездах. Ведёт лекцию Андрей Фёдоров — автор канала «Ловкий рюкзак», организатор Легкослёта — крупнейшего в стране турслёта, посвящённого ультралайту, путешественник, прошедший тысячи километров по живописным тропам по всему миру и знающий про походы не в теории, а из собственного опыта. Автор статьи о современном ультралайте. ⛺️ 📍Лекция пройдёт в магазине СПЛАВ в ТЦ “Гранд-Каньон” по адресу пр-т Энгельса, 194 Начало в 19:00, захватывайте свои кружки к чаю. И традиционно разыграем сувениры среди пришедших. 🔜 Регистрация по ссылке: https://race.splav.ru/legkohodstvo</t>
+  </si>
+  <si>
+    <t>01.07.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4883</t>
+  </si>
+  <si>
+    <t>Впервые на моей памяти так близко к СПб медведь напал на человека</t>
+  </si>
+  <si>
+    <t>29.06.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4882</t>
+  </si>
+  <si>
+    <t>Вчера кстати, на выходе из шхер прямо в открытую Ладогу, леди без намека на спасик... Я понимаю штиль, но на Ладоге шторм бывает внезапным, просто можно не успеть дойти до берега. И вокруг катера, водные мотоциклы, яхты... стряхнут с доски и не заметят</t>
+  </si>
+  <si>
+    <t>29.06.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4881</t>
+  </si>
+  <si>
+    <t>28.06.2026. Река Ай, Челябинская область, Россия. 1 пропавший без вести.❓🇷🇺 Во время организованного сплава группы из 15 человек по реке Ай в Челябинской области без вести пропала 35-летняя женщина. В процессе прохождения маршрута женщина отбилась от группы, после чего, предположительно, ее сапборд перевернулся. Женщина упала в воду и была унесена течением. Обстоятельства происшествия, приведшие к падению в воду, пока неясны. Сапборд обнаружен. Поиски пропавшей продолжаются. Возбуждено уголовное дело по признакам оказания услуг, не отвечающих требованиям безопасности жизни и здоровья. — Источник и фото: СУ СК РФ по Челябинской области — #пропал_без_вести #Россия #Златоуст #река #Ай #сап #SUP @Water_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4880</t>
+  </si>
+  <si>
+    <t>Что то густо пошли случаи с походами на сапах. За три дня четыре трупа. И именно походы. Сплавы. Получается что сапбордисты в туризме это как примерно любители моноколеса на автодорогах...</t>
+  </si>
+  <si>
+    <t>29.06.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4878</t>
+  </si>
+  <si>
+    <t>29.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4877</t>
+  </si>
+  <si>
+    <t>Ежели у кого есть звездочки - закидывайте сюда! Будет больше историй! https://t.me/boost/archeoclubspb Ежели кто не смотрит истории, так отключите! Так то мы в курсе, что вы есть :-))))</t>
+  </si>
+  <si>
+    <t>29.06.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4876</t>
+  </si>
+  <si>
+    <t>Доброе! И тазик кофе :)</t>
+  </si>
+  <si>
+    <t>28.06.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4875</t>
+  </si>
+  <si>
+    <t>📰В журнале Backpacker вышла небольшая статья об аптечке первой помощи для туристов. Главное: Согласно статистическим данным самыми распространёнными повреждениями у пеших туристов являются мозоли на ногах, растяжения связок голеностопного сустава и аллергические реакции. При этом в туристическом сообществе США существует опасное мнение о том, что с собой можно не брать аптечку, поскольку спасательные службы хорошо развиты и достаточно отправить согнал SOS с помощью спутникового устройства, чтобы за вами вылетел вертолёт. Авторы статьи, врач скорой помощи и руководитель Национальной Ассоциации Поисково-Спасательных Работ (National Association for Search and Rescue) Сет Хокинс и профессор кафедры Медицины в Дикой Природе (Wilderness and Environmental Medicine) Колорадского Университета Дэвид Янг критикуют такой подход: «Труднодоступные районы всегда опасны. Любая травма или заболевание будут усугубляться, если у вас нет лекарств...». 🔻Что советуют положить в аптечку первой помощи? ▪️пластырь; ▪️марлевые бинты или перевязочный пакет; ▪️кровоостанавливающий жгут; ▪️складную шину; ▪️эластичный бинт; ▪️противовоспалительные препараты: например, парацетамол и ибупрофен; ▪️Epi-Pen, если у вас высокий риск тяжёлой аллергической реакции; ▪️мазь с антибиотиком; ▪️гемостатические салфетки; ▪️препараты от аллергии; ▪️пластырь от мозолей; ▪️небольшой пинцет; ▪️небольшая катушка армированного скотча; ▪️запасные таблетки для обеззараживания воды; ▪️личные препараты, которые вам назначил врач. ❗️Туристам рекомендуется регулярно проходить курсы по оказанию первой помощи и уметь работать с содержимым своей аптечки. Информация: Backpacker — #Туризм #Статья #Backpacker #Медицина @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4874</t>
+  </si>
+  <si>
+    <t>28.06.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4871</t>
+  </si>
+  <si>
+    <t>Доброе! Дополз до связи</t>
+  </si>
+  <si>
+    <t>27.06.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4851</t>
+  </si>
+  <si>
+    <t>Болдеринг проходит не только на горных склонах. В Джантугане народ лазал прямо в русле реки Адыл-Су. Говорят хорошо в сырую погоду - на ветерке камни быстрее высыхают</t>
+  </si>
+  <si>
+    <t>27.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4850</t>
+  </si>
+  <si>
+    <t>Много разных ковров в одном ролике. Есть очень интересные ЮТ https://youtu.be/5xv-quWyKH8 ВК https://vkvideo.ru/video-140466028_456241149</t>
+  </si>
+  <si>
+    <t>27.06.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4848</t>
+  </si>
+  <si>
+    <t>Здравствуй белый пароходик, увези меня отсюда В край куда никто не ходит, ни машины, ни верблюды....</t>
+  </si>
+  <si>
+    <t>27.06.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4846</t>
+  </si>
+  <si>
+    <t>Всем доброе из Ладожских шхер!</t>
+  </si>
+  <si>
+    <t>26.06.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4836</t>
+  </si>
+  <si>
+    <t>Болдеринг - вторая дисциплина - совсем другая. НА первых взгляд проще - никаких касок, страховок, сложных алгоритмов, веревок, узлов. Есть камень - и надо лезть. Но это только на первый взгляд. Положил крэшпэд и лезь. А в действительности там бывают очень сложные трассы и разные по сложности трассы на одном камне. Но вот само настроение - намного более спокойное, сразу хочется рэггей включить. Все друг друга поддерживают, все страхуют. Очень классный спорт. На Вкалах России было множество секторов в нескольких местах. На этих вото - сектор "Лес над Джантуганом". Там проходит несколько треккинговых маршрутов.</t>
+  </si>
+  <si>
+    <t>26.06.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4835</t>
+  </si>
+  <si>
+    <t>Анонс: завтра в одном видео сразу девять новинок</t>
+  </si>
+  <si>
+    <t>26.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4834</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Andrey (@landre_prv) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>26.06.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4832</t>
+  </si>
+  <si>
+    <t>Фирма Blackdeer вышла из сумрака и выпустила однушку с внешними дугами. 1.4 (они ее называют полуторкой - ну два землекопа и две трети, в школе проходили) https://ali.click/9zgrf12?erid=2SDnjbomoMC (ну раз я опубликовал ссылку то и поклон контролирующим органам: Реклама: ООО "АЛИБАБА.КОМ (РУ)" ИНН: 7703380158 ) UPD: ширина 100 см. маловато для двоих. Ну и она уже едет к нам на тест</t>
+  </si>
+  <si>
+    <t>25.06.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4822</t>
+  </si>
+  <si>
+    <t>Название дисциплины в скалолазании "трудность" мне кажется символичным. Понятно, что противопоставляется "скорости" но одновременно характеризует дисциплину. Она действительно непростая - ни по нагрузкам, ни по сложности необходимых навыков. На Скалах России "трудность" лазали в окрестностях Тырныауза в основном.</t>
+  </si>
+  <si>
+    <t>24.06.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4821</t>
+  </si>
+  <si>
+    <t>Из старенького, но актуальное.</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4820</t>
+  </si>
+  <si>
+    <t>23.06.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4819</t>
+  </si>
+  <si>
+    <t>Скалы России проводились на трех основных площадках - в районе Тырныауза, Джантугана и Тегенекли. Добирались участники из села Эльбрус либо сами на машинках, либо на трансферах от феста</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4809</t>
+  </si>
+  <si>
+    <t>22.06.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4807</t>
+  </si>
+  <si>
+    <t>Мне подключили канал в вк. Оно нам надо?</t>
+  </si>
+  <si>
+    <t>22.06.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4796</t>
+  </si>
+  <si>
+    <t>Утро на фестивале Скалы России на базе КБГУ в селе Эльбрус</t>
+  </si>
+  <si>
+    <t>21.06.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4786</t>
+  </si>
+  <si>
+    <t>Начинаю публиковать фотки с фестиваля Скалы России 2026. Заваливать не буду. По одному посту в день. И начну со столь любимого ЧБ :-)</t>
+  </si>
+  <si>
+    <t>20.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4785</t>
+  </si>
+  <si>
+    <t>Розыгрыш! Разыгрываем палатку Revel Camp 3! Условия очень простые: 1. Быть подписчиком этого ТГ канала 2. Быть подписчиком любого из наших каналов (ВК, Дзен, Рутьюб, Ютьюб) 4. Сделать перепост ролика «Revel Camp Quest 3» (из ВК https://vkvideo.ru/video-140466028_456241147, https://youtu.be/rQ94P9Ag6_k) 5. И нажать внизу кнопку «Участвую». Итоги в пятницу 26 июня</t>
+  </si>
+  <si>
+    <t>20.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4784</t>
+  </si>
+  <si>
+    <t>Сегодня смотрим и разыгрываем Revel camp Quest 3 ЮТ https://youtu.be/rQ94P9Ag6_k ВК https://vkvideo.ru/video-140466028_456241147 а розыгрыш через пару минут</t>
+  </si>
+  <si>
+    <t>20.06.26 04:29</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4783</t>
+  </si>
+  <si>
+    <t>Анонс: Сегодня в 10 ролик про палатку и розыгрыш палатки</t>
+  </si>
+  <si>
+    <t>19.06.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4774</t>
+  </si>
+  <si>
+    <t>Краткий репортаж с производства фирмы Энерлек! Спальники Археос (первая партия) шьются и скоро поедут к заказавшим! Один человек, говорят уже получил. Готовится и вторая партия. И скоро стартует и новое снаряжение, сегодня еще ролик записывал.</t>
+  </si>
+  <si>
+    <t>17.06.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4773</t>
+  </si>
+  <si>
+    <t>На подкасте в "Сплаве" - где то может немного повтор с другими подкастами, а где-то может и слишком в сторону и слишком откровенно получилось. Впрочем да и пусть... https://youtu.be/ucYPEczmd34</t>
+  </si>
+  <si>
+    <t>17.06.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4771</t>
+  </si>
+  <si>
+    <t>Зрители сообщают: фирма "Натурнике" (Naturehike) насмотрелись Оспри, Декатлона и др. и выпустили рюкзак с вентилируемой и регулируемой спиной https://ali.click/0mz1f1p?erid=2SDnjevKoZL 35 и 65л, вес для 65 = 1.8, цена примерно соответствует Декатлоновскому с Озона. Есть варианты спины М и Ж. Если кто из Питера и будет покупать - я бы потестил ;-) Книксен: Реклама: ООО "АЛИБАБА.КОМ (РУ)" ИНН: 7703380158</t>
+  </si>
+  <si>
+    <t>16.06.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4770</t>
+  </si>
+  <si>
+    <t>⚡ Уточнение информации 🇷🇺 15.06.2026. СУ СК РФ по Республике Карелия, спустя почти 11 месяцев после происшествия, завершил расследование и закрыл дело о гибели троих туристов в акватории Белого моря в июле 2025 года. Состава преступления обнаружено не было. Причиной гибели названо нарушение туристами правил безопасности. Участники похода опубликовали подробный рассказ о событиях со своей точки зрения. Мнения и оценочные суждения, высказанные авторами, могут не совпадать с мнением нашей редакции. Тем не менее, считаем полезным ознакомиться с обстоятельствами, изложенными непосредственными участниками, и сделать для себя собственные выводы. — Источники: V1, v102, со ссылкой на пресс-службу СУ СК РФ по Республике Карелия — #Белое_море #Карелия #Россия #Каякинг #смерть #Уточнение @Water_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4769</t>
+  </si>
+  <si>
+    <t>15.06.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4768</t>
+  </si>
+  <si>
+    <t>Дожили. Оф. Группа по спорт ориентированию в СПб, на минуточку</t>
+  </si>
+  <si>
+    <t>15.06.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4767</t>
+  </si>
+  <si>
+    <t>Капсульный отель это как палатка только отель :)) рейс отложили на полсуток</t>
+  </si>
+  <si>
+    <t>14.06.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4765</t>
+  </si>
+  <si>
+    <t>Прямо сейчас, Эльбрус, серебряная медаль финишера у Олега Маркова, выпускника клуба</t>
+  </si>
+  <si>
+    <t>14.06.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4764</t>
+  </si>
+  <si>
+    <t>Ну действительно неожиданный крен получили новинки от Еды с собой... но этому есть объяснение ЮТ ВК https://vkvideo.ru/video-140466028_456241146</t>
+  </si>
+  <si>
+    <t>14.06.26 03:56</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4763</t>
+  </si>
+  <si>
+    <t>13.06.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4762</t>
+  </si>
+  <si>
+    <t>Кадр дня: "Трудность" - хорошее название дисциплины в скалолазании. Тут мне кажется, передает...</t>
+  </si>
+  <si>
+    <t>13.06.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4761</t>
+  </si>
+  <si>
+    <t>Этот рюкзак купил один из участников клуба. Померить удалось всем, и высоким и не очень, и тощим и крупным. И никто не сказал, что ему ок... А, да еще стропы лямок короткие ппц. На зимнюю одежду может не налезть ЮТ https://youtu.be/bd1UAPCqyhQ ВК https://vkvideo.ru/video-140466028_456241145</t>
+  </si>
+  <si>
+    <t>13.06.26 01:58</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4760</t>
+  </si>
+  <si>
+    <t>Доброе, раннее!!</t>
+  </si>
+  <si>
+    <t>12.06.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4759</t>
+  </si>
+  <si>
+    <t>Кадр дня, болдеринг</t>
+  </si>
+  <si>
+    <t>12.06.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4758</t>
+  </si>
+  <si>
+    <t>АНонс: завтра краткий блиц-обзор Naturehike Rock 2 а в воскресенье новинки походной еды с новыми вкусами. Иногда - очень неожиданными</t>
+  </si>
+  <si>
+    <t>12.06.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4757</t>
+  </si>
+  <si>
+    <t>Про миграцию пуха в пуховике. Перепост https://vk.ru/wall-217351105_497</t>
+  </si>
+  <si>
+    <t>12.06.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4755</t>
+  </si>
+  <si>
+    <t>Доброе! Сегодня снимал восход в ущелье Адыл Су</t>
+  </si>
+  <si>
+    <t>11.06.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4754</t>
+  </si>
+  <si>
+    <t>Кадр дня :) а вот название "страховка в болдеринге" скучное. Можете предлагать свои варианты :)</t>
+  </si>
+  <si>
+    <t>11.06.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4752</t>
+  </si>
+  <si>
+    <t>Доброе дождливо-туманное</t>
+  </si>
+  <si>
+    <t>10.06.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4751</t>
+  </si>
+  <si>
+    <t>Кадр дня</t>
+  </si>
+  <si>
+    <t>10.06.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4750</t>
+  </si>
+  <si>
+    <t>С Олегом Марковым, участником клуба с 1997 (!) года на фестивале Скалы России, Эльбрус</t>
+  </si>
+  <si>
+    <t>10.06.26 03:17</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4747</t>
+  </si>
+  <si>
+    <t>Всем доброе!</t>
+  </si>
+  <si>
+    <t>09.06.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4746</t>
+  </si>
+  <si>
+    <t>Доброе! В ожидании Кавказа</t>
+  </si>
+  <si>
+    <t>07.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4745</t>
+  </si>
+  <si>
+    <t>Абсолютная новинка и инновация от ЧиллСкилл ЮТ https://youtu.be/7Ws-CcmsInQ ВК https://vkvideo.ru/video-140466028_456241144</t>
+  </si>
+  <si>
+    <t>06.06.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4744</t>
+  </si>
+  <si>
+    <t>Жарко</t>
+  </si>
+  <si>
+    <t>06.06.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4743</t>
+  </si>
+  <si>
+    <t>На эту сейчас очень низкая цена https://ali.click/7xnxd1x?erid=2SDnjbq7Mza</t>
+  </si>
+  <si>
+    <t>06.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4742</t>
+  </si>
+  <si>
+    <t>Меня, если честно, немножко замучили вопросами про одежду. Вот, отвечаю! Ют https://youtu.be/jzMjC9Zmj84 ВК https://vkvideo.ru/video-140466028_456241143</t>
+  </si>
+  <si>
+    <t>06.06.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4741</t>
+  </si>
+  <si>
+    <t>Анонс: сегодня в 10 про новинки походной одежды на лето, а завтра необычный тент</t>
+  </si>
+  <si>
+    <t>05.06.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4740</t>
+  </si>
+  <si>
+    <t>Спасение в горах</t>
+  </si>
+  <si>
+    <t>05.06.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4736</t>
+  </si>
+  <si>
+    <t>Силуэты. Чемпионат СПб по спортивному туризму, горные дистанции</t>
+  </si>
+  <si>
+    <t>04.06.26 19:55</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4726</t>
+  </si>
+  <si>
+    <t>Эмоции... Вообще девочки в команде были сильные и эмоциональные</t>
+  </si>
+  <si>
+    <t>04.06.26 19:53</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4718</t>
+  </si>
+  <si>
+    <t>После срыва мужик у них минут двадцать висел. Они на него грузы как на полку ставили. Удобно</t>
+  </si>
+  <si>
+    <t>04.06.26 19:51</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4714</t>
+  </si>
+  <si>
+    <t>Еще фоточки с чемпионата Петербурга по Спортивному туризму (Егоровские): Срыв</t>
+  </si>
+  <si>
+    <t>02.06.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4703</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4704</t>
+  </si>
+  <si>
+    <t>Друзья, вот и прошёл гамачный слёт 2026 🌲 Всех благодарю за активное участие, общение и обмен опытом! Отдельно выражаю благодарность производителям гамаков и их представителям за проведённый лекторий. А также благодарю производителей туристической еды и кофе за предоставленные призы для участников слёта! 📝 Были проведены лекции про гамаки различных производителей, включая весьма экзотические экземпляры. Провели мастер-класс по плетению вупи-слинга и конкурс с розыгрышем гамаков, видео с которым можно посмотреть на канале Crazy Trekkers 🎬 Также Андрей - Ловкий рюкзак уже выложил фотографии 📷 📌 Через некоторое время соберём все фото в одну папку и опубликуем А пока что делитесь своими впечатлениями, эмоциями и пожеланиями на будущие слёты 🙏</t>
+  </si>
+  <si>
+    <t>01.06.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4702</t>
+  </si>
+  <si>
+    <t>А мимими насос от Найткора какой! 22 грамма! красота https://ali.click/zv3hd1b?erid=2SDnjcbFAW6 (раз ссылка то и поклон всем контролирующим земной: ) Реклама: ООО "АЛИБАБА.КОМ (РУ)" ИНН: 7703380158</t>
+  </si>
+  <si>
+    <t>01.06.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4701</t>
+  </si>
+  <si>
+    <t>Забавно видеть на главной странице Али, на распродаже свою фотку палатки, снятую в Изборске в 21году :-) Кстати, на двушки и трешки Археосы скидок нет :( но на однушку и (неожиданно) Blackdeer Ultralight (я думал они кончились давно) вполне приличные^ 1pro - чуть больше 9к. Самонадувайка так вообще 2100. НАерное курс подыграл https://ali.click/whqgd17?erid=2SDnjdNG2fc (а далее необхходимый книксен, раз есть ссылка - Реклама: ООО "АЛИБАБА.КОМ (РУ)" ИНН: 7703380158)</t>
+  </si>
+  <si>
+    <t>31.05.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4700</t>
+  </si>
+  <si>
+    <t>Сегодня о важных мелочах ЮТ https://youtu.be/_WTShcdDR1M ВК https://vkvideo.ru/video-140466028_456241142</t>
+  </si>
+  <si>
+    <t>31.05.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4699</t>
+  </si>
+  <si>
+    <t>30.05.26 19:42</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4693</t>
+  </si>
+  <si>
+    <t>Эпическое выполнение маятника (судьи разбегались) остальное завтра вечером</t>
+  </si>
+  <si>
+    <t>30.05.26 19:41</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4684</t>
+  </si>
+  <si>
+    <t>Сегодня снимал на чемпионате Петербурга по спортивном туризму на горных дистанциях (мемориал памяти В.П. Егорова). Неожиданно, но первой командой которая долго и упорно (временами очень громко) шла к финишу оказалась группа студентов, которую я уже снимал на кубке ИТМО (серия "Дисквалификация"). Они выдали отличный перформанс, и я совершенно удовлетворенный съемкой уехал на слет. Ну а вас ждет несколько серий публикаций которые можно объединить как "Хроники одной команды"</t>
+  </si>
+  <si>
+    <t>30.05.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4681</t>
+  </si>
+  <si>
+    <t>Слет любителей гамачного туризма, организатор- Александр, участник клуба и автор канала Среднестатистический путешественник</t>
+  </si>
+  <si>
+    <t>30.05.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4680</t>
+  </si>
+  <si>
+    <t>Всем доброе! У меня сегодня бешеный день: с утра скалы, потом слет любителей гамачного туризма...</t>
+  </si>
+  <si>
+    <t>30.05.26 05:21</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4679</t>
+  </si>
+  <si>
+    <t>Анонс: сегодня кемпинговый проектор, завтра пять полезных мелочей для кемпинга</t>
+  </si>
+  <si>
+    <t>29.05.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4678</t>
+  </si>
+  <si>
+    <t>📰В журнале Backpacker вышла небольшая статья о возможных проблемах с ногами во время похода. Главное: Рассказывают доктор-физиотерапевт Мэтью Уэлч (Mathew Welch, Certified Strength &amp; Conditioning Specialist, Master of Science) и доктор-ортопед Грегори Альварес (Gregory Alvarez, Doctor of Podiatric Medicine): ▪️Острая, колющая боль в нижней части стопы и в районе пятки Чаще всего это подошвенный фасциит. Заболевание, вызванное чрезмерной нагрузкой на свод стопы и на пятку. Может возникать в результате длительных пеших прогулок, ношения слишком тяжёлого рюкзака или неправильно подобранной обуви. В зоне риска люди с плоскостопием или с высоким сводом стопы. Первая помощь: холод, растяжка, снятие нагрузки. Нужно сократить дневную дистанцию или временно отказаться от походов и дать отдохнуть ногам. Можно использовать ортопедические стельки, которые подберёт для вас доктор. Если боль не проходит, нужно обратиться к доктору. ▪️Боль и припухлость с внешней стороны лодыжки, нестабильность и щелчки Чаще всего это малоберцовая тендинопатия. Как правило, возникает из-за перенапряжения сухожилий с внешней стороны лодыжки. Например, при передвижении по пересечённой местности, долговременных подъёмов в гору. В зоне риска люди с тяжёлыми рюкзаками, нестабильностью в голеностопном суставе и с неправильно подобранной обувью. Первая помощь: холод, отдых. Помогает обувь с боковой поддержкой. Для профилактики рекомендуется тренировать мышцы голеностопного сустава и избегать резкого увеличения дистанции. ▪️Боль, скованность и болезненность в задней части лодыжки или пятки Чаще всего это воспаление ахиллова сухожилия (тендинит). Может возникать при перенапряжении икроножной мышцы, отложении кальция или микротравмах сухожилия. Первая помощь: холод, растяжка до и после нагрузки, правильное позиционирование стопы, снижение физических нагрузок. ▪️Боль, шишка на задней поверхности пятки Чаще всего это болезнь Хаглунда. Можно перепутать с воспалением ахиллова сухожилия. Как правило возникает при постоянном трении задней поверхности пятки (неправильная обувь), деформациях стопы (варус, высокий свод), перенапряжении ахиллова сухожилия. Первая помощь: отдых, растяжка, сгибание стопы вверх. В идеале обувь с мягким задником, который будет поддерживать ахиллово сухожилие или ортез. ▪️Боль, отёк и скованность в верхней части стопы Чаще всего это воспаление сухожилий-разгибателей стопы (тенденит). Часто возникает при длительных спусках или подъёмах. Первая помощь: холод, иммобилизация, отдых. Для профилактики больше тренируйтесь перед походом, носите подходящую обувь с жёсткой подошвой и не совершайте длительных переходов без подготовки. ▪️Боль (жжение) в подушечках стопы Чаще всего это метатарзалгия. Возникает из-за чрезмерных нагрузках на стопу, как правило, при спусках или подъёмах. Первая помощь: холод, покой, возвышенное положение конечности. Для профилактики - ношение подходящей обуви, использование амортизирующих стелек. При хроническом заболевании необходимо обратиться к врачу. Информация: Backpacker — #Туризм #Медицина #Backpacker @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4677</t>
+  </si>
+  <si>
+    <t>Перепост:-р кстати, кое что из этого набора было</t>
+  </si>
+  <si>
+    <t>29.05.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4676</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Илья (@Ilya_P0P0V) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>29.05.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4675</t>
+  </si>
+  <si>
+    <t>Друзья! Фирма Энерлек просила передать, что они обработали и обзвонила все заявки на спальник Археос. Но есть несколько человек, чьи контакты были записаны неточно. Если вы- такой человек, то выйдите с ними на контакт повторно. Ну а для тех, кто в раздумьях- лучше решать до 1 июня, потом цена будет выше (но промокод останется)</t>
+  </si>
+  <si>
+    <t>29.05.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4673</t>
+  </si>
+  <si>
+    <t>Перепост. "Только в случае согласия..."</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4674</t>
+  </si>
+  <si>
+    <t>🔥 С 1 сентября 2026 г. обновляются Правила пожарной безопасности в лесах Правила устанавливают единые требования к мерам пожарной безопасности в лесах в зависимости от целевого назначения земель и лесов и обеспечению пожарной безопасности в лесах при использовании, охране, защите, воспроизводстве лесов, осуществлении иной деятельности в лесах и при пребывании граждан в лесах. В частности, установлены требования пожарной безопасности в лесах при осуществлении рекреационной деятельности: При осуществлении рекреационной деятельности в лесах в период пожароопасного сезона устройство мест отдыха, туристских стоянок и проведение других массовых мероприятий разрешается только в случае согласия органов государственной власти или органов местного самоуправления, указанных в пункте 4настоящих Правил, при условии оборудования на используемых лесных участках мест для разведения костров и сбора мусора. Признается утратившим силу Постановление Правительства РФ от 7 октября 2020 г. N 1614, которым утверждены аналогичные правила. Постановление Правительства РФ от 23.05.2026 N 591 "Об утверждении Правил пожарной безопасности в лесах" 🚀 Юридические новости-Туризм ⚡️ МАХ - Туризм и Закон</t>
+  </si>
+  <si>
+    <t>27.05.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4672</t>
+  </si>
+  <si>
+    <t>Турист заплатил за пожар в тайге почти 2 млн руб. Группа в Красноярском крае отправилась в поход на Первомай в район Есауловской петли. Один из походников решил отметить праздник запуском сигнальной ракеты. В итоге 3,5 гектара тайги сгорело. Мужчина выплатил в общей сложности 1,8 млн руб. Из этой суммы 822 тыс. руб. пошло Маганскому лесничеству, еще около 1,05 млн руб. – затраты на ликвидацию пожара. Но уголовное дело все равно возбудили. Подробнее на ТурДоме. @tourdom</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4671</t>
+  </si>
+  <si>
+    <t>Перепост. Поделом!</t>
+  </si>
+  <si>
+    <t>26.05.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4670</t>
+  </si>
+  <si>
+    <t>Лазають тут всякие, с веревками и карабинами, а мне убирай!</t>
+  </si>
+  <si>
+    <t>26.05.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4669</t>
+  </si>
+  <si>
+    <t>Друзья, гамачный слёт состоится уже на этих выходных! 🔴 Лемболово 30-31.05.26 Координаты:+60.414435, +30.328362 📝 Одевайтесь по погоде, берите необходимое снаряжение, заготавливайте вопросы и истории 📌 На слёте будут представлены гамаки от многих производителей 🎁 Будут разыгрываться гамаки от "ЧиллСкилл", "Cradle", "RebelGears", а также ценные призы от "Лисакормит", "Еда с собой" и "Мануфактура кофе" 🎁 🗨️А также у вас будет возможность лично пообщаться с Дмитрием Киприяновым - создателем бренда ЧиллСкилл и представителями компании RebelGears 🗨️ ❗Прошу каждого участника соблюдать порядок в лагере и унести с собой мусор 🚯 У ж/д платформы есть большой мусорный бак 🚮 ❗А также напоминаю про противопожарный режим на территории Ленинградской области 📛 Пост с подробной организационной информацией: https://t.me/taiga_channel/1020 Вдруг кто-то ещё не отметился в опросе, прошу сделать это для понимания количества участников: https://t.me/taiga_channel/1035</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4668</t>
+  </si>
+  <si>
+    <t>24.05.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4667</t>
+  </si>
+  <si>
+    <t>Пояснительная бригада поясняет про спальник Археос 1. Ширина спальников вариант «Средний» (210) и малый около 79-80 см, увеличенный 90 2. В Средний влезает человек очень крупного размера, и ростом в районе 2м. Каретка молнии двусторонняя 3. Компрессионными мешками будут снабжены все спальники. Но компрессионный мешок будет несколько большего размера, чем у таких же спальников без подогрева 4. Представители фирмы Энерлек находятся в этом чате и смотрят все вопросы 5. С понедельника они обзвонят всех заказавших и обсудят доставку и сроки 6. Промокод, даже если он не сработал на сайте – можно сказать лично им при обзвоне, написать в отдельном письме и они учтут при определении итоговой цены 7. Стартовая цена на спальник будет держаться в случае заказа до начала июня 8. Предзаказ предполагает предоплату 50%, которая (с учетом промокода) будет если не символической, то совсем небольшой 9. Первая партия спальников со сроком изготовления конец июня-начало июля уже полностью заказана. 10. Все заказы будут выполнены второй и далее партиями, просто это будет немного позже. 11. Просьбу о продаже панелей (ковриков с панелями) отдельно в розницу фирме передал 12. Все возникающие проблемы будут решаться по мере их возникновения, начиная с понедельника специалисты фирмы активно включатся в процесс.</t>
+  </si>
+  <si>
+    <t>23.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4666</t>
+  </si>
+  <si>
+    <t>Фирма Энерлек просила передать: они видят заявки и будут обрабатывать их в понедельник. И промокод если сразу не сработал можно будет учесть</t>
+  </si>
+  <si>
+    <t>23.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4665</t>
+  </si>
+  <si>
+    <t>Вк https://vkvideo.ru/video-140466028_456241139?list=08fcb210899c3a1446</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4664</t>
+  </si>
+  <si>
+    <t>Сам ролик ют https://youtu.be/LumBZL6LN9Y</t>
+  </si>
+  <si>
+    <t>23.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4663</t>
+  </si>
+  <si>
+    <t>Розыгрыш! Разыгрываем Спальный мешок Археос! Условия очень простые: 1. Быть подписчиком этого ТГ канала 2. Быть подписчиком любого из наших каналов (ВК, Дзен, Рутьюб, Ютьюб) 4. Сделать перепост ролика «Спальный мешок Археос» (из ВК https://vkvideo.ru/video-140466028_456241139, Ютьюб https://youtu.be/LumBZL6LN9Y) 5. И нажать внизу кнопку «Участвую». Итоги в пятницу 29 мая Внимание! Выигравший получит спальный мешок от фирмы Эерлек в сроки изготовления первой партии (конец июня-начало июля)</t>
+  </si>
+  <si>
+    <t>23.05.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4662</t>
+  </si>
+  <si>
+    <t>Анонс: сегодня в 10 утра стартует ролик про спальник Археос: новинка и совместная разработка Археоклуба и фирмы Энерлек. И розыгрыш!</t>
+  </si>
+  <si>
+    <t>22.05.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4651</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4652</t>
+  </si>
+  <si>
+    <t>✈️ Летите с пауэрбанком? Вот что важно знать перед полётом С 27 марта 2026 года вступили в силу правила провоза и использования портативных аккумуляторов на борту. Заряжать устройства во время полёта запрещено, а к упаковке аккумуляторов теперь необходимо относиться особенно внимательно. ❗️ Всё это — вопрос безопасности. Литиевые батареи могут воспламеняться при коротком замыкании или перегреве, а в замкнутом пространстве салона это серьёзная угроза для пассажиров, экипажа и самого самолёта. Международная организация гражданской авиации (ИКАО) обновила положение о перевозке литиевых батарей и портативных электронных устройств пассажирами и членами экипажа (Технические инструкции, Doc. 9284, 2025–2026 гг.). Это единый международный стандарт, направленный на безопасность всех, кто находится на борту. Вместе с Минтрансом и Росавиацией рассказываем, как правильно летать с пауэрбанком☝️ @Mintrans_Russia @favt_ru #объясняемрф ⚡ Подписаться на Объясняем.рф | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4649</t>
+  </si>
+  <si>
+    <t>Перепост :-Р</t>
+  </si>
+  <si>
+    <t>21.05.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4648</t>
+  </si>
+  <si>
+    <t>Медведности</t>
+  </si>
+  <si>
+    <t>18.05.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4640</t>
+  </si>
+  <si>
+    <t>Рваная томленая говядина на булочке бриошь в лесу. Все три блюда сделаны Ильей, участником клуба</t>
+  </si>
+  <si>
+    <t>18.05.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4638</t>
+  </si>
+  <si>
+    <t>18.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4630</t>
+  </si>
+  <si>
+    <t>Суп Том Кха в лесу (да это первые шаги к новой книжке)</t>
+  </si>
+  <si>
+    <t>18.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4624</t>
+  </si>
+  <si>
+    <t>Английский завтрак в лесу (кемпинг)</t>
+  </si>
+  <si>
+    <t>17.05.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4617</t>
+  </si>
+  <si>
+    <t>В эти выходные состоялся выезд Археологического клуба на тропу Южного берега, где проводился семинар по новым видам снаряжения, тестировалось новое оборудование, усваивались навыки установки стационарного лагеря. Благодарю всех участников, а особенно Илью за кулинарное шоу и Александра (канал Среднестатистический путешественник) за обучающее занятие. А завтра в чате кулинарный день :))</t>
+  </si>
+  <si>
+    <t>17.05.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4615</t>
+  </si>
+  <si>
+    <t>11.05.2026. округ Тайтунг, Тайвань. Пострадавших нет 😊🇹🇼 50-летнего туриста из Австралии спасли в горах округа Тайтунг. Турист отправился в одиночный поход с саксофоном и застрял на сложном рельефе. Чтобы подать сигнал он начал играть на саксофоне. Спасатели обнаружили туриста, который находился на скальном уступе. Из-за сложного рельефа и плохих погодных условий команда не смогла сразу до него добраться. Однако, спасатели использовали дроны, чтобы сбросить туристу припасы. 14 мая спасательная команда эвакуировали туриста. «Это чудо. Спасибо, Тайвань». Информация: news.com — #Туризм #Спасение #Тайвань @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4614</t>
+  </si>
+  <si>
+    <t>А вы: свисток, свисток... (перепост)</t>
+  </si>
+  <si>
+    <t>17.05.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4613</t>
+  </si>
+  <si>
+    <t>Только включили интернеты... доброе!</t>
+  </si>
+  <si>
+    <t>16.05.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4611</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4612</t>
+  </si>
+  <si>
+    <t>📰В журнале Backpacker вышла статья о защите от комаров. Главное: Изменение климата положительно влияет на популяцию насекомых, включая комаров. С одной стороны комаров в целом становится больше, с другой стороны они появляются в новых районах и просыпаются раньше. Комары могут переносить опасные инфекционные заболевания, но и сами по себе их укусы неприятны и способы вызвать аллергические реакции. ▪️DEET (ДЭТА / диэтилтолуамид) Одно из самых эффективных средств от комаров. Считается, что оптимальная концентрация составляет 30%. При более низкой концентрации средство будет менее эффективно, при более высокой - становится опасной для человека, но эффективность не становится сильно выше. ДЭТА может повредить мембранные ткани, поэтому такими средствами не рекомендуется обрабатывать мембрану. ▪️Picaridin (пикаридин / икаридин) Менее эффективно, чем ДЭТА, но имеет более приятный запах и относительно безопасно для мембраны. Эффективны средства с концентрацией не менее 20%. Нужно наносить средство каждые 4 часа. С осторожностью использовать при наличии аллергии и для детей. ▪️2-Undecanone (2-Ундеканон) Средство природного происхождения. Может быть эффективно против одного вида комаров, но малоэффективно против другого вида. Средство относительно новое, исследования продолжаются. ▪️Permethrin (перметрин) Используется только для обработки одежды (в том числе, палаток), не наносится на кожу. Используется, в том числе, военными. Не отпугивает, а убивает насекомых. Не рекомендуется использовать для детей и беременных женщин, возможны аллергические реакции. Смывается мыльным раствором. Эффективность сохраняется до 6 недель. ▪️IR3535 (этилбутилацетиламинопропионат) Эффективность приближена на 25%-30% ДЭТА, но сохраняется около двух часов. Средство безопасно для детей и не имеет запаха. ▪️Patchouli oil (масло пачули) Природное средство. Отпугивает комаров с помощью запаха. Действует до трёх часов. Исследования продолжаются. Информация: Backpacker — #Статья #Туризм #Backpacker @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>16.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4610</t>
+  </si>
+  <si>
+    <t>Сегодня разбираемся что влезет в МКМ, а что в БЧД... И кстати в конце подробно объяснил почему книжка по кемпингу выходит только в электронном виде ЮТ https://youtu.be/c1HjhQLUavY ВКhttps://vkvideo.ru/video-140466028_456241138</t>
+  </si>
+  <si>
+    <t>16.05.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4609</t>
+  </si>
+  <si>
+    <t>Ещё одна потеря в группе: коврик Naturehike rv 3.2 не на ветке, в гамаке взял и сдулся. Будем разбираться, но предположу, что это наследственное. Брак по шву и не лечится. Другие модели примерно так ходили по году и сдувались неожиданно</t>
+  </si>
+  <si>
+    <t>16.05.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4608</t>
+  </si>
+  <si>
+    <t>15.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4607</t>
+  </si>
+  <si>
+    <t>Анонс: завтра разбираемся, что взять на отдых на природу</t>
+  </si>
+  <si>
+    <t>15.05.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4605</t>
+  </si>
+  <si>
+    <t>Накрыло на тропе дождиком. Так я узнал, что гортекс сдох... 6 лет. Норм. Пропитку возобновлял если чо</t>
+  </si>
+  <si>
+    <t>14.05.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4603</t>
+  </si>
+  <si>
+    <t>Ещё один элемент заботы о нас. Каждый день ведь! Без отдыха. Перепост, да :-р</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4604</t>
+  </si>
+  <si>
+    <t>В Госдуме не исключают, что для желающих подняться в горы туристов введут обязательную сертификацию. Об этом рассказал глава комитета по туризму и развитию туринфраструктуры Сангаджи Тарбаев. Он отметил, что горные восхождения – это еще и бизнес. «Если мы в советское время могли говорить о некоем спортивном интересе, идеологическом интересе, то здесь это бизнес-продукт, это стоит очень больших денег. Люди иногда не готовы физически, но готовы финансово. А проводник, который зарабатывает на этом деньги, соблазняется на этот фактор», – уточнил Сангаджи Тарбаев. Подробнее на ТурДоме. @tourdom</t>
+  </si>
+  <si>
+    <t>14.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4602</t>
+  </si>
+  <si>
+    <t>Тут на Алике интересные события происходили: изначально многие продавцы стали выставлять тысячи и десятки тысяч товаров, которые нифига не продавались. После этого Алиэкспресс (который от этого чуть не упал) резанул все непродающие карточки. И что же мы увидели - у фирмы Черный Олень осталось буквально две странички товаров. Больше в продаже нет Blackdeer Expedition, Blackdeer Archeos 2v2. Ковры и другие палатки Archeos пока в продаже есть, но тенденция безрадостная :(</t>
+  </si>
+  <si>
+    <t>13.05.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4601</t>
+  </si>
+  <si>
+    <t>13.05.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4595</t>
+  </si>
+  <si>
+    <t>Работы и фото нашей художницы Варвары Тарасовой с недавнего похода Да, один наш участник клуба (лось здоровый) припер с собой сапборд</t>
+  </si>
+  <si>
+    <t>12.05.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4585</t>
+  </si>
+  <si>
+    <t>9-11 мая участники Археологического клуба провели традиционный весенний поход. В этом году он проходил по новому маршруту в районе ст. Яппиля. В период похода также тестировалось новое снаряжение и отрабатывались новые формы работы. Результаты обязательно будут представлены на каналах и в соц. сетях. #археоклуб</t>
+  </si>
+  <si>
+    <t>12.05.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4583</t>
+  </si>
+  <si>
+    <t>"Да ладно, Сева запрет на прохождение тропы без авторизованного гида это чисто для коммерции, обычных людей без коммерческой группы это не коснется" говорили мне вы... ВОт - не коснулось. Теперь если вы хотите пройти по тропе, то нужно заплатить и стать коммерческой группой. И конечно, во имя безопасности. Да, это перепост</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4584</t>
+  </si>
+  <si>
+    <t>Пять троп в горы над Ялтой будут закрыты ▪️Пять маршрутов экологическо-туристических троп Ялтинского горно-лесного заповедника будут закрыты для самостоятельного посещения туристами. Об этом в мультимедийном пресс-центре РИА Новости Крым рассказала начальник отдела познавательного туризма ФГБУ "Заповедный Крым" Екатерина Лелюк. "В зимний период у нас было немало обвалов и оползневых процессов. Все это приводим в порядок. В данный период времени около 20 маршрутов доступны для самостоятельного посещения и пять маршрутов закрыты", – рассказала она. ▪️По информации Лелюк, это Кореизская и Штангеевские тропы, тропа на гору Иограф и на Таракташ. Также для посещения в этом году будут закрыты Опукский и Казантипский заповедники. ▪️В "Заповедном Крыме" уточнили, что в 2025 году прошлом году вступило в силу постановление правительства РФ 2229, которое обязало "Заповедный Крым" как операторов взять на себя ответственность за жизнь и безопасность граждан на турмаршрутах. "Чем больше опасных зон на маршруте, тем менее доступны эти маршруты должны быть для самостоятельного посещения, либо мы должны их привести полностью в соответствие с ГОСТом: обнести перилами, установить максимальное количество табличек и так далее. Поэтому, к сожалению, эти пять маршрутов пока недоступны для самостоятельного посещения. Но мы придумали такой ход для того, чтобы все-таки можно было бы посетить эти маршруты – это квалифицированные аттестованные инструкторы-проводники", – рассказала Екатерина Лелюк. ▪️В этом случае ответственность за жизнь и здоровье туриста берет на себя инструктор-проводник. За эти услуги проводники взимают небольшую плату, уточнили в руководстве ООПТ. ▪️Директор ФГБУ "Заповедный Крым" Артур Мурзаханов не очень удовлетворен законом, который обязывает закрывать тропы. По его мнению, тот, кто создавал такой закон, не совсем понимает, что такое горные туристические маршруты. "Шангеевская и Боткинская тропы – это первые в мире тропы для экологического горного туризма. На тропах, которые выше перечислили, практически невозможно к ГОСТам подойти. Понимаем, что это абсурд. Я прошелся по этой тропе и на каждом ее участке нужно вложить столько средств, что у нас столько своих заработанных средств нет. Сейчас с министерством прорабатываем этот вопрос. Шансы маленькие, но есть на то, чтобы тропы снова были доступны", – сказал он. ▪️Также Екатерина Лелюк добавила, что в следующем году жителям полуострова придется оформлять не годовой пропуск на бесплатное посещение заповедных территорий "Заповедного Крыма", а дневное единоразовое разрешение на конкретный маршрут. "Наши курирующие министерства требуют от нас актуальные цифры по посещаемости. И так как местные жители оформляют разрешение с сроком действия на один год, понять, как часто они посещают заповедник, какие маршруты они посещают, невозможно. А наша задача — посчитать антропогенную нагрузку достаточно точно", – объяснила новшество начальник отдела познавательного туризма ФГБУ "Заповедный Крым". ▪️При этом, по ее словам, посещение остается бесплатным. Также Лелюк объяснила, что это и вопрос безопасности туристов: зная, где, в каком месте, на каком маршруте находится турист, помощь ему можно оказать как можно быстрее. 📲 Не грузит видео? Пошли в наш канал МАХ, чтобы не потеряться и смотреть фоточки и видео без тормозов! 💯Telegram-канал "Безопасность туризма" - 24/7 с вами! Подпишись</t>
+  </si>
+  <si>
+    <t>12.05.26 03:29</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4582</t>
+  </si>
+  <si>
+    <t>Доброе, походное! Фотки с прошедшего похода, связь там была не оч</t>
+  </si>
+  <si>
+    <t>10.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4581</t>
+  </si>
+  <si>
+    <t>Сегодня до канала добрался ролик, сделанный в прошлом году для канала Revel Camp но он весьма мне кажется актуален ЮТ https://youtu.be/vCbtWji3U9I ВК https://vkvideo.ru/video-140466028_456241135</t>
+  </si>
+  <si>
+    <t>09.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4580</t>
+  </si>
+  <si>
+    <t>Кроссовки на лето: ЮТ https://youtu.be/DVijnqM6orY ВК https://vkvideo.ru/video-140466028_456241132</t>
+  </si>
+  <si>
+    <t>08.05.26 19:49</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4579</t>
+  </si>
+  <si>
+    <t>С раннего утра три дня в лесу, вероятно без связи. Не ругайтесь тут пожалуйста</t>
+  </si>
+  <si>
+    <t>08.05.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4578</t>
+  </si>
+  <si>
+    <t>Анонс: завтра разбираемся, какие кроссовки выбрать для летнего похода, а послезавтра расскажу об относительно недорогих и качественных шатрах для кемпинга</t>
+  </si>
+  <si>
+    <t>08.05.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4577</t>
+  </si>
+  <si>
+    <t>НА озере Байкал медведь решил попробовать на вкус фотоловушку. И тут она сработала :-) ИЗ сообщества Кит и Кот</t>
+  </si>
+  <si>
+    <t>08.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4575</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4576</t>
+  </si>
+  <si>
+    <t>Майские без снега - это подозрительно...</t>
+  </si>
+  <si>
+    <t>08.05.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4568</t>
+  </si>
+  <si>
+    <t>И еще немного догтрейла</t>
+  </si>
+  <si>
+    <t>07.05.26 18:16</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4567</t>
+  </si>
+  <si>
+    <t>Погладь бобра! Тоже, конечно фейк и нейросеть</t>
+  </si>
+  <si>
+    <t>07.05.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4566</t>
+  </si>
+  <si>
+    <t>Кстати было такое... на торфяных болотах, когда тропинки подрастоптали. Не скрывало, но по пояс и по грудь запросто</t>
+  </si>
+  <si>
+    <t>06.05.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4565</t>
+  </si>
+  <si>
+    <t>❗️Пропавших в горах Карачаево-Черкесии туристок нашли Девушек обнаружили на высоте 2400 метров в районе озера Любви — конечной точки маршрута. Сейчас туристки в сопровождении спасателей добираются до ближайшего населённого пункта. С ними всё в порядке, сообщает SHOT. 📲 Не грузит видео? Пошли в наш канал МАХ, чтобы не потеряться и смотреть фоточки и видео без тормозов! 💯Telegram-канал "Безопасность туризма" - 24/7 с вами! Подпишись</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4564</t>
+  </si>
+  <si>
+    <t>Нашли! Перепост</t>
+  </si>
+  <si>
+    <t>05.05.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4562</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4563</t>
+  </si>
+  <si>
+    <t>ℹ️Две туристки пропали в горах Карачаево-Черкесии. Девушки потерялись и второй день не выходят на связь ▪️Как стало известно SHOT, две туристки из Астрахани заблудились в последний день своего похода. Девушки должны были выйти к поселению и связаться с родителями, но этого не сделали. Близкие забили тревогу и обратились в службы. Маршрут путешественниц был зарегистрирован в МЧС. ▪️Сейчас туристок ищут 15 спасателей. Они обследуют два района, которые были заявлены в регистрационной карте. Первый — рядом с селом Красный Карачай, через перевал Муху. Второй — Архызское седло и Марухское ущелье. Оба маршрута считаются сложными даже для подготовленных туристов: резкие перепады высот, нестабильная погода и отсутствие связи. В таких условиях легко сбиться с тропы. Наш Макс</t>
+  </si>
+  <si>
+    <t>05.05.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4560</t>
+  </si>
+  <si>
+    <t>Друзья! Участник клуба Александр (канал "Среднестатистический путешественник" ) проводит в конце мая слет любителей походных гамаков. Кому интересно присоединяйтесь. Клуб участвует и поддерживает, я тоже буду. Репощу его объявление:</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4561</t>
+  </si>
+  <si>
+    <t>📌 Друзья, подготовил полную информацию по гамачному слёту 2026 🗓️ ДАТА СЛЕТА: 30-31.05.26 🗺️ ЛОКАЦИЯ Слёт пройдет на природе в районе ж/д станции Лемболово (Ленинградская область). Координаты: 🔴 +60.414435, +30.328362 (возможны корректировки в пределах 200 м) Примерно 15 минут спокойным шагом от станции. Как добраться? На автомобиле 🚗 Двигаясь по Новоприозерскому шоссе (трасса «Сортавала») от Санкт-Петербург, после километрового столба 36 поверните направо по указателю ДОО «Горизонт», ДОЛ «Пионер». Машину можно оставить на парковке у ж/д ст. Лемболово 🔴 +60.411861, +30.332609 На электричке 🚈 Доехать до станции Лемболово с Финляндского вокзала. Также в электричку можно сесть на ст. Девяткино. Расписание и билеты лучше посмотреть заранее в приложениях РЖД Пассажирам или Яндекс Расписания. 🎙️ ПРОГРАММА СЛЁТА Суббота 30.05.26: 09:00 - Заезд, размещение. 13:00 - Мастер-классы, "дегустация" гамаков, "вопрос-ответ". 17:00 - Розыгрыш интересных призов. 20:00 - Свободное время, общение. Воскресенье 31.05.26 09:00 - Отдыхаем, общаемся, тестируем гамаки. 18:00 - Закрытие слета. 📝 ЧЕК ЛИСТ. ЧТО ВЗЯТЬ С СОБОЙ? ✔ палатка / гамак / тент и всё для самостоятельного размещения; ✔ спальник, коврик, утепление по погоде; ✔ еду и воду на весь период пребывания; ✔ кружку, миску, приборы; ✔ складной стул или сидушку, плед; ✔ дождевик, запасную одежду, фонарь, паурбанк; ✔ средства личной гигиены; ✔ индивидуальную аптечку и необходимые лично вам лекарства; ✔ мешки для мусора. 🏕️ОРГАНИЗАЦИЯ БЫТА ✔ Размещение полностью самостоятельное. ✔ Питание полностью самостоятельное. ✔ Поддержание порядка в лагере - общая задача каждого участника. ✔ После себя обязательно убираем весь мусор: принцип простой - после нас чище, чем до нас 🚯🚮 ✔ Рядом с поляной есть родник (рекомендую пить только кипячёную воду), но лучше иметь запас питьевой воды с собой. ❗ПРАВИЛА СЛЁТА Самоорганизация и ответственность: Слёт проходит в формате самоорганизации. Все гости самостоятельно оценивают свои силы, состояние здоровья и снаряжения, погодные условия, безопасность места установки лагеря и принимают решение о своём участии. Каждый несёт полную личную ответственность за себя, своё имущество, здоровье, действия и последствия своего пребывания на природе. Инициатор не осуществляет функции сопровождения, присмотра, медицинского обеспечения, охраны имущества или персонального контроля участников. Атмосфера лагеря: Мы ценим спокойную, уважительную и культурную обстановку. На время программы - без алкоголя. Уважайте соседей по лагерю, соблюдайте тишину в позднее время, бережно относитесь к природе и друг к другу. Дополнительные рекомендации: ✔ зарядить телефон заранее и взять паурбанк; ✔ проверить прогноз погоды перед выездом; ✔ разведение костра официально запрещено на всей территории Ленобласти (противопожарный режим 📛). Быть готовым к прохладе; ✔ обработать одежду средством от клещей. Регулярно осматриваться, т.к. наступил клещевой сезон 🕷️</t>
+  </si>
+  <si>
+    <t>05.05.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4559</t>
+  </si>
+  <si>
+    <t>Кирпич балластный туристический</t>
+  </si>
+  <si>
+    <t>04.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4558</t>
+  </si>
+  <si>
+    <t>Не без этого...</t>
+  </si>
+  <si>
+    <t>03.05.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4556</t>
+  </si>
+  <si>
+    <t>03.05.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4546</t>
+  </si>
+  <si>
+    <t>Немного трейлраннинга и трейлраннеров</t>
+  </si>
+  <si>
+    <t>02.05.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4540</t>
+  </si>
+  <si>
+    <t>Немножко догтрейла</t>
+  </si>
+  <si>
+    <t>02.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4539</t>
+  </si>
+  <si>
+    <t>Мы запустили серию подкастов на тему спорта, туризма, и аутдора в целом ✅ В этом выпуске - разговор с Всеволодом Пежемским, руководителем археологического клуба и автором YouTube-канала ArheoClub.🔥🔥🔥 Поговорили про: — как обычно начинается путь в археологии — чем реальная экспедиция отличается от “романтики” — как выживать и работать в тяжёлых условиях — ошибки новичков в походах — выбор снаряжения и техники — съёмку в экспедициях — страх, неожиданные ситуации и реальный опыт — будущее туризма и исследовательского движения 📌 Подкаст уже доступен к просмотру на Ютуб-канале "ГОДНЫЙ ДРЮ": https://youtu.be/2t2N57nRTR0</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4538</t>
+  </si>
+  <si>
+    <t>Перепост :-)))</t>
+  </si>
+  <si>
+    <t>02.05.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4532</t>
+  </si>
+  <si>
+    <t>За гранью добра и зла: недалеко от трассы в бухте Батарейная у дороги находится старая рампа. И люди приезжают туда менять масло. И выкидывают весь мусор и выливают отработку прямо тут в лесу... И мы уже и разбирали, и муниципалам жаловались. Сейчас выгребли сколько могли, не все. И еще я отправил сообщение в сервисе "Решаем вместе". ТОлько страх в том что даже если повезет и все вывезут, то проблему существования такой точки все равно решать никто не будет и через год опять там будет чудовищная свалка и загрязнение почвы отработкой... #археоклуб #тропаюжногоберега</t>
+  </si>
+  <si>
+    <t>02.05.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4529</t>
+  </si>
+  <si>
+    <t>Обращение не по адресу: очень хочется сказать отдыхающим - уезжаете - забирайте всю свою пленку и свои мангалы. Никому это нафиг не нужно кроме вас... Тем более, что пленка может стать причиной гибели живых существ...</t>
+  </si>
+  <si>
+    <t>02.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4519</t>
+  </si>
+  <si>
+    <t>Собрал информацию по всем запретам и ограничениям, касающимся кемпинга ЮТ https://youtu.be/l0tiAzXQH90 ВК https://vkvideo.ru/video-140466028_456241131</t>
+  </si>
+  <si>
+    <t>01.05.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4518</t>
+  </si>
+  <si>
+    <t>Анонс: завтра ролик про запреты, касающиеся именно загородного отдыха (кемпинга)</t>
+  </si>
+  <si>
+    <t>01.05.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4517</t>
+  </si>
+  <si>
+    <t>В высоком разрешении</t>
+  </si>
+  <si>
+    <t>01.05.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4516</t>
+  </si>
+  <si>
+    <t>Та же фотка в высоком разрешении</t>
+  </si>
+  <si>
+    <t>01.05.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4515</t>
+  </si>
+  <si>
+    <t>Ффух, с трейлов привез 1000 фоток (это после первой выбраковки)... но если бы даже вот эта одна получилась, было бы ощущение, что не зря съездил</t>
+  </si>
+  <si>
+    <t>01.05.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4514</t>
+  </si>
+  <si>
+    <t>01.05.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4513</t>
+  </si>
+  <si>
+    <t>01.05.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4510</t>
+  </si>
+  <si>
+    <t>Сегодня снимаю трейлраннинг, соревнования Hard trail. И что особенно круто- первый этап дог-трейл</t>
+  </si>
+  <si>
+    <t>30.04.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4509</t>
+  </si>
+  <si>
+    <t>Нет я не плачу, это дождик капает</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4508</t>
+  </si>
+  <si>
+    <t>Не могу не перепостить. К недавней лекции</t>
+  </si>
+  <si>
+    <t>30.04.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4507</t>
+  </si>
+  <si>
+    <t>И такое бывает. Туристы в Карелии несколько часов прятались от медведя на дереве. Пара решила посетить водопад Белые мосты. Медведь тоже. В сложившейся ситуации девушка и молодой человек посчитали, что косолапому экскурсия важнее. А чтобы было веселее, вызвали гидов-спасателей. Ждать пришлось всего несколько часов. Суровые мужчины отогнали зверя и вернули туристов с дерева на землю. @tourdom</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4506</t>
+  </si>
+  <si>
+    <t>Перепост:-р</t>
+  </si>
+  <si>
+    <t>30.04.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4500</t>
+  </si>
+  <si>
+    <t>С наступающим! Майские иллюстрации. Вода и велосипеды.</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4499</t>
+  </si>
+  <si>
+    <t>29.04.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4497</t>
+  </si>
+  <si>
+    <t>Перепост сами знаете от кого:-р</t>
+  </si>
+  <si>
+    <t>28.04.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4494</t>
+  </si>
+  <si>
+    <t>По просьбам зрителей, XL</t>
+  </si>
+  <si>
+    <t>28.04.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4488</t>
+  </si>
+  <si>
+    <t>Много вопросов по зеленому худи. Поясняю – буквально находка последних недель – бренд Hankanon. Тонкая отлично вентилируется, приятная наощупь, свободная. Вафелька но не флис. Обещают антибактериальную обработку, то есть быстро заваниваться не должна. Намного мне показалась приятнее рыбацких худи (скользких и в обтяжку). Пойдет и как самостоятельная на жару, и под мембрану, т.к. хорошо отводит влагу от тела. Надевал на футболку, но можно и на голое тело… Не дешевая (но и не дорогая) я уже купил три… размерность – ну по таблице. Она ж свободная – на меня (172 88) налезла и XL и XXL. Рекомендую на лето… https://ali.click/xdy871n?erid=2SDnjf2BeR8 Книксен: Реклама: ООО "АЛИБАБА.КОМ (РУ)" ИНН: 7703380158</t>
+  </si>
+  <si>
+    <t>27.04.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4486</t>
+  </si>
+  <si>
+    <t>Перепост. У нас самих была такая история. Вылезаем из болота, а бабка выходит в деревне и говорит: мальцы, немцев то давно прогнали, припозднились вы</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4485</t>
+  </si>
+  <si>
+    <t>Перепост. У нас симптомы такая история. Вылезаем из болота, а бабка выходит в деревне и говорит: мальца, немцев то давно прогнали, припозднились вы</t>
+  </si>
+  <si>
+    <t>27.04.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4484</t>
+  </si>
+  <si>
+    <t>Во кому возвращение зимы вкайф</t>
+  </si>
+  <si>
+    <t>27.04.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4483</t>
+  </si>
+  <si>
+    <t>🤔Говорят, что этого туриста медведь не задрал.... Туристы в США наткнулись на огромного бурого медведя. На видео один из них прыгает и звонит в колокольчики, пытаясь отпугнуть хищника. Но медведь всё равно бросился на людей. Сообщается, что никто не пострадал. Видео с тропы в Сьерра-Мадре в Калифорнии. Наш макс</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4482</t>
+  </si>
+  <si>
+    <t>На завтрак. Перепост</t>
+  </si>
+  <si>
+    <t>26.04.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4479</t>
+  </si>
+  <si>
+    <t>На легкослете. Не только выступал, но и показывал предсерийный образец</t>
+  </si>
+  <si>
+    <t>26.04.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4478</t>
+  </si>
+  <si>
+    <t>📰Безопасно ли пить сырую воду в дикой природе? В журнале Backpacker вышла статья о рисках употребления сырой воды в дикой природе. Главное: Некоторые туристы считают, что пить сырую воду из ручьёв безопасно для здоровья, но это не так. Если вода кажется чистой, это не значит, что её безопасно пить. Раньше, до 2018 года, многие природные источники воды в США действительно были безопасными и пить сырую воду было относительно безопасно, но с тех пор всё изменилось. Многие "кристальные" горные озёра оказались загрязнены человеческими фекалиями и микропластиком, а в горных ручьях, текущих от ледников, нашли следы опасных микроорганизмом и микропластика, которые появляются при таянии ледников. Факторы риска: таяние снега, обильные дожди, паводки, выпас скота неподалёку, скопления туристов, фермерские поля. При этом некоторые микроорганизмы могут сохраняться в воде месяцами и переживать засуху. Таким образом, пить не очищенную воду не рекомендуется. Для очистки рекомендуется использовать фильтры, кипячение или таблетки для обеззараживания. При этом следует не забывать о том, что некоторые микроорганизмы устойчивы к хлору и к кратковременному кипячению, а вирусы удаляют не все фильтры. Среди всех патогенных микроорганизмом можно выделить вирусы (норовирус), лямблии, криптоспоридии (простейшие) и бактерии (кишечная палочки). Для больших высот и прохладного климата более характеры простейшие, для равнин с тёплым климатом более характерны бактерии, а для мест с большим скоплением людей характерны, как бактерии, так и простейшие. Проточная вода более безопасна, чем стоящая, поскольку концентрация вредных примесей и микроорганизмом будет ниже. Но безопасность сырой воды относительна. Перед питьём воды из ручьёв следует задать себе несколько вопросов: ▪️Что находится выше по течению? ▪️Расположены ли рядом фермерские угодья, населённые пункты или промышленные объекты? ▪️Были ли недавно сильные дожди, наводнения или таяние снега? Употребление грязной воды может привести к отравлению. Как правило, симптомы проявляются через 1-14 дней. Чаще всего - это рвота, понос, боль в животе, повышение температуры тела, лихорадка. Это может привести к обезвоживанию, что усугубит состояние. Наиболее доступным и надёжным способом обработки воды остаётся кипячение, но оно не удаляет мусор и занимает много времени. Большинство фильтров удаляют мусор и бактерии, но не удаляют вирусы. Хлорные таблетки малоэффективны против микроорганизмом, устойчивых к хлору и не удаляют из воды мусор. ❗️Пить сырую воду стоит только в том случае, если риск от обезвоживания превышает риск от употребления сырой воды. Информация: Backpacker — #Туризм #Статья #Безопасность @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4477</t>
+  </si>
+  <si>
+    <t>Подчеркиваю: перепост, журнал Бэкпэкер - другая страна, но проблемы общие</t>
+  </si>
+  <si>
+    <t>26.04.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4476</t>
+  </si>
+  <si>
+    <t>Со слета легкоходов... За наших не переживайте, у нас шатер с печкой для таких мероприятий. А я с утра пробовал пробиться на скалы на соревнования и свернул, не доехав 20 км. ЗА Выборгом снега буквально по колено намело, и накат на дорогах. А резина летняя...</t>
+  </si>
+  <si>
+    <t>26.04.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4475</t>
+  </si>
+  <si>
+    <t>Сегодня видео про здоровенный кирпич ЮТ https://youtu.be/2ygmiIz1zUg ВК https://vkvideo.ru/video-140466028_456241129</t>
+  </si>
+  <si>
+    <t>25.04.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4470</t>
+  </si>
+  <si>
+    <t>Сегодня участники Археологического клуба побывали на слете туристов-легкоходов, организованный сообществом "Ловкий рюкзак" #археоклуб</t>
+  </si>
+  <si>
+    <t>25.04.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4469</t>
+  </si>
+  <si>
+    <t>Друзья! Рад представить Вам новую книжку - Правильный кемпинг. Автор В.Пежемский, дизайн и иллюстрации - В.Тарасова. Постарались обобщить опыт организации летних палаточных лагерей за прошедшие 31 год работы клуба. Книжку прикладываю. Бесплатно. Для желающих поблагодарить номер карты: 2200240449165477</t>
+  </si>
+  <si>
+    <t>25.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4466</t>
+  </si>
+  <si>
+    <t>Друзья! У нас стартует новый проект (или продолжение старого) Правильный кемпинг. Первые ролики посвящены подготовке к поездке на природу. Первый ролик называется "Шесть главных вопросов Правильного кемпинга" ЮТ https://youtu.be/LCprXwv2HjI ВК https://vkvideo.ru/video-140466028_456241128</t>
+  </si>
+  <si>
+    <t>24.04.26 19:18</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4465</t>
+  </si>
+  <si>
+    <t>Анонс: завтра ролик из нового проекта и подарочек всем, а в воскресенье ролик про бронетелефон и розыгрыш этого телефона, но уже на бусти.</t>
+  </si>
+  <si>
+    <t>24.04.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4463</t>
+  </si>
+  <si>
+    <t>Продолжение. Перепост</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4464</t>
+  </si>
+  <si>
+    <t>Один турист погиб и ещё троих нашли живыми спустя девять часов поисков в Бурятии. Спасатели обнаружили трёх туристов из группы, попавшей под лавину в Бурятии. В результате происшествия они получили травмы различной степени тяжести. Спасатели оказали им первую помощь и доставили в лагерь, где передали сотрудникам скорой. Обнаружено тело одного туриста данной группы. По уточнённой информации, группа состояла всего из семи человек. Наш МАХ</t>
+  </si>
+  <si>
+    <t>24.04.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4461</t>
+  </si>
+  <si>
+    <t>Перепост сами знаете от кого ;-р</t>
+  </si>
+  <si>
+    <t>24.04.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4459</t>
+  </si>
+  <si>
+    <t>Перепост... опять непонятное</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4460</t>
+  </si>
+  <si>
+    <t>Следователи, которые работают по делу о гибели красноярских туристов при спуске с Мунку-Сардык, уже идут на помощь другой группе. Альпинистов накрыло лавиной в районе пика Конституции. Известно, что трое человек пострадали. Они смогли по рации сообщить о происшествии. Еще четыре туриста, предположительно, остаются под снежной массой. Подробнее на ТурДоме. @tourdom</t>
+  </si>
+  <si>
+    <t>23.04.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4458</t>
+  </si>
+  <si>
+    <t>Весенний заплыв</t>
+  </si>
+  <si>
+    <t>21.04.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4457</t>
+  </si>
+  <si>
+    <t>Быстрый пончо :-)</t>
+  </si>
+  <si>
+    <t>21.04.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4456</t>
+  </si>
+  <si>
+    <t>18.04.2026. гора Мунку-Сардык, Саяны, Бурятия, Россия. 3 погибших ☠️🇷🇺 По информации экстренных служб республики Бурятия, сообщение о ЧП поступило к ним ранним утром 21 апреля.  Как стало известно на данный момент, группа туристов из 15 человек 18 апреля вышла из базового лагеря на маршрут восхождения к пику Мунку-Сардык (высота 3491 м.). Маршрут группы проходил через слияние рек Белый Иркут и Мугувек.  Вернуться группа должна была 22 апреля к полудню.  Маршрут был зарегистрирован в МЧС. Сегодня утром владелец придорожного кафе обнаружил записку, в которой говорилось о смерти трёх человек из группы. По всей видимости, ее оставили участники группы, после чего вернулись к месту происшествия.  Владелец кафе и связался со службой спасения.  На данный момент все обстоятельства и личности погибших устанавливаются. Предварительная причина смерти-переохлаждение. В данном регионе много популярных туристических маршрутов различной категории сложности. При этом погода достаточно сурова и переменчива даже летом.  Информация: irk.kp.ru — #Смерть #Россия #Бурятия #Саяны #Туризм @Mountain_Accidents</t>
+  </si>
+  <si>
+    <t>21.04.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4455</t>
+  </si>
+  <si>
+    <t>21.04.26 03:38</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4454</t>
+  </si>
+  <si>
+    <t>От Турмастерской про коврики https://vk.ru/wall-28214290_6300</t>
+  </si>
+  <si>
+    <t>19.04.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4444</t>
+  </si>
+  <si>
+    <t>Фотографии с фестиваля, посвященного закрытию скалодрома El Capitan Часть 2</t>
+  </si>
+  <si>
+    <t>19.04.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4434</t>
+  </si>
+  <si>
+    <t>Фотографии с фестиваля, посвященного закрытию скалодрома El Capitan Часть 1. Респект ребятам - взять и закатить фест по такому грустному поводу....</t>
+  </si>
+  <si>
+    <t>19.04.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4432</t>
+  </si>
+  <si>
+    <t>Сегодня на фестивале скалолазания, посвященном закрытию скалодрома El captain</t>
+  </si>
+  <si>
+    <t>19.04.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4431</t>
+  </si>
+  <si>
+    <t>Не пропустите!!! Ют https://youtu.be/mioSOjxuaLg ВК https://vkvideo.ru/video-140466028_456241124</t>
+  </si>
+  <si>
+    <t>18.04.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4421</t>
+  </si>
+  <si>
+    <t>18 апреля, во Всероссийский день заботы о памятниках истории и культуры волонтеры Археологического клуба приняли участие в акции по уборке памятника Культурного наследия - дворца Бельведер. Акция проводилась под эгидой ВООПИК и движения "Волонтеры культуры" Благодарим организаторов за интересный фронт работ, надеемся на дальнейшее сотрудничество #Археоклуб</t>
+  </si>
+  <si>
+    <t>18.04.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4420</t>
+  </si>
+  <si>
+    <t>На Бусти роазыгрываем с сегодняшнего дня Amazfit T-rex Ultra II - те, самые крутые. Тут https://boosty.to/archeoclub</t>
+  </si>
+  <si>
+    <t>18.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4419</t>
+  </si>
+  <si>
+    <t>Мой топ новинок китайского спальникостроения. Обратите внимание - там не только зимние пуховые. Там есть и синтетические утелители и "летний пух" с небольшими навесками от 190 гр. ЮТ https://youtu.be/s8FmluetwIg ВК https://vkvideo.ru/video-140466028_456241123</t>
+  </si>
+  <si>
+    <t>17.04.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/4418</t>
+  </si>
+  <si>
+    <t>Вот для Вас и пишу обычно ПЕРЕПОСТ!!! Пожалуйста самостоятельно найдите автора и задайте ему этот вопрос. А всех остальных участников чата прошу обратить внимание: вот я не сделал надпись "перепост" и человек не понял что в кадре не я и задаёт мне вопрос как будто я сам в этой мастерской сейчас снимаю</t>
+  </si>
+  <si>
+    <t>20.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5443</t>
+  </si>
+  <si>
+    <t>Свет на склонах, Горный Алтай</t>
+  </si>
+  <si>
+    <t>20.09.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5437</t>
+  </si>
+  <si>
+    <t>Сегодня, несмотря на сложные погодные условия, успешно завершился второй (и первый двухдневный) поход нового набора участников Археологического клуба. Все участники молодцы, справились показали пример поддержки и взаимовыручки. Скоро новые походы #тропаюжногоберега</t>
+  </si>
+  <si>
+    <t>20.09.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5435</t>
+  </si>
+  <si>
+    <t>Доброе! А у нас шторм вторые сутки. #тропаюжногоберега</t>
+  </si>
+  <si>
+    <t>20.09.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5434</t>
+  </si>
+  <si>
+    <t>Поисковые работы в Саблинских пещерах 20 сентября в поисково‑спасательный отряд г. Тосно поступила заявка о пропаже двух мужчин. По данным заявителя, они отправились в пещеру вечером 19 сентября и не вернулись. Спасатели оперативно провели поисковые работы, обнаружили пострадавших и благополучно вывели их из пещеры.</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5433</t>
+  </si>
+  <si>
+    <t>Ишь... (перепост)</t>
+  </si>
+  <si>
+    <t>19.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5429</t>
+  </si>
+  <si>
+    <t>Очередные путешественники по шхерам</t>
+  </si>
+  <si>
+    <t>19.09.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5428</t>
+  </si>
+  <si>
+    <t>Набор для готовки в походе, легкий, радиаторный. Доступный по цене. ЮТ https://youtu.be/ZqaI356MJgM Вк https://vkvideo.ru/video-140466028_456241178</t>
+  </si>
+  <si>
+    <t>19.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5427</t>
+  </si>
+  <si>
+    <t>Всем доброго утра и вокзальный эспрессо на ход ноги!</t>
+  </si>
+  <si>
+    <t>18.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5426</t>
+  </si>
+  <si>
+    <t>Начало золотой осени, Алтай</t>
+  </si>
+  <si>
+    <t>18.09.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5425</t>
+  </si>
+  <si>
+    <t>Завтра рассказ о новой и не оч дорогой системе готовки. Радиаторной. С интересными опциями. Уже опробовал на Алтае. Котелок отличный (продается и отдельно), хотя мягкая ручка иногда плюс, иногда недостаток. Плитка - обычная. Впрочем, детали завтра!</t>
+  </si>
+  <si>
+    <t>17.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5424</t>
+  </si>
+  <si>
+    <t>Закатное небо, Тропа Южного берега</t>
+  </si>
+  <si>
+    <t>17.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5423</t>
+  </si>
+  <si>
+    <t>Лайки это конечно хорошо, но...</t>
+  </si>
+  <si>
+    <t>16.09.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5422</t>
+  </si>
+  <si>
+    <t>Закатное небо, Хакасия</t>
+  </si>
+  <si>
+    <t>16.09.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5421</t>
+  </si>
+  <si>
+    <t>Где в России медведи нападали на людей и какие меры принимают регионы</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5420</t>
+  </si>
+  <si>
+    <t>16.09.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5419</t>
+  </si>
+  <si>
+    <t>Что-то на водном. В Карелии в августе это было: говорят "шиверлэнд", а слышишь " камнеж_пинг". И нет, я не водник) ( считаю себя мультитуристом, куда интересно, туда иду) Но воды и водной темы стало сильно больше. Вспомнила про еще один водный комикс по летним впечатлениям ненарисованный. Надо будет исправить. А то вдруг воды в группе все еще маловато.</t>
+  </si>
+  <si>
+    <t>t.me/archeoclubspb/5418</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5618,59 +9695,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H608"/>
+  <dimension ref="A1:H1099"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4762.408" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -19867,50 +23944,8397 @@
     </row>
     <row r="608" spans="1:8">
       <c r="A608">
         <v>38298</v>
       </c>
       <c r="B608" t="s">
         <v>1744</v>
       </c>
       <c r="C608" t="s">
         <v>1745</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E608">
         <v>5921</v>
       </c>
       <c r="F608">
         <v>3</v>
       </c>
       <c r="G608">
         <v>141</v>
       </c>
       <c r="H608">
         <v>38</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>104496</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E609">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>104497</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E610">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>104498</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E611">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>104499</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E612">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>104500</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E613">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>104501</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E614">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>104502</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E615">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>104503</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E616">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>104504</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E617">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>104505</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E618">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>104506</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E619">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>104507</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E620">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>104508</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E621">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>104509</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E622">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>104510</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E623">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>104511</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E624">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>104512</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E625">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>104513</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E626">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>104514</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E627">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>104515</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E628">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>104516</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E629">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>104517</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E630">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>104518</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E631">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>104519</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E632">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>104520</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E633">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>104521</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E634">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>104522</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E635">
+        <v>5171</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>104523</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E636">
+        <v>5098</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>104524</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E637">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>104525</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E638">
+        <v>4604</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>104526</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E639">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>104527</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E640">
+        <v>4468</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>104528</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E641">
+        <v>4299</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>104529</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E642">
+        <v>4461</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>104530</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E643">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>104531</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E644">
+        <v>3828</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>104532</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E645">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>104533</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E646">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>104534</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E647">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>104535</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E648">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>104536</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E649">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>104537</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E650">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>104538</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E651">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>104539</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E652">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>104540</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E653">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>104541</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E654">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>104542</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E655">
+        <v>3997</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>104543</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E656">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>104544</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E657">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>104545</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E658">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>104546</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E659">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>104547</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E660">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>104548</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E661">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>104549</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E662">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>104550</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E663">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>104551</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E664">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>104552</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E665">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>104553</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E666">
+        <v>4639</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>104554</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E667">
+        <v>5209</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>104555</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E668">
+        <v>5384</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>104556</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E669">
+        <v>5748</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>104557</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E670">
+        <v>4458</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>104558</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E671">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>104559</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E672">
+        <v>5362</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>104560</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E673">
+        <v>5750</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>104561</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E674">
+        <v>4594</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>104562</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E675">
+        <v>5537</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>104563</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E676">
+        <v>5369</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>104564</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E677">
+        <v>5549</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>104565</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E678">
+        <v>4210</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>104566</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E679">
+        <v>4507</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>104567</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E680">
+        <v>4543</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>104568</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E681">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>104569</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E682">
+        <v>4446</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>104570</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E683">
+        <v>4472</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>104571</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E684">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>104572</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E685">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>104573</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E686">
+        <v>4773</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>104574</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E687">
+        <v>5175</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>104575</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E688">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>104576</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E689">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>104577</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E690">
+        <v>4511</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>104578</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C691" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E691">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>104579</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E692">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>104580</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E693">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>104581</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E694">
+        <v>4445</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>104582</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E695">
+        <v>4535</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>104583</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E696">
+        <v>4767</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>104584</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E697">
+        <v>4956</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>104585</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E698">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>104586</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E699">
+        <v>4354</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>104587</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E700">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>104588</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E701">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>104589</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E702">
+        <v>4533</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>104590</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E703">
+        <v>4733</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>104591</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E704">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>104592</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E705">
+        <v>4879</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>104593</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E706">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>104594</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E707">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>104595</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E708">
+        <v>5060</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>104596</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E709">
+        <v>5471</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>104597</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E710">
+        <v>5368</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>104598</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E711">
+        <v>6080</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>104599</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E712">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>104600</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E713">
+        <v>5418</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>104601</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E714">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>104602</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E715">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>104603</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E716">
+        <v>5936</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>104604</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E717">
+        <v>5022</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>104605</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E718">
+        <v>5061</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>104606</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E719">
+        <v>5107</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>104607</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E720">
+        <v>4878</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>104608</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E721">
+        <v>4851</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>104609</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E722">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>104610</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E723">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>104611</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E724">
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>104612</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E725">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>104613</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E726">
+        <v>3853</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>104614</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E727">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>104615</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E728">
+        <v>3920</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>104616</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E729">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>104617</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E730">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>104618</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E731">
+        <v>4328</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>104619</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E732">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>104620</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E733">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>104621</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E734">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>104622</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E735">
+        <v>4903</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>104623</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E736">
+        <v>5555</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>104624</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E737">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>104625</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E738">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>104626</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E739">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>104627</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E740">
+        <v>4508</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>104628</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E741">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>104629</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E742">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>104630</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E743">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>104631</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E744">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>104632</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E745">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>104633</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E746">
+        <v>4456</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>104634</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E747">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>104635</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E748">
+        <v>4389</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>104636</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E749">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>104637</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E750">
+        <v>4438</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>104638</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E751">
+        <v>4738</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>104639</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E752">
+        <v>4614</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>104640</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E753">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>104641</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E754">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>104642</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E755">
+        <v>4987</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>104643</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E756">
+        <v>4434</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>104644</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E757">
+        <v>4717</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>104645</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E758">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>104646</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E759">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>104647</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E760">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>104648</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E761">
+        <v>3940</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>104649</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E762">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>104650</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E763">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>104651</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E764">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>104652</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E765">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>104653</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E766">
+        <v>4575</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>104654</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E767">
+        <v>4641</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>104655</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E768">
+        <v>4632</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>104656</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E769">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>104657</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E770">
+        <v>4493</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>104658</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E771">
+        <v>3924</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>104659</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E772">
+        <v>4168</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>104660</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E773">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>104661</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E774">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>104662</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E775">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>104663</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E776">
+        <v>4329</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>104664</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E777">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>104665</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E778">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>104666</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E779">
+        <v>4222</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>104667</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E780">
+        <v>4369</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>104668</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E781">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>104669</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E782">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>104670</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E783">
+        <v>4613</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>104671</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E784">
+        <v>4733</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>104672</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E785">
+        <v>5030</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>104673</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E786">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>104674</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E787">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>104675</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E788">
+        <v>4527</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>104676</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E789">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>104677</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E790">
+        <v>4704</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>104678</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E791">
+        <v>4949</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>104679</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E792">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>104680</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E793">
+        <v>4936</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>104681</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E794">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>104682</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E795">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>104683</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E796">
+        <v>5364</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>104684</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E797">
+        <v>5244</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>104685</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E798">
+        <v>5044</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>104686</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E799">
+        <v>5316</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>104687</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E800">
+        <v>5581</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>104688</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E801">
+        <v>6918</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>104689</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E802">
+        <v>5285</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>104690</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E803">
+        <v>5239</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>104691</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E804">
+        <v>4933</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>104692</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E805">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>104693</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E806">
+        <v>4742</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>104694</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E807">
+        <v>4914</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>104695</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E808">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>104696</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E809">
+        <v>4387</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>104697</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E810">
+        <v>4502</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>104698</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E811">
+        <v>4493</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>104699</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E812">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>104700</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E813">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>104701</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E814">
+        <v>4911</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>104702</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E815">
+        <v>4882</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>104703</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E816">
+        <v>4707</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>104704</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E817">
+        <v>5144</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>104705</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E818">
+        <v>4963</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>104706</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E819">
+        <v>4972</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>104707</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E820">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>104708</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E821">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>104709</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E822">
+        <v>4556</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>104710</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E823">
+        <v>4720</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>104711</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E824">
+        <v>4539</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>104712</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E825">
+        <v>4744</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>104713</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E826">
+        <v>4572</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>104714</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E827">
+        <v>5245</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>104715</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E828">
+        <v>4723</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>104716</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E829">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>104717</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E830">
+        <v>4703</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>104718</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E831">
+        <v>5126</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>104719</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E832">
+        <v>4774</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>104720</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E833">
+        <v>4754</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>104721</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E834">
+        <v>4950</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>104722</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E835">
+        <v>5162</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>104723</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E836">
+        <v>5739</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>104724</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E837">
+        <v>5411</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>104725</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E838">
+        <v>5314</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>104726</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E839">
+        <v>5322</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>104727</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E840">
+        <v>5915</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>104728</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E841">
+        <v>6148</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>104729</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E842">
+        <v>5804</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>104730</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E843">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>104731</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E844">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>104732</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E845">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>104733</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E846">
+        <v>4302</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>104734</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E847">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>104735</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E848">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>104736</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E849">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>104737</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E850">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>104738</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E851">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>104739</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E852">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>104740</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E853">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>104741</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E854">
+        <v>4575</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>104742</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E855">
+        <v>4761</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>104743</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E856">
+        <v>5246</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>104744</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E857">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>104745</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E858">
+        <v>4596</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>104746</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E859">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>104747</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E860">
+        <v>4489</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>104748</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E861">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>104749</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E862">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>104750</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E863">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>104751</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E864">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>104752</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E865">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>104753</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E866">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>104754</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E867">
+        <v>4909</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>104755</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E868">
+        <v>5067</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>104756</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E869">
+        <v>5087</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>104757</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E870">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>104758</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E871">
+        <v>5292</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>104759</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E872">
+        <v>5397</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>104760</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E873">
+        <v>5577</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>104761</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E874">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>104762</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E875">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>104763</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E876">
+        <v>5839</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>104764</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E877">
+        <v>5871</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>104765</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E878">
+        <v>6630</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>104766</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E879">
+        <v>6312</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>104767</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E880">
+        <v>6915</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>104768</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E881">
+        <v>6813</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>104769</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E882">
+        <v>7149</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>104770</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E883">
+        <v>6813</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>104771</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E884">
+        <v>6806</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>104772</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E885">
+        <v>5854</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>104773</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E886">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>104774</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E887">
+        <v>4482</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>104775</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E888">
+        <v>5944</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>104776</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E889">
+        <v>4470</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>104777</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E890">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>104778</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E891">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>104779</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E892">
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>104780</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E893">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>104781</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E894">
+        <v>6187</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>104782</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E895">
+        <v>4569</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>104783</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E896">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>104784</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E897">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>104785</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E898">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>104786</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E899">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>104787</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E900">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>104788</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E901">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>104789</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E902">
+        <v>4222</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>104790</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E903">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>104791</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E904">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>104792</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E905">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>104793</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E906">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>104794</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E907">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>104795</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E908">
+        <v>4588</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>104796</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E909">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>104797</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E910">
+        <v>4529</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>104798</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E911">
+        <v>4433</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>104799</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E912">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>104800</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E913">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>104801</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E914">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>104802</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E915">
+        <v>4780</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>104803</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E916">
+        <v>4843</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>104804</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E917">
+        <v>5771</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>104805</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E918">
+        <v>4924</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>104806</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E919">
+        <v>4743</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>104807</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E920">
+        <v>4583</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>104808</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E921">
+        <v>5558</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>104809</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E922">
+        <v>5491</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>104810</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E923">
+        <v>5483</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>104811</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E924">
+        <v>4845</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>104812</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E925">
+        <v>5794</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>104813</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E926">
+        <v>5510</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>104814</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E927">
+        <v>5424</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>104815</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E928">
+        <v>5455</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>104816</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E929">
+        <v>5163</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>104817</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E930">
+        <v>5701</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>104818</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E931">
+        <v>6053</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>104819</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E932">
+        <v>4855</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>104820</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E933">
+        <v>5721</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>104821</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E934">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>104822</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E935">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>104823</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E936">
+        <v>6113</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>104824</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E937">
+        <v>5589</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>104825</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E938">
+        <v>5863</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>104826</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E939">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>104827</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E940">
+        <v>5855</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>104828</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E941">
+        <v>5370</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>104829</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E942">
+        <v>5339</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>104830</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E943">
+        <v>6592</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>104831</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E944">
+        <v>6576</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>104832</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E945">
+        <v>6325</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>104833</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E946">
+        <v>5859</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>104834</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E947">
+        <v>5518</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>104835</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E948">
+        <v>6377</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>104836</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E949">
+        <v>4564</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>104837</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E950">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>104838</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E951">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>104839</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E952">
+        <v>4101</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>104840</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E953">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>104841</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E954">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>104842</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E955">
+        <v>5913</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>104843</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E956">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>104844</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E957">
+        <v>4953</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>104845</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E958">
+        <v>4542</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>104846</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E959">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>104847</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E960">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>104848</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E961">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>104849</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E962">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>104850</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E963">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>104851</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E964">
+        <v>4404</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>104852</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E965">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>104853</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E966">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>104854</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E967">
+        <v>4427</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>104855</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E968">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>104856</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E969">
+        <v>4773</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>104857</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E970">
+        <v>5796</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>104858</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E971">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>104859</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E972">
+        <v>6507</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>104860</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E973">
+        <v>5832</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>104861</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E974">
+        <v>5161</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>104862</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E975">
+        <v>6829</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>104863</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E976">
+        <v>6437</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>104864</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E977">
+        <v>6967</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>104865</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E978">
+        <v>6497</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>104866</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E979">
+        <v>6920</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>104867</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E980">
+        <v>5381</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>104868</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E981">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>104869</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E982">
+        <v>4116</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>104870</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E983">
+        <v>4443</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>104871</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E984">
+        <v>4943</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>104872</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E985">
+        <v>5102</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>104873</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E986">
+        <v>4412</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>104874</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E987">
+        <v>4379</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>104875</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E988">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>104876</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E989">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>104877</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E990">
+        <v>4248</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>104878</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E991">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>104879</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E992">
+        <v>4225</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>104880</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E993">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>104881</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E994">
+        <v>4468</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>104882</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E995">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>104883</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E996">
+        <v>4548</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>104884</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E997">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>104885</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E998">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>104886</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E999">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>104887</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E1000">
+        <v>4619</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>104888</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="E1001">
+        <v>5298</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>104889</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E1002">
+        <v>5218</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>104890</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2842</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E1003">
+        <v>5727</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>104891</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E1004">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>104892</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E1005">
+        <v>4017</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>104893</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E1006">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>104894</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E1007">
+        <v>3987</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>104895</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E1008">
+        <v>4702</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>104896</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E1009">
+        <v>4950</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>104897</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E1010">
+        <v>5774</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>104898</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E1011">
+        <v>6066</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>104899</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E1012">
+        <v>6222</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>104900</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E1013">
+        <v>6115</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>104901</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1014">
+        <v>5553</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>104902</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E1015">
+        <v>5745</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>104903</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E1016">
+        <v>5093</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>104904</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E1017">
+        <v>5410</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>104905</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E1018">
+        <v>4891</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>104906</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E1019">
+        <v>4989</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>104907</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E1020">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>104908</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1021">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>104909</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E1022">
+        <v>5265</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>104910</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E1023">
+        <v>4257</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>104911</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E1024">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>104912</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1025">
+        <v>4965</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>104913</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E1026">
+        <v>5025</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>104914</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1027">
+        <v>5281</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>104915</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="E1028">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>104916</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E1029">
+        <v>4379</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>104917</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E1030">
+        <v>4217</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>104918</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E1031">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>104919</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E1032">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>104920</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E1033">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>104921</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E1034">
+        <v>4397</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>104922</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E1035">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>104923</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="E1036">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>104924</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E1037">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>104925</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E1038">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>104926</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E1039">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>104927</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E1040">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>104928</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E1041">
+        <v>4141</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>104929</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E1042">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>104930</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E1043">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>104931</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E1044">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>104932</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E1045">
+        <v>4089</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>104933</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E1046">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>104934</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1047">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>104935</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E1048">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>104936</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E1049">
+        <v>4687</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>104937</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E1050">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>104938</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E1051">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>104939</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E1052">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>104940</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E1053">
+        <v>4823</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>104941</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E1054">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>104942</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1055">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>104943</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1056">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>104944</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1057">
+        <v>4282</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>104945</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E1058">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>104946</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E1059">
+        <v>4981</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>104947</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E1060">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>104948</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E1061">
+        <v>4463</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>104949</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E1062">
+        <v>5837</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>104950</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E1063">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>104951</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="E1064">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>104952</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E1065">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>104953</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1066">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>104954</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1067">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>104955</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1068">
+        <v>4340</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>104956</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="E1069">
+        <v>4394</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>104957</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E1070">
+        <v>5246</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>104958</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E1071">
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>104959</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E1072">
+        <v>5563</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>104960</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1073">
+        <v>4570</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>104961</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1074">
+        <v>5589</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>104962</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E1075">
+        <v>4417</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>104963</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E1076">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>104964</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E1077">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>104965</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="E1078">
+        <v>4394</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>104966</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E1079">
+        <v>4102</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>104967</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="E1080">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>104968</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E1081">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>104969</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="E1082">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>124960</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1083">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>124961</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1084">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>124962</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1085">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>124963</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E1086">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>124964</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E1087">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>124965</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1088">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>124966</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1089">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>124967</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E1090">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>124968</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1091">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>124969</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E1092">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>124970</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1093">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>124971</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E1094">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>124972</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1095">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>124973</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="E1096">
+        <v>4164</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>124974</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1097">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>124975</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E1098">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>124976</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E1099">
+        <v>3342</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">