--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2452">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4701,50 +4701,2717 @@
     <t>15.07.25 17:00</t>
   </si>
   <si>
     <t>t.me/viewcaucase/11094</t>
   </si>
   <si>
     <t>Жаль, но 86% туристов не знают, что Дагестан — самый выгодный курорт России Большинство едет в Сочи и Крым по банальным местам и выбрасывает горы денег. А ведь в 5 раз дешевле можно увидеть реальные горы, спуститься в каньон, прокатиться на катере, джипе и даже зиплайне. Главное, выбрать надёжного гида, например, Teleport. За 9 лет они открыли Дагестан для 17 549 довольных туристов. Они думают за вас, где поесть и поспать, как добраться до вершины без боли в ногах и увидеть своими глазами чудеса света, о которых знают единицы. До конца лета действует специальное предложение. Оно кратно сэкономит ваши отпускные — узнайте больше по ссылке: teleportinf Реклама. Erid: 2W5zFHAa12G ИП Биличенко Е. В. ИНН 614335963518</t>
   </si>
   <si>
     <t>15.07.25 16:12</t>
   </si>
   <si>
     <t>t.me/viewcaucase/11088</t>
   </si>
   <si>
     <t>Дарим подписку на Яндекс Музыку Ответьте на 1 вопрос и Яндекс Музыка для вас и 3-х ваших близких 30 дней бесплатно. Кинопоиск и Яндекс Книги тоже в подписке. Попробуйте сейчас❤️ Попробовать #реклама 18+ music.yandex.ru О рекламодателе Реклама на Яндексе</t>
   </si>
   <si>
     <t>15.07.25 10:00</t>
   </si>
   <si>
     <t>t.me/viewcaucase/11087</t>
   </si>
   <si>
     <t>🏛 Девичья баня, Дербент #РеспубликаДагестан 📌 Здесь девушки купались перед брачным обрядом — своего рода девичник с музыкой и угощениями. 📍 Координаты - 42.054842, 48.280560 🗺 Место на карте 📷 timofeevatintin 🟢 Красивые места Кавказа в твоем смартфоне Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>13.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14289</t>
+  </si>
+  <si>
+    <t>💧 Бесстыжие (Народные) ванны, Пятигорск #СтавропольскийКрай 📌 «Бесстыжие ванны» — одна из популярных достопримечательностей Пятигорска, привлекающая туристов. Она расположена на склоне горы Машук и представляет собой несколько каменных купелей с минеральной водой. Температура воды в них варьируется в зависимости от высоты — от тёплой до горячей. Посетители могут одновременно купаться и любоваться живописными видами на город Пятигорск и гору Эльбрус. 📍 Координаты - 44.046132, 43.099607 🗺 Место на карте 📷 igorecfi 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Ванны</t>
+  </si>
+  <si>
+    <t>13.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14283</t>
+  </si>
+  <si>
+    <t>⛲ Фонтан, Кисловодск #СтавропольскийКрай 📌 Этот участок проспекта Ленина находится в центральной части курортного города Кисловодска — одной из важнейших исторических и туристических улиц, формирующей курортную и прогулочную зону. Вдоль проспекта расположены архитектурные памятники, санатории XIX–XX веков и благоустроенные общественные пространства, которые развиваются в рамках городских программ по улучшению городской среды и туристической инфраструктуры. Здесь также реализуются проекты по созданию фонтанов, скверов и прогулочных зон, превращающих проспект в центр городского променада. 📍 Координаты - 43.900907, 42.733130 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Фонтан</t>
+  </si>
+  <si>
+    <t>12.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14282</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Шхельда, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Площадь ледника значительно варьируется в зависимости от климатических условий; в начале XXI века она оценивалась примерно в 8 квадратных километров. 📍 Координаты - 43.159313, 42.660713 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>12.03.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14277</t>
+  </si>
+  <si>
+    <t>Подписывайтесь на резервную страницу в MAX - https://max.ru/viewrussia, чтобы оставаться на связи в случае блокировки Telegram ❤️</t>
+  </si>
+  <si>
+    <t>12.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14276</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 В XX столетии на склонах Бештау осуществлялась промышленная разработка урановых месторождений. В период с 1950 по 1975 год функционировал Лермонтовский рудник № 1, в ходе работы которого в горном массиве было пробито свыше сорока штолен. Добыча велась в рамках советской горнодобывающей программы, позднее работы были остановлены, а объекты оставлены без эксплуатации. 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>12.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14271</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Большой Азау #КабардиноБалкарскаяРеспублика 📌 Ранее, согласно научным и туристическим данным, площадь ледника превышала 20–23 км², а его длина достигала примерно 9 км. В настоящее время язык ледника оканчивается на высоте около 2 500 м над уровнем моря, а нижняя часть покрыта обломочным материалом — мореной. 📍 Координаты - 43.288767, 42.419819 🗺 Место на карте 📷 @evgrafovshots 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>11.03.26 22:37</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14265</t>
+  </si>
+  <si>
+    <t>РУВИКИ - новая интернет-энциклопедия Интересуетесь всем на свете? Задаёте себе миллион вопросов? Любите интересные факты?😊 Канал энциклопедии РУВИКИ создан для вас 👍 Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14264</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба А.И. Твалчрелидзе (Дача Кшесинской), Кисловодск #СтавропольскийКрай 📌 Здание, возведённое в 1905 году по проекту кисловодского архитектора Эммануила Ходжаева, выполнено в стиле модерн и выделяется изысканностью архитектуры и внушительным, почти неприступным обликом. 📍 Координаты - 43.901757, 42.730332 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>11.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14263</t>
+  </si>
+  <si>
+    <t>🏛 Главные нарзанные ванны, Кисловодск #СтавропольскийКрай 📌 В 2017 году комплекс полностью реконструировали, и после этого «Главные нарзанные ванны» стали первым санаторием региона, получившим статус пятизвёздочного. 📍 Координаты - 443.902289, 42.716518 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>10.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14262</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Кашкаташ #КабардиноБалкарскаяРеспублика 📌 Выход на лёд без инструктора и специального снаряжения строго запрещён, так как поверхность Кашкаташа характеризуется глубокими трещинами и сильно пересечённым рельефом. 📍 Координаты - 43.204091, 42.691994 🗺 Место на карте 📷 Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>10.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14257</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Гора упоминается в произведениях М. Ю. Лермонтов, который побывал в Пятигорске и воспевал красоту этих мест в своих текстах. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.03.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14251</t>
+  </si>
+  <si>
+    <t>🏔 Каменные грибы Эльбруса, Зольский район #КабардиноБалкарскаяРеспублика 📌 Это одно из самых таинственных и живописных мест Кавказа, привлекающее туристов со всего мира. Здесь можно наблюдать уникальные каменные образования, сформировавшиеся за тысячи лет. С вершины открываются впечатляющие виды на Эльбрус и другие грандиозные горные пики. 📍 Координаты - 43.403936, 42.499665 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>09.03.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14245</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус издревле считался священной горой у местных народов — балкарцев, кабардинцев и осетин. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 101shag 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.03.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14244</t>
+  </si>
+  <si>
+    <t>Когда хочется куда-нибудь выбраться на несколько часов, но лень гуглить - выручает место, где можно: 🌟 быстро выбрать проверенные точки с адресом 🌟 понять «твоё/не твоё» за 30 секунд и не разочароваться На канале Жить и есть - по-честному и с юмором про города и уютные районы в России, Армении, Беларуси, Турции и других точках на карте: • Идеальное место в Нижнем Новгороде, чтобы замедлить ритм, выпить хороший кофе или взять десерт ☕️ • Тут отличная идея для короткой вылазки, всего час от Москвы! • Озеро Севан - когда хочется воздуха, простора и настоящей перезагрузки Чтобы быстро найти, куда сходить, и выбрать «своё», заглядывайте в Жить и есть.</t>
+  </si>
+  <si>
+    <t>09.03.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14238</t>
+  </si>
+  <si>
+    <t>🏛 Дача зодчего Клепинина, Пятигорск #СтавропольскийКрай 📌 В советское время здание вошло в систему здравниц Кавказских Минеральных Вод, являясь частью санаториев «Большевик», «Провал», «Машук» и «Ласточка». 📍 Координаты - 44.045783, 43.098886 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>09.03.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14237</t>
+  </si>
+  <si>
+    <t>🏛 Скульптура Баба-яга, Кисловодск #СтавропольскийКрай 📌 Туристы делают фотографии с фигурой, иногда устраивая тематические сцены для фото и видео. 📍 Координаты - 43.909950, 42.705509 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>09.03.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14235</t>
+  </si>
+  <si>
+    <t>09.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14234</t>
+  </si>
+  <si>
+    <t>🏛 Успенский Второафонский монастырь у подножия горы Бештау #СтавропольскийКрай 📌 Монастырь был основан монахами с Афона, прибывшими на Кавказ, на месте, где, по преданию, ещё с IX века существовала древняя византийская обитель. 📍 Координаты - 44.089883, 43.011796 🗺 Место на карте 📷 @kaleidoimpressions 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Храм #Монастырь</t>
+  </si>
+  <si>
+    <t>09.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14233</t>
+  </si>
+  <si>
+    <t>🏜 Черекское ущелье #КабардиноБалкарскаяРеспублика 📌 Ущелье отличается крутыми отвесными скалами, узкими каньонообразными участками и впечатляющими панорамами на высокогорные районы. 📍 Координаты - 43.190217, 43.518774 🗺 Место на карте 📷 @kaleidoimpressions 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>08.03.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14231</t>
+  </si>
+  <si>
+    <t>Караванинг — когда дорога становится домом ✨Забудь про брони, чартеры и чемоданы. Караванинг — это образ жизни. 😊Ты можешь проснуться у озера в Карелии, а к вечеру быть в Санкт-Петербурге и смотреть на развод мостов. 📱Канал «Яхты на колесах» — всё об автодомах, реальном опыте на маршрутах, жизни в кемпере, ошибках и открытиях. ✅Подписывайся, если тебе близка идея путешествовать по-настоящему свободно. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14229</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 С 1961 года гора имеет статус комплексного памятника природы регионального значения, что предполагает особую защиту её природных ландшафтов, а также растительного и животного мира. 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 Аня Солнечная 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.03.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14226</t>
+  </si>
+  <si>
+    <t>🏔 Вид с Шаджатмаз, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Шаджатмаз представляет собой высокогорное плато с плоской вершиной, расположенное на высоте 2100 метров над уровнем моря. Лесная растительность здесь отсутствует, солнце светит в среднем 334 дня в году, а продолжительность ясных ночей превышает 1000 часов. 📍 Координаты - 43.733056, 42.664592 🗺 Место на карте 📷 От подписчицы Helen_toys 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14225</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Казеной-Ам #ЧеченскаяРеспублика 📌 Глубина озера достигает 74 метров, однако из-за кристально прозрачной бирюзовой воды оно визуально кажется менее глубоким. 📍 Координаты - 42.772359, 46.152050 🗺 Место на карте 📷 От подписчика Хлопотов АВ 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>07.03.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14221</t>
+  </si>
+  <si>
+    <t>Удобный поиск красивых мест на карте Большой каталог мест с фильтрами категорий, фотографиями и описанием. Узнайте, где находятся интересные локации рядом с вами! Скачать - beautifulplacesofrussia.ru Telegram-канал - @beautifulplacesofrussia</t>
+  </si>
+  <si>
+    <t>07.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14220</t>
+  </si>
+  <si>
+    <t>🏛 Церковь святых равноапостольных Константина и Елены, станица Ессентукская #СтавропольскийКрай 📌 Православная община в честь святых Константина и Елены в станице Ессентукской была создана в 2010 году по благословению архиепископа Феофана. После образования Пятигорской и Черкесской епархии её деятельность получила дополнительную поддержку и импульс к развитию. В дальнейшем на территории общины началось возведение храмового комплекса, который постепенно формируется и становится духовным центром для местных жителей. 📍 Координаты - 44.036498, 42.898170 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>07.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14218</t>
+  </si>
+  <si>
+    <t>🌳 Сквер на улице Буачидзе, Ессентуки #СтавропольскийКрай 📌 В сквере высажены декоративные породы деревьев — клёны, туи, ели. Сегодня это пространство служит уютным местом для прогулок и спокойного отдыха жителей и гостей города. 📍 Координаты - 44.051337, 42.845443 🗺 Место на карте 📷 Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Сквер</t>
+  </si>
+  <si>
+    <t>06.03.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14214</t>
+  </si>
+  <si>
+    <t>🗽 Арт объект Æ, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Арт-объект находится на высоте 1700 метров над уровнем моря. Вокруг него обустроена круговая смотровая площадка, откуда открываются панорамные виды на трёхтысячные горные вершины. 📍 Координаты - 42.834859, 44.368998 🗺 Место на карте 📷 От подписчика Хлопотов АВ 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>06.03.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14213</t>
+  </si>
+  <si>
+    <t>Телеграм могут заблокировать. Подписывайтесь на резервную страницу в MAX - https://max.ru/viewrussia, чтобы оставаться на связи ❤️</t>
+  </si>
+  <si>
+    <t>06.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14212</t>
+  </si>
+  <si>
+    <t>🏔 Горнолыжный комплекс «Архыз» #КарачаевоЧеркесскаяРеспублика 📌 Он открылся в декабре 2013 года и с тех пор развивается как один из самых современных горнолыжных комплексов России. 📍 Координаты - 43.543081, 41.181187 🗺 Место на карте 📷 johnstavropol 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>06.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14209</t>
+  </si>
+  <si>
+    <t>🏛 Отель Централь, Кисловодск #СтавропольскийКрай 📌 Это историческое здание, ранее известное как отель «Централь». В XIX веке на этом месте был возведён дом для отдыхающих, который в 1880–1890‑е годы перестроили в доходное строение с меблированными комнатами и аптекой на первом этаже. К 1896 году оно стало называться отелем «Централь». В советский период здесь размещались различные учреждения — от дворца труда до городского банка и библиотеки. В настоящее время в здании работает Центральная городская библиотека вместе с её детским отделением, которые входят в список объектов культурного наследия регионального значения. 📍 Координаты - 43.898923, 42.715943 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>05.03.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14208</t>
+  </si>
+  <si>
+    <t>Сустилак в таблетках для защиты ваших суставов! Сустилак – надежная защита суставов и хрящевой ткани. Восстановление хрящевой ткани, противовоспалительное и обезболивающее действие. Профилактика развития артрита, артроза. Улучшение подвижности суставов. 👍 1 таблетка в день; 👍 1 упаковка из 60 таблеток на 2 месяца приема; 👍 Способствует быстрому восстановлению; 👍 Состав: глюкозамина гидрохлорид. Выберите аптеку в вашем городе! Узнать цену Есть противопоказания. Посоветуйтесь с врачом. #реклама sustilak.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14204</t>
+  </si>
+  <si>
+    <t>🚶 Згидский (Кионхохский) перевал #РеспубликаСевернаяОсетияАлания 📌 Згидский перевал (также известный как Саварофцаг) — высокогорный перевал в Большом Кавказе, расположенный на высоте примерно 2500–2594 м над уровнем моря. Он проходит между Алагирским ущельем и Дигорией, соединяя речные долины Даргомдон (притоки Садона и Айгамугодона) и Кион (Садон, Ардон) через горный хребет. 📍 Координаты - 42.859158, 43.915411 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>05.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14198</t>
+  </si>
+  <si>
+    <t>🌳 Комсомольский парк, Кисловодск #СтавропольскийКрай 📌 Комсомольский парк — городской парк культуры и отдыха в Кисловодске, основанный в 1950-х годах. Он играет значимую роль в общественной и рекреационной жизни курортного города. 📍 Координаты - 43.910481, 42.705056 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>04.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14194</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Шаурту, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Он относится к числу древнейших ледников Кавказа и служит важным водоразделом для реки Чегем, которая берет своё начало в этом месте. 📍 Координаты - 43.136064, 43.022751 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>04.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14189</t>
+  </si>
+  <si>
+    <t>💧 Бесстыжие (Народные) ванны, Пятигорск #СтавропольскийКрай 📌 Своё необычное название место получило ещё в конце XIX — начале XX века. 📍 Координаты - 44.046132, 43.099607 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ванны</t>
+  </si>
+  <si>
+    <t>03.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14184</t>
+  </si>
+  <si>
+    <t>🌉 Мост "Дамский каприз", Кисловодск #СтавропольскийКрай 📌 Мост привлекает туристов своей изящной архитектурой с ажурными перилами и живописными видами на бурный горный поток. С него открываются красивые панорамы, идеальные для прогулок и фотосъёмок, а рядом расположен каменный грот, усиливающий романтическую атмосферу этого уголка. 📍 Координаты - 43.892585, 42.720735 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>03.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14183</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 Нарзанная галерея — памятник архитектуры XIX века, который служит главным местом для приема минеральной воды «нарзан». Здание было построено в 1848–1858 годах по проекту британского архитектора С. И. Уптона в английском неоготическом стиле с элементами романтизма. Отличительными чертами конструкции являются многочисленные арки, высокие башенки и светлые галереи, создающие величественный ансамбль, символизирующий природный источник. 📍 Координаты - 43.899782, 42.717117 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>02.03.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14182</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Благодаря высокогорному расположению путь к водопаду достаточно сложный и требует определённой подготовки. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 От подписчицы Helen_toys 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>02.03.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14181</t>
+  </si>
+  <si>
+    <t>Телеграм могут заблокировать. Подписывайтесь на резервную страницу в MAX - https://max.ru/viewcaucase чтобы оставаться на связи ❤️</t>
+  </si>
+  <si>
+    <t>02.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14180</t>
+  </si>
+  <si>
+    <t>🏜 Хаджохская теснина, Майкопский район, поселок Каменномостский #РеспубликаАдыгея 📌 В 1979 году Хаджохская теснина получила официальный статус памятника природы республиканского (местного) значения, что закрепило её охрану и подтвердило природную ценность этого объекта Кавказа. 📍 Координаты - 44.287573, 40.174397 🗺 Место на карте 📷 От подписчика Природа ЛЕСного ПСЕМËНа 🎞 Прислать свои фотографии #Природа #Теснина</t>
+  </si>
+  <si>
+    <t>02.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14177</t>
+  </si>
+  <si>
+    <t>💦 Медовые водопады, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Начиная с XIX–XX веков эта территория привлекала внимание путешественников, а затем вошла в экскурсионные программы курортов Кавказских Минеральных Вод. В советское время здесь появились первые туристические маршруты и приюты. Позднее, с развитием рекреационной инфраструктуры в конце XX — начале XXI века, место стало востребованным туристическим направлением: открылись базы отдыха, организуются экскурсии по ущелью и работают площадки для активного досуга. 📍 Координаты - 43.883487, 42.586819 🗺 Место на карте 📷 Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>01.03.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14172</t>
+  </si>
+  <si>
+    <t>🏔 Гора Мехтыген, Черекский район #КабардиноБалкарскаяРеспублика 📌 Подъём на вершину Мехтыгена возможен, однако он станет серьёзным испытанием даже для опытных альпинистов. 📍 Координаты - 43.120183, 43.533406 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>01.03.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14171</t>
+  </si>
+  <si>
+    <t>💦 Водопад Султан, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Высота водопада достигает 40 метров. 📍 Координаты - 43.433650, 42.533588 🗺 Место на карте 📷 От подписчицы Helen_toys 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>01.03.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14169</t>
+  </si>
+  <si>
+    <t>Как путешествовать бюджетно? Не обязательно ехать далеко, чтобы посмотреть на красивые места - они находятся рядом с нами ❤️ На канале @kolotkin_igor автор показывает лучшие места для ваших путешествий. Вы узнаете: → про водопады с целебной водой; → дворец, похожий на Хогвартс (красивые фото гарантированы); → про секретные места, которые обычно скрыты от глаз обычных туристов. У каждой локации добавлено точное местоположение 📍 Таких мест вы еще не видели! Рекомендуем подписаться @kolotkin_igor</t>
+  </si>
+  <si>
+    <t>01.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14163</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Провал, Пятигорск #СтавропольскийКрай 📌 Провал — знаковое место, упоминаемое в литературе. Оно встречается в знаменитом романе Ильи Ильфа и Евгения Петрова «Двенадцать стульев», а также в классическом произведении Михаила Юрьевича Лермонтова «Герой нашего времени». 📍 Координаты - 44.046672, 43.098839 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>01.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14162</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 Гора достигает высоты около 1 401 метра над уровнем моря 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>28.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14158</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Цей-Лоам #РеспубликаИнгушетия 📌 Перевал Цей-Лоам — уникальное место силы, наполненное особой энергетикой и обладающее выразительной природной красотой. 📍 Координаты - 42.819374, 44.831641 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>28.02.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14157</t>
+  </si>
+  <si>
+    <t>🏛 Поселок Верхний Фиагдон, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 С середины XX века посёлок развивался как центр добычи свинцово‑цинковых руд и входил в состав Садовского свинцово‑цинкового комбината, что определило его экономическую роль в период СССР. 📍 Координаты - 42.834210, 44.306958 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>28.02.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14156</t>
+  </si>
+  <si>
+    <t>28.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14155</t>
+  </si>
+  <si>
+    <t>🏛 Памятник Сергею Михалкову, Пятигорск #СтавропольскийКрай 📌 В марте 2020 года на бульваре Гагарина в Пятигорске открылся памятник Сергею Михалкову, являющийся точной копией монумента, установленного в 2014 году на Поварской улице в Москве. 📍 Координаты - 44.040517, 43.091492 🗺 Место на карте 📷 От подписчика Матвея П. 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>28.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14154</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 В настоящее время галерея имеет статус объекта культурного наследия России федерального значения. 📍 Координаты -43.899782, 42.717117 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>28.02.26 00:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14152</t>
+  </si>
+  <si>
+    <t>Отель Jumeirah Gulf of Bahrain Наш курорт, раскинувшийся неподалеку от города на спокойных пляжах западного побережья Бахрейна, представляет собой уединенный оазис. Отдохните среди пышной зелени и извилистых водных путей, а также воспользуйтесь многочисленными возможностями для проведения досуга и оздоровления — и все это с завораживающим видом на Персидский залив. Отправьтесь в незабываемое путешествие, наполненное отдыхом, открытиями и моментами единения с эксклюзивными условиями Jumeirah Signature Escapes. - Сэкономьте 5% от лучшего доступного тарифа - Ежедневный завтрак «шведский стол» - Насладитесь балансом в размере 200 $ при проживании в люксе или 400 $ для люксов высшей категории (Royal Suite и Two-Bedroom Gulf Summer House Suite) Только на официальном сайте Jumeirah. Забронировать #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.02.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14151</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гижгит, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Озеро имеет искусственное происхождение: оно образовалось после перекрытия устья реки Гижгит дамбой, что привело к формированию глубокого водоёма. 📍 Координаты - 43.464697, 42.990472 🗺 Место на карте 📷 От подписчика @the_photki 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>27.02.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14149</t>
+  </si>
+  <si>
+    <t>Понемногу дополняем «Красивые места России» не только локациями, но и тем, без чего обычно не обходятся поездки. В приложении появилась возможность добавлять на карту и в каталог не только природные и туристические места, но и отели, базы отдыха и глэмпинги - чтобы они тоже были рядом с красивыми местами. Для путешественников карта становится чуть более цельной. Теперь можно не только найти, куда поехать, но и сразу понять, где рядом можно остановиться. Если вдруг этот канал читают представители таких мест — можете написать мне в личные сообщения или на почту - beautifulplacesofrussia@yandex.ru Шаг за шагом делааем так, чтобы искать интересные места и планировать поездки по России было проще и удобнее. ❤️</t>
+  </si>
+  <si>
+    <t>27.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14147</t>
+  </si>
+  <si>
+    <t>🌊 Ирганайское водохранилище, Унцукульский район #РеспубликаДагестан 📌 Ирганайское водохранилище — искусственный водоём в Дагестане на реке Аварское Койсу, созданный в 2008 году после строительства Ирганайской ГЭС. Ширина водохранилища варьируется от 500 до 1500 метров, а длина береговой линии составляет 43 километра. 📍 Координаты - 42.674470, 46.851780 🗺 Место на карте 📷 От подписчика @the_photki 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>26.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14144</t>
+  </si>
+  <si>
+    <t>🏛 Курортный посёлок Домбай #КарачаевоЧеркесскаяРеспублика 📌 Домбай расположен в центре Домбай-Ульгенского горного массива; его наивысшая точка — пик Ульген, достигающий 4 046 м. 📍 Координаты - 43.289620, 41.623510 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>26.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14139</t>
+  </si>
+  <si>
+    <t>🏛 Главные нарзанные ванны, Кисловодск #СтавропольскийКрай 📌 Здание построено в 1903 году по проекту архитектора А.Н. Клепинина в честь столетнего юбилея города. 📍 Координаты - 443.902289, 42.716518 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>25.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14137</t>
+  </si>
+  <si>
+    <t>🏛 Ротонда "Эолова Арфа", Пятигорск #СтавропольскийКрай 📌 Ротонда «Эолова арфа» в Пятигорске — белоснежное архитектурное сооружение круглой формы, стилизованное под античный храм. Она расположена на Михайловском отроге горы Машук, открывая панорамные виды на город и окрестности. 📍 Координаты - 44.040301, 43.086808 🗺 Место на карте 📷 svesok17 🎞 Прислать свои фотографии #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>25.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14135</t>
+  </si>
+  <si>
+    <t>🌵 Плато Лаго-Наки, Майкопский район, Даховское сельское поселение #РеспубликаАдыгея 📌 Значительная часть площади принадлежит Кавказскому государственному природному биосферному заповеднику и с 1999 года внесена в Список Всемирного наследия ЮНЕСКО в составе природного комплекса «Западный Кавказ». 📍 Координаты - 44.063957, 40.018325 🗺 Место на карте 📷 svetlanakhazieva 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>24.02.26 22:07</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14134</t>
+  </si>
+  <si>
+    <t>Не носите сумки — носите историю! Здравствуйте! Меня зовут Роман Федотов ❤️ Представьте: сумка, которая пахнет кожей, а не китайским пластиком. Которая не боится дождя и привлекает восхищённые взгляды. 😊 На канале моей кожевенной мастерской вы найдёте: 👌 Классические модели на каждый день по доступной цене. ✨ Эксклюзивные и необычные варианты. ⚡ Closed-лоты: некоторые сумки выпускаются в единственном экземпляре только под вас из экзотической кожи крокодила. Как это работает? Выбираете дизайн в канале. Обсуждаем детали со мной в личных сообщениях. Получаете сумку, которая станет фамильной ценностью. Подписка = доступ к миру вне сезонных трендов. Жду вас тут: t.me/roman_dlya_dam P.S. по промокоду "ДляДам" обложка на паспорт к любой сумке в подарок! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.02.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14133</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Северное Бирджалы, Зольский район #КабардиноБалкарскаяРеспублика 📌 Озеро также известно под названием Джикаульгенкёз, что с карачаево-балкарского языка переводится как «мёртвый глаз джинна». 📍 Координаты - 43.379592, 42.537534 🗺 Место на карте 📷 101shag 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>24.02.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14130</t>
+  </si>
+  <si>
+    <t>Красивые места Кавказа теперь в MAX - https://max.ru/viewcaucase</t>
+  </si>
+  <si>
+    <t>24.02.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14129</t>
+  </si>
+  <si>
+    <t>🏔 Пик Пионеров, Урупский район #КарачаевоЧеркесскаяРеспублика 📌 Высота вершины составляет примерно 3073 м над уровнем моря. 📍 Координаты - 43.590982, 41.244911 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>24.02.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14126</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Семёрка, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Ледник получил название «Семёрка» из-за характерной формы, напоминающей цифру 7 на склоне. Эта необычная конфигурация делает его заметным среди других ледников Кавказа. 📍 Координаты - 43.207214, 42.508856 🗺 Место на карте 📷 101shag 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>24.02.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14125</t>
+  </si>
+  <si>
+    <t>Готовы еще 5 наборов кухонных ножей, Разбирают быстро. Я кузнечным делом живу уже 36 лет. Всё делаю сам — от выбора стали до последней полировки ручки. С годами довел каждый этап до совершенства. Что в итоге? Получаются ножи, которые радуют и глаз, и руку — из настоящей дамасской стали, 67 слоёв, с сердечником VG-10. Ножи не штампованные, а каждый — уникальный как отпечаток пальца. В наборе: шеф-нож, универсальный, сантоку, филейный и овощной. Можно взять весь комплект или выбрать поштучно — как удобно. Многие спрашивают: а что, правда пожизненная гарантия? Да, правда. Если вдруг что — отвечаю за каждый нож. А по доставке — не тяну, всё быстро отправляю. Такие ножи — не просто инструмент. Это удовольствие от готовки, это подарок на долгие годы, это уважение к себе и своим близким. Пиши сейчас и успей забрать подарок! Узнать цену #реклама koyshi-knife.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14124</t>
+  </si>
+  <si>
+    <t>🏔 Скамейка любви (Лавочка Счастья), Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Лавочка находится в тихом, возвышенном месте, вдали от шумных дорог, поэтому здесь обычно спокойно и умиротворённо — отличное место для размышлений или романтических встреч. 📍 Координаты - 42.815781, 44.210257 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скамейка #Гора #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>24.02.26 04:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14123</t>
+  </si>
+  <si>
+    <t>🌉 Мост "Дамский каприз", Кисловодск #СтавропольскийКрай 📌 На протяжении истории мост не менее пяти раз менял конструкцию из‑за разрушительных наводнений: паводковые воды регулярно разрушали его и уносили отдельные фрагменты по течению. 📍 Координаты - 43.892585, 42.720735 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>23.02.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14122</t>
+  </si>
+  <si>
+    <t>Где жить и ехать — дом на колёсах 🏃‍♂️Как путешествовать, не бронируя отель? 🚗Где ночевать с автодомом? Как выбрать маршрут? Г🚗де стоят кемперы зимой, а где — летом? 📱В канале «Яхты на колесах» — реальный опыт путешественников ✅Подписывайся на телеграм-канал! Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14121</t>
+  </si>
+  <si>
+    <t>🌳 Комсомольский парк, Кисловодск #СтавропольскийКрай 📌 Комсомольский парк является одним из старейших городских парков, его история благоустройства восходит к советскому времени. 📍 Координаты - 43.910481, 42.705056 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>23.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14118</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус — высочайшая гора России и Европы. Потухший вулкан с двумя вершинами — западной (5 642 м) и восточной (5 621 м) — знаменит среди альпинистов во всём мире 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>23.02.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14117</t>
+  </si>
+  <si>
+    <t>Выгода в феврале на покупку кроссоверов GAC GS4 и GS8 Новые кроссоверы GAC в кредит на выгодных условиях Cпециальные предложения до конца февраля ✨ GAC GS4 AWD от 3 249 000 ₽ Практичный семейный кроссовер для города и путешествий на дальние расстояния: — Полный привод, турбированный двигатель 2.0 л — Полный зимний пакет, адаптивный круиз-контроль — Просторный салон, панорамная крыша ✨ Обновлённый GAC GS8 — цена от 3 699 000 ₽ Мощный и вместительный кроссовер для путешествий в большой компании — Полный привод, турбированный двигатель 2.0 л — Полный зимний пакет — Современные системы помощи водителю — Многофункциональный салон на на 5 или 7 мест 📞 Узнайте подробнее на официальном сайте gac.ru Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО РОСБАНК, СПАО "Ингосстрах" и др.. #реклама gac.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.02.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14116</t>
+  </si>
+  <si>
+    <t>🏛 Цандеровский институт механотерапии, Ессентуки #СтавропольскийКрай 📌 В этом институте проходили съёмки сцен лечения для фильма «Любовь и голуби». 📍 Координаты - 44.044504, 42.862580 🗺 Место на карте 📷 101shag 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>22.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14115</t>
+  </si>
+  <si>
+    <t>🏔 Гора Мехтыген, Черекский район #КабардиноБалкарскаяРеспублика 📌 Самая выразительная панорама горы Мехтыген открывается с северной стороны — с перевала Курноят, куда можно добраться на внедорожнике. Отсюда горный массив выглядит как величественный замок с башнеобразными вершинами и мощными контрфорсами. 📍 Координаты - 43.120183, 43.533406 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>22.02.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14114</t>
+  </si>
+  <si>
+    <t>22.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14113</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Шхельда, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Ледник занимает склон массива Шхельда, по которому протекает одноимённая река, являющаяся притоком Адылсу 📍 Координаты - 43.159313, 42.660713 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>22.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14109</t>
+  </si>
+  <si>
+    <t>🏔 Гора Железная в Железноводске #СтавропольскийКрай 📌 Гора изначально называлась Гуч‑Тау, а современное имя «Железная» закрепилось только в XIX веке 📍 Координаты - 44.138927, 43.030363 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>21.02.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14108</t>
+  </si>
+  <si>
+    <t>🏔 Гора Хазнабаши, Черекский район #КабардиноБалкарскаяРеспублика 📌 Абсолютная высота вершины достигает примерно 3100 м над уровнем моря. 📍 Координаты - 43.091825, 43.579732 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>21.02.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14107</t>
+  </si>
+  <si>
+    <t>🏛 Николаевские ванны, Ессентуки #СтавропольскийКрай 📌 Верхние Николаевские ванны в Ессентуках включает 71 кабину и 118 процедурных мест. Здесь возможно проведение до 2000 процедур в день. 📍 Координаты - 44.046136, 42.864743 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>21.02.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14106</t>
+  </si>
+  <si>
+    <t>Сибирский Обсидиан. Арт-объект у вас дома! Банный чан выглядит так, будто его вырезали из цельного камня — мощный, притягивающий взгляды с первой секунды. А парение — это контраст жара и свежего воздуха, от которого тело становится живым, а мысли — кристально чистыми. Ты выходишь из чана другим: лёгким и обновленным. Сибирский Обсидиан — это: ✨ Уникальная форма и дизайн ✨ Быстрый нагрев: печь полностью погружена в воду ✨ Вместительность: от 6 до 8 человек ✨ Контроль горения: печная дверца с жаропрочным стеклом ✨ Прослужит 50 лет: чан изготовлен из нерж.стали AISI 304. Только до 28 февраля при заказе чана мы дарим подарки на выбор — встроенный столик, лестницу или подсветку! Узнать больше #реклама sibach.store О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14105</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тихтенген, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Высота этой вершины составляет 4 612 метров над уровнем моря. 📍 Координаты - 43.120898, 42.990898 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>21.02.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14104</t>
+  </si>
+  <si>
+    <t>🏔 Гора Оштен, Майкопский район #РеспубликаАдыгея 📌 Снег на вершине тает лишь редко, что и дало горе её имя. С адыгского «Ошъутен» означает «вечная зима» или «вечный снег». 📍 Координаты - 43.997690, 39.928892 🗺 Место на карте 📷 От подписчика Природа ЛЕСного ПСЕМËНа 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>21.02.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14103</t>
+  </si>
+  <si>
+    <t>Ищите, куда поехать или где погулять рядом с домом этой зимой? В приложении «Красивые места России» собраны интересные локации по всей стране: природа, архитектура, смотровые точки и малоизвестные места. Всё — на карте, с удобным поиском и возможностью сохранять точки. Подходит и для путешествий, и для обычных прогулок. Скачать: https://beautifulplacesofrussia.ru/</t>
+  </si>
+  <si>
+    <t>21.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14102</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 Бештау является вулканическим массивом, оставшимся после древнего потухшего вулкана 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>21.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14101</t>
+  </si>
+  <si>
+    <t>🌳 Курортный парк, Ессентуки #СтавропольскийКрай 📌 В парке обитает множество белок, которые привыкли к людям и охотно берут угощение прямо из рук. 📍 Координаты - 44.046434, 42.864084 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>20.02.26 21:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14095</t>
+  </si>
+  <si>
+    <t>Kempinski Hotel &amp; Residences Palm Jumeirah 5* в Дубае Погрузитесь в атмосферу уюта и элегантности в Kempinski Hotel &amp; Residences Palm Jumeirah — вашем 5-звёздочном оазисе на легендарном острове Palm Jumeirah. Просторные сьюты с джакузи и частными бассейнами идеально подойдут для отдыха с семьёй или друзьями. Наслаждайтесь изысканными блюдами в ресторанах отеля, расслабляйтесь с авторскими коктейлями у моря, отдыхайте на приватном пляже и прогуливайтесь по живописным садам. Откройте для себя мир гармонии в Cinq Mondes Spa — месте, где забота о теле и душе превращается в настоящее искусство. Подарите себе отдых, который запомнится надолго. Бронируйте выгодно на Яндекс Путешествиях ✅ Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14094</t>
+  </si>
+  <si>
+    <t>🏜 Хаджохская теснина, Майкопский район, поселок Каменномостский #РеспубликаАдыгея 📌 Это участок узкого и глубокого каменно‑известнякового каньона, сформированного врезанием реки Белой в скальные породы. Длина ущелья составляет примерно 400–500 м, высота стен достигает около 35–40 м, а ширина в самых узких местах — всего 2–3 м, что делает каньон одним из самых впечатляющих природных объектов региона. 📍 Координаты - 44.287573, 40.174397 🗺 Место на карте 📷 @xodimbrodim 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Теснина</t>
+  </si>
+  <si>
+    <t>20.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14090</t>
+  </si>
+  <si>
+    <t>💦 Чегемские водопады, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Чегемские водопады — это серия каскадов различной высоты, самый высокий из которых достигает около 60 метров. Потоки воды падают с крутых скал, создавая струи и небольшие водные чаши 📍 Координаты - 43.415425, 43.216377 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>19.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14086</t>
+  </si>
+  <si>
+    <t>💦 Медовые водопады, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Рядом с водопадами расположена внушительная скала, напоминающая нос корабля, известная под именем «Указатель». 📍 Координаты - 43.883487, 42.586819 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>19.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14083</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Горный массив формировался около 8 миллионов лет назад. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 @kaleidoimpressions 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>18.02.26 22:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14079</t>
+  </si>
+  <si>
+    <t>Старт продаж нового комплекса в Крыму за 6 500 000 ₽ Официальный сайт застройщика Апартаменты с панорамными видами на море, пассивным доходом от 3 млн. в год, открытым бассейном, термальной зоной и летним садом. - Рассрочки под любые условия Мы застройщики и можем предложить самую выгодную цену - По ФЗ №214 и Эскроу. - Платёж от 31 000 рублей в месяц. - Первоначальный взнос от 20%. - Пассивный доход от аренды 3 млн в год. Планировки и цены 📞 Отдел продаж Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Финансовые услуги оказывает: ПАО Сбербанк. #реклама кмг.su О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.02.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14078</t>
+  </si>
+  <si>
+    <t>🏛 Замок Шато Эркен, Урванский район #КабардиноБалкарскаяРеспублика 📌 Здание построено в традициях европейского средневекового замкового искусства. Замок имеет пять этажей, оснащён острыми зубцами-кронштейнами, маленькими окнами и украшен семейным гербом. 📍 Координаты - 43.593132, 43.819962 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>18.02.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14077</t>
+  </si>
+  <si>
+    <t>🏜 Хаджохская теснина, Майкопский район, поселок Каменномостский #РеспубликаАдыгея 📌 Народное имя Хаджохской расщелины — «Шум» — связано с громким звуком реки, которая стремительно несётся по каменистым порогам. 📍 Координаты - 44.287573, 40.174397 🗺 Место на карте 📷 От подписчика Природа ЛЕСного ПСЕМËНа 🎞 Прислать свои фотографии #Природа #Теснина</t>
+  </si>
+  <si>
+    <t>18.02.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14074</t>
+  </si>
+  <si>
+    <t>А7 — быстрые международные платежи с надежностью банка 👍Платежи в любую точку мира 💰 В любой валюте 😊Комиссия 0,3%. Конвертация по курсу ЦБ 📅Закрывающие документы для бухгалтерии Работайте с партнерами по всему миру без задержек и переплат! Перейти на сайт Финансовые услуги оказывает: ПАО "Банк ПСБ". #реклама a7-agent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14073</t>
+  </si>
+  <si>
+    <t>🌲 Национальный парк «Приэльбрусье» #КабардиноБалкарскаяРеспублика 📌 Парк является национальным природным парком, созданным для охраны уникальной природы и биоразнообразия региона. Сотрудники следят за сохранностью флоры и фауны, обеспечивают безопасность туристов и контролируют устойчивое использование территории. Для удобства посетителей здесь проложены маршруты, установлены информационные указатели и смотровые площадки. 📍 Координаты - 43.242585, 42.561713 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>18.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14067</t>
+  </si>
+  <si>
+    <t>🏛 Комплекс оборонно-сторожевых ингушских башен "Вовнушки", Джейрахский район #РеспубликаИнгушетия 📌 Башни достигают около 30 метров в высоту, и каждая состоит из четырёх этажей 📍 Координаты - 42.800853, 44.994718 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🎞 Прислать свои фотографии #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>17.02.26 21:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14066</t>
+  </si>
+  <si>
+    <t>ZHIVOPISNAYA Дизайнерская одежда по доступным ценам: твой уникальный образ! Выбрать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.02.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14065</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Старое, Кисловодск #СтавропольскийКрай 📌 Даже находясь в черте города, оно привлекает жителей тихой атмосферой и близостью к природе. 📍 Координаты - 43.914125, 42.692709 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.02.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14060</t>
+  </si>
+  <si>
+    <t>17.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14059</t>
+  </si>
+  <si>
+    <t>🏛 Беседка «Храм любви», Кисловодск #СтавропольскийКрай 📌 «Храм любви» был восстановлен в 2017 году по сохранившимся оригинальным эскизам. 📍 Координаты - 43.894716, 42.721308 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>17.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14057</t>
+  </si>
+  <si>
+    <t>🏔 Горнолыжный комплекс «Архыз» #КарачаевоЧеркесскаяРеспублика 📌 Название «Архыз» имеет аланско-тюркское происхождение и переводится как «плодородная долина». 📍 Координаты - 43.543081, 41.181187 🗺 Место на карте 📷 johnstavropol 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>16.02.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14055</t>
+  </si>
+  <si>
+    <t>🏛 Дом Реброва, Кисловодск #Ставропольскийкрай 📌 Дом не раз принимал известных русских поэтов и писателей XIX века, среди которых особенно выделяются Александр Сергеевич Пушкин и Михаил Юрьевич Лермонтов. 📍 Координаты - 43.900076, 42.718037 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>16.02.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14054</t>
+  </si>
+  <si>
+    <t>💧 Зеркальный пруд, Кисловодск #СтавропольскийКрай 📌 Зеркальный пруд в Кисловодском парке — искусственный водоём, созданный в конце XIX века, представляющий собой бассейн с оригинальной беседкой. 📍 Координаты - 43.893306, 42.720260 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>16.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14053</t>
+  </si>
+  <si>
+    <t>Solaris HC у оф. дилера с первоначальным взносом от 0% Solaris HC - комфортный автомобиль со встроенной телематикой и автозапуском. В кредит от производителя на выгодных условиях! ✨Низкая процентная ставка ✨Срок от 1 до 8 лет Ограниченная партия уже у дилеров. Успейте приобрести Solaris HC до повышения цен. Бронируйте сейчас! Узнать цену Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Совкомбанк", АО "Альфа-Банк", СПАО "Ингосстрах" и другие. #реклама solaris.auto О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14052</t>
+  </si>
+  <si>
+    <t>🏛 Башня Балкаруковых (Башня любви) в Эльтюбю #КабардиноБалкарскаяРеспублика 📌 Высота башни составляет около 15 метров. Изначально сооружение венчала двускатная крыша, однако до наших дней она не сохранилась. Попасть внутрь было непросто: вход находился на высоте около 4 метров и был доступен лишь с помощью приставной лестницы — толстого бревна с вырубленными насечками, по которому и осуществлялся подъём. 📍 Координаты - 43.269132, 43.150784 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>16.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14051</t>
+  </si>
+  <si>
+    <t>💦 Лермонтовский водопад, Кисловодск #СтавропольскийКрай 📌 В 1881 году художник М.А. Зичи изобразил этот уголок на своей картине. К концу XIX — началу XX века водопад стал популярным местом отдыха, а его изображения часто появлялись на видовых почтовых карточках. 📍 Координаты - 43.883617, 42.723548 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>15.02.26 22:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14050</t>
+  </si>
+  <si>
+    <t>Старт продаж апартаментов в Сочи бизнес-класса! 🏠Ваш шедевр у самого Чёрного моря в Сочи! Премиальное расположение - всего 5 минут до собственного пляжа в Адлере! Гостиничный сервис 5* - управление от звёздного оператора под ключ Эксклюзивные кулинарные концепции - окно в мир высокой кухни! ❤️Абсолютный эталон современной роскоши: - 2 корпуса - 5 ресторанов -349 резиденций -4 бассейна -8 этажей 💰Самое главное: высокий инвестиционный потенциал 5 320 669 рублей - средний годовой доход на номер после 2030 года до 80% - показатель загруженности за сезон ✅А также отличное месторапсоложение: -5 км до аэропорта -47 км до Красной Поляны -4 км до Олимпийского парка -300 м до пляжного комплекса 📱Получите цены и презентацию первыми Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14042</t>
+  </si>
+  <si>
+    <t>🏔 Пик Инэ, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Вершина пика Инэ пользуется большой популярностью среди альпинистов. 📍 Координаты - 43.255056, 41.661309 🗺 Место на карте 📷 john_whiskered 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14041</t>
+  </si>
+  <si>
+    <t>🏔 Гора Чегет, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Гора носит неофициальное название Азау-Гитче-Чегет-Карабаши, что на местном языке означает «лесистый склон» или «находящийся в тени». 📍 Координаты - 43.241857, 42.479122 🗺 Место на карте 📷 john_whiskered 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.02.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14040</t>
+  </si>
+  <si>
+    <t>15.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14033</t>
+  </si>
+  <si>
+    <t>🏛 Церковь святых равноапостольных Константина и Елены, станица Ессентукская #СтавропольскийКрай 📌 Церковь отличается высоким колокольным звоном, слышимым на большом расстоянии, и небольшим благоустроенным двором для прихожан и посетителей. 📍 Координаты - 44.036498, 42.898170 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>14.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14027</t>
+  </si>
+  <si>
+    <t>🏜 Чегемское ущелье #КабардиноБалкарскаяРеспублика 📌 В сёлах ущелья живёт большое количество долгожителей, многим из которых уже более ста лет. Причиной этого считают благоприятный климат и особую энергетику гор 📍 Координаты - 43.412362, 43.212654 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>14.02.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14026</t>
+  </si>
+  <si>
+    <t>🏛 Николаевские ванны, Ессентуки #СтавропольскийКрай 📌 Ванные в кабинах изготовлены из цельных блоков итальянского мрамора, привезённого специально для этого. 📍 Координаты - 44.046136, 42.864743 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>14.02.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14020</t>
+  </si>
+  <si>
+    <t>14.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14019</t>
+  </si>
+  <si>
+    <t>🏛 Фонтан Россия, Ставрополь, площадь имени Святого Князя Владимира #СтавропольскийКрай 📌 Площадь Святого Князя Владимира с фонтаном считается одним из самых крупных новых общественных пространств города 📍 Координаты - 45.023550, 41.896116 🗺 Место на карте 📷 johnstavropol 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>14.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14018</t>
+  </si>
+  <si>
+    <t>💦 Медовые водопады, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Группа Медовых водопадов включает пять водопадов. Три из них — Жемчужный, Скрытый и Шумный (также известный как Чёртова мельница) — расположены на реке Аликоновка, прорезающей глубокий каньон Скалистого хребта Северного Кавказа. Ещё два водопада — Большой и Малый Медовые — находятся на реке Эчки-Баш (Козья голова), вода которых падает в Аликоновку с высоты 18 метров. Самым высоким в группе является Большой Медовый водопад (18 метров), а самым мощным — Жемчужный. 📍 Координаты - 43.883487, 42.586819 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>13.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14015</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Малый Шадхурей , Зольский район #КабардиноБалкарскаяРеспублика 📌 Купание в озере строго запрещено: под спокойной водной поверхностью скрываются сильные течения и водовороты. 📍 Координаты - 43.708171, 43.074209 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>13.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14014</t>
+  </si>
+  <si>
+    <t>🏔 Пик Закан, Урупский район #КарачаевоЧеркесскаяРеспублика 📌 Подъём на вершину скалистого пика Закан без специального снаряжения невозможен — доступен лишь путь по седловине у подножия крутых склонов, где пасутся лошади. 📍 Координаты - 43.714414, 40.798974 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Пик</t>
+  </si>
+  <si>
+    <t>12.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14013</t>
+  </si>
+  <si>
+    <t>🌳 Сквер на улице Буачидзе, Ессентуки #СтавропольскийКрай 📌 Новая зона отдыха протянулась на 1,3 км и занимает площадь почти 6 гектаров 📍 Координаты - 44.051337, 42.845443 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Сквер</t>
+  </si>
+  <si>
+    <t>12.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14009</t>
+  </si>
+  <si>
+    <t>🏔 Гора Верблюд, Минераловодский городской округ #СтавропольскийКрай 📌 На склоне горы Верблюд археолог В. П. Любин обнаружил ашельские орудия, выполненные из роговика. 📍 Координаты - 44.197440, 42.886696 🗺 Место на карте 📷 @kaleidoimpressions 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>11.02.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14008</t>
+  </si>
+  <si>
+    <t>А7 — быстрые международные платежи с надежностью банка 👍Платежи в любую точку мира 💰 В любой валюте 😊Комиссия 0,3%. Конвертация по курсу ЦБ 📅Закрывающие документы для бухгалтерии Работайте с партнерами по всему миру без задержек и переплат! Перейти на сайт Финансовые услуги оказывает: ПАО «Банк ПСБ». #реклама a7-agent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.02.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14007</t>
+  </si>
+  <si>
+    <t>💧 Бесстыжие (Народные) ванны, Пятигорск #СтавропольскийКрай 📌 Длительное пребывание в концентрированной минеральной воде нежелательно. Взрослым рекомендуют ограничиваться 20 минутами, детям — не более четырёх минут. 📍 Координаты - 44.046132, 43.099607 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Ванны</t>
+  </si>
+  <si>
+    <t>11.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14003</t>
+  </si>
+  <si>
+    <t>🏛 Колоннада, Кисловодск #СтавропольскийКрай 📌 Колоннада пользуется популярностью как место для прогулок, фотосессий и проведения культурных мероприятий 📍 Координаты - 43.898676, 42.716972 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Колоннада</t>
+  </si>
+  <si>
+    <t>11.02.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14002</t>
+  </si>
+  <si>
+    <t>11.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14001</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 На вершине оборудованы пешеходные тропы и смотровые площадки, с которых открываются живописные виды на город и окрестные горы. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 От подписчика Матвея П. 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>10.02.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/14000</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Несмотря на вулканическое происхождение, гора не проявляла извержений на протяжении тысяч лет и считается спящей 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 aero_den86 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>10.02.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13999</t>
+  </si>
+  <si>
+    <t>Телеграм могут заблокировать. Подписывайтесь на резервную страницу в MAX - https://max.ru/viewcaucase, чтобы оставаться на связи ❤️</t>
+  </si>
+  <si>
+    <t>10.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13998</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Большой Шадхурей, Зольский район #КабардиноБалкарскаяРеспублика 📌 Летом температура поверхности воды может достигать 20 °C, а зимой водоём обычно замерзает 📍 Координаты - 43.705639, 43.078200 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>10.02.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13997</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Нижнее голубое, сельское поселение Верхняя Балкария, Черекский район #КабардиноБалкарскаяРеспублика 📌 Исследователи предполагают, что озеро возникло в результате обрушения подземной карстовой пещеры 📍 Координаты - 43.232751, 43.538735 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>10.02.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13992</t>
+  </si>
+  <si>
+    <t>Своя квартира в Ялте! Отдыхайте и получайте прибыль! Недвижимость в Крыму - живите, отдыхайте, получайте прибыль! ❤️ЖК я Ялте - это привлекательный объект недвижимости для отдыха и инвестиций Неоспоримое преимущество - удачное расположение ЖК - в самом сердце курорта: ✅ До моря и набережной - 5 минут пешком ✅ Рядом Массандра и Ботанический Сад - всегда есть куда сходить ✅ Ливадийский дворец и Ласточкино Гнездо - красиво и исторично В самом ЖК всё для жизни и отдыха: • Спа и фитнес • Панорамный бассейн • Закрытая территория и подземный паркинг Рынок в Крыму динамичен, через год стоимость кв. м. здесь вырастет до 40% Вы сможете получать доход со сдачи от 2,5 млн. в год 💰 Условия покупки - Рассрочка без удорожания на 2 года с платежом 50 тыс. Хотите преумножить капитал? Получите планировки и цены! Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама crimeayalta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13989</t>
+  </si>
+  <si>
+    <t>💦 Гунибский водопад, Гунибский район #РеспубликаДагестан 📌 Это самый доступный водопад: от шоссе до него можно дойти всего за пару минут пешком 📍 Координаты - 42.388056, 46.953937 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>10.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13988</t>
+  </si>
+  <si>
+    <t>💦 Лермонтовский водопад, Кисловодск #СтавропольскийКрай 📌 Это место было одним из любимых у Михаила Юрьевича Лермонтова. 📍 Координаты - 43.883617, 42.723548 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>09.02.26 19:41</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13986</t>
+  </si>
+  <si>
+    <t>09.02.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13985</t>
+  </si>
+  <si>
+    <t>🏔 Поляна Азау, село Терскол, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 С Поляны Азау начинается подъём на Эльбрус по системе канатных дорог, последовательно соединяющих станции Азау-Кругозор (около 3 000 м), Мир (примерно 3 500 м) и Гара-Баши (около 3 800 м). Этот маршрут считается одним из самых высокогорных канатных подъёмов в Европе 📍 Координаты - 43.265910, 42.481240 🗺 Место на карте 📷 john_whiskered 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>09.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13983</t>
+  </si>
+  <si>
+    <t>💦 Водопад Шум, Майкопский район #РеспубликаАдыгея 📌 Водопад падает с высоты около шести метров 📍 Координаты - 44.269102, 40.186890 🗺 Место на карте 📷 john_whiskered 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>09.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13982</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFJpxy9i Виды из нового дома архитектурного квартала «Первый»😍 Литер 101.2 — продажи открыты! Ваша жизнь обретет новый ритм: начинать день с первыми лучами солнца над просторами Ставрополя и завершать его, наблюдая уникальный закат над открытым горизонтом. Свет и пейзажи будут наполнять ваше пространство через французские окна, создавая ощущение гармонии и лёгкости. Пора выбрать квартиру, где каждый день начинается с вдохновения ✨ 📍Ждем вас в офисах«ЮгСтройИнвест»: ул. Южный обход, 65к1 ул. Павла Буравцева, 42/1 📞+7(865)256-84-54 Реклама: Оценивайте свои финансовые возможности и риски. Застройщик ООО “СЗ-20 ЮСИ” проектная декларация на сайте нашдом.рф Привлечение денежных средств согласно 214-ФЗ. г. Ставрополь</t>
+  </si>
+  <si>
+    <t>09.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13981</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Скифский акинак", Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Арт‑объект «Скифский акинак» представляет собой крупную художественную инсталляцию — огромный меч‑акинак, воткнутый в камень у входа в долину Мидаграбинских водопадов. Название связано с историческим оружием: акинак был традиционным коротким мечом скифов, а позже и аланов — древних народов Северного Кавказа. Его узкое двулезвийное лезвие и цельная конструкция делали его значимым символом воинской культуры. 📍 Координаты - 42.793323, 44.373457 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>09.02.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13980</t>
+  </si>
+  <si>
+    <t>«Сибирский Обсидиан» — выбор тех, кто ценит качество! «Сибирский Обсидиан» — уже не просто новинка — это изделие, которое полюбилось многим нашим клиентам, и они приобрели его для своего дома. Преимущества «Сибирского Обсидиана»: ✨ Уникальная форма и дизайн ✨ Быстрый нагрев: печь полностью погружена в воду ✨ Вместительность: от 6 до 8 человек ✨ Контроль горения: печная дверца с жаропрочным стеклом ✨ Прослужит 50 лет: чан изготовлен из нержавеющей стали AISI 304 Не упустите шанс стать обладателем чана по выгодной цене! Только до 16 февраля мы дарим бесплатную доставку чанов. Узнать больше #реклама sibach.store О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13979</t>
+  </si>
+  <si>
+    <t>🌉 Мост "Дамский каприз", Кисловодск #СтавропольскийКрай 📌 На мосту есть особая традиция: здесь принято загадывать желание, веря, что оно обязательно сбудется. 📍 Координаты - 43.892585, 42.720735 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>09.02.26 00:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13978</t>
+  </si>
+  <si>
+    <t>Своя квартира в Мариуполе! Охраняемая территория 🏠Своя квартира в престижном районе Мариуполя! ❤️Ваш комфортный дом у моря с потрясающей инфраструктурой: -Монолитная технология строительства -8 корпусов переменной этажности от 9 до 12 этажей -Площадь территории около 1.3 ГА -Благоустроенные прогулочные зоны и площадки -Закрытая и охраняемая территория с видеонаблюдением -Зоны отдыха с ландшафтным дизайном и вечерним освещением Удобная транспортная развязка позволяет легко добраться в любой район города, а также до ЖД и автовокзала! А ещё вы можете сохранить и умножить свой капитал: заработайте на капитализации недвижимости до 10% 💰Получайте доход на сдаче в аренду от 800 000 рублей в году! 📱Получите цены и презентацию первыми Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13977</t>
+  </si>
+  <si>
+    <t>🏛 Могильники Фардык-Кешене, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Над захоронением устраивали каменную насыпь, высота которой соотносилась с ростом умершего. 📍 Координаты - 43.263145, 43.150462 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Могильники</t>
+  </si>
+  <si>
+    <t>08.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13976</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкара, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Водоём имеет глубину около 32 метров. 📍 Координаты - 43.209437, 42.726516 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>08.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13972</t>
+  </si>
+  <si>
+    <t>08.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13966</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тихтенген, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Массив состоит из кристаллических сланцев, гнейсов и гранитов, которые формируют его суровый и выразительный рельеф. 📍 Координаты - 43.120898, 42.990898 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>08.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13965</t>
+  </si>
+  <si>
+    <t>🗽 Арт объект Æ, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Скульптура расположена в живописной природной обстановке между долинами и ущельями, на фоне гор и рек, что делает её популярным местом для фотографий и экскурсий. 📍 Координаты - 42.834859, 44.368998 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>07.02.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13964</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Донгуз-Орун-Кёль, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Высота над уровнем моря составляет примерно 2800–3100 м (по разным источникам указывается диапазон от около 2515 до 3100 м). Из-за прохладного климата на такой высоте озеро начинает частично замерзать уже к началу осени, а ледяной покров может сохраняться до весны. 📍 Координаты - 43.220926, 42.466628 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>07.02.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13963</t>
+  </si>
+  <si>
+    <t>🏛 Тиличееевские ванны, Пятигорск #СтавропольскийКрай 📌 Возведение здания заняло примерно три месяца, что стало возможным благодаря стремительному развитию курорта в начале XX века, когда Пятигорск активно наращивал свою инфраструктуру 📍 Координаты - 44.040749, 43.092199 🗺 Место на карте 📷 От подписчика Матвея П. 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>07.02.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13962</t>
+  </si>
+  <si>
+    <t>07.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13961</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Название «Эльбрус» уходит своими корнями в древние кавказские языки и связано со значением «высокий» или «снежный» 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13959</t>
+  </si>
+  <si>
+    <t>🌳 Комсомольский парк, Кисловодск #СтавропольскийКрай 📌 Летом здесь организуют экскурсии и культурные мероприятия, а зимой парк покрывается снегом, превращаясь в настоящую зимнюю сказку. 📍 Координаты - 43.910481, 42.705056 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>06.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13955</t>
+  </si>
+  <si>
+    <t>🏛 Шоанинский храм, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 На стенах храма уцелели древние фрески и надписи на разных языках — греческом, арабском, грузинском, армянском и русском. Эти уникальные артефакты были обнаружены в 2007 году во время незаконного ремонта, когда при снятии поздней штукатурки открылся первоначальный слой с росписями 📍 Координаты - 43.804349, 41.889837 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13952</t>
+  </si>
+  <si>
+    <t>💧 Верхние Кармадонские ванны, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Источники расположены в горах на высоте около 1000–1200 м над уровнем моря, в живописном ущелье, окружённом лесами и скалистыми обрывами. 📍 Координаты - 42.754876, 44.481258 🗺 Место на карте 📷 svetlanakhazieva 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Ванны</t>
+  </si>
+  <si>
+    <t>06.02.26 01:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13949</t>
+  </si>
+  <si>
+    <t>Познакомимся сегодня? В нашем городе своего человека найти непросто. Euphora помогает познакомиться с теми, кто тоже ищет общение и реальные встречи. Telegram-бот для знакомств. Попробовать #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13948</t>
+  </si>
+  <si>
+    <t>🏔 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Плато славится живописными видами, откуда открывается панорама Главного Кавказского хребта, Эльбруса и окружающих долин 📍 Координаты - 43.711662, 42.441171 🗺 Место на карте 📷 svetlanakhazieva 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>05.02.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13947</t>
+  </si>
+  <si>
+    <t>Перезагрузка для души и тела —глэмпинг на Кавказе Представьте: вы в тёплом уютном куполе, на склоне горы Верблюд, а за огромным окном — величественные Эльбрус и Бештау. В воздухе — аромат фирменных блюд из нашего ресторана. Вы погружаетесь в горячую купель, а затем устраиваетесь в массажном кресле, наблюдая, как солнце окрашивает долину в красное золото. Это не мечта. Это глэмпинг TheGarden. Всего 20 минут от аэропорта Минеральные воды и суеты городов — и вы в другом мире, где царит полнейшая, целительная тишина. Забронировать Номер реестровой записи: С262025003195. #реклама thegarden.camp О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13946</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Адыл-су #КабардиноБалкарскаяРеспублика 📌 Название «Адыл‑су» с балкарского переводится как «чистая вода» и отражает прозрачность горной реки, протекающей по ущелью 📍 Координаты - 43.232637, 42.740493 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>04.02.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13940</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкара, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Башкара — высокогорное ледниковое озеро, находящееся на высоте примерно 2300–2400 м над уровнем моря. 📍 Координаты - 43.209437, 42.726516 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>04.02.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13938</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 Название «Бештау» происходит от тюркских языков и переводится как «пять гор», что отражает характерный силуэт этого горного массива 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>04.02.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13932</t>
+  </si>
+  <si>
+    <t>Сибирская лава. Зима будет горячей! Снег и -20°C за окном? В вашей купели всегда +35°C и волшебство! Купель «Сибирская Лава» — это запатентованное готовое решение для вашего личного спа-курорта у дома или на даче. Мощная сталь, благородный кедр и технологии, которые служат от полувека. ✨ Гидромассаж с подогревом ✨ Уникальная подсветка, меняющая цвет в зависимости от температуры воды ✨ Встроенная акустика с управлением по Bluetooth А теперь — магия декабря! Мы дарим скидки до 40% на купели и банные чаны, чтобы вы успели встретить Новый год в своей теплой, светящейся воде под звездами! Соберите свою комплектацию и рассчитайте стоимость на сайте. Узнать больше #реклама sibach.store О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.02.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13931</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Шхельда, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Ледник Шхельда представляет собой технически сложный маршрут для альпинистов и требует использования специального снаряжения — кошек, ледорубов и верёвок 📍 Координаты - 43.159313, 42.660713 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>04.02.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13926</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Старое, Кисловодск #СтавропольскийКрай 📌 Озеро появилось в 1950-е годы в результате перекрытия реки Аликоновка. Его протяжённость превышает 500 метров, а длина дамбы составляет около 400 метров. 📍 Координаты - 43.914125, 42.692709 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>04.02.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13920</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — поменяйте жизнь в 2026 году! ✅Идёт набор: от 6700 ₽/мес.* Московский технологический институт предлагает: — Высшее образование в московском вузе без выезда на сессии — Полностью дистанционный онлайн-формат — Возможность обучаться дома, на работе, в путешествии — Диплом государственного образца — Более 60 направлений на выбор (IT, инженерные, экономические, педагогические, управленческие и другие) — 5 способов оплаты обучения — Поддержка персонального куратора: от поступления до получения диплома Узнать больше #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13919</t>
+  </si>
+  <si>
+    <t>🌵 Плато Лаго-Наки, Майкопский район, Даховское сельское поселение #РеспубликаАдыгея 📌 Плато Лагонаки начало формироваться миллионы лет назад, когда нынешняя территория Кавказа была дном океана Тетис. После отступления воды остались почвы, богатые минералами, что способствовало развитию растительности. На протяжении тысячелетий волны океана выточили скалы, создали утёсы, пещеры и каньоны, придавая плато его узнаваемый рельеф 📍 Координаты - 44.063957, 40.018325 🗺 Место на карте 📷 @kukartaman 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>04.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13916</t>
+  </si>
+  <si>
+    <t>🌳 Курортный парк, Ессентуки #СтавропольскийКрай 📌 Курортный парк Ессентуки является одним из старейших и крупнейших парков Кавказских Минеральных Вод, созданных в конце XIX — начале XX века. 📍 Координаты - 44.046434, 42.864084 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>04.02.26 02:48</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13910</t>
+  </si>
+  <si>
+    <t>Jumeirah Beach Hotel Dubai 5* - Вилла Al Bahar ждет вас Оставьте будни позади и приезжайте на уединенную виллу — теплые мгновения с близкими и индивидуальное облуживание ждут вас. Бронируйте на официальном сайте Jumeirah с эксклюзивными условиями. Забронировать #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.02.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13909</t>
+  </si>
+  <si>
+    <t>💧 Зеркальный пруд, Кисловодск #СтавропольскийКрай 📌 Дно пруда постоянно сверкает от монет, которые туристы бросают в воду, загадывая желание снова вернуться в Кисловодск. 📍 Координаты - 43.893306, 42.720260 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>03.02.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13908</t>
+  </si>
+  <si>
+    <t>🏔 Гора Казбек, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Вершину покрывают вечные снега и ледники, служащие источником питания для горных рек региона 📍 Координаты - 42.697289, 44.519284 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>03.02.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13906</t>
+  </si>
+  <si>
+    <t>Апартаменты в Алтае с доходом от 2.5 млн рублей в году! 🏠Старт продаж элитного отельного комплекса в Большом Алтае! ❤️Предлагаем к приобретению в собственность гостиничные номера в полной комплектации -Федеральный отельный оператор -Капитализация стоимости актива 60% -Доход со сдачи в аренду от 2 млн рублей/год -Полная окупаемость инвестиций за 6 лет -Безопастность вложений под защитой ФЗ-214 Мощная инфраструктура: -Центр Большого Алтая город-курорт Белокуриха -Более 5 млн туристов каждый год -Загрузка отелей 87% Согласуем для вас индивидуальные условия оплаты: -Ипотека от ведущих банков -Рассрочка 0% -Возможна продажа на юр лицо Эта недвижимость реально приносит деньги 💰Доходность от 2500 000 рублей в год! ✅Получите цены и презентацию первыми Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.02.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13900</t>
+  </si>
+  <si>
+    <t>🏔 Регион, который начинает удивлять ещё по дороге в горы. В статье рассказали про нашу поездку в Дагестан: как мы ехали по ущельям, какие места увидели, что из этого действительно стоит внимания и что особенно запомнилось. Если давно хотели съездить в Дагестан или просто любите смотреть на красивые места — будет интересно. Читать - https://beautifulplacesofrussia.ru/dagestan</t>
+  </si>
+  <si>
+    <t>03.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13899</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Кара-Кёль, Теберда #КарачаевоЧеркесскаяРеспублика 📌 Учёные считают, что природный водоём существует уже около 8–10 тысяч лет и образовался после того, как из долины отступил крупный ледник. 📍 Координаты - 43.437093, 41.743544 🗺 Место на карте 📷 @SlavonicTravel 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>03.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13898</t>
+  </si>
+  <si>
+    <t>🏔 Гора Белалакая, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Гора привлекает туристов, альпинистов и фотографов, а тропы к её вершине относятся к среднему уровню сложности 📍 Координаты - 43.264707, 41.582930 🗺 Место на карте 📷 @SlavonicTravel 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>02.02.26 20:34</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13897</t>
+  </si>
+  <si>
+    <t>Старт продаж нового комплекса в Крыму от застройщика! Уникальный комплекс на берегу Чёрного моря в Крыму по начальным ценам застройщика! Для жизни, отдыха или пассивного дохода от 3 млн. в год. 💰 Сезонные скидки и возврат НДС до 20% до конца 2025 года. Шикарное расположение в экологически чистом уголке полуострова, знаменитом целебными грязями, лечебной солью, золотыми пляжами и минеральными источниками, открывает возможности для занятий спортом, восстановления здоровья и отдыха на природе. 📊 Планировки, цены и расчёт доходности в отделе продаж. Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). #реклама crimea-apart.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.02.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13896</t>
+  </si>
+  <si>
+    <t>🌲 Бештаугорский лес #СтавропольскийКрай 📌 В этом лесном массиве регулярно проходят соревнования по спортивному ориентированию и горному бегу. 📍 Координаты - 44.103568, 43.040970 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Лес</t>
+  </si>
+  <si>
+    <t>02.02.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13889</t>
+  </si>
+  <si>
+    <t>Импортируем авто в Россию На 20-30% дешевле чем в РФ. Без предоплаты, по Договору. Прозрачная история, подтвержденный пробег✅ Доставка 7-10 дней🚗 Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13886</t>
+  </si>
+  <si>
+    <t>🏔 Бештау, Лермонтов #СтавропольскийКрай 📌 Высота этой вершины достигает 1400 м над уровнем моря 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 Аня Солнечная 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>02.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13881</t>
+  </si>
+  <si>
+    <t>🏛 Колоннада, Кисловодск #СтавропольскийКрай 📌 Колоннада в Кисловодске представляет собой полукруглое двухъярусное строение в неоклассическом стиле и встречает посетителей при входе в Кисловодский парк 📍 Координаты - 43.898676, 42.716972 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Колоннада</t>
+  </si>
+  <si>
+    <t>01.02.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13880</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. В зависимости от сложности. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ neuromachina.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.02.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13879</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Адыл-су #КабардиноБалкарскаяРеспублика 📌 Ущелье Адыл‑су прекрасно подходит для треккинга, пеших прогулок и фотопутешествий 📍 Координаты - 43.232637, 42.740493 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>01.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13873</t>
+  </si>
+  <si>
+    <t>🏛 Кырхлар Хамам, Дербент #РеспубликаДагестан 📌 Это действующий хамам — построенный ещё в XVII веке, и редкий пример объекта, сохранившего своё первоначальное назначение и продолжающего функционировать по сей день. В Дербенте из всех средневековых бань именно этот хамам единственный, который до сих пор используется по прямому назначению, тогда как остальные служат лишь памятниками архитектуры или музеями 📍 Координаты - 42.057030, 48.281507 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>01.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13870</t>
+  </si>
+  <si>
+    <t>Как путешествовать бюджетно? Не обязательно ехать далеко, чтобы посмотреть на красивые места - они находятся рядом с нами ❤️ На канале @kolotkin_igor автор показывает лучшие места для ваших путешествий. Вы узнаете: → про водопады с целебной водой; → про заброшенные особняки (красивые фото гарантированы); → про секретные места, которые обычно скрыты от глаз обычных туристов. У каждой локации добавлено точное местоположение 📍 Таких мест вы еще не видели! Рекомендуем подписаться @kolotkin_igor</t>
+  </si>
+  <si>
+    <t>01.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13864</t>
+  </si>
+  <si>
+    <t>🧊 Ледяная арка ледника Шхельда, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Название Шхельда происходит от балкарского слова, обозначающего «бруснику». Вероятно, так ущелье назвали из‑за ягодников, которые когда‑то здесь росли, но со временем были вытеснены наступлением ледника 📍 Координаты - 43.159313, 42.660713 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>01.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13860</t>
+  </si>
+  <si>
+    <t>🏔 Скамейка любви (Лавочка Счастья), Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Скамейка расположена прямо на краю пропасти и не имеет ограждений, поэтому следует проявлять осторожность. 📍 Координаты - 42.815781, 44.210257 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скамейка #Гора #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>31.01.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13857</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ ganstaagency.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.01.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13856</t>
+  </si>
+  <si>
+    <t>🏛 Курортный посёлок Домбай #КарачаевоЧеркесскаяРеспублика 📌 Курорт стал известен ещё в начале XX века, но его массовое развитие пришлось на советский период, когда здесь появились гостиницы и канатные дороги. 📍 Координаты - 43.289620, 41.623510 🗺 Место на карте 📷 john_whiskered 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>31.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13850</t>
+  </si>
+  <si>
+    <t>🏔 Гора Железная в Железноводске #СтавропольскийКрай 📌 Гора Железная достигает высоты примерно 868 метров 📍 Координаты - 44.138927, 43.030363 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>31.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13844</t>
+  </si>
+  <si>
+    <t>Приложение «Красивые места России» — это удобный способ находить интересные и красивые места по всей стране. В нём собраны необычные локации, природные точки, смотровые площадки, исторические и малоизвестные места, которые можно искать на карте или по регионам. Приложение помогает: → находить идеи для прогулок и поездок, → планировать маршруты, → сохранять понравившиеся места, → открывать новые места даже в знакомых городах. Подходит как для путешествий, так и для обычных прогулок по выходным. Если любите исследовать города и природу России, приложение будет полезным. Скачать - viewr.ru</t>
+  </si>
+  <si>
+    <t>31.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13842</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Провал, Пятигорск #СтавропольскийКрай 📌 Провал представляет собой подземную пещеру, образовавшуюся под влиянием минеральных вод. Сероводород в этих водах постепенно разъедал известняк, и в итоге свод пещеры обрушился, образовав воронку диаметром около 15 метров и глубиной 41 метр, а также грот с озером глубиной 11 метров. Вода в озере имеет яркий бирюзовый оттенок благодаря высокому содержанию серы и особым бактериям, а её температура колеблется от 26 °C до 42 °C 📍 Координаты - 44.046672, 43.098839 🗺 Место на карте 📷 svesok17 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>30.01.26 22:48</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13840</t>
+  </si>
+  <si>
+    <t>Ищу желающих подбирать туры на удаленке Открыт набор на удаленную работу в туризме! Подходит новичкам, мамам в декрете и тем, кто ищет подработку. 💰 Доход от 80.000₽ в месяц (потолка нет) Клиентов предоставляем Работа из любой точки мира — все онлайн Никаких требований к опыту, образованию или месту проживания. Что вас ждет: ✅ путешествия почти даром (рекламные туры) ✅ удаленка, без привязки к месту ✅ подработка или основная занятость (3-6 часов) Как начать: — зарегистрируйтесь на сайте — пройдите 3-дневное бесплатное обучение Успейте занять место — набор скоро закроется! 👍 Жмите «Зарегистрироваться» Зарегистрироваться #реклама 16+ web.workintravel.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13839</t>
+  </si>
+  <si>
+    <t>🏛 Горнолыжный комплекс «Архыз» #КарачаевоЧеркесскаяРеспублика 📌 В 2016 году курорт получил награду в номинации «Лучший молодой горнолыжный курорт России». 📍 Координаты - 43.543068, 41.181211 🗺 Место на карте 📷 @sanbelayatur 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>30.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13838</t>
+  </si>
+  <si>
+    <t>🏛 Главные нарзанные ванны, Кисловодск #СтавропольскийКрай 📌 Яркая майоликовая мозаика на фасаде здания выполнена художником Михаилом Александровичем Врубелем. 📍 Координаты - 443.902289, 42.716518 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>29.01.26 22:34</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13836</t>
+  </si>
+  <si>
+    <t>Официальный канал всесезонного курорта «Манжерок» Всесезонный горный курорт «Манжерок» в Telegram! Первыми узнавайте о спецпредложениях, новых программах отдыха и эксклюзивных акциях. Добро пожаловать. Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13835</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 На вершину можно подняться по канатной дороге, созданной для туристов, а также по нескольким пешеходным тропам. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>29.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13829</t>
+  </si>
+  <si>
+    <t>💦 Водопад Девичья коса, Майкопский район #РеспубликаАдыгея 📌 «Девичья коса» — живописный водопад в Майкопском районе Адыгеи. Он является частью каскадной системы водопадов на маршруте Руфабго и самым высоким среди них — его высота достигает примерно 15 м. Название водопад получил благодаря тонким струям воды, спускающимся по скале и напоминающим заплетённую косу 📍 Координаты - 44.263097, 40.171498 🗺 Место на карте 📷 @xodimbrodim 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>29.01.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13828</t>
+  </si>
+  <si>
+    <t>АК Аллея Дружбы в Евпатории Официальный сайт застройщика Продажа апартаментов с панорамными видами по начальной стоимости от застройщика в Евпатории! От 7,5 млн рублей при первоначальном взносе 1,5 млн. Рассрочка от застройщика, траншевая ипотека с первым взносом от 20% и платежем от 31.000₽ в месяц. Планировки и цены 📞 Отдел продаж Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Проектная декларация на сайте https://наш.дом.рф/. Финансовые услуги оказывает: ПАО Сбербанк. #реклама кмг.su О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.01.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13827</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Экипаж», Кисловодск #СтавропольскийКрай 📌 «Экипаж» — жанровая скульптурная композиция, показывающая ямщика рядом с ландо — небольшой старинной четырёхместной каретой, запряжённой лошадьми. Скульптура установлена на проспекте Ленина, одной из главных пешеходных улиц города‑курорта 📍 Координаты - 43.901841, 42.727934 🗺 Место на карте 📷 Аня Солнечная 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>28.01.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13826</t>
+  </si>
+  <si>
+    <t>🏛 Театр-Парк, Ессентуки #СтавропольскийКрай 📌 Здание возведено в 1901 году как концертный зал прямо в Курортном парке, рядом с питьевой галереей Нарзана № 17, чтобы принимать растущее количество курортников и отдыхающих 📍 Координаты - 44.044550, 42.860605 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>28.01.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13825</t>
+  </si>
+  <si>
+    <t>28.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13824</t>
+  </si>
+  <si>
+    <t>🏛 Башня Согласия, Магас #РеспубликаИнгушетия 📌 Башня Согласия была изображена на почтовых марках, выпущенных как в Лаосе (в виде парного сувенирного выпуска), так и в России. 📍 Координаты - 43.166935, 44.801701 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>28.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13822</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Каракая‑Су — внушительный горный водопад в урочище Джилы‑Су, падающий с высоты примерно 30 м мощным и зрелищным потоком. Его ещё называют Тузлук Шапа. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 svetlanakhazieva 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>27.01.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13820</t>
+  </si>
+  <si>
+    <t>Сибирская купель 8 граней. Максимальное расслабление! Когда туман нежно окутывает лес, а мягкий снег опускается на землю, нет ничего лучше, чем окунуться в горячую купель! Позвольте себе незабываемое тепло и отдых в Сибирской купели 8 граней. ✨ Безопасность и комфорт: высота 1100 мм — удобно для всех, от малышей до бабушек. ✨ Место для отдыха до 8 человек — соберите семью и друзей для зимних посиделок! ✨ Нагрев за несколько минут благодаря погружной печи. ✨ Нержавеющая сталь AISI 304 — прочная и долговечная. ✨ Подсветка и гидромассаж — сделайте отдых ещё более роскошным. Почувствуйте настоящее тепло с скидкой до 40% в Чёрную пятницу! Узнать больше #реклама sibach.store О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.01.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13819</t>
+  </si>
+  <si>
+    <t>💦 Водопад Пшехский, Майкопский район #РеспубликаАдыгея 📌 Пшехский водопад, его также называют Фиштинским, так как вода стекает с седловины между горами Пшехо‑Су и Фишт. 📍 Координаты - 43.978644, 39.881517 🗺 Место на карте 📷 @xodimbrodim 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>27.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13815</t>
+  </si>
+  <si>
+    <t>🗽 Монумент Иисуса Христа в Ессентуках #СтавропольскийКрай 📌 Над Ессентуками возвышается 22-метровая статуя Иисуса Христа, ставшая одной из знаковых достопримечательностей города после её установки в 2013 году. 📍 Координаты - 44.045404, 42.828251 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Памятник</t>
+  </si>
+  <si>
+    <t>27.01.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13813</t>
+  </si>
+  <si>
+    <t>27.01.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13812</t>
+  </si>
+  <si>
+    <t>🏛 Церковь апостолов Петра и Павла, Ессентуки #СтавропольскийКрай 📌 Храм был заложен в конце 1990-х с благословения митрополита Ставропольского и Владикавказского 📍 Координаты - 44.044550, 42.860605 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>27.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13811</t>
+  </si>
+  <si>
+    <t>🏔 Гора Мехтыген, Черекский район #КабардиноБалкарскаяРеспублика 📌 Гора Мехтыген (известная также как Метеген) достигает высоты 3154 метра. 📍 Координаты - 43.120183, 43.533406 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>27.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13806</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFGRpDYL 🏰 Квартира с ремонтом «под ключ»: заезжай и живи! Устали от мыслей о ремонте и бесконечных стройках? Мы всё сделали за вас! Получите готовую к проживанию квартиру — с стильным ремонтом. Ваши выгоды прямо сейчас: ✅ Готовность к заселению — никаких черновых работ, пыли и нервов. Только ключи в руки — и вы дома! ✅ Выгодная ипотека — фиксированная ставка 4,6 % на весь срок без скрытых условий и неожиданных повышений. 🌿 Курорт «Моя Легенда» — место, где каждый день начинается с природы и заканчивается умиротворяющей тишиной. Что вас ждёт рядом с домом? собственный парк для прогулок; спа‑зона для релакса; круглогодичные возможности для спорта и активного отдыха; вся необходимая инфраструктура в шаговой доступности — никуда не нужно ехать! Где узнать больше? 📍 Наши офисы: г.Кисловодск, ул. Промышленная, 23; г.Кисловодск, ул. Рассветная, 8. 📞 Звоните: *1800</t>
+  </si>
+  <si>
+    <t>27.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13805</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Аксаут #КарачаевоЧеркесскаяРеспублика 📌 Это ущелье ценят за его первозданную, суровую природу: туристов здесь заметно меньше, чем в самых раскрученных уголках Кавказа 📍 Координаты - 43.523122, 41.559839 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>27.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13799</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Актопрак, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Перевал Актопрак находится на высоте около 2100 метров над уровнем моря и связывает Чегемское ущелье с Баксанским, ведя в направлении Эльбруса 📍 Координаты - 43.401829, 43.094976 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>26.01.26 21:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13796</t>
+  </si>
+  <si>
+    <t>26.01.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13795</t>
+  </si>
+  <si>
+    <t>🏛 Дача зодчего Клепинина, Пятигорск #СтавропольскийКрай 📌 Архитектура здания представляет собой характерную для курортных российских городов своего времени эклектику, где прослеживаются черты неоренессанса. Это смешанный стиль, объединяющий элементы классицизма, модерна и других направлений. Двухэтажная постройка возведена на высоком подклете из местных материалов — кирпича и камня. Её уникальный облик формируют узнаваемые детали: эркеры, декоративные балконы и выразительный портал, подчёркивающие оригинальность авторского замысла 📍 Координаты - 44.045783, 43.098886 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>26.01.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13794</t>
+  </si>
+  <si>
+    <t>🗻 Грот Лермонтова, Пятигорск, Красноармейская улица #СтавропольскийКрай 📌 Изначально грот носил имя нимфы Калипсо, известного персонажа греческой мифологии. 📍 Координаты - 44.039894, 43.087061 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Грот #Пещера</t>
+  </si>
+  <si>
+    <t>26.01.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13793</t>
+  </si>
+  <si>
+    <t>Старт продаж нового комплекса на Красной Поляне в Сочи! Приватные резиденции на высоте 540 метров на берегу горной реки в сердце горнолыжного курорта! Возврат НДС до 20% Открытый бассейн с подогревом и панорамными видами на горы. Ваши собственные апартаменты на всесезонном горнолыжном курорте для отдыха и пассивного дохода от 4 до 9,5 млн. в год. Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. #реклама sochi-aparts.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13792</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тихтенген, Чегемский район #КабардиноБалкарскаяРеспублика 📌 У самого основания горы выходят на поверхность источники лечебного нарзана. 📍 Координаты - 43.120898, 42.990898 🗺 Место на карте 📷 От подписчика @mylovekavkaz 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>26.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13791</t>
+  </si>
+  <si>
+    <t>💦 Чегемские водопады, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Внешний облик водопадов меняется в зависимости от времени года. В тёплый сезон это стремительные потоки воды с шумными каскадами, искрами брызг и солнечными радугами, а зимой они превращаются в впечатляющие ледяные формы — словно застывшие столбы, напоминающие кристальные украшения 📍 Координаты - 43.415425, 43.216377 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>26.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13786</t>
+  </si>
+  <si>
+    <t>Меняем зиму: скидки 20% от Utair! Купив билеты до 1 февраля, все участники Status получат скидку 20%. Улететь можно с 26 января по 26 марта. Речь идет о билетах как по РФ, так и за рубеж. Оставляем ссылку на выгодное предложение тут — скорее оформлять! Ваш Utair. Купить #реклама utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.01.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13785</t>
+  </si>
+  <si>
+    <t>💦 Водопад Кызылкол-су в национальном парке "Приэльбрусье" #КабардиноБалкарскаяРеспублика 📌 Из-за своего расположения в глухой и труднодоступной зоне, водопад недоступен для близкого осмотра. 📍 Координаты - 43.438001, 42.538701 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>25.01.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13784</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура "Остап Бендер", Пятигорск #СтавропольскийКрай 📌 Монумент, отлитый из бронзы, весит 400 килограммов. Фигура Остапа Бендера, выполненная в полный рост, имеет высоту 210 сантиметров. 📍 Координаты - 44.046439, 43.099361 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>25.01.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13783</t>
+  </si>
+  <si>
+    <t>25.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13777</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Тана, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 В Дигорском ущелье особой популярностью пользуется ледник Тана, расположенный на горном массиве Лабода. Сегодня его площадь составляет около 3,4 квадратного километра, а протяжённость достигает 4 км. Это масштабный и очень живописный ледник, производящий сильное впечатление. В верхней части он раскидывается примерно на 1,5 километра в ширину, а ниже постепенно сужается — его вытянутый, слегка заострённый язык в самом конце имеет ширину всего 150–170 метров. 📍 Координаты - 42.882034, 43.514529 🗺 Место на карте 📷 От подписчика @hostour_Maximum 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>25.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13775</t>
+  </si>
+  <si>
+    <t>🏛 Смирновский источник, Железноводск #СтавропольскийКрай 📌 В XIX веке вода из Смирновского источника разливалась в стеклянные бутыли и поставлялась в Санкт-Петербург и Москву. Для неё даже существовал специальный сорт бутылок с клеймом «Смирновская вода» 📍 Координаты - 44.137433, 43.034783 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Архитектура #Природа #Источник</t>
+  </si>
+  <si>
+    <t>25.01.26 01:37</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13774</t>
+  </si>
+  <si>
+    <t>Уютная кухня "Это приготовила ты?" - я постоянно слышу этот вопрос от друзей и знакомых. Как обычно, все дело в мелочах, которые создают атмосферу. Но и вкус прежде всего✨ Своими рецептами и находками я решила радовать не только семью, но и подписчиков канала Уютная кухня Показываю красоту готовки и мелочи, благодаря которым кухня станет самым любимым местом в вашем доме❤️ Подписывайтесь и вы! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.01.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13773</t>
+  </si>
+  <si>
+    <t>🏛 Китайская беседка, Пятигорск #СтавропольскийКрай 📌 Автором проекта беседки в её нынешнем облике выступила архитектор И. Ф. Шаховская. Сооружение было открыто для публики в 1976 году. 📍 Координаты - 44.035496, 43.083029 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>24.01.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13772</t>
+  </si>
+  <si>
+    <t>💦 Водопад Гитче Джайлык, Чегемский район, Верхне-Чегемское сельское поселение #КабардиноБалкарскаяРеспублика 📌 Зимой водный поток не замерзает полностью — его течение лишь скрывается под наростами сверкающего льда на отдельных участках. В ясную погоду ледяные формы, созданные морозом, переливаются на солнце, словно грани алмазов. 📍 Координаты - 43.212807, 43.006600 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>24.01.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13771</t>
+  </si>
+  <si>
+    <t>Ночной Ставрополь поражает своей красотой и динамикой. ⠀ Большой вклад в этот обновленный облик города вносит архитектурная подсветка ЖК «Кварталы 17/77», которая складывается в единый световой ансамбль юго-западного района. Еще больше деталей об этом и других проектах @gk_usi в ТГ-канале генерального директора Иванова Юрия Ивановича. Рекомендуем в подписку https://t.me/ivanov_yuriy_usi?erid=2W5zFJBhWo2 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.01.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13770</t>
+  </si>
+  <si>
+    <t>🚶 Згидский (Кионхохский) перевал #РеспубликаСевернаяОсетияАлания 📌 Згидский перевал примечателен, в первую очередь, своей легкой доступностью 📍 Координаты - 42.859158, 43.915411 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>24.01.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13764</t>
+  </si>
+  <si>
+    <t>Зимние ботинки с мехом UGG STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.01.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13763</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура Уастырджи #РеспубликаСевернаяОсетияАлания 📌 Скульптура Уастырджи была установлена в 2015 году. Её автор — скульптор Владимир Соскиев. Монумент расположен на скале в наиболее узкой части теснины реки Урух 📍 Координаты - 43.035531, 43.811004 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Архитектура #Памятник</t>
+  </si>
+  <si>
+    <t>24.01.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13762</t>
+  </si>
+  <si>
+    <t>🏛 Могильники Фардык-Кешене, Чегемский район #КабардиноБалкарскаяРеспублика 📌 На окраине села Эльтюбю в Кабардино-Балкарии расположен уникальный некрополь «Фардык-Кешене», представляющий собой комплекс наземных каменных склепов. Этот археологический памятник, известный также как «город мёртвых», был создан в период с XIII по XVIII век. Каждое сооружение в нём содержит от одной до трёх погребальных камер. 📍 Координаты - 43.263145, 43.150462 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Могильники</t>
+  </si>
+  <si>
+    <t>24.01.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13761</t>
+  </si>
+  <si>
+    <t>24.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13760</t>
+  </si>
+  <si>
+    <t>💦 Чегемские водопады, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Водопады образованы притоками реки Чегем, низвергающимися со скальных уступов, высеченных в известняках и песчаниках. Главный водопад создаёт «плачущий» эффект: вода просачивается сквозь трещины, образуя серебристые струи 📍 Координаты - 43.415425, 43.216377 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>24.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13754</t>
+  </si>
+  <si>
+    <t>🏔 Бештау, Лермонтов #СтавропольскийКрай 📌 В 1950–1970-е годы на Бештау велась добыча урановой руды на Лермонтовском месторождении. Сохранились штольни и следы горных работ; радиационный фон в большинстве мест находится в безопасных пределах, но отдельные участки требуют контроля 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 Аня Солнечная 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>23.01.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13748</t>
+  </si>
+  <si>
+    <t>23.01.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13747</t>
+  </si>
+  <si>
+    <t>🏛 Тиличееевские ванны, Пятигорск #СтавропольскийКрай 📌 Название этого объекта неоднократно менялось: в 1920-х Тиличеевские ванны стали Провальскими, а в 1960 году, к 150-летнему юбилею Н. Пирогова, их окончательно переименовали в честь великого русского хирурга. В память об этом событии у входа разместили бюст Пирогова и мемориальную плиту с указанием его главных профессиональных заслуг 📍 Координаты - 44.040749, 43.092199 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>23.01.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13746</t>
+  </si>
+  <si>
+    <t>🏛 Колоннада, Кисловодск #СтавропольскийКрай 📌 Проект колоннады, созданный архитектором Н. Н. Семёновым, был реализован в 1912–1913 гг. Её возведение приурочили к празднованию столетия победы в Отечественной войне 1812 года, что имело глубокий символический смысл для страны 📍 Координаты - 43.898676, 42.716972 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Колоннада</t>
+  </si>
+  <si>
+    <t>23.01.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13744</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. В зависимости от сложности. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ neuromachina.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.01.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13742</t>
+  </si>
+  <si>
+    <t>🏔 Скамейка любви (Лавочка Счастья), Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Скамейка находится на Архонском перевале, на высоте примерно 2600 метров над уровнем моря. 📍 Координаты - 42.815781, 44.210257 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скамейка #Гора #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>23.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13741</t>
+  </si>
+  <si>
+    <t>Готовы отправиться в приключение? Любите природу, путешествия и места без толп туристов? Тогда подписывайтесь на авторский канал Опять куда-то поехали — ваш путеводитель в мир природы и приключений! Канал ведется в живом формате, с теплым дружеским настроением. Что вас ждет: 🏞 Лучшие маршруты и красивые места для путешествий на авто 🌿 Непопулярные локации Краснодарского края, Адыгеи, Крыма и Кавказа 📸 Личный опыт из путешествий, советы и лайфхаки Все маршруты удобно собраны в обширной подборке по локациям (она постоянно обновляется). Подписывайтесь на канал Опять куда-то поехали и открывайте для себя новые достопримечательности. Ведь список красивых мест всегда должен пополняться!</t>
+  </si>
+  <si>
+    <t>23.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13733</t>
+  </si>
+  <si>
+    <t>💦 Салтинский водопад, Гунибский район #РеспубликаДагестан 📌 Чтобы увидеть водопад, необходимо пройти по дну каньона реки Салтинка: часть пути проходит по воде между отвесными скалами высотой 20–30 метров. В сезон полноводья потребуется удобная обувь и осторожность 📍 Координаты - 42.390001, 47.066585 🗺 Место на карте 📷 Андрей Грачев 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>23.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13732</t>
+  </si>
+  <si>
+    <t>🧊 Цейский ледник, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Язык ледника расположен на высоте 2200 метров над уровнем моря, что делает его одним из самых низко спускающихся ледников Кавказа. Это объясняется уникальным микроклиматом Цейского ущелья. 📍 Координаты - 42.771844, 43.856902 🗺 Место на карте 📷 От подписчицы Ирины 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>22.01.26 21:09</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13728</t>
+  </si>
+  <si>
+    <t>Маркетинг для бизнеса с обратной стороны Мы - онлайн-маркетологи и хотим рассказать бизнесу, как мы видим ошибки бизнеса со своей стороны. Все рассказывают, какие маркетологи плохие, а мы расскажем, какой бизнес плохой и ничего не понимает в продвижении. Готовы к правде? Тогда подписывайтесь на наш канал. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.01.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13727</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Рыбак и кот», Железноводск #СтавропольскийКрай 📌 В Курортном озере установлена скульптура «Рыбак и кот рыболов». Композиция изображает молодого рыбака, вытягивающего из воды крупную рыбу, и кота, который в напряжённой позе замер у его ног 📍 Координаты - 44.136834, 43.048414 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>22.01.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13726</t>
+  </si>
+  <si>
+    <t>🏛 Курортный посёлок Домбай #КарачаевоЧеркесскаяРеспублика 📌 Домбай — один из старейших и самых популярных горнолыжных курортов России. Здесь оборудованы трассы общей протяжённостью около 25 километров, которые подходят как для новичков, так и для профессиональных спортсменов. Сезон катания здесь длится с декабря по апрель. 📍 Координаты - 43.289620, 41.623510 🗺 Место на карте 📷 @kukartaman 🎞 Прислать свои фотографии #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>22.01.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13720</t>
+  </si>
+  <si>
+    <t>А7 — быстрые международные платежи с надежностью банка 👍Платежи в любую точку мира 💰 В любой валюте 😊Комиссия 0,3%. Конвертация по курсу ЦБ 📅Закрывающие документы для бухгалтерии   Работайте с партнерами по всему миру без задержек и переплат! Перейти на сайт Финансовые услуги оказывает: ПАО "Банк ПСБ". #реклама a7-agent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13719</t>
+  </si>
+  <si>
+    <t>🏜 Хаджохская теснина, Майкопский район, поселок Каменномостский #РеспубликаАдыгея 📌 Теснина представляет собой узкий каньон глубиной до 40 метров и шириной от 2 до 7 метров, который река Белая прорезала в известняковых скалах за миллионы лет. 📍 Координаты - 44.287573, 40.174397 🗺 Место на карте 📷 @xodimbrodim 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Теснина</t>
+  </si>
+  <si>
+    <t>22.01.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13718</t>
+  </si>
+  <si>
+    <t>🏔 Вид на Эльбрус из ущелья Адыл-су #КабардиноБалкарскаяРеспублика 📌 На склонах Эльбруса расположены 23 ледника, общая площадь которых составляет около 134 квадратных километров 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>22.01.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13717</t>
+  </si>
+  <si>
+    <t>22.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13716</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Велосипедистка», Железноводск #СтавропольскийКрай 📌 Эта скульптура стала первым на Кавказских Минеральных Водах памятником, посвящённым велосипеду. Как отметил мэр Железноводска Евгений Моисеев, её установка стала значимым событием в рамках программы благоустройства курорта 📍 Координаты - 44.136613, 43.046323 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>22.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13715</t>
+  </si>
+  <si>
+    <t>🏛 Суннитская мечеть, Владикавказ #РеспубликаСевернаяОсетияАлания 📌 Мечеть носит официальное название Мечеть Мухтарова — в честь бакинского нефтепромышленника Ш. А. Мухтарова, который финансировал её строительство. 📍 Координаты - 43.026043, 44.675906 🗺 Место на карте 📷 @margiev_aslan 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мечеть</t>
+  </si>
+  <si>
+    <t>22.01.26 01:04</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13714</t>
+  </si>
+  <si>
+    <t>Круглогодичный и очень красивый глэмпинг на Кавказе Хотите погрузиться в максимальный уровень комфорта всего в 20 минутах от Пятигорска? У нас вы найдете вкуснейший ресторан, горячие купели и массажные кресла в куполах. Шикарные виды на долину, Эльбрус, Бештау. Все это позволит вам получить незабываемые впечатления от отдыха. И самое главное у нас - полнейшая тишина! Забронировать Номер реестровой записи: С262025003195 #реклама thegarden.camp О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.01.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13713</t>
+  </si>
+  <si>
+    <t>🏛 Гостиница "Летающая тарелка", курортный посёлок Домбай #КарачаевоЧеркесскаяРеспублика 📌 Одна из самых необычных гостиниц Домбая расположена в горах на высоте 2250 метров и выполнена в форме летающей тарелки. По задумке создателей, она позволяет гостям почувствовать себя инопланетянами, впервые открывающими для себя загадочный и величественный мир Кавказских гор. 📍 Координаты - 43.295011, 41.652964 🗺 Место на карте 📷 @SlavonicTravel 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Гостиница</t>
+  </si>
+  <si>
+    <t>21.01.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13712</t>
+  </si>
+  <si>
+    <t>🏛 Церковь святого праведного Лазаря Четверодневного, Пятигорск #СтавропольскийКрай 📌 В Лазаревской церкви хранится икона, подаренная бабушкой М. Ю. Лермонтова. Именно здесь поэта отпевали после роковой дуэли и первоначально похоронили. Позже его прах был перевезён в семейную усыпальницу в Тарханах 📍 Координаты - 44.045258, 43.075150 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>21.01.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13711</t>
+  </si>
+  <si>
+    <t>🔴🔴🟠🟠🔴🔴🟠🟠🟠 🎪 ЦИРК-ШАПИТО «СОФИЯ» В МАХАЧКАЛЕ! 🧡🧡🧡🧡🧡➗ ⬇️⬇️⬇️⬇️⬇️⬇️⬇️⬇️⬇️ Цена билета на премьеру : 1️⃣0️⃣0️⃣0️⃣💸 Грандиозное шоу для всей семьи ждёт вас! 🔥 ✨ В ПРОГРАММЕ: 🟡 Захватывающая акробатика на роликах и воздушная гимнастика 🟡 Искромётный юмор золотого медалиста из Италии — клоуна Армена Асирянца! 🟡 Удивительные номера с дрессированными животными: медведи, лошади и даже львицы! 🎁 РОЗЫГРЫШИ НА КАЖДОМ ШОУ! Главный приз — игровая приставка. А победители попадут в супер-розыгрыш поездку на семью  в Дубай! ✈️🌴 🔥 БИЛЕТЫ  БУДУТ УЛЕТАТЬ  , КАК ГОРЯЧИЕ ПИРОЖКИ! 🔥 🗓 Даты представления : С 14 февраля  по  8 марта 📍Цирк расположен : Г. Махачкала Проспект Петра 1 , 24 🕖 Продолжительность представления 2 часа с антрактом. 👇 Билеты уже в продаже! Дети до 4 лет , бесплатно 📆  Ближайшее даты представления: 14 февраля в 13:00 14 февраля в 17:00 15 февраля в 16:00 21 февраля в 13:00 21 февраля в 17:00 22 февраля в 16:00 28 февраля в 13:00 28 февраля в 17:00 1 марта в 16:00 7 марта в 13:00 7 марта в 17:00 8 марта в 16:00 Билеты со скидкой на сайте 🌐https://sofia-cirk.ru/ Справки и коллективные заявки по телефону : 📞+7(977)513-75-28 ✍️ Подпишитесь на наш канал 🚀 https://t.me/cirkmahach Не пропустите яркие эмоции! Отличный повод для семейного отдыха ❤️</t>
+  </si>
+  <si>
+    <t>21.01.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13710</t>
+  </si>
+  <si>
+    <t>🏛 Гранд-отель «Александровский», Владикавказ #РеспубликаСевернаяОсетияАлания 📌 До постройки современного здания на этом месте находился небольшой одноэтажный дом. В 1938 году по проекту архитектора Л. М. Наппельбаума здесь был возведён универмаг «Детский мир». Здание признано выявленным объектом культурного наследия России и Северной Осетии, являясь памятником градостроительства и архитектуры. В конце 2000-х годов его реконструировали, и в октябре 2012 года здесь открылся гранд-отель «Александровский», основателем и владельцем которого стал осетинский предприниматель Таймураз Боллоев. 📍 Координаты - 43.030851, 44.680082 🗺 Место на карте 📷 @margiev_aslan 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>21.01.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13709</t>
+  </si>
+  <si>
+    <t>💦 Водопад Козода, Предгорный муниципальный округ #СтавропольскийКрай 📌 Водопад был обнаружен историком-краеведом Вячеславом Яновским в 2016 году. 📍 Координаты - 43.805862, 42.841819 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>21.01.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13707</t>
+  </si>
+  <si>
+    <t>Новые кроссоверы Москвич М70 и М90: комфорт и технологии Мы открыли новую главу в истории бренда «Москвич» и запустили в производство линейку М. — Компактный кроссовер с передним приводом Москвич М70. — И флагманский семиместный кроссовер с полным приводом Москвич М90. Обе модели построены на новой платформе. Под капотом – турбомоторы объемом 1,5 и 2 литра и 9-ступенчатая трансмиссия, сочетающие динамику, комфорт и современные технологии. Следите за новостями о новой линейке. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13706</t>
+  </si>
+  <si>
+    <t>🏛 Главные нарзанные ванны, Кисловодск #СтавропольскийКрай 📌 В 2017 году комплекс был полностью реконструирован, и после этого «Главные нарзанные ванны» стали первым санаторием в регионе, получившим статус «5 звёзд». 📍 Координаты - 443.902289, 42.716518 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>21.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13705</t>
+  </si>
+  <si>
+    <t>🧊 Ледяная арка ледника Шхельда, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Арка ледника Шхельда расположена в его средней части, приблизительно в 2–3 километрах от языка ледника, на высоте 2800–3000 метров над уровнем моря 📍 Координаты - 43.159313, 42.660713 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>20.01.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13701</t>
+  </si>
+  <si>
+    <t>20.01.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13700</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Алибек #КарачаевоЧеркесскаяРеспублика 📌 Ущелье Алибек, находящееся в Тебердинском заповеднике, — одно из наиболее посещаемых туристических мест. Его популярность объясняется удобной доступностью и богатством природных достопримечательностей 📍 Координаты - 43.297149, 41.554028 🗺 Место на карте 📷 aero_den86 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>20.01.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13698</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гижгит, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Летом температура воздуха здесь достигает +25 °C, а зимой опускается до −10 °C. В холодный сезон озеро частично замерзает, превращаясь в естественный горный каток. 📍 Координаты - 43.464697, 42.990472 🗺 Место на карте 📷 @SlavonicTravel 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>20.01.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13697</t>
+  </si>
+  <si>
+    <t>20.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13696</t>
+  </si>
+  <si>
+    <t>🗽 Памятник Михаилу Юрьевичу Лермонтову, Пятигорск #СтавропольскийКрай 📌 Памятник Михаилу Юрьевичу Лермонтову в Пятигорске стал первым в России монументом, посвящённым поэту. Он был торжественно открыт 16 (28) августа 1889 года и с тех пор является одной из ключевых достопримечательностей города. Памятник имеет статус объекта культурного наследия федерального значения 📍 Координаты - 44.037507, 43.077033 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>20.01.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13695</t>
+  </si>
+  <si>
+    <t>Апартаменты в Крыму у моря за 8,5 млн с ремонтом ФЗ №214 Новый АК в Крыму. Видовые апартаменты по выгодной цене от застройщика по ФЗ №214. -Семейная и IT ипотека. -Доход от сдачи 2 млн. в год. -Бассейн и вид на море с балкона! -Цены от застройщика от 8.5 млн. ₽ -Беспроцентная рассрочкаот застройщика до 2 лет. -Средний рост стоимостиот 30% в год. Выгодные цены сейчас на старте продаж от застройщика! Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Проектная декларация на сайте https://наш.дом.рф/. Финансовые услуги оказывает: ПАО Сбербанк. #реклама crimea-aparty.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13694</t>
+  </si>
+  <si>
+    <t>🏔 Подножье горы Машук, Пятигорск #СтавропольскийКрай 📌 Существует несколько версий происхождения названия горы. Согласно одной из них, оно происходит от тюркских слов «маш» (просо) и «ко» (долина), что означает «долина, где сеют просо». Другая легенда гласит, что гора — это окаменевшая девушка Машуко, превратившаяся в камень от горя после гибели возлюбленного, а её слёзы стали местными минеральными источниками. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 От подписчика @dimka_pyatigorsk 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>19.01.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13688</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Зеркальный барс", Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Скульптура выполнена из зеркальных панелей или полированной нержавеющей стали, что создаёт эффект её «растворения» в окружающем ландшафте. Игра отражений делает объект визуально динамичным. 📍 Координаты - 42.882502, 44.327235 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>19.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13687</t>
+  </si>
+  <si>
+    <t>🌳 Кисловодский национальный парк, Кисловодск #СтавропольскийКрай 📌 В парке оборудованы маршруты для лечебной ходьбы — терренкуры. Их общая протяжённость составляет 24,3 километра. Маршруты разделены на три категории сложности, различающиеся по протяжённости, углу подъёма, рекомендованному темпу ходьбы и частоте остановок для отдыха. 📍 Координаты - 43.897461, 42.735017 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>19.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13681</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFGvykaC Открыто бронирование нового дома архитектурного квартала «Первый» — литера 101.2 🔥 Здесь вас ждёт тишина без удалённости от важной инфраструктуры, роскошные виды на город и просторные семейные квартиры по выгодным ценам! Листайте карусель — там всё «вау» 😍 Но есть нюанс – лучшие варианты разбирают быстро! Ждем васв офисах «ЮгСтройИнвест»: 📍 ул. Павла Буравцева, 42/1 📍 ул. Южный обход, 65 к.1 📞 +7(865)256-84-54 Реклама: Оценивайте свои финансовые возможности и риски. Застройщик ООО “СЗ-20 ЮСИ” проектная декларация на сайте нашдом.рф Привлечение денежных средств согласно 214-ФЗ. г. Ставрополь</t>
+  </si>
+  <si>
+    <t>19.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13676</t>
+  </si>
+  <si>
+    <t>🏛 Лермонтовская галерея, Пятигорск #СтавропольскийКрай 📌 Это одно из старейших зданий Пятигорска, предназначенное для концертов и выставок. Его изящная архитектура в стиле эклектики с элементами модерна заметно контрастирует с массивными каменными постройками, типичными для городской застройки. 📍 Координаты - 44.036681, 43.081991 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>19.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13675</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Туманлы-Кёль, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Вода озера, питаемая энергией тающих ледников, обладает живительными свойствами. Купание в его кристально чистых водах не только освежает, но и наполняет энергией, помогает снять стресс и укрепить иммунитет 📍 Координаты - 43.285458, 41.792336 🗺 Место на карте 📷 johnstavropol 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>18.01.26 21:37</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13674</t>
+  </si>
+  <si>
+    <t>18.01.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13673</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус, скалы Пастухова #КабардиноБалкарскаяРеспублика 📌 Поскольку вершина расположена на границе Европы и Азии, её называют «водоразделом двух континентов» 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 john_whiskered 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>18.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13671</t>
+  </si>
+  <si>
+    <t>🏔 Гора Шапка, Урупский район #КарачаевоЧеркесскаяРеспублика 📌 Территория вокруг горы была обитаема в различные исторические периоды, что подтверждают обнаруженные здесь древние погребения, многочисленные наконечники стрел и фрагменты керамических сосудов. 📍 Координаты - 43.961020, 41.103734 🗺 Место на карте 📷 От подписчика Иванес де Псемёнес 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>18.01.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13668</t>
+  </si>
+  <si>
+    <t>18.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13662</t>
+  </si>
+  <si>
+    <t>🏛 Академическая Галерея, Пятигорск #СтавропольскийКрай 📌 Первоначальное название галереи — Елизаветинская, данное в честь императрицы Елизаветы Алексеевны (1810 г.). В 1926 году она была переименована в Академическую в честь 200-летия Академии наук 📍 Координаты - 44.039762, 43.088044 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>18.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13660</t>
+  </si>
+  <si>
+    <t>🏜 Кармадонское ущелье, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Название «Кармадон» переводится с осетинского как «тёплые воды», что указывает на местные термальные источники. Благодаря им в советский период здесь работал известный бальнеологический курорт 📍 Координаты - 42.842944, 44.517878 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>17.01.26 22:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13659</t>
+  </si>
+  <si>
+    <t>Москвич 3 Специальное предложение на Москвич 3. Кредит от 0,01 % Произведён в Москве. Адаптирован для России. Узнайте подробности на официальном сайте Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "Авто Финанс Банк", ПАО "Совкомбанк". #реклама moskvich.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13658</t>
+  </si>
+  <si>
+    <t>🏛 Тырныауз, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Это самый высокогорный город в России, находящийся на высоте более 1300 метров над уровнем моря 📍 Координаты - 43.398180, 42.921241 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>17.01.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13657</t>
+  </si>
+  <si>
+    <t>🧊 Ледяная арка ледника Шхельда, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Изначально язык ледника простирался на 9 километров, плавно спускаясь с пологих склонов Большого Кавказского хребта. В его толще образовались пустоты, в одной из которых берёт начало река Шхельда — бурный приток Адыл-Су. Питание реки также обеспечивают ледники Бжедух и Асху 📍 Координаты - 43.159313, 42.660713 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>17.01.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13656</t>
+  </si>
+  <si>
+    <t>17.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13655</t>
+  </si>
+  <si>
+    <t>🏛 Октябрьские ванны, Кисловодск #СтавропольскийКрай 📌 Октябрьские ванны являются памятником архитектуры советской эпохи. Официальное открытие этой здравницы состоялось 1 мая 1928 года, в День международной солидарности трудящихся. 📍 Координаты - 43.901096, 42.716602 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>17.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13654</t>
+  </si>
+  <si>
+    <t>🏛 Музыкальная беседка, Ессентуки #СтавропольскийКрай 📌 Беседка представляет собой восьмигранный чугунный открытый павильон. Восемь изящных колонн, расположенных по кругу, поддерживают крышу с узорчатым карнизом. Внизу колонны соединены ажурными чугунными панелями с растительным орнаментом и центральной эмблемой в форме арфы. Благодаря выпуклой форме крыши беседка обладает особыми акустическими свойствами — в её центре звук заметно усиливается. 📍 Координаты - 44.045395, 42.860198 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>16.01.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13653</t>
+  </si>
+  <si>
+    <t>🏛 Комплекс оборонно-сторожевых ингушских башен "Вовнушки", Джейрахский район #РеспубликаИнгушетия 📌 Раньше башни были соединены подвесным мостом, который использовался для эвакуации жителей: при нападении старики, женщины и дети переходили по нему в безопасное укрытие 📍 Координаты - 42.800853, 44.994718 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>16.01.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13652</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Княжна Мери», Пятигорск #СтавропольскийКрай 📌 Жанровая скульптура «Княжна Мери» установлена в Емануелевском парке. Она посвящена персонажу романа Михаила Лермонтова «Герой нашего времени» — княжне Мери Лиговской. Скульптура, созданная Александром Аполлоновым, изображает молодую девушку в длинном платье. Задумчивый взгляд княжны Мери, устремлённый вдаль, передаёт романтичность и утончённость натуры XIX века 📍 Координаты - 44.040554, 43.085124 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>16.01.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13651</t>
+  </si>
+  <si>
+    <t>Алтайские Машиностроительные Заводы АЛМАЗ Один из крупнейших производителей почвообрабатывающей техники и запасных частей в России. Заводы «АЛМАЗ» — это современный, динамично развивающийся производственный комплекс с прогрессивным подходом к проектированию и производству, организации сбыта и продвижению. Дилерская сеть «АЛМАЗА» насчитывает более 200 ведущих агроснабженческих компаний в регионах России и странах СНГ. Ассортимент заводов «АЛМАЗ» включает свыше 70 моделей почвообрабатывающей и посевной техники и более 390 наименований запасных частей. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13650</t>
+  </si>
+  <si>
+    <t>🏛 Боевые башни "Эрзи", Джейрахский район #РеспубликаИнгушетия 📌 С 2000 года прилегающая к комплексу территория входит в состав Государственного природного заповедника «Эрзи», который является частью Джейрахско-Ассинского государственного историко-архитектурного и природного музея-заповедника общероссийского значения. 📍 Координаты - 42.803477, 44.759501 🗺 Место на карте 📷 aero_den86 🎞 Прислать свои фотографии #Архитектура #Башня #Заброшенное</t>
+  </si>
+  <si>
+    <t>16.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13649</t>
+  </si>
+  <si>
+    <t>🏛 Ротонда "Эолова Арфа", Пятигорск #СтавропольскийКрай 📌 Сегодня «Эолова Арфа» остаётся одним из самых посещаемых мест в Пятигорске. Беседка открыта для туристов круглый год, однако зимой следует проявлять осторожность на подступающей тропе из-за возможного гололёда. По вечерам здесь включают декоративную подсветку, которая создаёт неповторимую атмосферу. 📍 Координаты - 44.040301, 43.086808 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>15.01.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13648</t>
+  </si>
+  <si>
+    <t>🏔 Гора Кариухох, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Восхождение на Кариухох считается сложным маршрутом и требует от участников хорошей физической формы, опыта горных походов и умения ориентироваться на местности. Его часто сочетают с переходом через Архонский перевал. 📍 Координаты - 42.872245, 44.239632 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.01.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13647</t>
+  </si>
+  <si>
+    <t>🏔 Безенгийский язык тролля, Черекский район #КабардиноБалкарскаяРеспублика 📌 Этот выступ представляет собой небольшую каменную площадку, нависающую над пропастью и напоминающую язык мифического существа из скандинавских легенд. Его длина составляет не более 2,5–3 метров, ширина — около 1,5–2 метров, причём к концу площадка слегка сужается. Язык обращён в сторону Главного Кавказского хребта. 📍 Координаты - 43.238734, 43.310605 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Скала</t>
+  </si>
+  <si>
+    <t>15.01.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13646</t>
+  </si>
+  <si>
+    <t>15.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13645</t>
+  </si>
+  <si>
+    <t>🏜 Чегемское ущелье, дорога в поселок Эльтюбю #КабардиноБалкарскаяРеспублика 📌 Название ущелья происходит от балкарского слова «чегем», означающего «сломанная земля». По легенде, каньон образовался от удара копыта коня богатыря Карашауая, скакавшего по Кавказским горам. Учёные же связывают его возникновение с процессом вымывания горных пород 📍 Координаты - 43.412362, 43.212654 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>15.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13644</t>
+  </si>
+  <si>
+    <t>💦 Водопад Султан, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Рядом с водопадом Султан в урочище Джилы-Су находятся и другие достопримечательности: минеральные источники, каменные замки балки Кала-Кулак, Калинов мост и прочие объекты 📍 Координаты - 43.433650, 42.533588 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>14.01.26 20:44</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13643</t>
+  </si>
+  <si>
+    <t>14.01.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13642</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Печорин», Пятигорск #СтавропольскийКрай 📌 Скульптура «Печорин» в Пятигорске — художественное воплощение одного из самых сложных персонажей русской классики. Установленная в 2008 году в Емануелевском парке, работа скульптора Александра Аполлонова представляет собой фигуру в полный рост Григория Александровича Печорина — главного героя романа М. Ю. Лермонтова «Герой нашего времени» 📍 Координаты - 44.040748, 43.084858 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>14.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13641</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Тана, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Это крупный горный ледник, служащий источником реки Танадон: именно здесь зарождаются холодные высокогорные потоки, которые затем формируют русло и очертания долины. 📍 Координаты - 42.882034, 43.514529 🗺 Место на карте 📷 От подписчика @hostour_Maximum 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>14.01.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13638</t>
+  </si>
+  <si>
+    <t>Внимание ученики 1-11 класса и их родители! С 15 января стартует бесплатная 2-х месячная программа по углубленному изучению школьных предметов с 1 по 4 класс, с 5 по 8 класс и с 9 по 11 класс от резидента Сколково. Программа предлагает подтянуть знания по основным предметам: — Математика: 83% учеников повышают оценку до 4 или 5 за 2 месяца — Подготовиться к контрольным и ВПР — Подготовка к ОГЭ и ЕГЭ без стресса — Русский язык: средний балл ВПР 87 при общешкольном показателе 65 — Английский: 72% учащихся переходят на уровень выше за 4 месяца Для участия достаточно заполнить заявку. Жмите "Записаться" Записаться #реклама 16+ mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13637</t>
+  </si>
+  <si>
+    <t>🌊 Кравцово озеро, Ставрополь #СтавропольскийКрай 📌 Озеро расположено в продолговато-овальной котловине длиной 1,5 км и шириной 500–600 м. Его площадь составляет 0,75 км², а глубина не превышает 2,5 м. Питание водоёма обеспечивается атмосферными осадками и грунтовыми водами. 📍 Координаты - 45.011424, 41.824447 🗺 Место на карте 📷 johnstavropol 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>14.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13636</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Семья — залог мира», Кисловодск #СтавропольскийКрай 📌 Скульптура высотой шесть метров была выполнена по эскизу члена Союза художников России Юлии Заренковой. Её изготовлением занималась мастерская петербургского скульптора Евгения Буркова, также члена Союза художников России, под руководством Михаила Аккузина 📍 Координаты - 43.903285, 42.724582 🗺 Место на карте 📷 Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>14.01.26 00:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13635</t>
+  </si>
+  <si>
+    <t>Отель Banyan Tree Dubai 5* в Дубае. Выгодные условия! Курорт Banyan Tree Dubai сочетает исключительную роскошь, пляжный комфорт и лучшие городские впечатления на острове Bluewaters: - Доступ к частному пляжу, бассейнам и клубным зонам; - Ежедневный бонус-кредит от $50 на рестораны и спа при прямом бронировании; - Пакет услуг на еду, напитки и СПА; - Бесплатный завтрак. ✨При бронировании четырех ночей — 5-я в подарок!✨ ⚡Забронируйте номер на сайте!⚡ Узнать больше #реклама banyantree.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.01.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13634</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тихтенген, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Первое задокументированное восхождение на Восточную вершину совершили в 1935 году советские альпинисты под руководством В. Кизеля. С тех пор Тихтенген стал местом как высочайших спортивных достижений, так и трагедий. Здесь были проложены маршруты высшей категории сложности (вплоть до 6А), включая легендарную Южную стену. 📍 Координаты - 43.120898, 42.990898 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.01.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13633</t>
+  </si>
+  <si>
+    <t>🏔 Вид на Эльбрус с горы Азау-Гитче-Чегет-Карабаши #КабардиноБалкарскаяРеспублика 📌 Высота вершины Азау-Гитче-Чегет-Карабаши составляет 3416 метров. У этого же массива есть другая вершина — Донгуз-Орунбаши, достигающая 3769 метров. 📍 Координаты - 43.241235, 42.483120 🗺 Место на карте 📷 john_whiskered 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.01.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13630</t>
+  </si>
+  <si>
+    <t>13.01.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13629</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Зимой водопад не замерзает полностью. Основной поток продолжает течь, а вокруг него нарастают ледяные сталактиты и наросты самых разных форм. В сильные морозы каскад может превращаться в голубоватый ледяной силуэт на фоне тёмных скал. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>13.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13626</t>
+  </si>
+  <si>
+    <t>🏔 Горнолыжный комплекс «Мамисон» #РеспубликаСевернаяОсетияАлания 📌 Горнолыжный комплекс «Мамисон» — всесезонный курорт, расположенный в Мамисонском ущелье. Его техническое открытие состоялось 14 марта 2025 года, а первый полноценный горнолыжный сезон стартовал в ноябре 2025-го. 📍 Координаты - 42.661935, 43.840209 🗺 Место на карте 📷 @SlavonicTravel 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13620</t>
+  </si>
+  <si>
+    <t>Дом премиум-класса в историческом центре Ставрополя: подборка планировокКухни-гостиные оставляют простор для воображения и трансформаций, а размеры комнат позволяют зонировать их на ваше усмотрение.Увеличенные окна расположены так, чтобы обеспечить максимум естественного света. Солнце ежедневно будет встречать вас своими тёплыми лучами по утрам. В 8 этапе строительства ЖК «Красный Металлист» представлен широкий выбор планировок: от стандартных 1-комнатных до уникальных квартир на верхних этажах с панорамным остеклением и высотой потолков 3.2 метра.Ключи — в I квартале 2027 года. Узнать подробности и забронировать свою квартиру можно в отделе продаж:📍Ставрополь, пересечение пр. К. Маркса и ул. Гражданской ☎️+7(8652)300-300 ✈️ТГ-канал ООО «Специализированный застройщик Эвилин КМ-8» проектная декларация на сайте Привлечение денежных средств согласно 214-ФЗ. г.Ставрополь Реклама. ООО "СЗ ЭВИЛИН КМ-8". ИНН 2635260615. erid: 2W5zFGaJHje</t>
+  </si>
+  <si>
+    <t>13.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13615</t>
+  </si>
+  <si>
+    <t>🏜 Цейское ущелье, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 По ущелью проложена маятниковая канатная дорога протяжённостью 1700 метров, которая поднимает туристов к альпинистским лагерям и смотровым площадкам 📍 Координаты - 42.801830, 43.946987 🗺 Место на карте 📷 От подписчицы Ирины 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>12.01.26 23:17</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/13609</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5066,584 +7733,593 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H537"/>
+  <dimension ref="A1:H842"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1345.957" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1520.486" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>37153</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>476</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>37154</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>538</v>
       </c>
+      <c r="F3">
+        <v>6</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>37155</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>573</v>
       </c>
+      <c r="G4">
+        <v>1</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>37156</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>627</v>
       </c>
       <c r="F5">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>37157</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>639</v>
       </c>
       <c r="F6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="G6">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>37158</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>691</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>37159</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>741</v>
       </c>
       <c r="F8">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>37160</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1144</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G9">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>37161</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>954</v>
       </c>
+      <c r="F10">
+        <v>1</v>
+      </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>37162</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>944</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>37163</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>981</v>
       </c>
       <c r="F12">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>37164</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>947</v>
       </c>
       <c r="G13">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>37165</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>1004</v>
       </c>
       <c r="F14">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G14">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>37166</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>1053</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>37167</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>1280</v>
       </c>
       <c r="F16">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>37168</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>1142</v>
       </c>
       <c r="F17">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>37169</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>1150</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>37170</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>988</v>
       </c>
       <c r="F19">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>37171</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>983</v>
       </c>
       <c r="F20">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>37172</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>818</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>37173</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>1137</v>
       </c>
       <c r="F22">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G22">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H22">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>37174</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>1129</v>
       </c>
       <c r="F23">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G23">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>37175</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>1313</v>
       </c>
       <c r="F24">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>37176</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>1279</v>
       </c>
       <c r="F25">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>37177</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>1533</v>
       </c>
       <c r="F26">
         <v>3</v>
       </c>
       <c r="G26">
         <v>19</v>
       </c>
     </row>
@@ -5659,400 +8335,400 @@
       </c>
       <c r="D27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>37179</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E28">
         <v>1368</v>
       </c>
       <c r="F28">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>37180</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E29">
         <v>1115</v>
       </c>
       <c r="G29">
         <v>4</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>37181</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E30">
         <v>1310</v>
       </c>
       <c r="F30">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>37182</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E31">
         <v>1240</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>37183</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E32">
         <v>1576</v>
       </c>
       <c r="F32">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>37184</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" t="s">
         <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E33">
         <v>1396</v>
       </c>
       <c r="F33">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>37185</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E34">
         <v>1169</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>37186</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E35">
         <v>1412</v>
       </c>
       <c r="F35">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G35">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>37187</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E36">
         <v>1374</v>
       </c>
       <c r="F36">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>37188</v>
       </c>
       <c r="B37" t="s">
         <v>111</v>
       </c>
       <c r="C37" t="s">
         <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E37">
         <v>1164</v>
       </c>
       <c r="G37">
         <v>4</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>37189</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E38">
         <v>1750</v>
       </c>
       <c r="F38">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>37190</v>
       </c>
       <c r="B39" t="s">
         <v>117</v>
       </c>
       <c r="C39" t="s">
         <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E39">
         <v>1479</v>
       </c>
       <c r="F39">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>37191</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" t="s">
         <v>121</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E40">
         <v>1101</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>37192</v>
       </c>
       <c r="B41" t="s">
         <v>123</v>
       </c>
       <c r="C41" t="s">
         <v>124</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E41">
         <v>1279</v>
       </c>
       <c r="F41">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G41">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>37193</v>
       </c>
       <c r="B42" t="s">
         <v>126</v>
       </c>
       <c r="C42" t="s">
         <v>127</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E42">
         <v>1279</v>
       </c>
       <c r="F42">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G42">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>37194</v>
       </c>
       <c r="B43" t="s">
         <v>129</v>
       </c>
       <c r="C43" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E43">
         <v>919</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>37195</v>
       </c>
       <c r="B44" t="s">
         <v>132</v>
       </c>
       <c r="C44" t="s">
         <v>133</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E44">
         <v>1386</v>
       </c>
       <c r="F44">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>37196</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" t="s">
         <v>136</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E45">
         <v>1404</v>
       </c>
       <c r="F45">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G45">
         <v>24</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>37197</v>
       </c>
       <c r="B46" t="s">
         <v>138</v>
       </c>
       <c r="C46" t="s">
         <v>139</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E46">
         <v>1249</v>
       </c>
       <c r="G46">
@@ -6122,50 +8798,53 @@
         <v>148</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E49">
         <v>1196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>37201</v>
       </c>
       <c r="B50" t="s">
         <v>150</v>
       </c>
       <c r="C50" t="s">
         <v>151</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E50">
         <v>1520</v>
       </c>
+      <c r="G50">
+        <v>1</v>
+      </c>
       <c r="H50">
         <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>37202</v>
       </c>
       <c r="B51" t="s">
         <v>153</v>
       </c>
       <c r="C51" t="s">
         <v>154</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E51">
         <v>1604</v>
       </c>
       <c r="F51">
         <v>3</v>
       </c>
       <c r="G51">
         <v>20</v>
@@ -6206,160 +8885,160 @@
       </c>
       <c r="D53" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E53">
         <v>1319</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>37205</v>
       </c>
       <c r="B54" t="s">
         <v>162</v>
       </c>
       <c r="C54" t="s">
         <v>163</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E54">
         <v>1731</v>
       </c>
       <c r="F54">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>37206</v>
       </c>
       <c r="B55" t="s">
         <v>165</v>
       </c>
       <c r="C55" t="s">
         <v>166</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E55">
         <v>1504</v>
       </c>
       <c r="F55">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>37207</v>
       </c>
       <c r="B56" t="s">
         <v>168</v>
       </c>
       <c r="C56" t="s">
         <v>169</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>37208</v>
       </c>
       <c r="B57" t="s">
         <v>171</v>
       </c>
       <c r="C57" t="s">
         <v>172</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E57">
         <v>1666</v>
       </c>
       <c r="F57">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G57">
         <v>26</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>37209</v>
       </c>
       <c r="B58" t="s">
         <v>174</v>
       </c>
       <c r="C58" t="s">
         <v>175</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E58">
         <v>1560</v>
       </c>
       <c r="F58">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G58">
         <v>31</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>37210</v>
       </c>
       <c r="B59" t="s">
         <v>177</v>
       </c>
       <c r="C59" t="s">
         <v>178</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E59">
         <v>1415</v>
       </c>
       <c r="F59">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>37211</v>
       </c>
       <c r="B60" t="s">
         <v>180</v>
       </c>
       <c r="C60" t="s">
         <v>181</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E60">
         <v>1201</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>37212</v>
       </c>
       <c r="B61" t="s">
         <v>183</v>
@@ -6378,327 +9057,327 @@
       </c>
       <c r="G61">
         <v>30</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>37213</v>
       </c>
       <c r="B62" t="s">
         <v>186</v>
       </c>
       <c r="C62" t="s">
         <v>187</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E62">
         <v>1381</v>
       </c>
       <c r="F62">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>37214</v>
       </c>
       <c r="B63" t="s">
         <v>189</v>
       </c>
       <c r="C63" t="s">
         <v>190</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E63">
         <v>1097</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>37215</v>
       </c>
       <c r="B64" t="s">
         <v>192</v>
       </c>
       <c r="C64" t="s">
         <v>193</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E64">
         <v>1339</v>
       </c>
       <c r="F64">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G64">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>37216</v>
       </c>
       <c r="B65" t="s">
         <v>195</v>
       </c>
       <c r="C65" t="s">
         <v>196</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E65">
         <v>1594</v>
       </c>
       <c r="F65">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G65">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>37217</v>
       </c>
       <c r="B66" t="s">
         <v>198</v>
       </c>
       <c r="C66" t="s">
         <v>199</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E66">
         <v>1406</v>
       </c>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>37218</v>
       </c>
       <c r="B67" t="s">
         <v>201</v>
       </c>
       <c r="C67" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E67">
         <v>1578</v>
       </c>
       <c r="F67">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G67">
         <v>43</v>
       </c>
       <c r="H67">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>37219</v>
       </c>
       <c r="B68" t="s">
         <v>204</v>
       </c>
       <c r="C68" t="s">
         <v>205</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E68">
         <v>1536</v>
       </c>
       <c r="F68">
         <v>1</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>37220</v>
       </c>
       <c r="B69" t="s">
         <v>206</v>
       </c>
       <c r="C69" t="s">
         <v>207</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E69">
         <v>1586</v>
       </c>
       <c r="F69">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G69">
         <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>37221</v>
       </c>
       <c r="B70" t="s">
         <v>209</v>
       </c>
       <c r="C70" t="s">
         <v>210</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E70">
         <v>1640</v>
       </c>
       <c r="F70">
         <v>7</v>
       </c>
       <c r="G70">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>37222</v>
       </c>
       <c r="B71" t="s">
         <v>212</v>
       </c>
       <c r="C71" t="s">
         <v>213</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E71">
         <v>1719</v>
       </c>
       <c r="F71">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G71">
         <v>31</v>
       </c>
       <c r="H71">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>37223</v>
       </c>
       <c r="B72" t="s">
         <v>215</v>
       </c>
       <c r="C72" t="s">
         <v>216</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E72">
         <v>1654</v>
       </c>
       <c r="F72">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G72">
         <v>32</v>
       </c>
       <c r="H72">
         <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>37224</v>
       </c>
       <c r="B73" t="s">
         <v>218</v>
       </c>
       <c r="C73" t="s">
         <v>219</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E73">
         <v>1280</v>
       </c>
       <c r="G73">
         <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>37225</v>
       </c>
       <c r="B74" t="s">
         <v>221</v>
       </c>
       <c r="C74" t="s">
         <v>222</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E74">
         <v>1644</v>
       </c>
       <c r="F74">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>37226</v>
       </c>
       <c r="B75" t="s">
         <v>224</v>
       </c>
       <c r="C75" t="s">
         <v>225</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E75">
         <v>1542</v>
       </c>
       <c r="F75">
         <v>3</v>
       </c>
       <c r="G75">
         <v>2</v>
       </c>
     </row>
@@ -6717,120 +9396,120 @@
       </c>
       <c r="E76">
         <v>1557</v>
       </c>
       <c r="F76">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>37228</v>
       </c>
       <c r="B77" t="s">
         <v>229</v>
       </c>
       <c r="C77" t="s">
         <v>230</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E77">
         <v>1780</v>
       </c>
       <c r="F77">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G77">
         <v>23</v>
       </c>
       <c r="H77">
         <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>37229</v>
       </c>
       <c r="B78" t="s">
         <v>232</v>
       </c>
       <c r="C78" t="s">
         <v>233</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E78">
         <v>1928</v>
       </c>
       <c r="F78">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G78">
         <v>32</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>37230</v>
       </c>
       <c r="B79" t="s">
         <v>235</v>
       </c>
       <c r="C79" t="s">
         <v>236</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E79">
         <v>1260</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>37231</v>
       </c>
       <c r="B80" t="s">
         <v>235</v>
       </c>
       <c r="C80" t="s">
         <v>238</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E80">
         <v>1797</v>
       </c>
       <c r="F80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G80">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>37232</v>
       </c>
       <c r="B81" t="s">
         <v>240</v>
       </c>
       <c r="C81" t="s">
         <v>241</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E81">
         <v>1397</v>
       </c>
       <c r="G81">
         <v>2</v>
       </c>
     </row>
@@ -6938,51 +9617,51 @@
       </c>
       <c r="F86">
         <v>6</v>
       </c>
       <c r="G86">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>37238</v>
       </c>
       <c r="B87" t="s">
         <v>256</v>
       </c>
       <c r="C87" t="s">
         <v>257</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E87">
         <v>1840</v>
       </c>
       <c r="F87">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G87">
         <v>35</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>37239</v>
       </c>
       <c r="B88" t="s">
         <v>259</v>
       </c>
       <c r="C88" t="s">
         <v>260</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E88">
         <v>1404</v>
       </c>
     </row>
@@ -7081,160 +9760,160 @@
       </c>
       <c r="E93">
         <v>1347</v>
       </c>
       <c r="G93">
         <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>37245</v>
       </c>
       <c r="B94" t="s">
         <v>276</v>
       </c>
       <c r="C94" t="s">
         <v>277</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E94">
         <v>1914</v>
       </c>
       <c r="F94">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G94">
         <v>26</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>37246</v>
       </c>
       <c r="B95" t="s">
         <v>279</v>
       </c>
       <c r="C95" t="s">
         <v>280</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E95">
         <v>1148</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>37247</v>
       </c>
       <c r="B96" t="s">
         <v>282</v>
       </c>
       <c r="C96" t="s">
         <v>283</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E96">
         <v>1671</v>
       </c>
       <c r="F96">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>37248</v>
       </c>
       <c r="B97" t="s">
         <v>285</v>
       </c>
       <c r="C97" t="s">
         <v>286</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E97">
         <v>945</v>
       </c>
       <c r="F97">
         <v>1</v>
       </c>
       <c r="G97">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>37249</v>
       </c>
       <c r="B98" t="s">
         <v>288</v>
       </c>
       <c r="C98" t="s">
         <v>289</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E98">
         <v>1803</v>
       </c>
       <c r="F98">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G98">
         <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>37250</v>
       </c>
       <c r="B99" t="s">
         <v>291</v>
       </c>
       <c r="C99" t="s">
         <v>292</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E99">
         <v>1679</v>
       </c>
       <c r="F99">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>37251</v>
       </c>
       <c r="B100" t="s">
         <v>294</v>
       </c>
       <c r="C100" t="s">
         <v>295</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E100">
         <v>919</v>
       </c>
       <c r="F100">
         <v>2</v>
       </c>
       <c r="G100">
         <v>2</v>
       </c>
     </row>
@@ -7253,157 +9932,157 @@
       </c>
       <c r="E101">
         <v>1598</v>
       </c>
       <c r="F101">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>37253</v>
       </c>
       <c r="B102" t="s">
         <v>300</v>
       </c>
       <c r="C102" t="s">
         <v>301</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E102">
         <v>1603</v>
       </c>
       <c r="F102">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>37254</v>
       </c>
       <c r="B103" t="s">
         <v>303</v>
       </c>
       <c r="C103" t="s">
         <v>304</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E103">
         <v>1230</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>37255</v>
       </c>
       <c r="B104" t="s">
         <v>306</v>
       </c>
       <c r="C104" t="s">
         <v>307</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E104">
         <v>1745</v>
       </c>
       <c r="F104">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>37256</v>
       </c>
       <c r="B105" t="s">
         <v>309</v>
       </c>
       <c r="C105" t="s">
         <v>310</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E105">
         <v>1597</v>
       </c>
       <c r="F105">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G105">
         <v>28</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>37257</v>
       </c>
       <c r="B106" t="s">
         <v>312</v>
       </c>
       <c r="C106" t="s">
         <v>313</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E106">
         <v>1247</v>
       </c>
       <c r="G106">
         <v>5</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>37258</v>
       </c>
       <c r="B107" t="s">
         <v>315</v>
       </c>
       <c r="C107" t="s">
         <v>316</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E107">
         <v>1843</v>
       </c>
       <c r="F107">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G107">
         <v>27</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>37259</v>
       </c>
       <c r="B108" t="s">
         <v>318</v>
       </c>
       <c r="C108" t="s">
         <v>319</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E108">
         <v>1695</v>
       </c>
       <c r="F108">
@@ -7451,171 +10130,171 @@
       </c>
       <c r="F110">
         <v>5</v>
       </c>
       <c r="G110">
         <v>26</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>37262</v>
       </c>
       <c r="B111" t="s">
         <v>327</v>
       </c>
       <c r="C111" t="s">
         <v>328</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E111">
         <v>1557</v>
       </c>
       <c r="F111">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>37263</v>
       </c>
       <c r="B112" t="s">
         <v>330</v>
       </c>
       <c r="C112" t="s">
         <v>331</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E112">
         <v>1164</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>37264</v>
       </c>
       <c r="B113" t="s">
         <v>333</v>
       </c>
       <c r="C113" t="s">
         <v>334</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E113">
         <v>1905</v>
       </c>
       <c r="F113">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>37265</v>
       </c>
       <c r="B114" t="s">
         <v>336</v>
       </c>
       <c r="C114" t="s">
         <v>337</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E114">
         <v>1768</v>
       </c>
       <c r="F114">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>37266</v>
       </c>
       <c r="B115" t="s">
         <v>339</v>
       </c>
       <c r="C115" t="s">
         <v>340</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E115">
         <v>1429</v>
       </c>
       <c r="F115">
         <v>1</v>
       </c>
       <c r="G115">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>37267</v>
       </c>
       <c r="B116" t="s">
         <v>342</v>
       </c>
       <c r="C116" t="s">
         <v>343</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E116">
         <v>1569</v>
       </c>
       <c r="F116">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>37268</v>
       </c>
       <c r="B117" t="s">
         <v>345</v>
       </c>
       <c r="C117" t="s">
         <v>346</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E117">
         <v>1639</v>
       </c>
       <c r="F117">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G117">
         <v>30</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>37269</v>
       </c>
       <c r="B118" t="s">
         <v>348</v>
       </c>
       <c r="C118" t="s">
         <v>349</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E118">
         <v>1220</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>37270</v>
@@ -7723,140 +10402,140 @@
       </c>
       <c r="F123">
         <v>8</v>
       </c>
       <c r="G123">
         <v>30</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>37275</v>
       </c>
       <c r="B124" t="s">
         <v>366</v>
       </c>
       <c r="C124" t="s">
         <v>367</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E124">
         <v>1482</v>
       </c>
       <c r="F124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G124">
         <v>7</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>37276</v>
       </c>
       <c r="B125" t="s">
         <v>369</v>
       </c>
       <c r="C125" t="s">
         <v>370</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E125">
         <v>1574</v>
       </c>
       <c r="F125">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>37277</v>
       </c>
       <c r="B126" t="s">
         <v>372</v>
       </c>
       <c r="C126" t="s">
         <v>373</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E126">
         <v>1689</v>
       </c>
       <c r="F126">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G126">
         <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>37278</v>
       </c>
       <c r="B127" t="s">
         <v>375</v>
       </c>
       <c r="C127" t="s">
         <v>376</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E127">
         <v>1264</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>37279</v>
       </c>
       <c r="B128" t="s">
         <v>378</v>
       </c>
       <c r="C128" t="s">
         <v>379</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E128">
         <v>1802</v>
       </c>
       <c r="F128">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>37280</v>
       </c>
       <c r="B129" t="s">
         <v>381</v>
       </c>
       <c r="C129" t="s">
         <v>382</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E129">
         <v>1750</v>
       </c>
       <c r="F129">
         <v>7</v>
       </c>
       <c r="G129">
         <v>39</v>
       </c>
     </row>
@@ -7889,117 +10568,117 @@
       </c>
       <c r="D131" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E131">
         <v>1153</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>37283</v>
       </c>
       <c r="B132" t="s">
         <v>389</v>
       </c>
       <c r="C132" t="s">
         <v>390</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E132">
         <v>1745</v>
       </c>
       <c r="F132">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G132">
         <v>32</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>37284</v>
       </c>
       <c r="B133" t="s">
         <v>392</v>
       </c>
       <c r="C133" t="s">
         <v>393</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>394</v>
       </c>
       <c r="E133">
         <v>1672</v>
       </c>
       <c r="F133">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G133">
         <v>42</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>37285</v>
       </c>
       <c r="B134" t="s">
         <v>395</v>
       </c>
       <c r="C134" t="s">
         <v>396</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E134">
         <v>1199</v>
       </c>
       <c r="G134">
         <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>37286</v>
       </c>
       <c r="B135" t="s">
         <v>398</v>
       </c>
       <c r="C135" t="s">
         <v>399</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E135">
         <v>2474</v>
       </c>
       <c r="F135">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>37287</v>
       </c>
       <c r="B136" t="s">
         <v>401</v>
       </c>
       <c r="C136" t="s">
         <v>402</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E136">
         <v>1764</v>
       </c>
       <c r="F136">
         <v>4</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>37288</v>
@@ -8038,51 +10717,51 @@
       </c>
       <c r="G138">
         <v>25</v>
       </c>
       <c r="H138">
         <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>37290</v>
       </c>
       <c r="B139" t="s">
         <v>410</v>
       </c>
       <c r="C139" t="s">
         <v>411</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E139">
         <v>1497</v>
       </c>
       <c r="F139">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G139">
         <v>27</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>37291</v>
       </c>
       <c r="B140" t="s">
         <v>413</v>
       </c>
       <c r="C140" t="s">
         <v>414</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E140">
         <v>111</v>
       </c>
     </row>
@@ -8135,51 +10814,51 @@
       </c>
       <c r="D143" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E143">
         <v>161</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>37295</v>
       </c>
       <c r="B144" t="s">
         <v>424</v>
       </c>
       <c r="C144" t="s">
         <v>425</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E144">
         <v>1587</v>
       </c>
       <c r="F144">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G144">
         <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>37296</v>
       </c>
       <c r="B145" t="s">
         <v>427</v>
       </c>
       <c r="C145" t="s">
         <v>428</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E145">
         <v>1696</v>
       </c>
       <c r="F145">
         <v>7</v>
       </c>
       <c r="G145">
@@ -8207,51 +10886,51 @@
       </c>
       <c r="G146">
         <v>40</v>
       </c>
       <c r="H146">
         <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>37298</v>
       </c>
       <c r="B147" t="s">
         <v>433</v>
       </c>
       <c r="C147" t="s">
         <v>434</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E147">
         <v>1639</v>
       </c>
       <c r="F147">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G147">
         <v>28</v>
       </c>
       <c r="H147">
         <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>37299</v>
       </c>
       <c r="B148" t="s">
         <v>436</v>
       </c>
       <c r="C148" t="s">
         <v>437</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E148">
         <v>1151</v>
       </c>
       <c r="G148">
@@ -8276,51 +10955,51 @@
       </c>
       <c r="F149">
         <v>16</v>
       </c>
       <c r="G149">
         <v>33</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>37301</v>
       </c>
       <c r="B150" t="s">
         <v>442</v>
       </c>
       <c r="C150" t="s">
         <v>443</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E150">
         <v>1530</v>
       </c>
       <c r="F150">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G150">
         <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>37302</v>
       </c>
       <c r="B151" t="s">
         <v>445</v>
       </c>
       <c r="C151" t="s">
         <v>446</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E151">
         <v>1089</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>37303</v>
@@ -8382,51 +11061,51 @@
       </c>
       <c r="E154">
         <v>1338</v>
       </c>
       <c r="G154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>37306</v>
       </c>
       <c r="B155" t="s">
         <v>457</v>
       </c>
       <c r="C155" t="s">
         <v>458</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E155">
         <v>1956</v>
       </c>
       <c r="F155">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G155">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>37307</v>
       </c>
       <c r="B156" t="s">
         <v>459</v>
       </c>
       <c r="C156" t="s">
         <v>460</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E156">
         <v>1972</v>
       </c>
       <c r="F156">
         <v>3</v>
       </c>
       <c r="G156">
@@ -8626,51 +11305,51 @@
       </c>
       <c r="E165">
         <v>1583</v>
       </c>
       <c r="F165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>37317</v>
       </c>
       <c r="B166" t="s">
         <v>487</v>
       </c>
       <c r="C166" t="s">
         <v>488</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E166">
         <v>1678</v>
       </c>
       <c r="F166">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G166">
         <v>24</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>37318</v>
       </c>
       <c r="B167" t="s">
         <v>490</v>
       </c>
       <c r="C167" t="s">
         <v>491</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E167">
         <v>1686</v>
       </c>
       <c r="F167">
         <v>3</v>
       </c>
       <c r="G167">
@@ -8773,97 +11452,97 @@
       </c>
       <c r="G171">
         <v>33</v>
       </c>
       <c r="H171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>37323</v>
       </c>
       <c r="B172" t="s">
         <v>505</v>
       </c>
       <c r="C172" t="s">
         <v>506</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E172">
         <v>1495</v>
       </c>
       <c r="F172">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G172">
         <v>28</v>
       </c>
       <c r="H172">
         <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>37324</v>
       </c>
       <c r="B173" t="s">
         <v>508</v>
       </c>
       <c r="C173" t="s">
         <v>509</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E173">
         <v>999</v>
       </c>
       <c r="G173">
         <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>37325</v>
       </c>
       <c r="B174" t="s">
         <v>511</v>
       </c>
       <c r="C174" t="s">
         <v>512</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>513</v>
       </c>
       <c r="E174">
         <v>1537</v>
       </c>
       <c r="F174">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>37326</v>
       </c>
       <c r="B175" t="s">
         <v>514</v>
       </c>
       <c r="C175" t="s">
         <v>515</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E175">
         <v>1633</v>
       </c>
       <c r="F175">
         <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>37327</v>
@@ -8962,91 +11641,91 @@
       </c>
       <c r="F180">
         <v>11</v>
       </c>
       <c r="G180">
         <v>33</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>37332</v>
       </c>
       <c r="B181" t="s">
         <v>531</v>
       </c>
       <c r="C181" t="s">
         <v>532</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E181">
         <v>1631</v>
       </c>
       <c r="F181">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>37333</v>
       </c>
       <c r="B182" t="s">
         <v>534</v>
       </c>
       <c r="C182" t="s">
         <v>535</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E182">
         <v>1136</v>
       </c>
       <c r="G182">
         <v>4</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>37334</v>
       </c>
       <c r="B183" t="s">
         <v>537</v>
       </c>
       <c r="C183" t="s">
         <v>538</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E183">
         <v>1666</v>
       </c>
       <c r="F183">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G183">
         <v>22</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>37335</v>
       </c>
       <c r="B184" t="s">
         <v>540</v>
       </c>
       <c r="C184" t="s">
         <v>541</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E184">
         <v>1554</v>
       </c>
       <c r="F184">
         <v>4</v>
       </c>
       <c r="G184">
@@ -9194,51 +11873,51 @@
       </c>
       <c r="F191">
         <v>1</v>
       </c>
       <c r="G191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>37343</v>
       </c>
       <c r="B192" t="s">
         <v>563</v>
       </c>
       <c r="C192" t="s">
         <v>564</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E192">
         <v>1466</v>
       </c>
       <c r="F192">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>37344</v>
       </c>
       <c r="B193" t="s">
         <v>566</v>
       </c>
       <c r="C193" t="s">
         <v>567</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>568</v>
       </c>
       <c r="E193">
         <v>1637</v>
       </c>
       <c r="F193">
         <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>37345</v>
@@ -9372,111 +12051,111 @@
       </c>
       <c r="G199">
         <v>1</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>37351</v>
       </c>
       <c r="B200" t="s">
         <v>587</v>
       </c>
       <c r="C200" t="s">
         <v>588</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E200">
         <v>1495</v>
       </c>
       <c r="F200">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>37352</v>
       </c>
       <c r="B201" t="s">
         <v>590</v>
       </c>
       <c r="C201" t="s">
         <v>591</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>592</v>
       </c>
       <c r="E201">
         <v>1625</v>
       </c>
       <c r="F201">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>37353</v>
       </c>
       <c r="B202" t="s">
         <v>593</v>
       </c>
       <c r="C202" t="s">
         <v>594</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E202">
         <v>1303</v>
       </c>
       <c r="G202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>37354</v>
       </c>
       <c r="B203" t="s">
         <v>596</v>
       </c>
       <c r="C203" t="s">
         <v>597</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E203">
         <v>1916</v>
       </c>
       <c r="F203">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G203">
         <v>24</v>
       </c>
       <c r="H203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>37355</v>
       </c>
       <c r="B204" t="s">
         <v>599</v>
       </c>
       <c r="C204" t="s">
         <v>600</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E204">
         <v>1743</v>
       </c>
       <c r="F204">
@@ -12011,1903 +14690,2383 @@
         <v>3</v>
       </c>
       <c r="G322">
         <v>19</v>
       </c>
       <c r="H322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>37474</v>
       </c>
       <c r="B323" t="s">
         <v>939</v>
       </c>
       <c r="C323" t="s">
         <v>940</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E323">
         <v>1371</v>
       </c>
+      <c r="H323">
+        <v>2</v>
+      </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>37475</v>
       </c>
       <c r="B324" t="s">
         <v>941</v>
       </c>
       <c r="C324" t="s">
         <v>942</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E324">
         <v>2067</v>
       </c>
+      <c r="F324">
+        <v>11</v>
+      </c>
+      <c r="G324">
+        <v>24</v>
+      </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>37476</v>
       </c>
       <c r="B325" t="s">
         <v>944</v>
       </c>
       <c r="C325" t="s">
         <v>945</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E325">
         <v>2005</v>
       </c>
+      <c r="F325">
+        <v>6</v>
+      </c>
+      <c r="G325">
+        <v>31</v>
+      </c>
+      <c r="H325">
+        <v>3</v>
+      </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>37477</v>
       </c>
       <c r="B326" t="s">
         <v>947</v>
       </c>
       <c r="C326" t="s">
         <v>948</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E326">
         <v>1243</v>
       </c>
+      <c r="G326">
+        <v>1</v>
+      </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>37478</v>
       </c>
       <c r="B327" t="s">
         <v>949</v>
       </c>
       <c r="C327" t="s">
         <v>950</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E327">
         <v>1930</v>
       </c>
+      <c r="F327">
+        <v>11</v>
+      </c>
+      <c r="G327">
+        <v>26</v>
+      </c>
+      <c r="H327">
+        <v>13</v>
+      </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>37479</v>
       </c>
       <c r="B328" t="s">
         <v>952</v>
       </c>
       <c r="C328" t="s">
         <v>953</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>954</v>
       </c>
       <c r="E328">
         <v>1847</v>
       </c>
+      <c r="F328">
+        <v>16</v>
+      </c>
+      <c r="G328">
+        <v>25</v>
+      </c>
+      <c r="H328">
+        <v>1</v>
+      </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>37480</v>
       </c>
       <c r="B329" t="s">
         <v>955</v>
       </c>
       <c r="C329" t="s">
         <v>956</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>957</v>
       </c>
       <c r="E329">
         <v>1272</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>37481</v>
       </c>
       <c r="B330" t="s">
         <v>958</v>
       </c>
       <c r="C330" t="s">
         <v>959</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>960</v>
       </c>
       <c r="E330">
         <v>2010</v>
       </c>
+      <c r="F330">
+        <v>6</v>
+      </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>37482</v>
       </c>
       <c r="B331" t="s">
         <v>961</v>
       </c>
       <c r="C331" t="s">
         <v>962</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>963</v>
       </c>
       <c r="E331">
         <v>1868</v>
       </c>
+      <c r="F331">
+        <v>16</v>
+      </c>
+      <c r="G331">
+        <v>43</v>
+      </c>
+      <c r="H331">
+        <v>1</v>
+      </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>37483</v>
       </c>
       <c r="B332" t="s">
         <v>964</v>
       </c>
       <c r="C332" t="s">
         <v>965</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E332">
         <v>1211</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>37484</v>
       </c>
       <c r="B333" t="s">
         <v>966</v>
       </c>
       <c r="C333" t="s">
         <v>967</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E333">
         <v>1708</v>
       </c>
+      <c r="F333">
+        <v>11</v>
+      </c>
+      <c r="G333">
+        <v>25</v>
+      </c>
+      <c r="H333">
+        <v>4</v>
+      </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>37485</v>
       </c>
       <c r="B334" t="s">
         <v>969</v>
       </c>
       <c r="C334" t="s">
         <v>970</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>971</v>
       </c>
       <c r="E334">
         <v>1693</v>
       </c>
+      <c r="F334">
+        <v>5</v>
+      </c>
+      <c r="G334">
+        <v>19</v>
+      </c>
+      <c r="H334">
+        <v>1</v>
+      </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>37486</v>
       </c>
       <c r="B335" t="s">
         <v>972</v>
       </c>
       <c r="C335" t="s">
         <v>973</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E335">
         <v>1100</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>37487</v>
       </c>
       <c r="B336" t="s">
         <v>975</v>
       </c>
       <c r="C336" t="s">
         <v>976</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E336">
         <v>1690</v>
       </c>
+      <c r="F336">
+        <v>13</v>
+      </c>
+      <c r="G336">
+        <v>27</v>
+      </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>37488</v>
       </c>
       <c r="B337" t="s">
         <v>978</v>
       </c>
       <c r="C337" t="s">
         <v>979</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E337">
         <v>1125</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>37489</v>
       </c>
       <c r="B338" t="s">
         <v>981</v>
       </c>
       <c r="C338" t="s">
         <v>982</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E338">
         <v>1862</v>
       </c>
+      <c r="F338">
+        <v>13</v>
+      </c>
+      <c r="G338">
+        <v>33</v>
+      </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>37490</v>
       </c>
       <c r="B339" t="s">
         <v>984</v>
       </c>
       <c r="C339" t="s">
         <v>985</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E339">
         <v>1736</v>
       </c>
+      <c r="F339">
+        <v>12</v>
+      </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>37491</v>
       </c>
       <c r="B340" t="s">
         <v>987</v>
       </c>
       <c r="C340" t="s">
         <v>988</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E340">
         <v>1051</v>
       </c>
+      <c r="H340">
+        <v>1</v>
+      </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>37492</v>
       </c>
       <c r="B341" t="s">
         <v>990</v>
       </c>
       <c r="C341" t="s">
         <v>991</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E341">
         <v>1795</v>
       </c>
+      <c r="F341">
+        <v>2</v>
+      </c>
+      <c r="G341">
+        <v>26</v>
+      </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>37493</v>
       </c>
       <c r="B342" t="s">
         <v>993</v>
       </c>
       <c r="C342" t="s">
         <v>994</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>995</v>
       </c>
       <c r="E342">
         <v>1784</v>
       </c>
+      <c r="F342">
+        <v>2</v>
+      </c>
+      <c r="G342">
+        <v>17</v>
+      </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>37494</v>
       </c>
       <c r="B343" t="s">
         <v>996</v>
       </c>
       <c r="C343" t="s">
         <v>997</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>998</v>
       </c>
       <c r="E343">
         <v>1079</v>
       </c>
+      <c r="G343">
+        <v>1</v>
+      </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>37495</v>
       </c>
       <c r="B344" t="s">
         <v>999</v>
       </c>
       <c r="C344" t="s">
         <v>1000</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="E344">
         <v>1990</v>
       </c>
+      <c r="F344">
+        <v>17</v>
+      </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>37496</v>
       </c>
       <c r="B345" t="s">
         <v>1002</v>
       </c>
       <c r="C345" t="s">
         <v>1003</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E345">
         <v>1354</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>37497</v>
       </c>
       <c r="B346" t="s">
         <v>1005</v>
       </c>
       <c r="C346" t="s">
         <v>1006</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="E346">
         <v>1977</v>
       </c>
+      <c r="F346">
+        <v>9</v>
+      </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>37498</v>
       </c>
       <c r="B347" t="s">
         <v>1008</v>
       </c>
       <c r="C347" t="s">
         <v>1009</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E347">
         <v>1904</v>
       </c>
+      <c r="G347">
+        <v>25</v>
+      </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>37499</v>
       </c>
       <c r="B348" t="s">
         <v>1011</v>
       </c>
       <c r="C348" t="s">
         <v>1012</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="E348">
         <v>1318</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>37500</v>
       </c>
       <c r="B349" t="s">
         <v>1014</v>
       </c>
       <c r="C349" t="s">
         <v>1015</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E349">
         <v>2057</v>
       </c>
+      <c r="F349">
+        <v>11</v>
+      </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>37501</v>
       </c>
       <c r="B350" t="s">
         <v>1017</v>
       </c>
       <c r="C350" t="s">
         <v>1018</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="E350">
         <v>2041</v>
       </c>
+      <c r="F350">
+        <v>11</v>
+      </c>
+      <c r="G350">
+        <v>26</v>
+      </c>
+      <c r="H350">
+        <v>1</v>
+      </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>37502</v>
       </c>
       <c r="B351" t="s">
         <v>1020</v>
       </c>
       <c r="C351" t="s">
         <v>1021</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E351">
         <v>1430</v>
       </c>
+      <c r="G351">
+        <v>1</v>
+      </c>
+      <c r="H351">
+        <v>1</v>
+      </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>37503</v>
       </c>
       <c r="B352" t="s">
         <v>1023</v>
       </c>
       <c r="C352" t="s">
         <v>1024</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="E352">
         <v>2121</v>
       </c>
+      <c r="F352">
+        <v>8</v>
+      </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>37504</v>
       </c>
       <c r="B353" t="s">
         <v>1026</v>
       </c>
       <c r="C353" t="s">
         <v>1027</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E353">
         <v>2120</v>
       </c>
+      <c r="F353">
+        <v>7</v>
+      </c>
+      <c r="G353">
+        <v>22</v>
+      </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>37505</v>
       </c>
       <c r="B354" t="s">
         <v>1029</v>
       </c>
       <c r="C354" t="s">
         <v>1030</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="E354">
         <v>282</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>37506</v>
       </c>
       <c r="B355" t="s">
         <v>1032</v>
       </c>
       <c r="C355" t="s">
         <v>1033</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E355">
         <v>1403</v>
       </c>
+      <c r="G355">
+        <v>2</v>
+      </c>
+      <c r="H355">
+        <v>1</v>
+      </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>37507</v>
       </c>
       <c r="B356" t="s">
         <v>1035</v>
       </c>
       <c r="C356" t="s">
         <v>1036</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E356">
         <v>2146</v>
       </c>
+      <c r="F356">
+        <v>14</v>
+      </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>37508</v>
       </c>
       <c r="B357" t="s">
         <v>1038</v>
       </c>
       <c r="C357" t="s">
         <v>1039</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E357">
         <v>2162</v>
       </c>
+      <c r="F357">
+        <v>13</v>
+      </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>37509</v>
       </c>
       <c r="B358" t="s">
         <v>1041</v>
       </c>
       <c r="C358" t="s">
         <v>1042</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="E358">
         <v>1454</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>37510</v>
       </c>
       <c r="B359" t="s">
         <v>1044</v>
       </c>
       <c r="C359" t="s">
         <v>1045</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="E359">
         <v>2236</v>
       </c>
+      <c r="F359">
+        <v>12</v>
+      </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>37511</v>
       </c>
       <c r="B360" t="s">
         <v>1047</v>
       </c>
       <c r="C360" t="s">
         <v>1048</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="E360">
         <v>1478</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>37512</v>
       </c>
       <c r="B361" t="s">
         <v>1050</v>
       </c>
       <c r="C361" t="s">
         <v>1051</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="E361">
         <v>2064</v>
       </c>
+      <c r="F361">
+        <v>14</v>
+      </c>
+      <c r="G361">
+        <v>26</v>
+      </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>37513</v>
       </c>
       <c r="B362" t="s">
         <v>1053</v>
       </c>
       <c r="C362" t="s">
         <v>1054</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E362">
         <v>1208</v>
       </c>
+      <c r="G362">
+        <v>1</v>
+      </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>37514</v>
       </c>
       <c r="B363" t="s">
         <v>1056</v>
       </c>
       <c r="C363" t="s">
         <v>1057</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E363">
         <v>1867</v>
       </c>
+      <c r="F363">
+        <v>15</v>
+      </c>
+      <c r="G363">
+        <v>31</v>
+      </c>
+      <c r="H363">
+        <v>1</v>
+      </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>37515</v>
       </c>
       <c r="B364" t="s">
         <v>1059</v>
       </c>
       <c r="C364" t="s">
         <v>1060</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="E364">
         <v>1092</v>
       </c>
+      <c r="G364">
+        <v>3</v>
+      </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>37516</v>
       </c>
       <c r="B365" t="s">
         <v>1062</v>
       </c>
       <c r="C365" t="s">
         <v>1063</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="E365">
         <v>1926</v>
       </c>
+      <c r="F365">
+        <v>12</v>
+      </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>37517</v>
       </c>
       <c r="B366" t="s">
         <v>1065</v>
       </c>
       <c r="C366" t="s">
         <v>1066</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E366">
         <v>2076</v>
       </c>
+      <c r="F366">
+        <v>18</v>
+      </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>37518</v>
       </c>
       <c r="B367" t="s">
         <v>1068</v>
       </c>
       <c r="C367" t="s">
         <v>1069</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="E367">
         <v>2144</v>
       </c>
+      <c r="F367">
+        <v>7</v>
+      </c>
+      <c r="G367">
+        <v>31</v>
+      </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>37519</v>
       </c>
       <c r="B368" t="s">
         <v>1071</v>
       </c>
       <c r="C368" t="s">
         <v>1072</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E368">
         <v>1965</v>
       </c>
+      <c r="F368">
+        <v>20</v>
+      </c>
+      <c r="G368">
+        <v>36</v>
+      </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>37520</v>
       </c>
       <c r="B369" t="s">
         <v>1074</v>
       </c>
       <c r="C369" t="s">
         <v>1075</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E369">
         <v>1290</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>37521</v>
       </c>
       <c r="B370" t="s">
         <v>1076</v>
       </c>
       <c r="C370" t="s">
         <v>1077</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E370">
         <v>1992</v>
       </c>
+      <c r="F370">
+        <v>12</v>
+      </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>37522</v>
       </c>
       <c r="B371" t="s">
         <v>1079</v>
       </c>
       <c r="C371" t="s">
         <v>1080</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E371">
         <v>1968</v>
       </c>
+      <c r="F371">
+        <v>9</v>
+      </c>
+      <c r="G371">
+        <v>26</v>
+      </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>37523</v>
       </c>
       <c r="B372" t="s">
         <v>1082</v>
       </c>
       <c r="C372" t="s">
         <v>1083</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E372">
         <v>1631</v>
       </c>
+      <c r="G372">
+        <v>4</v>
+      </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>37524</v>
       </c>
       <c r="B373" t="s">
         <v>1084</v>
       </c>
       <c r="C373" t="s">
         <v>1085</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="E373">
         <v>2186</v>
       </c>
+      <c r="F373">
+        <v>23</v>
+      </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>37525</v>
       </c>
       <c r="B374" t="s">
         <v>1087</v>
       </c>
       <c r="C374" t="s">
         <v>1088</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="E374">
         <v>2082</v>
       </c>
+      <c r="F374">
+        <v>11</v>
+      </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>37526</v>
       </c>
       <c r="B375" t="s">
         <v>1090</v>
       </c>
       <c r="C375" t="s">
         <v>1091</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>654</v>
       </c>
       <c r="E375">
         <v>1529</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>37527</v>
       </c>
       <c r="B376" t="s">
         <v>1092</v>
       </c>
       <c r="C376" t="s">
         <v>1093</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E376">
         <v>2184</v>
       </c>
+      <c r="F376">
+        <v>6</v>
+      </c>
+      <c r="G376">
+        <v>25</v>
+      </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>37528</v>
       </c>
       <c r="B377" t="s">
         <v>1095</v>
       </c>
       <c r="C377" t="s">
         <v>1096</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E377">
         <v>1894</v>
       </c>
+      <c r="F377">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>25</v>
+      </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>37529</v>
       </c>
       <c r="B378" t="s">
         <v>1098</v>
       </c>
       <c r="C378" t="s">
         <v>1099</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E378">
         <v>1646</v>
       </c>
+      <c r="F378">
+        <v>1</v>
+      </c>
+      <c r="H378">
+        <v>1</v>
+      </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>37530</v>
       </c>
       <c r="B379" t="s">
         <v>1100</v>
       </c>
       <c r="C379" t="s">
         <v>1101</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E379">
         <v>1892</v>
       </c>
+      <c r="F379">
+        <v>21</v>
+      </c>
+      <c r="G379">
+        <v>33</v>
+      </c>
+      <c r="H379">
+        <v>1</v>
+      </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>37531</v>
       </c>
       <c r="B380" t="s">
         <v>1103</v>
       </c>
       <c r="C380" t="s">
         <v>1104</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E380">
         <v>1921</v>
       </c>
+      <c r="F380">
+        <v>18</v>
+      </c>
+      <c r="G380">
+        <v>33</v>
+      </c>
+      <c r="H380">
+        <v>1</v>
+      </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>37532</v>
       </c>
       <c r="B381" t="s">
         <v>1106</v>
       </c>
       <c r="C381" t="s">
         <v>1107</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E381">
         <v>1425</v>
       </c>
+      <c r="H381">
+        <v>1</v>
+      </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>37533</v>
       </c>
       <c r="B382" t="s">
         <v>1109</v>
       </c>
       <c r="C382" t="s">
         <v>1110</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E382">
         <v>2107</v>
       </c>
+      <c r="F382">
+        <v>19</v>
+      </c>
+      <c r="G382">
+        <v>41</v>
+      </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>37534</v>
       </c>
       <c r="B383" t="s">
         <v>1112</v>
       </c>
       <c r="C383" t="s">
         <v>1113</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E383">
         <v>2097</v>
       </c>
+      <c r="F383">
+        <v>11</v>
+      </c>
+      <c r="G383">
+        <v>42</v>
+      </c>
+      <c r="H383">
+        <v>2</v>
+      </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>37535</v>
       </c>
       <c r="B384" t="s">
         <v>1115</v>
       </c>
       <c r="C384" t="s">
         <v>1116</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E384">
         <v>1326</v>
       </c>
+      <c r="F384">
+        <v>1</v>
+      </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>37536</v>
       </c>
       <c r="B385" t="s">
         <v>1117</v>
       </c>
       <c r="C385" t="s">
         <v>1118</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="E385">
         <v>1985</v>
       </c>
+      <c r="F385">
+        <v>5</v>
+      </c>
+      <c r="G385">
+        <v>25</v>
+      </c>
+      <c r="H385">
+        <v>1</v>
+      </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>37537</v>
       </c>
       <c r="B386" t="s">
         <v>1120</v>
       </c>
       <c r="C386" t="s">
         <v>1121</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="E386">
         <v>1892</v>
       </c>
+      <c r="F386">
+        <v>5</v>
+      </c>
+      <c r="G386">
+        <v>28</v>
+      </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>37538</v>
       </c>
       <c r="B387" t="s">
         <v>1123</v>
       </c>
       <c r="C387" t="s">
         <v>1124</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E387">
         <v>1341</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>37539</v>
       </c>
       <c r="B388" t="s">
         <v>1125</v>
       </c>
       <c r="C388" t="s">
         <v>1126</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="E388">
         <v>2067</v>
       </c>
+      <c r="F388">
+        <v>22</v>
+      </c>
+      <c r="G388">
+        <v>53</v>
+      </c>
+      <c r="H388">
+        <v>2</v>
+      </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>37540</v>
       </c>
       <c r="B389" t="s">
         <v>1128</v>
       </c>
       <c r="C389" t="s">
         <v>1129</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E389">
         <v>1928</v>
       </c>
+      <c r="F389">
+        <v>4</v>
+      </c>
+      <c r="G389">
+        <v>22</v>
+      </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>37541</v>
       </c>
       <c r="B390" t="s">
         <v>1131</v>
       </c>
       <c r="C390" t="s">
         <v>1132</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E390">
         <v>1122</v>
       </c>
+      <c r="F390">
+        <v>1</v>
+      </c>
+      <c r="G390">
+        <v>1</v>
+      </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>37542</v>
       </c>
       <c r="B391" t="s">
         <v>1134</v>
       </c>
       <c r="C391" t="s">
         <v>1135</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="E391">
         <v>1971</v>
       </c>
+      <c r="F391">
+        <v>19</v>
+      </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>37543</v>
       </c>
       <c r="B392" t="s">
         <v>1137</v>
       </c>
       <c r="C392" t="s">
         <v>1138</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E392">
         <v>2001</v>
       </c>
+      <c r="F392">
+        <v>14</v>
+      </c>
+      <c r="G392">
+        <v>27</v>
+      </c>
+      <c r="H392">
+        <v>1</v>
+      </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>37544</v>
       </c>
       <c r="B393" t="s">
         <v>1140</v>
       </c>
       <c r="C393" t="s">
         <v>1141</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E393">
         <v>1407</v>
       </c>
+      <c r="G393">
+        <v>1</v>
+      </c>
+      <c r="H393">
+        <v>1</v>
+      </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>37545</v>
       </c>
       <c r="B394" t="s">
         <v>1142</v>
       </c>
       <c r="C394" t="s">
         <v>1143</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E394">
         <v>1813</v>
       </c>
+      <c r="F394">
+        <v>18</v>
+      </c>
+      <c r="G394">
+        <v>46</v>
+      </c>
+      <c r="H394">
+        <v>2</v>
+      </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>37546</v>
       </c>
       <c r="B395" t="s">
         <v>1145</v>
       </c>
       <c r="C395" t="s">
         <v>1146</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E395">
         <v>1192</v>
       </c>
+      <c r="G395">
+        <v>1</v>
+      </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>37547</v>
       </c>
       <c r="B396" t="s">
         <v>1148</v>
       </c>
       <c r="C396" t="s">
         <v>1149</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="E396">
         <v>1690</v>
       </c>
+      <c r="F396">
+        <v>11</v>
+      </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>37548</v>
       </c>
       <c r="B397" t="s">
         <v>1151</v>
       </c>
       <c r="C397" t="s">
         <v>1152</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E397">
         <v>1338</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>37549</v>
       </c>
       <c r="B398" t="s">
         <v>1154</v>
       </c>
       <c r="C398" t="s">
         <v>1155</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E398">
         <v>1903</v>
       </c>
+      <c r="F398">
+        <v>9</v>
+      </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>37550</v>
       </c>
       <c r="B399" t="s">
         <v>1157</v>
       </c>
       <c r="C399" t="s">
         <v>1158</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E399">
         <v>1660</v>
       </c>
+      <c r="F399">
+        <v>6</v>
+      </c>
+      <c r="G399">
+        <v>26</v>
+      </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>37551</v>
       </c>
       <c r="B400" t="s">
         <v>1160</v>
       </c>
       <c r="C400" t="s">
         <v>1161</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="E400">
         <v>1063</v>
       </c>
+      <c r="F400">
+        <v>17</v>
+      </c>
+      <c r="G400">
+        <v>27</v>
+      </c>
+      <c r="H400">
+        <v>1</v>
+      </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>37552</v>
       </c>
       <c r="B401" t="s">
         <v>1163</v>
       </c>
       <c r="C401" t="s">
         <v>1164</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E401">
         <v>1578</v>
       </c>
+      <c r="F401">
+        <v>10</v>
+      </c>
+      <c r="G401">
+        <v>33</v>
+      </c>
+      <c r="H401">
+        <v>4</v>
+      </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>37553</v>
       </c>
       <c r="B402" t="s">
         <v>1166</v>
       </c>
       <c r="C402" t="s">
         <v>1167</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="E402">
         <v>1627</v>
       </c>
+      <c r="F402">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>26</v>
+      </c>
+      <c r="H402">
+        <v>1</v>
+      </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>37554</v>
       </c>
       <c r="B403" t="s">
         <v>1169</v>
       </c>
       <c r="C403" t="s">
         <v>1170</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="E403">
         <v>1720</v>
       </c>
+      <c r="F403">
+        <v>13</v>
+      </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>37555</v>
       </c>
       <c r="B404" t="s">
         <v>1172</v>
       </c>
       <c r="C404" t="s">
         <v>1173</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="E404">
         <v>1618</v>
       </c>
+      <c r="F404">
+        <v>7</v>
+      </c>
+      <c r="G404">
+        <v>27</v>
+      </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>37556</v>
       </c>
       <c r="B405" t="s">
         <v>1175</v>
       </c>
       <c r="C405" t="s">
         <v>1176</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E405">
         <v>1317</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>37557</v>
       </c>
       <c r="B406" t="s">
         <v>1177</v>
       </c>
       <c r="C406" t="s">
         <v>1178</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E406">
         <v>1678</v>
       </c>
+      <c r="F406">
+        <v>3</v>
+      </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>37558</v>
       </c>
       <c r="B407" t="s">
         <v>1180</v>
       </c>
       <c r="C407" t="s">
         <v>1181</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="E407">
         <v>1624</v>
       </c>
+      <c r="F407">
+        <v>9</v>
+      </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>37559</v>
       </c>
       <c r="B408" t="s">
         <v>1183</v>
       </c>
       <c r="C408" t="s">
         <v>1184</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E408">
         <v>1240</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>37560</v>
       </c>
       <c r="B409" t="s">
         <v>1186</v>
       </c>
       <c r="C409" t="s">
         <v>1187</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="E409">
         <v>1683</v>
       </c>
+      <c r="F409">
+        <v>13</v>
+      </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>37561</v>
       </c>
       <c r="B410" t="s">
         <v>1189</v>
       </c>
       <c r="C410" t="s">
         <v>1190</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="E410">
         <v>1753</v>
       </c>
+      <c r="F410">
+        <v>9</v>
+      </c>
+      <c r="G410">
+        <v>30</v>
+      </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>37562</v>
       </c>
       <c r="B411" t="s">
         <v>1192</v>
       </c>
       <c r="C411" t="s">
         <v>1193</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="E411">
         <v>1413</v>
       </c>
+      <c r="G411">
+        <v>10</v>
+      </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>37563</v>
       </c>
       <c r="B412" t="s">
         <v>1195</v>
       </c>
       <c r="C412" t="s">
         <v>1196</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="E412">
         <v>1697</v>
       </c>
+      <c r="F412">
+        <v>8</v>
+      </c>
+      <c r="G412">
+        <v>31</v>
+      </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>37564</v>
       </c>
       <c r="B413" t="s">
         <v>1198</v>
       </c>
       <c r="C413" t="s">
         <v>1199</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="E413">
         <v>1705</v>
       </c>
+      <c r="F413">
+        <v>8</v>
+      </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>37565</v>
       </c>
       <c r="B414" t="s">
         <v>1201</v>
       </c>
       <c r="C414" t="s">
         <v>1202</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="E414">
         <v>1480</v>
       </c>
+      <c r="H414">
+        <v>1</v>
+      </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>37566</v>
       </c>
       <c r="B415" t="s">
         <v>1204</v>
       </c>
       <c r="C415" t="s">
         <v>1205</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="E415">
         <v>1812</v>
       </c>
+      <c r="F415">
+        <v>10</v>
+      </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>37567</v>
       </c>
       <c r="B416" t="s">
         <v>1207</v>
       </c>
       <c r="C416" t="s">
         <v>1208</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="E416">
         <v>1684</v>
       </c>
+      <c r="F416">
+        <v>2</v>
+      </c>
+      <c r="G416">
+        <v>19</v>
+      </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>37568</v>
       </c>
       <c r="B417" t="s">
         <v>1210</v>
       </c>
       <c r="C417" t="s">
         <v>1211</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="E417">
         <v>1305</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>37569</v>
       </c>
       <c r="B418" t="s">
         <v>1213</v>
       </c>
       <c r="C418" t="s">
         <v>1214</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="E418">
         <v>1500</v>
       </c>
+      <c r="F418">
+        <v>10</v>
+      </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>37570</v>
       </c>
       <c r="B419" t="s">
         <v>1216</v>
       </c>
       <c r="C419" t="s">
         <v>1217</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="E419">
         <v>1482</v>
       </c>
+      <c r="F419">
+        <v>6</v>
+      </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>37571</v>
       </c>
       <c r="B420" t="s">
         <v>1219</v>
       </c>
       <c r="C420" t="s">
         <v>1220</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="E420">
         <v>1253</v>
       </c>
+      <c r="G420">
+        <v>1</v>
+      </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>37572</v>
       </c>
       <c r="B421" t="s">
         <v>1222</v>
       </c>
       <c r="C421" t="s">
         <v>1223</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="E421">
         <v>1704</v>
       </c>
+      <c r="F421">
+        <v>7</v>
+      </c>
+      <c r="G421">
+        <v>31</v>
+      </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>37573</v>
       </c>
       <c r="B422" t="s">
         <v>1225</v>
       </c>
       <c r="C422" t="s">
         <v>1226</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="E422">
         <v>1685</v>
       </c>
+      <c r="F422">
+        <v>15</v>
+      </c>
+      <c r="G422">
+        <v>42</v>
+      </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>37574</v>
       </c>
       <c r="B423" t="s">
         <v>1228</v>
       </c>
       <c r="C423" t="s">
         <v>1229</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="E423">
         <v>1708</v>
       </c>
+      <c r="F423">
+        <v>11</v>
+      </c>
+      <c r="G423">
+        <v>26</v>
+      </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>37575</v>
       </c>
       <c r="B424" t="s">
         <v>1231</v>
       </c>
       <c r="C424" t="s">
         <v>1232</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="E424">
         <v>1633</v>
       </c>
+      <c r="F424">
+        <v>8</v>
+      </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>37576</v>
       </c>
       <c r="B425" t="s">
         <v>1234</v>
       </c>
       <c r="C425" t="s">
         <v>1235</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="E425">
         <v>1461</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>37577</v>
       </c>
       <c r="B426" t="s">
         <v>1237</v>
       </c>
       <c r="C426" t="s">
         <v>1238</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="E426">
         <v>1938</v>
       </c>
+      <c r="F426">
+        <v>5</v>
+      </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>37578</v>
       </c>
       <c r="B427" t="s">
         <v>1240</v>
       </c>
       <c r="C427" t="s">
         <v>1241</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="E427">
         <v>1900</v>
       </c>
+      <c r="F427">
+        <v>10</v>
+      </c>
+      <c r="G427">
+        <v>28</v>
+      </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>37579</v>
       </c>
       <c r="B428" t="s">
         <v>1243</v>
       </c>
       <c r="C428" t="s">
         <v>1244</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="E428">
         <v>1522</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>37580</v>
       </c>
       <c r="B429" t="s">
         <v>1246</v>
       </c>
       <c r="C429" t="s">
         <v>1247</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="E429">
         <v>1828</v>
       </c>
+      <c r="F429">
+        <v>8</v>
+      </c>
+      <c r="G429">
+        <v>31</v>
+      </c>
+      <c r="H429">
+        <v>1</v>
+      </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>37581</v>
       </c>
       <c r="B430" t="s">
         <v>1249</v>
       </c>
       <c r="C430" t="s">
         <v>1250</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="E430">
         <v>1725</v>
       </c>
+      <c r="F430">
+        <v>5</v>
+      </c>
+      <c r="G430">
+        <v>18</v>
+      </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>37582</v>
       </c>
       <c r="B431" t="s">
         <v>1252</v>
       </c>
       <c r="C431" t="s">
         <v>1253</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="E431">
         <v>1267</v>
       </c>
+      <c r="G431">
+        <v>1</v>
+      </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>37583</v>
       </c>
       <c r="B432" t="s">
         <v>1255</v>
       </c>
       <c r="C432" t="s">
         <v>1256</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="E432">
         <v>1904</v>
       </c>
+      <c r="F432">
+        <v>3</v>
+      </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>37584</v>
       </c>
       <c r="B433" t="s">
         <v>1258</v>
       </c>
       <c r="C433" t="s">
         <v>1259</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="E433">
         <v>1792</v>
       </c>
       <c r="F433">
         <v>10</v>
       </c>
       <c r="G433">
         <v>26</v>
       </c>
       <c r="H433">
         <v>1</v>
@@ -16077,50 +19236,5994 @@
       <c r="E536">
         <v>213</v>
       </c>
       <c r="H536">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
         <v>37690</v>
       </c>
       <c r="B537" t="s">
         <v>1560</v>
       </c>
       <c r="C537" t="s">
         <v>1561</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="E537">
         <v>1842</v>
       </c>
       <c r="F537">
         <v>5</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>85886</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E538">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>85887</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E539">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>85888</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E540">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>85889</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E541">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>85890</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E542">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>85891</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E543">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>85892</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E544">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>85893</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E545">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>85894</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E546">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>85895</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E547">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>85896</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E548">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>85897</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E549">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>85898</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E550">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>85899</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E551">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>85900</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E552">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>85901</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E553">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>85902</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E554">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>85903</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E555">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>85904</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E556">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>85905</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E557">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>85906</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E558">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>85907</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E559">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>85908</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E560">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>85909</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E561">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>85910</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E562">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>85911</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E563">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>85912</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E564">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>85913</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E565">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>85914</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E566">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>85915</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E567">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>85916</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E568">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>85917</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E569">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>85918</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E570">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>85919</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E571">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>85920</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E572">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>85921</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E573">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>85922</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E574">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>85923</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E575">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>85924</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E576">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>85925</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E577">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>85926</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E578">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>85927</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E579">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>85928</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E580">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>85929</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E581">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>85930</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E582">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>85931</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E583">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>85932</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E584">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>85933</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E585">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>85934</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E586">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>85935</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E587">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>85936</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E588">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>85937</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E589">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>85938</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E590">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>85939</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E591">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>85940</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E592">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>85941</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E593">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>85942</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E594">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>85943</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E595">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>85944</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E596">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>85945</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E597">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>85946</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E598">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>85947</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E599">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>85948</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E600">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>85949</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E601">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>85950</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E602">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>85951</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E603">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>85952</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E604">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>85953</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E605">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>85954</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E606">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>85955</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E607">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>85956</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E608">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>85957</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E609">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>85958</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E610">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>85959</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E611">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>85960</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E612">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>85961</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E613">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>85962</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E614">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>85963</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E615">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>85964</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E616">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>85965</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E617">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>85966</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E618">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>85967</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E619">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>85968</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E620">
+        <v>1086</v>
+      </c>
+      <c r="F620">
+        <v>5</v>
+      </c>
+      <c r="G620">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>85969</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E621">
+        <v>1081</v>
+      </c>
+      <c r="F621">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>85970</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E622">
+        <v>863</v>
+      </c>
+      <c r="G622">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>85971</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E623">
+        <v>1379</v>
+      </c>
+      <c r="F623">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>85972</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E624">
+        <v>1256</v>
+      </c>
+      <c r="F624">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>85973</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E625">
+        <v>1549</v>
+      </c>
+      <c r="F625">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>85974</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E626">
+        <v>1391</v>
+      </c>
+      <c r="F626">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>85975</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E627">
+        <v>882</v>
+      </c>
+      <c r="G627">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>85976</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E628">
+        <v>1324</v>
+      </c>
+      <c r="F628">
+        <v>7</v>
+      </c>
+      <c r="G628">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>85977</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E629">
+        <v>1273</v>
+      </c>
+      <c r="F629">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>85978</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E630">
+        <v>775</v>
+      </c>
+      <c r="G630">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>85979</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E631">
+        <v>1339</v>
+      </c>
+      <c r="F631">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>85980</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E632">
+        <v>1287</v>
+      </c>
+      <c r="F632">
+        <v>6</v>
+      </c>
+      <c r="G632">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>85981</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E633">
+        <v>899</v>
+      </c>
+      <c r="G633">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>85982</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E634">
+        <v>1425</v>
+      </c>
+      <c r="F634">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>85983</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E635">
+        <v>1264</v>
+      </c>
+      <c r="F635">
+        <v>1</v>
+      </c>
+      <c r="G635">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>85984</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E636">
+        <v>1333</v>
+      </c>
+      <c r="F636">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>85985</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E637">
+        <v>1291</v>
+      </c>
+      <c r="F637">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>85986</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E638">
+        <v>1505</v>
+      </c>
+      <c r="F638">
+        <v>6</v>
+      </c>
+      <c r="G638">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>85987</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E639">
+        <v>1296</v>
+      </c>
+      <c r="F639">
+        <v>6</v>
+      </c>
+      <c r="G639">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>85988</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E640">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>85989</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E641">
+        <v>1218</v>
+      </c>
+      <c r="F641">
+        <v>7</v>
+      </c>
+      <c r="G641">
+        <v>19</v>
+      </c>
+      <c r="H641">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>85990</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E642">
+        <v>1141</v>
+      </c>
+      <c r="F642">
+        <v>10</v>
+      </c>
+      <c r="G642">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>85991</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E643">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>85992</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E644">
+        <v>1338</v>
+      </c>
+      <c r="F644">
+        <v>4</v>
+      </c>
+      <c r="G644">
+        <v>30</v>
+      </c>
+      <c r="H644">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>85993</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E645">
+        <v>1216</v>
+      </c>
+      <c r="F645">
+        <v>2</v>
+      </c>
+      <c r="G645">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>85994</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E646">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>85995</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E647">
+        <v>1365</v>
+      </c>
+      <c r="F647">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>85996</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E648">
+        <v>1351</v>
+      </c>
+      <c r="F648">
+        <v>4</v>
+      </c>
+      <c r="G648">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>85997</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E649">
+        <v>1203</v>
+      </c>
+      <c r="F649">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>85998</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E650">
+        <v>1013</v>
+      </c>
+      <c r="G650">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>85999</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E651">
+        <v>1078</v>
+      </c>
+      <c r="F651">
+        <v>6</v>
+      </c>
+      <c r="G651">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>86000</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E652">
+        <v>1202</v>
+      </c>
+      <c r="F652">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>86001</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E653">
+        <v>1362</v>
+      </c>
+      <c r="F653">
+        <v>7</v>
+      </c>
+      <c r="G653">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>86002</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E654">
+        <v>1277</v>
+      </c>
+      <c r="F654">
+        <v>3</v>
+      </c>
+      <c r="G654">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>86003</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E655">
+        <v>1430</v>
+      </c>
+      <c r="F655">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>86004</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E656">
+        <v>1353</v>
+      </c>
+      <c r="F656">
+        <v>3</v>
+      </c>
+      <c r="G656">
+        <v>22</v>
+      </c>
+      <c r="H656">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>86005</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E657">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>86006</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E658">
+        <v>1675</v>
+      </c>
+      <c r="F658">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>86007</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E659">
+        <v>1518</v>
+      </c>
+      <c r="F659">
+        <v>4</v>
+      </c>
+      <c r="G659">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>86008</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E660">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>86009</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E661">
+        <v>1353</v>
+      </c>
+      <c r="F661">
+        <v>4</v>
+      </c>
+      <c r="G661">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>86010</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E662">
+        <v>1610</v>
+      </c>
+      <c r="F662">
+        <v>3</v>
+      </c>
+      <c r="G662">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>86011</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E663">
+        <v>1336</v>
+      </c>
+      <c r="G663">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>86012</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E664">
+        <v>1393</v>
+      </c>
+      <c r="F664">
+        <v>3</v>
+      </c>
+      <c r="G664">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>86013</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E665">
+        <v>1260</v>
+      </c>
+      <c r="F665">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>86014</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E666">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>86015</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E667">
+        <v>1152</v>
+      </c>
+      <c r="F667">
+        <v>5</v>
+      </c>
+      <c r="G667">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>86016</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E668">
+        <v>1257</v>
+      </c>
+      <c r="F668">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>86017</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E669">
+        <v>966</v>
+      </c>
+      <c r="G669">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>86018</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E670">
+        <v>1577</v>
+      </c>
+      <c r="F670">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>86019</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E671">
+        <v>1332</v>
+      </c>
+      <c r="F671">
+        <v>5</v>
+      </c>
+      <c r="G671">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>86020</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E672">
+        <v>759</v>
+      </c>
+      <c r="F672">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>86021</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E673">
+        <v>1182</v>
+      </c>
+      <c r="F673">
+        <v>7</v>
+      </c>
+      <c r="G673">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>86022</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E674">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>86023</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E675">
+        <v>1256</v>
+      </c>
+      <c r="F675">
+        <v>7</v>
+      </c>
+      <c r="G675">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>86024</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E676">
+        <v>1007</v>
+      </c>
+      <c r="G676">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>86025</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E677">
+        <v>1520</v>
+      </c>
+      <c r="F677">
+        <v>3</v>
+      </c>
+      <c r="G677">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>86026</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E678">
+        <v>1315</v>
+      </c>
+      <c r="F678">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>86027</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E679">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>86028</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E680">
+        <v>1300</v>
+      </c>
+      <c r="F680">
+        <v>3</v>
+      </c>
+      <c r="G680">
+        <v>28</v>
+      </c>
+      <c r="H680">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>86029</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E681">
+        <v>1241</v>
+      </c>
+      <c r="F681">
+        <v>4</v>
+      </c>
+      <c r="G681">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>86030</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E682">
+        <v>1322</v>
+      </c>
+      <c r="F682">
+        <v>1</v>
+      </c>
+      <c r="G682">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>86031</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E683">
+        <v>1213</v>
+      </c>
+      <c r="F683">
+        <v>5</v>
+      </c>
+      <c r="G683">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>86032</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E684">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>86033</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E685">
+        <v>1266</v>
+      </c>
+      <c r="F685">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>86034</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E686">
+        <v>1361</v>
+      </c>
+      <c r="F686">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>86035</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E687">
+        <v>1583</v>
+      </c>
+      <c r="F687">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>86036</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E688">
+        <v>1349</v>
+      </c>
+      <c r="F688">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>86037</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E689">
+        <v>983</v>
+      </c>
+      <c r="G689">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>86038</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E690">
+        <v>1598</v>
+      </c>
+      <c r="F690">
+        <v>14</v>
+      </c>
+      <c r="G690">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>86039</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E691">
+        <v>854</v>
+      </c>
+      <c r="G691">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>86040</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E692">
+        <v>1306</v>
+      </c>
+      <c r="F692">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>86041</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E693">
+        <v>1357</v>
+      </c>
+      <c r="F693">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>86042</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E694">
+        <v>1224</v>
+      </c>
+      <c r="F694">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>86043</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E695">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>86044</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E696">
+        <v>1094</v>
+      </c>
+      <c r="F696">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>86045</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E697">
+        <v>1089</v>
+      </c>
+      <c r="F697">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>86046</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E698">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>86047</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E699">
+        <v>1328</v>
+      </c>
+      <c r="F699">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>86048</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E700">
+        <v>1208</v>
+      </c>
+      <c r="F700">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>86049</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E701">
+        <v>1046</v>
+      </c>
+      <c r="G701">
+        <v>1</v>
+      </c>
+      <c r="H701">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>86050</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E702">
+        <v>1497</v>
+      </c>
+      <c r="F702">
+        <v>7</v>
+      </c>
+      <c r="G702">
+        <v>26</v>
+      </c>
+      <c r="H702">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>86051</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E703">
+        <v>1285</v>
+      </c>
+      <c r="F703">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>86052</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E704">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>86053</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E705">
+        <v>1174</v>
+      </c>
+      <c r="F705">
+        <v>3</v>
+      </c>
+      <c r="G705">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>86054</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E706">
+        <v>1240</v>
+      </c>
+      <c r="F706">
+        <v>5</v>
+      </c>
+      <c r="G706">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>86055</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E707">
+        <v>1318</v>
+      </c>
+      <c r="F707">
+        <v>4</v>
+      </c>
+      <c r="G707">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>86056</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E708">
+        <v>1011</v>
+      </c>
+      <c r="G708">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>86057</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E709">
+        <v>1437</v>
+      </c>
+      <c r="F709">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>86058</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E710">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>86059</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E711">
+        <v>1438</v>
+      </c>
+      <c r="F711">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>86060</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E712">
+        <v>1306</v>
+      </c>
+      <c r="F712">
+        <v>6</v>
+      </c>
+      <c r="G712">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>86061</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E713">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>86062</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E714">
+        <v>1457</v>
+      </c>
+      <c r="F714">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>86063</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E715">
+        <v>1297</v>
+      </c>
+      <c r="F715">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>86064</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E716">
+        <v>1046</v>
+      </c>
+      <c r="F716">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>86065</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E717">
+        <v>1143</v>
+      </c>
+      <c r="F717">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>86066</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E718">
+        <v>1199</v>
+      </c>
+      <c r="F718">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>86067</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E719">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>86068</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E720">
+        <v>1486</v>
+      </c>
+      <c r="F720">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>86069</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E721">
+        <v>1225</v>
+      </c>
+      <c r="F721">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>86070</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E722">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>86071</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E723">
+        <v>1317</v>
+      </c>
+      <c r="F723">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>86072</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E724">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>86073</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E725">
+        <v>1626</v>
+      </c>
+      <c r="F725">
+        <v>5</v>
+      </c>
+      <c r="G725">
+        <v>27</v>
+      </c>
+      <c r="H725">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>86074</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E726">
+        <v>1475</v>
+      </c>
+      <c r="F726">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>86075</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E727">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>86076</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E728">
+        <v>1685</v>
+      </c>
+      <c r="F728">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>86077</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E729">
+        <v>1493</v>
+      </c>
+      <c r="F729">
+        <v>7</v>
+      </c>
+      <c r="G729">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>86078</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E730">
+        <v>896</v>
+      </c>
+      <c r="G730">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>86079</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E731">
+        <v>1440</v>
+      </c>
+      <c r="F731">
+        <v>4</v>
+      </c>
+      <c r="G731">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>86080</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E732">
+        <v>1447</v>
+      </c>
+      <c r="F732">
+        <v>3</v>
+      </c>
+      <c r="G732">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>86081</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E733">
+        <v>1045</v>
+      </c>
+      <c r="G733">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>86082</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E734">
+        <v>1604</v>
+      </c>
+      <c r="F734">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>86083</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E735">
+        <v>1564</v>
+      </c>
+      <c r="F735">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>86084</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E736">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>86085</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E737">
+        <v>1555</v>
+      </c>
+      <c r="F737">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>86086</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E738">
+        <v>1342</v>
+      </c>
+      <c r="F738">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>86087</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E739">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>86088</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E740">
+        <v>1309</v>
+      </c>
+      <c r="F740">
+        <v>3</v>
+      </c>
+      <c r="G740">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>86089</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E741">
+        <v>1232</v>
+      </c>
+      <c r="F741">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>86090</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E742">
+        <v>710</v>
+      </c>
+      <c r="G742">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>86091</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E743">
+        <v>1264</v>
+      </c>
+      <c r="F743">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>86092</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E744">
+        <v>1275</v>
+      </c>
+      <c r="F744">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>86093</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E745">
+        <v>982</v>
+      </c>
+      <c r="G745">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>86094</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E746">
+        <v>1490</v>
+      </c>
+      <c r="F746">
+        <v>7</v>
+      </c>
+      <c r="G746">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>86095</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E747">
+        <v>1356</v>
+      </c>
+      <c r="F747">
+        <v>7</v>
+      </c>
+      <c r="G747">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>86096</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E748">
+        <v>905</v>
+      </c>
+      <c r="G748">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>86097</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E749">
+        <v>1368</v>
+      </c>
+      <c r="F749">
+        <v>6</v>
+      </c>
+      <c r="G749">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>86098</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E750">
+        <v>1405</v>
+      </c>
+      <c r="F750">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>86099</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E751">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>86100</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E752">
+        <v>1492</v>
+      </c>
+      <c r="F752">
+        <v>5</v>
+      </c>
+      <c r="G752">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>86101</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E753">
+        <v>1275</v>
+      </c>
+      <c r="F753">
+        <v>8</v>
+      </c>
+      <c r="G753">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>86102</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E754">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>86103</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E755">
+        <v>1206</v>
+      </c>
+      <c r="F755">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>86104</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E756">
+        <v>1258</v>
+      </c>
+      <c r="F756">
+        <v>4</v>
+      </c>
+      <c r="G756">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>86105</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E757">
+        <v>927</v>
+      </c>
+      <c r="G757">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>86106</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E758">
+        <v>1348</v>
+      </c>
+      <c r="F758">
+        <v>7</v>
+      </c>
+      <c r="G758">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>86107</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E759">
+        <v>1222</v>
+      </c>
+      <c r="F759">
+        <v>6</v>
+      </c>
+      <c r="G759">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>86108</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E760">
+        <v>726</v>
+      </c>
+      <c r="F760">
+        <v>3</v>
+      </c>
+      <c r="G760">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>86109</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E761">
+        <v>1140</v>
+      </c>
+      <c r="F761">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>86110</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E762">
+        <v>816</v>
+      </c>
+      <c r="G762">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>86111</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E763">
+        <v>1295</v>
+      </c>
+      <c r="F763">
+        <v>4</v>
+      </c>
+      <c r="G763">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>86112</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E764">
+        <v>1258</v>
+      </c>
+      <c r="F764">
+        <v>7</v>
+      </c>
+      <c r="G764">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>86113</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E765">
+        <v>1103</v>
+      </c>
+      <c r="F765">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>86114</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E766">
+        <v>1497</v>
+      </c>
+      <c r="F766">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>86115</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E767">
+        <v>1338</v>
+      </c>
+      <c r="F767">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>86116</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E768">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>86117</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E769">
+        <v>1327</v>
+      </c>
+      <c r="F769">
+        <v>10</v>
+      </c>
+      <c r="G769">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>86118</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E770">
+        <v>1276</v>
+      </c>
+      <c r="F770">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>86119</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E771">
+        <v>968</v>
+      </c>
+      <c r="G771">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>86120</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E772">
+        <v>1406</v>
+      </c>
+      <c r="F772">
+        <v>7</v>
+      </c>
+      <c r="G772">
+        <v>20</v>
+      </c>
+      <c r="H772">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>86121</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E773">
+        <v>1150</v>
+      </c>
+      <c r="F773">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>86122</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E774">
+        <v>1293</v>
+      </c>
+      <c r="F774">
+        <v>9</v>
+      </c>
+      <c r="G774">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>86123</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E775">
+        <v>1295</v>
+      </c>
+      <c r="F775">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>86124</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E776">
+        <v>1020</v>
+      </c>
+      <c r="G776">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>86125</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E777">
+        <v>1407</v>
+      </c>
+      <c r="F777">
+        <v>5</v>
+      </c>
+      <c r="G777">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>86126</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E778">
+        <v>1449</v>
+      </c>
+      <c r="F778">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>86127</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E779">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>86128</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E780">
+        <v>1255</v>
+      </c>
+      <c r="F780">
+        <v>7</v>
+      </c>
+      <c r="G780">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>86129</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E781">
+        <v>1303</v>
+      </c>
+      <c r="F781">
+        <v>2</v>
+      </c>
+      <c r="G781">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>86130</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E782">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>86131</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E783">
+        <v>1238</v>
+      </c>
+      <c r="F783">
+        <v>1</v>
+      </c>
+      <c r="G783">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>86132</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E784">
+        <v>1246</v>
+      </c>
+      <c r="F784">
+        <v>2</v>
+      </c>
+      <c r="G784">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>86133</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E785">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>86134</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E786">
+        <v>1573</v>
+      </c>
+      <c r="F786">
+        <v>13</v>
+      </c>
+      <c r="G786">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>86135</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E787">
+        <v>1343</v>
+      </c>
+      <c r="F787">
+        <v>5</v>
+      </c>
+      <c r="G787">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>86136</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E788">
+        <v>1177</v>
+      </c>
+      <c r="F788">
+        <v>1</v>
+      </c>
+      <c r="G788">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>86137</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E789">
+        <v>1444</v>
+      </c>
+      <c r="F789">
+        <v>2</v>
+      </c>
+      <c r="G789">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>86138</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E790">
+        <v>1411</v>
+      </c>
+      <c r="F790">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>86139</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E791">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>86140</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E792">
+        <v>1408</v>
+      </c>
+      <c r="F792">
+        <v>9</v>
+      </c>
+      <c r="G792">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>86141</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E793">
+        <v>1440</v>
+      </c>
+      <c r="F793">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>86142</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E794">
+        <v>1118</v>
+      </c>
+      <c r="G794">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>86143</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E795">
+        <v>1554</v>
+      </c>
+      <c r="F795">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>86144</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E796">
+        <v>1523</v>
+      </c>
+      <c r="F796">
+        <v>5</v>
+      </c>
+      <c r="G796">
+        <v>26</v>
+      </c>
+      <c r="H796">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>86145</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E797">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>86146</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E798">
+        <v>1468</v>
+      </c>
+      <c r="F798">
+        <v>7</v>
+      </c>
+      <c r="G798">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>86147</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E799">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>86148</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E800">
+        <v>1478</v>
+      </c>
+      <c r="F800">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>86149</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E801">
+        <v>1505</v>
+      </c>
+      <c r="F801">
+        <v>4</v>
+      </c>
+      <c r="G801">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>86150</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E802">
+        <v>1453</v>
+      </c>
+      <c r="F802">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>86151</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E803">
+        <v>719</v>
+      </c>
+      <c r="F803">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>86152</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E804">
+        <v>1330</v>
+      </c>
+      <c r="F804">
+        <v>6</v>
+      </c>
+      <c r="G804">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>86153</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E805">
+        <v>1396</v>
+      </c>
+      <c r="F805">
+        <v>8</v>
+      </c>
+      <c r="G805">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>86154</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E806">
+        <v>1018</v>
+      </c>
+      <c r="G806">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>86155</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E807">
+        <v>1634</v>
+      </c>
+      <c r="F807">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>86156</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E808">
+        <v>1610</v>
+      </c>
+      <c r="F808">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>86157</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E809">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>86158</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E810">
+        <v>1364</v>
+      </c>
+      <c r="F810">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>86159</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E811">
+        <v>1425</v>
+      </c>
+      <c r="F811">
+        <v>9</v>
+      </c>
+      <c r="G811">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>86160</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E812">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>86161</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E813">
+        <v>1713</v>
+      </c>
+      <c r="F813">
+        <v>15</v>
+      </c>
+      <c r="G813">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>86162</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E814">
+        <v>1479</v>
+      </c>
+      <c r="F814">
+        <v>4</v>
+      </c>
+      <c r="G814">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>86163</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E815">
+        <v>1218</v>
+      </c>
+      <c r="G815">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>86164</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E816">
+        <v>1297</v>
+      </c>
+      <c r="F816">
+        <v>6</v>
+      </c>
+      <c r="G816">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>86165</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E817">
+        <v>1299</v>
+      </c>
+      <c r="F817">
+        <v>5</v>
+      </c>
+      <c r="G817">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>86166</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E818">
+        <v>1385</v>
+      </c>
+      <c r="F818">
+        <v>3</v>
+      </c>
+      <c r="G818">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>86167</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E819">
+        <v>1358</v>
+      </c>
+      <c r="F819">
+        <v>4</v>
+      </c>
+      <c r="G819">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>86168</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E820">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>86169</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E821">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>86170</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E822">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>86171</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E823">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>86172</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E824">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>86173</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E825">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>86174</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E826">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>86175</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E827">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>86176</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E828">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>86177</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E829">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>86178</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E830">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>86179</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E831">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>86180</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E832">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>86181</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E833">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>86182</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E834">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>86183</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E835">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>86184</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E836">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>86185</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E837">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>86186</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E838">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>86187</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E839">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>86188</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E840">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>86189</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E841">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>86190</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E842">
+        <v>1048</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">