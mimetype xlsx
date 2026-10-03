--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3814">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7368,50 +7368,4136 @@
     <t>🏔 Горнолыжный комплекс «Мамисон» #РеспубликаСевернаяОсетияАлания 📌 Горнолыжный комплекс «Мамисон» — всесезонный курорт, расположенный в Мамисонском ущелье. Его техническое открытие состоялось 14 марта 2025 года, а первый полноценный горнолыжный сезон стартовал в ноябре 2025-го. 📍 Координаты - 42.661935, 43.840209 🗺 Место на карте 📷 @SlavonicTravel 🎞 Прислать свои фотографии #Природа #Гора</t>
   </si>
   <si>
     <t>13.01.26 07:00</t>
   </si>
   <si>
     <t>t.me/viewcaucase/13620</t>
   </si>
   <si>
     <t>Дом премиум-класса в историческом центре Ставрополя: подборка планировокКухни-гостиные оставляют простор для воображения и трансформаций, а размеры комнат позволяют зонировать их на ваше усмотрение.Увеличенные окна расположены так, чтобы обеспечить максимум естественного света. Солнце ежедневно будет встречать вас своими тёплыми лучами по утрам. В 8 этапе строительства ЖК «Красный Металлист» представлен широкий выбор планировок: от стандартных 1-комнатных до уникальных квартир на верхних этажах с панорамным остеклением и высотой потолков 3.2 метра.Ключи — в I квартале 2027 года. Узнать подробности и забронировать свою квартиру можно в отделе продаж:📍Ставрополь, пересечение пр. К. Маркса и ул. Гражданской ☎️+7(8652)300-300 ✈️ТГ-канал ООО «Специализированный застройщик Эвилин КМ-8» проектная декларация на сайте Привлечение денежных средств согласно 214-ФЗ. г.Ставрополь Реклама. ООО "СЗ ЭВИЛИН КМ-8". ИНН 2635260615. erid: 2W5zFGaJHje</t>
   </si>
   <si>
     <t>13.01.26 05:30</t>
   </si>
   <si>
     <t>t.me/viewcaucase/13615</t>
   </si>
   <si>
     <t>🏜 Цейское ущелье, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 По ущелью проложена маятниковая канатная дорога протяжённостью 1700 метров, которая поднимает туристов к альпинистским лагерям и смотровым площадкам 📍 Координаты - 42.801830, 43.946987 🗺 Место на карте 📷 От подписчицы Ирины 🎞 Прислать свои фотографии #Природа #Ущелье</t>
   </si>
   <si>
     <t>12.01.26 23:17</t>
   </si>
   <si>
     <t>t.me/viewcaucase/13609</t>
+  </si>
+  <si>
+    <t>15.09.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16537</t>
+  </si>
+  <si>
+    <t>🏔 Рим-гора, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Около пяти миллионов лет назад эта территория находилась под водами древнего океана Тетис. 📍 Координаты - 43.941633, 42.538311 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.09.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16533</t>
+  </si>
+  <si>
+    <t>💦 Водопад Алтын-Чач, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Алтын Чач — один из водопадов Тызыльского ущелья. Несмотря на небольшие размеры, за ним находится грот. 📍 Координаты - 43.592050, 43.133466 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>15.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16529</t>
+  </si>
+  <si>
+    <t>В Telegram появился бот для создания песен Создайте песню к любому поводу — про близкого человека, с его именем и вашей историей ❤️ Просто напишите пару фактов — и через несколько минут получите настоящую песню с музыкой и голосом. ⚡Попробуйте бесплатно ⚡ Попробовать #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16528</t>
+  </si>
+  <si>
+    <t>🏛 Храмовый комплекс "Рио-де-Кавказ", Ессентуки #СтавропольскийКрай 📌 Храмовый комплекс Петра и Павла в Ессентуках получил название «Рио-де-Кавказ» после установки в 2013 году самой высокой в России скульптуры Христа. Её сравнивают со знаменитой статуей Спасителя в Рио-де-Жанейро. 📍 Координаты - 44.046119, 42.827711 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Храм #Скульптура</t>
+  </si>
+  <si>
+    <t>15.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16524</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Первое измерение высоты Эльбруса относится к 1813 году. Его выполнил академик В. К. Вишневский. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.09.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16522</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 965 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16521</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Девушка" на горе Чызджытыхох, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 На скульптуре представлена девушка в осетинском национальном наряде, держащая кувшин. Композиция выполнена в народной стилистике и размещена на каменном постаменте. 📍 Координаты - 42.858778, 44.477639 🗺 Место на карте 📷 От подписчика hostour_Maximum 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16519</t>
+  </si>
+  <si>
+    <t>🏛 Аул Сары-Тюз, Усть-Джегутинский район #КарачаевоЧеркесскаяРеспублика 📌 Над аулом Сары-Тюз, в долине, сохранилось городище поздней кобанской культуры, относящееся к IV–III векам до нашей эры. 📍 Координаты - 43.902744, 41.896634 🗺 Место на карте 📷 johnstavropol 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>14.09.26 21:49</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16518</t>
+  </si>
+  <si>
+    <t>Новая осенняя коллекция Marc O’Polo Благородная замша, органический хлопок, шерстяной трикотаж. Перейти на сайт #реклама marc-o-polo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16517</t>
+  </si>
+  <si>
+    <t>🌲 Змейкинский лес, Минераловодский муниципальный округ #СтавропольскийКрай 📌 Горный лес окутывает склоны магматического останца, достигающего 994 метров в высоту. 📍 Координаты - 44.167818, 43.092506 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Лес</t>
+  </si>
+  <si>
+    <t>14.09.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16512</t>
+  </si>
+  <si>
+    <t>🌳 Национальный парк «Приэльбрусье» #КабардиноБалкарскаяРеспублика 📌 Национальный парк «Приэльбрусье» был создан 22 сентября 1986 года. Его главная задача — сохранить уникальный природный комплекс Приэльбрусья, а также создать условия для организованного отдыха, туризма и альпинизма. 📍 Координаты - 43.340742, 42.580940 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>14.09.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16506</t>
+  </si>
+  <si>
+    <t>Собрали всё, что любим.. Осталась только ваша подписка на EPICA Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16505</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Семицветное, Архызское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Длина водоёма превышает 200 метров. Он отличается довольно крупными размерами и продолговатой формой. 📍 Координаты - 43.487363, 41.075540 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>14.09.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16503</t>
+  </si>
+  <si>
+    <t>🏜 Тызыльское ущелье, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Тызыльское ущелье славится живописной, почти нетронутой природой. Отвесные скалы, чистые горные реки и водопады, а также покрытые разнотравьем альпийские луга создают впечатляющий природный пейзаж. 📍 Координаты - 43.593964, 43.135444 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>14.09.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16494</t>
+  </si>
+  <si>
+    <t>Новый год за полярным кругом ❄️ Давно мечтали встретить Новый год в настоящей русской зиме — с северным сиянием, оленями и снегоходами по тундре?🦌 Организовывать это самим — та еще морока… Проще довериться тем, кто уже возит туда людей не первый год. Новогодние каникулы вместе с командой @gelios_travel в их авторском туре на Кольский полуостров 😍 4 дня у берегов Северного Ледовитого океана, после которых вы возвращаетесь отдохнувшими и полными сил на целый год! Команда организует такие туры уже больше 7 лет и берет все заботы на себя, вы только отдыхаете и наслаждаетесь праздником🎄🍊 📌 Что вас ждет в туре: — Настоящая охота за северным сиянием ✨ — Териберка: сани-нарты к водопаду, знаменитый пляж «Яйца дракона», кладбище кораблей на берегу моря — День у саамов: настоящие северные олени 🦌 и легенды коренных народов Севера — Снегоходы по бескрайней тундре — Айс-флоатинг — погружение в ледяной залив в термокостюме Камерная группа до 16 человек, теплые комфортные отели, а не палатки в тундре, профессиональный тимлидер, который берет на себя всю организацию и логистику за вас. Подробная программа — тут 👈🏻 🗓 Даты: 3-6 января 2027 💰 Стоимость: 110 000₽ *можно забронировать место по предоплате 30% всего за 33 000₽, а остальное — позже. 👉 Если мечтаете о необычном Новом годе, то подписывайтесь на @gelios_travel. Там ещё больше ярких маршрутов на 2027 год по России и миру Реклама. ИП Егоров Даниил Владимирович. ИНН: 245510007050. erid:2W5zFJnDNbB</t>
+  </si>
+  <si>
+    <t>14.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16493</t>
+  </si>
+  <si>
+    <t>🌊 Сенгилеевское водохранилище, Ставрополь #СтавропольскийКрай 📌 До появления современного названия водоём назывался озером Рыбным. Из-за высокой минерализации его воду не использовали для питья, зато местные жители занимались здесь рыболовством. 📍 Координаты - 45.039114, 41.747757 🗺 Место на карте 📷 johnstavropol 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>14.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16491</t>
+  </si>
+  <si>
+    <t>🏔 Безенгийский язык тролля, Черекский район #КабардиноБалкарскаяРеспублика 📌 Рядом со скалой Язык Тролля в древности располагалось поселение Хулам. До наших дней сохранились отдельные фрагменты его оборонительных сооружений. 📍 Координаты - 43.238734, 43.310605 🗺 Место на карте 📷 От подписчицы Ольги 🎞 Прислать свои фотографии #Природа #Скала</t>
+  </si>
+  <si>
+    <t>14.09.26 00:08</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16489</t>
+  </si>
+  <si>
+    <t>Просыпаться рядом с морем — реально. Современный дом комфорт-класса для тех, кто ценит стиль, удобство и атмосферу. ✨ В проекте: — дом на стилобате — уютный двор без машин — спортивные и детские площадки — кладовые помещения до 10 м² ✅ До моря — всего 15 минут 💰 Квартиры от 8,15 млн ₽ 🏠Выдача ключей 30.09.2026 Живите в месте, куда хочется возвращаться. 📞 Получите персональное предложение прямо сейчас! Узнать цену #реклама imperatorskij-park.rqch.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16488</t>
+  </si>
+  <si>
+    <t>🏔 Гора Малый Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Скалистая вершина возвышается на 2643 метра над уровнем моря. 📍 Координаты - 43.686525, 42.453300 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16482</t>
+  </si>
+  <si>
+    <t>🏔 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Местный климат отличается суровыми условиями, сильными ветрами и резкими изменениями температуры. Погода способна измениться за короткое время: солнце может внезапно смениться туманом или дождём. 📍 Координаты - 43.711662, 42.441171 🗺 Место на карте 📷 От подписчицы navse4etyre 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>13.09.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16480</t>
+  </si>
+  <si>
+    <t>Пусеты с бриллиантами белое золото Природные бриллианты от крупнейшей в мире алмазодобывающей компании АЛРОСА Узнать больше #реклама alrosadiamond.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16479</t>
+  </si>
+  <si>
+    <t>🌳 Природный парк «Большой Тхач» #РеспубликаАдыгея 📌 Некоторые пихты на территории «Большого Тхача» живут уже около 700 лет, сохраняясь здесь на протяжении многих поколений. 📍 Координаты - 44.034376, 40.401179 🗺 Место на карте 📷 kukartaman 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>12.09.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16478</t>
+  </si>
+  <si>
+    <t>Танцевальный мюзикл «История в отеле. Ностальгия» Хотите вечер, который запомнится надолго? 😊 Приглашаем Вас на танцевальное шоу «История в отеле. Ностальгия». Это яркие номера, эффектные костюмы и хореография высочайшего уровня. Каждый эпизод – как кадр из старого кино: драматично, красиво, пронзительно. ✨ Позвольте себе погрузиться в атмосферу ушедшей эпохи и получить заряд вдохновения. ✨Завораживающее танцевальное шоу от чемпионов России, Мира и Европы. Театр «Маска» (МДМ). 6+ 📅 Новый сезон – с 20 сентября. Билеты от 1500 руб. Не упустите шанс стать частью этого волшебного вечера. ⚡Подробности на сайте Купить #реклама 16+ hotelstory2.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16477</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Семицветное, Архызское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 На высоте примерно 2450 метров расположено озеро Семицветное, названное так из-за необычных переливов воды. При солнечном освещении поверхность водоёма может менять оттенки и словно играть разными цветами. 📍 Координаты - 43.487363, 41.075540 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>12.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16473</t>
+  </si>
+  <si>
+    <t>💦 Водопад Девичьи Косы (Чыранбаши-су), Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Поток водопада обрушивается примерно с 25-метровой высоты, а сам объект находится на отметке около 2800 метров над уровнем моря. В 1967 году его окрестности использовали при съёмках фильма «Вертикаль». 📍 Координаты - 43.274030, 42.492430 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>11.09.26 23:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16471</t>
+  </si>
+  <si>
+    <t>Новая осенняя коллекция Marc O’Polo Скандинавская эстетика, тема естественности и свободы быть собой Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16469</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Султан», Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Водопад Султан образован рекой Кызыл-Кол, название которой с карачаево-балкарского переводится как «огненная река». Она берёт начало на леднике Уллу-Чиран, расположенном на Эльбрусе. Через 80 метров вниз по течению Кызыл-Кол впадает в Биржалы-Су, после чего две реки образуют Малку — самую длинную реку Кабардино-Балкарии. 📍 Координаты - 43.433657, 42.533196 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>11.09.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16468</t>
+  </si>
+  <si>
+    <t>Яндекс Музыка до 360 дней бесплатно Яндекс Музыка для вас и 3-х ваших близких. Кинопоиск и Яндекс Книги тоже в мультиподписке Плюс. Попробуйте бесплатно❤️ Слушать #реклама 18+ music.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16467</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 Когда-то гора носила название Жлак-тау. В переводе оно означает «змеиная гора». 📍 Координаты - 44.167330, 43.094654 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>11.09.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16462</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Донгуз-Орун-Кёль, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Водоём называют «семицветным» благодаря минералам, поступающим с ледников. Оттенок воды меняется от изумрудного до бурого. 📍 Координаты - 43.220682, 42.466633 🗺 Место на карте 📷 eyemaxi 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>11.09.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16460</t>
+  </si>
+  <si>
+    <t>Ищу желающих заполнять карточки товаров на ВБ! Работа полностью на удаленке с зп 150 000 рублей в месяц.💰 Без опыта, нужен только телефон, занятость 3-6 часов в день Всему обучат на бесплатном курсе и после возьму на работу: ✅ 3 дня уроков по 30 минут ✅ Домашки с проверкой и оплатой бонусами ✅ Плачу 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. Набор заканчивается завтра 👍 Для регистрации жмите кнопку "Зарегистрироваться" Зарегистрироваться #реклама 16+ course.wildcard.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16459</t>
+  </si>
+  <si>
+    <t>🗽 Памятник Михаилу Юрьевичу Лермонтову, Пятигорск #СтавропольскийКрай 📌 Памятник Михаилу Лермонтову в Пятигорске стал первым в России монументом, посвящённым поэту. Его открыли в 1889 году, а средства на создание собирали народными пожертвованиями около 18 лет. 📍 Координаты - 44.037509, 43.077033 🗺 Место на карте 📷 101shag 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>11.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16458</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гийбашкель, Черекский район #КабардиноБалкарскаяРеспублика 📌 Название озера Гийбашкёль происходит из балкарского языка и переводится как «озеро над плоскими камнями». 📍 Координаты - 43.087869, 43.342674 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>10.09.26 23:14</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16453</t>
+  </si>
+  <si>
+    <t>Московский технологический институт. Любой формат! ✅ Приемная кампания сентября в самом разгаре! Начните путь к карьере вместе с МТИ: — Все форматы: классический очный, дистанционный или вебинарный. — Диплом государственного образца. — 100+ востребованных направлений (от IT до экономики). — Поступление после 9 и 11 класса. Инвестируйте в свое будущее рационально: от 7500 ₽/мес.* ⚡ Переходите на сайт, чтобы узнать подробности и занять место в текущем потоке! Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16452</t>
+  </si>
+  <si>
+    <t>🌲 Тебердинский национальный парк, Теберда #КарачаевоЧеркесскаяРеспублика 📌 В 1950-х годах в парке проводились эксперименты по акклиматизации различных растений. В этот период здесь также были заложены плантации женьшеня. 📍 Координаты - 43.444264, 41.740173 🗺 Место на карте 📷 От подписчицы Натальи Бочкаревой 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>10.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16451</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Актопрак, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Перевал стал одной из съёмочных площадок фильма «Земля Санникова» в советское время. 📍 Координаты - 43.401829, 43.094976 🗺 Место на карте 📷 От подписчика Врублевского Павла 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>10.09.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16450</t>
+  </si>
+  <si>
+    <t>10.09.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16445</t>
+  </si>
+  <si>
+    <t>🏔 Селитряные скалы, Железноводск #СтавропольскийКрай 📌 Туристов привлекают Селитряные скалы панорамными видами на горы, которые открываются с их вершины. В районе скал можно увидеть каменные лабиринты, гроты и расщелины. Вертикальные участки также оборудованы маршрутами для скалолазания. 📍 Координаты - 44.156088, 43.044073 🗺 Место на карте 📷 От подписчика Матвея П. 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>10.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16443</t>
+  </si>
+  <si>
+    <t>🏔 Гора Джуца, Предгорный муниципальный округ #СтавропольскийКрай 📌 Высота горы составляет 1190,6 м. Она имеет статус памятника природы. 📍 Координаты - 43.923100, 42.984804 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>10.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16441</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. В зависимости от сложности. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ neuromachina.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16440</t>
+  </si>
+  <si>
+    <t>🏛 Гостиница «Эрмитаж», Пятигорск #СтавропольскийКрай 📌 Гостиницу построили к курортному сезону 1908 года по проекту городского архитектора Сергея Гущина. В ней было 110 номеров, а при гостинице работали ресторан, бильярдная и зал механотерапии — своеобразный ранний тренажёрный зал. 📍 Координаты - 44.037658, 43.075384 🗺 Место на карте 📷 101shag 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Гостиница</t>
+  </si>
+  <si>
+    <t>10.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16439</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Западная вершина Эльбруса достигает 5642 метров и является высшей точкой России. Эльбрус также считается самым высоким стратовулканом Евразии. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.09.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16438</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Шаурту, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Этот ледник относится к числу древнейших на Кавказе: его формирование началось более 17 000 лет назад. 📍 Координаты - 43.136064, 43.022751 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>09.09.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16437</t>
+  </si>
+  <si>
+    <t>🌊 Голубые озера, сельское поселение Верхняя Балкария, Черекский район #КабардиноБалкарскаяРеспублика 📌 Голубые озёра находятся на особо охраняемой территории площадью 147,6 га, созданной в 1978 году для сохранения уникальных природных объектов. 📍 Координаты - 43.232751, 43.538735 🗺 Место на карте 📷 От подписчицы Ольги 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>09.09.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16435</t>
+  </si>
+  <si>
+    <t>Сердце Средиземноморья в Белеке: проживание у моря! Забронируйте место заранее — воспользуйтесь преимуществами раннего бронирования на одном из самых популярных курортов Турции. ✨Откройте для себя летние привилегии в Sirene Belek Hotel — нажмите, чтобы узнать о спецпредложениях раннего бронирования! Узнать больше #реклама sirene.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16434</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Орёл, терзающий змею», Железноводск #СтавропольскийКрай 📌 Орёл в легенде выступает символом силы Кавказских Минеральных Вод. Образ змеи, напротив, связан с болезнями, которые побеждают целебные воды региона. 📍 Координаты - 44.137325, 43.034945 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>09.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16433</t>
+  </si>
+  <si>
+    <t>💦 Водопад Кызылкол-су в национальном парке "Приэльбрусье" #КабардиноБалкарскаяРеспублика 📌 Водопад обрушивается с высоты 20 метров. Его название переводится как «красная вода» и связано с красноватым оттенком окружающих скал. Питают водопад воды реки Кызылкол, входящей в систему реки Малка. 📍 Координаты - 43.438001, 42.538701 🗺 Место на карте 📷 От подписчицы Ольги 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>09.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16432</t>
+  </si>
+  <si>
+    <t>Где ваш бизнес теряет деньги прямо сейчас Привлекать клиентов становится дороже, конкуренция за их внимание растёт, а инструменты, которые работали год назад, дают всё меньше отдачи. И часто деньги теряются не из-за явных ошибок, а из-за того, что просто не попадает в отчёты. 14 октября на конференции «Говорит дело» от Яндекс Пэй обсудим, как это увидеть и исправить: — где бизнес теряет деньги, не замечая этого; — как отдать ИИ поиск клиентов и рутинные задачи; — какие новые продукты и технологии Яндекс Пэй помогут зарабатывать больше; — где искать новые точки роста, когда рынок меняется. В программе — топ-спикеры, живые дискуссии и нетворкинг с теми, кто проходил через похожее: что работает сейчас, а от чего пора отказаться. Москва и онлайн. Участие бесплатное — регистрируйтесь! Узнать больше #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16431</t>
+  </si>
+  <si>
+    <t>🏔 Пик Терскол, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 На высоте примерно 3150 метров расположена обсерватория «Пик Терскол», основанная в 1980 году. 📍 Координаты - 43.275279, 42.500288 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Пик</t>
+  </si>
+  <si>
+    <t>09.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16430</t>
+  </si>
+  <si>
+    <t>🏔 Гора Инал, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Гора Инал расположена на плато Иналсырт. Её высота составляет около 2879 метров. 📍 Координаты - 43.521871, 42.864868 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>08.09.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16429</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на посудомоечные машины Kuppersberg Посудомоечные машины Kuppersberg со скидками на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16428</t>
+  </si>
+  <si>
+    <t>🌳 Памятник природы Гора Джуца, Предгорный муниципальный округ #СтавропольскийКрай 📌 Общая площадь территории составляет 451 га, что соответствует 5 км². 📍 Координаты - 43.921911, 42.979161 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>08.09.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16422</t>
+  </si>
+  <si>
+    <t>🏔 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Плато Бермамыт отличается переменчивым климатом, который влияет на погоду в регионе Кавказских Минеральных Вод. Здесь можно увидеть летний снег, оказаться в густом тумане или застать ясное солнце. Особенно популярно плато для встреч рассвета и наблюдения за асимметричными склонами, резными каньонами и каменными столбами в западной части гряды. 📍 Координаты - 43.711662, 42.441171 🗺 Место на карте 📷 От подписчицы Ольги 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>08.09.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16420</t>
+  </si>
+  <si>
+    <t>Жизнь у моря на Кипре начинается здесь Купить недвижимость на Кипре — значит инвестировать в стиль жизни и будущее. Виллы с панорамными видами, уютные апартаменты и доходные коммерческие площади для тех, кто ценит красоту, престиж и разумный расчёт. Доходность до 6% в год. А ещё это шанс жить в месте, куда другие приезжают отдыхать. Не упустите возможность — премиум-объекты Кипра всегда в цене. Вступайте в наш телеграм канал: Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16419</t>
+  </si>
+  <si>
+    <t>🌊 Бадукские озера, Верхне-Тебердинское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 В состав Бадукских озёр входят три горных озера обвально-запрудного происхождения. По оценкам, они сформировались сравнительно недавно — около 150–200 лет назад. 📍 Координаты - 43.376596, 41.660657 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>08.09.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16415</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Султан», Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Высота водопада Султан составляет около 40 метров, что делает его самым высоким в урочище Джилы-Су. Наиболее впечатляющим он становится летом, в период активного таяния ледников. 📍 Координаты - 43.433657, 42.533196 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>07.09.26 23:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16414</t>
+  </si>
+  <si>
+    <t>Официальный канал всесезонного курорта «Манжерок» Всесезонный горный курорт «Манжерок» в Telegram! Первыми узнавайте о спецпредложениях, новых программах отдыха и эксклюзивных акциях. Добро пожаловать. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16410</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект Рог изобилия, Алагирский район, Буронское сельское поселение #РеспубликаСевернаяОсетияАлания 📌 Исторически осетинский рог использовался в быту и во время ритуальных трапез. В современной культуре он сохранился преимущественно как символический предмет. 📍 Координаты - 42.794573, 44.004253 🗺 Место на карте 📷 SlavonicTravel 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>07.09.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16409</t>
+  </si>
+  <si>
+    <t>🧊 Цейский ледник, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 На северном склоне Адай-Хох скапливаются снега, питающие ледник. Его считают одним из крупнейших и наиболее низко спускающихся ледников Кавказа. При протяжённости около 9 км его площадь составляет 9,7 км². Толщина льда обычно варьируется в пределах 20–80 метров, но на отдельных участках достигает 300 метров. 📍 Координаты - 42.771844, 43.856902 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>07.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16406</t>
+  </si>
+  <si>
+    <t>Загородный отель Shepsi River Village у моря и реки Тихий отдых для всей семьи Вдали от городской суеты, ЧИСТОЕ МОРЕ и природа Черноморского побережья, легкий шепот горной реки в 5 - ти минутах от пляжа. Высокий сервис в Большом Сочи Забронировать Номер реестровой записи: С232026020297. #реклама shepsi-river-village.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16405</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Кяфар, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Озеро Кяфар находится на высоте 2348 метров и имеет внушительные размеры: около 800 метров в длину и до 300 метров в ширину. 📍 Координаты - 43.616872, 41.150480 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>07.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16404</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Гора Машук возвышается на 993 метра над уровнем моря. На её вершине находится известная смотровая площадка, откуда открываются виды на Кавказские горы. 📍 Координаты - 44.050009, 43.088981 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.09.26 02:41</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16403</t>
+  </si>
+  <si>
+    <t>Секретный канал про путешествия На канале «Шествие и Путь» ребята пишут не про банальные «10 отелей за 500 ₽», а про живые маршруты и реальный опыт путешествий от первого лица. Это именно те истории, после которых хочется закрыть ноутбук, открыть карту и... просто поехать 🚗 ✨ Можно составить себе вишлист на годы вперед! Тут как большие бесплатные гайды, например, по яркой поездке в Стамбул, так и идеи, куда выбраться на выходные. А еще: нюансы по получению шенгена, годные и проверенные лично лайфхаки, промпты для ИИ, чтобы путешествия были простыми и выгодными, обзоры полезных сервисов, подборки акций на отели и авиабилеты. Короче, если хочется путешествий с душой, практичных советов, а не дежурных постов «сходить на главную площадь» с фотографиями со стоков, то это тот канал, который стоит сохранить! Узнать больше #реклама 16+ taplink.cc О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16402</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Кара-Кёль, Теберда #КарачаевоЧеркесскаяРеспублика 📌 В озере водится форель, однако рыбная ловля здесь запрещена. Водоём находится в охранной зоне Тебердинского заповедника. 📍 Координаты - 43.437093, 41.743544 🗺 Место на карте 📷 От подписчика hostour_Maximum 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>06.09.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16401</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Туманлы-Кёль, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Озеро Туманлы-Кёль находится в Гоначхирском ущелье, недалеко от места слияния рек Гоначхир и Клухор. С карачаевского его название переводится как «Туманное озеро», что связано с частым появлением густого тумана над водой летом. 📍 Координаты - 43.285458, 41.792336 🗺 Место на карте 📷 От подписчицы navse4etyre 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>06.09.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16400</t>
+  </si>
+  <si>
+    <t>Подвеска с бриллиантами Изысканные подвески с драгоценными камнями в MIUZ Diamonds Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16399</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкара, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Озеро Башкара — ледниковый водоём глубиной около 32 метров, расположенный в ущелье Адыл-Су. В сентябре 2017 года произошёл прорыв морены, удерживавшей озеро, после чего по ущелью прошёл мощный селевой поток. 📍 Координаты - 43.209437, 42.726516 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>06.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16398</t>
+  </si>
+  <si>
+    <t>🌉 Калинов мост, Зольский район, земли ГУП Аурсентх #КабардиноБалкарскаяРеспублика 📌 С моста можно увидеть бурный водопад, протекающий в узкой части ущелья, через естественное отверстие в скале. 📍 Координаты - 43.433580, 42.531625 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>05.09.26 23:34</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16394</t>
+  </si>
+  <si>
+    <t>Роскошный отдых в отеле Swissôtel The Bosphorus, Стамбул Откройте для себя место, где каждая деталь создана для вашего комфорта: ✨ Роскошные резиденции с уединением в самом сердце Стамбула ✨ Гастрономические впечатления на террасах у Босфора ✨ Spa-комплекс для полного расслабления после городской суеты Забронируйте свой идеальный отдых в Swissôtel The Bosphorus Istanbul! Узнать больше #реклама swissotelthebosphorus.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16393</t>
+  </si>
+  <si>
+    <t>🏔 Селитряные скалы, Железноводск #СтавропольскийКрай 📌 У скал расположен Селитряный источник, а проведённые археологические исследования выявили свидетельства жизни людей здесь в эпоху неолита. 📍 Координаты - 44.156088, 43.044073 🗺 Место на карте 📷 От подписчика Матвея П. 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>05.09.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16392</t>
+  </si>
+  <si>
+    <t>Импортируем автомобили из Европы Автомобили дешевле на 30-40% чем в России. Только честные автомобили с прозрачной историей. Своевременное обслуживание, без ДТП. Привозим авто по заключению договора, с полным пакетом документов для постановки на учет в РФ. Доставка не более 10-ти дней в любой регион России. Ассортимент у нас в телеграмм канале Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16391</t>
+  </si>
+  <si>
+    <t>🏔 Гора Чызджытыхох, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Вершина горы расположена на высоте 2880 метров над уровнем моря. 📍 Координаты - 42.858778, 44.477639 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>05.09.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16390</t>
+  </si>
+  <si>
+    <t>VPS сервера в Казахстане Быстрые и надёжные VPS-серверы в Казахстане — стабильная работа ваших проектов 24/7. Размещайте сайты, сервисы и корпоративные системы на современной инфраструктуре с высокой производительностью и быстрым доступом. Мгновенный запуск, стабильная сеть, защита и гибкие конфигурации под любые задачи — от стартапов до крупных проектов. Размещение в трех локациях: Алмате, Астане и Актау. Оплата любыми картами (VISA, MasterCard, МИР). Перейти на сайт #реклама 16+ megahost.kz О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16389</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Худесский лабиринт получил неофициальное название «Кавказский Стоунхендж» благодаря причудливой геометрии скал. Несмотря на загадочный вид, его происхождение считают природным. 📍 Координаты - 43.522309, 42.384222 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>05.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16385</t>
+  </si>
+  <si>
+    <t>💦 Водопад Абай-Су, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Высота водопада Абай-Су достигает примерно 78 метров, благодаря чему он входит в число самых высоких водопадов Кабардино-Балкарии. 📍 Координаты - 43.215119, 43.034708 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>04.09.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16383</t>
+  </si>
+  <si>
+    <t>🌊 Чиркейское водохранилище #РеспубликаДагестан 📌 Строительство Чиркейской ГЭС привело к созданию крупнейшего на Северном Кавказе водоёма. 📍 Координаты - 42.953566, 46.912175 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>04.09.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16382</t>
+  </si>
+  <si>
+    <t>🏔 Вид с горы Дашсар, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Гора достигает 2918 метров над уровнем моря, а с её вершины можно увидеть ущелья Адрона и Фиагдона. Панораму дополняют горные массивы Тбау, Чызджытыхох, Кариухох и множество других вершин. 📍 Координаты - 42.852050, 44.231452 🗺 Место на карте 📷 От подписчика hostour_Maximum 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>04.09.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16378</t>
+  </si>
+  <si>
+    <t>04.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16377</t>
+  </si>
+  <si>
+    <t>💦 Алибекский водопад, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Это один из крупнейших и наиболее зрелищных водопадов Домбая. Его высота превышает 25 метров. 📍 Координаты - 43.298693, 41.555948 🗺 Место на карте 📷 От подписчицы Махмутовой Ольги 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>04.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16373</t>
+  </si>
+  <si>
+    <t>🏔 Пик Закан, Урупский район #КарачаевоЧеркесскаяРеспублика 📌 Со стороны Заканской долины на склоне горы находится пещера, которую исследовали альпинисты во время восхождения на пик с южной стороны. 📍 Координаты - 43.714414, 40.798974 🗺 Место на карте 📷 От подписчика hostour_Maximum 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Пик</t>
+  </si>
+  <si>
+    <t>04.09.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16369</t>
+  </si>
+  <si>
+    <t>Koton Мы стали ещё ближе! Подписывайтесь на наш Telegram-канал, чтобы быть в курсе эксклюзивного контента, новых кампаний и актуальных трендов Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16367</t>
+  </si>
+  <si>
+    <t>🏔 Плато Канжол (Кинжал), Зольский район #КабардиноБалкарскаяРеспублика 📌 Плато Канжол, расположенное в Зольском районе, находится на высоте примерно 2850–2980 метров. Оно считается одним из лучших мест для панорамного вида на Эльбрус с северо-востока. 📍 Координаты - 43.600436, 42.752445 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>04.09.26 03:39</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16366</t>
+  </si>
+  <si>
+    <t>03.09.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16365</t>
+  </si>
+  <si>
+    <t>🏛 Мечеть Гордость мусульман имени Пророка Мухаммада, Шали #ЧеченскаяРеспублика 📌 Внутреннее пространство украшает роспись золотыми узорами: их вручную нанесли мастера из Узбекистана и Турции. 📍 Координаты - 43.156875, 45.904313 🗺 Место на карте 📷 От подписчицы Махмутовой Ольги 🎞 Прислать свои фотографии #Архитектура #Мечеть</t>
+  </si>
+  <si>
+    <t>03.09.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16359</t>
+  </si>
+  <si>
+    <t>🏔 Гора Оштен, Майкопский район #РеспубликаАдыгея 📌 Оштен достигает 2804 метров над уровнем моря и сложен известняковыми породами. Северная сторона горы отличается пологими склонами, тогда как южная — обрывистая и скалистая. Название связано с тем, что снег на вершине лежит большую часть года. В зимний период его толщина может доходить до 6 метров. 📍 Координаты - 43.997690, 39.928892 🗺 Место на карте 📷 От подписчика Иванес де Псемёнес 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>03.09.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16356</t>
+  </si>
+  <si>
+    <t>Высшее образование, которое помещается в смартфоне Учеба не должна ставить жизнь на паузу. В Московском технологическом институте (МТИ) мы убрали бюрократию, поездки на сессии и сделали адекватные цены. ✅ Учитесь онлайн — дома, в пробке или в командировке. ✅ Диплом государственного образца (ГОЗНАК). ✅ Никакой бумажной волокиты — за вами закреплен личный куратор. ✅ Более 100 направлений: Стройка, энергетика, IT, экономика. ✅ Доступно: от 7500 ₽/мес. (доступна оплата мат. капиталом). Уже есть диплом колледжа? Срок обучения можно сократить до 3,5 лет за счет перезачета дисциплин. Сделайте шаг к повышению или новой карьере. Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16355</t>
+  </si>
+  <si>
+    <t>🏔 Гора Малый Тхач, Майкопский район #РеспубликаАдыгея 📌 На горе расположена Медвежья пещера длиной 40–50 метров. Такое название она получила из-за обнаруженных внутри медвежьих костей. 📍 Координаты - 44.022974, 40.437350 🗺 Место на карте 📷 От подписчика Иванес де Псемёнес 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>03.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16351</t>
+  </si>
+  <si>
+    <t>🏜 Начало маршрута по Алибекскому ущелью #КарачаевоЧеркесскаяРеспублика 📌 Около 500 тысяч лет назад, ещё в эпоху палеолита, в Алибекском ущелье появились первые люди. Их присутствие подтверждают обнаруженные археологами примитивные предметы быта, оружие и остатки человеческих костей. 📍 Координаты - 43.290791, 41.617641 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>03.09.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16347</t>
+  </si>
+  <si>
+    <t>03.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16346</t>
+  </si>
+  <si>
+    <t>🌳 Парк «Цветник», Пятигорск #СтавропольскийКрай 📌 До 1930-х годов по территории парка проходила трамвайная линия. 📍 Координаты - 44.036599, 43.081219 🗺 Место на карте 📷 От подписчицы Ольги 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>03.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16342</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Хрустальный, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Неподалёку находится живописное ледниковое Хрустальное озеро, получившее название в честь перевала. 📍 Координаты - 43.319296, 41.595242 🗺 Место на карте 📷 От подписчицы Александры 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>03.09.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16336</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 2 199 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 2 199 000₽, господдержка 925 000₽*. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16335</t>
+  </si>
+  <si>
+    <t>🌊 Ацгарские озёра, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Комплекс Ацгарских озёр включает пять высокогорных водоёмов, из-за чего туристы иногда называют это место «Пятиозерьем Архыза». 📍 Координаты - 43.635837, 40.983493 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>03.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16334</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гижгит, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Гижгит — искусственный водоём, возникший в результате строительства плотины на реке Гижгит. 📍 Координаты - 43.464697, 42.990472 🗺 Место на карте 📷 От подписчицы Натальи Апиш 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>02.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16330</t>
+  </si>
+  <si>
+    <t>🏔 Хребет "Каменное море", Майкопский район #РеспубликаАдыгея 📌 Плотный туман — характерное явление для Каменного моря: в такие периоды окружающее пространство может быть видно лишь на расстоянии около 30 метров. 📍 Координаты - 44.041505, 40.031838 🗺 Место на карте 📷 xodimbrodim 🎞 Прислать свои фотографии #Природа #Хребет</t>
+  </si>
+  <si>
+    <t>02.09.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16327</t>
+  </si>
+  <si>
+    <t>Отдых на побережье Белека в сердце Средиземноморья! ✨Исключительное лето на побережье Средиземного моря в Белеке. Откройте для себя предложения раннего бронирования в Sirene Belek Hotel — просто нажмите на ссылку! Узнать больше #реклама sirene.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16326</t>
+  </si>
+  <si>
+    <t>🌳 Тебердинский национальный парк, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Природное разнообразие Тебердинского национального парка впечатляет: здесь расположено около 180 озёр и произрастает порядка 1220 видов сосудистых растений. 📍 Координаты - 43.354895, 41.687848 🗺 Место на карте 📷 От подписчицы Натальи 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>02.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16325</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Актопрак, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Название «Актопрак» с карачаево-балкарского переводится как «белая глина» и связано со светлыми глинистыми породами, характерными для местного ландшафта. Перевал соединяет Чегемское и Баксанское ущелья. 📍 Координаты - 43.401829, 43.094976 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>01.09.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16324</t>
+  </si>
+  <si>
+    <t>Пластика лица у лучшего хирурга в Москве И.А. Белого Малотравматичные операции с самым коротким швом по авторской методике у профессора, Д.М.Н. И.А. Белого. Опыт работы более 30 лет. Тысячи довольных пациентов. Идеальный результат на долгие годы. Написать в Telegram Есть противопоказания. Посоветуйтесь с врачом. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16323</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Чилик, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Чилик считается одним из самых крупных и красивых высокогорных озёр Карачаево-Черкесии. Высота его расположения составляет примерно 2374 метра над уровнем моря. 📍 Координаты - 43.635584, 41.083192 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>01.09.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16322</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Алибек #КарачаевоЧеркесскаяРеспублика 📌 Самым длинным ущельем Домбая считается Алибекское. Его протяжённость превышает 5 км — от западной окраины посёлка до поляны Узун-Тала, или Алибекской. 📍 Координаты - 43.297149, 41.554028 🗺 Место на карте 📷 От подписчицы Махмутовой Ольги 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>01.09.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16316</t>
+  </si>
+  <si>
+    <t>Старт продаж новых квартир в Таиланде от 4,7 млн бат! С ремонтом, мебелью и техникой! Прозрачная оплата со счёта в банке через SWIFT. Получите визу на всю жизнь, открытие банковского счета, оформление авто или байка став владельцем роскошных апартаментов. Пассивный доход от 25 000$ в год. Рост стоимости цены на 30% каждый год. Наследие и перепродажа прописаны в контракте застройщика. Вечная собственность! Планировки и цены Перейти на сайт #реклама thailandinvest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16315</t>
+  </si>
+  <si>
+    <t>💦 Белый водопад, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Среди густого пихтового леса, в глубоком каньоне, скрывается водопад высотой 20 метров. Его мощный поток с пеной низвергается по камням, обходя валуны и затопленные стволы деревьев. 📍 Координаты - 43.472813, 41.157386 🗺 Место на карте 📷 Фото от подписчицы Васильевой Валерии 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>01.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16313</t>
+  </si>
+  <si>
+    <t>🏔 Гора Пшиш, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 У подножия горы находится реликтовый бор, где сохранились редкие виды деревьев: ели, кавказские сосны, тисы и карликовые берёзы, растущие по краям леса. 📍 Координаты - 43.409426, 41.160364 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>31.08.26 20:42</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16312</t>
+  </si>
+  <si>
+    <t>31.08.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16311</t>
+  </si>
+  <si>
+    <t>🌲 Государственный природный заповедник Северо-Осетинский, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 На территории Северо-Осетинского заповедника представлены разные горные ландшафты — от лесов и лугов до ледников, высокогорных озёр и скальных массивов. 📍 Координаты - 42.775982, 43.869763 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>31.08.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16305</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Пятигорск #СтавропольскийКрай 📌 Название Бештау происходит из тюркских языков и буквально означает «пять гор». Такое имя связано с пятью вершинами горы. 📍 Координаты - 44.098059, 43.022074 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>31.08.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16300</t>
+  </si>
+  <si>
+    <t>Экскурсия о подлинности жизни | Москва Знаете, чем экскурсия «Слава Богу за все!» отличается от всего остального? Это не тренинг. Не коучинг. И не арт-прогулка с наушниками. Это авторская экзистенциальная экскурсия в рамках проекта «Самояд», где главный инструмент — ваша собственная честность. Вас ждут три зала: Душевная, Инсталляция, Кухня. 1,5 часа индивидуального формата (1–2 человека). Личное письмо Натальи Масковны, которое она написала для участников. И разговор о том, что на самом деле стоит за вашими вопросами — про деньги, работу, детей, одиночество или страх. В неделю всего 6 показов. Проект «Самояд» создавался 10 лет. И это не про развлечение — это про духовную борьбу с самим собой. Если вы готовы — приходите. Перейдите по ссылке, чтобы узнать свободные даты и получить подробности о записи. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16299</t>
+  </si>
+  <si>
+    <t>🏜 Черекское ущелье #КабардиноБалкарскаяРеспублика 📌 Когда-то через ущелье пролегали узкие караванные пути: всадникам приходилось спешиваться и проводить лошадей рядом с собой. В конце XIX века этот путь расширили и переоборудовали в одноколейную дорогу. 📍 Координаты - 43.190217, 43.518774 🗺 Место на карте 📷 Фото от подписчицы Васильевой Валерии 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>31.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16298</t>
+  </si>
+  <si>
+    <t>🌳 Парк "Зелёный Остров", Черкесск #КарачаевоЧеркесскаяРеспублика 📌 Парк «Зелёный остров» занимает территорию свыше 90 гектаров и считается крупнейшим парком на юге России. Он был создан в 1972 году в пойме реки Кубани как часть программы по озеленению города 📍 Координаты - 44.229893, 42.036798 🗺 Место на карте 📷 От подписчицы ekaterina_l24 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>31.08.26 01:46</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16295</t>
+  </si>
+  <si>
+    <t>Экскурсии по Владивостоку и острову Русский Индивидуальные экскурсии с личным гидом на комфортабельном автомобиле по самым живописным местам Владивостока и острова Русский! Экскурсия где маяк сторожит море, а в полдень город вздрогнет от выстрела! От контрабандистских тоннелей мыса Эгершельда до стальных гигантов Золотого и Русского мостов — вы увидите город, где каждая тропа хранит тайну. * Пройти по следам контрабандистов и адмиралов *Услышать, как «поют» мосты на ветру. * Найти «ключ» от Тихого океана. Перейти на сайт #реклама 16+ moy-vl.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16294</t>
+  </si>
+  <si>
+    <t>🏛 Храмовый комплекс "Рио-де-Кавказ", Ессентуки #СтавропольскийКрай 📌 Из-за 22-метровой статуи Иисуса Христа Петропавловский храмовый комплекс в Ессентуках называют «Рио-де-Кавказ», проводя аналогию со знаменитой статуей в Рио-де-Жанейро 📍 Координаты - 44.046119, 42.827711 🗺 Место на карте 📷 От подписчицы ekaterina_l24 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>30.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16291</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Алибек #КарачаевоЧеркесскаяРеспублика 📌 Этот ледник занимает территорию примерно 975 гектаров. Его длина превышает 4 километра, а мощность ледяного покрова местами достигает 60 метров 📍 Координаты - 43.284755, 41.533010 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>29.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16286</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, Зольский район #КабардиноБалкарскаяРеспублика 📌 Каракая-Су, или Тузлук-Шапа, — водопад высотой примерно 26 метров. Его образует река Каракая-Су, которая начинается у ледника Чунгур-Чат-Чирак. 📍 Координаты - 43.441341, 42.548923 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>29.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16285</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Солёное, Красногвардейский муниципальный округ #СтавропольскийКрай 📌 Во время освоения степей края в XVIII веке соль имела особую ценность. Её добывали в Солёном озере вручную, собирая соляной слой лопатами и складывая его в кучи — «кагаты». 📍 Координаты - 45.681600, 41.683170 🗺 Место на карте 📷 johnstavropol 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>29.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16284</t>
+  </si>
+  <si>
+    <t>29.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16281</t>
+  </si>
+  <si>
+    <t>🌉 Каскадная лестница, Железноводск #СтавропольскийКрай 📌 На лестнице размещены таблички с указанием количества калорий, которые можно сжечь при подъёме. Всего подъём помогает потратить около 175 килокалорий 📍 Координаты - 44.137261, 43.036850 🗺 Место на карте 📷 От подписчицы Светланы 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Лестница</t>
+  </si>
+  <si>
+    <t>29.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16280</t>
+  </si>
+  <si>
+    <t>🏛 Город мертвых - Даргавс, пригородный район, село Даргавс #РеспубликаСевернаяОсетияАлания 📌 Архитектурно-этнографический комплекс «Город мёртвых» является объектом, находящимся под охраной ЮНЕСКО 📍 Координаты - 42.841273, 44.445322 🗺 Место на карте 📷 От подписчицы @iEnnifir 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>29.08.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16275</t>
+  </si>
+  <si>
+    <t>28.08.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16274</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Адыл-су #КабардиноБалкарскаяРеспублика 📌 Ущелье Адыл-Су считается одним из наиболее живописных мест Приэльбрусья. Его окружают вершины высотой более 4000 метров, а по дну течёт одноимённая горная река. 📍 Координаты - 43.232637, 42.740493 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>28.08.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16269</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Хурла-Кёл, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Озеро Хурла-Кель расположено в верховьях реки Худес, впадающей в Кубань. По оценкам учёных, его возраст составляет от 10 до 25 тысяч лет — для горного озера это весьма продолжительный срок. 📍 Координаты - 43.493910, 42.218012 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>28.08.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16268</t>
+  </si>
+  <si>
+    <t>Мини-курс для тех, кто уже инвестирует Разбор крипторынка, сделок и управления риском от практикующего трейдера. Курс. Узнать больше #реклама 16+ investology.div-invest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16267</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 У Эльбруса две вершины разной высоты: западная поднимается до 5642 метров, восточная — до 5621 метра. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>28.08.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16264</t>
+  </si>
+  <si>
+    <t>🌊 Голубое озеро, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Вода озера отличается необычной окраской: при разном освещении и в разные сезоны её оттенок может меняться от голубого до бирюзового. На восприятие цвета влияют чистота воды и отражения окружающих гор. 📍 Координаты - 43.621553, 41.109737 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>28.08.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16263</t>
+  </si>
+  <si>
+    <t>Скидка 25% на гели Ariel и Tide! Скидка 25% в Любимой категории на товары брендов Ariel и Tide Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16262</t>
+  </si>
+  <si>
+    <t>🏛 Спасский кафедральный собор, Пятигорск #СтавропольскийКрай 📌 Спасский кафедральный собор — один из исторических храмов Пятигорска, строительство которого связано с развитием города как курорта в XIX веке. 📍 Координаты - 44.037000, 43.078145 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>28.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16261</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Псенодах, Даховское сельское поселение, Майкопский район #РеспубликаАдыгея 📌 Название переводится с черкесского как «красивый колодец», а с адыгейского — как «прекрасное озеро». 📍 Координаты - 44.010411, 39.900223 🗺 Место на карте 📷 xodimbrodim 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>28.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16259</t>
+  </si>
+  <si>
+    <t>28.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16258</t>
+  </si>
+  <si>
+    <t>💦 Водопад Джугутурлючат, Тебердинский национальный парк #КарачаевоЧеркесскаяРеспублика 📌 Водопад высотой около 20 метров образован водами тающего одноимённого ледника и впадает в реку Домбай-Ульген. Он расположен на высоте 2500–2800 метров над уровнем моря и хорошо виден с территории парка. 📍 Координаты - 43.266148, 41.644118 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>28.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16257</t>
+  </si>
+  <si>
+    <t>🏛 Кофейня Гукасовых, Пятигорск #СтавропольскийКрай 📌 В 1909 году в городе появилась кофейня, которая вскоре приобрела статус самого популярного и престижного заведения. 📍 Координаты - 44.036620, 43.080326 🗺 Место на карте 📷 alturistspb 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>28.08.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16256</t>
+  </si>
+  <si>
+    <t>Откройте турагентство с Центр Горящих Туров! ⚡ Любите путешествовать и открывать новые страны? ⚡ Планируете открыть собственный бизнес? Тогда вы на правильном пути! Откройте офис или онлайн бизнес в туризме! ✅ Зарабатывайте на путешествиях от 750 т.р. в мес. ✅ Путешествуйте со скидкой до 50%, открывайте новые направления! Центр Горящих Туров - ваш правильный выбор! Закажите презентацию и бизнес план как открыть турагентство и зарабатывать от 750 т.р. в мес и путешествовать со скидкой до 50%! Узнать больше #реклама 16+ franchise.centrturov.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16254</t>
+  </si>
+  <si>
+    <t>🏛 Село Хой, Хойское сельское поселение, Веденский район #ЧеченскаяРеспублика 📌 На старинных стенах села можно увидеть сохранившиеся петроглифы, тайна происхождения и значения которых до сих пор не раскрыта. 📍 Координаты - 42.756631, 46.133395 🗺 Место на карте 📷 От подписчицы Васильевой Валерии 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Село</t>
+  </si>
+  <si>
+    <t>27.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16253</t>
+  </si>
+  <si>
+    <t>🌊 Лазурное озеро, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Природа вокруг Лазурного озера сочетает альпийские луга, горную растительность и живописные высокогорные пейзажи. 📍 Координаты - 43.609527, 41.134786 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>27.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16252</t>
+  </si>
+  <si>
+    <t>🌳 Национальный парк «Приэльбрусье» #КабардиноБалкарскаяРеспублика 📌 На территории парка обнаружены археологические находки, относящиеся к бронзовому веку. 📍 Координаты - 43.340742, 42.580940 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>27.08.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16248</t>
+  </si>
+  <si>
+    <t>Клуб Belgee - вместе на одной дороге У вас есть Belgee? А у нас — сообщество, где отвечают на вопросы, делятся опытом и впечатлениями от владения автомобилем. 🚗15 000 владельцев уже обсуждают всё, что связано с эксплуатацией, сервисом и аксессуарами, принимают участие в эксклюзивных конкурсах и первыми узнают о мероприятиях бренда. Присоединяйтесь, чтобы общаться с теми, кто разделяет интерес к Belgee. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16247</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Водопад образует узкий каскад, спускающийся по нескольким ступеням с высоты около 30 метров. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>27.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16246</t>
+  </si>
+  <si>
+    <t>🌲 Урочище Джилы-Су, Зольский район #КабардиноБалкарскаяРеспублика 📌 «Джилы-Су» означает «тёплая вода». Такое название связано с многочисленными минеральными источниками урочища. 📍 Координаты - 43.436789, 42.539599 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Урочище</t>
+  </si>
+  <si>
+    <t>27.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16242</t>
+  </si>
+  <si>
+    <t>27.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16241</t>
+  </si>
+  <si>
+    <t>🗽 Арт объект Æ, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Этот арт-объект выполнен в виде буквы осетинского алфавита из дерева и металла. Его внутреннее пространство оформлено деревянными панелями, а верхняя часть украшена кованым орнаментом в традиционном национальном стиле. 📍 Координаты - 42.834859, 44.368998 🗺 Место на карте 📷 От подписчицы Саби 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>27.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16240</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 С тюркского языка «Каракая-Су» переводится как «вода на чёрных скалах». Такое название появилось благодаря тёмным полосам, покрывающим серую породу возле водопада. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 От подписчицы Марины 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>26.08.26 23:41</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16237</t>
+  </si>
+  <si>
+    <t>Готовый маршрут по Казани на 3 дня 3 дня в Казани: куда сходить, где гулять и что попробовать + подарки внутри❤️ Узнать больше #реклама 16+ kzn.tubatay.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16236</t>
+  </si>
+  <si>
+    <t>💦 Алибекский водопад, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Водопад достигает 25 метров в высоту. 📍 Координаты - 43.298693, 41.555948 🗺 Место на карте 📷 pytihestvia63 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>26.08.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16232</t>
+  </si>
+  <si>
+    <t>💦 Салтинский водопад, Гунибский район #РеспубликаДагестан 📌 С 1983 года объект имеет статус памятника природы регионального значения. 📍 Координаты - 42.390001, 47.066585 🗺 Место на карте 📷 Андрей Грачев 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>26.08.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16231</t>
+  </si>
+  <si>
+    <t>Грибная продукция от Здоровой Планеты. Грибная продукция от Здоровой Планеты. Большой выбор грибов. Собственное производство. 100% качество. Доставка СДЭК , Почта, Озон Купить #реклама zplaneta.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16228</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкаринское, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Вода озера имеет редкий оливковый оттенок, благодаря которому водоём заметно выделяется среди других озёр Приэльбрусья. 📍 Координаты - 43.209566, 42.726492 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16227</t>
+  </si>
+  <si>
+    <t>🌳 Тебердинский национальный парк, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Тебердинский национальный парк отличается большим количеством высокогорных озёр: здесь их более 150, и большинство находится выше отметки 2000 метров. 📍 Координаты - 43.354738, 41.687977 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>26.08.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16222</t>
+  </si>
+  <si>
+    <t>Отель в сердце турецкого Средиземноморья. Бронируйте! Выберите один из самых любимых курортов Турции и забронируйте своё место заранее — получите все преимущества раннего бронирования. Погрузитесь в атмосферу исключительного лета в Sirene Belek Hotel. ✅Переходите, чтобы изучить выгодные предложения раннего бронирования! Узнать больше #реклама sirene.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16221</t>
+  </si>
+  <si>
+    <t>🏛 Храмовый комплекс "Рио-де-Кавказ", Ессентуки #СтавропольскийКрай 📌 Главной особенностью комплекса стала статуя Иисуса Христа высотой 22 метра. От неё открывается широкий панорамный обзор окрестностей. 📍 Координаты - 44.046119, 42.827711 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Храм #Скульптура</t>
+  </si>
+  <si>
+    <t>26.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16216</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкара, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Образование озера произошло в 1930–1940-х годах и было связано с таянием ледника Башкара. 📍 Координаты - 43.209437, 42.726516 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.08.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16215</t>
+  </si>
+  <si>
+    <t>Где в Москве можно попробовать настоящую горскую кухню ? 🏔 Ресторан «Сунжа» — это не просто кухня, а целая философия Кавказа. Здесь традиционные рецепты веков встречаются с авторским взглядом шефа, а каждый глоток и каждый кусочек — как страница из древней легенды. 🍽 От Ингушетии до Дагестана, от Чечни до Грузии — в меню собраны аутентичные вкусы горских народов. Попробуйте нежный хингал с начинкой из тыквы и сытный галнаш с наваристым бульоном. А на главное — горский шашлык Хан-Кебаб. Все блюда готовятся из халяльного мяса — с уважением к традициям и верованиям горских народов. 🌿 Особенно приятно в теплые дни: просторная веранда на крыше в центре Москвы. Ужин с видом на город, тёплый ветер и блюда, в которых живёт история. 📍 Москва, ул. Пятницкая, 36 📞 +7 (936) 107-55-55 👉 Переходите на сайт https://tglink.io/1e053fd2c5a344?erid=2W5zFK1DmHK , выбирайте блюда и бронируйте стол онлайн. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16214</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 На восточном склоне Эльбруса находится уникальное природное образование — ледовое озеро Джикаугенкез 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 От подписчицы Марины 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>26.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16213</t>
+  </si>
+  <si>
+    <t>💦 Водопад Султан, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Водопад высотой 40 метров образует впечатляющий каскад: вода стремительно падает с высокого утёса. Его источник питания — река Кызыл-Кол («Огненная река» в переводе с балкарского), которая начинается у ледника Уллу-Чиран 📍 Координаты - 43.433650, 42.533588 🗺 Место на карте 📷 От подписчицы Марины 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>25.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16212</t>
+  </si>
+  <si>
+    <t>🏔 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Протяжённость плато составляет около 30 км. Оно образовано двумя вершинами — Большим Бермамытом высотой 2592 м и Малым Бермамытом высотой 2644 м, между которыми находится седловина шириной около 20 метров. 📍 Координаты - 43.711662, 42.441171 🗺 Место на карте 📷 От подписчика Александра Шершнева 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>25.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16206</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект «Луна», Кисловодск #СтавропольскийКрай 📌 Арт-объект появился в парке благодаря меценату Вячеславу Заренкову, основателю и попечителю благотворительного фонда «Созидающий мир» 📍 Координаты - 43.892954, 42.720354 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>25.08.26 00:47</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16205</t>
+  </si>
+  <si>
+    <t>Доброград: жизнь без мегаполиса, но со всем, что важно А что, если после работы не нужно стоять в пробке, до школы — несколько минут, а природа - не только по выходным? Доброград — новый город во Владимирской области, в 2,5 часах от Москвы. Здесь всё важное на расстоянии 15 минут: 🎓 школы и детские сады 🏃‍♂️ бассейн, спорт, теннис, падел, вейк-парк и гольф-поле 😊 лес, озёра, парки и 25 км велодорожек ✨ рестораны и SPA ✅ медицина Дети могут сами добираться до школы. Спорт и любимые занятия становятся частью обычного дня. А вместо часов в дороге появляется время на семью, друзей и себя. И это не место, куда приезжают только на выходные. Здесь уже живут 3000 человек из 60+ регионов России. Выбирайте свой формат: готовые квартиры, таунхаусы или земельные участки. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16204</t>
+  </si>
+  <si>
+    <t>🗽 Ныхас Уастырджи, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 В ноябре жители Осетии ежегодно отмечают праздник, посвящённый Уастырджи. 📍 Координаты - 42.958758, 44.211558 🗺 Место на карте 📷 SlavonicTravel 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Памятник</t>
+  </si>
+  <si>
+    <t>24.08.26 20:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16203</t>
+  </si>
+  <si>
+    <t>🏔 Гора Мусса-Ачитара, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Канатная дорога к Мусса-Ачитара считается одной из самых высокогорных в России. По пути открываются виды на горные ущелья и склоны. 📍 Координаты - 43.299603, 41.663363 🗺 Место на карте 📷 pytihestvia63 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>24.08.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16201</t>
+  </si>
+  <si>
+    <t>24.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16200</t>
+  </si>
+  <si>
+    <t>⛲ Фонтан «Смирновский», Железноводск #СтавропольскийКрай 📌 Фонтан «Смирновский» построили в 2006 году, а в 2019 году комплекс дополнили скульптурой из трёх бронзовых кружек-бюветниц. 📍 Координаты - 44.137414, 43.035252 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>24.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16199</t>
+  </si>
+  <si>
+    <t>🌵 Плато Лаго-Наки, Майкопский район, Даховское сельское поселение #РеспубликаАдыгея 📌 Флора плато насчитывает более 900 видов растений, из них около 60 являются редкими и эндемичными. 📍 Координаты - 44.063957, 40.018325 🗺 Место на карте 📷 От подписчика Иванес де Псемёнес 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>24.08.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16195</t>
+  </si>
+  <si>
+    <t>Сделки на 300 млн ₽, отказ от кредитов и маркетплейсов «Говорит дело» — новый проект Яндекс Пэй о тех, кто строит бизнес и знает цену каждому решению. Основатели Poison Drop, GRI, STAYA и других проектов рассказывают о том, что реально работает. Без заготовленных речей, только живой опыт, цифры и ошибки, на которых учатся. Про масштабирование, платёжные инструменты, управление и принятие решений, когда нет готовых ответов. Смотрите и забирайте инсайты! Узнать больше #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16194</t>
+  </si>
+  <si>
+    <t>🏔 Гора Кольцо, городской округ Кисловодск #СтавропольскийКрай 📌 Существует поверье, что каменное «кольцо» обладает особой силой: если постоять в его центре, можно обрести счастье и удачу 📍 Координаты - 43.941463, 42.693632 🗺 Место на карте 📷 От подписчика travelpmp 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>24.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16193</t>
+  </si>
+  <si>
+    <t>💦 Чегемские водопады, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Тонкие струи воды напоминают слёзы, поэтому местные жители прозвали эти водопады «Слёзами гор» 📍 Координаты - 43.415425, 43.216377 🗺 Место на карте 📷 От подписчика travelpmp 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>23.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16192</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Ледники на склонах Эльбруса движутся очень медленно — не более 25 сантиметров в сутки 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 От подписчика Андрея 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>23.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16189</t>
+  </si>
+  <si>
+    <t>🌲 Тебердинский национальный парк, Теберда #КарачаевоЧеркесскаяРеспублика 📌 В 1950-х годах в парке проводились опыты по адаптации растений, в том числе выращивали женьшень на экспериментальных плантациях 📍 Координаты - 43.444264, 41.740173 🗺 Место на карте 📷 От подписчицы @sasha_traveler 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>22.08.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16187</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Кара-Кёль, Теберда #КарачаевоЧеркесскаяРеспублика 📌 По некоторым неподтверждённым версиям, под водой могут находиться двойное дно и подводные пещеры. 📍 Координаты - 43.437093, 41.743544 🗺 Место на карте 📷 От подписчицы Натальи Бочкаревой 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.08.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16186</t>
+  </si>
+  <si>
+    <t>🏛 Николаевские ванны, Ессентуки #СтавропольскийКрай 📌 В 1990 году учреждение установило рекорд по числу проведённых процедур — их количество составило 680 тысяч. 📍 Координаты - 44.046136, 42.864743 🗺 Место на карте 📷 Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>22.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16185</t>
+  </si>
+  <si>
+    <t>Откройте для себя Абу-Даби Абу-Даби оживает в самом сердце Москвы: пятидневное культурное путешествие: иммерсивные технологии, живая эмиратская музыка, традиционные ремёсла и наследие. Манежная площадь, 19-23 августа. Узнать больше #реклама 16+ visitabudhabi.ae О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16184</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Чаулучат Верхнее, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Высота над уровнем моря — 2940 метров 📍 Координаты - 43.261392, 41.892709 🗺 Место на карте 📷 От подписчика hostour_Maximum 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16180</t>
+  </si>
+  <si>
+    <t>🏔 Доломитские озёра, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Озёра находятся на высоте 3050 метров над уровнем моря 📍 Координаты - 43.265394, 42.209754 🗺 Место на карте 📷 От подписчицы Irinaaa-irisha 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>21.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16175</t>
+  </si>
+  <si>
+    <t>🏛 Аул Гамсутль, Гунибский район #РеспубликаДагестан 📌 Название «Гамсутль» с аварского языка означает «у подножья ханской крепости». По другой версии, его переводят как «крепость царя». 📍 Координаты - 42.303773, 46.996517 🗺 Место на карте 📷 Фото от подписчицы Васильевой Валерии 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Аул #Заброшенное</t>
+  </si>
+  <si>
+    <t>21.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16174</t>
+  </si>
+  <si>
+    <t>🏜 Цейское ущелье, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Ущелье протянулось примерно на 25 км. Около 18 км маршрута подходят для обычных туристов, так как здесь не нужны специальные навыки или альпинистское оборудование 📍 Координаты - 42.801830, 43.946987 🗺 Место на карте 📷 От подписчицы ekaterina_l24 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>21.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16170</t>
+  </si>
+  <si>
+    <t>6 ошибок в учете командировок: чек-лист Ошибки в оформлении командировок могут привести к лишним расходам и налоговым рискам. Gate подготовил бесплатный чек-лист по учету деловых поездок. Внутри разобрали: • какие документы нужны для командировки; • как правильно учитывать НДС; • какие расходы нельзя оплачивать за счет компании; • как учитывать расходы в иностранной валюте; • как оформлять компенсацию за личный автомобиль; • какие ошибки чаще всего допускают при учете поездок. Скачайте чек-лист бесплатно и проверьте свои процессы. Узнать больше #реклама 16+ go.gate.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16169</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Семицветное в Архызе, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Название озера связано с его необычным внешним видом. Под солнечными лучами вода переливается множеством оттенков благодаря сочетанию минералов на дне и отражений разноцветного ландшафта вокруг 📍 Координаты - 43.487462, 41.075389 🗺 Место на карте 📷 От подписчицы Dina Vavilova 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>21.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16167</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкара, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Озеро Башкара отличается нежным оливковым оттенком воды, который местами сменяется спокойной бирюзой. На его цвет повлияли окружающие мраморные скалы, светлые ледники, серебристые каменные отвалы и дымчато-изумрудная растительность 📍 Координаты - 43.209437, 42.726516 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>20.08.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16165</t>
+  </si>
+  <si>
+    <t>🌲 Эко парк "Долина Нарзанов" #КабардиноБалкарскаяРеспублика 📌 Экотропа проложена вдоль реки Хасаут, где благодаря чистой воде сохраняются благоприятные условия для жизни мальков кавказской форели. Ежегодно администрация экопарка выпускает в реку десятки тысяч молодых рыб. 📍 Координаты - 43.692716, 42.681887 🗺 Место на карте 📷 От подписчицы ekaterina_l24 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>20.08.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16159</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 Стены галереи покрыты мрамором, который не только украшает пространство, но и создаёт ощущение прохлады в жаркие дни 📍 Координаты -43.899782, 42.717117 🗺 Место на карте 📷 От подписчицы ekaterina_l24 🎞 Прислать свои фотографии #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>20.08.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16156</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFGv1GFB ПОЛНАЯ СТОИМОСТЬ КРЕДИТА 18,324-19,116% 🔥 Выгода до 3,2 млн ₽ на квартиры в Ставрополе 🔥 Как? Благодаря ставке по семейной ипотеке 3,5% вместо рыночной. Сниженная ставка действует на 2- и 3-комнатные квартиры в литере 101.1 АК «Первый» — новом районе Ставрополя, где будет всё: 18 га зелени, Гранд-аллея с ресторанами и бутиками, 7 детских садов, 4 школы и вся инфраструктура. Ставка 3,5% не вечна. Зафиксируйте её сейчас. Подробнее 📞 +7(865)256-88-39 Реклама: Застройщик ООО “СЗ-20 ЮСИ” проектная декларация на сайте нашдом.рф Привлечение денежных средств согласно 214-ФЗ. г. Ставрополь Изучите все условия кредита (займа), включая информацию о возможных дополнительных расходах: https://tglink.io/3e5b587cbb5fa6 ОЦЕНИВАЙТЕ СВОИ ФИНАНСОВЫЕ ВОЗМОЖНОСТИ И РИСКИ</t>
+  </si>
+  <si>
+    <t>20.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16152</t>
+  </si>
+  <si>
+    <t>🔭 Остров любви, Майкопский район, Даховское сельское поселение #РеспубликаАдыгея 📌 Дорога к площадке не требует больших усилий. Наверху посетителей ждут беседка, качели, скамейки и оборудованные фотозоны, но главное украшение этого места — впечатляющий вид на хребет 📍 Координаты - 44.176677, 40.084823 🗺 Место на карте 📷 От подписчика @wicked85 🎞 Прислать свои фотографии #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16155</t>
+  </si>
+  <si>
+    <t>20.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16151</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Монастырское, городской округ Лермонтов #СтавропольскийКрай 📌 Озеро возникло в бывшем карьере, постепенно наполнившемся подземными водами 📍 Координаты - 44.085011, 43.010189 🗺 Место на карте 📷 Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>20.08.26 01:01</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16147</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно в МТИ! Получите диплом престижного московского вуза, не меняя привычный ритм жизни! • Полностью онлайн: учитесь в удобное время и в любом месте • Диплом гособразца: подтвердим квалификацию признанным документом • От 7500 ₽/мес.: без удара по вашему бюджету • Более 80 направлений: от IT и инженерии до экономики и управления • Программа 2 диплома: оптимально для поступающих без ЕГЭ • Персональный куратор: поддержим на каждом этапе – от поступления до защиты диплома • 5 способов оплатить обучение: подберём комфортный для вас ⚡Переходи на сайт и получи скидку 10%⚡ Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16146</t>
+  </si>
+  <si>
+    <t>🏔 Гора Кольцо, городской округ Кисловодск #СтавропольскийКрай 📌 Гора Кольцо окружена множеством древних легенд. По одному из поверий, воин, прошедший через каменное кольцо в полном вооружении, становился непобедимым. Согласно Нартскому эпосу, именно магические свойства горы помогли витязю Арефу одержать победы над могущественными врагами. Сегодня туристы верят, что пребывание в проёме «кольца» приносит счастье и удачу 📍 Координаты - 43.941463, 42.693632 🗺 Место на карте 📷 От подписчицы Светланы 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>19.08.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16144</t>
+  </si>
+  <si>
+    <t>🌊 Зругское озеро, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Местные жители и туристы считают это место одним из самых живописных в республике. Здесь можно увидеть зеркальную гладь воды, в которой отражаются заснеженные горные склоны 📍 Координаты - 42.573530, 43.920835 🗺 Место на карте 📷 От подписчика albortour 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>19.08.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16143</t>
+  </si>
+  <si>
+    <t>Кольцо с бриллиантами MIUZ Diamonds – для момента, который запомнится навсегда Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16142</t>
+  </si>
+  <si>
+    <t>🏛 Город мертвых - Даргавс, пригородный район, село Даргавс #РеспубликаСевернаяОсетияАлания 📌 Археологические исследования некрополя у Даргавса привели к находке более 1600 артефактов, среди которых были предметы, связанные с жизнью и культурой прошлого 📍 Координаты - 42.841273, 44.445322 🗺 Место на карте 📷 От подписчика 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>19.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16137</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Безенги #КабардиноБалкарскаяРеспублика 📌 Именно от ледника начинается река Черек-Хуламский — один из водотоков бассейна Терека 📍 Координаты - 43.057553, 43.099397 🗺 Место на карте 📷 От подписчика Геннадия 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>19.08.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16132</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 790 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16131</t>
+  </si>
+  <si>
+    <t>🏛 Шоанинский храм, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 16 февраля 2016 года Банк России выпустил памятную серебряную монету номиналом 3 рубля, посвящённую Шоанинскому храму. Она вошла в серию «Памятники архитектуры России» 📍 Координаты - 43.804349, 41.889837 🗺 Место на карте 📷 От подписчицы Инны Суховой 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>19.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16127</t>
+  </si>
+  <si>
+    <t>🏛 Ротонда над бюветом №17 «Коренная струя», Ессентуки #СтавропольскийКрай 📌 История ротонды связана с источником «Ессентуки №17», который долгое время оставался нестабильным и периодически исчезал. В 1912 году пробурили новую скважину, из которой мощным фонтаном хлынула вода. Это подтвердило, что удалось обнаружить коренную струю источника 📍 Координаты - 44.045557, 42.860725 🗺 Место на карте 📷 От подписчицы Ольги 🎞 Прислать свои фотографии #Архитектура #Ротонда</t>
+  </si>
+  <si>
+    <t>18.08.26 22:03</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16126</t>
+  </si>
+  <si>
+    <t>Jumeirah Olhahali Island Наш элегантный курорт, состоящий исключительно из вилл, отличается современным средиземноморским дизайном и великолепным расположением в кристальных водах атолла Северный Мале. Всего 55 минут на скоростном катере или 15 минут на гидросамолете от международного аэропорта Мале. Переключитесь в режим релаксации. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16125</t>
+  </si>
+  <si>
+    <t>🏛 Замок коварства и любви, Кисловодск #СтавропольскийКрай 📌 От замка проложена живописная тропа к комплексу из пяти каскадов — знаменитым Медовым водопадам 📍 Координаты - 43.897027, 42.665337 🗺 Место на карте 📷 От подписчицы ekaterina_l24 🎞 Прислать свои фотографии #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>18.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16123</t>
+  </si>
+  <si>
+    <t>🏜 Цейское ущелье, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Возраст ущелья оценивается примерно в 150 миллионов лет. Оно возникло в процессе таяния древнего ледника, сформировавшегося после столкновения литосферных плит 📍 Координаты - 42.801830, 43.946987 🗺 Место на карте 📷 От подписчицы ekaterina_l24 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>18.08.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16122</t>
+  </si>
+  <si>
+    <t>18.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16121</t>
+  </si>
+  <si>
+    <t>🌉 Калинов мост, Зольский район, земли ГУП Аурсентх #КабардиноБалкарскаяРеспублика 📌 В туристических описаниях это место связывают с образом границы между мирами, встречающимся в славянских поверьях 📍 Координаты - 43.433580, 42.531625 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>18.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16117</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тихтенген, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Тихтенген является истоком нескольких крупных ледников. Общая площадь ледникового покрова массива оценивается примерно в 46,8 км² 📍 Координаты - 43.120920, 42.990878 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>18.08.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16116</t>
+  </si>
+  <si>
+    <t>17.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16115</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Мадзаски Цада, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 В национальном парке «Алания» находится озеро Мадзаски цада — древний реликтовый водоём, расположенный на высоте 1687 метров над уровнем моря 📍 Координаты - 42.901321, 43.615853 🗺 Место на карте 📷 От подписчицы sherhanMK 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16110</t>
+  </si>
+  <si>
+    <t>🗻 Грот Череп, Майкопский район #РеспубликаАдыгея 📌 Название природного объекта связано с его формой: при взгляде с прилегающей тропы он напоминает человеческий череп 📍 Координаты - 44.248340, 40.355682 🗺 Место на карте 📷 От подписчика MarkarisTrail 🎞 Прислать свои фотографии #Природа #Грот</t>
+  </si>
+  <si>
+    <t>17.08.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16106</t>
+  </si>
+  <si>
+    <t>Квартира у моря в доме комфорт-класса — от 8,15 млн ₽ Современный жилой комплекс с продуманной территорией и выгодными условиями покупки. Что вас ждёт: - Дом на стилобате - Закрытый благоустроенный двор - Спортивные площадки - Игровые зоны для детей - Кладовые до 10 м² - До моря — 15 минут ⚡Выдача ключей 30.09.2026 Остались последние квартиры! 📞 Узнайте цены и планировки прямо сейчас. Узнать цену #реклама imperatorskij-park.rqch.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16105</t>
+  </si>
+  <si>
+    <t>💦 Водопад "Три сестры", Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Три водопада находятся на расстоянии около 200 метров друг от друга и падают с высоты примерно 300 метров. Постепенно вода сформировала в скалах необычные уступы и углубления. Когда ледник скрывают облака, кажется, будто серебристые потоки спускаются прямо с небес 📍 Координаты - 42.883076, 43.590312 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>17.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16102</t>
+  </si>
+  <si>
+    <t>🌉 Каскадная лестница, Железноводск #СтавропольскийКрай 📌 Лестница была построена в 1931–1936 годах по проекту архитектора Папкова. Она стала украшением парка, а с верхней площадки открывается панорамный вид на Бештаугорский парк и дальние вершины Кавказского хребта 📍 Координаты - 44.137261, 43.036850 🗺 Место на карте 📷 От подписчицы Ольги 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Лестница</t>
+  </si>
+  <si>
+    <t>16.08.26 21:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16101</t>
+  </si>
+  <si>
+    <t>Запланируйте своё приключение:туры для активных на RHUMB RHUMB - это маркетплейс авторских туров и активных путешествий Мы соединяем туристов с организаторами туров по всему миру Самые оригинальные и захватывающие предложения в одном пространстве - все, что нужно, уже здесь! Перейти на сайт #реклама rhumb.travel О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16095</t>
+  </si>
+  <si>
+    <t>💦 Куджипские водопады, Майкопский район #РеспубликаАдыгея 📌 Здесь можно увидеть целый комплекс из тринадцати водопадов 📍 Координаты - 44.065027, 39.998602 🗺 Место на карте 📷 От подписчика MarkarisTrail 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>16.08.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16092</t>
+  </si>
+  <si>
+    <t>Планируете поездку? Лайфхак для тех, кто планирует поездку: как сэкономить 7% на отели Зачем переплачивать за проживание, если эти деньги можно потратить на вкусные ужины, экскурсии или сувениры? Сервис бронирования Островок дарит скидку 7% на любое бронирование по специальному промокоду! Промокод: SUMMERFINAL7 Установить #реклама 16+ ostrovok.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16091</t>
+  </si>
+  <si>
+    <t>💦 Можжевеловый водопад, Майкопский район #РеспубликаАдыгея 📌 Высота водопада составляет примерно 50 метров. Из-за того, что каскады горного ручья скрываются в глубине каньона, точную общую высоту определить сложно 📍 Координаты - 44.064412, 39.995975 🗺 Место на карте 📷 От подписчика MarkarisTrail 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>16.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16090</t>
+  </si>
+  <si>
+    <t>🏛 Ротонда "Эолова Арфа", Пятигорск #СтавропольскийКрай 📌 Беседка «Эолова арфа» — один из символов Пятигорска и архитектурный памятник федерального значения. С её высоты открывается панорама города, посёлков Горячеводский и Свободы, а также Кавказского хребта 📍 Координаты - 44.040301, 43.086808 🗺 Место на карте 📷 От подписчицы Ольги 🎞 Прислать свои фотографии #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>16.08.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16089</t>
+  </si>
+  <si>
+    <t>16.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16088</t>
+  </si>
+  <si>
+    <t>🏔 Гора Развалка, Железноводск #СтавропольскийКрай 📌 На горе встречается необычное явление, известное как «вечная» или «летняя мерзлота»: даже в разгар лета в горных расщелинах сохраняется лёд. Впервые это явление обнаружил и описал геолог Э. Э. Эйхельман в 1901 году. Холод внутри горы связан с системой трещин: зимой через них поступает холодный воздух, а летом он выходит наружу уже охлаждённым 📍 Координаты - 44.153280, 43.033018 🗺 Место на карте 📷 101shag 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16087</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Нижнее голубое, сельское поселение Верхняя Балкария, Черекский район #КабардиноБалкарскаяРеспублика 📌 Нижнее Голубое озеро известно водой редкого зеленовато-голубого цвета, температура которой круглый год держится на уровне +9,3 °C 📍 Координаты - 43.232751, 43.538735 🗺 Место на карте 📷 stassaprykii 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>15.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16086</t>
+  </si>
+  <si>
+    <t>🏛 Могильники Фардык-Кешене, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Древний комплекс наземных каменных склепов датируется XIII–XVIII веками. Внутри каждого сооружения располагалось от одной до трёх погребальных камер 📍 Координаты - 43.263145, 43.150462 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Могильники</t>
+  </si>
+  <si>
+    <t>15.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16083</t>
+  </si>
+  <si>
+    <t>Только для тех, кто путешествует самостоятельно Мы создали мобильное приложение «Красивые места России» для самостоятельных путешествий. А чтобы поиск интересных мест был быстрым и удобным, мы добавили: → Места на карте с фото и описанием; → Сохранение интересных локаций; → Возможность добавлять новые места и делиться впечатлениями. Скачивайте: • App Store • Google Play • RuStore</t>
+  </si>
+  <si>
+    <t>15.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16082</t>
+  </si>
+  <si>
+    <t>🏛 Руины старинного села, Цмити, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Древние петроглифы на стене одной из башен до сих пор вызывают интерес и остаются неразгаданной загадкой. Кто их создал — строитель или неизвестный мастер прошлого — точно установить не удалось 📍 Координаты - 42.834703, 44.291101 🗺 Место на карте 📷 От подписчика @hostour_Maximum 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Село #Заброшенное</t>
+  </si>
+  <si>
+    <t>15.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16077</t>
+  </si>
+  <si>
+    <t>🌉 Большой Новокавказский мост, Шпаковский муниципальный округ #СтавропольскийКрай 📌 Мост построили в 1910-х годах для железнодорожной ветки Туапсе–Ставрополь, проложенной ещё до революции. Его опорные арки выполнили из бетона, а основным строительным материалом стал ракушечник 📍 Координаты - 44.925890, 41.834413 🗺 Место на карте 📷 От подписчицы Ольги 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>14.08.26 23:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16075</t>
+  </si>
+  <si>
+    <t>Честно о бизнесе в проекте «Говорит дело» от Яндекс Пэй Как пройти путь от склада на балконе до сделки на 300 млн ₽? Зачем нишевому спортивному бренду отказываться от работы с топ-атлетами? И почему иногда выгоднее не расти, чем расти быстро? «Говорит дело» — не просто интервью. Это разговоры, которые обычно не выходят за стены переговорных. Мы пообщались с теми, кто строил, ошибался, пересобирал бизнес заново и продолжал идти. Основатели Poison Drop, GRI, STAYA, The Flex, BASE DIKIY, ресторатор Денис Бобков и социальный предприниматель Гузель Санжапова делятся своим опытом. Смотрите и вдохновляйтесь! Узнать больше #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16074</t>
+  </si>
+  <si>
+    <t>🏛 Тифлисские ворота, Ставрополь, проспект Карла Маркса #СтавропольскийКрай 📌 Тифлисские ворота начали строить в 1841 году в честь 30-летия победы в Бородинском сражении. В 1930-е годы памятник снесли, объяснив это ветхостью конструкции и продолжением антирелигиозной кампании. В 1998 году ворота восстановили на историческом месте по сохранившимся чертежам, использовав белый травертин 📍 Координаты - 45.052123, 41.992844 🗺 Место на карте 📷 От подписчицы Ольги 🎞 Прислать свои фотографии #Архитектура #Ворота</t>
+  </si>
+  <si>
+    <t>14.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16072</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Большой Шадхурей, Зольский район #КабардиноБалкарскаяРеспублика 📌 В 1972 году берега озёр Шадхурей стали съёмочной площадкой фильма «Земля Санникова». На Малом Шадхурее снимали кульминационную сцену жертвоприношения с белым оленем и водоворотом, а на фоне скал Большого Шадхурея — ритуальную пляску шамана 📍 Координаты - 43.705639, 43.078200 🗺 Место на карте 📷 От подписчицы Александры 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>13.08.26 23:08</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16071</t>
+  </si>
+  <si>
+    <t>Ваш роскошный отдых на уединенном острове ⚡ Роскошный курорт на Мальдивах Насладитесь высокой кухней, гармонией и активным отдыхом на суше и море. Записаться #реклама joali.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16070</t>
+  </si>
+  <si>
+    <t>🏜 Зизикское ущелье #РеспубликаДагестан 📌 Эта локация позволяет увидеть нетронутую природу вдали от популярных туристических маршрутов. Протяжённость объекта составляет 3 км, а высота скальных образований достигает 300 метров. На отдельных участках отвесные стены образуют узкую теснину 📍 Координаты - 41.763288, 48.096365 🗺 Место на карте 📷 От подписчика chemodannoenastroenieirina 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>13.08.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16066</t>
+  </si>
+  <si>
+    <t>🏜 Цейское ущелье, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Ущелье славится своими природными и историческими объектами: здесь находятся Цейский и Сказский ледники, гора Монах, пик Туриста и святилище Реком 📍 Координаты - 42.801830, 43.946987 🗺 Место на карте 📷 От подписчика 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>13.08.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16062</t>
+  </si>
+  <si>
+    <t>13.08.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16061</t>
+  </si>
+  <si>
+    <t>🏔 Гора Маяк, Гунибский район #РеспубликаДагестан 📌 С вершины горы открывается впечатляющая панорама Внутреннего Дагестана. На горизонте виднеются покрытые снегом пики Богосского хребта 📍 Координаты - 42.399878, 46.876988 🗺 Место на карте 📷 От подписчика chemodannoenastroenieirina 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.08.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16058</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Архонский, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Перевал расположен в горном массиве с перепадом высот от 650 до 3438 метров над уровнем моря. Наивысшая точка массива — гора Кариухох высотой 3438 метров. 📍 Координаты - 42.831182, 44.212334 🗺 Место на карте 📷 От подписчика Геннадия 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>13.08.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16053</t>
+  </si>
+  <si>
+    <t>13.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16052</t>
+  </si>
+  <si>
+    <t>🧊 Цейский ледник, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Цейский ледник относится к числу крупных ледников Кавказа и отличается низким расположением нижней границы 📍 Координаты - 42.771844, 43.856902 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>13.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16050</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, Зольский район #КабардиноБалкарскаяРеспублика 📌 Водопад имеет высоту около 25–30 метров 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>12.08.26 23:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16049</t>
+  </si>
+  <si>
+    <t>12.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16048</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Куллумкол, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Путь к ущелью подойдёт не каждому — он включает подъём по сложной горной тропе и несколько переправ через холодные горные реки, поэтому требует выносливости и подготовки 📍 Координаты - 43.254469, 42.853216 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>12.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16042</t>
+  </si>
+  <si>
+    <t>🏔 Каменные шары #РеспубликаДагестан 📌 Размеры объектов различаются: их диаметр составляет от 30 сантиметров до 2,5 метров. Учёные считают, что сферические формы образовались в природе под воздействием определённых физических и химических процессов 📍 Координаты - 42.772935, 46.259698 🗺 Место на карте 📷 От подписчика chemodannoenastroenieirina 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>12.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16040</t>
+  </si>
+  <si>
+    <t>VALO — городской курорт в Санкт-Петербурге VALO — это апартаменты для краткосрочного проживания в формате городского курорта. Здесь можно не только остановиться в отеле, но и полноценно отдохнуть. ✨Бассейн для отдыха и восстановления ✨SPA-центр с оздоровительными услугами ✨ Фитнес для поддержания формы ✨ Доступны апартаменты с кухней ✨ До центра 15 минут Идеально для уикенда, отпуска или короткой поездки без выезда за город. Забронируйте апартаменты в VALO и отдохните с комфортом Перейти на сайт Номер реестровой записи: С782024005819, С782024011733. #реклама valohotelcity.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16039</t>
+  </si>
+  <si>
+    <t>🗽 Монумент Иисуса Христа в Ессентуках #СтавропольскийКрай 📌 Монумент был установлен с благословения архиепископа Пятигорского и Черкесского Феофилакта. Его создание заняло более года: образ выполнили из белой мраморной крошки на пожертвования частных лиц. Автором эскиза стал художник Александр Крейдин, а воплощением идеи занимались братья Виктор и Юрий Жоглины 📍 Координаты - 44.045404, 42.828251 🗺 Место на карте 📷 Альтурист 🎞 Прислать свои фотографии #Архитектура #Памятник</t>
+  </si>
+  <si>
+    <t>12.08.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16037</t>
+  </si>
+  <si>
+    <t>Ваш летний отдых Jumeirah Saadiyat Island предлагает спокойную атмосферу на побережье, где белоснежные пляжи встречаются с водами Аравийского залива. Насладитесь изысканной кухней, восстановите силы в отмеченном наградами спа-центре и любуйтесь прекрасными видами на море на протяжении всего пребывания. Просторные люксы с одной–тремя спальнями и виллы с двумя–пятью спальнями и частными бассейнами обеспечивают уединение и комфорт в элегантной современной обстановке. Частный пляж, SAL Beach Club, велнес-центр, студия пилатеса, а также корты для тенниса и падела — каждый момент создан для лёгкой и гармоничной островной жизни. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16036</t>
+  </si>
+  <si>
+    <t>🏛 Комплекс оборонно-сторожевых ингушских башен "Вовнушки", Джейрахский район #РеспубликаИнгушетия 📌 Между двумя башнями когда-то существовал подвесной мост. В случае осады по нему женщины, дети и пожилые люди могли попасть в более защищённую башню 📍 Координаты - 42.800853, 44.994718 🗺 Место на карте 📷 От подписчика Геннадия 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>11.08.26 23:39</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16035</t>
+  </si>
+  <si>
+    <t>Работа на Вашем авто в Яндекс Такси. Оставьте заявку! Таксопарк «Свои» - федеральный партнер Яндекс.Такси. Работаем круглосуточно, даже при ограничениях - мы в «белых списках». Подключаем без посещения офиса. Большой выбор тарифов: для самозанятых и ИП, для физ. лиц. Тарифы: Процентный 3%. Суточный 70₽. С заказа 10₽. Максимальный приоритет. Дополнительный заработок для водителей: Еженедельные цели от таксопарка, а так же от Яндекс Такси за выполненные заказы - до 19000₽. Бонус при подключении 300₽. Доход за привлеченного друга. Возможность подключения доставки. Промокоды для водителей — уточняйте при подключении! Предложение ограничено - оставьте заявку сейчас📱 Подать заявку #реклама taxi-svoi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16029</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Высота объекта составляет почти 1000 метров над уровнем моря, что делает его одной из самых высоких вершин в районе Кавказских Минеральных Вод 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 stassaprykii 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>11.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16025</t>
+  </si>
+  <si>
+    <t>🏔 Безенгийский язык тролля, Черекский район #КабардиноБалкарскаяРеспублика 📌 Объект получил своё название благодаря сходству скального выступа с языком легендарного существа из скандинавских мифов 📍 Координаты - 43.238734, 43.310605 🗺 Место на карте 📷 SlavonicTravel 🎞 Прислать свои фотографии #Природа #Скала</t>
+  </si>
+  <si>
+    <t>11.08.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16024</t>
+  </si>
+  <si>
+    <t>11.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16023</t>
+  </si>
+  <si>
+    <t>🌊 Бадукские озёра, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Озёра питаются преимущественно талыми водами, поэтому вода в них прогревается слабо. Даже в летний период её температура держится на уровне не выше +10 °C. 📍 Координаты - 43.377677, 41.657378 🗺 Место на карте 📷 От подписчицы Махмутовой Ольги 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>11.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16019</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Тана, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Тана расположен среди живописных гор, главной вершиной которых считается гора Лабода высотой 4314 метров 📍 Координаты - 42.886378, 43.521628 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>10.08.26 23:38</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16015</t>
+  </si>
+  <si>
+    <t>Доходная недвижимость у моря в Анапе Покупайте курортную недвижимость в рассрочку 0% от застройщика. Получайте до 2,5 млн ₽ в год от аренды благодаря высокому туристическому спросу и профессиональному управлению. ⚡ 300 метров до собственного пляжа ⚡ Рассрочка 0% без переплат ⚡ Старт продаж — квартиры от 8 млн ₽ ⚡ Потенциал роста стоимости до 80% на этапе строительства 💰 Узнайте актуальные цены и условия покупки. Смотреть Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16014</t>
+  </si>
+  <si>
+    <t>💦 Сахрайские водопады, Майкопский район #РеспубликаАдыгея 📌 Каскадные водопады с прозрачной водой среди мшистых скал и древних деревьев создают атмосферу нетронутой природы. Шумные потоки, срывающиеся с каменных уступов, подчёркивают величие и красоту этого места 📍 Координаты - 44.151220, 40.295492 🗺 Место на карте 📷 От подписчика MarkarisTrail 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>10.08.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16008</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гижгит, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 С озером связано множество преданий: по легендам, где-то рядом скрыты древние клады, которым приписывают необычные и сверхъестественные свойства 📍 Координаты - 43.464697, 42.990472 🗺 Место на карте 📷 От подписчицы Ольги 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>10.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16007</t>
+  </si>
+  <si>
+    <t>Ищете идею для выходных? "Катание на сапах, поездка на квадроциклах, рыбалка с новым мотором. Подборки лучших активностей на канале baikal_pt Подписаться #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16001</t>
+  </si>
+  <si>
+    <t>🏔 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 На плато Бермамыт можно увидеть Броккенского призрака — необычное оптическое явление, когда силуэт человека в виде тени появляется на облаках или в тумане 📍 Координаты - 43.711662, 42.441171 🗺 Место на карте 📷 johnstavropol 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>10.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16000</t>
+  </si>
+  <si>
+    <t>🏛 Мемориальная башня Андалал #РеспубликаДагестан 📌 Особый интерес вызывает дверь на верхнем уровне башни: она заперта изнутри, а её назначение и то, что находится за ней, остаются неизвестными 📍 Координаты - 42.431701, 46.986342 🗺 Место на карте 📷 От подписчика chemodannoenastroenieirina 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>10.08.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15999</t>
+  </si>
+  <si>
+    <t>Онлайн-школа Zorkium (ранее Школа Будущего Онлайн). На нашем канале: ✅ новости образования простым языком; ✅ психология, поддержка и немного юмора про школу, детей и родителей. Подписывайтесь, если хотите лучше ориентироваться в системе образования, тратить меньше времени на поиски информации и принимать решения спокойно и осознанно. Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15998</t>
+  </si>
+  <si>
+    <t>🌉 Мост "Дамский каприз", Кисловодск #СтавропольскийКрай 📌 За свою историю мост как минимум пять раз перестраивали из-за разрушительных наводнений: паводковые воды регулярно разрушали конструкцию, унося её части вниз по течению 📍 Координаты - 43.892585, 42.720735 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>10.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15997</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Актопрак, Чегемский район #КабардиноБалкарскаяРеспублика 📌 В прошлом через перевал пролегал караванный путь, что породило легенды о кладах, якобы спрятанных в районе Актопрака 📍 Координаты - 43.401829, 43.094976 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>09.08.26 23:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15996</t>
+  </si>
+  <si>
+    <t>Переехать из мегаполиса проще, чем кажется А что, если после работы не нужно стоять в пробке, до школы — несколько минут, а природа - не только по выходным? Доброград — новый город во Владимирской области, в 2,5 часах от Москвы. Здесь всё важное на расстоянии 15 минут: 🎓 школы и детские сады 🏃‍♂️ бассейн, спорт, теннис, падел, вейк-парк и гольф-поле 😊 лес, озёра, парки и 25 км велодорожек ✨ рестораны и SPA ✅ медицина Дети могут сами добираться до школы. Спорт и любимые занятия становятся частью обычного дня. А вместо часов в дороге появляется время на семью, друзей и себя. И это не место, куда приезжают только на выходные. Здесь уже живут 3000 человек из 60+ регионов России. Выбирайте свой формат: готовые квартиры, таунхаусы или земельные участки. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15993</t>
+  </si>
+  <si>
+    <t>🏔 Вид с плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Бермамыт — одно из лучших мест Карачаево-Черкесии для любителей горных панорам. С плато можно увидеть бескрайние луга, живописные долины и заснеженные вершины Эльбруса 📍 Координаты - 43.711662, 42.441171 🗺 Место на карте 📷 От подписчицы Александры 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>09.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15992</t>
+  </si>
+  <si>
+    <t>🌳 Парк Победы, Ессентуки #СтавропольскийКрай 📌 В парке произрастает множество видов растений, среди которых есть редкие. Благодаря разнообразию растительности он напоминает настоящий лес 📍 Координаты - 44.056405, 42.866535 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>08.08.26 20:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15987</t>
+  </si>
+  <si>
+    <t>🏛 Цандеровский институт механотерапии, Ессентуки #СтавропольскийКрай 📌 Здесь можно увидеть необычные тренажёры для имитации верховой езды — «лошадь» и «верблюд». На них во время съёмок фильма «Любовь и голуби» тренировались Людмила Гурченко и Александр Михайлов 📍 Координаты - 44.044504, 42.862580 🗺 Место на карте 📷 stassaprykii 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>08.08.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15986</t>
+  </si>
+  <si>
+    <t>💦 Санчарские водопады, Урупский район #КарачаевоЧеркесскаяРеспублика 📌 Перед верхними водопадами находится озеро, температура воды в нем обычно не превышает +6…+8 °C. 📍 Координаты - 43.452463, 40.959245 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>08.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15982</t>
+  </si>
+  <si>
+    <t>Насос Stern CP-10, Серебряный Напольный насос от Stern с максимальным давлением 80 psi Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15978</t>
+  </si>
+  <si>
+    <t>🏛 Собор Андрея Первозванного, Ставрополь #СтавропольскийКрай 📌 Купол украшает образ голубя, парящего в небесной синеве среди воздушных облаков 📍 Координаты - 45.044418, 41.961459 🗺 Место на карте 📷 johnstavropol 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>08.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15977</t>
+  </si>
+  <si>
+    <t>🌉 Каскадная лестница, Железноводск #СтавропольскийКрай 📌 Чтобы подняться по лестнице, необходимо преодолеть 574 ступени. Её длина составляет 860 метров, а перепад высот между началом и верхней точкой — 110 метров 📍 Координаты - 44.137261, 43.036850 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Лестница</t>
+  </si>
+  <si>
+    <t>08.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15975</t>
+  </si>
+  <si>
+    <t>08.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15974</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Адыл-су #КабардиноБалкарскаяРеспублика 📌 Ущелье окружено кольцом горных вершин, среди которых Шхельда, Уллукара (Чёрный великан), гора Башкара, пик Вольной Испании и Бжедух 📍 Координаты - 43.232637, 42.740493 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>08.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15970</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Северное Бирджалы, Зольский район #КабардиноБалкарскаяРеспублика 📌 У озера есть и другое название — Джикаульгенкёз, которое переводится как «мёртвый глаз джинна» 📍 Координаты - 43.379592, 42.537534 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>08.08.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15965</t>
+  </si>
+  <si>
+    <t>07.08.26 20:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15964</t>
+  </si>
+  <si>
+    <t>🗽 Место дуэли М.Ю. Лермонтова, Пятигорск #СтавропольскийКрай 📌 Историки до сих пор спорят о точном месте дуэли, называя как минимум шесть возможных локаций помимо той, где сегодня установлен памятный обелиск 📍 Координаты - 44.059415, 43.076788 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Архитектура #Памятник</t>
+  </si>
+  <si>
+    <t>07.08.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15963</t>
+  </si>
+  <si>
+    <t>🏛 Замок Фрегат, Ирафский район, село Ханаз #РеспубликаСевернаяОсетияАлания 📌 Форма замка напоминает древний корабль, застывший среди скал, будто он потерпел крушение и навсегда остался на берегу 📍 Координаты - 42.997762, 43.808202 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Замок #Заброшенное</t>
+  </si>
+  <si>
+    <t>07.08.26 19:32</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15962</t>
+  </si>
+  <si>
+    <t>07.08.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15961</t>
+  </si>
+  <si>
+    <t>💦 Салтинский водопад, Гунибский район #РеспубликаДагестан 📌 Салтинский водопад считается одним из самых необычных природных объектов Дагестана. Река Салтинка, протекая через Кудалинский каньон, скрывается под землёй и образует живописный подземный каскад. Во время дождей здесь можно увидеть мощный поток воды, а в ясные дни — завораживающее сочетание света, камня и воды 📍 Координаты - 42.390001, 47.066585 🗺 Место на карте 📷 evgeniy.vazhenin 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>07.08.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15959</t>
+  </si>
+  <si>
+    <t>07.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15958</t>
+  </si>
+  <si>
+    <t>🌊 Чиркейское водохранилище #РеспубликаДагестан 📌 Площадь водохранилища составляет 42,4 км², а объём воды — 2,78 км³. Глубина водоёма достигает 220 метров, длина береговой линии — 86 км, а абсолютная высота над уровнем моря составляет 335 метров. 📍 Координаты - 42.953566, 46.912175 🗺 Место на карте 📷 iamshayahh 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>07.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15957</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Со смотровой площадки возле лабиринта можно полюбоваться панорамой Эльбруса и красотой окружающих альпийских лугов. 📍 Координаты - 43.522251, 42.384258 🗺 Место на карте 📷 От подписчицы Светы 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>07.08.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15951</t>
+  </si>
+  <si>
+    <t>Спиннинг для рыбалки Maximus RESPECT 27 M/MH 2,7m... Спиннинг для рыбалки Maximus RESPECT 27 M/MH 2,7m 5-25g/10-40g (2 хлыста), Черный Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15946</t>
+  </si>
+  <si>
+    <t>🏔 Вид на озеро Гижгит с горы Науджидза, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Гижгит — искусственный водоём, который появился в результате деятельности Тырныаузского горно-обогатительного комбината 📍 Координаты - 43.495863, 42.882799 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15945</t>
+  </si>
+  <si>
+    <t>🌉 Лестница Мэздах, Майкоп #РеспубликаАдыгея 📌 К лестнице можно пройти по прогулочному маршруту вдоль реки Белой, где оборудованы зоны отдыха 📍 Координаты - 44.589650, 40.103071 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>06.08.26 20:32</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15942</t>
+  </si>
+  <si>
+    <t>06.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15941</t>
+  </si>
+  <si>
+    <t>🏜 Махарское ущелье #КарачаевоЧеркесскаяРеспублика 📌 При посещении ущелья Махар можно увидеть горные вершины, озёра, буреломы и стремительную реку с порогами, подвесными мостами и перекинутыми через неё брёвнами. Особый интерес представляют нарзанные источники, известные своими полезными свойствами. Ущелье расположено на высоте около 2000 метров над уровнем моря 📍 Координаты - 43.318435, 41.992509 🗺 Место на карте 📷 От подписчицы Евгении 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>06.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15939</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 В нарзанной галерее можно попробовать три вида нарзана — общий, сульфатный и доломитный. Воду подают как охлаждённой, так и подогретой 📍 Координаты -43.899782, 42.717117 🗺 Место на карте 📷 От подписчицы Ольги 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>06.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15938</t>
+  </si>
+  <si>
+    <t>Бесплатный курс 2026 г. "Домашний хлеб на закваске" ❤️Уже через неделю вы испечете свой домашний хлеб на закваске! На курсе вместе выведем закваску, сделаем свой первый замес, дам подробные инструкции для каджого этапа работы с закваской и тестом. И уже через неделю флешмоба вы испечете Латвийский кисло-сладкий хлеб и Французскую пшеничную булку ✨ Самых активных участников ждут призы и подарки: - За выполнение домашних заданий вам начисляются бонусные рубли. Регистрируйтесь на Хлебный флешмоб прямо сейчас и получите 3000 бонусных рублей 💰 ✅Поймете, что дома можно легко самой испечь вкусный хлеб, даже если раньше вы этого не делали. Порадуете себя и своих близких вкусным, полезным хлебом на закваске ❤️Регистрируйтесь на курс и испеките свой ароматный, полезный, домашний хлеб Зарегистрироваться #реклама 16+ lesson.sshleb.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15937</t>
+  </si>
+  <si>
+    <t>🏜 Гондарайское ущелье #КарачаевоЧеркесскаяРеспублика 📌 В ущелье сохранились свидетельства древних культур: археологические памятники и старинные сооружения 📍 Координаты - 43.309347, 42.014633 🗺 Место на карте 📷 От подписчицы ekaterina_l24 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>06.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15931</t>
+  </si>
+  <si>
+    <t>Все экскурсии в ГОА и Индии - Наш Телеграм-канал Ищете честные экскурсии в ГОА от проверенных организаторов? В нашем Телеграм-канале собраны лучшие авторские маршруты по Индии с русскими гидами и комфортным транспортом. Выбирайте направление на любой вкус: - Загадочный Хампи (поездка на 2 дня); - Древняя Гакарна и Мурудешвар (величественная статуя Шивы); - Легендарный Золотой Треугольник (Дели-Агра-Джайпур); - Насыщенный тур Мумбаи (Бомбей); - Уютные экокотеджи в диких горах для полного релакса; - Морские погулки и незабываемая рыбалка; Актуальное расписание, реальные отзывы и бронирование онлайн. Переходите в канал, чтобы знать цены и занять места. Смотреть #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15925</t>
+  </si>
+  <si>
+    <t>💦 Водопад Абай-Су, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Водопад находится на высоте около 2100 метров над уровнем моря 📍 Координаты - 43.215119, 43.034709 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>06.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15924</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Вершины разделяет седловина, расстояние между которыми достигает примерно 1,5 км 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>06.08.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15923</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFHsrEVF 🫱🏼‍🫲🏽🏠Арматура, бетон, раствор — это мы уважаем. Но сейчас предлагаем кое-что получше: ваш будущий дом. 🚀🧱В честь Дня строителя — скидки в Кисловодске. Метры со вкусом, кладовка в подарок, техника — на выбор. До 9 августа.🏗️👍🏽 Стройка — это круто. А готовое жильё со скидкой — ещё круче. 💎🧱Арматура, бетон, раствор — это мы уважаем. Но сейчас предлагаем кое-что получше: ваш будущий дом. 🚘В честь Дня строителя — скидки в Кисловодске. Метры со вкусом, кладовка в подарок, техника — на выбор. До 9 августа.💫 Стройка — это круто. А готовое жильё со скидкой — ещё круче. Подробнее в наших офисах продаж: ул. Промышленная, 23; ул. Рассветная, 8. Звоните: +7 (865) 222-27-30.</t>
+  </si>
+  <si>
+    <t>06.08.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15922</t>
+  </si>
+  <si>
+    <t>Поступление в ведущие университеты Китая! ✅Высшее образование в Китае может быть бесплатным! Китай предлагает несколько видов грантов, которые могут полностью покрыть обучение, проживание и даже давать ежемесячные выплаты. А наши студенты получают преимущества при поступлении и отборе на грант в вузах-партнёрах. Мы сопровождаем вас на каждом этапе — от выбора университета и программы до зачисления. Также помогаем подать документы в любой вуз Китая, даже вне партнёрской сети Мы работаем напрямую с университетами, сопровождаем студентов на каждом этапе и остаёмся на связи до самого заселения. Успешно отправили более 400 студентов в Китай за последние 3 года. Смотреть #реклама krasnydrakon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15919</t>
+  </si>
+  <si>
+    <t>💦 Водопад Абай-Су, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Водопад назван в честь легендарного балкарского охотника Абая, прославившегося меткой стрельбой. В переводе с карачаево-балкарского его название буквально означает «вода Абая». 📍 Координаты - 43.215119, 43.034709 🗺 Место на карте 📷 От подписчика Сергея 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>05.08.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15918</t>
+  </si>
+  <si>
+    <t>05.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15917</t>
+  </si>
+  <si>
+    <t>💦 Водопад Галдоридон, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Даже в жаркую и сухую погоду водопад не пересыхает, сохраняя свой поток 📍 Координаты - 42.910854, 43.552444 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>05.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15914</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Махар, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Озеро питается водами нескольких горных рек. Его сток образует реку Махар, которая затем становится притоком Кубани 📍 Координаты - 43.233586, 41.925705 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>05.08.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15911</t>
+  </si>
+  <si>
+    <t>05.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15910</t>
+  </si>
+  <si>
+    <t>🏜 Баксанское ущелье, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Ущелье получило название в честь реки Баксан, берущей начало в районе ледников Эльбруса 📍 Координаты - 43.342350, 42.832389 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>05.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15909</t>
+  </si>
+  <si>
+    <t>🏔 Гора Шалбуздаг, Докузпаринский район #РеспубликаДагестан 📌 Горный массив сложен известняками, сланцами и песчаниками — породами, которые легко подвергаются выветриванию. Именно этот процесс сформировал его необычный и причудливый рельеф 📍 Координаты - 41.337881, 47.798685 🗺 Место на карте 📷 От подписчицы Lanakoval_ph 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>05.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15904</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 790 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15903</t>
+  </si>
+  <si>
+    <t>🏔 Плато Канжол (Кинжал), Зольский район #КабардиноБалкарскаяРеспублика 📌 Высота плато составляет около 2850–2980 метров над уровнем моря 📍 Координаты - 43.600436, 42.752445 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>05.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15902</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Проходы между скалами имеют разную ширину — от нескольких сантиметров до нескольких метров, а высота каменных стен достигает 8 метров 📍 Координаты - 43.522251, 42.384258 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>04.08.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15899</t>
+  </si>
+  <si>
+    <t>🏜 Кармадонское ущелье, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Окрестности ущелья богаты достопримечательностями: здесь можно посетить Аланский монастырь, увидеть гору Казбек, древний некрополь Даргавс и Куртатинское ущелье 📍 Координаты - 42.842944, 44.517878 🗺 Место на карте 📷 От подписчицы Марины Т. 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>04.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15898</t>
+  </si>
+  <si>
+    <t>💦 Медовые водопады, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 С водопадами связана легенда о пчёлах, которые в древности устраивали свои жилища в окружающих скалах 📍 Координаты - 43.883487, 42.586819 🗺 Место на карте 📷 dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>04.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15897</t>
+  </si>
+  <si>
+    <t>04.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15896</t>
+  </si>
+  <si>
+    <t>💦 Водопад Девичьи Косы (Чыранбаши-су), Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Водопад стал одной из локаций фильма «Вертикаль» (1967), снятого Станиславом Говорухиным и Борисом Дуровым. Главную роль в картине сыграл Владимир Высоцкий 📍 Координаты - 43.273979, 42.492363 🗺 Место на карте 📷 От подписчицы Марии Давыдовой 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>04.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15893</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Ромашкино, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Озеро расположено на высоте 2790 метров над уровнем моря, а его площадь составляет около 3800 м². Предполагается, что название связано с большим количеством ромашек, которые растут на восточном берегу 📍 Координаты - 43.232708, 41.912909 🗺 Место на карте 📷 От подписчика hostour_Maximum 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>04.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15890</t>
+  </si>
+  <si>
+    <t>Пора выбирать стратегию подготовки к ЕГЭ и ОГЭ 2027 Бесплатный вебинар MAXIMUM для учеников 7–11 классов и их родителей. Разберём, как выстроить подготовку к ОГЭ и ЕГЭ ✨без хаоса✨: ✅ какую стратегию выбрать, как двигаться к ЕГЭ на 80+ и ОГЭ на 5 ✅ какие лайфхаки действительно работают ✅ как подобрать формат занятий под свои цели Ведущий вебмнара – эксперт из топ-10 лекторов России форума «Навигатор образования». На вебинаре можно будет задать вопросы о подготовке прямо в чате. Подарок каждому зарегистрировавшемуся — «Большой гайд по всем предметам»: 79 страниц полезной информации для сдающих ОГЭ и ЕГЭ в этом году. Регистрируйтесь бесплатно на вебинар 6 августа и начинайте подготовку с понятного плана. Записаться онлайн #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15889</t>
+  </si>
+  <si>
+    <t>🧊 Цейский ледник, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Общая площадь ледника оценивается приблизительно в 10 квадратных километров 📍 Координаты - 42.771844, 43.856902 🗺 Место на карте 📷 От подписчицы Евгении 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>04.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15885</t>
+  </si>
+  <si>
+    <t>🌉 Калинов мост, Зольский район, земли ГУП Аурсентх #КабардиноБалкарскаяРеспублика 📌 Название «Калинов мост» не имеет отношения к ягодному кустарнику калине. Оно происходит от слова «калить», означавшего в древнерусском языке нагревать до раскалённого состояния. В фольклоре этот образ связывали с огненной переправой между разными мирами 📍 Координаты - 43.433580, 42.531625 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>03.08.26 23:39</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15879</t>
+  </si>
+  <si>
+    <t>В Домбай всей семьёй – по семейному тарифу В отеле TAUKEL 4* есть просторные номера с видами на горы и собственной кухней – удобно для отдыха с детьми. Вас ждут завтраки «шведский стол», туры и экскурсии для всей семьи, SPA с тёплым бассейном, хамамом и сауной. Семейный тариф доступен при бронировании на официальном сайте. Узнать цену Номер реестровой записи: С092026022062. #реклама 16+ taukeldombay.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15874</t>
+  </si>
+  <si>
+    <t>⛺️ Поляна Эммануэля, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 На скале Поляны Эммануэля до сих пор можно увидеть надпись, оставленную в память об экспедиции 1829 года. 📍 Координаты - 43.431969, 42.517026 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>03.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15870</t>
+  </si>
+  <si>
+    <t>🏜 Махарское ущелье #КарачаевоЧеркесскаяРеспублика 📌 Есть версия, что ущелье получило своё название от древнего племени махаров, населявшего эти земли ещё в IV тысячелетии до н. э. 📍 Координаты - 43.318435, 41.992509 🗺 Место на карте 📷 От подписчицы Оксаны 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>03.08.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15866</t>
+  </si>
+  <si>
+    <t>Кроссоверы HONGQI. Гармония в движении. Кроссоверы HONGQI созданы для тех, кто ценит статус, комфорт и уверенность за рулем. Выразительный дизайн, премиальные материалы, передовые технологии и высокий уровень оснащения делают каждую поездку особенной. От городских улиц до загородных маршрутов — мощность, комфорт и безопасность сопровождают вас на каждом километре пути. Почувствуйте гармонию технологий и роскоши. Запишитесь на тест-драйв HONGQI уже сегодня. Узнать больше #реклама hongqi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15865</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, Зольский район #КабардиноБалкарскаяРеспублика 📌 С тюркского языка название переводится как «чёрная скала» («кара кая») и «вода» («су») 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>03.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15859</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 В некоторых исторических источниках гора упоминается под названием Машуха 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>02.08.26 23:41</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15855</t>
+  </si>
+  <si>
+    <t>02.08.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15854</t>
+  </si>
+  <si>
+    <t>🚶 Плато Канжол (Кинжал), Зольский район #КабардиноБалкарскаяРеспублика 📌 На Канжоле практически всегда ветрено, а погода может резко меняться даже в течение одного дня 📍 Координаты - 43.600436, 42.752445 🗺 Место на карте 📷 От подписчика Геннадия 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>02.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15853</t>
+  </si>
+  <si>
+    <t>🏜 Гондарайское ущелье #КарачаевоЧеркесскаяРеспублика 📌 Водопад «Чёртова мельница» — одна из известных достопримечательностей ущелья. Он находится в узком каньоне, где мощный поток воды пробивается через отверстие в природной каменной плите, создавая впечатление кипящей воды 📍 Координаты - 43.309347, 42.014633 🗺 Место на карте 📷 От подписчицы Евгении 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>02.08.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15851</t>
+  </si>
+  <si>
+    <t>Aliée Istanbul. Стильный пятизвездочный отель в Стамбуле Бутик-отель для тех, кто выбирает не стандартную роскошь, а атмосферу и эстетику✨. ✅Номера с современным дизайном, гастрономические пространства, спа и открытые зоны у воды — всё создано для спокойного и красивого отдыха в Стамбуле. ✅Локация на Золотом Роге даёт редкий для города формат: вода, виды и ощущение уединения рядом с центром. ✅ Подойдёт, если вы ищете новый, стильный и неочевидный luxury в Стамбуле. 📱 Забронируйте заранее — отель небольшой и быстро заполняется. Узнать цену #реклама alieeistanbul.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15850</t>
+  </si>
+  <si>
+    <t>🏜 Цейское ущелье, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Около 150 млн лет назад в результате столкновения литосферных плит возник ледник, а его таяние со временем привело к образованию этого ущелья 📍 Координаты - 42.801830, 43.946987 🗺 Место на карте 📷 От подписчицы Евгении 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>02.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15847</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Успения Пресвятой Богородицы, Ессентуки #СтавропольскийКрай 📌 Сооружение представляет собой кирпичный храм в русско-византийском стиле с оригинальным двухъярусным построением 📍 Координаты - 44.044963, 42.828221 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>01.08.26 23:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15846</t>
+  </si>
+  <si>
+    <t>ЖК Начало. Дом-Вселенная на Пресне, метро Ул.1905 года 🚗 Расположен в престижном Пресненском районе. 12 минут на машине до Кремля, 15 минут пешком до ст. "Улица 1905 года", 6 минут на машине до Сити. Три парка с трех сторон. 🏠 Фантастические панорамы Москвы. Воробьевы горы, Лужники и Сити – как на ладони. ⚡ Уникальная архитектура проекта: Футуристичные формы, стеклянные фасады, 3 уровня благоустройства. ❤️ Клуб резидентов 1300 кв.м. включает кинозал, фитнес-студию, переговорные комнаты, детский клуб с репетиторскими. Своя улица кафе и ресторанов с летними террасами. 📱 Огороженная территория с круглосуточной охраной, системой контроля доступа и видеонаблюдением обеспечивает высокий уровень приватности и безопасности для всех резидентов. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.click О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15845</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Скифский акинак", Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Акинак был частью скифской триады — набора характерных предметов, связанных со скифской культурой 📍 Координаты - 42.793323, 44.373457 🗺 Место на карте 📷 От подписчицы @iEnnifir 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>01.08.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15844</t>
+  </si>
+  <si>
+    <t>🌲 Эко парк "Долина Нарзанов" #КабардиноБалкарскаяРеспублика 📌 Здесь насчитывается свыше 20 минеральных источников с различным химическим составом воды. Наибольший интерес представляет источник с серебряной водой, обогащённой ионами серебра 📍 Координаты - 43.692716, 42.681887 🗺 Место на карте 📷 От подписчицы Александры 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>01.08.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15843</t>
+  </si>
+  <si>
+    <t>01.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15842</t>
+  </si>
+  <si>
+    <t>🏛 Могильники Фардык-Кешене, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Над могилой сооружали каменную насыпь, высота которой соответствовала росту погребённого 📍 Координаты - 43.263145, 43.150462 🗺 Место на карте 📷 От подписчицы Александры 🎞 Прислать свои фотографии #Архитектура #Могильники</t>
+  </si>
+  <si>
+    <t>01.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15841</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Чаулучат Нижнее, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Тёплая вода делает озеро Чаулучат Нижнее подходящим местом для купания 📍 Координаты - 43.251729, 41.906773 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>01.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15838</t>
+  </si>
+  <si>
+    <t>Скидка на гели Ariel и Tide! Скидка 30% на гели для стирки Ariel и Tide по промокоду STIRKA30 Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15837</t>
+  </si>
+  <si>
+    <t>🏜 Тызыльское ущелье, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Тызыльское ущелье привлекает не только природными пейзажами: в его окрестностях сохранились археологические памятники, связанные с древним населением Кавказа 📍 Координаты - 43.592698, 43.030249 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>01.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15836</t>
+  </si>
+  <si>
+    <t>🏔 Памятный знак отряда Шуцбунд, Железноводск #СтавропольскийКрай 📌 Памятный знак появилась в июле 1934 года как знак памяти о погибших товарищах 📍 Координаты - 44.138474, 43.030173 🗺 Место на карте 📷 От подписчика Матвея П. 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>01.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15835</t>
+  </si>
+  <si>
+    <t>Мы собрали бесплатный каталог красивых мест на карте в мобильном приложении. Скачать 👇 • App Store • Google Play • RuStore</t>
+  </si>
+  <si>
+    <t>01.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15834</t>
+  </si>
+  <si>
+    <t>🏔 Шар в скале, Нижний Архыз #КарачаевоЧеркесскаяРеспублика 📌 Шары имеют почти идеальную округлую форму, а их размеры варьируются от 20 сантиметров до 1 метра в диаметре. Главная особенность этих образований — слоистая структура: после откалывания внешнего слоя становится виден следующий, отличающийся по составу 📍 Координаты - 43.691016, 41.488333 🗺 Место на карте 📷 От подписчика Андрея 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>01.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15833</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус входит в международный список высочайших вершин континентов «Семь вершин». Талые воды его ледников питают крупнейшие реки Северного Кавказа — Кубань, Малку и Баксан 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>31.07.26 23:19</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15832</t>
+  </si>
+  <si>
+    <t>Уход за кожей лица от GELTEK при склонности к высыпаниям Базовый уход для кожи, склонной к высыпаниям и жирному блеску. Средства Geltek помогают поддерживать чистоту кожи, более ровный тон и ухоженный внешний вид. Лёгкие формулы подходят для регулярного применения, не перегружают кожу и комфортны в использовании. Подходит для тех, кто хочет системный уход без сложных схем. Соберите свой набор под тип кожи и задачи. Узнать больше #реклама ozon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15831</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 С вершины горы спускаются 23 ледника, которые питают реки Северного Кавказа. Среди крупнейших водотоков, связанных с их таянием, — Кубань, Малка и Баксан 📍 Координаты - 43.352160, 42.437702 🗺 Место на карте 📷 От подписчика Konstantin Kordonsky 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>31.07.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15830</t>
+  </si>
+  <si>
+    <t>🧊 Цейский ледник, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Основание ледника находится на отметке 2200 м над уровнем моря — необычно низкой для Кавказа. Толщина ледяного покрова варьируется от 20 до 80 м, местами достигая 300 м. Внизу ледник имеет небольшую ширину, а по мере подъёма расширяется почти до километра. Примерно на высоте 2500 м скалы сжимают его русло, образуя множество трещин и ледопадов 📍 Координаты - 42.771844, 43.856902 🗺 Место на карте 📷 От подписчика Геннадия 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>31.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15827</t>
+  </si>
+  <si>
+    <t>🚌 Выходите на следующей? На автобусе можно поехать к близким, на выходные в соседний город, к морю, по делам или туда, где просто давно хотелось побывать. Unitiki — сервис для покупки автобусных билетов онлайн по всей России. ◦ 20 000 направлений от 2 500 перевозчиков в одном месте. ◦ Сравнивайте цены и выбирайте подходящий рейс. ◦ Электронный билет сразу на почту — никаких очередей на автовокзале. А в нашем Телеграм-канале можно найти: 🗺 конкурсы, 🗺 розыгрыши бесплатных билетов, 🗺 необычные маршруты, 🗺 советы для дороги, 🗺 идеи поездок по России и мн.др.! Подписывайтесь, чтобы выбрать свою следующую остановку: https://t.me/unitiki_ru 🚏</t>
+  </si>
+  <si>
+    <t>31.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15826</t>
+  </si>
+  <si>
+    <t>🏔 Перевал Гум-Баши, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Название Гумбаши переводится как «Песчаная голова». Оно связано с особенностями местного рельефа — скалы здесь сложены из песчаника и известняка 📍 Координаты - 43.776534, 42.185137 🗺 Место на карте 📷 От подписчицы @BegizardovaLyuda 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>31.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15822</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект «Луна», Кисловодск #СтавропольскийКрай 📌 Арт-объект «Луна» представляет собой масштабную световую инсталляцию, расположенную в Кисловодском национальном парке. Её высота составляет 7 метров, а диаметр — 4 метра. 📍 Координаты - 43.892954, 42.720354 🗺 Место на карте 📷 От подписчицы Юлии 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>30.07.26 19:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15821</t>
+  </si>
+  <si>
+    <t>Экспедиция «Ульяновск юрского периода» Найдите свой первый аммонит или кость ихтиозавра — в настоящей палеонтологической экспедиции! Геопарк «Ундория», р. Волга ⚡ 18-20 сентября ⚡ Профессиональный геолог-гид ⚡ Проживание и питание включены 💰 Цена: 40 000 ₽ Находки можно забрать домой. А особо ценные войдут в экспозицию музея — с вашим именем! Перейти на сайт #реклама 16+ paleopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15820</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Руки", Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Главная особенность памятника — две огромные бетонные ладони весом по три тонны каждая, в которых находится живая сосна местного сорта, перенесённая из заповедника. Автором идеи стал бизнесмен Валерий Авдольян, задумавший объект как символ заботы о природе. Созданием композиции занималась команда скульпторов, а финальные детали оформления выполнил Владимир Габолаев 📍 Координаты - 42.793535, 44.005739 🗺 Место на карте 📷 От подписчика Геннадия 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>30.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15819</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 Является второй по площади останцовой горой Пятигорья после Бештау, занимая территорию около 20 км². 📍 Координаты - 44.173693, 43.101800 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>30.07.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15813</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15812</t>
+  </si>
+  <si>
+    <t>🌳 Балансировка камней, Кисловодск #СтавропольскийКрай 📌 В процессе строительства объект может обрушиться из-за слабой опоры, но мастер спокойно восстанавливает его и продолжает работу без разочарования 📍 Координаты - 43.897594, 42.717576 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>30.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15811</t>
+  </si>
+  <si>
+    <t>🏛 Замок коварства и любви, Кисловодск #СтавропольскийКрай 📌 Название скалы связано с местной легендой о трагической любви дочери князя и простого пастуха 📍 Координаты - 43.897027, 42.665337 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>30.07.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15810</t>
+  </si>
+  <si>
+    <t>30.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15809</t>
+  </si>
+  <si>
+    <t>🌳 Парк Победы, Ессентуки #СтавропольскийКрай 📌 Парк был основан в 1903 году и первоначально носил название Английский. Такое имя он получил благодаря своему стилю, созданному по принципам английских ландшафтных парков с их свободной планировкой и естественными композициями. В советский период парк переименовали в Комсомольский, а своё современное название — парк Победы — он получил в 1985 году к 40-летию Победы в Великой Отечественной войне 📍 Координаты - 44.056405, 42.866535 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>29.07.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15805</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Семицветное, Архызское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Семицветное озеро считается одной из самых удивительных природных достопримечательностей Архыза. Водоём расположен на высоте около 2420 метров над уровнем моря, в верхней части долины реки Большая Дукка. Его главная особенность — вода, способная менять цвет от ярко-бирюзового до тёмно-синего в зависимости от погоды и освещения 📍 Координаты - 43.487363, 41.075540 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>29.07.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15801</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Султан», Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Водопад «Султан» считается одним из самых живописных и впечатляющих водопадов Северного Приэльбрусья 📍 Координаты - 43.433654, 42.533197 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>29.07.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15800</t>
+  </si>
+  <si>
+    <t>29.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15799</t>
+  </si>
+  <si>
+    <t>🌊 Бадукские озера, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Бадукские озёра считаются одними из самых молодых горных озёр Кавказа. Они появились примерно 150–200 лет назад в результате обвала, который перегородил русло реки и создал природные запруды 📍 Координаты - 43.377496, 41.656452 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>29.07.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15793</t>
+  </si>
+  <si>
+    <t>💦 Мидаграбинские водопады, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Источником питания водопадов служат талые воды ледников Главного Кавказского хребта. Многие из них проявляют себя только в определённые сезоны и могут менять силу потока в зависимости от объёма поступающей воды 📍 Координаты - 42.753544, 44.363297 🗺 Место на карте 📷 От подписчицы Евгении 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>29.07.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15790</t>
+  </si>
+  <si>
+    <t>Кинопоиск до 360 дней бесплатно Кинопоиск — тысячи фильмов и сериалов без рекламы, в высоком качестве. Яндекс Музыка и Книги тоже в мультиподписке Плюс. Попробуйте бесплатно ❤️ Попробовать #реклама 18+ kinopoisk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15789</t>
+  </si>
+  <si>
+    <t>🌳 Долина роз, Кисловодск #СтавропольскийКрай 📌 Одной из особенностей Долины роз является чистый воздух, наполненный фитонцидами — веществами растительного происхождения, оказывающими положительное влияние на организм 📍 Координаты - 43.895481, 42.738632 🗺 Место на карте 📷 От подписчицы Юлии 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>29.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15788</t>
+  </si>
+  <si>
+    <t>🏛 Проспект В.В. Путина, Грозный #ЧеченскаяРеспублика 📌 Это один из старейших проспектов города, исторически выполняющий функцию центральной улицы. В настоящее время он является важным общественным пространством, где расположены государственные учреждения, культурные центры и торговые объекты: Национальный музей Чеченской Республики, Дворец молодёжи, ЦУМ, Дом моды, театрально-концертный зал и одна из крупнейших мечетей России — «Сердце Чечни» 📍 Координаты - 43.317349, 45.692670 🗺 Место на карте 📷 От подписчика Геннадия 🎞 Прислать свои фотографии #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>28.07.26 22:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15787</t>
+  </si>
+  <si>
+    <t>Накопительный счёт в Сейвах со ставкой до 15% Сейв без срока — для тех, кто хочет держать деньги под рукой и получать доход каждый день ✨ • До 15% годовых • Ежедневна выплата процентов • Доход на фактический остаток Откройте Сейв онлайн и пользуйтесь деньгами без ограничений! Узнать больше Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15786</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект Рог изобилия, Алагирский район, Буронское сельское поселение #РеспубликаСевернаяОсетияАлания 📌 Для размещения массивного рога на отвесной скале, окружённой лесной растительностью, сварщики несколько дней выполняли монтажные работы. Конструкция отличается крупными размерами и украшена сложным кованым орнаментом с элементами инкрустации 📍 Координаты - 42.794573, 44.004253 🗺 Место на карте 📷 От подписчика Геннадия 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>28.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15785</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 Когда-то во внутреннем дворе находились специальные самовары для подогрева нарзана. Из-за постоянных клубов пара и дыма это место в шутку называли «винокуренным заводом» 📍 Координаты -43.899782, 42.717117 🗺 Место на карте 📷 От подписчицы Елены Сахацкой 🎞 Прислать свои фотографии #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>28.07.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15784</t>
+  </si>
+  <si>
+    <t>28.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15783</t>
+  </si>
+  <si>
+    <t>🏛 Замок Бетала Калмыкова, Зольский район #КабардиноБалкарскаяРеспублика 📌 Некоторое время замок использовался как дача Бетала Калмыкова — первого секретаря Кабардино-Балкарского обкома и одного из активных участников установления советской власти на Северном Кавказе 📍 Координаты - 43.696209, 42.677165 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>28.07.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15782</t>
+  </si>
+  <si>
+    <t>28.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15780</t>
+  </si>
+  <si>
+    <t>🏛 Мечеть, курортный посёлок Домбай #КарачаевоЧеркесскаяРеспублика 📌 Мечеть в Домбае расположена у реки Аманауз и была построена в 2019 году. Она выделяется синими рельефными куполами и гармонично вписывается в горный пейзаж. Сегодня это не только действующий религиозный объект, где ежедневно звучит призыв к молитве, но и одна из заметных достопримечательностей курорта 📍 Координаты - 43.288573, 41.622293 🗺 Место на карте 📷 От подписчицы Анны 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мечеть</t>
+  </si>
+  <si>
+    <t>27.07.26 20:46</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15779</t>
+  </si>
+  <si>
+    <t>Экспедиция «Ульяновск юрского периода» Найдите свой первый аммонит или кость ихтиозавра — в настоящей палеонтологической экспедиции! Геопарк «Ундория», р. Волга ⚡ 21-23 августа ⚡ Профессиональный геолог-гид ⚡ Проживание и питание включены 💰 Цена: 40 000 ₽ Находки можно забрать домой. А особо ценные войдут в экспозицию музея — с вашим именем! Перейти на сайт #реклама 16+ paleopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15778</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба А.И. Твалчрелидзе (Дача Кшесинской), Кисловодск #СтавропольскийКрай 📌 Несмотря на распространённое название, «Дача Кшесинской» не была связана с балериной Матильдой Кшесинской. Она никогда не проживала в этом здании и сама указывала в мемуарах на отсутствие у неё недвижимости в Кисловодске 📍 Координаты - 43.901757, 42.730332 🗺 Место на карте 📷 От подписчицы Юлии 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>27.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15777</t>
+  </si>
+  <si>
+    <t>💧 Зеркальный пруд, Кисловодск #СтавропольскийКрай 📌 Своё название пруд получил благодаря чистой и спокойной воде, отражающей окружающий пейзаж подобно зеркальной поверхности 📍 Координаты - 43.893306, 42.720260 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>27.07.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15776</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 2 049 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 2 049 000₽, господдержка 925 000₽*. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15775</t>
+  </si>
+  <si>
+    <t>🌊 Чиркейское водохранилище #РеспубликаДагестан 📌 Водоём занимает площадь более 42 км². 📍 Координаты - 42.953566, 46.912175 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>27.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15771</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Северное Бирджалы, Зольский район #КабардиноБалкарскаяРеспублика 📌 Озеро большую часть года сковано льдом, что связано с постоянно низкими температурами в высокогорье. Летом вода прогревается не более чем до +6 °C. Источником питания служат талые ледники, а из озера вытекает река Бирджилы-Су, играющая важную роль в водной системе региона 📍 Координаты - 43.379592, 42.537534 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.07.26 22:48</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15766</t>
+  </si>
+  <si>
+    <t>Семь лет вожу людей на Камчатку и Курилы Вертолёты, погранзоны, медведи, штормы и сметы. Пишу о том, с чем сталкиваюсь каждый сезон, собирая частные маршруты по Камчатке, Курилам и Сахалину. Здесь не будет восторженных эпитетов и подборок мест. Будет то, что реально решает исход поездки: в какие дни летает вертолёт, где ночевать на Итурупе, сколько закладывать на погоду. К слову, бюджет такой поездки упирается не в отель, а в логистику. Об этом почему-то не пишет никто. Подписывайтесь — пригодится задолго до того, как соберётесь. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15764</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Донгуз-Орун-Кёль, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Название озера Донгуз-Орун-Кёль с балкарского языка переводится как «озеро возле свиного загона». По одной из версий, такое название связано со Сванетией, расположенной за перевалом, где традиционно разводили свиней 📍 Координаты - 43.220682, 42.466633 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.07.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15758</t>
+  </si>
+  <si>
+    <t>26.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15757</t>
+  </si>
+  <si>
+    <t>🌊 Дукинские озера и путь к ним, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Дуккинские озёра — одна из самых популярных природных достопримечательностей в окрестностях Архыза. Они расположены в долине реки Малая Дукка, поэтому также известны как Малодуккинские озёра. Иногда их называют Аркасарскими — по названию хребта, на склонах которого они находятся, однако официально это название относится только к одному из водоёмов 📍 Координаты - 43.531257, 41.054569 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15753</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Цей-Лоам #РеспубликаИнгушетия 📌 Путь к перевалу Цей-Лоам пролегает через старинные ингушские поселения, сохранившие уникальное архитектурное наследие. Здесь находятся средневековые башни, комплексы Вовнушки, Эгикал, Таргим, а также храм Тхаба-Ерды 📍 Координаты - 42.819374, 44.831641 🗺 Место на карте 📷 От подписчика Геннадия 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>25.07.26 22:49</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15751</t>
+  </si>
+  <si>
+    <t>Просто показываем промокод Просто предлагаем съездить отдохнуть со скидкой 5000 рублей от Яндекс Путешествий. Больше ничего от вас не хотим, потому что понимаем, что сил нет. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15750</t>
+  </si>
+  <si>
+    <t>🏔 Гора Верхний Джинал, Зольский район #КабардиноБалкарскаяРеспублика 📌 С вершины горы открываются впечатляющие панорамы: на юге видны Северное Приэльбрусье, высокогорные плато и хребты, а на севере — группа гор-лакколитов, среди которых Джуца, Юца, Машук и Бештау 📍 Координаты - 43.841105, 42.854545 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>25.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15744</t>
+  </si>
+  <si>
+    <t>🌲 Парк им. Букреева П. В, посёлок Гончарка #РеспубликаАдыгея 📌 Дендрологический парк имени Петра Букреева занимает площадь около 150 гектаров. Он был основан в 1970 году по инициативе председателя местного совхоза Петра Васильевича Букреева. Сначала здесь высадили берёзы, ели и сосны, а позже коллекцию пополнили деревья с Черноморского побережья и из других стран. Сегодня в парке насчитывается более 350 видов деревьев 📍 Координаты - 44.807283, 39.947622 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>24.07.26 21:18</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15739</t>
+  </si>
+  <si>
+    <t>Предзаказ Samsung Galaxy Z серии на сайте МТС! Оформите предзаказ на Samsung Galaxy Z серии с выгодой до 20 000р. и повышенным кешбэком 10% на сайте МТС! Рассрочка 0-0-24 Узнать больше #реклама shop.mts.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15738</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Хъисын фæндыр", Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Звучание «Хъисын фæндыра» напоминает мелодичные переливы 12-струнной арфы, хотя сам инструмент имеет всего три струны 📍 Координаты - 42.922747, 43.836573 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>24.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15737</t>
+  </si>
+  <si>
+    <t>🚶 Плато Канжол (Кинжал), Зольский район #КабардиноБалкарскаяРеспублика 📌 Многие посетители плато отмечают его особую атмосферу: здесь можно наблюдать впечатляющие рассветы и закаты, а ночью любоваться ярким звёздным небом 📍 Координаты - 43.600436, 42.752445 🗺 Место на карте 📷 От подписчика Геннадия 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>24.07.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15732</t>
+  </si>
+  <si>
+    <t>Экспедиция «Ульяновск юрского периода» Найдите свой первый аммонит или кость ихтиозавра — в настоящей палеонтологической экспедиции! Геопарк «Ундория», р. Волга ⚡ 17–19 июля ⚡ Профессиональный геолог-гид ⚡ Проживание и питание включены 💰 Цена: 40 000 ₽ Находки можно забрать домой. А особо ценные войдут в экспозицию музея — с вашим именем! Перейти на сайт #реклама 16+ paleopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15731</t>
+  </si>
+  <si>
+    <t>🏔 Гора Шелудивая, Предгорный муниципальный округ #СтавропольскийКрай 📌 Когда-то гора отличалась пирамидальной вершиной и носила название Зелёная. В XX столетии здесь начали добывать бештаунит, используемый в строительстве, что привело к серьёзным изменениям рельефа. Созданный в 1950–1970-х годах карьер изменил южную часть горы и теперь служит объектом научных исследований 📍 Координаты - 44.094521, 42.969942 🗺 Место на карте 📷 От подписчицы @sasha_traveler 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>24.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15730</t>
+  </si>
+  <si>
+    <t>🏔 Откройте Дагестан с другой стороны… Представьте: вы едете по горным маршрутам, вокруг величественные вершины, чистый воздух, невероятные пейзажи и эмоции, которые хочется сохранить навсегда. 🐎 Конные прогулки по горам Дагестана Для тех, кто хочет спокойно насладиться природой, сделать красивые фотографии и почувствовать настоящую свободу верхом. 🏍 Прогулки на квадроциклах Яркое приключение по живописным маршрутам: горные дороги, леса, смотровые площадки и незабываемые виды. Также проводим: ⛺ Конные туры с ночёвками в палатках 🌄 Индивидуальные маршруты и программы для групп Почему выбирают нас: ✔️ Красивые проверенные маршруты ✔️ Опытные инструкторы ✔️ Подходит новичкам ✔️ Незабываемые эмоции и фотографии 📍 Дагестан | ФУРУС Хотите увидеть горы не как турист, а почувствовать их по-настоящему? 📩 Напишите нам — подберём прогулку или маршрут под вас. ФУРУС — туры для тех, кто ценит качество. Для связи с нами: https://t.me/dagfurus</t>
+  </si>
+  <si>
+    <t>24.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15729</t>
+  </si>
+  <si>
+    <t>🏔 Гора Развалка, Железноводск #СтавропольскийКрай 📌 Высота горы составляет 926 метров. Она имеет статус памятника природы 📍 Координаты - 44.153280, 43.033018 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>24.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15724</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура "Остап Бендер", Пятигорск #СтавропольскийКрай 📌 Бронзовый памятник Остапу Бендеру был выполнен московским скульптором Равилем Юсуповым. Скульптура изображает героя в полный рост и достигает 210 см в высоту 📍 Координаты - 44.046439, 43.099361 🗺 Место на карте 📷 От подписчика travelpmp 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>24.07.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15723</t>
+  </si>
+  <si>
+    <t>Некоторые места просто делают день лучше! Сквер Героев России в краевой столице — из таких. Пройтись по аллеям, подышать свежим воздухом, отвлечься от суеты — и настроение уже совсем другое. Здесь есть всё для отдыха всей семьёй: уютные зоны с архитектурными формами, детская площадка, скейт-парк для активных и озеро «Байкал», у берегов которого так приятно прогуляться. Жители «Кварталов 17/77» давно знают этот секрет — лучший отдых иногда просто за порогом Еще больше деталей о деятельности ведущего застройщика Юга России читайте в ТГ-канале генерального директора ГК "ЮгСтройИнвест" Иванова Юрия Ивановича. Рекомендуем в подписку https://t.me/ivanov_yuriy_usi?erid=2W5zFJSNaT3 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15722</t>
+  </si>
+  <si>
+    <t>🏛 Ворота Барятинского, Гунибский район #РеспубликаДагестан 📌 Название «Ворота Барятинского» было дано по распоряжению императора Александра II во время его визита в Гуниб в 1871 году в честь генерал-фельдмаршала Александра Ивановича Барятинского, который командовал Кавказской армией. 📍 Координаты - 42.386907, 46.960366 🗺 Место на карте 📷 Автор фото: Степанов Слава ☑️ Подпишитесь на нас в MAX #Архитектура #Ворота</t>
+  </si>
+  <si>
+    <t>24.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15721</t>
+  </si>
+  <si>
+    <t>🧊 Бензенгийская стена, ледник Мижирги, Черекский район #КабардиноБалкарскаяРеспублика 📌 Ледник доступен преимущественно только опытным альпинистам. Передвижение по нему без проводника и специального снаряжения считается опасным из-за многочисленных глубоких многолетних трещин. 📍 Координаты - 43.067321, 43.162756 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>23.07.26 21:18</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15717</t>
+  </si>
+  <si>
+    <t>23.07.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15716</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Каменный лабиринт представляет собой систему скал с многочисленными трещинами, образующими запутанные ходы и тоннели. Природное образование простирается примерно на 2 километра, достигая 300 метров в ширину. Высота скальных стен здесь варьируется от полутора до восьми метров, а сверху расположена необычно ровная поверхность 📍 Координаты - 43.522251, 42.384258 🗺 Место на карте 📷 От подписчицы Irinaaa-irisha 🎞 Прислать свои фотографии #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>23.07.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15712</t>
+  </si>
+  <si>
+    <t>🏔 Гора Кольцо, городской округ Кисловодск #СтавропольскийКрай 📌 С вершины горы Кольцо открываются живописные виды на Кисловодск, Пятигорье и Джинальский хребет. В ясную погоду отсюда можно увидеть Эльбрус 📍 Координаты - 43.941463, 42.693632 🗺 Место на карте 📷 bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>23.07.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15708</t>
+  </si>
+  <si>
+    <t>Квартиры с ремонтом на 1-й береговой линии в Крыму. Купите готовые квартиры с ремонтом с первым взносом 1 млн рублей. -Первоначальный взнос от 1 млн. -Пассивный доход от 1,8 млн в год. -100 метров до моря. -ФЗ №214 и Эскроу. Зафиксируйте цену сейчас! Скачайте планировки и цены на официальном сайте. Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. #реклама 16+ aparts-crimea-invest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15707</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Руки", Железноводск #СтавропольскийКрай 📌 Эта скульптура считается одной из ключевых в нижней части аллеи. Её особенность заключается в том, что руки, сложенные в форме сердца, выполнены из множества изображений кружек для минеральной воды — одного из символов Железноводска. 📍 Координаты - 44.143125, 43.014311 🗺 Место на карте 📷 От подписчицы Елены 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>23.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15706</t>
+  </si>
+  <si>
+    <t>🏭 Чиркейская ГЭС, Буйнакский район #РеспубликаДагестан 📌 Перед плотиной образовалось крупнейшее искусственное водохранилище Дагестана — Чиркейское водохранилище. Оно возникло после строительства Чиркейской ГЭС на реке Сулак. Этот водоём играет значимую роль в энергосистеме региона, а также оказывает влияние на климатические условия, экосистему и развитие туризма в окрестностях. 📍 Координаты - 42.977200, 46.870800 🗺 Место на карте 📷 Автор фото: Степанов Слава ☑️ Подпишитесь на нас в MAX #Архитектура #ГЭС</t>
+  </si>
+  <si>
+    <t>22.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15705</t>
+  </si>
+  <si>
+    <t>🏛 Замок Шато Эркен, Урванский район #КабардиноБалкарскаяРеспублика 📌 Строительство замка было начато по инициативе Тембулата Эркенова, бывшего министра сельского хозяйства Кабардино-Балкарии, и продолжалось с 2008 по 2012 год 📍 Координаты - 43.593132, 43.819962 🗺 Место на карте 📷 От подписчика travelpmp 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>22.07.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15703</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Танец с кинжалами" в деталях, Алагирский район, поселок Верхний Згид #РеспубликаСевернаяОсетияАлания 📌 Главная особенность скульптуры — мастерство баланса: бронзовый танцор держит 11 кинжалов, сохраняя лёгкость и грацию. Реалистичные детали создают впечатление, будто движение не остановилось, а лишь застыло на мгновение 📍 Координаты - 42.871051, 43.957701 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>22.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15701</t>
+  </si>
+  <si>
+    <t>Город Доброград: живи как в отпуске! В Доброграде отпуск является частью повседневной жизни. Что если ваш обычный день будет выглядеть так: 🏃‍♂️ Утро Завтрак на собственной террасе или пробежка по лесной тропе 🏠 День Работа с видом на лес, а в перерывах - прогулка у озера, велокруг или обед в ресторане у дома ❤️ Вечер Не пробка по дороге домой, а время с семьёй, партия в гольф, тренировка в вейк-парке или встреча заката у воды Вы не решаете вопросы детской логистики - их решила система образования Доброграда: дети добираются до школы сами или на трансфере, учат уроки и посещают кружки прямо в школе. Так уже живут более 3000 человек из 60+ регионов России. Готовые квартиры, таунхаусы и участки. Всего 2,5 ч. от Москвы Посмотрите, каким может быть ваш новый дом и новый образ жизни. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15700</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Стрелы нарта Сослана", Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Композиция «Стрелы нарта Сослана» выполнена в виде трёх огромных стрел, установленных так, словно они только что вонзились в землю. Образ вдохновлён древним нартским сказанием о победе героя Сослана над великаном 📍 Координаты - 42.980899, 43.776425 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>22.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15699</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Монастырское, городской округ Лермонтов #СтавропольскийКрай 📌 На протяжении многих лет сюда приходили за рыбалкой, уединением и молитвой. Поэтому в разговорной речи и путеводителях за водоёмом закрепилось простое название — «озеро у монастыря» 📍 Координаты - 44.085011, 43.010189 🗺 Место на карте 📷 Аня Солнечная 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.07.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15694</t>
+  </si>
+  <si>
+    <t>22.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15693</t>
+  </si>
+  <si>
+    <t>🏜 Долина реки Кичкинекол #КарачаевоЧеркесскаяРеспублика 📌 Долина имеет протяжённость около 5 километров, при этом её ширина не превышает 10 метров 📍 Координаты - 43.257790, 42.182385 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>22.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15690</t>
+  </si>
+  <si>
+    <t>🏛 Северный храм на Нижне-Архызском городище, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Северный храм относится к числу трёх сохранившихся крестово-купольных храмов X–XI веков, расположенных на территории Нижне-Архызского городища. 📍 Координаты - 43.691675, 41.486724 🗺 Место на карте 📷 От подписчика Dmitriy 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>22.07.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15688</t>
+  </si>
+  <si>
+    <t>Одежда и экипировка FINNTRAIL для походов и путешествий Весь спектр экипировки для туризма: от лёгких дождевиков до утеплённых костюмов. Защита от дождя, ветра и грязи. Бесплатная доставка с примеркой по России. Заказать #реклама finntrail.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15687</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Водопад издаёт мощный шум благодаря сильному потоку: его гул слышен за сотни метров, а в воздухе заметен водяной туман. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 ☑️ Подпишитесь на нас в MAX #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>21.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15684</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Скифский акинак", Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Скифский акинак представлял собой компактный железный меч длиной около полуметра. Он применялся воинами во второй половине I тысячелетия до н. э. и ценился за мощные колющие удары, несмотря на внушительную массу около двух килограммов 📍 Координаты - 42.793323, 44.373457 🗺 Место на карте 📷 От подписчика hostour_Maximum 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>21.07.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15683</t>
+  </si>
+  <si>
+    <t>🌳 Парк санатория Виктория, Ессентуки #СтавропольскийКрай 📌 Территория парка санатория «Виктория» составляет 22 гектара, что делает его одним из самых масштабных зелёных пространств Ессентуков. Уникальность парка заключается в разнообразии растительности — здесь собрано свыше 200 видов растений, деревьев и кустарников 📍 Координаты - 44.060144, 42.857767 🗺 Место на карте 📷 От подписчика Матвея П. 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>21.07.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15679</t>
+  </si>
+  <si>
+    <t>21.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15678</t>
+  </si>
+  <si>
+    <t>🏛 Литературно-музыкальный музей «Дача Шаляпина», Кисловодск #СтавропольскийКрай 📌 Внутреннее убранство дома переносит посетителей в эпоху начала XX века. Здесь можно увидеть оригинальные декоративные элементы — витражи, изразцовую печь необычной формы, лепнину и роскошный текстиль. Интерьер дополняют резная мебель, старинные светильники и памятные изображения певца 📍 Координаты - 43.900877, 42.722964 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>21.07.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15672</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект "Снежный барс", Железноводск #СтавропольскийКрай 📌 Многие годы бетонная скульптура снежного барса с уникальной мраморной мозаикой оставалась одним из символов озера. Под воздействием времени её внешний вид изменился, и реставраторы выполнили работы по возвращению памятнику первоначального вида 📍 Координаты - 44.137493, 43.046387 🗺 Место на карте 📷 От подписчика Матвея П. 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>21.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15671</t>
+  </si>
+  <si>
+    <t>Встречайте первый седан Belgee S50 на сайте Belgee.ru Надежный двигатель 1.5л. / 122 л.с. и классический автомат. Найдите своего дилера Узнать больше #реклама belgee.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15670</t>
+  </si>
+  <si>
+    <t>⛺️ Поляна Эммануэля, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Поляна Эммануэля представляет собой ровное высокогорное плато, расположенное на высоте около 2500 метров над уровнем моря. Её размеры составляют примерно 1,5 × 2 километра. Название связано с генералом Георгием Эммануэлем, который в 1829 году организовал отсюда первую успешную экспедицию к Эльбрусу. Именно здесь с 8 по 11 июля располагался базовый лагерь участников восхождения. Первым человеком, достигшим восточной вершины Эльбруса высотой 5421 метр, стал проводник Киллар Хаширов, тогда как остальные участники экспедиции не смогли подняться до вершины. Сам генерал наблюдал за восхождением из лагеря через подзорную трубу 📍 Координаты - 43.431969, 42.517026 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>21.07.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15666</t>
+  </si>
+  <si>
+    <t>🗽 Монумент Иисуса Христа в Ессентуках #СтавропольскийКрай 📌 По местному преданию, возведение статуи сопровождалось необычным событием: белый голубь прилетел и сел на арматуру на высоте 15 метров, где находился до окончания строительства 📍 Координаты - 44.045404, 42.828251 🗺 Место на карте 📷 От подписчицы Юлии 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Архитектура #Памятник</t>
+  </si>
+  <si>
+    <t>21.07.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15664</t>
+  </si>
+  <si>
+    <t>21.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15663</t>
+  </si>
+  <si>
+    <t>💦 Алибекский водопад, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Имя «Алибек» имеет тюркское происхождение и переводится как «сильный» или «могущественный». 📍 Координаты - 43.298693, 41.555948 🗺 Место на карте 📷 От подписчика DA_tourists ☑️ Подпишитесь на нас в MAX #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>21.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15662</t>
+  </si>
+  <si>
+    <t>🏛 Мечеть в Гунибе #РеспубликаДагестан 📌 По преданию, именно в этой мечети имам Шамиль совершил молитву незадолго до своего пленения. 📍 Координаты - 42.387194, 46.962129 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Архитектура #Мечеть</t>
+  </si>
+  <si>
+    <t>20.07.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15661</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Летом водопад приобретает необычный жёлто-янтарный оттенок. Такой цвет появляется из-за частиц осадочных пород, которые река вымывает в горах и переносит вместе с потоком воды 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 От подписчика Александра Шершнева 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>20.07.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15660</t>
+  </si>
+  <si>
+    <t>🌊 Центральный пруд, посёлок Гончарка #РеспубликаАдыгея 📌 Спокойная гладь воды, зелёные берега и уютная атмосфера делают пруд прекрасным местом для прогулок, отдыха на природе и наслаждения красивыми пейзажами 📍 Координаты - 44.808368, 39.946107 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🎞 Прислать свои фотографии #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>20.07.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15659</t>
+  </si>
+  <si>
+    <t>Невидимый суфлер для интервью и встреч Понимает речь собеседника в наушниках и сразу подсказывает ответ! Узнать больше #реклама 16+ suflo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15658</t>
+  </si>
+  <si>
+    <t>🏛 Комплекс оборонно-сторожевых ингушских башен "Вовнушки", Джейрахский район #РеспубликаИнгушетия 📌 Башенный комплекс Вовнушки получил широкую известность в 2008 году, став финалистом конкурса «Семь чудес России», проведённого при участии «Известий», телеканала «Россия» и радиостанции «Маяк» 📍 Координаты - 42.800853, 44.994718 🗺 Место на карте 📷 От подписчика Геннадия 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>20.07.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15657</t>
+  </si>
+  <si>
+    <t>💦 Водопад Султан, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Рядом с водопадом обитают суслики, которые привыкли к присутствию людей и практически не боятся туристов. Некоторые из них могут подойти совсем близко и взять угощение прямо из рук 📍 Координаты - 43.433650, 42.533588 🗺 Место на карте 📷 От подписчика Александра Шершнева 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>20.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15655</t>
+  </si>
+  <si>
+    <t>20.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15651</t>
+  </si>
+  <si>
+    <t>🏜 Гизельдонское ущелье #РеспубликаСевернаяОсетияАлания 📌 В верховьях ущелья расположены Мидаграбинские водопады, среди которых находится Зейгалан — самый высокий водопад Европы. 📍 Координаты - 42.799279, 44.375059 🗺 Место на карте 📷 От подписчика Станислав Бубнов ☑️ Подпишитесь на нас в MAX #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>20.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15650</t>
+  </si>
+  <si>
+    <t>🗽 Колесо Балсага, Пригородный район, Даргавское ущелье #РеспубликаСевернаяОсетияАлания 📌 Считается прообразом древнеперсидского боевого колеса — опасного оружия с косами, предназначенного для поражения пехоты противника. 📍 Координаты - 42.850126, 44.442852 🗺 Место на карте 📷 От подписчика hostour_Maximum ☑️ Подпишитесь на нас в MAX #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>20.07.26 01:46</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15649</t>
+  </si>
+  <si>
+    <t>Старт продаж апартаментов 5* Мандарин Гарден в Адлере Купите резиденцию на старте — живите сами или получайте от 4,5 млн ₽ в год под управлением Alean Collection. Ультра Премиум резиденции 5 звезд в Адлере для жизни и дохода. Безупречная архитектура, гастрономия мирового уровня и собственный пляж, соединённые в единую концепцию Family Garden. Холдинг задаёт концепцию проекта и курирует каждый аспект жизни резидентов, гарантируя ежедневный комфорт уровня 5 звезд. ✅ Рост стоимости до +150% к вводу в 2030 году. ✅ Собственный пляж в 300 м ✅ Гастрономия от Novikov Group ✅ Рассрочка 0% от застройщика на срок 36 месяцев ✅ Ставка 10,5% на 5 лет без удорожания Получите цены и планировки прямо сейчас! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "БАНК ДОМ.РФ. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: "СЗ "СОЛ­НЕЧНЫЙ ЛУЧ". #реклама invest-apartments.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.07.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15644</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 Склоны горы покрыты лесной и горно-луговой растительностью, относящейся к северной части Бештаугорского лесного массива. Здесь преобладают грабово-ясенево-дубовые и грабово-буковые леса, в которых насчитывается около 60 видов деревьев и кустарников. На вершине лесные участки сменяются полянами субальпийских лугов, а у подножия располагается разнотравно-злаковая степь с богатым растительным разнообразием. Среди редких охраняемых растений встречаются бук восточный, бересклет карликовый, кизильник Нефедова, шиповник длинный, ясенец кавказский, лилия однобратственная и различные виды ястребинок 📍 Координаты - 44.173693, 43.101800 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>19.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15638</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Гора сформировалась в результате постепенного поднятия, или тектонического выдавливания, вязкой остывающей лавы через толщу осадочных пород. Процесс охлаждения вулканических тел продолжается и в настоящее время 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>19.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15633</t>
+  </si>
+  <si>
+    <t>Не знаешь, куда поехать на выходных? 🤔 Идеи разбросаны по соцсетям, сохранёнкам и заметкам, а найти реально классное место рядом — целая проблема. Поэтому мы сделали приложение «Красивые места России» • Горы, озёра и водопады • Необычные места • Маршруты и поездки выходного дня • Локации по всей России на одной карте Открываешь приложение → находишь место → едешь Без долгого поиска и хаоса из сохранёнок. Скачать: • App Store • Google Play • RuStore</t>
+  </si>
+  <si>
+    <t>19.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15632</t>
+  </si>
+  <si>
+    <t>🌊 Чиркейское водохранилище #РеспубликаДагестан 📌 Водоём питается водами трёх рек — Аварского Койсу, Андийского Койсу и Ах-Су. 📍 Координаты - 42.953566, 46.912175 🗺 Место на карте 📷 Автор фото: Степанов Слава ☑️ Подпишитесь на нас в MAX #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>19.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15629</t>
+  </si>
+  <si>
+    <t>🌳 Кисловодский национальный парк, Кисловодск #СтавропольскийКрай 📌 В 2008 году природный парк был включён в список объектов всемирного наследия ЮНЕСКО, получив международный охранный статус. 📍 Координаты - 43.897461, 42.735017 🗺 Место на карте 📷 От подписчика Konstantin Kordonsky 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>18.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15627</t>
+  </si>
+  <si>
+    <t>💦 Водопад Терскол, национальный парк Приэльбрусье #КабардиноБалкарскаяРеспублика 📌 В 1890 году известный альпинист и картограф Андрей Васильевич Пастухов, автор первых точных топографических карт Приэльбрусья, организовал крупную экспедицию в этот регион. В ходе исследований он прошёл Терскольское ущелье, поднялся на ледник Терскол и совершил восхождение на западную вершину Эльбруса — высочайшую точку этого горного массива. 📍 Координаты - 43.288654, 42.500164 🗺 Место на карте 📷 От подписчика DA_tourists 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>18.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15626</t>
+  </si>
+  <si>
+    <t>🏜 Сулакский каньон, Буйнакский район #РеспубликаДагестан 📌 Каньон сформировался под воздействием реки Сулак, которая на протяжении сотен тысяч лет постепенно размывала и прорезала глубокое ущелье между Гимринским и Салатавским хребтами. 📍 Координаты - 42.983526, 46.868802 🗺 Место на карте 📷 Автор фото: Степанов Слава ☑️ Подпишитесь на нас в MAX #Природа #Каньон</t>
+  </si>
+  <si>
+    <t>17.07.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15623</t>
+  </si>
+  <si>
+    <t>TENET T8 Ультра/Ultra 4WD Двигатель: 2.0 Трансмиссия: Роботизированная Привод: Полный привод Цвет:... Узнать больше #реклама tenet.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15622</t>
+  </si>
+  <si>
+    <t>🏛 Сафонова дача, село Краснокумское #СтавропольскийКрай 📌 На живописном берегу реки Подкумок в Георгиевском заказнике находится уникальная «Сафонова дача» — архитектурный памятник в стиле южного модерна, украшенный музыкальными мотивами. Имение было возведено в 1890 году генерал-лейтенантом Ильёй Сафоновым для своей семьи. Здесь жил его сын — известный пианист и дирижёр Василий Сафонов. Сегодня этот объект закрыт для посещения и постепенно утрачивает своё состояние: сохранившиеся стены лишь частично напоминают о былом величии и требуют реставрации как важный памятник культурного наследия региона. 📍 Координаты - 44.183082, 43.503884 🗺 Место на карте 📷 От подписчика ☑️ Подпишитесь на нас в MAX #Архитектура</t>
+  </si>
+  <si>
+    <t>17.07.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15616</t>
+  </si>
+  <si>
+    <t>🏛 Кочубеевская ВЭС (Ветропарк), Кочубеевский муниципальный округ #СтавропольскийКрай 📌 Кочубеевская ВЭС — крупнейшая ветряная электростанция России. В её состав входит 84 ветроагрегата мощностью по 2,5 МВт каждый, что обеспечивает общую установленную мощность 210 МВт. Ветропарк занимает площадь около 75 гектаров. Высота каждой установки достигает 150 метров (включая ротор), длина лопастей составляет около 50 метров при весе 8,6 тонны каждая. Основание башни весит порядка 200 тонн, а генератор — около 52 тонн, при этом общий вес конструкции достигает примерно 320 тонн. 📍 Координаты - 44.740977, 42.033786 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>17.07.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15613</t>
+  </si>
+  <si>
+    <t>Помещение простаивает в Омске? Управление всего 5-8%! Коммерческий объект не приносит доход, а только забирает время? СИГМА поможет сдать помещение в аренду: оценим объект, подготовим подачу, сделаем фотосъёмку, запустим рекламу, примем звонки, проведём показы и переговоры. Оплата за поиск арендатора - 1 месячная арендная ставка после сделки! Оставьте заявку на сайте и мы бесплатно оценим объект и подскажем, как быстрее найти арендатора. Перейти на сайт #реклама sigma-realty.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15612</t>
+  </si>
+  <si>
+    <t>🏛 Город мертвых - Даргавс, пригородный район, село Даргавс #РеспубликаСевернаяОсетияАлания 📌 «Город мёртвых» в Даргавсе — крупный погребальный комплекс, расположенный на крутом склоне горы Раминыраг. В его составе насчитывается 97 каменных усыпальниц высотой от двух до четырёх этажей. Эти сооружения представляют собой башни с пирамидальными крышами, покрытыми сланцевыми плитами и увенчанными острыми каменными завершениями. Каждая гробница имеет небольшой вход прямоугольной или квадратной формы. 📍 Координаты - 42.841273, 44.445322 🗺 Место на карте 📷 От подписчика hostour_Maximum ☑️ Подпишитесь на нас в MAX #Архитектура</t>
+  </si>
+  <si>
+    <t>17.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15608</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Орлёнок, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Озеро Орлёнок расположено в живописной высокогорной местности на высоте около 2250 метров над уровнем моря. Оно скрыто в узкой балке с одноимённым названием на северных склонах Софийского хребта и окружено величественными скалами и альпийскими лугами. 📍 Координаты - 43.488089, 41.208470 🗺 Место на карте 📷 От подписчика kaleidoimpressions ☑️ Подпишитесь на нас в MAX #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15606</t>
+  </si>
+  <si>
+    <t>Оборудование для хлебобулочных и кондитерских изделий Возможна покупка в лизинг. Гарантия 12 месяцев. С доставкой по России Узнать больше #реклама golfstream.org О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15605</t>
+  </si>
+  <si>
+    <t>🏛 Армянская церковь Святого Всеспасителя, Дербент #РеспубликаДагестан 📌 С 1982 года в здании церкви действует музей, где представлены собрания ковров и произведений декоративно-прикладного искусства Дагестана. Посетители могут увидеть старинные ковры возрастом 100–150 лет, серебряные украшения, предметы традиционного быта, а также образцы народной керамики. 📍 Координаты - 42.056993, 48.287018 🗺 Место на карте 📷 Автор фото: Степанов Слава ☑️ Подпишитесь на нас в MAX #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>17.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15604</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 Гора Змейка имеет вулканическое, точнее магматическое происхождение. Её вершина представлена живописным скальным выступом, сложенным породой бештаунит, которая сегодня активно используется для производства строительного щебня. Нижние слои горы преимущественно состоят из сланцев. На территории также расположены каменоломня и предприятие по обработке камня. 📍 Координаты - 44.173693, 43.101800 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>16.07.26 21:11</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15598</t>
+  </si>
+  <si>
+    <t>16.07.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15596</t>
+  </si>
+  <si>
+    <t>🏛 Свято-Троицкий источник, Александровский район #СтавропольскийКрай 📌 В тихом уголке Ставропольского края, на окраине села Александровского, среди вековых деревьев расположен Свято-Троицкий источник. Это место называют «лесным храмом» — здесь, под кронами деревьев и открытым небом, ощущается особая атмосфера спокойствия и благодати. Шум листвы и звук родниковой воды создают умиротворяющую обстановку, словно сама природа становится частью молитвы. Сюда приходят паломники и путешественники не только за чистой водой, но и за внутренним покоем. 📍 Координаты - 44.756314, 42.895551 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Архитектура #Источник</t>
+  </si>
+  <si>
+    <t>16.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15592</t>
+  </si>
+  <si>
+    <t>«Вышивка Сибири». 16 лет производства в Новосибирске! Многопрофильная фабрика с полным циклом услуг: 👍 Машинная вышивка (шевроны, логотипы, эмблемы). 👍 Сублимационная печать на ткани и крое. 👍 Пошив кепок на заказ. Нанесение любых изображений и логотипов. 👍 Производство ремувок (брелоки) из ткани и на ленте. Нанесение любых изображений и логотипов. 👍 Пошив спортивной формы (футольная, баскетбольная и тд) с нанесением любых изображений. - Доставка по России. - Оптом. - Собственное производство в России. - Быстрое выполнение заказов любой степени сложности. - Неизменно высокое качество продукции. Заказывайте сейчас! Узнать больше #реклама v-sib.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15583</t>
+  </si>
+  <si>
+    <t>🏔 Гора Маяк, Гунибский район #РеспубликаДагестан 📌 Гора Маяк считается одной из самых живописных вершин Гунибского плато. С её вершины открываются панорамные виды на окружающие горы, населённые пункты и заснеженные пики Главного Кавказского хребта. Высота составляет 2352 метра, а маршрут подъёма считается несложным: от точки старта пешком предстоит пройти около 3 км с набором высоты примерно 600 метров. Специальной подготовки для восхождения не требуется, поэтому маршрут подходит даже для туристов с детьми. 📍 Координаты - 42.399878, 46.876988 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>16.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15579</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Северное Бирджалы, Зольский район #КабардиноБалкарскаяРеспублика 📌 Озеро Бирджалы — живописный высокогорный водоём, расположенный на северных склонах Эльбруса на высоте более 3000 метров. Оно известно кристально чистой водой, окружающими его вечными льдами и особой тишиной, создающей атмосферу уединения. Бирджалы считается одним из самых высокогорных озёр Кавказа. 📍 Координаты - 43.379592, 42.537534 🗺 Место на карте 📷 От подписчика 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>16.07.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15578</t>
+  </si>
+  <si>
+    <t>Апартаменты Ли Прайм Резиденс на Красной Поляне Новый комплекс апартаментов на высоте 560 метров в 3 минутах от горнолыжных трасс. Высокодоходная и ликвидная недвижимость, приносящая собственнику пассивный доход. ✅ Единственный апартаментный комплекс в продаже на горнолыжном курорте "Роза Хутор" ✅ Ликвидные лоты с ремонтом, мебелью и прямым видом на горы ✅ Готовые апартаменты сдаются с ремонтом, оборудованные кухней и гардеробными системами. Получите бесплатную консультацию специалиста и узнайте подробную информацию о комплексе! Узнать больше Финансовые услуги оказывает: ПАО "Сбербанк". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ТАВРИДА СТРОЙ. #реклама invest-apartmens.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15573</t>
+  </si>
+  <si>
+    <t>🏛 Аул Гамсутль, Гунибский район #РеспубликаДагестан 📌 В XIX веке аул служил местом ссылки, а на его территории действовала тюрьма, куда, по преданию, имам Шамиль направлял преступников. Из-за этого поселение получило прозвище «Шамилевская Сибирь». 📍 Координаты - 42.303773, 46.996517 🗺 Место на карте 📷 Автор фото: Степанов Слава ☑️ Подпишитесь на нас в MAX #Архитектура #Аул #Заброшенное</t>
+  </si>
+  <si>
+    <t>16.07.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15568</t>
+  </si>
+  <si>
+    <t>16.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15567</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус входит в список высочайших вершин мира, известный как «Семь вершин». 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>16.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15566</t>
+  </si>
+  <si>
+    <t>🏛 Шоанинский храм, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 На стенах храма сохранились древние фрески и надписи на нескольких языках — греческом, арабском, грузинском, армянском и русском. Эти артефакты были обнаружены в 2007 году во время несанкционированного ремонта, когда поздний слой штукатурки сняли и открыли первоначальные росписи. 📍 Координаты - 43.804349, 41.889837 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 ☑️ Подпишитесь на нас в MAX #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>15.07.26 21:13</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15564</t>
+  </si>
+  <si>
+    <t>Гостевой дом Валентина в Абхазии. Гагрский район Три вещи, которых нет у других отелей:⚡ 1. ✨ИИ-консьерж, который реально отвечает. Подбирает номера, считает цену, советует экскурсии и трансфер. 2. 📱Кавказский торг в деле - торгуйся за цену с нами напрямую. Предложи нам свою цену, если не устроила цена которую ты видишь. 3. 💰Прозрачная стоимость. Загляни, проверь😊 Перейти на сайт #реклама 16+ valentinahouse.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15563</t>
+  </si>
+  <si>
+    <t>🔭 Смотровая площадка, Кисловодский национальный парк, Кисловодск #СтавропольскийКрай 📌 Кисловодский национальный парк напоминает огромный природный амфитеатр, плавно поднимающийся от центральных районов города к заснеженным склонам Джинальского хребта. По мере подъёма городская панорама Кисловодска постепенно сменяется горными ландшафтами, а высота местности увеличивается примерно с 800 до 1325 метров над уровнем моря, формируя уникальную природную зону с различными климатическими условиями. 📍 Координаты - 43.890462, 42.750408 🗺 Место на карте 📷 От подписчицы pyatigorskayaiznanka ☑️ Подпишитесь на нас в MAX #Природа #Парк #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>15.07.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15559</t>
+  </si>
+  <si>
+    <t>🗽 Арт объект Æ, Пригородный район #РеспубликаСевернаяОсетияАлания 📌 Скульптура воспринимается как знак сохранения и поддержки осетинского языка. 📍 Координаты - 42.834859, 44.368998 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>15.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15553</t>
+  </si>
+  <si>
+    <t>Пусть этим летом у каждого будет своё маленькое путешествие. 🌿 Неважно, будет ли это далёкая экспедиция или вечерняя поездка к озеру, где давно хотелось встретить закат. Иногда именно такие спонтанные выезды становятся самыми ценными воспоминаниями. Когда отключаешься от суеты, открываешь для себя новое место и просто наслаждаешься моментом. А если не знаете, куда отправиться в следующий раз, загляните в приложение «Красивые места России»— там можно найти идеи для новых поездок по всей стране.❤</t>
+  </si>
+  <si>
+    <t>15.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15552</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 На сегодняшний день галерея имеет статус объекта культурного наследия России федерального значения. 📍 Координаты -43.899782, 42.717117 🗺 Место на карте 📷 От подписчика Konstantin Kordonsky 🎞 Прислать свои фотографии #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>15.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15548</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Актопрак, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Эти живописные места вошли в историю кинематографа — именно здесь снимались зрелищные сцены культового советского фильма «Земля Санникова». 📍 Координаты - 43.401829, 43.094976 🗺 Место на карте 📷 От подписчика kaleidoimpressions ☑️ Подпишитесь на нас в MAX #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>15.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15543</t>
+  </si>
+  <si>
+    <t>Продажа квартиры в Крыму от застройщика. ФЗ №214 Купите готовые квартиры с ремонтом с первым взносом 1 млн рублей. -Первая береговая линия. -Первоначальный взнос от 1 млн. -Пассивный доход от 1,8 млн в год. -100 метров до моря. Зафиксируйте цену сейчас! Скачайте планировки и цены на официальном сайте. Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. #реклама 16+ aparts-crimea-invest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15541</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект Рог изобилия, Алагирский район, Буронское сельское поселение #РеспубликаСевернаяОсетияАлания 📌 Арт-объект отражает сакральную символику региона, где рога традиционно символизируют изобилие, воинскую доблесть и связь с высшими силами. 📍 Координаты - 42.794573, 44.004253 🗺 Место на карте 📷 От подписчика hostour_Maximum 🎞 Прислать свои фотографии #Архитектура #АртОбъект</t>
+  </si>
+  <si>
+    <t>14.07.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15540</t>
+  </si>
+  <si>
+    <t>Энергия, которая всегда под рукой С портативной электростанцией Vartu отсутствие электричества — не меняет ваши планы: ⚡ Подключайте ноутбук, роутер, бытовую технику и освещение. ⚡ Пользуйтесь стандартными розетками 220V и USB-портами. ⚡ Заряжайте саму станцию дома или от солнца. Не зависьте от обстоятельств — оставайтесь с комфортом и связью в любой ситуации. Узнать больше #реклама idistribute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/15539</t>
+  </si>
+  <si>
+    <t>🏜 Цолотлинский каньон, Хунзахский район #РеспубликаДагестан 📌 Каньон протянулся примерно на 1,2 километра — от Хунзаха до аула Голотль. В некоторых местах его ширина достигает 500 метров, а глубина — около 600 метров. 📍 Координаты - 42.550036, 46.720245 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Природа #Каньон</t>
+  </si>
+  <si>
+    <t>20.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16586</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тихтенген, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Тихтенген считается самой высокой точкой Чегемского ущелья. В районе горы расположены мощные ледники, включая Шаурту и Цаннер. 📍 Координаты - 43.118794, 42.989265 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>20.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16585</t>
+  </si>
+  <si>
+    <t>🌊 Подскальное озеро, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 На черкесском языке озеро называется Мылгвал — «замерзшее озеро». Даже летом, в том числе в августе, в его воде иногда можно увидеть плавающие льдины. 📍 Координаты - 43.600697, 41.169340 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>19.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16583</t>
+  </si>
+  <si>
+    <t>🏛 Музей «Домик М. Ю. Лермонтова», Пятигорск #СтавропольскийКрай 📌 Литературно-мемориальный музей-заповедник М. Ю. Лермонтова в Пятигорске создан на базе дома, где поэт провёл последние месяцы жизни. После дуэли сюда доставили его тело. Музей был основан в 1912 году и стал одним из первых музеев Лермонтова. 📍 Координаты - 44.039561, 43.078648 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>18.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16582</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Турье, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Озеро расположено в крупной котловине под Агурским плато и является истоком реки Южный Кяфар-Агур. 📍 Координаты - 43.596673, 41.196554 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>18.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16581</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гижгит, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Необычный зеленоватый оттенок делает озеро особенно выразительным в любое время года. Оно расположено в живописной горной местности. 📍 Координаты - 43.464697, 42.990472 🗺 Место на карте 📷 От подписчицы Натальи Апиш 🟢 Приложение с секретными местами Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.09.26 23:48</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16580</t>
+  </si>
+  <si>
+    <t>Выгода до 14,1 млн ₽ на готовые квартиры! Приватная территория и точки притяжения в исторических зданиях XIX века: рестораны авторской кухни, бутики, гастроцентр и досуговый центр для детей. До м. «Белорусской» — 7 мин пешком. Это архитектурный квартал Репаблик — первые дома уже сданы. ⚡ Предложение сентября: — Выгода до 14,1 млн ₽ на квартиры — ключи сразу; — Рассрочка с первым взносом от 20%; — Семейная ипотека от 6% на весь срок. Для отдельных планировок доступна дизайнерская отделка. Выбирайте свою планировку — по ссылке ниже. Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: АО СЗ ПРЕСНЕНСКИЙ ВАЛ 27. #реклама republic-premium.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16579</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Шаурту, Черекский район #КабардиноБалкарскаяРеспублика 📌 Главная причина, по которой путешественники приезжают сюда, — огромная ледяная пещера, сохраняющая лёд даже в самые жаркие летние дни. При нагревании с потолка грота начинают падать крупные капли талой воды. Ледник и пещера существуют здесь уже не одно столетие и ежегодно привлекают множество туристов. 📍 Координаты - 43.100368, 43.049409 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>17.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16577</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Название состоит из двух тюркских слов: «кара-кая» — «чёрная скала», «су» — «вода». В целом оно означает «вода на чёрных скалах». 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>17.09.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16575</t>
+  </si>
+  <si>
+    <t>А вы знали, что ваши товары могут работать в минус? Ваш магазин на ОЗОНе теряет деньги прямо сейчас. Покажем где и сколько. MPRadar считает юнит-экономику, ДРР и оборачиваемость по каждому артикулу. Первая неделя бесплатно! Узнать больше #реклама 16+ mpradar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16566</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Святой Великомученицы Екатерины, станица Ессентукская #СтавропольскийКрай 📌 Церковь была основана 7 декабря 2007 года Айтовым Борисом (Валерием) Павловичем. Строительство храма осуществлялось на его личные средства. 📍 Координаты - 44.020835, 42.904890 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Архитектура #Храм #Природа</t>
+  </si>
+  <si>
+    <t>17.09.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16560</t>
+  </si>
+  <si>
+    <t>Roborock Qrevo 2 Pro со скидкой на Яндекс Маркете Робот-пылесос Roborock Qrevo 2 Pro со скидкой по промокоду ROKY0008 на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16559</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Со склонов стекают талые воды ледников, которые пополняют воды крупных рек Северного Кавказа: Кубани, Малки и Баксана. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>17.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16555</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Хурла-Кёл, Карт-Джуртское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Озеро относится к древним высокогорным водоёмам ледникового происхождения. Оно расположено на высоте около 2040–2420 метров. 📍 Координаты - 43.492920, 42.218613 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.09.26 00:09</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16550</t>
+  </si>
+  <si>
+    <t>Остров Яс в Абу-Даби: всё для семейного путешествия • Мировые парки аттракционов • Комфортабельные отели и пляжи • Трасса Формулы-1 Остров Яс предлагает вам насыщенную развлекательную программу — посещение тематических парков: Ferrari World, Yas Waterworld, Warner Bros. World, SeaWorld, остров Яс, Абу-Даби, ОАЭ. ⚡ Специальное предложение «Дети отдыхают бесплатно»: • Дети до 12 лет размещаются и питаются бесплатно и получают неограниченный доступ во все парки. • Туры: проживание + неограниченные билеты в парки на 3 дня или на 4–7 дней. • Предложение действует до 15 декабря 2026 года. Каждый день здесь станет для вашей семьи приключением. ❤️ Бронируйте «Дети отдыхают бесплатно» на острове Яс вместе с «Русским Экспрессом». Забронировать #реклама direct.r-express.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16549</t>
+  </si>
+  <si>
+    <t>🌊 Перевальное озеро, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 В окрестностях находятся другие известные горные озёра — Лазурное и Кяфар, а также перевалы. 📍 Координаты - 43.613495, 41.111674 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам Кавказа. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>16.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16548</t>
+  </si>
+  <si>
+    <t>🏛 Главные нарзанные ванны, Кисловодск #СтавропольскийКрай 📌 Памятная монета «Главные нарзанные ванны, г. Кисловодск» была выпущена Банком России 3 июня 2019 года. Серебряная монета имеет номинал 3 рубля и относится к серии «Памятники архитектуры России». 📍 Координаты - 43.902289, 42.716518 🗺 Место на карте 📷 dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>16.09.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16547</t>
+  </si>
+  <si>
+    <t>Пока одни выбирают между Турцией и Дубаем, другие выбирают необычный вариант на Новый год 🥂 Частные перелеты Мадагаскара, яхта у Боракая, водопад Виктория в ЮАР, Гергетская Троица на фоне Казбека Все направления авторских турах уже в закрепе канала @gelios_travel, подписывайтесь👈🏻 Реклама. ИП Егоров Даниил Владимирович. ИНН: 245510007050. erid:2W5zFH3HqRs</t>
+  </si>
+  <si>
+    <t>16.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16546</t>
+  </si>
+  <si>
+    <t>🌲 Кабардино-Балкарский высокогорный государственный природный заповедник, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Площадь территории составляет 82 649 га. Охранная зона занимает ещё 26 000 га. Был организован в январе 1976 года. 📍 Координаты - 43.116953, 43.045173 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>16.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16544</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Здесь можно выбрать разные маршруты для прогулки: внизу пройти по извилистым тропам лабиринта, а наверху — перепрыгивать через трещины между камнями. Кроме того, с высоты открываются красивые панорамы окрестностей, а в ясные дни появляется возможность увидеть Эльбрус. 📍 Координаты - 43.522309, 42.384222 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>16.09.26 04:18</t>
+  </si>
+  <si>
+    <t>t.me/viewcaucase/16538</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7733,62 +11819,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H842"/>
+  <dimension ref="A1:H1310"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1520.486" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1735.291" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -25180,50 +29266,8006 @@
       <c r="C841" t="s">
         <v>2448</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>2449</v>
       </c>
       <c r="E841">
         <v>1401</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842">
         <v>86190</v>
       </c>
       <c r="B842" t="s">
         <v>2450</v>
       </c>
       <c r="C842" t="s">
         <v>2451</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="E842">
         <v>1048</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>104044</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E843">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>104045</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E844">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>104046</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E845">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>104047</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E846">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>104048</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E847">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>104049</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E848">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>104050</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E849">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>104051</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E850">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>104052</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E851">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>104053</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E852">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>104054</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E853">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>104055</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E854">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>104056</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E855">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>104057</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E856">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>104058</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E857">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>104059</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E858">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>104060</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E859">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>104061</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E860">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>104062</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E861">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>104063</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E862">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>104064</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E863">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>104065</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E864">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>104066</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E865">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>104067</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E866">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>104068</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E867">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>104069</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E868">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>104070</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E869">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>104071</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E870">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>104072</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E871">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>104073</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E872">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>104074</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E873">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>104075</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E874">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>104076</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E875">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>104077</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E876">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>104078</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E877">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>104079</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E878">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>104080</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E879">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>104081</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E880">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>104082</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E881">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>104083</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E882">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>104084</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E883">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>104085</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E884">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>104086</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E885">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>104087</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E886">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>104088</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E887">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>104089</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E888">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>104090</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E889">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>104091</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E890">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>104092</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E891">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>104093</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E892">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>104094</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E893">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>104095</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E894">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>104096</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E895">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>104097</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E896">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>104098</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E897">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>104099</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E898">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>104100</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E899">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>104101</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E900">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>104102</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E901">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>104103</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E902">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>104104</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E903">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>104105</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E904">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>104106</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E905">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>104107</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E906">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>104108</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E907">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>104109</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E908">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>104110</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E909">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>104111</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E910">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>104112</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E911">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>104113</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E912">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>104114</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E913">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>104115</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E914">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>104116</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E915">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>104117</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E916">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>104118</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E917">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>104119</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E918">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>104120</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E919">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>104121</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E920">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>104122</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E921">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>104123</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E922">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>104124</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E923">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>104125</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E924">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>104126</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E925">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>104127</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E926">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>104128</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E927">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>104129</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E928">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>104130</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E929">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>104131</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E930">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>104132</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E931">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>104133</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E932">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>104134</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E933">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>104135</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E934">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>104136</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E935">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>104137</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E936">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>104138</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E937">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>104139</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E938">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>104140</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E939">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>104141</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E940">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>104142</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E941">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>104143</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E942">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>104144</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E943">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>104145</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E944">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>104146</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E945">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>104147</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E946">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>104148</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E947">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>104149</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E948">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>104150</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E949">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>104151</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E950">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>104152</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E951">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>104153</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E952">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>104154</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E953">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>104155</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E954">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>104156</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E955">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>104157</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E956">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>104158</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E957">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>104159</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E958">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>104160</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E959">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>104161</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E960">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>104162</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E961">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>104163</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E962">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>104164</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E963">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>104165</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E964">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>104166</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E965">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>104167</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E966">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>104168</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E967">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>104169</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E968">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>104170</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E969">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>104171</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E970">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>104172</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E971">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>104173</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E972">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>104174</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E973">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>104175</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E974">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>104176</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E975">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>104177</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E976">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>104178</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E977">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>104179</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E978">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>104180</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E979">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>104181</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E980">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>104182</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E981">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>104183</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E982">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>104184</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E983">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>104185</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E984">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>104186</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E985">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>104187</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="E986">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>104188</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E987">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>104189</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E988">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>104190</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E989">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>104191</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E990">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>104192</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="E991">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>104193</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2890</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="E992">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>104194</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2893</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="E993">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>104195</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2896</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2897</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="E994">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>104196</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E995">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>104197</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E996">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>104198</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E997">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>104199</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="E998">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>104200</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E999">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>104201</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E1000">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>104202</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E1001">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>104203</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E1002">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>104204</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E1003">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>104205</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E1004">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>104206</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E1005">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>104207</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="E1006">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>104208</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E1007">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>104209</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E1008">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>104210</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E1009">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>104211</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E1010">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>104212</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E1011">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>104213</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E1012">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>104214</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E1013">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>104215</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E1014">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>104216</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E1015">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>104217</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E1016">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>104218</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E1017">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>104219</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E1018">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>104220</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E1019">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>104221</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="E1020">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>104222</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E1021">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>104223</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E1022">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>104224</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1023">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>104225</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1024">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>104226</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1025">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>104227</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E1026">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>104228</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1027">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>104229</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E1028">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>104230</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E1029">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>104231</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E1030">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>104232</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E1031">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>104233</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="E1032">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>104234</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E1033">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>104235</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E1034">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>104236</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3017</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="E1035">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>104237</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E1036">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>104238</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="E1037">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>104239</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="E1038">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>104240</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E1039">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>104241</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1040">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>104242</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1041">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>104243</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E1042">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>104244</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E1043">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>104245</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E1044">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>104246</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E1045">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>104247</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1046">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>104248</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E1047">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>104249</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E1048">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>104250</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E1049">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>104251</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E1050">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>104252</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="E1051">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>104253</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E1052">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>104254</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E1053">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>104255</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E1054">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>104256</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E1055">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>104257</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E1056">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>104258</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="E1057">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>104259</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="E1058">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>104260</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="E1059">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>104261</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="E1060">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>104262</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E1061">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>104263</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1062">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>104264</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1063">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>104265</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E1064">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>104266</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E1065">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>104267</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E1066">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>104268</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="E1067">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>104269</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="E1068">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>104270</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E1069">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>104271</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1070">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>104272</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1071">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>104273</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1072">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>104274</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E1073">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>104275</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E1074">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>104276</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="E1075">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>104277</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="E1076">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>104278</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="E1077">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>104279</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E1078">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>104280</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E1079">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>104281</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1080">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>104282</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1081">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>104283</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1082">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>104284</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E1083">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>104285</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1084">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>104286</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E1085">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>104287</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E1086">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>104288</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E1087">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>104289</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E1088">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>104290</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1089">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>104291</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1090">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>104292</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1091">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>104293</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1092">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>104294</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1093">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>104295</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1094">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>104296</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1095">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>104297</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E1096">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>104298</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E1097">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>104299</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E1098">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>104300</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E1099">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>104301</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1100">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>104302</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1101">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>104303</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E1102">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>104304</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="E1103">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>104305</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="E1104">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>104306</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E1105">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>104307</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1106">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>104308</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E1107">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>104309</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3225</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="E1108">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>104310</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="E1109">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>104311</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="E1110">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>104312</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E1111">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>104313</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E1112">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>104314</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1113">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>104315</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="E1114">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>104316</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E1115">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>104317</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="E1116">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>104318</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="E1117">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>104319</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E1118">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>104320</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1119">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>104321</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="E1120">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>104322</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="E1121">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>104323</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E1122">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>104324</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="E1123">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>104325</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E1124">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>104326</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1125">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>104327</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1126">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>104328</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E1127">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>104329</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1128">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>104330</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1129">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>104331</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1130">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>104332</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1131">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>104333</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1132">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>104334</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1133">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>104335</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1134">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>104336</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E1135">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>104337</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="E1136">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>104338</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E1137">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>104339</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E1138">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>104340</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E1139">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>104341</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E1140">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>104342</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E1141">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>104343</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E1142">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>104344</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="E1143">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>104345</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="E1144">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>104346</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="E1145">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>104347</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1146">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>104348</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E1147">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>104349</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="E1148">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>104350</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="E1149">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>104351</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3345</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="E1150">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>104352</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E1151">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>104353</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1152">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>104354</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="E1153">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>104355</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="E1154">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>104356</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="E1155">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>104357</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E1156">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>104358</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E1157">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>104359</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="E1158">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>104360</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E1159">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>104361</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1160">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>104362</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1161">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>104363</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="E1162">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>104364</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="E1163">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>104365</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1164">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>104366</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1165">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>104367</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1166">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>104368</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1167">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>104369</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1168">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>104370</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E1169">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>104371</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E1170">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>104372</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="E1171">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>104373</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1172">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>104374</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E1173">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>104375</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1174">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>104376</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1175">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>104377</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1176">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>104378</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E1177">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>104379</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3427</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="E1178">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>104380</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3430</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="E1179">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>104381</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="E1180">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>104382</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E1181">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>104383</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="E1182">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>104384</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="E1183">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>104385</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="E1184">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>104386</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="E1185">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>104387</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="E1186">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>104388</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="E1187">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>104389</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3456</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3457</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="E1188">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>104390</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="E1189">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>104391</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E1190">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>104392</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="E1191">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>104393</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1192">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>104394</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E1193">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>104395</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="E1194">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>104396</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E1195">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>104397</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="E1196">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>104398</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="E1197">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>104399</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E1198">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>104400</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="E1199">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>104401</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="E1200">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>104402</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3493</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="E1201">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>104403</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E1202">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>104404</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="E1203">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>104405</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="E1204">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>104406</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="E1205">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>104407</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="E1206">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>104408</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="E1207">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>104409</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1208">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>104410</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3516</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="E1209">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>104411</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E1210">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>104412</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="E1211">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>104413</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="E1212">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>104414</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="E1213">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>104415</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3531</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="E1214">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>104416</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3535</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="E1215">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>104417</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3538</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="E1216">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>104418</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E1217">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>104419</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3543</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3544</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="E1218">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>104420</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E1219">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>104421</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1220">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>104422</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1221">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>104423</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1222">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>104424</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E1223">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>104425</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1224">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>104426</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E1225">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>104427</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1226">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>104428</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1227">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>104429</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1228">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>104430</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E1229">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>104431</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E1230">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>104432</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="E1231">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>104433</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="E1232">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>104434</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3587</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="E1233">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>104435</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E1234">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>104436</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1235">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>104437</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E1236">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>104438</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E1237">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>104439</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="E1238">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>104440</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="E1239">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>104441</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="E1240">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>104442</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="E1241">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>104443</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="E1242">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>104444</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1243">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>104445</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3617</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E1244">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>104446</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="E1245">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>104447</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="E1246">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>104448</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3626</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E1247">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>104449</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E1248">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>104450</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="E1249">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>104451</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="E1250">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>104452</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E1251">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>104453</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3641</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="E1252">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>104454</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3643</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3645</v>
+      </c>
+      <c r="E1253">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>104455</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3647</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3648</v>
+      </c>
+      <c r="E1254">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>104456</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3651</v>
+      </c>
+      <c r="E1255">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>104457</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3654</v>
+      </c>
+      <c r="E1256">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>104458</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="E1257">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>104459</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3658</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E1258">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>104460</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E1259">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>104461</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E1260">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>104462</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E1261">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>104463</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E1262">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>104464</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="E1263">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>104465</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1264">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>104466</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1265">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>104467</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1266">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>104468</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1267">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>104469</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1268">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>104470</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E1269">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>104471</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="E1270">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>104472</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="E1271">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>104473</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3699</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3701</v>
+      </c>
+      <c r="E1272">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>104474</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3702</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3704</v>
+      </c>
+      <c r="E1273">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>104475</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E1274">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>104476</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3708</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3710</v>
+      </c>
+      <c r="E1275">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>104477</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E1276">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>104478</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3714</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3715</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3716</v>
+      </c>
+      <c r="E1277">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>104479</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3717</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3718</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E1278">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>104480</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3719</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3721</v>
+      </c>
+      <c r="E1279">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>104481</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3722</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3724</v>
+      </c>
+      <c r="E1280">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>104482</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3726</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3727</v>
+      </c>
+      <c r="E1281">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>104483</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3728</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3730</v>
+      </c>
+      <c r="E1282">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>104484</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3731</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3732</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3733</v>
+      </c>
+      <c r="E1283">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>104485</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3736</v>
+      </c>
+      <c r="E1284">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>104486</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3739</v>
+      </c>
+      <c r="E1285">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>104487</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3742</v>
+      </c>
+      <c r="E1286">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>104488</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3745</v>
+      </c>
+      <c r="E1287">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>104489</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3746</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3748</v>
+      </c>
+      <c r="E1288">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>104490</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E1289">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>104491</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3752</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3753</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3754</v>
+      </c>
+      <c r="E1290">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>124939</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3755</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3756</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3757</v>
+      </c>
+      <c r="E1291">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>124940</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3758</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3759</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3760</v>
+      </c>
+      <c r="E1292">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>124941</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3761</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3762</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3763</v>
+      </c>
+      <c r="E1293">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>124942</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3765</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3766</v>
+      </c>
+      <c r="E1294">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>124943</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3767</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3768</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3769</v>
+      </c>
+      <c r="E1295">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>124944</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3770</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3771</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3772</v>
+      </c>
+      <c r="E1296">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>124945</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3773</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3774</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3775</v>
+      </c>
+      <c r="E1297">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>124946</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3776</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3778</v>
+      </c>
+      <c r="E1298">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>124947</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3779</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3781</v>
+      </c>
+      <c r="E1299">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>124948</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3782</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3784</v>
+      </c>
+      <c r="E1300">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>124949</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3787</v>
+      </c>
+      <c r="E1301">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>124950</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3788</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3790</v>
+      </c>
+      <c r="E1302">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>124951</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3792</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1303">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>124952</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3794</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3796</v>
+      </c>
+      <c r="E1304">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>124953</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3797</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3799</v>
+      </c>
+      <c r="E1305">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>124954</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3800</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3801</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3802</v>
+      </c>
+      <c r="E1306">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>124955</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3803</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3804</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3805</v>
+      </c>
+      <c r="E1307">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>124956</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3806</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3807</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3808</v>
+      </c>
+      <c r="E1308">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>124957</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3809</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3810</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3811</v>
+      </c>
+      <c r="E1309">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>124958</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3812</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E1310">
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">