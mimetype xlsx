--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1013">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1557,50 +1557,1544 @@
     <t>14.05.25 13:02</t>
   </si>
   <si>
     <t>t.me/sir_s_gory/7646</t>
   </si>
   <si>
     <t>Даже тот, кто каждый год в одно и то же время летит одним и те же рейсом по маршруту Москва - Анталья, наверняка слышал такое слово – "засека". В названиях сел, парков, лесов, в музейных экспонатах. А что это вообще такое? Засеками называли оборонительные укрепления, созданные с помощью лесов. Деревья не рубили, а засекали – и ствол валили в сторону предполагаемых нападений. Получалось сплошное, труднопроходимое для конницы препятствие. Нехитрая вроде бы тактика известна еще со времен князя Владимира, часто встречалась в летописях. Но при Иване Грозном и вплоть до Петра засеки стали основой оборонительной системы страны. Так на южных границах в 1560-е годы для защиты от крымских набегов сформировалась Большая засечная черта. В XVI-XVII веках говорили просто – Черта. Гигантский пограничный комплекс укреплений от Перемышля до Переяславля-Рязанского, как тогда называлась Рязань. Уникальное для своего времени сооружение – с юга Московское государство закрыли наглухо!  Постепенно Черта разрослась на тысячу километров. В Туле находился, по сути, "генштаб", но в целом для жизнеспособности мощного сооружения нужны были невероятные усилия. В состав Большой засечной черты входили 40 городов, задействованы десятки тысяч человек. И это не считая полков динамической обороны.  То есть действительно мощная, грандиозная даже по мировым меркам система. И? И что сейчас? Много ли мы о ней знаем? Несколько лет назад Тульский кремль отмечал 500-летие. А это как раз, по сути, генштаб Большой засечной черты. Поэтому "досталось" от празднования и малым, некогда приграничным городам. Но широко ли это известно? Не очень, в чем я сам убедился во время праздничной поездки. Так у нас часто бывает: сделать что-то сделали, а дальше как будто само должно разойтись сарафанным радио.  Сразу подчеркну, что я не собираюсь читать исторических лекций. Как вы знаете, моя задача в другом – сформировать интерес, вдохновить на путешествия и новые знания. Поэтому мы с вами посмотрим, как сейчас живут бывшие центры Большой засечной черты. Что от нее вообще осталось? Что интересного можно увидеть в городах и вокруг них? В каких местах отдохнуть на природе?  #турпривет городам, которые 500 лет назад стояли на страже границ!  На изображениях – две карты из книги Яковлева 1916 года "Засечная черта Московского государства в XVII веке".</t>
   </si>
   <si>
     <t>13.05.25 09:48</t>
   </si>
   <si>
     <t>t.me/sir_s_gory/7642</t>
   </si>
   <si>
     <t>Это была разминка. Пастилу узнали многие, а дальше лотерея 50 на 50: Белёв или Коломна. Два главных пастильных центра. В моем случае – первый вариант. Маленький городок в Тульской области, где сейчас работают три цеха по производству знаменитого местного рецепта. В Белёве магазинов с пастилой больше, чем "Магнитов" и "Пятерочек" вместе взятых. Я покупал в этом: #геопозиция – 53.804472, 36.141070. Вариантов – тьма. Основа рецепта, конечно, одна: печеные антоновские яблоки да яичный белок. В оригинале еще сахар, но сейчас времена ЗОЖные, поэтому местные мануфактуры выпускают в том числе вариант без сахара. Правильнее было бы сказать "без добавления сахара", потому что натуральный в любом случае есть. Я не врач, но говорят, что пастилу диабетикам есть можно. В магазине не сказать что ажиотаж, хотя очень дешево. Представляете, вот этот шматок пастилы на первом фото стоит всего 100 рублей. СТО. По цене самого простого американо в "Кофемании" можно купить больше 1,5 кило. К чаю заходит на ура, всяко лучше выпечки и другого глюкозно-фруктозного буйства. А всё дубайский шоколад, дубайский шоколад... 😁 Эх, не умеют у нас раскручивать на массы! Когда-то у создателя белёвской пастилы были магазины в Риме и Париже. Точнее, тогда она была "Прохоровской" – по имени купца Амвросия Прохорова, автора рецепта. Тогда, 150 лет назад, всё сложилось. Его батя высадил кучу антоновских яблок, а предприниматель-сын придумал, что с этим всем добром делать. Потом национализация, война и, казалось бы, добрый вечер. Но хорошо, что производство возобновили. Но не за пастилой я поехал. Какой темой меня занесло в Белёв и другие города Калужской и Тульской областей, расскажу дальше. А может, кто угадает 😉 #дорогаеда@sir_s_gory</t>
   </si>
   <si>
     <t>12.05.25 17:38</t>
   </si>
   <si>
     <t>t.me/sir_s_gory/7641</t>
   </si>
   <si>
     <t>Вернулся из майской поездки. В одном из городов следующей серии взял для подарков местных лакомств. Угадаете город по составу на этикетке главного продукта? Подсказка: не Дубай 😁 Вот читаю: Яблоки, черника, яичный белок. Содержит сахара естественного происхождения. Следующий вкус: Яблоки свежие, сахар, брусника сублимационной сушки, белок яичный сухой. Или такой: Яблоки, клюква, яичный белок. И все это...</t>
+  </si>
+  <si>
+    <t>15.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10876</t>
+  </si>
+  <si>
+    <t>Смотрю я на буддийское искусство и вот о чем думаю: а ведь эта философия, пожалуй, лучше других приспособлена для маленьких детей. Без специальной адаптации, в исконном виде. Конечно, буддизм – очень сложное, многослойное и даже запутанное учение, но на базовом уровне – хорошее/плохое, развитие/деградация, доброе/злое – просто и ярко визуализировано. И это только подтвердили мимолетные наблюдения за юными посетителями, которых привели родители на выставку "Алмазная колесница. Буддийское искусство России". Детей привлекают яркие цвета, у каждого из которых на самом деле есть смысл. Или фигурки животных в центре Бхавачакры (она же "Колесо бытия"), символизирующие три источника всех страданий: свинья – неведение , петух – страстное влечение, змея – ненависть. Даже тханка "Очищение белого слона" выглядит как поле для настольной игры, хотя метафорически показывает путь сознания. Забавная беспокойная обезьянка тянет слона за хвост, но тот все равно "победит" – придет к ясности и мудрости.  Еще более оживленные реакции встречаю в зале с костюмами и масками мистерии Цам – ритуального ежегодного танца для борьбы со злыми духами. Согласитесь, на это невозможно смотреть без эмоций! И сюда закрался детский элемент. В спектакле Цама появляется Белый Старец с комическими сценками – своеобразный аналог Деда Мороза. К слову, уникальные кадры мистерии можно увидеть в немом фильме 1928 года "Потомок Чингисхана". Режиссер Всеволод Пудовкин снял в Бурятии реальный Цам, что впоследствии помогло реконструировать буддийский ритуал.     Определенный эпатаж вообще характерен для буддизма. Это тоже привлекает аудиторию разных возрастов. К примеру, известный йогин и монах Вирупа ел голубей (вкусно, кстати, я пробовал 😁). Легенда, конечно, идеологически правильно "выруливает" (он потом птиц оживлял), но такая "хайповая" завязка притягивает пока еще не просветленные массы.  Да, стоит у буддизма поучиться привлекать внимание так, чтобы рассказать о важном. "Атлас тибетской медицины" и тот очень красочный. На выставке в Пушкинском – самая полная копия оригинала в мире. Картинки на свитках могут показаться парадоксальными. Рядом с хирургическими инструментами соседствуют мистические изображения. Сегодня тибетская медицина в первую очередь ассоциируется с "нетрадиционным" лечением травами, массажем, иглоукалыванием. Но хирургические операции, и довольно сложные, практиковали в Тибете еще очень давно.  Вы, наверное, заметили, что я не употребляю слово "религия". Намеренно. Кто-то может отказаться, считая для себя религиозное искусство чуждым. Буддизм – это в первую очередь философия жизни. С помощью нескольких сотен экспонатов ее суть не объяснить никому, но зацепить колоритным крючком для большего погружения, думаю, Пушкинскому музею удалось. #мосгорсэр</t>
+  </si>
+  <si>
+    <t>13.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10868</t>
+  </si>
+  <si>
+    <t>Иду к светодинамическому фонтану на ВНДХ. Через пару минут начинается новое вечернее шоу. Меня обгоняет женщина лет 55-60. В спину ей доносится: - Мам, маааам, ну куда ты бежишь? – это молодая пара позади еле поспевает за старшим поколением. - Я буду снимать на видео! - Зачееем? Ты не будешь потом это смотреть... - Смотреть не буду, я сделаю рилс! Он залетит – и я заработаю! Вам же на свадьбу будет. Какое время – такие и способы заработать денег на свадьбу. А ВДНХ своими постоянными открытиями расширяет границы для коммерсантов всех возрастов 😁 Ну, а если серьезно: на днях под макетом ракеты-носителя "Восток" на ВДНХ заработал после реконструкции светодинамический фонтан: #геопозиция – 55.834114, 37.623372. Каждый вечер (в 20:00, 21:00, 22:00 и 22:45) теперь начинается пятиминутное шоу под разные музыкальные произведения. Первым аккомпанировать водной стихии энергично "выходит" Шостакович с "Праздничной увертюрой". Струи взмывают на 35 метров, что на фоне ракеты скорее переносит мысленно к стартовому комплексу Байконура, чем напоминает о революции. Могущественно, музыкально и очень мокро 😁 Сейчас, сентябрьским вечером, не советую вставать в первый или даже второй зрительский ряды, хотя они довольно условные, конечно. Холодные брызги достают далеко. А вообще, давненько я не был на ВДНХ в теплый сезон после захода солнца. Другие фонтаны и без шоу выглядят эффектно в темноте. #мосгорсэр</t>
+  </si>
+  <si>
+    <t>12.09.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10863</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор с турновостями из регионов за последние две недели. В Хабаровске открыли мемориал, посвященный победе над Японией и окончанию Второй мировой войны. В Кронштадте на территории форта "Константин" открылся Музей современного пленэрного искусства. Музей-заповедник "Куликово поле" открыл в Епифани Центр хранения коллекций. Часть фондов демонстрируется посетителям. У Кировской области появился еще один бренд - "Вятский Иван Царевич". В Пермской художественной галерее открылся последний зал постоянной экспозиции – "Народное искусство Прикамья".</t>
+  </si>
+  <si>
+    <t>11.09.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10859</t>
+  </si>
+  <si>
+    <t>Когда "2ГИС" лучше "Яндекса"? Вдогонку про карты. Во время каждой поездки мне пригождаются как минимум два приложения с картами. А чаще – три, если я ещё на бездорожье съезжаю. По личным ощущениям, "2ГИС" всё активнее дышит в спину всезнающему, казалось бы, "Яндексу". Последний, конечно, в "пробочной" навигации пока вне конкуренции просто в силу гигантской базы. Плюс в мегаполисах он очевидно мощнее. Но "2ГИС" берет более детальной проработкой и, что тоже важно, более оперативным обновлением непосредственно карт в регионах. И если раньше я воспринимал его как приложение исключительно для Сибири и Дальнего Востока, то теперь такой региональной привязки нет, и я использую его в разных местах России. В последней поездке тоже "2ГИС" не раз оказывался расторопнее "Яндекса". В Тюмени, к примеру, бОльшая детализация исторических барельефов на набережной. А в Воткинске тропа здоровья в парке "Сила леса" обозначена со всеми арт-объектами. В то же время "Яндекс" считает, что там ничего нет и вообще можно ехать по тропе на машине. #турпрактика</t>
+  </si>
+  <si>
+    <t>10.09.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10858</t>
+  </si>
+  <si>
+    <t>Смотреть со звуком 😃 Дорогой "Яндекс"! А почему ваш навигатор считает, что улица Барклая – это прилагательное? - Что за улица? - Да БАрклая какая-то! 🙈 Надеюсь, это всё-таки исключение. Что ещё может быть? Поверните на улицу Миклухо-Маклую? На улицу Академика КоролЕвы? На улицу Улофа Пальмы? 😁 Кто встречал похожие ошибки навигатора, как "поверните на улицу Барклую"?</t>
+  </si>
+  <si>
+    <t>10.09.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10852</t>
+  </si>
+  <si>
+    <t>Панорама, достойная фотообоев патриота Арзамаса. Пожалуй, лучший вид со стороны на центр города. Холмистое урочище называется Ивановские бугры: #геопозиция – 55.372165, 43.814313. Здесь нет облагороженной смотровой площадки, имейте в виду. Но стоит кирпичная божедомка. И неспроста. С этим местом связано много легенд и историй разных эпох. Эпизоды в основном мрачные. Наиболее известный относится к периоду крестьянского восстания под предводительством Степана Разина. Тысячи участников тогда казнили на Ивановских буграх. Об этом написал небольшой очерк "Божий городок" Владимир Короленко, посещавший Арзамас. Писатель рассказывает в том числе легенду о молодом купце разинских времен, который встретил висельников. Поэтому впечатления двоякие. На весах замечательный вид и темная история. Но первое перевешивает. Под холмом течет река Тёша, где в теплые дни на пляже много отдыхающих.</t>
+  </si>
+  <si>
+    <t>09.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10843</t>
+  </si>
+  <si>
+    <t>Арзамас – лучшее, на мой взгляд, место для обеда, ужина или "обедужина" по пути из Москвы в сторону Казани по платной трассе М-12. И наоборот. Идеально по времени, да и 15 километров не крюк. Хот-доги на очередных "ойле" или "нефти" вы вряд ли запомните. А в Арзамасе приятно погуляете и вкусно покушаете. Раззадорив аппетит, зашел в небольшой ресторан "Лепо да сыто", который в этом году открылся на углу Соборной площади: #геопозиция – 55.386164, 43.815873. Сам себя называет "трактир-калачная". Мест немного, меню приличное. Начинки шик-блеск-красота, аутентичные. Есть, к примеру, с волжской щукой и гусем. Правда, непосредственно мучная часть показалась не самой свежей. Возможно, это я так попал, и хлеб уже прилично полежал в ожидании посетителей. То была закуска, а на основное блюдо взял голубцы с гусем. Сочные и, кстати, с луковой "оберткой", а не капустной. Чешуя приготовлена так деликатно, что, мне кажется, даже "луконенавистники" ее примут как родную. Лук наряду с гусем – два главных гастробренда Арзамаса. Связанные с ними продукты в дорогу можно взять, к примеру, в "Лавке диковин" (#геопозиция – 55.385955, 43.815929) и магазине "Лютый Гусь" (#геопозиция – 55.387203, 43.815827). Не только, разумеется. Просто я люблю брать в основном то, что можно съесть и выпить. Из несъедобного – либо нужное функциональное, либо эмоциональное ручной работы. Что уже близко к искусству. Но вернемся к нашим птицам. Риет из гуся (с добавлением моркови и лука) мне понравился особенно. У него многоуровневый вкус – в качестве намазки идет "на ура". Жаркое из гусиных потрохов привлекает тарой, удобно взять для пикника как полноценное блюдо. В следующий раз надо будет как следует закупиться и распробовать еще разные виды тушенок и жюльенов (здесь "жульен"). Напоследок заглянул за напитками в "ЛиазиКО" – стилизованную под советский автобус кофейню: #геопозиция – 55.385418, 43.815314. Приятный кофе и пряники в виде счастливых билетиков. Давайте тест на возраст: при взгляде на фото 7 у вас в голове возник звук бьющихся друг о друга бутылок? 😀 Значит, вы наверняка старше 35. Плюс-минус. Такой у ЛиАЗ-677 был конструктивный акустический эффект. Дальше покажу, с какого места открывается бесподобный вид на исторический центр Арзамаса.</t>
+  </si>
+  <si>
+    <t>08.09.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10835</t>
+  </si>
+  <si>
+    <t>Как меняются исторические города? За этим процессом всегда интересно наблюдать, что я стараюсь при удобном случае делать. Спустя три года заехал пообедать в Арзамас – единственный город Нижегородской области с официальным статусом "исторического поселения, имеющего особое значение для истории и культуры" в федеральном масштабе. Тогда центральную часть активно благоустраивали, а сегодня можно посмотреть на результат. Арзамас принял эстафету Рыбинска, который первым в стране начал централизованно устанавливать на некоторых улицах исторические вывески. Здорово, что мода на старину (винтаж!) распространяется по регионам. Можно только поддержать. Естественно, там, где уместно. Никто "Пятерочку" в хрущевке не будет закатывать в дореволюционную оболочку. Но в туристических местах исторического значения смотрится атмосферно. Как на Гостином Ряду, которая, как раньше, пестрит многочисленными торговыми точками. #геопозиция – 55.386016, 43.815737. Надеюсь, идея будет распространяться и дальше по стране. Локально старые вывески встречаются уже много где: в Зарайске, Верее, Гороховце и других городах. Желательно, чтобы местные власти поддерживали и за реализацией устанавливали художественный надзор. Вот в Рыбинске благодаря музыканту Мите Кузнецову (https://t.me/sir_s_gory/447) даже краски специальные использовали, материалы и ручную работу при начертании. Получилось почти полное повторение "как было бы", если бы "Магнит", "Вкусвилл" и прочие существовали в XIX веке. В Арзамасе все-таки иначе. Ощущение старины не столь глубокое. Например, "мир" правильно было бы написать "міръ". А ять рядом с амперсандом у КБшечки выглядит странновато. Ручным начертанием тоже не озадачились. Но за саму концепцию и попытку передать пеструю торговую атмосферу – определенно плюс.</t>
+  </si>
+  <si>
+    <t>06.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10829</t>
+  </si>
+  <si>
+    <t>Друзья, мы уменьшили Россию! 😃 Для людей без чувства юмора пояснение – ШУТКА. Суть в том, что в пятницу в ООН прошло голосование, по итогам которого рекомендовано всем странам мира заменить карты в учебниках и прочих материалах на "более справедливые". Проекция Меркатора, созданная еще в XVI веке, давно изжила себя. Теперь предлагается использовать проекцию Equal Earth – "Равная Земля". Полный текст принятой резолюции здесь: https://docs.un.org/ru/A/80/L.104 Меркатор разработал карту с меняющимся масштабом от экватора к полюсам, что оказалось в свое время очень ценно для навигации. Но сегодня в школах учатся не одни мореплаватели, и огромные искажения размеров создают обманчивое восприятие. Идеальное двухмерное изображение Земли, надо отметить, нельзя создать, и Equal Earth не исключение. Но она, по крайней мере, точно соотносит площади стран. В итоге на картах "пострадают" большие северные страны, такие как Россия, Канада, США. Наша, например, на проекции Меркатора кажется больше Африки, хотя на самом деле почти в два раза меньше. Но Россия в голосовании поддержала более справедливую карту мира. В нашем сознании вряд ли что изменится – у нас такой размер, что он в любом случае будет на любой проекции выглядеть мощно. Среди всех стран ООН "уменьшаться" в размерах не захотели только в США. А то еще, глядишь, американские дети родину уважать перестанут 😃 Есть много разных сайтов, где можно сравнить реальную площадь стран: например, True Size, Real Country Sizes. Для географического досуга занятие любопытное. Приведу несколько сравнений: вот Гренландия кажется размером с Африку, но на самом деле как один только Алжир. Протяженность США с запада на восток меньше аналогичного размера Южной Америки (в самом широком месте). А любимый нашими туристам Египет покрывает сразу несколько северных регионов России. Я как человек, который с детства любит и хорошо знает географию, всячески поддерживаю новую проекцию. Карты в учебниках и информационных материалах не для навигации, а для реальной картины мира.</t>
+  </si>
+  <si>
+    <t>05.09.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10819</t>
+  </si>
+  <si>
+    <t>С днём рождения, Москва!  Пока читал праздничные городские анонсы, из уголков памяти внезапно вылетела сценка: первые минуты моего знакомства с Москвой. Точнее, с околостоличной атмосферой, еще до МКАДа. Это было 21 год назад – мне 17, мы с родителями ездили в Москву для поступления в университет. Сейчас-то сильно проще, многое делается онлайн, а тогда все стадии – только очно, тем более на бюджет.  После ночной дороги подъезжаем к Москве. Я в предвкушении. Где-то перед Балашихой сворачиваем с трассы для "зеленой" остановки. Около 5 утра, будний день, вокруг еще ни души. И тут откуда ни возьмись крики, визги, из-за угла появляется мопед и проносится мимо. На нем два парня в новогодних шапках с помпончиками (лето, на секундочку!) весело размахивают руками. Хорошо помню, как в голове пронеслась мысль: "Блин, куда я приехал..." 😁 Возможно, ребята были даже трезвые. Мне в диковинку, потому что в маленьких городах подход "а что люди подумают" применим ко всему, даже к развлечениям. В мегаполисах по-другому. Куда более свободное мышление. Куда более ярко в поступках проявляется "я так чувствую". Пожалуй, это первый важный вывод, который я сделал в Москве (пусть и не сразу удавалось его воплощать в жизнь): вообще неважно, что думают другие. Делай, что считаешь нужным, и получай от этого удовольствие.   Так вот, я желаю Москве развиваться и дальше так, чтобы удовольствие от каждого дня здесь получали все: и туристы, и москвичи, и все, для кого столица стала домом.</t>
+  </si>
+  <si>
+    <t>04.09.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10809</t>
+  </si>
+  <si>
+    <t>Изначально в Воткинске я планировал только посетить музей-усадьбу Чайковского. Но город "уговорил" на большую прогулку. Родной дом композитора вовсе не производит впечатление оазиса внутри печальной провинции. За пределами музея Воткинск тоже поддерживает уровень приятных ощущений. Маршрут подсказывает... хотел написать "сама природа", да осекся. Тут постарался человек. Воткинск вытянулся полумесяцем вдоль искусственного пруда, образованного при строительстве плотины в XVIII веке. И многие архитектурные центры внимания расположились на берегу или около. Среди них, собственно, плотина, Благовещенский собор, где крестили Петра Ильича (#геопозиция – 57.052076, 53.986401), Дворец культуры, памятник "Якорь" (#геопозиция – 57.052323, 53.972596). К слову, в XVIII веке бОльшую часть якорей для флота производили именно в Воткинске. "Железоделательная" история сохранилась буквально на наличниках жилых домов с заводскими мотивами в декоре.  Пройдя всю набережную от музея Чайковского, попадаешь  на небольшой пляж. А если есть силы, то впереди парк "Сила леса". Не так давно в нем обустроили тропу здоровья – три зеленых и благоухающих километра в одну сторону (старт отсюда: #геопозиция – 57.071895, 53.980930). По пути встречаются арт-объекты, некоторые с практическим смыслом. К примеру, "Уши" для занятия орнитотерапией – слушать пение птиц с усиленным эффектом. Тропа заканчивается пирсом, а можно свернуть на Шарканский мыс со смотровой площадкой. Или вообще пойти в лесную часть на гору Липовую.   И это только часть маршрутов для прогулок в Воткинске. Если не торопиться, подробное знакомство вполне растягивается на 2-3 дня. А фотогеничное расположение города вокруг пруда делает его, на мой взгляд, как минимум удмуртской столицей закатов 😉</t>
+  </si>
+  <si>
+    <t>03.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10800</t>
+  </si>
+  <si>
+    <t>Бывает, в малых городах слышу: "Вот если бы у нас родился (работал/творил/гостил/наследил) кто-нибудь из известных людей, вот тогда-то мы зажили бы!" Доля правды в таких рассуждениях, конечно, есть, но только доля. Мало носить как знамя градообразующую знаменитость – надо уметь за его наследием ухаживать. Как в Воткинске – городе, который сейчас был бы наверянка заштатным, если бы не Петр Ильич Чайковский. И люди, которые ценят память о нем. Музей-усадьба Чайковского работает с 1940 года – тогда к 100-летию знаменитого композитора появилась первая экспозиция. Которая к дню сегодняшнему заметно расширилась вокруг центрального дома. Того самого, где родился Пётр Ильич в семье Ильи Петровича, начальника Воткинского железоделательного завода.  Здесь Чайковский в буквальном смысле встал на ноги и начал заниматься музыкой. Хотя гувернантка пророчила ему другую "карьеру", называя "маленьким Пушкиным". Мальчик умело писал стихи на русском и французском языках. Но музыка победила. Самый ценный экспонат музея – подлинный немецкий рояль Wirth совсем еще юного Чайковского. В подлинности сомнений уж точно не осталось после реставрации, когда обнаружили надпись "Петръ дурачина" 😃 Наверняка баловался кто-то из братьев.  В музеях, посвященных первым годам творческих гениев, частенько рассказывают необыкновенные истории проявления таланта. И в гостях у Чайковского – тоже. В детстве он много времени проводил за роялем, после чего становился нервным. Родители начали было ограничивать доступ к заветному инструменту, и тогда неугомонный музыкант выстукивал ритм по стеклу. Однажды добарабанился так, что разбил окно. В память об этой детской истории музей выполнил имитацию трещины. Маленькая, но очень атмосферная деталь экспозиции, демонстрирующая трепетное отношение к наследию Чайковского.  Таких хватает. К примеру, на территории усадьбы, как и 180 лет назад, работает теплица, но восстановленная. Тогда Чайковские выращивали даже дыни и арбузы. Да что там – кофе! Сегодня кофейное дерево снова растет и в этом году дало первые плоды.  Хороший пример сохранения истории. И – красивый. Очень приятно летним днем погулять по территории усадьбы, сделать красочные фотографии. К слову, доступ бесплатный, если не посещать экспозиции в зданиях. А музейная касса и вход здесь: #геопозиция – 57.052942, 53.968752.</t>
+  </si>
+  <si>
+    <t>02.09.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10799</t>
+  </si>
+  <si>
+    <t>Помните, в 90-е были популярны аудиокассеты со звуками природы: шум водопада, журчание ручья, пение птиц? Оригинал всегда будет недосягаем. Важно его замечать и вовремя выдвигать фоновую аудиорелаксацию на первый план. Присел на полчаса, настроил внутренний "приемник" – и рой мыслей уже не такой хаотичный.   На видео отрезки из последнего автопутешествия: первый – Медведь-камень под Нижним Тагилом (со стороны парка "Ермаково городище"): #геопозиция – 58.019075, 59.873626 второй и третий – урочище Куиньсэрго в Удмуртии: #геопозиция – 57.664454, 53.757603 четвертый – Плотинка в Екатеринбурге: #геопозиция – 56.837728, 60.603738 Да, чтобы послушать стихию, пусть и обузданную человеком, иногда можно не выезжать из центра крупного города.  #туркадр</t>
+  </si>
+  <si>
+    <t>01.09.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10795</t>
+  </si>
+  <si>
+    <t>Горой Байгурезь не ограничивается приятная прогулка в окрестностях села Дебёсы. Можно спуститься к реке в ещё одном интересном месте чуть севернее, в полутора километрах. Окружающая действительность настраивает на философские измышления в духе "идущего к реке". Еще хорошо бы "этот мир был абсолютно понятен" тем, кто оставляет после себя пакеты с мусором. Это правило, к сожалению, работает очень часто: если к дикому месту ведет автомобильная дорога, там наверняка и мусор встретится. А если тропа только пешая, то на ней чистенько.  В отличие от горы Байгурезь, урочище Куиньсэрго (не Куинз Энерго 😃) доступно при сухой погоде  для машины. Основная точка притяжения здесь – речные перекаты: #геопозиция – 57.664730, 53.757475. Течение Чепцы, обволакивающей породы, местами создает эффект ванны.  При желании несложно пройтись (лучше в специальной обуви) и устроить гидромассаж, но вода ледяная из-за источников по соседству, особенно нынешним не очень жарким летом. Впрочем, уровень моржеватости у всех разный, и кому-то, наверное, не придется сдерживать желание устроить сельское удмуртское СПА. Я воздержался. Мне для терапии хватило видов и природных звуков. </t>
+  </si>
+  <si>
+    <t>31.08.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10789</t>
+  </si>
+  <si>
+    <t>На днях получил сообщение в личку: "Вы за границу в ближайшее время поедете или можно отписываться?" Сама форма вопроса, согласитесь, неуважительная, и надо бы оставить без внимания, но я ответил: "Раз вопрос стоит так, то отписывайтесь, конечно. Даже если я завтра поеду в кругосветку". Я перестал делить путешествия на отечественные и зарубежные. Давно осознал, что одинаково кайфануть можно и в Тюменской области, и в Италии. Естественно, впечатления по составу кардинально разные, я имею в виду – могут быть одинаковые по силе и объему "хранилища" в памяти. А могут и не быть. В какую сторону качнется маятник ощущений, заранее неизвестно. Когда приходит это понимание, разочарований от путешествий не остается. Исчезает запрограммированность там, где ее не должно быть точно – в эмоциях. И появляется открытость. Кто уже знаком с моей книгой "Химия путешествий", где Ливан соседствует с Калмыкией, а Турция – с Калининградской областью, главную мысль, думаю, считал. Естественно, можно и нужно интересоваться разными уголками мира, расширять кругозор. Я про тревел-радикалов. У которых отдых за границей именно противопоставляется внутреннему туризму. Причем с элементами патологического унижения всего своего и вознесения до небес всего зарубежного. Такого очень много! У каждого среди знакомых наверняка найдутся адепты культа "я-не-отдыхаю-в-России". Если да, советую как-нибудь устроить розыгрыш, выдав отечественное место за заграницу. В одночасье перекос не исправить, но, надеюсь, мы придем к более адекватному восприятию окружающего мира в массовом сознании. Так вот, на фото перед вами – Швеция. Блин, ладно, не могу я так! Пранки против моей природы 😀 Это Удмуртия. Возвращаясь из Сибири, я решил на лишний денек притормозить в республике. И на неделе покажу, что успел посетить. Про Швецию я вспомнил, потому что похожие ощущения однажды испытал там. Экотропа в густом лесу, яркий сосновый аромат, вековые деревья причудливых форм, скамеечки, качели на полянке, угрюмая излучина реки и – вообще ни ду-ши! Двухкилометровая пешая тропа здоровья на гору Байгурезь начинается на окраине села Дебёсы (в нем, к слову, есть еще Музей Сибирского тракта): #геопозиция – 57.647007, 53.784538. Подъем простой, вполне преодолим для детей, чуть напрячься придется лишь в парочке мест. Гора, как вы понимаете, скорее холм – всего 220 метров над уровнем моря, набор высоты – 175 метров. Для созерцания молчаливого сине-зелено-голубого простора достаточно. Внизу красиво заворачивает река Чепца: #геопозиция – 57.652139, 53.757967. А запааах стоит такой, что аппетит буквально требует устроить пикник.</t>
+  </si>
+  <si>
+    <t>29.08.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10781</t>
+  </si>
+  <si>
+    <t>Из-за большой поездки я пропустил несколько суббот с традиционной рубрикой. Догоняю! #сэрбор из региональных турновостей за последние недели В Коломне археологи обнаружили гигантский клад с более чем 2600 серебряными монетами, отчеканенными в XV веке. Крупнейшая находка монет той эпохи! Ждем в музее города. В Находке (Приморский край) появился экомаршрут "Тропа осьминога" на 6,2 км со смотровыми площадками в красивых местах. Во Владимире установили памятник князю Андрею Боголюбскому. За последний месяц в регионах открылись сразу несколько любопытных музеев: в Саратове – Музей самоваров и фарфора; в Изборске – Музей креста; в Нижнем Новгороде – Музей фальшивых денег "Двойное дно". В Гавриловом Посаде (Ивановская область) после обновления в купеческом особняке XIX века открылся краеведческий музей. Тем временем в Северной Осетии установили ещё один видовой арт-объект (их уже много по всей республике) – "Дверь в горы".</t>
+  </si>
+  <si>
+    <t>28.08.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10772</t>
+  </si>
+  <si>
+    <t>Дорогие подписчики и подписчицы! Обратился к вам – и вспомнилась передача "Умники и умницы". Так вот, уважаемый ареопаг! 😁 Интересно ваше мнение. Параллельно с подготовкой книги об эпохе Ивана Грозного я потихоньку собираю материал для ещё одной работы. Сложной, оригинальной, в очень необычном формате. Пока не могу поделиться подробностями, но для чистоты эксперимента это и не нужно. Для одной из глав я сам себе поставил задачу. Нужен небольшой город в России, отвечающий таким критериям: население до 100 тысяч (еще лучше – до 50), чистый, с приятными местами для отдыха, с хорошо развитой инфраструктурой, желательно не очень древний, не старше 500 лет, в отдалении от крупных городов, но при этом малоизвестный массовому туристу. Часть параметров субъективна, но мне потому и интересно, что вы назовете. Суздаль, Плёс, Таруса, Зарайск и другие популярные направления не предлагать. Это должен быть менее очевидный вариант. Пока я склоняюсь к Выксе. Да, там проходит арт-фестиваль, а теперь еще город в расширенном "Золотом кольце", но, по моим ощущениям, он плохо знаком широкой аудитории, особенно тем, кто не глубоко погружен в современное искусство. Статистика подтверждает – количество туристских запросов в "Вордстате" преступно мало. При этом город у меня, по крайней мере, оставил приятные впечатления. Заезжал туда пару лет назад. Фото, собственно, как раз из Выксы. Желательно объяснить кратко свое предложение. Если ваш город я в итоге включу в работу, то первым трем назвавшим его подписчикам я в будущем подарю книгу. Приятный бонус за активность. Ждать, правда, придется немало, но быстро только рилсы монтируются 😁</t>
+  </si>
+  <si>
+    <t>27.08.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10764</t>
+  </si>
+  <si>
+    <t>Древнейший памятник на границе Европы и Азии. И, на мой взгляд, самый красивый. Важно оговориться: знак меж двух частей света на горе Березовой появился раньше, но сегодня на том месте уже современная стела. А здесь, на Серебрянском тракте между поселками Верхняя Баранча и Кедровка, чугунная часовня стоит с 1868 года: #геопозиция – 58.189101, 59.434533. Без реставрации, конечно, не обошлось. Раньше купола были позолоченные и вообще цветовая гамма иная, но в архитектурном плане дошла с минимальными изменениями. Нынче без орла, но с крестом. Колорита добавляет отсутствие асфальтированной дороги. Да и людей 😀 Памятник установили в честь великого князя Владимира Александровича и его путешествия по стране. На деньги местных промышленников – в этих краях раньше добывали золото. И не только. О былых производствах сегодня можно лишь вспоминать. Некогда хорошо развитые населенные пункты превратились, откровенно говоря, в глухомань. Но живописную. Сюда можно было бы привлечь гостей при большом желании. В Верхней Баранче работает частный Музей Ермака. Единственный, кстати, целиком посвященный знаменитому походу: #геопозиция – 58.231338, 59.568121. Расположение совсем не случайное – именно в этой местности, от реки Серебрянки до Баранчи, проходил казачий волок. Через Камень, как тогда называли Уральские горы.  На берегу Верхнебаранчинского пруда очень выразительно стоит церковь Зачатия Иоанна Предтечи: #геопозиция – 58.229308, 59.560551. Жаль, абсолютно разрушенная. Построена "иже под колоколы" или, как еще говорят, "под звоном" – когда звонница располагается прямо над основным объемом храма.  Можно встретить утверждение, что это "единственный подлинный сохранившийся храм "под звоном". Но это не так – пропущено важное уточнение "на Урале". Архитектурное решение действительно довольно редкое, но все-таки в центральной России подобных храмов немало, даже если не брать барочные. Древнейший классический вариант – Духовская церковь в Троице-Сергиевой лавре. И она не заброшена. Но почему пишут "единственный", тоже можно понять. Так проще найти деньги на восстановление. Место красивое, умиротворяющее и исторически важное.</t>
+  </si>
+  <si>
+    <t>26.08.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10756</t>
+  </si>
+  <si>
+    <t>Заглянул в бизнес-центр "Высоцкий" в Екатеринбурге. Здесь, на мой взгляд, оборудована одна из лучших городских смотровых площадок в России. Именно городских. Дело не в особом ух-ты-виде или необычном оборудовании. Нет, ключевое – в балансе двух факторов: расположение и высота. Элементарно вроде бы, но многие панорамные места далеки от золотой середины. Бывает слишком высоко – и тогда мир превращается в мелкий, игрушечный. Бывает далеко – "под ногами" ни главных точек притяжения, ни разнообразия архитектуры, ни природных уголков. Особенно это характерно для московских площадок. "Высоцкий" же расположен почти строго в центре Екатеринбурга, лучше места для небоскреба в городе просто нет: #геопозиция – 56.836079, 60.614358. Открытая, но защищенная стеклом площадка находится на 52-м этаже на высоте 186 метров. Хватает, чтобы на 360 градусов увидеть весь город и при этом многое – невооруженным глазом. Храм на Крови на месте печально известного дома Ипатьева. Метко прозванное "ананасом" современное офисное здание РМК. Бирюзовые крыши домов XIX века. Натянутые на полгорода "стрелы" автомобильных дорог. Сложные изгибы береговой линии Исети. Может, Екатеринбург не самый яркий город, особенно в хмурую погоду, но смотровой площадкой он обзавелся прекрасной. Билет для взрослого стоит 600 рублей. Это не "просто посмотреть", а вместе с Музеем Высоцкого на втором этаже. Повыше вдобавок есть панорамный бассейн и рестораны.</t>
+  </si>
+  <si>
+    <t>25.08.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10746</t>
+  </si>
+  <si>
+    <t>Где еще такое встретишь: крестьянская изба стоит прямо внутри церкви? Не маленький кусочек, воссозданный уголочек, а прям дом с настоящими стенами. Если точнее, то горница 1910 года, привезенная из деревни Мезень как экспонат в Спасо-Преображенский храм. Он, в свою очередь, является главным зданием Нижнесинячихинского музея-заповедника деревянного зодчества и народного искусства имени Ивана Самойлова: #геопозиция – 57.947927, 61.766065. Первое слово названия можно использовать для тренировки дикции, проверки трезвости или отпугивания иностранцев 😄 Ну-ка, без запинки: НИЖНЕСИНЯЧИХИНСКИЙ! Село Нижняя Синячиха появилось недалеко от первой официальной дороги в Сибирь. Ощущение старинного пути чувствуется и сегодня благодаря музею. Едешь между Алапаевском и Ирбитом по Свердловской области и будто попадаешь внезапно в сердце съемочной площадки. По обе стороны от главной дороги села уникальные деревянные сооружения с историей. Слева часовни и крестьянские усадьбы, справа – башня острога, пожарная станция и ветряная мельница. И все они части музея. Настолько нетипичного, что здесь и общего входа как такового нет. Музей буквально интегрирован в село. Кассы, к слову, находятся в Спасо-Преображенском храме, построенном в очень запоминающемся стиле сибирского барокко. Сегодня церковь всем своим фасадом напоминает о необходимости реставрации. Именно отсюда и началась история музея, который вырос из коллекции Ивана Самойлова. Нужна была недюжинная смелость – в СССР восстанавливать храм, да ещё и рядом с памятными романовскими местами. На верхнем уровне находится, на мой взгляд, самая интересная часть музея – крупнейшая коллекция уральской домовой росписи. Красильщики расписывали вообще всё: от предметов быта до любой части избы. В таких крестьянских изображениях всегда любопытно разглядывать, как творцы представляли себе экзотических животных. На одной из стен вообще видим поезд. Тоже своего рода экзотическое животное для своего времени. И роспись, и сама деревянная архитектура – в основном XIX или начала XX века. Но есть дома на век-другой постарше. Чем моложе, тем интереснее в плане декора. В нескольких часовнях на территории тоже свои экспозиции. Например, в часовне Зосимы и Савватия – образцы тончайшей деревянной резьбы. По Нижней Синячихе атмосферно даже просто пройтись. Фотогеничный рельеф села усиливает эстетически приятные ощущения.</t>
+  </si>
+  <si>
+    <t>23.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10737</t>
+  </si>
+  <si>
+    <t>Раз уж я заговорил о том, что неплохо было бы в Туринске обустроить набережную Туры, покажу, как это сделал большой и богатый сосед – Тюмень. Кто читает меня давно, знает, что я не люблю разбрасываться налево и направо словами "лучший" и "самый" во всем субъективном. Поэтому всегда выражаюсь аккуратно. Так вот, в Тюмени, на мой взгляд, обустроили одну из самых симпатичных набережных в России. И не только в России. Поясню: я про цельный урбанистический проект сам по себе. Потому что под сочетанием "красивая набережная" обычно понимают панораму, которая с нее открывается. Хотя и в этом смысле в Тюмени хорошо. Несколько километров, четыре уровня, перепад высот больше 20 метров. То есть набережная еще и с приставкой "кардио". После прогулки хорошо спится (без мягкого знака). В этот раз мне скорее пришлось заехать в Тюмень из-за проблем с машиной, но не жалею. Заглянуть на местный променад приятно в любое время, по мне – даже в лютые морозы. Чисто и уютно, перед глазами почти нет визуального "мусора". Барельефы и скульптуры знакомят с историей региона. Летом не хватает, пожалуй, укромных мест для отдыха в тени. Но Тюмень стоит и не на Средиземном море с жарой 40 градусов на пару месяцев. Набережную с обеих сторон продолжают обновлять. Вот прошлой осенью установили гигантский кроссовок. С Моста влюбленных открывается на него любопытный вид. Интересно, задумывалось так или нет, но по цветовой гамме кроссовок идеально сочетается с храмами Свято-Троицкого монастыря на другом берегу Туры. Внутрь арт-объекта, кстати, можно зайти. Консерваторы наверняка возмутятся, но в эмоциональном плане смелые решения всегда вызывают резко противоположные оценки. Это нормально. В архитектурном облике сочетать вчера, сегодня и завтра можно и нужно.</t>
+  </si>
+  <si>
+    <t>22.08.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10728</t>
+  </si>
+  <si>
+    <t>Вокруг похода Ермака в Сибирь очень много дискуссий в ученой среде. Причем споры в том числе по фундаментальным вопросам. А когда казаки вышли в путь: в 1581-м или 1582-м? А была ли вообще зимовка или это стремительный набег? Основная причина разногласий в том, что самые ранние летописи – XVII века, то есть составлены спустя несколько десятилетий. И пусть в них есть свидетельства выжившего участника, это не гарантирует стопроцентную достоверность. Впрочем, ключевые точки похода мы довольно точно знаем, хотя бы ареал. Благодаря совпадению в разных письменных источниках или археологии. Иногда все вместе. На фото – Туринск. Бывший Епанчин-юрт, где произошла первая битва Ермака после перехода через Урал. Хотя слово "битва" звучит слишком эпично. Надо понимать, что встречи казаков с татарами, остяками, вогулами в основном проходили скоротечно. Все-таки с одной стороны – огнестрельное оружие, с другой – луки со стрелами. Отдельно можно разбирать еще и вопрос мотивации коренного населения. Часто историки задаются вопросом, а почему казаки пошли в сентябре, ведь к осени реки не такие полноводные. Но вы посмотрите на первое фото – под водой вообще-то асфальтированная дорога. В августе-2026 река Тура знатно разлилась и подтопила большие территории. Прямо к устью Ялынки, где предположительно был бой, не подойти. Почему бы и в 1580-х, на втором этапе Малого ледникового периода, не быть холодному дождливому лету? Туринск появился уже при Борисе Годунове в 1600 году – и это один из самых старых городов Сибири. Да, он входит в Свердловскую область, но раньше был частью Тобольской губернии. И географически это начало Сибири. Макет Туринского острога сейчас находится во дворе Дома-музея декабристов (#геопозиция – 58.058656, 63.690746), пока краеведческий музей на реконструкции. Освоение территорий тогда так и происходило. Независимо от направления. Поставили острог – вот и новый уезд, дальше еще крепость – плюс один уезд. Современный Туринск – настолько тихий и спокойный город, что можно ходить пешком по автомобильным дорогам. Это не совет, если что 😀 Более активной туристической жизни город точно заслуживает. Тем более в нем есть несколько исторических тем: кроме похода Ермака, это уже упомянутые декабристы и ссыльные в целом. Уже с XVII века сюда отправляли отбывать наказание. Пожалуй, самые известные "гости" – Иван Пущин, друг Пушкина, и Александр Грин. Был в городе и свой Третьяков. Хотя точнее будет сравнение с Перловым. Купец и меценат Семен Чирков тоже занимался чайной торговлей и собирал предметы искусства, в первую очередь китайского. На фото 2-3 его дом, но внутри не музей, а районный суд. Большая часть предпринимательского наследия находится в Ирбите. У Чиркова, между прочим, гостил Суриков во время работы над картиной "Покорение Сибири Ермаком Тимофеевичем". Не хватает Туринску инфраструктуры. Наверное, обидно должно быть, когда у тебя под боком так красиво течет Тура, а обустроенной набережной в городе нет. Может, заманить историей удастся далеко не каждого туриста, но вот встретить закат с панорамой на самый длинный мост в Свердловской области – довольно заманчиво. Пока же смотровых плошадок нет. Лучшие видовые точки – со второго этажа Дом-музея декабристов или с территории Туринского Свято-Николаевского монастыря.</t>
+  </si>
+  <si>
+    <t>21.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10720</t>
+  </si>
+  <si>
+    <t>Как-то раз, лет 12-13 назад, в беседе с американским коллегой зашла речь о географии. Он тогда удивился, что встречавшиеся ему россияне знают довольно много штатов, а вот соотечественники не могут обычно похвастать глубоким знанием состава России. Для него, например, в нашей стране существует четыре региона: Москва и окрестности, Санкт-Петербург и окрестности, Кавказ, а все остальное – СИБИРЬ. Мы посмеялись, конечно. Я тогда отметил, что слово "Сибирь", пожалуй, знает вообще весь мир, в том числе неграмотные дети из бедных стран. Далеко не все покажут на карте, но само слово точно известно. Это же практически имя нарицательное. А многие ли скажут, где находится исконная Сибирь? Место, чье название распространилось на огромную часть России? Думаю, нет. Сегодня туда даже добраться без проводника затруднительно. Вот оно, на первых двух фото. Точнее, виды с него. Искер, Кашлык, Сибирь – разные названия одной столицы ханства на высоком берегу Иртыша примерно в 15 километрах по прямой от современного Тобольска. Этимология неоднозначная. Есть гуннская, тюркская, финно-угорская, монгольская версии происхождения слова. Всё это гипотезы, но сам топоним пошел именно отсюда. А внизу под горой течет маааленькая речка. Сегодня скорее ручей (фото 3). Раньше и она называлась Сибирь, после чего в процессе обрусения стала Сибиркой. Троп тут нет. Дикие, наглухо заросшие дебри. На фото 4-5 примерная картина, через что приходилось пробираться. Следы археологических раскопок пока еще читаются, но территория бывшей столицы постепенно размывается. Остался небольшой кусок на берегу. Не так уж много сегодня мест, где можно с уверенностью сказать: здесь стоял Ермак. Искер/Сибирь/Кашлык – одно из них. Даже при отсутствиии плотной растительности 400 с лишним лет назад взять столицу казалось чем-то немыслимым. А у Ермака получилось. Некоторые специалисты сводят к упрощению: у казаков был огнестрел, у войска Кучума – нет. Тем, кто никогда не был непосредственно на месте и не ощутил абсолютную неприступность крепости даже без искусственных сооружений, так легче судить. Всё, конечно, сложнее. В будущей книге об эпохе Ивана Грозного я разберу с учеными и краеведами все факторы, повлиявшие на противостояние казаков с татарами. Точнее, с многонациональным сибирским войском. Пока не буду никому советовать посетить столицу сибирских татар. Но это пока. С учетом того, как в Тобольске радеют за историю и ее сохранение, думаю, в будущем мы увидим обустроенную тропу к месту, откуда началась Сибирь. Может, и реконструкцию. Сложно, но нужно. Пусть вас не вводят в заблуждение карты. Комплекс, который обозначен как "Городище Искер", во-первых, не имеет никакого отношения к настоящему Искеру и находится на приличном удалении от него. Во-вторых, сейчас закрыт и, вероятно, уже никогда не откроется. Мемориальный музей об истории сибирских татар, на мой взгляд, очень нужен, но с опорой на науку, а не на альтернативные псевдоисторические данные. В нашем многонациональном государстве важно представлять историю с уважением ко всем ее страницам. А то, знаете, разглядываю я коллекцию в Музее истории управления Сибирью и слышу интересное от посетителей. Девушка примерно 25 лет с искренним удивлением воскликнула в сторону родителей: "Что, у нас в Сибири татары что ли жили?!" Музей находится во Дворце наместника в Тобольске: #геопозиция – 58.198774, 68.249177. Там как раз можно увидеть экспозицию с находками на Искере. Самый интересный и известный экспонат – это, пожалуй, клеймо с кольчуги Шуйского. Возможно, именно она была царским подарком Ермаку.</t>
+  </si>
+  <si>
+    <t>16.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10712</t>
+  </si>
+  <si>
+    <t>Простите за молчание в эфире. Я впервые поехал в Сибирь на своей машине из Москвы. Мои автопутешествия на восток обычно ограничивались Уралом, а для всего, что дальше, удобнее самолёт. Но не в этот раз. Слишком много мест надо было захватить для подготовки будущей книги об эпохе Ивана Грозного. Итоги этой и ещё нескольких десятков поездок найдут отражение в масштабной работе. А здесь пока поделюсь небольшими заметками и впечатлениями от посещенных в процессе городов. Самой восточной точкой стал Тобольск. Некогда столица Сибири, сегодня – уютный, приятный городок с бережным отношением к истории. Спокойный и богатый – редкое сочетание. Дружелюбной атмосферой и богатым наследием Тобольска я уже проникся совсем недавно, позапрошлой зимой, о чем делал большую серию (https://t.me/sir_s_gory/7012). А теперь закрепил впечатления летом. Город и его люди радуют в любое время года. Очень похвально. В один тобольский вечер под наплыв приятных воспоминаний я решил повторить старые зимние кадры. И вот не могу для себя решить, какой сезон понравился больше. В каждом – свое очарование. А вы по фото какой Тобольск выберете? ☃️ – зимний 🔥 – летний</t>
+  </si>
+  <si>
+    <t>11.08.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10711</t>
+  </si>
+  <si>
+    <t>Заехал переночевать в Нефтекамск (это Башкортостан). Выглядываю из номера отеля, а там стадион. Казалось бы, чего такого, но из-за него на меня обрушилось одно школьное воспоминание. Начало 2000-х. Мы с одноклассниками решили пойти на футбол. И это не "Спартак" - ЦСКА. Гораздо интереснее! Вы когда-нибудь болели за команду со словами "торговый дом" в названии? То-то же! 😀 Но кто футболистов кормит, тот их и называет. Поэтому клуб из Новочебоксарска "Торговый дом "Ельниково" не удивлял. А нам, старшеклассникам, все равно было смешно. Команда выступала в КФК, низшей лиге первенства России. Расшифровывалась как "коллективы физической культуры" – сейчас это третий дивизион. Составы команд примерно как у сборной Фарерских островов. То есть утром почтальон, вечером футболист. Или наоборот. Любители, мечтающие стать профессионалами.  Чтобы было проще представить, что такое КФК на рубеже 90-х и 2000-х, отмечу: часть наших футболистов играла в форме итальянского "Ювентуса". Не всем хватило, нашли похожую. Палёную, естественно, из того самого торгового дома. Соперники же вполне могли не приехать на гостевой матч, потому что "Икарус" в ремонте. Поэтому по пути на игру мы ещё не были уверены, что она состоится. Но – повезло. К нам в гости пожаловали конкуренты по поволжской зоне КФК из Нефтекамска. Могу ошибаться, но тогда их команда вроде бы называлась "Нефтяник". Все в одинаковой форме – уже что-то на богатом, уровня второй лиги.  А наш вратарь вышел в резиновых сапогах. Перед воротами после дождя было, мягко говоря, грязненько. Лучше всего я запомнил, что голкипера звали Фёдор. Матч не изобиловал гениальными комбинациями – и мы присоединились к народной забаве бывалых болельщиков. Ни с того ни с сего вся сотня зрителей начинала орать во все горло "ФЁЁЁДО-О-О-ОР!" И вратарь всегда (!) оборачивался. Нефтекамские атакуют, напряжение у штрафной, тут народ опять зовёт Фёдора, он снова реагирует – и всем весело. Ну, потому что если человека зовут, значит, это кому-нибудь нужно 😀 Наши тогда выиграли, кстати, а Фёдор тащил, несмотря на "приколы". Дело не в резиновых сапогах, не в палёной форме и не в кознях "группы поддержки". Желание было.  Желайте. Тащите. И не забывайте откликаться, когда зовут Фёдора. Вдруг что-то важное.</t>
+  </si>
+  <si>
+    <t>10.08.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10702</t>
+  </si>
+  <si>
+    <t>Я родился на Волге, очень много где бывал вдоль ее берегов, и для меня наша матушка-река всегда ассоциировалась с чем-то могущественным. Простор! Масштаб! Широта необъятная! Но эти наши ощущения создали люди до нас.  Очень сложно представить Волгу другой, какой она была до тотальной электрификации страны. Никогда не укладывалось в голове, что раньше всего 8-10 дней в году река была судоходной. Никаких вам круизов по "Золотому кольцу" 😄 Много где ее пересекали вброд. Это же совсем другое восприятие.  Такие мысли одолели в Музее гидроэнергетики в Угличе, куда я заглянул после книжных дел: #геопозиция – 57.524446, 38.303831. Он располагается прямо при ГЭС, которая одно время была среди самых мощных в СССР. Там, где сегодня увлекательная интерактивная экспозиция, стоял Волголаг. Лаг – лагерь, и, как вы понимаете, не пионерский. Да, подавляющее большинство строителей Угличской и Рыбинской ГЭС никто на работу не заманивал. Один зал посвящен этой странице истории. На фото 3 – продовольственная норма на день, причем овощи полагались только за переработку. Сопутствующие сложному строительству документы сухо, строго и жестоко выносят вердикт: "Считать упразднённым город Мологу..." Пожалуй, на Волге это самый известный полностью затопленный город. Электричество требует жертв.   Детям гораздо интереснее в следующих залах. Где есть интерактив: турбину запустить, ток на тренажёре выработать, на тачпаде построить свою ГЭС. И всё, конечно, с массой занимательных "гидрофактов": что шлюзование яхты стоит 40 тысяч (зависит от места и условий), что внутри Саратовской ГЭС растут пальмы (!), что рабочее колесо водяной турбины Угличской ГЭС весит 120 тонн. А вот оно, кстати, на фото 7. Оттарабанило 70 лет и теперь красуется перед музеем будто арт-объект. Это не совок перед ГЭС-2 в Москве, это настоящий памятник инженерной мысли.</t>
+  </si>
+  <si>
+    <t>08.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10698</t>
+  </si>
+  <si>
+    <t>Важная #турпрактика для тех, кто собирается на машине в города Ярославской области. С конца прошлого года в самом Ярославле, Рыбинске, Ростове Великом, Переславле-Залесском и Угличе заработали платные парковки. По московским меркам недорого: почти везде для легковых – 90 рублей в час. В том числе в Угличе, куда я наведался по книжным делам. Лучше заранее поставить приложение "ЯПарковка" (одно на все ярославские города), потому что в регионе нередко отключают мобильный интернет. А парковочное приложение работает и без него. Конечно, когда что-то бесплатное становится платным, приятного мало. И герб области – медведь с секирой – рядом с названием приложения выглядит двусмысленно. Как будто косолапый хочет кого-то "припарковать" бесплатно 😄 Но если серьезно – приложение работает нормально, в отличие от некоторых аналогов. Московское, например, у меня часто глючит. А у ярославцев, в отличие от столичного сервиса, отображается цветом и цифрами количество свободных мест, что очень удобно.</t>
+  </si>
+  <si>
+    <t>07.08.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10690</t>
+  </si>
+  <si>
+    <t>Что сохранилось на территории Угличского кремля из того, что видел царевич Дмитрий, последний сын Ивана Грозного? К сожалению, почти ничего. Но даже это "почти" – большой успех, потому что с той эпохи вообще довольно мало осталось. Единственное уцелевшее здание – Палаты угличских князей конца XV века. Это была парадная часть кремля, а жилой деревянный дворец не сохранился. Внутри единственный свидетель царевича – образ Спаса Нерукотворного посреди исторической экспозиции.  Музей в Угличском кремле существует с 1892 года, и не сказать что реставрацию в те времена провели с прицелом на аутентичность. Например, такого изящного крыльца изначально не было. Хорошо заметны следы восстановления по кирпичам на фасаде.  Сегодня отношение к исторической реконструкции бережное. Здесь уже воссоздали часть крепостной стены по писцовым книгам XVII века. И работы продолжаются. Но надо понимать, что при всем желании замкнуть пространство кремля "как было" уже никогда не удастся. Волга после строительства ГЭС вплотную приблизилась к линии, на которой были стены крепости и валы.   Церковь Димитрия на Крови (фото 4) построена уже после канонизации царевича в XVII веке. Название говорит само за себя – она стоит на месте несчастного случая. Или убийства – смотря к какой версии склоняться. Внутри церкви находится один из самых известных колоколов в России. Тот самый, сосланный в Тобольск после извещения о смерти Дмитрия, а много позже вернувшийся на родину. Вопрос о достоверности колокола я также разберу в будущей книге с историками 😉 Наконец, Спасо-Преображенский собор (фото 6) еще более свежий – XVIII века. Но построен на месте старого лишь с небольшим смещением. Его предшественник известен тем, что в нем находилось тело царевича до переноса мощей в Москву.</t>
+  </si>
+  <si>
+    <t>06.08.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10686</t>
+  </si>
+  <si>
+    <t>Углич. Кремль. Жаркий летний день. Масса туристов изучает историческое место. Но некоторые – весьма своеобразно. Я делаю снимки, мимо проходит большая группа посетителей. Один из них – наверное, вожак – уткнувшись в смартфон, громко зачитывает некий текст. Все внимают: - Вот, нашел, смотрите! "Дело царевича Дмитрия. Как всё было на самом деле". Итальянский врач в Угличе держал двойника рядом с Дмитрием, они даже засыпали в одной постели, после чего врач переносил настоящего царевича в другое место. В роковой день убийства с мальчиками играл в ножички именно двойник. Об этом даже не знала царица Мария. Врач увез Дмитрия к Ледовитому океану, где царевич вырос под присмотром надежных людей... В общем, прикиньте, Лжедмитрий, оказывается, был настоящим. Так-то!  - Капец вообще! - Ага, свои же потом "грохнули"...  Я аж забыл, какой кадр хотел сделать 😃 Как минимум шесть человек теперь стали адептами сомнительной теории. Знаете, альтернативная история как гадание на картах – есть люди, которым очень хочется верить во вселенский обман и в то, что они являются носителями "сокровенного знания", недоступного многим. Масла в мракобесный огонь подливает современное состояние СМИ – когда любой может на массовую аудиторию транслировать любую дичь, неподкрепленную вообще ничем. Главное, правильные триггеры подобрать: "как всё было на самом деле", "вся правда", "всё, что вам нужно знать" и так далее.   Очередной случай из тех, которые в последние месяцы меня лишь утвердили в правильности решения взяться за тему следующей книги – что мы знаем об эпохе Ивана Грозного и в каких местах России (и не только!) можно подробнее изучить это время. С разбором сохранившихся документов и мнениями историков. Как прошлого, так и настоящего. Иногда я буду по мере подготовки показывать города из будущей книги. Чтобы был понятен масштаб. Вот, например, Углич. Для тех, кто не погружен глубоко в тему: здесь в 1591 году погиб последний сын Ивана Грозного Дмитрий. Что, по сути, породило у нас в стране широко известное Смутное время. Конечно, всегда есть мааааленькая вероятность, что царевича спасли. Говорить с абсолютной уверенностью о том, "как все было на самом деле", о событиях, свершившихся более 400 лет назад, невозможно. Особенно в данном случае – слишком разные показания, разные свидетельства и противоречащие друг другу материалы. И все-таки наука сходится по крайней мере в том, что Дмитрий погиб в Угличе. Но как? В современной истории ходят две версии, если коротко: убил себя сам во время эпилептического приступа при игре с ножом или ребенка закололи по "заказу" Бориса Годунова. Стопроцентных доказательств нет ни у одной версии. А все факторы и детали, которые помогут широкому кругу читателей составить свое мнение, я в книге обязательно разберу. </t>
+  </si>
+  <si>
+    <t>04.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10678</t>
+  </si>
+  <si>
+    <t>Главной причиной посетить на днях Музей архитектуры для меня стал всё-таки Шехтель, а не АЗС. При всем занимательности "заправочной" экспозиции. Посвященная знаменитому творцу выставка "Грёзы русского модерна" открылась в июне и будет идти до 4 октября.   Федор Осипович (он же Франц-Альберт) Шехтель начинал путь с театральных  работ. С них логично стартует и экспозиция. Которая максимально полно представляет всю его творческую жизнь. Это качество – театральность – будет Шехтеля сопровождать и в архитектуре. Он умел и очевидно хотел произвести впечатление, сам себе ставил непростые задачи. Иногда при обывательском взгляде на городскую архитектуру кажется, что декор решает. Но это у обычных архитекторов. Шехтель – необычный. Думаю, неспроста на странице с афишей выставки (https://muar.ru/exhibitions/fyedor-shekhtel-gryezy-russkogo-moderna/) мы видим особняк Дерожинской. Внешние декорированные элементы почти отсутствуют, маэстро работает лишь с формами – и только на их взаимодействии получился запоминающийся гармоничный облик. В ограниченном пространстве выставочных залов сложно рассказывать об архитекторах так, чтобы стало интересно широкой аудитории. У Музея архитектуры, по-моему, получилось, потому что в экспозиции далеко не только эскизы и проекты, но и личные вещи, альбомы с коллажами, редкие детали интерьеров. Например, ну очень фотогеничная кровать из особняка Морозовой.  Некоторые предметы – из частных коллекций.  О превратностях судьбы, конечно, снова задумаешься на примере Шехтеля. Как таланты раскрывает случай. Федор Осипович учился вместе с Николаем Чеховым. Через него познакомился с Антоном Палычем, а там и Левитан. Попал в "тусовку", а с ней и к могучей фигуре Саввы Морозова, который начал постепенно повышать планку Шехтелю в заказах. Вместе с промышленником потянулись и другие денежные мешки из окружения. К сожалению, это сильно подкосило Шехтеля в советское время. С государством он почти не работал, и его востребованность при СССР резко упала. Заказы, конечно, были, но не масштаба таланта. Удивительно, но при всей популярности Шехтеля (он один из самых известных отечественных архитекторов прошлого) это лишь вторая персональная выставка. К слову, деревянная модерновая дача Левенсона в Переделкине, построенная Шехтелем, сейчас переживает реставрацию и скоро станет музеем архитектора.</t>
+  </si>
+  <si>
+    <t>03.08.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10676</t>
+  </si>
+  <si>
+    <t>Выставка Фальконье в Музее архитектуры давно прошла, а стеклянные кирпичи остались навсегда! Во флигеле "Руина" ими украшены оконные проемы. Когда поднимаешься по лестнице, главное не споткнуться, потому что эффект у кирпичей Фальконье почти гипнотический.</t>
+  </si>
+  <si>
+    <t>02.08.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10670</t>
+  </si>
+  <si>
+    <t>На выставке "АЗС. Архитектура заправочных станций" я узнал о существовании довольно малоизвестного сатирического мультфильма "Автомобиль, любовь и горчица", который вышел в 1966-м в СССР. В год, когда разрешенная контролируемая сатира набрала обороты. В один год с куда более известным фильмом "Берегись автомобиля". И с тем же сценаристом – Эмилем Брагинским. Воскресная #туркультура в эфире. Молодожены купили машину и поехали праздновать. Выясняется, что к свадебному столу не взяли горчицу... Но есть же ааааавтомобиль! Новоиспеченный муж ринулся в гастроном, пока не приехали гости. Начинаются злоключения. Сцены на АЗС, безусловно, не пройдут без реакции при просмотре сегодня: то на заправке внезапно обед, то бензина нет, а тут и спекулянт с канистрой топлива за углом. Мультфильм короткий, но автомобильные неурядицы идут в нем друг за другом. В то время в сюжет можно было даже ввинтить и пародию на советские лозунги. Финал истории в итоге предрешил агитационный плакат вдоль трассы "Стой. Повысь удой". Ну, новоиспеченный муж и остановился.  В итоге просмотр вызывает ощущение, прямо противоположные лозунгу в начале мультфильма: "Не храните деньги в сберкассе и не покупайте автомобиль" 😀</t>
+  </si>
+  <si>
+    <t>02.08.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10661</t>
+  </si>
+  <si>
+    <t>"Дырявый бак России", "Страсти по бензину", "Топливный кризис доверия" – такие заголовки были на первых полосах российских газет 1997 и 1999 годов. Архивные выпуски встретились на выставке "АЗС. Архитектура заправочных станций" в Музее архитектуры во флигеле "Руина": #геопозиция – 55.752244, 37.606910. Когда я увидел новость о грядущем открытии экспозиции, поперхнулся от удивления. Это ж надо было так случайно стать самой актуальной выставкой если не года, то сезона - точно. В такое время она привлекает особенно много посетителей. Но, на мой взгляд, история развития АЗС представлена так подробно и интересно, что выставка не должна была затеряться и в любых других обстоятельствах. Истинными шедеврами коллекции стали первые насосы и топливораздаточные колонки американского производства из частного собрания белорусского коллекционера Владимира Лиходедова. Утилитарные, казалось бы, конструкции в силу своей старины сегодня имеют особую визуальную эстетику. Поначалу только императорский гараж мог себе позволить заправку из подземного хранилища. На фото как раз презентация Николаю II. Но уже в 1911 году в газете "Новое время" вышла заметка о том, что Императорское российское автомобильное общество организует сеть бензиновых станций "с целью облегчения автомобильного туризма". О как, сразу о туризме задумались! Работу поручили "Товариществу братьев Нобель". Оно, к слову, первым в России занялось производством бензины. Сооснователем фирмы был в том числе тот самый Альфред, но к моменту строительства АЗС в нашей стране его не было в живых.  По представленным документам очень хорошо заметна огромная исследовательская работа истории АЗС. Есть конкурсные проекты советских станций, макеты и фотографии иностранных в СССР, в числе которых особенно отмечу японские заправки "Токио Тацуно". Даже сегодня они выглядели бы футуристично. Оплачиваешь заказ - и к тебе сверху из "летающей тарелки" спускается пистолет. Вот бы кто-нибудь сделал подобный проект сегодня! Но... Маркетинг победил. И со временем архитектура уступила место брендингу – главному отличию между унифицированными АЗС.  Здорово, что Музей архитектуры сделал узкоспециализированную выставку для широкой аудитории. Не обошли вниманием заправки в культуре и известные истории. Как "Несостоявшееся путешествие" Владимир Маяковского и Лили Брик – фотосессия Александра Родченко с автомобилем "Рено". Специальное разрешение поэту на покупку иностранной машины и другие документы тоже есть в экспозиции.  Выставка работает до 25 октября.</t>
+  </si>
+  <si>
+    <t>01.08.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10656</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. В Тверской области начинается долгожданная реставрация усадьбы "Знаменское-Раёк", построенной по проекту Николая Львова. Пенза, как и многие другие города, тоже создаёт серию миниатюрных фигур для туристических объектов города. Малые скульптуры получили название "Пензяки-добряки". Посетители Новгородского кремля этим летом могут увидеть, как археологи раскапывают Борисоглебскую церковь 1167 года. В Рамони Воронежской области появится музей оружейника Сергея Мосина. В Саранске телекоммуникационные шкафы превратили в арт-объекты.</t>
+  </si>
+  <si>
+    <t>31.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10647</t>
+  </si>
+  <si>
+    <t>На днях появился прекрасный повод снова съездить в Коломенское. Церковь Вознесения Господня XVI века наконец открылась для посетителей после реставрации. Причем и основной объем, и подклет, где появилась новая экспозиция об уникальной архитектуре и обретении Державной иконы Божией Матери в день отречения Николая II. #геопозиция – 55.667296, 37.670684. Принято считать, что это первая каменная шатровая церковь на Руси. Но есть и другие претенденты ввиду отсутствия железных аргументов. В любом случае ее необычную архитектуру интересно "читать" по уровням с любой стороны. Итальянский мастер Пьетро Аннибале, он же, по-нашему, Петрок Малой, придал ей неповторимые черты. Кокошники-закомары над готическими вимпергами (такие выступающие треугольники) на фасаде символизируют союз европейской и русской традиций. Авторство иностранца особенно не оспаривается. В основном по косвенным признакам. Например, архитектор Кудрявцев при исследованиях обнаружил на фрагментах XVI века надпись "1533". Арабские цифры у нас в то время не использовали, да и летоисчесление пока было другим. Слепок даты есть на выставке в подклете. Как и загадочные "граффити" – непонятные изображения, оставленные явно острым предметом на белокаменных блоках. Их нашли при археологических работах.  Прогулочный круг по гульбищу (для этого нужен билет в основной объем) даст вам новые ракурсы на Вознесенскую площадь. Со стороны царского трона – виды на Москву-реку. А в парочке мест внизу можно оценить впечатляющую толщину стен церкви. Такую вполне можно и для защиты использовать.  Имейте в виду, что церковь Вознесения Господня будет работать только в летнее время.</t>
+  </si>
+  <si>
+    <t>30.07.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10645</t>
+  </si>
+  <si>
+    <t>А так главного героя следующей книги узнаете? 👇</t>
+  </si>
+  <si>
+    <t>29.07.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10644</t>
+  </si>
+  <si>
+    <t>Когда я учился на журналиста, наш проректор говорил: "Если вы полностью довольны результатом своей работы, значит, пора заканчивать с профессией". Согласен на все сто – на мой взгляд, это справедливо для любого творческого созидания. После выхода книги "Химия путешествий" чувство неудовлетворенности у меня осталось. Чтобы незнакомому читателю понять ее ценность для себя, что она стоит 2-3 чашек капучино, лучше открыть, изучить предисловие и отрывок, посмотреть отзывы (спасибо вам за них!) Со стороны – путевой дневник, один из. А как повлияет чтение, какие эмоции вызовет и к каким мыслям приведет – это уже субъективный момент. Может, кому-то достаточно визуала с лаконичными подписями. Но оставим это авторам рилсов а-ля "вам не надо в Суздаль, вам надо в Тулу". Вы знаете, у меня другой путь. Я глубоко убежден, что короткие форматы контента не способны влиять на сознание. Погыгыкать – да, проанонсировать более масштабный труд – да, прорекламировать – да, но не подумать. Я рад, что "Химия путешествий" оказалась полезной. Причем с разных сторон: познания, вдохновения и даже психотерапии. Но сам формат не уникален. Хочется, знаете, хотя бы маленькую зарубку на "древе" литературы оставить. Мысль живет в моей голове давно. Наконец, всё сложилось – и сейчас я работаю над особенной книгой. На стыке нескольких гуманитарных дисциплин. С точки зрения запланированного результата ничего подобного просто не существует в природе. Сложно, долго, с очень масштабной подготовительной работой. Стопки книг на столе – примерно пятая часть источников. Скоро расскажу чуть подробнее. Хотя, если приблизить фото, в общих чертах тему можно распознать 😀</t>
+  </si>
+  <si>
+    <t>28.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10643</t>
+  </si>
+  <si>
+    <t>🟢 Друзья, а это сообщение для тех, кто не мыслит своей жизни без организации путешествий по России Точно знаю, что среди моих подписчиков есть туроператоры и много путешественников, которые искренне любят свой регион и делают совершенно уникальный продукт. До 31 июля продолжается приём заявок на Всероссийскую премию «Больше, чем путешествие». Она создана для тех, кто не просто организует поездки, а помогает сохранять наследие, развивать территории и создавать полезные туристические форматы. Заявку можно подать от себя, а также в этом году можно порекомендовать достойного номинанта – на сайте премии или в соцсетях с хештегом  #большечемпремия, #большечемрекомендация #достойнопремии Среди возможных участников — путешественники, экскурсоводы, авторы медиапроектов, организаторы туров, походов и экспедиций, туроператоры, объекты гостеприимства и региональные команды. Участники смогут рассказать о своей работе экспертам и широкой аудитории, получить профессиональную оценку и использовать её для дальнейшего развития. Зарегистрироваться и подать заявку до 31 июля включительно: большечемпремия.рф Что решили? Подаетесь сами или номинируете участников? Реклама: АНО 'БОЛЬШЕ, ЧЕМ ПУТЕШЕСТВИЕ', АНО 'БЧП', ИНН 9704178727,Erid:2VSb5xjL4Ca</t>
+  </si>
+  <si>
+    <t>27.07.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10634</t>
+  </si>
+  <si>
+    <t>В студенческое время в моей голове мелькала мысль купить "Волгу". В идеале 21-ю, но за адекватные деньги в хорошем состоянии уже тогда сделать это было почти невозможно. Потом подумал: а, может, хотя бы 24-ю? Хотелось вот этого ощущения могучего корабля. Впрочем, так и не решился. Со временем желание беспроблемно ездить каждый день все-таки победило трепетное отношение к классике. Может, еще к этой мысли вернусь. А вспомнил, потому что в Музее Гаража особого назначения на ВДНХ идёт выставка, посвященная ГАЗ-21 – называется "Сквозь время": #геопозиция – 55.837118, 37.621335. Летом как раз начали продажи "возрожденной" Volga, что в год 70-летия ГАЗ-21 как-то особенно сложно воспринять. Нынешняя, будем честны, легендой точно не станет. А вот та – была и есть. На выставке исторические вехи производства "Волги" можно пройти с примерами всех серий. Модные двухцветные, вожделенные черные, звездные "как-у-Деточкина". С той же суммой денег, как в фильме "Берегись автомобиля", и с тем же антуражем. Даже с автоматом. Впрочем, это сейчас кажется "даже". На самом деле на такие машины хотели сделать ставку. Но ни подходящего масла в СССР не было, ни станций техобслуживания – привычная трехступенчатая механика взяла верх. За годы производства каких только модификаций не создали. Встречались праворульные универсалы! И тогда-то выпустили штучно для заграницы, а потом величайшие редкости прописались у парочки коллекционеров. К слову, о раритехах. В основной экспозиции ГОН с автомобилями первых лиц есть шикарная зеленая "Волга" – ГАЗ-24-95. Полноприводная с УАЗовской раздаткой. Сделали всего пять штук для охотничьих забав Брежнева. Вот жизнь, а! Просто для развлечений новую модель разрабатывают 😀</t>
+  </si>
+  <si>
+    <t>26.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10633</t>
+  </si>
+  <si>
+    <t>После выхода "Химии путешествий" я стал еще чаще заходить в книжные магазины. В первую очередь слежу за полками "Путешествия", "История", "Искусство". Изучаю, что пишут коллеги и – особенно! – что НЕ пишут. Так я удостоверился в правильности выбора идеи для следующей книги. Скоро расскажу. А вообще, из категории нон-фикшн именно трэвел-книги меня обычно расстраивают больше всего. Что ни возьмешь – скучно, прямолинейно, безыдейно, бесчувственно, с бедной лексикой. Эдакие "Википедии" с картинками. Потому что обычно хорошо пишущие занимаются художественной литературой. И, наоборот, многие авторы нехудожественных книг писать на самом деле не умеют. Или не утруждают себя, потому что всё равно купят. Чаще всего и то, и другое: "Я же блогер/телеведущий/ПрохорШаляпин/актер/спортсмен/комик". Исключение – у меня в руках на фото. Буду периодически приятными книгами делиться, а то по воскресной рубрике #туркультура может сложиться впечатление, что читаю я только связанное с поездками и с местами трэвел-серий 😀 Книгу "Люди и города. Путеводитель по русскому Средневековью" мне посоветовала редактор, когда я в очередном разговоре сокрушался как раз о "низком уровне чтива". Не про путешествия, как можно подумать – там нет вообще ни одной фотографии. Это личный взгляд журналиста и писателя Ивана Давыдова на историю допетровской эпохи. На фундаменте фактов и исследований, конечно же, но – взгляд. Нормальный, человеческий, без попыток академически выверенно утопить тебя в датах и цифрах. Без разбора по крупицам эпохальных событий и попыток восстановить ход важнейших войн. Зато с простыми людьми. Ну, как с простыми... Она вполне могла бы называться "Святые и города". Что, конечно, объяснимо, иначе не нашлось бы материала – кто ж будет о совсем простых людях слагать истории в Средневековье. Почти все герои так или иначе связаны с церковью, как, например, иконописец. Либо уважаем верующими, как юродивые. Хотя, думаю, их многие скорее боялись. Не суть. Главное, эти люди и связанные с ними места в едином целом отражают свою эпоху. В том самом увлекательном чтиве, которое я ценю. Не всегда, на мой взгляд, ровно исполнено задуманное. Иногда лирические отступления ради лирических отступлений, но, в целом, когда есть стиль и идея, такие неровности как будто добавляют шарма повествованию. Я вижу, что у меня обычно воскресная культурная рубрика собирает немало репостов. Расскажите, кто чего прочел увлекательного из нехудожественной литературы за последнее время?</t>
+  </si>
+  <si>
+    <t>25.07.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10628</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. В Астраханской области началось цветение лотоса. Первые распустившиеся бутоны появились в Камызякском районе. В подмосковной Истре начали размещать на фасадах домов произведения из коллекции музея "Новый Иерусалим". Первым арт-объектом стали "Подсолнухи" Горбатова. Нижний Новгород и Пермь свяжет речной маршрут через Казань. "Метеоре". Рейсы стартуют с 27 июля. Заброшенную психбольницу Алленберг в Калининградской области теперь можно посетить легально. В Череповце в День металлурга открыли памятник Сталину и Бардину. В Приморье на экотропе "Кравцовские водопады" нацпарка "Земля леопарда" открылся геологический музей под открытым небом.</t>
+  </si>
+  <si>
+    <t>23.07.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10617</t>
+  </si>
+  <si>
+    <t>Год 1811 на памятнике Карамзину связан с его многолетним трудом – "Историей государства Российского". Поэтому на пьедестале семь томов и начатый восьмой в виде свитка – столько Николай Михайлович написал в подмосковном Остафьеве. Наблюдательный посетитель обратит внимание, что "История" все-таки вышла в свет позже. Но именно в 1811 году писатель передал Александру I "Записку о древней и новой России в её политическом и гражданском отношениях", где в сжатом виде обозначил идеологическую концепцию "Истории". Ну, и заодно прочитал наиболее яркие фрагменты объемного труда. Спустя сто лет Сергей Дмитриевич Шереметев открыл в Остафьеве памятник.  Что там, собственно, делал Карамзин? Вторая жена писателя – внебрачная дочь Андрея Вяземского, основателя усадьбы. Лучшего и более уединенного места сложно было найти над такой сложной работой, как "История государства Российского". Сегодня на втором этаже есть мемориальная экспозиция, посвященная Карамзину. Личных вещей почти нет, но секретер на фото 2 в рабочем кабинете – оригинальный. С живописным видом на парк писатель и работал.  Да, я понимаю, с высоты XXI  века можно много критиковать Карамзина. И даже некоторые историки его не воспринимают. Но нельзя не согласиться с фактом, что именно Карамзин познакомил Россию с ее историей. До него у нас была просто отвратительная ситуация, когда все образованное население знало античную зарубежную историю лучше, чем отечественную. Были труды Татищева и Щербатова, но, во-первых, с пробелами, а, во-вторых, из-за сложного языка и отсутствия писательского таланта не предназначенные для широкого круга. К работе Карамзина стоит относиться не как к учебнику, а как к попытке заинтересовать родной историей.  Пушкин не во всем был согласен с Карамзиным, но очень высоко оценил его "Историю" именно за полезный эффект:   "Все, даже светские женщины, бросились читать историю своего отечества, дотоле им неизвестную. Она была для них новым открытием. Древняя Россия, казалось, найдена Карамзиным, как Америка - Колумбом". Представьте, что сегодня кто-то напишет историческую книгу так, что о ней будут говорить в уличных интервью все "уточки" на Патриках. Примерно такой фурор произошел в XIX веке.   Здесь, в карамзинских залах усадьбы, я снова подумал, насколько мааааленькие детали порой направляют историю. Вот смотрите: Карамзин был в должности историографа и забирал "на дом" из госархивов кучу оригинальных источников. А в 1812 году сюда пришла наполеоновская армия... Казалось бы, всё пропало. Но усадьбу не тронули, документы не пострадали. Как так вышло, объяснил в письме Пётр Вяземский – гувернантка Бер из Швейцарии "отбила" имущество усадьбы у французов. Остается только фантазировать, что именно она наговорила и какими проклятиями их обложила. Но местные крестьяне прозвали ее "храбрая мамзель". И кто знает, что было бы с документами, если бы не гувернантка? Тем более сам Карамзин отмечал, что многое вне Остафьева погорело в 1812 году. Поистине – мелочей не бывает.</t>
+  </si>
+  <si>
+    <t>22.07.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10612</t>
+  </si>
+  <si>
+    <t>А знаете, друзья-путешественники, откуда пошло слово "достопримечательность"? Его придумал этот замечательный мужчина, памятник которому установлен в подмосковной усадьбе Остафьево: #геопозиция – 55.496282, 37.500863. Николай Михайлович Карамзин знатно преобразовал русский язык, сильно его облегчил, "очеловечил" и ввел много новых слов: как неологизмов, так и заимствований. "Впечатление", "гармония", "первоклассный", "влюбленный" – эти и еще много слов проникли в русский язык с помощью Карамзина. Без него описания наших эмоций, в том числе в путешествиях, звучали бы совсем иначе. К слову, его еще можно назвать первым российским тревел-журналистом. Его "Письма русского путешественника" о поездках по Европе заметно повлияли на литературу той эпохи, а "Записку о московских достопамятностях" можно считать первым столичным путеводителем. В этом году – 260 лет со дня рождения Карамзина и 200 лет со дня его смерти. И меня немного удивляет, что круглые даты отмечаются локально и без особого размаха. Поэтому я решил по случаю посетить Остафьево, где Николай Михалыч много лет работал. Дальше расскажу чуть подробнее, а пока простой вопрос для разминки. Почему на памятнике Карамзину указаны даты "1811-1911"? Верхнюю часть скрыл, чтобы хоть чуточку усложнить задачу. Хотяяя... Точный ответ на самом деле не так уж легко дать. Но об этом завтра 😉</t>
+  </si>
+  <si>
+    <t>21.07.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10611</t>
+  </si>
+  <si>
+    <t>Из отзывов: товарищ сказал, что вынес для себя из моей книги несколько новых слов: коулрофобия, апвеллинг, троглобионт, машикуль. А "чувяки" пришлось гуглить, потому что в сочиненной легенде в главе из Адыгеи я сознательно не стал давать к словам и именам пояснений. Мне было особенно интересно мнение, потому что он любитель путешествовать, но совсем не любитель читать. Для такой аудитории между эмоциями и фактами важнее определенно второе. И я рад, что книга оказалась полезной. К слову, на "Литресе" теперь можно купить электронную и аудиокнигу. Там можно послушать фрагмент: https://www.litres.ru/audiobook/aleksey-dmitriev-319/himiya-puteshestviy-prevraschaem-emocii-i-fakty-v-ide-74053702/ А если вам все-таки, как и мне, важнее чувствовать бумажную книгу в руках, то вот основные площадки. И не забывайте оставлять отзывы. Особенно если вы ждете следующие книги 😉 Озон 👉 https://www.ozon.ru/product/himiya-puteshestviy-prevrashchaem-emotsii-i-fakty-v-idealnyy-marshrut-dmitriev-aleksey-3672904216/ Читай-город 👉 https://www.chitai-gorod.ru/product/himiya-puteshestviy-prevrashchaem-emocii-i-fakty-v-idealnyy-marshrut-3030380 ВБ 👉 https://www.wildberries.ru/catalog/884273380/detail.aspx?size=1334103682</t>
+  </si>
+  <si>
+    <t>19.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10600</t>
+  </si>
+  <si>
+    <t>Давайте в день рождения Маяковского заглянем к его друзьям. В центре "Зотов" до 30 августа идет выставка "Дом 21. В гостях у художников", посвященная личным историям авангардистов, которые жили и творили в доме ВХУТЕМАСа на Мясницкой.  Нас встречает двор с работами художников и знаменитая пожарная лестница, которую вы наверняка знаете по фотографиям Родченко. К нему и его жене Варваре Степановой хочется заглянуть в первую очередь. Идем в коридор, а там – "квартиры" художников одна за другой. Важно отметить, что это не попытка воссоздания быта. Его тут почти нет. Концепция построена в духе дня открытых дверей, который действительно устраивали художники у себя в доме на Мясницкой для всех желающих с показом своих работ. Внутри очень личные творения и экспонаты, которые много говорят об авторах и эпохе в целом. Надписи в коридоре тоже сделали. Выбрали самые приличные 😀 В квартире у Родченко и Степановой лежит самодельный маджонг из старых подрамников. С правилами китайской игры семью познакомила мама Лили Брик, а самым страстным игроком в гостях у друзей был Маяковский, который в азартном порыве желал хозяевам квартиры поражения: "я вас сотру", "от вас будет одно пятно". Жили ярко и весело, несмотря на очень сложное время. Оптимизм не теряли – в домашней газете в зимние морозы "выпустили" историю "Крик в ночи, или Крыса замерзла".  Это, пожалуй, самое интересное и главное – увидеть, как творчество помогало переживать разные ситуации. У Веры Хлебниковой после рождения сына от Петра Митурича времени на работу было мало, причем факт этот очевиден по детским рисункам еще совсем юного Мая Митурича. Все гости пируют, а мама стоит у плиты 😀 Материала для художества было мало – в ход шла даже "Илиада" Гомера.  Иногда, впрочем, никакое творчество не спасало. Об этой особенности времени мы тоже узнаем. На примере истории Александра Древина, которого в один непрекрасный день 38-го года увезли в неизвестном направлении. Работы удалось спасти его жене Надежде Удальцовой. Она выдала их за свои, а приехали, как мы понимаем, далеко не искусствоведы.   Еще в двух квартирах ксилография Фаворского и творчество в новом на тот момент жанре фотомонтажа Сенькина и Клуциса. Работы с Лениным, по-моему, выглядят забавно. </t>
+  </si>
+  <si>
+    <t>18.07.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10596</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей за неделю. Проект аэропорта Архыза вошел в шорт-лист международной премии World Architecture Festival 2026. Строительство первого аэропорта Карачаево-Черкесии должны завершить в 2029 году. В усадьбе Сенницы в Коломне открылся музей "Библиотека Келлера" с восстановленными интерьерами. В начале XX века в собрании графа было больше 7000 книг. В Гвардейске Калининградской области поселились "Времяшки" – 12 бронзовых фигурок будильников. Из печального: в Новгородской области сгорела усадьба Малышева, где два летних сезона отдыхали и работали Зинаида Гиппиус и Дмитрий Мережковский. Дореволюционных деревянных особняков и так мало, а стало еще меньше. Симпатичный был, с колоннами! Например, здесь можно взглянуть, как раньше выглядел.</t>
+  </si>
+  <si>
+    <t>17.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10588</t>
+  </si>
+  <si>
+    <t>Который раз проездом заглядываю в Ростов Великий (с прошлого года он официально называется именно так), но отдельной серии по нему у меня еще не было. Но вот первый спойлер – в моей следующей книге этот древний город обязательно будет. А всего, по примерным прикидкам, больше 50 мест. Пока не могу рассказать детали, но тему скоро узнаете 😉 Ну, а что делать вечером в Ростове Великом, когда местный кремль и музеи уже закрыты? Идти в "Медоварню" 😀 Редкое заведение, где сувенирный магазин плавно перетекает в бар, где можно и купить фермерские продукты, и тут же продегустировать. Я за рулем, поэтому сделал это позже. #геопозиция – 57.185948, 39.414149. Главный местный гастробренд – старинная пошехонская душепарка. Слабоалкогольный напиток на основе меда и клюквенного сока с добавлением специй и пряностей. Вкус получается намного разнообразнее простой медовухи. Кстати, вместо нее тут предлагают попробовать ставленый мед, который готовят без кипячения. Разновидностей много. Например, соборный – ощущается как белое вино, только медовое.  Кстати, если соберетесь в Ростов Великий, имейте в виду, что в городе продолжают обустраивать пешеходный центр. Поэтому ужин на веранде отличного ресторана "Финифть" проходил под "взззззиу-вззззззиу-взззззззззззиу".</t>
+  </si>
+  <si>
+    <t>15.07.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10584</t>
+  </si>
+  <si>
+    <t>Если вам пока не хватает повода приехать в Тутаев, то, может быть, вот он – в ближайшую субботу, 18 июля, в городе пройдет ежегодный фестиваль "Романовская овца – золотое руно России". Говорят, в этот день на Романовской стороне атмосфера хотя бы отдаленно начинает напоминать ту самую картину Кустодиева "Гулянье на Волге". Будут обязательно продавать изделия овчинно-меховой фабрики. Вне фестиваля попробовать овцу на ощупь можно прямо у парома, как раз в ожидании следующего рейса. Почему-то в Яндексе этого здания нет вообще: #геопозиция – 57.873831, 39.536066. Например, варежки из натуральной овчины – 3000 рублей, жилеты, тулупы – от 15 000 и выше.  Происхождение романовской породы остается туманным. Одни исследователи считают, что она пошла от силезских овец, привезенных Петром Первым. Другие считают ее коренной. Не исключено, что ключевую роль в выведении особой породы сыграли татары. При чем тут они, казалось бы? Дело в том, что романовские земли в XVI веке Иван Грозный пожаловал ногайским мурзам. Юсуповых знаете? Вот это их самые что ни на есть прямые предки. К слову, фамилия Тутаев имеет татарские корни. Известный в городе и поныне род Алаевых тоже ведет свою родословную от татар. Как бы то ни было, романовская овца высоко ценится. Ее шерсть крепкая, стойкая, с высокими теплоизоляционными качествами. А что еще для шубы надо? На картинки в расписании фестиваля не обращайте внимания. Дизайнер, видимо, использовал первую попавшуюся овцу. Черная голова с резким переходом далее в белый цвет – пожалуй, главное внешнее отличие романовской породы. Вот здесь есть фотографии.  Я обратил внимание, что в этом году традиционный для фестиваля конкурс красоты "Мисс овца" стали называть на афише иначе – "Мисс овечка". Звучит намного лучше, согласитесь. А то, знаете, может возникнуть желание заявить на конкурс "Мисс овца" не только овец 😄</t>
+  </si>
+  <si>
+    <t>14.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10583</t>
+  </si>
+  <si>
+    <t>Тутаев "потерял" гвозди Один из брендов Романова-Борисоглебска со временем стал историей. Романовские гвозди когда-то были знаменитыми, сейчас же остались в музеях да у местных жителей. Память – в топонимике. Черная гора, к которой идет дорога от парома строго вверх, называется так потому, что раньше здесь были сплошные кузнечные мастерские.  Выкованный гвоздь частично опускали в раствор меди, не целиком. В результате острый конец оставался менее закаленным и более гибким. При резком заколачивании в дерево, кончик гвоздя загибался, превращая его в крюк. Вытащить его при всем желании было уже невозможно. По легенде, сам Петр I восхищался романовскими гвоздями. Учитывая "флотскую" одержимость императора и масштаб местного производства, охотно верю в эту краеведческую версию.  Легендарный промысел исчез естественным образом вместе с промышленно-экономическим развитием. Это произошло ещё до революции, поэтому, строго говоря, "потерял" гвозди ещё Романов-Борисоглебск.</t>
+  </si>
+  <si>
+    <t>14.07.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10577</t>
+  </si>
+  <si>
+    <t>Помните двухэтажный особняк Горбунова на картине Кустодиева и моем фото? Маленький, на противоположном берегу. Вот так он выглядит вблизи, внутри живет романовская резная икона. Их можно встретить в храмах города, а потом купить здесь, в мастерской-галерее Александра Лапина: #геопозиция – 57.875259, 39.531000. Тончайшие, ювелирные работы, выполненные из твердой, прочной породы древесины – из бука. Уверен, потрясающий вид из окна помогает творить. В другом зале – картины и мебель. Для нее уже используют сосну и другие породы. Команда Лапина изобразит из дерева все, что угодно. Актеры и чиновники заказывают здесь авторские работы. Ну, а я положил глаз на резную кровать (на последнем фото). Может, если бы я снимал хайповые рилсы "топ-5 секретных мест, о которых вы не знали", купил бы сразу же 😁 Но пока надо подкопить. Ну что, угадаете, сколько она стоит?</t>
+  </si>
+  <si>
+    <t>13.07.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10570</t>
+  </si>
+  <si>
+    <t>Этой колокольни наверняка не найдете в подборках СМИ и блогеров с наклонными или падающими сооружениями. Обычно ее не упоминают, хотя она тоже накренилась и довольно заметно. Вот мы и перебрались на Борисоглебскую сторону Тутаева, где с конца XVII века возвышается Воскресенский собор и его отдельно стоящая шатровая колокольня: #геопозиция – 57.874156, 39.526769. Грунты здесь довольно слабые, что стало понятно еще при первом строительстве. Потом колокольню перестраивали, и вот – присела с наклоном. Дальше пока не падает.  Но, конечно, основное внимание приковывает сам Воскресенский собор. Его главная святыня – трехметровая икона "Спас Борисоглебский". Под ней сделан специальный проход, чтобы верующие могли проползти поближе на коленях. Собор богато украшен – на фасаде не лепнина, а фигурная кладка. Расписанный и снаружи, и внутри. С солнечной стороны изображения быстро выцветают, поэтому скоро из ждёт обновление. В галерее собора ярославская артель проявила весь свой талант, представив любопытно многие библейские сюжеты вроде строительства Вавилонской башни или Всемирного потопа. Кстати, о нем. "Каждой твари по паре" – помним, да? Взгляните на последнее фото. Видите двух то ли чертей, то ли привидений? Специалисты склоняются к тому, что художники все-таки изобразили обезьян. Ну, откуда было в то время знать, как они действительно выглядят. Подключили фантазию. Да, яркий собор, хочется сказать "кустодиевский". Декор, масштаб и масштаб декора неизбежно притягивают взгляды гостей. Даже тех, кто сходит с круизного теплохода со словами "покажите что-нибудь кроме храмов".  Особенно торжественный подъезд по Соборной. Вы проезжаете улицу Луначарского – и он (собор, не Луначарский) постепенно открывается во всей красе. Всегда отмечаю в наших городах такие постоветские парадоксы в топонимике. Соборную "пересекает" нарком просвещения, который писал: "Нам нельзя верить в бога, так же как нельзя верить в чурбан какого-нибудь тунгуза". </t>
+  </si>
+  <si>
+    <t>12.07.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10565</t>
+  </si>
+  <si>
+    <t>На Романовской стороне Тутаева удалось заглянуть в частный музей "Ожившая история" в бывшем купеческом особняке: #геопозиция – 57.885640, 39.536665. Название к лицу – предметы XIX века не за типичными музейными ограждениями и не под стеклом, а как есть, в домашней атмосфере. Поэтому в будуаре купчихи кажется, будто хозяйка только что заправила постель и вот-вот снова зайдет надевать этот неудобнейший корсет, на который даже смотреть больно. В таких местах обычно находишь сокровища. В "Ожившей истории" для меня впечатление драгоценности произвела книга 1902 года "Развеселое пьяное житье. Телу вред, душе пагуба", которую отыскал основатель музея. И сделал репринт – в музее его можно теперь купить. Воскресная #туркультура в эфире. Книгу написал Константин Доводчиков, уездный врач Романова-Борисоглебска. За его плечами к тому моменту было 27 лет практики, сотни вскрытых тел, в том числе колдырей, поэтому он с невероятным знанием дела решил взвалить на себя еще одну социальную миссию. Грамотных людей в начале XX века в городе уже хватало, но пьяниц не меньше, поэтому нужно было им доступным понятным языком объяснить, почему алкоголь – зло. С картинками! Больше ста лет назад в Романове-Борисоглебске, как пишет Доводчиков, питейные заведения работали на каждом углу, буквально "кабак на кабаке". И приводит названия – стилизованные вывески сегодня также есть в музее (на фото). Встречались и "форсистые" рестораны, куда простой мужик не попадет, потому что "рылом не вышел". Пьянство в народе было само собой разумеющимся занятием. За каждую услугу – свой объем со своим народным названием: "Всякое дело делалось в угаре". Алкаши, естественно, не доживали до старости. Доводчиков удивляется реакциям близких – дескать, такой молодой умер от сердечного удара. А то, что квасить надо было меньше, никто не упоминает. Поэтому доктор, проанализировав ситуацию в городе, решил показать, что делает зеленый змий с организмом. Просто, в разговорном стиле, прошел "путь водки" со рта до кишок. "Брал в рот водку и держивал во рту хоть минуту, две? Да? Что было? Во рту всё точно оборвано, слюна после бежит долго. Погляди в рот, там всё покраснело, и эта водка немного обожгла оболочку красную во рту". Доводчиков постоянно прибегает к сравнениям, стараясь не закидывать читателей медицинскими терминами: "Как только водка в сердце попала, так оно и забросалось, и заметалось, как голубь". Или вот про связь мозга и сердца: "Без звонка на каланче на пожар не выезжают. ... Надо чтобы мозг чем-нибудь забеспокоился и тревогу забил, тогда лучше всего служащие, то есть части тела, ходуном заходят". Небольшое "путешествие" водки по организму вместе с доктором, мне кажется, актуально в любое время. Наглядно, доступно, поучительно. И вроде бы тема серьезная, а сегодня читается даже немного забавно.</t>
+  </si>
+  <si>
+    <t>11.07.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10564</t>
+  </si>
+  <si>
+    <t>Иду по Москворецкой набережной, прямо под Зарядьем. Слышу за спиной: - Мужик! Мужиик... Мужиииик!!! В моей жизни переход обращения ко мне от "пацан, пацаааан" к "мужик, мужиииик" случился буквально в одночасье. До сих пор не понимаю, как именно это произошло. А многообразия уместных универсальных обращений в народе у нас, к сожалению, нет. В общем, на пятое "мужииик" прямо под ухом я обернулся: ага, это ко мне все-таки. Там два прям мужика, вот как вы себе представляете мужчин с описанием "мужик" – они. Дальше диалог: - Мужик, до Парка Горького на автобусе как доехать? - Я по автобусам, честно говоря, не очень. - Да б..ь... - Но если вы гуляете, могу подсказать, как пешком дойти. Где-то 30-40 минут плюс-минус. - О, ну-ка, давай. Думаю, как бы объяснить понятнее, без названий улиц. А навигация в центре, ну вы знаете, как работает. - Идите по набережной все время вдоль реки (кивают). Увидете Петра – вот и идите на него (кивать перестали). Нужно будет пересечь реку и канал, но, главное, держитесь Петра (вижу в глазах немые вопросы). Как подойдёте к нему, там пешеходный мост – и дальше опять все время по набережной. Так и до Парка Горького дойдете. - А это... Как мы узнаем Петра этого? - Это Петр Первый. - Ааа, этот... Спасибо, мужик! Вот думаю, дошли или нет?</t>
+  </si>
+  <si>
+    <t>11.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10560</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из турновостей разных регионов России. В Саратове открылся новый участок набережной, после чего она стала самой протяженной на Волге. В Петербурге открылся новый причал рядом с метро "Петроградская". А тем временем Эрмитаж с 14 июля вводит гибкую систему билетов. Вечерние сеансы станут значительно дешевле дневных. Так музей пытается сбалансировать потоки посетителей. На острове Русский установили символ Нулевого километра велодорог России. В Ярославской области открылся Музей ситского наличника. Пока их 50, но коллекцию будут пополнять до 100 и более.</t>
+  </si>
+  <si>
+    <t>10.07.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10559</t>
+  </si>
+  <si>
+    <t>Мне сказали, что моя книга имеет психотерапевтический эффект. Здорово! Тезис может показаться неожиданным, но это одна из целей. Значит, как минимум для одного читателя она выполнена. Сейчас поясню. В этом году на 85% вырос спрос на книги о борьбе с тревожностью. И продолжает расти. Лично знаю людей (в последнее время их вокруг, по моим ощущениям, стало больше), которые предпочитают олл-инклюзивы или пакетные туры вместо самостоятельных путешествий именно из-за тревоги. Чтобы ни о чем не беспокоиться в то время, когда нервы и так на пределе. Я, признаю, сам раньше путешествовал в частой тревоге. Такой, что после поездок хотелось снова в отпуск 😁 Наверное, к олл-инклюзиву я не склонился только потому, что любознательность и желание увидеть мир перевешивали. Но постепенно мои реакции на "что-то пошло не так" становились всё спокойнее и спокойнее. Ну, пошло и ладно. Если не делать ничего безбашенного и экстремального, любую проблему точно можно решить. И уж тем более не надо о ней думать в будущем времени, пока еще ничего не случилось. Даже если кажется, что всё пропало. У меня хватало подобных ситуаций. Когда разбортировалась последняя запаска на самом севере Кольского полуострова. Когда оказался в горах Ливана в самый разгар снежного катаклизма. Когда ночью в пустыне разразилась буря в сотнях километров от какой-либо цивилизации. Не бывает путешествия, когда всё идет по плану, каким бы ты прекрасным организатором ни был. И когда я с этим примирился, путешествовать стало еще интереснее. Главное, не путать осознание и спокойствие с расхлябанностью. Нужно заранее задать себе вопросы о возможных ситуациях и подготовить на них ответы. Но не тревожиться ни о чем заранее. В книге "Химия путешествий" у меня даже отдельная глава есть, посвященная неприятным сюрпризам. И в остальных эта тема иногда всплывает. Последняя глава, ливанская, о спонтанности. Если вам особенно мешают тревоги в путешествиях, возможно, книга будет полезна и с этой стороны. Глядишь, "Читай-город" потом включит в статистику литературы о борьбе с тревожностью. А стоит сейчас "Химия путешествий" в "Читай-городе", на Озоне и ВБ раз в десять дешевле часа у психотерапевта 😁 Как бизнес-ланч. Как два обеда в заводской столовой. Как мини-набор для рисования по номерам. Дешевле апельсинового рафа в "Кофемании"! Или кого что ещё успокаивает? 😁</t>
+  </si>
+  <si>
+    <t>10.07.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10558</t>
+  </si>
+  <si>
+    <t>Когда заходил в Яндекс, чтобы скачать вам картину "Купание" из галереи Русского музея, увидел это. Вот что люди ищут, оказывается. С другой стороны, это лучше, чем "кустодиев аленький цветочек" 😁</t>
+  </si>
+  <si>
+    <t>10.07.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10552</t>
+  </si>
+  <si>
+    <t>Кустодиев очень любил Романов-Борисоглебск. Гуляя по современному Тутаеву, понимаешь за что. У Бориса Михалыча же почти каждая картина – праздник цвета. Недоброжелатели критиковали его за аляповатость, но они, похоже, просто не ездили по его стопам. Художник видел этот колорит жизни перед собой. Достаточно взглянуть на архитектурную доминанту города – Казанско-Преображенскую церковь середины XVIII века с отдельно стоящей колокольней: #геопозиция – 57.879728, 39.536228. Красный и голубой утопают в зелени, храм будто является продолжением холма. Откуда тут взяться серому настроению? Этот красочный церковный мотив у Кустодиева встречается часто. Колокольню мы видим, например, на картине "Купание" (на последнем изображении). Для душных ковырятелей надо пояснить, что художник не стремился к гипернатуральности, да как и почти любой творец. Он видит настроение, чувство, а не "фотографирует" для документальной хроники.  Впрочем, в случае с одной картиной можно достоверно указать место. Это "Гулянье на Волге" (на первом изображении). На фото следом – аналогичный вид: с Воскресенским собором и каменным двухэтажном особняком Горбунова на берегу, где сейчас иконописная мастерская. В оба места мы с вами еще заглянем. Кажется, что у Кустодиева взгляд выше? Не кажется! Художник жил на втором этаже гостиницы "Эрмитаж" на Волжской набережной. Исторического деревянного здания давно нет, сейчас на этом месте жилой дом (фото 3): #геопозиция – 57.881372, 39.533990. Просыпается же сейчас кто-то с кустодиевским видом каждый день! Можно бизнес сделать: 100 рублей – и вот вам панорама с картины. Или дешево? 😀</t>
+  </si>
+  <si>
+    <t>09.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10549</t>
+  </si>
+  <si>
+    <t>КАК ШКОЛЬНИКИ ПОПУЛЯРИЗИРОВАЛИ ИКОНУ Даже если вы атеист или не очень религиозны, то наверняка слышали про икону "Прибавление ума". Самая древняя из них хранится в Тутаеве в Покровском храме (на фото). В советское время он оставался единственным действующим на Романовской стороне. #геопозиция – 57.887333, 39.529658 Местные краеведы рассказывают такую историю: тутаевская учительница накануне экзаменов привезла школьников к настоятелю храма помолиться у иконы. Тот был сначала не в восторге – все-таки церковь, а не Хогвартс. Раз в год помолился и сразу получил, что хотел? Ну уж нет. Но лучше так приобщить молодежь к церкви, чем никак. Молитва состоялась. И что же? Результаты – отличные! Чудесные истории расходятся в народе очень быстро. И хотя оригинальная икона к учебе и образованию никакого отношения не имела, школьники и студенты своим паломничеством ситуацию исправили. До такой степени, что это вышло за пределы Тутаева. Икону стали возить перед 1 сентября в Ярославль. Тем более у церкви дата празднования примерно совпадает. Религиозное встретилось со светским. Прибавления ума ведь хочется всем. Кому-то в буквальном смысле. История с возникновением иконы раздваивается. Есть религиозная версия – один иконописец во времена раскола никак не мог найти ответы, как теперь быть, увидел в молитвах образ Богородицы – да так и списал его. А есть исследовательская гипотеза. "Прибавление ума" – копия деревянной статуи так называемой "Черной мадонны" в Святой хижине в итальянском Лорето (фото в коллаже – с официального кхм-грама базилики). Гравюру с изображением скульптуры вполне мог видеть и автор иконы. Связи с Папой у наших правителей были давними и регулярными.</t>
+  </si>
+  <si>
+    <t>08.07.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10540</t>
+  </si>
+  <si>
+    <t>Видите Романовский кремль на первых двух фото? А он есть. Был, точнее. Красиво звучит – Романовский кремль! А как он выглядел, мы можем только предполагать. Воображение спасет, "дорисовывая" стены на валах. Вход на территорию древней крепости XIII века, которую впервые воздвиг еще углицкий князь Роман, находится с противоположной от Волги стороны: #геопозиция – 57.878837, 39.547305. Хотя место с точки зрения естественной защиты выбрали прекрасно, крепостные валы усиливали. До сих пор, обратите внимание, на них видна "ступенька". На природный ландшафт отсыпали еще – и валы стали заметно выше. Конечно, главное внимание на территории бывшей крепости привлекает Крестовоздвиженский собор. В деревянном исполнении он стоял на нынешнем месте с самого начала. По всей видимости, рядом с дворцом князя (дорисовываем в фантазиях). Каменный же храм появился в середине XVII века. Его дорисовывать уже не нужно – сегодня он самый старый из сохранившихся в Тутаеве. Строительство пришлось на время Никона с его реформами. И несмотря на его "шатровый" запрет, у приделов два несимметричных шатровых завершения. Но веяния времени сказались в росписи. Всегда очень любопытно за такими деталями наблюдать. В 1666 году ожидался конец света, поэтому на западной стене мы видим не самое типичное повествование об Апокалипсисе, очень развернутое, колоритное и свободное от канонических рамок. Расписывала стены собора артель Гурия Никитина, который работал и в Московском Кремле, и в Ярославле, и в Костроме. Техника мастера придает плоскостным ликам объем и живость, даже ощущение трехмерности. К слову, Крестовоздвиженский собор – единственный в городе, где можно без проблем фотографировать. Такая вот тутаевская особенность.</t>
+  </si>
+  <si>
+    <t>08.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10538</t>
+  </si>
+  <si>
+    <t>Итак, обещанные итоги! Всего вы прислали семь отзывов о моей книге "Химия путешествий". Победил отзыв под номером 3! Ольга участвовала в "Максе", прислав скриншот из "Читай-города". Книжно-журнальный набор скоро отправится к победителю 😉 Думаю в будущем повторить такую историю. Если кто-то не успел написать отзыв или не выиграл в этот раз, будет ещё шанс. Ставьте 🔥, если надо повторить!</t>
+  </si>
+  <si>
+    <t>07.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10529</t>
+  </si>
+  <si>
+    <t>Первый пост про Тутаев посвящается жителям улиц Заморёнова, Литвина-Седого, Дмитрия Ульянова, Антонова-Овсеенко и еще тысяч других, повально названных в советское время в честь, прямо скажем, не особенно выдающихся личностей. Но улицы – ладно. Масштаб невелик. Такая же ситуация есть, конечно, и с городами. И среди них Тутаев – самый, на мой взгляд, красноречивый пример сомнительной топонимики. Многие ли честно, без подсказки и без поисков, скажут, кто такой Тутаев? Думаю, нет. Да и после изучения останутся одни вопросы. По официальной советской версии, Илья Тутаев – молодой красноармеец, двинувшийся было на подавление Ярославского восстания, но так до него и не добравшийся. Попал в перестрелку с белыми в Романове-Борисоглебске, в ней и погиб. Всего-то в 20 лет. Дом на первом фото я показываю неспроста. Это усадьба Зацепиных. Ныне закрытое частное владение за забором, куда открывают двери по особым событиям, но с парома или лодки дом видно прекрасно. По одной из версий, Тутаева застрелил представитель именно этого рода, посчитав красных простыми грабителями. А еще говорят, свои убили... В общем, история мутная. Но есть факты, с которыми не поспоришь. Мифологизированный парень ничем не запомнился, нигде не участвовал, в Романове-Борисоглебске даже не родился, но вот уже больше 100 лет старинный город, чья богатая история длится с XIII века, а не с 1918 года, носит имя Тутаева. Памятник ему – в центре Сквера СССР: #геопозиция – 57.869976, 39.530481. Исторически это два города по обе стороны Волги друг напротив друга – Романов и Борисоглебск, которые с легкой руки Александра I превратились в один Романов-Борисоглебск. Предвещаю вопрос – к правящей династии название отношения не имеет. На левом берегу сначала хозяйничал углицкий князь Роман, а потом его ярославский тезка, заново отстроивший город. Дважды Романов, получается. И это название гремело далеко за его пределами благодаря своим, как бы сейчас сказали, брендам: романовская овца, романовские гвозди, романовское кружево, лодки-"романовки", романовский лук. Сколько всего!  Забавно, что официального переименования на самом деле в молодом советском государстве не случилось. В архивах нашелся только протокол исполкома, а постановления так и не было. Поэтому технически городу точно так же спокойно можно вернуть имя. Но были голосования. В 90-е население, основная часть которого приехала сюда в 70-е работать на моторостроительном заводе, высказалось против. Привыкли. Для них Романов-Борисоглебск оказался чуждым. К тому же, видимо, в то "кружевное" залихватское время сказались первые ростки ностальгии по СССР.   Но разговоры продолжаются. И, несмотря на новый провал с голосованием в 2018 году, людей готовят. Стелы и таблички либо дублируют название, либо в них вовсе используется только старинное. Противников среди жителей можно понять – документы менять лень, да еще и небось за деньги, а как там город называется, по большому счету многим всё равно. Но интересно мнение со стороны.  И давайте посмотрим, кого больше.  ❤️ - за Романов-Борисоглебск 🫡 - за Тутаев 😁 - хоть горшком назови, лучше пусть два берега Волги соединят</t>
+  </si>
+  <si>
+    <t>06.07.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10528</t>
+  </si>
+  <si>
+    <t>Спите? А скриншот с отзывом ещё не отправили? 😁 Напомню, до 12:00 8 июля жду скриншоты ваших отзывов о моей книге в любой соцсети, где вы меня читаете: в комментариях Telegram или ВК или в специальном чате в Максе по этой ссылке (https://max.ru/join/a4xRlqxXxaoWtsXFWhA2J98UT53Yeuig2n-uOEz6tN4) Подробнее в этом посте.</t>
+  </si>
+  <si>
+    <t>06.07.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10527</t>
+  </si>
+  <si>
+    <t>Эээх, Волга! Когда я оказываюсь на берегу самой длинной реки Европы, почему-то хочется дышать так, как будто это последние глотки воздуха в жизни. До головокружения! Корни, наверное. Кто уже читал мою книгу, знает об этом чуть больше 😉 А пока я продолжаю исследовать уголки на Волге. И чем больше мест на ней посещаю, тем лучше понимаю, как мало я на самом деле видел. В очередной раз поволжско-сократовская мысль посетила меня здесь, в городе, разрезанном Волгой на две части. Причем отсутствие моста через реку с XVIII века и до сих пор отмечено на гербе. И это будто лишний раз подчеркивает его древность.  Удивительно душевный маленький городок, который по фотогеничности ничуть не уступает Плёсу. С такой же плотностью русской истории на улицах, как в Угличе или Рыбинске, но пока еще менее популярный и не такой раскрученный. #турпривет, Тутаев! Он же – Романов-Борисоглебск. А вот с его имени и начнем новую мини-серию 😉</t>
+  </si>
+  <si>
+    <t>04.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10524</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из турновостей разных регионов России. С 1 июля в нескольких точках Казани можно купить "Паспорт татарина" – сувенир, куда можно ставить штампы, отметки. И с ним же доступны бонусы. Эта идея, к слову, давно работает в Мурманской области – там есть "Паспорт полярника". В Люберцах открыли после обновления Летний парк в Малаховке, где выступала ещё юная Фаина Раневская. В Сочи запустили экскурсии по плантациям, на которых выращивают субтропические фрукты. В Колосово под Алексином (Тульская область) восстановят усадьбу Пасхаловых – готический замок XIX века станет гостиницей.</t>
+  </si>
+  <si>
+    <t>03.07.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10515</t>
+  </si>
+  <si>
+    <t>То ли Бланк, а то ли Баженов. Если поедете в усадьбу Брюса, о которой я рассказывал в предыдущих постах, можно заглянуть по пути в Балашихе и окрестностях к двум памятникам церковной архитектуры. Они примерно одного времени – 70-80-х годов XVIII века. Красивые, нетипичные, любопытные и при этом не то чтобы очень известны. Вы наверняка видели хотя бы на фотографиях Владимирскую церковь в Быково (https://hrambykovo.ru/) – благодаря своей фотогеничной лестнице она стала очень популярна, хотя потом надолго скрылась в лесах. Ее проект приписывают Василию Баженову, одному из первых профессиональных русских архитекторов. Но недалеко есть две куда менее известные церкви, к которым, по мнению ряда исследователей, тоже приложил руку Баженов. Первая – собор Преображения Господня в Пехре-Яковлевском, бывшей усадьбе князей Голицыных (фото 1-4): #геопозиция – 55.793291, 37.953818. Вторая – Троицкая церковь в Троицком-Кайнарджи (ныне – Павлино), некогда имении героя Русско-турецкой войны Петра Румянцева-Задунайского (фото 5-8): #геопозиция – 55.725959, 37.957094. Мавзолей его сына Сергея сохранился до наших дней. Официально считается, что обе церкви построены Карлом Бланком, хотя документально неизвестно. И есть мнение, которое аргументировал Игорь Грабарь в своих исследованиях, что их возвел Василий Баженов. К сожалению, во всех архитектурных делах, что не касались госзаказов, тогда часто не утруждались подробностями авторства в документах. "Уплочено" – построено – и прекрасно. И второй момент – русская архитектура долгое время была у нас практически синонимом второсортной. И даже в работах "наших" часто расписывались "ненаши". Баженов как никто другой этот подход на себе почувствовал. Хотя в его случае было все сложнее, но это уже другая история. И, наконец, построил не равно спроектировал. Баженов в 70-е и до середины 80-х был на пике: Кремль, павильоны на Ходынке, Царицыно... Логично, что такая элита, как Голицыны и Румянцевы, тоже хотели в своих имениях видеть архитектуру маэстро. Вероятно, он им церкви и имения в целом не строил, но спроектировать мог вполне. Две колокольни – явление довольно редкое для России. И это по-баженовски. В Пехре-Яковлевском еще и с ротондой между ними. А он как раз любитель сложных объемов. Плюс для него характерно непростое, но очень гармоничное добавление элементов разных архитектурных стилей, барочных и готических. Схожие орнаменты на карнизах и оформление пилястр с другими работами Баженова – тоже косвенный признак авторства. В книге Грабаря о предполагаемых постройках Баженова много акцентов на детали – советую любителям русской архитектуры.</t>
+  </si>
+  <si>
+    <t>30.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10506</t>
+  </si>
+  <si>
+    <t>Иконы – православные, машины – иностранные. Получился почти слоган для нынешней экспозиции в конюшне усадьбы Брюса. Я, по-моему, еще не видел, чтобы в одном выставочном пространстве иконы соседствовали с автомобилями. Ощущения странные. Мне кажется, даже батюшка первым делом обратил бы внимание в такой компании на железных коней. Уж очень серьезная коллекция здесь прописалась – из Военно-технического музея под Черноголовкой. Его основатель, Вячеслав Фомичев, начал возрождение в том числе усадьбы Брюса. Поэтому так получилось. С исторической точки зрения ход, может, и спорный, но для привлечения гостей точно рабочий. Особенно мужской аудитории. Вообще, у музея крупнейшая в России коллекция "Фордов". И не "Мондео" с "Фокусами". А вот тех еще, со времен первого Model T, где фигурка над эмблемой была не декоративным элементом, а прямо встроена в радиатор. Древний аналог датчика температуры охлаждающей жидкости.  Других марок тут тоже достаточно. Шикарно отреставрированные, как суперфотогеничный пикап Chevrolet 3100, и полуразвалившиеся, как гоночный Mercedes 300 SLR. И отдельного внимания заслуживает коллекция более древнего транспорта. Звезда конюшни – охотничий экипаж Поля Бодри, художника, расписавшего парижскую Гранд-опера (фото 1). Детали карет рассматривать можно долго: изящные деревянные рессоры и кресла из конского волоса. Вероятно, после этой выставки захочется изучить, чем отличается ландо от шарабана, а тильбери – от доггарта и фаэтона.</t>
+  </si>
+  <si>
+    <t>28.06.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10495</t>
+  </si>
+  <si>
+    <t>Читательский набор на фото может стать вашим. Для этого нужно оставить отзыв о моей книге "Химия путешествий". Подробности – ниже. Друзья, я вижу по цифрам, как вы активно раскупаете первый тираж моей книги. Спасибо вам огромное! Я знал, что постоянные подписчики меня поддержат. Надеюсь, никто не остался разочарованным и провел приятные летние часы за чтением.  Но это вы, кто давно со мной, хорошо понимали, чего можно ожидать. А для других читателей это просто одна из тысяч других книг на полке. Чтобы на нее скорее обратили внимание, очень важны отзывы. Понимаю, многие не любят это делать 😀 Я сам редко их оставляю, только когда хочу поддержать своих. Тех, кто проделал хорошую работу. Потому что понимаю, как рекомендации в точках продаж важны для новых проектов.  Итак, к розыгрышу! Если вы уже оставили отзыв о книге "Химия путешествий", присылайте скриншот в любой соцсети, где вы видите этот пост: в комментариях Telegram или ВК или в специальном чате в Максе по этой ссылке (https://max.ru/join/a4xRlqxXxaoWtsXFWhA2J98UT53Yeuig2n-uOEz6tN4). В ответ я дам вам "номерок" участника. Один человек – один отзыв. И через 10 дней, 8 июля в 12:00, случайным образом с помощью рандомайзера выберу, к кому отправится читательский набор на фото. Он знаком вам по воскресной рубрике #туркультура. Туда я включил посвященный путешествиям номер журнала "Чтиво" с моим участием и три книги: Илья Репин "Далекое близкое" (https://t.me/sir_s_gory/8630), Алексей Леонов "Время первых. Судьба моя – я сам…" (https://t.me/sir_s_gory/10081) и сборник Константина Циолковского "Воля вселенной" (https://t.me/sir_s_gory/10255).  А если вы еще не оставили отзыв, то самое время это сделать! Отзыв принимается на любой площадке, где можно купить книгу. Ниже – самые популярные. Как видите, цена на книгу сейчас такая, что один номер журнала "Чтиво" стоит дороже. Так что победитель еще и в хорошем плюсе окажется 😁 Топ-площадки для отзыва: Читай-город 👉 https://www.chitai-gorod.ru/product/himiya-puteshestviy-prevrashchaem-emocii-i-fakty-v-idealnyy-marshrut-3030380 Озон 👉 https://ozon.ru/t/jQKZzOI ВБ 👉 https://www.wildberries.ru/catalog/884273380/detail.aspx?targetUrl=SN</t>
+  </si>
+  <si>
+    <t>27.06.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10492</t>
+  </si>
+  <si>
+    <t>Для тех, кто сначала щупает, а потом покупает, напомню, что моя книга "Химия путешествий" продается во многих розничных магазинах. В "Московском доме книги" на Новом Арбате она аж в двух местах. На первом этаже среди канцелярии есть полка с путеводителями, атласами и книгами о путешествиях. На втором "Химию путешествий" поставили на стеллаже "Вокруг света" между немцами и англичанами. В книжном "Москва" – соседство со шведами и китайцами. Я за дружбу народов, поэтому только за 😄 К слову, на маркетплейсах сейчас цены ну очень симпатичные (Озон и ВБ). Вообще, в последние дни захожу при случае в крупные книжные в Москве, чтобы понять, на какой всё-таки полке должна стоять моя следующая книга. Это непросто, потому что ничего подобного тому проекту, над которым я уже начал работу, пока просто не существует. Скоро намекну хотя бы на тему 😉 А завтра объявлю конкурс отзывов о "Химии".</t>
+  </si>
+  <si>
+    <t>27.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10489</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. Ровно через неделю – 80-летие Калининградской области. Юбилей в регионе будут отмечать широко, полная афиша есть здесь. Очень много чего бесплатного. До 4 июля, к примеру, Музей Мирового океана будет бесплатно оформлять комплексные билеты на "Набережную кораблей". Праздничные события уже вовсю идут – сегодня впервые пройдет фестиваль "Янтарные паруса". Напомню, у меня было несколько калининградских серий. Если соберетесь – наверняка пригодится 😉 "неБалтика": без моря 👉 https://t.me/sir_s_gory/2132 Новый год на Балтике 👉 https://t.me/sir_s_gory/4239 Общая карта Сезон летних походов официально открыт на Эльбрусе на треккинговых выходных. В Сочи стартовало морское сообщение между центром города и Адлерским районом. В Бурятии появился чат-бот для быстрой проверки лицензий байкальских перевозчиков.</t>
+  </si>
+  <si>
+    <t>26.06.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10484</t>
+  </si>
+  <si>
+    <t>Почему говорить "Патрики" – это нормально? Вы так классно реагировали на мой пост про Питер и Петербург, что я решил подобные полуобразовательные истории из жизни рассказывать чаще. Как раз есть одна свежая!  Заметил я на днях в разговоре (на этот раз с мужчиной и не на свидании 😀), что Лужники после реконструкции стали новыми Патриками. Судя по публике. На что получил в ответ легонько закатанные глаза и снобистское замечание: "Коренные москвичи говорят Патриаршие пруды – и только так!" Надо заметить, что некоторые люди, когда узнают о моем журналистском образовании и многолетнем опыте, как-то особенно натужно и напыщенно пытаются меня прищучить. Я только ЗА узнать новое от грамотного начитанного человека. Но – не тот случай. Если вы тоже слышали про Патриаршие от "коренных", то вот факты из истории для защитного укола.  Никто не спорит про полное официальное название. И кому-то может быть противен современный разговорный вариант. Понимаю! Но с происхождением говорящего это никак не связано. Я даже больше скажу: слово "Патрики" – прям до мозга костей московское.  Потому что вся топонимика старой Москвы в основном состоит из сокращений. Покровка, Знаменка, Рождественка и еще много-много других улиц получили короткое название от местных церквей и монастырей. Мой любимый пример типичного упрощения у москвичей – район Якиманка. Слово пошло от церкви Иоакима и Анны. Говорить долго, много гласных, поэтому народ придумал быстрый вариант: "Якиманка". Церковь, к сожалению, взорвали в советское время при строительстве трассы из Кремля во Внуково. Но, на мой взгляд, она не особо мешала. На этом месте все равно сегодня газон перед домом по Большой Якиманке, 9 (фото 2).  Или вот еще классный пример – Маросейка. Сокращенное от "Малороссийское подворье". Это точно круче слова "Патрики". Представляю, стоит боярин в XVII веке и отчитывает заезжего купца: "Вот коренные москвичи говорят "у Малороссийского подворья", а ты Маросейка... Эээх, холоп!" 😀 Сейчас в доме, который называют подворьем, много чего, в частности, галерея Azart (фото 4). Хотя здание появилось чуть позже непосредственно рядом с изначальным Малороссийским подворьем, которого больше нет.  В общем! Патрики – это не что иное, как историческая, исконная привычка сокращать названия местностей, районов. Что особенно характерно проявляется именно в московской топонимике. Да, пока этот вариант разговорный, но я не исключаю, что лет эдак через 100-200 он войдет в языковую норму.  В разговоре я поздно спохватился, но надо было после ответного укола еще спросить у "коренного", почему Патриаршие прудЫ, ведь пруд один. Во множественном числе их не видел ни его московский дед, ни московский прадед, ни московский прапрадед. Если они и были. Так можно долго перечислять – два из трех прудов закопали после пожара 1812 года. Уже больше семи поколений нужно 😀 Я, к сожалению, подобные проявления ложного превосходства встречаю часто. Коренной москвич – это лишь указание на место рождения. К образованию, воспитанию и другим замечательным качествам это не имеет отношения. Ни-ка-ко-го. Согласны? Тогда с вас 💯 </t>
+  </si>
+  <si>
+    <t>25.06.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10475</t>
+  </si>
+  <si>
+    <t>В деревне под Мытищами парки лучше, чем в европейских столицах. Так отреагировали мои друзья из старушки Европы, когда я показал им фото с прогулки. Согласен, в последние годы Подмосковье радует всё новыми и новыми прогулочными пространствами.  Так вот, приезжал в Мытищи по делам (и такое бывает 😀) и прогулялся заодно по уютному парку, облагороженному вокруг храма Покрова Пресвятой Богородицы, который совсем недавно построили рядом с деревней Сорокино и поселком Пансионат "Клязьминское водохранилище": #геопозиция – 55.998860, 37.681960. Территорию храмового комплекса сейчас активно доделывают, в том числе большую парковку. А парк полностью обустроен для неспешных и ооооочень фотогеничных прогулок благодаря очетанию ярких цветов.  Для эстетики – водопадики, для забавы – фонарь, который отвечает на рукопожатие, для расслабления – небольшой кусочек песчаного пляжа у 2-го Пироговского залива (#геопозиция – 55.991681, 37.687933), для активностей – специальные конные маршруты. Ну, а если соберетесь не на лошадях, а на вертолете, то и для него есть площадка 😀 Яндекс плохо показывает местные пешеходные дорожки, далеко не все, поэтому лучше ориентироваться на местности по направлениям. Тропы отлично обозначены. Зайти на территорию можно либо со стороны храма, либо отсюда: #геопозиция – 55.994526, 37.674298.</t>
+  </si>
+  <si>
+    <t>24.06.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10466</t>
+  </si>
+  <si>
+    <t>Редко где у нас можно увидеть сотни домов рабочего класса XIX века, да еще и в едином архитектурном стиле. Иван Мальцов, побывавший во Франции по дипломатическим делам, обалдел от условий жизни местных фабричных рабочих, и по возвращении начал строительство аналогов в Гусь-Хрустальном. Так 150 лет назад появились в городе "мальцовские дома" – здания из красного кирпича с белыми окнами. Наличники у всех отличаются, но общий стиль выдержан отлично. Сегодня 247 домов признаны объектами культурного наследия, при этом в них по-прежнему живут люди. Это и хорошо, и плохо одновременно. Дома рядом с Георгиевским собором (он же, как вы уже знаете, Музей хрусталя) выглядят еще ничего, но чем дальше в город, тем больше сооружений в довольно печальном состоянии. А ведь собственников еще обязывают следить за ними. Взять бы их и разом привести в порядок – тогда Гусь-Хрустальный заиграет красно-белыми красками. И снова подтвердит, что "заводской" может быть равно "стильный". Остается надеяться, что официальное включение города в расширенный состав "Золотого кольца" поможет привести в порядок архитектурные памятники. И обустроить туристические маршруты – сейчас прогулка по городу мало похожа на променад. Скорее "продирад" через листву.</t>
+  </si>
+  <si>
+    <t>23.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10456</t>
+  </si>
+  <si>
+    <t>Самое большое живописное полотно Виктора Васнецова находится в Гусь-Хрустальном. И, к слову, минутка образования – склоняется именно так. Вообще-то, по правилу в географических названиях первую часть тоже надо склонять, но куда же в русском языке без исключений, верно? Было бы скучно! 😀 Поэтому Гусь-Хрустального, Гусь-Хрустальном и т.д. Но – к Васнецову. Юрий Нечаев-Мальцов, владелец заводов и фабрик, в том числе Гусевского хрустального, был человеком богатейшим, поэтому мог себе позволить нанять лучших из лучших. В результате к 1903 году в городе появился Георгиевский собор (где сейчас находится Музей хрусталя) по проекту Леонтия Бенуа из семьи, не требующей представления. Оформление остается нарядным даже в нынешнем, неполноценном виде – без куполов и колокольни. У собора очень необычный и редкий план: православный по содержанию, но похож на католический по форме – с тремя галереями-нефами.  Здорово, что в интерьере сохранилось самое важное – шедевры Виктора Васнецова. В алтарной части – мозаика "О тебе радуется", созданная по эскизу художника в мастерской Фроловых. А напротив, на западной стене, – огромное полотно "Страшный суд". Картина десятилетиями лежала в подвалах Суздаля, намотанная на вал, пока рекордсменку Васнецова не вернули на историческое место. Целых 49 квадратных метров! Это почти в четыре раза больше, чем гигантские "Богатыри". Ой как мне пригодился телевик в телефоне с 10-кратным увеличением. Чтобы всё рассмотреть в деталях. Есть легенда, что в образе души – человека в деревянном гробу – Васнецов изобразил себя, но, по-моему, не очень похож. В раю и особенно в аду есть более узнаваемые исторические личности вроде Батыя и Нерона. В "Википедии" и в источниках, для которых она является единственным носителем правды, пишут, что Георгиевский собор недействующий. Но это неверно. Здание довольно успешно Музей хрусталя делит с РПЦ. У собора есть группа в ВК с расписанием богослужений. Они идут до 10 утра, пока музей закрыт. Например, будет завтра в 8 часов. Получается, службы проходят буквально в хрустальной атмосфере.</t>
+  </si>
+  <si>
+    <t>22.06.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10447</t>
+  </si>
+  <si>
+    <t>"ХРУСТААААААЛЬ!!!" – кто ездил по казанскому направлению из Москвы на поезде, хорошо знает этот истошный крик 😁 Одно из моих детских воспоминаний. И раз уж я сделал мещерскую вылазку, решил заскочить в Гусь-Хрустальный. Первым делом, конечно, в главную точку притяжения города, который с недавних пор включен в расширенный состав "Золотого кольца", – Музей хрусталя имени Мальцовых: #геопозиция – 55.619820, 40.658117. В экспозиции сейчас около двух тысяч произведений Гусевского хрустального завода. Включая - ну, конечно! - хрустальных сов для "Что? Где? Когда?" Сразу шесть штук в целом гнезде. Такой приз, "Хрустальное гнездо", вручали несколько раз всей команде.  Любая творческая работа со стеклом и хрусталем, в частности, ювелирна и требует мастерства. Но именно с художественной точки зрения меня, пожалуй, больше других впечатлили предметы в технике Эмиля Галле – многослойного травления плавиковой кислотой (фото 3,4). Тончайшая работа, которую отличают плавные переходы цвета и мягкие линии. Образы (чаще всего природа) получаются такими воздушными и спокойными.  Много в коллекции предметов из уранового стекла очень необычных и редких цветов, имитирующих драгоценные камни. Если что, такие предметы абсолютно безопасны. К слову, о безопасности. Часто принято считать, что об экологии и вреде природе в целом у нас до недавних пор не думали вообще. Но в 1747 году указ Сената запретил организовывать ближе 200 верст от Москвы стекольные, винные и металлургические производства. Так Гусь-Хрустальный появился на нынешнем месте. А дальше я подробнее покажу здание Георгиевского собора, где находится музей, и шедевры его интерьера. Один из которых можно разглядеть на заднем плане последнего фото 😉</t>
+  </si>
+  <si>
+    <t>20.06.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10443</t>
+  </si>
+  <si>
+    <t>Субботний традиционный #сэрбор из региональных турновостей за неделю. В Екатеринбурге открыли памятник Алексею Балабанову. Режиссер сидит в грузовом трамвае, который напоминает нам сцену из "Брата". В экспозиции Астраханского краеведческого музея представили редчайший скелет молодой самки бизона возрастом более 100 тысяч лет и практически в полной сохранности. В Тюмени появился красный конь – арт-объект на улице Водопроводной. По мотивам "Купания красного коня". Но с девушкой-жокеем и не голой, поэтому точно "по мотивам" 😀 В Коломне открылся самый высокий аттракцион Подмосковья. Но звучит масштабнее без цифр – это всего 16 метров. Хотя поорать хватит 😁</t>
+  </si>
+  <si>
+    <t>20.06.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10439</t>
+  </si>
+  <si>
+    <t>https://kolomnagrad.ru/uploads/posts/2026-06/1781762516_jiwcifrrkgmuli38esl5pxz1rrsg_okv4b2oxt0k5awp284ypx0rzczm4gjdtb-ubiya1dwj6kfz_aar9yj0hf1_.jpg</t>
+  </si>
+  <si>
+    <t>19.06.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10437</t>
+  </si>
+  <si>
+    <t>Окрошку на белом будете? И нет, не на кефире и даже не на просекко. Это белый квас. Снова, после "Гринвича" в Солотче, наткнулся на интересное сочетание. Теперь без лосятины, правда. Вообще, у меня ощущение, что белый квас в последнее время набирает популярность. Есть такое? Это я в "Калиннике". В прошлом году в фудкорте рязанского ТЦ "Виктория Плаза" открылся уголок с местной кухней. #геопозиция – 54.630901, 39.708906. Вьетнамская, японская, итальянская, грузинская – интернационального добра-то навалом. Но как же редко, медленно и с огромным трудом появляются гастрономические точки с блюдами народов и регионов России. Поэтому каждую хочется поддержать. Естественно, когда есть за что. В "Калиннике" мне, что называется, "зашла" местная катанка – пшенная каша (не проволока! 😀) с большими крупинками. Если вам по вкусу паста орзо или птитим, то катанка наверняка понравится. Ее можно встретить еще в рязанских кафе "Старый мельник" и "Графин". Что неудивительно – "Калинник" открыли те же люди.  С томленым мясом, брусникой и грибами катанка выглядит как инопланетянин на фудкорте вокруг ставших типичными фо бо, суши и бургеров. И, похоже, блюда "Калинника" не уступают по популярности у местных. Пока обедал, наблюдал за публикой. Регулярно подходили и заказывали в духе "приготовьте пару курников с собой, пожалуйста". Спрос есть – жить будет. Несмотря на цены. По-моему, 1500-1800 рублей пусть за большой, но все-таки стандартный по составу обед на фудкорте, – это скорее по-московски, чем по-рязански. Ждем в столице в каком-нибудь "Депо". #дорогаеда</t>
+  </si>
+  <si>
+    <t>18.06.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10431</t>
+  </si>
+  <si>
+    <t>Приятно, что есть регионы, где туризм развивается не только в "дорожных картах", "меморандумах" и "декларациях". А когда с каждой поездкой замечаешь что-то новенькое. В саму Рязань в этот раз я буквально заскочил на мимолетное мгновенье – и все равно успел оценить пару недавних открытий.  В регионе не стесняются развивать образы с грибами (которые "с глазами", помним, да?) и поднимать местную кухню. Эти две темы соединились в магазине "Споры", который называет себя творческим пространством. Потому что это чуть больше, чем просто сувенирная лавка. Открылись в прошлом году в километре от местного кремля: #геопозиция – 54.630010, 39.736824.  Ключевое, что хотел бы отметить: здесь не всё именно от рязанских производителей и мастеров, но заметно, что на полку попадаеи действительно испытанная продукция. А не просто по географическому праву "местной поделки".  Я не большой любитель просто сувениров на память, поэтому начал собирать всё съедобное. Варенье с черной лисичкой (вороночник рожковидный, если по-научному) – класс. Из тех десертных добавок, после которых не слишком стыдно перед желанием похудеть. Удивили, не поверите, ОРЕХИ. Так называемые активированные с солью. То есть вымоченные, потом высушенные. Часто можно встретить у продавцов мнение, что таким макаром больше полезных веществ попадет в организм. Но доказательств этому нет. Те исследования, что были, говорят – количество примерно одинаково. Но! После подобной "активации" привычные орехи (что кешью, что миндаль, что другие), по-моему, становятся заметно вкуснее. Что, кстати, опасно – съесть за один раз хочется сильно больше обычного 😀 Всегда беру кучу разных видов чая, и здесь попробовал тоже. "Травоягодник рязанский" порадовал отличным набором травяных вкусов. Но в этой многоголосице нет "солиста", в отличие от моего местного фаворита – иван-чая с желтой малиной. "Партия" редкой ягоды янтарного цвета в этом чае столь приятно яркая, что хочется тут же заварить ещё.  И, конечно, на сладкое – в "Спорах" целый холодильник с калинниками разных вкусов. Несколько лет назад местные рестораторы восстановили и заодно осовременили рецепт традиционного калинника – мучного десерта с калиновым джемом и глазурью. Это здорово как факт и как бренд для туристической идентичности региона. В чем Рязанская область точно преуспела. Но, да простят рязанцы, для меня калинник не стал гастрочудом. Если бы я попробовал его с закрытыми глазами, сказал бы, что это пряник с начинкой.  В любом случае, надо сказать, гастрономия Рязанщины развивается постоянно. Причем не только в формате ресторанов. Дальше покажу.</t>
+  </si>
+  <si>
+    <t>16.06.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10416</t>
+  </si>
+  <si>
+    <t>Центральная улица Солотчи носит необычное название – Порядок. Встречается еще всего в двух деревнях России. Говорят, из-за исторически прямой, упорядоченной линии домов. Возможно. Что совершенно точно – по обеим сторонам улицы можно найти душевный порядок. С одной – в парке и на той самой "Тропе Паустовского". С другой – в Солотчинском монастыре. Древнем, XIV века, основанном Олегом Рязанским. Тем самым, который для Рязани "наше всё". #геопозиция – 54.790991, 39.834303 Вся архитектура, что мы сегодня видим – и стены, и церкви, включая две нарядные барочные, – XVII века. Обитель не так давно пережила масштабную реставрацию, а потому выглядит очень свежо. С верой или без нее находиться на территории – одно удовольствие.</t>
+  </si>
+  <si>
+    <t>15.06.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10409</t>
+  </si>
+  <si>
+    <t>"Тропа Паустовского" не одна с таким названием. Мещёрская, о которой я говорил, как раз менее доступная. И заметно популярнее связанный с писателем парковый маршрут в Солотче. Раньше это был поселок, а сейчас – район Рязани. Эксклав в 20 км от "большого города".  Паустовский здесь жил у художника Пожалостина, в доме которого нынче музей. А огромная лесопарковая зона вокруг обросла экотропами. Да не простыми – несколько лет назад во время фестиваля посреди сосен и берез художники создали арт-объекты. В основном по мотивам произведений Паустовского. Но, я бы сказал, очень сильно "по мотивам". Вот "вышедшая навстречу читателю природа" (из описания) в образе "Кентавра Василия" на первом фото. "Абориген" на следующем изображении почти по-ленински приглашает нас в лес: "Пссс, хвойные запахи чуешь?" Сочетанием природы с современным искусством солотчинская экотропа  напоминает подмосковный парк Малевича. Менее организованный и заметно крупнее. До озера Черное, куда ходил Паустовский, больше 10 км в одну сторону. Пешие дорожки пересекают грунтовые автомобильные или даже соединяются с ними. Многие берут напрокат велосипед – иии давай рассекать леса. Направлений полно, и далеко не все обозначены на картах, в отличие от арт-объектов.  Если гулять пешком, начинать можно здесь: #геопозиция – 54.79039, 39.83640. А вынырнуть на обратном пути чуть подальше, у памятника узкоколейной железной дороге: #геопозиция – 54.78811, 39.83372. И аппетит уже нагуляется – по соседству как раз кафе "Гринвич". Сюда не за перекусом, а за классной кухней, которая не затерялась бы и в Москве. За окрошкой на белом квасе с лосятиной я приехал бы сюда еще раз. Ладно, предчувствую вопрос про бутылочку. Местная облепиховая настойка, плотная такая, густая, довольно необычная. Чтобы развязать язык, если у кого не останется слов для описания рязанской природы 😀</t>
+  </si>
+  <si>
+    <t>14.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10399</t>
+  </si>
+  <si>
+    <t>"Тропу Паустовского" в нацпарке "Мещёрский" можно пройти буквально вместе с писателем, "в прямом эфире" читая его очерк "Кордон 273". С тех пор цивилизации вокруг стало не сильно больше, а "живой, трепещущий, полный поэзии мир", как писал Паустовский, все такой же живой и трепещущий. Время воскресной рубрики #туркультура Открывать книгу можно еще на асфальте, у села Гришино или деревни Заводская слобода. Читаем: – Какая это деревня? – Называется она по-разному. По-новому – Гришино, а по-старому – Заводской Посад. Туг при государе Петре был железный завод. Перед тем как нырнуть в сосновый лес, пересекаем реку Пра. Цвета то ли коньяка, то ли кофе – смотря кто к чему склоняется. Паустовский – к чаю:   Я много видел живописных и глухих мест в России, но вряд ли когда-нибудь увижу реку более девственную и таинственную, чем Пра. ... Тотчас за изгородью струилась река с водой цвета крепкого чая. Это была Пра.  И на берегу показалась зверь-махина цвета танжерина. Это был "Ленд Ровер" 😁 Чем дальше, тем лес делался глуше, торжественнее, сумрачнее. ... Постепенно слух привык к тишине, и мы начали различать неясное курлыканье журавлей, стук дровосека-дятла. Звуки природы действительно обостряются с каждым метром. Сосновая "изгородь" в таких лесах по обыкновению меня приземляет. Воображение рисует, что ряды устремленных в небо деревьев - не что иное, как ложе из гвоздей для йогов-великанов.  Подходим с Паустовским к озеру Шуя: Круглое, как чаша, с прозрачной и совершенно спокойной водой, оно отражало весь этот синий и мглистый, струящийся день, всю его глубину и свежесть. ... Сразу стало понятным значение слова "совершенство". И вместе с тем началось легкое сожаление. О чем? О том, что ни при каких усилиях человек не сможет передать очарование этого дня, этих вод, трав, великой тишины, как и все очарование того, что творится сейчас в его душе. Даже пытаться что-либо передавать в такие моменты не хочется. А среди дня и река и леса играли множеством солнечных пятен – золотых, синих, зеленых и радужных. Потоки света то меркли, то разгорались и превращали заросли в живой, шевелящийся мир листвы. Глаз отдыхал от созерцания могучего и разнообразного зеленого цвета.  ... – Совершенно нестеровская Россия, – сказал вполголоса кто-то из нас.  Я подумал, любопытно: "левитановские места" – до сих пор популярное выражение. А "нестеровская Россия" сейчас почти никто не говорит. Интересно, как время сохраняет или, наоборот, растворяет культурные метки, да? И вот тот самый кордон 273. Номер на месте.  Кордон стоял на бугре над тихой заводью Пры. На крыше его был приколочен дощатый щит с черным номером по белому полю – "273". По этому номеру определялись самолеты, пролетавшие над лесами. Сейчас отсюда начинается небольшая экотропа "У заводи". Но есть нюанс. В начале июня она еще была затоплена. Похоже, последствия бурной зимы и не менее бурного паводка.  Добираемся в очерке у Паустовского до встреч с местными жителями  Старший мальчик вытащил из-за пазухи записку и протянул мне. Записка была написана карандашом: «Узнал о появлении в этих дебрях москвичей. Очень рад и очень прошу пожаловать сегодня вечером ко мне на выселки на кружку чаю». Подпись была незнакомая. На кружку напитка с цветом реки Пра меня не пригласили. Некому было 😁 А некоторые деревни с неизменными "выселками" в названиях встречают заколоченными окнами. Но ода жизни от этого не становится менее торжественной. Как тут не закончить словами Паустовского: Может быть, задачей писателей, поэтов и художников и является прославление жизни как самого прекрасного и разумного, что существует под солнцем.</t>
+  </si>
+  <si>
+    <t>13.06.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10392</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. На курорте "Роза Хутор" появилось колесо обозрения высотой 51 метр. В Дербенте открылся парк "Патриот", в центре которого тот самый легендарный экраноплан "Лунь". В Великом Новгороде после реставрации открылась уникальная церковь Святых Петра и Павла на Синичьей горе. Построена еще в домонгольский период. Тем временем в Лакинске (это Владимирская область) появился музей "Культналичник", посвященный, как вы понимаете, наличникам. В Благовещенске открылся интерактивный динопарк. В Ярославле установят памятник основателю маршрута "Золотое кольцо" Юрию Бычкову. К слову, в новый расширенный список городов "Золотого кольца" войдет еще и Тверь. В Рязани с помощью антропологической реконструкции (то есть по черепу) воссоздали облик князя Олега Рязанского. А кому старинный дом по рублю за квадратный метр? Тогда вам на аукцион в Мордовию 😀</t>
+  </si>
+  <si>
+    <t>12.06.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10383</t>
+  </si>
+  <si>
+    <t>В этот праздничный День России – очень важное для страны место. Успенский собор во Владимире XII века, где до Ивана III венчались на княжение московские и владимирские князья. Включая широко известных каждому россиянину Александра Невского, Дмитрия Донского и Ивана Калиту. #геопозиция – 56.127320, 40.409273 С точки зрения истории архитектурной и художественной собор без преувеличения исключителен. Львиные маски на фасаде на третьем фото – 1161 года. В интерьере мало что осталось с того времени, но – осталось! Иногда "читаешь" стены как археолог – по культурным слоям сверху вниз, как на фото 4. Три века истории, начиная с XII века. И все на фоне барочного иконостаса времён Екатерины Великой. Попробуй ещё найти собор, где уживаются столько времен и стилей.  И, конечно, выдающиеся фрески Андрея Рублёва. Успенский собор – единственный с точно датированными и подтвержденным документально шедеврами Рублёва. Как понять авторство без экспертных знаний? А взгляните на фото. Одно время создания, но как по-разному выглядят. Учёные предполагают, что одни фрески авторства Даниила Черного (фото 6), который работал вместе с Рублёвым и вообще-то считался старшим мастером. А дальше более знаменитый сегодня иконописец (фото 7-9). Его отличают удивительно очеловеченные лики. Страшный суд в исполнении Рублёва действительно передает страдания. Для начала XV века подобные изображения уникальны. </t>
+  </si>
+  <si>
+    <t>11.06.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10382</t>
+  </si>
+  <si>
+    <t>Учим русский язык по Паустовскому.  Буква М – мшара. Это заросшее мхом болото. Уже обсохшее или еще нет, но покрытое мхом и другими зарослями. Читаем у Паустовского в "Мещерской стороне": Всю ночь мшары дышали запахом мокрого мха, коры, черных коряг. К утру дождь прошел. Серое небо низко провисало над головой. От того, что облака почти касались верхушек берез, на земле было тихо и тепло. Слой облаков был очень тонок – сквозь него просвечивало солнце. Мы свернули палатку, взвалили на себя рюкзаки и пошли. Идти было трудно. Прошлым летом по мшарам прошел низовой пожар. Корни берез и ольхи подгорели, деревья свалились, и мы каждую минуту должны были перелезать через большие завалы. Шли мы по кочкам, а между кочками, там, где кисла рыжая вода, торчали острые, как колья, корни берез. Их зовут в Мещёрском крае колками. Мшары заросли сфагнумом, брусникой, гонобобелем, кукушкиным льном. Нога тонула в зеленых и серых мхах по самое колено.  Кстати, о словах. В мещерской деревне Деулино сложился свой диалект. Вот некоторые связанные с природой слова, которые здесь используют:  каменно – жарко, сухо; заобложеть – зарасти травой; огнина – сильный огонь. Ну что, говорят, на длинных выходных будет каменно? Главное, не сидеть дома, чтобы не заобложеть. Устроим огнину! 😁</t>
+  </si>
+  <si>
+    <t>11.06.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10375</t>
+  </si>
+  <si>
+    <t>В Мещёрах можно запутаться. Есть нацпарк "Мещёра" во Владимирской области, а есть нацпарк "Мещерский" – в Рязанской. С природной точки зрения – единое целое, с административной – разные места. Точные карты обоих участков с экотропами, правилами и достопримечательностями есть на сайте: https://park-meshera.ru/. В приложениях вроде OsmAnd, оффлайн-картами которого я пользуюсь на внедорожных участках, тоже границы хорошо обозначены. Почему это важно? Посещение вне дорог общего пользования – платное. Многие катаются просто так, без разрешения, надеясь не встретить сотрудников нацпарка, но я человек законопослушный. На одного разрешение стоит 250 рублей в день (с посещением экотроп – 300), оформить можно либо в визит-центре по будням, либо онлайн в нерабочее время. Я отправил письмо в выходной с квитанцией об оплате на почту и через 22 минуты получил в ответ разрешение.  И поехал. Не спеша по ааабсолютной глуши только в компании одной заповедной природы. Хотя воскресенье и +26 градусов. Маршрут от начала "Тропы Паустовского" (#геопозиция – 55.024695, 40.270789) до деревни Деулино (#геопозиция – 54.827363, 40.316273) вдоль реки Пра. Это 25 километров бездорожья. Ну как бездорожья... Для меня хайвэй, для седанов бездорожье, для полноприводных кроссоверов – в целом, проходимая дорога, если посуху. Встречается пара больших луж, но выглядят они страшнее, чем на самом деле. Дно довольно твердое, а по большей части маршрут песчаный. Дальше с томиком Паустовского подробнее рассмотрим прелести Мещёры. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10374</t>
+  </si>
+  <si>
+    <t>Вот смотрите: у моей книги "Химия путешествий" на "Читай-городе" – пока 7 оценок и 5 отзывов, а у книги Александра Друзя про Петербург – 64 оценки и 31 отзыв. Просто из любопытства посмотрел – в некоторых магазинах на полках они рядом. Не думал, что скажу это, но давайте "сделаем" Друзя 😁 Если серьёзно, то отзывы для новых авторов нужны как воздух. Это не каприз и не формальность. Это помогает найти книгу в интернет-магазинах и на маркетплейсах тем, кому она могла бы быть интересна. С Друзём всё понятно – там ИМЯ само распродаст и первый, и второй, и десятый тиражи. А в моем случае отзыв – это ваша реальная возможность помочь мне в жесткой творческой борьбе в мире с гигантским выбором всего и вся. В том числе среди контента и книг. Скоро сделаю конкурс среди тех, кто оставит отзыв на любой из площадок (ЧГ, ВБ, Озон) 😉</t>
+  </si>
+  <si>
+    <t>10.06.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10364</t>
+  </si>
+  <si>
+    <t>Словосочетание "деревянное зодчество" в названии музея может по незнанию сбить с толку. Непосредственно архитектуры здесь мало – вот только в тихом уголке огромной музейной территории стоит церковь Владимира и Маргариты с резными вратами.  Правильнее было бы сказать "музей деревянного искусства", что более полно отражало бы широту его коллекции. Резьба и роспись по дереву, садово-парковые скульптуры, бытовые предметы мещерского края – в любом творчестве, которое тут на каждом углу, ключевую роль играет дерево.  Предприниматель и меценат Владимир Грошев в 90-е основал сначала в деревне Лункино школу мастеров, которая потом переросла в музей. А коллекция все пополнялась. Так в рязанской глуши очутились в том числе экспонаты из Африки и Америки. Если вынести за скобки потрясающий макет Кремля из предыдущего поста (вне конкуренции!), то больше всего мне запомнилась корнепластика. По самой сути этот вид искусства отражает тесную связь творца с природой. Она, мастерица такая, уже своими естественными формами начала работу и передала воображаемую эстафету художнику. Любопытно смотрятся в работах капы – наросты на деревьях. Целая процедура заключается в одной только подготовке. Например, чтобы проявить текстуру, березовые капы вываривают на слабом огне до трех часов с солью и хвойными опилками. Такая она, Мещёра, вдохновляющая творить. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10355</t>
+  </si>
+  <si>
+    <t>Москва, которой нет в самой Москве! Разные есть макеты столицы, детализированные и ювелирно точные, но такого – деревянного! – не сыщешь нигде, кроме как здесь, в рязанской деревне Лункино на берегу озера Белое. Здесь расположился Музей деревянного зодчества имени Грошева: #геопозиция – 55.190364, 40.162809. Предприниматель и меценат основал сначала в этих местах школу мастеров по дереву, которая потом переросла в музей. Давно я в музеях не говорил изумленно "обалдеть", рассматривая экспонат. Не знаешь, куда взглянуть и какую деталь рассматривать – настолько выверенная и масштабная одновременно работа разместилась в отдельном зале музея. Автор макета московского Кремля – художник Виктор Бахарев. Шесть лет работы! И вуаля – можно на фоне деревянного города вести лекции о том, как выглядела Москва в древности. Конечно, достоверно мало известно о том, каким был Кремль от Юрия Долгорукого до Ивана Калиты. Но насколько это возможно исторически, художник воплотил деревянные страницы истории Москвы в жизнь. С кремлевскими стенами, сторожевыми башнями, хоромами и церквями. При Калите Кремль был дубовый, а макет его выполнен из – неожиданно! – камыша. Материал довольно крепкий, растет в мещерских болотистых лесах в огромных количествах, по цвету на макетах близок к естественному. Другого такого камышового Кремля нигде больше не увидеть. Рядом за стеклом – еще и ювелирные Кижи. Чтобы окончательно добить восхищенных посетителей. Вот местные церкви можно сравнить с оригиналами. По случаю для коллажей с удовольствием покопался в своих карельских архивах. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10354</t>
+  </si>
+  <si>
+    <t>Первые выходные лета проходят весело! Это я катался по нацпарку "Мещёрский" в Рязанской области и окрестностям. На неделе буду рассказывать 😉</t>
+  </si>
+  <si>
+    <t>06.06.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10351</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей за неделю. В аэропорту Хибины в Мурманской области (ближайший к Кировску и Апатитам) завершилась реконструкция. На Красной Поляне открылся летний сноупарк. Будет работать до 28 июня. Для тех, кому не хватило зимы. В Калининграде появился новый частный музей "Восток на Западе" с коллекцией предметов культуры и быта из Индии, Тибета, Непала, стран Юго-Восточной Азии, Китая, Японии. "Кометы" между Сочи и Геленджиком начнут в этом сезоне ходить с 12 июня. Вдобавок к недавно завершившейся серии про Боровск. В городе появится просветительский центр "Дом архитектора и реставратора". Кроме того, восстановят дом усадьбы Голофтеевых - там появится музей "История калужского костюма".</t>
+  </si>
+  <si>
+    <t>04.06.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10350</t>
+  </si>
+  <si>
+    <t>Одно из моих любимых занятий во время долгих летних прогулок – слушать, что вокруг обсуждают туристы. Разговор в Коломенском. Вроде бы муж и жена: - А Алексей Михайлович – это же отец Ивана Грозного, да? - Дурак! "Иван Васильевич меняет профессию", помнишь? Васильевич, не Алексеевич! Алексей Михайлович – это его сын! - Точно. Это которого он убил? - Не, этот выжил. Немцев кто выбил из Москвы? Ну! Ты 4 ноября что празднуешь? - А эти двое? Как их... - Он же не сам воевал! - Конечно, да. Меня оооочень подмывало спросить, а как тогда вышло, что Рюриковичи стали Романовыми по версии альтернативной истории, но все-таки постеснялся. К слову, на фото – церковь Вознесения Господня XVI века в Коломенском. Она наконец-то полностью освободилась от лесов и к лету предстала снова в белоснежном виде. Но внутрь пока не попасть. В этом году должны открыть для посетителей.</t>
+  </si>
+  <si>
+    <t>03.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10344</t>
+  </si>
+  <si>
+    <t>Вакханалия с Марсом дошла до того, что ущелье Кызыл-Чин на Алтае даже на картах и в навигаторах обозначили народным Марс. Попросил друга Рому прислать оттуда фото, чтобы вы могли сравнить. Снимки тоже необработанные с фотоаппарата, как у марсохода 😀 Ну вот и смотрим.В предыдущем посте – настоящий Марс, здесь – выдуманный алтайский. Кызыл-Чин ("красное ущелье") звучит гораздо приятнее. И правильнее, конечно. Ну какой это Марс, а? Марс и рядом не стоял 😀</t>
+  </si>
+  <si>
+    <t>02.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10338</t>
+  </si>
+  <si>
+    <t>Вдогонку к предыдущему посту про вредное влияние. У блогеров есть очень популярный штамп "как на Марсе". Он стал настолько заезженным, что его повторяют очень многие, описывая красоту в России и мире. А если что-то очень часто слышать в рилсах, видео, текстах, то волей-неволей это начнет жить в голове.  Пример с Марсом для меня как красная тряпка 😀 Ну, опустим момент, что ни одна живая душа на этой планете еще не была. Но если сравнивать, то с реальными фотографиями, а не с кадрами голливудского "Марсианина" с Мэттом Дэймоном. Стоило бы перед очередным повторением штампа проявить любопытство и взглянуть на кадры одноименного марсохода Curiosity (что и означает "любопытство") или Perseverance. У NASA открыты все "равовские" файлы. Американцы как-то у себя разместили сравнение (на первом фото). Слева – оригинальный RAW-файл с марсохода. По центру – оценочная обработка для так называемого "натурального" цвета. И справа – тоже примерная оценка того, как воспринимался бы пейзаж на Земле. В большинстве своем Марс – рыже-коричнево-серо-черный. И довольно унылый. Собственно, в самом космическом агентстве никогда и не скрывали, что выкручивают на фото контрасты.  Пустыня Вади-Рам, где снимали фильм "Марсианин" (на последнем изображении), – заметно "краснее" и намного эффектнее по рельефу, чем сам Марс. Поэтому говорить в Иордании "как на Марсе" – значит, умалять впечатления от местной природы. Могу только посоветовать читать книги и расширять лексику. И меньше сидеть у конвейера штампованных эпитетов. В том числе тем, кто этот конвейер запускает.</t>
+  </si>
+  <si>
+    <t>01.06.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10334</t>
+  </si>
+  <si>
+    <t>Немного подушню сегодня на фоне архивных фото из Азербайджана. На днях давняя знакомая спрашивает, а не был ли я в Перу. Говорит, увидела в рилсах Радужные горы и решила копить на поездку. Вы не представляете, как я в такие моменты вскипаю внутри. Иногда не только внутри 😀 Ну, потому что сказали же "ТЕБЕ ОБЯЗАТЕЛЬНО ТУДА НАДО, ТАКОГО МЕСТА БОЛЬШЕ НЕТ В МИРЕ". А там еще миллион просмотров и триста тыщ лайков. Резкий эмоциональный импульс плюс эффект толпы – и новая идея фикс живет в сознании. Всё, волшебный триггер сработал: хочу, хочу, хочу.  Естественно, в формате "за 30 секунд" не скажут ни про горняшку, ни про то, насколько выкручен в рилсе параметр "насыщенность". Я видел от коллеги-журналиста фото оттуда, в том числе в пасмурную погоду. Дай бог три цвета и то близких по тону. Говорит, в толпе "грамщиков", которые туда поднимаются теперь тысячами в день, сначала довольно тихо, а потом громкое "рисование" эмоций на камеру. Охотно верю. Как же: спалили кучу денег и сил – как-то неудобно теперь рассказывать, что не впечатлило. До кучи получили проблемы со здоровьем. Там ведь за 5000 метров выходит. Эта высота уже считается экстремальной для организма. С обязательными последствиями для неподготовленного человека. Для примера, высшая точка Эльбруса – 5642 метра, не сильно-то выше. В итоге я скинул собеседнице свои фотографии. Без попыток обработать. И в ответ: так ты был в Перу? Нет, это Азербайджан. Без риска горняшки и с билетами в 10-15 раз дешевле, на которые не надо копить год. Заменяя 5-6 поездок одной, выгорая на работе в ожидании чуда из рилсов. Подобных цветных гор достаточно в мире, в том числе у нас на Алтае.   Посоветовал ей почитать свою книгу "Химия путешествий". Именно сейчас, в эру коротких форматов, я написал ее с простым, но таким важным посылом. Чтобы расширить рамки мышления в эпоху их максимального сужения. Принять всю свободу впечатлений в то время, когда мы донельзя зажаты в эмоциях "как надо". Поймите правильно: я не про то, что куда-то не надо ехать. Уверен, в Перу тоже по-своему будет классно. Если есть время на адаптацию, есть финансовая возможность, а все детали изучены. Я про то, чтобы подходить к выбору путешествий без предрассудков и не позволять другим людям управлять вашими эмоциями. Что именно вы испытаете в Перу, в Австралии или в Ханты-Мансийском автономном округе, зависит только от вас.  Именно поэтому вы никогда от меня не услышите штампов "должны посетить", "обязательно надо поехать в...", "вы не были там-то, если не видели...", "маст-визит в...", "топ мест, о которых вы не знали..." и прочую лабуду. Советы, рекомендации, предложения – да. Но без категоричности. И каждая глава моей книги, надеюсь, показывает (иногда на парадоксальных примерах), что твое путешествие рождает ассоциации, воспоминания, знания, эмоции так, как невозможно было запрограммировать. Кино нашей жизни снимается с одного дубля, без монтажа и с "камерой" от первого лица. </t>
+  </si>
+  <si>
+    <t>30.05.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10333</t>
+  </si>
+  <si>
+    <t>Когда я студентом филфака МПГУ читал Джеймса Джойса, даже задуматься не мог, что моя книга будет стоять в "похожих" рядом со знаменитым автором "Улисса" 🙈 P S. Скриншот из магазина "Подписные издания". Моя "Химия путешествий" там тоже в продаже, как и в книжном "Москва", в "Московском доме книги" и других розничных магазинах.</t>
+  </si>
+  <si>
+    <t>30.05.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10329</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей за неделю. В деревне Гремячка Рязанской области открылся после реконструкции Музей Семенова-Тян-Шанского. В следующем году будем отмечать 200-летие знаменитого географа и путешественника. В Калужской области запустили первое в России производство текилы. Всё официально – с разрешением от правительства Мексики. В Анапе с 1 июня открывается-таки пляжный сезон. А в Керчи тем временем открылся Музей виноделия Боспора.</t>
+  </si>
+  <si>
+    <t>28.05.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10321</t>
+  </si>
+  <si>
+    <t>Когда хочешь узнать больше про основателя первого в России медицинского учреждения, но Яндекс считает, что ты всё-таки хочешь прочитать про быдло...</t>
+  </si>
+  <si>
+    <t>28.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10319</t>
+  </si>
+  <si>
+    <t>🏕️ Туристические сублимированные блюда от бренда «Здоровая еда» — идеальное решение для активных путешественников. Всего за 10-15 минут вы сможете насладиться горячим и сытным блюдом. Натуральные ингредиенты без ГМО и консервантов Простота приготовления: достаточно добавить горячую воду Занимают мало места в рюкзаке и не требуют варки 🛒Смотреть и заказать на OZON: https://ozon.onelink.me/SNMZ/yitu9k8t 🛒Смотреть и заказать на WILDBERRIES: https://clck.su/fPQpf 🔥 А для ещё большего удобства в походах, выбирайте Ganich Titanium — посуда и аксессуары из 100% чистого титана! Минимальный вес в рюкзаке и максимальная надёжность в использовании: не ржавеет, не боится влаги и огня, и спокойно выдерживает десятки выездов. 🛒Смотреть и заказать на OZON: https://ozon.onelink.me/SNMZ/vngl82fv 🛒Смотреть и заказать на WILDBERRIES: https://clck.su/aoefT Не упустите возможность сделать свои путешествия комфортнее и вкуснее! Реклама. ИП Ганич Семен Анатольевич, ИНН 212708380919. erid: 2SDnjcLzXpv</t>
+  </si>
+  <si>
+    <t>27.05.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10309</t>
+  </si>
+  <si>
+    <t>Взгляните на бальный зал с барельефами 1804 года на первых трех фото. А теперь представьте, что в его центре бомжи разводят костер из паркета с импровизированным дымоходом через дыру на крыше. Так было в 90-х и совсем иначе, слава богу, сейчас. Это – усадьба Муравьёвых-Апостолов в Москве на Старой Басманной: #геопозиция – 55.767284, 37.664590. Редкий для столицы случай, когда деревянный дом пережил пожар 1812 года. Да, он деревянный на каменном фундаменте, хотя со стороны не сразу признаешь. И мог бы дом не пережить бомжей в 90-е, если бы не Кристофер Муравьев-Апостол, праправнук сестры декабристов, родившийся в Бразилии. Отец его, как можно понять по имени, не предполагал связи сына с Россией, но ошибался. Кристофер не просто посетил усадьбу предков, но и взялся ее восстанавливать. Теперь это не просто усадьба, а с приставкой "музей", в экспозиции которого есть и семейные реликвии. На фото 4, например, вышивка из венецианского бисера. Но самый ценный экспонат далее – прощальное письмо Сергея Муравьева-Апостола. Того самого, одного из пяти казненных декабристов. Невозможно, конечно, представить, что пережил хозяин этой усадьбы, сенатор Иван Матвеевич. Три сына, все участвовали в восстании, один застрелился, второго повесили, третьего отправили в ссылку. И всё – на 200 лет и далее фамилия Муравьёв-Апостол закрепилась в истории как семья декабристов. Сегодня, кстати, родовая фамилия на самом деле звучит еще длиннее – Коробьин-Муравьёв-Апостол. Так как у декабристов не было наследников по мужской линии, то выживший Матвей Иванович уже после ссылки добился у Александра III сохранения фамилии у потомков по линии сестры. О Муравьеве-Апостоле и других сибирских ссыльных я, кстати, рассказывал в Ялуторовске. В интерьерах московской усадьбы с XIX века осталось, конечно, немногое. Лучшая сохранность – у барельефов. При реставрации им даже не стали придавать белизну для ощущения старины. На втором, детском этаже оставили специально кусок оригинальных обоев (фото 6). Собственно, обоями в то время их не называли. Говорили "поклеить бумажки". Богатую историю печально известной семьи можно узнать на экскурсии. А самостоятельно экспозицию и не увидеть, имейте это в виду, нужно записываться по контактам на сайте. Здесь не классический музей – и это хорошо ощущается. Ты как будто в некоем домашнем фонде, в хранилище семейных реликвий, в окружении людей, очень заинтересованных в своей истории.</t>
+  </si>
+  <si>
+    <t>26.05.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10301</t>
+  </si>
+  <si>
+    <t>Горячо поддерживаю форматы выставок и музеев, которые посвящены вчерашней, еще очень свежей странице истории, но уже перевернутой. Ощущения особенные. Когда уже можно проанализировать, систематизировать, но история пока очень близка и лично знакома большинству людей. Для тех, кому уже незнакома, такие экспозиции становятся удобным, я бы сказал, коммуникационным мостом с поколениями постарше. С отчетливыми ностальгическами нотками Музей транспорта Москвы открыл недавно выставку "Иномарка" в своем павильоне на ВДНХ: #геопозиция – 55.834320, 37.621534. Посвященную особенному культурному явлению 90-х – стихийным авторынкам. Как надо открыл: с распилом, народными фразами и даже лужами масла. Площадка, кстати, подходящая. В 90-е на ВДНХ тоже торговали автомобилями, а в исторических павильонах были даже официальные дилеры. Сейчас это дико представлять, но полезно вспомнить – чтобы остро чувствовать разницу "тогда и сейчас". В школе мне нравился фильм "Риск без контракта" про каскадера, которому предложили перегонять тачки из Владивостока. Помнится, тогда смотрелось эффектно. Пересмотреть что ли? Бонусом к выставке – пара шикарных "Мерседесов" из клуба коллекционеров. Экспозиция будет здесь до начала следующего года. Времени – вагон. Или Mitsubishi Delica Star Wagon 😉 Судя по посетителям, молодежь в восторге, а кто постарше – кивает, как та самая собачка на торпеде 😀 СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10297</t>
+  </si>
+  <si>
+    <t>Ура! Мою книгу "Химия путешествий" уже активно доставляют по предзаказу. Все остальные тоже могут заказать с доставкой в ближайшие дни. К старту широкой продажи, я смотрю, цены почти сравнялись. Список площадок стал больше. Кому удобно, есть ещё ВБ: https://www.wildberries.ru/catalog/884273380/detail.aspx Кто привык сначала полистать, книга будет в точках сети "Читай-город" по стране, а в Москве ещё и в других розничных магазинах.</t>
+  </si>
+  <si>
+    <t>23.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10292</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. Состоялась церемония награждения лауреатов Национальной премии в области музейного дела имени Лихачева. Музеем года стал филиал Третьяковки в Калининграде. Еще из любопытного: в номинации "Национальное достояние" победил Шульган-Таш с наскальной живописью. Напомню, был там в прошлом году. А в номинации "Музейная экспозиция" - Центральный музей российского казачества, филиал ГИМ. Надо будет сходить. Музей дизайна "Основа" получил постоянную прописку в Петербурге. А в местном Доме книги на Невском проспекте появился фотогеничный трёхметровый Пушкин. В Сочи после реставрации открылся Мемориальный дом Николая Островского, автора романа "Как закалялась сталь". Кроме того, в курортном городе с 1 июня расширяют количество зон, где запрещено курение. В Пермской галерее открылась постоянная экспозиция древнеегипетских мумий. Раньше они хранились в фондах. Коломну ждут серьезные обновления к 850-летию, которое город отметит уже в следующем году.</t>
+  </si>
+  <si>
+    <t>22.05.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10291</t>
+  </si>
+  <si>
+    <t>Если вы читаете "Сэра" в VK, то, к сожалению, как минимум в ближайшую неделю посты там дублироваться не будут. "Товарищи" из VK заблокировали мне страницу уже второй раз за два дня без причины. В качестве "подозрительного" считают вход с моего же телефона, на котором ничего не поменялось. Казалось бы, можно попросить подтвердить вход через телефон или поменять пароль. Но нет, это путь для нормальных площадок. А в VK теперь блок аж на неделю! Самое смешное, что я им даже пожаловаться не могу – лимит "вопросов" в поддержку исчерпан. Спасибо, блин. Классно работают с новыми авторами на своей площадке. А ещё спрашивают, чем блогеров не устраивают наши площадки 😀 Лучше бы дичь, пиратство и прочую чернуху с таким энтузиазмом блокировали, глядишь все пользовались бы активно.</t>
+  </si>
+  <si>
+    <t>22.05.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10286</t>
+  </si>
+  <si>
+    <t>Финальный пост боровской серии с картой моего путешествия проиллюстрирую парком "Свет творящая Текижа", который появился в местном овраге 2,5 года назад. С местами отдыха и смотровыми площадками: #геопозиция – 55.205733, 36.478743. Символично, потому что в городе за последние лет пять много что появилось нового или отреставрированного. Надеюсь, городские фрески также ждет обновление.  Над Текижей теперь удобно и приятно встретить закат. Вдобавок место историческое – в каменоломнях оврага добывали камень для строительства храмов и монастырей. Арт-заяц тут не просто так. По легенде, раньше в овраге была пещера, ныне засыпанная, которая вела аж до Покровской церкви на Высоком. Исначала запускали пройти по ней зайца. Сегодня сюда приезжают набрать воды из источника в том числе из Пафнутьево-Боровского монастыря. Памятник Пафнутию, с которым тоже связаны текиженские легенды, установлен при входе.  А я прощаюсь на страницах "Сэра" с Боровском. Начало всей серии здесь: https://t.me/sir_s_gory/10165 Карта поездки здесь: https://yandex.ru/maps/-/CPwVv4-L #сэр_с_горы</t>
+  </si>
+  <si>
+    <t>21.05.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10284</t>
+  </si>
+  <si>
+    <t>Друзья! Только что я забрал в издательстве первый экземпляр своей книги "Химия путешествий"! А это значит, что все, кто оформил предзаказ, в ближайшие дни также ее получат. Уррааа! Делитесь впечатлениями, пишите отзывы и ставьте оценки в магазинах и на маркетплейсах. В широкой продаже ждём в течение пары недель. Точно будет в сети "Читай-город" и московских розничных магазинах. И вот ещё вопрос. Вам была бы интересна живая презентация? В одном из книжных или музеев? Если да, ставьте реакцию 😁</t>
+  </si>
+  <si>
+    <t>21.05.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10277</t>
+  </si>
+  <si>
+    <t>Вокруг Боровска хватает симпатичного. Особенно вдоль Протвы, поэтому любителям сплавов точно будет интересно проплыть по реке. И на берегу много приятных мест. Как Русиново – некогда село, а теперь микрорайон города Ермолино.  На высоте стоит храм Николая Чудотворца, а при нем – пруды с уточками, целая долина источников, террасы, беседки, богатая на выпечку чайная. #геопозиция – 55.208971, 36.566452. Рядом сохранились также руины бывшей текстильной фабрики Александрова. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10268</t>
+  </si>
+  <si>
+    <t>Что привезти из Боровска? Я пробовал и пряники, и чаи, и другую продукцию калужских небольших предприятий – огромный выбор в сувенирном магазине "Домик счастья": #геопозиция – 55.207414, 36.485944. Там же чай/кофе и вкусные лимонады готовят. И смотровая площадка за домом (фото 5).  Но больше всего мне запомнился сыр, который делают в Пафнутьево-Боровском монастыре. Из молока коров собственного животноводческого хозяйства. Взял "Царскую трапезу" – твердый сыр с небольшим "ореховым" привкусом. Но я тот еще фромажер, конечно 😀 Кстати, убежден, что огромное число наших сыроваров и фермеров давно делают продукцию не хуже европейских топовых сыров. Но многим мешает это признать снобистский шлейф "не-ну-куда-нашим-то-вы-что". Предлагаю сырным сомелье с нотками плесени в головах устроить слепой тест. С разными фермерскими образцами из Европы и от российских сыроваров. И вот удивитесь-то результатам! Единственное, к чему, на мой взгляд, есть вопросы сегодня – к ценообразованию. Хотя экономика у наших фермеров вообще сложная.  Но – к сырам монастыря. Прямо в его стенах идет стихийная продажа непосредственно от сыроделов. Если негде с собой возить по жаре, то можно купить в самом Боровске. Например, в "Монастырской лавке" у Текижи: #геопозиция – 55.206100, 36.478775. Как определенный маркер качества – "Царскую трапезу" из монастыря продают в Москве в "Азбуке вкуса", но, естественно, там дороже раза в полтора. За 200 граммов – 600 рублей.  Из продуктов у монастыря далеко не только сыры, конечно. Еще безе, например. У меня остался один вопрос, зачем монастырь использует сайт http://pafnuty-abbey.ru. Ну так, минутка духоты. Слово "abbey" в английском все-таки относится больше к западно-христианской, католической традиции. Аббатство то есть.  И заодно про еду в самом городе. С выбором "где поесть" в Боровске вариантов немного. Главное место – "Дружба": #геопозиция – 55.208511, 36.485179. Это, знаете, такое типичное провинциальное кафе. Где в меню спокойно сожительствуют слова "боул", "тар-тар", "харчо", "чахохбили", "оливье" и "кесадилья". Но! Делают всё добротно, обслуживание хорошее. И настойки, кстати, собственного приготовления, очень приятные. Стоят только не по-боровски дорого – 2000 рублей за 0,5. За бутылочку, не за бутылище! #турпрактика СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10266</t>
+  </si>
+  <si>
+    <t>Парадоксы Боровска: самый большой храм города – старообрядческий Покровский собор – находится на Коммунистической улице, а памятник жертвам политических репрессий – прямо за спиной Ленина, рядом с заброшкой и покосившимся забором: #геопозиция – 55.207733, 36.482236. Не могу об этом не сказать, потому что установка мемориала – заслуга Владимира Овчинникова. Несколько раз художник пытался создать галерею репрессированных боровчан в разных местах города. Личная история, так как его отец был репрессирован. Точнее, и создавал, но эти фрески долго не жили. На аллее от Канунникова моста до районной больницы можно разглядеть следы старого изображения. Помнить, на мой взгляд, очень полезно и героические страницы истории, и темные моменты. Тогда и общество развивается здоровое. А радикальные позиции ни к чему хорошему не приводят.</t>
+  </si>
+  <si>
+    <t>18.05.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10256</t>
+  </si>
+  <si>
+    <t>Я оставил главную современную отличительную черту Боровска – городские фрески – на финал серии. И вот те раз... На днях Владимир Овчинников, расписавший больше сотни домов в маленьком калужском городе, скончался на 89-м году жизни. Кто бы мог подумать, что этот пост станет памятным. Где между слов о творчестве теперь добавляешь холодное "был".  Сейчас особенно важно, чтобы этот облик исторической галереи под открытым небом не исчез под слоями нового времени. К сожалению, предпосылки есть. С разницей всего в пару лет я заметил, как изображения постепенно теряются без должной защиты со стороны самого города. Некоторые и вовсе "похоронены" безмолвной однотонной краской. А ведь сюда многие приезжают специально из Москвы, чтобы погулять по тихим и спокойным художественным маршрутам Овчинникова.  В свое время он тоже вот так приехал в Боровск, когда город еще был со старинным лицом, довольно захолустным и без ноток свежего творчества. Только не на день приехал, а остался навсегда. И в одиночку за несколько лет в начале 2000-х придал Боровску новый облик. Точнее, вместе с женой Эльвирой Частиковой, которая аккомпанировала художнику пояснительными стихами. Теперь ты идешь от одного боровского угла до другого и буквально изучаешь историю города по его стенам. Потому что они говорят. По-своему, оригинально. Иногда без географической подоплеки, а что-то простое и близкое.  Овчинников был художником-самоучкой. Факт, на мой взгляд, добавивший домашней, душевной атмосферы городу. Это не кричащие "посмотри-на-меня!"-муралы во всю стену советской панельки. Это небольшие работы, часто в укромных уголках малоэтажного Боровска, не сразу заметные. Что подстегивает желание найти еще один, а потом еще. Изучать и задаваться вопросами: а при чем тут Наполеон? А почему Пушкин шарахается от борова? А что открыл Циолковский? А какие картины написал Прянишников? А чем известен адмирал Сенявин? Центральная фреска находится у сквера Гагарина: #геопозиция – 55.208740, 36.485833. Называется "Глобус Боровска". Здесь все ключевые личности в истории города и карта расположения фресок. Но она не полная. Так же как нет всех изображений ни в одном из приложений-навигаторов. Только частично. В брошюре местного ТИЦ – тоже не все адреса. Приведу несколько примеров с координатами для живописной прогулки: Самая высокая плотность фресок – на стене вдоль дороги от Канунникова моста через Протву в стороны больницы. Начало тропы здесь: #геопозиция – 55.211266, 36.481817. Несколько изображений на улице Ленина рядом с домом Шокиных на соседних зданиях: #геопозиция – 55.204972, 36.486722. На частных жилых домах много фресок на улице Советской в сторону Протвы. Например, здесь: #геопозиция – 55.209010, 36.484544. Наполовину зарисованный Циолковский тоже на этой улице в самом начале. Рисунки на Коммунистической улице почти все сохранились плохо. Как видите, 65-летие полета в космос никак не повлияло на восстановление фрески с Гагариным: #геопозиция – 55.210752, 36.494428. А живописнее всего, пожалуй, располагается "Звездолет", он же "Ковчег". Между городским бором и Протвой: #геопозиция – 55.210555, 36.471753.</t>
+  </si>
+  <si>
+    <t>17.05.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10255</t>
+  </si>
+  <si>
+    <t>В чем ошибся Циолковский? В роли простого школьного учителя в Боровске, задолго до главных "космических" научных работ, Константин Эдуардович написал фантастическую повесть "На Луне", которая для 1887 года оказалась почти пророческой. Уму непостижимо, КАК он настолько правильно описал пребывание человека на Луне в тот год, когда мир еще не видел ни одного самолета! Воскресная #туркультура в эфире. Ни знаменитый Герберт Уэллс, спустя несколько лет написавший роман "Первые люди на Луне", ни куда более поздний Роберт Хайнлайн не были столь точны. Жюль Верн –тем более. Впрочем, главное "допущение" Циолковского-фантаста остается в повести без ответа, потому что его не знал сам автор. А как, собственно, человек там оказался и как существует без скафандров в отсутствие плотной атмосферы. В остальном – удивительная точность. Огромные медленные прыжки, черное небо, непривычная легкость – слушая то же самое спустя 70 с лишним лет от американских астронавтов, можно было предположить, что они просто прочитали Циолковского 😁 Даже баллистические траектории в вакууме он описал верно. Так в чем наш космический пророк оказался не прав? Циолковский неточно описал характеристики лунного покрытия, представляя сплошь каменную поверхность. Что понятно – если бы и здесь он оказался точен, это было бы за гранью понимания. Вопросы теплообмена и видимости звезд тоже недостаточно достоверно осветил. Никак ученый не учитывает радиацию. Впрочем, это общая черта всех "лунных" произведений. В целом, "На Луне" можно и сегодня рассматривать как правдоподобное описание для тех, кто хочет помечтать о космосе. Повесть часто входит в сборники произведений Циолковского, многие из которых тоже достойны внимания. К примеру, "Воля Вселенной", где ученый приходит к выводу о существовании инопланетян. В интересной формулировке "межпланетные сношения" 😁 Любопытно, очень любопытно последить за ходом мыслей, пожалуй, главного пророка в отечественной науке.</t>
+  </si>
+  <si>
+    <t>16.05.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10252</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей, которые можно было легко пропустить. В этот раз за две недели с учётом праздников. В селе Ундоры Ульяновской области открылось новое большое здание местного палеонтологического музея с ценной коллекцией морских рептилий. В Твери открылся "Волга-Центр" с интерактивным детальным макетом участка реки от Дубны до Мышкина. В поселке Калинково Калининградской области открылся цветочный парк "Цветные сны". На известном Халактырском пляже Камчатки обустроят пешеходный маршрут. К концу этого октября появятся велодорожка, зоны отдыха и даже волейбольные площадки. Ученые открыли и описали около 100 новых водопадов европейского севера России. Координаты и характеристики собрали в единой базе. В России до 2030 года отремонтируют 258 музеев.</t>
+  </si>
+  <si>
+    <t>15.05.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10249</t>
+  </si>
+  <si>
+    <t>На последнем фото из боровского музея был ЕрАЗ. Вот он же на первом фото – с другого ракурса. Давно забытый аппарат Ереванского автомобильного завода. Такой же непредсказуемый и своенравный, как армянское радио 😀 У нас в семье в 90-е был такой. Это я мелкий на черно-белых фото. #туркадр@sir_s_gory</t>
+  </si>
+  <si>
+    <t>15.05.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10239</t>
+  </si>
+  <si>
+    <t>Над Текиженским оврагом в Боровске Циолковский запускал воздушных змеев, а сегодня примерно на этом месте из дома буквально растет самолет. Настоящий Як-40. Там организован частный музей, который хоть и называется Домом самолета Як-40, но посвящен теперь скорее гражданской авиации в целом. #геопозиция – 55.204890, 36.482139. К лету готовят расширение экспозиции и новые залы, а пока можно посидеть на всех возможных позициях внутри другого самолета на территории – Ту-134. Включая редкое и невиданное по нынешним временам место штурмана. "Яндекс Навигатор" по меркам середины прошлого века. Не позавидуешь этой роли. И пространство ну очень тесное (фото 3 это не передает), да и ощущения во время полета у самой кромки носа, надо полагать, не для слабонервных. В салоне далеко не всё оригинальное, есть бутафория, но – внезапно – детская люлька прибыла в музей вместе с самолетом. Дело в том, что раньше он перевозил на Байконуре семьи космонавтов. Пока вот не прописался в Боровске. А знаете, как называется марка машины на последнем фото? Реальная "аэрофлотовская" для перевозки пассажиров. Сейчас такие не то что в аэропорту, но даже где-нибудь в глухом селе с трудом встретишь.</t>
+  </si>
+  <si>
+    <t>14.05.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10236</t>
+  </si>
+  <si>
+    <t>Многие великие ученые-технари не были атеистами. Ньютон, Паскаль, Эйнштейн – глубоко верующие люди. В этом же ряду можно назвать и Циолковского. С религией у него были сложные взаимоотношения, церковные догматы критиковал. Но в Бога – верил. Как в высшую силу точно. И много об этом рассуждал. В "Научные основаниях религии" Циолковский писал: Учение Христа во многих людях возбуждает глубочайшее благоговение и веру. К числу этих людей отношусь и я. Христианское учение решает вопросы жизни и смерти, настоящего и будущего, временного и вечного – именно так, как бы мне это хотелось. Там, где разум бессилен, религия приходит на помощь и разрешает наши недоумения. Но постепенно в своих философских поисках от утверждения "Бог есть причина всех явлений: причина вещества и всех его законов" Циолковский пошел дальше и несколько расширил границы смысла всего сущего. Ближе к старости он заменяет понятие Бога на некий живой Космос, в котором есть дух. Поэтому с точки зрения религии и – в более широком смысле – философии Циолковского относят к пантеистам. Которые не разделяют понятия бог и мир. Но некая духовная сила существует. Женат, напомню, Циолковский был на дочери священника. И на фото – церковь Рождества Пресвятой Богородицы в селе Роща, где Константин Эдуардович венчался с Варварой Евграфовной. От Боровска совсем недалеко: #геопозиция – 55.214310, 36.525152. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10228</t>
+  </si>
+  <si>
+    <t>Это насколько нужно быть одержимым своей мечтой, чтобы даже жениться через силу и жить в угнетающей атмосфере? И нет, не из-за денег (дочь священника!), а лишь бы жена не мешала работать и "не могла истощить силы" – то есть, говоря на современном языке, не выносила мозг. В кавычках – слова самого Циолковского, который начал ученый путь именно в Боровске. В маленьком городе Калужской губернии Константин Эдуардович прожил 12 лет. Работал учителем арифметики и геометрии, занимался наукой, писал труды и увлекался, как сам говорил, "физическими забавами". Которые, конечно, никто вокруг не понимал.  Строил макеты летательных аппаратов, рисовал схемы движения человека в невесомости, запускал над оврагом воздушных змеев, один из которых был в форме ястреба. Его пугались настоящие птицы и даже местные жители. В лучшем случае боровчане считали Циолковского чудаком, который ведет себя как ребенок. А ведь этот "ребенок", как посчитали сильно позже, в своих космических гипотезах и теориях был на 80% точен.  О боровском периоде жизни рассказывают в музее-квартире Циолковского (какой колоритный "Запорожец" рядом с домом стоит!): #геопозиция – 55.210146, 36.501193. Ученый жил в разных местах города, но этот дом хотя бы сохранился, пусть и без подлинных интерьеров. Внутри скорее собирательный образ жизни Циолковского в Боровске и даже после. Например, на втором этаже реконструкция учебных классов в том числе в Калужском епархиальном женском училище. Да, женском и епархиальном. И ведь этих девочек, жизнь которых должна была ограничиться верой и домашним хозяйством, Циолковский умудрился заинтересовать физикой. Пятерки на полстраницы ставил. Увлеченный человек!   Кстати, боровский музей – это филиал калужского Музея космонавтики. А значит, я добавляю его на карту филиалов, которую недавно создал.   В центре Боровска в 2007 году установили памятник Циолковскому: #геопозиция – 55.209018, 36.484999. Простой учитель смотрит в небо на фоне стелы с ракетой. В тот же день, к слову, копию скульптуры поставили в австралийском Брисбене.  СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10224</t>
+  </si>
+  <si>
+    <t>Примечательной гражданской архитектуры в Боровске немного. В этом плане город эстетически проигрывает "конкурентам" вокруг Москвы, таким как Кимры, Гороховец, не говоря уже о Суздале, Плёсе, Коломне. И тем печальнее, что даже с сохранившимися интересными сооружениями мало чего хорошего происходит. Самое запоминающееся гражданское здание Боровска – дом Шокиных (фото 1-3): #геопозиция – 55.204929, 36.486927. В конце XIX века по проекту архитектора Преображенского его построил для себя местный алкомагнат, купец из числа старообрядцев Шокин. Несколько лет назад инвестор вроде бы нашелся, который должен был привести в порядок внешнюю часть, а внутри собирался организовать гостиницу и ресторан. Но от планов отказался, и каменно-деревянная усадьба с резным вторым этажом потихоньку приходит в упадок. Косеет все сильнее с каждым годом. С другим любопытным домом история сложилась иначе. Каменная и высокая по меркам Боровска усадьба Большаковых совсем недалеко, за очередным Лениным (фото 4): #геопозиция – 55.205784, 36.485686. Мимо дома можно легко пройти (не обозначен особенным образом на картах), но в октябре 1812 года это было, очевидно, самое современное здание в городе. Такое точное время, конечно, неспроста. Там провел ночь разгромленный Наполеон. Возможно, бессонную – решал, а что делать дальше и куда отступать. Неслучайно, конечно, в этом доме позже останавливался и Александр I, и будущий император Александр II. Усадьбу-то в наше время отреставрировали. И, казалось бы, следующий шаг – музей войны 1812 года? Но нет. Тихо идет провинциальная мелкая торговля. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10223</t>
+  </si>
+  <si>
+    <t>В Тюремном замке Боровска ещё много фотозон. Я, конечно, не мог пройти мимо этой. От такого количества проданных экземпляров моей книги я бы не отказался 😁 #туркадр</t>
+  </si>
+  <si>
+    <t>11.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10214</t>
+  </si>
+  <si>
+    <t>Несколько лет назад благодаря новому владельцу из руин восстала еще одна достопримечательность Боровска – ансамбль Тюремного замка 1866 года. Входной билет уже включает экскурсию, а стартуют они в течение дня регулярно. #геопозиция – 55.204067, 36.467727 Боярыня Морозова, истории которой посвящен отдельный зал, конечно, здесь не сидела, зато под Боровском родился и в этих стенах провел некоторое время знаменитый корнет Савин – один из наиболее известных аферистов международного масштаба в XX веке. Личность легендарная и полумифическая – большинство историй не находят дополнительного подтверждения. О том, как, например, Савин "продал" Зимний дворец американцу и благополучно слинял. А вот феерический случай, как боровский аферюга чуть было не занял болгарский трон, реальна. Всё было на мази, его кандидатуру одобрили, но в последний момент по счастливой (или несчастливой, как знать?) случайности обман вскрылся. За кого только не выдавал себя Савин! Иногда удачно, иногда нет (успел посидеть на нескольких континентах), но умер всё равно в нищете.   Особенно ценных тюремных экспонатов в замке не ждите. И вообще, в том состоянии, в котором тюрьму подобрал новый собственник в 2020 году, сложно было организовать экспозицию именно с местными подлинниками. Поэтому коллекция больше историко-культурная. Есть залы, посвященные истории наказаний, есть комнаты общежития, которое организовали в бывшей тюрьме в советское время. Каково было жить в бывшей камере, можно теперь легко представить. Другие помещения предоставлены фантазии художников, которая нашла отражение в многочисленных арт-объектах.  На входе в замок предлагают взять комплексный билет вместе с музеями восковых фигур, кукол и шахмат (все они находятся на территории) и посещением смотровой площадки. Но, на мой взгляд, в нынешнем виде они не вызывают особого интереса. Лучше больше погулять по самому замку. А все бесплатные смотровые в городе – симпатичнее. К грядущему лету обещают превратить одну часть Тюремного замка в отель. Вот это уже будет атмосферный опыт. </t>
+  </si>
+  <si>
+    <t>10.05.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10210</t>
+  </si>
+  <si>
+    <t>Кто бы мог подумать, что даже в среднеазиатских странах начнет набирать популярность вегетарианство. Мой друг Рома сейчас в Кыргызстане, присылает оттуда для гостевой рубрики #сэровары разную еду, в том числе без мяса! Его жена Ксюша вегетарианка – и ожидалось, что там будет непросто с выбором блюд. Казалось бы, местная кухня до мозга костей (выражение как нельзя кстати) МЯСНАЯ. Жирная, сочная, сытная, калорийная. Но не только в ресторанах и кафе Бишкека появились целые развороты ВЕГЕТАРИАН ТАМАКТАР. В провинции – тоже. А ведь несложно. Так как большинство среднеазиатских блюд в тех или иных вариациях содержат мясо, тесто, овощи, зелень, то можно просто убрать мясо – и всё. Вместо него добавил еще что-нибудь из овощей и специй дополнительно. Разного перчика, например.  Вот так приедешь на Кавказ через несколько лет, а там тебе предлагают соевый люля-кебаб. Или до такого не дойдет? 😀 В моей книге, кстати, одна глава посвящена целиком истории из Кыргызстана. Но не про кухню. Про небольшой поход 😉</t>
+  </si>
+  <si>
+    <t>09.05.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10200</t>
+  </si>
+  <si>
+    <t>С Днём Победы! По случаю праздника покажу вам сохранившиеся московские ДОТы – долговременные огневые точки. Когда фронт в 41-м угрожающе приближался к столице, здесь строили несколько рубежей обороны: передовой, главный и тыловой. На основном, непосредственно в Москве, установили больше 800 ДОТов, ДЗОТов и пулеметных точек.  Толстые, капитальные, полуторатонные ДОТы располагали с учетом рельефа. И если бы немцы все-таки вошли на улицы Москвы, такую фортификационную систему было бы крайне сложно прорвать. Маленькие, прочные, легко маскируемые железобетонные конструкции стали активнее применять по опыту Первой Мировой войны. Но послевоенное строительство смело почти всё – сегодня остались лишь единицы. Иногда встречаются во дворах, рядом с шоссе, на популярных маршрутах в парках. Суммарно наберется пара десятков разной степени сохранности. Я покажу сегодня несколько из них.  Самый труднодоступный столичный ДОТ, на мой взгляд, в глухой части Москворецкого парка. Можно дойти от метро Молодёжная минут за 45, если идти по лесу к МКАДу: #геопозиция – 55.745446, 37.377391. Да, эти тропинки уже парком не назовешь. Они сейчас заболоченные, грязные, заваленные деревьями и ветками после недавнего урагана (фото 1-4). Сам ДОТ в полностью заброшенном, заросшем состоянии.  Живописнее всего, по-моему, расположился ДОТ на высоком берегу реки Москвы на Живописной 23 (фото 5-6): #геопозиция – 55.795302, 37.447900. Даже кто часто отдыхает здесь у воды, может не знать о существовании ДОТа – укрепление скрыто за деревьями на возвышенности у забора.  Наконец, на фотографиях 7-10 – ДОТы из заказника Тёплый Стан. Два рядом друг с другом и с памятными табличками. За ними ухаживают – сооружения подкрасили к празднику: #геопозиция – 55.636377, 37.495849. Но в глуши есть еще два бетонных пулеметных колпака, которые уже практически утонули в земле. Раз: #геопозиция – 55.634629, 37.502882. И два: #геопозиция – 55.630226, 37.496660. Конечно, это не все "лесные" ДОТы. Есть и в Битцевском лесу, и в Филёвском парке над рекой. В праздничные выходные можно устроить тематическую памятную прогулку на природе.</t>
+  </si>
+  <si>
+    <t>08.05.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10191</t>
+  </si>
+  <si>
+    <t>Храмы Покрова на Рву и Покрова на Нерли знакомы многим, а как насчет церкви Покрова на Высоком? Древняя, деревянная, построенная без гвоздей еще в XVII веке, то есть раньше знаменитых храмов в Кижах: #геопозиция – 55.206553, 36.505155. Конечно, деревянной архитектуре пройти такой долгий путь жизни без обновления не получится. Когда выглядывает солнце, хорошо заметны новые бревна. Вместе с реставрацией появились и галереи-гульбища, которые были утрачены. На старых фотографиях XX века их нет.  По ощущениям, места вокруг – самые популярные в Боровске. С высокого берега Протвы открываются шикарные виды на весь город. У храма находится, пожалуй, одна из самых необычных специально оборудованных смотровых площадок: #геопозиция – 55.206666, 36.504587. Пусть вас не смущают координаты, тут всё очень плотно. Идешь прямо через кладбище по узкой тропинке под песню "Крошка моя, я по тебе скучаю" с соседнего участка и попадаешь через 50 метров на площадку. Ощущения странные.  Чуть ниже от храма – "Чайная на Высоком" с большим выбором выпечки и не только, приятно оборудованный святой источник и памятник Пафнутию. Здесь раньше стоял монастырь, где он был игуменом. Обратите внимание на сундучок под ногами – оттуда можно вытянуть записку с наставлением после того, как сформулируешь волнующий вопрос. Такой вот необычный синтез народных примет с верой. Многие спускаются еще ниже, прямо к берегу, чтобы устроить видовой пикник. Или начать сплав по реке – Протва для живописной водной прогулки подходит, по-моему, отлично.</t>
+  </si>
+  <si>
+    <t>08.05.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10190</t>
+  </si>
+  <si>
+    <t>К слову, о национальностях. Забавное лирическое отступление. Захожу я в один московских гастрорынков. Усаживаюсь у корейской (это важно) лавки. Рядом стоит менеджер или управляющая, а может, и владелица. Разговаривает по телефону, судя по всему, с претендентом на работу: - Да, ищем ... Ага ... Ага ... Всё ясно ... Перед встречей у меня один вопрос остался. Подскажите, вы азиат? ... В смысле азиатской внешности? (Точного ответа с той стороны, похоже, не оказалось. Пришлось добивать) ... Ну, у вас глаза узкие? ... Хорошо! Просто у нас корейское заведение, ну вы понимаете. Понимаем!</t>
+  </si>
+  <si>
+    <t>07.05.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10184</t>
+  </si>
+  <si>
+    <t>У стен Пафнутьево-Боровского монастыря я услышал от посетителей с претензией: "А ремонт-то делают нерусские..." В обители, постоянно страдавшей за время почти 600-летней истории, продолжаются восстановительные работы. Проводят их силами приезжих в том числе, что вызывает у некоторых странную реакцию. В таких случаях нетерпимости хочется включить режим лектора и пояснить. Тем более есть что. В этих стенах мы находим очередное подтверждение тому, насколько тесно было... назовем это "сотрудничеством" до монгольской эпохи на Руси, во время и после. Преподобный Пафнутий, основавший монастырь в 1444 году, вообще-то татарин, и это православная церковь спокойно признает. Его прадед был – оооп! – баскаком, представителем Золотой Орды на завоеванных территориях. Контролировал сбор дани и отвечал за порядок. Дед Пафнутия – тоже. Позже он принял православие под именем Мартин. Пафнутий и монастырь в Боровске до реформы Никона играл важную роль в истории. Его осаждал Лжедмитрий II, а задолго до Смуты Василий III и Елена Глинская, которые долго не могли зачать ребенка, молились здесь, чтобы наконец появился наследник. И он появился. Имя его известно каждому – Иван Грозный. В челобитной на имя его сына Федора Иоанновича есть упоминание: "...Преподобного Пафнутия Чудотворца по прошенью его и по моленью, дал Бог деду твоему наследника царствию нашему, отца твоего, нашего государя..." Пафнутьево-Боровский монастырь рушили регулярно. Иногда, как мы понимаем, свои, поэтому со времен Ивана Грозного мало что сохранилось. При реставрации в прошлом веке здесь обнаружили фрески Дионисия XV века, но передали их госучреждениям – в частности, Музею имени Андрея Рублева в Москве. Находится монастырь в нескольких километрах от Боровска: #геопозиция – 55.214432, 36.533040. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10183</t>
+  </si>
+  <si>
+    <t>Простите меня за такое долгое молчание в аудиоэфире. Времени, как всегда, не хватает. А я тут еще формирую концепции для двух новых книг 😀 Так вот, наконец-то озвучил большую серию про КНДР! Если кто еще подумывает, а надо или оно вам, самое время послушать подкаст или освежить информацию. За час с небольшим – всё, что я хотел сказать о поездке к северным корейцам. Все ссылки здесь: https://sir-s-gory.mave.digital/ И отдельно по платформам: Яндекс Музыка Apple Podcasts ВКонтакте Литрес</t>
+  </si>
+  <si>
+    <t>06.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10180</t>
+  </si>
+  <si>
+    <t>К сожалению, нередко города обретают славу по людям, которые там сидели. Как Боровск. Боярыня Морозова, которую знает каждый со школьной парты благодаря картине Сурикова, погибла именно здесь, изморенная голодом в земляной тюрьме.  На знаменитом полотне она еще в Москве – скорее всего, везут из Чудова монастыря после допроса. И она еще в таком победно-несгибаемом образе. Но на свежем памятнике у Покровского собора в Боровске Феодосия Прокопьевна в совсем другом, смиренном облике. Но неизменно с двоеперстием.  С останками Морозовой связана, я бы сказал, священно-детективная история. В 1936 году могилу боярыни и ее сестры в Боровске вскрывали чекисты. Чтобы не допустить осквернения, отец Иоиль (в миру, по иронии судьбы, Ульянов) перезахоронил у себя на участке мощи. Но держал в тайне почти от всех. В 2011 году останки там откопали и увезли в Покровский монастырь в Пензенской области. Зачем? Вопрос без ответа. Дотошно проверять подлинность тоже не стали. Поэтому официальная версия большинства историков – мощи утеряны. Место смерти тоже предполагаемое – Боровское городище, за нынешними Районным судом и администрацией. Символично. Там построили часовню в память о пострадавших за старую веру: #геопозиция – 55.209656, 36.485886.</t>
+  </si>
+  <si>
+    <t>04.05.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10165</t>
+  </si>
+  <si>
+    <t>За пару лет я трижды побывал в Боровске, маленьком калужском городе всего в полутора часах езды от Москвы. А то и меньше. И несправедливо, что в канале я ни серии, ни даже поста ему не посвятил. Хотя на площади каких-то 10 квадратных километров тут истории и очарования – более чем достаточно для полноценной поездки. Пора исправить! Он как Москва – стоит на семи холмах. Но без современной суеты – в городе почти нет светофоров. На улицах можно любоваться одними лишь стенами (об этом позже), а в многочисленных музеях – остаться в одиночестве. Потому что Боровск столичные туристы пока выбирают реже, чем, например, Сергиев Посад, Звенигород или Коломну. На него можно посмотреть с любой стороны: науки, истории, религии, природы. Здесь центр старообрядчества. Здесь жил Наполеон. Здесь зарождались мечты о космосе. Здесь прекрасные виды на Протву и не только. Его название Пушкин в шутку ассоциировал со словом "боров" в письме другу Каверину: "...каково поживаешь ты в свином городке..." Перефразируя поэта, давайте посмотрим в новой серии, "каково отдохнешь ты в свином городке?" 😀 Двести лет спустя. #турпривет, Боровск!</t>
+  </si>
+  <si>
+    <t>02.05.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10161</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных новостей. Прошедшая неделя оказалась богата на открытия. В Казани в здании бывшего ЦУМа открылся ЦУМ современный, только расшифровывается теперь иначе – Центр уникального мастерства. С выставками, ремесленными мастерскими, шоурумами региональных брендов. В музее-заповеднике "Царское село" открылся после реставрации павильон "Пенсионерская конюшня". Там уже начала работу выставка о царских лошадях. В Правдинске (это Калининградская область) открылся Музей яблока и садоводства с особым отношениям к традициям региона. Например, готовят апфелькраут – густой яблочный сироп. В Калязине Тверской области открылся музей "Ретро Гараж" с образцами советской и иностранной техники. В Республике Алтай появится казино – сенаторы поддержали изменения в закон. Это будет уже шестая игорная зона в России. Для тех, кому мало полюбоваться, например, цветением маральника, хочется заодно и деньги прос..ать 😀</t>
+  </si>
+  <si>
+    <t>29.04.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10154</t>
+  </si>
+  <si>
+    <t>Моя подруга Лиза сейчас в ЮАР. Я как узнал это, сразу попросил прислать пингвинов для гостевой рубрики #сэровары прямо с пляжа Болдерс (Boulders Beach). Редкого места в мире, где можно увидеть пингвинов вблизи и в естественной среде: #геопозиция – 34.195832, 18.450307. Вот что Лиза написала вдобавок к фотографиям: Boulders Beach находится в 40 км от Кейптауна. Туда платный вход – можно поснимать с мостиков. Но если приехать вечером или рано утром и не заходить в парк, а у паркинга спуститься к океану, то получится совсем близко подойти к африканским пингвинам. Важно помнить: трогать их нельзя ни в коем случае! Пингвины, которые на фотографиях сидят в ямках, линяют. Раз в год у них линька – новые перья вместо старых. В это время пингвины не могут охотиться, так как перья теряют водонепроницаемость, поэтому приходится прятаться и голодать. Процесс птицам понятен – до этого они специально набирают вес. А вот с влиянием людей красавчики без помощи не справятся. Еще совсем недавно из-за изменения климата и промышленного вылова рыбы африканские пингивны едва не вымерли. Но в прошлом году власти ЮАР запретили рыбную ловлю в нескольких районах. И теперь пингвинам снова есть чем питаться.</t>
+  </si>
+  <si>
+    <t>28.04.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10147</t>
+  </si>
+  <si>
+    <t>"А твоя книга – это сборник постов из "Сэра"? Уточнил у меня товарищ такой вопрос на днях. Хотя я нигде на это не намекал. Наверное, впечатление возникло из-за особенностей моего формата трэвел-серий, которые вполне могли бы сложиться в отдельные большие главы. Но нет! Подчеркну: моя книга "Химия путешествий" – это совершенно уникальный текст от первой и до последней буквы. С историями и впечатлениями, о которых я не рассказывал в канале. Часть регионов и стран постоянные читатели в "Сэре" встречали, но даже в этих случаях вы либо узнаете что-то новое, либо по-другому ощутите атмосферу вместе со мной. Давайте так: если вы закроете прочитанную книгу, вообще не получив ничего полезного и вдохновляющего, то можете забросать меня чем-нибудь тяжелым 😀 На фото – Ливан. Прекрасная страна, которая сейчас, к сожалению, в тяжелом положении, подарила мне много необычных ощущений. О том, как я случайно прибыл туда на новогодние выходные, я рассказываю в последней главе. Старт продаж всё ближе, а пока, напомню, оформить предзаказ на книгу "Химия путешествий" можно здесь: Читай-город 👉 https://www.chitai-gorod.ru/product/himiya-puteshestviy-prevrashchaem-emocii-i-fakty-v-idealnyy-marshrut-3030380 Озон 👉 https://www.ozon.ru/product/himiya-puteshestviy-prevrashchaem-emotsii-i-fakty-v-idealnyy-marshrut-dmitriev-aleksey-3672904216/</t>
+  </si>
+  <si>
+    <t>25.04.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10142</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. В Анапе на участке 3,5 км начали отсыпать песок для восстановления пляжей. В Салехарде появится новый аэропорт – проект согласовала Главгосэкспертиза. Перед стартом курортного сезона Минтранс напомнил о правилах проезда по Крымскому мосту. В частности, движение закрыто для гибридов, электрокаров и грузовиков. Музей-заповедник "Куликово поле" к 650-летию Куликовской битвы презентовал несколько интересных книг: как академических изданий, так и для широкого круга читателей. В Калининграде возобновились экскурсии на немецком ретро-трамвае.</t>
+  </si>
+  <si>
+    <t>24.04.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10133</t>
+  </si>
+  <si>
+    <t>Короткую выборку #КУСМузДо завершу небольшим, но уютным и атмосферным музеем, который расположился в таком уголочке центра Москвы, где хочется воскликнуть: "Кругом одни армяне!" 😀 Я про Армянский переулок, где многое связано с этой страной, кроме белокаменных палат XVII века. Там – в прямом смысле много света. #геопозиция – 55.760835, 37.635449. Когда читаешь всего два слова "Музей "Мосгорсвета", на последнем слоге хочется зевнуть. То ли дело "Огни Москвы" – а он вырос как раз из еще советского учреждения, посвященного истории городского освещения. Сначала, исторически и технически, очень-очень тусклого – в те времена после да-будет-свет-указа Анны Иоанновны кроме факела и свечей нечем было светить. Потом простенькие фонари с конопляным маслом, тоже не очень эффективные. К тому же со временем пришлось добавлять скипидар, а то фонарщики (была такая профессия) сливали масло домой к столу. Как вы понимаете, на спиртовые конструкции надежды не было 😀 Керосиновые лампы, которые получили прозвище "летучая мышь" из-за одной немецкой фирмы, лампочки Ильича – идем по экспозиции вместе с историей. И тут опять – да что ты будешь делать! – пример, как плохо мы работаем с достижениями отечественной науки. Умы создают, а дальше забвение и уступка пальмы первенства. Вот все же знают Эдисона? Угу. Вот только лампу накаливания придумал Лодыгин. И продал патент цепкому и предприимчивому американцу, который уже первым в мире наладил промышленное производство таких ламп. Интересно сходить в музей "Огни Москвы" и взрослым, и детям. Интерактив тоже есть на экскурсиях. Да и где еще, например, увидишь неонового Сталина? 😀</t>
+  </si>
+  <si>
+    <t>21.04.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10114</t>
+  </si>
+  <si>
+    <t>Ностальгия, удивление, восторг, смех – эмоции и чувства, которые не ассоциируются со словом "мусор". Но есть исключение – Художественный музей мусора "Му Му" в Калужской области. Где можно весело провести не один час в компании отходов человеческой жизнедеятельности, как бы это абсурдно ни звучало. Продолжаю подборку #КУСМузДо Что творит с выброшенными предметами талант при поддержке художественного воображения, а! Думаю, не стоит описывать копию мунковского "Крика" из этикеток, "терминатора" из автозапчастей или розового слоника из покрышек – экспозицию любопытно рассматривать. И это не только выставка. Образовательную функцию музей тоже выполняет, полезную в первую очередь детям. Для них полно интерактива, хотя и для взрослых – тоже. В "Стабилизаторе эмоций" можно безопасно и безнаказанно выплеснуть дурь, разбив бутылку. А, может, и не одну. Есть тут еще один стул. На который и сам сядешь, и кого угодно посадишь. С гвоздями. Как йог, только не ступнями встаешь, а ощущаешь духовное развитие непосредственно задницей. Музей мусора "Му Му" очень удобно расположен – примерно на полпути из Москвы в Калугу: #геопозиция – 55.123569, 36.825070. Заметил, что сюда сворачивают часто семьи с детьми размяться в дороге. Да я и сам так сделал в прошлом году, когда ездил в Козельск.</t>
+  </si>
+  <si>
+    <t>20.04.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10108</t>
+  </si>
+  <si>
+    <t>Давайте проведем эту неделю под знаком #КУСМузДо. Так я называю Коллекцию уникальных и специализированных музеев и достопримечательностей. В прошлом году первую выборку делал в аудиоформате (https://t.me/sir_s_gory/6951) с музеями ложки, утюга и бумаги. В КУСМузДо я включаю места, в которых за довольно узкой темой в названии скрываются увлекательные и познавательные экспозиции. Иногда в очень современном виде. И начнем сегодня с яркого примера – Музея станка в Туле: #геопозиция – 54.191067, 37.612135. При этих словах воображение буквально материализует запах ЗАВОДА, да? Но тематические экскурсии здесь проходят в полностью мультимедийном формате, с нескучными историями, стильной и современной визуализацией промышленности. С удовольствием послушал про тульских инженеров и ученых. Про оружейников, конечно, в том числе. Как вам такой забавный факт: Сергей Мосин, создатель знаменитой винтовки, на гонорар за ее разработку купил себе жену 😁 Не в смысле дубайскую эскортницу, а прям отдал мужу своей возлюбленной 50 тысяч, чтобы тот подал на развод. На экскурсии приводят сравнение: в то время на эти деньги можно было купить две приличные усадьбы. В очередной раз поймал себя на мысли, что мы, к сожалению, плохо умеем доносить миру и даже самим себе о своих успехах. Чтоб из каждого утюга каждому холодильнику, как это в совершенстве освоили, например, в Штатах. Да ладно доносить – пускать в ход изобретения в полной мере получается далеко не всегда. Знает ли каждый ребенок, выпрашивающий в магазине у мамы чипсы, что "картофельные стружки" придумал тульский ученый Андрей Болотов? Сомневаюсь. В мире в ходу американская легенда про местного повара. А не опубликованная официально работа нашего ботаника. Он же, кстати, на сто лет раньше Магги придумал бульонные кубики. В Голливуде тоже есть тульский ученый след. Группа наших инженеров под руководством Василия Орлова изобрела конструкцию, которую здесь кличут "русской рукой". По-простому – кран с камерой, установленный на крыше автомобиля. Но со сложной системой стабилизации. С помощью "русской руки" снимают погони – в частности, в "Безумном Максе". Музей станка находится в современном индустриальном кластере "Октава", поэтому не могу не упомянуть одноименные тульские микрофоны. Они объединяют исполнителей со всего мира: Radiohead, U2, Стинг, Бутусов – все на "Октаве". Хотя бы за новыми знаниями сюда, в местный кластер, стоит заглянуть гостям Тулы. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10104</t>
+  </si>
+  <si>
+    <t>Поучаствовал в создании свежего номера "Чтива", посвященного – конечно же! – путешествиям. Забавно, что главным героем тематического выпуска стал Гарик Харламов. По-моему, самый известный в стране аэрофоб. Ещё Артемий Лебедев выдал на целый разворот просто перечислением рекомендации мест по "убыванию интересности". В своем стиле, с гигантским полем для, простите, срача 😁 Ну, а я помог подготовить большой гид по России. Коллеги, представляя меня, упомянули и про книгу. А вы оформили предзаказ? 😉</t>
+  </si>
+  <si>
+    <t>18.04.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10094</t>
+  </si>
+  <si>
+    <t>Московская сакура: начало. В Главном ботаническом саду имени Цицина начали потихооооньку распускаться первые листочки Prunus serrulata и Prunus sargentii. Сакура, если проще. Еще не пик, но уже скоро.  Веское розовое слово весны можно лицезреть в Японском саду. #геопозиция – 55.844300, 37.615571. Он же, если прочитать указатель по пути, Япохский 😀 Вход для взрослых стоит 550 рублей, очередь на 10-15 минут есть даже в дождь и холод. Но любителей аниме и просто романтиков это не останавливает. Если что, в самом Ботсаду бесплатно цветет православная вишня.</t>
+  </si>
+  <si>
+    <t>18.04.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10091</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор турновостей из российских регионов. По итогам ресторанной премии WhereToEat 2026 в десятку попали два региональных ресторана: красноярская Tunguska (я, напомню, там бывал) и казанский "Умай". Во Владивостоке открылся Дом приморского мёда – пространство с музеем, интерактивными зонами и площадкой для дегустаций. Там же, в Приморье, с 20 апреля по 16 мая пройдет "Фестиваль рододендрона". В широком формате: специальные меню в ресторанах, экскурсии, лекции, мастер-классы. В музеях-заповедниках "Петергоф" и "Царское село" сняли защитные экраны со скульптур. Летний сезон начинается!</t>
+  </si>
+  <si>
+    <t>17.04.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10087</t>
+  </si>
+  <si>
+    <t>Я часто прохожу мимо Новодевичьего монастыря и каждый раз удивляюсь, как быстро Напрудная башня превращается в "башню вандализма". Совсем недавно закончилась реставрация, но вся "белоснежность" быстро испарилась за всякими любовными пожеланиями. Уже в наше время внезапно появилась легенда: если прикоснуться к башне и написать на ней свое желание (в основном романтического характера), то оно сбудется. Связано современное "поверье" с именем царицы Софьи Алексеевны, которую заточил в стены монастыря "любящий" брат Пётр I. И башню-то даже стали называть Софьиной. #геопозиция – 55.727177, 37.556627. Кто-то оставляет записки с просьбами – это еще ладно. Их можно собирать потом в музее "Поле чудес". Но стены-то зачем портить... Что-то мне подсказывает, что если писать на памятнике архитектуры "хочу выйти за богатого мужика", то вряд ли это получится 😀 Подчеркну, что я только за всевозможные городские легенды, даже те, у которых нет исторической подоплеки. Они привлекают внимание, пробуждают азарт и интерес туристов. Но я против того, чтобы легенда поощряла порчу объекта всемирного наследия ЮНЕСКО XVII века. Или для надежд и мечт людей можно и стену памятника выделить? Давайте посмотрим, кого сколько: 😱 – это вандализм 💔 – это романтично</t>
+  </si>
+  <si>
+    <t>13.04.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10082</t>
+  </si>
+  <si>
+    <t>Собрал карту филиалов больших музеев России по итогам серии: https://yandex.ru/maps/-/CPrTQBIz На каждой точке по традиции ссылка на пост. Конечно, тут далеко не всё. Даже не половина. Но буду постепенно пополнять, и со временем она станет полноценной. Пока добавил на карту филиалы, которые были у меня в других сериях. Например, усадьбу Муромцево и Борисоглебскую церковь в Кидекше (они на фото). Думаю, по итогам серии вы убедились, что у филиалов крупных музеев незаслуженно низкая популярность. Не всех касается, но многих. Хотя принадлежность к крупному учреждению - это не только статус на бумаге, но и, как правило, хорошая организация, ценные экспозиции, более профессиональный уровень сотрудников. Какие филиалы из этой серии вы для себя открыли? СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10081</t>
+  </si>
+  <si>
+    <t>Сидит молодой человек, по пояс голый, на спинке стула висит его пижамка. Жарко было, печку сильно топили. Читает. Посмотрел на меня. И этот взгляд я запомнил на всю жизнь. Сверкающие голубые глаза. Большие. Сияют аж зеленым, зелено-голубые такие глаза. Книжку положил, встал: – Старший лейтенант Гагарин. Так вспоминает первую встречу с Гагариным космонавт Алексей Леонов в автобиографии "Время первых. Судьба моя – я сам…". По случаю 65-летия первого полета в космос – воскресная #туркультура В детстве хотел стать художником, но, по иронии судьбы, именно карьера летчика, а затем и космонавта позволила ему встретиться с Пикассо, пообедать с ним и вести светские беседы. Всё это было после главного события в жизни – Леонов стал первым человеком в мире, вышедшим в открытый космос. Конечно, ради этих воспоминаний я и открыл книгу, записанную дочерью Оксаной со слов отца. Тогда, в 1965-м, на корабле "Восход-2" произошли семь аварийных ситуаций. Самая опасная, когда, казалось бы, уже всё случилось – система автоматической посадки не сработала. В тяжелейших условиях Леонову и Беляеву пришлось садиться на землю вручную. И совсем не там, где предполагалось. Пока советские газеты рапортовали, что космонавты уже отдыхают на даче обкома партии, в глухой тайге шла спасательная операция с еще неизвестным исходом. И вот что удивительно – Леонов и о выходе в космос, и о посадке рассказывает довольно буднично. Как будто не было этой страшной неизвестности и потом мучительных дней на морозе в ожидании помощи. На этих страницах мне вспомнился факт, что пульс Гагарина перед полетом составлял всего 64 удара в минуту. Думаешь, что это какие-то сверхлюди, с совершенно атрофированной нервной системой. Но нет. Эмоции Леонов выплескивает, когда вспоминает о гибели Гагарина. Точнее, об официальном расследовании, с которым Леонов был (и оставался до последних дней жизни) не согласен. Уже в российское время стало известно, что в трагедии, вероятно, виноват другой самолет-истребитель. Хотя до сих пор есть разные версии на этот счет. Сокрушается Леонов и о провале "лунной программы". Первый "пешеход космоса" уверен, что СССР не проиграл бы лунную гонку США, будь жив Королёв. Потому что тот умел рисковать, но на смену пришли люди "футлярного" типа "как бы чего не вышло". В автобиографии Леонов вспоминает многие любопытные факты из насыщенной жизни. Как, например, играли с Гагариным на лекциях в морской бой. Как чуть было не отчислили из отряда космонавтов из-за диагноза "повышенная шерстистость". Датчики невозможно прикреплять! Поэтому Гагарину пришлось в общежитии брить Леонову спину 😁 А тяжелое дыхание Алексея Архипыча увековечено не только в документальном виде, но и в знаменитом фильме Стэнли Кубрика "Космическая одиссея 2001 года". СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10076</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. РЖД на некоторых направлениях начала тестировать посадку на поезд по биометрии. "Автодор" с 13 апреля переводит несколько участков трасс М-4 и М-11 (на юг и в Питер) на "летний" скоростной режим – до 130 км/ч. В Уральском геологическом музее УГГУ открылась Золотая комната. В Калининграде открыли разводной Философский мост, который соединяет остров Канта с другими популярными достопримечательностями города. Кстати, о мостах. В Петербурге утвердили график разводки мостов на летний сезон. Можно посмотреть здесь. Ищете билеты в Японию "на сакуру"? А, между прочим, в Чечне тоже сакура зацвела. На вулкане Горелый появился доступ к Wi-Fi. Скоро в походах по Камчатке будет лучше связь, чем в Москве 😀</t>
+  </si>
+  <si>
+    <t>10.04.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10067</t>
+  </si>
+  <si>
+    <t>Только что из Кремля. Точнее, из музея. Уже не так пафосно звучит, да? 😀 А пошел я туда из-за выставки на тему, которую краааайне редко поднимают, но она оооочень интересная – "Потомки Чингисхана. Русь и мир". О том, как жили наследники Монгольской империи и Золотой Орды при русском дворе. Очень кстати в продолжение темы о Юсуповых. Я не раз уже поднимал в разных сериях, в том числе в недавней казанской, вопрос о том, насколько упрощенно, в эмоционально-идеологическом виде подается у нас в школах время так называемого "татаро-монгольского ига". Хотя наши отношения – это далеко не всегда яростное противостояние. И сотрудничество, и взаимоуважение, и родство – всё было. Поэтому я особенно порадовался и приятно удивился, в каком выдержанном, нейтральном и фундаментально-историческом тоне организовали выставку в Кремле и экскурсию по ней. В Патриарших палатах и зале Успенской звонницы по очереди приводят примеры связей русской знати с чингисидами: казанскими, сибирскими, крымскими, касимовскими. О сложных взаимоотношениях говорит и пример Дмитрия Донского: для него Мамай, который не был чингисидом и, как бы сейчас сказали, не обладал легитимной властью, – очевидный враг. В отличие от Тохтамыша. Переплетение русских судеб с чингисидами на выставке начинается со знаменитой Шапки Мономаха. Которая, по одной из версий, является "доработкой" тюбетейки. С басмой – техникой рельефного тиснения. Проявляется она не только здесь. В следующем зале сверкает драгоценными камнями так называемая Казанская шапка, сочетающая в себе восточный орнамент и кокошники одновременно. Здесь как раз стоит упомянуть, что выставка "Потомки Чингисхана" – это шикарная возможность увидеть поближе (и запечатлеть!) сокровища, которые обычно в Оружейной палате толком не разглядишь. А сколько примеров родства русской знати с чингисидами – ууу! Казанский царевич Худай-Кул, он же Петр Ибрагимович, оставался за старшего, когда Василий III уезжал из Москвы. Настолько было велико доверие. А князья Мстиславские – чингисиды по женской линии. И это только пара примеров. Очень. Очень полезная выставка, особенно для тех, чьи воспоминания об истории заканчиваются на фразе "Казань брал, Астрахань брал". Но не только, конечно. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10066</t>
+  </si>
+  <si>
+    <t>Кто заглядывал на страничку предзаказа моей книги "Химия путешествий", наверняка обратил внимание на список регионов и стран по периметру. Но это далекоооо не все. Я решил посчитать. И сам обалдел от количества 😀 Итак, ниже полный список всех регионов и стран, которые я упоминаю в своей книге. Одни – главные "герои" целых глав, другие возникают в формате фотофактов. Регионы России: Адыгея, Бурятия, Владимирская область, Волгоградская область, Дагестан, Ингушетия, Кабардино-Балкария, Калининградская область, Калмыкия, Карачаево-Черкесия, Карелия, Красноярский край, Крым, Липецкая область, Марий Эл, Москва, Мурманская область, Пермский край, Рязанская область, Свердловская область, Северная Осетия, Тверская область, Тюменская область, Хакасия, Чувашия.   Страны: Белоруссия, Вьетнам, Италия, Казахстан, Китай, Кыргызстан, Ливан, Словения, Турция. Кто увидел свой регион или страну? А предзаказ оформили? 😉 Это можно сделать в двух местах: Читай-город 👉 https://www.chitai-gorod.ru/product/himiya-puteshestviy-prevrashchaem-emocii-i-fakty-v-idealnyy-marshrut-3030380 Озон 👉 https://www.ozon.ru/product/himiya-puteshestviy-prevrashchaem-emotsii-i-fakty-v-idealnyy-marshrut-dmitriev-aleksey-3672904216/</t>
+  </si>
+  <si>
+    <t>07.04.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10057</t>
+  </si>
+  <si>
+    <t>- А в этом здании что? - Местная художественная галерея вроде... - А вот смотри, написано "ЭРМИТАЖ КАЗАНЬ". Зайдем? - Давай, "Эрмитаж" все-таки. Этот диалог туристов, гуляющих по территории Казанского кремля, я услышал в конце прошлого года. И тогда подумал: вот она, сила имени! Поэтому я и затеял "филиальную" серию. Национальная галерея "Хазинэ" внимание гостей не привлекла, а название "Эрмитаж" сразу повысило значимость. Оба учреждения – в одном кремлевском здании: #геопозиция – 55.798487, 49.106111. Центр "Эрмитаж-Казань" – это не полноценный филиал, а представительство. Выставочное пространство, куда "Эрмитаж" привозит разные коллекции. До 5 июля здесь идет выставка "Юсуповы. Роскошь сквозь века", специально собранная и оформленная для Казани. А потому что нет в России более подходящего места для нее, чем столица Татарстана. Сокровища Юсуповых приехали, можно сказать, на историческую родину. Знаменитая царица Сююмбике, которую знает каждый казанский турист в первую очередь благодаря наклонной башне, непосредственно стояла у истоков. Ее братья Иль-мурза и Ибрагим, перешедшие на службу Ивану Грозному, считаются родоначальниками рода Юсуповых. Позднее – одного из богатейших в Российской Империи. Разные коллекции Юсуповых собирали коллекции искусства, но наибольший вклад в плане ценности внес во второй половине XVIII века Николай Борисович. Юсуповы не забывали о своем восточном мусульманском происхождении. Что особенно проявилось как раз в XVIII веке – вместо льва на гербе очутился крокодил как знак связи с египетскими правителями и сподвижниками Мухаммеда. Единение с предками прослеживается на выставке не только в фактах. В том числе с помощью красавицы Зинаиды Юсуповой – здесь и знаменитый портрет русской княгини кисти Франсуа Фламенга, и фото роскошной татарки с костюмированного бала. А всё один человек. И в том, как Юсуповы распоряжались деньгами, заметны восточные следы. Отдельный зал на казанской выставке как раз посвящен этой теме и удивительным вещам, которые очутились в княжеской семье из восточных стран. Экспозиция классно оформлена. С ароматами, тактильными познавательными стендами и легким интерактивом. Например, можно пообщаться с "искусственно-интеллектуальной" Сююмбике на планшете. Будете в Казани до июля – рекомендую получить этот эстетическии приятный опыт в центре "Эрмитаж-Казань". СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>05.04.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10051</t>
+  </si>
+  <si>
+    <t>Яркое подтверждение того, что в любом сезоне есть своя прелесть. Мой друг Рома Овсейцев на этих выходных сплавал на сапе к храму Покрова на Нерли под Владимиром и прислал фотографии для гостевой рубрики #сэровары В половодье Боголюбовский луг традиционно заполняется водой, что отрезает знаменитый храм от большой земли. И без того фотогеничное место становится ещё более впечатляющим. А у меня, напомню, в прошлом году была целая серия вдоль Нерли 👉 https://t.me/sir_s_gory/8343</t>
+  </si>
+  <si>
+    <t>04.04.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10046</t>
+  </si>
+  <si>
+    <t>Просто кадры субботней прогулки к смотровой площадке РАН: #геопозиция – 55.712318, 37.578252 #туркадр</t>
+  </si>
+  <si>
+    <t>04.04.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10045</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор региональных турновостей. Кто пропустил важное: с 1 апреля (и это не шутка) в отечественные отели можно заселяться по цифровому коду, сгенерированному на "Госуслугах". Правда, надо заранее уточнять, есть ли у гостиницы техническая возможность. Напомню также, что теперь можно вместо бумажного паспорта предъявлять водительское удостоверение. В Ярославле открылся Музей театра и кино "Ваксман-центр". Весне дорогу: в Краснодаре зацвела слива Писсарди. И ждем лета: в Иркутской области планируют к тёплому сезону открыть первые для региона официальные пляжи на острове Ольхон на Байкале. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10039</t>
+  </si>
+  <si>
+    <t>Редчайший случай! Обычно к московским и петербуржским музеям прикрепляют филиалы в провинции. Или создают новые. Но есть единственный обратный пример: у провинциального музея – филиал в Москве. Сегодня в серии – Музей Жуковского на столичной улице Радио, филиал калужского Музея истории космонавтики имени Циолковского: #геопозиция – 55.763619, 37.679107. К слову, очень увлекательного, я там бывал не раз и с удовольствием посетил бы еще. Вот не зря я поднял "филиальную" серию. Еще один пример музея с классными экспонатами, но совершенно пустого и непопулярного. За спинами космического трио глыб Гагарин-Королёв-Циолковский фигура "отца русской авиации" Николая Жуковского остается в тени. Хотя без него отечественная космонавтика как минимум выглядела бы иначе. Музей Жуковского находится в здании ЦАГИ – Центрального аэрогидродинамического института. Главный бриллиант вы видите на первом фото. Подлинный планер Отто Лилиенталя XIX века, всего один из трех сохранившихся в мире! И единственный в России. А это, между прочим, первый серийный летательный аппарат. Тысячи раз ученый снова и снова взмывал в воздух, пусть всего на пару сотен метров, пытаясь повторить физику полета птиц. Другой очень старый и оригинальный экспонат – модель самолёта "Илья Муромец" конструктора Игоря Сикорского (фото 2). Первый в мире пассажирский самолет. Рядом – тоже подлинная аэротруба по проекту легендарного Туполева, ученика Жуковского (фото 3). Может показаться, что это очень узкоспециализированный музей, который будет интересен только будущим авиационным инженерам. Но если вы пойдете с экскурсоводом – история приобретет познавательно-романтический оттенок. С личными историями про знаменитых летчиков Буданову, Покрышкина, Чкалова, Громова. А то пока, кроме школьников и студентов, в музей чаще приезжают из города Жуковский, чтобы узнать, в честь кого, собственно, назван город. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10035</t>
+  </si>
+  <si>
+    <t>Вчера на телеканале "Мир" вышел эфир викторины "Игра в кино" с моим участием. Я не завзятый синефил, в последние годы смотрю кино чаще всего в контексте путешествий для рубрики #туркультура 😁 Но согласился поучаствовать в специальном блогерском выпуске и в итоге весело провел время. Что из этого вышло, можно посмотреть здесь: https://vkvideo.ru/video-222062355_456240429?list=ln-HF2ZoaiTz3TPh2G2Pe</t>
+  </si>
+  <si>
+    <t>02.04.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10026</t>
+  </si>
+  <si>
+    <t>Удивительное дело: в Подмосковье есть музей, которому нет аналогов ни в России, ни в мире, но за два часа с экскурсией и осмотром в выходной день я никого больше не встретил. Сегодня он официально называется Красногорским филиалом Музея Победы. Но, на мой взгляд, стоит использовать оригинальное, конкретизированное название – Музей немецких антифашистов. Да, тема сложная, но для истории важная, показательная и полезная. Будет интересно даже тем, кто хорошо подкован во всех перипетиях Великой Отечественной войны. Музей располагается в неприглядном двухэтажном здании, в котором в годы ВОВ находилась Центральная антифашистская школа. Она, в свою очередь, была частью Красногорского особого лагеря для военнопленных, существовавшего в 1942-1950 годах. #геопозиция – 55.831205, 37.310754.  Через лагерь прошли 50 тысяч пленных, из них лишь 5 тысяч попали в школу, потому что надо было пройти серьезные проверки. Чтобы из кандидатов никто не участвовал в массовых казнях, расстрелах и ни в чем особо жестоком не был замаран.  Готовили агитаторов – это была ключевая задача. Но политработой обучение не ограничивалось. В музее есть, например, рукописный отрывок "Евгения Онегина" – один из курсантов изучал русский язык по роману в стихах. "Бонусом" пользу от школы ощутили после войны, когда "выпускники"-антифашисты сыграли заметную роль на новой старой родине, в ГДР. Сам лагерь, напрямую подчинявшийся НКВД, отличался громкими именами пленных. Последний император Маньчжурии Пу И, внучатый племянник Бисмарка (на фото 6), будущий нобелевский лаурет Лоренц и, пожалуй, самый известный – Фридрих Паулюс. Картина, которую нарисовал в Красногорске фельдмаршал, – на фото 7. Кстати, Российский государственный архив кинофотофонодокументов в Красногорске строили тоже немцы по проекту военнопленного архитектора. В лагерь однажды внедрили нашего разведчика Кузнецова на два месяца. Нужно было подучить именно фронтовой немецкий язык, а не литературный. Но непосредственно из немецких пленных специально шпионов в Красногорске не готовили.  Музей раскрывает историю лагеря в том числе с помощью людей, его сотрудников. Среди них настоящие глыбы человечности. Есть один яркий пример: по стечению обстоятельств главврачом в лагере была еврейка Наталья Моисеевна Магнитова-Радуцкая (на последнем фото). Говорили, жёсткая дама, с сигаретой в зубах. И с ужасной судьбой –всю семью расстреляли немцы. Но! Пленных немцев она выходила, несмотря на лютую ненависть, и не давала распространяться болезням. Бывшие узники вспоминали о ней с благодарностью. Вот что значит Человек. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10017</t>
+  </si>
+  <si>
+    <t>Сегодня в серии еще один малоизвестный, но очень увлекательный филиал Музея современной истории России. Я бы сказал "детективный", потому что про нелегалов и борьбу с ними. Это "Подпольная типография 1905–1906 гг." в Москве на улице Лесной: #геопозиция – 55.781718, 37.593046. В этом здании под вывеской "Оптовая торговля кавказскими фруктами Каландадзе" скрывалась единственная так и не раскрытая типография РСДРП в годы Первой русской революции.  Дом для подпольной печати листовок и газет выбран идеально. Хочешь что-то спрятать – выбери самое очевидное место у всех на глазах. Слева – Бутырка, справа – казармы, напротив – пост городового. Бинго! Это ж какими нервами надо было обладать в такой компании... Ничто не должно было вызывать подозрений. В доме жил управляющий Силован Кобидзе с женой и маленьким ребенком. И жил, надо сказать, очень аутентично. С ковром, кинжалом на нем и грузинской резной люлькой под названием аквани. Семья управляющего вела себя зажиточно на публику. И хотя в доме водился более современный на то время утюг, служанка (опытная подпольщица) использовала простенький древний аналог – рубель, он же валёк. Неспроста, конечно. Она усердно и громко бралась за глажку по старинке в случае опасности, предупреждая таким образом коллег. Непосредственно для типографии в подвале прямо под прилавком вырыли через колодец для стока воды отдельное миниатюрное помещение. Без доступа кислорода, поэтому о необходимости проветрить помещение говорила погасшая свеча. Власти знали, что где-то в городе есть революционная типография. И, несмотря на безупречную репутацию хозяина, лавку тоже тщательно обыскивали. Стена колодца была обшита досками. Но в одном месте их роль выполняла стенка ящика, набитого землей. Поэтому когда жандармы простукивали стенки со всех сторон, ничего подозрительного они не услышали.  Этот и другие моменты из жизни подпольной типографии показаны в художественном фильме 1980 года "Дом на Лесной", снятом на киностудии "Грузия-фильм". Интересно посмотреть, а потом в музее воочию взглянуть (лучше на экскурсии), как работали подпольщики первой революции. Или наоборот.  СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10008</t>
+  </si>
+  <si>
+    <t>Что представляешь, когда слышишь "Квартира Кржижановского"? Советский деятель, энергетик – наверное, там одни партийные документы, много идеологии и цифр, но мало красивого и душевного. Но всё совсем не так. Я уже упоминал в "энергетическом" посте про этот неочевидный, не очень популярный, но красивый и увлекательный музей в доме на Садовнической 30: #геопозиция – 55.746253, 37.633419. И по случаю решил рассказать и показать подробнее. Потому что Квартира Кржижановского – филиал Музея современной истории России. Как раз по теме серии. Внутри – редкое сокровище. Очень-очень мало где сохранился в полностью оригинальном виде модерновый интерьер начала XX века. Посмотрите на потолок на фото 5 – не сразу догадаешься, из чего он. Штампованная покрашенная жесть! В смысле металл, а не эмоциональная оценка 😀 Любопытно, что именно в доме с богато декорированными печами и каминами, с историческим отоплением в таком изящном исполнении, рождался план ГОЭЛРО – как за десять лет (а по факту за пять) в разы увеличить электрификацию страны. Начало индустриализации СССР происходило здесь, вот в этих креслах на фото 3, на которых сидели Ленин и Кржижановский.  У последнего была подпольная партийная кличка Суслик. Глеб Максимилианович рисовал сусликов в письмах жене. Хотя таланта живописного не было. Видите ласточек на стенах под потолком на фото 6? Их рисовал сам Кржижановский, только по трафарету. Старый аналог популярного нынче рисования по номерам.  Случались и облавы, пока Ленин сидел в гостях у Кржижановского. Но о них предупреждали. В таких местах у меня разыгрывается обычно историческая фантазия: а что было бы, если бы одна из таких облав была успешной? И Ленина, например, арестовали в этой квартире Кржижановского?  Тогда вряд ли бы сегодня в кабинете энергетика хранился редчайший экспонат – одна из нескольких посмертных масок Ленина вдобавок к слепкам кистей рук.</t>
+  </si>
+  <si>
+    <t>28.03.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10005</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. Главное на неделе – пляжи Анапы все-таки откроют к 1 июня. Тестовая отсыпка песчаных пляжей прошла успешно. Поэтому к началу курортного сезона на всех остальных участках должны закончить работы. И если все пойдет по плану, что подтвердил Роспотребнадзор, лето в Анапе пройдет без ограничений для туристов. В Храме всех религий в Казани появился зал "Народов Поволжья" и еще готовится к открытию зал "Мезоамерика", посвященный ацтекам, майя и другим цивилизациям Центральной Америки. В Тюмени после семилетней реставрации открыли "Дом причта" — памятник деревянного зодчества конца XIX века. В России появилась интерактивная карта исторических кирпичей. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10004</t>
+  </si>
+  <si>
+    <t>"Буду есть одну мякину, но рога свои не скину" Возвращаюсь с обещанной расшифровкой рязанской поговорки. Это про кику. Она же кичка. Женский головной убор ещё из глубокой древности, обычно богато украшенный и с ярко выраженными рогами. Его надевали замужние женщины – за своеобразной короной полностью скрывались волосы. Важнейший в жизни аксессуар. Но его языческий вид церкви был не по душе, и в XIX веке древний головной убор окончательно и почти повсеместно уступил кокошнику, который после изгнания Наполеона на новой волне патриотизма пережил ренессанс. На фото из Музея сословий России – рязанская кика как часть праздничного крестьянского костюма. Название, кстати, старославянское: "кыка" – это волосы. Глагол "кичиться", который мы употребляем до сих пор, происходит от этого же слова. Буквально означает "украшать голову". СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/9995</t>
+  </si>
+  <si>
+    <t>В продолжение темы "как раньше жили" – еще один "суперцентровой" филиал, который не очень популярен, но точно заслуживает внимания. Я про Музей сословий России, который относится к Галерее Ильи Глазунова (о ней я тоже писал).  Художник еще со студенчества собирал коллекцию предметов искусства и быта, как здесь говорят, русского мира. Она и стала основой для специальной экспозиции о сословиях в дореволюционной России. В отдельном здании рядом с основной галерей напротив Пушкинского музея: #геопозиция – 55.746639, 37.607581.  Оформлением каждого зала занимался сам Глазунов. Получился музей с удивительной особенностью, бесшовно соединяющий очень далекие друг от друга виды "богатств": материальное, духовное, культурное, традиционное, историческое. После трех этажей ты фиксируешь важное осознание – понятие красоты не зависит от денег.    Сословия идут в любопытной последовательсти, буквально от самого дорогого, дворянства. Оригинальное роскошное платье великой княгини Марии Павловны (его фрагмент на фото 3) в окружении пышных портретов и декора. У стен – тканевая обивка с золотыми нитями. Это называется брокатель.  Дорогие кабинеты сменяются духовным богатством. Простым и в то же время сложным. Здесь, вне зависимости от отношения к религии, впечатляют истории находок. Как Глазунов спасал предметы религиозного искусства буквально из-под огня – перед сожжением церквей. А за бутылку водки для тракториста однажды забрал лежавшую под двигателем икону, выполнявшую роль доски. Замыкает путь по сословиям крестьянство. И, будто так и задумывалось, с самым сильным впечатлением. Деревянная резьба настолько искусна, что гипнотически парализует своими деталями. Красочные броские прялки и стильные праздничные костюмы поднимают наше рабоче-крестьянское настроение 😀 А вот, кстати, вопрос как раз из крестьянского зала. На Рязанщине ходила такая поговорка: "Буду есть одну мякину, но рога свои не скину". О чем это? Вечером расскажу в отдельном посте. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>25.03.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/9985</t>
+  </si>
+  <si>
+    <t>Три случайных факта о московских боярах XVI-XVII веков: ✅ У бояр была выверенная мода со своими канонами, чтобы не стыдно было перед светом. Обязательно носили сапоги с высокими каблуками – под ними должно было прокатиться куриное яйцо, иначе не, не годится. ✅ Арбузы на боярский стол подавали уже тогда – деликатес! Правда, их не ели сырыми, а в необычном сочетании с медом и шафраном (или другими специями по вкусу). Надо будет как-нибудь попробовать 😀 Из Романовых к арбузам особенно пристрастился Алексей Михайлович. ✅ Книги в XVI-XVII веках были невероятной роскошью, даже бояре могли себе позволить дай бог несколько десятков. Одна книга стоила примерно 5 рублей  – цена целого дома! Многое могли себе позволить бояре, но спали полусидя – тогда считалось, что кровь так лучше циркулирует. С этими и уймой других особенностей боярского быта в допетровскую эпоху знакомит музей "Палаты бояр Романовых". Другого такого специализированного музея, посвященному боярству да в оригинальном здании, у нас нет. #геопозиция – 55.752746, 37.629168. У него невзрачная выцветшая вывеска, находится в Зарядье, но в стороне от сотен глаз. Вниманием музей обделен и, на мой взгляд, зря. Внутри очень аутентично: потолки – низкие и сводчатые, стены – толстые, печи – шикарные, экспонаты – редкие. Его задумали еще при Александре II в дань памяти о предках первого Романова на престоле – по преданию, в этих стенах родился Михаил Федорович.  Пространство в палатах небольшое и очень плотное по впечатлениям о быте русских бояр. Почему именно сейчас я о нем вспомнил? Да потому что это филиал Государственного исторического музея. Продолжаю мини-серию о филиалах, которую начал здесь.  СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/9984</t>
+  </si>
+  <si>
+    <t>Моя книга "Химия путешествий" теперь доступна для предзаказа в магазине "Читай-город": https://www.chitai-gorod.ru/product/himiya-puteshestviy-prevrashchaem-emocii-i-fakty-v-idealnyy-marshrut-3030380 Здесь оказалось еще дешевле, чем на "Озоне". Но кому что удобнее. Вообще, цены на этой стадии, до выхода в широкую продажу, в любом месте очень привлекательные, поэтому если вы хотите мое творчество поддержать, лучше способ найти трудно. В "Читай-городе" можно изучить содержание и почитать отрывки из двух глав. Я построил книгу в формате игры "Правда или действие". С легким интерактивом, что в сочетании с динамичным и легким стилем по задумке создает ощущение диалога. Я делюсь впечатлениями, выбирая темы по очереди: сначала отвечаю на интересный вопрос, затем выполняю нетривиальное действие. Поэтому в главах бывают несколько регионов и стран: Италия легко уживается рядом с Казахстаном, а Карелия – с Волгоградской областью.</t>
+  </si>
+  <si>
+    <t>23.03.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/9966</t>
+  </si>
+  <si>
+    <t>Время гостевой рубрики #сэровары. Мой друг Рома Овсейцев поделился впечатлениями от Кировска и классными фотографиями. Для начала – про горнолыжную часть путешествия. Привожу почти без редактуры далее. *** Коллеги меня позвали на горнолыжку, хотя я лет 10 не катался на сноуборде. И место для меня неожиданное – заполярный Кировск. Ничего не ждал, поэтому удовольствие было практически гарантированным. Первое впечатление от склонов – адреналиновое счастье с видом на однотипные пятиэтажки. Настоящий индастриал! Конечно, лучше подмосковных склонов, но по масштабу все-таки не Кавказ. Мы разведывали новые трассы и разные склоны горы со сложным саамским названием Айкуайвенчорр. Облака оказывались то над головой, то под ногами, и последнее зрелище было фантастическим. Вместо озера Большой Вудъявр, окруженного Хибинами и городом, была воздушная "вата" – нежно красивый пейзаж, приправленный теплой закатной краснотой, которая вскоре сменилась прохладной синевой. По окончанию только первого дня я без преувеличения считал, что отпуск уже удался. К плюсам заполярного курорта я бы отнес: ✅ Малое количество народу даже в пик сезона (это март как раз) с благоприятной погодой. Это когда не холодно, снег еще регулярно выпадает и не тает, не дуют сильные ветра. А ветра тут бывают такие, что склоны закрывают. Поэтому и ски-пассы продаются на любые 3 из 5 дней, например. С учетом того, что по погодным условиям могут закрыть курорт полностью. ✅ Невысокая стоимость ски-пассов. Однодневные – 3400 ₽, многодневные – в пересчете на день получается около 2400 ₽. Есть отдельное вечернее трехчасовое катание стоимостью 1500 ₽ с возможностью полюбоваться на вечернюю подсветку города. ✅ Достаточное количество хороших ресторанов по адекватным с точки зрения Москвы ценам. Как на курорте (единственный ресторан на склоне – "Плато", с панорамными окнами), так и в самом городе. ✅ Подготовленные квартиры. Посуточно в городе сдают много квартир, максимально адаптированных для горнолыжного отдыха. Продуманы специальные места для хранения оборудования, различного рода сушилки, стиралка и прочее. Даже в музее "Апатит" есть места для лыж и сноубордов. ✅ Хорошие возможности по фрирайду. Можно катнуть прям параллельно трассам – нетронутый снег легко найти и там. Но все же обращаю внимание, что это регион с повышенной лавиноопасностью, несмотря на высоту и пологость склонов. Поэтому лучше, чтобы с вами был знающий/опытный товарищ/гид. Внетрассовое катание на свой страх и риск.</t>
+  </si>
+  <si>
+    <t>21.03.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/9965</t>
+  </si>
+  <si>
+    <t>Мой друг Рома в начале марта сгонял в Кировск. Делился такими классными фотками, что разворошил во мне ностальгические нотки. Лет восемь не был на Кольском полуострове. Кстати, истории оттуда есть в моей книге. И Ромины фотографии из других регионов – тоже. Думаю сделать пару постов в гостевой рубрике #сэровары. Хотите, чтобы Рома поделился впечатлениями о мартовской поездке в Кировск? Тогда сигнализируйте реакцией 😁</t>
+  </si>
+  <si>
+    <t>21.03.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/9962</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. В Омской крепости открылся Музей кирпича. В Вологде 10 июня откроют Музей традиционной культуры Китая, а в Сиане в это же время появится Музей Вологодской области. В Иркутске установят скульптурную композицию Зураба Церетели "Жены декабристов. Врата судьбы". В ней 11 женских фигур смотрят на ворота с именами известных ссыльных декабристов. В якутском Оймяконе с 27 по 30 марта пройдет фестиваль "Полюс Холода". Там к выходным будет всего -5 градусов - нормально! Восемь галечных пляжей в Анапе откроют к сезону, песчаные пока под вопросом.</t>
+  </si>
+  <si>
+    <t>20.03.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/9960</t>
+  </si>
+  <si>
+    <t>Аааааа!! Я думал, что готов к этому моменту, но все равно оказался не готов. Сложно поверить глазам и осознать в полной мере. И все-таки свершилось – открыт предзаказ на мою книгу! На мою первую книгу. Встречайте: "Химия путешествий. Превращаем эмоции и факты в идеальный маршрут". Я долго к ней шел, долго думал над концепцией, как уместить свой опыт в ограниченный объем и при этом выполнить ключевую задачу – вдохновить. Да, это не художественное произведение (к этому я еще приду 😉), но это и не серая скучная череда букв и картинок. Когда, знаете, пролистал фотоальбом с академичными описаниями а-ля "Википедия", закрыл, а за душой – ничего. Нет! Я сразу сказал, что так не будет. Во главу угла я поставил эмоции, впечатления. То, что остается внутри, в сердце и в памяти после путешествий. Вдобавок приправил фактами для познавательного элемента. И получился синтез, который, я надеюсь, поможет вам, моим дорогим подписчикам, получать бОльшее удовольствие от любого маршрута. Хотя бы чуточку, но по-новому чувствовать и проживать путешествия. Вы знаете, как для меня, профессионального журналиста, важен текст для передачи мыслей и чувств. Поэтому я постарался сделать так, чтобы вы ни на секунду не заскучали, читая очередную историю из моего путешествия. Я там даже адыгскую легенду сочинил в одной главе, между прочим 😁 И визуального наслаждения тоже должно хватить. Ловите ссылку для предзаказа на Озоне 👉 https://www.ozon.ru/product/himiya-puteshestviy-prevrashchaem-emotsii-i-fakty-v-idealnyy-marshrut-dmitriev-aleksey-3672904216/ Читай-город 👉 https://www.chitai-gorod.ru/product/himiya-puteshestviy-prevrashchaem-emocii-i-fakty-v-idealnyy-marshrut-3030380 Как видите, цена по нынешним временам абсолютно нормальная. Сейчас указана дата выхода в июне, но те, кто оформит предзаказ, получат раньше и по приятной стоимости. Для меня этот шаг очень важен. От вашей активности на предзаказе зависит многое – будущие книги и творческие проекты. И я нисколько не преувеличиваю. Еще для меня предзаказ – это ваше "спасибо" за труд, за все полезное и приятное, что вы получили в "Сэре", за то, что я не забрасываю вас рекламными постами раз в день с рекомендациями очередной фигни, и за то, чтобы "Сэр" жил дальше. Спасибо вам, дорогие подписчики!</t>
+  </si>
+  <si>
+    <t>20.03.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/9951</t>
+  </si>
+  <si>
+    <t>Самый близкий к центру филиал Музея Москвы посмотрели, а теперь самый удаленный – в Зеленограде! Кто не знает, административно это Москва. Не уверен, что поехал бы туда специально, но там живет мой друг, и одним летним днем мы направились в Музей Зеленограда. #геопозиция – 55.992258, 37.218077. Тем более само здание, где находится филиал, – местная достопримечательность. Длиннющий дом-флейта с панорамными лестницами, который, как и самарский "серп и молот", и другие дома-метафоры (помните Иваново?), надо бы смотреть с высоты птичьего полета. "Курьи ножки" дома-флейты – часть интерьера выставочного зала музея. Он вырос из краеведческого, а потому коллекция начинается издалека, с находок каменного века деревни Льялово, давшей название археологической культуре. Отличительный атрибут древнего "зеленоградца", льяловского человека IV-III веков до н.э., – яйцевидные сосуды с острым или полукруглым дном, покрытые кругом углублениями. Зачем неолитовому предку пионеров микроэлектроники такой ямочный сосуд, на сто процентов убедительной версии нет. Варили, скорее всего, но зачем эти сплошные ряды ямок? Центральное место в экспозиции музея – экспонаты, посвященные теме боев за Крюково во время Великой Отечественной. Тогда поселок, а ныне район Зеленограда. Здесь проходил рубеж обороны Москвы. И вот факт, который я, например, до музея не знал: прах в Могиле Неизвестного Солдата у кремлевской стены именно отсюда, из Зеленограда. Незадолго до возведения мемориального комплекса в 1966 году рядом с совсем юным тогда городом-спутником столицы нашли братскую могилу. Год бы еще и юбилейным – 25 лет битвы под Москвой, важнейшей для хода войны. Так именно зеленоградский прах оказался у Кремля, а на открытии мемориала в почетный караул встали зеленоградские пионеры. В советское время Зеленоград активно рос и развивался. Но дома строили в 60-е не выше четырех этажей. Оказывается, опытным путем архитекторы определили, что среднестатистическое дерево растет в этих краях как раз до 4 этажа. Город не нарушил верховенство природы. Но та особенность генплана уже давно не актуальна для Зеленограда. СЭР С ГОРЫ: Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10917</t>
+  </si>
+  <si>
+    <t>Мне не дают написать пост. Извините 😄</t>
+  </si>
+  <si>
+    <t>19.09.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10912</t>
+  </si>
+  <si>
+    <t>Традиционный субботний #сэрбор из региональных турновостей. Сразу в трех аэропортах открылись новые терминалы: в Оренбурге, Барнауле и Пскове. В Забайкальское крае открыли две новые экотропы: "Ундугун" вокруг озера Большой Ундугун и "Кресловая гора" по склону горного массива. На Эльбрусе 26-27 сентября пройдет фестиваль экотуризма "Чистая гора". Участники отправятся на уборку территорий от берегов реки Баксан и поляны Азау (2350 м) до станции "Мир" (3500 м). В Касимове (Рязанская область) открылся музей "От глины до фарфора".</t>
+  </si>
+  <si>
+    <t>18.09.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10905</t>
+  </si>
+  <si>
+    <t>Если приезжать в Царицыно раз в полгода-год, то можно на полдня минимум пропасть. Потому что билеты комплексные, и вроде планировал на одну выставку, но дай-ка загляну на вторую, на третью, на четвертую... Сейчас в музее-заповеднике такой, знаете, достаточно народный состав временных экспозиций. Вдобавок к наивному искусству в Хлебном доме показывают белорусские маляванки – расписные настенные ковры. Или маляваныя дываны. Переход от одной выставки к другой получился максимально органичным. Народ украшал жизнь в родных стенах как мог. И необязательно цветами или красивыми животными. У Татьяны Ядевич к примеру маляванки отсылают к знаменитому земляку – Марку Шагалу. А в Большом дворце (на улицу при этом даже не надо выходить) масштабная ода Русскому Северу – выставка "Свобода и глушь. От Кенозерья до Поморья". В таком объеме и так стильно, что подобного нет на самом Кенозере. Но это пока. В следующем году там откроют большой музей с коллекцией небес. Напомню, я был в разных уголках Архангельской области в прошлом году во время путешествия по Русскому Северу, которому посвятил большую серию: https://t.me/sir_s_gory/7912. И сейчас, в музее "Царицыно", заностальгировал. Здесь тоже народное. Свой северный художественный язык с особенностями, выраженными в культовой живописи, в быту, в одежде, в резных изделиях. Которые, кстати, была привычка подписывать, включая функционал и обстоятельства. Говорили "не клеймёна вещь что не своя". Поэтому на стуле для самовара вырезано "стул для самовара". Заходите и, может, вдохновитесь на очное знакомство с Русским Севером. Я, кстати, в этом году туда собираюсь еще два раза. #мосгорсэр</t>
+  </si>
+  <si>
+    <t>17.09.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10895</t>
+  </si>
+  <si>
+    <t>Часто ли вы видите на художественных выставках, что большинство посетителей ходят с улыбками? Думаю, нет. Этим летом в музее-заповеднике "Царицыно" представили проект "Ненаивное наивное" с сотнями работ народных художников-самоучек. Вроде бы по-настоящему наивные, немного несуразные, технически несовершенные, но очень эмоциональные. Высказываться хотят все. Выплескивать наружу чувства так, как кажется правильным. И те, у кого не получилось (или кому не захотелось) получить художественное образование. Многие представители наива, впрочем, все-таки обучались. Своеобразно – по переписке! Например, Павел Леонов (его картина на фото 1) окончил ЗНУИ – Заочный народный университет искусств. Работает, кстати, до сих пор. Несмотря на довольно странный, казалось бы, формат для искусства, там удавалось и удается сохранять индивидуальный подход. Чтобы у каждого проявился стиль. Художники наива совершенно точно не стесняются выражения чувств. А они подчас раскрываются даже более полно, чем у "взрослых" мастеров. Взгляните на "Пробуждение России" Кати Медведевой на втором фото. Мальчик Христос помогает деве России подняться. Подпись "В честь 100-летия со дня рождения Никиты Сергеевича Хрущева" читается как сарказм. Вдохновение самоучки ищут там, где есть возможность. Алексей Пичугин работал сельским учителем и хорошо был знаком с классикой живописи. Вот и взял ее за основу для своих резных работ из дерева. В этом же зале подражателей особенно много улыбок при взгляде на копии "Аленушки" Васнецова и "Всадницы" Брюллова. Отдельный зал посвящен религиозной теме. В нем обращает на себя внимание огромный макет храма, при создании которого в ход пошло всё, что было под рукой, включая стреляные гильзы и консервные банки. Свои "звезды" были и у наивного искусства. Имя Нико Пиросмани знакомо, пожалуй, многим. И он тоже есть в царицынской коллекции. Если хочешь творить – твори. Главное, пожалуй, вдохновение, которое можно получить на выставке. Куда я советую заглянуть до или после неизменно приятных прогулок по местному парку. Экспозиция работает в Хлебном доме до 7 февраля. Попасть можно через общий входной павильон здесь: #геопозиция – 55.615543, 37.683851.</t>
+  </si>
+  <si>
+    <t>16.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/sir_s_gory/10886</t>
+  </si>
+  <si>
+    <t>На выставках современного искусства очень любопытно наблюдать за посетителями. Одни стоят в очереди к картине, потому что "ой, это же Пикассо, сфоткай меня!" Другие задерживаются у инсталляции кубинца Агилеры, обсуждая, как борьбу за свободу показывает сточенный в камень, но не поменявший позицию кулак.  И то, и другое нормально. Первым, вероятно, близок подход одного из основателей поп-арта Энди Уорхола, который говорил: "Зарабатывать деньги – это искусство, работать – это искусство, а хороший бизнес – это лучшее искусство". Я – за другое, за то, чтобы искусство вызывало эмоцию. Или декларировало манифест, высказывание. В этом смысле да, Уорхолу сотоварищи надо отдать должное – они стерли границы между массовым и элитарным, превратив свое творчество в гимн капитализму.   Для широкой аудитории, для далеких от искусствоведения посетителей, новая выставка в "Зиларте", на мой взгляд, дает пространство для подобных рассуждений: ощутить и холодное, и горячее. Как под контрастным душем проходить между залами от "да так все смогут" до эмоционально глубокого восприятия. В "Зиларт" привезли значительную часть собрания современного искусства Петера и Ирене Людвиг из Русского музея. Немецкие коллекционеры преподнесли в дар в 1994-м поистине звездную коллекцию, которая в столь масштабном виде в Москве впервые.  После пугающе запутанных неоэкспрессионистов переходишь к "Саду" Кабакова и как отдушину читаешь выдуманный коментарий к инсталляции: ...По поводу этой картины я вспоминаю известный рассказ одного отца. Он смотрит на белый лист, который показывает ему его ребенок, и спрашивает, что это означает? "Это корова, которая щиплет траву". "А где же трава и корова?" "Корова съела траву и ушла.  Потом ироничный холст Сергея Мироненко, где два эксперта сидят перед пустой картиной с надписью "Conceptual Art", может удачно попасть в настроение после Уорхола и Баскии. Что приятно – и это удается далеко не каждой выставке современного искусства, – свой объем впечатлений получит гость с почти любым багажом.  Ощущение от выставки, по-моему, шикарно иллюстрирует один экспонат, который в тени других маэстро легко пропустить – работа Николая Овчинникова "Между книгой и картиной – Каспар Давид Фридрих" (на последнем фото). Любую картину можно "прочитать" на разных уровнях глубины, даже если "открыть книгу".    Русский музей будет гостить в "Зиларте" до 7 февраля. Кстати, советую заодно заглянуть на другой этаж на экспозицию с африканским искусством (писал о нем здесь: https://t.me/sir_s_gory/9787). Возможно, ощутите довольно необычную перекличку современного и первобытного. #мосгорсэр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1922,62 +3416,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H171"/>
+  <dimension ref="A1:H337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3586.267" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4245.678" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -6297,50 +7791,2872 @@
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>37152</v>
       </c>
       <c r="B171" t="s">
         <v>512</v>
       </c>
       <c r="C171" t="s">
         <v>513</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E171">
         <v>1799</v>
       </c>
       <c r="F171">
         <v>1</v>
       </c>
       <c r="G171">
         <v>70</v>
       </c>
       <c r="H171">
         <v>32</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>103883</v>
+      </c>
+      <c r="B172" t="s">
+        <v>515</v>
+      </c>
+      <c r="C172" t="s">
+        <v>516</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E172">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>103884</v>
+      </c>
+      <c r="B173" t="s">
+        <v>518</v>
+      </c>
+      <c r="C173" t="s">
+        <v>519</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E173">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>103885</v>
+      </c>
+      <c r="B174" t="s">
+        <v>521</v>
+      </c>
+      <c r="C174" t="s">
+        <v>522</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E174">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>103886</v>
+      </c>
+      <c r="B175" t="s">
+        <v>524</v>
+      </c>
+      <c r="C175" t="s">
+        <v>525</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E175">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>103887</v>
+      </c>
+      <c r="B176" t="s">
+        <v>527</v>
+      </c>
+      <c r="C176" t="s">
+        <v>528</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E176">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>103888</v>
+      </c>
+      <c r="B177" t="s">
+        <v>530</v>
+      </c>
+      <c r="C177" t="s">
+        <v>531</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E177">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>103889</v>
+      </c>
+      <c r="B178" t="s">
+        <v>533</v>
+      </c>
+      <c r="C178" t="s">
+        <v>534</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E178">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>103890</v>
+      </c>
+      <c r="B179" t="s">
+        <v>536</v>
+      </c>
+      <c r="C179" t="s">
+        <v>537</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E179">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>103891</v>
+      </c>
+      <c r="B180" t="s">
+        <v>539</v>
+      </c>
+      <c r="C180" t="s">
+        <v>540</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E180">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>103892</v>
+      </c>
+      <c r="B181" t="s">
+        <v>542</v>
+      </c>
+      <c r="C181" t="s">
+        <v>543</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E181">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>103893</v>
+      </c>
+      <c r="B182" t="s">
+        <v>545</v>
+      </c>
+      <c r="C182" t="s">
+        <v>546</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E182">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>103894</v>
+      </c>
+      <c r="B183" t="s">
+        <v>548</v>
+      </c>
+      <c r="C183" t="s">
+        <v>549</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E183">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>103895</v>
+      </c>
+      <c r="B184" t="s">
+        <v>551</v>
+      </c>
+      <c r="C184" t="s">
+        <v>552</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E184">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>103896</v>
+      </c>
+      <c r="B185" t="s">
+        <v>554</v>
+      </c>
+      <c r="C185" t="s">
+        <v>555</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E185">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>103897</v>
+      </c>
+      <c r="B186" t="s">
+        <v>557</v>
+      </c>
+      <c r="C186" t="s">
+        <v>558</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E186">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>103898</v>
+      </c>
+      <c r="B187" t="s">
+        <v>560</v>
+      </c>
+      <c r="C187" t="s">
+        <v>561</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E187">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>103899</v>
+      </c>
+      <c r="B188" t="s">
+        <v>563</v>
+      </c>
+      <c r="C188" t="s">
+        <v>564</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E188">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>103900</v>
+      </c>
+      <c r="B189" t="s">
+        <v>566</v>
+      </c>
+      <c r="C189" t="s">
+        <v>567</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E189">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>103901</v>
+      </c>
+      <c r="B190" t="s">
+        <v>569</v>
+      </c>
+      <c r="C190" t="s">
+        <v>570</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="E190">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>103902</v>
+      </c>
+      <c r="B191" t="s">
+        <v>572</v>
+      </c>
+      <c r="C191" t="s">
+        <v>573</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="E191">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>103903</v>
+      </c>
+      <c r="B192" t="s">
+        <v>575</v>
+      </c>
+      <c r="C192" t="s">
+        <v>576</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E192">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>103904</v>
+      </c>
+      <c r="B193" t="s">
+        <v>578</v>
+      </c>
+      <c r="C193" t="s">
+        <v>579</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="E193">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>103905</v>
+      </c>
+      <c r="B194" t="s">
+        <v>581</v>
+      </c>
+      <c r="C194" t="s">
+        <v>582</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E194">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>103906</v>
+      </c>
+      <c r="B195" t="s">
+        <v>584</v>
+      </c>
+      <c r="C195" t="s">
+        <v>585</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="E195">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>103907</v>
+      </c>
+      <c r="B196" t="s">
+        <v>587</v>
+      </c>
+      <c r="C196" t="s">
+        <v>588</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="E196">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>103908</v>
+      </c>
+      <c r="B197" t="s">
+        <v>590</v>
+      </c>
+      <c r="C197" t="s">
+        <v>591</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="E197">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>103909</v>
+      </c>
+      <c r="B198" t="s">
+        <v>593</v>
+      </c>
+      <c r="C198" t="s">
+        <v>594</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="E198">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>103910</v>
+      </c>
+      <c r="B199" t="s">
+        <v>596</v>
+      </c>
+      <c r="C199" t="s">
+        <v>597</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="E199">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>103911</v>
+      </c>
+      <c r="B200" t="s">
+        <v>599</v>
+      </c>
+      <c r="C200" t="s">
+        <v>600</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E200">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>103912</v>
+      </c>
+      <c r="B201" t="s">
+        <v>602</v>
+      </c>
+      <c r="C201" t="s">
+        <v>603</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="E201">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>103913</v>
+      </c>
+      <c r="B202" t="s">
+        <v>605</v>
+      </c>
+      <c r="C202" t="s">
+        <v>606</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="E202">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>103914</v>
+      </c>
+      <c r="B203" t="s">
+        <v>608</v>
+      </c>
+      <c r="C203" t="s">
+        <v>609</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="E203">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>103915</v>
+      </c>
+      <c r="B204" t="s">
+        <v>611</v>
+      </c>
+      <c r="C204" t="s">
+        <v>612</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E204">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>103916</v>
+      </c>
+      <c r="B205" t="s">
+        <v>614</v>
+      </c>
+      <c r="C205" t="s">
+        <v>615</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E205">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>103917</v>
+      </c>
+      <c r="B206" t="s">
+        <v>617</v>
+      </c>
+      <c r="C206" t="s">
+        <v>618</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="E206">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>103918</v>
+      </c>
+      <c r="B207" t="s">
+        <v>620</v>
+      </c>
+      <c r="C207" t="s">
+        <v>621</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="E207">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>103919</v>
+      </c>
+      <c r="B208" t="s">
+        <v>623</v>
+      </c>
+      <c r="C208" t="s">
+        <v>624</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="E208">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>103920</v>
+      </c>
+      <c r="B209" t="s">
+        <v>626</v>
+      </c>
+      <c r="C209" t="s">
+        <v>627</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E209">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>103921</v>
+      </c>
+      <c r="B210" t="s">
+        <v>629</v>
+      </c>
+      <c r="C210" t="s">
+        <v>630</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="E210">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>103922</v>
+      </c>
+      <c r="B211" t="s">
+        <v>632</v>
+      </c>
+      <c r="C211" t="s">
+        <v>633</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="E211">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>103923</v>
+      </c>
+      <c r="B212" t="s">
+        <v>635</v>
+      </c>
+      <c r="C212" t="s">
+        <v>636</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="E212">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>103924</v>
+      </c>
+      <c r="B213" t="s">
+        <v>638</v>
+      </c>
+      <c r="C213" t="s">
+        <v>639</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E213">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>103925</v>
+      </c>
+      <c r="B214" t="s">
+        <v>641</v>
+      </c>
+      <c r="C214" t="s">
+        <v>642</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E214">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>103926</v>
+      </c>
+      <c r="B215" t="s">
+        <v>644</v>
+      </c>
+      <c r="C215" t="s">
+        <v>645</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E215">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>103927</v>
+      </c>
+      <c r="B216" t="s">
+        <v>647</v>
+      </c>
+      <c r="C216" t="s">
+        <v>648</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="E216">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>103928</v>
+      </c>
+      <c r="B217" t="s">
+        <v>650</v>
+      </c>
+      <c r="C217" t="s">
+        <v>651</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E217">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>103929</v>
+      </c>
+      <c r="B218" t="s">
+        <v>653</v>
+      </c>
+      <c r="C218" t="s">
+        <v>654</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="E218">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>103930</v>
+      </c>
+      <c r="B219" t="s">
+        <v>656</v>
+      </c>
+      <c r="C219" t="s">
+        <v>657</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="E219">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>103931</v>
+      </c>
+      <c r="B220" t="s">
+        <v>659</v>
+      </c>
+      <c r="C220" t="s">
+        <v>660</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E220">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>103932</v>
+      </c>
+      <c r="B221" t="s">
+        <v>662</v>
+      </c>
+      <c r="C221" t="s">
+        <v>663</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="E221">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>103933</v>
+      </c>
+      <c r="B222" t="s">
+        <v>665</v>
+      </c>
+      <c r="C222" t="s">
+        <v>666</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E222">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>103934</v>
+      </c>
+      <c r="B223" t="s">
+        <v>668</v>
+      </c>
+      <c r="C223" t="s">
+        <v>669</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>103935</v>
+      </c>
+      <c r="B224" t="s">
+        <v>671</v>
+      </c>
+      <c r="C224" t="s">
+        <v>672</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E224">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>103936</v>
+      </c>
+      <c r="B225" t="s">
+        <v>674</v>
+      </c>
+      <c r="C225" t="s">
+        <v>675</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>103937</v>
+      </c>
+      <c r="B226" t="s">
+        <v>677</v>
+      </c>
+      <c r="C226" t="s">
+        <v>678</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E226">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>103938</v>
+      </c>
+      <c r="B227" t="s">
+        <v>680</v>
+      </c>
+      <c r="C227" t="s">
+        <v>681</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>103939</v>
+      </c>
+      <c r="B228" t="s">
+        <v>683</v>
+      </c>
+      <c r="C228" t="s">
+        <v>684</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>103940</v>
+      </c>
+      <c r="B229" t="s">
+        <v>686</v>
+      </c>
+      <c r="C229" t="s">
+        <v>687</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>103941</v>
+      </c>
+      <c r="B230" t="s">
+        <v>689</v>
+      </c>
+      <c r="C230" t="s">
+        <v>690</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>103942</v>
+      </c>
+      <c r="B231" t="s">
+        <v>692</v>
+      </c>
+      <c r="C231" t="s">
+        <v>693</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>103943</v>
+      </c>
+      <c r="B232" t="s">
+        <v>695</v>
+      </c>
+      <c r="C232" t="s">
+        <v>696</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>103944</v>
+      </c>
+      <c r="B233" t="s">
+        <v>698</v>
+      </c>
+      <c r="C233" t="s">
+        <v>699</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>103945</v>
+      </c>
+      <c r="B234" t="s">
+        <v>701</v>
+      </c>
+      <c r="C234" t="s">
+        <v>702</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>103946</v>
+      </c>
+      <c r="B235" t="s">
+        <v>704</v>
+      </c>
+      <c r="C235" t="s">
+        <v>705</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>103947</v>
+      </c>
+      <c r="B236" t="s">
+        <v>707</v>
+      </c>
+      <c r="C236" t="s">
+        <v>708</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>103948</v>
+      </c>
+      <c r="B237" t="s">
+        <v>710</v>
+      </c>
+      <c r="C237" t="s">
+        <v>711</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>103949</v>
+      </c>
+      <c r="B238" t="s">
+        <v>713</v>
+      </c>
+      <c r="C238" t="s">
+        <v>714</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>103950</v>
+      </c>
+      <c r="B239" t="s">
+        <v>716</v>
+      </c>
+      <c r="C239" t="s">
+        <v>717</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>103951</v>
+      </c>
+      <c r="B240" t="s">
+        <v>719</v>
+      </c>
+      <c r="C240" t="s">
+        <v>720</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>103952</v>
+      </c>
+      <c r="B241" t="s">
+        <v>722</v>
+      </c>
+      <c r="C241" t="s">
+        <v>723</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>103953</v>
+      </c>
+      <c r="B242" t="s">
+        <v>725</v>
+      </c>
+      <c r="C242" t="s">
+        <v>726</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>103954</v>
+      </c>
+      <c r="B243" t="s">
+        <v>728</v>
+      </c>
+      <c r="C243" t="s">
+        <v>729</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>103955</v>
+      </c>
+      <c r="B244" t="s">
+        <v>731</v>
+      </c>
+      <c r="C244" t="s">
+        <v>732</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>103956</v>
+      </c>
+      <c r="B245" t="s">
+        <v>734</v>
+      </c>
+      <c r="C245" t="s">
+        <v>735</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>103957</v>
+      </c>
+      <c r="B246" t="s">
+        <v>737</v>
+      </c>
+      <c r="C246" t="s">
+        <v>738</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E246">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>103958</v>
+      </c>
+      <c r="B247" t="s">
+        <v>740</v>
+      </c>
+      <c r="C247" t="s">
+        <v>741</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E247">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>103959</v>
+      </c>
+      <c r="B248" t="s">
+        <v>743</v>
+      </c>
+      <c r="C248" t="s">
+        <v>744</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E248">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>103960</v>
+      </c>
+      <c r="B249" t="s">
+        <v>746</v>
+      </c>
+      <c r="C249" t="s">
+        <v>747</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E249">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>103961</v>
+      </c>
+      <c r="B250" t="s">
+        <v>749</v>
+      </c>
+      <c r="C250" t="s">
+        <v>750</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E250">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>103962</v>
+      </c>
+      <c r="B251" t="s">
+        <v>752</v>
+      </c>
+      <c r="C251" t="s">
+        <v>753</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E251">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>103963</v>
+      </c>
+      <c r="B252" t="s">
+        <v>755</v>
+      </c>
+      <c r="C252" t="s">
+        <v>756</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E252">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>103964</v>
+      </c>
+      <c r="B253" t="s">
+        <v>758</v>
+      </c>
+      <c r="C253" t="s">
+        <v>759</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E253">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>103965</v>
+      </c>
+      <c r="B254" t="s">
+        <v>761</v>
+      </c>
+      <c r="C254" t="s">
+        <v>762</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E254">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>103966</v>
+      </c>
+      <c r="B255" t="s">
+        <v>764</v>
+      </c>
+      <c r="C255" t="s">
+        <v>765</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E255">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>103967</v>
+      </c>
+      <c r="B256" t="s">
+        <v>767</v>
+      </c>
+      <c r="C256" t="s">
+        <v>768</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E256">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>103968</v>
+      </c>
+      <c r="B257" t="s">
+        <v>770</v>
+      </c>
+      <c r="C257" t="s">
+        <v>771</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E257">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>103969</v>
+      </c>
+      <c r="B258" t="s">
+        <v>773</v>
+      </c>
+      <c r="C258" t="s">
+        <v>774</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E258">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>103970</v>
+      </c>
+      <c r="B259" t="s">
+        <v>776</v>
+      </c>
+      <c r="C259" t="s">
+        <v>777</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E259">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>103971</v>
+      </c>
+      <c r="B260" t="s">
+        <v>779</v>
+      </c>
+      <c r="C260" t="s">
+        <v>780</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E260">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>103972</v>
+      </c>
+      <c r="B261" t="s">
+        <v>782</v>
+      </c>
+      <c r="C261" t="s">
+        <v>783</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E261">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>103973</v>
+      </c>
+      <c r="B262" t="s">
+        <v>785</v>
+      </c>
+      <c r="C262" t="s">
+        <v>786</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E262">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>103974</v>
+      </c>
+      <c r="B263" t="s">
+        <v>788</v>
+      </c>
+      <c r="C263" t="s">
+        <v>789</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E263">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>103975</v>
+      </c>
+      <c r="B264" t="s">
+        <v>791</v>
+      </c>
+      <c r="C264" t="s">
+        <v>792</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E264">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>103976</v>
+      </c>
+      <c r="B265" t="s">
+        <v>794</v>
+      </c>
+      <c r="C265" t="s">
+        <v>795</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E265">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>103977</v>
+      </c>
+      <c r="B266" t="s">
+        <v>797</v>
+      </c>
+      <c r="C266" t="s">
+        <v>798</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E266">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>103978</v>
+      </c>
+      <c r="B267" t="s">
+        <v>800</v>
+      </c>
+      <c r="C267" t="s">
+        <v>801</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E267">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>103979</v>
+      </c>
+      <c r="B268" t="s">
+        <v>803</v>
+      </c>
+      <c r="C268" t="s">
+        <v>804</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E268">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>103980</v>
+      </c>
+      <c r="B269" t="s">
+        <v>806</v>
+      </c>
+      <c r="C269" t="s">
+        <v>807</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E269">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>103981</v>
+      </c>
+      <c r="B270" t="s">
+        <v>809</v>
+      </c>
+      <c r="C270" t="s">
+        <v>810</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E270">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>103982</v>
+      </c>
+      <c r="B271" t="s">
+        <v>812</v>
+      </c>
+      <c r="C271" t="s">
+        <v>813</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E271">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>103983</v>
+      </c>
+      <c r="B272" t="s">
+        <v>815</v>
+      </c>
+      <c r="C272" t="s">
+        <v>816</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E272">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>103984</v>
+      </c>
+      <c r="B273" t="s">
+        <v>818</v>
+      </c>
+      <c r="C273" t="s">
+        <v>819</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E273">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>103985</v>
+      </c>
+      <c r="B274" t="s">
+        <v>821</v>
+      </c>
+      <c r="C274" t="s">
+        <v>822</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E274">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>103986</v>
+      </c>
+      <c r="B275" t="s">
+        <v>824</v>
+      </c>
+      <c r="C275" t="s">
+        <v>825</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E275">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>103987</v>
+      </c>
+      <c r="B276" t="s">
+        <v>827</v>
+      </c>
+      <c r="C276" t="s">
+        <v>828</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E276">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>103988</v>
+      </c>
+      <c r="B277" t="s">
+        <v>830</v>
+      </c>
+      <c r="C277" t="s">
+        <v>831</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E277">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>103989</v>
+      </c>
+      <c r="B278" t="s">
+        <v>833</v>
+      </c>
+      <c r="C278" t="s">
+        <v>834</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E278">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>103990</v>
+      </c>
+      <c r="B279" t="s">
+        <v>836</v>
+      </c>
+      <c r="C279" t="s">
+        <v>837</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E279">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>103991</v>
+      </c>
+      <c r="B280" t="s">
+        <v>839</v>
+      </c>
+      <c r="C280" t="s">
+        <v>840</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E280">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>103992</v>
+      </c>
+      <c r="B281" t="s">
+        <v>842</v>
+      </c>
+      <c r="C281" t="s">
+        <v>843</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E281">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>103993</v>
+      </c>
+      <c r="B282" t="s">
+        <v>845</v>
+      </c>
+      <c r="C282" t="s">
+        <v>846</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E282">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>103994</v>
+      </c>
+      <c r="B283" t="s">
+        <v>848</v>
+      </c>
+      <c r="C283" t="s">
+        <v>849</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E283">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>103995</v>
+      </c>
+      <c r="B284" t="s">
+        <v>851</v>
+      </c>
+      <c r="C284" t="s">
+        <v>852</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E284">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>103996</v>
+      </c>
+      <c r="B285" t="s">
+        <v>854</v>
+      </c>
+      <c r="C285" t="s">
+        <v>855</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E285">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>103997</v>
+      </c>
+      <c r="B286" t="s">
+        <v>857</v>
+      </c>
+      <c r="C286" t="s">
+        <v>858</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E286">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>103998</v>
+      </c>
+      <c r="B287" t="s">
+        <v>860</v>
+      </c>
+      <c r="C287" t="s">
+        <v>861</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E287">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>103999</v>
+      </c>
+      <c r="B288" t="s">
+        <v>863</v>
+      </c>
+      <c r="C288" t="s">
+        <v>864</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E288">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>104000</v>
+      </c>
+      <c r="B289" t="s">
+        <v>866</v>
+      </c>
+      <c r="C289" t="s">
+        <v>867</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E289">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>104001</v>
+      </c>
+      <c r="B290" t="s">
+        <v>869</v>
+      </c>
+      <c r="C290" t="s">
+        <v>870</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E290">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>104002</v>
+      </c>
+      <c r="B291" t="s">
+        <v>872</v>
+      </c>
+      <c r="C291" t="s">
+        <v>873</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E291">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>104003</v>
+      </c>
+      <c r="B292" t="s">
+        <v>875</v>
+      </c>
+      <c r="C292" t="s">
+        <v>876</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E292">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>104004</v>
+      </c>
+      <c r="B293" t="s">
+        <v>878</v>
+      </c>
+      <c r="C293" t="s">
+        <v>879</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E293">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>104005</v>
+      </c>
+      <c r="B294" t="s">
+        <v>881</v>
+      </c>
+      <c r="C294" t="s">
+        <v>882</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E294">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>104006</v>
+      </c>
+      <c r="B295" t="s">
+        <v>884</v>
+      </c>
+      <c r="C295" t="s">
+        <v>885</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E295">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>104007</v>
+      </c>
+      <c r="B296" t="s">
+        <v>887</v>
+      </c>
+      <c r="C296" t="s">
+        <v>888</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E296">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>104008</v>
+      </c>
+      <c r="B297" t="s">
+        <v>890</v>
+      </c>
+      <c r="C297" t="s">
+        <v>891</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E297">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>104009</v>
+      </c>
+      <c r="B298" t="s">
+        <v>893</v>
+      </c>
+      <c r="C298" t="s">
+        <v>894</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E298">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>104010</v>
+      </c>
+      <c r="B299" t="s">
+        <v>896</v>
+      </c>
+      <c r="C299" t="s">
+        <v>897</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E299">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>104011</v>
+      </c>
+      <c r="B300" t="s">
+        <v>899</v>
+      </c>
+      <c r="C300" t="s">
+        <v>900</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E300">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>104012</v>
+      </c>
+      <c r="B301" t="s">
+        <v>902</v>
+      </c>
+      <c r="C301" t="s">
+        <v>903</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E301">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>104013</v>
+      </c>
+      <c r="B302" t="s">
+        <v>905</v>
+      </c>
+      <c r="C302" t="s">
+        <v>906</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E302">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>104014</v>
+      </c>
+      <c r="B303" t="s">
+        <v>908</v>
+      </c>
+      <c r="C303" t="s">
+        <v>909</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E303">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>104015</v>
+      </c>
+      <c r="B304" t="s">
+        <v>911</v>
+      </c>
+      <c r="C304" t="s">
+        <v>912</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E304">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>104016</v>
+      </c>
+      <c r="B305" t="s">
+        <v>914</v>
+      </c>
+      <c r="C305" t="s">
+        <v>915</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E305">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>104017</v>
+      </c>
+      <c r="B306" t="s">
+        <v>917</v>
+      </c>
+      <c r="C306" t="s">
+        <v>918</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E306">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>104018</v>
+      </c>
+      <c r="B307" t="s">
+        <v>920</v>
+      </c>
+      <c r="C307" t="s">
+        <v>921</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E307">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>104019</v>
+      </c>
+      <c r="B308" t="s">
+        <v>923</v>
+      </c>
+      <c r="C308" t="s">
+        <v>924</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E308">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>104020</v>
+      </c>
+      <c r="B309" t="s">
+        <v>926</v>
+      </c>
+      <c r="C309" t="s">
+        <v>927</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E309">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>104021</v>
+      </c>
+      <c r="B310" t="s">
+        <v>929</v>
+      </c>
+      <c r="C310" t="s">
+        <v>930</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E310">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>104022</v>
+      </c>
+      <c r="B311" t="s">
+        <v>932</v>
+      </c>
+      <c r="C311" t="s">
+        <v>933</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E311">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>104023</v>
+      </c>
+      <c r="B312" t="s">
+        <v>935</v>
+      </c>
+      <c r="C312" t="s">
+        <v>936</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E312">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>104024</v>
+      </c>
+      <c r="B313" t="s">
+        <v>938</v>
+      </c>
+      <c r="C313" t="s">
+        <v>939</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E313">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>104025</v>
+      </c>
+      <c r="B314" t="s">
+        <v>941</v>
+      </c>
+      <c r="C314" t="s">
+        <v>942</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E314">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>104026</v>
+      </c>
+      <c r="B315" t="s">
+        <v>944</v>
+      </c>
+      <c r="C315" t="s">
+        <v>945</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E315">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>104027</v>
+      </c>
+      <c r="B316" t="s">
+        <v>947</v>
+      </c>
+      <c r="C316" t="s">
+        <v>948</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E316">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>104028</v>
+      </c>
+      <c r="B317" t="s">
+        <v>950</v>
+      </c>
+      <c r="C317" t="s">
+        <v>951</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E317">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>104029</v>
+      </c>
+      <c r="B318" t="s">
+        <v>953</v>
+      </c>
+      <c r="C318" t="s">
+        <v>954</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E318">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>104030</v>
+      </c>
+      <c r="B319" t="s">
+        <v>956</v>
+      </c>
+      <c r="C319" t="s">
+        <v>957</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E319">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>104031</v>
+      </c>
+      <c r="B320" t="s">
+        <v>959</v>
+      </c>
+      <c r="C320" t="s">
+        <v>960</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E320">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>104032</v>
+      </c>
+      <c r="B321" t="s">
+        <v>962</v>
+      </c>
+      <c r="C321" t="s">
+        <v>963</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E321">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>104033</v>
+      </c>
+      <c r="B322" t="s">
+        <v>965</v>
+      </c>
+      <c r="C322" t="s">
+        <v>966</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E322">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>104034</v>
+      </c>
+      <c r="B323" t="s">
+        <v>968</v>
+      </c>
+      <c r="C323" t="s">
+        <v>969</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E323">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>104035</v>
+      </c>
+      <c r="B324" t="s">
+        <v>971</v>
+      </c>
+      <c r="C324" t="s">
+        <v>972</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E324">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>104036</v>
+      </c>
+      <c r="B325" t="s">
+        <v>974</v>
+      </c>
+      <c r="C325" t="s">
+        <v>975</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E325">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>104037</v>
+      </c>
+      <c r="B326" t="s">
+        <v>977</v>
+      </c>
+      <c r="C326" t="s">
+        <v>978</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E326">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>104038</v>
+      </c>
+      <c r="B327" t="s">
+        <v>980</v>
+      </c>
+      <c r="C327" t="s">
+        <v>981</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E327">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>104039</v>
+      </c>
+      <c r="B328" t="s">
+        <v>983</v>
+      </c>
+      <c r="C328" t="s">
+        <v>984</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E328">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>104040</v>
+      </c>
+      <c r="B329" t="s">
+        <v>986</v>
+      </c>
+      <c r="C329" t="s">
+        <v>987</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E329">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>104041</v>
+      </c>
+      <c r="B330" t="s">
+        <v>989</v>
+      </c>
+      <c r="C330" t="s">
+        <v>990</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E330">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>104042</v>
+      </c>
+      <c r="B331" t="s">
+        <v>992</v>
+      </c>
+      <c r="C331" t="s">
+        <v>993</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E331">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>104043</v>
+      </c>
+      <c r="B332" t="s">
+        <v>995</v>
+      </c>
+      <c r="C332" t="s">
+        <v>996</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E332">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>124933</v>
+      </c>
+      <c r="B333" t="s">
+        <v>998</v>
+      </c>
+      <c r="C333" t="s">
+        <v>999</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E333">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>124934</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E334">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>124935</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E335">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>124936</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E336">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>124937</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E337">
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">