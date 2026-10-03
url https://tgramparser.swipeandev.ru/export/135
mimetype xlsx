--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1606">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2016,50 +2016,2864 @@
     <t>13.06.25 16:06</t>
   </si>
   <si>
     <t>t.me/vokrug_pitera/7386</t>
   </si>
   <si>
     <t>Экскурсия «Императорская ферма» Историческая ферма, построенная по указу Александра I в 1818-1828 годах, с 19 апреля 2025 снова открыта для прогулок и фотосессий. На экскурсии вы увидите старинные коровники, каретный сарай и Домик Высочайшего присутствия, где отдыхала царская семья. Завершает экскурсию встреча с орловскими рысаками – самой популярной породой лошадей в России. Кто уже успел посетить? Ждем ваши фото в комментариях. 💰 от 400 ₽, билеты 🗓 Сб-Вс 12:00 (посещение фермы возможно только в составе экскурсии) 📍 Пушкин, территория Фермский парк, литБ #экскурсия #животные Подпишись на Вокруг Питера</t>
   </si>
   <si>
     <t>13.06.25 05:15</t>
   </si>
   <si>
     <t>t.me/vokrug_pitera/7383</t>
   </si>
   <si>
     <t>Самый старый жилой дом 🏠 Дом Горожанина признан самым старым каменным домом в России, хотя точных подтверждений этому нет. Это одна из четырёх уцелевших частных «крепостей» XIV–XVII веков, которые можно увидеть только в Выборге. В нем до сих пор живут люди, представляете? Хотели бы переночевать в нем? 📍 Выборг, Крепостная ул., 13А #локация Подпишись на Вокруг Питера</t>
   </si>
   <si>
     <t>12.06.25 14:40</t>
   </si>
   <si>
     <t>t.me/vokrug_pitera/7378</t>
   </si>
   <si>
     <t>В поисках древних сокровищ Палеопарк «Путилово» — место, где вы почувствуете себя настоящим палеонтологом. Здесь вы добудете древние окаменелости прямо в каменоломне — трилобиты, головоногие моллюски и другие обитатели планеты возрастом более 450 млн лет. Главное — наденьте удобную одежду и обувь, которую не страшно испачкать в погоне за доисторическими сокровищами! 🗓 Пн-Вс 11:00–20:00 💰 от 700 ₽ 📍 Путиловское сельское поселение, Путиловский карьер #природа #локация #активныйотдых Подпишись на Вокруг Питера</t>
+  </si>
+  <si>
+    <t>09.09.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11889</t>
+  </si>
+  <si>
+    <t>Водопады из А зори здесь тихие Ахинкоски это каскад из четырёх водопадов на реке Тохмайоки, где снимали знаменитую сцену купания Жени Комельковой в фильме А зори здесь тихие. Сейчас здесь оборудована экотропа с деревянными настилами, смотровыми площадками и подвесными мостами прямо над водой. Маршрут небольшой, поэтому локацию удобно совместить с поездкой в Рускеалу. А если хочется увидеть водопады с необычной стороны, в 2026 году экотропу тестируют в круглосуточном режиме. 💰 от 400 ₽ 📍 Водопады Ахинкоски, Карелия #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>08.09.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11885</t>
+  </si>
+  <si>
+    <t>Поезд сломался, и пассажиры попали в оперетту Старинная почтовая станция в Выри превратится в сцену для спектакля-оперетты На почтовой станции. По сюжету из-за поломки поезда здесь оказываются пассажиры из Петербурга конца XIX века. В программе арии, диалоги и танцевальные номера под музыку Кальмана, Легара, Штрауса и Оффенбаха в исполнении камерного оркестра AcadeMus. Спектакль пройдет под открытым небом. Гостям советуют одеться по погоде, взять пледы и зонтики, а после обещают угостить горячим безалкогольным глёгом. 🗓 12 сентября 19:00 💰 1600 ₽, билеты 📍 Большой просп., 32А, д. Выра #спектакль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>08.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11880</t>
+  </si>
+  <si>
+    <t>В старинных теплицах будут варить варенье и водить хороводы В Верхних теплицах пройдет семейный праздник Яблочный полдень. Здесь можно заглянуть в исторические оранжереи, посмотреть на старинные сорта овощей и узнать больше о царском садоводстве. В программе театрализованные представления, мастер-классы, викторина, чаепитие и авторские экскурсии по яблоневому саду. А еще прямо на празднике будут готовить необычное варенье, в том числе из яблок с морковью и лука, и дадут его попробовать. Завершит день концерт Original Jazz Experience. 🗓 12 сентября 12:00-17:00 💰 500 ₽, детям 4-14 лет 250 ₽, до 4 лет бесплатно 📍 Александровский парк, литФ А какое самое необычное варенье вы пробовали? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>07.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11877</t>
+  </si>
+  <si>
+    <t>Рыцари и конные сражения: Старую Ладогу на день вернут в Средневековье В программе конное шоу об Александре Невском, где русские дружинники сразятся с европейскими рыцарями, пешие турниры, массовые сражения, исторические реконструкции и более 20 интерактивных станций. Гостей ждут ремесленные мастер-классы, ярмарка, блюда по историческим рецептам, лекции и концерт Отавы Ё. Можно будет не только посмотреть на сражения, но и попробовать себя в роли участника средневекового мира. 🗓 12 сентября 12:00-19:00 💰 Вход свободный 📍 Урочище Победище, Старая Ладога #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>07.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11871</t>
+  </si>
+  <si>
+    <t>Монрепо распахнет ворота бесплатно Можно гулять среди гранитных скал, леса и бухт, рассматривать старинные усадебные пейзажи и заглянуть на актуальные выставки. Акция проходит только раз в месяц, поэтому это хороший повод устроить осеннюю поездку без лишних расходов. 🗓 10 сентября 9:00-20:00 📍 Парк Монрепо Попадали ли вы на бесплатные дни в Монрепо? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>06.09.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11867</t>
+  </si>
+  <si>
+    <t>Кошки от Древнего Египта до гербов Около 50 экспонатов покажут Бастет, Сехмет, Фрейю, львов и тигров в самых неожиданных образах. Здесь представлены древнеегипетские статуэтки, иконы, китайские лубки, русский лубок «Как мыши кота хоронили», европейские гравюры и редкие книги XVI века. Завершает экспозицию раздел о кошках как геральдических символах, включая впервые представленный миниатюрный герб Владимирской области со львом. 🗓 до 10 ноября 💰 от 200 ₽ 📍 Почтамтская, 14 #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>06.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11861</t>
+  </si>
+  <si>
+    <t>Самый роскошный конный клуб в Ленинградской области В деревне Хирвости находится Вента-Арена, большой конный комплекс с манежами, конюшнями, левадами и трибунами. Здесь тренируются профессиональные спортсмены, проходят соревнования, а еще можно приехать без своей лошади и заняться верховой ездой с тренером. Если кататься не хочется, можно приехать на соревнования и бесплатно посмотреть на конкур или выездку с трибун. А для обычной прогулки по территории лучше заранее уточнить возможность посещения у клуба. 💰 Пробное занятие от 4 000 ₽ 📍 Центральная ул., 62А, д. Хирвости #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>05.09.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11856</t>
+  </si>
+  <si>
+    <t>Что? Где? Когда? на берегу озера: интеллектуальный уикенд в МАРЬЕ На загородном курорте МАРЬЯ проведут выездную игру «Что? Где? Когда?» с участием знатоков телевизионного клуба Михаила Муна и Дмитрия Филиппова. Помимо игры, гостей ждут мастер-класс от знатоков, фуршет, живое выступление группы Парни выходного дня»и вечерний афтепати. Можно приехать не только на игру, но и остаться на выходные: для участников действует скидка 20% на проживание с 11 по 13 сентября. 🗓 12 сентября 17:00 💰 От 7 000 ₽, билеты 📍 т. Ягодная Вилла, 1, корп. 3 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>05.09.26 04:29</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11850</t>
+  </si>
+  <si>
+    <t>Парк, который успел побывать императорским, советским и почти забытым Приоратский парк создавали вокруг Чёрного озера и будущего Приоратского дворца, но со временем он превратился в самостоятельное пейзажное пространство с извилистыми дорожками, лесом и системой водоёмов. Здесь вас ждёт: 🔴 Чёрное и Филькино озёра, соединённые исторической гидросистемой 🔴 Приоратский дворец конца XVIII века 🔴 Искусственно сформированный рельеф вокруг Чёрного озера 🔴 Места, где когда-то работали концертная эстрада и лодочная станция 💥 Во время войны парк сильно пострадал, а сегодня его постепенно восстанавливают, включая историческую водонапорную башню. 🗓 Круглосуточно 💰 Вход свободный 📍 Гатчина, Приоратский парк #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>04.09.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11845</t>
+  </si>
+  <si>
+    <t>Здесь хранят последние вещи Пушкина В доме на Мойке находится мемориальная квартира А. С. Пушкина, где поэт провёл последние месяцы жизни. Внутри восстановлены комнаты, собраны личные вещи, рукописи и портреты, а среди реликвий есть его посмертная маска и локон волос. Одна из самых необычных деталей музея — диван, на котором умер Пушкин. Его подлинность подтвердили исследованием следов крови, сохранившихся на обивке. Рядом можно заглянуть в экспозицию «Пушкин. Жизнь и творчество» с 17 залами и более чем 100 предметами. До 20 сентября здесь также проходит выставка «Преданья русского семейства…» о семьях Ганнибалов, Пушкиных и Гончаровых. В экспозиции собрали портреты, документы и предметы, которые помогают увидеть историю поэта через его семью и окружение. 🗓️ Вт-Вс, 10:00-18:00 💰 от 300 ₽ 📍 наб. реки Мойки, 12 #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>04.09.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11843</t>
+  </si>
+  <si>
+    <t>В Калининград на выходные Если планируете поездку в Калининград, собрала красивые отели и уютные апартаменты на разный бюджет. Есть варианты в центре, рядом с достопримечательностями, с бассейном и даже собственным спа. 🗞 Отель Нега Уютный отель рядом с Музеем янтаря и Росгартенскими воротами. Завтрак уже включён, а до главных достопримечательностей можно дойти пешком. 💰 От 10 300 ₽, бронь 📍 ул. 9 Апреля, 86А 🗞 Асгард Комфортный отель в 20 минутах пешком от центра. В номерах есть мини-кухня, а рядом находятся Музей янтаря и Росгартенские ворота. 💰 От 6 014 ₽, бронь 📍 ул. 9 Апреля, 88А 🗞 Риверсайд Отель с подогреваемым открытым бассейном, хаммамом, сауной и русской баней. Территория большая и ухоженная, до центра можно дойти пешком. 💰 От 5 900 ₽, бронь 📍 Ялтинская ул., 20А/1 🗞 Видовые апартаменты Pavlov Светлые апартаменты с мини-кухней и всем необходимым для комфортного проживания. Рядом зоопарк, драмтеатр, храм Христа Спасителя и другие достопримечательности. 💰 От 5 613 ₽, бронь 📍 Уральская ул., 20 🗞 Маяк Небольшой отель с кафе, хранением багажа и всем необходимым для спокойной поездки. Рядом рынок, торговый центр и остановка электричек. 💰 От 4 800 ₽, бронь 📍 Солдатская ул., 2 🗞 Crown39 Современные апартаменты с полноценной кухней, кофемашиной и стиральной машиной. Во дворе есть детская и спортивная площадки, а рядом много заведений. 💰 От 5 052 ₽, бронь 📍 ул. Памяти Павших в Афганистане, 24 🗞 Старт Апарт-отель в тихом районе с кухней, стиральной машиной и микроволновкой в номерах. До деловой части города удобно добираться, можно остановиться с питомцем. 💰 От 4 796 ₽, бронь 📍 ул. Подполковника Емельянова, 230В 🗞 Royal Lake Тихий гостевой дом рядом с Верхним озером. Есть сад, терраса, место для пикника и мангальная зона, а поблизости удобно гулять у воды. 💰 От 4 750 ₽, бронь 📍 Береговая ул., 36 🗞 Константа Практичный отель с завтраками, хранением багажа и прачечной. Рядом можно заняться сап-сёрфингом, покататься на катамаране или отправиться на яхтенную прогулку. 💰 От 4 505 ₽, бронь 📍 Северная ул., 12 🗞 Зелёные апартаменты на Арсенальной Апартаменты с кухней, джакузи и сауной. На территории есть зона для барбекю и детская площадка, а размещение с животными возможно за дополнительную плату. 💰 От 4 500 ₽, бронь 📍 Арсенальная ул., 3 🗞 Апартаменты Городская среда Уютная зелёная студия в новом доме с закрытой территорией. До центра около 15-20 минут пешком, внутри есть всё необходимое для самостоятельного проживания. 💰 От 4 114 ₽, бронь 📍 ул. Памяти Павших в Афганистане, 24 🗞 Апартотель Лонгин Апартаменты с кухней, посудомоечной и стиральной машинами. Есть общая кухня, небольшой спортзал и бесконтактное заселение в любое время суток. 💰 От 4 000 ₽, бронь 📍 Римская ул., 33, корп. 1 🗞 Альтхоф Небольшой отель недалеко от центра с бесплатным Wi-Fi и всем необходимым в номерах. В пешей доступности находится исторический район Амалиенау. 💰 От 3 800 ₽, бронь 📍 Харьковская ул., 83 🗞 Коперник Бюджетный вариант в центре рядом с главными достопримечательностями. До Музея янтаря, Бранденбургских ворот и зоопарка можно дойти пешком. 💰 От 3 480 ₽, бронь 📍 ул. Коперника, 2 🗞 Милая квартира Светлая квартира в зелёно-розовой гамме в микрорайоне Чкаловск. Есть полноценная кухня, стиральная машина, парковка и всё необходимое для проживания. 💰 От 3 087 ₽, бронь 📍 ул. Беланова, 85 #путешествие Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>03.09.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11840</t>
+  </si>
+  <si>
+    <t>Крузенштерн, морские узлы и концерт Певцова В парке 300-летия пройдёт фестиваль «Под стягом Русской державы: Вера. Отечество. Флот.», посвящённый 220-летию завершения первой русской кругосветной экспедиции. В программе концерт Песни далёких странствий с Дмитрием Певцовым и Певцовъ-оркестром, исторический квест и интерактивные площадки. Гости смогут научиться вязать морские узлы, разбираться в навигационных картах и сигнальной азбуке, а также попробовать блюда из морского рациона и поучаствовать в мастер-классе по русской морской кухне. 🗓 5 сентября с 14:00 💰 Вход свободный 📍 Парк 300-летия Санкт-Петербурга Пойдёте на несколько часов отправиться в кругосветное путешествие вместе с Крузенштерном? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>03.09.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11834</t>
+  </si>
+  <si>
+    <t>Здесь вода бьёт из-под земли уже сотни лет Словенские ключи в Изборске выглядят почти сказочно: несколько ледяных родников собираются в один поток, который называют Рекой Жизни, и впадают прямо в Городищенское озеро. Весной ключи особенно полноводны и превращаются в небольшой каскад. А рядом начинается совсем другая история. Над озером возвышается Труворово городище, а само Городищенское озеро когда-то входило в водный путь, связывавший Изборск с Псковским озером и Балтикой. Сегодня сюда приезжают за прогулкой по долине, панорамами и той самой водой, которую по местной традиции считают особенной. 🚗 Около 300 км от Петербурга, примерно 4 часа на машине 📍 Изборск, Псковская область #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>02.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11831</t>
+  </si>
+  <si>
+    <t>Бесплатный фестиваль на два дня: чем заняться всей семьёй в Сестрорецке В программе более 20 бесплатных активностей: Город профессий, VR-путешествие, спортивные занятия, творческие мастер-классы, шоу мыльных пузырей, аквагрим и глиттер-станция. Для взрослых подготовят медицинское обследование без очередей и полезную информацию о городских возможностях и мерах поддержки. Отдельная программа предусмотрена для гостей «серебряного» возраста. 🗓 5 и 6 сентября 11:00-17:00 💰 Вход свободный 📍 Сквер Петра Великого, Сестрорецк #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>02.09.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11827</t>
+  </si>
+  <si>
+    <t>Серябкина выступит бесплатно на Дне города Мурино Мурино отметит день рождения большим праздником в ЭкоПарке. Днём здесь будут ярмарки мастеров и Воронцовский фестиваль, а вечером начнётся концертная программа с кавер-группами, световым шоу и выступлением Ольги Серябкиной. Программа: 12:00 — открытие ярмарки мастеров 14:30 — начало Воронцовского фестиваля с выступлениями самодеятельных коллективов, кавер-группы Петербургское небо и флагового шоу от объединения Гардарика 17:00 — концертная программа с участием кавер-групп KRЮKOV BAND и THE KITCHERS, а также светового шоу Джокерс 20:00 — выступление Ольги Серябкиной 🗓 5 сентября 12:00-20:00 💰 Вход свободный 📍 ЭкоПарк, Охтинская аллея, 9 Заглянете на ярмарку или останетесь до главного концерта? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>01.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11825</t>
+  </si>
+  <si>
+    <t>Дарю отдых в Harmony Hotel с завтраком на двоих Хотите сменить городской ритм на атмосферу загородного отдыха и провести время вдвоём? 🏨 Проживание в номере категории Standard. 🥐 Завтрак «шведский стол». ✨ Возможность провести время в атмосфере пятизвёздочного загородного отеля. Как принять участие? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @infopeterburg ▫️ @topobves 9 сентября мой бот выберет победителя, который получит проживание на двоих. 📍 пос. Солнечное, Приморское шоссе, 380, лит. И 🎫 Не хочешь рассчитывать на удачу? Забронировать здесь. #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>01.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11823</t>
+  </si>
+  <si>
+    <t>Пять музыкальных миров за один вечер Здесь соберутся независимые исполнительницы с совершенно разным звучанием. В лайнапе oohmy, linamari, Nika Kashevnik и хедлайнер Рушана, а пятую артистку выберут по итогам открытого конкурса. После концертов планируются DJ-сеты, афтепати и ярмарка локальных брендов. 🗓 4 сентября 18:00 💰 от 1 500 ₽, билеты 📍 ул. Некрасова, 3-5 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>01.09.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11822</t>
+  </si>
+  <si>
+    <t>🤯 2-ккв в Питере за 10 000 ₽/мес — и это не студия на окраине Николай Еськов нашел ЖК, где можно взять нормальную квартиру с первым взносом 5% и платежом 10 000 ₽/мес УСЛОВИЯ ➖ первый взнос — 5% ➖ платеж — 10 000 ₽/мес ➖ программа для всех ➖ в ЖК нет студий ➖ 15 минут до метро ➖ есть варианты с лоджией и видом на реку Внутри — дворы без машин, лобби, кладовые, паркинг, школы, сады, поликлиника и ТЦ в квартале Николай регулярно показывает в MAX новостройки Петербурга с низкими платежами, рассрочками и акциями от застройщиков 🔥 Подписывайтесь 🔥</t>
+  </si>
+  <si>
+    <t>01.09.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11819</t>
+  </si>
+  <si>
+    <t>Здесь музыка выйдет за рамки обычного концерта В Приоратском парке на берегу Филькиного озера пройдёт девятый фестиваль Дым над водой. От классики до рока. В этом году его посвятят 100-летию Александра Зацепина, поэтому знакомые мелодии из советского кино прозвучат в симфонических версиях. На большой сцене выступят Ольга Кормухина, Алексей Белов, Ярослав Сумишевский, солисты Мариинского театра и другие артисты. А вечером зрителей ждёт народное караоке с оркестром, где можно будет петь любимые песни вместе со всеми. Днём заработает отдельная семейная программа с музыкой, спектаклями и творческими активностями. Ещё можно попасть на экскурсию по недавно отреставрированной водонапорной башне, а само озеро станет частью масштабного музыкального шоу. 🗓 5 сентября 12:00-17:00 💰 Вход свободный 📍 Приоратский парк, Филькино озеро, Гатчина #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>31.08.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11815</t>
+  </si>
+  <si>
+    <t>Попасть внутрь настоящего средневекового штурма В крепости Орешек устроят исторический фестиваль ко дню её основания. На два дня остров превратится в площадку для реконструкций: можно будет увидеть штурм XVI века, оборону XVII века и сражения петровского времени. А ещё здесь будут ярмарка, кузнечные и гончарные мастер-классы, игры для детей и даже «рекрутский набор», где желающие смогут присоединиться к действию. Между реконструкциями можно исследовать саму крепость и узнать, как она пережила осады и сменила несколько эпох. 🗓 5-6 сентября с 12:00 💰 Вход 400 ₽, льготный 200 ₽. Переправа на остров оплачивается отдельно 📍 Крепость Орешек, Ореховый остров Кто готов на выходные в прошлое? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>31.08.26 04:20</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11811</t>
+  </si>
+  <si>
+    <t>В бывшем ломбарде Выборга открылось стильное кафе В историческом здании городского ломбарда 1931 года работает кафе Ульберг. Его спроектировал финский архитектор Уно Ульберг, один из главных представителей выборгского функционализма. Внутри сохранилась атмосфера эпохи: большие окна, открытая планировка, чертежи здания и стол, посвящённый архитектору. Здесь можно выпить кофе, взять пирожки, купить открытку и поставить на неё специальный штамп. 🕐 Пн-Вс 10:00-19:00 📍 Выборг, Выборгская ул., 4 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>30.08.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11808</t>
+  </si>
+  <si>
+    <t>На один день вернёмся в детство в Александрию В Александрии пройдёт семейный фестиваль Открывая Александрию, посвящённый 200-летию дворцово-паркового ансамбля. Здесь можно будет увидеть карнавальное шествие, послушать оркестр и хоры, заглянуть на кукольные спектакли и поучаствовать в играх. На территории также появятся тематические павильоны о знаменитых дачниках, пройдут мастер-классы, мини-лекции, книжные презентации и встречи с садовниками и зоологами. Можно совместить развлечения с прогулкой и экскурсиями по музеям. 🗓 5-6 сентября с 11:00 💰 Вход в парк 400 ₽, детям до 18 лет бесплатно в дни фестиваля 📍 Петергоф, парк Александрия Кто бы устроил себе такие выходные? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>30.08.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11802</t>
+  </si>
+  <si>
+    <t>Домик в лесу, баня и никакого шума вокруг В Новожилово есть место для тех, кому хочется на пару дней выключиться из городской жизни: два уютных дома с панорамными окнами, собственными костровыми зонами и мангалами, а ещё отдельный банный дом с русской парной. Внутри всё уже подготовлено для отдыха: полноценная кухня, кофемашина, посуда, проектор и даже проигрыватель с пластинками. Можно приехать вдвоём, компанией или с питомцем и просто остаться среди леса. 💰 от 8000 ₽, бронь (Промокод на скидку 10%) 📍 ул. Новодеревенская-2, 3 #отдых Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>29.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11797</t>
+  </si>
+  <si>
+    <t>Сахарный склад 1925 года стал новым культурным пространством в Выборге В историческом здании бывшего сахарного склада Хакмана открылось пространство SKLAD. Здесь финская архитектура Уно Ульберга соседствует с кофе от Пенки, европейским винтажем, керамикой, мебелью и современным искусством. Само здание тоже стоит внимания: его построили в 1925 году, а часть интерьера SKLAD собрали из старых предметов, включая столы из дверей и основания швейных машин. 🕐 Пн-Вс 11:00-19:00 📍 Выборг, Прогонная ул., 8 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>29.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11793</t>
+  </si>
+  <si>
+    <t>В Павловске будут варить варенье под музыку XVIII века 30 августа в Садоводстве Боде пройдёт арт-праздник Осенняя пастораль. Здесь можно погулять по историческому декоративному огороду, послушать пасторальную музыку XVIII и XIX веков, попробовать ароматы растений и поучаствовать в акции Варим варенье. В программе также гастрономическое шоу, детские мастер-классы, викторина и знакомство с необычными растениями. Отличный вариант провести последний августовский день в атмосфере старинной усадьбы. 🗓 30 августа c 12:00 💰 300 ₽, по билетам в парк 📍 Павловск, Садоводство Боде Кто бы поехал встречать осень таким способом? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.08.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11789</t>
+  </si>
+  <si>
+    <t>Классика, гитара и фортепиано в старинной кирхе В Пушкинской кирхе пройдёт камерный концерт Музыкальные зарисовки. В программе произведения Шостаковича, Дебюсси и Тарреги, а исполнят их Софья Друба на гитаре и Мария Катенина на фортепиано. 🗓 30 августа, 18:00 💰 от 700 ₽, билеты 📍 г. Пушкин, Набережная, 4/25 Пойдёте послушать классику в необычной атмосфере? #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11783</t>
+  </si>
+  <si>
+    <t>Музей, где можно самому расписать матрёшку На набережной Лейтенанта Шмидта есть Музей Матрешки, где знакомая с детства игрушка превращается в настоящий арт-объект. В экспозиции собрали матрёшек разных школ и традиций росписи, от классических до современных. А после знакомства с коллекцией можно попробовать себя в роли мастера и расписать собственную матрёшку. Мастер-класс длится около часа, художественный опыт не нужен, а готовую игрушку можно забрать с собой. 🗓 Пн-Вс 10:00-20:00 💰 750 ₽ за вход, мастер-классы от 1 990 ₽, билеты 📍 наб. Лейтенанта Шмидта, 33 #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11782</t>
+  </si>
+  <si>
+    <t>⚡В Петербурге не продано более 60% новостроек Дальше должна начаться тотальная распродажа квартир. Но рынок действует иначе. Застройщики редко снижают цены и вместо этого предлагают скидки, рассрочки и специальные ипотечные программы. Средняя рыночная ставка по ипотеке сейчас – 18%, а в отдельных ЖК можно найти квартиры с платежами от 10 000 ₽ в месяц. Но низкий первый платёж ещё не означает выгодную покупку. Позже он может вырасти, а к определённой дате потребуется крупный остаток. Команда «Новостроек Медовых» каждый день проверяет условия акций застройщиков и считает, сколько платить сейчас и что изменится потом. Подписывайтесь и просто листайте ленту, чтобы найти свою квартиру.</t>
+  </si>
+  <si>
+    <t>27.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11779</t>
+  </si>
+  <si>
+    <t>Около 200 музыкантов соберутся в одном месте В Ораниенбауме пройдёт фестиваль духовой музыки Музыкальный Петергоф. В программе торжественное шествие, большое выступление юных музыкантов и концерт военного оркестра Михайловской военной артиллерийской академии. 🗓 29 августа, 16:00 💰 550 ₽, вход в парк 📍 Ораниенбаум, Нижний сад Приедете послушать музыку в атмосфере XVIII века? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>27.08.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11775</t>
+  </si>
+  <si>
+    <t>Здесь у царской семьи был свой вход в храм Феодоровский Государев собор в Царском Селе строили для императорской семьи. Николай II лично выбрал место для храма, а внутри предусмотрели отдельный вход для царской семьи, духовенства и военных. Особенно интересно спуститься в нижний пещерный храм Серафима Саровского. Рядом сохранился Феодоровский городок, стилизованный под древнерусский посад. Во время Первой мировой здесь работал лазарет, которому покровительствовали Мария и Анастасия. Сегодня собор открыт для посещения, здесь проходят богослужения и экскурсии по историческим помещениям. 📍 Пушкин, Академический пр., 34 А вы знали, что у царской семьи здесь был отдельный вход? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>27.08.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11769</t>
+  </si>
+  <si>
+    <t>✨ Ханс Циммер, Джон Уильямс, Lana Del Rey и дудук с органом — звездные концерты выходных! ⭐️ 28 августа — «Ханс Циммер VS Джон Уильямс» Музыка двух великих кинокомпозиторов в исполнении рояля и органа. «Звёздные войны», «Гарри Поттер», «Интерстеллар» и другие знакомые темы с полнокупольным видеорядом комет, галактик и северого сияния. Билеты по ссылке: https://clck.ru/3VPaK2 ⭐️ 29 августа — Lana Del Rey. «Summertime Sadness», «Born To Die» и «Young and Beautiful» в исполнении Любови Штарк и пианиста Ильи Щеклеина. Голос, рояль, далёкие галактики и огромная луна над головой — особенно красиво для музыки, созданной для таких тихих вечеров. Билеты по ссылке: https://clck.ru/3VPaL8 ⭐️ 30 августа — «Дудук и орган под звёздами» Дудук Хачатура Саркисьянца и орган Ольги Котляровой. «Аве Мария», музыка Ханса Циммера и Джона Уильямса на фоне космического видеошоу. Необычное и атмосферное сочетание древних инструментов и звёздного купола. Билеты по ссылке: https://clck.ru/3VPaM8 — 15 % по коду ВОКРУГПИТЕРА ⭐ Планетарий на Горьковской, Александровский парк, 4 ❤️ Больше концертов — Слушай Сердцем Erid: 2VtzqvPaUR1 Реклама. ИП Макарова Елена Владимировна. ИНН: 781302496612.</t>
+  </si>
+  <si>
+    <t>26.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11764</t>
+  </si>
+  <si>
+    <t>Музей, где можно потрогать кусочек Луны На Васильевском острове есть Paleo Hunters, камерное пространство, где окаменелости и метеориты выглядят скорее как экспонаты ювелирной галереи. Здесь собрали более 150 редких находок со всего мира: от строматолитов возрастом около 3,5 млрд лет до костей мамонтов. Самое необычное можно рассматривать с расстояния вытянутой руки, а некоторые экспонаты разрешают потрогать. Среди них настоящий фрагмент Луны. Ещё здесь можно увидеть огромный череп мозасавра и метеориты, которым около 4,5 млрд лет. 🗓 Ср-Вс 💰 от 690 ₽ (по предварительной записи) 📍 Большой проспект В.О., 74 #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>26.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11758</t>
+  </si>
+  <si>
+    <t>Любишь прогулки по улицам города? Приходи на экскурсию в офис 2ГИС. → Запись: https://tglink.io/f1808c2fc27b53?erid=2W5zFJQ2ZZB Покажем, как мы собираем данные для маршрутов и превращаем карту в удобную навигацию. Записывайся на сайте и приходи знакомиться 💚</t>
+  </si>
+  <si>
+    <t>26.08.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11754</t>
+  </si>
+  <si>
+    <t>Первое кабаре о любви к Петербургу Шоу, которого в Санкт-Петербурге ещё не видели. Кабаре на Неве соединяет ужин и театр в одном вечере. Вместо экскурсий — сценическое путешествие по городу: Нева, Белые ночи, мосты и другие символы северной столицы. Через музыку, танец и драматургию показаны две истории любви — наивной и зрелой, знающей цену чувствам. За визуальную часть отвечают парижские мастера, костюмы вдохновлены эстетикой LIDO. Сбор гостей и гастрономия с 19:00. Начало шоу в 20:00. Спектакль идёт два часа с антрактом. 🗓 29 августа 20:00 💰 5100 ₽, билеты 📍 Невский театральный центр #театр Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>25.08.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11748</t>
+  </si>
+  <si>
+    <t>Усадьба, где жила Пиковая дама Марьино создавали как роскошную резиденцию Строгановых по проекту школы Андрея Воронихина. Сегодня здесь можно увидеть восстановленный дворец, прогуляться по Английскому парку и заглянуть на ферму с альпаками и страусами. Здесь вас ждёт: 🔴 Дворец первой четверти XIX века 🔴 Английский парк с прудами, мостами и историческими садами 🔴 Дом, связанный с Натальей Голицыной, прототипом Пиковой дамы 🔴 Фермерский парк, санно-каретный ряд и выставочный зал 💥 В Марьино работала Практическая школа земледелия, горнорудных и лесных работ, где обучали будущих специалистов ещё с 1823 года. 🗓 Пн-Вс 10:00-18:00 💰 1000 ₽ (Пн 600 ₽, дети до 7 лет бесплатно) 📍 д. Андрианово, 72 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>25.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11743</t>
+  </si>
+  <si>
+    <t>Телепорт в Грузию в центре Петербурга 🥟 На 4 этаже ТРЦ «Галерея» находится «PRO.Хинкали» by Novikov Group – грузинский ресторан, где традиционную кухню соединили с ярким современным интерьером. Хинкали лепят вручную, а выбрать можно из 7 видов – варёных и жареных. Ещё в меню 5 видов хачапури, чебуреки, шашлыки и люля, которые готовят на открытом огне. Отдельного внимания заслуживает десертная лавка на входе. Помимо классических десертов, здесь есть эффектные корпусные пирожные. Например, «Хинкали» с малиной, кизилом и тархуном в нежном муссе на белом шоколаде и «Гранат» – сливочный мусс на белом шоколаде с яркими нотами граната и красной смородины. Для детей есть отдельное меню, ресторан Dog Friendly, а среди деталей интерьера – плетёные люстры, живые цветы и фотозона «Грузинский Гараж». PRO.Хинкали, ТРЦ «Галерея», 4 этаж Ежедневно с 10:00 до 23:00 Бронь: +7 (911) 764-38-64</t>
+  </si>
+  <si>
+    <t>25.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11739</t>
+  </si>
+  <si>
+    <t>Земля, которая говорит о пустоте и жизни В галерее Gisich открылась персональная выставка Виталия Пушницкого Земля. Художник соединяет живопись, графику, видео и керамику, чтобы поговорить о материи, трансформации и человеческом восприятии. В центре проекта идея восхождения: всё живое отталкивается от земли и тянется вверх. Особое место занимает серия керамики Пустота Эридана, созданная вместе с мастером-гончаром Верой Светловой. Обычные сосуды здесь превращаются в метафору пустоты и почвы. 🗓 До 10 сентября 💰 200 ₽ 📍 наб. реки Фонтанки, 121 #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>24.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11735</t>
+  </si>
+  <si>
+    <t>На один день Летний сад станет школой для всей семьи Здесь пройдёт семейный фестиваль Открытый урок. Вместо обычных занятий детей ждут фокусы, мыльные пузыри, марионетки, Маленький принц, танцы и цирковая акробатика. Параллельно 27 музеев и культурных центров Петербурга проведут мастер-классы, игры и квесты. 🗓 29 августа, 12:00-18:00 💰 500 ₽, билеты 📍 Летний сад Заглянете на самый необычный урок этого года? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>24.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11734</t>
+  </si>
+  <si>
+    <t>В «Здоровом зрении» объявлена вторая волна акций с фокусом на подготовку к школе. С 24 августа по 6 сентября сеть салонов запускает главное предложение месяца. При заказе очков оправа предоставляется со скидкой 50% для всех категорий покупателей. Для школьников и студентов скидка на оправу увеличена до 60%. Отдельное внимание уделено детскому зрению. В период акции родители могут получить дополнительные 20% на линзы для очков для контроля миопии — это предложение суммируется с основной скидкой на оправу. Комплексный подход делает «Здоровое зрение» одним из основных вариантов для подготовки ребёнка к новому учебному году. 📍Адреса всех салонов: clck.ru/39u2UL Рекламодатель: ИП Хоршев Георгий Сергеевич, ИНН 471608007014 ERID: 2W5zFFyCQDP</t>
+  </si>
+  <si>
+    <t>24.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11729</t>
+  </si>
+  <si>
+    <t>Три миллиона тонн грузов в год, а теперь здесь растут деревья Продолжаем мою рубрику заброшенных мест Ленинградской области. Когда-то Подпорожский порт был огромным промышленным комплексом на Свири, который строили с расчётом на серьёзные грузопотоки. Здесь были 640 метров причалов, 22 крана, собственные железнодорожные пути и мощность до 3 млн тонн грузов в год. После распада СССР прежние грузопотоки начали исчезать. Порт терял объёмы, столкнулся с финансовыми проблемами и в итоге пришёл к банкротству. Сегодня от гигантского комплекса остались пустые корпуса и бетонные причалы, постепенно захваченные растительностью. 📍 Подпорожский порт, Ленинградская область Интересна ли вам эта рубрика и какие ещё оставленные места вы знаете? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.08.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11723</t>
+  </si>
+  <si>
+    <t>Сейчас Пенаты можно увидеть совсем не такими, какими мы их привыкли представлять После длительной реставрации музей-усадьба И. Е. Репина временно открылась в необычном формате. Пока мебель и экспонаты не вернули на места, посетители могут рассмотреть сам дом, его планировку, архитектурные детали и пространства, которые обычно скрыты за экспозицией. Репин почти 30 лет жил в Пенатах и постоянно перестраивал дом под себя. Даже крыша мастерской на две трети состоит из остекления, чтобы художнику хватало естественного света. 🗓 До конца октября 📍 посёлок Репино, Приморское шоссе, 411 #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.08.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11721</t>
+  </si>
+  <si>
+    <t>Дарю отдых в стильном СПА-глэмпинге рядом с Питером Хотите отдохнуть в Forest lake? 🌲 Глэмпинг комфорт-класса с банным СПА на живописной территории у озера всего в 50 минутах от Петербурга. Как принять участие? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @forestlake_glam 1 сентября бот выберет победителя, который получит проживание на двоих (сутки в будние дни в Сфере в любую дату с октября по декабрь). 📍 Выборгский район, пос. Первомайское 🎫 Не хочешь рассчитывать на удачу? Забронировать можно здесь. #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.08.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11718</t>
+  </si>
+  <si>
+    <t>Здесь машины будут лететь в сантиметрах от стен На Игора Драйв пройдёт финальный этап Кубка Санкт-Петербурга по дрифту. Пилоты поборются за титул сезона: после двух этапов лидирует Анатолий Кизин, но отрыв от ближайшего соперника составляет 67 очков. В первый день пройдут квалификации, во второй устроят парные заезды на выбывание. Гостей ждут парад пилотов, возможность пообщаться с гонщиками, фудтраки и семейная программа. 🗓 29-30 августа 💰 от 2500 ₽, билеты 📍 Приозерское ш., 3, корп. 5, д. Новожилово #спорт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>22.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11712</t>
+  </si>
+  <si>
+    <t>Усадьба под Выборгом, где есть свой трамвай и пивной погреб В стороне от туристических маршрутов спряталась Киискиля, впервые упомянутая ещё в XVI веке. Нынешний усадебный дом построили в 1816 году, а сейчас территорию постепенно восстанавливают после долгих лет запустения. Здесь сохранился старинный гранитный погреб, работает собственная пивоварня, а по территории ездит мини-трамвай. Ещё можно увидеть хайлендов, яков и овец, заглянуть на виноградник и выйти к Финскому заливу. На экскурсии показывают исторические помещения, погреб и ферму, а заодно дают попробовать местные напитки. 💵 от 1000 ₽ 📍 ЛО, Выборгский район, пос. Подберезье #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>22.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11710</t>
+  </si>
+  <si>
+    <t>Петербургские крыши, море до горизонта — и небо, которое каждый раз звучит по-разному. ☁️ В Галерее Ленинград Центра проходит персональная выставка Романа Ляпина «Диалог с небом». На полотнах художника — пейзажи и достопримечательности со всего мира, бесконечные горизонты, тончайшие переходы света и воздуха. Но главное здесь — не конкретное место, а состояние созерцания, когда привычная суета отступает, а взгляд устремляется выше линии горизонта. «Диалог с небом» — это разговор о том, что невозможно полностью объяснить словами. О состоянии созерцания, когда человек выходит за пределы повседневного и пытается почувствовать связь с чем-то большим, чем он сам 📌Потёмкинская улица, 4 🔘До 10 сентября 📥Вход свободный, 0+</t>
+  </si>
+  <si>
+    <t>22.08.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11708</t>
+  </si>
+  <si>
+    <t>Человек-Паук вернулся: новый фильм уже в кино Четвёртая часть истории с Томом Холландом стартовала в российских кинотеатрах. В новой истории Питеру предстоит столкнуться с угрозой, которая заставит его выйти за привычные рамки. В фильме снова появятся Зендея, Джон Бернтал и Марк Руффало. Мировая премьера уже стала одной из самых успешных в истории: фильм собрал более $2 млрд, а первые российские сеансы активно разбирают. 💵 от 400 ₽, расписание и билеты #кино Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.08.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11706</t>
+  </si>
+  <si>
+    <t>Дарю 6 билетов на посещение одного из музейных объектов Всероссийского музея А. С. Пушкина на выбор Хотите увидеть уникальную коллекцию, которая складывалась на протяжении десятилетий? 🏛 Мемориальный музей-квартира А.С. Пушкина, Музей «Пушкин. Жизнь и творчество», Мемориальный Музей Лицей, Мемориальный Музей-дача А.С. Пушкина, Музей-усадьба Державина и Мемориальный Музей-квартира Н.А. Некрасова. Как принять участие? Быть подписанным на тг-каналы: ▫️ @spbdo500 ▫️ @vokrug_pitera ▫️ @museumpushkinspb 28 августа мой бот выберет 3 счастливчиков, которые получат парные билеты. 🎫 Не хочешь рассчитывать на удачу? Билеты здесь. #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11705</t>
+  </si>
+  <si>
+    <t>Мы уже вам рассказывали про музей Дом маяков, но бывали ли вы на настоящем? Вокруг Питера много достопримечательностей, о которых можно рассказать местным жителям и туристам, но мало кто говорит и знает про маяки в Ленинградской области. Нашли ценнейшую подборку у ребят из "Друг, это Петербург" для тех, кто уже гулял по экотропе в Комарово, встречал закат на пляже в Сестрорецке и хочет посмотреть на окрестности по-новому! Переходите, рекомендуем!</t>
+  </si>
+  <si>
+    <t>21.08.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11704</t>
+  </si>
+  <si>
+    <t>ДОЛГИ РАСТУТ, А ПЛАТИТЬ ИХ СТАНОВИТСЯ ВСЕ СЛОЖНЕЕ?   Банкротство физических лиц - законный способ избавиться от долгов и начать жизнь с чистого листа Если не знаете, подходит ли вам банкротство - Коллегия юристов "Финансист" быстро разберёт вашу ситуацию на бесплатной консультации 🎁 Скидка 10% при подаче заявки через сайт 📩 Оставьте заявку на сайте и узнайте, можно ли списать ваши долги   Не откладывайте решение - узнайте все свои варианты уже сейчас Erid: 2VtzqvwfwuM Реклама. ООО "Финансист". ИНН: 9810006060</t>
+  </si>
+  <si>
+    <t>21.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11698</t>
+  </si>
+  <si>
+    <t>Город на Мсте, о котором петербуржцы почему-то знают слишком мало Боровичи выглядят как обычный провинциальный город, пока не узнаёшь, что здесь проходил важный водный путь к Петербургу, работали боровичские лоцманы, строились первые промышленные предприятия и сохранилась одна из самых необычных деревянных железнодорожных станций России. Главная причина приехать сюда сейчас: прогуляться по старому купеческому центру, перейти исторический мост Белелюбского через Мсту, заглянуть в музей и доехать до знаменитых Мстинских порогов. А неподалёку есть Опеченский Посад, Бобровские горы и усадьба Суворова в Кончанском. 🚗 Около 320 км от Петербурга, примерно 4 часа на машине 📍 Боровичи, Новгородская область #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>20.08.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11693</t>
+  </si>
+  <si>
+    <t>Здесь работал Менделеев, а теперь под ногами хрустит стекло В Ленинградской области стоит завод с историей более 225 лет. Дружная Горка поставляла продукцию императорскому двору, получила золотую медаль на Всемирной выставке в Париже, а молодой Менделеев проводил здесь свои первые химические исследования. Позже завод выпускал сотни видов лабораторной посуды и приборов, а вокруг него вырос целый рабочий посёлок со школой, больницей и театром. Сегодня часть территории заброшена. В старых корпусах остались разбитые колбы, мензурки, бутылки и горы стеклянной крошки. 📍 Дружная Горка, Ленинградская область #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>20.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11692</t>
+  </si>
+  <si>
+    <t>🤯 Квартира в Московском районе с платежом 1 729 ₽/мес на время стройки Звучит как рекламная сказка, но это реальный вариант из канала Николая Еськова Главная боль покупателей сейчас простая: вторичка дорогая по ставкам, новостройку нужно ждать, а платить аренду и полноценную ипотеку одновременно могут не все Здесь эту проблему решили через комфортный платеж на время строительства. Пока дом строится, вы платите всего 1 729 ₽/мес, а основной платеж включается уже после ключей УСЛОВИЯ ➖ 3-евро с отделкой ➖ платеж на время стройки — 1 729 ₽/мес ➖ после ключей — 24 900 ₽/мес ➖ Московский район ➖ м. Звездная — 25 минут пешком ➖ программа доступна для всех, без семейки и IT Николай Еськов регулярно разбирает такие предложения по новостройкам Петербурга: низкие платежи, траншевые программы, рассрочки, акции от застройщиков и варианты без льготной ипотеки ✨ 👉 Подписывайтесь на канал Николая 👈</t>
+  </si>
+  <si>
+    <t>20.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11688</t>
+  </si>
+  <si>
+    <t>Место, где можно заглянуть внутрь маяка В Кронштадте есть камерный музей Дом маяков, посвящённый истории маячного дела Финского залива. Здесь вместо скучных витрин можно рассмотреть миниатюрные маяки, настоящие маячные линзы и интерактивный макет Невской губы. Во время экскурсии рассказывают о работе смотрителей и показывают воссозданную комнату маячника. Для детей есть тематические квесты, а ещё в музее живут Проша и Гоша. После прогулки можно отправить открытку прямо из Почты Дома маяков. 🗓️ Пн-Вс, 11:00-20:00 💰 600 ₽, льготный 500 ₽ 📍 Кронштадт, Коммунистическая ул., 1 #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11679</t>
+  </si>
+  <si>
+    <t>9 необычных мест вокруг Петербурга, о которых мало кто знает Собрала места для тех, кому уже надоели стандартные усадьбы и туристические маршруты. Здесь можно увидеть руины старинной кирхи, древнюю деревянную церковь, заброшенную деревню и даже камни, которым несколько тысяч лет. 🗞 Пегрема Заброшенная деревня на берегу Онежского озера и археологический комплекс с необычными камнями возрастом в несколько тысяч лет. Их назначение до сих пор остаётся предметом споров археологов. 📍 Пегрема, Карелия 🗞 Георгиевская церковь Одна из древнейших деревянных церквей России, сохранившаяся на историческом месте у Юксовского озера. Её строительство относят к XVI веку. 📍 Родионово, Подпорожский район 🗞 Старая Ладога Место, где история Руси буквально собрана в одной точке: крепость, древние храмы, курганы и монастырь. По летописной традиции именно сюда в IX веке пришёл Рюрик. 📍 Старая Ладога, Волховский район 🗞 Белая кирха Руины лютеранской кирхи XVII века, построенной ещё во времена шведского Ингерманланда. После десятилетий запустения памятник постепенно пытаются сохранить. 📍 Молосковицы, Волосовский район 🗞 Усадьба Демидовых Парк XVIII века с системой каналов, прудов и ключей. Когда-то здесь существовали 12 аллей, сходившихся к павильону «Храм Солнца». 📍 Тайцы, Гатчинский район 🗞 Самро Большое озеро с тихими лесными берегами и руинами Вознесенской церкви 1909 года. После пожара храм начали восстанавливать, а внутри сохранились фрагменты росписей. 📍 Самро, Лужский район 🗞 Борницкий карьер Бывший известняковый карьер с бирюзовыми озёрами, светлыми откосами и пейзажами, больше похожими на южный курорт, чем на Ленобласть. 📍 Борницы, Гатчинский район 🗞 Сидозеро Исчезнувшая деревня на берегу лесного озера. От старого поселения остались следы домов и кладбище, а деревянную церковь XIX века позже перевезли в другое место. 📍 Сидозеро, Подпорожский район 🗞 Усадьба Богословка Этнопарк с деревянной архитектурой Русского Севера. В центре комплекса стоит Покровская церковь, восстановленная по образцу утраченного храма XVIII века. 📍 Невский лесопарк, Всеволожский район Какие ещё необычные места Ленобласти вы знаете? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11678</t>
+  </si>
+  <si>
+    <t>День партнёров Яндекс Лавки — 27 августа, Москва-Сити 🏠 Яндекс Лавка развивает франшизу по России: в каждом городе работает один партнёр. Сеть растёт в 2 раза — и мы ищем тех, кто запусит Лавку в новых миллионниках и крупных городах. 27 августа приглашаем на День партнёров в Москва-сити. За один день вы: ✅ разберётесь в бизнес-модели и экономике франшизы ✅ услышите стратегию и опыт запуска от команды Яндекса ✅ познакомитесь с действующими франчайзи 28 августа — личные встречи и экскурсия на даркстор. 📅 Формат только офлайн, участие по заявке. Оставьте заявку — и займите свой город, пока он свободен. Подать заявку #реклама 16+ lavka.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11674</t>
+  </si>
+  <si>
+    <t>Сыр для императорского стола можно сделать своими руками В Гатчине проводят программу на исторической Дворцовой ферме. Расскажут о царском хозяйстве, покажут ферму и её обитателей, а затем проведут мастер-класс по приготовлению французского шевра. Заодно расскажут, чем отличается козье, овечье и ослиное молоко и почему сыроделие когда-то развивали с помощью швейцарских мастеров. 🗓 до 31 октября 💰 от 1200 ₽, билеты 📍 Красноармейский просп., 21А, Гатчина Идея для необычной поездки за город: история, животные и сыр своими руками. #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>18.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11672</t>
+  </si>
+  <si>
+    <t>Билеты на Канье Уэста в Петербурге почти исчезли за полтора часа Канье Уэст, он же Ye, даст сразу два концерта на Газпром Арене. Продажи стартовали 17 августа, и самые доступные билеты за 9 000 ₽ разобрали буквально за первые полтора-два часа. Сейчас в продаже остаются значительно более дорогие категории, а ажиотаж вокруг концертов только растёт. 🗓 10 и 11 октября 💰 от 15 000 ₽, билеты 📍 Футбольная аллея, 1 Кто успел взять билет до того, как цены взлетели? #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>18.08.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11668</t>
+  </si>
+  <si>
+    <t>Обрыв под Петербургом, который остался от древнего моря Рядом с фортом Красная Горка есть необычное место, о котором знают далеко не все. Почти 20-метровый Красногорский обрыв возвышается над Финским заливом и выглядит как настоящий морской утёс. На самом деле это литориновый уступ, древняя береговая линия Литоринового моря, существовавшего здесь несколько тысяч лет назад. Красная Горка сложена моренными отложениями, а сам склон для низменного южного побережья Финского залива считается довольно необычной формой рельефа. Сверху открывается вид на залив, а у подножия начинается лес и каменистый берег. При этом склон продолжает разрушаться под воздействием природных процессов, поэтому подходить близко к краю и спускаться по обрыву небезопасно. 📍 Ломоносовский район, Красная Горка #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11662</t>
+  </si>
+  <si>
+    <t>Дворец Романовых, который сегодня стоит на грани разрушения В Стрельне среди леса сохранился дворцово-парковый ансамбль Михайловская дача, бывшая резиденция великого князя Михаила Николаевича. Когда-то здесь была роскошная загородная усадьба, а сегодня главный дворец находится в аварийном состоянии. У Михайловки непростая история: после революции здесь работала трудовая колония, затем птицефабрика и пансионат. В 2000-х часть ансамбля восстановили для кампуса Высшей школы менеджмента СПбГУ, но сам дворец так и не удалось вернуть к жизни. Важно: Внутрь заброшенного дворца заходить опасно: здание аварийное, возможны обрушения. 📍 Стрельна, Михайловская дача #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11661</t>
+  </si>
+  <si>
+    <t>Яндекс Афиша празднует 12 лет и устраивает розыгрыш На свой день рождения сервис разыгрывает много призов: 300 000 рублей на впечатления и другие денежные призы, смартфоны, беспроводные наушники, умные колонки и сертификаты на Яндекс Афишу. Участвовать просто — до 26 августа покупайте билеты на сумму от 3 000 рублей и получайте шанс выиграть один из призов. Чем больше заказов, тем больше шансов выиграть. А ещё есть промокод TORT12 — он даёт скидку 12% на все заказы от 3 000 рублей, кроме кино. Подробности и правила участия на страничке акции. Узнать больше #реклама 16+ promo.afisha.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11657</t>
+  </si>
+  <si>
+    <t>Кронштадт превратится в арт-планету из вторсырья В Кронштадте пройдёт КронФест. Здесь экологию превращают в искусство: можно увидеть необычные инсталляции и выставки, поучаствовать в мастер-классах из вторсырья, обменяться растениями, послушать музыку и пройти экологические викторины. Для детей подготовят игровые программы, а на ярмарке можно будет найти работы мастеров. 🗓 23 августа, 11:00-18:00 💰 вход свободный 📍 сквер Желобовского | Музей истории Кронштадта Зайдёте посмотреть, как мусор превращается в искусство? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11651</t>
+  </si>
+  <si>
+    <t>Когда мифы обретают форму: выставка, где камень говорит В Музее искусства Санкт-Петербурга XX–XXI веков открылась выставка «Архитектура мифа: Металл, Камень и Цвет». Четыре современных скульптора переосмысливают классические формы и мифологические сюжеты через металл, камень, цвет и другие материалы. Экспозиция показывает, как знакомые образы меняются в современной скульптуре и превращаются в разговор о культурной памяти, человеке и его восприятии мира. 🗓 До 27 сентября 💰 400 ₽, билеты 📍 наб. канала Грибоедова, 101-103 Заглянули бы на выставку, чтобы увидеть, каким стал миф в современной скульптуре? #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.08.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11648</t>
+  </si>
+  <si>
+    <t>Петербургский залив превратится в морскую арену В Ломоносове пройдёт Ораниенбаумский морской фестиваль. В акватории между Кронштадтом и Петергофом устроят парусную регату, а на берегу гостей ждут SUP-эстафеты, мастер-классы, ярмарка, фудкорт, музыка и морское дефиле. 🗓 22-23 августа, с 12:00 💰 вход свободный 📍 наб. Сидоровского канала, 3, пляж «Янтарь», Ломоносов #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>15.08.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11644</t>
+  </si>
+  <si>
+    <t>Фьорды, острова и Ладога: место, где легко забыть про Петербург В Ладожских шхерах можно отправиться на острова, пройти экотропами среди скал и хвойного леса или выйти на воду на сапе, байдарке или лодке. Один из самых популярных маршрутов ведёт на Койонсаари, где с высоты открываются панорамы Ладоги. Для ночёвки предусмотрены оборудованные туристические стоянки, а часть маршрутов можно пройти за один день. Перед поездкой важно оформить разрешение и проверить актуальные ограничения на посещение отдельных участков. 💰 от 350 ₽ 📍 Национальный парк Ладожские шхеры А вы знали об этом месте? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>15.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11640</t>
+  </si>
+  <si>
+    <t>Тысячи сапсерферов выйдут на воду В Выборге пройдёт четвёртый фестиваль сапсерфинга Пиратская гавань. Участники в костюмах пиратов, викингов и других морских персонажей выйдут на 7-километровый карнавальный заплыв, а после выберут Королеву и Командора фестиваля и наградят авторов самых ярких образов. 🗓 22 августа, с 09:00 💰 бесплатно для зрителей 📍 ул. Железнодорожная, 5, Выборг Пойдёте смотреть на пиратский заплыв? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>15.08.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11637</t>
+  </si>
+  <si>
+    <t>✨ Последняя неделя лета создана для СПА! ✨ Если хочется тишины, уюта и полной перезагрузки — мы знаем, куда сбежать из города 😉 💧На курорте "Дом у моря" есть особый СПА-тариф + бассейн в подарок: Проживание в отеле или лесных коттеджах + посещение бассейна под открытым небом + велопрогулки вдоль Финского залива + прогулки по лесным тропам = отдых, который запомниться надолго! Тариф действует с 24 по 31 августа 🌊 Напишите нам, чтобы узнать варианты размещения и стоимость — https://t.me/dom_u_morya_bot?erid=2W5zFGoVPKw #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11635</t>
+  </si>
+  <si>
+    <t>Дарю сертификат на двоих в СПА Tsar Palace Luxury Хотите побывать в просторном SPA-комплексе? 🌊 Бассейн 168 м², хаммам, русская парная, финская и гималайская сауны, снежный фонтан, массажи и SPA-процедуры. Как выиграть? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @tsar_hotel 21 августа мой бот выберет счастливчика, который получит сертификат на двоих. 🎫 Не хочешь рассчитывать на удачу? Збронировать здесь. 📍Софийский б-р, 32 #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>14.08.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11632</t>
+  </si>
+  <si>
+    <t>На берегу Ладоги построили настоящий древний Новгород На берегу озера под Приозерском для фильма Садко возвели масштабные декорации средневекового Новгорода: деревянные дома, крепостные башни, ворота и целый порт с ладьями. И всё это прямо у воды, а не в павильоне. Сейчас локация выглядит как готовый декорационный город для прогулки и фотосъёмки. Рядом маяк Вуохенсало, база отдыха и пляж. Правда, свободный доступ к самим декорациям официально пока не подтверждён, а после съёмок их могут разобрать. 📍 пос. Моторное, рядом с базой Капитан Морган #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>14.08.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11631</t>
+  </si>
+  <si>
+    <t>В «Здоровом зрении» стартовала первая волна августовских скидок С 12 по 16 августа в салонах сети действует специальное предложение на покупку очков. В эти дни можно заказать очки со скидкой на линзы 20%, а на оправы предоставляется снижение цены на 30%. Этот период подходит для тех, кто планирует поменять очки и сделать себе новую пару на будущий осенний сезон. Акция ограничена по времени — продлится всего пять дней. 📍Адреса всех салонов: clck.ru/39u2UL Рекламодатель: ИП Хоршев Георгий Сергеевич, ИНН 471608007014 ERID:2W5zFG2ANn5</t>
+  </si>
+  <si>
+    <t>14.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11630</t>
+  </si>
+  <si>
+    <t>Квартиры комфорт-класса в Мурино от МАВИС 🏠 Современные жилые комплексы, меняющию представление о Мурино! Готовые и строящиеся квартиры - от 4,6 млн ₽ - В 10-20 минутах пешком от метро; - Планировки под любой сценарий жизни; - 3 стиля чистовой отделки на выбор; - Инфраструктура со школами, детсадами, поликлиниками и ТЦ; - Бесплатные спортзалы для жителей, зоны для прогулок и отдыха, магазины и кафе; - Ипотека: семейная, стандартная, безлимитная, а также трейд-ин и рассрочка от застройщика. ⚡Действуют скидки до 12%! 💻 Оставьте заявку - мы подберем квартиру под запрос и предложим действующие выгоды на покупку! Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Совкомбанк". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "МАКСИМА". #реклама mavis-promo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 04:24</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11626</t>
+  </si>
+  <si>
+    <t>В Петербурге устроят огромный хоровод, к которому присоединятся города по всей России Фестивальное движение Хороводы России проведёт акцию Хоровод единства народов России. В один день участники из разных городов закружатся в общем хороводе, чтобы через народную культуру показать единство и связь поколений. Хоровод здесь становится не просто танцем, а способом познакомиться с традициями, культурой и историей народов России. 🗓 15 августа, 16:00 💰 Бесплатно 📍 Дворцовая площадь #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>13.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11623</t>
+  </si>
+  <si>
+    <t>В Ботаническом саду устроят концерты под открытым небом, где Вивальди встретится с Queen В августе Summer Music Park соберёт серию концертов среди зелени Ботанического сада. В программе джаз, классика, неоклассика и рок: от Вивальди и Баха до Queen и Nirvana. Можно выбрать свой вечер: послушать Сергея Жилина и Фонограф-Джаз-Квинтет, вернуться в атмосферу старого Ленинграда с джазовым оркестром или услышать рок-хиты в исполнении виолончели. А билет ещё и даёт возможность погулять по саду с 11:00 в день концерта. 🗓 14-16 и 21-23 августа 💰 от 1500 ₽, билеты 📍 Ботанический сад Петра Великого #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>13.08.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11622</t>
+  </si>
+  <si>
+    <t>Апартаменты бизнес-класса «ЙЕС Лидер» от 6,2 млн ₽! Престижный деловой квартал в центре Московского района. • Доход от 600 000 ₽/год. • Отделка на уровне отеля 4* • 10 мин. пешком до м. Московская • Планировки от 20 до 59 м² • Лаундж, лобби, коворкинг • Сервис 24/7 ⚡Оставьте заявку, и мы поможем вам с подбором квартиры и выгодными условиями покупки Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "БТК". #реклама yesleader.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11617</t>
+  </si>
+  <si>
+    <t>Место, после которого можно влюбиться в бани В Камышах собрали целое банное пространство на природе: русская парная, хаммам, купели, джакузи, соляная комната, зоны отдыха и лужайка у реки. За одно посещение можно успеть пройти несколько процедур парения, а после просто остаться отдыхать с чаем. Для визита достаточно взять купальник и тапочки, полотенце, халат и простынь уже выдают на месте. Пространство работает ежедневно, посещение рассчитано на 3 часа. 🗓 Пн-Вс 11:00-22:00 💰 от 5400 ₽, бронь 📍 д. Энколово, Хуторская улица, 5 #отдых Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>12.08.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11611</t>
+  </si>
+  <si>
+    <t>Фестиваль о мечтах DreamFest Посещение фестиваля – это увлекательное путешествие сквозь эпохи, где сказка встречается с реальностью, а музыка доносится из каждого уголка. И всё это – в самом сердце Петербурга! Что будет интересного: — рок-хиты в исполнении симфонического оркестра — огненно-пиротехническая сага — уникальное флайборд шоу над огромной луной — тысячи фонариков желаний на водной глади 💰 от 2000 ₽, купить билет 🗓 14, 15 и 16 августа 📍 Юсуповский сад #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>12.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11610</t>
+  </si>
+  <si>
+    <t>Продуманные планировочные решения от LEGENDA В проекте «ЛЕГЕНДА на Охте» представлена коллекция семейных квартир с мастер-спальнями, детскими гостиными, просторными кухнями-гостиными с террасой, постирочными и гардеробными. Для семей с детьми действуют выгодные условия покупки. Узнайте подробности на сайте. Узнать больше Финансовые услуги оказывает: ПАО "Сбербанк". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ГК "LEGENDA Intelligent Development". #реклама legenda-naohte.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11601</t>
+  </si>
+  <si>
+    <t>В Комарово придумали идеальное место для долгого дачного дня В старом Доме творчества писателей появился клуб Суббота, куда можно приехать без планов и спокойно провести несколько часов. Здесь завтракают, листают книги, слушают винил и смотрят на работы ленинградских художников. В музыкальной гостиной каждый час начинается новый сеанс. На винтажной аппаратуре звучат самые разные пластинки, от Баха до Сергея Курёхина. На кухне тоже без спешки: яйца с икрой, лисички, щучьи котлеты, домашние десерты и большая чайная карта. Сейчас здесь восстанавливают старую библиотеку. Когда работы закончатся, она станет читальным залом для лекций, встреч и презентаций. 📍 ул. Кавалерийская, 4/4, Комарово #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>11.08.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11596</t>
+  </si>
+  <si>
+    <t>К древнему вулкану по 2000 ступеням На Вулкане Варио открыли иммерсивную экотропу с подъёмом по более чем 2000 ступеням. По пути встречаются арт-объекты и геологические экспонаты, а авторский аудиогид рассказывает о древнем вулкане и окружающем ландшафте. На вершине находятся смотровая площадка и панорамное кафе с видом на Онежское озеро. Спуск проходит по 700-метровой лесной тропе, а весь маршрут занимает около 1,5-2,5 часов. 💰 1000 ₽ 📍 Экотропа Вулкан Варио #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>11.08.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11592</t>
+  </si>
+  <si>
+    <t>🤯 Бизнес-класс в Петербурге с платежом меньше 20 000 ₽/мес Звучит как рекламная сказка, но Николай Еськов нашел сразу несколько таких вариантов у топовых застройщиков Речь не про студии «где-то потом и когда-нибудь», а про полноценные квартиры бизнес-класса в хороших локациях: рядом с метро, инфраструктурой, лобби, коворкингами, подземными паркингами и закрытыми дворами УСЛОВИЯ ➖ платежи от 16 200 ₽/мес ➖ ставка от 13,9% ➖ первый взнос от 20% ➖ варианты с чистовой и предчистовой отделкой ➖ пешая доступность до метро ➖ проекты бизнес-класса в престижных районах Например, в подборке есть 2-евро с панорамными окнами рядом с м. Звездная за 16 200 ₽/мес 2-евро в историческом центре за 18 600 ₽/мес и бизнес-класс в 5 минутах от метро с отделкой Николай Еськов регулярно разбирает новостройки Петербурга с низкими платежами, рассрочками, траншевой ипотекой и акциями, которые подходят не только льготникам Подписывайтесь на канал Николая в Telegram, там можно найти квартиру, которую вы бы сами даже не начали искать, потому что «бизнес-класс точно дорого» 🔥</t>
+  </si>
+  <si>
+    <t>11.08.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11591</t>
+  </si>
+  <si>
+    <t>Финальная реализация склада HAVAL — в Санкт-Петербурге! 🚗 HAVAL в кредит от 0,01% в Санкт-Петербурге. Официальный дилер ФОРСАЖ. Финальная реализация склада до конца недели. Специальные условия:   1. Зимние шины в подарок 2. Бонус за заявку с сайта 50 000₽ 3. 5 лет гарантии 4. Доп. оборудование в подарок 5. Кредит от 0,01% ✅Обмен автомобиля на ваших условиях. Запишитесь на тестовую поездку для знакомства с моделью. Звоните и фиксируйте специальные условия в отделе продаж! Узнать цену Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ООО "Сетелем Банк", СПАО "РЕСО-Гарантия". #реклама haval-forsage.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11584</t>
+  </si>
+  <si>
+    <t>Фестиваль для тех, у кого дома уже заканчивается место для растений В Брусницыне соберут редкие комнатные и экзотические растения, кашпо, керамику, опоры и всё необходимое для домашнего сада. Можно будет обменять свой разросшийся фикус на что-то необычное, а заодно узнать у экспертов, почему капризничает калатея. В программе также лекции, мастер-классы и своп растений без жетонов. А билет за 250 ₽ действует сразу на оба дня. 🗓 15-16 августа, 12:00-20:00 💰 250 ₽ за два дня, билеты 📍 Кожевенная линия, 30 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11580</t>
+  </si>
+  <si>
+    <t>В Гатчине устроят музыкальный фестиваль, где фолк встретится с электроникой На двух сценах Дворцового парка прозвучат фольклор, джаз, рок и электроника. За два дня здесь выступят более 70 музыкантов, среди которых Отава Ё, Reelroadъ, Stankov Jazz Band, Тесто, КристалФолк и другие артисты из Петербурга, Москвы и других городов России. Помимо концертов, получится просто погулять по Дворцовому парку и перемещаться между тремя сценами. Финальным аккордом второго дня станет выступление Отавы Ё и вечёрка. 🗓 15-16 августа 💰 600 ₽, билеты 📍 Дворцовый парк, Гатчина #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11576</t>
+  </si>
+  <si>
+    <t>10.08.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11571</t>
+  </si>
+  <si>
+    <t>Самая высокая точка города Ореховая гора на Дудергофских высотах поднимается почти на 176 метров над уровнем моря и считается самой высокой точкой города. Склоны покрыты старинным широколиственным лесом, где растут дубы, липы и ясени. Здесь можно прогуляться по экотропам, подняться на смотровые площадки и увидеть природу с необычной высоты. Дудергофские высоты появились благодаря леднику и стали не только природной достопримечательностью, но и важным историческим местом: во время Великой Отечественной войны они были частью оборонительного рубежа. 📍 Дудергофские высоты #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11568</t>
+  </si>
+  <si>
+    <t>Выборг на 4 дня превратится в средневековый город Гостей ждут рыцарские турниры, масштабные сражения, ярмарка ремесел и атмосфера старинного города. На площадках появятся кузнецы, гончары, ювелиры и мастера исторических промыслов. Можно будет попробовать себя в средневековых занятиях, посмотреть конные турниры, уличные спектакли и выступления музыкантов. Это отличный вариант для тех, кто хочет необычно провести выходные: погрузиться в историю, сделать атмосферные фотографии и увидеть, как оживает эпоха рыцарей и замков. 🗓 13-16 августа 💰 Вход от 500 ₽, 13 августа бесплатно 📍 Анненские укрепления, Выборг #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.08.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11564</t>
+  </si>
+  <si>
+    <t>В Царском Селе можно провести день с настоящими лошадьми В историческом комплексе Императорская ферма проходит интерактивная программа Лошадиная история. Гостей знакомят с орловскими рысаками и пони, рассказывают об истории коневодства, уходе за животными и роли лошадей в современном мире. Во время программы можно попробовать заплести косички в гриве, узнать основы седловки и почувствовать себя настоящим помощником конюха. А в конце встречи разрешают угостить обитателей фермы морковью или яблоком. Отличный вариант для необычной прогулки в Царском Селе, где получится не только узнать новое, но и пообщаться с животными поближе. 🗓 до 29 августа 💰 700 ₽ 📍 т. Фермский парк, литА #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>08.08.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11555</t>
+  </si>
+  <si>
+    <t>Девять чудес Ленинградской области! Санкт-Петербург богат архитектурными достопримечательностями, а вот в Ленобласти можно найти множество интересных природных локаций. Собрала для вас самые впечатляющие! Оредеж Тосненский водопад Линдуловская роща Лужский каньон Озеро Донцо Борницкий карьер Гатчинские гейзеры Долина водопадов Пещера в Рождествено Что бы вы добавили в этот список? Пишите в комментариях ⬇️ #локация Куда пойти в Питере Я в ТГ | Я в VK | Я в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11551</t>
+  </si>
+  <si>
+    <t>В лесу появятся сказочные существа и театр на ходулях В Токсово пройдет необычный праздник, где природа станет сценой для уличного спектакля. Театр Небесные Бродяги покажет постановку За тридевять о волшебных сказках и древних преданиях, а перед началом гостей ждут интерактивы, игры и мастер-классы. На экотропе Поляна сказок можно будет встретиться с персонажами из финно-угорской мифологии, разгадать лесные загадки и узнать больше о традициях карелов, вепсов и ижорцев. Главным событием станет красочный спектакль с масками, костюмами и живыми декорациями из вековых сосен. 🗓 9 августа, 14:00 💳 Вход свободный, по регистрации 📍 Ново-Кавголовский лесопарк, экотропа Поляна сказок #театр Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>07.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11545</t>
+  </si>
+  <si>
+    <t>Алые паруса, доступные каждому Алые паруса, безусловно, один из главных символов Петербурга. Но далеко не все знают, что каждый желающий может не только взглянуть на ярко-красный парус, но и пройтись по Финскому заливу! Команда «По ветрам» проводит морские прогулки на парусных катамаранах. Это отличная возможность взглянуть на город под новым углом, проводить закат и, конечно, сделать фото на фоне алого паруса! 💰 от 3500 ₽, бронь здесь 📍 Петергофское шоссе, 75 #город Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>07.08.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11544</t>
+  </si>
+  <si>
+    <t>07.08.26 04:20</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11540</t>
+  </si>
+  <si>
+    <t>Пожалуй, это самая необычная причина прийти в кино пораньше Перед показом Одиссеи пространство Миража на Большом превратили в арт инсталляцию, созданную вместе с EGGZ Gallery. Вместо привычного фойе гостей встречает пространство, где фильм будто начинается еще до первого кадра. Скульптуры, античные образы и множество деталей складываются в историю о памяти, времени и путешествии. Атмосфера одновременно напоминает музей современного искусства и настоящую съемочную площадку, поэтому рассматривать инсталляцию интересно как до сеанса, так и после него. 🗓 До 20 августа 💳 Вход свободный 📍 Большой пр. П.С., 35 #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>06.08.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11537</t>
+  </si>
+  <si>
+    <t>Неоклассика среди сосен: концерт, где музыка становится частью леса В августе можно будет попасть на необычный музыкальный вечер под открытым небом. Фестиваль авторской музыки «Неоклассика в лесу» соберёт композиторов и музыкантов прямо среди сосен, где звуки фортепиано, виолончели и электроники соединятся с атмосферой природы. В программе произведения Игоря Старкова, Helen Parshik и Марии Говард. На сцене также выступят виолончелист Роман Киселёв, музыкант Георгий Жеряков (SOMA), пианистка Ирина Сенатырева-Мельникова и художник Александра Коэн из дачного салона Ёж и Ко. 🗓 8 августа, 17:00 💰 Вход свободный 📍 пос. Комарово, ул. Северная, д. 7 #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>06.08.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11536</t>
+  </si>
+  <si>
+    <t>Апартаменты от 5,1 млн с отделкой — платёж от 50 000 ₽ Хотите инвестировать в недвижимость или ищете формат для жизни рядом с метро? Industrial AVENIR — это апарт-отель нового поколения от надёжного застройщика ПСК. Условия покупки — максимально гибкие: Базовая цена — от 5,1 млн ₽ с отделкой под ключ. Локация — идеальна для жизни и аренды: Проект строится в 3 минутах от метро «Кировский завод», на территории с развитой инфраструктурой. Отличный трафик, близость к центру и стабильно высокий спрос. Industrial AVENIR — это: 👍 Апартаменты с дизайнерской отделкой 👍 Современные open space офисы 👍 Мультиформат, подходящий для аренды, проживания и работы 👍 Архитектура с уважением к историческому контексту района Застройщик — ГК ПСК Компания работает с 2007 года и входит в ТОП крупнейших девелоперов Петербурга. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама industrialavenir.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11526</t>
+  </si>
+  <si>
+    <t>Бесплатный вечер оперы под открытым небом В Московском парке Победы пройдет концерт «Три тенора» в рамках фестиваля «Культура рядом». Для гостей прозвучат знаменитые арии из мировых опер и любимые неаполитанские песни в исполнении солистов Мариинского театра под аккомпанемент симфонического оркестра Gabbiano Orchestra. На сцену выйдут Станислав Леонтьев, Денис Закиров и Борис Степанов. Если давно хотелось познакомиться с оперой или просто провести летний вечер под живую музыку, это отличный повод заглянуть в парк. 🗓 8 августа в 19:00 💰 Вход свободный 📍 Московский парк Победы #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>05.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11521</t>
+  </si>
+  <si>
+    <t>Место, где можно на несколько часов стать викингом В Сортавале находится исторический парк Бастiонъ, где вместо привычных витрин вас ждут настоящая крепость викингов, драккары, кузница и средневековые дома. Здесь почти все можно трогать руками, а экскурсии проводят реконструкторы в исторических костюмах. Во время прогулки можно заглянуть в длинный дом ярла, увидеть полноразмерные корабли, пострелять из лука, попробовать себя в кузнечном деле или гончарном ремесле и пообедать в атмосферной таверне. На посещение стоит заложить не меньше трех часов. 🗓️ Ежедневно 💰 900 ₽, льготный 800 ₽, дети до 7 лет бесплатно 📍 Республика Карелия, Сортавала, ул. Приозёрная, 5А #музей #карелия Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>05.08.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11520</t>
+  </si>
+  <si>
+    <t>АМО - квартиры премиум-класса на Васильевском острове ✅ Дом сдан! Камерный двор. Подземный паркинг. Исторический центр. Спецусловия в июле! ✅ AMO. Квартиры high-класса с рассрочкой от застройщика Узнать больше #реклама amo.aag.company О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11514</t>
+  </si>
+  <si>
+    <t>Зачем ехать в Суздаль из Петербурга: гид по главным местам Суздаль за последние годы сильно изменился и стал одной из самых популярных туристических точек страны. Из Петербурга путь неблизкий, но поездка точно стоит выходных. Здесь история сочетается с современными пространствами и особой атмосферой. Сохраняйте пост, чтобы знать, что посмотреть в городе с тысячелетней историей. 🥒 Кремль Древнейшая часть города, где Суздаль зародился еще в X–XI веках. Здесь сохранились деревянные постройки и красивый Богородице Рождественский собор. 🥒 Музей деревянного зодчества Музей под открытым небом с избами, амбарами и ветряными мельницами XVIII–XIX веков. Прогулка словно переносит в прошлое. Рядом находится причал, откуда отправляются паромы на экскурсии по рекам и каналам. 🥒 Торговая площадь Когда то здесь кипела купеческая жизнь, а сейчас работают рестораны русской кухни и лавки со сбитнем и медовухой. Часто можно встретить местных жителей, продающих ягоды, помидоры и знаменитые малосольные огурцы. Обязательно попробуйте! 🥒 Торговые ряды и сувениры Рядом с площадью — старые торговые ряды, где сейчас открылось множество сувенирных лавочек. Можно найти и льняные скатерти, и расписную посуду, и берестяные туески. Особенно рекомендуем заглянуть в «Сельскую жизнь» — там продают посуду «Дымов керамика» с рисунками, вдохновлёнными сельским бытом: петушки, коровы, травы, уютные деревенские сценки. 🥒 Старая улица Сразу за Торговыми рядами начинается пешеходная Старая улица. Прогулка по ней погружает в самобытную атмосферу Суздаля. Здесь много древних церквей и необычных архитектурных деталей. А ещё на этой улице находится «Дом русского чаепития» — уютная кофейня и магазинчик с чаем и десертами. Особенно советуем корзинку с вишней — она здесь невероятная. Чай отсюда можно привезти домой в качестве отличного сувенира. 🥒 Спасо-Евфимиев монастырь Большой музейный комплекс с великолепными росписями в Спасо Преображенском соборе и цветущим аптекарским садом. На территории также работает кофейня «Словно в мае» с отличными десертами. 🥒 Мира центр Арт-пространство с выставками современного искусства, коворкингом и уютной кофейней. Во внутреннем дворике есть зоны с бадминтоном, настольным теннисом и лежаками — отличное место, чтобы отдохнуть между прогулками. 🚂 Самый удобный маршрут сейчас: поезд Санкт Петербург → Москва, затем скоростной поезд Москва → Владимир. Из Владимира до Суздаля регулярно ходят автобусы и такси. До Суздаля оттуда можно добраться на автобусе 🏠 Отели Суздаля можно найти здесь А вы бывали в Суздале? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>04.08.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11509</t>
+  </si>
+  <si>
+    <t>Подземные пещеры, о которых знают немногие В музее усадьбе Рождествено можно увидеть не только старинный особняк, но и необычные пещеры, появившиеся после добычи белого кварцевого песка. Даже летом здесь сохраняется прохлада, а рядом из земли бьют кристально чистые источники. Здесь вас ждёт: 🔴 Искусственные пещеры со светлыми кварцевыми сводами 🔴 Голубые родники, которые не замерзают даже зимой 🔴 Живописные берега реки Оредеж и прогулка по усадебному парку 🔴 Место, вдохновлявшее Владимира Набокова в детстве 💥 Когда то пещеры были гораздо длиннее, а сегодня с ними связана легенда о тайном подземном ходе, который якобы вел прямо к усадебному дому. 📍 Ленинградская область, Гатчинский округ, село Рождествено #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>04.08.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11508</t>
+  </si>
+  <si>
+    <t>Те самые кухни в СПб! Сравните и убедитесь сами ⚡ Кухни на заказ от производителя в Санкт-Петербурге от 90 000 ₽ Почему выбирают именно нас: - от 14 дней - гарантия 2 года - более 500 цветов и текстур - рассрочка 0%, без первого взноса - бесплатный замер и 3D проект - фасады Egger и пластик Evogloss ✨ А сейчас ещё и посудомоечная машина в подарок, только в августе! 💰 Ответьте всего на 3 вопроса и получите расчет по вашим размерам в 3-х вариантах! Получить скидку #реклама spb.quiz.kuhzavod.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11504</t>
+  </si>
+  <si>
+    <t>В Выборге стартует 34 фестиваль российского кино Окно в Европу Здесь первыми показывают фильмы, которые только готовятся выйти в широкий прокат, а по улицам города можно встретить известных режиссеров, актеров и кинокритиков. Помимо конкурсных премьер гостей ждут документальное кино, анимация, спецпоказы и творческие встречи. Часть программы можно посетить бесплатно, поэтому это отличный повод устроить небольшое путешествие и заглянуть на один из главных кинофестивалей страны. Расписание и подробности на сайте. 🗓 с 4 по 9 августа 📍 Выборг #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>03.08.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11502</t>
+  </si>
+  <si>
+    <t>Дарю 10 билетов на этап Российской серии кольцевых гонок на «Игора Драйв» Хотите побывать на главных гонках страны? 🛻 6 спринт-гонок в каждый выходной день, большая интерактивная программа. 🛻 Общение со звездными пилотами, а также уникальный презентационный заезд первого россиянина в Формуле-1. Как выиграть? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @freepeterburg ▫️ @mezhgunami 6 августа мой бот выберет 5 счастливчиков, которые получат парные билеты. 🎫 Не хочешь рассчитывать на удачу? Билеты здесь. 🗓 8-9 августа 📍 Дер. Новожилово, Приозерское ш. д.3, к.2 #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>03.08.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11499</t>
+  </si>
+  <si>
+    <t>Гигантские змеи захватят небо над заливом На пляже парка 300-летия пройдет Легко Фест, фестиваль, где над Финским заливом запустят гигантских воздушных змеев, а пространство превратится в большую площадку для отдыха, творчества и открытий. Гостей ждут интерактивные зоны, яркие инсталляции, большая фотозона, концертная программа, мастер-классы, тренировки, открытый лекторий и отдельная зона для детей. Здесь можно будет не только развлечься, но и узнать о городских проектах, возможностях для развития и экологичных привычках. 🗓 8 августа, 12:00-19:00 💰 Вход свободный 📍 Пляж парка 300-летия Санкт-Петербурга #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>03.08.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11498</t>
+  </si>
+  <si>
+    <t>Заберите свой CHANGAN всего за 12 831 руб/месяц! - Последние 10 машин по цене 2025 года! - Отдаем CHANGAN всего за 12 831 руб/месяц! ⚡ - Лизинг для физ лиц💰 - Новая резина в подарок! - Доп оборудование на 200 000 руб в подарок! - Улучшим любое предложение!👍 - Звоните📞 Узнать цену Финансовые услуги оказывает: ПАО «Совкомбанк». #реклама promo.wagner-changanauto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11494</t>
+  </si>
+  <si>
+    <t>Забытая усадьба Строгановых среди заводов Когда-то здесь отдыхала одна из самых богатых семей Российской империи, а сегодня старинный дом XVIII века спрятан среди городской застройки. Дача Строгановых сохранила черты раннего классицизма: строгий фасад, скруглённые углы и атмосферу петербургской дворянской эпохи. Сейчас это малоизвестный памятник, который можно увидеть только снаружи, но именно в этом и есть его особый шарм: найти кусочек XVIII века посреди шумного города. 📍 Старо-Петергофский проспект, 20 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>02.08.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11489</t>
+  </si>
+  <si>
+    <t>Петербургские Кижи Главная жемчужина места, 25 купольный храм Покрова Пресвятой Богородицы, воссозданный по образцу утраченной исторической церкви. Здесь можно прогуляться среди старинных построек, заглянуть в крестьянский дом, подняться к колокольне и узнать секреты строительства деревянных храмов без единого гвоздя. После прогулки стоит заглянуть в трапезную за сбитнем, домашним квасом, морсом и свежей выпечкой. 🗓️ Пн-Вс, 10:00-18:00 💰 Вход свободный 📍 этнопарк Усадьба Богословка #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>02.08.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11488</t>
+  </si>
+  <si>
+    <t>Резиденции с отельным сервисом в загородном клубе Охта Загородный клуб ОХТА — там, где выходные не заканчиваются вместе с городом 19 гектаров соснового бора на берегу реки Охта — и всё, что нужно для отдыха, уже внутри комплекса. Локация: • 30 минут до центра Петербурга • 1 минута пешком до всесезонного курорта Охта Парк • Сосновый бор на берегу реки Охта Бассейны с подогревом круглый год, бани на дровах, горнолыжные трассы зимой и рыбалка на форель летом. Термальный спа-комплекс, корты, детские и спортивные площадки — всё в шаговой доступности от дома. Дом, из которого не хочется уезжать, чтобы отдохнуть. Узнать больше #реклама ohta-club-spb.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.08.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11484</t>
+  </si>
+  <si>
+    <t>Где можно почувствовать себя машинистом поезда В Центральном музее железнодорожного транспорта собраны тысячи экспонатов, которые рассказывают историю российских железных дорог от первых паровозов до современных составов. Главная гордость музея это 43 метровый действующий макет железной дороги с поездами, светофорами и диспетчерским управлением. А еще здесь можно попробовать себя в роли машиниста на специальном тренажере, рассмотреть редкие модели локомотивов и масштабные макеты станций и мостов. 🗓️ Пн-Вс, 10:30-17:30 💰 400 ₽, льготный 200 ₽, дети до 7 лет 100 ₽ 📍 Садовая ул., 50 #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>01.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11478</t>
+  </si>
+  <si>
+    <t>Кажется, это самый атмосферный джазовый фестиваль августа Два дня парк музея усадьбы «Пенаты» превратится в большую концертную площадку под открытым небом. На сцену выйдут восемь джазовых коллективов, среди которых Faul Funky Orchestra, Чижик Jazz Quartet, Анастасия Лютова и Санкт-Петербургский джазовый оркестр. Это отличный повод совместить прогулку по живописной усадьбе Репина с живой музыкой и провести летние выходные вдали от городской суеты. 🗓 8-9 августа, с 11:00 💰 от 4000 ₽, билеты 📍 пос. Репино, Приморское шоссе, 411 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>01.08.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11477</t>
+  </si>
+  <si>
+    <t>Резиденции на первой береговой линии в Сочи от 75 млн₽ Mandarin Garden — Резиденции элит-класса на первой линии моря в Сочи — от 75 млн ₽ ✅Откройте для себя уникальную возможность стать частью эксклюзивного комплекса, расположенного в живописной прибрежной зоне! ✅ Резиденция у моря с сервисом отеля 5* и управлением от гостиничной компании Alean Collection 📞 Свяжитесь с нами для получения подробной информации и записи на консультацию. Перейти на сайт #реклама mandaringarden.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11468</t>
+  </si>
+  <si>
+    <t>Бесплатное путешествие в Индию без визы На берегу Финского залива пройдет фестиваль Мистическая Индия, где два дня будут звучать индийская музыка, проходить танцевальные выступления, йога практики, медитации, лекции, мастер классы и атмосферные встречи. Здесь можно примерить сари, сделать мехенди, попробовать блюда индийской кухни, заглянуть на восточный маркет и даже посмотреть фильмы в формате 360°. Для детей подготовили праздник красок Холи, творческие мастерские, настольные игры, рисование, шахматы и другие активности. 🗓 1-2 августа, 10:00-22:00 💰 Вход свободный 📍 Лахта, Морская улица, 15 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>31.07.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11466</t>
+  </si>
+  <si>
+    <t>В Петербурге прокатят на ретропоезде к легендарному форту 2 августа можно отправиться в настоящее путешествие по истории железных дорог: с Балтийского вокзала вас ждёт поездка на ретроэлектричке вдоль Южного берега Финского залива, а дальше на ретроавтобусах к форту Красная Горка. В программе праздника на станции Краснофлотск и у форта: интерактивная выставка, мастер-классы моделистов, LEGO-зона, выставка оружия, тематические фотозоны и возможность попробовать себя в роли путейца. Главным событием станет показательное выступление «Подвиг железнодорожников Ораниенбаумского плацдарма» с участием бронетехники на железнодорожном ходу. 🗓 2 августа, с 09:50 💰 1000 ₽, билеты 📍 Форт Красная Горка, станция Краснофлотск #события Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>31.07.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11465</t>
+  </si>
+  <si>
+    <t>На Финском заливе заметили огромную банку «Балтики 0» К чему бы это? Кажется, скоро на Фонтанке будет особенно освежающе. Удивляться не стоит: это была подготовка к крупнейшему сап-фестивалю страны «Петербург Фонтанка Sup». В этом году в фестивале участвуют около 11 тысяч человек. Маршрут пройдет по Фонтанке, Крюкову каналу и Мойке под 28 мостами. 🗓 1 августа Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>31.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11463</t>
+  </si>
+  <si>
+    <t>Дарю сертификат на двоих в банное пространство «Камыши» Победителем стала: @sonika_g 📍Хуторская ул., 5, д. Энколово #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>31.07.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11462</t>
+  </si>
+  <si>
+    <t>31.07.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11456</t>
+  </si>
+  <si>
+    <t>Первые выходные августа в Летнем саду Летний сад превратится в большую площадку с экскурсиями, концертами, квестами, мастер-классами и танцевальными программами. Проект продолжает традиции петровской эпохи, когда сад был главным местом для прогулок и культурной жизни Петербурга. Программа: 1 августа 12:00 — Квест Сокровища Летнего сада 12:00 — Мастер-класс по линогравюре Узор из Летнего 12:00 — Мастер-класс Птицы Летнего сада 12:30 — Мастер-класс Атрибуты времени 13:00 — Игровая экскурсия Археология Летнего сада 13:00 — Концерт променад духового оркестра Ленинградские фанфары 14:00 — Мастер класс Прохлада Летнего сада. Ветряная вертушка 14:00 / 14:15 — Экскурсия Летний сад сквозь столетия 15:00 — Шоу фокусника иллюзиониста Время чудес 15:00 – 16:30 — Мастер класс по росписи тарелок Карпиев пруд 16:00 — Экскурсия Летний сад. Ботанический рай 16:00 — Квест Сокровища Летнего сада 17:00 — Камерный концерт оркестра Пыль Струн 17:00 / 17:15 — Экскурсия Бестиарий, зверинец, зоосад 19:00 — Танцевальная программа Элефантс Грув и Анастасии Сазоновой 2 августа 12:00 — Арт-занятие Лебеди Летнего сада 12:00 / 12:15 — Экскурсия Петровский парадиз 12:30 — Игра Ботаническое Бюро Расследований. Загадки петровского огорода 13:00 — Игровая экскурсия и мастер-класс Выходной в Летнем саду 13:00 — Концерт променад Царскосельского эстрадно духового оркестра 14:00 / 14:15 — Экскурсия Летний сад сквозь столетия 14:00 — Квест Сокровища Летнего сада 15:00 — Арт занятие Альбом Летнего сада 15:00 — Мастер-класс Акриловый пленэр. Магия регулярного сада 16:00 — Экскурсия Красный сад. Петровский огород. Краски, запахи и вкусы 16:00 — Квест Сокровища Летнего сада 17:00 / 17:15 — Экскурсия Мифы в скульптуре Летнего сада 17:00 — Камерный концерт Акустик бэнд Ивана Васильева 19:00 — Танцевальная программа Дунаевский Оркестр 🗓 1-2 августа, с 12:00 💰 от 300 ₽ 📍 Летний сад #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>30.07.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11452</t>
+  </si>
+  <si>
+    <t>В Петергофе оживят детские игрушки императорской семьи в необычном формате Четыре скульптурных объекта из переработанного пластика созданы по мотивам игрушек XIX и начала XX века из коллекций Петергофа. Они рассказывают о воспитании детей императорской семьи, их играх и мире детства. После завершения проекта арт-объекты не исчезнут, а получат новую жизнь в виде мебели для пространства Большая оранжерея. 🗓 до конца сезона 💰 билет в парк 400 ₽ 📍 Парк Александрия, Петергоф Как вам такие арт-объекты? #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>30.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11451</t>
+  </si>
+  <si>
+    <t>30.07.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11447</t>
+  </si>
+  <si>
+    <t>Главный праздник Ленобласти пройдёт в Ивангородской крепости Ивангород станет столицей Дня Ленинградской области. Гостей ждут исторические подворья, гастрономический фестиваль с блюдами разных районов, фермерская ярмарка, Город мастеров, семейные площадки и большой вечерний концерт. К празднику также откроют после реставрации художественный музей с выставкой к 150 летию Ивана Билибина и новое общественное пространство Утиный парк. ⚠️ Ивангород находится в пограничной зоне. Если у вас нет местной регистрации, для въезда обычно требуется заранее оформить пропуск через Госуслуги. На оформление может уйти до 15 рабочих дней. 🗓 1 августа 💰 Вход свободный 📍 Ивангородская крепость, Ивангород #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>29.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11442</t>
+  </si>
+  <si>
+    <t>Необычная усадьба, где началась картофельная история России В поселке Суйда находится усадьба Абрама Ганнибала, прадеда Александра Пушкина. Именно здесь появились одни из первых крупных картофельных полей страны, а еще сохранился уникальный каменный диван, высеченный прямо в огромном валуне более 250 лет назад. Во время прогулки можно заглянуть в музей, узнать историю семьи Ганнибалов и Пушкиных, пройтись по старинному парку XVIII века и увидеть место, где венчались родители великого поэта. 🗓️ Ежедневно, 10:00-17:00 💰 200 ₽, льготный 100 ₽ 📍 Ленинградская область, Гатчинский округ, поселок Суйда #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>29.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11441</t>
+  </si>
+  <si>
+    <t>Рассчитайте кухню за 5 минут! Скидка до -50% в Июле! ⚡ Кухни на заказ от производителя в Санкт-Петербурге от 90 000 ₽ - изготовление от 14 дней - передовые фасады Egger и пластик Evogloss - собственная фабрика в Ленинградской области - гарантия 2 года - более 500 цветов и текстур - рассрочка 0%, без первого взноса - бесплатный замер и 3D-проект ✨ А сейчас ещё и посудомоечная машина в подарок, только 31 июля! 💰 Ответьте всего на 3 вопроса и получите расчет по вашим размерам в 3-х вариантах, прямо в мессенджере! Получить скидку #реклама spb.quiz.kuhzavod.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11437</t>
+  </si>
+  <si>
+    <t>В Царском Селе покажут, как родился самый роскошный дворец России Выставка «В лазури и золоте: рождение Большого Царскосельского дворца» расскажет, как из загородной резиденции появился один из главных символов императорского Петербурга. Гости увидят материалы, связанные с созданием дворца, узнают, как формировался его знаменитый образ с лазоревым фасадом, белыми колоннами и золотым декором. 🗓 до 17 августа 💰 1600 ₽ 📍 Екатечрининский дворец, Пушкин, ул. Садовая, 7 #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.07.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11434</t>
+  </si>
+  <si>
+    <t>Пляж, книги и сапы в одном месте Пляж Ласковый превратится в большую литературную площадку под открытым небом. Здесь можно будет встретиться с известными писателями, послушать живые обсуждения, присоединиться к книжным квестам, почитать прямо на сапах, заглянуть в пляжную библиотеку и провести день у Финского залива. В программе также концерты, мастер-классы, телемост со Стамбулом и музыкально театрализованное представление Вымышляндия для всей семьи. 🗓 1-3 августа 💰 Вход свободный 📍 Пляж Ласковый, поселок Солнечное #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11432</t>
+  </si>
+  <si>
+    <t>Дарю 6 билетов на большой банный фестиваль «ПаруПар» Хотите побывать на площадке, где соберутся ведущие пармастера России, фестивальные бани и авторские банные проекты? 🧖‍♀️ Три коллективных парения в день, бесплатные лекции и мастер-классы, концертная программа и песни у костра. Как выиграть? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @salepiter 5 августа мой бот выберет 3 счастливчиков, которые получит парные билеты. 🎫 Не хочешь рассчитывать на удачу? Билеты здесь (промокод: VOKRUG) 🗓️ 7-9 августа 📍 Всеволожский район, Свердловское городское поселение #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11431</t>
+  </si>
+  <si>
+    <t>Имплантация челюсти «Всё на 4х имплантах» в «Флоренции» 💰 Качественное лечение с доступной системой оплаты для пенсионеров!:bb... Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама allon4-florenciya.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11427</t>
+  </si>
+  <si>
+    <t>Где найти прозрачную воду всего в паре часов от Петербурга Тайпаловский залив считается одним из самых тихих мест на берегу Ладожского озера. Сюда приезжают ради прозрачной воды, песчаного берега, соснового леса и ощущения, будто вокруг нет никого. Летом на мелководье вода хорошо прогревается, поэтому здесь приятно искупаться, устроить пикник, пройтись вдоль берега или встретить закат в окружении северной природы. 📍 Тайпаловский залив, Приозерский район #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>27.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11426</t>
+  </si>
+  <si>
+    <t>Два дня дарили эксклюзивные подарки и угощали кофе в Севкабель Порту 🤩 Спасибо всем, кто заглянул к нам. Собрали самые яркие моменты в видео🤩 А если хотите, чтобы впечатления приносили еще и выгоду, оформляйте ОТП Карту. До конца июля для новых клиентов действует 20% кешбэк на развлечения 🤩 ВКонтакте • МАКС • ОК</t>
+  </si>
+  <si>
+    <t>27.07.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11422</t>
+  </si>
+  <si>
+    <t>Обычная прогулка здесь превращается в арт-маршрут В Царском Селе открылась бесплатная выставка под открытым небом Глазурь и грива. На территории Императорской фермы разместили 17 керамических арт-объектов, вдохновлённых историей этого места и его обитателями. Гостей ждут лошади, Куры Его Величества, ягнёнок в ромашках, керамическая морковка и другие необычные работы художников со всей России и Кубы. 🗓 До 27 сентября 💰 Вход свободный 📍 Исторический комплекс «Императорская ферма», Пушкин #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>27.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11421</t>
+  </si>
+  <si>
+    <t>Заправки в Яндекс Go Покажем, на каких АЗС есть топливо и нет очередей Узнать больше #реклама yandex.go.link О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11415</t>
+  </si>
+  <si>
+    <t>Сад из сказки, который спрятался под Псковом Усадьба Ореховно выглядит так, будто ее перенесли из европейских парков прямо в российскую глубинку. Ландшафтный архитектор Александр Гривко создал здесь уникальное пространство с аллеями, прудами, цветниками и уютными уголками для прогулок. За несколько часов можно забыть о городской суете, насладиться продуманными видами и сделать фотографии, которые выглядят как кадры из путешествия по старинным усадьбам. 🗓 Ежедневно, 10:00-19:00 💰 900 ₽, льготный 700 ₽, дети 7-16 лет 450 ₽ 📍 Псковская область, деревня Ореховно #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>26.07.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11409</t>
+  </si>
+  <si>
+    <t>26.07.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11405</t>
+  </si>
+  <si>
+    <t>Новое место, где захочется задержаться В ТРК Голливуд открылся самый большой новый Буквоед с пространством площадью более 700 м². Здесь можно не только выбрать книгу, но и заглянуть на лекции, встречи с авторами, презентации и другие культурные события. Это первая за несколько лет новая крупная точка сети в Петербурге, оформленная в обновленной концепции с зонами для отдыха и мероприятий. 📍 Коломяжский пр., 22 (3 этаж) Заглянули бы сюда? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>26.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11404</t>
+  </si>
+  <si>
+    <t>26.07.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11399</t>
+  </si>
+  <si>
+    <t>Ожившая история В Пушкине пройдет фестиваль «Великая война. 1914», где события Первой мировой войны воссоздадут с исторической точностью. Гостей ждут масштабные реконструкции сражений, военные лагеря, выставка техники и оружия, конные выступления и интерактивные площадки, где можно познакомиться с солдатским бытом начала XX века. Это редкая возможность увидеть историю не за витриной музея, а буквально перед собой. 🗓 1 и 2 августа, 11:00-17:00 💰 Вход свободный 📍 Пушкин, Фермская дорога, 5 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>25.07.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11397</t>
+  </si>
+  <si>
+    <t>Успеть до полудня: большой парк развлечения в центре Петербурга за 990 ₽ 🎢 В центре города работает «Смайл парк», где можно провести 2–4 часа и успеть попробовать всё: квесты, музеи, фотозоны и аттракционы. Всего здесь 13 зон — от лабиринта страха до дома-перевёртыша. Самое выгодное время — утром с 10 до 12, когда цена на все развлечения — 990 рублей. Это действительно дешевле, чем брать билеты по отдельности, а эмоций хватит на весь день. 💵 от 990 ₽, купить билет 🗓 Пн-Вс 10:00–22:00 📍 Большая Морская, 5 Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>25.07.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11396</t>
+  </si>
+  <si>
+    <t>Все зубы за 1 день в центре цифровой имплантации в СПБ! 4 импланта + адаптационный протез от 94 500 р.! 📞 бесплатная консультация имплантолога 📞 КТ челюсти 3000 0 рублей 📞 рассрочка до 10 месяцев от 9 450 р/мес. 📞 набор для восстановления в подарок Пожизненная гарантия на импланты от производителя! Своя зуботехническая лаборатория! Рассчитайте стоимость лечения и получите подарки от клиники! Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама allon4-florenciya.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.07.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11390</t>
+  </si>
+  <si>
+    <t>Место в Кронштадте, где история флота встречается с морем Остров фортов это современный парк у Финского залива, созданный как пространство памяти о 300-летней истории российского флота. Здесь вас ждёт: 🔴 Аллея героев российского флота с именами выдающихся моряков и флотоводцев 🔴 Маяк памяти с историей героев российского флота разных эпох 🔴 Набережная с видами на Финский залив и корабли 🔴 Современные зоны отдыха, детские площадки и маршруты для прогулок 💥 В будущем территория станет частью большого туристического маршрута, который объединит исторические укрепления города. 📍 Кронштадт, Каботажная гавань #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>24.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11380</t>
+  </si>
+  <si>
+    <t>Интерактивная шкатулка в Севкабеле Балтика открыла первый летний поп-ап бар «Балтика Brew». Со стороны пространство выглядит как волшебная шкатулка, а внутри главное сокровище – большой выбор безалкогольного пива, а также новинки из премиальной линейки. В их числе — «Техно IPA» с ярким цитрусовым ароматом сортов Amarillo и Citra, гибридный стиль «Анти-лагер Кёльш», вишневый сорт «Заводной крик», а также полусухой «Пневмо-Сидр». 🗓 Пн-Вс 📍 Севкабель Порт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>24.07.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11379</t>
+  </si>
+  <si>
+    <t>Просто показываем промокод Просто предлагаем съездить отдохнуть со скидкой 5000 рублей от Яндекс Путешествий. Больше ничего от вас не хотим, потому что понимаем, что сил нет. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 04:17</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11377</t>
+  </si>
+  <si>
+    <t>Соберите культурный маршрут по Петербургу с необычными сувенирами В Петербурге проходит акция «Культурный блокнот», которая превращает обычную прогулку по городу в мини-квест. В знаковых местах можно бесплатно поставить уникальные штемпели с символами Петербурга и собрать свою коллекцию памятных отметок. Маршрут проходит через музеи, театры, заведения, дворцы и исторические пространства. За одну прогулку можно совместить красивые локации, новые открытия и необычный сувенир на память о городе. 📅 до 31 августа 💰 Бесплатно 📍 Санкт-Петербург, участники акции по всему городу #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11372</t>
+  </si>
+  <si>
+    <t>Замок, который строили для императорских лошадей В Петергофе есть необычный комплекс, который легко принять за средневековый замок. На самом деле это Императорские конюшни, построенные в середине XIX века по проекту Николая Бенуа. Здесь находились манеж, кузницы, ветеринарная лечебница и стойла более чем для 300 лошадей. Сегодня это один из самых необычных памятников архитектуры Петергофа, который многие незаслуженно обходят стороной. 📍 ул. Аврова, 2 Бывали ли вы здесь? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11371</t>
+  </si>
+  <si>
+    <t>Скидки — топ, события — топ Избранные концерты, фестивали и другие шоу в подборке Яндекс Афиши блистают скидками до 29 июля Купить #реклама 16+ afisha.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11368</t>
+  </si>
+  <si>
+    <t>Путешествие в настоящее Средневековье всего в часе от Петербурга Крепость Орешек на один день превратится в оживший былинный город. Гостей ждут рыцарские турниры, массовые сражения, выступления музыкантов, средневековые танцы, исторические лагеря, ремесленные мастерские, ярмарка и экскурсии по крепости. Отличный повод не только окунуться в атмосферу прошлых веков, но и провести день в одном из самых знаковых мест Ленобласти. 🗓 1 августа, 10:00-19:00 💰 200-400 ₽, переправа 500-600 ₽ 📍 Крепость Орешек, Шлиссельбург #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>22.07.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11363</t>
+  </si>
+  <si>
+    <t>Средневековый замок в Павловске Замок появился в конце XVIII века на месте охотничьего домика Мариенталь и даже входил в список действующих российских крепостей. Сегодня он полностью восстановлен и сохранил свои исторические интерьеры, поэтому это одно из самых атмосферных мест для прогулки и красивых фотографий. 📍 Мариинская ул., 4 Бывали здесь? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>22.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11362</t>
+  </si>
+  <si>
+    <t>"Тону, тону — я в глазах твоих тону" - исполнитель главного хита этого лета в Санкт-Петербурге! HOLLYFLAME выступит 10 ноября в клубе Космонавт. Артист, чьи треки поклонники знают наизусть, готов встретиться со своей аудиторией вживую, чтобы вместе прожить самые искренние моменты — от лирики до абсолютного музыкального безумия. HOLLYFLAME — это музыка про чувства, в которых каждый узнает себя. И теперь настало время услышать её вживую. Билеты - HOLLYFLAME В САНКТ-ПЕТЕРБУРГЕ Erid: 2VtzqvSHe3C Реклама. ООО "Ф Икс 9". ИНН: 7714924635.</t>
+  </si>
+  <si>
+    <t>22.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11361</t>
+  </si>
+  <si>
+    <t>Кухни от Первой Мебельной фабрики Изготовление кухонь на заказ! У нас вы найдете: ✅ Акции и скидки до -45% ✅ Подарки при заказе ✅ Любые стили и планировки ✅ Более 250 материалов и текстур ✅ Беспроцентную рассрочку Ответьте на 3 вопроса на нашем сайте и получите расчет кухни Перейти на сайт #реклама promo.1mf.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11354</t>
+  </si>
+  <si>
+    <t>Так общение еще никто не прокачивал В Петербурге пройдет ВЗАИМНО.ФЕСТ, посвященный искусству общения. За один день здесь можно попробовать десятки интерактивных форматов, познакомиться с новыми людьми, прокачать навыки коммуникации, посетить мастермайнды, актерские практики, нетворкинг, лекции и творческие активности. 🗓 26 июля, 11:00-20:00 💰 От 3400 ₽, билеты 📍 ул. Некрасова, 3-5В #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.07.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11350</t>
+  </si>
+  <si>
+    <t>Опера в стенах Екатерининского дворца бесплатно Классика выйдет за пределы театра: на Парадном плацу Екатерининского дворца прозвучит опера Джузеппе Верди Бал-маскарад. Зрителей ждёт история о любви, придворных интригах и роковых событиях на фоне архитектуры Царского Села. Постановка станет финалом фестиваля «Опера всем» и подарит возможность увидеть масштабный спектакль под открытым небом. 🗓 25 июля, 17:00 💰 Вход свободный 📍 Екатерининский дворец, г. Пушкин, ул. Садовая, 7 #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.07.26 04:24</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11344</t>
+  </si>
+  <si>
+    <t>Место, где храм стал целым культурным пространством На проспекте Обуховской Обороны появился новый социокультурный кластер вокруг Скорбященской церкви. Помимо восстановленного храма здесь уже работают современный музей, кофейня Грошики, воскресная школа, образовательный центр для детей, прогулочная набережная у Невы и спортивные клубы. Особенно интересно заглянуть в музейную экспозицию, созданную петербургским бюро музейной сценографии Метаформа. Здесь собраны артефакты, найденные во время раскопок, старинные фотографии, фрагменты росписей и история знаменитой иконы «Всех скорбящих Радость (с грошиками)». В ближайшее время пространство продолжит развиваться, объединяя культуру, историю, спорт и городскую жизнь. 📍 пр. Обуховской Обороны, 22 #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.07.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11343</t>
+  </si>
+  <si>
+    <t>ЖК Пулковское, 34. Старт продаж! Квартиры от 4,6 млн ₽ Квартиры в малоэтажном камерном комплексе в престижном Московском районе. 🏠 Локация – 20 минут до метро «Московская» – 10 мин до аэропорта Пулково – Удобный выезд на Пулковское шоссе – Рядом Пушкин и Павловск с живописными парками ✅ О проекте – Всего 6 этажей: камерная атмосфера вместо «города в городе» – Светлые квартиры и благоустроенный двор с детской площадкой и зонами отдыха – Первые этажи с магазинами, аптеками, кафе и МФЦ – Сдача в 2027 году Успейте купить на старте по выгодной стоимости! Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ИНТЕК. #реклама pulkovskoe.gk-stn.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11339</t>
+  </si>
+  <si>
+    <t>Два дня джаза под открытым небом В Гатчине пройдет фестиваль Джазовые выходные, где выступят музыканты из Санкт-Петербурга, Москвы и Италии. Гостей ждут живые концерты на нескольких сценах, семейная программа, интерактивные Сказки Чижика для детей и вечерние выступления хедлайнеров в Амфитеатре. Программа на сайте 🗓 25-26 июля с 12:00 💰 400 ₽, билеты 📍 Гатчина, Дворцовый парк #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>20.07.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11334</t>
+  </si>
+  <si>
+    <t>Самый красивый парк Ленинградской области Гатчинский Дворцовый парк входит в число первых пейзажных парков России. На территории более 140 гектаров сохранились живописные озёра, острова, павильоны, мосты и вековые аллеи, которые создавались как часть императорской резиденции Павла I. Здесь вас ждёт: 🔴 Более 140 гектаров природных ландшафтов и исторических маршрутов 🔴 Белое озеро с живописными островами и панорамами дворца 🔴 Павильон Венеры, Берёзовый домик и архитектурные памятники XVIII века 🔴 Атмосфера старинного английского парка с видами, которые открываются словно кадры из фильма 💥 Приятный бонус: парк прекрасен в любое время года. Летом здесь можно устроить долгую прогулку у воды, а осенью увидеть одну из самых красивых золотых панорам Ленинградской области. 📍 Красноармейский просп., 1, Гатчина #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>20.07.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11333</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11327</t>
+  </si>
+  <si>
+    <t>Музей, где оживает история больших побед Государственный музей спорта рассказывает о легендарных спортсменах и ключевых событиях отечественного спорта. В экспозиции собрано более 500 подлинных экспонатов, среди которых награды, кубки, экипировка, архивные фотографии, документы и личные вещи чемпионов. Здесь можно узнать, как менялся спорт на протяжении более века, а также посетить временные выставки, лекции и встречи с известными спортсменами. 🗓 Вт-Вс, 11:00-18:00 💰 400 ₽ 📍 наб. Мойки, 23 Бывали здесь или только планируете посетить? #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.07.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11322</t>
+  </si>
+  <si>
+    <t>Самое загадочное место в Карелии Среди карельской тайги скрывается гора Воттоваара, окутанная легендами и необычными пейзажами. Здесь можно увидеть древние сейды, искривленные деревья, природные каменные лестницы и панорамные виды, которые сделали это место одной из самых известных природных достопримечательностей региона. Сюда едут за атмосферой дикой природы, пешими прогулками, красивыми фотографиями и ощущением полного уединения вдали от городского шума. 💰 300 ₽ 📍 Республика Карелия, Муезерский муниципальный округ Хотели бы побывать в этом загадочном месте? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>18.07.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11317</t>
+  </si>
+  <si>
+    <t>Музыка на берегу озера Современная неоклассика, арфа, скрипка и авторские произведения молодых композиторов прозвучат под открытым небом на берегу Разлива. Это возможность провести летний вечер в необычной атмосфере, наслаждаясь живой музыкой на природе вдали от городского шума. 🗓 18 июля, 17:00 💰 Вход свободный 📍 ул. Емельянова, 3Ж #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>18.07.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11314</t>
+  </si>
+  <si>
+    <t>Бесплатная опера у дворца Одна из самых известных опер Гаэтано Доницетти прозвучит под открытым небом на фоне фасада Большого Гатчинского дворца, который станет частью декораций и перенесет зрителей в атмосферу средневековой Шотландии. Это редкая возможность увидеть масштабную постановку с симфоническим оркестром, хором и солистами без покупки билета. 🗓 21 июля, 19:00 💰 Вход свободный (Нужен билет в парк 400 ₽) 📍 Красноармейский просп., 1, Гатчина Пошли бы на оперу в такой необычной локации? #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.07.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11310</t>
+  </si>
+  <si>
+    <t>Павловск превратится в императорскую свадьбу XVIII века Гостей ждут масштабные цветочные инсталляции, свадебные фотозоны с арками, каретой и праздничным столом, музыкальная программа от камерных выступлений до духового оркестра, а 18 июля состоится показ коллекции «Роза Романс» Модного дома Елены Ткаченко. Праздник посвящён 250-летию свадьбы Павла Петровича и Марии Фёдоровны. Это возможность прогуляться по одному из самых красивых парков Петербурга и увидеть, как история оживает среди цветов. 🗓 18-19 июля 💰 от 150 ₽, билеты 📍 Музей-заповедник Павловск #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.07.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11308</t>
+  </si>
+  <si>
+    <t>Дарю проживание на двоих в «Лес и Гора» Хотите отдохнуть в месте с видом на шикарный лес? 🏡 Зона отдыха у костра с креслами и пледами, мангал с крышей и дом с русской баней. 🏡 20 соток вдали от города. Как выиграть? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @beautyjars ▫️ @runtobuy 24 июля мой бот выберет счастливчика, которые получит сутки проживания на двоих. 🎫 Не хочешь рассчитывать на удачу? Забронировать здесь. 📍 ул. Новодеревенская-2, 1, д. Новожилово #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.07.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11302</t>
+  </si>
+  <si>
+    <t>Винтаж со всего Петербурга соберут в одном месте Garage Sail возвращается в Севкабель Порт. Здесь можно найти винтажную одежду, обувь, аксессуары, винил и вещи с историей от локальных проектов и частных продавцов. Вход свободный, а атмосферу дополнят музыка, фудкорт и диджейские сеты. Это отличный повод обновить гардероб необычными находками, поддержать локальные проекты и провести летний день на одной из самых популярных площадок города. 🗓 17-19 июля 💰 Вход свободный 📍 Кожевенная линия, 40Б #маркет Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.07.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11299</t>
+  </si>
+  <si>
+    <t>Назад в эпоху дачников: в Монрепо устроят необычный летний фестиваль Фестиваль Дачные сезоны превратит парк в пространство с театром, живой музыкой, экскурсиями, историческими играми и мастер-классами. Гостей ждут спектакли под открытым небом, концерт на воде, лекции, ярмарка мастеров и программы для детей и взрослых. Это отличный повод провести день на природе, совместив прогулку по одному из самых красивых парков Ленобласти с насыщенной культурной программой. 🗓 18-19 июля с 12:00 💰 Билеты 500 ₽ и подробности на сайте 📍 Выборг, парк Монрепо, д. 1 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11297</t>
+  </si>
+  <si>
+    <t>Бесплатный концерт в старинном парке В программе живой вокал, инструментальный ансамбль, истории о русском романсе и атмосфера исторического парка под открытым небом. Это редкая возможность провести летний вечер в одном из самых живописных усадебных парков Ленинградской области и услышать музыку, которая особенно красиво раскрывается именно в таком месте. 🗓 19 июля, 16:00 💰 Вход свободный 📍 Усадьба Демидовых, Тайцы #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.07.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11296</t>
+  </si>
+  <si>
+    <t>17–19 июля в Экспофоруме пройдёт «Город собак» – большая выставка для тех, кто любит собак и хочет провести день ярко всей семьёй! 🐕 Вас ждут 4000+ собак и 200+ пород (в том числе редкие!), шоу-программа, кинологические соревнования, фестиваль пород и много эмоций. Скидка 10% на билеты по промокоду ЛЕТО10 при покупке на сайте. Познакомьтесь с породами вживую, пообщайтесь с заводчиками, задайте вопросы ветеринарам, кинологам и зоопсихологам, узнайте больше о характере, уходе и воспитании собак. Для посетителей будет работать ярмарка с товарами и услугами для питомцев, скидками, розыгрышами и новинками. А ещё на выставку можно прийти со своим любимцем – вход с собаками приветствуется. Детям до 3 лет – бесплатно. В дни мероприятия от метро «Московская» ходят бесплатные автобусы 🎁 Билеты на сайте дешевле, чем в кассах – по промокоду ЛЕТО10 скидка 10% на билет онлайн. Приходите всей семьей!</t>
+  </si>
+  <si>
+    <t>16.07.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11295</t>
+  </si>
+  <si>
+    <t>Идем на презентацию книги Энтони Хопкинса Впервые в России выходит книга мемуаров Энтони Хопкинса «Мы справились, парень» — это закулисье золотой эпохи Голливуда и тайны создания культовых ролей, битва с алкоголизмом и философия человека, который «прожил тысячу жизней». Кинодраматург и редактор «Подписных изданий» Артем Макоян расскажет о главных ролях Энтони Хопкинса и представит книгу «Мы справились, парень», а затем гости посмотрят фильм «Отец», принесший актеру Оскар за главную мужскую роль. 🗓 17 июля 19:00 💰 1 500 ₽, купить билет 📍 Малая Морская ул., 24 Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>15.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11289</t>
+  </si>
+  <si>
+    <t>Фестиваль пляжного волейбола возвращается: три дня спорта, солнца и зрелищ Гостей ждут зрелищные матчи, финальные игры, мастер-классы от игроков Зенита, детские активности и уютная зона отдыха с кафе. Это отличный повод провести летние выходные у Финского залива, поддержать спортсменов и окунуться в атмосферу большого спортивного праздника. Подробности и программа на сайте 🗓 17-19 июля 💰 Вход свободный для зрителей 📍 Пляж Ласковый, посёлок Солнечное #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>15.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11287</t>
+  </si>
+  <si>
+    <t>☀️Ханс Циммер, Людовико Эйнауди и хиты 80-х на Сцене у Моря Лучший отдых — это встретить закат у воды с любимой музыкой. Море, летнее небо, шум волн и три концерта в Севкабель Порт, которые подарят красивый вечер и яркие впечатления. ⛅️ Вселенная Ханса Циммера — 17 июля Оркестр «Резонанс» под управлением Станислава Чигадаева исполнит музыку Ханса Циммера и Джона Уильямса. «Интерстеллар», «Пираты Карибского моря», «Гарри Поттер», «Звёздные войны» и другие культовые саундтреки прозвучат на фоне заката над Финским заливом. Билеты по ссылке: https://clck.ru/3UmE9w ⛅️ Ludovico Einaudi. Оркестр у моря — 18 июля Музыка Людовико Эйнауди в исполнении оркестра под управлением Станислава Чигадаева. Experience и другие знаменитые произведения великого неоклассика, море, вечерний бриз и один из самых красивых закатов Петербурга. Билеты по ссылке: https://clck.ru/3UmEFL ⛅️ Симфонические 80-е! — 19 июля Оркестр «Резонанс», вокалисты и главные хиты десятилетия. ABBA, Modern Talking, Boney M., A-ha, Tina Turner, Bad Boys Blue, Stevie Wonder и другие легенды. Танцы у моря, закат и атмосфера настоящего летнего праздника. Билеты по ссылке: https://clck.ru/3UmEqo 📍 Севкабель Порт, Кожевенная линия, 34 🎟 — 15% по коду ВОКРУГПИТЕРА ❤️ Больше летних концертов — Слушай Сердцем Erid: 2VtzqvcXmjp Реклама. ИП Макарова Елена Владимировна. ИНН: 781302496612.</t>
+  </si>
+  <si>
+    <t>15.07.26 04:17</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11285</t>
+  </si>
+  <si>
+    <t>Топ-6 глэмпингов для идеального летнего отдыха. Часть 2 Продолжаю делиться классными вариантами для загородного отдыха. Напоминаю, первую часть подборки можно найти здесь! 🏞 Шанти озеро 📍 Ленинградская область, Приозерский район, Громовское сельское поселение 🏞 Хюгге Кэмп Карелия 📍 Республика Карелия, Лахденпохский район, Мийнальское сельское поселение 🏞 Веззика 📍 Ленинградская область, Волховский район, деревня Кириково, Озёрная улица, 17Б 🏞 Lago Ladoga 📍 Республика Карелия, Сортавальский муниципальный округ, Ладожское участковое лесничество 🏞 Dushevno House 📍 Ленинградская область, Всеволожский район, Куйвозовское сельское поселение, КП Карасаари, 34 🏞 Выборг Бей 📍 Ленинградская область, Выборг, улица Симоняка, 21 Делитесь в комментариях, если у вас есть хорошие варианты на примете! #локация #загородом Куда пойти в Питере Я в ТГ | Я в VK | Я в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11284</t>
+  </si>
+  <si>
+    <t>Посмотреть футбольные матчи можно во Дворе Гостинки до 19 июля Известная Петербургская мультимедийная площадка «Двор Гостинки» разместила огромный шатёр для футбольных болельщиков. «Балтика Безалкогольное» организовала крутую фан-зону на территории Win City «Город в Зените» с большим экраном, на котором транслируется футбол, и площадкой для активных развлечений. Здесь можно поиграть в гигантскую «Дженгу», «4 в ряд» и, конечно, кикер — как же без него в футбольной зоне! А для тех, кто предпочитает более спокойную активность, проводятся занятия по пивной йоге. Эти и другие мероприятия будут проводиться по 19 июля включительно. 🗓 до 19 июля 💰 Бесплатно 📍 Двор Гостинки Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>14.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11279</t>
+  </si>
+  <si>
+    <t>Музей, где картины созданы не красками, а камнем Музей флорентийской мозаики хранит одну из крупнейших в России коллекций произведений камнерезного искусства. Здесь представлены более 600 панно, предметов интерьера и ювелирных изделий, созданных мастерами разных школ. Экспозиция помогает по новому взглянуть на флорентийскую мозаику и познакомиться с этим редким видом искусства. 🗓 Ср-Вс, 11:00-19:00 💰 500 ₽, билеты 📍 ул. Ждановская, 45 Знали ли вы об этом частном музее раньше? #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>14.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11274</t>
+  </si>
+  <si>
+    <t>Летом особенно легко и приятно настроиться на медленный и вдумчивый ритм жизни, свободный от суеты. В итальянской культуре такое умение превращено практически в искусство: Il dolce far niente, «сладостное безделье» — способность радоваться малому, замечать красоту повседневности, находить время для неспешной прогулки, чтения и праздного созерцания. 18 июля просветительский проект Доктрина эт Нобилес (Doctrina et Nobiles) приглашает вас провести летний день в Комарово — в библиотеке, расположенной в исторической даче, — и поговорить о культуре Италии. В программе фестиваля: лекции об итальянской литературе, кино, моде и философии dolce far niente, ридинг, мастер-классы и музыкальное завершение вечера. Вместе с лекторами мы обсудим итальянских писателей, кинематограф, историю гран-тура и моду, чтобы понять, как из путешествий, южного света, встреч и тихих пауз складывается особое представление о радости жизни. Вход на фестиваль свободный, но по обязательной регистрации 🌿 → Сбор гостей начнется в 13:30 Erid: 2VtzqvZHLaW Реклама. ООО "Доктрина А". ИНН: 7841088461.</t>
+  </si>
+  <si>
+    <t>14.07.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11268</t>
+  </si>
+  <si>
+    <t>Новая гастронаходка у Финского залива В сосновом лесу есть ресторан русской кухни Осетр Петр, где привычные блюда готовят с акцентом на локальные продукты и сибирские традиции. Здесь подают суточные щи в горшочке с крышкой из теста, борщ со смальцем, щучью котлету с икрой, пельмени с уксусом по сибирскому обычаю и паштет с финиковым вареньем на солодовом хлебе. Место подойдет тем, кто хочет совместить загородную прогулку с интересным гастрономическим опытом. 📍 Лен. обл., Выборгский р., территория клуба МыЗдесь Добавили бы это место в список для поездки? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>13.07.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11265</t>
+  </si>
+  <si>
+    <t>Место, где бабочки садятся прямо на руки На выставке живых тропических бабочек можно оказаться среди сотен ярких красавиц из разных уголков мира, увидеть, как они появляются из куколок, узнать интересные факты об их жизни и сделать необычные фотографии. Отличная идея для семейного отдыха и тех, кто хочет ненадолго перенестись в настоящий тропический сад. 🗓 Пн-Пт 12:00-21:00, Сб-Вс 10:00-22:00 | до 13 сентября 💰 750-1100 ₽, билеты 📍 Брантовская дорога, 3, 2 этаж Хотели бы оказаться в окружении сотен живых бабочек? #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>13.07.26 04:13</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11259</t>
+  </si>
+  <si>
+    <t>Курорт всего в 20 минут от Петербурга Охта Парк — это одно из самых популярных мест для отдыха в Ленинградской области, куда приезжают в любое время года. Здесь можно провести день на природе, расслабиться в SPA, активно отдохнуть или остаться на выходные в окружении соснового леса. Здесь вас ждёт: 🔴 Подогреваемые открытые бассейны и современный SPA 🔴 Каток среди сосен и горнолыжные трассы зимой 🔴 Верёвочный парк, тюбинг и развлечения для всей семьи 🔴 Рестораны, уютный отель и прогулочные зоны 💥 Территория курорта занимает более 100 гектаров и ежегодно принимает свыше миллиона гостей. 📍 ул. Людмилы Кедриной, 20, корп. 2, д. Мистолово #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>12.07.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11256</t>
+  </si>
+  <si>
+    <t>Думская башня превратилась в ромашковый луг в центре Петербурга Ко Дню семьи, любви и верности одну из главных городских достопримечательностей украсили живыми цветами. Внутри башни создали летнюю фотозону с ромашками, где гости могут сделать яркие снимки и подняться на смотровую площадку с видом на город. 🗓 С 8 июля 💰 700 ₽, билеты 📍 Невский проспект, 33 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>12.07.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11252</t>
+  </si>
+  <si>
+    <t>Самая необычная железная дорога Ленобласти Мало кто знает, что недалеко от Петербурга находится частная узкоколейка с миниатюрным паровозом, вагонами, мостами и собственным депо. Всё это создал инженер Павел Чилин, воплотив мечту детства в реальность. Сюда приезжают, чтобы прокатиться на настоящем паровозе, заглянуть в кабину машиниста и увидеть, как выглядит одна из самых необычных железных дорог России. 🗓 Сб 14:00-18:00, Вс 12:00-16:00 💰 от 500 ₽ (до 18 лет бесплатно) 📍 Кирпичная ул., 27 Знали ли вы, что рядом с Петербургом есть такая железная дорога? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>11.07.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11250</t>
+  </si>
+  <si>
+    <t>25 мест, куда можно уехать из Петербурга на электричке От старинных крепостей и древних городов до песчаных пляжей, водопадов и карельских скал. Собрала самые интересные направления, куда можно добраться на электричке или Ласточке без машины. 🧳 Дудергоф Самая высокая точка Петербурга с живописными холмами, озёрами и панорамными видами. 💰 от 65 ₽ 📍 Балтийский вокзал 🧳 Сестрорецк Широкие пляжи, парк Дубки и один из самых уютных курортных городов рядом с Петербургом. 💰 от 65 ₽ 📍 Финляндский вокзал 🧳 Репино Музей усадьба Ильи Репина, морской берег и живописные прогулочные маршруты. 💰 от 65 ₽ 📍 Финляндский вокзал 🧳 Комарово Экотропы, дюны и знаменитый сосновый лес на берегу Финского залива. 💰 от 65 ₽ 📍 Финляндский вокзал 🧳 Зеленогорск Песчаный пляж, променад вдоль Финского залива и сосновый парк. 💰 от 65 ₽ 📍 Финляндский вокзал 🧳 Саблино Пещеры, каньоны и один из самых известных водопадов Ленинградской области. 💰 от 106 ₽ 📍 Московский вокзал 🧳 Лебяжье Песчаные пляжи, сосновые леса и природный заказник на берегу Финского залива. 💰 от 125 ₽ 📍 Балтийский вокзал 🧳 Тосно Удобная отправная точка к Тосненскому водопаду и Саблинскому памятнику природы. 💰 от 148 ₽ 📍 Московский вокзал 🧳 Кирилловское Сосновые леса, гранитные скалы и десятки живописных озёр. 💰 от 172 ₽ 📍 Финляндский вокзал 🧳 Вырица Живописные берега реки Оредеж, сосновые леса и атмосферные дачи начала XX века. 💰 от 179 ₽ 📍 Витебский вокзал 🧳 Сиверская Красные песчаные обрывы Оредежа и места, которые называют русской Швейцарией. 💰 от 186 ₽ 📍 Витебский вокзал 🧳 Калище Форт Красная Горка, берег Финского залива и Шепелёвский маяк неподалёку. 💰 от 205 ₽ 📍 Балтийский вокзал 🧳 Любань Один из первых железнодорожных городов России с историческим вокзалом XIX века. 💰 от 251 ₽ 📍 Московский вокзал 🧳 Петяярви Лесные озёра, экотропы и красивые маршруты Карельского перешейка. 💰 от 324 ₽ 📍 Финляндский вокзал 🧳 Кингисепп Средневековая крепость Ям и величественный Екатерининский собор. 💰 от 431 ₽ 📍 Балтийский вокзал 🧳 Чудово Дом музей Николая Некрасова и один из главных железнодорожных узлов Российской империи. 💰 от 433 ₽ 📍 Московский вокзал 🧳 Ивангород Две средневековые крепости, разделённые рекой и государственной границей. 💰 от 504 ₽ 📍 Балтийский вокзал 🧳 Приозерск Древняя крепость Корела, река Вуокса и выход к Ладожскому озеру. 💰 от 511 ₽ 📍 Финляндский вокзал 🧳 Кузнечное Гранитные карьеры и начало популярных маршрутов к озеру Ястребиному. 💰 от 563 ₽ 📍 Финляндский вокзал 🧳 Тихвин Старинный город с древним монастырём и музеем Николая Римского Корсакова. 💰 от 708 ₽ 📍 Московский вокзал 🧳 Великий Новгород Древний кремль, Софийский собор и один из самых красивых исторических центров России. 💰 от 717 ₽ 📍 Московский вокзал 🧳 Волхов Первая крупная ГЭС СССР и город с богатой промышленной историей. 💰 от 1 100 ₽ 📍 Московский вокзал 🧳 Псков Мощная крепость, старинные храмы и один из древнейших городов страны. 💰 от 1 500 ₽ 📍 Балтийский вокзал 🧳 Сортавала Карельские скалы, Ладожские шхеры и отправная точка на остров Валаам. 💰 от 1 700 ₽ 📍 Финляндский вокзал 🧳 Лодейное Поле Город, где Пётр I строил корабли для Балтийского флота. 💰 от 1 857 ₽ 📍 Ладожский вокзал А какое направление вы бы добавили в этот список? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>11.07.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11249</t>
+  </si>
+  <si>
+    <t>Лето пролетает стремительно быстро — чтобы не пропустить теплые и солнечные дни, стоит уже сейчас забронировать отдых в Доме у моря на берегу живописного Финского залива! Подробнее о курорте "Дом у моря" И вот почему: 🍃У нас собственный песчаный пляж, эстетичные гамаки и бескрайний залив. Никаких толп туристов, только вы, ваши близкие и природа во всей красе. 🍃Каждый день вы можете пробовать что-то новое! Например, устроить романтический ужин в панорамном ресторане (а у нас их два), расслабиться в роскошном SPA или зарядится энергией леса в банном комплексе. 🍃Здесь чистейший лес и легкий воздух в окружении многовековых сосен. Можно очень долго прогуливаться по лесным тропам под чарующее пение птиц и ароматы хвои. Мы предлагаем множество вариантов размещения на любой вкус — от комфортабельных коттеджей до роскошных вилл. Бронируйте уже сейчас! Курорт "Дом у моря" Ленинградская область. Тел: 7 (812) 426-17-28 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.07.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11245</t>
+  </si>
+  <si>
+    <t>Яхты, оркестры и море: новый повод поехать в Петергоф Мореходная ассамблея завершит яхтенный поход Россия на Балтике и соберёт гостей у Финского залива. В программе парад парусов, выступления военно-морских оркестров, детские мастер-классы и семейные активности. Праздник покажет связь Петергофа с морскими традициями и станет поводом провести день у воды с атмосферой большого парусного события. 🗓 12 июля, 12:00 💰 по билетам в парк 📍 Петергоф, ул. Разводная, д. 2 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.07.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11241</t>
+  </si>
+  <si>
+    <t>Средневековье оживет всего в часе от Петербурга КорелаФест превратит старинную крепость в настоящий исторический город. Гостей ждут рыцарские бои, лагеря реконструкторов, ремесленные мастерские, фолк музыка, мастер классы, ярмарка и развлечения для всей семьи. 🗓 11-12 июля, с 11:00 💰 Вход свободный (нужен билет на территорию крепости) 📍 Ленинградское шоссе, 3, Приозерск #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.07.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11238</t>
+  </si>
+  <si>
+    <t>Автофестиваль, который нельзя пропустить Цунами Пикник объединит лучшие тюнинг проекты России, зрелищный дрифт, шоу стантрайдеров, открытую выставку автомобилей, лекторий с экспертами и тысячи поклонников автомобильной культуры. Отличный повод провести день на природе и увидеть самые яркие машины сезона. 🗓 11 июля, 11:00-20:00 💰 от 3 500 ₽, билеты 📍 Туутари парк, дер. Ретселя, Ленинградская область #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11234</t>
+  </si>
+  <si>
+    <t>Самый жаркий BBQ-фестиваль лета у Невы В культурном квартале Брусницын пройдет Гриль Фест Нева 2026, где три дня будут готовить на открытом огне, проводить BBQ-шоу и собирать любителей вкусной еды. Гостей ждут гриль-рестораны, чемпионат по барбекю, мастер-классы от экспертов, живая музыка и крафт-маркет с товарами для настоящих ценителей гриля. 🗓 10-12 июля, 15:00-21:30 💰 от 550 ₽, билеты 📍 Кожевенная линия, 30 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.07.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11232</t>
+  </si>
+  <si>
+    <t>Питер, готовь веники: совсем скоро будет большой банный движ С 7 по 9 августа на территории «Мир Озёр» развернётся большой банный фестиваль «ПаруПар-2026». В программе: коллективные и индивидуальные парения от лучших пармастеров, концертная программа и песни у костра, а также мастер-классы, лекции и телесные практики. 🗓 7, 8, 9 августа 💰 от 1 800 ₽, купить билет * Скидка 10% по промокоду PARUPAR 📍 Территория Мир Озёр Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11230</t>
+  </si>
+  <si>
+    <t>Дарю сертификат в Green Flow Park на двоих Хотите побывать в пространстве, где сможете на время сбежать от цивилизации, полностью расслабиться и уделить время своему телу и мыслям? 🌊 2-х этажная термальная зона: бассейн, сауны, аромапарные. 🌊 Спа-центр и фитнес-центр: более 20 авторских спа-ритуалов и премиум оборудование. Как выиграть? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @greenflowgeneral 16 июля мой бот выберет победителя, который получит 3-х часовое посещение на двоих. 🗓 Пн-Вс 08:00-23:00 📍 Новая ул., 51, корп. 79 #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.07.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11228</t>
+  </si>
+  <si>
+    <t>Плетение венков и купальские обряды под открытым небом На Дворцовой ферме в Гатчине пройдет музейная программа, посвященная Ивану Купале. Гостей познакомят со старинными традициями праздника, расскажут о целебных травах и животных, которым приписывали обережные свойства. В программе также мастер-класс по плетению венков и традиционное гадание на воде. 🗓 11 июля, 11:00-13:08 💰 800-1000 ₽, билеты 📍 Красноармейский просп., 21А #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>08.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11224</t>
+  </si>
+  <si>
+    <t>Крепость, где оживает Средневековье Корела в Приозерске считается одной из самых хорошо сохранившихся средневековых крепостей России. Здесь вас ждёт: 🔴 Круглая башня, арсеналы и древние крепостные стены 🔴 Музей с археологическими находками, оружием и историческими экспозициями 🔴 Исторические реконструкции, рыцарские турниры и фольклорные фестивали 🔴 Живописные виды на реку Вуоксу и атмосферные прогулки по крепости 💥 Первые укрепления появились здесь более 700 лет назад, а сегодня Корела остается одной из главных исторических достопримечательностей Ленинградской области. 🗓 Пн-Вс, 9:00-18:00 💰 от 150 ₽ 📍 Ленинградское шоссе, 3, Приозерск #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>08.07.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11219</t>
+  </si>
+  <si>
+    <t>15 маяков Петербурга и Ленобласти, которые стоит увидеть хотя бы раз От городских набережных до закрытых островов Финского залива. Собрала самые красивые, исторические и необычные маяки, многие из которых до сих пор продолжают вести суда к берегу. 🕯️ Шепелевский маяк Действующий полосатый маяк, который уже больше века встречает суда у берегов Финского залива. 📍 мыс Шепелёвский 🕯️ Толбухин маяк Один из старейших маяков России, основанный по указу Петра I для защиты морских подступов к Кронштадту. 📍 Кронштадт, т. Толбухин Маяк 🕯️ Осиновецкий маяк Один из самых высоких маяков страны и важный ориентир на Ладожском озере рядом с Дорогой жизни. 📍 посёлок Ладожское Озеро 🕯️ Стирсудден Действующий маяк на берегу Финского залива, работающий в автоматическом режиме. 📍 мыс Стирсудден 🕯️ Стороженский маяк Самый высокий действующий маяк Ладожского озера и один из самых высоких в России. 📍 деревня Сторожно 🕯️ Маяк на острове Сухо Навигационный ориентир на небольшом острове, сыгравшем важную роль в истории Дороги жизни. 📍 остров Сухо 🕯️ Маяк на Бесовом Носу Уединённый маяк на берегу Онежского озера, добраться до которого можно только по воде или зимой. 📍 мыс Бесов Нос 🕯️ Большой Тютерс Действующий маяк на закрытом острове, попасть сюда можно только по специальному разрешению. 📍 остров Большой Тютерс 🕯️ Северный и Южный Гогландские маяки Два исторических маяка на острове Гогланд, который известен сложной навигацией и богатой морской историей. 📍 остров Гогланд 🕯️ Задний створный маяк Маяк на искусственном основании посреди Финского залива, который можно увидеть только с воды. 📍 Финский залив 🕯️ Приёмный маяк Кронштадта Встречает суда на входе в гавань и остаётся одним из символов морского Кронштадта. 📍 Кронштадт 🕯️ Маяк Соммерс Один из самых удалённых маяков Финского залива, расположенный на острове с непростой военной историей. 📍 остров Соммерс 🕯️ Родшерский маяк Западный форпост российского побережья, который продолжает работать в суровых условиях Финского залива. 📍 остров Родшер 🕯️ Маяк на острове Мощный Исторический маяк на одном из крупнейших островов Финского залива, окружённом дикой природой. 📍 остров Мощный Бонус: 🕯️ Маяк на Вилькицком бульваре Необычный городской арт-объект, напоминающий о морской истории Петербурга. 📍 Вилькицкий бульвар А какие ещё маяки вы знаете? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>07.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11213</t>
+  </si>
+  <si>
+    <t>Вход в императорский парк станет бесплатным всего на один день Парк Александрия откроет свои ворота для всех желающих без билетов. Традиция берет начало еще со времен Российской империи, когда в день рождения императрицы Александры Федоровны сюда могли попасть все желающие. Отличный повод прогуляться по живописным аллеям, увидеть бывшую загородную резиденцию Романовых и провести день у Финского залива. 🗓 13 июля, с 8:00 до 20:00 💰 Бесплатно 📍 Парк Александрия, Петергоф #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>07.07.26 04:24</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11208</t>
+  </si>
+  <si>
+    <t>Здесь можно почувствовать себя героем приключенческого фильма Верёвочный парк ВМурино предлагает активный отдых среди деревьев с подвесными мостами, сетками, брёвнами и скоростными троллеями. Здесь есть три трассы разного уровня сложности, поэтому испытать себя смогут как новички, так и любители более сложных маршрутов. Современная система непрерывной страховки и обязательный инструктаж делают прохождение комфортным и безопасным. 🗓 Пн-Вс, 11:00-21:00 💰 от 800 ₽ 📍 ул. Шувалова, 43 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>06.07.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11204</t>
+  </si>
+  <si>
+    <t>Больше 200 пород собак в одном месте В Экспофоруме пройдет масштабный фестиваль Город собак. Здесь можно увидеть тысячи собак самых разных пород, познакомиться с заводчиками, посетить шоу и спортивные выступления, получить советы кинологов и ветеринаров, а также заглянуть на фестиваль приютов и большую зооярмарку. 🗓 17-19 июля, 10:00-18:00 💰 от 550 ₽, билеты (детям до 3 лет бесплатно) 📍 Петербургское ш., 64/1, павильон F #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>06.07.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11199</t>
+  </si>
+  <si>
+    <t>Где увидеть десятки попугаев в Петербурге Здесь можно покормить птиц, сделать красивые фото и понаблюдать за их любопытным характером. На входе выдают угощение, а сеанс длится 40 минут. Этого времени обычно хватает, чтобы познакомиться с пернатыми поближе и полностью погрузиться в атмосферу. 💰 от 1200 ₽ 📍 пр. Энгельса, 154 Бывали здесь? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>05.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11193</t>
+  </si>
+  <si>
+    <t>Самая красивая забытая усадьба Ленобласти Усадьба Демидовых в Тайцах считается одним из лучших произведений архитектора Ивана Старова. Когда то это был роскошный дворцово парковый ансамбль с английским парком, павильонами, прудами и редким Храмом Солнца, от которого лучами расходились 12 аллей. Здесь вас ждёт: 🔴 Главный дворец эпохи классицизма 🔴 Живописный парк с исторической планировкой 🔴 Готические ворота, ставшие символом усадьбы 🔴 Место, где археологи нашли фундамент легендарного Храма Солнца 💥 Считалось, что местный воздух и родниковая вода помогают при заболеваниях лёгких. 📍 Гатчинский район, посёлок Тайцы #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>05.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11189</t>
+  </si>
+  <si>
+    <t>Нашли мистический особняк с атмосферой «Алисы в стране чудес» у Ласкового пляжа 🐇 На 📍Приморском шоссе 371 спрятался концептуальный ресторан-особняк Tangiers Lounge. Это место выглядит как ожившая готическая сказка: внутри вас ждет множество уникальных арт-объектов по мотивам Льюиса Кэрролла, потайные уголки и неоновые акценты. А для лета здесь обустроили потрясающую террасу! Что пробовать из летнего обновления: ♠️ Освежающий гаспачо с креветкой и моцареллой (790₽) ♦️ Фреш ролл с лососем, крабом и пикантным соусом агедаши (1290₽) ♣️ Нежнейший сливочный мусс с клубникой (690₽) Приятный бонус для подписчиков: всем новым гостям дарят 500 рублей на карту лояльности по ссылке https://clck.su/tangierslounge Забронировать столик: https://clck.ru/3UQu9y Реклама. ООО «ПРЫГСКОК». ИНН: 7814840474. Erid: 2RanymMPjZm</t>
+  </si>
+  <si>
+    <t>05.07.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11187</t>
+  </si>
+  <si>
+    <t>Лето на сапах: 10 лучших мест в Петербурге Если хочется увидеть Петербург с воды, встретить рассвет, попробовать йогу на сапе или отправиться в мини-путешествие, эта подборка поможет выбрать подходящий клуб. 🌸 Only Sup Большой выбор маршрутов для любого уровня. Можно встретить рассвет у Спаса на Крови, пройти вдоль Новой Голландии, увидеть Аврору с воды, проводить закат у Лахта Центра или отправиться к фортам Кронштадта и реке Оредеж. 💰 От 1 490 ₽, подробнее 🌸 Sup SPB Одна из самых известных школ города с большим выбором маршрутов. Есть прогулки по центру, Лахте и пригородам, а также туры для новичков. 💰 От 2 500 ₽, подробнее 🌸 Piter Sup Камерные прогулки в небольших группах и индивидуальные маршруты для тех, кто любит спокойную атмосферу. 💰 От 2 500 ₽, подробнее 🌸 Wow Sup Прогулки по центру Петербурга, вечерние маршруты с видом на Лахта Центр и сплавы по живописному озеру Вуокса. Отличный вариант, чтобы впервые попробовать сап или провести выходной на природе. 💰 От 2 500 ₽, подробнее 🌸 Sup Fitness Главная особенность клуба это тренировки на воде. Здесь проводят SUP йогу, фитнес и классические прогулки. 💰 От 2 000 ₽, подробнее 🌸 Friends Sup Помимо прогулок здесь можно устроить свидание на сапах, отправиться на фотопрогулку или выбрать необычный маршрут за городом. 💰 От 2 500 ₽, подробнее 🌸 Progress Ride Подойдет тем, кто ценит комфорт. Обучение, красивые фотографии и продуманные маршруты входят в программу. 💰 От 2 500 ₽, подробнее 🌸 Waves Sup Подойдут для классических прогулок по городским каналам и акваториям. 💰 От 2 500 ₽, подробнее 🌸 Wow Sup Хороший вариант для знакомства с сапсерфингом и отдыха на воде. 💰 От 2 500 ₽, подробнее #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>04.07.26 04:13</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11176</t>
+  </si>
+  <si>
+    <t>Не пропустите самое атмосферное событие июля В усадьбе Марьино пройдет праздник на Ивана Купалу. Гостей ждут народные игры, хороводы, плетение венков, обрядовое шествие «Стрела», выступление фольклорного ансамбля, большой купальский костер, запуск венков на воду и танцы под открытым небом. Приходите, чтобы окунуться в атмосферу старинных обрядов и летнего праздника. 🗓 5 июля, 19:00 💰 1500 ₽, билеты (детям до 7 лет бесплатно) 📍 Усадьба Марьино, д. Андрианово, 72 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>03.07.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11171</t>
+  </si>
+  <si>
+    <t>Парк, который уже стал новой точкой притяжения в Кронштадте В Кронштадт появилось современное общественное пространство на Кронштадтском шоссе. Это новая зеленая зона для прогулок, спорта и отдыха, созданная как универсальная локация для жителей и гостей города. Здесь вас ждёт: 🔴 Экотропы среди молодых деревьев и декоративных посадок 🔴 Детские площадки для разных возрастов 🔴 Скейт-парк и уличные спортивные зоны 🔴 Пространства для пикников и отдыха на свежем воздухе 💥 К вечеру включают подсветку, создающую уникальную атмосферу после заката. 📍 Кронштадтское шоссе, 5В #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>03.07.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11165</t>
+  </si>
+  <si>
+    <t>Новый отель в Санкт-Петербурге на берегу залива: комфортные номера, высокий уровень сервиса и вдохновляющие виды из окна Отель «Лахта Тауэрс» под управлением ZONT Hotel Group открыл свои двери для гостей 10 апреля. Уникальная локация - напротив самого высокого небоскреба - башни «Лахта Центр» стала новой точкой притяжения для бизнес-туристов. ▪️Просторные номера, стильный дизайн и белоснежное постельное белье. Всего пять категорий номеров - от стандарта до президентского люкса. ▪️Тренажерный зал, чтобы вы не сбивались с привычного режима даже в поездке. ▪️Сауна и хаммам для восстановления после насыщенного дня или интенсивной тренировки ▪️Ресторан с панорамными окнами с видом на Лахта Центр и выходом на новую набережную - прямо к заливу. 📍Санкт-Петербург, Приморский проспект, 80, корпус 2, стр. 1 Бронируйте номер на сайте со специальной скидкой 10% по промокоду ВОКРУГ10 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.07.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11161</t>
+  </si>
+  <si>
+    <t>Новая вау выставка в Малом Эрмитаже Выставка «Барон Штиглиц. Подвиг просвещённой благотворительности», посвящённая 150-летию основания Центрального училища технического рисования барона Штиглица. В одном пространстве впервые за столетие представлены произведения из собраний Эрмитажа и Музея Академии Штиглица. В экспозиции около 800 экспонатов от античности до модерна. Здесь можно увидеть находки Шлимана, средневековые рукописи, шпалеры XVI века, редкие книги, предметы декоративного искусства и учебные работы студентов, созданные по музейным шедеврам. 🗓 По Пн, до 20 сентября 💰 700 ₽, билеты 📍 Дворцовая наб., 36 (вход со стороны Миллионной ул., 37) #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>02.07.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11159</t>
+  </si>
+  <si>
+    <t>В Сестрорецке откроют портал в мир славянских легенд Мифические герои, семейный квест, народные игры, мастер классы, выставки и выступления фольклорного ансамбля объединятся в одном бесплатном фестивале. Гостей ждут лекция о Купальской ночи, творческие площадки для детей и взрослых, конкурс костюмов и большой хоровод со спуском венка на воду. 🕐 С 12:00 🗓 4 июля 📍 ул. Токарева, 7 Погрузились бы в атмосферу славянских преданий? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>02.07.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11156</t>
+  </si>
+  <si>
+    <t>Летний кинотеатр открылся в саду Особняка Мясникова, оформленный вместе с Ultima Яндекс Едой в рамках фестиваля «Ленивая роскошь» Сервис предлагает замедлиться и получать удовольствие от красивых моментов, а пространство кинотеатра продолжает эту идею: шезлонги, пледы, пикниковая зона, летний бар и фотопространство в эстетике итальянских каникул. Весь сезон здесь будут показывать атмосферные фильмы: «Завтрак у Тиффани», «Великая красота», «Под солнцем Тосканы», «Гордость и предубеждение», «Касабланка», «Мария-Антуанетта» и другие. Во время сеансов можно взять попкорн и заказать блюда из специального меню от Juan. 🗓 Всё лето 💰 Расписание и билеты 📍 ул. Восстания, 45 #фестиваль</t>
+  </si>
+  <si>
+    <t>02.07.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11152</t>
+  </si>
+  <si>
+    <t>Здесь можно отправиться на конную прогулку даже без опыта В конном клубе Герой проводят спокойные прогулки по лесным тропам, которые подойдут даже тем, кто впервые садится в седло. Перед маршрутом инструкторы знакомят с лошадьми, проводят инструктаж и помогают почувствовать себя уверенно. Помимо верховой прогулки можно пообщаться с лошадьми и другими обитателями мини фермы, провести время на природе и ненадолго отвлечься от городской суеты. 💰 от 2 000 ₽ 📍 лен. обл., д. Малое Заречье Хотели бы попробовать такую прогулку? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>01.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11146</t>
+  </si>
+  <si>
+    <t>Как бесплатно попасть в дворцовые и не только парки Летом попасть в некоторые дворцовые парки можно без билета, если прийти в определённые часы. Собрала все бесплатные интервалы в одном месте. 🧺 Павловский парк Один из крупнейших пейзажных парков Европы с рекой, мостами и десятками километров прогулочных дорожек. 🕐 06:00-10:00, 17:00-21:00 📍 Садовая ул., 20 🧺 Парк Ораниенбаум Большой исторический парк с дворцами XVIII века, каналами и тихими прогулочными маршрутами. 🕐 08:00-10:00, 18:00-19:45 📍 Верхний парк 🧺 Гатчинский Дворцовый парк Один из самых живописных парков Ленинградской области с озёрами, островами, павильонами и дворцовыми видами. 🕐 06:00-09:00 и 20:00-23:00 до 31 июля 🕐 06:00-09:00 и 20:00-22:00 с 1 по 31 августа 📍 Красноармейский просп., 1 🧺 Екатерининский парк Знаменитый парк Царского Села с павильонами, прудами и роскошными аллеями. 🕐 До конца июля 07:00-09:00, 19:00-23:00 🕐 С августа 07:00-09:00, 19:00-22:00 📍 Екатерининский парк 🧺 Парк Александрия Ландшафтный парк у Финского залива с дворцами, тенистыми аллеями и живописными видами. 🕐 08:00-10:00, 18:00-19:45 📍 парк Александрия 🧺 ЦПКиО на Елагином острове Один из самых красивых парков Петербурга с прудами, дворцом, белками и выходом к воде. 🕐 Сб, Вс и праздники 06:00-09:59, 22:00-23:00 📍 Елагин остров, 4 Сохраняйте подборку, чтобы выбраться на прогулку по одним из самых красивых парков Петербурга и его пригородов без лишних расходов. #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>01.07.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11143</t>
+  </si>
+  <si>
+    <t>Праздник, который напомнит о самом главном, пройдет в Петергофе В Культурном центре Каскад состоится праздничная программа «Венец всех ценностей семья», посвященная Дню семьи, любви и верности. Гостей ждут душевные песни, танцевальные номера, театральные зарисовки и теплая атмосфера, которая объединит детей, родителей, бабушек и дедушек. 🗓 5 июля, 15:00 💰 Вход свободный 📍 Петергоф, ул. Царицынская, 2 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>01.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11142</t>
+  </si>
+  <si>
+    <t>🤔 История дня: Соседка делает ремонт и говорит, что заказала 4-метровую кухню за 170 000 ₽. Сначала я подумала, что ее развели — очередная история про «доплатите ещё», «кухня задерживается» и ждать её придётся месяцами… Но оказалось всё проще: оказывается в Питере есть фабрика — да, без красивого шоурума и назойливых консультантов, как в мебельных салонах, зато цены заметно ниже. Тут вы платите за качество, а не посредникам в карман. В итоге кухня вышла на 60 000 ₽ дешевле, чем ей считали в магазинах, а сделали её за 28 дней, ещё и дали гарантию 3 года. Кстати, вот их канал — ребята делятся работами, реальными отзывами и честно объясняют, где люди чаще всего переплачивают. Если не хотите отдать лишние 50–100 тыс. ₽ посредникам в карман —подписывайтесь и изучайте 👇 👉 https://t.me/+J2zN0KBPohU0OWZi erid: 2W5zFH1Pc8H</t>
+  </si>
+  <si>
+    <t>30.06.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11136</t>
+  </si>
+  <si>
+    <t>Музей, который стирает границы реальности В Петербурге появилось интерактивное пространство нового формата, где музей превращается в эффектное путешествие. Петербургский Мистериум объединяет инсталляции, световые сцены и визуальные иллюзии, создавая эффект полного погружения. Это место создано не для классического осмотра экспонатов, а для эмоций, фото и необычного опыта. 🗓 Пн-Вс, 10:00-22:00 💰 от 1 300 ₽ 📍 Биржевой проезд, 2 Что вам ближе: классические музеи или такие иммерсивные пространства? #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>30.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11133</t>
+  </si>
+  <si>
+    <t>Концерт, который однажды шокировал весь мир, прозвучит под открытым небом бесплатно В усадьбе Николая Рериха исполнят легендарную «Весну священную» Игоря Стравинского. Одно из самых революционных произведений XX века прозвучит именно там, где зарождалась идея знаменитого балета. Музыку исполнит оркестр Ленинградской государственной областной филармонии под управлением Михаила Голикова. Концерт станет настоящим путешествием в мир древних легенд, мощных оркестровых звучаний и истории русского искусства. 🗓 4 июля, 17:00 💰 Вход свободный 📍 дер. Извара, д.15а #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>30.06.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11132</t>
+  </si>
+  <si>
+    <t>Автошкола «Гермес» дарит скидку до 5000 ₽ при оплате обучения в день обращения! Начните обучение выгодно и получите всё необходимое для уверенного старта: 🔵Современные автомобили и опытные инструкторы 🔵Индивидуальный график обучения 🔵Сопровождение на всех этапах обучения до получения прав 🎁 Чтобы воспользоваться предложением, при обращении сообщите кодовое слово «Вокруг» Не упускайте возможность начать путь к водительскому удостоверению с приятной экономией. Переходите на сайт или пишите в @avtoshkola_4_you, чтобы записаться на обучение со скидкой. Реклама. ООО "АСО АВТОШКОЛ". ИНН 7811807528.</t>
+  </si>
+  <si>
+    <t>29.06.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11128</t>
+  </si>
+  <si>
+    <t>Термальный хилинг-комплекс Green Flow Green Flow Park Лахта — это уютное пространство, где каждый сможет на время сбежать от цивилизации, полностью расслабиться и уделить время своему телу и мыслям. Термальный копмлекс объединяет более 20 оздоровительных ритуалов: термальная зона с бассейнами, саунами и аромапарными, комнатой Солнца и соляной пещерой, фитнес-центр и гастробар с полезной и сбалансированной едой. 🗓 Пн-Вс 08:00-23:00 📍 Новая ул., 51, корп. 79 Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>29.06.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11122</t>
+  </si>
+  <si>
+    <t>Валаам: как добраться В этом году тоже хочу посетить остров, очень уж понравилась поездка прошлым летом) Рассказываю, как мы все бронировали: 📌 Сначала берем билеты на поезд до Сортавалы – есть удобный рейс в 06:15, на месте будете в 10:20, мы его и брали. Советую сразу купить обратный билет. Мы не успели, пришлось ехать на автобусе – а это всегда пробки + сложно было найти стоянку, в какой-то момент от безысходности уже думали оставаться ночевать в Сортавале. 📌 Из Сортавалы на Валаам ходят метеоры, доезжают до острова за 40 минут. И метеор, и номер в отеле при монастыре мы бронировали здесь. Правда, сделать это на сайте не получится, придется звонить по указанному телефону)) Вы звоните прямо в отель Дом паломника и там тетя-диспетчер бронирует вам место на метеоре (в сторону Валаама он как раз отходит в 11:00, мы идеально успели, а обратно поехали на следующий день около 15:00, тоже удобно – будет еще время прогуляться и перекусить в Сортавале до поезда в 18:38) и номер в отеле на нужные даты. Вся информация об оплате придет на почту. 💳 За номер в отеле на двоих (просто чудесном!) и все билеты на поезда и метеоры туда-обратно у нас получилось около 10000 ₽ с человека. Но это было в том году – в этом цены пока не узнавала, но не думаю, что разница будет космическая. На Валааме обжаривают свой кофе и летом продают его в холодном виде в бутылочках во всех магазинах острова – есть просто черный, есть с молоком. Питались мы пирожками, которые выпекают при монастыре, они безумно вкусные, и окрошкой – она везде. Один раз сходили поужинать в трапезную «Шишкин». С собой в качестве сувенира обязательно везите домой чай. А в Сортавале рекомендую кафе «Лось и тролль», столик на втором этаже у окошка просто шик!!! Квас, хлеб с маслом + мне разрешили заказать два вареных яйца из детского меню... я была очень счастлива. 🎞️ фото метеора, отеля, студеного кофе и всех заведений оставлю в комментариях</t>
+  </si>
+  <si>
+    <t>28.06.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11119</t>
+  </si>
+  <si>
+    <t>Крепость оживет и покажет морской десант Петра I Выборгский замок на один день превращается в живую декорацию эпохи Петра I. Военно-историческая реконструкция, морской десант, артиллерийские показательные выступления и уличные сцены XVIII века создают эффект полного погружения в прошлое. Один из самых масштабных исторических фестивалей региона, где оживает реальная история основания и укрепления Выборга. 🗓 4 июля, 11:00 💰 Вход на остров 100 ₽, билеты 📍 Выборг, остров Замковый, 1 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.06.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11115</t>
+  </si>
+  <si>
+    <t>В Павловске устроят летний праздник с вальсами среди цветущих лип Музей-заповедник приглашает провести день в одном из самых живописных парков. Гостей ждут концерты под открытым небом, мастер-классы по вальсу, литературные чтения и выставка современных художников. В программе выступление оркестра Кронверк брасс с программой Павловский вальс, концерт Барокко джаз трио, встречи в Зелёной библиотеке и арт-проект, посвящённый павловским пейзажам. 🗓 5 июля, 13:00-17:00 💰 По билетам в парк 300 ₽ 📍 г. Павловск, Садовая ул., 20 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>27.06.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11110</t>
+  </si>
+  <si>
+    <t>Заброшенный лагерь с космическими мозаиками, о котором знают не все В Ленинградской области среди соснового леса скрывается бывший пионерлагерь Космонавт. Когда-то здесь отдыхали сотни детей, а сегодня это одна из самых атмосферных заброшенных локаций региона. На территории сохранились советские мозаики на космическую тему, корпуса, старый бассейн и аллеи, которые создают идеальные декорации для необычных фотографий. Дополняют атмосферу живописные берега реки Оредеж и ощущение места, где словно остановилось время. 📍 Ленинградская область, Гатчинский муниципальный округ, село Рождествено Если отправитесь сюда, соблюдайте осторожность, часть построек аварийная и используйте защиту от насекомых. #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>27.06.26 04:14</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11106</t>
+  </si>
+  <si>
+    <t>Тысячи зрителей съезжаются сюда ради одной летней ночи У стен Гатчинского дворца пройдет знаменитая «Ночь музыки». Симфонический оркестр выступит на плавучей сцене посреди Белого озера, а исторический фасад станет частью грандиозных декораций. Один из самых атмосферных музыкальных фестивалей региона под открытым небом. 🗓 4 июля 💰 600 ₽, билеты | партер 1500 ₽, билеты 📍 Красноармейский просп., 1 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>26.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11102</t>
+  </si>
+  <si>
+    <t>На два дня здесь каждый сможет стать цирковым артистом В Севкабель Порту пройдет яркий фестиваль, где вместо привычных зрительских мест гостей ждут батуты, цирковые велосипеды, жонглирование, эквилибр и десятки интерактивных площадок. Можно попробовать себя в необычных жанрах, освоить цирковые навыки, сделать аквагрим или роспись хной и провести день в атмосфере творчества и уличного праздника. 🗓 27-28 июня, 12:00-18:00 💰 Бесплатно 📍 Кожевенная линия, 40Б #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>26.06.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11100</t>
+  </si>
+  <si>
+    <t>Подняться выше крыш: 16 лучших смотровых площадок Собрала самые интересные места, откуда Санкт-Петербург открывается совсем с другой стороны. Здесь есть и классические панорамы центра, и атмосферные крыши, и высотные небоскрёбы. 🤍 Сено Небольшой бесплатный балкончик над баром Игла с видом на Сенную площадь, оживлённые городские улицы и историческую застройку. 💰 Вход свободный 📍 Гороховая ул., 49Б 🤍 Бергольд Центр Легальная крыша в центре города для тех, кто хочет посмотреть на Петербург с высоты без долгого подъема и лишних затрат. 💰 Вход свободный 📍 Гражданская ул., 13-15 🤍 Смотровая площадка Казанского собора Необычная экскурсия на крышу главного собора Невского проспекта. 💰 250 ₽ 📍 Казанская пл., 2 🤍 Владимирский собор Тихая смотровая площадка с панорамой центра без туристической суеты. 💰 300 ₽ 📍 Владимирский пр., 20 🤍 Смольный собор Одна из самых высоких смотровых площадок центра с видом на Неву и городские перспективы. 💰 300 ₽, билеты 📍 пл. Растрелли, 1 🤍 Музей Карла Буллы Исторический балкон над Невским проспектом с атмосферными видами и знаменитыми петербургскими дворами. 💰 350 ₽, билеты 📍 Невский пр., 54 🤍 Невская панорама Прогулка по крепостной стене с красивыми видами на Неву и исторический центр. 💰 400 ₽ 📍 Петропавловская крепость 🤍 Лофт Проект Этажи Популярная городская крыша с фотозонами и видом на петербургские кварталы. 💰 400 ₽, билеты 📍 Лиговский пр., 74 🤍 Петропавловский собор Виды на Неву, Дворцовый мост и историческое сердце Петербурга. 💰 500 ₽ 📍 Петропавловская крепость, 3Ж 🤍 Zarenkov Gallery Терраса с качелями, выставками и красивыми видами на центр города. 💰 от 500 ₽ 📍 Социалистическая ул., 21 🤍 Думская башня Одна из лучших панорам исторического центра и Невского проспекта. 💰 550 ₽, билеты 📍 Невский пр., 33 🤍 Колоннада Исаакиевского собора Главная панорама города с обзором на дворцы, мосты и соборы. 💰 600 ₽, билеты 📍 Исаакиевская пл., 4 🤍 Небо и Вино Атмосферная терраса с видом на крыши старого Петербурга и Исаакиевский собор. 💰 По меню заведения 📍 пер. Пирогова, 18 🤍 Большая кухня Отличное место для кофе с видом на площадь Восстания и Лиговский проспект. 💰 По меню заведения 📍 Лиговский пр., 30А 🤍 Ф11 Панорамный ресторан на 18 этаже с эффектными закатами над городом. 💰 По меню заведения 📍 Лермонтовский пр., 43/1 🤍 Этаж 41 Панорама на 360° с одной из самых высоких точек юга Петербурга. 💰 По меню заведения 📍 пл. Конституции, 3/2 🤍 Лахта Центр Самая высокая смотровая площадка Петербурга на высоте 365 метров. 💰 От 3000 ₽, билеты 📍 Высотная ул., 1 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>25.06.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11095</t>
+  </si>
+  <si>
+    <t>Сити-глэмпинг на крыше в центре Петербурга, о котором знают немногие Skyfall разместился на крыше бизнес центра Лениздат и предлагает необычный формат отдыха с панорамой исторического центра города. Здесь можно провести несколько часов в приватном руф лодже с собственной парной и тёплой купелью под открытым небом. Гостей ждут уютное пространство для перезагрузки, чайно кофейная станция, проектор и кровать трансформер с функцией вибромассажа. Отличный вариант для романтического свидания, отдыха с друзьями или спокойного вечера наедине с собой. 📍 наб. реки Фонтанки, 59, лит. В #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>25.06.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11090</t>
+  </si>
+  <si>
+    <t>Парк, в который влюбляются с первой прогулки Павловский парк считается одним из крупнейших пейзажных парков Европы. Здесь на площади более 600 гектаров сохранились живописные аллеи, павильоны, мосты и виды на долину реки Славянки, созданные ещё в эпоху Павла I. Здесь вас ждёт: 🔴 Более 600 гектаров исторических ландшафтов и прогулочных маршрутов 🔴 Павильоны, мосты и архитектурные памятники XVIII–XIX веков 🔴 Живописные виды на реку Славянку 🔴 Атмосфера императорской загородной резиденции 💥 Приятный бонус: с мая по август попасть в парк можно бесплатно с 07:00 до 09:00 и с 21:00 до 23:00, в обычное время вход стоит 300 ₽ 📍 г. Павловск, Садовая ул., 20 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>24.06.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11085</t>
+  </si>
+  <si>
+    <t>Где можно прогуляться по дну вулкана Палеовулкан Гирвас считается одним из древнейших вулканов на Земле. Сегодня здесь можно увидеть застывшие лавовые потоки, вулканические породы и остатки древнего жерла, сохранившиеся с доисторических времён. После строительства ГЭС часть русла реки Суна осушили, благодаря чему уникальный геологический объект стал доступен для посещения. Это место привлекает не только необычными пейзажами, но и возможностью буквально прикоснуться к истории нашей планеты возрастом в миллиарды лет. 💰 300 ₽ 📍 пос. Гирвас, Кондопожский район, Республика Карелия А вы бы хотели оказаться на месте, где когда-то извергался настоящий вулкан? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>24.06.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11079</t>
+  </si>
+  <si>
+    <t>Три дня бадминтона с видом на залив В Севкабель Порту пройдут тренировки по бадминтону для новичков, турниры и свободные игры. Можно освоить основы, проверить свои силы в соревнованиях или просто активно провести время в компании единомышленников. Игры проходят в помещении, поэтому погода не помешает планам. Для участников доступны раздевалки. 🗓 26-28 июня 💰 Регистрация по ссылку на сайте 📍 Кожевенная линия, 40Б #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.06.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11077</t>
+  </si>
+  <si>
+    <t>В Карелии пошли первые грибы Грибники сообщают о первых находках колосовиков под Медвежьегорском. Так называют первые белые грибы сезона, которые появляются в июне после тёплых дождей. Сейчас в карельских лесах уже можно встретить: белые грибы и колосовики, подберёзовики, подосиновики, первые лисички и местами маслята. Где искать: 📍 Медвежьегорский район 📍 Пудожский район 📍 Пряжинский район 📍 Кондопожский район 📍 окрестности Гирваса 📍 окрестности Сяпси Опытные грибники говорят, что если пошли колосовики, значит настоящий грибной сезон уже не за горами. А вы уже открыли тихую охоту в этом году? Делитесь своими находками в комментариях. #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11071</t>
+  </si>
+  <si>
+    <t>Свидание с завораживающей Камчаткой на 8 дней😍 Хотите почувствовать, как будто вы на другой планете? Тур на Камчатку это идеально место для этой цели! Это 8 дней на краю земли, где каждая минута — как кадр из кино, потому что здесь все иначе. Рассвет пахнет серой и морем, под ногами — чёрный песок, над головой — вулканы. Здесь не нужны фильтры: только вы, природа и ощущение, что всё по-настоящему. Уже представили эти пейзажи? Увидеть их возможно этим летом вместе с командой Gelios Travel, которые уже более 7 лет организуют туры в этот уголок света. Вместе с ними вам не надо будет думать в путешествии ни о чем. Сможете устроить себе полный детокс и насладиться красотами Камчатки. 📍 Что будет в программе: — поход по каньону «Опасный» с 80-метровым водопадом — морской круиз по Авачинскому заливу — с тюленями, орлами и видом на вулканы🌋 — сплав по реке Быстрая, где обед готовят прямо на природе — знаменитый пляж с чёрным песком и панорамой Тихого океана — джип-тур по вулканическим долинам — морские приключения, купание в термальных источниках и пикники у океана А теперь главное — всё это с комфортом: — проживание в spa-отеле «Лагуна»: уютные номера, термальные бассейны и виды на сопки прямо из окна — завтраки включены ежедневно, обеды, приветственный ужин и ланч-боксы в дни треккингов — все трансферы, морские прогулки и питание уже включены в стоимость — сопровождение от опытного тимлидера и местного гида Подробная программа, детали и стоимость тура – здесь. 📅 Даты: 19–26 июля 2026 2–9 августа 2026 💰 Стоимость: 315 000₽. Есть предоплата — всего 30%, остальное — позже. Подписывайтесь на канал, там ребята для вас собрали яркие маршруты по РФ и миру на 2026! Реклама. ИП Егоров Даниил Владимирович. ИНН: 245510007050. erid:2W5zFHgBPT7</t>
+  </si>
+  <si>
+    <t>23.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11066</t>
+  </si>
+  <si>
+    <t>Невероятное маковое поле в трех часах от Питера 📍 Псковская обл., с. Павы А вы знали, что в Псковской области, недалеко от села Павы, есть поле, усеянное алыми маками? Пик цветения обычно приходится на конец июня, самое время спланировать поездку! Место находится в трех часах езды от Питера по дороге в Псков — отличная идея совместить с поездкой в соседний город! #локация #загородом Куда пойти в Питере Я в ТГ | Я в VK | Я в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11060</t>
+  </si>
+  <si>
+    <t>Под Петербургом нашли ресторан, где улов становится ужином Всего в нескольких минутах от города есть место, где можно совместить загородный отдых и гастрономический опыт. Здесь гости сами ловят рыбу в прудах, а затем отдают её на кухню, где шеф превращает свежий улов в полноценное блюдо. А по утрам сюда стоит приехать ещё и ради завтраков. С 10:00 до 12:00 подают сеты с безлимитным игристым или фирменным сидром. На выбор несколько вариантов завтрака, а щедрых порций хватит даже на двоих. На территории есть уютные террасы, виды на Финский залив и атмосфера спокойного отдыха среди природы. Отличный вариант для тех, кто хочет провести день у воды без поездки далеко за город. 📍 Приморское шоссе, 452А Добавили бы это место в список для летних выходных? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>22.06.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11058</t>
+  </si>
+  <si>
+    <t>Дарю сертификаты на проживание в Тролль-доме на курорте «Золотая долина» Хотите окунуться в комфортный загородный отдых? 🛶 Активный отдых: веревочный парк, вейк-парк, пляж, рыбалка, прокат сапов и лодок. 🏡 Проживание в окружении сосен, тропа здоровья, банный комплекс и костровая зона. Как выиграть? Быть подписанным на: ▫️ @vokrug_pitera ▫️ @zoldoll 30 июня мой бот выберет 2 победителей, которые получат проживание в тролль-доме. 🎫 Не хочешь рассчитывать на удачу? Бронирование доступно здесь. #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>22.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11056</t>
+  </si>
+  <si>
+    <t>Дом, который не могут разгадать даже местные В Сестрорецке спрятался один из самых необычных домов под Петербургом. Если смотреть сверху, он напоминает скарабея, внутри его сравнивают с пирамидой, а некоторые и вовсе видят в его очертаниях корову. Главная деталь здания это огромные окна, похожие на глаза, благодаря которым коттедж и получил своё народное название. Сегодня рассмотреть архитектурный шедевр стало сложнее: дом скрывает высокий забор с большим изображением глаза. Но даже это не остановило любителей необычных локаций и архитектуры. 📍 Дубковское шоссе, 26, Сестрорецк А вам он больше кого напоминает? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.06.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11051</t>
+  </si>
+  <si>
+    <t>Пушкинская кирха пережившая революцию, войну и десятилетия забвения Лютеранская церковь Воскресения Христова считается одной из самых красивых и необычных исторических построек Пушкина. Храм в неоготическом стиле возвышается над набережной уже более 160 лет и до сих пор остаётся действующим. Здесь вас ждёт: 🔴 Величественная неоготическая архитектура с высокой башней и шпилем 🔴 Атмосферный интерьер с историческими элементами 🔴 Один из старейших органов России конца XIX века 🔴 Концерты органной и камерной музыки в уникальной акустике храма 💥 Это не только религиозный памятник, но и культурное пространство, где можно прикоснуться к истории Царского Села и послушать живую музыку. 📍 г. Пушкин, Набережная ул., 4/25 #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.06.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11045</t>
+  </si>
+  <si>
+    <t>Заброшенная финская деревня, где можно переночевать среди скал Природно этнографический парк Лиетлахти появился на месте старинного финского поселения XVII века. Сегодня сюда приезжают ради прогулок по лесным тропам, гранитных скал Карельского перешейка и живописного Треугольного озера. На территории сохранилась атмосфера старого хутора, есть фермерский дом для проживания, кемпинг и маршруты к историческим местам бывшей деревни. Особенно понравится любителям природы, тишины и необычных локаций. 💰 Проживание от 1 500 ₽ 📍 Выборгский район, Светогорское городское поселение ‼️ Для посещения нужен пропуск в пограничную зону, его необходимо оформить заранее на Госуслугах #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>20.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11043</t>
+  </si>
+  <si>
+    <t>В Павловске открыли редкую выставку после реставрации павильона В павильоне Храм Дружбы запустили выставку «Народности России», посвящённую знаменитой фарфоровой серии Императорского фарфорового завода. Проект возвращает к идее 1907 года, когда по инициативе Николая II начали создавать скульптурную коллекцию народов Российской империи. В экспозиции представлены восстановленные фарфоровые фигуры по моделям Павла Каменского и этнографическим материалам экспедиций. Среди них народы Севера и Дальнего Востока, включая гольдов и лопарей, с детальной проработкой традиционных костюмов. 🗓 до 23 августа 💰 вход свободный, билет в парк 300 ₽ 📍 парк музея-заповедника Павловск #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>20.06.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11039</t>
+  </si>
+  <si>
+    <t>Екатерининский парк превратят в огромный театр под открытым небом В Царском Селе вновь пройдет арт-проект Ассоциации, который объединит моду, театр и искусство в декорациях одного из самых красивых парков. Тема этого года «Красота объединяет». Дизайнеры из разных городов России представят коллекции, вдохновленные культурными традициями и наследием народов страны, а показы превратятся в настоящие перформансы среди дворцов, павильонов и аллей. 🗓 27 июня, с 13:00 💰 400 ₽, билеты 📍 Екатерининский парк #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11033</t>
+  </si>
+  <si>
+    <t>Маленькая Италия в Выборге В подборке загородных заведений появилась новая точка. Не такая видовая, как другие, зато очень атмосферная и по-своему уютная. Траттория Ивана Росси открылась в самом сердце Старого Выборга. Сюда приходят за неаполитанской пиццей, хорошим кофе и ощущением маленькой Италии. Открытая кухня позволяет наблюдать за приготовлением блюд, а интерьер дополняет атмосферу настоящей итальянской траттории. 📍 Крепостная ул., 3, Выборг Добавили бы это место в маршрут выходного дня? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.06.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11031</t>
+  </si>
+  <si>
+    <t>Дарим посещение сити-глэмпинга Skyfall на двоих Хотите взять паузу от суеты, но не выезжать из города? 🪷 3 часа полного расслабления и перезагрузки в атмосфере уюта с панорамным видом на город. 🪷 Купель, парная, чайно-кофейная станция, проектор и кровать-трансформер с функцией вибромассажа. Как принять участие? Быть подписанным на: 🎶 Куда пойти в Питере 🎶 Вокруг Питера 26 июня наш бот выберет счастливчика, который получит посещение на 3 часа на двоих. 🎫 Не хочешь рассчитывать на удачу? Забронировать посещение — здесь. 📍 Набережная реки Фонтанки, 59, лит. В #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.06.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11027</t>
+  </si>
+  <si>
+    <t>Бежим смотреть на сотни пионов, которые цветут всего неделю в году В Ботаническом саду Петра Великого откроется выставка «Пионы Северной столицы». В одном пространстве соберут сотни сортов пионов, включая редкие экземпляры и новинки селекции. Здесь можно увидеть самые необычные формы и оттенки цветов, узнать больше об их выращивании и просто насладиться одним из самых красивых периодов летнего сезона. 🗓 20-28 июня, с 10:00 💰 900 ₽, билеты 📍 ул. Профессора Попова, 2П #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.06.26 03:02</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11026</t>
+  </si>
+  <si>
+    <t>Кухни от Первой Мебельной фабрики от 150 000 Посудомоечная машина в подарок при заказе кухни до 30 июня! У нас вы найдете: ✅ Акции и скидки до -50% ✅ Любые стили и планировки ✅ Более 250 материалов и текстур ✅ Беспроцентную рассрочку Ответьте на 3 вопроса на нашем сайте и получите расчет кухни Перейти на сайт #реклама promo.1mf.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11020</t>
+  </si>
+  <si>
+    <t>Обновленный парк в Сосновом Бору, ради которого стоит выбраться из города Приморский парк после масштабного обновления стал одной из самых интересных прогулочных локаций города. Здесь вас ждёт: 🔴 Велодорожки и отдельный трек для самокатов 🔴 Смотровые площадки с видами на зелёные зоны и водоёмы 🔴 Детская эко-зона для игр на свежем воздухе 🔴 Пруды с утками, живописные берега и спокойная атмосфера для прогулок 💥 По выходным в парке регулярно проходят городские праздники, небольшие концерты и работают фудтраки, поэтому сюда можно приехать не только за природой, но и за интересным досугом. 📍 Сосновый Бор, Приморский парк #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>18.06.26 04:20</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11011</t>
+  </si>
+  <si>
+    <t>Эрмитаж-Выборг: музей, который говорит с тобой на «ты» 📍 П.Ф. Ладанова ул., 1 (Выборг) Расскажу вам самые интересные и вдохновляющие факты о выставочном центре: — Эрмитаж-Выборг открыли в 2010 году. За это время его посетили более миллиона человек. — Здание построено в 1930 году по проекту архитектора Уно Вернера Ульберга для Художественного музея и школы. — Новая выставка здесь каждые полгода. — Прямо сейчас идёт выставка «Прихоти галантного века» (Франция, XVIII век). Более 170 экспонатов: живопись, фарфор, ювелирные украшения. — Здесь нет смотрителей, которые увольняются, только выходят на пенсию. — Директор приезжает сюда каждый день, и этот личный вклад чувствуется во всём: от просветительской деятельности музея до великолепной ухоженной территории. — Есть своя легенда: рядом с центром лежат гранитные колонны, которые подняли со дна залива — они затонули ещё 200 лет назад по пути в Петербург для Казанского собора. Теперь это часть уличной экспозиции. — Важная составляющая проекта — просветительская деятельность: экскурсии, лекции, образовательные программы. — В левом крыле до сих пор работает Детская школа искусств, как и много лет назад. — Тут дружат с современными художниками: показали уже более 400 авторов. Знаете, здесь совсем другая атмосфера, хочется рассматривать каждую картину, в своём неторопливом ритме, а потом гулять по чудесной территории и делиться впечатлениями. Если не были, очень рекомендую! 📅 Выставка «Прихоти галантного века» проходит до 9 сентября. Стоимость: 400₽. Билеты здесь. #музей #Выборг #эрмитажныйблогер Петербургский эстет | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.06.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11005</t>
+  </si>
+  <si>
+    <t>Место, где вырос Николай Рерих и сохранилась природа XIX века В Ленинградской области находится усадьба, где прошли детские годы Николая Рериха. Сегодня это музей под открытым небом с историческими постройками, старинным парком, родниковыми озёрами и экологическими тропами. Здесь можно познакомиться с жизнью семьи художника, увидеть его ранние работы и прогуляться по территории, которая признана памятником природы. 🗓 Вт-Вс, 10:00-17:00 💰 от 200 ₽, билеты 📍 Волосовский район, д. Извара, 15 Что вас привлекает больше: музейные экспозиции или прогулки по историческим усадьбам среди природы? #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.06.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11003</t>
+  </si>
+  <si>
+    <t>В Псков на выходные Если планируете поездку в Псков, собрала красивые отели и уютные квартиры на любой бюджет: от стильных апартаментов до атмосферных спа-отелей в самом центре города. 🤩 Двор Подзноева Апартаменты с кухней, собственным спа-комплексом и бассейном в историческом центре Пскова. 💰 От 15 450 ₽, бронь 📍 ул. Некрасова, 3В 🤩 Псков Бутик Отель Современный бутик-отель рядом с Кремлём и Троицким собором с рестораном и лобби-баром. 💰 От 13 195 ₽, бронь 📍 Профсоюзная ул., 4 🤩 Мстиславский Отель в историческом центре с мини-кухнями в номерах и видом на старинный Псков. 💰 От 13 000 ₽, бронь 📍 наб. реки Великой, 12 🤩 Old Estate Hotel &amp; SPA Один из лучших спа-отелей города с бассейном, хаммамом, джакузи и рестораном. 💰 От 11 820 ₽, бронь 📍 Верхне-Береговая ул., 4 🤩 СтарградЪ Вокзал Удобный отель с бесконтактным заселением рядом с железнодорожным вокзалом. 💰 От 4 000 ₽, бронь 📍 ул. Яна Фабрициуса, 23 🤩 Light House Светлый семейный отель с завтраками и номерами с кухней или кухонным уголком. 💰 От 3 900 ₽, бронь 📍 Народная ул., 15 🤩 Стильная квартира Отличный вариант для поездок в Изборск и Псково-Печерский монастырь с удобной парковкой рядом. 💰 От 4 032 ₽, бронь 📍 Завеличенская ул., 20, деревня Борисовичи 🤩 Милая квартира Уютные апартаменты в нежных розовых тонах с полноценной кухней и всем необходимым для проживания. 💰 От 3 780 ₽, бронь 📍 Венская ул., 2, деревня Борисовичи 🤩 Уютная квартира в спальном районе Просторная квартира с ванной и удобным размещением для семьи или компании. 💰 От 3 400 ₽, бронь 📍 ул. Труда, 58 🤩 Уютная квартира рядом с аквапарком Светлая квартира с отдельной спальней в современном районе Пскова. 💰 От 3 400 ₽, бронь 📍 Михайловская ул., 1, деревня Борисовичи #путешествие Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.06.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11000</t>
+  </si>
+  <si>
+    <t>Как выглядела Екатерина II за кадром: редкая выставка, которая показывает кино изнутри В РОСФОТО открылась выставка Царская охота, где собрали уникальные кадры со съёмок одноимённого фильма. Проект раскрывает, как создавался визуальный образ эпохи Екатерины II через работу фотографа Елены Карусаар с киностудии Ленфильм. В экспозиции представлены съёмочные мизансцены, фотопробы актёров и архивные материалы, которые обычно остаются за кадром. Среди них редкие снимки Светланы Крючковой, Олега Табакова, Михаила Кононова и других артистов советского кино. 🗓 до 20 июля 💰 от 250 ₽, билеты 📍 Большая Морская ул., 35 #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.06.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10996</t>
+  </si>
+  <si>
+    <t>Орган под сводами старинной кирхи Каждые выходные в Пушкинской кирхе звучат орган, камерные инструменты и музыка разных эпох. В программе можно услышать произведения барокко, известные саундтреки, народные мелодии и другие музыкальные сюрпризы. Отличный повод провести вечер в необычной атмосфере исторического храма и насладиться живым звучанием. 🗓 20-21 и 28 июня, 18:00 💰 от 700 ₽, билеты 📍 г. Пушкин, Набережная ул., 4/25 Какую музыку вы бы хотели услышать в таком месте: мощный орган Баха, саундтреки из фильмов или что-то неожиданное? #концерт Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>15.06.26 04:13</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10994</t>
+  </si>
+  <si>
+    <t>Идеальное место для фото Всего в паре километров от Петербурга находится открытая локация с бескрайним горизонтом, где нет зданий, проводов и лишних деталей. Здесь стоит одинокое дерево, вокруг которого иногда устанавливают качели, и именно оно становится главным акцентом для съёмок. 📍 59.712505, 30.329549 А поехали бы сюда ради кадров или просто посидеть в тишине? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>14.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10991</t>
+  </si>
+  <si>
+    <t>Бесплатный день в музее игровых автоматов Музей советских игровых автоматов отмечает день рождения и приглашает на большой благотворительный праздник. Гостей ждут бесплатные игровые автоматы, выставка запахов, Клуб Игровых Свиданий, детский мастер класс по раскрашиванию фигурок и маркет с керамикой, открытками, значками, мерчем и другими подарками ручной работы. Все проекты объединяет поддержка благотворительных фондов и социальных инициатив. 🗓 15 июня 💰 Бесплатно, по регистрации 📍 Конюшенная пл., 2В #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>14.06.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10987</t>
+  </si>
+  <si>
+    <t>6 мистических мест Ленобласти. Часть 2 🪨 Саблинские пещеры Извилистые подземные лабиринты, где, по рассказам посетителей, можно встретить загадочного Белого спелеолога. Одно из самых известных мистических мест региона. 📍 Тосненский район, посёлок Ульяновка 🪨 Каменный лабиринт на острове Крутояр Древнее сооружение, происхождение которого до сих пор вызывает споры. Считается, что прохождение лабиринта приносило удачу рыбакам и помогало обрести внутреннее спокойствие. 📍 Выборгский район, остров Крутояр 🪨 Ведьмина гора Холм, который издавна связывают с ведьмовскими шабашами и древними обрядами летнего солнцестояния. Место окутано легендами и считается одним из самых необычных в окрестностях Петербурга. 📍 Район Красного Села, гора Кирхгоф 🪨 Усадьба Демидова Заброшенное имение с готическими руинами и мрачной атмосферой. По местным преданиям, здесь до сих пор появляется призрак разорившегося владельца, блуждающий по пустым залам. 📍 Гатчинский муниципальный округ, посёлок Санаторий имени Свердлова 🪨 Усадьба «Пятая Гора» Бывшее имение сподвижника Петра I Якова Брюса, которого современники считали колдуном и чернокнижником. Сегодня место привлекает любителей мистики и старинных легенд. 📍 Волосовский район, деревня Пятая Гора 🪨 Рельсовый крест Один из самых загадочных памятников области. По легендам, во время его открытия над крестом появился огненный шар, а на фотографиях происходили необъяснимые искажения. Многие считают это место особой точкой силы. 📍 Всеволожский район, платформа Теплобетонная В какие из этих мест вы бы отправились в первую очередь? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>13.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10981</t>
+  </si>
+  <si>
+    <t>Место, где сны становятся реальностью В центре Петербурга работает Музей сновидений. Это иммерсивное пространство с космическими инсталляциями, световыми эффектами и десятками необычных локаций. Здесь можно буквально прогуляться по миру фантазий, подсознания и ярких образов из снов, а заодно сделать эффектные фотографии. 🗓 Пн-Пт 12:00-22:00, Сб-Вс с 10:00 💰 от 970 ₽, билеты 📍 Большая Морская ул., 3–5 А вы знали об этом месте? #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>13.06.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10976</t>
+  </si>
+  <si>
+    <t>Недорогой билет в вечерний Петербург от Цаца Это современная рюмочная с русской кухней и десятками настоек, где можно поесть «как дома» и при этом попробовать необычные авторские вкусы. В Цацаа делают ставку на простую еду без лишнего пафоса и широкий выбор крепких настоек. 🗓 Вс-Чт 15:00-02:00, Пт-Сб 14:00-06:00 💰 Бизнес-ланч 350 ₽, блюда от 165 ₽, настойки от 160 ₽ 📍 ул. Маяковского, 11 Любите ли вы бизнес-ланчи в рюмочных? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>12.06.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10970</t>
+  </si>
+  <si>
+    <t>Новая выставка о том, как менялся женский образ в русском искусстве В Михайловском дворце открылась выставка «Великая. Образ женщины в русском искусстве». Более 300 произведений рассказывают о женщинах, оставивших след в истории и культуре России. От Екатерины II до Анны Ахматовой. Это возможность увидеть, как менялся женский образ в русском искусстве на протяжении двух столетий. 🗓 до 11 января 2027 💰 900 ₽, билеты 📍 Садовая ул., 2 #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>12.06.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10964</t>
+  </si>
+  <si>
+    <t>Где спасаться от жары: гид по озерам и карьерам Ленобласти Жара в Петербурге набирает обороты, а значит самое время искать места, где можно освежиться и провести день у воды. Собрала для вас подборку озер и карьеров Ленобласти, куда можно отправиться на пикник, прогулку или просто отдохнуть от городской суеты. 🐚 Озеро Победное 📍Выборгский р., Рощинское городское поселение 🐚 Снетковское озеро 📍 Приозерское городское поселение 🐚 Озеро Фигурное 📍 Лоухский р., Республика Карелия 🐚 Тенистое озеро 📍 Сосновское сельское поселение 🐚 Озеро Лесное 📍 Пушкин 🐚 Озеро Голубое 📍 п. Низино 🐚 Кипенское озеро 📍 д. Кипень 🐚 Озеро Большое 📍п. Парголово 🐚 Щучье озеро 📍 п. Комарово 🐚 Большое Симагинское озеро 📍 Первомайское сельское поселение 🐚 Коркинское озеро 📍 Колтушское городское поселение 🐚 Курголовском озере 📍 Токсовское городское поселение 🐚 Озеро Донцо 📍 д. Донцо 🐚 Таменгонтские карьеры 📍 Пениковское сельское поселение 🐚 Борницкий карьер 📍 Гатчинский муниципальный округ 🐚 Кюрлевский карьер, он же озеро Донцо 📍 д. Донцо 🐚 Карьер Замостье 📍 Гатчинский муниципальный округ 🐚 Карьер Новинка 📍 Гатчинский муниципальный округ 🐚 Карьеры Малукса 📍 Мгинское городское поселение 🐚 Карьер Келколово 📍 Мгинское городское поселение 🐚 Карьер Рудас или Пугаревский 📍 Колтушское городское поселение 🐚 Карьер Шалово 📍 территория Шалово Перечицкого заказника 🐚 Карьер у поселка Толоконниково 📍 Гончаровское сельское поселение 🐚 Карьер в Елизаветино 📍 Гатчинский муниципальный округ 🔵 Важно: Перед поездкой не забудьте взять репелленты. В лесных и прибрежных зонах часто встречаются комары и клещи. Также стоит учитывать, что многие карьеры отличаются большой глубиной, поэтому для отдыха с маленькими детьми лучше выбирать более безопасные места. А какие озера, карьеры или пляжи Ленобласти любите вы? Делитесь своими любимыми местами в комментариях! #локация Питер Бесплатно Я в ТГ | Я в VK | Я в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10961</t>
+  </si>
+  <si>
+    <t>В крепости Корела устроят театральный побег в историю Пушкина и Петра I Два дня древняя крепость превратится в живую сцену под открытым небом. Здесь классика, фольклор и исторические сюжеты разыграют прямо среди каменных стен, а зрители окажутся внутри действия. В программе: 13:00 — мастер-класс по театральному гриму для детей и родителей 15:00 — лекция искусствоведа Полины Степановой «Все краски мира, кроме чёрной» 17:00 — спектакль «Пётр и Алексей» по мотивам Дмитрия Мережковского 13:00 — детская сказка «Волшебное кольцо» по Борису Шергину с народными песнями и прибаутками 17:00 — спектакль «Пушкин. Дорожные истории» по «Станционному смотрителю» и «Графу Нулину» 🗓 12-13 июня 💰 400 ₽, билеты 📍 Ленинградское ш., 3 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>11.06.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10955</t>
+  </si>
+  <si>
+    <t>Где найти редкие растения, которые не встретишь в обычных магазинах В Петербурге пройдет большой Флора Маркет, где соберутся коллекционеры и любители комнатных растений. Здесь можно найти необычные виды, суккуленты, хищные растения, флорариумы, авторские кашпо и аксессуары для ухода. Также гостей ждут мастер-классы, обмен растениями и общение с опытными цветоводами. 🗓 13 июня, 12:00-19:00 💰 100 ₽, билеты 📍 просп. Обуховской Обороны, 105 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.06.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10951</t>
+  </si>
+  <si>
+    <t>Этот цветочный фестиваль собирает весь Петербург всего на три дня В Петропавловской крепости откроется XX Фестиваль цветов, посвящённый единству народов России. Гостей ждут масштабные цветочные арт-объекты от лучших флористов страны, а также выступления более 200 музыкантов в рамках Фестиваля духовых оркестров. Отличный повод увидеть необычные инсталляции, сделать яркие фотографии и провести праздничные выходные в центре города. 🗓 12-14 июня 💰 Вход свободный 📍 Петропавловская крепость Пойдёте смотреть цветочные композиции? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.06.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10949</t>
+  </si>
+  <si>
+    <t>Дарим отдых в живописных глэмпингах рядом с Питером Хотите оказаться в панорамном домике у озера? 🌲 За окном хвойный лес, а впереди — день, полный тишины и общения с очаровательными жителями фермы или изучения арт-объектов на природе. 🏡 Mystic Hills — Арт-глэмпинг у озера в Приозерском районе. На территории баня на воде с панорамной террасой на крыше, мистические фотозоны, уютный ресторан, иммерсивные прогулки, квесты. 🏡 Северный Крым — глэмпинг-ферма у большого озера. На территории есть собственная ферма - можно сходить на экскурсию, покормить зверей и отправиться на конную прогулку. Как принять участие? Быть подписанным на: ▫️ @vokrug_pitera ▫️ @mystic_hills_glamping ▫️ @glamp_sevkrym 15 июня наш бот выберет победителя, который получит проживание на двоих (сутки в будние дни в Сфере) в глэмпинге на выбор. 🎫 Не хочешь рассчитывать на удачу? Бронирование доступно здесь. #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.06.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10943</t>
+  </si>
+  <si>
+    <t>В Карелии спрятался парк, где можно увидеть водопады, покормить оленей и обнять хаски Долина водопадов объединяет живописную экотропу вдоль каскадов реки Иййоки, этнопарк с животными и знакомство с культурой Карелии. Здесь можно пройти по подвесным мостам, увидеть северных оленей и лосей, заглянуть в музей древних народов, посетить водяную мельницу и устроить прогулку среди северной природы. Отличное место для семейного отдыха и остановки во время путешествия по Карелии. 🗓 Пн-Вс, 09:00-20:00 💰 Вход от 1 500 ₽ 📍 пос. Ихала, Лахденпохский район, Республика Карелия Что бы вы выбрали первым: водопады или знакомство с оленями? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.06.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10938</t>
+  </si>
+  <si>
+    <t>Всего в часе от Петербурга живут альпаки, олени и даже верблюд На ранчо Авенсис можно познакомиться с десятками животных, покормить их, сделать фото на память и провести день на свежем воздухе всей семьёй. Здесь работают не только как конный клуб, но и как приют, где заботятся о самых разных обитателях. Отличный вариант для тех, кто хочет ненадолго выбраться из города и пообщаться с животными. 🗓 Пн-Вс, 09:00-21:00 💰 Вход от 400 ₽ 📍 д. Бор, 37 Кого бы вы первым делом пошли знакомить с альпаками? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.06.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10934</t>
+  </si>
+  <si>
+    <t>6 мистических мест Ленобласти Заброшенные деревни, древние крепости, таинственные пещеры и места, вокруг которых десятилетиями ходят легенды. Сохраняйте подборку для необычных путешествий по Ленобласти и мест, где реальность соседствует с легендами. 🪨 Оредежские пещеры Старинные подземные выработки с высокими сводами и мрачной атмосферой, породившей десятки легенд о таинственных голосах и исчезновениях. 📍 Лужский район, деревня Борщово 🪨 Ведьмина пещера Легендарный грот в Монрепо, который считают местом силы и исполнения желаний. Многие приезжают сюда за особой атмосферой и необычными ощущениями. 📍 Парк Монрепо, Выборг 🪨 Сидозеро Исчезнувшая с карт деревня, где рассказывают о потерянном времени, светящихся шарах над озером и загадочной атмосфере после переноса старинного храма. 📍 Подпорожский район, деревня Сидозеро 🪨 Вепсский лес Один из самых глухих уголков области, где до сих пор живы предания о Хозяине леса, способном сбивать путников с дороги. 📍 Природный парк «Вепсский лес» 🪨 Усадьба Редкино Заброшенная усадьба с родовым кладбищем, окутанная легендами о пропавшем монастыре, странных голосах и тенях в пустых окнах. 📍 Волосовский район, деревня Редкино 🪨 Тиверская крепость Древнее городище Карельского перешейка, окружённое историями о призрачных воинах и следах давно отгремевших сражений. 📍 Приозерский район, район посёлка Васильево Хотите вторую часть с ещё более малоизвестными мистическими местами? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>08.06.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10926</t>
+  </si>
+  <si>
+    <t>Алые паруса можно увидеть без многотысячной толпы На Неве пройдут ночные репетиции главного праздника выпускников. Отличная возможность увидеть легендарный бриг «Россия» и элементы светового шоу до официального мероприятия и без огромного скопления зрителей. 🗓 11-12 июня, 21:45-01:00 (Первый прогон) 🗓 12-13 июня, 22:15-01:10 (Проход брига «Россия») 🗓 26-27 июня, 21:00-01:00 (Генеральная репетиция со световым шоу) В дни репетиций мосты разведут раньше обычного графика. 📍 Дворцовая набережная #бесплатно Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>07.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10920</t>
+  </si>
+  <si>
+    <t>17 ресторанов Ленобласти с видами, ради которых хочется уехать из города Когда еда становится лишь частью впечатлений, на первый план выходят сосновые леса, озёра, залив и бесконечные закаты. Собрала места Ленобласти, где красивые виды легко конкурируют с меню. 🌲 Ягодки Гастрономическое пространство среди леса и озера, куда приезжают за природой не меньше, чем за блюдами. 📍 Спортивная улица, 9, Сосновское поселение 🌲 Колокольная Горка Современная северная кухня и открывающиеся на залив пейзажи создают идеальный сценарий для неспешного вечера. 📍 Приморское ш., 450 🌲 Hvoy Стильный ресторан у Медного озера, где загородная тишина становится главным дополнением к меню. 📍 деревня Медный Завод 🌲 Вереск Просторный зал с видом на воду и сосновый лес делает даже обычный ужин похожим на загородный отпуск. 📍 Линтульская аллея, 33, п. Ильичёво 🌲 На берегу Авторская кухня и широкая панорама Сестрорецкого разлива превращают каждый визит в маленькое путешествие. 📍 ул. Мосина, 12 🌲 Muze Garden Терраса среди сосен и современной архитектуры идеально подходит для долгих летних встреч на свежем воздухе. 📍 Приморское ш., 471 🌲 Рапсодия Лаконичное пространство с большими окнами позволяет любоваться озером практически из любой точки зала. 📍 Линтульская аллея, 3Г, п. Ильичёво 🌲 Наша Dacha Загородная усадьба у Финского залива впечатляет не только кухней, но и атмосферой старинного дачного отдыха. 📍 Приморское ш., 448 🌲 Forest Hill Современный ресторан рядом с курортом и лесом, где северные мотивы органично сочетаются с панорамными видами. 📍 ул. Людмилы Кедриной, 2, д. Мистолово 🌲 Пенаты Уютный дом с камином и видом на зелень располагает к неспешным разговорам и долгим ужинам. 📍 Приморское ш., 411А 🌲 Шишкин Тёплая загородная атмосфера и вид на хвойный массив делают это место особенно уютным в любое время года. 📍 Первомайская ул., 2, п. Рощино 🌲 Meat_Coin Эффектный ресторан над побережьем, где морские пейзажи становятся частью гастрономического впечатления. 📍 Приморское ш., 466 🌲 Марья Камерный ресторан среди карельской природы предлагает взглянуть на локальные продукты с новой стороны. 📍 т. Ягодная Вилла, 1к2, Петровское поселение 🌲 Рыба на даче Просторное загородное пространство у воды создано для долгих семейных обедов и встреч с друзьями. 📍 Приморское ш., 319 🌲 Оазис Гурме Уединённая локация среди природы подходит для тех, кто ценит красивую подачу и спокойную атмосферу. 📍 Репинский проезд, с5А, Первомайское поселение 🌲 Forest Lake Панорамный ресторан на берегу озера, где каждое время суток создаёт свою особенную атмосферу за столом. 📍 Рощинское поселение 🌲 Шаляпин Историческая дачная эстетика и зелёные пейзажи вокруг помогают почувствовать себя за городом даже в разгар сезона. 📍 Нагорная ул., 1 Сохраняйте подборку для летних поездок и красивых ужинов с видом на лес, озеро и Финский залив. #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>07.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10918</t>
+  </si>
+  <si>
+    <t>Носите билеты в кармане? За них теперь дают бесплатный пирожок В петербургской Минутке запустили летнюю акцию для любителей культурного досуга. Покажите билет или чек из книжного магазина, кинотеатра, выставочного пространства или экспозиции и получите в подарок фирменный пирожок с яйцом и луком. А ещё здесь действует постоянная акция: при покупке двух пирожков бульон дают бесплатно. 🗓 до конца июня 💰 Бесплатно 📍 Невский просп., 74-76 #еда Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>06.06.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10913</t>
+  </si>
+  <si>
+    <t>Чтение у моря: два дня с книгами и природой Книжные выходные превратят парк Александрия в пространство для открытий. 12 июня гости погрузятся в мир флоры с беседами, экскурсиями и авторскими мастер-классами. 13 июня внимание сосредоточено на фауне: орнитологические экскурсии, мини-спектакли и встречи с писателями и специалистами по животному миру. В обоих днях семейные прогулки, детские мастер-классы и книжная ярмарка с уникальными сувенирами. 🗓 12-13 июня, 10:00-17:00 💰 от 100 ₽, билеты и программа 📍 Парк Александрия, Петергоф, ул. Разводная, 2 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>06.06.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10912</t>
+  </si>
+  <si>
+    <t>🎬 В Петербурге пройдет кинопробный урок для взрослых Школа кино и телевидения «Матрица» проведет практическое занятие для тех, кто хочет попробовать себя в кино и увереннее чувствовать себя перед камерой. Урок подойдет участникам массовых сцен, начинающим актерам, а также всем, кто интересуется съемочным процессом и хочет понять, как проходит работа в кадре. На занятии участники попробуют актерские упражнения, кинопробные задания, работу с камерой, вниманием, реакцией и предлагаемыми обстоятельствами. Это возможность не просто узнать о кино со стороны, а почувствовать процесс изнутри: как человек ведет себя перед камерой, почему появляется зажим и что помогает выглядеть в кадре естественно и убедительно. Специальная подготовка не требуется — главное желание пробовать. 📍 Место: СПб, ул. Заставская 33д 🗓 Дата и время: 07.06 17:00 💰 Стоимость: 800р 🔗 Запись: @Cinema_Matrix Количество мест ограничено. Erid: 2Vtzqv8NoCL Реклама. ИП Рудаков Дмитрий Николаевич. ИНН: 781697426851</t>
+  </si>
+  <si>
+    <t>06.06.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10910</t>
+  </si>
+  <si>
+    <t>Три месяца бесплатных лекций, концертов и тренировок под открытым небом Фестиваль «Елагин ПРО» превратит лето в пространство для отдыха с пользой. Гостей ждут познавательные встречи, творческие мастер-классы, живые концерты по пятницам и открытые спортивные занятия от ведущих фитнес-клубов города. В программе также лекции о науке, культуре, технологиях и здоровом образе жизни. Подробнее здесь. 🗓 до 31 августа 💰 Вход свободный (Сб-Вс 200 ₽) 📍 Елагин остров, 4 На какие бесплатные мероприятия летом ходите чаще всего? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>05.06.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10906</t>
+  </si>
+  <si>
+    <t>В крепости Орешек устроят сказочную битву Добра и Зла На один день древняя крепость превратится в настоящий Остров Буян. Гостей ждут богатырские сражения, сказочные персонажи, концерты, ремесленные мастерские, кузница и десятки интерактивных площадок для детей и взрослых. В программе: 12:00 — Торжественное открытие фестиваля 12:30 — Концерт группы «Туристы» 13:10 — Шоу «Японские мифы и легенды» 13:30 — Битва с войском Кощея Бессмертного 14:00 — Сказочное дефиле 14:50 и 15:30 — Выступления коллектива «Деревня Бю» 16:00 — Большое сражение Добра и Зла 16:30 — Конкурс кокошников 17:00 — Сказочная викторина 17:20 — Концерт группы «Туристы» 🗓 6 июня, 12:00-18:00 💰 от 200 ₽ + переправа 500 ₽, билеты 📍 Крепость Орешек, Шлиссельбург #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>05.06.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10900</t>
+  </si>
+  <si>
+    <t>Лето в Цунами начинается красиво. 6 июня мы празднуем открытие летней террасы Цунами и приглашаем на вечер, где встретятся современное искусство, музыка, гастрономия и атмосфера долгожданного сезона. Специальным событием открытия станет pop-up проект галереи Anna Nova с работами художника Фёдора Хиросигэ - одного из самых узнаваемых представителей современной петербургской арт-сцены. На террасе разместится мини-выставка плакатных работ художника, а главным моментом вечера станет живой перформанс: Фёдор будет завершать одну из своих работ в технике выжигания прямо на глазах у гостей. Куратор галереи также расскажет о представленных произведениях и поделится историей проекта, а за настроение вечера будут отвечать welcome drink и DJ-set. И конечно, это отличный повод познакомиться с новым летним меню Цунами: блюдами со спелой клубникой и черешней, освежающими коктейлями с персиком, мятой и виноградом и десертами, которые созданы для тёплых вечеров на террасе. 6 июня, 17:00 Цунами, Лиговский пр., 39 Номер для брони - +7 (981) 101-00-39 Цунами - место, где искусство становится частью летнего вечера. Erid: 2VtzqviSVQc Реклама. ООО "КЛАУДС БАР". ИНН: 7842134150.</t>
+  </si>
+  <si>
+    <t>05.06.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10896</t>
+  </si>
+  <si>
+    <t>Погрузитесь в мир Пушкина, Билибина и Римского-Корсакова на День Летнего сада Фестиваль в Летнем саду подарит два дня искусства и истории. Гостей ждут спектакли и уличные театры, барабанное шоу, экскурсии и мастер-классы для всей семьи. Более 100 мероприятий позволят увидеть сад и культурное наследие Петербурга с новой стороны. 🗓 6-7 июня 💰 500 ₽, билеты 📍 Летний сад Вы уже планируете посещение? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>04.06.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10893</t>
+  </si>
+  <si>
+    <t>В Монрепо пройдет большой Сиреневый день Гостей ждут спектакли, мастер-классы, ярмарка ремесленников, квесты, аквагрим, экскурсии по цветущему парку и программа по мотивам сказок Пушкина. В программе: 12:00-17:00 — Мастер-классы, фотозона, ярмарка мастеров и выставка сирени 12:00-14:30 — Детский аквагрим 12:00-14:00 — Квест «Аромат сирени» 12:15 — Спектакль «Машенька и Медведь» 12:30 — Экскурсия-квест «Маленький реставратор» (Регистрация) 13:00 — «Русские забавы» и мастер-класс по мультипликации (Регистрация) 13:30 — Мультфильм «Сказка о попе и работнике его Балде» и экскурсия по плодовому саду (Регистрация) 13:45 — Шоу иллюзиониста Романа Шуроле 14:00 — Лекция о сказках и мифологии (Регистрация) 14:15 — Интерактивная постановка «Сказка о рыбаке и рыбке» 15:00 — Мультфильм «Сказка о золотом петушке» и экскурсия «Сиреневый променад» (Регистрация) 15:30 — Показ «Сиреневый кокошник» 16:00 — Лекция о селекции сирени (Регистрация) 16:15 — Концерт «Русская душа» 17:30 — Концерт-аллюзия «Тень русской ветки» (Регистрация) 🗓 6 июня, с 12:00 💰 По билету в парк 📍 Парк Монрепо #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>04.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10889</t>
+  </si>
+  <si>
+    <t>В Кронштадте устроят четыре дня морского праздника с яхтами, концертами и ярмаркой Фестиваль «Паруса Кронштадта» объединит прогулки по Финскому заливу, мастер-классы по парусному спорту, концерты, гастрономические площадки и развлечения для всей семьи. Для гостей подготовят творческие активности, экскурсии, детские зоны и маркет локальных брендов. 🗓 С 4 по 7 июня 💰 Вход свободный 📍 Цитадельское ш., 14Ж А вы бывали в Кронштадте? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>04.06.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10888</t>
+  </si>
+  <si>
+    <t>🇬🇪 В Петербурге нашли грузинский ресторан, где любимые блюда стоят всего 295 ₽ В "Хачапури Марико" ароматные хачапури, оджахури, харчо, цезаршвили с курицей и другие хиты грузинской кухни — по фиксированной цене всего 295 ₽ за блюдо. Отличный повод собрать друзей за большим столом, устроить семейный ужин или просто заглянуть за порцией настоящего грузинского гостеприимства. 📍Малая Садовая, 3/54 | 8-911-920-72-90</t>
+  </si>
+  <si>
+    <t>03.06.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/10882</t>
+  </si>
+  <si>
+    <t>Где попариться: лучшие бани и сауны на любой бюджет Городская классика: 🪵 Лоцманские бани Легендарное место для ценителей настоящей банной атмосферы. Без лишнего пафоса, зато с отличным паром и особым настроением. 📍 Лоцманская ул., 20В 🪵 Мытнинские бани Традиционная общественная баня с дровяной парной и проверенным временем форматом. 📍 Мытнинская ул., 17-19Б 🪵 Приморские бани Хороший пар, приятные цены и бонус в виде видов на Лахта Центр. 📍 Мебельная ул., 33 🪵 Балтийские бани Большой комплекс для тех, кто ценит практичность и стабильное качество без переплаты. 📍 ул. Шкапина, 10 🪵 Усачёвские бани Современный городской вариант с бассейном и дополнительными услугами для комфортного отдыха. 📍 пер. Макаренко, 12 🪵 Бани на каждый день Если баня стала еженедельным ритуалом, присмотритесь к этим адресам: 📍 Ярославский просп., 16 | ул. Достоевского, 9 | ул. Гастелло, 22 Комфортный уровень: 🪵 Фонарные бани Стильное городское пространство для короткой, но качественной перезагрузки. 📍 Фонарный пер., 1 🪵 Пар для Пар Авторские программы парения, уютная атмосфера и формат небольшого спа-ретрита. 📍 1-я Никитинская ул., 13 🪵 Brooms Приватный банный отдых с продуманным сервисом и авторскими банными ритуалами. 📍 Лермонтовский просп., 43/1 🪵 Петровские бани Круглосуточный комплекс с бассейном и зонами отдыха — отличный выбор для компании друзей. 📍 наб. Обводного канала, 219–221 Загородный отдых и премиальные комплексы: 🪵 Бор 812 Настоящий банный парк с несколькими видами парных, спа-зонами и атмосферой загородного курорта. 📍 Приморское ш., 385 🪵 Охтакай Масштабный спа-комплекс с бассейнами, панорамными саунами и пространствами для неспешного отдыха. 📍 ул. Людмилы Кедриной, с14, д. Мистолово 🪵 Ziwa Не просто баня, а целый ритуал восстановления: аромапарения, купели и спа-процедуры. 📍 Лен. обл., Юкковское с.п. 🪵 Камыши Уютная загородная локация, где комфортно и любителям жара, и тем, кто приехал просто расслабиться. 📍 Хуторская ул., 5, д. Энколово 🪵 Лембо Дровяная баня с панорамными видами и купелью под открытым небом. Идеальное место для романтического отдыха. 📍 Лен. обл., Лемболовское ул., квартал 127 🪵 Кело Несколько атмосферных домов с собственными банями, каждый со своим стилем и настроением. 📍 д. Новосергиевка, 13Г 🪵 Хюгге Баня Скандинавская эстетика, приватность и размеренный отдых вдали от городской суеты. 📍 Лен. обл., тер. Старый Белоостров, с1к4 Если хочется попробовать что-то новое: 📍 Лёгкий пар — небольшая камерная баня с отличной репутацией среди постоянных гостей. 📍 Парпалас — комфортная сауна для отдыха компанией. 📍 Пар для Гурманов — место для тех, кто уже знаком с банной культурой и ищет необычные форматы парения. Сохраняйте подборку и выбирайте место под настроение: от классической общественной бани до полноценного загородного спа-уикенда. #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>15.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11947</t>
+  </si>
+  <si>
+    <t>Музей, где можно вытащить настоящий золотой слиток В бывшем Варшавском вокзале находится МАФ, или Музей Арт и Факты, где обычные факты превратили в интерактивные арт-объекты. На площади собрали свыше 100 экспонатов, а сам проект создавался при участии искусственного интеллекта. Здесь можно увидеть настоящий метеорит, зуб мегалодона, первую куклу Барби, средневековые маски и даже золотой кирпичик LEGO. Многие экспонаты разрешено трогать, а в денежном хранилище предлагают на время вытащить настоящий золотой слиток. Помимо постоянной экспозиции, здесь регулярно проходят интерактивные программы, мастер-классы и необычные экскурсии. Сейчас по будням с 16:00 до 19:00 действует Счастливый час с билетами по 750 ₽, а для студентов до конца сентября вход стоит 625 ₽. 🗓️ Пн-Вс, 10:00-22:00 💰 от 300 ₽, билеты 📍 наб. Обводного канала, 118С #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>14.09.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11944</t>
+  </si>
+  <si>
+    <t>Первый в России зал с Tricorne Premium LED в Кинограде Здесь не будет привычного кинопроектора: изображение выводится прямо на огромный LED-экран. Это даёт более яркую и контрастную картинку с настоящим HDR, а звук можно разместить непосредственно за экраном. По сути, фильм здесь не проецируется на экран, а показывается самим экраном. Новый формат обещает совершенно другое восприятие кино. 🗓 С 22 сентября 📍 Коломяжский проспект, 22 #кино Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>14.09.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11939</t>
+  </si>
+  <si>
+    <t>Самая необычная церковь Ленобласти Церковь Андрея Первозванного стоит прямо на крошечном скальном островке посреди Вуоксы. Вокруг вода, сосновые берега и десятки островов, а к самому храму ведёт арочный мост. Особенно красиво здесь в туман, осенью и во время белых ночей. Локация подойдёт для небольшой поездки за необычными видами: можно прогуляться до храма, сделать кадры прямо над водой и совместить маршрут с другими местами Приозерского района. 📍 Мельниковское сельское поселение, Приозерский район #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>13.09.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11935</t>
+  </si>
+  <si>
+    <t>Каньон с обрывами, где легко забыть, что ты в Ленобласти Скалы, крутые берега, гроты и река внизу: каньон Лавы выглядит совсем не так, как ожидаешь от прогулки по области. По долине реки проложена экотропа на 3,2 км, а по пути встречаются древние известняковые породы, старый каменный мост, руины водяной мельницы и остатки Лавуйского острога. Маршрут подойдёт тем, кто любит прогулки с рельефом и природой без ощущения обычной лесной тропы. На камнях после дождя скользко, поэтому удобная обувь здесь действительно нужна. Для тех, кто хочет пройти больше, есть расширенные маршруты по окрестностям каньона. 📍 Кировский район, у деревни Васильково #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>13.09.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11931</t>
+  </si>
+  <si>
+    <t>Бал, где без перчаток не пустят Исторические залы в стиле ампир на один вечер превратятся в светский салон XIX века. Гостей ждут полонез, вальсы, полька-знакомство, бальные игры и мастер-классы, поэтому танцевать заранее уметь не нужно. Между танцами расскажут о Пушкине, бальном этикете и светской жизни эпохи, а до начала в малом зале будет звучать живая музыка. Дресс-код строгий: дамам нужны платья в пол и перчатки, кавалерам тёмный костюм или фрак, белая рубашка и перчатки. В джинсах, кроссовках и коротких открытых платьях не пустят. 🗓 20 сентября 18:30 💰 от 2500 ₽, билеты 📍 г. Пушкин, ул. Набережная, 14 #танцы Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>12.09.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11926</t>
+  </si>
+  <si>
+    <t>В средневековый замок можно попасть бесплатно 16 сентября Замковый остров и музейные помещения Выборгского замка откроют свои двери бесплатно для всех посетителей. Можно погулять по территории крепости, заглянуть в музей и увидеть место, история которого начинается ещё в 1293 году. Главная точка острова, башня Святого Олафа, когда-то была донжоном замка, а сегодня с неё открывается вид на старый город и Выборгский залив. В музейных пространствах рассказывают об истории крепости и самого города в разные эпохи. 🗓 16 сентября, замковый остров 9:00-20:00, музей 10:00-18:00 💰 Вход свободный 📍 Выборгский замок, Замковый остров, Выборг #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>12.09.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11924</t>
+  </si>
+  <si>
+    <t>30 экотроп, после которых захочется жить в лесу От коротких маршрутов на полчаса до троп на целый день, от болот и сосновых лесов до гранитных скал, водопадов и берегов Ладоги. Собрала большую подборку мест, куда можно отправиться за природой, тишиной и красивыми видами. 🗞 Новоорловский заказник 💰 Вход свободный 📍 Новоорловский заказник 🗞 Трын-тропа 💰 Вход свободный 📍 Каменногорское г. п., Выборгский р-н 🗞 Еловые холмы 💰 Вход свободный 📍 Всеволожский р-н, Токсовское г. п., Токсовские высоты 🗞 Дудергофские высоты 💰 Вход свободный 📍 Красное село, Нагорный парк 🗞 Малиновая гора 💰 Вход свободный 📍 Всеволожский район, Токсовское городское поселение 🗞 Долина реки Охта 💰 Вход свободный 📍 Всеволожский р-н, Бугровское с. п. 🗞 Линдуловская роща 💰 200 ₽ (до 30 сентября), 140 ₽ (1 октября по 30 апреля) 📍 Рощинское г.п., Выборгский р-н 🗞 Сестрорецкое болото 💰 Вход свободный 📍 Курортный район, Белоостров 🗞 Комаровский берег 💰 Вход свободный 📍 Курортный р-н, Комарово 🗞 Западный Котлин 💰 Вход свободный 📍 Кронштадтское ш., 47 🗞 Бугаиная тропа 💰 Вход свободный 📍 Северное побережье Невской губы 🗞 У Лукоморья 💰 Вход свободный 📍 Ближние дубки 🗞 Долина водопадов 💰 от 1 500 ₽ 📍 пос. Ихала, Лахденпохский район, Республика Карелия 🗞 Вулкан Варио 💰 1 000 ₽ 📍 Экотропа Вулкан Варио 🗞 Ахинкоски 💰 от 400 ₽ 📍 Водопады Ахинкоски, Карелия 🗞 Ладожские шхеры 💰 от 350 ₽ 📍 Национальный парк Ладожские шхеры 🗞 Пулковские высоты 💰 Вход свободный 📍 Московский р-н, МО Пулковский Меридиан 🗞 Радоновые озёра 💰 Вход свободный 📍 Ломоносовский район 🗞 Тропа Хо Ши Мина 💰 Вход свободный 📍 Приозерский р-н, Красноозёрное с.п., территория горнолыжного курорта Красное Озеро 🗞 Пороги реки Гладышевки 💰 Вход свободный 📍 Горьковское, Выборгский р-н 🗞 Колыбель русского лесоводства 💰 Вход свободный 📍 Тосненский район, посёлок Лисино-Корпус 🗞 Форт Красная Горка 💰 Вход свободный 📍 Форт Красная Горка 🗞 Юкковские камы 💰 Вход свободный 📍 Всеволжский р-н, Юкковское с. п. 🗞 Лазурные воды 💰 Вход свободный 📍 Гатчинский МО 🗞 Лесные дали 💰 Вход свободный 📍 Шалово-Перечицкий заказник, Луга 🗞 Глухарка 💰 Вход свободный 📍 Наб. реки Глухарки 🗞 Долина реки Выбья 💰 150 ₽ 📍 Кингисеппский район, ЛО 🗞 Мыс Киперорт 💰 200 ₽ (до 30 сентября), 100 ₽ (1 октября по 30 апреля) 📍 Мыс Киперпорт 🗞 Озеро Шимпаловское 💰 Вход свободный 📍 Всеволожский р-н, Рахьинское г. п. 🗞 Гряда Вярямянселькя 💰 Вход свободный 📍 Ленинградская область, Приозерский район, Государственный природный заказник Гряда Вярямянселькя А какую экотропу вы бы добавили в эту подборку? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>11.09.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11918</t>
+  </si>
+  <si>
+    <t>Можно собрать себе осенний урожай прямо с грядки В эту субботу на ферме «Жили-Растили» устроят день поля. Здесь можно самостоятельно собрать овощи и зелень, погулять по территории, а сотрудники покажут на карте, где что растёт. В этот раз в сборе цветная, савойская, краснокочанная и белокочанная капуста, кейл, тыква, картофель, морковь, свёкла, дайкон, редька, шпинат, кинза и свежая зелень. Цены начинаются от 20 ₽ за килограмм. После прогулки можно заглянуть в кафе, а для сбора понадобятся своя тара, ножи для капусты и сменная обувь. 🗓 12 сентября, 10:00-17:00 💰 500 ₽ (собранные овощи оплачиваются отдельно) или депозит 1000 ₽, который можно потратить на продукты и еду в кафе. Для детей до 5 лет бесплатно. 📍 ферма Жили-Растили, Гатчинский район, деревня Коргузи А вы бы поехали за тыквой и капустой прямо на грядку? #ферма Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>11.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11913</t>
+  </si>
+  <si>
+    <t>Маркет среди тропиков На два дня оранжерея Таврического сада превратится в камерный маркет среди тропической зелени. Здесь соберут локальных мастеров с керамикой ручной работы, дизайнерскими платками, украшениями из витражного стекла, изделиями из экоматериалов и ароматами для домашнего SPA. Будет и авторская растительная кондитерская, а заодно возможность прогуляться по самой оранжерее и спрятаться от сентябрьской прохлады среди растений. 🗓 12-13 сентября 11:00-18:00 💰 350 ₽, по входному билету 📍 Потёмкинская ул., 2Г #ярмарка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11907</t>
+  </si>
+  <si>
+    <t>Рыцари, брейкинг и конные сражения Муринский парк в очередной раз превратится в площадку, где средневековые реконструкции встретятся с уличной культурой. Здесь можно будет увидеть конный турнир по мотивам состязаний XIII века, исторический лагерь, выступления воздушных гимнастов и уличный театр. Для любителей современного формата устроят баттлы по брейкингу и конкурс танцевальных каверов, а на площадке Русский Двор познакомят с народными традициями и ремеслами. Отдельно стоит заглянуть к арт-объекту Конь-Огонь: его будут расписывать прямо на фестивале, причем присоединиться смогут все желающие. 🗓 12 сентября 11:00-18:00 💰 Вход свободный 📍 Муринский парк #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>10.09.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11903</t>
+  </si>
+  <si>
+    <t>🏗 Первый взнос меньше миллиона: какие квартиры сейчас реально купить в Петербурге Классическая ипотека все еще пугает ставками, а копить несколько миллионов на старт хотят не все. Поэтому покупатели все чаще смотрят не просто цену квартиры, а акционные программы застройщиков: рассрочки, транши и спецусловия без огромной нагрузки на бюджет Например, сейчас в Петербурге есть подборка новостроек, где для старта достаточно 500–900 тысяч рублей. Варианты не только по студиям: есть 2-евро и 3-евро с отделкой, семейные планировки, дома рядом с метро, школами, садами и парковыми зонами Главный плюс — можно не ждать, пока накопится несколько миллионов. Вы заходите в покупку сейчас, фиксируете квартиру и дальше выбираете удобный сценарий оплаты Такие варианты регулярно разбирают в канале Николая Еськова: показывают не витринные цены, а реальные схемы покупки, первый взнос, платежи и акции, которые сложно найти самостоятельно Смотреть подборку новостроек Петербурга</t>
+  </si>
+  <si>
+    <t>10.09.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11900</t>
+  </si>
+  <si>
+    <t>Как один танк остановил целую колонну: легендарный бой покажут вживую На территории Стального Десанта воссоздадут один из самых известных танковых боёв Великой Отечественной войны. В августе 1941 года экипаж КВ-1 под командованием Зиновия Колобанова вступил в бой с немецкой танковой колонной под Гатчиной и уничтожил 22 танка. С самого утра здесь развернутся лагеря Красной и немецкой армий, появятся огневые позиции, военная техника и полевая кухня. Можно будет примерить образ бойца, сфотографироваться с техникой и оружием, пострелять в тире и даже прокатиться на танке. А в 14:00 начнётся главное событие дня. На глазах зрителей разыграют сам бой Колобанова с немецкими танками, с пиротехникой, взрывами и артиллерийскими залпами. 🗓 12 сентября 10:00-18:00 💰 1500 ₽, детям 7-18 лет 750 ₽ (В день мероприятия 3000 ₽ и 1500 ₽) 📍 Гатчинское шоссе, 52 #события Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.09.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11897</t>
+  </si>
+  <si>
+    <t>312 лет Красному Селу: концерт, квест и фейерверк бесплатно В честь дня рождения города на Центральной площади устроят большой праздник. Днём можно пройти исторический квест и заглянуть на интерактивные площадки, а вечером послушать концерт с участием творческих коллективов и Olympic Orchestra. Программа: 12:00 — исторический квест «Отечество нам Красное Село» 14:00 — интерактивные площадки для всей семьи 16:00 — праздничный концерт с участием творческих коллективов, артистов эстрады и Olympic Orchestra 20:55 — праздничный фейерверк 🗓 13 сентября с 12:00 💰 Вход свободный 📍 Центральная площадь, пр. Ленина, 73 Пойдёте на концерт или останетесь до фейерверка? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>09.09.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11895</t>
+  </si>
+  <si>
+    <t>Дарю 6 билетов на танцевальный фестиваль «Белая» Хотите попасть на фестиваль электронной музыки с тысячью людей в белом? 🎶 Легенда о Снежной Королеве с эффектом полного погружения. 🎶 На трёх танцполах выступят более 20 артистов и проектов, два зарубежных секретных гостя. Swanky Tunes, Meg, Odyssey Crew (Alexey Izotov, Lesha Mironov, Fake Mood), Aiwaska, Volac и другие. Как принять участие? Быть подписанным на: ▫️ @freepeterburg ▫️ @infopeterburg ▫️ @vokrug_pitera 18 сентября мой бот выберет 3 счастливчиков, которые получат парные билеты. 🎫 Не хочешь рассчитывать на удачу? Билеты забирай здесь. 🗓 3 октября 22:00 📍 пр. Пятилеток, 1 #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.09.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11993</t>
+  </si>
+  <si>
+    <t>Место в Ленобласти, о котором знают немногие Пейпия соединяет Копанское озеро с Копорской губой и проходит по территории Котельского заказника. Небольшая река особенно живописна среди сосновых и еловых лесов, а её природная ценность гораздо больше размера: здесь нерестится кумжа и обитает редкая жемчужница жемчугоносная. Рядом проходит экотропа Берег Копорской губы длиной 5,8 км. Маршрут дважды выходит к заливу по обе стороны Пейпии, поэтому за одну прогулку можно увидеть лес, реку и морское побережье. По пути встречаются остатки старой рыбацкой гавани и каменный мол, уходящий в залив. 📍Котельский заказник, Ленинградская область #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>18.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11987</t>
+  </si>
+  <si>
+    <t>Как дворец из руин снова стал императорской резиденцией В Гатчинском дворце проходит временная выставка «Семь историй сотворения мира», посвящённая 50-летию реставрации. Дворец, который начинался как охотничья резиденция графа Григория Орлова, позже стал домом Павла I, а во время войны оказался сильно разрушен. Масштабное восстановление началось только в 1976 году. На выставке показывают мебель, скульптуру, графику, чертежи, реставрационные слепки и другие материалы, многие из которых представлены впервые. По ним можно увидеть, как специалисты возвращали дворцу утраченные интерьеры и детали. После выставки можно пройти по восстановленным залам XVIII века и спуститься в подземный ход к гроту Эхо. 🗓️ Вт-Вс, 10:00-18:00 (Выставка до 8 ноября) 💰 700 ₽ 📍 Красноармейский просп., 1, Гатчина #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>18.09.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11986</t>
+  </si>
+  <si>
+    <t>Разыгрываем 3 занятия по йоге 🧘 Осень - хороший повод добавить в привычный ритм больше движения, энергии и времени для себя. Вместе со студией йога-терапии Немецкой семейной клиники в ТК «Невский Центр» разыгрываем 3 бесплатных групповых занятия - по одному для каждого победителя. Подробнее #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11984</t>
+  </si>
+  <si>
+    <t>Дарю 6 билетов в Петербургский Мистериум Хотите побывать в крупнейшем музейесказок по Европе, где взрослые вновь встречают знакомых персонажей, а дети впервые сталкиваются с мирами легенд и кино? 🏰 Локация в 1000 кв.м., где затаилось около 300 реалистичных фигур. 🏰 Возможность встретить сказочных героев, заглянуть в комнату Minecraft и GTA, попасть на Черную Жемчужину. Быть подписанным на тг-каналы: ▫️ @gokidspeterburg ▫️ @vokrug_pitera ▫️ @spbdo500 25 сентября мой бот выберет 3 счастливчиков, которые получат по 2 билета. 📍 Биржевой пр., 2 🎫 Не хочешь рассчитывать на удачу? Забронировать здесь. #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>18.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11979</t>
+  </si>
+  <si>
+    <t>10 мест, где готика встречается с северным туманом Собрала места для осенних поездок, где шпили теряются среди деревьев, старые кирпичные стены темнеют от дождя, а некоторые кирхи пережили войны, закрытия и десятилетия запустения. 🕯 Кирха Преображения Господня Ещё один проект Йозефа Стенбека, на этот раз в Зеленогорске. После закрытия храм успел побыть кинотеатром, а историческую колокольню позже восстановили. 📍 Зеленогорск, пр. Ленина, 13 🕯 Храм Посещения Пресвятой Девой Марией Елизаветы Неоготический католический храм Николая Бенуа, построенный в XIX веке как кладбищенская церковь. После закрытия в советское время его вернули верующим только в 2002 году. 📍 ул. Минеральная, 21Д 🕯 Кирха Святой Марии Магдалины Гранитный храм Йозефа Стенбека начала XX века. Это уже не готика, а финский национальный романтизм, но высокий шпиль и красноватый камень идеально вписываются в северный пейзаж. 📍 Приморск, ул. Заводская, 5 🕯 Церковь Петра и Павла Неоготический храм Александра Брюллова в Шуваловском парке. Рядом находится склеп семьи Полье, а в 1872 году здесь венчался Николай Римский-Корсаков. 📍 Парголово, ул. Михаила Дудина, 10 🕯 Токсовская кирха Неоготическая кирха конца XIX века, рассчитанная больше чем на тысячу прихожан. История местного финского прихода при этом началась ещё в XVII веке. 📍 Токсово, ул. Советов, 45 🕯 Готическая капелла Миниатюрная церковь в парке Александрия, построенная для императорской семьи по проекту Карла Фридриха Шинкеля. Башенки, витражи и десятки медных фигур делают её похожей на средневековый собор. 📍 Петергоф, парк Александрия 🕯 Церковь Святого Михаила Кирпичная неоготическая кирха немецкой общины на Васильевском острове. Сам приход существует с 1732 года, а нынешнее здание построили в XIX веке. 📍 Средний проспект В.О., 18Б 🕯 Кирха Вуоксенранта Финская кирха 1935 года на берегу Вуоксы. После десятилетий запустения храм сохранился до наших дней, а в 2022 году здесь снова прошло богослужение. 📍 Озёрское, Приозерский район 🕯 Костёл Святого Николая Небольшой кирпичный храм начала XX века в стиле псевдоготики. Его построили для католической общины Луги, а освятили в 1904 году. 📍 Луга, ул. Урицкого, 44 🕯 Белая кирха Руины лютеранского храма, построенного в 1632 году во времена шведского Ингерманланда. Это один из старейших сохранившихся культовых памятников западной части региона. 📍 Молосковицы, Волосовский район Какая из этих северных локаций отправляется в ваш осенний маршрут? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.09.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11973</t>
+  </si>
+  <si>
+    <t>Кофе, саксофоны и джаз среди осеннего парка Павловский парк на один день превратится в большую музыкальную площадку: здесь будут сочетаться прогулка, кофе и живая музыка. Фестиваль откроет квартет саксофонистов LAV’S, а дальше прозвучат регтайм, диксиленд, джаз-мануш, блюз, вокальный и афро-латинский джаз. Финалом станет Джазовая вечеринка на Площади гуляний. Можно будет провести день на свежем воздухе, переходя между музыкальными площадками и заглядывая на кофейные точки. 🗓 20 сентября 13:00-18:00 💰 300 ₽, по билету в парк 📍 Павловский парк #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>17.09.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11972</t>
+  </si>
+  <si>
+    <t>Куда сходить, если хочется новых знакомств? На музыкальном лото от МузБитвы появилась механика от Mamba: оранжевый браслет показывает, что вы открыты к знакомству 🧡 Дальше всё просто: музыка, караоке, игра и люди вокруг. Как это работает — в видео. А билеты на ближайшие игры можно выиграть в ТГ Мамбы</t>
+  </si>
+  <si>
+    <t>17.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11968</t>
+  </si>
+  <si>
+    <t>Фермерские продукты, дегустации и арт-маркет на острове На два дня Эстрадный театр станет площадкой уютного гастрономического фестиваля: фермеры привезут сезонные продукты и дадут их попробовать, мастера представят авторские изделия, а для детей и взрослых проведут творческие мастер-классы. Можно будет познакомиться с локальными производителями, купить продукты и провести выходные среди еды, музыки и творчества. 🗓 19-20 сентября, 11:00-19:00 💰 200 ₽, по билетам в парк 📍 Елагин остров, Эстрадный театр #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.09.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11962</t>
+  </si>
+  <si>
+    <t>Место для корпоратива, куда не придётся ехать полдня В Harmony 5★ Hotel можно провести всё мероприятие в одном месте: от конференции или стратегической сессии до банкета и отдыха после. На территории есть конгресс-холл на 500 м², три конференц-зала и ресторан для камерных встреч, а разместить здесь можно до 110 гостей. После деловой части доступны сауна с бассейном, кедровая купель, тренажёрный зал, бильярд и аэрохоккей. Для организаторов действует скидка 15% на проживание при бронировании от 15 номеров. Также можно записаться на ознакомительный визит и заранее посмотреть площадку. 🗓 По вопросам: corpmanager@harmony-hotel.ru (Евгения, менеджер по работе с корпоративными клиентами) или +7 (812) 775-27-05 💰 скидка 15% от 15 номеров 📍 Приморское ш., 380И #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>16.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11961</t>
+  </si>
+  <si>
+    <t>🪩 Выигрывайте все для создания образа на вечеринку и еще множество крутых призов от Rich, BURN и Лента! Cтильные гаджеты, билеты и vip-туры на фестиваль БЕЛАЯ ждут вас!   Радио Рекорд представляет новую главу фестиваля БЕЛАЯ - Снежная королева. 3 октября. Санкт-Петербург. Ледовый Дворец. Три танцпола, два секретных зарубежных гостя и российские звезды электронной музыки. Вход - только в белом.   🎉Каждую неделю разыгрываются: Смартфоны и наушники, умные очки, колонки, полезные сертификаты и туры на БЕЛУЮ!  1. Зарегистрируйте Карту №1 до 1 октября на сайте 2. Приобретайте напитки Rich и Burn в Ленте и с доставкой.  3. Обменивайте покупки на призы! 4. Участвуйте в еженедельных розыгрышах!»   БЕЛАЯ ждет вас! Реклама. ООО "Мултон Партнерс". ИНН 7701215046 ERID:CQH36pWzJqVJ6d6Q6yf98HCpdXGHmmUBJNZ51uDWnG4pPK</t>
+  </si>
+  <si>
+    <t>16.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11955</t>
+  </si>
+  <si>
+    <t>16.09.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11952</t>
+  </si>
+  <si>
+    <t>1200 литров ухи и чемпионат по рыбе на гриле Брусницын на два дня превратится в большую гастрономическую площадку: здесь соберут более 30 видов рыбы и морепродуктов, а 15 ресторанных команд приготовят свыше 35 блюд. Можно будет попробовать новинки, купить продукты у производителей и посмотреть, как шефы работают с рыбой в открытых кухнях. Главные события программы: шоу-разделка тунца, огромная 1200-литровая уха, чемпионат «Рыба на гриле» на 24 команды и около 50 мастер-классов. Дополнят всё ярмарка, барная программа и живая музыка. 🗓 19-20 сентября, 11:00-22:00 💰 750 ₽, билеты 📍 Кожевенная линия, 30 #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>20.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12008</t>
+  </si>
+  <si>
+    <t>Неожиданное место у Финского залива, куда стоит съездить на весь день В Стрельне сделали большое общественное пространство у воды, где собрали экстрим-зону с воркаутом, паркуром и скейт-площадкой, детские игровые зоны, волейбольную и баскетбольную площадки, велодорожку и амфитеатр. Можно приехать не только позаниматься спортом, но и просто погулять у залива. Для отдыха предусмотрена отдельная барбекю-зона с мангалами, а у воды есть лежаки, раздевалки и качели. Территорию дополняют арт-объекты и прогулочные дорожки, вечером всё освещается. Есть парковка и бесплатные туалеты. 📍Стрельнинская бухта, Стрельна #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>20.09.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12004</t>
+  </si>
+  <si>
+    <t>Тот случай, когда хочется забрать с ярмарки всё В ЭкоПарке соберутся ленинградские мастера с вещами, которые не встретишь в обычном магазине: украшениями из атласных лент, камней и бижутерии, керамикой, изделиями из ювелирной и эпоксидной смолы, вязаными игрушками и детской одеждой с ручной вышивкой. Можно будет выбрать необычный подарок, что-то для дома или просто присмотреть красивую вещь ручной работы и познакомиться с локальными мастерами. 🗓 20 сентября, 13:30-17:30 💰 Вход свободный 📍 Мурино, Охтинская аллея, 9 #ярмарка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>19.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/11998</t>
+  </si>
+  <si>
+    <t>50 команд, 800 литров щей и Антоха МС Боровичи на один день превратятся в большую гастрономическую площадку, посвящённую старинной традиции приготовления крошeва. Главным событием станет капустная заруба на историческом арочном мосту Белелюбского: десятки команд одновременно будут рубить капусту, а рядом в огромном 800-литровом чане приготовят серые щи для всех желающих. Помимо этого, здесь устроят фермерскую ярмарку и фудмаркет, капустный парад-перфоманс, мастер-классы, экскурсии и интерактивные площадки. Можно будет заглянуть в необычный «Капустный ЗАГС», познакомиться с народными ремёслами и посмотреть, как создаётся арт-объект Конь-Огонь. Завершит программу большой концерт с Антохой МС, Хмыровым и DJ Грувом. 🗓 26 сентября с 12:00 💰 Вход свободный по регистрации 📍 Новгородская область, Боровичи, мост Белелюбского #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>29.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12105</t>
+  </si>
+  <si>
+    <t>Fashion week season is coming 🔥 Впереди несколько насыщенных дней Saint-Petersburg Fashion Week: показы, новые коллекции, уже знакомые бренды и, конечно, новые имена, за которыми интересно наблюдать. Основная программа проходит по аккредитациям и приглашениям. Зато перед началом шоу у театра традиционно будет происходить отдельная fashion-жизнь — street style-съёмка, к которой может присоединиться любой желающий. Можно продемонстрировать свой образ, встретить знакомых, познакомиться с новыми людьми и, конечно, попасть в объектив фотографов. 🗓 8-11 октября 💵 По пригласительным и аккредитации 📍 Новая сцена Александринского театра #мода Вокруг Питера Я в ТГ | Я в VK | Я в Max</t>
+  </si>
+  <si>
+    <t>29.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12103</t>
+  </si>
+  <si>
+    <t>Два музыканта, женский джаз-бэнд и гангстеры: что может пойти не так Музыкальная комедия по мотивам знаменитого фильма Билли Уайлдера «В джазе только девушки» расскажет, как спастись, если увидел то, чего не должен был, и сохранить план, когда в него неожиданно вмешивается любовь. Джазовые хиты, вокальные и танцевальные номера, переодевания и комедийные ситуации прилагаются. 🗓 9 октября 19:00 💰 от 1600 ₽, билеты 📍 Советский бул., 29, Колпино #театр Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12099</t>
+  </si>
+  <si>
+    <t>Место, где история Кронштадта рассказывается от лица самого здания В историческом здании 1805 года работает музей Голландская кухня. Когда-то здесь готовили еду для корабельных команд, ведь на судах из-за пожарной опасности пользоваться кухнями было нельзя. Сегодня внутри сохранились кирпичные печи, а историю места рассказывают через мультимедийную экскурсию от лица самого здания. Всё занимает около 25 минут, а после можно пройти аудиомаршрут по старому Кронштадту с 8 историческими точками. 🗓 Пн-Вс 10:00-19:00 💰 от 350 ₽, билеты 📍 Макаровская ул., 2А, Кронштадт #музей Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>28.09.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12095</t>
+  </si>
+  <si>
+    <t>С 1 октября на фудхолле "ФУДКУЛЬТУРА" в ТРК "ПИК" стартует спецпроект - ЛЕКТОРИЙ! Каждый вторник и четверг с 19:30 до 21:00 будем говорить о том, какими бы были ролики для социальных сетей в XIX веке, будет ли ИИ есть наши конфеты, обсудим историю застольных традиций и многое другое! Ну а перед Велесовой ночью погрузимся в атмосферу мистики... Полное расписание лекций на фото. Вход бесплатный. Ждем вас на 4 этаже ТРК "ПИК". #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12090</t>
+  </si>
+  <si>
+    <t>Тропа, где за один маршрут можно увидеть четыре озера Тропа Ярви проходит по сосновым борам Карельского перешейка и соединяет берега сразу четырёх озёр: Прохладного, Оленьего, Большой и Малой Стайки. Кольцевой маршрут протяжённостью около 18,5 км проходит с небольшим перепадом высот, а по пути встречаются смотровые площадки, мостки, беседки и информационные стенды. Главная точка маршрута находится в финале: древний ледниковый каньон, сформировавшийся после отступления ледника. Тропа бесплатная и входит в состав экотропы От Орехово до Ладоги. 📍Приозерский район, Ленинградская область #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>27.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12084</t>
+  </si>
+  <si>
+    <t>Парк, который придумали вместо пустующей территории Линейный парк задумывали не только как место для отдыха. Многоярусные посадки должны создавать зелёный буфер между людьми и магистралью, а сама территория постепенно объединяет скверы, аллеи и пространства у воды. В перспективе Линейный парк хотят связать с другими общественными пространствами северного намыва и создать прогулочный маршрут длиной около 6 км вдоль западного побережья острова. 📍 Линейный парк Уже были здесь? #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>27.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12079</t>
+  </si>
+  <si>
+    <t>Сад Державина, который легко не заметить За воротами на Фонтанке скрывается небольшой исторический сад с каналами, прудами, ажурными мостиками и беседками. Его восстановили по образцу сада начала XIX века, а ещё здесь сохранился Зелёный театр примерно на 100 мест. Место подходит для спокойной прогулки среди зелени и старинной усадебной атмосферы, а заодно можно заглянуть в расположенную здесь оранжерею с кафе. 🕐 Пн-Вс, 10:00-20:00 💰 200 ₽, вход через Восточные ворота 📍 наб. реки Фонтанки, 118 #место Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>26.09.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12070</t>
+  </si>
+  <si>
+    <t>Девять чудес вокруг Питера! Часть 2 Кажется, на следующей неделе нас ждет долгожданное бабье лето — предлагаю спланировать интересную поездку за город. Ловите идеи! Танечкина пещера Сестрорецкое болото Ладожские шхеры Рускеала Горчаковщинский водопад Форт «Красная горка» Гора Паасо Саблинские пещеры Лосевские пороги Напоминаю, что первую часть подборки можно найти в этом посте! #локация Куда пойти в Питере Я в ТГ | Я в VK | Я в MAX</t>
+  </si>
+  <si>
+    <t>26.09.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12068</t>
+  </si>
+  <si>
+    <t>Дарю отдых у Финского залива с посещением выставки Хотите увидеть выездную выставку«Эрарта х Дом у моря. Ветер в волосах» и отдохнуть на премиальном курорте? Как выиграть? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @seahomeresort 29 сентября мой бот выберет счастливчика, который получит проживание на двоих. 🎫 Не хочешь рассчитывать на удачу? Бронь доступна здесь. 📍 Морской пр., д. 1 #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>26.09.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12064</t>
+  </si>
+  <si>
+    <t>Редкие авто, тюнинг и главный розыгрыш дня В Цехе соберутся редкие, ретро и тюнингованные автомобили разных эпох и автомобильных культур. К машинам добавятся мотоциклы, выставка картин, конкурсы и соревнования, включая армрестлинг и тягу колеса. В программе также концерт OUTGRADE, гастрономическая зона, подарки от партнёров и розыгрыш двух велосипедов SUPERIOR. Получится не просто выставка, а целый день для тех, кто любит автомобили и всё, что с ними связано. 🗓 26 сентября, 12:00-21:00 💰 800 ₽, билеты 📍 Цех, Кожевенная линия, 40 #выставка #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>25.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12055</t>
+  </si>
+  <si>
+    <t>Осенний бранч, где лес вращается вокруг стола 🍂 4 октября в панорамном куполе Forest Lake устроят гастрономический бранч с видом на осенний лес и озеро. Пока гости ужинают, сама беседка медленно вращается, поэтому пейзаж за окнами постоянно меняется. В программе welcome-drink с крафтовым сидром (есть безалкогольный вариант), авторский сет от шеф-повара, теплые беседы о культуре загородного отдыха с ведущим и блюда с улитками от фермы Escargot D'or. В меню салат с печёной тыквой и брусникой, улитки Стефадо, томлёный кролик с лесными кореньями, горячий шоколадный фондан и фрукты с маскарпоне и манго. А приехать можно заранее: прогуляться вдоль озера, покататься на лодке или квадроциклах либо заглянуть в банный СПА-комплекс. 🕒 4 октября, 15:00 💰 5000 ₽ с человека 📍 Глэмпинг Forest Lake, панорамная беседка-купол Количество мест ограничено, бронь по телефону +7 (931) 315-44-33 или в Direct. #отдых Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>25.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12050</t>
+  </si>
+  <si>
+    <t>Осенний маркет у паровоза В Vokzal 1853 пройдет осенний Арт-Маркет с работами мастеров и дизайнеров. В одном пространстве соберутся керамика, украшения, свечи, парфюм, аксессуары, предметы декора и другие вещи ручной работы. Можно присмотреть необычный подарок, обновить гардероб или найти что-то особенное для дома и познакомиться с локальными авторами. 🗓 26-27 сентября 📍 наб. Обводного канала, 118С #маркет #кудасходить Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>24.09.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12044</t>
+  </si>
+  <si>
+    <t>Один день среди кирх Ижорской земли ⛪️ «Кирхинг» — проект той самой сгоревшей церкви Анненкирхе, который помогает сохранять лютеранское наследие и рассказывать о его истории. Нас ждёт однодневный автобусный маршрут «Ижорский кирхинг». Тур придуман для тех, кто ценит живые рассказы о людях и местных традициях. Познакомимся с самобытной культурой ингерманландских финнов — от кухни и костюма до архитектуры и уклада сельской жизни на юге Ленинградской области, увидим удивительно красивые кирхи в Пушкине, Гатчине, Скворицах и Губаницах. Маршруты ведут не просто гиды, а настоящие лютеране — это позволит глубже прочувствовать историю и традиции мест и церквей, которые предстоит посетить. 🗓 26 сентября и 10 октября 💰 от 6400 ₽, купить билет Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>24.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12038</t>
+  </si>
+  <si>
+    <t>Парк с дворцами, башнями и китайскими мостами Александровский парк в Царском Селе занимает около 200 гектаров и хранит архитектуру нескольких эпох. Здесь можно совместить прогулку по лесным дорожкам с осмотром дворцов, неоготических павильонов и исторических садов. Здесь вас ждёт: 🔴 Александровский дворец, построенный по проекту Джакомо Кваренги 🔴 Новый сад с Крестовым каналом и китайскими мостами 🔴 Пейзажный парк с Арсеналом, Белой башней и Шапелью 🔴 Ратная палата и Фёдоровский городок 💥 Парк появился ещё в XVIII веке на месте бывшего Зверинца, где содержали диких животных для царской охоты. В XIX веке территорию превратили в большой пейзажный парк с необычной неоготической архитектурой. 🕐 Пн-Вс, 07:00-22:00 💰 Вход в парк свободный 📍 г. Пушкин, Александровский Парк #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12034</t>
+  </si>
+  <si>
+    <t>Фонтаны, 3D-шоу и фейерверк: осенний фестиваль Счастье На два дня Нижний парк превратится в пространство световых и звуковых инсталляций. Тема фестиваля посвящена детству и 200-летию парка Александрия, а кульминацией каждого вечера станет мультимедийный спектакль на Большом каскаде с 3D-проекциями, световыми эффектами и фейерверком. Днём можно гулять по парку и смотреть тематические инсталляции, а вечером занять место у Большого каскада. Шоу начинается в 20:30 и длится около 30 минут. 🗓 26-27 сентября, 10:00-21:00 💰 3000 ₽, билеты 📍 Нижний парк Петергофа Ходили ли вы на прошлогодний фестиваль, поделитесь впечатлениями? #фестиваль Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>23.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12029</t>
+  </si>
+  <si>
+    <t>А что, если человеку нужно поверить зверю В Sobo Gallery открылась первая персональная выставка Юлии Рибетки «Красная книга: верю каждому зверю». В новой серии художница исследует внутреннюю природу человека и границу между человеческим и животным началами. Название проекта становится главным вопросом выставки: что значит верить каждому зверю и возможно ли с ним по-настоящему договориться? Рибетки обращается к образу звериного как к состоянию вечного становления человека, где привычная граница между природным и человеческим начинает исчезать. 🗓 До 25 октября 💰 400 ₽, льготный билет 250 ₽ 📍 Моховая ул., 27-29 #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>22.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12025</t>
+  </si>
+  <si>
+    <t>Место, где искусство встречается с историей Сестрорецка Арт-Курорт работает с 1991 года и за это время стал одним из заметных культурных пространств города. После капитального ремонта здесь появилось современное выставочное пространство, где проходят экспозиции, лекции, мастер-классы, экскурсии и творческие встречи. Сейчас здесь можно бесплатно посмотреть выставку о сказке, истории и современном искусстве. А сам зал в этом году отмечает 35-летие, поэтому экспозиция дополняется архивными фотографиями, видео и работами художников, связанными с историей площадки. 📍 площадь Свободы, 1, Сестрорецк #выставка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>22.09.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12024</t>
+  </si>
+  <si>
+    <t>Заплатим за жильца при просрочке Просрочка не всегда злонамеренное действие: зарплату могут задержать, а платёж — зависнуть на стороне банка. Как в таких ситуациях помогает Яндекс Аренда? 1. Если в день оплаты деньги не переведены до 18:00, сервис перечисляет собственнику полную сумму за месяц. 2. Жилец получает отсрочку до 14 дней, чтобы решить свои проблемы. 3. Начисляется небольшая комиссия: 0,9% х сумма арендной платы х количество дней просрочки. Ограничения: ежемесячный платёж — до 300 000 ₽, не первый и не последний месяц аренды. Сдавайте квартиру с Яндекс Арендой и не переживайте о неплатежах ⚡ Подать заявку #реклама arenda.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.09.26 04:17</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12022</t>
+  </si>
+  <si>
+    <t>Грибной уикенд у воды На одной площадке соберутся фермеры, локальные производители, рестораны и маркеты. Можно будет купить сыры, колбасы, песто и другие крафтовые продукты, а заодно попробовать грибные спешлы: пасту и гирос с грибами, грибной какао и блюда с трюфельным маслом. Дополнят маркет фотозона из вешенок и конкурс на лучший грибной костюм. Вход свободный, так что можно совместить гастрономическую прогулку с охотой за необычными продуктами. 🗓 26-27 сентября, 11:00-22:00 💰 Вход свободный 📍 УКТ, Кожевенная линия, 39 #ярмарка Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.09.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12019</t>
+  </si>
+  <si>
+    <t>Где искать настоящую избушку на курьих ножках В посёлке Шапки есть необычная местная достопримечательность, которая выглядит так, будто сошла со страниц русской сказки. Небольшая деревянная избушка действительно стоит на высоких «курьих ножках» и давно стала точкой для короткой остановки и фотографий. Это не музей и не исторический памятник, а скорее сказочная инсталляция, которую интересно увидеть по пути. Кто и когда её построил, достоверно неизвестно, поэтому легенды вокруг происхождения лучше оставить на уровне местных историй. 📍посёлок Шапки, Тосненский район, Ленинградская область #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.09.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12017</t>
+  </si>
+  <si>
+    <t>Дарю сертификаты в Green Flow Park на двоих Хотите побывать в пространстве, где время замедляется, полностью расслабиться и уделить время своему телу и мыслям? 🌊 2-х этажная термальная зона: бассейн, сауны, аромапарные. 🌊 Спа-центр и фитнес-центр: более 20 авторских спа-ритуалов и премиум оборудование. Как выиграть? Быть подписанным на тг-каналы: ▫️ @vokrug_pitera ▫️ @infopeterburg ▫️ @spbdo500 28 сентября мой бот выберет 2 победителей, которые получат 2-х часовое посещение на двоих. 🗓 Пн-Вс 08:00-23:00 📍 Новая ул., 51, корп. 79 #розыгрыш Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
+  </si>
+  <si>
+    <t>21.09.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/vokrug_pitera/12012</t>
+  </si>
+  <si>
+    <t>Место в Ленобласти, где водопады соседствуют с пещерами Ульяновка, бывшее Саблино, появилась ещё в XVIII веке, а сегодня известна сразу несколькими необычными локациями. Здесь находятся Тосненский и Саблинский водопады, каньоны рек, старые каменоломни и пещеры, где добывали кварцевый песок. Но интересна Ульяновка не только природой. Когда-то это была популярная дачная местность с театром, рестораном и конно-железной дорогой, а с посёлком связаны имена Ленина, Алексея Толстого и Виталия Бианки. 📍Ульяновка, Тосненский район, Ленинградская область #локация Вокруг Питера Я в ТГ | Я в MAX | Я в VK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2381,62 +5195,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H221"/>
+  <dimension ref="A1:H536"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3333.757" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4007.307" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -7996,50 +10810,5405 @@
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>36980</v>
       </c>
       <c r="B221" t="s">
         <v>665</v>
       </c>
       <c r="C221" t="s">
         <v>666</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E221">
         <v>5677</v>
       </c>
       <c r="F221">
         <v>161</v>
       </c>
       <c r="G221">
         <v>76</v>
       </c>
       <c r="H221">
         <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>102466</v>
+      </c>
+      <c r="B222" t="s">
+        <v>668</v>
+      </c>
+      <c r="C222" t="s">
+        <v>669</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E222">
+        <v>5644</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>102467</v>
+      </c>
+      <c r="B223" t="s">
+        <v>671</v>
+      </c>
+      <c r="C223" t="s">
+        <v>672</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E223">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>102468</v>
+      </c>
+      <c r="B224" t="s">
+        <v>674</v>
+      </c>
+      <c r="C224" t="s">
+        <v>675</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E224">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>102469</v>
+      </c>
+      <c r="B225" t="s">
+        <v>677</v>
+      </c>
+      <c r="C225" t="s">
+        <v>678</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E225">
+        <v>4801</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>102470</v>
+      </c>
+      <c r="B226" t="s">
+        <v>680</v>
+      </c>
+      <c r="C226" t="s">
+        <v>681</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E226">
+        <v>5029</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>102471</v>
+      </c>
+      <c r="B227" t="s">
+        <v>683</v>
+      </c>
+      <c r="C227" t="s">
+        <v>684</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E227">
+        <v>5201</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>102472</v>
+      </c>
+      <c r="B228" t="s">
+        <v>686</v>
+      </c>
+      <c r="C228" t="s">
+        <v>687</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E228">
+        <v>5305</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>102473</v>
+      </c>
+      <c r="B229" t="s">
+        <v>689</v>
+      </c>
+      <c r="C229" t="s">
+        <v>690</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E229">
+        <v>5239</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>102474</v>
+      </c>
+      <c r="B230" t="s">
+        <v>692</v>
+      </c>
+      <c r="C230" t="s">
+        <v>693</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E230">
+        <v>5383</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>102475</v>
+      </c>
+      <c r="B231" t="s">
+        <v>695</v>
+      </c>
+      <c r="C231" t="s">
+        <v>696</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E231">
+        <v>5370</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>102476</v>
+      </c>
+      <c r="B232" t="s">
+        <v>698</v>
+      </c>
+      <c r="C232" t="s">
+        <v>699</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E232">
+        <v>5749</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>102477</v>
+      </c>
+      <c r="B233" t="s">
+        <v>701</v>
+      </c>
+      <c r="C233" t="s">
+        <v>702</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E233">
+        <v>5469</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>102478</v>
+      </c>
+      <c r="B234" t="s">
+        <v>704</v>
+      </c>
+      <c r="C234" t="s">
+        <v>705</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E234">
+        <v>5504</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>102479</v>
+      </c>
+      <c r="B235" t="s">
+        <v>707</v>
+      </c>
+      <c r="C235" t="s">
+        <v>708</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E235">
+        <v>5614</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>102480</v>
+      </c>
+      <c r="B236" t="s">
+        <v>710</v>
+      </c>
+      <c r="C236" t="s">
+        <v>711</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E236">
+        <v>6095</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>102481</v>
+      </c>
+      <c r="B237" t="s">
+        <v>713</v>
+      </c>
+      <c r="C237" t="s">
+        <v>714</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E237">
+        <v>6364</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>102482</v>
+      </c>
+      <c r="B238" t="s">
+        <v>716</v>
+      </c>
+      <c r="C238" t="s">
+        <v>717</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E238">
+        <v>5636</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>102483</v>
+      </c>
+      <c r="B239" t="s">
+        <v>719</v>
+      </c>
+      <c r="C239" t="s">
+        <v>720</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E239">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>102484</v>
+      </c>
+      <c r="B240" t="s">
+        <v>722</v>
+      </c>
+      <c r="C240" t="s">
+        <v>723</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E240">
+        <v>5612</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>102485</v>
+      </c>
+      <c r="B241" t="s">
+        <v>725</v>
+      </c>
+      <c r="C241" t="s">
+        <v>726</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E241">
+        <v>5492</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>102486</v>
+      </c>
+      <c r="B242" t="s">
+        <v>728</v>
+      </c>
+      <c r="C242" t="s">
+        <v>729</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E242">
+        <v>5655</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>102487</v>
+      </c>
+      <c r="B243" t="s">
+        <v>731</v>
+      </c>
+      <c r="C243" t="s">
+        <v>732</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E243">
+        <v>5567</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>102488</v>
+      </c>
+      <c r="B244" t="s">
+        <v>734</v>
+      </c>
+      <c r="C244" t="s">
+        <v>735</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E244">
+        <v>5645</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>102489</v>
+      </c>
+      <c r="B245" t="s">
+        <v>737</v>
+      </c>
+      <c r="C245" t="s">
+        <v>738</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E245">
+        <v>5736</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>102490</v>
+      </c>
+      <c r="B246" t="s">
+        <v>740</v>
+      </c>
+      <c r="C246" t="s">
+        <v>741</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E246">
+        <v>5703</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>102491</v>
+      </c>
+      <c r="B247" t="s">
+        <v>743</v>
+      </c>
+      <c r="C247" t="s">
+        <v>744</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E247">
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>102492</v>
+      </c>
+      <c r="B248" t="s">
+        <v>746</v>
+      </c>
+      <c r="C248" t="s">
+        <v>747</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E248">
+        <v>5552</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>102493</v>
+      </c>
+      <c r="B249" t="s">
+        <v>749</v>
+      </c>
+      <c r="C249" t="s">
+        <v>750</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E249">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>102494</v>
+      </c>
+      <c r="B250" t="s">
+        <v>752</v>
+      </c>
+      <c r="C250" t="s">
+        <v>753</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E250">
+        <v>5637</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>102495</v>
+      </c>
+      <c r="B251" t="s">
+        <v>755</v>
+      </c>
+      <c r="C251" t="s">
+        <v>756</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E251">
+        <v>5373</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>102496</v>
+      </c>
+      <c r="B252" t="s">
+        <v>758</v>
+      </c>
+      <c r="C252" t="s">
+        <v>759</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E252">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>102497</v>
+      </c>
+      <c r="B253" t="s">
+        <v>761</v>
+      </c>
+      <c r="C253" t="s">
+        <v>762</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E253">
+        <v>5456</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>102498</v>
+      </c>
+      <c r="B254" t="s">
+        <v>764</v>
+      </c>
+      <c r="C254" t="s">
+        <v>765</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E254">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>102499</v>
+      </c>
+      <c r="B255" t="s">
+        <v>767</v>
+      </c>
+      <c r="C255" t="s">
+        <v>768</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E255">
+        <v>5347</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>102500</v>
+      </c>
+      <c r="B256" t="s">
+        <v>770</v>
+      </c>
+      <c r="C256" t="s">
+        <v>771</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E256">
+        <v>5586</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>102501</v>
+      </c>
+      <c r="B257" t="s">
+        <v>773</v>
+      </c>
+      <c r="C257" t="s">
+        <v>774</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E257">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>102502</v>
+      </c>
+      <c r="B258" t="s">
+        <v>776</v>
+      </c>
+      <c r="C258" t="s">
+        <v>777</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E258">
+        <v>5669</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>102503</v>
+      </c>
+      <c r="B259" t="s">
+        <v>779</v>
+      </c>
+      <c r="C259" t="s">
+        <v>780</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E259">
+        <v>5679</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>102504</v>
+      </c>
+      <c r="B260" t="s">
+        <v>782</v>
+      </c>
+      <c r="C260" t="s">
+        <v>783</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E260">
+        <v>5158</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>102505</v>
+      </c>
+      <c r="B261" t="s">
+        <v>785</v>
+      </c>
+      <c r="C261" t="s">
+        <v>786</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E261">
+        <v>5908</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>102506</v>
+      </c>
+      <c r="B262" t="s">
+        <v>788</v>
+      </c>
+      <c r="C262" t="s">
+        <v>789</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E262">
+        <v>6232</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>102507</v>
+      </c>
+      <c r="B263" t="s">
+        <v>791</v>
+      </c>
+      <c r="C263" t="s">
+        <v>792</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E263">
+        <v>7226</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>102508</v>
+      </c>
+      <c r="B264" t="s">
+        <v>794</v>
+      </c>
+      <c r="C264" t="s">
+        <v>795</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E264">
+        <v>6111</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>102509</v>
+      </c>
+      <c r="B265" t="s">
+        <v>797</v>
+      </c>
+      <c r="C265" t="s">
+        <v>798</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E265">
+        <v>5614</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>102510</v>
+      </c>
+      <c r="B266" t="s">
+        <v>800</v>
+      </c>
+      <c r="C266" t="s">
+        <v>801</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E266">
+        <v>5951</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>102511</v>
+      </c>
+      <c r="B267" t="s">
+        <v>803</v>
+      </c>
+      <c r="C267" t="s">
+        <v>804</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E267">
+        <v>5993</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>102512</v>
+      </c>
+      <c r="B268" t="s">
+        <v>806</v>
+      </c>
+      <c r="C268" t="s">
+        <v>807</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E268">
+        <v>6004</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>102513</v>
+      </c>
+      <c r="B269" t="s">
+        <v>809</v>
+      </c>
+      <c r="C269" t="s">
+        <v>810</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E269">
+        <v>5657</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>102514</v>
+      </c>
+      <c r="B270" t="s">
+        <v>812</v>
+      </c>
+      <c r="C270" t="s">
+        <v>813</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E270">
+        <v>5927</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>102515</v>
+      </c>
+      <c r="B271" t="s">
+        <v>815</v>
+      </c>
+      <c r="C271" t="s">
+        <v>816</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E271">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>102516</v>
+      </c>
+      <c r="B272" t="s">
+        <v>818</v>
+      </c>
+      <c r="C272" t="s">
+        <v>819</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E272">
+        <v>5814</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>102517</v>
+      </c>
+      <c r="B273" t="s">
+        <v>821</v>
+      </c>
+      <c r="C273" t="s">
+        <v>822</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E273">
+        <v>3218</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>102518</v>
+      </c>
+      <c r="B274" t="s">
+        <v>824</v>
+      </c>
+      <c r="C274" t="s">
+        <v>825</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E274">
+        <v>5825</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>102519</v>
+      </c>
+      <c r="B275" t="s">
+        <v>827</v>
+      </c>
+      <c r="C275" t="s">
+        <v>828</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E275">
+        <v>11840</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>102520</v>
+      </c>
+      <c r="B276" t="s">
+        <v>830</v>
+      </c>
+      <c r="C276" t="s">
+        <v>831</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E276">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>102521</v>
+      </c>
+      <c r="B277" t="s">
+        <v>833</v>
+      </c>
+      <c r="C277" t="s">
+        <v>834</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E277">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>102522</v>
+      </c>
+      <c r="B278" t="s">
+        <v>836</v>
+      </c>
+      <c r="C278" t="s">
+        <v>837</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E278">
+        <v>6415</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>102523</v>
+      </c>
+      <c r="B279" t="s">
+        <v>839</v>
+      </c>
+      <c r="C279" t="s">
+        <v>840</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E279">
+        <v>6215</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>102524</v>
+      </c>
+      <c r="B280" t="s">
+        <v>842</v>
+      </c>
+      <c r="C280" t="s">
+        <v>843</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E280">
+        <v>5928</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>102525</v>
+      </c>
+      <c r="B281" t="s">
+        <v>845</v>
+      </c>
+      <c r="C281" t="s">
+        <v>846</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E281">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>102526</v>
+      </c>
+      <c r="B282" t="s">
+        <v>848</v>
+      </c>
+      <c r="C282" t="s">
+        <v>849</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E282">
+        <v>5685</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>102527</v>
+      </c>
+      <c r="B283" t="s">
+        <v>851</v>
+      </c>
+      <c r="C283" t="s">
+        <v>852</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E283">
+        <v>5784</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>102528</v>
+      </c>
+      <c r="B284" t="s">
+        <v>854</v>
+      </c>
+      <c r="C284" t="s">
+        <v>855</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E284">
+        <v>5896</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>102529</v>
+      </c>
+      <c r="B285" t="s">
+        <v>857</v>
+      </c>
+      <c r="C285" t="s">
+        <v>858</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E285">
+        <v>5713</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>102530</v>
+      </c>
+      <c r="B286" t="s">
+        <v>860</v>
+      </c>
+      <c r="C286" t="s">
+        <v>861</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E286">
+        <v>5854</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>102531</v>
+      </c>
+      <c r="B287" t="s">
+        <v>863</v>
+      </c>
+      <c r="C287" t="s">
+        <v>864</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E287">
+        <v>4925</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>102532</v>
+      </c>
+      <c r="B288" t="s">
+        <v>866</v>
+      </c>
+      <c r="C288" t="s">
+        <v>867</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E288">
+        <v>6937</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>102533</v>
+      </c>
+      <c r="B289" t="s">
+        <v>869</v>
+      </c>
+      <c r="C289" t="s">
+        <v>870</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E289">
+        <v>6038</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>102534</v>
+      </c>
+      <c r="B290" t="s">
+        <v>872</v>
+      </c>
+      <c r="C290" t="s">
+        <v>873</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E290">
+        <v>4947</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>102535</v>
+      </c>
+      <c r="B291" t="s">
+        <v>875</v>
+      </c>
+      <c r="C291" t="s">
+        <v>876</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E291">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>102536</v>
+      </c>
+      <c r="B292" t="s">
+        <v>878</v>
+      </c>
+      <c r="C292" t="s">
+        <v>879</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E292">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>102537</v>
+      </c>
+      <c r="B293" t="s">
+        <v>881</v>
+      </c>
+      <c r="C293" t="s">
+        <v>882</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E293">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>102538</v>
+      </c>
+      <c r="B294" t="s">
+        <v>884</v>
+      </c>
+      <c r="C294" t="s">
+        <v>885</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E294">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>102539</v>
+      </c>
+      <c r="B295" t="s">
+        <v>887</v>
+      </c>
+      <c r="C295" t="s">
+        <v>888</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E295">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>102540</v>
+      </c>
+      <c r="B296" t="s">
+        <v>890</v>
+      </c>
+      <c r="C296" t="s">
+        <v>891</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E296">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>102541</v>
+      </c>
+      <c r="B297" t="s">
+        <v>893</v>
+      </c>
+      <c r="C297" t="s">
+        <v>894</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E297">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>102542</v>
+      </c>
+      <c r="B298" t="s">
+        <v>896</v>
+      </c>
+      <c r="C298" t="s">
+        <v>897</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E298">
+        <v>4440</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>102543</v>
+      </c>
+      <c r="B299" t="s">
+        <v>899</v>
+      </c>
+      <c r="C299" t="s">
+        <v>900</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E299">
+        <v>4541</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>102544</v>
+      </c>
+      <c r="B300" t="s">
+        <v>902</v>
+      </c>
+      <c r="C300" t="s">
+        <v>903</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E300">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>102545</v>
+      </c>
+      <c r="B301" t="s">
+        <v>905</v>
+      </c>
+      <c r="C301" t="s">
+        <v>906</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E301">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>102546</v>
+      </c>
+      <c r="B302" t="s">
+        <v>908</v>
+      </c>
+      <c r="C302" t="s">
+        <v>909</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E302">
+        <v>4428</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>102547</v>
+      </c>
+      <c r="B303" t="s">
+        <v>911</v>
+      </c>
+      <c r="C303" t="s">
+        <v>912</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E303">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>102548</v>
+      </c>
+      <c r="B304" t="s">
+        <v>914</v>
+      </c>
+      <c r="C304" t="s">
+        <v>915</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>102549</v>
+      </c>
+      <c r="B305" t="s">
+        <v>916</v>
+      </c>
+      <c r="C305" t="s">
+        <v>917</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E305">
+        <v>5122</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>102550</v>
+      </c>
+      <c r="B306" t="s">
+        <v>919</v>
+      </c>
+      <c r="C306" t="s">
+        <v>920</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E306">
+        <v>5274</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>102551</v>
+      </c>
+      <c r="B307" t="s">
+        <v>922</v>
+      </c>
+      <c r="C307" t="s">
+        <v>923</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E307">
+        <v>4914</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>102552</v>
+      </c>
+      <c r="B308" t="s">
+        <v>925</v>
+      </c>
+      <c r="C308" t="s">
+        <v>926</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E308">
+        <v>4508</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>102553</v>
+      </c>
+      <c r="B309" t="s">
+        <v>928</v>
+      </c>
+      <c r="C309" t="s">
+        <v>929</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E309">
+        <v>4949</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>102554</v>
+      </c>
+      <c r="B310" t="s">
+        <v>931</v>
+      </c>
+      <c r="C310" t="s">
+        <v>932</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E310">
+        <v>5044</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>102555</v>
+      </c>
+      <c r="B311" t="s">
+        <v>934</v>
+      </c>
+      <c r="C311" t="s">
+        <v>935</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E311">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>102556</v>
+      </c>
+      <c r="B312" t="s">
+        <v>936</v>
+      </c>
+      <c r="C312" t="s">
+        <v>937</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E312">
+        <v>4963</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>102557</v>
+      </c>
+      <c r="B313" t="s">
+        <v>939</v>
+      </c>
+      <c r="C313" t="s">
+        <v>940</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E313">
+        <v>5285</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>102558</v>
+      </c>
+      <c r="B314" t="s">
+        <v>942</v>
+      </c>
+      <c r="C314" t="s">
+        <v>943</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E314">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>102559</v>
+      </c>
+      <c r="B315" t="s">
+        <v>945</v>
+      </c>
+      <c r="C315" t="s">
+        <v>946</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E315">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>102560</v>
+      </c>
+      <c r="B316" t="s">
+        <v>948</v>
+      </c>
+      <c r="C316" t="s">
+        <v>949</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E316">
+        <v>3315</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>102561</v>
+      </c>
+      <c r="B317" t="s">
+        <v>951</v>
+      </c>
+      <c r="C317" t="s">
+        <v>952</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E317">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>102562</v>
+      </c>
+      <c r="B318" t="s">
+        <v>954</v>
+      </c>
+      <c r="C318" t="s">
+        <v>955</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E318">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>102563</v>
+      </c>
+      <c r="B319" t="s">
+        <v>957</v>
+      </c>
+      <c r="C319" t="s">
+        <v>958</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E319">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>102564</v>
+      </c>
+      <c r="B320" t="s">
+        <v>960</v>
+      </c>
+      <c r="C320" t="s">
+        <v>961</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E320">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>102565</v>
+      </c>
+      <c r="B321" t="s">
+        <v>963</v>
+      </c>
+      <c r="C321" t="s">
+        <v>964</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E321">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>102566</v>
+      </c>
+      <c r="B322" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>102567</v>
+      </c>
+      <c r="B323" t="s">
+        <v>969</v>
+      </c>
+      <c r="C323" t="s">
+        <v>970</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E323">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>102568</v>
+      </c>
+      <c r="B324" t="s">
+        <v>972</v>
+      </c>
+      <c r="C324" t="s">
+        <v>973</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E324">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>102569</v>
+      </c>
+      <c r="B325" t="s">
+        <v>975</v>
+      </c>
+      <c r="C325" t="s">
+        <v>976</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E325">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>102570</v>
+      </c>
+      <c r="B326" t="s">
+        <v>978</v>
+      </c>
+      <c r="C326" t="s">
+        <v>979</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>102571</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>102572</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>102573</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>102574</v>
+      </c>
+      <c r="B330" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" t="s">
+        <v>991</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E330">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>102575</v>
+      </c>
+      <c r="B331" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E331">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>102576</v>
+      </c>
+      <c r="B332" t="s">
+        <v>996</v>
+      </c>
+      <c r="C332" t="s">
+        <v>997</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E332">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>102577</v>
+      </c>
+      <c r="B333" t="s">
+        <v>999</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E333">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>102578</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E334">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>102579</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E335">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>102580</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E336">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>102581</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E337">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>102582</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E338">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>102583</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E339">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>102584</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E340">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>102585</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E341">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>102586</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E342">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>102587</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E343">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>102588</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E344">
+        <v>5345</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>102589</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E345">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>102590</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E346">
+        <v>3946</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>102591</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E347">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>102592</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E348">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>102593</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E349">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>102594</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E350">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>102595</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>102596</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E352">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>102597</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E353">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>102598</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E354">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>102599</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E355">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>102600</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E356">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>102601</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E357">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>102602</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E358">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>102603</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E359">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>102604</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E360">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>102605</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E361">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>102606</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E362">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>102607</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E363">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>102608</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E364">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>102609</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E365">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>102610</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E366">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>102611</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E367">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>102612</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E368">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>102613</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E369">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>102614</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E370">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>102615</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E371">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>102616</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E372">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>102617</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E373">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>102618</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E374">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>102619</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E375">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>102620</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E376">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>102621</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E377">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>102622</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E378">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>102623</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E379">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>102624</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E380">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>102625</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E381">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>102626</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E382">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>102627</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E383">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>102628</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E384">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>102629</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E385">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>102630</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E386">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>102631</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E387">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>102632</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E388">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>102633</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E389">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>102634</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E390">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>102635</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E391">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>102636</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E392">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>102637</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E393">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>102638</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E394">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>102639</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E395">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>102640</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E396">
+        <v>8988</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>102641</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E397">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>102642</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E398">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>102643</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E399">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>102644</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E400">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>102645</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E401">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>102646</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E402">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>102647</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E403">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>102648</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E404">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>102649</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E405">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>102650</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E406">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>102651</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E407">
+        <v>3379</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>102652</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E408">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>102653</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E409">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>102654</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E410">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>102655</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E411">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>102656</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E412">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>102657</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E413">
+        <v>7871</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>102658</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E414">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>102659</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E415">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>102660</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E416">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>102661</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E417">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>102662</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E418">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>102663</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E419">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>102664</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E420">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>102665</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E421">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>102666</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E422">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>102667</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E423">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>102668</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E424">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>102669</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E425">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>102670</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E426">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>102671</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E427">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>102672</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E428">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>102673</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E429">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>102674</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E430">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>102675</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E431">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>102676</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E432">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>102677</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E433">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>102678</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E434">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>102679</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E435">
+        <v>4506</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>102680</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E436">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>102681</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E437">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>102682</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E438">
+        <v>3858</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>102683</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E439">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>102684</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E440">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>102685</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E441">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>102686</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E442">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>102687</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E443">
+        <v>5790</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>102688</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E444">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>102689</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E445">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>102690</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E446">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>102691</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E447">
+        <v>4424</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>102692</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E448">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>102693</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E449">
+        <v>4249</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>102694</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E450">
+        <v>4364</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>102695</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E451">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>102696</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E452">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>102697</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E453">
+        <v>4100</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>102698</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E454">
+        <v>3812</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>102699</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E455">
+        <v>3952</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>102700</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E456">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>102701</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E457">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>102702</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E458">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>102703</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E459">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>102704</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E460">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>102705</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E461">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>102706</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E462">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>102707</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E463">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>102708</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E464">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>102709</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E465">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>102710</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E466">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>102711</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E467">
+        <v>3449</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>102712</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E468">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>102713</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E469">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>102714</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E470">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>102715</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E471">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>102716</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E472">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>102717</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E473">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>102718</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E474">
+        <v>3536</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>102719</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E475">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>102720</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E476">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>102721</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E477">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>102722</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E478">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>102723</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E479">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>102724</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E480">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>102725</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E481">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>102726</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E482">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>102727</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E483">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>102728</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E484">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>102729</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E485">
+        <v>3313</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>103868</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E486">
+        <v>5245</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>103869</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E487">
+        <v>4455</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>103870</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E488">
+        <v>4865</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>103871</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E489">
+        <v>5044</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>103872</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E490">
+        <v>5101</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>103873</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E491">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>103874</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E492">
+        <v>5501</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>103875</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E493">
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>103876</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E494">
+        <v>5231</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>103877</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E495">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>103878</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E496">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>103879</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E497">
+        <v>5276</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>103880</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E498">
+        <v>5355</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>103881</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E499">
+        <v>5707</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>124267</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E500">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>124268</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E501">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>124269</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E502">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>124270</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E503">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>124271</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E504">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>124272</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E505">
+        <v>4804</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>124273</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E506">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>124274</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E507">
+        <v>4863</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>124275</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E508">
+        <v>5062</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>124276</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E509">
+        <v>4995</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>124277</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E510">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>124278</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E511">
+        <v>5270</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>124929</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E512">
+        <v>5749</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>124930</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E513">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>124931</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E514">
+        <v>4524</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>128647</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E515">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>128648</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E516">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>128649</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E517">
+        <v>4264</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>128650</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E518">
+        <v>4584</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>128651</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E519">
+        <v>4856</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>128652</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E520">
+        <v>4969</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>128653</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E521">
+        <v>5079</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>128654</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E522">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>128655</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E523">
+        <v>5983</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>128656</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E524">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>128657</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E525">
+        <v>5208</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>128658</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E526">
+        <v>5189</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>128659</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E527">
+        <v>5087</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>128660</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E528">
+        <v>5223</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>128661</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E529">
+        <v>5343</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>128662</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E530">
+        <v>5376</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>128663</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E531">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>128664</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E532">
+        <v>4889</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>128665</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E533">
+        <v>5592</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>128666</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E534">
+        <v>5555</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>128667</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E535">
+        <v>6936</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>128668</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E536">
+        <v>5587</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">