--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1921">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3778">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5775,50 +5775,5621 @@
     <t>22.02.25 02:00</t>
   </si>
   <si>
     <t>t.me/manzherok_resort/6284</t>
   </si>
   <si>
     <t>Все на склон! 🏔️ 22 ФЕВРАЛЯ ВАС ЖДУТ: 🚠 Канатная дорога «Чуйский тракт» 9:00 - 19:30 | прогулочный подъем 🏔️ Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Панорамный ресторан (с 11:00 до 19:00) 9:00 - 20:00 | катание 🟢 Томь (до 18:00) 🟢 Сказка (до 18:00) 🟢 Аргут от 1020 м 🔵 Бия 🔵 Белка (до 18:00) 🔵 Кедровая (до 18:00) 🔵 Лена (до 18:00) 🔵 Енисей (до 18:00) 🔴 Амур (до 18:00) 🔴 Катунь ⚫️ Бабочка (до 18:00) ⚫️ Чуя (до 18:00) 🎡 Канатная дорога «Карусель» 9:00 - 20:00 🟢 Тайга 🟢 Смородина 🔵 Черемуха 🔘 Медовая — сноупарк 🔘 Веселая — сноупарк 🎢 Траволатор 9:00 - 20:00 🟢 Учебная 🚡 Канатная дорога «Восход» 9:30 - 17:00 🟢 Аргут от 1240 м 🔵 Пихтовая 🔵 Вельвет 🔵 Транзит (с 13:00) 🔵 Ирбис 🔴 Алтай 🔴 Беркут 🔴 Морозная 🔴 Снежная 🔴 Спортивная (с 13:00) ⚫️ Марал 🧊Канатная дорога «Ледник» 9:00 - 18:00 🟢 Мята 🔵 Широкая 🔵 Лаванда (от трассы Широкая) 🔵 Фиалка 🔵 Черника 🚡 Канатная дорога «София» 9:30 - 17:00 🔵 Грива 🔵 Холодная 🔴 Рябина 🔴 Сибирь ⚫️ Восток ⚫️ Запад ⚫️ Сапсан 🎿 Трасса для беговых лыж 9:00 - 22:00 🛝 Активити-парк 🔘 Тюбинг (11:00-20:00) 🔘 Родельбан (11:00-20:00) ⛸️ Мультимедийный каток 10:00 - 16:30 18:30 - 22:00 💧Бирюзовое озеро Хаски (12:00-18:00) Банан (11:00-18:00) Также работают: 🎿 пункты проката горнолыжного снаряжения | 8:00 - 22:00 🔧 ски-сервис | 09:00-18:00 🏂 горнолыжная школа QuikSilver | 09:00-20:00 🗺 карта курорта ⛷️ цены на ски-пассы 🏂 цены на прокат 👀 следить за обстановкой на трассах ❗️Важно: согласно правилам курорта, передача ски-пасса другим лицам запрещена и влечет за собой блокировку абонемента. ⛑ Телефон спасательной службы: 89136997487 *возможны изменения в режиме работы канатных дорог, горнолыжных трасс и Активити-парка в связи с погодными условиями. 🌡 утро -11°; день 1°; вечер -8° 💨 0-4 м/с (порывы до 9 м/с) ☀️ солнечно</t>
   </si>
   <si>
     <t>21.02.25 11:37</t>
   </si>
   <si>
     <t>t.me/manzherok_resort/6283</t>
   </si>
   <si>
     <t>🔥 Праздник с мужским характером Впереди 23 февраля — день настоящих мужчин, силы и мужества. Мы приготовили большую программу на курорте и... особенное меню. Ведь какой праздник без гастрономических открытий? For Men — гастрономический ужин-дегустация: Приготовьтесь к уникальному вечеру, где ароматы и вкусы переплетаются с ритмами музыки. Вместе с вами — Эркин Тузмухаметов, амбассадор крепкого алкоголя, который раскроет перед вами тайны мира коньяков. А атмосферу уютного квартирника создаст Олег Михайлов, композитор, чьи мелодии станут идеальным сопровождением вашему вечеру. 🤫 Но на этом программа мероприятий не заканчивается: 12:00-21:00 | Барбекю party и Русский Егер, специальные угощения и напитки 📍Бульвар 15:00-16:00 | 19:00-20:00 | Тур по барам Аpres-ski 📍Старт программы — у панорамного ресторана Тематический квест в развлекательном парке «Лесные стражи: миссия 23 февраля» | Незабываемое приключение для детей, полное увлекательных испытаний и веселья 📍Детский досуговый центр «Лес чудес» 16:00-18:00 | Мастер-класс «Создание изделий из кожи» 📍Астрагал 18:00-22:00 | «Снежный рейв» на катке, DJ-сет и интерактивы с ведущим 📍Мультимедийный каток 20:00-22:00 | For men – гастрономический ужин-дегустация при участии амбассадора крепкого алкоголя Эркина Тузмухаметова и композитора Олега Михайлова 📍VIP-зал бара «Чилим» 21:00-23:00 | Шоу-программа «Джентельменский клуб» при участии кавер-бэнда «Папа Карла» и танцевальной группы Infinity 📍Лаундж-бар «Чилим» 00:00-02:00 | Караоке-программа «Только мужчины» 📍Зал «Арнебия» Подарите себе незабываемый праздник!</t>
   </si>
   <si>
     <t>21.02.25 04:58</t>
   </si>
   <si>
     <t>t.me/manzherok_resort/6280</t>
   </si>
   <si>
     <t>🤩Гравитация покинула чат На Фристайл-уикенде в течение трех дней зрители наблюдали яркие проезды участников соревнований среди любителей и PRO в дисциплинах джиббинг и Биг Эйр. И если вы пропустили это захватывающее зрелище, то добро пожаловать во вторую часть фотоотчета с трамплинов, где гравитация покинула чат: 📸 Фото Биг Эйр Впервые Алтай увидел такое количество сложных и красивых трюков: • Cork 360 bring back to 180; • Backside Rodeo 540; • Double Flat 900; • Switch 1080; • Cork 720 safety и многие другие (особенно, вне зачета). Что значат эти цифры? Градусы оборотов спортсмена во время полета. Например, полное вращение – 360, 1080 – 3 полных оборота. В мировой истории самое амплитудное вращение составило 2340! Нам есть к чему стремиться и здесь, в сноупарке «Манжерок» мы создаем все условия, чтобы наши спортсмены побили этот рекорд. 🤩 Делимся горячей новостью этого дня — 20-23 марта состоится главное событие паркового сезона — фристайл лагерь для любителей и профессионалов! 🤩 Чтобы подготовиться, у вас есть целый месяц тренировок. Напоминаем, что каждую субботу в 11:00 для всех желающих проходят мастер-классы по фристайлу. Следите за нашими анонсами. До встречи в сноупарке! 🤩</t>
+  </si>
+  <si>
+    <t>09.09.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9540</t>
+  </si>
+  <si>
+    <t>09.09.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9538</t>
+  </si>
+  <si>
+    <t>🎞️ Что может быть приятнее, чем теплым осенним вечером пересматривать видео зимнего сезона? Только листать кадры с сезонным ски-пассом «в кармане»! 14 сентября стартует продажа сезонников по самой выгодной цене — не пропустите 📳</t>
+  </si>
+  <si>
+    <t>09.09.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9537</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Ледник», «София» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>09.09.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9536</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги приостановили работу с гостями по техническим причинам.</t>
+  </si>
+  <si>
+    <t>09.09.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9535</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Желаем вам хорошего и продуктивного дня! ❤️</t>
+  </si>
+  <si>
+    <t>09.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9534</t>
+  </si>
+  <si>
+    <t>Солнечной среды!☀️ 9 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 28°; вечер 25° 💨 1-7 м/с, порывы до 9 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>08.09.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9530</t>
+  </si>
+  <si>
+    <t>Больше впечатлений — в одном билете💫 Мы подготовили специальные тарифы «Комбо» для тех, кто хочет за одну поездку успеть больше: подняться на канатных дорогах, отправиться в парк приключений «Дримвуд», прокатиться на родельбане и тюбинге. 🍂 «Осень в одном билете» — выбирайте сами вариант комбо-тарифа: Можно объединить парк приключений «Дримвуд», канатные дороги, родельбан или тюбинг в разных комбинациях. ◽️Тариф предоставляет разовый проход в течение 2-х дней с момента покупки билета. 🌿 «День без границ» — для тех, кто хочет попробовать всё: парк приключений «Дримвуд», подъем и спуск на всех канатных дорогах, родельбан и тюбинг в одном билете. ◽️Безграничный проход на все перечисленные активности в течение дня. Собирайте свой маршрут, выбирайте подходящее сочетание и наполняйте день впечатлениями 🤍</t>
+  </si>
+  <si>
+    <t>08.09.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9529</t>
+  </si>
+  <si>
+    <t>На Алтае началась золотая осень 🍂 Горы окрашиваются в теплые оттенки, воздух становится прохладнее, а пейзажи — особенно красочными. Самое время отправиться в путешествие и увидеть Алтай во всей его осенней красоте. 🏔️</t>
+  </si>
+  <si>
+    <t>08.09.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9528</t>
+  </si>
+  <si>
+    <t>Чудесного настроения!🧘 8 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 18°; день 22°; вечер 21° 💨 3-6 м/с, порывы до 8 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>07.09.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9524</t>
+  </si>
+  <si>
+    <t>🏔️ Там, где Алтай удивляет контрастами Долина Чулышман словно спрятана между горами. — Она находится на высоте всего 400–450 метров, а окружающие хребты защищают ее от ветров, создавая особенный микроклимат. Настолько мягкий, что здесь когда-то выращивали даже абрикосы и виноград. Отправляйтесь в путешествие вместе с курортом «Манжерок» и открывайте для себя Алтай за пределами привычных маршрутов. 🌿</t>
+  </si>
+  <si>
+    <t>07.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9523</t>
+  </si>
+  <si>
+    <t>Легкого понедельника!🍃 7 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 17°; день 21°; вечер 19° 💨 3-9 м/с, порывы до 11 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>06.09.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9517</t>
+  </si>
+  <si>
+    <t>Хотите прочувствовать Алтай по-настоящему? Садитесь на велосипед! Иногда лучший способ ощутить масштаб гор — это проехать их на двух колесах. Свежий воздух, ровный асфальт и ощущение полной свободы: пока вы крутите педали, все заботы остаются далеко позади. Велопутешествие — это: ▫️Эффективная кардио-тренировка: развивайте выносливость в идеальных условиях. ▫️Легкость и скорость: конструкция байка позволяет поддерживать высокий темп без лишних усилий. ▫️Спорт + Путешествие: совмещайте активную тренировку с изучением живописных маршрутов Алтая. ❕Везти свое снаряжение необязательно. В прокате курорта «Манжерок» есть все необходимое: от шоссейных и грэвел-байков до горных и электровелосипедов. Приятный бонус: предъявите чек на канатную дорогу и получите купон с выгодой 20% на аренду снаряжения.</t>
+  </si>
+  <si>
+    <t>06.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9515</t>
+  </si>
+  <si>
+    <t>Насыщенного воскресного дня!💫 6 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 15°; день 23°; вечер 20° 💨 1-3 м/с, порывы до 7 м/с 🌤 Преимущественно ясная погода 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>05.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9510</t>
+  </si>
+  <si>
+    <t>🍂 Быть рядом. И никуда не спешить. Осень возвращает нас к простым вещам: долгим разговорам, совместным прогулкам, теплым вечерам и времени, которое не нужно никуда торопить. Комплекс шале курорта «Манжерок» создан именно для такого отдыха. Здесь можно быть всей семьей в своем пространстве, строить планы по настроению и оставлять больше времени для главного — друг для друга. Персональный батлер на связи 24/7: он берет на себя организационные вопросы, чтобы вам оставалось только выбирать, чем наполнить свой день. До 28 ноября действует специальное предложение — при бронировании трех ночей четвертая предоставляется комплиментарно. Иногда лучший отдых — тот, после которого снова хочется быть рядом. 🤍</t>
+  </si>
+  <si>
+    <t>05.09.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9509</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Желаем вам замечательных выходных ✨ Ваш курорт «Манжерок».</t>
+  </si>
+  <si>
+    <t>05.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9506</t>
+  </si>
+  <si>
+    <t>Потрясающих выходных!🌸 5 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 20°; вечер 17° 💨 1-3 м/с, порывы до 6 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>04.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9505</t>
+  </si>
+  <si>
+    <t>🎯 Международный турнир по стрельбе из лука: с 10 по 13 сентября следим за соревнованиями среди профессиональных спортсменов прямо на курорте «Манжерок» Стрельба из лука — исконное искусство Алтая, неотъемлемая часть его истории и духа. Именно поэтому в самом сердце региона, на территории курорта «Манжерок» впервые пройдут международные соревнования по стрельбе из лука! Четыре дня соревнований — три уникальные дисциплины: • 3Д-стрельба Прохождение лесной тропы по пересеченной местности с поражением объемных фигур в натуральную величину на неизвестных дистанциях. • «Пута» Зрелищные дуэли на 50 метров в национальных костюмах и из аутентичных луков без прицелов. • Универсальный раунд «Фокус» Состязания в закрытом тире на максимальную концентрацию, выдержку и скорость. Присоединяйтесь к просмотру и поддерживайте спортсменов в специальной зоне для болельщиков на учебном склоне — вход для всех гостей свободный!</t>
+  </si>
+  <si>
+    <t>04.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9503</t>
+  </si>
+  <si>
+    <t>Отличной пятницы!☀️ 4 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 17°; вечер 15° 💨 1-4 м/с, порывы до 7 м/с 🌤 Преимущественно ясная погода 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>03.09.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9502</t>
+  </si>
+  <si>
+    <t>Вкус на пересечении культур 🌁 🐟 Сибирский муксун — рыба народов Севера. 🧂 Сугудай — один из традиционных способов приготовления, который позволяет сохранить свежесть и характер рыбы. В ресторане «Панорама 1020» можно попробовать блюда, сочетающие северные традиции и нотки Востока. Шелковый путь соединял людей, культуры и традиции, и именно из таких встреч рождались новые вкусы. Загляните в ресторан, чтобы открыть для себя гастрономическую историю. ✨</t>
+  </si>
+  <si>
+    <t>03.09.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9501</t>
+  </si>
+  <si>
+    <t>Хорошего настроения 🤍 Ваш курорт «Манжерок».</t>
+  </si>
+  <si>
+    <t>03.09.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9499</t>
+  </si>
+  <si>
+    <t>Замечательного настроения! 💫 3 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🔵 Синюха 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 12°; день 15°; вечер 14° 💨 1-6 м/с, порывы до 9 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>02.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9495</t>
+  </si>
+  <si>
+    <t>🌿 Голос камня, шепот кедра и тишина Алтая. Представьте место, где панорамные окна стирают границу между теплом банного пространства и природой вокруг. Вековые сосны, горный воздух и гладь незамерзающего озера создают ощущение полного уединения. В банном комплексе курорта «Манжерок» современная архитектура соединяется с традициями Алтая. Здесь нет единого сценария отдыха - каждый ритуал создается вокруг ваших ощущений и состояния. Тепло парной, мастерство профессиональных пармастеров, контрасты температур и ароматы высокогорных трав помогают оставить привычный ритм где-то за пределами этого пространства. Иногда для настоящего отдыха достаточно оставить все лишнее и позволить себе просто быть здесь и сейчас!💫</t>
+  </si>
+  <si>
+    <t>02.09.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9494</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Восход», «Ледник» и «София» возобновили работу с гостями</t>
+  </si>
+  <si>
+    <t>02.09.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9493</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход», «Ледник» и «София» приостановили работу с гостями (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>02.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9488</t>
+  </si>
+  <si>
+    <t>📷 Время вспомнить яркие моменты прошлой зимы 🔔 Новый сезон уже совсем близко: отметьте эту дату в календаре — 14 сентября стартует продажа сезонных ски-пассов по специальной цене. А чтобы ождиание стало приятнее, отправляйте в комментарии свои фото со склона — превратим канал в красочный зимний фотоальбом!</t>
+  </si>
+  <si>
+    <t>02.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9483</t>
+  </si>
+  <si>
+    <t>Прекрасной среды!💫 2 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:30-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |10:00-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 13°; вечер 10° 💨 2-9 м/с, порывы до 13 м/с 🌩 Облачно, слабый дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>01.09.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9479</t>
+  </si>
+  <si>
+    <t>Между вечностью и движением🏔 Алтай — один из самых древних горных регионов планеты. — Его история насчитывает около 500 миллионов лет, но процессы, которые формируют эти места, продолжаются и сегодня. — Земная кора остается активной: некоторые участки поднимаются примерно на сантиметр в год. Древние срезы скал, ветер, который помнит ледники, реки, которые текут миллионы лет — на фоне этих масштабов иначе смотришь на все остальное. Выбирайте свой маршрут и отправляйтесь туда, где время можно почувствовать. 🌿</t>
+  </si>
+  <si>
+    <t>01.09.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9478</t>
+  </si>
+  <si>
+    <t>Новые аттракционы в парке приключений «Дримвуд» — уже открыты! 🎢 «Авиатор», «Крылья грифона», «Вальс цветов», «Кон-тики». 🎟Все аттракционы включены в стоимость единого тарифа. Ждем всех в парке — за новыми впечатлениями и невероятными эмоциями! 🌲</t>
+  </si>
+  <si>
+    <t>01.09.26 03:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9475</t>
+  </si>
+  <si>
+    <t>С новым учебным годом! 📚 Пусть этот сентябрь станет началом новых открытий, добрых встреч и ярких впечатлений. Желаем легкой учебы, интересных знаний и успехов во всех новых начинаниях! ✨ Начните этот учебный год ярко — и присоединяйтесь к нашей праздничной программе! 🏆 1 сентября | Детские мультиспортивные состязания Для юных участников от 5 до 16 лет. 🌲 1–6 сентября | «Снова в школу» — праздничная неделя в досуговом центре «Лес Чудес». 🎢 29 августа — 1 сентября | Дни знаний в парке приключений «Дримвуд» 🚠Только 1 сентября — свободное посещение канатных дорог для детей до 17 лет включительно. Пусть новый учебный год начнется с высоты и хорошего настроения! 💚</t>
+  </si>
+  <si>
+    <t>01.09.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9473</t>
+  </si>
+  <si>
+    <t>С началом учебного года!📚 1 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |9:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🔵 Синюха 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 9°; день 13°; вечер 11° 💨 1-6 м/с, порывы до 7 м/с 🌩 Пасмурно, слабый дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>31.08.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9472</t>
+  </si>
+  <si>
+    <t>Спасибо за это лето ☀️ Благодарим каждого, кто выбрал разделить моменты летнего сезона вместе с курортом «Манжерок»! На протяжении всего лета мы: • Поддерживали юных спортсменов на «Манжерокских гонках» и «Манжерокере»; • Гуляли по экотропам и встречали закаты на вершине горы; • Танцевали под зажигательные треки и подпевали песням любимых исполнителей; • Катались на новых аттракционах парка «Дримвуд» и с восхищением смотрели шоу «Легенда о Белом Марале»; • Проводили выходные в Палаточном лагере на высоте 1150 метров и наблюдали за метеорным потоком Персеиды; • Ловили солнечные дни в Центре летних активностей: соревновались, принимали участие в мастер-классах и просто наслаждались водными активностями; • Брали велосипеды в прокате и отправлялись на прогулку по Чуйскому тракту; • Знакомились с искусством на фестивале Большой Алтай; • В общем, провели это лето на максимум! Впереди осень с её невероятными пейзажами и теплыми чувствами. Пока сентябрь не наступил — вспомните, каким было ваше лето и поделитесь летними фото в комментариях! ❤️</t>
+  </si>
+  <si>
+    <t>31.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9471</t>
+  </si>
+  <si>
+    <t>Провожаем лето!🍃 31 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |9:30-18:00 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-18:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 18°; день 16°; вечер 11° 💨 4-8 м/с, порывы до 12 м/с 🌩 Пасмурно, возможны дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>30.08.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9470</t>
+  </si>
+  <si>
+    <t>🍽️ Что скрывается за хрустящей корочкой одного из самых сложных блюд ресторана «Панорама 1020»? Тонкости приготовления, крафтовое масло на основе фермерского молока и алтайских трав, идеальный баланс текстур - раскрываем секреты блюда в новом видео. ✨</t>
+  </si>
+  <si>
+    <t>30.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9468</t>
+  </si>
+  <si>
+    <t>Вдохновляющего воскресенья!💫 30 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-18:00 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 16°; день 17°; вечер 15° 💨 1-5 м/с, порывы до 7 м/с 🌩 Пасмурно, возможны дождь, гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>29.08.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9463</t>
+  </si>
+  <si>
+    <t>💫 Ваше путешествие к внутреннему балансу Иногда лучший отдых — тот, в котором все уже продумано. Вам остается только выбрать подходящий сценарий и позволить себе переключиться с привычного ритма на заботу о себе. На курорте «Манжерок» мы создали две готовые велнес-программы, где каждый день наполнен практиками, процедурами и временем для себя. ✨ «Перезагрузка» | 4 дня Насыщенный уикенд, наполненный заботой о себе. Банные ритуалы, телесные практики, горные маршруты и тишина Алтая помогают снять напряжение, почувствовать легкость и вернуть внутренний баланс. 🖇️ Подробнее о программе и бронировании 🏔️ «Дыхание гор» | 5 дней Программа для более глубокого погружения в состояние отдыха. Балийский массаж, банные ритуалы с элементами аутентичных практик, йога у озера, детокс-капсула и прогулки среди гор создают пространство для физического и эмоционального восстановления. 🖇️ Подробнее о программе и бронировании *Специальные предложения действуют с 12 сентября по 30 ноября 2026 года. Выбирайте свой ритм и позвольте себе несколько дней, наполненных вниманием к себе, тишиной и энергией Алтая! 🗻</t>
+  </si>
+  <si>
+    <t>29.08.26 03:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9462</t>
+  </si>
+  <si>
+    <t>🍃 Свежий воздух, горные пейзажи и множество возможностей для активного отдыха. Пусть последние дни лета будут наполнены движением, яркими эмоциями и счастливыми моментами!☀️</t>
+  </si>
+  <si>
+    <t>29.08.26 01:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9460</t>
+  </si>
+  <si>
+    <t>Чудесных выходных!💫 29 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-18:00 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак| задерживается в открытии ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 26°; вечер 24° 💨 2-6 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>28.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9459</t>
+  </si>
+  <si>
+    <t>🌊 Финальные соревнования в Центре летних активностей 📸 Смотреть фотоотчет (22 и 23 августа) 📋 Протоколы соревнований Вновь мы убедились в том, что настоящим любителям активного отдыха абсолютно не важны погодные условия: они готовы получать от летнего сезона максимум — эмоции от катания, новые трюки и призы от курорта и партнеров! Участники не только развивали свои спортивные навыки, но и подружились — с интересом наблюдали за победами и поддерживали друг друга. ❕Центр летних активностей продолжает работу, чтобы продлить яркие мгновения этого лета. Для гостей все также доступны водные активности: вейк-парк, сапборды и каяки, велосапы и патиборды, баланс-борды и мфр-роллы, а также зона отдыха с лежаками. Рассказывайте в комментариях о своих приключениях этим летом — принимали участие в наших соревнованиях?</t>
+  </si>
+  <si>
+    <t>28.08.26 02:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9457</t>
+  </si>
+  <si>
+    <t>Солнечной пятницы! 28 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-18:00 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 21°; день 23°; вечер 22° 💨 1-4 м/с, порывы до 7 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>28.08.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9456</t>
+  </si>
+  <si>
+    <t>27.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9455</t>
+  </si>
+  <si>
+    <t>🍃Аромат полевых трав, чистый горный воздух и бескрайний простор вокруг. Наполните свой день на курорте «Манжерок» моментами, в которых хочется замедлиться, вдохнуть глубже и просто наслаждаться красотой вокруг! 💛</t>
+  </si>
+  <si>
+    <t>27.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9454</t>
+  </si>
+  <si>
+    <t>Прекрасного четверга! 27 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Мысли | 9:00-18:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-18:00 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🔵 Синюха 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 17°; день 21°; вечер 20° 💨 1-4 м/с, порывы до 7 м/с ☁️ Облачно, туман на горе 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>26.08.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9453</t>
+  </si>
+  <si>
+    <t>🌿 Остановиться и просто почувствовать Мягкий пар окутывает тело, дыхание становится глубоким и спокойным, а привычный ритм постепенно остается где-то за пределами этого момента. В банном комплексе курорта «Манжерок» все создано для того, чтобы замедлиться и полностью погрузиться в ощущения: тепло парной, ароматы алтайских трав, авторские ритуалы парения и мастерство профессиональных пармастеров. Позвольте себе никуда не спешить. Пусть этот момент станет вашей точкой тишины среди привычного ритма. 🍃</t>
+  </si>
+  <si>
+    <t>26.08.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9452</t>
+  </si>
+  <si>
+    <t>⚠️ Уважаемые гости! Информируем, что с 27 августа для прогулок будут доступны следующие экотропы и локации: 🌿 «Шелковый путь»; 🌿 «Путь Мысли» — до Дома шамана; 🌿 Скульптура «Золотая баба». Безопасность и комфорт гостей остаются для нас главным приоритетом, поэтому остальные экотропы курорта временно будут закрыты для посещения. *О возобновлении работы всех маршрутов мы обязательно сообщим дополнительно. Благодарим за понимание и просим учитывать информацию при планировании прогулок на курорте «Манжерок»🗻</t>
+  </si>
+  <si>
+    <t>26.08.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9451</t>
+  </si>
+  <si>
+    <t>✨ Большой Алтай вновь зазвучит по-особенному Уже 28 августа состоится второй музыкальный вечер проекта «Большой Алтай» — встреча современного искусства с древними музыкальными традициями. На сцене — «Белуха Джем». Традиционное горловое пение, ханг, гитара и хакасский хомыс соединятся в современном звучании, где культура Востока встречается с музыкальными мотивами Запада. 🗓️ 28 августа 🕡 18:30–20:00 📍 Летний лаунж 🖇️ Забронировать А так же, напоминаем: в Летнем лаунже ежедневно проходит диджитал-выставка «Большой Алтай». Работы художников Алтая, Сибири, Бурятии, Монголии и Китая оживают на экране и складываются в визуальное путешествие по образам и историям регионов. Посетить выставку можно: 🗓️ до 19 сентября 🕒 11:00–22:00 📍 Летний лаунж 🎟️ Вход свободный *График может меняться. Следите за актуальной информацией в наших социальных сетях. Приходите увидеть, услышать и открыть для себя Большой Алтай с новой стороны. 🌲</t>
+  </si>
+  <si>
+    <t>26.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9449</t>
+  </si>
+  <si>
+    <t>Уютной среды!💫 26 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Мысли | 9:00-18:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-18:00 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🔵 Синюха 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 16°; день 16°; вечер 16° 💨 7-10 м/с, порывы до 13 м/с 🌩 Пасмурно, дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>25.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9444</t>
+  </si>
+  <si>
+    <t>📚 Начинаем учебный год с ярких приключений на курорте «Манжерок» Встречаем новый учебный год среди гор, творчества и ярких эмоций! Мы подготовили большую праздничную программу для детей и их родителей. 🚡 1 сентября | Прогулочный билет — в подарок детям до 17 лет включительно Поднимайтесь в горы всей семьей и отправляйтесь исследовать тематический парк «Хранитель Большого Алтая». 🖇️ Узнать подробнее 🏆 1 сентября | Детские мультиспортивные состязания Юных участников от 5 до 16 лет ждут активные испытания на скорость и ловкость, а еще возможность проявить командный дух и поддержать друг друга. 🕐 14:00–17:00 📍 Внутренний двор отеля 5* 🖇️ Узнать подробнее 🌲1–6 сентября | «День знаний без скуки» в досуговом центре «Лес чудес» Праздничная неделя для всей семьи: творческие мастер-классы, интерактивные игры, увлекательные квесты, аквагрим и множество других активностей. 🖇️ Подробнее о программе 🎢 29 августа — 1 сентября | Дни знаний в парке приключений «Дримвуд» Аттракционы для больших и маленьких исследователей, театрализованное шоу мыльных пузырей, крио-шоу, огненное и вечернее световое шоу, а также праздничная лотерея с розыгрышем призов. 💥 А 30 августа небо озарит праздничный салют! *Все шоу-программы включены в стоимость единого тарифа. 🖇️ Приобрести билет Пусть новый учебный год начнется ярко — с семейных приключений, новых открытий и счастливых моментов вместе! ❤️</t>
+  </si>
+  <si>
+    <t>25.08.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9442</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Ледник», «София» и «Восход» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>25.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9441</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Чуйский тракт», «Ледник», «София» работают на спуск</t>
+  </si>
+  <si>
+    <t>25.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9440</t>
+  </si>
+  <si>
+    <t>Яркого вторника! 25 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-18:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-18:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 18°; день 19°; вечер 17° 💨 1-5 м/с, порывы до 8 м/с 🌩 Облачно, возможен дождь, гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>24.08.26 04:29</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9434</t>
+  </si>
+  <si>
+    <t>✅ Подборка специальных предложений для активного отдыха Летний сезон на курорте «Манжерок» продолжается — воспользуйтесь выгодными предложениями, чтобы создать яркие воспоминания об этом лете! • Утро на высоте Совершите первый подъем с 9:00 до 11:00, чтобы продолжить неспешную прогулку по парку «Хранитель Большого Алтая» с выгодой до 20%. • Вечерний тариф Поднимитесь на «Чуйском тракте» с 18:00 по прогулочному билету от 650₽, чтобы запечатлеть закат на смотровой площадке. • -20% на электровелосипед Отправляйтесь на велопрогулку с гидом службы активного отдыха «Манжерокер» и воспользуйтесь специальным предложением на аренду велосипеда с электроприводом в прокате курорта. • Прогулочные билеты для большой семьи Проведите время вместе: 2 взрослых и 2 детских билета с выгодой до 20% на прогулочные билеты на канатные дороги для прогулок по экотропам. • Комбо «Канатные дороги + Дримвуд» Наполните день эмоциями от подъемов на канатных дорогах, прогулок по экотропам и катания на аттракционах со специальными тарифами. Сделайте это лето одним из самых запоминающихся вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>24.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9433</t>
+  </si>
+  <si>
+    <t>Прекрасного понедельника! 24 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 21°; день 25°; вечер 20° 💨 1-12 м/с, порывы до 14 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>23.08.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9432</t>
+  </si>
+  <si>
+    <t>Дорога, которая сама становится путешествием 🏔️ Чуйский тракт — одна из тех дорог, где каждый поворот открывает новый пейзаж. — Горные перевалы, ущелья, долины и бескрайние просторы Алтая — неслучайно дорога входит в десятку самых красивых автомобильных маршрутов мира. Одна из знаковых точек пути — Гейзерное озеро. Его необычный бирюзовый рисунок создают подземные источники, которые поднимают со дна ил и глину. А происхождение озера до сих пор остается загадкой. Отправляйтесь в автомобильную экскурсию по Чуйскому тракту — к Гейзерному озеру и навстречу пейзажам, которые хочется запомнить.🛤</t>
+  </si>
+  <si>
+    <t>23.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9426</t>
+  </si>
+  <si>
+    <t>Вершины, от которых захватывает дух 🚁 Горы раскрываются во всю ширь, реки превращаются в тонкие линии, а вершины оказываются совсем близко. Впереди — только небо, горные хребты и ощущение, будто Алтай стал еще больше. Вертолетные прогулки курорта «Манжерок» — возможность увидеть места, к которым сложно добраться пешком. — Можно выбрать обзорный полет над окрестностями курорта «Манжерок» или отправиться дальше — к Каракольским озерам, Телецкому озеру, Белухе и другим удивительным уголкам Алтая. 💬 Выбрать маршрут и узнать подробности по телефону: 8-913-690-27-90 Выбирайте свой маршрут и отправляйтесь навстречу высоте, простору и невероятным пейзажам.🌿</t>
+  </si>
+  <si>
+    <t>23.08.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9424</t>
+  </si>
+  <si>
+    <t>Встречаемся на любительских соревнованиях по сапбордингу и каякингу!💫 23 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 19°; день 23°; вечер 21° 💨 1-7 м/с, порывы до 9 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>22.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9423</t>
+  </si>
+  <si>
+    <t>❗️Уважаемые гости! В связи с погодными условиями сегодняшняя вечерняя программа «Попкорн» отменяется. Благодарим за понимание и желаем вам хорошего вечера! ❤️</t>
+  </si>
+  <si>
+    <t>22.08.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9419</t>
+  </si>
+  <si>
+    <t>Там, где начинается диалог тела и воды 🤍 Место, где можно замедлиться, отпустить повседневную суету и почувствовать приятную легкость. В современном термальном комплексе курорта «Манжерок» время измеряется не минутами, а ощущениями: теплом воды, прохладой, мягким паром и сменой температурных контрастов. — 7 термальных зон и 5 бассейнов создают пространство для неспешного отдыха. Переходите от тепла к прохладе, наслаждайтесь водными процедурами и позвольте себе хотя бы ненадолго забыть о привычном ритме🌿</t>
+  </si>
+  <si>
+    <t>22.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9417</t>
+  </si>
+  <si>
+    <t>Отличных выходных!💫 22 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 16°; день 18°; вечер 16° 💨 2-6 м/с, порывы до 9 м/с ☁️Облачно, возможен дождь, туман на вершине 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>21.08.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9416</t>
+  </si>
+  <si>
+    <t>🎶 Открываем вечер, в котором искусство обретает звучание, а музыка рассказывает историю Алтая!</t>
+  </si>
+  <si>
+    <t>21.08.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9414</t>
+  </si>
+  <si>
+    <t>🏄‍♂️ Завершение соревновательного сезона на Бирюзовом озере 🗓️ 22 и 23 августа 📍 Центр летних активностей Курорт «Манжерок» соберет любителей активного отдыха на воде, чтобы провести заключительные соревнования по вейкбордингу, сапбордингу и каякингу в летнем сезоне 2026. В расписании мероприятий не только соревновательная программа, но и музыкальный лайн-ап, фото и видео сопровождение, а также традиционная дружеская атмосфера и поддержка от зрителей! Суббота, 22 августа | ВЕЙКБОРДИНГ 09:30-10:30 — Утренняя йога на сапбордах; 10:00-18:00 — Работа зоны перкуссионного массажа; 10:30-11:00 — Регистрация на МК по сапбордингу; 11:00-12:00 — МК по сапбордингу; 11:00-12:00 — Регистрация на соревнования по вейкбордингу (шатер возле аквабола); 12:00-14:30 — Квалификация; 16:00-18:00 — Финалы; 18:30-19:00 — Награждение. Воскресенье, 23 августа | САПБОРДИНГ И КАЯКИНГ 10:30-12:00 — Регистрация сапбординг и каякинг (шатер возле аквабола); 12:00-12:10 — Брифинг (сапбординг, личный зачет); 12:15 — Старт (сапбординг, личный зачет); 13:30 — Брифинг (патиборд, командный зачет); 13:35 — Старт (патиборд, командный зачет); 14:10 — Брифинг (каякинг, личный зачет); 14:15 — Старт (каякинг, личный зачет); 14:55 — Старт (каякинг, командный зачет); 15:45 — Награждение. Переходите на сайт, выбирайте дисциплину, регистрируйтесь и получайте невероятные эмоции от катания, общения и горных пейзажей на курорте «Манжерок».</t>
+  </si>
+  <si>
+    <t>21.08.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9413</t>
+  </si>
+  <si>
+    <t>❗️Уважаемые гости! В связи с погодными условиями сегодняшний концерт в рамках проекта «Большой Алтай» переносится из Летнего лаунжа в ресторан «Чилим». 🕡 Начало — 18:30 📍 Ресторан «Чилим» Благодарим за понимание и ждем вас этим вечером! ❤️</t>
+  </si>
+  <si>
+    <t>21.08.26 02:56</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9412</t>
+  </si>
+  <si>
+    <t>✨ Большой Алтай: искусство, которое можно не только увидеть, но и услышать 💥Всего три вечера — 21 и 28 августа, 4 сентября выставку «Большой Алтай» на курорте «Манжерок» дополнят уникальные концертные программы алтайских исполнителей. 🎶 И первый концерт состоится уже сегодня В ресторане «Чилим» выступят Алексей Чичаков — хранитель традиций алтайского горлового пения и игры на национальных инструментах: топшууре, шооре и комусе — и Роман Воротцев (клавиши). Музыка станет продолжением большого культурного проекта, объединившего работы 13 современных художников из Алтая, Сибири, Бурятии, Монголии и Китая. Это возможность увидеть Большой Алтай глазами современных авторов, услышать звучание его традиций и провести летний вечер на пересечении искусства, музыки и культуры. 🕐 Музыкальная программа — 18:30 📍 ресторан «Чилим». 🖇️ Бронирование билетов *Возможна смена локации в связи с погодными условиями. Три вечера. Три особенные концертные программы. И один Большой Алтай, который каждый раз открывается по-новому. 🤍</t>
+  </si>
+  <si>
+    <t>21.08.26 02:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9410</t>
+  </si>
+  <si>
+    <t>Встречаемся на фестивале «Большой Алтай»! 21 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🔵 Синюха 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 14°; день 16°; вечер 12° 💨 4-8 м/с, порывы до 13 м/с ☁️Пасмурно, дождь. 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>20.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9409</t>
+  </si>
+  <si>
+    <t>☀️ Планы на яркие выходные на курорте «Манжерок» Искусство и музыка, творческие мастер-классы, семейный праздник и водные соревнования — собрали события ближайших дней, чтобы вы могли выбрать свое настроение. 📅 21 августа 🖼 Выставка «Большой Алтай» и музыкальный вечер Современное искусство Алтая, Сибири, Бурятии, Монголии и Китая дополнит живая музыка. На сцене — Алексей Чичаков, хранитель традиций алтайского горлового пения и игры на национальных инструментах, и Роман Воротцев. 🕐 Музыкальная программа — 18:30 📍 Летний лаунж* 🖇️ Бронирование билетов *Возможна смена локации в связи с погодными условиями. 🎨 Мастер-классы Мастер-класс «Мандала счастья» Создайте собственную мандалу и проведите время за творчеством среди природы Алтая. 🕐 13:00–15:00 Мастер-класс «Ароматическое саше» Создайте ароматное воспоминание об Алтае своими руками. 🕐 16:00–18:00 📍 Летний лаунж 🖇️ Забронировать 🎨 Арт-бранч «Живопись на холсте» Панорамный вид на горы, мастер-класс по живописи акрилом и бранч-сет от шеф-повара — все для красивого творческого дня. 🕐 14:00 📍 Ресторан «Манжара» 🖇️ Забронировать 📅 22 августа 🇷🇺 «День флага России» Большой семейный праздник, посвященный истории и культуре нашей страны: игры, творчество и активная программа для юных гостей. 📍 Досуговый центр «Лес чудес» 📅 22–23 августа 🌊 Любительские соревнования по водным видам спорта Два дня движения и летнего настроения. Участники смогут попробовать свои силы в трех дисциплинах: вейкбординге, сапбординге и каякинге. 📍 Центр летних активностей на Бирюзовом озере Выбирайте события по настроению и наполняйте летние дни яркими впечатлениями на курорте «Манжерок»! ❤️</t>
+  </si>
+  <si>
+    <t>20.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9403</t>
+  </si>
+  <si>
+    <t>Активного четверга!🏔 20 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 21°; день 24°; вечер 19° 💨 1-4 м/с, порывы до 6 м/с ☁️Облачно, возможен дождь, туман на вершине 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>19.08.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9402</t>
+  </si>
+  <si>
+    <t>В бане важен не только пар, но и тот, кто его создаёт🌿 Хорошее парение — это индивидуальный ритуал. Пармастер учитывает состояние и запрос гостя, подбирая технику и интенсивность парения под его потребности. — Ведь одно парение помогает расслабиться и замедлиться, а другое — взбодриться и наполниться энергией. Доверьтесь профессионалу — он поможет раскрыть все возможности банной процедуры и подобрать ее под ваше состояние.🌫 Выбирайте свой ритм отдыха в банном комплексе курорта «Манжерок».</t>
+  </si>
+  <si>
+    <t>19.08.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9400</t>
+  </si>
+  <si>
+    <t>Пятница в гармонии искусства и природы🤍 Представьте: панорамный вид на горы и водопад, утонченный ресторан «Манжара», любимые оттенки на палитре и несколько часов, посвященных только себе и творчеству. Арт-бранч «Текстурная живопись» — это камерная встреча, где мастер-класс становится частью красивой атмосферы. Под руководством художника вы создадите собственную объемную картину, даже если раньше не занимались живописью. В программе: — мастер-класс по живописи акрилом для любого уровня подготовки; — все необходимые материалы: холст, краски и кисти; — изысканный бранч-сет от шеф-повара. 🗓 21 августа ⏰ 14:00–17:00 📍 ресторан «Манжара» 🖇Подробности об участии в мастер-классе вы можете узнать на сайте манжерок.рф. Позвольте себе три часа творчества, вдохновения и красивых впечатлений в окружении алтайской природы.</t>
+  </si>
+  <si>
+    <t>19.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9399</t>
+  </si>
+  <si>
+    <t>Вдохновляющей среды!🏔 19 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🔵 Синюха ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг задерживается с открытием в связи с погодными условиями. 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 18°; день 22°; вечер 21° 💨 2-9 м/с, порывы до 15м/с ☁️Облачно, дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>18.08.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9398</t>
+  </si>
+  <si>
+    <t>🖼Большой Алтай оживает в искусстве. Иногда, чтобы увидеть Алтай по-новому, достаточно посмотреть на него глазами художника. 19 августа на курорте «Манжерок» стартует творческий проект «Большой Алтай» — пространство, где природный и культурный код региона раскрывается через работы современных художников из Алтая, Сибири, Бурятии, Монголии и Китая. — На экране площадки «Летний лаунж» картины будут оживать, превращаясь в особое визуальное путешествие по образам и историям Большого Алтая. 🗓️ С 19 августа по 19 сентября 🕜 15:00-22:00 *график может быть изменен, следите за актуальными новостями в наших социальных сетях. 📍 «Летний лаунж» 🎟️ Вход на выставку свободный А также 21 августа, 28 августа и 4 сентября — вечера в музыкальном сопровождении алтайских коллективов. 🖇Отмечайте даты в календаре, чтобы не пропустить. Откройте для себя искусство, в котором оживают характер, природа и вдохновение Большого Алтая.💫</t>
+  </si>
+  <si>
+    <t>18.08.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9389</t>
+  </si>
+  <si>
+    <t>🏆 III этап детских рейтинговых соревнований «Манжерокер» завершен — впереди ФИНАЛ! 🗓️ 5 сентября | 10:00-14:00 📍 Внутренний двор отеля 5* 📸 Смотреть фотоотчет III этапа (16 августа) На протяжении всего летнего сезона мы развивали спортивные навыки и демонстрировали их в разных дисциплинах, знакомились и дружили, делились эмоциями и поддерживали друг друга. Пришло время финала: мы приглашаем всех, кто попробует свои силы в первый раз — принимайте участие в заключительном этапе летней серии «Манжерокер» и становитесь обладателями призов от курорта и партнеров. Участники всех этапов, набравшие наибольшее количество баллов рейтинга будут бороться за кубок соревнований и ценные призы! ℹ️ Узнать подробнее об условиях можно на сайте манжерок.рф в разделе Афиша или по телефону инфоцентра курорта +79136902724, а также на инфостойке в отеле 5* (рядом с прокатом). Присоединяйтесь к настоящему празднику детского спорта на курорте «Манжерок»!</t>
+  </si>
+  <si>
+    <t>18.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9388</t>
+  </si>
+  <si>
+    <t>Замечательного настроения!💫 18 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🔵 Синюха ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 20°; день 23°; вечер 20° 💨 3-8 м/с, порывы до 9 м/с 🌥 Переменная облачность с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>17.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9387</t>
+  </si>
+  <si>
+    <t>🌿 Наедине с природой: как мы провели лето 2026 в Палаточном лагере Впервые за 5 лет мы расширили привычный формат Палаточного лагеря: уже в июле начали встречаться каждые выходные на высоте 1150 метров, проводя тематические заезды среди гор. А в августе продолжили создавать теплые воспоминания и вместе наблюдали за одним из самых красивых событий лета — звездопадом Персеиды За это лето мы успели: ✨ Заниматься утренней йогой; ✨ Смотреть фильмы под открытым небом; ✨ Слушать лекции астронома и путешествовать по звездному небу; ✨ Танцевать и петь песни под гитару у костра; ✨ Гулять по экотропам и знакомиться с культурой и историей Алтая; ✨ Участвовать в мастер-классах и активностях; ✨ Просыпаться под шум дождя и вдыхать аромат леса. А главное — проводить время вместе, замедляться и наслаждаться окружающей природой. Делимся кадрами этого лета: 📸 31 июля - 2 августа 📸 7-9 августа Были с нами? Рассказывайте в комментариях о том, что запомнилось вам больше всего!</t>
+  </si>
+  <si>
+    <t>17.08.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9383</t>
+  </si>
+  <si>
+    <t>🧡 Август — время планировать путешествие на Алтай Когда лето постепенно сменяется первыми осенними красками, особенно хочется провести больше времени среди гор, свежего воздуха и природы. На курорте «Манжерок» действуют специальные тарифы на размещение для разных сценариев отдыха. Один из них подойдет тем, кто хочет задержаться на Алтае подольше: без спешки открывать новые маршруты, знакомиться с локальной гастрономией и восстанавливать силы в СПА. 🖇️ Все актуальные специальные тарифы и условия размещения собрали на сайте курорта. Выбирайте свой формат и отправляйтесь навстречу осеннему Алтаю! 🍁</t>
+  </si>
+  <si>
+    <t>17.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9382</t>
+  </si>
+  <si>
+    <t>Отличного начала недели!🏔 17 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 20°; день 21°; вечер 20° 💨 2-11 м/с, порывы до 13м/с ☁️Пасмурно, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>16.08.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9381</t>
+  </si>
+  <si>
+    <t>🛞Туда, где начинаются настоящие приключения Горные хребты, живописные долины и уникальные природные локации Алтая — увидеть их с нового ракурса можно во время поездки на багги! Вместе с профессиональными инструкторами отправляйтесь по маршрутам в окрестностях курорта «Манжерок», где впечатляющие пейзажи сочетаются с динамикой и яркими эмоциями. ❗️Выбирайте маршрут по уровню сложности и продолжительности: от легкой прогулки до насыщенного приключения. 🖇️ Подробнее на сайте курорта 📲 8-800-301-66-55 Почувствуйте дух приключений и откройте для себя Алтай с новой стороны!⛰️</t>
+  </si>
+  <si>
+    <t>16.08.26 03:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9379</t>
+  </si>
+  <si>
+    <t>Яркие впечатления, любимые аттракционы и невероятное световое шоу — успейте наполнить этот день сказочными эмоциями в парке приключений «Дримвуд». Ждем вас, друзья! ❤️</t>
+  </si>
+  <si>
+    <t>16.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9377</t>
+  </si>
+  <si>
+    <t>Чудесного воскресенья!🌊 16 августа вас ждут: *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 24°; вечер 24° 💨 1-4 м/с, порывы до 7 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>15.08.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9375</t>
+  </si>
+  <si>
+    <t>💫Большой Алтай — больше, чем пейзаж. Этим летом на курорте «Манжерок» можно будет увидеть Большой Алтай с другой стороны — через цвета, образы и истории современных авторов. В пространстве «Летнего лаунжа» встретятся работы 13 художников из: Алтая, Сибири, Бурятии, Монголии и Китая. 🖼Их творчество станет частью проекта «Большой Алтай», который объединит разные культуры и взгляды на один удивительный регион. с 19 августа цифровая выставка будет доступна в «Летнем лаунже». — 21 августа, 28 августа и 4 сентября искусство дополнится живой музыкой от алтайских коллективов — три вечера, чтобы почувствовать атмосферу через творчество и звук. 🎶₽ — также в рамках проекта пройдут мастер-классы и творческие встречи. 🎟Для всех желающих, вход на выставку свободный. 🖇 Подробности на сайте курорта. Сохраняйте даты и открывайте Большой Алтай вместе с курортом «Манжерок»🤍</t>
+  </si>
+  <si>
+    <t>15.08.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9374</t>
+  </si>
+  <si>
+    <t>🫐 Лето на Алтае — это не только горы, солнце и прохладная Катунь. У него есть свой вкус — терпкий, кисло-сладкий, с легкой горчинкой. Так звучит жимолость — одна из ягод, которая появляется на Алтае всего на несколько недель. В ресторане «Тенгри» эту ягоду добавили в десерт, чтобы знакомый вкус лета можно было почувствовать по-новому. Исследуйте Алтай не только по маршрутам, но и по вкусам.🫐</t>
+  </si>
+  <si>
+    <t>15.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9372</t>
+  </si>
+  <si>
+    <t>Незабываемых выходных!💫 15 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 🌳 Тропа Лесная | 9:30-16:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 26°; вечер 25° 💨 1-5 м/с, порывы до 8 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>14.08.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9369</t>
+  </si>
+  <si>
+    <t>Эти выходные — для новых впечатлений🌿 Иногда двух дней достаточно, чтобы наполнить их впечатлениями: отправиться на прогулку, послушать музыку, попробовать что-то новое и завершить день под звездным небом Алтая. Главное событие этих выходных — «Звездопад Персеиды» 🌌 Вечер под открытым небом: — наблюдение за звездами в телескопы; — знакомство с созвездиями вместе с экспертом; — лаунж-музыка; — легкие закуски, согревающие напитки; — пледы, лежаки и несколько часов под ночным небом Алтая. А главное — возможность увидеть метеорный поток Персеиды и просто смотреть вверх, пока вокруг звучит музыка и темнеют горы. 📅 15 августа | 22:00–01:00 📍 Летний лаунж А чтобы составить свои идеальные выходные, выбирайте мероприятия по настроению — в афише Летнего лаунжа найдутся варианты для любителей музыки, активного отдыха и неспешных летних вечеров. Лето постепенно перелистывает свои последние страницы — самое время добавить в него пару историй, которые захочется вспомнить. 🤍</t>
+  </si>
+  <si>
+    <t>14.08.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9367</t>
+  </si>
+  <si>
+    <t>‼️Осторожно: данное видео может вызывать сильное желание раскатывать свежий вельвет И пусть это желание, возникшее в августе, вас не удивляет: сегодня — ровно месяц до старта пресейла сезонных ски-пассов! 🗓️ 14 СЕНТЯБРЯ — ставьте напоминания в календаре и не пропустите: у каждого из вас появится возможность приобрести сезонный ски-пасс по специальной цене, чтобы одними из первых получить безлимитные эмоции от катания в сезоне 26/27!</t>
+  </si>
+  <si>
+    <t>14.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9365</t>
+  </si>
+  <si>
+    <t>Хорошего дня!💫 14 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 21°; день 26°; вечер 26° 💨 2-5 м/с, порывы до 7 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>13.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9364</t>
+  </si>
+  <si>
+    <t>❗️Уважаемые гости! Информируем, что 14 августа канатная дорога «Восход» не будет работать. 🟢 Для прогулок будут доступны канатные дороги «Чуйский тракт», «Ледник» и «София». Пожалуйста, учитывайте эту информацию при планировании отдыха на курорте «Манжерок». Благодарим за понимание! 🤍</t>
+  </si>
+  <si>
+    <t>13.08.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9362</t>
+  </si>
+  <si>
+    <t>🚡 Информация о проведении регламентных работ Чтобы вы могли заранее спланировать отдых на курорте «Манжерок», делимся графиком плановых регламентных работ. 📅 14 и 18 августа Доступны: 🟢«Чуйский тракт» 🟢«Ледник» 🟢«София» Закрыта: 🔴«Восход» 📅 С 28 сентября по 22 октября Доступны: 🟢«Ледник» 🟢«София» Закрыты: 🔴«Чуйский тракт» 🔴 «Восход» ❕ 15 и 16 октября все канатные дороги будут закрыты. 📅 С 23 октября по 15 ноября Доступны: 🟢«Чуйский тракт» 🟢«Восход» Закрыты: 🔴«Ледник» 🔴«София» Регламентные работы необходимы для безопасной и комфортной эксплуатации канатных дорог. Специалисты проводят технический осмотр оборудования, диагностику тросов и электроники, обслуживание движущихся элементов и другие профилактические работы. В основной период проведения регламентных работ тематический парк «Хранитель Большого Алтая» и экотропы продолжат работу в прежнем режиме — подняться к ним можно будет на доступных канатных дорогах. Планируйте прогулки заранее и до встречи на вершинах курорта «Манжерок»! 🏔️</t>
+  </si>
+  <si>
+    <t>13.08.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9361</t>
+  </si>
+  <si>
+    <t>🚡 Информация о проведении регламентных работ Чтобы каждый из гостей курорта «Манжерок» мог заранее спланировать свой отдых, рассказываем о проведении плановых регламентных работах на канатных дорогах. Регламентные работы на канатных дорогах проводятся для обеспечения безопасности пассажиров и комфортной эксплуатации. Они включают технический осмотр, смазку движущихся частей, диагностику тросов и тестирование электроники и множество других процессов, что позволяет сделать профилактику до возникновения неисправностей. В основной период проведения регламентных работ парк «Хранитель Большого Алтая» и экотропы продолжат работу в прежнем режиме — подъемы можно будет совершать на открытых канатных дорогах. ❕Обратите внимание, что 15 и 16 октября все канатные дороги будут закрыты: подъем в эти дни будет недоступен. До встречи на вершинах курорта «Манжерок»!</t>
+  </si>
+  <si>
+    <t>13.08.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9357</t>
+  </si>
+  <si>
+    <t>Иногда достаточно одного знакомого звука, чтобы воспоминание ожило вновь. 🗻 Шум Катуни, ветер среди гор, шелест деревьев и мысленно вы снова на Алтае, в моменте, который когда-то хотелось остановить… Пусть звуки курорта «Манжерок» останутся в сердце и однажды вновь вернут вас к самым теплым моментам. ✨</t>
+  </si>
+  <si>
+    <t>13.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9355</t>
+  </si>
+  <si>
+    <t>Активного четверга! 🚵 13 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 25°; вечер 23° 💨 2-7 м/с, порывы до 9 м/с 🌤переменная облачность 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>12.08.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9354</t>
+  </si>
+  <si>
+    <t>🏄‍♂️ 10 дней до финальных любительских соревнований на воде для всех желающих 22 и 23 августа в Центре летних активностей будем завершать летний соревновательный сезон по водным видам активностей финальной вечеринкой: • диджей и сочная музыка; • йога на сарбордах; • зона перкуссионного массажа и восстановления; • вейкбординг, сапбординг и каякинг; • фото и видео сопровождение; • призы от курорта и партнеров. А самое главное во всем этом — эмоции от летнего отдыха: вода Бирюзового озера, яркое солнце и алтайские горы. Присоединиться к вечеринке может каждый: сапординг доступен от 10 лет, а каякинг и вейкбординг — от 14. А если не принимаете участие в соревнованиях — ждём в качестве болельщика! Стартовый взнос не требуется: регистрируетесь на соревнования, берете в прокате оборудование или приезжаете со своим, предъявляете медицинскую справку и страховку организаторам — готово! Вы восхитительны и можете отправляться на старт! Финальная вечеринка ≠ завершение летнего сезона — после заключительных соревнований Центр летних активностей продолжит работу в прежнем режиме, чтобы каждый из вас мог наслаждаться летом максимально долго!</t>
+  </si>
+  <si>
+    <t>12.08.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9353</t>
+  </si>
+  <si>
+    <t>У каждого из нас свое идеальное парение. 🌿 Но особенно интересно узнать выбор человека, который каждый день работает с паром, чувствует его характер и знает все тонкости банного искусства. В новом ролике пармастер курорта «Манжерок» делится своим любимым форматом парения и рассказывает, за что его особенно ценит. А какое парение выбираете вы? Делитесь в комментариях. ↩️</t>
+  </si>
+  <si>
+    <t>12.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9352</t>
+  </si>
+  <si>
+    <t>Теплой среды! ☀️ 12 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 27°; день 30°; вечер 28° 💨 1-6 м/с, порывы до 9 м/с 🌤переменная облачность 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>11.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9351</t>
+  </si>
+  <si>
+    <t>Почувствуйте скорость лета ☀️ Сначала вода кажется непредсказуемой — приходится ловить баланс, чувствовать каждое движение и заново знакомиться со своим телом. — Но стоит поймать ритм — появляется это чувство, когда ты уже не просто катаешься, а действительно движешься вместе с водой. Вода, ветер, движение — и ни одной мысли о том, что осталось на берегу. Пока лето не стало воспоминанием, ловите его в движении — в Центр летних активностей на курорте «Манжерок». 💫</t>
+  </si>
+  <si>
+    <t>11.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9346</t>
+  </si>
+  <si>
+    <t>📍Новый маршрут, где всё зависит от вас. В детском досуговом центре «Лес Чудес» открылась интерактивная зона «Большая стройка» — специальное пространство с радиоуправляемыми машинками. Мини-внедорожники ждут своих водителей: впереди повороты, препятствия и участки с разным покрытием, включая травяное.🚜✨ Перед началом игры обязательно: — обратитесь к сотруднику досугового центра — он выдаст пульт и машинку, а также поможет разобраться с управлением. *Аттракцион предназначен для самостоятельной игры детей от 7 лет. 🎟Посещение аттракциона уже входит в стоимость входного билета в досуговый центр «Лес Чудес». Откройте новую активность вместе с маленькими исследователями🤍</t>
+  </si>
+  <si>
+    <t>11.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9345</t>
+  </si>
+  <si>
+    <t>Солнечного вторника!☀️ 11 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-16:00 (до «Купели») 🌳Тайная тропа | 9:30-16:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Учебная 🟢 Новичок с 11:00 до 19:30 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 17:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 25°; день 30°; вечер 28° 💨 3-6 м/с, порывы до 8 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>10.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9337</t>
+  </si>
+  <si>
+    <t>🏆 Сезон Манжерокеров продолжается 🗓️ 16 августа | 10:00-14:00 📍 Внутренний двор отеля 5* Впереди третий этап детских рейтинговых соревнований, к которым могут присоединиться все желающие дети от 5 до 14 лет— на протяжении всего летнего сезона участники развивают свои спортивные способности, соревнуются и поддерживают друг друга. Победители и призеры награждаются памятными призами от курорта и партнеров, а по итогам всей серии — вручается настоящий кубок! • Фотоотчет и результаты I этапа; • Фотоотчет и результаты II этапа; • Общий рейтинговый протокол. ℹ️ Узнать подробнее об условиях можно на нашем сайте или по телефону инфоцентра курорта +79136902724, а также на инфостойке в отеле 5* (рядом с прокатом). Ждём юных любителей спорта: будем вместе становиться быстрее, выше, сильнее!</t>
+  </si>
+  <si>
+    <t>10.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9336</t>
+  </si>
+  <si>
+    <t>Дорогие гости! 11 августа парк приключений «Дримвуд» откроется в 17:00 в связи с проведением технических работ. Будем ждать вас во второй половине дня — за яркими эмоциями и новыми приключениями!❤️</t>
+  </si>
+  <si>
+    <t>10.08.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9335</t>
+  </si>
+  <si>
+    <t>Искусство прикосновения с острова Бали🌿 В СПА-комплексе курорта «Манжерок» проходят аутентичные балийские спа-ритуалы с индонезийскими специалистами. Мягкий массажный уход помогает снять мышечное напряжение, отпустить накопившийся стресс и почувствовать приятную легкость в теле. — Особая техника и внимание к каждой зоне превращают процедуру в глубокое расслабление, после которого хочется двигаться медленнее и дышать глубже. Подарите телу то внимание, которого ему иногда так не хватает🤍</t>
+  </si>
+  <si>
+    <t>10.08.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9334</t>
+  </si>
+  <si>
+    <t>Дорогие гости❗️ С сегодняшнего дня канатная дорога «Чуйский тракт» возвращается к прежнему режиму работы — с 9:00 до 20:00. Пожалуйста, учитывайте новое время работы при планировании отдыха 🏔️</t>
+  </si>
+  <si>
+    <t>10.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9333</t>
+  </si>
+  <si>
+    <t>Замечательного начала недели!💫 10 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:30 🌳 Путь Воли | 9:00-17:30 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-20:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-16:00 🌳Тайная тропа | 9:30-16:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-19:30 🟢 Новичок 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 24°; день 28°; вечер 27° 💨 1-5 м/с, порывы до 7 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>09.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9324</t>
+  </si>
+  <si>
+    <t>Делимся подборкой летних фото курорта «Манжерок» Забирайте для ваших лучших историй в социальных сетях и отмечайте @manzherok_resort или устанавливайте на рабочий стол телефона 🤍 Не забудьте поделиться в комментариях вашими прекрасными фотографиями, сделанными на курорте ⤵️</t>
+  </si>
+  <si>
+    <t>09.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9323</t>
+  </si>
+  <si>
+    <t>09.08.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9322</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>09.08.26 04:36</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9321</t>
+  </si>
+  <si>
+    <t>09.08.26 04:18</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9320</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Восход» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>09.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9318</t>
+  </si>
+  <si>
+    <t>Прекрасного воскресенья!🌿 9 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 🌳Тайная тропа | 9:30-17:00 🧊Канатная дорога «Ледник» |09:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |09:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🟢 Учебная 🔵 Синюха 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 15°; день 23°; вечер 14° 💨 1-3 м/с, порывы до 8 м/с 🌤 Облачно, с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>08.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9317</t>
+  </si>
+  <si>
+    <t>❗️Дорогие гости! К сожалению, погода внесла свои коррективы: сегодня музыкальный вечер «Музыка в ритме гор» на Летнем лаунже, запланированный с 19:00 до 21:00, отменяется. Благодарим за понимание и будем рады видеть вас на следующих мероприятиях курорта «Манжерок»! 🤍</t>
+  </si>
+  <si>
+    <t>08.08.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9313</t>
+  </si>
+  <si>
+    <t>✨ Алтай — край тысячи озер Здесь насчитывается более трех тысяч озер, и у каждого — свой характер, история и особая красота. Высокогорные водоемы, прозрачная вода, необычные природные формы и пейзажи, ради которых хочется отправиться в путь. На курорте «Манжерок» можно выбрать свой маршрут к одному из самых впечатляющих озер Алтая: ⚪️Автомобильная экскурсия к озеру Ару-Кем; ⚪️Путешествие на Телецкое озеро; ⚪️Вертолетная экскурсия к Каракольским озерам; ⚪️Вертолетный маршрут к Мультинским озерам. Каждое путешествие открывает Алтай с новой стороны — через тишину воды, величие гор и ощущение настоящего приключения. 📱 Забронировать экскурсию: 8-800-301-66-55 🖇️ Подробнее — на сайте курорта Выбирайте свое направление и отправляйтесь навстречу впечатлениям!🗻</t>
+  </si>
+  <si>
+    <t>08.08.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9311</t>
+  </si>
+  <si>
+    <t>Желаем прекрасных выходных на курорте «Манжерок». Среди гор, свежего воздуха и ярких впечатлений! 🏔️</t>
+  </si>
+  <si>
+    <t>08.08.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9309</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Ледник»возобновила работу с гостями.</t>
+  </si>
+  <si>
+    <t>08.08.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9308</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>08.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9306</t>
+  </si>
+  <si>
+    <t>Активных выходных!🗻 8 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 (до поляны Топшур) 🌳Тайная тропа | 9:30-17:00 🧊Канатная дорога «Ледник» |11:20-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |11:20-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | завершил работу 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 20°; день 20°; вечер 18° 💨 2-9 м/с, порывы до 12 м/с 🌧 Пасмурно, дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>07.08.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9305</t>
+  </si>
+  <si>
+    <t>Делимся яркими эмоциями из парка приключений «Дримвуд»💫 Ждем вас за новыми впечатлениями! ♥️</t>
+  </si>
+  <si>
+    <t>07.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9303</t>
+  </si>
+  <si>
+    <t>🚵‍♂️ 3…2…1…скоростной спуск в байк-парке! Для прогрессирующих райдеров: • трассы различного уровня сложности; • контруклоны, трамплины, скальные участки; • специальные крепления для велосипедов на креслах и кабинах канатных дорог для подъема на вершину; • сервисные станции и бесплатная мойка; • прокат ДХ-велосипедов (новенькие Scott Gambler 920 или Scott Ransom 930). Для новичков: • учебная трасса с широким полотном и гравийным покрытием (доступна без приобретения байк-пасса); • контруклоны из дерева и грунта, мосты и учебные трамплины; • прокат премиальных велосипедов с электроприводом, чтобы без особых усилий подниматься на учебный склон; • профессиональные инструкторы службы активного отдыха «Манжерокер». Летний сезон на финишной прямой — успевайте прожить его ярко!</t>
+  </si>
+  <si>
+    <t>07.08.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9302</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Ледник», «Чуйский тракт», «София» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>07.08.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9301</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Ледник», «Чуйский тракт», «София» возобновили работу с верхних станций, работают на спуск.</t>
+  </si>
+  <si>
+    <t>07.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9300</t>
+  </si>
+  <si>
+    <t>07.08.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9299</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Ледник», «София», «Восход» приостановили работу с гостями.</t>
+  </si>
+  <si>
+    <t>07.08.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9298</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога «Чуйский тракт» закрыла посадку на нижней станции, работает на спуск. Грозовой фронт</t>
+  </si>
+  <si>
+    <t>07.08.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9296</t>
+  </si>
+  <si>
+    <t>«Вкус на высоте» —в двух настроениях🤍 Каждое время суток по-своему раскрывает красоту Алтая. Утро встречает свежестью и тишиной, а вечер окрашивает горные вершины в теплые оттенки закатного солнца. Мы создали специальные тарифы: ☀️ Утренний — до 11:00 —Встретьте утро на экотропах, наслаждаясь тишиной пробуждающейся природы. 🌙 Вечерний — с 18:00 — Подняться выше и задержать взгляд на том, как мягкий свет переливается на горных склонах. Обязательно загляните в ресторан «Панорама 1020». 🎁 Специально для вас действует особое меню, доступное в течение всего дня — с выгодными условиями по промокоду «1020» Выберите свое время для встречи с красотой Алтая 🏔️</t>
+  </si>
+  <si>
+    <t>07.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9294</t>
+  </si>
+  <si>
+    <t>Отличной пятницы!💫 7 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 🌳Тайная тропа | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |9:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 20°; день 23°; вечер 21° 💨 1-9 м/с, порывы до 13 м/с 🌧 Пасмурно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>06.08.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9293</t>
+  </si>
+  <si>
+    <t>Один из способ почувствовать атмосферу курорта — проехать его на велосипеде 🚲 Ловить ритм дороги, любоваться горными пейзажами, останавливаться там, где захватывает дух, и сохранять в памяти моменты, наполненные красотой Алтая. В прокате «Манжерока» можно подобрать велосипед под любое настроение: — горный, чтобы покорять крутые спуски или прогулочный, чтобы не спеша кататься вдоль озера. Вы можете ехать медленнее, чтобы увидеть больше ✨</t>
+  </si>
+  <si>
+    <t>06.08.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9292</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «София», «Восход», «Ледник» возобновиили работу с гостями.</t>
+  </si>
+  <si>
+    <t>06.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9291</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «София», «Восход», «Ледник» закрыли посадку на нижних станциях, работают на спуск (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>06.08.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9290</t>
+  </si>
+  <si>
+    <t>🫂 Нет ничего важнее моментов с близкими: подняться на вершину горы с комфортом, почувствовать дыхание ветра, насладиться природными пейзажами или даже увидеть лесных обитателей и краснокнижные растения на экотропах. Вдохните жизнь в это лето вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>06.08.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9288</t>
+  </si>
+  <si>
+    <t>Хорошего дня! 6 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 🌳Тайная тропа | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |9:30-19:15 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 24°; день 26°; вечер 22° 💨 1-9 м/с, порывы до 13 м/с 🌧 Пасмурно, вероятны прояснения 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>05.08.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9287</t>
+  </si>
+  <si>
+    <t>🍃 Некоторые впечатления остаются с вами на всю жизнь В новом видео рассказываем, чем парение с профессиональным пармастером отличается от привычного банного отдыха и почему этот опыт становится по-настоящему незабываемым! 🖇️ Узнать подробнее и забронировать</t>
+  </si>
+  <si>
+    <t>05.08.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9283</t>
+  </si>
+  <si>
+    <t>✨ Алтай — край, где история живет рядом с природой Еще несколько веков назад Алтай входил в состав монгольских территорий, а сегодня бережно хранит культурные традиции, передающиеся из поколения в поколение. Здесь можно познакомиться с древним искусством горлового пения, услышать легенды коренных народов и узнать больше о традициях, которые веками формировали культуру Алтая. Путешествие по региону — это возможность не только увидеть его удивительную природу, но и прикоснуться к истории и самобытности этого края. На курорте «Манжерок» вы можете забронировать экскурсии, которые откроют Алтай с новой стороны. 📱 Забронировать экскурсию: 8-800-301-66-55 🖇️ Подробнее — на сайте курорта</t>
+  </si>
+  <si>
+    <t>05.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9282</t>
+  </si>
+  <si>
+    <t>Уютной среды! 5 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Терраса ресторана «Панорама 1020» | 11:00-17:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 (до поляны Топшур) 🌳Тайная тропа | 9:30-17:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 28°; вечер 27° 💨 2-7 м/с, порывы до 12 м/с 🌤 Облачно, возможен слабый дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>04.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9281</t>
+  </si>
+  <si>
+    <t>✨ Звездопад Персеиды проходит только раз в году — не упусти свой шанс увидеть звезды на финальном заезде в Палаточный лагерь 🗓️ 7-9 августа 📍 парк «Хранитель Большого Алтая» 🌌 Приобрести билет В заключительный раз в этом летнем сезоне мы соберемся на высоте 1150 метров над уровнем моря, чтобы запечатлеть одно из самых долгожданных событий в астрономическом мире — Персеиды. Это ежегодный метеорный поток, представляющий собой «дождь из звезд», возникающий от сгорания в атмосфере Земли пылевых частиц кометы Свифта — Таттла. Мы будем не только наблюдать за звездами, каждый участник: • примет участие в мастер-классах • прогуляется по экотропам • посмотрит фильмы в кинотеатре под открытым небом • займется йогой на рассвете • споет песни у вечернего костра в общем, все смогут создать воспоминания об этом лете! ✨ Ознакомиться с программой Отправляйтесь в свое лучшее путешествие вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>04.08.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9280</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Чуйский тракт», объект «Золотая баба», смотровая площадка, тропы «Шёлковый путь», «Путь Мысли», «Путь Воли», велотрассы Учебная, Синюха, Новичок, Скалистая, Нунатак готовы к работе с гостями.</t>
+  </si>
+  <si>
+    <t>04.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9279</t>
+  </si>
+  <si>
+    <t>Прекрасного вторника! 🚴‍♂️ 4 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 15:00-22:00 🌳 Шелковый путь | 15:00-18:00 🌳 Путь Воли | 15:00-18:00 🌳 Путь Мысли | 15:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 15:30-22:00 🌄 Канатная дорога «Восход» | 11:20-19:00 🌳 Тропа Легенд | 11:20-17:00 🌳Тайная тропа | 11:20-17:00 🧊Канатная дорога «Ледник» |11:20-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» |11:20-19:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 15:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 09:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇 Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 29°; день 33°; вечер 30° 💨 1-5 м/с, порывы до 6 м/с 🌤 Облачно, возможен слабый дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>03.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9277</t>
+  </si>
+  <si>
+    <t>Алтай невозможно увидеть за одну поездку, но можно узнавать его шаг за шагом: — открывать новые маршруты; — замечать детали; — погружаться в историю мест. Отправляйтесь исследовать край голубых озер и снежных вершин на автодомах курорта «Манжерок», а чтобы каждая остановка стала еще интереснее, возьмите с собой GigaChat. — Он поможет узнать историю достопримечательностей, ответит на вопросы о локациях, подскажет новые маршруты и станет вашим помощником в путешествии. Смотрите мир в своем ритме, а Алтай обязательно найдет, чем вас удивить 🤍</t>
+  </si>
+  <si>
+    <t>03.08.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9276</t>
+  </si>
+  <si>
+    <t>❗️Дорогие гости! Просим обратить внимание, что 4 августа в связи с проведением регламентных работ канатная дорога «Чуйский тракт» и прилегающие экотропы будут доступны с 15:00. Чтобы прогулка по горам была комфортной, рекомендуем начать маршрут с канатных дорог «Ледник» и «София». Отправляйтесь по Тропе Легенд и Тайной Тропе до канатной дороги «Восход» После 15:00 вы сможете пройти по Пути Воли или Пути Мысли к канатной дороге «Чуйский тракт» и завершить свой маршрут. Желаем вам ярких впечатлений и приятных прогулок по курорту «Манжерок»! ♥️</t>
+  </si>
+  <si>
+    <t>03.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9270</t>
+  </si>
+  <si>
+    <t>Подборка тарифов для любителей активного отдыха и ярких впечатлений: отправляемся на канатные дороги и в парк приключений «Дримвуд» 🔗 Переходите по ссылке, чтобы узнать подробности и совершить свое лучшее путешествие за впечатлениями на курорт «Манжерок»!</t>
+  </si>
+  <si>
+    <t>03.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9269</t>
+  </si>
+  <si>
+    <t>Замечательного начала недели!✨ 3 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 🌳Тайная тропа | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇 Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 24°; день 27°; вечер 25° 💨 1-5 м/с, порывы до 6 м/с 🌦 Облачно, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>02.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9268</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Ледник», «София», «Восход» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>02.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9267</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Восход» возобновила работу с гостями. ✅ Канатные дороги «Чуйский тракт», «Ледник», «София» работают на спуск.</t>
+  </si>
+  <si>
+    <t>02.08.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9266</t>
+  </si>
+  <si>
+    <t>02.08.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9265</t>
+  </si>
+  <si>
+    <t>✨ Окунитесь в мир, где оживают легенды и рождаются новые впечатления. Парк приключений «Дримвуд» — место, где дети верят в чудеса. Здесь вас ждут: ✨ танцевальные перформансы; 🥁 барабанное шоу; 🫧 шоу мыльных пузырей; 🔥 огненное шоу; 🦌 шоу «Легенда о Белом Марале». 📅 Все шоу проходят по 3 августа включительно. Каждое представление — это детский смех, восхищенные взгляды и искренние эмоции, которые объединяют всю семью. 🤍 Станьте частью этих захватывающих приключений. 🎟️Все шоу-программы включены в стоимость единого тарифа. 🖇️ Билеты можно приобрести на сайте или в кассах парка.</t>
+  </si>
+  <si>
+    <t>02.08.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9264</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Ледник», «Восход», «София» приостановили работу с гостями.</t>
+  </si>
+  <si>
+    <t>02.08.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9263</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога «София» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>02.08.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9261</t>
+  </si>
+  <si>
+    <t>Отличного дня!💫 2 августа вас ждут: *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 25°; день 27°; вечер 25° 💨 1-5 м/с, порывы до 7 м/с 🌥 Утром ясно, днем переменная облачность 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>01.08.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9260</t>
+  </si>
+  <si>
+    <t>✨ Традиции Алтая в современном гастрономическом прочтении Ресторан «Тенгри» во второй раз становится участником международного гастрономического фестиваля «Тайгастро». Специально для фестиваля команда ресторана подготовила авторский сет, вдохновленный культурой Алтая. Локальные продукты, традиционные мотивы и бережное отношение к наследию региона раскрываются в современной подаче и неожиданных вкусовых сочетаниях. Приглашаем в ресторан «Тенгри» открыть Алтай по-новому — через аутентичные вкусы, уникальную подачу и историю, которую хранит каждое блюдо.🗻 * Фестивальный сет не входит в основное меню ресторана. 📍Отель 5*, 4 этаж</t>
+  </si>
+  <si>
+    <t>01.08.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9254</t>
+  </si>
+  <si>
+    <t>⚡️ Спортивные мероприятия августа — присоединяйтесь, чтобы провести ярко заключительный месяц этого лета! • 8 августа | 11:00-12:30 — Мастер-классы по туризму для всей семьи Любой желающий может подняться в Палаточный лагерь и присоединиться к мастер-классу от опытных инструкторов. • 7-9 августа — Заезд в Палаточный лагерь «Пик активности Персеид» Последний заезд в лагерь подарит нам невероятное природное явление — будем наблюдать за метеорным потоком и принимать участие в активностях. • 16 августа | 10:00-14:00 — III этап детских рейтинговых соревнований «Манжерокер» Дети от 5 до 14 лет смогут побороться за призовые места сразу в нескольких спортивных дисциплинах. • 22-23 августа — Любительские соревнования по вейкбордингу, сапбордингу и каякингу Два дня развлечений на воде для всех желающих: для участия нужны нужны лишь медицинская справка и страховка, а ещё — огромное желание успеть наполнить лето впечатлениями! • 30 августа | 10:00-13:00 — Мастер-классы по катанию на роликах и Манжерокские гонки Все желающие дети от 5 до 14 лет смогут совершенствовать технику катания, а потом продемонстрировать полученные умения на Манжерокских гонках. Памятные призы от курорта получат все, кто преодолеет дистанцию! Успевайте сделать это лето ярким вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>01.08.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9252</t>
+  </si>
+  <si>
+    <t>Активной субботы!☀️ 1 августа вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Терраса ресторана «Панорама 1020» | 11:00-17:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 🌳Тайная тропа | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 18°; день 22°; вечер 22° 💨 1-7 м/с, порывы до 8 м/с 🌥 Облачно, возможен туман 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>01.08.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9250</t>
+  </si>
+  <si>
+    <t>Прекрасной пятницы!✨ 31 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Терраса ресторана «Панорама 1020» | 11:00-17:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 🌳Тайная тропа | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 18°; день 22°; вечер 22° 💨 1-7 м/с, порывы до 8 м/с 🌥 Облачно, возможен туман 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>31.07.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9249</t>
+  </si>
+  <si>
+    <t>За насыщенным вкусом и пользой стоит сама природа Алтая…🍃 Почему именно алтайскую говядину ценят даже на профессиональных дегустациях — рассказываем в новом видео.</t>
+  </si>
+  <si>
+    <t>31.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9247</t>
+  </si>
+  <si>
+    <t>Прекрасной пятницы!✨ 31 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Терраса ресторана «Панорама 1020» | 11:00-17:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 🌳Тайная тропа | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 18°; день 22°; вечер 22° 💨 1-7 м/с, порывы до 8 м/с 🌧️ Пасмурно, дождь, туман на горе 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>30.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9243</t>
+  </si>
+  <si>
+    <t>Eсть места, где внутреннее становится видимым. На курорте «Манжерок» —природа отражает то, что давно живет внутри нас✨</t>
+  </si>
+  <si>
+    <t>30.07.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9242</t>
+  </si>
+  <si>
+    <t>❗️Информация об изменениях  мероприятий Летнего Лаунж. В связи с ухудшением погодных условий мероприятие «Закат с музыкой» 20:00-22:00 — отменяется.</t>
+  </si>
+  <si>
+    <t>30.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9241</t>
+  </si>
+  <si>
+    <t>30.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9240</t>
+  </si>
+  <si>
+    <t>30.07.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9239</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Восход», «Чуйский тракт», «Ледник» приостановили работу на нижних станциях. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>30.07.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9238</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «София», «Ледник», «Восход» закрыли посадку (приближение грозового фронта).</t>
+  </si>
+  <si>
+    <t>30.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9236</t>
+  </si>
+  <si>
+    <t>Уютного четверга!🌿 30 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» |9:30-19:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | приостановил работу 🔘 Родельбан приостановил работу 🔘 Тюбинг приостановил работу 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 18°; день 21°; вечер 20° 💨 1-7 м/с, порывы до 9 м/с 🌧 Облачно, дождь, возможна гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>29.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9235</t>
+  </si>
+  <si>
+    <t>Правда ли, что в бане можно похудеть? Вместе с экспертами банной индустрии разбираем один из самых распространенных мифов🍃</t>
+  </si>
+  <si>
+    <t>29.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9234</t>
+  </si>
+  <si>
+    <t>🔗 Полезные ссылки и ответы на вопросы для тех, кто уже упаковывает туристические рюкзаки, чтобы отправиться на 3 дня и 2 ночи за тишиной и вдохновением. «После дождя обязательно будет солнце...» — именно под таким девизом мы встречаем новый заезд в палаточный лагерь с 31 июля по 2 августа. Сейчас на курорте идет дождь, но уже у выходным обещают солнце и теплую погоду — это ли не повод встретить уикенд в лагере? Собрали для участников заезда необходимую информацию по ссылкам. А если еще только задумываетесь о поездке — переходите по последней ссылке, там мы разместили все подробности, описание тарифов и форму обратной связи для бронирования. • как добраться до палаточного лагеря • карта палаточного лагеря • программа заезда 31 июля-2 августа • карта курорта • узнать подробнее о мероприятии и приобрести билет Подписывайтесь на телеграм-канал палаточного лагеря, чтобы первыми узнавать о всех событиях! ⭐️</t>
+  </si>
+  <si>
+    <t>29.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9233</t>
+  </si>
+  <si>
+    <t>Вдохновляющего дня!✨ 29 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 (до поляны Топшур) 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы *Возможны изменения в режиме работы в связи с погодными условиями. 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 20°; день 22°; вечер 20° 💨 1-6 м/с, порывы до 8 м/с ⛅️ Облачно, возможен дождь, гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>28.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9230</t>
+  </si>
+  <si>
+    <t>✨ Курорт «Манжерок» расширяет возможности для ваших особенных мероприятий Новая локация для ваших событий, где сама природа задает настроение. На берегу Катуни, среди тишины, свежего воздуха и живописных пейзажей, можно провести праздник, который останется в памяти на долгие годы. Площадка подойдет для: 🟡Романтических ужинов; 🟡Семейных праздников; 🟡Камерных встреч; 🟡Свадебных торжеств; 🟡Корпоративных мероприятий. Здесь можно встретить закат под шум реки, провести вечер у костра, собрать дорогих людей за одним столом или создать собственный сценарий праздника. Команда курорта возьмет на себя все детали: 🟡Персональное оформление пространства; 🟡Гастрономическое меню от шефа; 🟡Живое музыкальное сопровождение; 🟡Техническое оснащение; 🟡Координацию мероприятия под ключ. *Если среди готовых форматов нет вашего, мы разработаем индивидуальную концепцию, которая отразит настроение и смысл события. 🖇️ Подробнее Уникальная природа Алтая, продуманный сервис и внимание к каждой детали — все, чтобы ваше событие стало по-настоящему особенным!🗻</t>
+  </si>
+  <si>
+    <t>28.07.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9219</t>
+  </si>
+  <si>
+    <t>31 июля-2 августа — новый (предпоследний) заезд в Палаточный лагерь «Звездные тропы Алтая» ✨Присоединиться к программе Что ждет нас в предстоящие выходные, кроме отличной погоды (синоптики обещают минимум дождя и максимум тепла) ?⤵️ 31.07 • 15:00–18:30 — Заселение в палаточный лагерь, • 18:00–19:00 — Общий сбор, знакомство с программой заезда, брифинг «Безопасность в горах и основы кемпинга»; • 18:30–19:30 – Фильм про Алтайские горы и альпинизм; • 19:00–21:30 — МК «Роспись деревянных спилов»; • 21:30–23:30 — «Магия звуков: вечер у огня» Мерген Тельденов 01.08 • 09:00–09:30 — Йога на рассвете с видом на горы; • 10:00–11:00 — Завтрак; • 11:00–14:00 — Экскурсия по парку «Хранитель Большого Алтая»; • 14:00–15:00 — Обед; • 15:00–16:30 — Мастер‑класс «Установка палатки и организация кемпинга в горах»; • 17:00–19:00 — Алтайские национальные игры (Стрельба из лука); • 17:00–19:00 —МК «По альпинизму и туризму»; • 20:00–22:00 — Акустический концерт Андрей Елгин • 22:30–23:30 — Музыкальный джем у костра Андрей Елгин 02.08 • 09:00–09:30 — Лёгкая растяжка на природе; • 10:00–11:00 — Завтрак; • 11:00–14:00 — Свободное время, прогулки по экотропам; • 11:00–14:00 — Мастер‑класс «Установка палатки и организация кемпинга в горах»; • 14:00–15:00 — Обед; • 15:00 — Закрытие заезда, отъезд.</t>
+  </si>
+  <si>
+    <t>28.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9218</t>
+  </si>
+  <si>
+    <t>Прекрасного вторника!🍀 28 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-18:00 🌳 Шелковый путь | 9:00-15:00 🌳 Путь Воли | 9:00-15:00 🌳 Путь Мысли | 9:00-15:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-18:00 🌄 Канатная дорога «Восход» | 9:30-16:00 🌳 Тропа Тайная | 9:30-14:00 🌳 Тропа Легенд | 9:30-14:00 (до поляны Топшур) 🚵‍♀️ Байк-парк | 09:00-17:00 🟢 Учебная 🟢 Новичок 🔵 Синюха 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы *Возможны изменения в режиме работы в связи с погодными условиями. 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 20°; день 21°; вечер 20° 💨 1-6 м/с, порывы до 9 м/с 🌦️ Облачно, дождь, возможна гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>27.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9217</t>
+  </si>
+  <si>
+    <t>🗻 Уважаемые гости! Информируем, что завтра канатные дороги «Ледник» и «София» будут закрыты. Для прогулок будут доступны канатные дороги «Чуйский тракт» и «Восход». Благодарим за понимание и желаем вам приятного отдыха на курорте «Манжерок»!</t>
+  </si>
+  <si>
+    <t>27.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9216</t>
+  </si>
+  <si>
+    <t>💥 Есть эмоции, которые невозможно передать словами — их нужно прожить. В новом ролике рассказываем об «Оракуле» — аттракционе парка приключений Дримвуд, который дарит яркие и незабываемые эмоции гостям разных возрастов. 📸 А теперь ваша очередь! Делитесь в комментариях самыми эмоциональными фотографиями из парка приключений Дримвуд — возможно, именно ваш кадр лучше всего передаст атмосферу этого дня. 😍 🖇️ Подробнее Приезжайте за впечатлениями, которые останутся с вами надолго!</t>
+  </si>
+  <si>
+    <t>27.07.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9214</t>
+  </si>
+  <si>
+    <t>✨ Два времени суток — два настроения Алтая Утром горы встречают тишиной, свежим воздухом и мягким светом. Вечером — золотыми закатами и особой атмосферой, в которой хочется замедлиться и никуда не спешить. Для прогулок на высоте действуют специальные тарифы: ☀️ Утренний — до 11:00 Отправляйтесь навстречу новому дню и исследуйте экотропы, пока природа только пробуждается. 🌙 Вечерний — с 18:00 Поднимитесь выше, чтобы увидеть, как закатное солнце меняет оттенки горных пейзажей. После прогулки загляните в ресторан «Панорама 1020». 🎁 Специально для вас действует особое меню, доступное в течение всего дня — с выгодными условиями по промокоду «1020» Подарите себе время, в котором каждый момент наполнен красотой Алтая🗻</t>
+  </si>
+  <si>
+    <t>27.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9213</t>
+  </si>
+  <si>
+    <t>Отличного начала недели!🏞️ 27 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 (до купели) 🌳 Тропа Легенд | 9:30-17:00 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы *Возможны изменения в режиме работы в связи с погодными условиями. 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 17°; день 19°; вечер 18° 💨 2-5 м/с, порывы до 8 м/с 🌦️ Облачно, вероятны дожди 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>26.07.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9212</t>
+  </si>
+  <si>
+    <t>26.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9211</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» приостановила работу (приближение грозового фронта).</t>
+  </si>
+  <si>
+    <t>26.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9210</t>
+  </si>
+  <si>
+    <t>✅Канатные дороги «Чуйский тракт», «Восход» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>26.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9209</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Восход», «Чуйский тракт» приостановили работу (приближение грозового фронта).</t>
+  </si>
+  <si>
+    <t>26.07.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9208</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Восход» приостановила работу (приближение грозового фронта).</t>
+  </si>
+  <si>
+    <t>26.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9207</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Восход» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>26.07.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9206</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Восход», «Чуйский тракт» приостановили работу. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>26.07.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9202</t>
+  </si>
+  <si>
+    <t>Вдохни лето полной грудью☀️ Представь: ты выходишь на воду, и мир вокруг перестает существовать. Остаются только ты, доска и зеркальная гладь озера. Первый рывок — ветер бьет в лицо так, что захватывает дух, а брызги прохладной воды разлетаются бриллиантами в лучах солнца. Вот оно — то самое чувство свободы. Центр летних активностей на курорте «Манжерок» ждет, чтобы подарить тебе невероятные эмоции и соединить активный отдых с природой💫</t>
+  </si>
+  <si>
+    <t>26.07.26 03:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9201</t>
+  </si>
+  <si>
+    <t>26.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9199</t>
+  </si>
+  <si>
+    <t>Отличного воскресенья!🌄 26 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🚵‍♀️ Байк-парк | 9:00-16:00 🟢 Учебная 🟢 Новичок 🔵 Синюха 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы *Возможны изменения в режиме работы в связи с погодными условиями. 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 21°; день 23°; вечер 22° 💨 2-5 м/с, порывы до 9 м/с 🌦️ Облачно, дожди, вероятна гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>25.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9198</t>
+  </si>
+  <si>
+    <t>❗️Информация об изменениях мероприятий Летнего Лаунж. В связи с ухудшением погодных условий мероприятие 19:00-21:00 «Закат с музыкой» меняет локацию с Летнего Лаунж на Лобби отеля 5*.</t>
+  </si>
+  <si>
+    <t>25.07.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9197</t>
+  </si>
+  <si>
+    <t>✅Канатные дороги «Чуйский тракт», «Ледник» возобновили работу.</t>
+  </si>
+  <si>
+    <t>25.07.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9196</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Ледник» закрыли посадку на нижних станциях, работают на спуск (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>25.07.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9195</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Ледник» возобновили работу.</t>
+  </si>
+  <si>
+    <t>25.07.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9194</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Восход», «София» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>25.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9193</t>
+  </si>
+  <si>
+    <t>✅ Научиться кататься на вейкборде Одна из целей летнего чек-листа любителя активного отдыха, ведь осваивать именно этот вид — не только интересно, но и помогает оставаться в отличной физической форме. Тем более впереди любительские соревнования для всех желающих — уже 22-23 августа мы встретимся в Центре летних активностей, чтобы продемонстрировать лучшие трюки и насладиться летом!</t>
+  </si>
+  <si>
+    <t>25.07.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9192</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Чуйский тракт», «Ледник», «Восход», «София» приостановили работу с гостями.</t>
+  </si>
+  <si>
+    <t>25.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9191</t>
+  </si>
+  <si>
+    <t>25.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9189</t>
+  </si>
+  <si>
+    <t>Прекрасного настроения!🏞️ 25 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🚵‍♀️ Байк-парк | закрыт по погодным условиям 🟢 Учебная 🟢 Новичок 🔵 Синюха 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы *Возможны изменения в режиме работы в связи с погодными условиями. 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 21°; день 22°; вечер 20° 💨 2-6 м/с, порывы до 8 м/с 🌦️ Пасмурно, дожди, грозы 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>24.07.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9188</t>
+  </si>
+  <si>
+    <t>❗️ Дорогие гости! К сожалению, погода внесла свои коррективы: сегодня мероприятие «Закат с музыкой» на Лаунж-террасе, запланированное с 19:00 до 21:00, не состоится. Мы заботимся о вашем комфорте и благодарим за понимание. Будем рады видеть вас на Лаунж-террасе в другие дни! ❤️</t>
+  </si>
+  <si>
+    <t>24.07.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9187</t>
+  </si>
+  <si>
+    <t>24.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9186</t>
+  </si>
+  <si>
+    <t>24.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9185</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Чуйский тракт», «Ледник», «София» возобновили работу с верхних станций, работают на спуск.</t>
+  </si>
+  <si>
+    <t>24.07.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9184</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Ледник», «Восход», «София» приостановили работу с гостями. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>24.07.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9183</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Ледник» закрыли посадку на нижних станциях, работают на спуск. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>24.07.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9182</t>
+  </si>
+  <si>
+    <t>Вкус, рожденный в чистых водах Алтая 🐟 Одна из самых узнаваемых рыб горных рек и озер — с нежной текстурой и выразительным вкусом. В новом ролике рассказываем о ее особенностях и авторской подаче в ресторане «Тенгри».</t>
+  </si>
+  <si>
+    <t>24.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9181</t>
+  </si>
+  <si>
+    <t>24.07.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9180</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» закрыла посадку на нижней станции. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>24.07.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9179</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога «Чуйский тракт» закрыла посадку на нижней станции. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>24.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9177</t>
+  </si>
+  <si>
+    <t>Встречаем пятницу на курорте!🌿 24 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 23°; день 23°; вечер 21° 💨 1-7 м/с, порывы до 9 м/с 🌧Пасмурно, дождь, грозы 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>23.07.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9174</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Восход» возобновила работу с гостями</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9173</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Ледник» и «София» возобновили посадку на спуск</t>
+  </si>
+  <si>
+    <t>23.07.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9172</t>
+  </si>
+  <si>
+    <t>План для любителей велозаездов на выходные: ✅взять шоссейный велосипед в прокате курорта «Манжерок»; ✅подобрать велотуфли и контактные педали; ✅отправиться на комфортную велопрогулку по Айскому тракту с минимальным автомобильным трафиком; ✅сделать остановку в живописном месте для фото и видео; ✅закрыть углеводное окно на фуд-холле по завершении тренировки. Поделитесь своими любимыми веломаршрутами в комментариях ⤵️ (на видео: Бирюзовая Катунь — Алтайское)</t>
+  </si>
+  <si>
+    <t>23.07.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9171</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход», «Ледник» и «София» закрыли посадку (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>23.07.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9170</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Ледник» и «София» закрыли посадку на нижней станции</t>
+  </si>
+  <si>
+    <t>23.07.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9169</t>
+  </si>
+  <si>
+    <t>23.07.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9167</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «София» и «Ледник» работают на спуск</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9168</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Восход» возобновила работу</t>
+  </si>
+  <si>
+    <t>23.07.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9166</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт» и «София» закрыли подсадку на верхних станциях.</t>
+  </si>
+  <si>
+    <t>23.07.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9165</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход», «София» и «Ледник» возобновили работу на спуск</t>
+  </si>
+  <si>
+    <t>23.07.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9164</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход», «София» и «Ледник» приостановили работу (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>23.07.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9163</t>
+  </si>
+  <si>
+    <t>❗️Канатные дорогие «Чуйский тракт», и «Восход» приостановили посадку на верхней станции канатная дорога «София» закрыла подсадку (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>23.07.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9162</t>
+  </si>
+  <si>
+    <t>Прекрасного четверга!🍃 23 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | приостановила работу 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |приостановила работу (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | приостановила работу 🚵‍♀️ Байк-парк | приостановил работу 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 16°; день 20°; вечер 16° 💨 4-8 м/с, порывы до 9 м/с ⛅️Облачно, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9161</t>
+  </si>
+  <si>
+    <t>✅Канатные дороги «Чуйский тракт», «Ледник», «София», «Восход» возобновили работу.</t>
+  </si>
+  <si>
+    <t>22.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9160</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Ледник», «София», «Восход» приостановили работу в связи с погодными условиями.</t>
+  </si>
+  <si>
+    <t>22.07.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9159</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Ледник», «София», «Восход» возобновили работу.</t>
+  </si>
+  <si>
+    <t>22.07.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9158</t>
+  </si>
+  <si>
+    <t>Какой напиток лучше всего выпить после банных ритуалов? 🍃 Многие выбирают холодную воду, но опытные пар-мастера рекомендуют отдавать предпочтение напиткам, которые помогают мягко восстановить водно-солевой баланс после парения. Один из них — напиток банщика: негазированная минеральная вода, мед и свежий лимон. В банной культуре важна каждая деталь. Иногда именно она делает отдых по-настоящему полезным 🤍</t>
+  </si>
+  <si>
+    <t>22.07.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9157</t>
+  </si>
+  <si>
+    <t>22.07.26 02:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9156</t>
+  </si>
+  <si>
+    <t>Хорошего настроения!🌿 22 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг приостановил работу 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 22°; день 24°; вечер 21° 💨 1-5 м/с, порывы до 6 м/с 🌧 Облачно, дождь, возможна гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9155</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Чуйский тракт» возобновил работу на верхней станции, работает на спуск.</t>
+  </si>
+  <si>
+    <t>21.07.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9154</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» приостановила работу с гостями. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>21.07.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9153</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» закрыла посадку на нижней станции, работает на спуск. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>21.07.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9149</t>
+  </si>
+  <si>
+    <t>Место, где природа становится частью вашего отдыха 🤍 Просыпаться с видом на горные вершины, встречать первые лучи солнца, гулять по лесным тропам, а вечером наблюдать, как небо над Алтаем постепенно наполняется звездами. Таким может быть ваш отдых в пятизвездочном отеле курорта «Манжерок». — Панорамные окна открывают виды на озеро и горные хребты, позволяя природе стать частью вашего пространства, а отдых — временем, которое хочется проживать без спешки. Когда находишь место, в котором по-настоящему хорошо, всегда хочется остаться немного дольше. До 28 ноября действует специальное предложение: каждая 4-ая ночь в отеле 5* — в подарок.</t>
+  </si>
+  <si>
+    <t>21.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9148</t>
+  </si>
+  <si>
+    <t>В ритме гор!⛰️ 21 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 (до купели) 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 20°; день 25°; вечер 22° 💨 1-7 м/с, порывы до 9 м/с ⛅️ Облачно, возможен дождь, гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>20.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9147</t>
+  </si>
+  <si>
+    <t>Когда вы в последний раз посвящали утро только себе? 🤍 Иногда достаточно остановиться на несколько часов, чтобы почувствовать, как вместе с напряжением уходит привычная суета. В банном комплексе «Воздух» появилась новая программа, которая объединяет: — хатха-йогу, дыхательные практики, арома-парения и банные ритуалы в единый путь к восстановлению. В программу входит: — доступ в банное пространство «Воздух» с панорамной парной, теплым чаном, бирюзовым озером и парной Маслова; — дыхательная практика; — хатха-йога на открытой террасе с видом на горы; — коллективное арома-парение на алтайских травах; — текстиль, банные принадлежности и премиальная косметика; — приветственное угощение с целебными напитками и легкими закусками; — трансфер по территории курорта до банного комплекса и обратно. ⏳ Продолжительность программы — 180 минут. 👥 Группы от 4 до 12 человек. Узнать подробную информацию и записаться: +7 983 325 65 87 Восстановите силы после насыщенных дней, отвлекитесь от привычного ритма или просто подарите себе время в окружении природы Алтая🤍</t>
+  </si>
+  <si>
+    <t>20.07.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9146</t>
+  </si>
+  <si>
+    <t>❗️Дорогие гости Завтра канатные дороги «Ледник» и «София» — будут закрыты.</t>
+  </si>
+  <si>
+    <t>20.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9145</t>
+  </si>
+  <si>
+    <t>❌ Слушать городской шум и скроллить ленту ✅ Просыпаться под пение птиц и гулять по тропам Выбор для выходных очевиден — собираем рюкзаки и отправляемся в Палаточный лагерь «Приют Кара-Таш», чтобы устроить информационный детокс и слиться с природой. Бронирование и программа заезда с 24 по 26 июля уже доступны на сайте.</t>
+  </si>
+  <si>
+    <t>20.07.26 04:13</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9144</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Ледник» и «София» приостановили работу с гостями по техническим причинам.</t>
+  </si>
+  <si>
+    <t>20.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9143</t>
+  </si>
+  <si>
+    <t>Прекрасного понедельника!🌿 20 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 20°; день 24°; вечер 23° 💨 1-7 м/с, порывы до 9 м/с ⛅️ Облачно, дождь, возможна гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>19.07.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9142</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога «Чуйский тракт» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>19.07.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9141</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Чуйский тракт» возобновила работу на верхней станции, работает на спуск.</t>
+  </si>
+  <si>
+    <t>19.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9140</t>
+  </si>
+  <si>
+    <t>19.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9139</t>
+  </si>
+  <si>
+    <t>19.07.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9138</t>
+  </si>
+  <si>
+    <t>19.07.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9137</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Ледник», «Восход» закрыли посадку на нижних станциях. ❗️ Канатная дорога «София» приостановила работу с гостями. Грозовой фронт.</t>
+  </si>
+  <si>
+    <t>19.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9136</t>
+  </si>
+  <si>
+    <t>В ресторане «Тенгри» культурное наследие раскрывается не только во вкусе, но и в деталях. Рассказываем об уникальной посуде с мотивами наскальной живописи, которая превращает каждую подачу в часть истории Алтая! 🗻</t>
+  </si>
+  <si>
+    <t>19.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9134</t>
+  </si>
+  <si>
+    <t>Навстречу новым впечатлениям!⛰️ 19 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-17:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 26°; день 27°; вечер 25° 💨 2-7 м/с, порывы до 11 м/с ⛅️ Облачно, вероятны дожди, гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>18.07.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9133</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Восход», «Ледник», «София» закончили работу с гостями.</t>
+  </si>
+  <si>
+    <t>18.07.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9132</t>
+  </si>
+  <si>
+    <t>❗️ Дорогие гости! В связи с ухудшением погодных условий «Квартирник», запланированный на 19:00, отменяется. Безопасность и комфорт наших гостей всегда остаются для нас в приоритете. Благодарим за понимание и будем рады встретиться с вами на следующих мероприятиях курорта «Манжерок». 🤍</t>
+  </si>
+  <si>
+    <t>18.07.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9129</t>
+  </si>
+  <si>
+    <t>🗻Место, где природа хранит историю Алтай впечатляет не только величественными горными пейзажами, чистым воздухом и тишиной. Здесь богатая история и множество удивительных фактов, которые помогают взглянуть на него по-новому. Знали ли вы, что… 🟡Алтай — это «Золотые горы» Название происходит из тюркских и монгольских языков: «алтын» означает золото, а «тау» — гора. Кажется, точнее описать сияющие вершины и богатство местной природы невозможно. 🟡Место встречи четырех стран Регион расположен на границе России, Казахстана, Китая и Монголии. Именно здесь когда-то проходили караванные маршруты Великого Шелкового пути. 🟡Край тысяч рек На Алтае насчитывается более 20 тысяч рек, а их общая протяженность превышает 60 тысяч километров. Они питают озера, прорезают горные долины и создают пейзажи, которыми хочется любоваться бесконечно. Алтай можно изучать по книгам, картам и фотографиям. Но по-настоящему почувствовать его характер можно только здесь — среди гор, лесов и живой природы. На курорте «Манжерок» знакомство с Алтаем начинается с первых минут путешествия! 🌿</t>
+  </si>
+  <si>
+    <t>18.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9128</t>
+  </si>
+  <si>
+    <t>18.07.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9127</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» закрыла посадку на нижней станции, работает на спуск гостей.</t>
+  </si>
+  <si>
+    <t>18.07.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9126</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» закрыла посадку на нижней станции, работает на спуск.</t>
+  </si>
+  <si>
+    <t>18.07.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9125</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога «Восход» приостановили работу с гостями. Усиление ветра.</t>
+  </si>
+  <si>
+    <t>18.07.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9124</t>
+  </si>
+  <si>
+    <t>❗️ Канатная дорога «София» закрыли посадку на верхней станции. Усиление ветра.</t>
+  </si>
+  <si>
+    <t>18.07.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9123</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Ледник», «Чуйский тракт» открыли посадку на верхних станциях, работают на спуск гостей.</t>
+  </si>
+  <si>
+    <t>18.07.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9122</t>
+  </si>
+  <si>
+    <t>18.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9121</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «София» открыла посадку на верхней станции, работает на спуск.</t>
+  </si>
+  <si>
+    <t>18.07.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9120</t>
+  </si>
+  <si>
+    <t>18.07.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9119</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Восход», «Ледник», «София» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>18.07.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9118</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» приостановила работу с гостями. ❗️Канатные дороги «Восход», «Ледник», «София» закрыли посадку для гостей на нижних станциях, работают на спуск. (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>18.07.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9117</t>
+  </si>
+  <si>
+    <t>🏔️ Чтобы увидеть Алтай по-новому — не нужен повод Давно собираетесь поехать в горы с друзьями, а уже пол лета позади? Пора переходить от размышлений к действиям! • Забронируйте однодневный тур на электровелосипедах с доставкой и гидом у администраторов проката или по телефону инфоцентра +79136902724 Администраторы помогут определить маршрут, чтобы увидеть максимум достопримечательных мест, но оставить запас физических сил. Велогид доставит на автомобиле к точке старта, сопроводит на пути и поделится интересными фактами. Не забудьте попросить его сделать общее фото и записать на видео ваши проезды, чтобы было чем поделиться в соцсетях. • Возьмите электровелосипед в прокате со специальным предложением -20% Да, именно велосипед с приставкой электро- сэкономит силы по дистанции — можно ехать со средней скоростью 25-30 км/ч без особых усилий. При этом, если он разрядится — можно продолжить движение, используя педали, как на обычном велосипеде. • Отправляйтесь на долгожданный велозаезд Маршрутов несколько на выбор: их с особым вниманием разработали велогиды, чтобы было комфортно как любителям коротких, но ярких прогулок, так и для заездов на несколько часов. В любом случае, такая поездка запомнится надолго! Пишите в комментариях, если узнали съемочную локацию — это, кстати, один из маршрутов для велозаезда 🤫</t>
+  </si>
+  <si>
+    <t>18.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9115</t>
+  </si>
+  <si>
+    <t>За вдохновением — в горы! ⛰️ 18 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🌳 Тропа Лесная | 9:30-16:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🏄‍♀️ Центр летних активностей | 9:00-17:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 23°; день 26°; вечер 22° 💨 1-8 м/с, порывы до 9 м/с ⛅️ Облачно, вероятны дожди, гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>17.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9114</t>
+  </si>
+  <si>
+    <t>17.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9107</t>
+  </si>
+  <si>
+    <t>🌲 Пространство, где история и природа идут рядом ❓Знали ли вы, что: На курорте «Манжерок» каждое шале носит имя одного из знаковых городов мира и передает его характер через интерьер, культурные детали и уникальные артефакты. Мировое культурное наследие здесь соединяется с природой Алтая: теплые текстуры многовекового сибирского кедра наполняют пространство уютом, а панорамные окна открывают завораживающие виды на горные пейзажи. 🟡Собственная территория дарит ощущение абсолютной приватности, позволяя остаться наедине с семьей, замедлиться и отдохнуть вдали от привычной суеты; 🟡Персональный батлер 24/7 окружает гостей деликатной заботой и уделяет внимание каждой детали. Шале курорта «Манжерок» —особый мир, где культура, красота и гармония складываются в незабываемые впечатления. ✨</t>
+  </si>
+  <si>
+    <t>17.07.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9106</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Восход», «Ледник» приостановили работу с гостями.</t>
+  </si>
+  <si>
+    <t>17.07.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9105</t>
+  </si>
+  <si>
+    <t>17.07.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9104</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «София» закрыла посадку на нижней станции, работает на спуск. Порывы ветра свыше 15 м/с</t>
+  </si>
+  <si>
+    <t>17.07.26 04:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9103</t>
+  </si>
+  <si>
+    <t>17.07.26 02:12</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9102</t>
+  </si>
+  <si>
+    <t>17.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9100</t>
+  </si>
+  <si>
+    <t>Прекрасной пятницы!⛰️ 17 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 11:00-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» | 11:00-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 11:00-19:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 24°; день 25°; вечер 25° 💨 5-10 м/с, порывы до 16 м/с ⛈️ Пасмурно, гроза, возможен град 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>16.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9099</t>
+  </si>
+  <si>
+    <t>Легенда о Бии и Катуни оживает в парке приключений «Дримвуд»🤍 17 июля в 21:45 — приглашаем всех на премьеру светового шоу «Путь воды: Бия и Катунь». Вместе с Белым Маралом вы погрузитесь в легенду о великой любви, оживший в свете и музыке. 🎟 Шоу входит в стоимость билета. — Приобрести можно на сайте или в кассах парка. Приходите, чтобы увидеть, как древняя легенда оживает у вас на глазах✨</t>
+  </si>
+  <si>
+    <t>16.07.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9097</t>
+  </si>
+  <si>
+    <t>❗️Дорогие гости К сожалению, Центр летних активностей — завтра будет закрыт в связи с профилактическим мероприятием. Безопасность и комфорт наших гостей для нас всегда на первом месте 🤍 Благодарим за понимание.</t>
+  </si>
+  <si>
+    <t>16.07.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9096</t>
+  </si>
+  <si>
+    <t>Есть путешествия, в которых маршрут рождается не на карте, а по отклику сердца 🌄 Просыпаться с видом на Катунь, встречать рассвет среди гор, останавливаться там, где хочется задержаться подольше, — теперь путешествия становятся такими, каким вы захотите сами. Мы расширяем форматы отдыха, чтобы вы могли одними из первых отправиться в незабываемое путешествие. Автодома курорта «Манжерок» — ваш проводник по Алтаю с комфортом. — Выбирайте направления, которые вдохновляют, и модель с характеристиками, подходящими именно под ваш запрос, а мы позаботимся о комфорте в пути. Пусть дорога станет частью путешествия, а каждый новый день — еще одной причиной влюбиться в Алтай. 🤍</t>
+  </si>
+  <si>
+    <t>16.07.26 03:30</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9091</t>
+  </si>
+  <si>
+    <t>Летние вечера с живой музыкой 🎶 Приглашаем вас провести три вечера в сопровождении живой музыки, танцев и теплой атмосферы на курорте «Манжерок». 16 июля — Музыка в ритме гор 17 июля — Закат с музыкой 18 июля — «Квартирник» 🌭Специальное предложение: хот-доги от шефа собственного производства. Музыка, горный воздух и летние закаты — все, что нужно для идеального вечера. ✨</t>
+  </si>
+  <si>
+    <t>16.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9089</t>
+  </si>
+  <si>
+    <t>Солнечного настроения!🌅 16 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | ожидает открытия 🧊Канатная дорога «Ледник» | ожидает открытия ⛰️Канатная дорога «София» | ожидает открытия 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-17:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Ежедневно 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 26°; день 33°; вечер 31° 💨 1-10 м/с, порывы до 12 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>15.07.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9088</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Ледник» и «София» — возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>15.07.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9087</t>
+  </si>
+  <si>
+    <t>Главное в бане — не жара, а правильный пар 🍃 Польза бани зависит не от максимально высокой температуры, а от грамотного сочетания тепла и пара.</t>
+  </si>
+  <si>
+    <t>15.07.26 03:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9086</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Ледник» и «София» — приостановили работу с гостями.</t>
+  </si>
+  <si>
+    <t>15.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9085</t>
+  </si>
+  <si>
+    <t>Замечательной среды!🌳 15 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🌳 Тропа Лесная | 9:30-16:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Летний лаунж: 🔘Ежедневно 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 23°; день 27°; вечер 26° 💨 1-6 м/с, порывы до 9 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>14.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9076</t>
+  </si>
+  <si>
+    <t>☀️ Всё лучшее — впереди! Ровно половина лета уже пролетела, поэтому не упускайте ни дня оставшегося летнего сезона — отправляйтесь на прогулки, встречайте рассветы и наблюдайте за закатами: с 15 июля мы приготовили для вас летние тарифы, чтобы поездка в горы для каждого путешественника была не только приятной, но и выгодной! Мир полон удивительных открытий: не тратьте время впустую, отправляйтесь за впечатлениями в самое сердце Алтая — на курорт «Манжерок!»</t>
+  </si>
+  <si>
+    <t>14.07.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9075</t>
+  </si>
+  <si>
+    <t>14.07.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9070</t>
+  </si>
+  <si>
+    <t>Всё для любого вида отдыха. Всё для семьи 🤍 Здесь воплощаются любые сценарии отдыха. 🎢 «Дримвуд» — самый масштабный парк приключений в Сибири. • Огромная открытая территория, где семья может провести целый день. • Здесь оживают алтайские легенды, шоу, костюмы и декорации, вдохновленные мифами, создают полный эффект погружения. 🏃‍♂️Активности на свежем воздухе: • 15 км пешеходных троп разной сложности; • Вейк-парк с двумя реверсивными лебедками, прогулки на сапбордах и каяках; • Велосипеды и роллеры; • Байк-парк с профессиональной трассой и еженедельные роллер-мастер-классы для детей. 🍽 Гастрономия: • 3 ресторана с индивидуальными концепциями, уникальной подачей, видом на горные хребты и локальными продуктами. 🧖 Банный комплекс: Перезагрузка тела и духа: • Восстановление после спорта, глубокая детоксикация или просто камерный отдых; • Профессиональные пармастера, премиальный текстиль, натуральная алтайская косметика и целебные напитки. Мы собрали воедино всё, что нужно современному человеку и его семье💫</t>
+  </si>
+  <si>
+    <t>14.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9069</t>
+  </si>
+  <si>
+    <t>Хорошего вторника!🍀 14 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🌳 Тропа Лесная | 9:30-16:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 25°; день 30°; вечер 28° 💨 1-4 м/с, порывы до 7 м/с 🌤 Облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>13.07.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9066</t>
+  </si>
+  <si>
+    <t>«Вкус на высоте» — то, что позволит начать день по-особенному. «Здесь живописные панорамные виды открываются в тандеме с новыми гастрономическими впечатлениями.» Мы создали специальные тарифы для утренних и вечерних прогулок: ☀️ Утренний, до 11:00, — посвятите рассветные часы исследованию экотроп; 🌙 Вечерний, с 18:00, — встречайте закат в золотых лучах алтайского солнца. Обязательно загляните в ресторан «Панорама 1020»: для вас действует особое меню, доступное в течение всего дня — С выгодными условиями по промокоду 1020🤍 «Идеальный повод провести время на высоте»</t>
+  </si>
+  <si>
+    <t>13.07.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9065</t>
+  </si>
+  <si>
+    <t>🏔️ Горы доступны каждому! Чтобы любой из вас смог наслаждаться великолепием алтайских горных вершин, подъемами на канатных дорогах и прогулками по экотропам как можно дольше — продлеваем режим работы на один час: 🚠 Канатная дорога «Чуйский тракт» | с 9:00 до 22:00 Прилегающие к ней тропы теперь доступны до 18:00, а Путь мысли с подъемом к Дому Шамана — до 19:00. Золотая Баба исполняет желания до 20:00, а Панорамный ресторан с террасой и смотровая площадка принимают гостей до 22:00. 🚡 Канатные дороги «Восход», «Ледник» и «София» | с 9:00 до 19:00 По Лесной тропе можно гулять до 16:00, а Тропа Легенд и Тайная тропа открыты до 17:00. P.S. завтра мы поделимся ещё одной новостью, которая точно порадует каждого любителя гор и активного отдыха. А пока можете предположить в комментариях — что же это за новость? 🔥</t>
+  </si>
+  <si>
+    <t>13.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9064</t>
+  </si>
+  <si>
+    <t>Прекрасного начала недели!🌳 13 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🌳 Тропа Лесная | 9:30-16:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-22:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 22°; день 22°; вечер 26° 💨 1-5 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>12.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9063</t>
+  </si>
+  <si>
+    <t>Путешествие с четвероногим другом 🐾 Новые открытия становятся еще ценнее, когда рядом все, кого вы любите 🤍 На курорте «Манжерок» всегда рады вашим хвостатым друзьям, поэтому мы создали все условия, чтобы путешествие было безопасным и комфортным: 🐾 По территории курорта гуляем на поводке (чтобы друг случайно не убежал открывать новые тропы без вас 😉); 🚠 Для подъема на канатной дороге понадобится переноска с твердым дном — это забота о безопасности питомца вне зависимости от его веса. Переноску всегда можно взять в пункте проката отеля 5*; 📏 Главное — чтобы переноска была не больше 70 × 80 × 50 см. Мы создаем курорт, где ваш лучший друг чувствует себя не «питомцем», а настоящим путешественником.</t>
+  </si>
+  <si>
+    <t>12.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9061</t>
+  </si>
+  <si>
+    <t>Отличного воскресенья!🌲 12 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:10-22:00 🌳Шелковый путь | 9:10-18:00 🌳Путь Воли | 9:10-18:00 🌳Путь Мысли | 9:10-19:00 (до дома Шамана) 📸Смотровая площадка 🔸Скульптура «Золотая баба» 💫Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🚵‍♀️ Байк-парк | 09:10-20:30 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 18°; день 21°; вечер 20° 💨 3-5 м/с, порывы до 8 м/с 🌥️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>11.07.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9060</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт» и «Восход» возобновили работу с гостями</t>
+  </si>
+  <si>
+    <t>11.07.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9059</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» приостановила работу с гостями по техническим причинам.</t>
+  </si>
+  <si>
+    <t>11.07.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9058</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Восход» приостановила работу с гостями по техническим причинам.</t>
+  </si>
+  <si>
+    <t>11.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9057</t>
+  </si>
+  <si>
+    <t>❗️Дорогие гости К сожалению, «Квартирник» с 19:00-20:00 и Кинопоказ с 21:00-23:00 — сегодня отменяются в связи с неблагоприятными погодными условиями. Безопасность и комфорт наших гостей для нас всегда на первом месте 🤍 Благодарим за понимание и будем рады видеть вас на других мероприятиях курорта.</t>
+  </si>
+  <si>
+    <t>11.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9056</t>
+  </si>
+  <si>
+    <t>🏖️ Соревновательный сезон в Центре летних активностей открыт 4 и 5 июля мы встретились на Бирюзовом озере курорта «Манжерок», чтобы провести любительские соревнования по вейкбордингу, сапбордингу и каякингу (а еще наслаждались летом, солнцем, музыкой и отдыхом на воде). 📸 Смотреть фотоотчет 4 и 5 июля Встретились все: любители экстрима и просто активного отдыха, новички, прогрессирующие райдеры и профессионалы, дети и взрослые — все желающие смогли принять участие и побороться за призы от курорта и партнеров. 🔗 Итоговые протоколы (вейкбординг); 🔗 Итоговые протоколы (сапбординг); 🔗 Итоговые протоколы (каякинг). Смотрите как это было и присоединяйтесь к следующим соревнованиям, которые состоятся 22 и 23 августа — подробностями поделимся чуть позднее. До встречи в Центре летних активностей! ☀️</t>
+  </si>
+  <si>
+    <t>11.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9054</t>
+  </si>
+  <si>
+    <t>Прекрасного настроения!🍀 11 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-18:00 🌳 Путь Воли | 9:00-18:00 🌳 Путь Мысли | 9:00-19:00 (до дома Шамана) 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-19:00 🌳 Тропа Тайная | 9:30-17:00 🌳 Тропа Легенд | 9:30-17:00 🧊Канатная дорога «Ледник» |9:30-19:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-19:00 🌳 Тропа Лесная | 9:30-16:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 19°; день 24°; вечер 24° 💨 3-9 м/с, порывы до 12 м/с 🌥️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>10.07.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9053</t>
+  </si>
+  <si>
+    <t>Самые ценные моменты рождаются рядом с близкими 💫 — в искреннем смехе, легком танце, теплых объятиях и времени, которое принадлежит только вам🤍</t>
+  </si>
+  <si>
+    <t>10.07.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9051</t>
+  </si>
+  <si>
+    <t>Отличной пятницы!🔥 10 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳Тропа Легенд | 9:30-16:00 (до купели) 🌳Тайная тропа | 9:30-16:00 🌳Лесная тропа | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 19°; день 24; вечер 22° 💨 2-6 м/с, порывы до 9 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>09.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9050</t>
+  </si>
+  <si>
+    <t>Магия огня оживает в парке приключений «Дримвуд»❤️‍🔥 10-11 июля в 22:35 — приглашаем всех на завораживающее огненное шоу «Пробуждение огня». Древние ритмы, танец с огнем и магия стихии ждут вас. Это зрелище, которое захватывает дух с первой секунды! 🎟 Шоу входит в стоимость билета. — Приобрести можно на сайте или в кассах парка. Подписывайтесь на канал «Дримвуд», чтобы быть в курсе всех актуальных событий. Окунитесь в атмосферу, где огонь становится настоящим искусством❤️‍🔥</t>
+  </si>
+  <si>
+    <t>09.07.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9046</t>
+  </si>
+  <si>
+    <t>🎨Первые итоги нашего детского конкурса рисунков «Аттракцион мечты» Спасибо каждому юному художнику за фантазию, творчество и яркие идеи.С гордостью публикуем 5 работ, которые собрали больше всех реакций.  Но главное впереди! Кто станет обладателем заветных билетов в парк приключений «Дримвуд»❔ 📅 Ровно 15 июля мы встретимся снова, чтобы подвести финальный итог и назвать имена ДВУХ ПОБЕДИТЕЛЕЙ. Как голосуем? 👉 Переходите в закрепленный пост MAX; ❤️ Выбирайте тот самый рисунок, от которого у вас замирает сердце; 🔢 Оставляйте номер рисунка в комментариях поста макс— выбирайте номер работы, которая достойна победы. Продолжаем выбирать аттракцион мечты! Ваш голос — решающий! 🗝🎡</t>
+  </si>
+  <si>
+    <t>09.07.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9039</t>
+  </si>
+  <si>
+    <t>Лето и музыка на курорте «Манжерок» 🎶🌼 Друзья приглашаем вас разделить с нами Три вечера, где вас ждет — живой звук, танцы и потрясающее настроение. 9 июля — концерт «CQ Plam» — харизматичный кубинский вокалист и музыкант с мировым опытом (от Мексики до Сингапура). 🕖 19:00 – 21:00 📍 Летний лаунж 10 июля — танцы c диджей «LOLA» — танцевальные сеты и освежающие напитки. 🕖 19:00 – 21:00 📍 Летний лаунж 11 июля — «Квартирник» — гитарист «Манжерок бэнд» сыграет для вас лучшие композиции — подпевайте, отдыхайте и наслаждайтесь моментом. 🕖19:00 – 20:00 📍Летний лаунж 🌭Специальное предложение: хот-доги от шефа собственного производства. Летние вечера становятся особенно теплыми, когда к свежему воздуху присоединяется музыка🎶</t>
+  </si>
+  <si>
+    <t>09.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9038</t>
+  </si>
+  <si>
+    <t>Солнечного настроения!🏄🏽‍♂️ 9 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳Тропа Легенд | 9:30-16:00 (до купели) 🌳Тайная тропа | 9:30-16:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 20°; день 24; вечер 22° 💨 2-9 м/с, порывы до 11 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>08.07.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9033</t>
+  </si>
+  <si>
+    <t>08.07.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9032</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт» и «Восход» приостановили работу с гостями (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>08.07.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9031</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Чуйский тракт» открыла посадку на верхней станции, работает на спуск.</t>
+  </si>
+  <si>
+    <t>08.07.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9030</t>
+  </si>
+  <si>
+    <t>08.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9029</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» закрыла посадку на нижней станции (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>08.07.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9028</t>
+  </si>
+  <si>
+    <t>🤍Самое ценное, что можно подарить своим близким, — это время, проведённое вместе. Сегодня мы поздравляем всех путешественников с Днём семьи, любви и верности! Желаем, чтобы любовь вдохновляла, семья была вашей главной опорой, а улыбок и счастливых моментов становилось все больше! ✨В Дримвуд каждый день превращается в маленькое приключение: вместе покорять аттракционы, гулять по сказочным тропинкам, любоваться вечерним шоу и просто быть рядом. Пусть в ваших семьях всегда царят любовь и взаимопонимание. С праздником! 🤍</t>
+  </si>
+  <si>
+    <t>08.07.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9027</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги “Чуйский тракт» и «Восход» возобновили работу с гостями</t>
+  </si>
+  <si>
+    <t>08.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9026</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход» приостановили работу с гостями. (Грозовой фронт)</t>
+  </si>
+  <si>
+    <t>08.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9025</t>
+  </si>
+  <si>
+    <t>Яркой среды!🏞️ 8 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳Тайная тропа | 9:30-16:00 🌳Тропа Лесная | 9:30-15:00 🌳Тропа Легенд | 9:30-16:00 (до купели) 🚵‍♀️ Байк-парк | 09:00-19:20 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | приостановлен в работе 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 23°; день 25; вечер 23° 💨 2-6 м/с, порывы до 9 м/с 🌥️ Облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>07.07.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9024</t>
+  </si>
+  <si>
+    <t>❗️Дорогие друзья! 8 июля Канатные дороги «Ледник» и «София» — будут закрыты по техническим причинам. Для вас будут доступны — Канатные дороги «Чуйский тракт» и «Восход»❤️</t>
+  </si>
+  <si>
+    <t>07.07.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9021</t>
+  </si>
+  <si>
+    <t>Алтын-Кёль — «Золотой водоем» Алтая Так коренные жители называют Телецкое озеро — одно из самых красивых и загадочных мест региона. — Более 70 горных рек наполняют его чистейшей водой, а глубина озера достигает 324 метров. Здесь природа поражает не только масштабом, но и ощущением тишины, которое остается с вами надолго. Выбирайте направления, которые вдохновляют, а мы станем вашим проводником по Алтаю и поможем открыть новые места, куда хочется возвращаться снова и снова🤍</t>
+  </si>
+  <si>
+    <t>07.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9020</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «София», «Ледник» завершили работу с гостями по техническим причинам, работают на спуск гостей.</t>
+  </si>
+  <si>
+    <t>07.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9019</t>
+  </si>
+  <si>
+    <t>Прекрасного вторника!🌈 7 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 24°; день 25; вечер 25° 💨 2-6 м/с, порывы до 9 м/с 🌥️ Облачно, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>06.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9018</t>
+  </si>
+  <si>
+    <t>‼️Аттракцион «Тюбинг» приостановил работу с гостями по погодным условиям.</t>
+  </si>
+  <si>
+    <t>06.07.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9017</t>
+  </si>
+  <si>
+    <t>🏕️ Открытие палаточного лагеря 17 июля Вас ждет путешествие в «отель миллионов звезд» — единение с природой, песни у костра и просто невероятная атмосфера настоящего туристического похода. Совсем скоро мы расскажем все подробности, а пока готовьтесь к своему лучшему путешествию!</t>
+  </si>
+  <si>
+    <t>06.07.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9016</t>
+  </si>
+  <si>
+    <t>Замечательного понедельника!🌼 6 июля вас ждут: 🌄 Канатная дорога «Восход» | 9:30-16:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🌳 Шелковый путь | 9:30-16:00 🌳 Путь Воли | 9:30-16:00 🌳 Путь Мысли | 9:30-16:00 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-19:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 20°; день 23°; вечер 22° 💨 1-5 м/с, порывы до 8 м/с 🌧 Пасмурно, возможна гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>05.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9015</t>
+  </si>
+  <si>
+    <t>Какой багги подойдет именно вам?🏍 — Каждый багги создан для своего формата поездок. Остается только выбрать свой и отправиться навстречу новым приключениям. Получайте новые эмоции и коллекционируйте свои впечатления вместе с курортом «Манжерок»🤍</t>
+  </si>
+  <si>
+    <t>05.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9014</t>
+  </si>
+  <si>
+    <t>Энергичного воскресенья!🍀 5 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:20 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 23°; день 24°; вечер 21° 💨 1-7 м/с, порывы до 9 м/с 🌥️ Пасмурно, возможна гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>04.07.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9013</t>
+  </si>
+  <si>
+    <t>Подарите себе эмоции, которые останутся в памяти надолго💫 Представьте: — переливается бирюзовая Катунь, вокруг — бескрайние горные хребты, густые леса и величественные вершины Алтая. Здесь каждый поворот маршрута открывает новый пейзаж, которым можно насладиться с высоты птичьего полета🌼 Выберите один из живописных маршрутов, который проходит через места, куда сложно добраться привычным путем. Позвольте Алтаю раскрыться перед вами во всей своей красе🤍</t>
+  </si>
+  <si>
+    <t>04.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9012</t>
+  </si>
+  <si>
+    <t>Прекрасного настроения! 🏞️ 4 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🏄‍♂️Соревнования (4-5.07) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 21°; день 25°; вечер 25° 💨 1-5 м/с, порывы до 9 м/с 🌥️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>03.07.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9011</t>
+  </si>
+  <si>
+    <t>С Днем Республики Алтай! Край величественных гор, прозрачных озер и закатов, которые невозможно забыть🏔 Спасибо, что открываете Алтай вместе с нами! Ваш курорт «Манжерок»🤍</t>
+  </si>
+  <si>
+    <t>03.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9009</t>
+  </si>
+  <si>
+    <t>03.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9007</t>
+  </si>
+  <si>
+    <t>🎢 Разыгрываем 8 билетов в парк приключений «Дримвуд»! ✨ Друзья, мы запускаем детский конкурс и предлагаем маленьким фантазерам придумать свой аттракцион мечты! Для участия нужно: 🎨 нарисовать аттракцион мечты; 💡 дать ему название. Условия участия: 1️⃣Быть подписанным на каналы «Манжерок» и «Дримвуд» в Макс; 2️⃣Перейти в конкурсный пост в Макс; 3️⃣Прикрепить рисунок в комментариях. 📅 Ждем ваши рисунки до 9 июля включительно. — 5 работ, набравших больше всего реакций, перейдут на второй этап голосования. 🗓 15 июля вместе с вами определим двух победителей среди финалистов по итогам голосования. 🏆 Призы: 🥇 1-е место — 4 билета в парк приключений «Дримвуд» — тариф «Скороход»; 🥈2-е место — 4 билета в парк приключений «Дримвуд» — тариф «Летний». Ждем самые яркие и фантастические идеи! 🚀</t>
+  </si>
+  <si>
+    <t>03.07.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9006</t>
+  </si>
+  <si>
+    <t>Замечательной пятницы! 💫 3 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 (задерживается в открытии) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | закрыта ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | закрыта 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘Прогулочные билеты Погода на курорте:  🌡️ утро 26°; день 33°; вечер 31° 💨 2-5 м/с, порывы до 7 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>02.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9003</t>
+  </si>
+  <si>
+    <t>Выходные на максимум ⚡️ Лето в самом разгаре — не упустите момент и присоединяйтесь к предстоящим событиям на курорте «Манжерок»! 3 июля — концерт «YESS BAND» уютный музыкальный вечер • 19:00-21:00 📍Летний лаунж — внутренний двор отеля 5* 🖇Подробнее 4 июля — • любительские соревнования по вейкбордингу (14+) Соревнования для всех желающих любителей и профессионалов: принимайте участие или присоединяйтесь в качестве болельщика. Вас ждут мастер-классы, музыка и драйв! ✅ Зарегистрироваться • КВАРТИРНИК — вечер живой музыки, общения и песен, которые можно исполнить вместе с музыкантами: • 19:00-21:00 📍Летний лаунж — внутренний двор отеля 5* 🖇Подробнее 5 июля — любительские соревнования по сапбордингу (10+) и каякингу (14+) Принимайте участие в индивидуальном зачете или собирайте команду: победителей и призеров ждут подарки от курорта и партнеров. ✅ Зарегистрироваться</t>
+  </si>
+  <si>
+    <t>02.07.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9002</t>
+  </si>
+  <si>
+    <t>Хорошего четверга! 🌱 2 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-17:00 🌳 Тропа траверс | закрыта по погодным условиям ⛰️Канатная дорога «София» | 9:30-17:00 🌳 Тропа Дикая | закрыта по погодным условиям 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 26°; день 28°; вечер 25° 💨 1-4 м/с, порывы до 7 м/с 🌧 Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>01.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8999</t>
+  </si>
+  <si>
+    <t>Лесная баня среди природы Алтая 🌿 Баня «Лесная» расположена у подножия гор. Здесь парение можно совместить с панорамными видами, тишиной и атмосферой уединения. Вас ждут: — соляная парная с алтайскими травами; — контрастное погружение в ледяную купель; — травяная комната отдыха; — открытая терраса с видом на горы. Мягкий пар от березовых дров, травяной чай с алтайским медом и время, чтобы наслаждаться моментом без спешки🌱 До 15 июля действует специальное предложение: при бронировании 3-х часов — 4-й час в подарок.</t>
+  </si>
+  <si>
+    <t>01.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8998</t>
+  </si>
+  <si>
+    <t>Яркой среды! 🏄 1 июля вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 24°; день 29°; вечер 27° 💨 1-4 м/с, порывы до 7 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>30.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8997</t>
+  </si>
+  <si>
+    <t>Алтайские каникулы для всей семьи 🏔️ Путешествие всей семьей становится проще, когда важные детали уже учтены✨ На курорте «Манжерок» действует специальное предложение «Билет в лето» — все необходимое для семейного отдыха: проживание, развлечения и время для новых впечатлений. В предложение входит: — проживание детей до 14 лет по специальной цене; — размещение с завтраками; — безлимитное посещение досугового центра «Лес Чудес» для гостей отеля 5* и комплекса шале; — прогулочный билет на канатную дорогу; — безлимитное посещение СПА-комплекса для гостей отеля 5* и комплекса шале; — катание на родельбане — 2 круга и 1 круг на тюбинге; — СПА-программы - 15%. Остается только выбрать подходящий вариант проживания и отправиться знакомиться с Алтаем вместе с семьей ✨</t>
+  </si>
+  <si>
+    <t>30.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8996</t>
+  </si>
+  <si>
+    <t>Отличного настроения! 🌿 30 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | закрыта по погодным условиям ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | закрыта по погодным условиям 🌳 Тропа Лесная | закрыта по погодным условиям 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | приостановлен в работе 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 22°; день 24°; вечер 24° 💨 2-7 м/с, порывы до 9 м/с 🌦️ Пасмурно, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>29.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8995</t>
+  </si>
+  <si>
+    <t>Моменты, из которых складывается особенная атмосфера отдыха☀️ Иногда поездка запоминается не количеством мест, которые удалось посетить, а временем, проведенным рядом с близкими. Курорт Манжерок — пространство для спокойных семейных моментов среди природы Алтая🌱</t>
+  </si>
+  <si>
+    <t>29.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8986</t>
+  </si>
+  <si>
+    <t>Солнечного начала недели!🪂 29 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 26°; день 29°; вечер 29° 💨 1-6 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>28.06.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8982</t>
+  </si>
+  <si>
+    <t>☀️ Чек-лист: как провести идеальный летний день с ребенком на курорте «Манжерок» Специально для вас мы собрали идеи для ярких семейных моментов, которые подарят незабываемые впечатления детям и взрослым. Сохраняйте, чтобы не потерять: 🚠 Поднимитесь по канатным дорогам Воспользуйтесь специальным детским тарифом и откройте для ребенка удивительный мир Алтая с высоты 1240м. 🌲 Прогуляйтесь по экотропам тематического парка «Хранитель Большого Алтая» Лесные маршруты, арт-объекты и потрясающие виды сделают прогулку интересной и для детей, и для взрослых. 🎢 Проведите день в парке «Дримвуд» Аттракционы, тюбинг, родельбан и множество развлечений подарят детям море эмоций. 🏡 Загляните в досуговый центр «Лес чудес» Творческие мастер-классы, игры, интерактивные программы и новые открытия каждый день. 🏁 Примите участие в детских соревнованиях «Манжерокер» и «Манжерокские гонки» — отличный повод весело провести время, попробовать свои силы и получить яркие впечатления. 🌊 Попробуйте вейкборд Для детей от 10 лет, а также для ребят младшего возраста — в сопровождении родителей или инструктора. 🍔 Завершите день в кафе «Баламут» После насыщенного дня особенно приятно собраться всей семьей за вкусным ужином и поделиться впечатлениями. Подарите детям лето, которое они будут вспоминать с улыбкой, а себе — счастливые моменты рядом с самыми близкими!</t>
+  </si>
+  <si>
+    <t>28.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8979</t>
+  </si>
+  <si>
+    <t>Бодрого воскресенья!🌿 28 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 17°; день 27°; вечер 22° 💨 3-6 м/с, порывы до 8 м/с 🌦️ Облачно, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>27.06.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8978</t>
+  </si>
+  <si>
+    <t>😁 СберКот уже в парке Дримвуд и приглашает всех на главное вечернее событие — световое шоу «Легенда о Белом Марале»!✨</t>
+  </si>
+  <si>
+    <t>27.06.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8975</t>
+  </si>
+  <si>
+    <t>🌿 Новое пространство «Летний лаунж» на курорте «Манжерок» Площадка с панорамным видом на горы Алтая уже ждет гостей. Здесь можно укрыться от яркого солнца, отдохнуть в тени, почитать любимую книгу, провести время с семьей или друзьями и просто насладиться атмосферой лета среди гор. Каждый день вас ждут: 🟡Творческие мастер-классы для детей и взрослых; 🟡Интерактивы и программы от досугового центра «Лес чудес»; 🟡Занятия йогой; 🟡Музыкальные вечера от Manzherok Band и CQ Plam; 🟡Вечерние кинопоказы в летнем кинотеатре Okko; 🟡Детские программы и семейные активности. 🎬 Уже сегодня приглашаем на кинопоказы: 🟡18:00 «Бременские музыканты» 🟡20:00 «Культурная комедия 18+» Летний лаунж открыт ежедневно для всех гостей курорта. Посещение площадки — свободное. *Для отдельных мероприятий и активностей предусмотрена дополнительная оплата. 📍 Внутренний двор отеля 5*, за зоной уличных касс. Следите за нашими новостями — совсем скоро мы поделимся актуальным расписанием активностей! ☀️</t>
+  </si>
+  <si>
+    <t>27.06.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8972</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «София», «Ледник», «Восход» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>27.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8971</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Восход», «Ледник» приостановили работу с гостями (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>27.06.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8970</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «София» приостановили работу с гостями (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>27.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8969</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» закрыла посадку на нижней станции (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>27.06.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8968</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Восход», «Чуйский тракт», «София», «Ледник» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>27.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8967</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Восход», «Чуйский тракт», «София» возобновили работу с гостями. ✅ Канатная дорога «Ледник» работает на спуск.</t>
+  </si>
+  <si>
+    <t>27.06.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8966</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «София», «Восход», «Ледник» приостановили работу с гостями (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>27.06.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8965</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» закрыла посадку на нижней станции, работает на спуск. ❗️ Канатная дорога «Ледник» приостановила работу с гостями. (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>27.06.26 03:50</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8960</t>
+  </si>
+  <si>
+    <t>💌 Территория уединения, комфорта и особой атмосферы Шале курорта «Манжерок» — пространство, где первозданная красота Алтая встречается с высоким уровнем комфорта и абсолютной приватностью. Панорамные виды, персональный сервис и атмосфера, созданная для самых ценных моментов рядом с близкими. 🎁 До 28 ноября действует специальное предложение: 3+1 — каждая четвертая ночь комплементарно. 🖇️Подробнее Здесь особенно приятно проводить время с теми, кто дорог, наслаждаясь комфортом и красотой каждого момента!🌲</t>
+  </si>
+  <si>
+    <t>27.06.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8959</t>
+  </si>
+  <si>
+    <t>Отличной субботы!🏞 27 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 (до тропы Путь Мысли) 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | до 16:00 (кухня до 16:30) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» | 9:30-18:00 🌳Тропа Траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳Тропа Лесная | 9:30-15:00 🌳Тропа Дикая | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 22°; день 26°; вечер 26° 💨 1-5 м/с, порывы до 8 м/с 🌦️ Облачно, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8958</t>
+  </si>
+  <si>
+    <t>Отличной субботы!🏞 27 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | задерживается в открытии 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 (до тропы Путь Мысли) 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» | задерживается в открытии 🌳Тропа Траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳Тропа Лесная | 9:30-15:00 🌳Тропа Дикая | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 22°; день 26°; вечер 26° 💨 1-5 м/с, порывы до 8 м/с 🌦️ Облачно, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>26.06.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8957</t>
+  </si>
+  <si>
+    <t>26.06.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8956</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» закрыла посадку для гостей на нижней станции (приближение грозового фронта).</t>
+  </si>
+  <si>
+    <t>26.06.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8951</t>
+  </si>
+  <si>
+    <t>«День в Манжероке»: приключения для всей семьи 🏔️ Подарите себе день, наполненный новыми впечатлениями 🚠 Специально для вас мы собрали готовое предложение — с панорамными видами, активностями и развлечениями для гостей разных возрастов. В предложение входят: Прогулка на канатной дороге: — посещение экотроп и парка «Хранитель Большого Алтая», невероятные закаты на террасе ресторана «Панорама 1020»; Парк приключений «Дримвуд»: — аттракционы мирового уровня, разнообразная анимационная программа и уникальное световое шоу «Легенда о Белом Марале» по мотивам древней алтайской мифологии, а также посещение родельбана и тюбинга; Прокат велосипедов: — целый час кросс-кантри-прогулки по живописным маршрутам курорта; Досуговый центр «Лес чудес»: — скалодром, веревочный парк, аттракционы с эффектом дополненной реальности, пещера аркад и другие развлечения. ⬜️Если хочется не торопиться и успеть всё, программу можно разделить на два дня, оставив время для спокойного отдыха и знакомства с курортом. «День в Манжероке» — возможность провести насыщенные выходные на курорте и открыть для себя Алтай в новом формате🤍</t>
+  </si>
+  <si>
+    <t>26.06.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8950</t>
+  </si>
+  <si>
+    <t>26.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8949</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «Ледник», «София» возобновили работу на верхних станциях, работают на спуск. ✅ Канатная дорога «Восход» возобновила работу с гостями.</t>
+  </si>
+  <si>
+    <t>26.06.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8948</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Чуйский тракт», «София», «Восход» приостановили работу (Грозовой фронт)</t>
+  </si>
+  <si>
+    <t>26.06.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8947</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» закрыла посадку для гостей на нижней станции (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>26.06.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8946</t>
+  </si>
+  <si>
+    <t>🌊 Открываем соревновательный сезон на воде Центр летних активностей на Бирюзовом озере курорта «Манжерок» приглашает всех желающих на первые любительские соревнования летнего сезона 2026! 🗓️ 4 и 5 июля 📍 Центр летних активностей на Бирюзовом озере курорта «Манжерок» Вас ждут: • ВЕЙКБОРДИНГ | регистрация • САПБОРДИНГ | регистрация • КАЯКИНГ | регистрация а еще йога, музыка, танцы, фото/видео сопровождение и невероятная атмосфера. Участие в мероприятии доступно для всех: как для уверенных спортсменов, так и для новичков, а также для болельщиков! 🔗 Условия участия и регламент проведения соревнований уже разместили на нашем сайте. Готовьтесь к соревнованиям вместе с нами: инструкторы курорта проводят регулярные мастер-классы для всех желающих, ближайший — 27.06. ✅ Узнать подробнее о мастер-классе До встречи в Центре летних активностей на Бирюзовом озере курорта «Манжерок»! 🏄‍♀️</t>
+  </si>
+  <si>
+    <t>26.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8945</t>
+  </si>
+  <si>
+    <t>Встречаем пятницу!🌿 26 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 (до тропы Путь Мысли) 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» | 9:30-18:00 🌳Тропа Траверс | 13:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳Тропа Лесная | 13:30-15:00 🌳Тропа Дикая | 13:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡️ утро 23°; день 24°; вечер 23° 💨 1-6 м/с, порывы до 10 м/с 🌦️ Облачно, возможна гроза 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>25.06.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8944</t>
+  </si>
+  <si>
+    <t>Есть места, которые хочется не просто увидеть — к ним хочется добраться 🏔️ Багги — это не просто способ передвижения, а возможность увидеть Алтай с другой стороны. История этого транспорта началась ещё в XVIII веке: — изначально «багги» называли лёгкую повозку для поездок по местности. Сегодня — это..... ▫️Современная внедорожная техника, созданная для сложных маршрутов и путешествий за пределами привычных дорог, которая открывает доступ к местам, куда сложно добраться пешком или на обычном автомобиле. ▫️Мощный двигатель, высокая проходимость и манёвренность позволяют преодолевать участки с разным рельефом — от грунтовых дорог до сложных природных маршрутов. 📍Попробуйте новый формат знакомства с Алтаем на курорте Манжерок. 🚗 Экскурсии на багги Забронировать: 8-962-797-7979</t>
+  </si>
+  <si>
+    <t>25.06.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8943</t>
+  </si>
+  <si>
+    <t>Отличного четверга!🍀 25 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 25°; день 29°; вечер 28° 💨 2-6 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>24.06.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8942</t>
+  </si>
+  <si>
+    <t>🌿Твое идеальное место для восстановления сил после насыщенного дня… Баня «Лесная»— объединяет традиции парения и комфорт современного отдыха. Живая печь на березовых дровах наполняет пространство ароматом древесины, мягкий пар помогает расслабиться, а окружающая природа Алтая создает особое состояние покоя и гармонии. Вас ждут: 🟠Открытая терраса с видом на горы; 🟠Уютная гостиная; 🟠Ароматная травяная комната отдыха; 🟠Ледяная купель; 🟠Парная с каменной солью; 🟠Живая печь на березовых дровах; 🟠Мангальная зона и беседка. 🎁 До 15 июля действует специальное предложение: 3 часа отдыха + 1 час комплиментарно 🖇️ Узнать подробнее и забронировать Подарите себе время для восстановления, отдыха и настоящих банных традиций Алтай🗻</t>
+  </si>
+  <si>
+    <t>24.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8941</t>
+  </si>
+  <si>
+    <t>Активной среды!🌊 24 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 23°; день 27°; вечер 26° 💨 2-5 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>23.06.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8940</t>
+  </si>
+  <si>
+    <t>🎉 Открытие летнего сезона в парке Дримвуд состоялось! Эти выходные были наполнены детским смехом, яркими эмоциями, захватывающими шоу и атмосферой настоящего праздника. Спасибо каждому, кто провел этот день вместе с нами и разделил эти незабываемые моменты. Было невероятно тепло видеть столько улыбок, искренних эмоций и счастливых семей ❤️ 📸 Делимся фотоотчетом Впереди нас ждет целое лето приключений, новых встреч и волшебных историй в парке Дримвуд ☀️</t>
+  </si>
+  <si>
+    <t>23.06.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8937</t>
+  </si>
+  <si>
+    <t>🪐 Алтайский Марс — одна из самых необычных локаций Алтая ❓Знали ли вы, что… Разноцветные склоны сформировались миллионы лет назад, а необычные оттенки пород связывают с высоким содержанием минералов и металлов? Именно поэтому здесь можно увидеть красные, оранжевые, желтые, розовые и фиолетовые тона, которые создают по-настоящему космические пейзажи. Если вы мечтали увидеть Алтай с самой необычной стороны, обязательно добавьте эту локацию в список своих маршрутов! 🖇️ Подробнее об экскурсиях</t>
+  </si>
+  <si>
+    <t>23.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8934</t>
+  </si>
+  <si>
+    <t>Прекрасного вторника!🏔️ 23 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 20°; день 25°; вечер 25° 💨 3-7 м/с, порывы до 9 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>22.06.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8930</t>
+  </si>
+  <si>
+    <t>Путешествие начинается с комфортной дороги. Чтобы ваш отдых начался с первых минут пути, мы предлагаем воспользоваться услугой трансфера: 🚘 Автомобильный Автомобили разных классов для комфортной поездки до курорта и обратно. 🚁 Вертолётный Для тех, кто ценит особенные впечатления, доступен эксклюзивный перелёт от аэропорта до курорта на вертолете Airbus Helicopters H125. Забронируйте проживание на курорте Манжерок и доверьте нам организацию комфортного маршрута.</t>
+  </si>
+  <si>
+    <t>22.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8924</t>
+  </si>
+  <si>
+    <t>Прекрасного начала недели!🏄 22 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 12:00-23:00 🔘 Родельбан (12:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 23°; день 29°; вечер 27° 💨 6-9 м/с, порывы до 12 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>21.06.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8923</t>
+  </si>
+  <si>
+    <t>Первый день летнего сезона позади 🎉 Он был долгожданным, волнительным и невероятно красивым! Завершаем этот вечер световым шоу «Легенда о Белом Марале» и праздничным салютом, которые стали финальным аккордом большого дня открытия. Благодарим каждого, кто был с нами🤍 Впереди целое лето приключений!</t>
+  </si>
+  <si>
+    <t>21.06.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8922</t>
+  </si>
+  <si>
+    <t>21.06.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8921</t>
+  </si>
+  <si>
+    <t>🎉 Делимся с вами кадрами с открытия парка и яркими эмоциями наших гостей! Праздник уже в самом разгаре, но впереди еще много интересного: 🟠Захватывающее барабанное шоу— 18:30; 🟠Иллюзионные перформансы для детей и взрослых— 20:30; 🟠Огненное шоу со зрелищными трюками— 22:35; 🟠Световое шоу «Легенда о Белом Марале»— 22:45; 🟠Яркий финал праздника — эффектный салют над парком—22:55. ✨ Не пропустите главное шоу вечера— «Легенда о Белом Марале» и праздничный салют! 🖇️ Приобрести билеты</t>
+  </si>
+  <si>
+    <t>21.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8919</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Восход» приостановила работу с гостями</t>
+  </si>
+  <si>
+    <t>21.06.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8912</t>
+  </si>
+  <si>
+    <t>Парк приключений Дримвуд открыл свои двери! ☀️ Мы долго шли к этому дню, чтобы создать для вас место, где семейный отдых становится настоящим путешествием: среди горных пейзажей Алтая, древних легенд и современных развлечений. Искателей приключений ждут аттракционы мирового уровня, вечернее световое шоу «Легенда о Белом Марале», вдохновлённое мифологией Алтая, тематические пространства, ежедневная анимационная программа и мастер-классы. 🎡Отдельной частью парка стала первая и единственная в России тематическая зона аттракционов, созданная совместно с киностудией «Союзмультфильм». 🕙Режим работы парка: ежедневно с 12:00 до 23:00. Билеты можно приобрести на сайте и в кассах парка. Приключения начинаются, ждем вас в Дримвуд! 🤍</t>
+  </si>
+  <si>
+    <t>21.06.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8911</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Ледник», «София» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>21.06.26 02:41</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8910</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «София» приостановила работу с гостями по техническим причинам. ❗️ Канатная дорога «Ледник» закрыла посадку на нижней станции.</t>
+  </si>
+  <si>
+    <t>21.06.26 02:13</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8909</t>
+  </si>
+  <si>
+    <t>❗️Дорогие гости, обращаем ваше внимание, что сегодня ресторан «Панорама 1020» не работает. Благодарим за понимание и будем рады видеть вас в другие дни за вкусными гастрономическими впечатлениями и панорамными видами на горы Алтая 🗻</t>
+  </si>
+  <si>
+    <t>21.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8908</t>
+  </si>
+  <si>
+    <t>Встречаемся на открытии парка Дримвуд!🎢 21 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-23:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 23°; день 28°; вечер 27° 💨 1-7 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>20.06.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8907</t>
+  </si>
+  <si>
+    <t>✨ Ужин с видом на самые красивые закаты… Когда солнце медленно скрывается за горными вершинами, ресторан «Панорама 1020» наполняется особой атмосферой. Здесь каждый вечер становится маленьким путешествием: 🟠Авторская кухня; 🟠Локальные продукты; 🟠Красивые гастрономические сочетания; 🟠И, конечно, панорамные виды,окутанные мягким светом закатного солнца. * Теперь наслаждаться ужином с видом на закат стало еще приятнее — время работы канатной дороги «Чуйский тракт» продлено до 22:00, а последний спуск доступен в 22:30 Подарите себе неспешный вечер, в котором гастрономические впечатления встречаются с красотой закатов Алтая! 🌄</t>
+  </si>
+  <si>
+    <t>20.06.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8906</t>
+  </si>
+  <si>
+    <t>Прекрасного настроения! 🏖 20 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (задерживается в открытии) 🏄‍♀️ Центр летних активностей | 9:00-20:30 🫧 Вейк-парк | 9:00-20:30 🫧 Сап-станция | 9:00-20:30 🫧 Зона отдыха | 9:00-20:30 🖇️ Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-962-797-7979 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 23°; день 28°; вечер 27° 💨 1-7 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>19.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8902</t>
+  </si>
+  <si>
+    <t>✨ Открытие парка приключений Дримвуд! Уже 21 июня в 12:00 долгожданное событие этого лета🎊 Гостей ждёт насыщенная развлекательная программа: 🎉12:00 шоу-открытие; 🎭 14:30 интерактивные представления с участием; профессиональных артистов; 🎶 15:30 музыкальные выступления кавер-групп; 🥁 18:30 захватывающее барабанное шоу; ✨ 20:30 иллюзионные перформансы для детей и взрослых; 🔥 22:35 огненное шоу со зрелищными трюками; 💡 22:45 световое шоу «Легенда о Белом Марале» 🎆 22:55 яркий финал праздника — эффектный салют над парком. 🖇Подробнее о всей программе мероприятия Парк приключений Дримвуд — это место, где современные технологии, захватывающие аттракционы и увлекательные шоу соединяются с природой и атмосферой Алтая. Особое внимание заслуживает уникальная тематическая зона аттракционов — первая и единственная в России, созданная совместно с киностудией «Союзмультфильм». 🎟«Купить билет» До встречи на открытии! ✨</t>
+  </si>
+  <si>
+    <t>19.06.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8901</t>
+  </si>
+  <si>
+    <t>🏖️ Бирюзовое озеро открыто! А если точнее: Центр летних активностей на Бирюзовом озере курорта «Манжерок» ждет гостей, чтобы скорее наполнить летний сезон впечатлениями. Отдых у озера невозможно представить без освоения водных видов активного отдыха, поэтому здесь расположились: • Вейк-парк с двумя реверсивными лебедками для начинающих и прогрессирующих райдеров; • Зона водных активностей с сап-бордами, каяками, велосапами и патибордами; • Зона отдыха с шезлонгами и зонтами; • Регулярные мастер-классы для всех желающих, любительские и профессиональные соревнования (ближайшие — 4-5 июля), а также музыкальные вечеринки — следите за обновлениями в афише! Столбики термометров стремятся ввысь, а команда курорта «Манжерок» стремится сделать ваш отдых на воде комфортным и безопасным. До встречи в Центре летних активностей! ☀️</t>
+  </si>
+  <si>
+    <t>19.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8900</t>
+  </si>
+  <si>
+    <t>Отличной пятницы! 🪂 19 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 21°; день 26°; вечер 25° 💨 3-6 м/с, порывы до 9 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>18.06.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8899</t>
+  </si>
+  <si>
+    <t>🛞 Манжерокские гонки в самом разгаре 🗓️ 20 июня | 11:00 (в 10:00 — начало мастер-класса по роллингу от инструкторов службы активного отдыха «Манжерокер» для всех желающих) 📍 Внутренний двор отеля 5* Каждую субботу на курорте «Манжерок» мы встречаем юных любителей спорта и активного отдыха от 3 до 14 лет, чтобы провести увлекательные активности, в которых всегда побеждает дружба. Каждый ребенок здесь развивает навыки, реализует способности и даже находит друзей! Участники Манжерокских гонок проявляют свои умения в дисциплинах: • Беговел; • Велосипед; • Роликовые коньки; • Забег по трассе с препятствиями. Участие в гонках доступно для каждого юного спортсмена — необходима лишь регистрация по телефону инфоцентра +7-913-690-27-24, а также желание провести время с пользой, получить яркие эмоции и памятный сувенир участника. ☀️ Наполните летний сезон впечатлениями вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>18.06.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8898</t>
+  </si>
+  <si>
+    <t>Утро в шале начинается с завтрака ☀️ Приятный ритуал, который задаёт настроение — проснуться среди природы Алтая, насладиться тишиной и начать день с вкусного завтрака. Завтрак на территории комплекса в ресторане «Манжара» по системе а-ля карт. Всё, что нужно для идеального начала дня, уже ждёт вас в шале с особым вниманием к качеству, вкусу и деталям. 🌿</t>
+  </si>
+  <si>
+    <t>18.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8897</t>
+  </si>
+  <si>
+    <t>Солнечного четверга!☀️ 18 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 15:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 22°; день 26°; вечер 26° 💨 3-8 м/с, порывы до 11 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>17.06.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8893</t>
+  </si>
+  <si>
+    <t>В бане особенно ясно ощущается гармония с собой🌿 Тепло дерева, мягкий пар, тишина и состояние, в котором постепенно исчезает всё лишнее — напряжение, спешка, усталость. Интересный факт о банях: «Парные есть во многих странах и культурах, но веник используют только в русской бане. Процедура отлично выводит из организма токсины, насыщает кожу полезными веществами, а также улучшаюет кровообращение» Дыхание становится глубже, движения — спокойнее, а вместе с этим приходит ощущение лёгкости и покоя. Банные ритуалы помогают восстановить не только силы, но и внутреннее ощущение, целостность с собой и своим телом🌱</t>
+  </si>
+  <si>
+    <t>17.06.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8892</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Спасибо, что были с нами в эти выходные🤍 Делимся с вами фотоотчетом с концерта 5sta Family. До встречи на курорте «Манжерок»</t>
+  </si>
+  <si>
+    <t>17.06.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8891</t>
+  </si>
+  <si>
+    <t>Яркой среды!☀️ 17 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 22°; день 26°; вечер 26° 💨 3-9 м/с, порывы до 11 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>16.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8890</t>
+  </si>
+  <si>
+    <t>Открытие летнего сезона в парке Дримвуд☀️ 📆 21 июня, 12:00 Впереди — большой праздник в Дримвуд с насыщенной программой для детей и взрослых 🤍 Сохраняйте расписание: 12:00 Шоу-открытие «Приключения начинаются!» 13:00 Выступление кавер-группы 13:30 Шоу мыльных пузырей «Дыхание ветра» 14:00 Танцевальный перформанс «Гармония стихий» 14:30 Интерактивный спектакль «Тайны волшебного леса» 15:30 Музыкальный интерактив от «Big Drumma Show» 15:30 Шоу алхимиков «Формула волшебства» 16:30 Анимационная программа «Карамельная сказка» 17:30 Выступление кавер-группы 17:30 Шоу «Мастерская сюрпризов» 18:30 Барабанное шоу 19:15 Анимационная программа «Ярмарка чудес» 20:30 Иллюзионное шоу «Никаких секретов» 21:00 Выступление кавер-группы 22:00 Игровая программа «Лесная почта» 22:35 Огненное шоу «Пробуждение огня» 22:45 Световое шоу «Легенда о Белом Марале» 22:55 Праздничный салют 🕙Дримвуд будет работать ежедневно с 12:00 до 23:00. Билеты можно приобрести в кассах парка в день мероприятия. Приключения начинаются, пусть ветер будет попутным! До встречи на открытии сезона 21 июня☀️</t>
+  </si>
+  <si>
+    <t>16.06.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8889</t>
+  </si>
+  <si>
+    <t>16.06.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8888</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «София» закрыли посадку по грозовому фронту ❗️Канатные дороги «Чуйский тракт», «Восход» и «Ледник» работают на спуск</t>
+  </si>
+  <si>
+    <t>16.06.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8887</t>
+  </si>
+  <si>
+    <t>🛞 Экскурсии на багги — ваши яркие эмоции этим летом! Отправляйтесь туда, куда не ведут привычные туристические маршруты, и откройте для себя уникальный Алтай. Выбирайте свое приключение: 🟡Маршрут №1 Прогулочный Панорамные виды на курорт «Манжерок», горные ручьи, лесные дороги и обзорная площадка на горе Черепан. ⏳ 40 минут — 1 час 🟡Маршрут №2 Долина Бобра Величественная гора Синюха, горная речка, бобровая плотина и уголки Алтая, скрытые от большинства путешественников. ⏳ 1–1,5 часа 🟡Маршрут №3 Гора Тексюр Подъем на вершину с видами на Чуйский тракт, Катунь и горные хребты Алтая с высоты птичьего полета. ⏳ 1,5–2 часа 📲 Записаться и узнать подробнее : 8-800-301-66-55 Настоящие эмоции начинаются там, где заканчиваются привычные дороги! 💥</t>
+  </si>
+  <si>
+    <t>16.06.26 04:23</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8886</t>
+  </si>
+  <si>
+    <t>🏞️ Исследуем район высочайшей вершины Сибири: куда и как отправиться в окрестностях горы Белухи — именно так звучит первая тема лектория Клуба приключений 🗓️ 17 июня | 18:15-19:15 📍 Конференц-зал «Эдельвейс» (-1 этаж отеля 5*) ℹ️ Для всех желающих от 14 лет (специальная подготовка не требуется) Мы запускаем серию лекций от опытных гидов курорта для тех, кто мечтает осваивать туристические маршруты, но не знает с чего начать. Лекторий – это уникальная возможность перенять опыт профессионалов, задать все интересующие вопросы и зарядиться энергией гор, даже если вы пока только задумываетесь о своем первом путешествии. Маршруты: Гиды расскажут не только о классических треках к подножию Белухи, но и расскажут про скрытые тропы, перевалы с захватывающими видами, а также помогут с выбором способа передвижения на каждом маршруте – пешая прогулка, полет на вертолете или велозаезд. Практические советы: Как правильно подготовиться к суровому алтайскому климату? Что обязательно должно быть в рюкзаке, а что станет лишним грузом? Как путешествовать по Алтаю с семьей? Как заинтересовать ребенка путешествовать, заниматься спортом и бережно поддерживать его интерес? ❕Предварительная запись на инфостойке в отеле 5* или по телефону информационного центра +79136902724. Подготовьтесь к своему лучшему туристическому путешествию вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>16.06.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8885</t>
+  </si>
+  <si>
+    <t>Отличного вторника!🏔 16 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 (кухня до 21:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-20:30 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 21°; день 23°; вечер 21° 💨 2-5 м/с, порывы до 9 м/с ⛈️ Пасмурно (гроза с ливнем) 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>15.06.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8884</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>15.06.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8883</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «София», «Ледник», «Восход» приостановили работу с гостями. (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>15.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8882</t>
+  </si>
+  <si>
+    <t>15.06.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8881</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Восход», «Ледник» закрыли посадку на верхних станциях, работают на спуск (грозовой фронт) ❗️Канатные дороги «София», «Чуйский тракт» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>15.06.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8880</t>
+  </si>
+  <si>
+    <t>15.06.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8879</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» приостановила работу по техническим причинам.</t>
+  </si>
+  <si>
+    <t>15.06.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8877</t>
+  </si>
+  <si>
+    <t>🚠 Продлеваем время работы канатной дороги «Чуйский тракт» для самых ярких закатов Создаем максимум впечатлений каждый день: прогулочный билет на канатную дорогу «Чуйский тракт» теперь действителен с 18:00 до 22:00 (заключительный спуск с верхней станции в 22:30). А это значит, что можно без спешки: • приобрести вечерний прогулочный билет на канатную дорогу от 650₽; • совершить подъем на канатной дороге «Чуйский тракт» к смотровой площадке; • сделать памятное фото с видом на долину реки Катунь; • подняться к скульптуре Золотая Баба и загадать заветное желание; • поужинать в Панорамном ресторане, наслаждаясь шедеврами локальной кухни; • взять чай, пледы и отправиться на комфортные лежаки смотровой площадки, чтобы увидеть закатное солнце (🤫 закат в 21:55). Поделитесь в комментариях фотографиями самого красивого заката в Вашей жизни — а может, он ещё впереди? 😉</t>
+  </si>
+  <si>
+    <t>15.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8876</t>
+  </si>
+  <si>
+    <t>Прекрасного начала недели!🏔 15 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-22:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-22:00 (кухня до 21:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-21:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 24°; день 28°; вечер 25° 💨 2-8 м/с, порывы до 9 м/с 🌤 Облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>14.06.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8871</t>
+  </si>
+  <si>
+    <t>Настоящий комфорт — это когда о вашем отдыхе уже позаботились🌿 Комплекс Шале — пространство приватного отдыха среди природы Алтая, созданное для комфортного проживания компании до 8 человек. Просторные спальни, общая гостиная, тишина и высокий уровень сервиса делают шале идеальным выбором как для отдыха с семьей, так и для поездки с близкими друзьями. В стоимость проживания включено: • завтраки в ресторане «Манжара»; • безлимитное посещение SPA-комплекса отеля 5* с термальной зоной, 5 бассейнами и 8 саунами; • посещение детского досугового центра «Лес чудес»; • парковочное место с круглосуточной охраной и видеонаблюдением; • батлер-сервис 24/7. Всё для отдыха, в котором главное — комфорт, спокойствие и время с близкими 🌄</t>
+  </si>
+  <si>
+    <t>14.06.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8866</t>
+  </si>
+  <si>
+    <t>14.06.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8865</t>
+  </si>
+  <si>
+    <t>Спасибо каждому, кто был с нами: за ваши эмоции, танцы, любимые песни и невероятную энергию, которой вы наполнили этот вечер. До новых встреч на курорте «Манжерок» ❤️</t>
+  </si>
+  <si>
+    <t>14.06.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8863</t>
+  </si>
+  <si>
+    <t>14.06.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8862</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход», «Ледник», «София» закрыты на посадку на нижних станциях, работают на спуск (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>14.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8861</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «София», «Ледник» возобновили работу с гостями.</t>
+  </si>
+  <si>
+    <t>14.06.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8859</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «София» приостановила работу с гостями. ❗️Канатные дороги «Ледник», «Чуйский тракт» закрыли посадку на нижних станциях по погодным условиям. Работают на спуск.</t>
+  </si>
+  <si>
+    <t>14.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8858</t>
+  </si>
+  <si>
+    <t>☀️ Лето, солнце и музыка — этот танцевальный день официально начался! 🎶 диджей CHEROCKY уже задаёт настроение — встречаемся на танцполе под открытым небом ✨</t>
+  </si>
+  <si>
+    <t>14.06.26 03:23</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8856</t>
+  </si>
+  <si>
+    <t>Чудесного дня☀️</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8854</t>
+  </si>
+  <si>
+    <t>14.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8853</t>
+  </si>
+  <si>
+    <t>Солнечного воскресенья! 🌄 14 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (11:20-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 24°; день 27°; вечер 26° 💨 2-6 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>13.06.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8852</t>
+  </si>
+  <si>
+    <t>🌊 Подарите себе спокойствие и восстановление Знали ли вы, что посещение сауны помогает снизить уровень стресса и способствует более глубокому расслаблению? А контраст температур между термальными зонами и бассейнами помогает улучшить кровообращение и восстановить силы после активного дня. В СПА-комплексе курорта «Манжерок» для этого созданы все условия: 🔵5 бассейнов; 🔵7 термальных зон; 🔵Фитобар; 🔵СПА-процедуры и этнические ритуалы; 🔵Пантовые ванны; 🔵Аппаратные и капсульные программы; 🔵Салон красоты; 🔵СПА-бутик; 🔵Современный фитнес-зал. ⏳ Для гостей действует тариф «Счастливые часы» ежедневно с 07:00 до 16:00. 🖇️Подробнее Иногда лучший план на день — провести его с близкими в атмосфере отдыха, гармонии и заботы о себе ✨</t>
+  </si>
+  <si>
+    <t>13.06.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8851</t>
+  </si>
+  <si>
+    <t>13.06.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8850</t>
+  </si>
+  <si>
+    <t>❗️Уважаемые гости, в связи с погодными условиями мероприятие «Пляжный рейв X CHEROСKY» переносится. 📅 Новая дата: 14 июня 🕒 15:00 📍 Центр летних активностей Благодарим за понимание и будем рады провести этот летний день вместе с вами — в атмосфере музыки, отдыха и ярких эмоций ☀️🎧</t>
+  </si>
+  <si>
+    <t>13.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8849</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «София», «Ледник» отрыли посадку на верхних станциях, работают на спуск. ✅ Канатная дорога «Восход» возобновила работу с гостями.</t>
+  </si>
+  <si>
+    <t>13.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8848</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт, «Восход», «София», «Ледник» приостановили работу (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>13.06.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8847</t>
+  </si>
+  <si>
+    <t>13.06.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8846</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «Чуйский тракт», «София», «Ледник» возобновили работу с гостями, работают на спуск.</t>
+  </si>
+  <si>
+    <t>13.06.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8845</t>
+  </si>
+  <si>
+    <t>💥«Пляжный рейв X CHEROСKY»! Проведите этот вечер вместе с нами — среди музыки, отдыха и ярких эмоций. 📅 14.06 🕕 Начало в 15:00 📍 Центр летних активностей 🖇️ Подробнее о мероприятии</t>
+  </si>
+  <si>
+    <t>13.06.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8843</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «София» приостановила работу.</t>
+  </si>
+  <si>
+    <t>13.06.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8842</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» приостановила работу (грозовой фронт).</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8841</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» закрыта на посадку на нижней станции, работает на спуск. ❗️Канатные дороги «Чуйский тракт», «София» приостановили работу с гостями. (Грозовой фронт)</t>
+  </si>
+  <si>
+    <t>13.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8840</t>
+  </si>
+  <si>
+    <t>Прекрасной субботы! 🏞 13 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 14:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (приостановил работу) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 23°; день 25°; вечер 21° 💨 2-7 м/с, порывы до 14 м/с ⛅️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>12.06.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8839</t>
+  </si>
+  <si>
+    <t>Спасибо за этот прекрасный вечер!💥 За ваши эмоции, танцы, любимые песни, которые мы пели вместе, и ту невероятную энергию, которой был наполнен этот концерт. До новых встреч на курорте «Манжерок» ❤️</t>
+  </si>
+  <si>
+    <t>12.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8835</t>
+  </si>
+  <si>
+    <t>🎬 Объявляем этот летний вечер официально открытым! 🎶 5sta Family уже на сцене — и мы начинаем! ☀️</t>
+  </si>
+  <si>
+    <t>12.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8833</t>
+  </si>
+  <si>
+    <t>🎶 Специально для вас — 5sta Family! Сегодня нас ждут любимые хиты, танцы и яркие эмоции ☀️ 📍 Ждем вас на Бульваре курорта 🕗 Сбор гостей: 18:00 До встречи на концерте! 🎤</t>
+  </si>
+  <si>
+    <t>12.06.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8831</t>
+  </si>
+  <si>
+    <t>12.06.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8830</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Чуйский тракт», «Восход», «София» приостановили работу с гостями в связи с погодными условиями (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>12.06.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8829</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход» приостановили работу с гостями (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>12.06.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8828</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» работает на спуск, посадка на нижней станции закрыта (приближение грозового фронта).</t>
+  </si>
+  <si>
+    <t>12.06.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8827</t>
+  </si>
+  <si>
+    <t>🇷🇺 Дорогие друзья, поздравляем вас с Днем России! Пусть этот праздничный день будет наполнен яркими впечатлениями, красивыми моментами и временем рядом с близкими. Желаем вам отличного настроения, вдохновения и незабываемого отдыха на курорте «Манжерок» ☀️</t>
+  </si>
+  <si>
+    <t>12.06.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8825</t>
+  </si>
+  <si>
+    <t>💥Уже сегодня! 5sta Family на главной сцене курорта «Манжерок» 🕗 Сбор гостей: 18:00 📍 Бульвар курорта 🎟 Успейте приобрести билеты До встречи на концерте ❤️</t>
+  </si>
+  <si>
+    <t>12.06.26 03:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8823</t>
+  </si>
+  <si>
+    <t>🛞Увлекательные выходные для детей и взрослых На этой неделе выходные чуть длиннее, а это значит, что можно запланировать как можно больше активностей в кругу самых близких — завершайте неделю ярко на спортивных событиях курорта «Манжерок»: • 13.06 | 10:00-11:00 Открытые мастер-классы по катанию на роликовых коньках Каждый желающий ребенок может освоить искусство роллинга вместе с профессиональными инструкторами службы активного отдыха «Манжерокер». Совершенствуем навыки, задаём интересующие вопросы и становимся настоящими спортсменами вместе! *Для участия необходимо наличие собственных роликовых коньков (можно взять в прокате курорта). • 13.06 | 11:00-13:00 Манжерокские гонки Еженедельные активности, которые помогают детям не только развивать силу и ловкость, но и учат поддерживать друг друга. Здесь нет победителей или проигравших: каждый, кто сумеет преодолеть дистанцию, получит памятный приз! • 14.06 | 11:00-13:00 Открытые семейные мастер-классы по туризму Для тех, кто жаждет приключений на природе: опытные инструкторы научат с легкостью преодолевать препятствия, завязывать крепкие узлы и раскроют секреты настоящих туристов. Не упустите возможность сделать это лето запоминающимся и присоединяйтесь к мероприятиям курорта. Подробнее — в афише.</t>
+  </si>
+  <si>
+    <t>12.06.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8822</t>
+  </si>
+  <si>
+    <t>Прекрасного настроения! 🏖 12 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 20°; день 25°; вечер 24° 💨 1-7 м/с, порывы до 15 м/с ⛅️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>11.06.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8821</t>
+  </si>
+  <si>
+    <t>Уже совсем скоро Дримвуд откроет свои двери вновь! 🌿 Мы долго готовились к этому моменту, чтобы подарить вам лето, наполненное яркими эмоциями, смехом и тёплыми воспоминаниями. Дримвуд зовёт путешественников навстречу приключениям — в мир летних историй, аттракционов, тематических шоу, мастер-классов и волшебной атмосферы, в которую хочется возвращаться снова и снова ✨ Самое интересное ещё впереди — следите за нашими новостями! 🎡</t>
+  </si>
+  <si>
+    <t>11.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8817</t>
+  </si>
+  <si>
+    <t>🎁 2+1 — специальное предложение для прогулочных билетов на канатные дороги с 11 по 30 июня покупайте прогулочный билет на два дня, а билет на третий день — получайте в подарок. Прогулочный билет на 3 дня для взрослого — 3900₽ вместо 5500₽; Прогулочный билет на 3 дня для ребенка — 2350₽ вместо 3400₽. 🔗 Приобрести билеты онлайн можно на нашем сайте — просто выберите дату начала действия билета, а система автоматически сформирует билет на три дня. Также приобретение билетов по действующему специальному предложению доступно в кассах курорта и в тикет-боксах. Создали небольшую памятку о том, чем можно заняться в эти три дня: скорее смотрите и запланируйте идеальные выходные вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>11.06.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8816</t>
+  </si>
+  <si>
+    <t>⚠️ Дорогие друзья! Обращаем ваше внимание, что мероприятие «Пляжный рейв X CHEROCKY» 13 июня переносится с 13:00 на 18:00. 📅 13 июня 🕕 Новое время начала: 18:00 Благодарим за понимание и будем рады провести этот летний вечер вместе с вами в атмосфере музыки, отдыха и ярких эмоций ☀️🎧 🖇️ Подробнее о мероприятии</t>
+  </si>
+  <si>
+    <t>11.06.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8812</t>
+  </si>
+  <si>
+    <t>☀️ Проведите праздничные и выходные дни активно на курорте «Манжерок»! Специально для жителей Республики Алтай и Алтайского края мы подготовили выгодные условия для отдыха всей семьей: 🟡 -15% на бронирование проживания для жителей Республики Алтай и регионов Сибирского федерального округа. 🟡 -20% на канатные дороги по тарифу «Я — местный» для жителей Республики Алтай и Алтайского края. 🟡-20% на активности по тарифу «Я — местный» для жителей Республики Алтай и Алтайского края: родельбан, тюбинг и посещение досугового центра «Лес чудес». А также вас ждут горы, свежий воздух, живописные экотропы для прогулок и множество активностей для детей и взрослых. * Предложения действуют при предъявлении документа, подтверждающего регистрацию по месту жительства. 🖇Узнать подробнее Проведите выходные среди природы, ярких впечатлений и атмосферы курорта «Манжерок»❤️</t>
+  </si>
+  <si>
+    <t>11.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8811</t>
+  </si>
+  <si>
+    <t>Солнечного настроения! 🏞 11 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-17:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-17:00 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 26°; день 30°; вечер 30° 💨 1-3 м/с, порывы до 6 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>10.06.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8806</t>
+  </si>
+  <si>
+    <t>☀️ Дан старт летней серии детских соревнований «Манжерокер»! Яркое солнце, детский смех и настоящий соревновательный дух — 7 июня мы провели первый этап серии (всего будет 4 этапа в летнем сезоне). На наших соревнованиях нет победителей или проигравших, ведь каждый из участников обрёл не только бесценный опыт участия в соревнованиях, но и развил физические навыки, а также получил памятные призы. 📸 Посмотреть фото первого этапа можно по ссылке — скачивайте и делитесь фотографиями, а также принимайте участие в следующих этапах: • II этап — 12 июля; • III этап — 1 августа; • IV этап — 5 сентября (финал). Лучшая тренировка — это соревнование. Ведем подготовку к следующему этапу на еженедельных детских состязаниях «Манжерокские гонки» для всех желающих: встречаемся во внутреннем дворе отеля 5* 13 июня в 11:00! 📸 Делимся фото прошедших состязаний (6 июня) Встречаемся на следующем «Манжерокере» 12 июля, а пока — наслаждаемся каникулами и готовимся к новым спортивным свершениям на «Манжерокских гонках» уже в эту субботу!</t>
+  </si>
+  <si>
+    <t>10.06.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8802</t>
+  </si>
+  <si>
+    <t>10.06.26 03:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8799</t>
+  </si>
+  <si>
+    <t>💥 2 дня до концерта 5sta Family! Уже через пару дней главная сцена курорта «Манжерок» наполнится любимыми хитами, атмосферой праздника и вашими эмоциями! Успейте приобрести билеты и провести этот праздничный вечер вместе с нами — в окружении гор Алтая, музыки и теплого летнего настроения ☀️ 📅 12 июня 🕗 Сбор гостей: 18:00 📍 Бульвар курорта 🎁 Специально для вас: -10% на билеты по промокоду 5STAFAMILY 🎟 Приобрести билет • Не откладывайте покупку — количество билетов ограничено Встречаем лето вместе — в ритме любимых песен и атмосфере летнего праздника!</t>
+  </si>
+  <si>
+    <t>10.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8797</t>
+  </si>
+  <si>
+    <t>Прекрасной среды! 🌲 10 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-17:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 25°; день 29°; вечер 28° 💨 2-5 м/с, порывы до 7 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>09.06.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8792</t>
+  </si>
+  <si>
+    <t>Как провести праздничные выходные на курорте Манжерок 🗻 Собрали для вас идеальный сценарий отдыха на эти выходные, в котором есть место красивым видам, ярким эмоциям и вечерам с особой атмосферой. •начать утро с подъёма на канатной дороге, воспользовавшись специальным утренним тарифом; •добавить днём ярких эмоций, скорости и впечатлений, посетив родельбан или тюбинг. А дальше — выбрать музыкальное настроение своего дня: 12 июня — концерт 5sta Family на главной сцене курорта; 13 июня — тёплый летний день и атмосферный диджей-сет от CHEROCKY; 14 июня — вечер живой музыки и гастрономии в ресторане «Манжара». 🖇Подробнее о программе мероприятий Завершите свой вечер ужином в одном из ресторанов курорта: неспешно, с видами на горы Алтая и возможностью открыть для себя новый гастрономический опыт🥗</t>
+  </si>
+  <si>
+    <t>09.06.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8791</t>
+  </si>
+  <si>
+    <t>Солнечного настроения! ☀️ 9 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 24°; день 29°; вечер 27° 💨 1-5 м/с, порывы до 9 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>08.06.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8790</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» возобновила работу на спуск</t>
+  </si>
+  <si>
+    <t>08.06.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8789</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Чуйский тракт» возобновила работу с гостями</t>
+  </si>
+  <si>
+    <t>08.06.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8788</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Восход» и «София» работают на спуск</t>
+  </si>
+  <si>
+    <t>08.06.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8787</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Чуйский тракт», «Ледник», «София» и «Восход» приостановили работу (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>08.06.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8778</t>
+  </si>
+  <si>
+    <t>🏕️ Палаточный лагерь на курорте «Манжерок» Впервые откроет свои двери палатки для гостей не только на период проведения Звездопада Персеиды — с середины июля все желающие смогут посетить лагерь и переночевать в отеле миллионов звёзд ✨ В этом отеле не будет удобных кроватей с белоснежным постельным бельем и шведской линией на завтрак, зато будет травяной чай, шум леса и единение с природой. Совсем скоро мы расскажем обо всем подробнее, а пока — поделитесь в комментариях фотографиями своего лучшего отдыха в палатке!</t>
+  </si>
+  <si>
+    <t>08.06.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8777</t>
+  </si>
+  <si>
+    <t>Яркого начала недели! ☀️ 8 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 22°; день 24°; вечер 22° 💨 1-6 м/с, порывы до 8 м/с ☁️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>07.06.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8776</t>
+  </si>
+  <si>
+    <t>07.06.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8775</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Чуйский тракт» возобновила работу на верхней станции для спуска.</t>
+  </si>
+  <si>
+    <t>07.06.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8774</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход», «Ледник», «София» приостановили работу в связи с погодными условиями.</t>
+  </si>
+  <si>
+    <t>07.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8773</t>
+  </si>
+  <si>
+    <t>❗️ Друзья, в связи с дождем музыкальная программа переносится с террасы ресторана «Панорама 1020» в зал ресторана. Сегодня для вас по-прежнему будут звучать любимые мелодии в исполнении кахона и гитары — в теплой и уютной атмосфере среди гор. Встречаемся в ресторане «Панорама 1020»✨</t>
+  </si>
+  <si>
+    <t>07.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8772</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход», «Ледник», «София» закрыли посадку на нижних станциях в связи с приближением грозового фронта, работают на спуск.</t>
+  </si>
+  <si>
+    <t>07.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8771</t>
+  </si>
+  <si>
+    <t>🌊 Пляжный рейв X CHEROCKY ☀️13 июня приглашаем вас на пляжный рейв X CHEROCKY — дневная вечеринка пройдет уже в следующую субботу. Под открытым небом с освежающими напитками и легкими закусками, созданнными специально для летнего настроения 🎶Наполните свой день музыкой, летним настроением и ритмами электронного сета от приглашённого диджея CHEROCKY 📅 13 июня 🕐 18:00 📍 Центр летних активностей 🖇️ Подробнее Лето создано для прекрасных солнечных дней, музыки под открытым небом и потрясающего настроения!</t>
+  </si>
+  <si>
+    <t>07.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8769</t>
+  </si>
+  <si>
+    <t>Прекрасного настроения!🌸 7 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (приостановлен в работе) 🔘 Тюбинг (приостановлен в работе) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 25°; день 28°; вечер 27° 💨 1-8 м/с, порывы до 12 м/с 🌥 Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>06.06.26 03:45</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8765</t>
+  </si>
+  <si>
+    <t>🌄 Там, где утро начинается с чашечки кофе и видом на горы Панорамные виды, свежий воздух, любимые блюда и ощущение спокойствия, которое приходит вместе с первыми лучами солнца. Ресторан «Панорама 1020» — место, где горы Алтая и гастрономические впечатления создают идеальное начало нового дня 🤍</t>
+  </si>
+  <si>
+    <t>06.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8764</t>
+  </si>
+  <si>
+    <t>Отличного настроения!🍀 6 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 25°; день 31°; вечер 30° 💨 1-4 м/с, порывы до 7 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>05.06.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8759</t>
+  </si>
+  <si>
+    <t>🌄 Вечерний тариф для ценителей романтичных прогулок 🔗 Купить прогулочный билет от 650₽ Проведите уютный вечер на высоте 1020 метров и насладитесь невероятными алтайскими горами, залитыми теплым светом для ваших идеальных фото: • Приобретайте прогулочный билет по тарифу «Вечерний»; • С 18:00 совершите подъем на канатной дороге «Чуйский тракт»; • Сделайте памятное фото на смотровой площадке с видом на долину реки Катунь; • Запланируйте ужин в Панорамном ресторане — познакомьтесь с местной кухней и захватывающими пейзажами гор. *Обратите внимание, что время посадки последнего гостя на верхней станции канатной дороги «Чуйский тракт» — 20:30. Сделайте свой каждый вечер незабываемым вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>05.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8758</t>
+  </si>
+  <si>
+    <t>🌄 Ваш идеальный вечер: закат, живая музыка и ужин с видом на горы 7 июня приглашаем провести вечер на террасе ресторана «Панорама 1020» под живое исполнение вокала, гитары и кахона. Панорамные виды на горы Алтая, авторская кухня, теплый свет и атмосфера, которая делает вечер по-настоящему особенным✨ 📅 7 июня 🕔 17:00–19:00 📍 Терраса ресторана «Панорама 1020»</t>
+  </si>
+  <si>
+    <t>05.06.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8756</t>
+  </si>
+  <si>
+    <t>Прекрасной пятницы!🏔 5 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-16:00 🌳 Шелковый путь | 9:00-13:00 🌳 Путь Воли | 9:00-13:00 🌳 Путь Мысли | 9:00-13:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-15:30 (кухня до 15:00) 🌄 Канатная дорога «Восход» | 9:30-15:30 🌳 Тропа Тайная | 9:30-12:00 🌳 Тропа Легенд | 9:30-12:00 🧊Канатная дорога «Ледник» |9:30-16:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-16:15 🚵‍♀️ Байк-парк | 09:00-15:00 🟢 Новичок 🔵 Синюха 🔵 Пихтовая | до 13:00 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 •возможны изменения в режиме работы в связи с погодными условиями 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 23°; день 27°; вечер 26° 💨 1-5 м/с, порывы до 7 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>04.06.26 03:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8755</t>
+  </si>
+  <si>
+    <t>🏃‍♂️ Активные выходные для юных путешественников 6 и 7 июня внутренний двор отеля 5* на курорте «Манжерок» станет площадкой для спортивных начинаний — будем вместе со всеми желающими ребятами от 5 до 14 лет развивать скорость, силу и выносливость, а также поддерживать друг друга на соревнованиях! 6 июня | 10:00-11:00 Открытые мастер-классы по катанию на роликовых коньках Вместе с профессиональными инструкторами службы активного отдыха «Манжерокер» освоим искусство катания и будем совершенствовать навыки. 6 июня | 11:00-13:00 Манжерокские гонки Каждый ребенок сможет продемонстрировать свое мастерство сразу в нескольких дисциплинах — все участники, успешно прошедшие маршрут, награждаются медалями и памятными призами. 7 июня | 10:00-14:00 Рейтинговые соревнования «Манжерокер» Стартует первый из четырех этапов рейтинговых соревнований, в каждом из которых будет определен победитель, а по итогам серии — вручается кубок «Манжерокер». Присоединяйтесь к спортивным событиям на курорте — проведем это лето увлекательно!</t>
+  </si>
+  <si>
+    <t>04.06.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8754</t>
+  </si>
+  <si>
+    <t>Отличного настроения!🏔 4 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 21°; день 25°; вечер 25° 💨 1-8 м/с, порывы до 9 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>03.06.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8753</t>
+  </si>
+  <si>
+    <t>🌊 Пляжный рейв X CHEROCKY 13 июня приглашаем вас на пляжный рейв X CHEROCKY — дневную вечеринку с живым сетом, драйвовой электронной музыкой, атмосферой фестиваля под открытым небом и потрясающими видами на горы Алтая. Музыка, солнце, энергия лета, освежающие смузи и легкие закуски — все, что нужно для идеального дня на берегу озера 🎧 📅 13 июня 🕐 13:00 📍 Центр летних активностей 🖇️ Подробнее Лето создано для таких дней… Для музыки у воды. Для встреч с друзьями. Для моментов, когда теплый воздух, любимые ритмы и солнце складываются в одно большое летнее настроение!☀️</t>
+  </si>
+  <si>
+    <t>03.06.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8751</t>
+  </si>
+  <si>
+    <t>🎁 До подведения итогов розыгрыша 10 билетов на концерт 5sta Family осталось всего 2 дня! Если вы еще не успели принять участие — сейчас самое время это сделать ☀️ 🖇️ Переходите к конкурсному посту во ВКонтакте и участвуйте Желаем всем удачи!</t>
+  </si>
+  <si>
+    <t>03.06.26 02:54</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8749</t>
+  </si>
+  <si>
+    <t>🚴‍♂️ 3 июня — Всемирный день велосипеда! Этот день — прекрасный повод вспомнить, что велосипед является не только средством передвижения, но и прекрасным источником ярких эмоций, а также отличным выбором для активного образа жизни. На курорте «Манжерок» каждый любитель катания на велосипеде найдет для занятие по душе или может попробовать всё и сразу: • Для ценителей уединения открыты прокаты спортивного инвентаря — возьмите подходящий велосипед и отправляйтесь в самостоятельное путешествие, чтобы исследовать курорт налегке и прокатиться по окрестностям. Велосипеды есть как для детей, так и для взрослых, а также велокресла для малышей, чтобы семейная прогулка была комфортной. • Для заядлых путешественников — туры на велосипедах и электровелосипедах с опытным велогидом. Для поездок разработаны специальные маршруты различной степени сложности. • Для тех, кто только начинает свой путь, действует служба активного отдыха «Манжерокер» для детей и взрослых — профессиональные инструкторы помогут освоить катание или совершенствовать навыки. • Для настоящих экстремалов открыт байк-парк — любители даунхилла точно оценят новую трассу байк-парка с верхней станции канатной дороги «Восход» и могут прокатиться по уже полюбившимся контруклонам и трамплинам. Выбирая велосипед — открывайте новые возможности для активного отдыха. Крутите педали к энергичному ритму жизни!</t>
+  </si>
+  <si>
+    <t>03.06.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8748</t>
+  </si>
+  <si>
+    <t>Прекрасной среды! 🌲 3 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 🌳 Тропа траверс | 9:30-15:00 ⛰️Канатная дорога «София» | 9:30-18:15 🌳 Тропа Дикая | 9:30-15:00 🌳 Тропа Лесная | 9:30-15:00 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 21°; день 25°; вечер 22° 💨 2-5 м/с, порывы до 8 м/с 🌤 Облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>02.06.26 03:21</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8743</t>
+  </si>
+  <si>
+    <t>🚀 Старт летней серии детских соревнований «Манжерокер» 🗓️ 7 июня | 10:00-14:00 📍 Внутренний двор отеля 5* Ваш ребенок увлекается спортом или только собирается сделать первый шаг к активному образу жизни? Позвольте детям проявить свои лучшие качества в детских соревнованиях «Манжерокер»! Соревнования пройдут в 4 этапа, в каждом из которых будут определены победители и призеры, а по итогам рейтинга в финале будет вручен кубок чемпиона! I этап — 7 июня; II этап — 12 июля; III этап — 1 августа; IV этап — 5 сентября (финал). Выбирайте дисциплину: 🚲 велосипед; Необходим навык езды на двухколесном велосипеде 🛼 роликовые коньки; Необходимо наличие собственного оборудования (можно взять в прокате) 🏃🏼‍♂️ бег с препятствиями. Предварительная регистрация по по телефону инфоцентра курорта +7-913-690-27-24 или на инфостойке в отеле 5*. Условия участия: • Наличие медицинского допуска (справки), документа о страховании от несчастного случая и заполненных согласий на обработку персональных данных (заполняется при регистрации). • Наличие шлема (исключая дисциплину «бег по трассе с препятствиями»). • Рекомендовано наличие средств защиты (перчатки, наколенники, налокотники). Подробную информацию о соревнованиях разместили на нашем сайте. Ждём всех желающих ребят от 5 до 14 лет — будем становиться чемпионами вместе!</t>
+  </si>
+  <si>
+    <t>02.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8742</t>
+  </si>
+  <si>
+    <t>Отличного настроения! ⛰️ 2 июня вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 22°; день 27°; вечер 26° 💨 1-5 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>01.06.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8741</t>
+  </si>
+  <si>
+    <t>Делимся с вами моментами первого летнего дня на курорте «Манжерок» ☀️</t>
+  </si>
+  <si>
+    <t>01.06.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8737</t>
+  </si>
+  <si>
+    <t>🎉 Ура, каникулы! Впереди целое лето новых открытий, друзей, творчества и приключений. Проведите эти дни ярко и насыщенно вместе с досуговым центром «Лес чудес» на курорте «Манжерок» ✨ 🎒 Для вашего комфорта мы подготовили специальные абонементы — выбирайте удобный формат: 🟡3 дня — для тех, кто хочет попробовать; 🟡5 дней — насыщенная неделя приключений; 🟡7 дней — полное погружение в атмосферу чудес. В программе: 🟡Ежедневная анимация — квесты, мастер-классы и веселые игры; 🟡Полноценный обед в кафе «Баламут»; 🟡Прогулки и активности на свежем воздухе; 🟡Забота и внимание опытных аниматоров в течение всего дня. 📅 Абонементы действуют с 1 по 30 июня 👧 Для детей от 6 до 14 лет 🕙 Время пребывания: с 10:00 до 18:00 📍 Курорт «Манжерок», досуговый центр «Лес чудес» 🖇 Подробнее Подарите ребенку лето, наполненное смехом, открытиями и счастливыми воспоминаниями!🎈</t>
+  </si>
+  <si>
+    <t>01.06.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8734</t>
+  </si>
+  <si>
+    <t>Лето начинается с самого важного — времени вместе. С громкого детского смеха. С мороженого, которое тает быстрее, чем успеваешь его съесть. С прогулок до самого заката, новых открытий, приключений и счастливых глаз, в которых отражается целый мир. 🌍</t>
+  </si>
+  <si>
+    <t>01.06.26 03:42</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8731</t>
+  </si>
+  <si>
+    <t>🎈 С Днем защиты детей! Приглашаем провести этот праздничный день вместе на курорте «Манжерок» ☀️ Специально для вас мы подготовили сразу две насыщенные программы: 🟡Праздничные мероприятия в досуговом центре «Лес чудес» 🟡Общая программа мероприятий 🏆 Присоединяйтесь к детским мультиспортивным состязаниям, где каждый сможет проявить себя. Пусть первый день лета подарит яркие эмоции, новые открытия и счастливые воспоминания!</t>
+  </si>
+  <si>
+    <t>01.06.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8730</t>
+  </si>
+  <si>
+    <t>Встречаем лето на курорте «Манжерок»🌸 1 июня вас ждут: 🎁 -50% на прогулочные билеты для детей 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:00-17:00 🌳 Путь Мысли | 9:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» (задерживается в открытии) 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🔵 Пихтовая (9:30-17:30) 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 22°; день 25°; вечер 23° 💨 1-5 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>31.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8724</t>
+  </si>
+  <si>
+    <t>Провожаем весну на курорте «Манжерок»🌸 31 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |12:50-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 12:50-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 21°; день 24°; вечер 23° 💨 1-7 м/с, порывы до 9 м/с ⛅️ Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>30.05.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8714</t>
+  </si>
+  <si>
+    <t>🏔️ Представьте свое утро в парке «Хранитель Большого Алтая» -20% на прогулочный билет — совершите первый подъем на канатной дороге «Чуйский тракт» или «Ледник» до 11:00 и продолжайте путешествие по экотропам и канатным дорогам. В современном мире так важно замедлиться и провести время наедине с природой: тишина и прохладный ветер из самых глубин алтайских гор, капли росы на соцветиях редких растений и пение птиц. Листайте видео и узнайте, что ждёт Вас утром в парке — может быть, стоит отправиться туда как можно скорее?</t>
+  </si>
+  <si>
+    <t>30.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8713</t>
+  </si>
+  <si>
+    <t>❗️ Друзья, в связи с усилением ветра музыкальная программа переносится с террасы ресторана «Панорама 1020» в зал ресторана. Сегодня для вас по-прежнему будут звучать любимые мелодии в исполнении вокала, гитары и саксофона — в теплой и уютной атмосфере среди гор. Встречаемся в ресторане «Панорама 1020»✨</t>
+  </si>
+  <si>
+    <t>30.05.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8712</t>
+  </si>
+  <si>
+    <t>🌲Отдых, в котором уже все продумано для вашего комфорта На курорте «Манжерок» всегда найдется повод для новых впечатлений, отдыха и времени рядом с близкими. • Рестораны — начните день с завтрака с видом на горы и откройте для себя разнообразие гастрономических впечатлений. • СПА-комплекс — пространство для восстановления, расслабления и заботы о себе. • Банный комплекс — особая атмосфера тепла, уюта и традиций, которые делают отдых еще более наполненным. • Экскурсионные программы — отправьтесь знакомиться с живописными уголками Алтая и его природными достопримечательностями. • Досуговый центр «Лес чудес» — пространство для маленьких гостей, где каждый день проходят игры, творческие занятия, мастер-классы и увлекательные открытия. Потому что настоящий отдых — это не только красивые виды. Это сервис, внимание к деталям и забота о каждом моменте вашего путешествия ❤️</t>
+  </si>
+  <si>
+    <t>30.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8711</t>
+  </si>
+  <si>
+    <t>Встречаемся на концерте живой музыки на террасе ресторана «Панорама 1020»🌄 30 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 21°; день 24°; вечер 22° 💨 8-10 м/с, порывы до 14 м/с ⛅️ Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>29.05.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8710</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Чуйский тракт», «Восход», «София» и «Ледник» приостановили работу с гостями по погодным условиям.</t>
+  </si>
+  <si>
+    <t>29.05.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8709</t>
+  </si>
+  <si>
+    <t>❗️Канатная дорога «Ледник» закрыли посадку на нижней станции по погодным условиям.</t>
+  </si>
+  <si>
+    <t>29.05.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8708</t>
+  </si>
+  <si>
+    <t>29.05.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8707</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги «София» и «Восход» возобновили работу с гостями</t>
+  </si>
+  <si>
+    <t>29.05.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8706</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Ледник», «Восход» и «София» приостановили работу с гостями по погодным условиям.</t>
+  </si>
+  <si>
+    <t>29.05.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8705</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт» и «Ледник» закрыли посадки на нижних станциях по погодным условиям.</t>
+  </si>
+  <si>
+    <t>29.05.26 04:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8701</t>
+  </si>
+  <si>
+    <t>💥 5sta Family уже скоро на главной сцене курорта «Манжерок» Музыка, знакомая с первых нот, теплый вечер среди гор Алтая, песни, которые возвращают в самые яркие воспоминания и та самая атмосфера лета. 📅 12 июня 🕗 сбор гостей: 18:00 📍 Бульвар курорта 🎟 Приобрести билет 2️⃣ дня до повышения стоимости билетов, количество билетов ограничено 🎁 Прямо сейчас присоединяйтесь к нашему розыгрышу во ВКонтакте и выиграть билеты на концерт! Переходите по ссылке на конкурсный пост, участвуйте и не упустите возможность провести этот вечер вместе с нами. Желаем удачи всем участникам! Проведем этот вечер вместе — в ритме любимых песен, теплого лета и атмосферы курорта «Манжерок»☀️</t>
+  </si>
+  <si>
+    <t>29.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8700</t>
+  </si>
+  <si>
+    <t>Встречаем пятницу! 🌲 29 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 10:30-20:00 🌳 Шелковый путь | 10:30-17:00 🌳 Путь Воли | 10:30-17:00 🌳 Путь Мысли | 10:30-17:00 (до домика Шамана) 📸 Смотровая площадка 🌄 Канатная дорога «Восход» | 10:50-18:00 🌳Тропа Легенд | 10:50-16:00 🌳Тайная тропа | 10:50-16:00 🧊Канатная дорога «Ледник» |10:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 10:30-18:15 🚵‍♀️ Байк-парк | 10:30-19:00 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 16°; день 20°; вечер 19° 💨 10-17 м/с, порывы до 22 м/с ⛈️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>28.05.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8696</t>
+  </si>
+  <si>
+    <t>🎶 Вечер живой музыки на террасе ресторана «Панорама 1020» Друзья, уже в эти выходные на курорте «Манжерок» пройдет первый музыкальный вечер — с живым вокалом, гитарой и мягкими ритмами кахона. Теплый воздух, закатный свет, горы Алтая, любимые мелодии и атмосфера летнего вечера, которым особенно хочется наслаждаться за вкусным ужином в компании близких и родных ✨ 📅 30 мая 🕓 16:00–18:00 📍 Терраса ресторана «Панорама 1020» Проведите субботний вечер на террасе ресторана «Панорама 1020» — среди панорамных видов, авторской кухни и живой музыки 🌄</t>
+  </si>
+  <si>
+    <t>28.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8695</t>
+  </si>
+  <si>
+    <t>🏔️ Дети на высоте! Курорт «Манжерок» подготовил специальное предложение ко Дню защиты детей: с 30 мая по 1 июня для юных путешественников от 6 до 15 лет (включительно) — -50% при покупке билета на канатные дороги. Для детей до 5 лет — свободное посещение канатных дорог (при предъявлении документа, подтверждающего возраст). Уверены, что каждый ребенок будет рад встретить лето, прогуливаясь вместе с родителями по экотропам тематического парка «Хранитель Большого Алтая» — именно здесь можно познакомиться с историей региона с помощью арт-объектов, увидеть редкие растения и даже встретить лесных обитателей! Присоединяйтесь к праздничной программе и участвуйте в спортивных активностях — курорт превратится в настоящий город детства, полный игр, музыки, развлечений и смеха!</t>
+  </si>
+  <si>
+    <t>28.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8694</t>
+  </si>
+  <si>
+    <t>Чудесного настроения! ☀️ 28 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 10:00-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 24°; день 28°; вечер 26° 💨 2-13 м/с, порывы до 14 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>27.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8693</t>
+  </si>
+  <si>
+    <t>⚡️ Энергичные выходные для юных любителей активного отдыха С чем у вас ассоциируется детство? Для кого-то — это беззаботное лето у бабушки в деревне, для кого-то — первое катание на велосипеде и долгожданные каникулы. Но одно мы знаем точно: проводить время детям нужно ярко и весело — делимся и программой активностей на предстоящие выходные: 30 мая | 10:00-11:00 Открытые мастер-классы по катанию на роликовых коньках для детей от 5 до 14 лет Участники будут совершенствовать свои умения в роллинге вместе с профессиональными инструкторами службы активного отдыха «Манжерокер». 30 мая | 11:00-13:00 Манжерокские гонки для детей от 5 до 14 лет Участники проведут время с пользой, получат яркие эмоции, заведут новых друзей и разовьют свои навыки сразу в нескольких спортивных дисциплинах. 1 июня | 10:00-16:00 Мультиспортивные состязания для детей от 3 до 16 лет В День защиты детей у ребят будет возможность проявить свои навыки в спорте: не только скорость и ловкость, но и умение дружить и поддерживать друг друга. 🎁 Это не все хорошие новости: с 30 мая по 1 июня будет действовать специальное предложение — -50% для детей на прогулочные билеты на канатные дороги. Встречайте лето вместе с курортом «Манжерок» — проведем эти выходные вместе?</t>
+  </si>
+  <si>
+    <t>27.05.26 03:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8692</t>
+  </si>
+  <si>
+    <t>🚵 Новая трасса даунхилла с верхней станции канатной дороги «Восход» Даунхилл — это скоростной спуск с горы на специально предназначенном горном велосипеде по оборудованным трассам. Уже в начале июня в байк-парке курорта «Манжерок» мы запустим катание по новой трассе с верхней станции канатной дороги «Восход», а всего для катания в летнем сезоне будут доступны 5 трасс различного уровня сложности: 🟢 Новичок Протяженность: 3410 м Перепад высот: 70 м Уровень сложности: легкая Название трассы говорит само за себя – подходит для совершения первых спусков: широкое полотно с песчано-гравийным покрытием, контруклоны из дерева и грунта, мосты и учебные трамплины. «Новичок» берет свое начало со средней станции канатной дороги «Чуйский тракт» и завершается у подножия горы Малая Синюха.   🔵 Синюха Протяженность: 1920 м Перепад высот: 169 м Уровень сложности: средней сложности Следующей по сложности трасса станет прекрасным выбором для прогрессирующих райдеров – она включила в себя множество контруклонов и несколько кикеров с транзитами на среднем уклоне среди смешанного леса. Трасса берет начало со средней станции канатной дороги «Чуйский тракт» и завершает маршрут по трассе «Новичок».   🔴 Нунатак Протяженность: 470 м Перепад высот: 128 м Уровень сложности: сложная Протяженность трассы небольшая, но она не позволит заскучать: контруклоны и несколько деревянных дропов на пути подогреют интерес профессиональных райдеров. Чтобы попасть на «Нунатак», необходимо начать движение по трассе «Синюха» и следить за указателями.   ⚫️ Скалистая Протяженность: 760 м Перепад высот: 111 м Уровень сложности: очень сложная Самый сочный участок для тех, кто не знает слова «страх»: на протяжении трассы множество скальных выступов, внушительные перепады и камни. Трасса берет свое начало от «Синюхи», а крутой спуск завершается спокойной трассой «Новичок».   🔵 Пихтовая (открытие в июне) Протяженность: 4960 м Перепад высот: 210 м Уровень сложности: средней сложности Пролегает под канатной дорогой «Восход» и пересекает несколько зимних горнолыжных трасс по множествам контруклонов. Название повествует о том, что трасса проходит через пихтовые деревья настоящего алтайского леса. Начало маршрута с верхней станции канатной дороги «Восход» и завершается на её нижней станции. Для начинающих и прогрессирующих райдеров открыта школа даунхилла — инструкторы службы активного отдыха «Манжерокер» помогут освоить катание по трассам байк-парка «с нуля» или усовершенствовать навыки. Открывайте новые горизонты экстрима на курорте «Манжерок»!</t>
+  </si>
+  <si>
+    <t>27.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8691</t>
+  </si>
+  <si>
+    <t>Прекрасной среды! 🌿 27 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» | задерживается в открытии ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 22°; день 26°; вечер 24° 💨 1-6 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>26.05.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8690</t>
+  </si>
+  <si>
+    <t>🌊 Настоящее восстановление начинается с тишины... С теплого пара. С мягкого света. С ощущения, что время наконец замедляется только для вас. СПА-комплекс курорта «Манжерок» — пространство премиального отдыха и глубокого восстановления. ☺️Знали ли вы, что: • Хамам помогает мягко расслабить мышцы, улучшить кровообращение и восстановить внутреннее состояние без резких температурных нагрузок? • Соляная пещера создает особый микроклимат, который помогает глубже расслабиться и восстановить дыхание после активного дня на курорте. Какой ритуал ваш? Мягкое тепло хамама или абсолютный покой соляной пещеры? Поделитесь в комментариях 👇</t>
+  </si>
+  <si>
+    <t>26.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8689</t>
+  </si>
+  <si>
+    <t>Отличного настроения! 🌻 26 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 18°; день 23°; вечер 21° 💨 1-6 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>25.05.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8680</t>
+  </si>
+  <si>
+    <t>🏕️ Летний сезон на курорте «Манжерок» — это… Подъемы на канатных дорогах, неспешные прогулки по экотропам на свежем воздухе, экстремальные спуски в байк-парке, первые эмоции от катания на вейкборде, а также яркие впечатления! Летний сезон уже начался — найдите занятие по душе или успейте попробовать все: 🏔️ 4 канатные дороги; 🏔️ 15 километров экотроп; 🏔️ Центр летних активностей с вейкбордингом, сапбордингом и каякингом; 🏔️ 5 трасс в байк-парке; 🏔️ 4 точки проката оборудования для летнего активного отдыха; 🏔️ Спортивная школа «Манжерокер»; 🏔️ Полеты на парапланах; 🏔️ Путешествия на багги; 🏔️ Множество спортивных мероприятий для детей и взрослых. Абсолютно не важно сколько дней в вашем лете, самое главное — сколько лета в ваших днях! ☀️</t>
+  </si>
+  <si>
+    <t>25.05.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8677</t>
+  </si>
+  <si>
+    <t>🌲Отдых начинается с пространства Утро с видом на горы, теплый свет в панорамных окнах и тишина Алтая, которой хочется наслаждаться. На курорте «Манжерок» представлено 7 категорий номеров пятизвездочного отеля — для семейного отдыха, комфортных выходных и особенных моментов рядом с близкими. Вы можете выбрать комфортный для себя формат размещения: 🔴С завтраками; 🔴Полный пансион с завтраком, обедом и ужином. В стоимость проживания также входит: посещение СПА-комплекса, тренажерного зала и охраняемая парковка. 🖇️ Забронировать Откройте для себя отдых, где каждая деталь создана с заботой о вас! 🗻</t>
+  </si>
+  <si>
+    <t>25.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8676</t>
+  </si>
+  <si>
+    <t>Отличного начала недели! ☘️ 25 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 13:40-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 10:40-18:00 🌳 Тропа Тайная | 13:00-16:00 🌳 Тропа Легенд | 13:00-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 5°; день 15°; вечер 15° 💨 2-6 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>24.05.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8675</t>
+  </si>
+  <si>
+    <t>🌲 Пространство тишины, комфорта и безупречного сервиса Скрытые среди леса и горных склонов, семейные шале созданы для тех моментов, когда особенно важно быть рядом — проводить время вместе, наслаждаться тишиной, разговорами и атмосферой абсолютного уединения. Панорамные виды на горы, высокий уровень сервиса и внимание к каждой детали создают ощущение отдыха, в котором все происходит легко и естественно. Персональный батлер сопровождает ваше пребывание в любое время, помогая сделать отдых по-настоящему беззаботным — именно таким, каким хочется запомнить время с близкими. Семейные шале курорта «Манжерок» — место, где рождаются самые теплые воспоминания.❤️</t>
+  </si>
+  <si>
+    <t>24.05.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8674</t>
+  </si>
+  <si>
+    <t>❗️Дорогие друзья К сожалению, «Манжерокские гонки» и открытый мастер-класс по катанию на роликах сегодня отменяются в связи с ухудшением погодных условий. Безопасность и комфорт наших гостей для нас всегда на первом месте. Благодарим за понимание и будем рады видеть вас на других мероприятиях курорта.🗻</t>
+  </si>
+  <si>
+    <t>24.05.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8673</t>
+  </si>
+  <si>
+    <t>24.05.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8672</t>
+  </si>
+  <si>
+    <t>Отличного настроения! ⛰️ 24 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 16:00-20:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 17:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | задерживается в открытии 🧊Канатная дорога «Ледник» |задерживается в открытии ⛰️Канатная дорога «София» | задерживается в открытии 🚵‍♀️ Байк-парк | задерживается в открытии порывы ветра до 20 м/с 🟢 Новичок 🔵 Синюха 🔴 Нунатак 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (приостановил работу) 🔘 Тюбинг (задерживается в открытии) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 12°; день 14°; вечер 9° 💨 6-16 м/с, порывы до 21 м/с 🌧️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>23.05.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8671</t>
+  </si>
+  <si>
+    <t>🌲Место, где гастрономия встречается с атмосферой Алтая На курорте «Манжерок» создана уникальная гастрономическая карта, где встречаются локальные продукты, авторская подача, традиции Алтая и современные кулинарные техники. 🔴«Тенгри» — сезонное меню на фермерских продуктах, авторская подача и аутентичный характер Алтая. 🔴 «Манжара» — кухня на стыке традиций и современности, алтайские эндемики и блюда, приготовленные в уникальной печи Grillvett. 🔴 «Панорама 1020» — новый гастрономический опыт и захватывающими видами на горные хребты и долину Катуни. Проведите теплый семейный вечер, устройте свидание или просто насладитесь моментом — за ужином с видом на Катунь, в мягком свете заката и атмосфере величественного Алтая ✨</t>
+  </si>
+  <si>
+    <t>23.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8670</t>
+  </si>
+  <si>
+    <t>Прекрасного настроения! 🌲 23 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 6°; день 14°; вечер 12° 💨 3-8 м/с, порывы до 9 м/с ☁️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>22.05.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8669</t>
+  </si>
+  <si>
+    <t>💥 Эксклюзивное приглашение от 5sta Family — специально для вас 12 июня на главной сцене курорта «Манжерок» — вечер, который мы все очень ждем! 5sta Family — группа, чьи хиты уже давно стали частью наших плейлистов и воспоминаний. Энергия, узнаваемые треки и та самая атмосфера, когда хочется петь и танцевать с первых нот 🎶 📅 12 июня 🕗 сбор гостей: 18:00 📍 Бульвар курорта 🎟 Приобрести билет *Стоимость билетов будет повышаться по мере приближения даты мероприятия Станьте частью этого вечера — проведем его вместе, в ритме любимых песен и ярких эмоций! ❤️</t>
+  </si>
+  <si>
+    <t>22.05.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8667</t>
+  </si>
+  <si>
+    <t>Встречаем пятницу! 🌲 22 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 11:45-17:00 🌳 Путь мысли | 11:45-17:00 (до дома Шамана) 📸 Смотровая площадка 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🔸Скульптура «Золотая баба» 🌄 Канатная дорога «Восход» | 11:45-18:00 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (13:25-21:00) 🔘 Тюбинг (19:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 5°; день 8°; вечер 7° 💨 4-7 м/с, порывы до 9 м/с ☁️ Пасмурно 🔗 Полезные ссылки: ▫карта курорта ▫узнать подробнее об экотропах ▫школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>21.05.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8666</t>
+  </si>
+  <si>
+    <t>❗️КД «Ледник» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>21.05.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8665</t>
+  </si>
+  <si>
+    <t>❗️КД «София» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>21.05.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8664</t>
+  </si>
+  <si>
+    <t>❗️КД «Чуйский тракт» приостановила работу с гостями.</t>
+  </si>
+  <si>
+    <t>21.05.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8663</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «Восход», «София» и «Ледник» приостановили работу с гостями по погодным условиям</t>
+  </si>
+  <si>
+    <t>21.05.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8662</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги «Чуйский тракт», «Ледник» и «София» закрыли посадку для гостей на нижних станциях из-за порывов ветра, работают только на спуск.</t>
+  </si>
+  <si>
+    <t>21.05.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8661</t>
+  </si>
+  <si>
+    <t>🛼 Открытые мастер-классы по роллингу 🗓️ 24 мая | 10:00 📍 Внутренний двор отеля 5* Каждую неделю мы будем встречать юных любителей активных видов отдыха во внутреннем дворе отеля 5*, чтобы улучшать навыки катания на роликовых коньках вместе с профессиональными инструкторами службы активного отдыха «Манжерокер». Все желающие смогут задать интересующие вопросы инструктору, скорректировать технику, а затем принять участие в Манжерокских гонках и продемонстрировать свое мастерство! ❕Для участия в мастер-классе необходимо только наличие роликовых коньков (можно взять в прокатах курорта или принести свои), а также желание освоить искусство роллинга! *Предварительная регистрация по телефону инфоцентра +7-913-690-27-24 или на инфостойке в отеле 5* (возле проката). **Сбор участников в день проведения мастер-класса в 9:45 на инфостойке в отеле 5* (возле проката). Осваивайте новые виды активного отдыха вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>21.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8660</t>
+  </si>
+  <si>
+    <t>Солнечного четверга! ☀️ 21 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (18:45-21:00) 🔘 Тюбинг (18:30-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 18°; день 24°; вечер 20° 💨3-8 м/с, порывы до 20 м/с ☀️ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>20.05.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8659</t>
+  </si>
+  <si>
+    <t>🏔️ Уютный вечер на высоте 1020 метров Завершите день подъемом на смотровую площадку, откуда открываются невероятные пейзажи долины реки Катунь и насладитесь ужином в Панорамном ресторане с видом на горы. Мы создали специальный тариф для вечерних прогулок на вершину: с 18:00 и до закрытия канатной дороги стоимость прогулочного билета на КД «Чуйский тракт» составит: • взрослый — 2000₽ 1100₽; • детский — 1200₽ 650₽; • дети до 5 лет (включительно) — свободное посещение (необходимо получить билет в кассе курорта, при предъявлении документа, подтверждающего возраст). 🔗 Приобрести прогулочный билет онлайн 🤫 Для любителей рассветных прогулок по парку «Хранитель Большого Алтая» действует специальное предложение «Утро на высоте» — прогулочные билеты от 950₽. Создавайте впечатления вместе с летним сезоном на курорте «Манжерок»! ✨</t>
+  </si>
+  <si>
+    <t>20.05.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8658</t>
+  </si>
+  <si>
+    <t>🌿 Здесь начинается перезагрузка Иногда достаточно тишины, тепла и правильной атмосферы, чтобы почувствовать, как возвращается баланс. В банном комплексе курорта «Манжерок» уход становится частью ритуала: массажи и процедуры с натуральными скрабами мягко снимают напряжение, возвращают телу легкость, а коже — естественное сияние. Особое впечатление — бирюзовое озеро, наполненное водой из горной реки Катунь, где контраст ощущений становится финальным акцентом. Интересный факт: Бирюзовый цвет воды Катуни — не просто особенность, а результат природного процесса. Вода насыщена мельчайшими частицами горных пород, так называемой «ледниковой мукой», которые отражают солнечный свет и создают тот самый насыщенный бирюзовый оттенок. Именно поэтому цвет реки меняется в зависимости от сезона и освещения — от молочного до глубокого бирюзового. 🖇️Забронировать Подарите себе паузу, в которой возвращается легкость и внутренний баланс.</t>
+  </si>
+  <si>
+    <t>20.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8653</t>
+  </si>
+  <si>
+    <t>Прекрасного настроения! 🌱 20 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 9°; день 15°; вечер 15° 💨3-8 м/с, порывы до 11 м/с ☁️ Облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>19.05.26 03:54</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8652</t>
+  </si>
+  <si>
+    <t>🏃🏽‍♀️ Манжерок трейл: два дня настоящего праздника спорта — детские забеги, лектории, ЭКСПО и, конечно, беговые единомышленники! 📋 Ознакомиться с результатами 📸 Смотреть фотоотчет 16-17 мая на курорте «Манжерок» состоялись соревнования, которые объединили любителей бега, испытаний на выносливость, гор и лесного грунта, одним словом — трейлраннеров. Каждый участник испытал себя в настоящем горном трейле по склонам курорта и окрестным хребтам на дистанциях от 5 до 42 километров. Организаторы разработали маршруты с учётом особенностей рельефа и природных красот региона, чтобы каждый спортсмен мог не только испытать себя, но и насладиться пейзажами алтайских гор. Смотрите, как это было и присоединяйтесь будущим к спортивным мероприятиям на курорте «Манжерок»!</t>
+  </si>
+  <si>
+    <t>19.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8651</t>
+  </si>
+  <si>
+    <t>Отличного настроения! 19 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 3°; день 6°; вечер 5° 💨3-8 м/с, порывы до 11 м/с ☁️ Облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>18.05.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8646</t>
+  </si>
+  <si>
+    <t>🏔️ Курорт «Манжерок» — ваш путь к настоящему Алтаю Здесь открывается природа, которая поражает масштабом и глубиной: горные хребты, бурные реки, альпийские луга и бескрайняя тайга. 🌊 Интересные факты о Телецком озере: 🔵Крупнейшие запасы пресной воды в Сибири; 🔵В озеро впадает более 70 рек, а вытекает только одна — Бия; 🔵Длина озера — почти 80 км; 🔵Входит в список Всемирного наследия ЮНЕСКО (объект «Золотые горы Алтая»); 🔵Его часто называют «младшим братом Байкала» — за глубину и чистоту воды. Приезжая на курорт «Манжерок», вы открываете Алтай во всем его многообразии. Маршруты экскурсий выстроены так, чтобы вы могли не просто увидеть, а прочувствовать его красоту, масштаб и глубину. 📱 Забронировать экскурсию: 8-913-690-31-60 🖇️ Подробнее — на сайте курорта</t>
+  </si>
+  <si>
+    <t>18.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8645</t>
+  </si>
+  <si>
+    <t>Активного начала недели! ☀️ 18 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 8°; день 8°; вечер 5° 💨2-7 м/с, порывы до 9 м/с ☁️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>17.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8644</t>
+  </si>
+  <si>
+    <t>💭 Даже в потоке повседневных дел моменты, проведенные на курорте «Манжерок», остаются с вами … ❤️</t>
+  </si>
+  <si>
+    <t>17.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8643</t>
+  </si>
+  <si>
+    <t>Отличного настроения! ⛰️ 17 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 (до Купели) 🚵‍♀️ Байк-парк | закрыт по погодным условиям 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (задерживается в открытии) 🔘 Тюбинг (задерживается в открытии) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 9°; день 15°; вечер 14° 💨1 - 7 м/с, порывы до 9 м/с ☁️облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>16.05.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8638</t>
+  </si>
+  <si>
+    <t>🌊 Место для вашей перезагрузки Иногда в повседневной суете так хочется остановиться, отдохнуть от забот и отключиться от шума города. Позволить себе паузу, замедлиться и просто побыть в тишине. В крупнейшем СПА-комплексе вас доступно: 🔵5 бассейнов; 🔵7 термальных зон с разными температурами и эффектами для отдыха и восстановления; 🔵Фитобар; 🔵СПА-процедуры и этнические ритуалы; 🔵Премиальная косметика мирового уровня; 🔵Пантовые ванны; 🔵Аппаратные и капсульные программы; 🔵Салон красоты; 🔵СПА-бутик; 🔵Современный фитнес-зал. СПА-комплекс курорта «Манжерок» — пространство, где каждая деталь создает атмосферу спокойствия. Погрузитесь в состояние, к которому хочется возвращаться💫</t>
+  </si>
+  <si>
+    <t>16.05.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8635</t>
+  </si>
+  <si>
+    <t>Встречаемся в байк-парке🚵‍♂️ 16 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🌳 Тропа Легенд | 9:30-16:00 (до Купели) 🚵‍♀️ Байк-парк | 09:00-19:00 🟢 Новичок 🔵 Синюха 🔴 Нунатак 🖇️ Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (12:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: Погода на курорте: 🌡️утро 9°; день 15°; вечер 14° 💨1 - 7 м/с, порывы до 9 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>15.05.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8634</t>
+  </si>
+  <si>
+    <t>🌄Ресторан «Панорама 1020» — место, откуда открываются захватывающие виды на горные хребты и долину Катуни. ⏺️Начните свой день с завтрака на веранде — прикоснитесь к природе Алтая, к горизонту, который становится ближе, почувствуйте воздух, наполненный свежестью и тишиной нового дня. ⏺️А вечером насладитесь закатом за ужином — когда солнце медленно уходит за вершины, и все вокруг наполняется мягким светом и особой атмосферой. Проведите этот день на высоте — среди вкуса, света и величия гор! ☺️</t>
+  </si>
+  <si>
+    <t>15.05.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8633</t>
+  </si>
+  <si>
+    <t>✨ Делимся этапами подготовки долгожданного парка «Дримвуд» В парке «Дримвуд» активно идет подготовка к открытию, и мы уже на этапе тестирования аттракционов — совсем скоро здесь появится новое пространство для отдыха всей семьей 🏔️ 🦋 Один из них — «Жужжи-лети» аттракцион для маленьких путешественников и их родителей. Легкий подъем, веселое кружение и ощущение свободы в каждом движении. Здесь можно самому управлять полетом своей бабочки и выбирать ритм — спокойно парить или ловить драйв. Улыбки, смех и тот самый детский восторг, который хочется разделить вместе! 🟡В ожидании открытия скучать не придется — вы всегда можете порадовать себя яркими эмоциями на родельбане и тюбинге. Следите за новостями на канале парка «Дримвуд» — впереди ещё много интересного! ☀️</t>
+  </si>
+  <si>
+    <t>15.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8632</t>
+  </si>
+  <si>
+    <t>Встречаем пятницу на курорте!🌿 15 мая вас ждут:🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тайная тропа | 9:30-16:00 🌳 Тропа Легенд (до купели) | 9:30-16:00 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡 утро 7°; день 8°; вечер 6° 💨 1-6м/с, порывы до 9 м/с 🌤 облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>14.05.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8631</t>
+  </si>
+  <si>
+    <t>🚵 Открываем байк-парк 🗓️ 16 мая 📍 сектор канатной дороги «Чуйский тракт» — катание будет доступно со средней станции Уверены, что многие любители активного отдыха успели соскучиться по лесным трекам, мостам и контруклонам нашего байк-парка. Трассы для даунхилла в байк-парке курорта «Манжерок» начнут свою работу 16 мая: 🟢 Новичок Протяженность 3410 метров; Перепад высот 70 метров. 🔵 Синюха Протяженность 1920 метров; Перепад высот 169 метров. 🔴 Нунатак Протяженность 470 метров; Перепад высот 128 метров. В честь открытия радуем специальными предложениями: • Байк пасс за 1₽ при аренде в прокатах курорта велосипеда кросс-кантри 2-х подвеса и защиты (шлем, наколенники, налокотники) на срок не менее 1 дня. • Байк-пасс на два дня по цене одного — приобретайте байк-пасс в день открытия (16 мая), а мы продлим его действие на два дня – 16 и 17 мая! В байк-парке будет интересно всем: опытных райдеров порадуют кикеры с транзитами и деревянные дропы, а для новичков мы подготовили широкое полотно с песчано-гравийным покрытием, контруклоны из дерева и грунта, мосты и учебные трамплины. Инструкторы службы активного отдыха помогут освоить даунхилл «с нуля» и совершенствовать навыки. Покоряйте горные вершины вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>14.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8630</t>
+  </si>
+  <si>
+    <t>🌲Семейный отдых — в простых моментах рядом На курорте «Манжерок» все начинается с пространства, в котором по-настоящему комфортно: Номера с панорамными видами на горы и озеро, уют, продуманные детали и внимательный сервис — здесь легко замедлиться и просто быть рядом. Для вас действуют специальные предложения: ✅ Каждая 4-я ночь в отеле 5* — в подарок; ✅ Специальные условия при раннем бронировании. 🖇️ Забронировать Курорт «Манжерок» — место, где хочется замедлиться и просто побыть рядом с близкими.🗻</t>
+  </si>
+  <si>
+    <t>14.05.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8629</t>
+  </si>
+  <si>
+    <t>Радостного четверга! 🏞️ 14 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд | 09:30-16:00 (до поляны Топшур) 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟 Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡 утро 7°; день 8°; вечер 6° 💨 1-6м/с, порывы до 9 м/с 🌤 облачно🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>13.05.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8628</t>
+  </si>
+  <si>
+    <t>🏃‍♂️ Активные выходные 16 и 17 мая К концу недели синоптики обещают потепление и солнечную погоду — это ли не повод сделать предстоящие выходные одними из самых запоминающихся? Делимся краткой инструкцией для самых энергичных: ✅ С 9:00 до 11:00 воспользуйтесь специальным предложением «Утро на высоте» — начните день с подъема на канатной дороге и прогуляйтесь по экотропам; ✅После прогулки зарегистрируйте своего ребенка на «Манжерокские гонки» и поддержите юных спортсменов в их начинаниях; ✅Далее отправляйтесь всей семьей во внутренний двор отеля 5*, чтобы узнать секреты настоящих туристов на открытом мастер-классе для всех желающих; ✅Загляните в байк-парк: 16 мая состоится долгожданное открытие трасс для даунхилла со специальными предложениями для первых посетителей — подробности расскажем завтра 🤫; ✅Становитесь участником соревнований Манжерок трейл или поддерживайте участников по дистанции; ✅ Арендуйте спортивное оборудование -20% в прокате курорта при предъявлении прогулочного билета и отправляйтесь на трекинг, велопрогулку или прокатитесь на электросамокате! Уверены, что каждый из вас с нетерпением ждал начала летнего сезона — наполним его яркими впечатлениями вместе? ☀️</t>
+  </si>
+  <si>
+    <t>13.05.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8627</t>
+  </si>
+  <si>
+    <t>✅ Канатная дорога «Восход» доступна для гостей</t>
+  </si>
+  <si>
+    <t>13.05.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8624</t>
+  </si>
+  <si>
+    <t>💥 Не пропустите: на главной сцене курорта «Манжерок» — 5sta Family 12 июня вас ждёт вечер с одной из самых узнаваемых поп-групп — 5sta Family. Их хиты уже много лет звучат в наших плейлистах и объединяют тысячи слушателей. Легкие, запоминающиеся мелодии, энергия сцены и знакомые каждому треки — «Я буду», «Зачем» и другие песни, которые хочется петь и танцевать с первых нот.🎶 📅 12 июня 🕗 20:00 📍 Бульвар курорта 🎟 Приобрести билет Станьте частью этого яркого вечера — проведём его вместе, в атмосфере музыки и любимых песен!</t>
+  </si>
+  <si>
+    <t>13.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8623</t>
+  </si>
+  <si>
+    <t>Бодрящей среды! 🏔️ 13 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 15:00-17:00 📸 Смотровая площадка 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🔸 Скульптура «Золотая баба» 🌄 Канатная дорога «Восход» | 15:30-18:00 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (14:10-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️утро 4°; день 9°; вечер 9° 💨1 - 9 м/с, порывы до 11м/с 🌨пасмурно (снег с дождем) 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>12.05.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8622</t>
+  </si>
+  <si>
+    <t>🌸 Вот и подошел к завершению фестиваль «Весна на вкус» Эти майские были наполнены светом, музыкой и настоящими эмоциями. Мы с вами танцевали фламенко, слушали группу «Новая Азия» на фоне панорамы Алтая, провожали закаты под симфонический оркестр и пели вместе с Jukebox Trio. Гуляли по экотропам, смеялись, ловили солнечные моменты, наслаждались весной и просто были вместе! Спасибо вам за это тепло, за настроение и за каждый момент, который мы разделили. 📸 Делимся с вами фотоотчетом А впереди ещё много красивых событий — оставайтесь с нами!❤️</t>
+  </si>
+  <si>
+    <t>12.05.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8621</t>
+  </si>
+  <si>
+    <t>🔥 3 дня до окончания регистрации на Манжерок трейл 16 и 17 мая мы встретимся на курорте «Манжерок», чтобы каждый из вас смог открыть беговой сезон именно здесь — в самом сердце Горного Алтая. ✅ Успевайте зарегистрироваться по ссылке — регистрация открыта до 15 мая. Вас ждут: 16 мая — экспо, детские забеги, лектории, музыка и долгожданные встречи со спортивными друзьями; 17 мая — четыре дистанции как для новичков, так и опытных трейлраннеров с подъемами на обзорные площадки и завораживающими спусками. Подробную информацию о событии, расписание и положение о соревнованиях разместили на нашем сайте. Если Вы ещё не начали свой беговой путь — присоединяйтесь в качестве болельщика: наблюдайте за участниками забегов не только на старте и финише (на бульваре возле нижней станции канатной дороги «Ледник»), но и по дистанции — спортсмены пробегут через верхние станции канатных дорог «Чуйский тракт» и «Восход». 🤫 А еще можете воспользоваться нашим чек-листом, чтобы провести выходные максимально активно! 🏔️ Становитесь частью масштабного трейлового события этой весны!</t>
+  </si>
+  <si>
+    <t>12.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8620</t>
+  </si>
+  <si>
+    <t>Уютного вторника! 🗻 12 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 5°; день 10°; вечер 8° 💨 3-14 м/с, порывы до 19 м/с 🌧 пасмурно (снег с дождем) 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>11.05.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8619</t>
+  </si>
+  <si>
+    <t>Насладитесь вечерней атмосферой курорта «Манжерок» — с мягким светом, вкусной кухней и теплым настроением 🌲</t>
+  </si>
+  <si>
+    <t>11.05.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8617</t>
+  </si>
+  <si>
+    <t>☀️ Только утреннее пробуждение природы и ВЫ Чтобы встретить новый день на высоте 1240 метров в тишине и гармонии с природой — воспользуйтесь специальным предложением «Утро на высоте». С 12 мая действует специальное предложение -20% на покупку прогулочных билетов для любителей ранних прогулок — с 9 до 11 утра: • Приобретите прогулочный билет со скидкой; • Совершите посадку на канатную дорогу «Чуйский тракт» или «Ледник» до 11:00; • Продолжайте подъем на канатных дорогах «Восход» или «София»; • Наслаждайтесь неспешной прогулкой на свежем воздухе по этнографическому парку «Хранитель Большого Алтая». 🕚 Рассчитывайте время посадки заранее с учетом длительности маршрута до канатной дороги и возможных очередей. ❕Обратите внимание, что с 11 по 17 мая подъем будет доступен только на канатных дорогах «Чуйский тракт» и «Восход» в связи с проведением регламентных работ. 🏔️ Сделайте каждое утро особенным вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>11.05.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8616</t>
+  </si>
+  <si>
+    <t>🌿 Плохая погода — не повод оставаться дома Проведите майский выходной на курорте «Манжерок» — в атмосфере уюта, вкуса и красивых видов. Выбирайте свое настроение: 🟡Встретить закат за ужином в ресторане «Панорама 1020»; 🟡Попробовать локальные блюда в ресторане «Манжара»; 🟡Насладиться сочетанием разных кухонь в ресторане «Чилим»; 🟡Открыть для себя интерпретацию алтайской кухни в ресторане «Тенгри». Пусть этот день будет про вкус, атмосферу и теплые моменты! 🗻</t>
+  </si>
+  <si>
+    <t>11.05.26 03:13</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8615</t>
+  </si>
+  <si>
+    <t>❗️Дорогие гости К сожалению, детские соревнования «Манжерокские гонки» сегодня отменяются в связи с неблагоприятными погодными условиями. Безопасность и комфорт наших гостей для нас всегда на первом месте 🤍 Благодарим за понимание и будем рады видеть вас на других мероприятиях курорта.</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8614</t>
+  </si>
+  <si>
+    <t>11.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8613</t>
+  </si>
+  <si>
+    <t>Встречаемся на заключительном дне фестиваля «Весна на вкус» 🌸 11 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Тайная | 9:30-16:00 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (12:50-21:00) 🔘 Тюбинг (14:40-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 7°; день 9°; вечер 9° 💨 2-9 м/с, порывы до 11 м/с 🌥️ облачно (переменный дождь) 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>10.05.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8612</t>
+  </si>
+  <si>
+    <t>Пели, танцевали, учились битбоксу — вечер получился по-настоящему живым и эмоциональным! Спасибо Jukebox Trio 🙌🏻❤️</t>
+  </si>
+  <si>
+    <t>10.05.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8610</t>
+  </si>
+  <si>
+    <t>Атмосфера душевного, теплого вечера</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8608</t>
+  </si>
+  <si>
+    <t>10.05.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8607</t>
+  </si>
+  <si>
+    <t>🔻 Jukebox Trio и мы начинаем этот вечер 💥</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8605</t>
+  </si>
+  <si>
+    <t>🔻 Jukebox Trio и мы начинаем этот вечер!</t>
+  </si>
+  <si>
+    <t>10.05.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8604</t>
+  </si>
+  <si>
+    <t>🗻 Несмотря на переменчивую погоду на Алтае, наши маленькие путешественники сегодня успели все: и потанцевать, и поиграть, и раскрасить воздушных змеев, и даже поймать теплое солнце после дождя! ☀️ А вечер обещает быть не менее ярким Увидимся с вами: 🎧 Диджей-сет 📍 ресторан «Чилим» 🕕 18:00–19:00 🎟 вход свободный 🎶 Концерт Jukebox Trio 📍 ресторан «Чилим» 🕖 19:00–20:00 🎟 вход свободный</t>
+  </si>
+  <si>
+    <t>10.05.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8603</t>
+  </si>
+  <si>
+    <t>💥 Друзья, Jukebox Trio приглашает всех сегодня вечером на концерт 📍 ресторан «Чилим», 4 этаж 🕖 19:00–20:00 Приходите петь, танцевать и просто провести этот вечер вместе — в теплой, уютной атмосфере музыки и хорошего настроения! 🎟 Вход свободный</t>
+  </si>
+  <si>
+    <t>10.05.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8601</t>
+  </si>
+  <si>
+    <t>🌸 Делимся с вами программой фестиваля «Весна на вкус» на 10 мая Обратите внимание: программа на Бульваре отменена в связи с погодными условиями ✨ Программа дня: 🔍 14:00–16:00 Квест «Таинственное письмо» от парка «Дримвуд» Юных гостей ждёт волшебное задание и настоящее приключение 📍 «Лес чудес», 1 этаж 🎨 15:00–17:00 Роспись воздушных змеев 📍 конференц-зал «Астрагал», -1 этаж 🖇️забронировать 🎧 18:00–19:00 Диджей-сет 📍 ресторан «Чилим», 4 этаж 🎟 Вход свободный 🎶 19:00–20:00 Концерт Jukebox Trio 📍 ресторан «Чилим», 4 этаж 🎟 Вход свободный 🎶 20:00–22:00 Музыка от Манжерок бэнд 📍 ресторан «Тенгри», 4 этаж 📍 лобби-бар, 1 этаж 📍 ресторан «Манжара» 🎟 Вход свободный Несмотря на погоду, день будет наполнен музыкой, творчеством и атмосферой фестиваля. Будем рады видеть вас! 🤍</t>
+  </si>
+  <si>
+    <t>10.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8600</t>
+  </si>
+  <si>
+    <t>Прекрасного воскресенья! ☀️ 10 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд | 09:30-16:00 🌳 Тропа Тайная | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 20°; день 20°; вечер 19° 💨 8-13 м/с, порывы до 17 м/с 🌥️ пасмурно (грозы,ливни) 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>09.05.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8599</t>
+  </si>
+  <si>
+    <t>💥Друзья, уже завтра встречаемся на концерте Jukebox Trio Группа выступает в своем уникальном стиле, сочетая а капелла и битбокс. В программе — любимые треки и яркие каверы на мировые хиты.🎶 🎟️ Вход свободный</t>
+  </si>
+  <si>
+    <t>09.05.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8598</t>
+  </si>
+  <si>
+    <t>☀️ Погода — не помеха настроению Даже если за окном небольшой дождь, у нас по-прежнему тепло, уютно и атмосферно. Курорт «Манжерок» в разгар майских — это десятки форматов отдыха: от прогулок по экотропам и незабываемых закатов на высоте, до ярких мероприятий с живой музыкой, концертами и особой атмосферой. Впереди еще два дня фестиваля «Весна на вкус» — самое время провести их вместе с нами! 🗻</t>
+  </si>
+  <si>
+    <t>09.05.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8597</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги "Чуйский тракт", "Восход", "Ледник", "София" возобновили работу</t>
+  </si>
+  <si>
+    <t>09.05.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8596</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги "Чуйский тракт" и "Ледник" закрыли посадку гостей на нижней станции по погодным условиям.</t>
+  </si>
+  <si>
+    <t>09.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8595</t>
+  </si>
+  <si>
+    <t>✅ Канатные дороги: «Чуйский тракт», «София», «Ледник» и «Восход» возобновили работу</t>
+  </si>
+  <si>
+    <t>09.05.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8594</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги «Чуйский тракт», «София» открыли посадку на верхней станции.</t>
+  </si>
+  <si>
+    <t>09.05.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8593</t>
+  </si>
+  <si>
+    <t>❗️Канатные дороги "Чуйский тракт", "Восход", "София" возобновили работу на спуск гостей.</t>
+  </si>
+  <si>
+    <t>09.05.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8592</t>
+  </si>
+  <si>
+    <t>🌿 Пусть этот день будет наполнен светом, теплым солнцем и спокойствием. Пусть рядом будут близкие, а в сердце — чувство благодарности, тишины и гармонии. Берегите эти моменты и пусть в них всегда будет место любви. Ваш курорт «Манжерок» ❤️</t>
+  </si>
+  <si>
+    <t>09.05.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8591</t>
+  </si>
+  <si>
+    <t>❗️ Канатные дороги: «Чуйский тракт», «София», «Ледник» и «Восход» закрыли посадку по погодным условиям (грозовой фронт)</t>
+  </si>
+  <si>
+    <t>09.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8589</t>
+  </si>
+  <si>
+    <t>С Днем Победы! 🕊 С 9 по 11 мая стоимость прогулочного билета для ветеранов боевых действий составит 2000₽ 0₽! 9 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд | 09:30-16:00 🌳 Тропа Тайная | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 22°; день 26°; вечер 24° 💨 2-9 м/с, порывы до 12 м/с 🌥️ пасмурно (возможен дождь) 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>08.05.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8586</t>
+  </si>
+  <si>
+    <t>🌿Моменты, в которые важно просто быть рядом Семейный отдых — это не про спешку и суету. Это про время вместе: с разговорами, смехом и теплыми моментами, которые остаются с вами. Баня в этом ритме становится особенным пространством. Теплый пар расслабляет, снимает напряжение, помогает телу восстановиться, а мыслям—замедлиться. Это время, когда можно отпустить лишнее и наполниться спокойствием, в кругу самых близких. На курорте «Манжерок» баня — это не просто отдых, а часть семейной традиции, к которой хочется возвращаться.🌲</t>
+  </si>
+  <si>
+    <t>08.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8585</t>
+  </si>
+  <si>
+    <t>❗️Дорогие друзья В связи с погодными условиями выступление «Манжерок бэнд» перенесено в лобби отеля 5* 🕘 20:00–21:00 К сожалению, формат «Вечер у костра» сегодня отменен. Спасибо за понимание 🤍 Желаем вам теплого вечера и будем рады видеть вас на других мероприятиях курорта. 🌸 Встречаемся 10 мая на фестивале «Весна на вкус»</t>
+  </si>
+  <si>
+    <t>08.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8584</t>
+  </si>
+  <si>
+    <t>☀️Солнце, танцы и детский смех — моменты, которые остаются в сердце</t>
+  </si>
+  <si>
+    <t>08.05.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8583</t>
+  </si>
+  <si>
+    <t>🌸 Стартовал второй блок майских праздников на фестивале «Весна на вкус» Сегодня продолжаем наполнять эти дни атмосферой, вкусами и живыми эмоциями. Вечером вас ждут: Гастро-эксперимент — почувствовать, как музыка меняет восприятие вкуса 🕖19:30-21:30 📍Ресторан «Чилим» 📎 Забронировать Вечер у костра — с гитарой, теплом и уютной атмосферой. 🕘20:00-21:00 📍Бульвар | Вход свободный 🎶 10 мая — концерт Jukebox Trio 🕖 19:00–20:00 📍 Бульвар | Вход свободный 🖇️ Подробная программа Присоединяйтесь — проведем эти дни вместе🗻</t>
+  </si>
+  <si>
+    <t>08.05.26 03:50</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8581</t>
+  </si>
+  <si>
+    <t>🚠 Проведение регламентных работ в мае на канатных дорогах «Ледник» и «София» с 11 по 17 мая для подъема в парк «Хранитель Большого Алтая» будут доступны канатные дороги «Чуйский тракт» и «Восход», «Ледник» и «София» будут закрыты на проведение плановых регламентных работ. Регулярное проведение регламентных работ связано с необходимостью поддержания канатных дорог и узлов в рабочем, безопасном и эффективном состоянии. 🏔️ 18 мая «Ледник» и «София» возобновят свою работу, чтобы с комфортом доставлять Вас на вершины курорта «Манжерок»!</t>
+  </si>
+  <si>
+    <t>08.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8580</t>
+  </si>
+  <si>
+    <t>Встречаемся на фестивале «Весна на вкус»🌸 8 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд | 09:30-16:00 🌳 Тропа Тайная | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 16°; день 19°; вечер 18° 💨 1-6 м/с, порывы до 8 м/с 🌥️ облачно (возможен дождь) 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>07.05.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8574</t>
+  </si>
+  <si>
+    <t>🛞 Манжерокские гонки не за горами! 🗓️ 10 и 11 мая | 11:00 📍 Бульвар (нижняя станция канатной дороги «Ледник) 📸 Смотреть кадры гонок 1-3 мая Каждую неделю на курорте «Манжерок» мы встречаем всех желающих юных любителей спорта и активного отдыха от 3 до 14 лет, чтобы провести увлекательные активности, в которых всегда побеждает дружба. Каждый ребенок здесь развивает навыки, реализует способности и даже находит друзей! Участники Манжерокских гонок проявляют свои умения в дисциплинах: • Беговел; • Велосипед; • Роликовые коньки; • Забег по трассе с препятствиями. Участие в гонках доступно для каждого юного спортсмена — необходима лишь регистрация по телефону инфоцентра +7-913-690-27-24, а также желание провести время с пользой, получить яркие эмоции и памятный сувенир участника. ☀️ Наполните летний сезон впечатлениями вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>07.05.26 02:18</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8570</t>
+  </si>
+  <si>
+    <t>🌸🚌 Легко доехать — ярко провести день: трансфер на курорт «Манжерок» Мы очень хотим, чтобы как можно больше семей провели с нами фестиваль «Весна на вкус» — в кругу близких, с музыкой, прогулками, смехом и теплыми моментами. Поэтому в ближайшие выходные запускаем удобный трансфер! 10 и 11 мая по маршруту: Горно-Алтайск — курорт «Манжерок» — Горно-Алтайск 📍 Отправление: 11:00 от ТЦ «Реал» 📍 Обратный выезд: 18:30 от отеля Для гостей трансфера мы подготовили приятный бонус: При высадке каждый гость получит флаер с расписанием активностей и специальными предложениями на территории курорта. Вас ждут особые условия: ✨В точках питания; ✨На канатной дороге; ✨На тюбинге и родельбане; ✨Досуговом центре «Лес чудес» ✨Количество мест ограничено ✨Проезд детей возможен только в сопровождении родителей Подарите себе день без спешки — в горах, в кругу близких и с атмосферой фестиваля!</t>
+  </si>
+  <si>
+    <t>07.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8569</t>
+  </si>
+  <si>
+    <t>Отличного настроения! 🌸 7 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд | 09:30-16:00 🌳 Тропа Тайная | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 18°; день 21°; вечер 18° 💨 2-10 м/с, порывы до 15 м/с 🌥️ облачно (возможен дождь, туман на вершине) 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>06.05.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8563</t>
+  </si>
+  <si>
+    <t>🏃🏾Манжерок трейл — не только для спортсменов 16 и 17 мая на курорте «Манжерок» состоится масштабное беговое событие, которое объединит любителей активного отдыха в горах. Мы собрали чек-лист для тех, кто ещё не начал свой беговой путь: ✅ Совершите подъемы на 4 современных канатных дорогах; ✅ Посетите парк «Хранитель Большого» Алтая и прогуляйтесь по экотропам; ✅ Возьмите в прокат инвентарь для активного отдыха и отправьтесь исследовать окрестности по территории курорта или за его пределами; ✅ Поддерживайте участников на старте и на верхних станциях канатных дорог «Чуйский тракт» и «Восход»; ✅ Запланируйте подготовку к следующему забегу — после увиденного вы точно полюбите бег и активный отдых в горах! 🏔️ Покоряйте спортивные вершины вместе с курортом «Манжерок»!</t>
+  </si>
+  <si>
+    <t>06.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8562</t>
+  </si>
+  <si>
+    <t>Гуляем по экотропам и дышим горным воздухом ☀️ 6 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд | 09:30-16:00 🌳 Тропа Тайная | 9:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 21°; день 26°; вечер 24° 💨 3-8 м/с, порывы до 14 м/с 🌥️ облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>05.05.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8561</t>
+  </si>
+  <si>
+    <t>🎁 Дарим прогулочный билет на канатные дороги ветеранам ко Дню Победы День Победы — праздник, символизирующий силу нашего народа, единство перед лицом испытаний и вечную любовь к своей земле. Мы особенно благодарны за то, что ветераны дарят нам будущее, а мы подарим радостные моменты созерцания красоты алтайских гор с высоты 1240 метров! С 9 по 11 мая стоимость прогулочного билета для ветеранов боевых действий составит 2000₽ 0₽! Специальное предложение действительно только при покупке билета в кассах Курорта.Необходимо предъявить удостоверение ветерана боевых действий или иной документ, подтверждающий статус ветерана, выданный уполномоченной организацией или органом, действительным на момент получения льготы. Наполните праздник впечатлениями — запланируйте прогулку по экотропам и насладитесь пейзажами со смотровых площадок на курорте «Манжерок»!</t>
+  </si>
+  <si>
+    <t>05.05.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8557</t>
+  </si>
+  <si>
+    <t>🌸 «Весна на вкус» — мы продолжаем! Впереди ещё одни выходные, наполненные музыкой, вкусами и атмосферой отдыха. 📝 Собрали для вас небольшой чек-лист, который точно подарит максимум эмоций. Чем заняться на выходных? ✅Поиграть всей семьей в активные игры на свежем воздухе; ✅Раскрасить и запустить воздушного змея; ✅Подняться на канатной дороге и сделать кадры с панорамой гор; ✅Поучаствовать в гастро-эксперименте и почувствовать, как музыка влияет на вкус; ✅Поймать ритм на выступлении Jukebox Trio; ✅Прокатиться на родельбане и тюбинге ✅Прогуляться по экотропам и надышаться горным воздухом; ✅Провести теплый вечер у костра с песнями под гитару; Сохраняйте и проживайте эти моменты вместе с нами А пока делимся атмосферой прошедших выходных: 📸 Фотоотчёт 1–3 мая Пусть ваши дни пройдут так же ярко и насыщенно, до скорой встречи! ❤️</t>
+  </si>
+  <si>
+    <t>05.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8552</t>
+  </si>
+  <si>
+    <t>Активного вторника! 🌸 5 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд (до купели) | 09:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 15°; день 19°; вечер 18° 💨 1-6 м/с, порывы до 8 м/с 🌥️ облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>04.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8548</t>
+  </si>
+  <si>
+    <t>🌲 Откройте Алтай во всех его проявлениях Приезжая на курорт «Манжерок», вы можете увидеть и прочувствовать все разнообразие природных явлений Алтая — горы, озера, реки и особую атмосферу этого места. Мы собрали множество маршрутов и экскурсий, чтобы вы могли открыть для себя Алтай с разных сторон — в удобном ритме и с комфортом. 📱Забронировать экскурсию: 8-913-690-3160 📌Подробнее на сайте курорта Выбирайте свой формат отдыха и отправляйтесь навстречу впечатлениям!</t>
+  </si>
+  <si>
+    <t>04.05.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8546</t>
+  </si>
+  <si>
+    <t>Прекрасного начала недели! 🌸 4 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-20:00 (кухня до 19:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд (до купели) | 09:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 11°; день 16°; вечер 14° 💨 1-6 м/с, порывы до 9 м/с ☀️ ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>03.05.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8545</t>
+  </si>
+  <si>
+    <t>🌄 Первые майские выходные подошли к завершению И мы искренне рады, что провели их вместе с вами! С улыбками, закатами, танцами, вкусной едой, смехом, красивыми кадрами, живой музыкой и тем самым духом Алтая, который остается в сердце. Спасибо за эту атмосферу, за вашу энергию и за то, как вы проживали эти дни вместе с нами! Но мы не прощаемся — впереди еще одни выходные и продолжение фестиваля «Весна на вкус». Уже ждем новых встреч, ваш курорт «Манжерок» ❤️</t>
+  </si>
+  <si>
+    <t>03.05.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8544</t>
+  </si>
+  <si>
+    <t>☀️ Солнце, музыка и движение — день, в котором есть всё Горы, люди, улыбки и ритмы «Новой Азии», в которых чувствуется Алтай. Здесь не нужно ничего придумывать просто быть, слушать, танцевать и наслаждаться моментом!🗻</t>
+  </si>
+  <si>
+    <t>03.05.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8542</t>
+  </si>
+  <si>
+    <t>Панорама гор, воздух, наполненный свежестью, и ритмы, в которых чувствуется дух Алтая🗻</t>
+  </si>
+  <si>
+    <t>03.05.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8540</t>
+  </si>
+  <si>
+    <t>🌿 Желаем вам прекрасного дня! Пусть он будет наполнен солнцем, легкостью и приятными моментами. Прогуляйтесь по экотропам, вдохните свежий горный воздух, загляните на концерт и обязательно найдите время для вкусного ужина в компании близких!☀️</t>
+  </si>
+  <si>
+    <t>03.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8537</t>
+  </si>
+  <si>
+    <t>Встречаемся на концерте группы «Новая Азия» 🗻 3 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-17:00 (кухня до 16:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд (до купели) | 09:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 12°; день 15°; вечер 8° 💨 2-6 м/с, порывы до 10 м/с ☀️ ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>02.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8536</t>
+  </si>
+  <si>
+    <t>🌸 Первые майские выходные подходят к завершению — но фестиваль «Весна на вкус» продолжается. Впереди ещё много ярких моментов, красивых закатов и гастрономических открытий. 📝 Что обязательно стоит успеть на фестивале: ✅Погулять по экотропам и насладиться горным воздухом; ✅Подняться на канатной дороге и проводить закат; ✅Попробовать фирменную сладкую вату; ✅Сходить на концерт группы «Новая Азия»; ✅Сделать весенние кадры с цветущим маральником; ✅Провести вечер у костра под гитару. 🟧Напоминаем приятный момент: для жителей Республики Алтай и Алтайского края действуют специальные условия на прогулочные билеты по тарифу «Я местный». Успевайте насладиться каждым теплым мгновением и сохранить эти моменты в памяти! 🧡</t>
+  </si>
+  <si>
+    <t>02.05.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8535</t>
+  </si>
+  <si>
+    <t>Вечер, в котором хочется остаться чуть дольше…</t>
+  </si>
+  <si>
+    <t>02.05.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8533</t>
+  </si>
+  <si>
+    <t>🌄 Горы. Закат. Музыка. Кажется, всё сложилось идеально…. Симфонический оркестр и диджей — начинаем 🎶✨</t>
+  </si>
+  <si>
+    <t>02.05.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8531</t>
+  </si>
+  <si>
+    <t>💃 Яркий, зажигательный день в ритме фламенко. Огонь, эмоции и настоящая энергия!🔥 А уже через 10 минут встречаемся на Бульваре — где классика и современное звучание сливаются в одном ритме. Проведем этот теплый весенний вечер вместе! ❤️</t>
+  </si>
+  <si>
+    <t>02.05.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8530</t>
+  </si>
+  <si>
+    <t>🌿 Утро уже началось с практик йоги и ханга на Бирюзовом озере. В атмосфере тишины, солнца и гармонии. А впереди, нас ждет насыщенная и активная программа! 🟡С подробной программой можно ознакомиться на сайте курорта. Присоединяйтесь — давайте вместе насладимся этим солнечным днём! ☀️</t>
+  </si>
+  <si>
+    <t>02.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8526</t>
+  </si>
+  <si>
+    <t>🌸 Зажигательной субботы! 2 мая вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-20:00 🌳 Шелковый путь | 9:00-17:00 🌳 Путь Воли | 9:30-17:00 🌳 Путь Мысли | 9:30-17:00 📸 Смотровая площадка 🔸 Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 10:00-17:00 (кухня до 16:00) 🌄 Канатная дорога «Восход» | 9:30-18:00 🌳 Тропа Легенд | 09:30-16:00 🧊Канатная дорога «Ледник» |9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 🎢 Парк приключений «Дримвуд» 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 *возможны изменения в режиме работы в связи с погодными условиями. 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте: 🌡️ утро 24°; день 30°; вечер 25° 💨 6-14 м/с, порывы до 16 м/с ☀️ ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 17:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>01.05.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/8525</t>
+  </si>
+  <si>
+    <t>💥 Моменты сегодняшнего дня Спасибо за ваше настроение, улыбки и энергию — именно вы делаете эти дни такими живыми. Завтра эта история продолжится ещё насыщеннее и ярче! 🤫 И да… обещают по-настоящему жаркую погоду — до +30 ☀️ Самое время прожить этот день на максимум!</t>
+  </si>
+  <si>
+    <t>15.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9586</t>
+  </si>
+  <si>
+    <t>🍽️ Новая гастрономическая точка в парке приключений «Дримвуд» «Чай &amp; Вафли» — пространство, где можно выбрать формат перекуса по настроению: от сытных блюд до легких и сбалансированных сочетаний. 🧇 Главный гастрономический акцент — вафли с разнообразными начинками. В меню также представлены свежие салаты для тех, кто предпочитает более полезный перекус, круассаны, ароматный кофе и авторские чаи. 📍 Кафе расположено справа от аттракциона «Эхо гор». 🖇️ Подробнее о парке приключений «Дримвуд» Отдыхайте активно и наполняйте день энергией в парке приключений «Дримвуд»! 🧡</t>
+  </si>
+  <si>
+    <t>15.09.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9583</t>
+  </si>
+  <si>
+    <t>✨ А вы знали, почему реки Алтая приобретают тот самый невероятный бирюзовый оттенок? За этой красотой скрывается удивительный природный процесс, который начинает проявляться осенью. Именно в это время вода становится прозрачнее, а ее насыщенные бирюзовые оттенки раскрываются во всей красоте. Высоко в горах ледники медленно движутся, истирая скалы в мельчайшую минеральную пыль. Вместе с талой водой эти частицы попадают в горные реки и, взаимодействуя с солнечным светом, создают насыщенные лазурные и бирюзовые оттенки. Особенно впечатляет, когда видишь это своими глазами: среди величественных гор вода кажется настолько яркой, словно сама природа добавила красок в пейзаж. 🌊 🚙Отправляйтесь навстречу горным рекам, впечатляющим пейзажам и местам, где природа удивляет на каждом повороте! 🖇️ Подробнее об экскурсиях</t>
+  </si>
+  <si>
+    <t>15.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9582</t>
+  </si>
+  <si>
+    <t>Яркого вторника!🍃 15 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Сап-станция 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 17°; день 18°; вечер 19° 💨 2-7 м/с, порывы до 9 м/с ⛅ Переменная облачность, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>14.09.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9581</t>
+  </si>
+  <si>
+    <t>День на курорте «Манжерок» начинается — с панорамных видов и с ощущения, что время сегодня принадлежит вам 🌿</t>
+  </si>
+  <si>
+    <t>14.09.26 03:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9579</t>
+  </si>
+  <si>
+    <t>❄️ Инвестиция в идеальный сезон: -20% на сезонные ски-пассы 🔥Успевайте забрать сезонник по самой выгодной цене 🔥 Наполните предстоящий зимний сезон яркими эмоциями от катания по горнолыжным склонам курорта «Манжерок» в самом сердце Алтая! Сезонный ски-пасс предоставляет безлимитный доступ ко всем открытым трассам и канатным дорогам курорта — от утреннего вельвета до катания в свете вечерних огней под звездным небом. • &gt;150 дней катания + вечернее катание • 10 канатных дорог + траволатор на учебном склоне • 81 километр горнолыжных трасс + расширение территории катания до 110 км в течение сезона • ﻿Лучший в России сноупарк* по версии RUSSPASS детская линия, учебные фигуры, джиббинг секция, трамплины S-M, еженедельные мастер-классы и соревнования по фристайлу • 1700 комплектов снаряжения в 5 точках проката лыжи и сноуборды для детей и взрослых, трассовое и парковое оборудование • Бесплатная парковка при покупке сезонного ски-пасса с 14 по 30 сентября 2026 До встречи на склонах курорта «Манжерок»! ⛷️</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9578</t>
+  </si>
+  <si>
+    <t>14.09.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9577</t>
+  </si>
+  <si>
+    <t>Чудесного настроения!💫 14 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Сап-станция 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 25°; вечер 24° 💨 1-10 м/с, порывы до 12 м/с ⛅ Переменная облачность с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>13.09.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9568</t>
+  </si>
+  <si>
+    <t>🍂 Девять оттенков осени на курорте «Манжерок» Золотые склоны, прозрачный горный воздух и настроение, ради которого хочется задержать осень ещё немного. А как вы проводите это прекрасное время года?</t>
+  </si>
+  <si>
+    <t>13.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9566</t>
+  </si>
+  <si>
+    <t>Солнечного воскресенья! ☀️ 13 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк Закрыт до 13 сентября включительно — на территории проходит Международный турнир по стрельбе из лука. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 30°; вечер 29° 1-8 м/с, порывы до 11 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>12.09.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9565</t>
+  </si>
+  <si>
+    <t>Такой рабочий график зимой: 🔥 — поддерживаем! ❤️ — с нетерпением ждем!</t>
+  </si>
+  <si>
+    <t>12.09.26 03:06</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9564</t>
+  </si>
+  <si>
+    <t>Пусть теплые сентябрьские дни будут наполнены прогулками, активным отдыхом и новыми впечатлениями. Наслаждайтесь каждым моментом на курорте «Манжерок»! ☀️🍂</t>
+  </si>
+  <si>
+    <t>12.09.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9561</t>
+  </si>
+  <si>
+    <t>Прекрасных выходных!🍃 12 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк Закрыт до 13 сентября включительно — на территории проходит Международный турнир по стрельбе из лука. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 30°; вечер 29° 1-8 м/с, порывы до 11 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>11.09.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9560</t>
+  </si>
+  <si>
+    <t>Встретьте закатное солнце на воздушном шаре, наслаждаясь удивительной осенней природой Алтая 🍂 Узнать подробнее можно по телефону 8-800-301-66-55.</t>
+  </si>
+  <si>
+    <t>11.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9558</t>
+  </si>
+  <si>
+    <t>Вкус на стыке традиций и современности 🌳 В переводе с тюркского «Манжара» — «пейзаж». Это название точно отражает характер ресторана: за окнами — вершины Алтая и бескрайнее небо. ◽️Но за панорамными видами стоит еще одна важная часть впечатления — гастрономические открытия. В ее основе — сибирские и европейские кулинарные традиции, которые встречаются с мотивами Алтая, создавая необычные сочетания знакомых продуктов и вкусов. Так ужин становится продолжением путешествия: новые впечатления, неспешные разговоры и вечер, который хочется продлить. Самое ценное в поездке — момент, когда можно остановиться и разделить его с теми, кто рядом 🤍</t>
+  </si>
+  <si>
+    <t>11.09.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9552</t>
+  </si>
+  <si>
+    <t>Встречайте золотую осень в самом сердце Алтая 🍂 Теплые встречи, яркие закаты, горные пейзажи и то самое чувство, когда никуда не хочется спешить.</t>
+  </si>
+  <si>
+    <t>11.09.26 02:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9550</t>
+  </si>
+  <si>
+    <t>Отличной пятницы!💫 11 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк Закрыт до 13 сентября включительно — на территории проходит Международного турнира по стрельбе из лука. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 26°; вечер 25° 💨 3-8 м/с, порывы до 9 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>11.09.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9548</t>
+  </si>
+  <si>
+    <t>Отличной пятница!💫 11 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк Закрыт до 13 сентября включительно — на территории проходит Международного турнира по стрельбе из лука. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 26°; вечер 25° 💨 3-8 м/с, порывы до 9 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>10.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9547</t>
+  </si>
+  <si>
+    <t>Курорт «Манжерок» — среди участников премии «Горы России» 🏔️ Национальная премия «Горы России» направлена на развитие горнолыжного и горного туризма, популяризацию активного отдыха в стране. ✏️Победителей определяют открытым онлайн-голосованием — именно гости и любители горного отдыха выбирают лучших представителей отрасли. В этом году мы представлены сразу в трех номинациях: — «Лучший в России горнолыжный курорт Сибирского ФО»; — «Лучший в России отель горнолыжного курорта Сибирского ФО»; — «Лучший в России горнолыжный курорт». Если вы уже были на курорте, успели оценить уровень сервиса или только открываете для себя Алтай, будем рады вашей поддержке. 📎Проголосовать Ваш голос может помочь курорту «Манжерок» стать одним из лучших горных курортов России 🤍</t>
+  </si>
+  <si>
+    <t>10.09.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9546</t>
+  </si>
+  <si>
+    <t>🏹 Международный турнир по стрельбе из лука — 4 дня соревнований и 3 спортивные дицсплины Сегодня во внутреннем дворе отеля 5* состоялось открытие соревнований: до 13 сентября (включительно) спортсмены из разных стран будут бороться за звание сильнейших. Присоединяйтесь к просмотру в специальной зоне для болельщиков на учебном склоне — вход свободный.</t>
+  </si>
+  <si>
+    <t>10.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9545</t>
+  </si>
+  <si>
+    <t>Хорошего дня!🍃 10 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:45 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк Закрыт до 13 сентября включительно в связи с проведением Международного турнира по стрельбе из лука. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Вейк-парк 🫧 Сап-станция 🫧 Зона отдыха 🖇️ Тарифы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 22°; день 27°; вечер 25° 💨 1-7 м/с, порывы до 9 м/с ☀️Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>09.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9541</t>
+  </si>
+  <si>
+    <t>Отдых начинается с тишины 🤍 В банном комплексе курорта «Манжерок» — три бани и шесть уникальных парных, каждая со своим характером и атмосферой. Можно выбрать свой ритм: неспешное мягкое парение для глубокого расслабления или интенсивный, яркий прогрев с чередованием температурных и тактильных контрастов, пробуждающий внутреннюю энергию. Особого внимания заслуживают большие панорамные парные в банях «Земля» и «Воздух»: — печь в них расположена под парной, поэтому жар равномерно проходит через каменку, создавая глубокое и комфортное тепло; — парящие полки-качели дополняют ритуал и мягко погружают в медитативное состояние. Иногда для отдыха достаточно тепла, тишины и нескольких часов, которые принадлежат только вам 🌿</t>
+  </si>
+  <si>
+    <t>19.09.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9613</t>
+  </si>
+  <si>
+    <t>❄️ Зима ближе, чем кажется Пока осень окрашивает Алтай в золотые оттенки, на курорте «Манжерок» вовсю готовятся к новому горнолыжному сезону. Уже открыли продажи сезонных ски-пассов на специальных условиях и, конечно, готовим канатные дороги к активным месяцам работы. 🚡 Важная часть работы курорта в течение всего года — регулярное обслуживание канатных дорог. Плановые регламентные работы проходят независимо от сезона и помогают поддерживать оборудование в необходимом техническом состоянии. Специалисты проверяют тросы и движущиеся механизмы, проводят диагностику электроники и контролируют работу всех элементов системы. Особенно тщательно канатные дороги готовят к периоду интенсивной зимней эксплуатации. Ведь за каждым комфортным подъемом в горы стоит большая работа команды, а безопасность гостей неизменно остается главным приоритетом курорта. В новом видео показываем, как проходят регламентные работы и что обычно остается за кадром привычного путешествия к вершинам. 🚡 🖇️ Ближайшие даты регламентных работ Готовимся к зиме с особым вниманием к каждой детали, чтобы совсем скоро вновь встретиться с вами на заснеженных склонах. ❄️⛷️</t>
+  </si>
+  <si>
+    <t>19.09.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9612</t>
+  </si>
+  <si>
+    <t>🍄‍🟫 Главные вкусовые сочетания осени Осень на Алтае раскрывается не только в золотых пейзажах, но и в сезонных гастрономических открытиях. С 18 сентября по 18 октября на Фуд-холле курорта «Манжерок» доступно специальное грибное меню. И это только начало. Совсем скоро здесь пройдет ежегодный фестиваль «Октябрьфест». 🍂 Следите за новостями — впереди еще больше осенних событий и гастрономических впечатлений!</t>
+  </si>
+  <si>
+    <t>19.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9611</t>
+  </si>
+  <si>
+    <t>Насыщенных выходных!🏄 19 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:30 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Сап-станция 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🟢 Новичок 🔵 Синюха ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 20°; день 24°; вечер 21° 💨 2-6 м/с, порывы до 8 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>18.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9610</t>
+  </si>
+  <si>
+    <t>🌄 Сезон самых ярких закатов на курорте «Манжерок» Осенняя пора — это воздух, наполненный запахом хвои, и склоны, окрашенные в оттенки от желтого до ярко-красного. Вечерняя прохлада убирает летнюю дымку и делает горизонт кристально чистым, позволяя насладиться закатным солнцем в горах. • Приобретайте прогулочный билет по вечернему тарифу; • в 18:00 совершайте подъем на высоту 1020 метров с помощью канатной дороги «Чуйский тракт»; • Устраивайтесь поудобнее на террасе панорамного ресторана с кружкой горячего чая; • Встречайте свой самый запоминающийся закат и не забудьте сделать фото! Запечатлейте золотую осень на курорте «Манжерок»! 🍂</t>
+  </si>
+  <si>
+    <t>18.09.26 04:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9609</t>
+  </si>
+  <si>
+    <t>🍂 Золотая осень на высоте 1020 метров С высоты открывается панорама Алтая, где горные склоны постепенно окрашиваются в теплые оттенки. В это время особенно хочется задержаться и наблюдать, как меняется окружающий пейзаж. С 28 сентября по 22 октября ресторан «Панорама 1020» временно приостановит работу в связи с плановыми регламентными работами на канатной дороге «Чуйский тракт». Ждем вас до 26 сентября включительно — любоваться осенним Алтаем с высоты 🤍</t>
+  </si>
+  <si>
+    <t>18.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9607</t>
+  </si>
+  <si>
+    <t>Отличной пятницы!☀️ 18 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Сап-станция 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 15°; день 20°; вечер 16° 💨 1-5 м/с, порывы до 7 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>17.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9598</t>
+  </si>
+  <si>
+    <t>❌ Грустить от того, что закончилось лето ✅ Радоваться тому, что скоро придет зима А вместе с ней и первые спуски, морозная погода и встречи с теми, кто разделяет любовь к горнолыжным склонам!</t>
+  </si>
+  <si>
+    <t>17.09.26 03:21</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9597</t>
+  </si>
+  <si>
+    <t>Курорт «Манжерок» в объятьях гор — здесь природа становится частью каждого мгновения ❤️</t>
+  </si>
+  <si>
+    <t>17.09.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9594</t>
+  </si>
+  <si>
+    <t>Замечательного четверга!💫 17 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Сап-станция 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 12°; день 15°; вечер 14° 💨 4-10 м/с, порывы до 13 м/с ⛅ Переменная облачность, дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>16.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9589</t>
+  </si>
+  <si>
+    <t>🍂 Ваш личный сезон тишины и уюта в горах Алтая Осень словно создана для того, чтобы сменить привычный ритм на покой, тепло и время рядом с близкими. В премиальном банном комплексе курорта «Манжерок» вас ждут приватные пространства среди алтайской природы, душистый пар, мастерство профессиональных пармастеров и горячий чан с видом на горные вершины. Этой осенью мы подготовили особые условия и программы для восстановления: 🌿 Премиальные бани — с выгодой от 25% до 10 декабря. Проведите несколько часов в уединении среди гор: согрейтесь ароматным паром, вдохните свежий воздух и расслабьтесь в купели с панорамным видом. 🌿 Велнес-тур «Перезагрузка» — 4 дня заботы о себе; 🌿 Велнес-тур «Дыхание гор» — 5 дней глубокого восстановления; 🌿 Йога-баня — сочетание практики, жара и расслабления. Каждый формат — свой сценарий для тех, кто хочет замедлиться, восполнить силы и посвятить время себе. 🖇️ Подробнее об условиях и бронировании Выбирайте свой ритм этой осенью и позвольте себе больше тишины, уюта и энергии Алтая. 🏔</t>
+  </si>
+  <si>
+    <t>16.09.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9588</t>
+  </si>
+  <si>
+    <t>Лето пролетело на одном дыхании, а вместе с ним финишировала серия детских рейтинговых соревнований «Манжерокер — 2026»! 🏁 📸 Яркие кадры финала 📊 Итоговый рейтинговый протокол С июня по сентябрь курорт «Манжерок» стал центром притяжения для юных любителей летних видов активностей. Мы прошли большой путь в 4 этапа: ▫️7 июня ▫️12 июля ▫️16 августа ▫️5 сентября Бег с препятствиями, велосипед, ролики — ребята выкладывались на максимум в каждой из трех дисциплин. Завершился финальный этап, подведены итоги общего зачета, и мы готовы чествовать наших героев. Кто-то удержал лидерство, кто-то совершил невероятный прорыв в финале, а для кого-то этот сезон стал первым шагом в большой спорт. Гордимся каждым участником! Вы выбрали движение, азарт и честную борьбу. Спасибо, что провели это лето с нами.</t>
+  </si>
+  <si>
+    <t>16.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9587</t>
+  </si>
+  <si>
+    <t>Уютной среды!✨ 16 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Сап-станция 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🟢 Новичок c 11:00 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🧘‍♀️Лаунж: 🔘Расписание активностей 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 15°; вечер 14° 💨 7-12 м/с, порывы до 17 м/с ⛅ Переменная облачность, возможен дождь 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>21.09.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9616</t>
+  </si>
+  <si>
+    <t>Чудесного начала недели!💫 21 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» | 09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢 Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️ Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 18°; вечер 15° 💨 1-3 м/с, порывы до 6 м/с 🌤️ Облачно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>20.09.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9615</t>
+  </si>
+  <si>
+    <t>🎈 Ваше уникальное путешествие навстречу ветру Представьте рассвет над горами, тишину раннего утра и пейзажи, которые медленно открываются с высоты. Полет на воздушном шаре — возможность увидеть Алтай с совершенно нового ракурса и прожить момент настоящей свободы. На курорте «Манжерок» доступно несколько форматов: 🌄 Свободный полет Встречайте рассвет в небе над Алтаем. Направление задает ветер, поэтому маршрут каждого путешествия неповторим. 🕐 Продолжительность: 40–60 минут 👥 Количество гостей: до 6 человек, доступна групповая запись 🚙 Общая продолжительность программы с трансфером: около 3 часов ✨ Привязной подъем Поднимитесь над Бирюзовым озером и полюбуйтесь окрестностями курорта с высоты до 50 метров. 🕐 Продолжительность: 10–15 минут 📍 Место: Бирюзовое озеро 🕡 Время: ежедневно с 18:30 до 21:00* 🤍 Индивидуальный полет для семьи или компании Для особенного путешествия воздушный шар можно забронировать полностью для своей компании до 6 человек. В корзине будете только вы, ваши близкие и пилот — идеальный формат, чтобы разделить впечатления с теми, кто дорог. 🕐 Продолжительность: 40–60 минут 👥 Количество гостей: до 6 человек 🚙 Вместе с трансфером: около 3 часов *Время может меняться в зависимости от продолжительности светового дня и погодных условий. 🖇️ Подробнее об условиях и бронировании по номеру: 8-800-301-66-55 Позвольте ветру выбрать маршрут, а Алтаю — подарить воспоминание, которое останется с вами надолго. 🌄</t>
+  </si>
+  <si>
+    <t>20.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9614</t>
+  </si>
+  <si>
+    <t>Прекрасного воскресенья!🏔️ 20 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» |09:30-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🏄‍♀️ Центр летних активностей | 09:30-19:00 🫧 Сап-станция 🖇️ Тарифы 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 18°; день 20°; вечер 17° 💨 1-6 м/с, порывы до 9 м/с 🌤️ Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>29.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9674</t>
+  </si>
+  <si>
+    <t>🔥 Последний шанс превратить осень в зиму Уже завтра в 23:55 по алтайскому времени завершится действие специального предложения — -20% на сезонные ски-пассы. ❄️ Успевайте забрать безлимит на зимний сезон по самой выгодной цене ❄️</t>
+  </si>
+  <si>
+    <t>29.09.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9670</t>
+  </si>
+  <si>
+    <t>🏔️ Белоснежные великаны Алтая Северо-Чуйский хребет — один из самых величественных пейзажей Горного Алтая. Ледники и заснеженные вершины здесь соседствуют с лугами и степными просторами. Осенью контрасты становятся особенно выразительными: склоны окрашиваются в золото и янтарь, а снежные вершины отчетливо выделяются на фоне осенних красок. 🚙 Познакомьтесь с природными достопримечательностями Горного Алтая во время экскурсионных программ курорта «Манжерок». Открывайте новые маршруты и отправляйтесь навстречу местам, которые хочется увидеть своими глазами. 🍂</t>
+  </si>
+  <si>
+    <t>29.09.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9669</t>
+  </si>
+  <si>
+    <t>Активного вторника!✨ 29 сентября вас ждут 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-20:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 8; день 13°; вечер 12° 💨 1-5 м/с, порывы до 7 м/с 🌤️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>28.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9665</t>
+  </si>
+  <si>
+    <t>🍂 «Алтайские каникулы»: все для семейного путешествия в одном предложении Самое время сменить школьные будни на несколько дней среди гор, наполненных отдыхом, развлечениями и временем с близкими. На курорте «Манжерок» собрали насыщенную программу для детей и родителей — остается только выбрать даты. В программу входит: 🏨 Размещение с завтраками Комфортное начало дня без лишних забот. 🚡 Прогулочный билет на канатные дороги Поднимайтесь в горы и любуйтесь осенними панорамами Алтая. 🎢 Родельбан — 2 круга Захватывающие спуски для ярких эмоций и общих воспоминаний. ❄️ Тюбинг — 1 час Еще больше движения и веселых моментов. 🌲 Досуговый центр «Лес чудес» Безлимитное посещение для гостей отеля 5* и комплекса шале — игры, творчество и активности для детей. 💦 СПА-комплекс Безлимитное посещение для гостей отеля 5* и комплекса шале — возможность расслабиться и восстановить силы после активного дня. ✨ СПА-программы — с выгодой 15% Возможность посвятить время себе и дополнить путешествие заботой о теле и внутреннем состоянии. *Специальное предложение действует до 30 ноября 2026 года. 🖇️ Забронировать тур для всей семьи Пусть несколько дней среди осенних гор станут временем новых впечатлений, ярких эмоций и счастливых моментов вместе. ❤️</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9661</t>
+  </si>
+  <si>
+    <t>28.09.26 03:05</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9656</t>
+  </si>
+  <si>
+    <t>Теплые воспоминания — как открытки из путешествия, которые еще долго согревают душу. ✨</t>
+  </si>
+  <si>
+    <t>28.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9655</t>
+  </si>
+  <si>
+    <t>Прекрасного начала недели!✨ 28 сентября вас ждут: 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-20:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 7°; день 10°; вечер 8° 💨 3-8 м/с, порывы до 9 м/с ☁️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>27.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9654</t>
+  </si>
+  <si>
+    <t>Международный турнир по стрельбе из лука собрал около 200 спортсменов из разных стран на курорте «Манжерок» С 10 по 13 сентября все желающие могли следить за борьбой сильнейших лучников из 7 стран — на территории курорта состязания велись сразу в четырех дисциплинах. Особенно зрелищной оказалась 3D-стрельба по мишеням в виде фигур животных в натуральную величину, размещенных на пересеченной местности. 📷 Яркие кадры соревнований Смотрите, как это было и поддержите спортсменов-участников реакциями! 🔥</t>
+  </si>
+  <si>
+    <t>27.09.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9653</t>
+  </si>
+  <si>
+    <t>🌍 27 сентября — Всемирный день туризма! Каждый путешествует по-своему: кто-то не представляет жизни без рюкзака и ночевок у костра под звездным небом, кто-то коллекционирует штампы в загранпаспорте, а кто-то находит магию в узких улочках старинных городов или в покорении горных вершин. Маршруты разные, но объединяет нас одно — любовь к новым открытиям! С праздником, путешественники! 🏔</t>
+  </si>
+  <si>
+    <t>27.09.26 01:58</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9652</t>
+  </si>
+  <si>
+    <t>С Всемирным днем туризма! 🌎 27 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | в работе терраса ресторана до 16:00 (кухня до 15:00) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 9°; день 13°; вечер 10° 💨 4-7 м/с, порывы до 8 м/с ☁️ Пасмурно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>26.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9651</t>
+  </si>
+  <si>
+    <t>Сегодня отличный день, чтобы отправиться навстречу высоте, простору и невероятным пейзажам 🌿</t>
+  </si>
+  <si>
+    <t>26.09.26 03:32</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9649</t>
+  </si>
+  <si>
+    <t>Новые впечатления с самого утра ☀️ В Фуд-холле «Со всего света» встречаются гастрономические традиции разных стран — в едином пространстве и авторском прочтении. Эта идея получила продолжение в обновленном меню завтраков. В нем собраны знакомые вкусы и неожиданные решения. Пусть среди новых сочетаний найдется ваше любимое 🍳</t>
+  </si>
+  <si>
+    <t>26.09.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9648</t>
+  </si>
+  <si>
+    <t>Отличных выходных! 🤍 26 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 12°; день 16°; вечер 13° 💨 1-6 м/с, порывы до 9 м/с ☀️ Ясно 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>25.09.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9647</t>
+  </si>
+  <si>
+    <t>Забота о себе начинается с тишины внутри 🤍 Тепло воды, мягкий пар, прикосновения и собственный ритм. СПА-комплекс курорта «Манжерок» создан как пространство, где можно замедлиться, отпустить повседневные мысли и почувствовать, как постепенно приходит расслабление. Одной из особенностей термального комплекса стал Шелковый бассейн с повышенным содержанием кислорода — он способствует улучшению сна, а также благоприятно влияет на общее самочувствие. Специальная выгода -30% для гостей термального комплекса с 7:00 до 16:00. Подарите себе время, в котором можно просто быть и никуда не спешить. 🍃</t>
+  </si>
+  <si>
+    <t>25.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9646</t>
+  </si>
+  <si>
+    <t>Чудесной пятницы!💫 25 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 12°; день 16°; вечер 14° 💨 1-7 м/с, порывы до 8 м/с 🌥 Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>24.09.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9645</t>
+  </si>
+  <si>
+    <t>🍂 «Октябрьфест»: осень в лучших традициях С 1 по 31 октября на курорте «Манжерок» пройдет ежегодный «Октябрьфест» — целый месяц гастрономических впечатлений, музыки, творчества и теплых встреч среди золотых пейзажей Алтая. В программе: 🍄‍🟫 Сезонное грибное меню Осенние вкусы и специальные блюда на Фуд-холле отеля 5*. 🎶 Музыкальные программы Живые выступления и вечера, наполненные особой атмосферой. 🎨 Творческие мастер-классы Возможность провести время вместе и открыть для себя что-то новое. 🏔️ Специальные условия на проживание Еще один повод задержаться среди осенних гор немного дольше. Встречайте октябрь ярко — наслаждайтесь золотой осенью, знакомьтесь с сезонными вкусами и наполняйте каждый день впечатлениями. 🤫Но это еще не все: совсем скоро мы расскажем о конкурсе, где участников ждут приятные сюрпризы. Следите за новостями. 🖇️ Подробнее о фестивале До встречи на «Октябрьфесте»!🍂</t>
+  </si>
+  <si>
+    <t>24.09.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9641</t>
+  </si>
+  <si>
+    <t>🌿 Алтай, который можно не только увидеть, но и почувствовать На курорте «Манжерок» знакомство с культурой региона продолжается через оздоровительные практики — особые ритуалы, в основе которых лежат традиции и знания народов Алтая. Это больше, чем отдельная СПА-процедура. Каждый ритуал складывается из множества тонких элементов — мастерства специалиста, прикосновений, звука, ритма и природных компонентов: 🟠Нефрит, белоречит и природные камни; 🟠Кедровое и пихтовое масла, живица и алтайские травы; 🟠Натуральный войлок из овечьей шерсти; 🟠Можжевельник и огонь; 🟠Звучание бубна, песнопения и традиционные атрибуты. 🖇️ Узнать подробнее и забронировать Позвольте себе прикоснуться к традициям региона и открыть еще один путь к внутренней гармонии. 💫</t>
+  </si>
+  <si>
+    <t>24.09.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9640</t>
+  </si>
+  <si>
+    <t>Прекрасного четверга! 🌿 24 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» 9:00-19:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🟢 Новичок 🔵 Синюха 🔴 Нунатак ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 16°; вечер 14° 💨 1-4 м/с, порывы до 7 м/с 🌥 Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>23.09.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9639</t>
+  </si>
+  <si>
+    <t>❗️Уважаемые гости! Канатные дороги курорта «Манжерок» начинают плановую подготовку к зимнему сезону. ❄️ 🚡 С 24 сентября канатная дорога «Восход» будет закрыта на осенние регламентные работы до начала зимнего сезона. 🚡 С 28 сентября по 22 октября к подготовке к зимнему сезону присоединится канатная дорога «Чуйский тракт». Для прогулочных подъемов в этот период гостям будут доступны канатные дороги «Ледник» и «София». Пожалуйста, учитывайте эту информацию при планировании отдыха на курорте «Манжерок». Благодарим за понимание! Совсем скоро встретимся с вами уже на зимних склонах. 🏔️❄️</t>
+  </si>
+  <si>
+    <t>23.09.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9632</t>
+  </si>
+  <si>
+    <t>🍂 Осень — время тепла, тишины и особого уюта Когда становится прохладнее, особенно хочется замедлиться, оставить привычный ритм и провести несколько часов в тепле, среди природы и абсолютного уединения. Банный комплекс курорта «Манжерок» — пространство, где традиции русской бани встречаются с современным премиальным сервисом. Здесь все начинается задолго до первого пара: 🟠Персональный сценарий От комфортного трансфера до программы парения — отдых выстраивается с учетом ваших пожеланий и настроения. 🟠Забота в каждой детали Премиальный текстиль, натуральная косметика, напитки на основе природных компонентов и легкие закуски дополняют банный ритуал. 🟠Ароматы Алтая Интеллектуальная система ароматизации с экстрактами 32 алтайских трав наполняет пространство тонкими природными ароматами. 🟠Традиционные парения Классические техники с дубовыми и березовыми вениками, глубокое тепло и мастерство профессиональных пармастеров. 🟠Фирменные программы перезагрузки Парение, ароматерапия, массажные техники и контрастные ритуалы объединяются в продуманный сценарий отдыха. 🟠Звукотерапия Вибрации тибетских чаш, плоских колоколов и тиньша помогают погрузиться в атмосферу тишины и глубокого расслабления. 🟠Сила контраста Финалом ритуала становится погружение в ледяную купель или незамерзающее озеро — яркий контраст после тепла парной. 🎁А этой осенью есть еще один повод подарить себе время в горах. До 10 декабря на посещение премиальных бань действуют особые условия — с выгодой от 25%. 🖇️ Подробнее об условиях и бронировании Выберите несколько часов только для себя и близких — среди тепла, тишины и осенних пейзажей Алтая.🌲</t>
+  </si>
+  <si>
+    <t>23.09.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9625</t>
+  </si>
+  <si>
+    <t>Уютной среды! 🌿 23 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» | 10:00-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🟢 Новичок 🔵 Синюха ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 13°; день 16°; вечер 14° 💨 1-6 м/с, порывы до 8 м/с 🌥 Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>22.09.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9622</t>
+  </si>
+  <si>
+    <t>Там, где река рисует свой путь 🎨 В сердце Улаганского района Чуя плавно вьется у подножия Северо-Чуйского хребта. Такие изгибы называют меандрами. Они формируются постепенно: течение размывает одни участки берега и откладывает породу на других, год за годом меняя очертания русла. Здесь особенно интересно наблюдать, как река вписывается в окружающий горный ландшафт, создавая один из самых фотогеничных видов Алтая. Увидеть живописные меандры Чуи можно во время автомобильного путешествия по Чуйскому тракту 🤍</t>
+  </si>
+  <si>
+    <t>22.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9621</t>
+  </si>
+  <si>
+    <t>Хорошего дня! 🤍 22 сентября вас ждут: 🚠 Канатная дорога «Чуйский тракт» | 9:00-19:00 🌳 Шелковый путь | 10:00-17:00 📸 Смотровая площадка 🔸Скульптура «Золотая баба» 💫 Ресторан «Панорама 1020» | 11:00-19:00 🌄 Канатная дорога «Восход» | 10:00-18:00 (доступна только для подъема на смотровую площадку) 🧊Канатная дорога «Ледник» | 9:30-18:00 (доступна только для подъема к канатной дороге «София») ⛰️Канатная дорога «София» | 9:30-18:15 (доступна только для подъема на смотровую площадку) *Возможны изменения в режиме работы в связи с погодными условиями. 🚵‍♀️Байк-парк| 09:00-18:30 🟢Учебная 🟢 Новичок 🔵 Синюха ⚫️Скалистая 🖇 Тарифы на байк-пассы 🎢 Парк приключений «Дримвуд» | 11:00-21:00 🔘 Родельбан (11:00-21:00) 🔘 Тюбинг (11:00-21:00) 🖇 Тарифы 🚁 Вертолетные прогулки Ежедневно с 10:00 до 19:00 (по запросу) Подробности по телефону: 8-913-690-27-90 🚗 Экскурсии на багги Забронировать: 8-800-301-66-55 🎟️ Приобрести билет: 🔘 Прогулочные билеты Погода на курорте:  🌡 утро 12°; день 15°; вечер 14° 💨 1-5 м/с, порывы до 7 м/с 🌥 Облачно с прояснениями 🔗 Полезные ссылки: ▫️карта курорта ▫️узнать подробнее об экотропах ▫️школа активного отдыха «Манжерокер» с 10:00 до 18:00 ▫️прокаты курорта 📞 Тел. спасательной службы: 8-913-699-74-87 ☎️ Инфоцентр 8-800-301-66-55 🌐 Сайт курорта 📲 Читайте нас в МАХ</t>
+  </si>
+  <si>
+    <t>21.09.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9620</t>
+  </si>
+  <si>
+    <t>Дорога — важная часть путешествия 🌲 Дождь остается за окном, среди живописных холмов и лесов тянется извилистый путь, а за поворотом снова встречается горная река. Автодома курорта «Манжерок» — это возможность взять с собой в поездку уют и комфорт. — Здесь не нужно выбирать между дорогой и привычным ощущением дома: после прогулки можно вернуться в тепло, согреться и снова смотреть на горные пейзажи. Именно в этом и есть особенное удовольствие — никуда не спешить и знать, что впереди еще целый день среди просторов Алтая 🍃</t>
+  </si>
+  <si>
+    <t>21.09.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9619</t>
+  </si>
+  <si>
+    <t>Коротко о том, как курорт «Манжерок» готовится к предстоящему зимнему сезону ❄️ Устроим актив под этой публикацией? Задавайте интересующие вопросы в комментариях, а мы постараемся оперативно на них ответить!</t>
+  </si>
+  <si>
+    <t>21.09.26 03:53</t>
+  </si>
+  <si>
+    <t>t.me/manzherok_resort/9618</t>
+  </si>
+  <si>
+    <t>Пусть эта неделя начнется с гор, свежего воздуха и хороших встреч 🤍</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6140,59 +11711,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H653"/>
+  <dimension ref="A1:H1292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4112.424" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -22402,50 +27973,10910 @@
       <c r="G652">
         <v>60</v>
       </c>
       <c r="H652">
         <v>6</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653">
         <v>36759</v>
       </c>
       <c r="B653" t="s">
         <v>1918</v>
       </c>
       <c r="C653" t="s">
         <v>1919</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="E653">
         <v>14413</v>
       </c>
       <c r="F653">
         <v>18</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>101889</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E654">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>101890</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E655">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>101891</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E656">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>101892</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E657">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>101893</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E658">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>101894</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E659">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>101895</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E660">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>101896</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E661">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>101897</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E662">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>101898</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E663">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>101899</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E664">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>101900</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E665">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>101901</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E666">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>101902</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E667">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>101903</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E668">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>101904</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E669">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>101905</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E670">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>101906</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E671">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>101907</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E672">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>101908</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E673">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>101909</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E674">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>101910</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E675">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>101911</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E676">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>101912</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E677">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>101913</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E678">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>101914</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E679">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>101915</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E680">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>101916</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E681">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>101917</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E682">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>101918</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E683">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>101919</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E684">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>101920</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E685">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>101921</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E686">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>101922</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E687">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>101923</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E688">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>101924</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E689">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>101925</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E690">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>101926</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E691">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>101927</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E692">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>101928</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E693">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>101929</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E694">
+        <v>3562</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>101930</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E695">
+        <v>3955</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>101931</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E696">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>101932</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E697">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>101933</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E698">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>101934</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E699">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>101935</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E700">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>101936</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E701">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>101937</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E702">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>101938</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E703">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>101939</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E704">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>101940</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E705">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>101941</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E706">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>101942</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E707">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>101943</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E708">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>101944</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E709">
+        <v>3797</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>101945</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E710">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>101946</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E711">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>101947</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E712">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>101948</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E713">
+        <v>4041</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>101949</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E714">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>101950</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E715">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>101951</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E716">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>101952</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E717">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>101953</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E718">
+        <v>3884</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>101954</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E719">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>101955</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E720">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>101956</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E721">
+        <v>3440</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>101957</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E722">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>101958</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E723">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>101959</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E724">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>101960</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E725">
+        <v>3777</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>101961</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E726">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>101962</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E727">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>101963</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E728">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>101964</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E729">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>101965</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E730">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>101966</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E731">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>101967</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E732">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>101968</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E733">
+        <v>4034</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>101969</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E734">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>101970</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E735">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>101971</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E736">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>101972</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E737">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>101973</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E738">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>101974</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E739">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>101975</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E740">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>101976</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E741">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>101977</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E742">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>101978</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E743">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>101979</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E744">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>101980</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E745">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>101981</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E746">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>101982</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E747">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>101983</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E748">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>101984</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E749">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>101985</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E750">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>101986</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E751">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>101987</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E752">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>101988</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E753">
+        <v>3932</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>101989</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E754">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>101990</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E755">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>101991</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E756">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>101992</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E757">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>101993</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E758">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>101994</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E759">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>101995</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E760">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>101996</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E761">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>101997</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E762">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>101998</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E763">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>101999</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E764">
+        <v>4124</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>102000</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E765">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>102001</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E766">
+        <v>4124</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>102002</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E767">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>102003</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E768">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>102004</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E769">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>102005</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E770">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>102006</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E771">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>102007</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E772">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>102008</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E773">
+        <v>3836</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>102009</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E774">
+        <v>4129</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>102010</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E775">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>102011</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E776">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>102012</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E777">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>102013</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E778">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>102014</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E779">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>102015</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E780">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>102016</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E781">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>102017</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E782">
+        <v>4436</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>102018</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E783">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>102019</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E784">
+        <v>4723</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>102020</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E785">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>102021</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E786">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>102022</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E787">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>102023</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E788">
+        <v>4584</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>102024</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E789">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>102025</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E790">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>102026</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E791">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>102027</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E792">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>102028</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E793">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>102029</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E794">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>102030</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E795">
+        <v>4443</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>102031</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E796">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>102032</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E797">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>102033</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E798">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>102034</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E799">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>102035</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E800">
+        <v>3914</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>102036</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E801">
+        <v>4568</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>102037</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E802">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>102038</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E803">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>102039</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E804">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>102040</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E805">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>102041</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E806">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>102042</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E807">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>102043</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E808">
+        <v>4570</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>102044</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E809">
+        <v>4169</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>102045</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E810">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>102046</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E811">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>102047</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E812">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>102048</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E813">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>102049</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E814">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>102050</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E815">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>102051</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E816">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>102052</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E817">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>102053</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E818">
+        <v>4406</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>102054</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E819">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>102055</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E820">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>102056</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E821">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>102057</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E822">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>102058</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="E823">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>102059</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E824">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>102060</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E825">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>102061</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E826">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>102062</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E827">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>102063</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E828">
+        <v>4826</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>102064</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E829">
+        <v>4590</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>102065</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E830">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>102066</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E831">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>102067</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E832">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>102068</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E833">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>102069</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E834">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>102070</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E835">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>102071</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E836">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>102072</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E837">
+        <v>5319</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>102073</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E838">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>102074</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E839">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>102075</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E840">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>102076</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E841">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>102077</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E842">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>102078</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E843">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>102079</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E844">
+        <v>5778</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>102080</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E845">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>102081</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E846">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>102082</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E847">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>102083</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E848">
+        <v>5514</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>102084</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E849">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>102085</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E850">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>102086</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E851">
+        <v>5078</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>102087</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E852">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>102088</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E853">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>102089</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E854">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>102090</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E855">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>102091</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E856">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>102092</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E857">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>102093</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E858">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>102094</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E859">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>102095</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E860">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>102096</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E861">
+        <v>5489</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>102097</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E862">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>102098</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E863">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>102099</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E864">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>102100</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E865">
+        <v>5569</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>102101</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E866">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>102102</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E867">
+        <v>5089</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>102103</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E868">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>102104</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E869">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>102105</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E870">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>102106</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E871">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>102107</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E872">
+        <v>5447</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>102108</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E873">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>102109</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E874">
+        <v>4115</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>102110</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E875">
+        <v>5205</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>102111</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E876">
+        <v>4665</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>102112</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E877">
+        <v>5904</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>102113</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E878">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>102114</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E879">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>102115</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E880">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>102116</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E881">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>102117</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E882">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>102118</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E883">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>102119</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E884">
+        <v>5176</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>102120</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E885">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>102121</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E886">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>102122</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E887">
+        <v>4557</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>102123</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E888">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>102124</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E889">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>102125</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E890">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>102126</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E891">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>102127</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E892">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>102128</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E893">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>102129</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E894">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>102130</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E895">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>102131</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E896">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>102132</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E897">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>102133</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E898">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>102134</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E899">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>102135</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E900">
+        <v>4468</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>102136</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E901">
+        <v>4451</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>102137</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E902">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>102138</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E903">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>102139</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E904">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>102140</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E905">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>102141</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E906">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>102142</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E907">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>102143</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E908">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>102144</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E909">
+        <v>4792</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>102145</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E910">
+        <v>4522</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>102146</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E911">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>102147</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E912">
+        <v>4313</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>102148</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E913">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>102149</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E914">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>102150</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E915">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>102151</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E916">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>102152</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E917">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>102153</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E918">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>102154</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E919">
+        <v>3895</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>102155</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E920">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>102156</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E921">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>102157</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E922">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>102158</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E923">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>102159</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E924">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>102160</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E925">
+        <v>3918</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>102161</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E926">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>102162</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E927">
+        <v>4690</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>102163</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E928">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>102164</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E929">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>102165</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E930">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>102166</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E931">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>102167</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E932">
+        <v>4497</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>102168</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E933">
+        <v>4742</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>102169</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E934">
+        <v>4495</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>102170</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E935">
+        <v>4838</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>102171</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E936">
+        <v>4820</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>102172</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E937">
+        <v>6099</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>102173</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E938">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>102174</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E939">
+        <v>4043</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>102175</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E940">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>102176</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E941">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>102177</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E942">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>102178</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E943">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>102179</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E944">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>102180</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E945">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>102181</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E946">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>102182</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E947">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>102183</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E948">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>102184</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E949">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>102185</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E950">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>102186</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E951">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>102187</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E952">
+        <v>5336</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>102188</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E953">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>102189</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E954">
+        <v>5494</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>102190</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E955">
+        <v>5245</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>102191</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E956">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>102192</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E957">
+        <v>5198</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>102193</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E958">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>102194</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E959">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>102195</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E960">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>102196</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E961">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>102197</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E962">
+        <v>6370</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>102198</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E963">
+        <v>4751</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>102199</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E964">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>102200</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E965">
+        <v>5377</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>102201</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E966">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>102202</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E967">
+        <v>4985</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>102203</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E968">
+        <v>5401</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>102204</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E969">
+        <v>5409</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>102205</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E970">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>102206</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E971">
+        <v>6139</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>102207</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E972">
+        <v>4689</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>102208</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E973">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>102209</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E974">
+        <v>4798</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>102210</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E975">
+        <v>5641</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>102211</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E976">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>102212</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E977">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>102213</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E978">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>102214</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E979">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>102215</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E980">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>102216</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E981">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>102217</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E982">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>102218</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E983">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>102219</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E984">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>102220</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E985">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>102221</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E986">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>102222</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E987">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>102223</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E988">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>102224</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E989">
+        <v>4380</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>102225</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E990">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>102226</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E991">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>102227</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E992">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>102228</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E993">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>102229</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E994">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>102230</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E995">
+        <v>4587</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>102231</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E996">
+        <v>4549</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>102232</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E997">
+        <v>4631</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>102233</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E998">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>102234</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E999">
+        <v>5007</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>102235</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E1000">
+        <v>5534</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>102236</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E1001">
+        <v>4815</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>102237</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E1002">
+        <v>5105</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>102238</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E1003">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>102239</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E1004">
+        <v>4682</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>102240</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E1005">
+        <v>4636</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>102241</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E1006">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>102242</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E1007">
+        <v>4884</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>102243</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E1008">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>102244</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E1009">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>102245</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E1010">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>102246</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="E1011">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>102247</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E1012">
+        <v>4751</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>102248</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E1013">
+        <v>5195</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>102249</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="E1014">
+        <v>4793</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>102250</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E1015">
+        <v>4847</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>102251</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E1016">
+        <v>4855</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>102252</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2975</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="E1017">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>102253</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E1018">
+        <v>4759</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>102254</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1019">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>102255</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1020">
+        <v>4769</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>102256</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="E1021">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>102257</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="E1022">
+        <v>4642</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>102258</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E1023">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>102259</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E1024">
+        <v>4601</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>102260</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E1025">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>102261</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E1026">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>102262</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E1027">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>102263</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="E1028">
+        <v>4958</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>102264</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="E1029">
+        <v>4635</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>102265</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="E1030">
+        <v>5118</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>102266</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="E1031">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>102267</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="E1032">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>102268</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="E1033">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>102269</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1034">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>102270</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E1035">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>102271</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E1036">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>102272</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E1037">
+        <v>5918</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>102273</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="E1038">
+        <v>5335</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>102274</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="E1039">
+        <v>4157</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>102275</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>102276</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E1041">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>102277</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E1042">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>102278</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1043">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>102279</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E1044">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>102280</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E1045">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>102281</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E1046">
+        <v>4766</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>102282</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E1047">
+        <v>4554</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>102283</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E1048">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>102284</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1049">
+        <v>4739</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>102285</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1050">
+        <v>4753</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>102286</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1051">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>102287</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E1052">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>102288</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1053">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>102289</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1054">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>102290</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E1055">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>102291</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="E1056">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>102292</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="E1057">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>102293</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="E1058">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>102294</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E1059">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>102295</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E1060">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>102296</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="E1061">
+        <v>4896</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>102297</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E1062">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>102298</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E1063">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>102299</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="E1064">
+        <v>4382</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>102300</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E1065">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>102301</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="E1066">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>102302</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="E1067">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>102303</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="E1068">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>102304</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E1069">
+        <v>4569</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>102305</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="E1070">
+        <v>4144</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>102306</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="E1071">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>102307</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E1072">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>102308</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E1073">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>102309</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="E1074">
+        <v>4035</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>102310</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="E1075">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>102311</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="E1076">
+        <v>3863</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>102312</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="E1077">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>102313</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E1078">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>102314</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="E1079">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>102315</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E1080">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>102316</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E1081">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>102317</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E1082">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>102318</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E1083">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>102319</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E1084">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>102320</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E1085">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>102321</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E1086">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>102322</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="E1087">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>102323</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E1088">
+        <v>4845</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>102324</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3178</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E1089">
+        <v>5097</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>102325</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E1090">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>102326</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1091">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>102327</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1092">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>102328</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1093">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>102329</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E1094">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>102330</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E1095">
+        <v>5294</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>102331</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E1096">
+        <v>5090</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>102332</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="E1097">
+        <v>4552</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>102333</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="E1098">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>102334</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E1099">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>102335</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E1100">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>102336</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1101">
+        <v>4483</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>102337</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1102">
+        <v>4726</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>102338</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1103">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>102339</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E1104">
+        <v>4511</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>102340</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1105">
+        <v>4846</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>102341</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1106">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>102342</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1107">
+        <v>4137</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>102343</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1108">
+        <v>4242</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>102344</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1109">
+        <v>4782</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>102345</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1110">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>102346</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1111">
+        <v>4472</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>102347</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1112">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>102348</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1113">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>102349</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1114">
+        <v>4628</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>102350</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1115">
+        <v>4782</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>102351</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1116">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>102352</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1117">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>102353</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1118">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>102354</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1119">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>102355</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1120">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>102356</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1121">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>102357</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E1122">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>102358</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E1123">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>102359</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1124">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>102360</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1125">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>102361</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1126">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>102362</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1127">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>102363</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1128">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>102364</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1129">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>102365</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1130">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>102366</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1131">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>102367</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1132">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>102368</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1133">
+        <v>4405</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>102369</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1134">
+        <v>4613</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>102370</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1135">
+        <v>4886</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>102371</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1136">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>102372</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1137">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>102373</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1138">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>102374</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1139">
+        <v>5622</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>102375</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1140">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>102376</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1141">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>102377</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1142">
+        <v>5875</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>102378</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E1143">
+        <v>5219</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>102379</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1144">
+        <v>5198</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>102380</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E1145">
+        <v>5201</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>102381</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E1146">
+        <v>6023</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>102382</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E1147">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>102383</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E1148">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>102384</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1149">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>102385</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E1150">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>102386</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E1151">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>102387</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E1152">
+        <v>5597</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>102388</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3367</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="E1153">
+        <v>5248</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>102389</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="E1154">
+        <v>5547</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>102390</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="E1155">
+        <v>6267</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>102391</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="E1156">
+        <v>5689</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>102392</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3379</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="E1157">
+        <v>5759</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>102393</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="E1158">
+        <v>5452</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>102394</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="E1159">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>102395</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3388</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3389</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="E1160">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>102396</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3391</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="E1161">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>102397</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3394</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3395</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="E1162">
+        <v>5455</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>102398</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3397</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="E1163">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>102399</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="E1164">
+        <v>5465</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>102400</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3403</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="E1165">
+        <v>5505</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>102401</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="E1166">
+        <v>5526</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>102402</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="E1167">
+        <v>5757</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>102403</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="E1168">
+        <v>6002</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>102404</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3415</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="E1169">
+        <v>5379</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>102405</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="E1170">
+        <v>5739</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>102406</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3421</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="E1171">
+        <v>5984</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>102407</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3424</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="E1172">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>102408</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3427</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="E1173">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>102409</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3430</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="E1174">
+        <v>6416</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>102410</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="E1175">
+        <v>5410</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>102411</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="E1176">
+        <v>5537</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>102412</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="E1177">
+        <v>5973</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>102413</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3443</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="E1178">
+        <v>5627</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>102414</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="E1179">
+        <v>5745</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>102415</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E1180">
+        <v>5346</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>102416</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E1181">
+        <v>5272</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>102417</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E1182">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>102418</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1183">
+        <v>5719</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>102419</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1184">
+        <v>5103</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>102420</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E1185">
+        <v>5441</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>102421</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E1186">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>102422</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="E1187">
+        <v>5131</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>102423</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E1188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>102424</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E1189">
+        <v>5060</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>102425</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E1190">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>102426</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E1191">
+        <v>4903</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>102427</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E1192">
+        <v>4995</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>102428</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="E1193">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>102429</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E1194">
+        <v>5116</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>102430</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="E1195">
+        <v>4715</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>102431</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E1196">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>102432</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E1197">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>102433</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1198">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>102434</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1199">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>102435</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1200">
+        <v>5354</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>102436</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E1201">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>102437</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1202">
+        <v>5784</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>102438</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="E1203">
+        <v>5114</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>102439</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1204">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>102440</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1205">
+        <v>4949</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>102441</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1206">
+        <v>5041</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>102442</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E1207">
+        <v>5230</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>102443</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1208">
+        <v>5191</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>102444</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E1209">
+        <v>4801</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>102445</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1210">
+        <v>4697</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>102446</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1211">
+        <v>4814</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>102447</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1212">
+        <v>5045</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>102448</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1213">
+        <v>5674</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>102449</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E1214">
+        <v>5194</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>102450</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1215">
+        <v>5036</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>102451</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1216">
+        <v>5448</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>102452</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1217">
+        <v>5442</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>102453</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E1218">
+        <v>5737</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>102454</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1219">
+        <v>5288</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>102455</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E1220">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>102456</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1221">
+        <v>4784</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>102457</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1222">
+        <v>5089</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>102458</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1223">
+        <v>4619</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>102459</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E1224">
+        <v>5031</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>102460</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1225">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>102461</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1226">
+        <v>4755</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>102462</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1227">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>102463</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="E1228">
+        <v>4855</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>102464</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="E1229">
+        <v>4790</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>102465</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="E1230">
+        <v>5166</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>103846</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="E1231">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>103847</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="E1232">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>103848</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="E1233">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>103849</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3605</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3606</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1234">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>103850</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3609</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="E1235">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>103851</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="E1236">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>103852</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="E1237">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>103853</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="E1238">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>103854</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="E1239">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>103855</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3622</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="E1240">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>103856</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3625</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="E1241">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>103857</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E1242">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>103858</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3631</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E1243">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>103859</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E1244">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>103860</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3636</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="E1245">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>103861</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="E1246">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>103862</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3642</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3643</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="E1247">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>103863</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="E1248">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>103864</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3648</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3649</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="E1249">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>103865</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3651</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="E1250">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>103866</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3654</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3655</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="E1251">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>124254</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3657</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3658</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3659</v>
+      </c>
+      <c r="E1252">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>124255</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3660</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3661</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="E1253">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>124256</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3663</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3664</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="E1254">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>124257</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3666</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3667</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="E1255">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>124258</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3670</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3671</v>
+      </c>
+      <c r="E1256">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>124259</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3672</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="E1257">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>124260</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3675</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="E1258">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>124261</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3678</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3679</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="E1259">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>124262</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3681</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="E1260">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>124263</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3684</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3685</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="E1261">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>124264</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3687</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="E1262">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>124265</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3690</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3691</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="E1263">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>124925</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3693</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3694</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="E1264">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>124926</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3696</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3698</v>
+      </c>
+      <c r="E1265">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>124927</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3699</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3701</v>
+      </c>
+      <c r="E1266">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>128620</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3702</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3704</v>
+      </c>
+      <c r="E1267">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>128621</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E1268">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>128622</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3708</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3710</v>
+      </c>
+      <c r="E1269">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>128623</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E1270">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>128624</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E1271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>128625</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1272">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>128626</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1273">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>128627</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1274">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>128628</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1275">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>128629</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1276">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>128630</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1277">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>128631</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E1278">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>128632</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E1279">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>128633</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E1280">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>128634</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="E1281">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>128635</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="E1282">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>128636</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3748</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3749</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="E1283">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>128637</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="E1284">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>128638</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E1285">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>128639</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1286">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>128640</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="E1287">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>128641</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E1288">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>128642</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3767</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="E1289">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>128643</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3769</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3770</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E1290">
+        <v>3515</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>128644</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="E1291">
+        <v>3481</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>128645</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="E1292">
+        <v>3258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">