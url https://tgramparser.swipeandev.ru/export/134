--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -6201,279 +6201,279 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>36107</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>4601</v>
       </c>
       <c r="F2">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="G2">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="H2">
-        <v>89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>36108</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>4827</v>
       </c>
       <c r="F3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G3">
+        <v>26</v>
+      </c>
+      <c r="H3">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>36109</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>6434</v>
       </c>
       <c r="F4">
         <v>13</v>
       </c>
       <c r="G4">
         <v>33</v>
       </c>
       <c r="H4">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>36110</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>5790</v>
       </c>
       <c r="F5">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>36111</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>7174</v>
       </c>
       <c r="F6">
         <v>13</v>
       </c>
       <c r="G6">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H6">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>36112</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>7167</v>
       </c>
       <c r="F7">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G7">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="H7">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>36113</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>7641</v>
       </c>
       <c r="F8">
         <v>12</v>
       </c>
       <c r="G8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H8">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>36114</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>7773</v>
       </c>
       <c r="F9">
         <v>16</v>
       </c>
       <c r="G9">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>36115</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>8135</v>
       </c>
       <c r="F10">
         <v>14</v>
       </c>
       <c r="G10">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H10">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>36116</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>8779</v>
       </c>
       <c r="F11">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G11">
         <v>47</v>
       </c>
       <c r="H11">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>36117</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>8016</v>
       </c>
       <c r="F12">
@@ -6576,54 +6576,54 @@
       </c>
       <c r="G16">
         <v>7</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>36122</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>8910</v>
       </c>
       <c r="F17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G17">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>36123</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>1656</v>
       </c>
       <c r="F18">
         <v>2</v>
       </c>
       <c r="G18">
         <v>3</v>
       </c>
       <c r="H18">
@@ -6680,204 +6680,204 @@
       </c>
       <c r="H20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>36126</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>8523</v>
       </c>
       <c r="F21">
         <v>6</v>
       </c>
       <c r="G21">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H21">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>36127</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>8120</v>
       </c>
       <c r="F22">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G22">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H22">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>36128</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>8545</v>
       </c>
       <c r="F23">
         <v>4</v>
       </c>
       <c r="G23">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>36129</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>8667</v>
       </c>
       <c r="F24">
         <v>3</v>
       </c>
       <c r="G24">
         <v>32</v>
       </c>
       <c r="H24">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>36130</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>8571</v>
       </c>
       <c r="F25">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G25">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H25">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>36131</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>8883</v>
       </c>
       <c r="F26">
         <v>8</v>
       </c>
       <c r="G26">
         <v>49</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>36132</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>9100</v>
       </c>
       <c r="F27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G27">
         <v>84</v>
       </c>
       <c r="H27">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>36133</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>9113</v>
       </c>
       <c r="F28">
@@ -6885,80 +6885,80 @@
       </c>
       <c r="G28">
         <v>30</v>
       </c>
       <c r="H28">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>36134</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>8181</v>
       </c>
       <c r="F29">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G29">
         <v>108</v>
       </c>
       <c r="H29">
         <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>36135</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>8619</v>
       </c>
       <c r="F30">
         <v>3</v>
       </c>
       <c r="G30">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H30">
         <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>36136</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31">
         <v>9428</v>
       </c>
       <c r="F31">
         <v>11</v>
       </c>
       <c r="G31">
@@ -6989,51 +6989,51 @@
       </c>
       <c r="G32">
         <v>37</v>
       </c>
       <c r="H32">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>36138</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E33">
         <v>9090</v>
       </c>
       <c r="F33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G33">
         <v>54</v>
       </c>
       <c r="H33">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>36139</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E34">
         <v>9075</v>
       </c>
       <c r="G34">
@@ -7041,1484 +7041,2087 @@
       </c>
       <c r="H34">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>36140</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E35">
         <v>10212</v>
       </c>
       <c r="F35">
         <v>7</v>
       </c>
       <c r="G35">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H35">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>36141</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36">
         <v>9208</v>
       </c>
       <c r="F36">
         <v>4</v>
       </c>
       <c r="G36">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H36">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>36142</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E37">
         <v>10673</v>
       </c>
       <c r="F37">
         <v>4</v>
       </c>
       <c r="G37">
         <v>41</v>
       </c>
       <c r="H37">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>36143</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E38">
         <v>2116</v>
       </c>
+      <c r="F38">
+        <v>9</v>
+      </c>
+      <c r="G38">
+        <v>14</v>
+      </c>
+      <c r="H38">
+        <v>1</v>
+      </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>36144</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="s">
         <v>120</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E39">
         <v>9862</v>
       </c>
+      <c r="F39">
+        <v>37</v>
+      </c>
+      <c r="G39">
+        <v>107</v>
+      </c>
+      <c r="H39">
+        <v>35</v>
+      </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>36145</v>
       </c>
       <c r="B40" t="s">
         <v>122</v>
       </c>
       <c r="C40" t="s">
         <v>123</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E40">
         <v>3244</v>
       </c>
+      <c r="F40">
+        <v>4</v>
+      </c>
+      <c r="G40">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>36146</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" t="s">
         <v>126</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E41">
         <v>9842</v>
       </c>
+      <c r="F41">
+        <v>6</v>
+      </c>
+      <c r="G41">
+        <v>29</v>
+      </c>
+      <c r="H41">
+        <v>5</v>
+      </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>36147</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="C42" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42">
         <v>1403</v>
       </c>
+      <c r="F42">
+        <v>2</v>
+      </c>
+      <c r="G42">
+        <v>9</v>
+      </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>36148</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>7993</v>
       </c>
+      <c r="F43">
+        <v>47</v>
+      </c>
+      <c r="G43">
+        <v>198</v>
+      </c>
+      <c r="H43">
+        <v>11</v>
+      </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>36149</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E44">
         <v>10474</v>
       </c>
+      <c r="F44">
+        <v>5</v>
+      </c>
+      <c r="G44">
+        <v>27</v>
+      </c>
+      <c r="H44">
+        <v>6</v>
+      </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>36150</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E45">
         <v>8607</v>
       </c>
+      <c r="G45">
+        <v>38</v>
+      </c>
+      <c r="H45">
+        <v>9</v>
+      </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>36151</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E46">
         <v>3264</v>
       </c>
+      <c r="F46">
+        <v>1</v>
+      </c>
+      <c r="G46">
+        <v>16</v>
+      </c>
+      <c r="H46">
+        <v>2</v>
+      </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>36152</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>10506</v>
       </c>
+      <c r="F47">
+        <v>10</v>
+      </c>
+      <c r="G47">
+        <v>30</v>
+      </c>
+      <c r="H47">
+        <v>6</v>
+      </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>36153</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>8637</v>
       </c>
+      <c r="F48">
+        <v>31</v>
+      </c>
+      <c r="G48">
+        <v>45</v>
+      </c>
+      <c r="H48">
+        <v>5</v>
+      </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>36154</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E49">
         <v>8946</v>
       </c>
+      <c r="F49">
+        <v>9</v>
+      </c>
+      <c r="G49">
+        <v>32</v>
+      </c>
+      <c r="H49">
+        <v>2</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>36155</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>153</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E50">
         <v>6665</v>
       </c>
+      <c r="F50">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>32</v>
+      </c>
+      <c r="H50">
+        <v>1</v>
+      </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>36156</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E51">
         <v>7809</v>
       </c>
+      <c r="F51">
+        <v>5</v>
+      </c>
+      <c r="G51">
+        <v>32</v>
+      </c>
+      <c r="H51">
+        <v>12</v>
+      </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>36157</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E52">
         <v>8163</v>
       </c>
+      <c r="F52">
+        <v>22</v>
+      </c>
+      <c r="G52">
+        <v>56</v>
+      </c>
+      <c r="H52">
+        <v>8</v>
+      </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>36158</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E53">
         <v>2677</v>
       </c>
+      <c r="F53">
+        <v>1</v>
+      </c>
+      <c r="G53">
+        <v>7</v>
+      </c>
+      <c r="H53">
+        <v>2</v>
+      </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>36159</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E54">
         <v>8764</v>
       </c>
+      <c r="F54">
+        <v>7</v>
+      </c>
+      <c r="G54">
+        <v>37</v>
+      </c>
+      <c r="H54">
+        <v>13</v>
+      </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>36160</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" t="s">
         <v>168</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E55">
         <v>9333</v>
       </c>
+      <c r="F55">
+        <v>72</v>
+      </c>
+      <c r="G55">
+        <v>68</v>
+      </c>
+      <c r="H55">
+        <v>8</v>
+      </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>36161</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E56">
         <v>8091</v>
       </c>
+      <c r="F56">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>35</v>
+      </c>
+      <c r="H56">
+        <v>7</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>36162</v>
       </c>
       <c r="B57" t="s">
         <v>173</v>
       </c>
       <c r="C57" t="s">
         <v>174</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>36163</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="C58" t="s">
         <v>177</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E58">
         <v>8352</v>
       </c>
+      <c r="F58">
+        <v>35</v>
+      </c>
+      <c r="G58">
+        <v>39</v>
+      </c>
+      <c r="H58">
+        <v>3</v>
+      </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>36164</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E59">
         <v>8212</v>
       </c>
+      <c r="F59">
+        <v>2</v>
+      </c>
+      <c r="G59">
+        <v>19</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>36165</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="C60" t="s">
         <v>183</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E60">
         <v>8287</v>
       </c>
+      <c r="F60">
+        <v>2</v>
+      </c>
+      <c r="G60">
+        <v>27</v>
+      </c>
+      <c r="H60">
+        <v>1</v>
+      </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>36166</v>
       </c>
       <c r="B61" t="s">
         <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E61">
         <v>7590</v>
       </c>
+      <c r="F61">
+        <v>43</v>
+      </c>
+      <c r="G61">
+        <v>60</v>
+      </c>
+      <c r="H61">
+        <v>2</v>
+      </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>36167</v>
       </c>
       <c r="B62" t="s">
         <v>188</v>
       </c>
       <c r="C62" t="s">
         <v>189</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E62">
         <v>7835</v>
       </c>
+      <c r="F62">
+        <v>1</v>
+      </c>
+      <c r="G62">
+        <v>23</v>
+      </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>36168</v>
       </c>
       <c r="B63" t="s">
         <v>191</v>
       </c>
       <c r="C63" t="s">
         <v>192</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E63">
         <v>8198</v>
       </c>
+      <c r="F63">
+        <v>9</v>
+      </c>
+      <c r="G63">
+        <v>41</v>
+      </c>
+      <c r="H63">
+        <v>2</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>36169</v>
       </c>
       <c r="B64" t="s">
         <v>194</v>
       </c>
       <c r="C64" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E64">
         <v>8160</v>
       </c>
+      <c r="F64">
+        <v>9</v>
+      </c>
+      <c r="G64">
+        <v>31</v>
+      </c>
+      <c r="H64">
+        <v>7</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>36170</v>
       </c>
       <c r="B65" t="s">
         <v>197</v>
       </c>
       <c r="C65" t="s">
         <v>198</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E65">
         <v>7762</v>
       </c>
+      <c r="F65">
+        <v>81</v>
+      </c>
+      <c r="G65">
+        <v>139</v>
+      </c>
+      <c r="H65">
+        <v>10</v>
+      </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>36171</v>
       </c>
       <c r="B66" t="s">
         <v>200</v>
       </c>
       <c r="C66" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E66">
         <v>8666</v>
       </c>
+      <c r="F66">
+        <v>2</v>
+      </c>
+      <c r="G66">
+        <v>31</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>36172</v>
       </c>
       <c r="B67" t="s">
         <v>203</v>
       </c>
       <c r="C67" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E67">
         <v>8419</v>
       </c>
+      <c r="F67">
+        <v>3</v>
+      </c>
+      <c r="G67">
+        <v>25</v>
+      </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>36173</v>
       </c>
       <c r="B68" t="s">
         <v>206</v>
       </c>
       <c r="C68" t="s">
         <v>207</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E68">
         <v>2209</v>
       </c>
+      <c r="F68">
+        <v>3</v>
+      </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>36174</v>
       </c>
       <c r="B69" t="s">
         <v>209</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E69">
         <v>372</v>
       </c>
+      <c r="G69">
+        <v>2</v>
+      </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>36175</v>
       </c>
       <c r="B70" t="s">
         <v>212</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E70">
         <v>8109</v>
       </c>
+      <c r="F70">
+        <v>5</v>
+      </c>
+      <c r="G70">
+        <v>31</v>
+      </c>
+      <c r="H70">
+        <v>1</v>
+      </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>36176</v>
       </c>
       <c r="B71" t="s">
         <v>215</v>
       </c>
       <c r="C71" t="s">
         <v>216</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E71">
         <v>7608</v>
       </c>
+      <c r="F71">
+        <v>13</v>
+      </c>
+      <c r="G71">
+        <v>34</v>
+      </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>36177</v>
       </c>
       <c r="B72" t="s">
         <v>218</v>
       </c>
       <c r="C72" t="s">
         <v>219</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E72">
         <v>6932</v>
       </c>
+      <c r="F72">
+        <v>4</v>
+      </c>
+      <c r="G72">
+        <v>37</v>
+      </c>
+      <c r="H72">
+        <v>2</v>
+      </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>36178</v>
       </c>
       <c r="B73" t="s">
         <v>221</v>
       </c>
       <c r="C73" t="s">
         <v>222</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E73">
         <v>7817</v>
       </c>
+      <c r="F73">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>40</v>
+      </c>
+      <c r="H73">
+        <v>9</v>
+      </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>36179</v>
       </c>
       <c r="B74" t="s">
         <v>224</v>
       </c>
       <c r="C74" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E74">
         <v>9285</v>
       </c>
+      <c r="F74">
+        <v>79</v>
+      </c>
+      <c r="G74">
+        <v>56</v>
+      </c>
+      <c r="H74">
+        <v>9</v>
+      </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>36180</v>
       </c>
       <c r="B75" t="s">
         <v>227</v>
       </c>
       <c r="C75" t="s">
         <v>228</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E75">
         <v>1855</v>
       </c>
+      <c r="F75">
+        <v>1</v>
+      </c>
+      <c r="G75">
+        <v>7</v>
+      </c>
+      <c r="H75">
+        <v>1</v>
+      </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>36181</v>
       </c>
       <c r="B76" t="s">
         <v>230</v>
       </c>
       <c r="C76" t="s">
         <v>231</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E76">
         <v>867</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>36182</v>
       </c>
       <c r="B77" t="s">
         <v>233</v>
       </c>
       <c r="C77" t="s">
         <v>234</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E77">
         <v>760</v>
       </c>
+      <c r="F77">
+        <v>1</v>
+      </c>
+      <c r="G77">
+        <v>1</v>
+      </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>36183</v>
       </c>
       <c r="B78" t="s">
         <v>236</v>
       </c>
       <c r="C78" t="s">
         <v>237</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E78">
         <v>718</v>
       </c>
+      <c r="F78">
+        <v>4</v>
+      </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>36184</v>
       </c>
       <c r="B79" t="s">
         <v>239</v>
       </c>
       <c r="C79" t="s">
         <v>240</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E79">
         <v>405</v>
       </c>
+      <c r="F79">
+        <v>5</v>
+      </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>36185</v>
       </c>
       <c r="B80" t="s">
         <v>241</v>
       </c>
       <c r="C80" t="s">
         <v>242</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>36186</v>
       </c>
       <c r="B81" t="s">
         <v>244</v>
       </c>
       <c r="C81" t="s">
         <v>245</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E81">
         <v>9380</v>
       </c>
+      <c r="F81">
+        <v>7</v>
+      </c>
+      <c r="G81">
+        <v>40</v>
+      </c>
+      <c r="H81">
+        <v>4</v>
+      </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>36187</v>
       </c>
       <c r="B82" t="s">
         <v>246</v>
       </c>
       <c r="C82" t="s">
         <v>247</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E82">
         <v>9897</v>
       </c>
+      <c r="F82">
+        <v>56</v>
+      </c>
+      <c r="G82">
+        <v>38</v>
+      </c>
+      <c r="H82">
+        <v>12</v>
+      </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>36188</v>
       </c>
       <c r="B83" t="s">
         <v>249</v>
       </c>
       <c r="C83" t="s">
         <v>250</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E83">
         <v>3328</v>
       </c>
+      <c r="F83">
+        <v>4</v>
+      </c>
+      <c r="G83">
+        <v>19</v>
+      </c>
+      <c r="H83">
+        <v>10</v>
+      </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>36189</v>
       </c>
       <c r="B84" t="s">
         <v>252</v>
       </c>
       <c r="C84" t="s">
         <v>253</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E84">
         <v>8937</v>
       </c>
+      <c r="F84">
+        <v>19</v>
+      </c>
+      <c r="G84">
+        <v>63</v>
+      </c>
+      <c r="H84">
+        <v>1</v>
+      </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>36190</v>
       </c>
       <c r="B85" t="s">
         <v>255</v>
       </c>
       <c r="C85" t="s">
         <v>256</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E85">
         <v>9132</v>
       </c>
+      <c r="F85">
+        <v>9</v>
+      </c>
+      <c r="G85">
+        <v>31</v>
+      </c>
+      <c r="H85">
+        <v>10</v>
+      </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>36191</v>
       </c>
       <c r="B86" t="s">
         <v>258</v>
       </c>
       <c r="C86" t="s">
         <v>259</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E86">
         <v>9664</v>
       </c>
+      <c r="F86">
+        <v>26</v>
+      </c>
+      <c r="G86">
+        <v>74</v>
+      </c>
+      <c r="H86">
+        <v>13</v>
+      </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>36192</v>
       </c>
       <c r="B87" t="s">
         <v>261</v>
       </c>
       <c r="C87" t="s">
         <v>262</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E87">
         <v>10121</v>
       </c>
+      <c r="F87">
+        <v>5</v>
+      </c>
+      <c r="G87">
+        <v>36</v>
+      </c>
+      <c r="H87">
+        <v>2</v>
+      </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>36193</v>
       </c>
       <c r="B88" t="s">
         <v>264</v>
       </c>
       <c r="C88" t="s">
         <v>265</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E88">
         <v>3950</v>
       </c>
+      <c r="F88">
+        <v>1</v>
+      </c>
+      <c r="G88">
+        <v>23</v>
+      </c>
+      <c r="H88">
+        <v>6</v>
+      </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>36194</v>
       </c>
       <c r="B89" t="s">
         <v>267</v>
       </c>
       <c r="C89" t="s">
         <v>268</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E89">
         <v>171</v>
       </c>
+      <c r="G89">
+        <v>3</v>
+      </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>36195</v>
       </c>
       <c r="B90" t="s">
         <v>270</v>
       </c>
       <c r="C90" t="s">
         <v>271</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E90">
         <v>1428</v>
       </c>
+      <c r="F90">
+        <v>4</v>
+      </c>
+      <c r="G90">
+        <v>13</v>
+      </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>36196</v>
       </c>
       <c r="B91" t="s">
         <v>273</v>
       </c>
       <c r="C91" t="s">
         <v>274</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E91">
         <v>10338</v>
       </c>
+      <c r="F91">
+        <v>23</v>
+      </c>
+      <c r="G91">
+        <v>64</v>
+      </c>
+      <c r="H91">
+        <v>2</v>
+      </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>36197</v>
       </c>
       <c r="B92" t="s">
         <v>276</v>
       </c>
       <c r="C92" t="s">
         <v>277</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E92">
         <v>10652</v>
       </c>
+      <c r="F92">
+        <v>5</v>
+      </c>
+      <c r="G92">
+        <v>37</v>
+      </c>
+      <c r="H92">
+        <v>7</v>
+      </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>36198</v>
       </c>
       <c r="B93" t="s">
         <v>279</v>
       </c>
       <c r="C93" t="s">
         <v>280</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E93">
         <v>3144</v>
       </c>
+      <c r="G93">
+        <v>15</v>
+      </c>
+      <c r="H93">
+        <v>3</v>
+      </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>36199</v>
       </c>
       <c r="B94" t="s">
         <v>282</v>
       </c>
       <c r="C94" t="s">
         <v>283</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E94">
         <v>1046</v>
       </c>
+      <c r="F94">
+        <v>2</v>
+      </c>
+      <c r="H94">
+        <v>6</v>
+      </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>36200</v>
       </c>
       <c r="B95" t="s">
         <v>285</v>
       </c>
       <c r="C95" t="s">
         <v>286</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E95">
         <v>1905</v>
       </c>
+      <c r="F95">
+        <v>2</v>
+      </c>
+      <c r="G95">
+        <v>16</v>
+      </c>
+      <c r="H95">
+        <v>15</v>
+      </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>36201</v>
       </c>
       <c r="B96" t="s">
         <v>288</v>
       </c>
       <c r="C96" t="s">
         <v>289</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E96">
         <v>881</v>
       </c>
+      <c r="F96">
+        <v>1</v>
+      </c>
+      <c r="G96">
+        <v>5</v>
+      </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>36202</v>
       </c>
       <c r="B97" t="s">
         <v>291</v>
       </c>
       <c r="C97" t="s">
         <v>292</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E97">
         <v>1296</v>
       </c>
+      <c r="F97">
+        <v>4</v>
+      </c>
+      <c r="G97">
+        <v>8</v>
+      </c>
+      <c r="H97">
+        <v>2</v>
+      </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>36203</v>
       </c>
       <c r="B98" t="s">
         <v>294</v>
       </c>
       <c r="C98" t="s">
         <v>295</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E98">
         <v>11660</v>
       </c>
+      <c r="F98">
+        <v>9</v>
+      </c>
+      <c r="G98">
+        <v>38</v>
+      </c>
+      <c r="H98">
+        <v>3</v>
+      </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>36204</v>
       </c>
       <c r="B99" t="s">
         <v>297</v>
       </c>
       <c r="C99" t="s">
         <v>298</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E99">
         <v>11684</v>
       </c>
+      <c r="F99">
+        <v>67</v>
+      </c>
+      <c r="G99">
+        <v>56</v>
+      </c>
+      <c r="H99">
+        <v>2</v>
+      </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>36205</v>
       </c>
       <c r="B100" t="s">
         <v>300</v>
       </c>
       <c r="C100" t="s">
         <v>301</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E100">
         <v>11754</v>
       </c>
+      <c r="F100">
+        <v>6</v>
+      </c>
+      <c r="G100">
+        <v>40</v>
+      </c>
+      <c r="H100">
+        <v>6</v>
+      </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>36206</v>
       </c>
       <c r="B101" t="s">
         <v>303</v>
       </c>
       <c r="C101" t="s">
         <v>304</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E101">
         <v>11438</v>
       </c>
+      <c r="F101">
+        <v>15</v>
+      </c>
+      <c r="G101">
+        <v>41</v>
+      </c>
+      <c r="H101">
+        <v>1</v>
+      </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>36207</v>
       </c>
       <c r="B102" t="s">
         <v>306</v>
       </c>
       <c r="C102" t="s">
         <v>307</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E102">
         <v>1307</v>
       </c>
+      <c r="F102">
+        <v>3</v>
+      </c>
+      <c r="G102">
+        <v>2</v>
+      </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>36208</v>
       </c>
       <c r="B103" t="s">
         <v>308</v>
       </c>
       <c r="C103" t="s">
         <v>309</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E103">
         <v>369</v>
       </c>
+      <c r="F103">
+        <v>1</v>
+      </c>
+      <c r="H103">
+        <v>1</v>
+      </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>36209</v>
       </c>
       <c r="B104" t="s">
         <v>311</v>
       </c>
       <c r="C104" t="s">
         <v>312</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E104">
         <v>1112</v>
       </c>
+      <c r="F104">
+        <v>4</v>
+      </c>
+      <c r="G104">
+        <v>1</v>
+      </c>
+      <c r="H104">
+        <v>1</v>
+      </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>36210</v>
       </c>
       <c r="B105" t="s">
         <v>313</v>
       </c>
       <c r="C105" t="s">
         <v>314</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E105">
         <v>2077</v>
       </c>
+      <c r="G105">
+        <v>11</v>
+      </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>36211</v>
       </c>
       <c r="B106" t="s">
         <v>316</v>
       </c>
       <c r="C106" t="s">
         <v>317</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E106">
         <v>2512</v>
       </c>
+      <c r="G106">
+        <v>15</v>
+      </c>
+      <c r="H106">
+        <v>2</v>
+      </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>36212</v>
       </c>
       <c r="B107" t="s">
         <v>319</v>
       </c>
       <c r="C107" t="s">
         <v>320</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E107">
         <v>274</v>
       </c>
+      <c r="G107">
+        <v>1</v>
+      </c>
+      <c r="H107">
+        <v>2</v>
+      </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>36213</v>
       </c>
       <c r="B108" t="s">
         <v>322</v>
       </c>
       <c r="C108" t="s">
         <v>323</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E108">
         <v>294</v>
       </c>
+      <c r="F108">
+        <v>1</v>
+      </c>
+      <c r="G108">
+        <v>1</v>
+      </c>
+      <c r="H108">
+        <v>1</v>
+      </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>36214</v>
       </c>
       <c r="B109" t="s">
         <v>325</v>
       </c>
       <c r="C109" t="s">
         <v>326</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E109">
         <v>1121</v>
       </c>
+      <c r="F109">
+        <v>3</v>
+      </c>
+      <c r="G109">
+        <v>5</v>
+      </c>
+      <c r="H109">
+        <v>3</v>
+      </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>36215</v>
       </c>
       <c r="B110" t="s">
         <v>328</v>
       </c>
       <c r="C110" t="s">
         <v>329</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E110">
         <v>1549</v>
       </c>
+      <c r="F110">
+        <v>4</v>
+      </c>
+      <c r="G110">
+        <v>11</v>
+      </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>36216</v>
       </c>
       <c r="B111" t="s">
         <v>331</v>
       </c>
       <c r="C111" t="s">
         <v>332</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E111">
         <v>4352</v>
       </c>
+      <c r="G111">
+        <v>21</v>
+      </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>36217</v>
       </c>
       <c r="B112" t="s">
         <v>334</v>
       </c>
       <c r="C112" t="s">
         <v>335</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E112">
         <v>12725</v>
       </c>
+      <c r="F112">
+        <v>7</v>
+      </c>
+      <c r="G112">
+        <v>36</v>
+      </c>
+      <c r="H112">
+        <v>3</v>
+      </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>36218</v>
       </c>
       <c r="B113" t="s">
         <v>337</v>
       </c>
       <c r="C113" t="s">
         <v>338</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E113">
         <v>4524</v>
       </c>
+      <c r="F113">
+        <v>1</v>
+      </c>
+      <c r="G113">
+        <v>26</v>
+      </c>
+      <c r="H113">
+        <v>3</v>
+      </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>36219</v>
       </c>
       <c r="B114" t="s">
         <v>340</v>
       </c>
       <c r="C114" t="s">
         <v>341</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E114">
         <v>611</v>
       </c>
+      <c r="F114">
+        <v>1</v>
+      </c>
+      <c r="G114">
+        <v>1</v>
+      </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>36220</v>
       </c>
       <c r="B115" t="s">
         <v>343</v>
       </c>
       <c r="C115" t="s">
         <v>344</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E115">
         <v>1942</v>
       </c>
+      <c r="F115">
+        <v>5</v>
+      </c>
+      <c r="G115">
+        <v>16</v>
+      </c>
+      <c r="H115">
+        <v>9</v>
+      </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>36221</v>
       </c>
       <c r="B116" t="s">
         <v>346</v>
       </c>
       <c r="C116" t="s">
         <v>347</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E116">
         <v>11486</v>
       </c>
+      <c r="F116">
+        <v>9</v>
+      </c>
+      <c r="G116">
+        <v>55</v>
+      </c>
+      <c r="H116">
+        <v>7</v>
+      </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>36222</v>
       </c>
       <c r="B117" t="s">
         <v>349</v>
       </c>
       <c r="C117" t="s">
         <v>350</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E117">
         <v>11406</v>
       </c>
+      <c r="F117">
+        <v>9</v>
+      </c>
+      <c r="G117">
+        <v>43</v>
+      </c>
+      <c r="H117">
+        <v>10</v>
+      </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>36223</v>
       </c>
       <c r="B118" t="s">
         <v>352</v>
       </c>
       <c r="C118" t="s">
         <v>353</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E118">
         <v>11222</v>
       </c>
+      <c r="F118">
+        <v>16</v>
+      </c>
+      <c r="G118">
+        <v>34</v>
+      </c>
+      <c r="H118">
+        <v>2</v>
+      </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>36224</v>
       </c>
       <c r="B119" t="s">
         <v>355</v>
       </c>
       <c r="C119" t="s">
         <v>356</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E119">
         <v>4003</v>
       </c>
       <c r="G119">
         <v>19</v>
       </c>
       <c r="H119">
         <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:8">
@@ -13425,1187 +14028,1736 @@
         <v>3</v>
       </c>
       <c r="G318">
         <v>32</v>
       </c>
       <c r="H318">
         <v>2</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>36424</v>
       </c>
       <c r="B319" t="s">
         <v>933</v>
       </c>
       <c r="C319" t="s">
         <v>934</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E319">
         <v>10486</v>
       </c>
+      <c r="F319">
+        <v>5</v>
+      </c>
+      <c r="G319">
+        <v>39</v>
+      </c>
+      <c r="H319">
+        <v>15</v>
+      </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>36425</v>
       </c>
       <c r="B320" t="s">
         <v>936</v>
       </c>
       <c r="C320" t="s">
         <v>937</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E320">
         <v>10505</v>
       </c>
+      <c r="G320">
+        <v>40</v>
+      </c>
+      <c r="H320">
+        <v>6</v>
+      </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>36426</v>
       </c>
       <c r="B321" t="s">
         <v>939</v>
       </c>
       <c r="C321" t="s">
         <v>940</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E321">
         <v>12997</v>
       </c>
+      <c r="F321">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>33</v>
+      </c>
+      <c r="H321">
+        <v>1</v>
+      </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>36427</v>
       </c>
       <c r="B322" t="s">
         <v>942</v>
       </c>
       <c r="C322" t="s">
         <v>943</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E322">
         <v>10782</v>
       </c>
+      <c r="F322">
+        <v>10</v>
+      </c>
+      <c r="G322">
+        <v>75</v>
+      </c>
+      <c r="H322">
+        <v>3</v>
+      </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>36428</v>
       </c>
       <c r="B323" t="s">
         <v>945</v>
       </c>
       <c r="C323" t="s">
         <v>946</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E323">
         <v>11196</v>
       </c>
+      <c r="F323">
+        <v>4</v>
+      </c>
+      <c r="G323">
+        <v>28</v>
+      </c>
+      <c r="H323">
+        <v>9</v>
+      </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>36429</v>
       </c>
       <c r="B324" t="s">
         <v>948</v>
       </c>
       <c r="C324" t="s">
         <v>949</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>950</v>
       </c>
       <c r="E324">
         <v>11377</v>
       </c>
+      <c r="F324">
+        <v>69</v>
+      </c>
+      <c r="G324">
+        <v>148</v>
+      </c>
+      <c r="H324">
+        <v>9</v>
+      </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>36430</v>
       </c>
       <c r="B325" t="s">
         <v>951</v>
       </c>
       <c r="C325" t="s">
         <v>952</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E325">
         <v>2450</v>
       </c>
+      <c r="F325">
+        <v>5</v>
+      </c>
+      <c r="G325">
+        <v>21</v>
+      </c>
+      <c r="H325">
+        <v>5</v>
+      </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>36431</v>
       </c>
       <c r="B326" t="s">
         <v>954</v>
       </c>
       <c r="C326" t="s">
         <v>955</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E326">
         <v>723</v>
       </c>
+      <c r="F326">
+        <v>7</v>
+      </c>
+      <c r="G326">
+        <v>3</v>
+      </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>36432</v>
       </c>
       <c r="B327" t="s">
         <v>957</v>
       </c>
       <c r="C327" t="s">
         <v>958</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E327">
         <v>11157</v>
       </c>
+      <c r="F327">
+        <v>2</v>
+      </c>
+      <c r="G327">
+        <v>47</v>
+      </c>
+      <c r="H327">
+        <v>1</v>
+      </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>36433</v>
       </c>
       <c r="B328" t="s">
         <v>960</v>
       </c>
       <c r="C328" t="s">
         <v>961</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>962</v>
       </c>
       <c r="E328">
         <v>12595</v>
       </c>
+      <c r="F328">
+        <v>5</v>
+      </c>
+      <c r="G328">
+        <v>32</v>
+      </c>
+      <c r="H328">
+        <v>3</v>
+      </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>36434</v>
       </c>
       <c r="B329" t="s">
         <v>963</v>
       </c>
       <c r="C329" t="s">
         <v>964</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>36435</v>
       </c>
       <c r="B330" t="s">
         <v>966</v>
       </c>
       <c r="C330" t="s">
         <v>967</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E330">
         <v>11571</v>
       </c>
+      <c r="F330">
+        <v>1</v>
+      </c>
+      <c r="G330">
+        <v>34</v>
+      </c>
+      <c r="H330">
+        <v>5</v>
+      </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>36436</v>
       </c>
       <c r="B331" t="s">
         <v>969</v>
       </c>
       <c r="C331" t="s">
         <v>970</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>971</v>
       </c>
       <c r="E331">
         <v>10648</v>
       </c>
+      <c r="F331">
+        <v>4</v>
+      </c>
+      <c r="G331">
+        <v>51</v>
+      </c>
+      <c r="H331">
+        <v>5</v>
+      </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>36437</v>
       </c>
       <c r="B332" t="s">
         <v>972</v>
       </c>
       <c r="C332" t="s">
         <v>973</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E332">
         <v>10967</v>
       </c>
+      <c r="F332">
+        <v>15</v>
+      </c>
+      <c r="G332">
+        <v>62</v>
+      </c>
+      <c r="H332">
+        <v>8</v>
+      </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>36438</v>
       </c>
       <c r="B333" t="s">
         <v>975</v>
       </c>
       <c r="C333" t="s">
         <v>976</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E333">
         <v>9749</v>
       </c>
+      <c r="F333">
+        <v>7</v>
+      </c>
+      <c r="G333">
+        <v>30</v>
+      </c>
+      <c r="H333">
+        <v>3</v>
+      </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>36439</v>
       </c>
       <c r="B334" t="s">
         <v>978</v>
       </c>
       <c r="C334" t="s">
         <v>979</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E334">
         <v>9349</v>
       </c>
+      <c r="F334">
+        <v>2</v>
+      </c>
+      <c r="G334">
+        <v>50</v>
+      </c>
+      <c r="H334">
+        <v>6</v>
+      </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>36440</v>
       </c>
       <c r="B335" t="s">
         <v>981</v>
       </c>
       <c r="C335" t="s">
         <v>982</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E335">
         <v>10149</v>
       </c>
+      <c r="F335">
+        <v>27</v>
+      </c>
+      <c r="G335">
+        <v>42</v>
+      </c>
+      <c r="H335">
+        <v>10</v>
+      </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>36441</v>
       </c>
       <c r="B336" t="s">
         <v>984</v>
       </c>
       <c r="C336" t="s">
         <v>985</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E336">
         <v>9686</v>
       </c>
+      <c r="F336">
+        <v>3</v>
+      </c>
+      <c r="G336">
+        <v>33</v>
+      </c>
+      <c r="H336">
+        <v>4</v>
+      </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>36442</v>
       </c>
       <c r="B337" t="s">
         <v>987</v>
       </c>
       <c r="C337" t="s">
         <v>988</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E337">
         <v>9746</v>
       </c>
+      <c r="F337">
+        <v>10</v>
+      </c>
+      <c r="G337">
+        <v>47</v>
+      </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>36443</v>
       </c>
       <c r="B338" t="s">
         <v>990</v>
       </c>
       <c r="C338" t="s">
         <v>991</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E338">
         <v>10111</v>
       </c>
+      <c r="F338">
+        <v>4</v>
+      </c>
+      <c r="G338">
+        <v>38</v>
+      </c>
+      <c r="H338">
+        <v>15</v>
+      </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>36444</v>
       </c>
       <c r="B339" t="s">
         <v>993</v>
       </c>
       <c r="C339" t="s">
         <v>994</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>995</v>
       </c>
       <c r="E339">
         <v>10016</v>
       </c>
+      <c r="F339">
+        <v>71</v>
+      </c>
+      <c r="G339">
+        <v>70</v>
+      </c>
+      <c r="H339">
+        <v>15</v>
+      </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>36445</v>
       </c>
       <c r="B340" t="s">
         <v>996</v>
       </c>
       <c r="C340" t="s">
         <v>997</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>998</v>
       </c>
       <c r="E340">
         <v>10445</v>
       </c>
+      <c r="F340">
+        <v>4</v>
+      </c>
+      <c r="G340">
+        <v>40</v>
+      </c>
+      <c r="H340">
+        <v>9</v>
+      </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>36446</v>
       </c>
       <c r="B341" t="s">
         <v>999</v>
       </c>
       <c r="C341" t="s">
         <v>1000</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="E341">
         <v>2258</v>
       </c>
+      <c r="F341">
+        <v>2</v>
+      </c>
+      <c r="G341">
+        <v>9</v>
+      </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>36447</v>
       </c>
       <c r="B342" t="s">
         <v>1002</v>
       </c>
       <c r="C342" t="s">
         <v>1003</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E342">
         <v>2015</v>
       </c>
+      <c r="F342">
+        <v>2</v>
+      </c>
+      <c r="G342">
+        <v>15</v>
+      </c>
+      <c r="H342">
+        <v>3</v>
+      </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>36448</v>
       </c>
       <c r="B343" t="s">
         <v>1005</v>
       </c>
       <c r="C343" t="s">
         <v>1006</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="E343">
         <v>12214</v>
       </c>
+      <c r="F343">
+        <v>13</v>
+      </c>
+      <c r="G343">
+        <v>41</v>
+      </c>
+      <c r="H343">
+        <v>10</v>
+      </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>36449</v>
       </c>
       <c r="B344" t="s">
         <v>1008</v>
       </c>
       <c r="C344" t="s">
         <v>1009</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E344">
         <v>11565</v>
       </c>
+      <c r="F344">
+        <v>4</v>
+      </c>
+      <c r="G344">
+        <v>42</v>
+      </c>
+      <c r="H344">
+        <v>15</v>
+      </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>36450</v>
       </c>
       <c r="B345" t="s">
         <v>1011</v>
       </c>
       <c r="C345" t="s">
         <v>1012</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="E345">
         <v>11481</v>
       </c>
+      <c r="F345">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>87</v>
+      </c>
+      <c r="H345">
+        <v>2</v>
+      </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>36451</v>
       </c>
       <c r="B346" t="s">
         <v>1014</v>
       </c>
       <c r="C346" t="s">
         <v>1015</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E346">
         <v>10468</v>
       </c>
+      <c r="F346">
+        <v>6</v>
+      </c>
+      <c r="G346">
+        <v>26</v>
+      </c>
+      <c r="H346">
+        <v>1</v>
+      </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>36452</v>
       </c>
       <c r="B347" t="s">
         <v>1017</v>
       </c>
       <c r="C347" t="s">
         <v>1018</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="E347">
         <v>11282</v>
       </c>
+      <c r="F347">
+        <v>4</v>
+      </c>
+      <c r="G347">
+        <v>27</v>
+      </c>
+      <c r="H347">
+        <v>48</v>
+      </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>36453</v>
       </c>
       <c r="B348" t="s">
         <v>1020</v>
       </c>
       <c r="C348" t="s">
         <v>1021</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E348">
         <v>9487</v>
       </c>
+      <c r="F348">
+        <v>15</v>
+      </c>
+      <c r="G348">
+        <v>30</v>
+      </c>
+      <c r="H348">
+        <v>4</v>
+      </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>36454</v>
       </c>
       <c r="B349" t="s">
         <v>1023</v>
       </c>
       <c r="C349" t="s">
         <v>1024</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="E349">
         <v>9977</v>
       </c>
+      <c r="F349">
+        <v>5</v>
+      </c>
+      <c r="G349">
+        <v>32</v>
+      </c>
+      <c r="H349">
+        <v>1</v>
+      </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>36455</v>
       </c>
       <c r="B350" t="s">
         <v>1026</v>
       </c>
       <c r="C350" t="s">
         <v>1027</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E350">
         <v>8741</v>
       </c>
+      <c r="F350">
+        <v>12</v>
+      </c>
+      <c r="G350">
+        <v>50</v>
+      </c>
+      <c r="H350">
+        <v>4</v>
+      </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>36456</v>
       </c>
       <c r="B351" t="s">
         <v>1029</v>
       </c>
       <c r="C351" t="s">
         <v>1030</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="E351">
         <v>8989</v>
       </c>
+      <c r="F351">
+        <v>6</v>
+      </c>
+      <c r="G351">
+        <v>30</v>
+      </c>
+      <c r="H351">
+        <v>2</v>
+      </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>36457</v>
       </c>
       <c r="B352" t="s">
         <v>1032</v>
       </c>
       <c r="C352" t="s">
         <v>1033</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E352">
         <v>9380</v>
       </c>
+      <c r="F352">
+        <v>31</v>
+      </c>
+      <c r="G352">
+        <v>38</v>
+      </c>
+      <c r="H352">
+        <v>53</v>
+      </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>36458</v>
       </c>
       <c r="B353" t="s">
         <v>1035</v>
       </c>
       <c r="C353" t="s">
         <v>1036</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E353">
         <v>4587</v>
       </c>
+      <c r="F353">
+        <v>2</v>
+      </c>
+      <c r="G353">
+        <v>19</v>
+      </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>36459</v>
       </c>
       <c r="B354" t="s">
         <v>1038</v>
       </c>
       <c r="C354" t="s">
         <v>1039</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E354">
         <v>1101</v>
       </c>
+      <c r="F354">
+        <v>1</v>
+      </c>
+      <c r="G354">
+        <v>12</v>
+      </c>
+      <c r="H354">
+        <v>1</v>
+      </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>36460</v>
       </c>
       <c r="B355" t="s">
         <v>1041</v>
       </c>
       <c r="C355" t="s">
         <v>1042</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="E355">
         <v>1984</v>
       </c>
+      <c r="F355">
+        <v>6</v>
+      </c>
+      <c r="G355">
+        <v>5</v>
+      </c>
+      <c r="H355">
+        <v>9</v>
+      </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>36461</v>
       </c>
       <c r="B356" t="s">
         <v>1044</v>
       </c>
       <c r="C356" t="s">
         <v>1045</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="E356">
         <v>10269</v>
       </c>
+      <c r="F356">
+        <v>7</v>
+      </c>
+      <c r="G356">
+        <v>47</v>
+      </c>
+      <c r="H356">
+        <v>2</v>
+      </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>36462</v>
       </c>
       <c r="B357" t="s">
         <v>1047</v>
       </c>
       <c r="C357" t="s">
         <v>1048</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="E357">
         <v>9816</v>
       </c>
+      <c r="F357">
+        <v>22</v>
+      </c>
+      <c r="G357">
+        <v>37</v>
+      </c>
+      <c r="H357">
+        <v>5</v>
+      </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>36463</v>
       </c>
       <c r="B358" t="s">
         <v>1050</v>
       </c>
       <c r="C358" t="s">
         <v>1051</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="E358">
         <v>9264</v>
       </c>
+      <c r="F358">
+        <v>6</v>
+      </c>
+      <c r="G358">
+        <v>37</v>
+      </c>
+      <c r="H358">
+        <v>13</v>
+      </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>36464</v>
       </c>
       <c r="B359" t="s">
         <v>1053</v>
       </c>
       <c r="C359" t="s">
         <v>1054</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E359">
         <v>9206</v>
       </c>
+      <c r="F359">
+        <v>27</v>
+      </c>
+      <c r="G359">
+        <v>66</v>
+      </c>
+      <c r="H359">
+        <v>2</v>
+      </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>36465</v>
       </c>
       <c r="B360" t="s">
         <v>1056</v>
       </c>
       <c r="C360" t="s">
         <v>1057</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E360">
         <v>9165</v>
       </c>
+      <c r="F360">
+        <v>5</v>
+      </c>
+      <c r="G360">
+        <v>43</v>
+      </c>
+      <c r="H360">
+        <v>7</v>
+      </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>36466</v>
       </c>
       <c r="B361" t="s">
         <v>1059</v>
       </c>
       <c r="C361" t="s">
         <v>1060</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="E361">
         <v>9063</v>
       </c>
+      <c r="G361">
+        <v>49</v>
+      </c>
+      <c r="H361">
+        <v>2</v>
+      </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>36467</v>
       </c>
       <c r="B362" t="s">
         <v>1062</v>
       </c>
       <c r="C362" t="s">
         <v>1063</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="E362">
         <v>8135</v>
       </c>
+      <c r="F362">
+        <v>2</v>
+      </c>
+      <c r="G362">
+        <v>49</v>
+      </c>
+      <c r="H362">
+        <v>4</v>
+      </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>36468</v>
       </c>
       <c r="B363" t="s">
         <v>1065</v>
       </c>
       <c r="C363" t="s">
         <v>1066</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E363">
         <v>8894</v>
       </c>
+      <c r="F363">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>24</v>
+      </c>
+      <c r="H363">
+        <v>1</v>
+      </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>36469</v>
       </c>
       <c r="B364" t="s">
         <v>1068</v>
       </c>
       <c r="C364" t="s">
         <v>1069</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="E364">
         <v>8980</v>
       </c>
+      <c r="F364">
+        <v>9</v>
+      </c>
+      <c r="G364">
+        <v>22</v>
+      </c>
+      <c r="H364">
+        <v>4</v>
+      </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>36470</v>
       </c>
       <c r="B365" t="s">
         <v>1071</v>
       </c>
       <c r="C365" t="s">
         <v>1072</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E365">
         <v>8515</v>
       </c>
+      <c r="F365">
+        <v>1</v>
+      </c>
+      <c r="G365">
+        <v>19</v>
+      </c>
+      <c r="H365">
+        <v>5</v>
+      </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>36471</v>
       </c>
       <c r="B366" t="s">
         <v>1074</v>
       </c>
       <c r="C366" t="s">
         <v>1075</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="E366">
         <v>9653</v>
       </c>
+      <c r="F366">
+        <v>21</v>
+      </c>
+      <c r="G366">
+        <v>60</v>
+      </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>36472</v>
       </c>
       <c r="B367" t="s">
         <v>1077</v>
       </c>
       <c r="C367" t="s">
         <v>1078</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="E367">
         <v>9217</v>
       </c>
+      <c r="F367">
+        <v>7</v>
+      </c>
+      <c r="G367">
+        <v>25</v>
+      </c>
+      <c r="H367">
+        <v>4</v>
+      </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>36473</v>
       </c>
       <c r="B368" t="s">
         <v>1080</v>
       </c>
       <c r="C368" t="s">
         <v>1081</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E368">
         <v>9405</v>
       </c>
+      <c r="F368">
+        <v>13</v>
+      </c>
+      <c r="G368">
+        <v>54</v>
+      </c>
+      <c r="H368">
+        <v>6</v>
+      </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>36474</v>
       </c>
       <c r="B369" t="s">
         <v>1083</v>
       </c>
       <c r="C369" t="s">
         <v>1084</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E369">
         <v>9566</v>
       </c>
+      <c r="F369">
+        <v>6</v>
+      </c>
+      <c r="G369">
+        <v>30</v>
+      </c>
+      <c r="H369">
+        <v>5</v>
+      </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>36475</v>
       </c>
       <c r="B370" t="s">
         <v>1086</v>
       </c>
       <c r="C370" t="s">
         <v>1087</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="E370">
         <v>9835</v>
       </c>
+      <c r="F370">
+        <v>25</v>
+      </c>
+      <c r="G370">
+        <v>73</v>
+      </c>
+      <c r="H370">
+        <v>8</v>
+      </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>36476</v>
       </c>
       <c r="B371" t="s">
         <v>1089</v>
       </c>
       <c r="C371" t="s">
         <v>1090</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="E371">
         <v>5571</v>
       </c>
+      <c r="F371">
+        <v>6</v>
+      </c>
+      <c r="G371">
+        <v>30</v>
+      </c>
+      <c r="H371">
+        <v>6</v>
+      </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>36477</v>
       </c>
       <c r="B372" t="s">
         <v>1092</v>
       </c>
       <c r="C372" t="s">
         <v>1093</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E372">
         <v>5457</v>
       </c>
+      <c r="F372">
+        <v>3</v>
+      </c>
+      <c r="G372">
+        <v>18</v>
+      </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>36478</v>
       </c>
       <c r="B373" t="s">
         <v>1095</v>
       </c>
       <c r="C373" t="s">
         <v>1096</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E373">
         <v>10070</v>
       </c>
+      <c r="F373">
+        <v>10</v>
+      </c>
+      <c r="G373">
+        <v>36</v>
+      </c>
+      <c r="H373">
+        <v>2</v>
+      </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>36479</v>
       </c>
       <c r="B374" t="s">
         <v>1098</v>
       </c>
       <c r="C374" t="s">
         <v>1099</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E374">
         <v>9886</v>
       </c>
+      <c r="F374">
+        <v>88</v>
+      </c>
+      <c r="G374">
+        <v>140</v>
+      </c>
+      <c r="H374">
+        <v>6</v>
+      </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>36480</v>
       </c>
       <c r="B375" t="s">
         <v>1101</v>
       </c>
       <c r="C375" t="s">
         <v>1102</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="E375">
         <v>10694</v>
       </c>
+      <c r="F375">
+        <v>78</v>
+      </c>
+      <c r="G375">
+        <v>61</v>
+      </c>
+      <c r="H375">
+        <v>10</v>
+      </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>36481</v>
       </c>
       <c r="B376" t="s">
         <v>1104</v>
       </c>
       <c r="C376" t="s">
         <v>1105</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E376">
         <v>10985</v>
       </c>
+      <c r="F376">
+        <v>4</v>
+      </c>
+      <c r="G376">
+        <v>37</v>
+      </c>
+      <c r="H376">
+        <v>3</v>
+      </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>36482</v>
       </c>
       <c r="B377" t="s">
         <v>1107</v>
       </c>
       <c r="C377" t="s">
         <v>1108</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E377">
         <v>10141</v>
       </c>
+      <c r="F377">
+        <v>28</v>
+      </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>36483</v>
       </c>
       <c r="B378" t="s">
         <v>1110</v>
       </c>
       <c r="C378" t="s">
         <v>1111</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E378">
         <v>5924</v>
       </c>
+      <c r="F378">
+        <v>2</v>
+      </c>
+      <c r="G378">
+        <v>24</v>
+      </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>36484</v>
       </c>
       <c r="B379" t="s">
         <v>1112</v>
       </c>
       <c r="C379" t="s">
         <v>1113</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E379">
         <v>1708</v>
       </c>
+      <c r="F379">
+        <v>2</v>
+      </c>
+      <c r="G379">
+        <v>7</v>
+      </c>
+      <c r="H379">
+        <v>2</v>
+      </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>36485</v>
       </c>
       <c r="B380" t="s">
         <v>1115</v>
       </c>
       <c r="C380" t="s">
         <v>1116</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="E380">
         <v>9986</v>
       </c>
+      <c r="F380">
+        <v>4</v>
+      </c>
+      <c r="G380">
+        <v>36</v>
+      </c>
+      <c r="H380">
+        <v>1</v>
+      </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>36486</v>
       </c>
       <c r="B381" t="s">
         <v>1118</v>
       </c>
       <c r="C381" t="s">
         <v>1119</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E381">
         <v>9346</v>
       </c>
+      <c r="F381">
+        <v>18</v>
+      </c>
+      <c r="G381">
+        <v>40</v>
+      </c>
+      <c r="H381">
+        <v>11</v>
+      </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>36487</v>
       </c>
       <c r="B382" t="s">
         <v>1121</v>
       </c>
       <c r="C382" t="s">
         <v>1122</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E382">
         <v>2197</v>
       </c>
+      <c r="G382">
+        <v>14</v>
+      </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>36488</v>
       </c>
       <c r="B383" t="s">
         <v>1124</v>
       </c>
       <c r="C383" t="s">
         <v>1125</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E383">
         <v>614</v>
       </c>
+      <c r="G383">
+        <v>3</v>
+      </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>36489</v>
       </c>
       <c r="B384" t="s">
         <v>1126</v>
       </c>
       <c r="C384" t="s">
         <v>1127</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="E384">
         <v>342</v>
       </c>
+      <c r="F384">
+        <v>2</v>
+      </c>
+      <c r="G384">
+        <v>1</v>
+      </c>
+      <c r="H384">
+        <v>1</v>
+      </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>36490</v>
       </c>
       <c r="B385" t="s">
         <v>1129</v>
       </c>
       <c r="C385" t="s">
         <v>1130</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E385">
         <v>3262</v>
       </c>
+      <c r="F385">
+        <v>1</v>
+      </c>
+      <c r="G385">
+        <v>16</v>
+      </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>36491</v>
       </c>
       <c r="B386" t="s">
         <v>1132</v>
       </c>
       <c r="C386" t="s">
         <v>1133</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E386">
+        <v>1</v>
+      </c>
+      <c r="G386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>36492</v>
       </c>
       <c r="B387" t="s">
         <v>1135</v>
       </c>
       <c r="C387" t="s">
         <v>1136</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E387">
         <v>2013</v>
       </c>
       <c r="G387">
         <v>19</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">