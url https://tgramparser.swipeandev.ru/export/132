--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3616">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5385,50 +5385,5525 @@
     <t>16.03.25 10:21</t>
   </si>
   <si>
     <t>t.me/resortarkhyz/4623</t>
   </si>
   <si>
     <t>Дорогие гости курорта!💙 Информируем об изменениях в режиме работы канатных дорог и сервисов курорта в весеннее время, на период с 17 марта по 30 апреля 🚠 Канатные дороги Южного склона: Млечный Путь – открытие 08:00, последний подъем 15:30 Лунный экспресс – открытие 08:00, последний подъем 15:30 Спутник – открытие 08:00, последний подъем 15:45 Зеленая планета – открытие 08:00, последний подъем 15:45 🚠 Канатные дороги Северного склона: Северное сияние – открытие 08:00, последний подъем 15:30 Первая секция КД Северное сияние (переправа через реку) будет работать в режиме с 08:00 до 16:30 Союз – открытие 08:00, последний подъем 15:15 🔹 Кассы курорта – с 07:45 до 16:00 🔹 Инфоофис – с 07:45 до 16:45 🔹 Информационный центр курорта (телефонная линия) – с 07:45 до 16:45 С понедельника ищите обновленную информацию в утренних статусах нашего тг-канала! 📱 Курорт Архыз</t>
   </si>
   <si>
     <t>16.03.25 05:18</t>
   </si>
   <si>
     <t>t.me/resortarkhyz/4622</t>
   </si>
   <si>
     <t>🏔️ Доброе утро! Сегодня 16 марта, воскресенье, на курорте Архыз доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс 🚠 Спутник 🚠 Зеленая планета Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Ближайшие регламентные работы канатных дорог: 17 марта – Лунный экспресс, Зеленая планета Трассы Южного склона 🟢 6 / Белка 🟢 10 / Восток-1 🟢 18 / Сириус 🔵 2 / Персеиды 🔵 8 / Стрелка 🔵 12 / Атмосфера 🔵 16 / Андромеда 🔴 4 / Ракета ⚫️ 14 / Комета Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар ⚫️ 7 / Буран 🗺️ Карта трасс доступна по ссылке ✨Вечернее катание в Романтике (с 18:00 до 22:00, последний подъем на канатке в 21:45): 🟢 10 / Восток-1 🔵 8 / Стрелка График работы 🔹 Канатные дороги Южный склон: открытие - 08:30, последний подъем - 16:00 Северный склон: открытие - 08:30, последний подъем - 15:45 🔹 Инфоцентр Романтик: 08:00 - 21:45 🔹 Инфоцентр Лунная поляна: 08:00 - 21:45 🔹 Кассы: 08:00 - 21:20 (перерыв с 16:20 до 17:30, в это время продолжает работу касса на стойке в Архыз Центре) 🔹 Сервисы: 08:00 - 22:30 Удобно купить ски-пасс / страховку / прогулочный билет 🎟️ Онлайн 🎟️ В кассах курорта Получить ски-пасс самостоятельно 🎟️ В терминалах печати (pick up box) Сервисы курорта 🟢 Прокат снаряжения 🟢 Школа инструкторов 🟢 Прокат вездеходов 🟢 Прокат снегоходов 🟢 Тюбинг 🟢 Парапланы 🟢 Альпака-парк Альпачино 🟢 Высокогорные качели 🟢 Детская комната Снежинка 🟢 Локеры (ячейки хранения) 🟢 Парковка О погоде Южный склон, 2 250 м 🌡️ 4, скорость ветра 1 м/с Северный склон, 2 520 м 🌡️ 5, скорость ветра 1 м/с ❗️Обращаем ваше внимание: 🔹 Приобретайте услугу страхования в кассах курорта или онлайн - 160 ₽/день 🔹 Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹 Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса 🔹 Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🔗 Полезные ссылки 🎦 Онлайн-камеры ☎️ Контакты 👩🏻‍💻 Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru 📱 Курорт Архыз</t>
   </si>
   <si>
     <t>15.03.25 15:07</t>
   </si>
   <si>
     <t>t.me/resortarkhyz/4621</t>
   </si>
   <si>
     <t>🏆 «Кубок Архыза» – соревнования по горным лыжам и сноуборду. 2-ой этап Дисциплина: Слалом-гигант (GS) Дата проведения: 20 марта 2025 г., четверг Место проведения: нижняя часть трассы 🔴 11 / Квазар. Запасной вариант (с учетом погодных условий) – трасса 🔴 9 / Красный карлик Тайминг мероприятия: 8:30-9:45 | выдача нагрудных номеров на выкате Квазара, в шатре организаторов 10:00-10:30 | просмотр трассы №1 11:00-12:30 | первая попытка 12:30-13:00 | просмотр трассы №2 13:00-14:30 | вторая попытка 16:30 | награждение на площади Романтик Требования к участникам: 🔹 К соревнованиям допускаются все желающие старше 16-ти лет 🔹 В возрастных категориях до 34 лет включительно к участию в соревнованиях допускаются спортсмены, не имеющие активного FIS кода, а также спортсмены, имеющие по состоянию на 01 марта 2024 года активный FIS код в дисциплинах «Слалом», «Слалом-гигант», «Супер-гигант» и «Комбинация» 🔹 В возрастных категориях старше 35 лет к участию в Соревнованиях допускаются спортсмены без ограничений по наличию FIS очков 🔹 Участники допускаются к участию в соревнованиях только при наличии защитного шлема и личного инвентаря, соответствующего требованиям безопасности и правилам вида спорта Для участия необходимо: 1️⃣ Заполнить форму участника по ссылке до 22:00 (мск) 19 марта 2025 г. 2️⃣ Оплатить стартовый взнос в размере 2 000 ₽ 3️⃣ Наличие медицинской страховки, включающей страхование от несчастных случаев при занятии горнолыжным спортом, действительной на день заезда. Приобрести страховку онлайн на сайте курорта Категории и возрастные группы участников соревнований: 🔹 Лыжи. Мужчины: от 16 до 24 лет от 25 до 34 лет от 35 до 44 лет от 45 до 54 лет от 55 до 59 лет от 60 лет и старше 🔹 Лыжи. Женщины: от 16 до 24 лет от 25 до 34 лет от 35 до 44 лет от 45 до 54 лет от 55 до 59 лет от 60 лет и старше 🔹 Сноуборд. Мужчины: от 16 до 24 лет от 25 до 34 лет от 35 до 44 лет от 45 до 54 лет от 55 до 59 лет от 60 лет и старше 🔹 Сноуборд. Женщины: от 16 до 24 лет от 25 до 34 лет от 35 до 44 лет от 45 до 54 лет от 55 до 59 лет от 60 лет и старше 🏂 Порядок старта: Заезд 1 Лыжи. Женщины (начиная со старшей возрастной группы) Сноуборд. Женщины (начиная со старших по возрасту) Лыжи. Мужчины (начиная со старшей возрастной группы) Сноуборд. Мужчины (начиная со старших по возрасту) Заезд 2. Старт в том же порядке 🏆 Зачет итогов соревнований «Кубок Архыза» в дисциплине Слалом-гигант производится отдельно по каждой из дисциплин: горные лыжи и сноуборд. Результат определяется по наименьшему временному показателю 📱 Курорт Архыз</t>
+  </si>
+  <si>
+    <t>09.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7621</t>
+  </si>
+  <si>
+    <t>День рождения ресторанно-дегустационного комплекса Шато де Талю — 5 лет вкуса, музыки и красоты! Это не просто 5 лет — это 702 940 гостей, которые: 🔹 заказали 10 347 раз салат «Нисуаз» 🔹 выпили 9 732 бокала «Муската» 🔹 посетили 144 983 экскурсии 🔹 забрали на память 542 259 бутылки Шато де Талю И ближайшие 4 дня, с 9 по 12 сентября, в Геленджике будет настоящий праздник: 🔹 9 сентября начинается с камерного вечера поэзии в рамках фестиваля актуальной культуры «Сезоны» 🔹 10 сентября виноградники станут вашей личной фотостудией 🔹 11 сентября — гастроужин с дегустационным сетом из 6 подач от шеф-повара под звуки живой арфы 🔹 12 сентября праздник завершается французским завтраком под скрипку: хрустящие круассаны, ароматный кофе и легкость, с которой хочется встречать новый день Если будете рядом, приглашаем в наш Шато де Талю💙</t>
+  </si>
+  <si>
+    <t>09.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7620</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон: Канатные дороги Северного склона работают в штатном режиме. Запустили: 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>09.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7619</t>
+  </si>
+  <si>
+    <t>Доброе утро! 9 сентября, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона (по техническим причинам откроются с задержкой, о запуске дополнительно сообщим) 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>08.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7618</t>
+  </si>
+  <si>
+    <t>🚠 3 дня на покупку сезонного ски-пасса с максимальными бонусами Скидка 20% на сезонный ски-пасс длится весь сентябрь, а вот кешбэк баллами Программы лояльности начнет «таять», начиная уже с пятницы. Только до 10 сентября включительно сезонный ски-пасс: 🎟 взрослый 55 000 ₽ 44 000 ₽ 🎟 детский 36 000 ₽ 28 800 ₽ ⭐ +15% кешбэк баллами на ваш счет участника Программы лояльности курорта Куда потрать баллы обладателям сезонников? Пригодятся, чтобы купить ски-пасс на вечернее катание или приобрести фаст-трек (баллами можно оплатить до 100% от стоимости покупки), а еще можно сохранить баллы в течение года, если планируете навестить горы и летом — подойдет для покупки прогулочных билетов или байк-пассов. 🎟 Беру от сезона максимум:</t>
+  </si>
+  <si>
+    <t>08.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7617</t>
+  </si>
+  <si>
+    <t>Доброе утро! 8 сентября, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита ❗️ Обращаем внимание: 8 сентября — регламентные работы на Северном склоне Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан ✨ Детский клуб Архызенок ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +12 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>07.09.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7616</t>
+  </si>
+  <si>
+    <t>Сохранили атмосферу Дня флага в видео 🇷🇺 В этот день на Центральной площади Романтика было все, за что вы (и мы) так любите мероприятия курорта: много гостей, музыка и праздничная дискотека, игры, интерактивные активности, много триколора и торжественный парад с гигантским флагом страны (спасибо всем, кто присоединился к участию!💙) Следующее мероприятие и повод для встречи на курорте — День туризма. Следите за анонсами, ждем вас на праздник! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>07.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7606</t>
+  </si>
+  <si>
+    <t>Вспоминаем, как прошел День флага на курорте «Архыз» В ожидании ближайших концертов самое время вспомнить, как проходят праздничные мероприятия на курорте. 22 августа «Архыз» на один день превратился в большую праздничную площадку, украшенную цветами главного символа страны: гости участвовали в мастер-классах, фотографировались в тематических локациях, играли в «парке рекордов», танцевали на праздничной дискотеке и стали частью торжественного парада с гигантским флагом страны. Еще были аквагрим, розыгрыш фирменных подарков курорта и много улыбок — собрали самые яркие кадры этого дня в фотографиях. Листайте карточки — вспомним вместе, как это было🤍💙❤️ «💙» — в следующий раз я точно с вами! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>07.09.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7604</t>
+  </si>
+  <si>
+    <t>12 сентября на курорте «Архыз» пройдет || Всероссийский фестиваль-конкурс исполнителей на национальных гармониках «Звучит гармонь над Приэльбрусьем» Гостей курорта ждут открытые мероприятия: 🎟 14:00 | Концерт участников Всероссийского фестиваля конкурса «Звучит гармонь над Приэльбрусьем» Где? Верхняя станция канатной дороги Орбита 🎟 17:30 | Гала-концерт Всероссийского фестиваля конкурса «Звучит гармонь над Приэльбрусьем» Где? Центральная площадь курорта, туристическая деревня Романтик На сцене солисты-гармонисты, дуэты и трио, играющие на национальных гармониках, из самых разных регионов страны, которые будут рады продемонстрировать свое мастерство на открытой сцене в окружении гор. При поддержке: • Министерства культуры Российской Федерации • Государственного Российского Дома народного творчества им. В.Д. Поленова Партнеры проекта: • Министерство культуры Карачаево-Черкесской Республики • Карачаево-Черкесский Республиканский Центр народной культуры • Курорт «Архыз» «💙» — приедем услышать музыку гор! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>07.09.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7603</t>
+  </si>
+  <si>
+    <t>Дорогие гости!💙 Информируем, что регламентные работы на канатных дорогах Северного склона, запланированные на сегодня, по техническим причинам переносятся на завтра. 8 сентября — технические работы на канатной дороге: 🚠 Северное сияние В дни регламента канатные дороги, где проводятся работы, закрываются на весь день. Для прогулок доступен Южный склон курорта, воспользуйтесь канатной дорогой Млечный Путь. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>07.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7602</t>
+  </si>
+  <si>
+    <t>Доброе утро! 7 сентября, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон ❗️ Обращаем внимание: регламентные работы на Северном склоне переносятся. Сегодня работают все канатные дороги Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +12 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>06.09.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7601</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Напоминаем о предстоящих регламентных работах на канатных дорогах курорта 7 сентября — технические работы на канатной дороге: 🚠 Северное сияние В дни регламента канатные дороги, где проводятся работы, закрываются на весь день. Для прогулок доступен Южный склон курорта, воспользуйтесь канатной дорогой Млечный Путь. Ознакомиться с графиком регламентных работ можно в этом посте. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>06.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7600</t>
+  </si>
+  <si>
+    <t>Доброе утро! 6 сентября, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>05.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7599</t>
+  </si>
+  <si>
+    <t>Доброе утро! 5 сентября, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>04.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7597</t>
+  </si>
+  <si>
+    <t>Что еще ждать от курорта «Архыз» в сентябре? 💙 6-13 сентября | Велолагерь Обучающий лагерь катанию на горном велосипеде в байк-парке курорта. Вас ждут: трассы разного уровня сложности, группы участников от новичковой до продвинутой, опытные инструкторы и фотограф, который поможет сохранить в фотоснимках ваши эмоции и прогресс тренировок 💙 12 сентября | II Всероссийский фестиваль-конкурс исполнителей национальных гармоник Для гостей курорта в рамках фестиваля пройдет гала-концерт «Звучит гармонь над Приэльбрусьем» (еще вернемся с подробной афишей) 💙 27 сентября | День туризма Главный праздник всех путешественников, который мы отмечаем на курорте не первый год — не обойдется без праздника и этой осенью. Следите за анонсами, чтобы не пропустить программу, а пока просто отмечайте этот день в календаре и больше ничего не планируйте. Ждем вас на курорте «Архыз»! 💙 Весь сентябрь: действует самое выгодное предложение на сезонный ски-пасс (скидка 20% или возможность забрать сезонник с сезонным парк-пассом по цене обычного сезонного ски-пасса) Подробности предложения Сезонный ски-пасс: • предоставляет неограниченное число подъемов на всех действующих канатных дорогах • распространяется на дневное катание • действует с первого и до последнего дня сезона До 10 сентября сезонный ски-пасс можно забрать не только со скидкой 20%, но и с повышенным кешбэком (в размере 15%) баллами для участников Программы лояльности Сезонный ски-пасс с парк-пассом — тот же сезонник, но уже с включенной парковкой на весь сезон (распространяется на двухуровневую парковку в туристической деревне Романтик) Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>04.09.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7596</t>
+  </si>
+  <si>
+    <t>Доброе утро! 4 сентября, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>03.09.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7590</t>
+  </si>
+  <si>
+    <t>Наполняем осень свежестью гор и теплом уютного очага — приглашаем вас на «Горский бранч». Большой завтрак на двоих, вдохновлённый культурой и традициями Кавказа. На трёх медных подносах — сезонные овощи, фрукты и ягоды, кавказские сыры и зелень, пышки с красной и чёрной икрой, восточные мезе, запечённый омлет, дагестанская колбаса, молодой картофель и кюфте из ягнёнка. Трапезу сопровождает ароматный чай из горных трав. Среди гостей, попробовавших бранч в сентябре, мы разыграем путешествие на курорт «Архыз» для двоих на три дня. Победитель получает: • перелёт • проживание в отеле 7Peaks • депозит 10 000 ₽ на ужин в ULLU Архыз • сертификаты на развлечения курорта Обязательным условием является участие в программе лояльности ULLU. Воспользоваться призом можно будет до конца ноября. Стоимость сета — 7500₽. Бранчи действуют ежедневно весь сентябрь с 12:00 до 16:00. 📍Москва, Мичуринский проспект, 22к1</t>
+  </si>
+  <si>
+    <t>03.09.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7589</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон 🚠 Запустили канатную дорогу Аполлон Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>03.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7588</t>
+  </si>
+  <si>
+    <t>Доброе утро! 3 сентября, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон (по техническим причинам откроется в ~11:00) Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16| ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>02.09.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7578</t>
+  </si>
+  <si>
+    <t>Как прошло 1 сентября на курорте «Архыз»? Гостей, которые даже в День знаний выбирают не только школьную линейку, но и горы, ждал праздничный сюрприз: развлечения, эмоции и фирменные подарки курорта. Так что первый день сентября получился не только про начало нового учебного года, но и про время, проведенное в горах в новой, осенней атмосфере. Спасибо, что выбрали провести этот день на «Архызе» всей семьей💙 Собрали фотографии с праздника — листайте кадры и поделитесь в комментариях, если увидели себя! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>02.09.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7577</t>
+  </si>
+  <si>
+    <t>Чем вам запомнился отдых на курорте «Архыз»? Когда отпуск заканчивается, остаются впечатления — от первых шагов по курорту до последнего дня в горах. Предлагаем рассказать о них: оцените, насколько комфортным был ваш отдых, поделитесь, что понравилось, а что, на ваш взгляд, можно улучшить: Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>02.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7576</t>
+  </si>
+  <si>
+    <t>Доброе утро! 2 сентября, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16| ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>01.09.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7575</t>
+  </si>
+  <si>
+    <t>Ждем на праздник!🤓</t>
+  </si>
+  <si>
+    <t>01.09.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7574</t>
+  </si>
+  <si>
+    <t>Походы и горы приключений: тенденции детского туризма на курорте «Архыз» в летнем сезоне Летом 2026 года курорт принял более 21 600 детей — на 80% больше, чем годом ранее. И, кажется, мы знаем почему: летом в Архызе можно не просто отдыхать всей семьей, а каждый день пробовать что-то новое. Более 1 000 детей отправились в однодневные и многодневные походы вместе с родителями и гидами-инструкторами. А в детском клубе Архызенок ребята знакомились с природой Кавказа в настоящих горах — через прогулки, игры и собственные открытия. Не обошлось и без приключений: веревочный парк, картинг, маунтинкарт, тюбинг, парк альпак, детские квадроциклы — интерес к детским развлечениям вырос на 80%. А юных райдеров в самом высокогорном байк-парке России стало на 11% больше. Еще один важный результат — +56% семей с детьми с ОВЗ. Адаптированные экотропы и специальные программы помогают сделать отдых в горах комфортнее и доступнее для разных семей. Генеральный директор курорта «Архыз» Роман Александрович Киранчук отметил, что итоги сезона «отчетливо показали новый запрос от российских семей»: «Современным родителям важно обеспечить детям не просто отдых в комфортном отеле на природе, но и оздоровление на горном воздухе, расширение их кругозора через изучение природы и истории края, а также научить базовым навыкам выживания и командной работе в походах» Читайте подробнее в материале: 🔹 Коммерсант 🔹 ТАСС 🔹 Российский Союз Туриндустрии 🔹 Тонкости туризма</t>
+  </si>
+  <si>
+    <t>01.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7573</t>
+  </si>
+  <si>
+    <t>Дорогие школьники, а также их родители! Курорт «Архыз» поздравляет вас с Днем знаний💙 Школа учит многому, а горы — еще кое-чему: замечать красивое, пробовать новое, не бояться высоты и радоваться каждому дню, проведенному вместе. Пусть новый учебный год будет интересным и полным открытий — и не только за партой. А теперь открываем дневники и смотрим расписание на сегодня: с 14:00 на курорте (в туристической деревне Романтик) пройдут праздничные активности. Вас ждут игровые интерактивы, фото с талисманом курорта Арчи (чтобы год был удачным и на контрольных всегда везло!), проверка знаний о курорте (обещаем — будет несложно), розыгрыш подарков и супер-приз. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>01.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7572</t>
+  </si>
+  <si>
+    <t>С Днем знаний!💙 1 сентября, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +12 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>31.08.26 21:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7566</t>
+  </si>
+  <si>
+    <t>⏰ Успевайте! Застать золотую осень в горах и забрать сезонный ски-пасс в сентябре по лучшей цене сезона. Ваш сезонный ски-пасс и сезонный ски-пасс с парк-пассом (но только для первых 100 покупателей) уже в интернет-магазине курорта: До встречи на курорте «Архыз»💙 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>31.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7565</t>
+  </si>
+  <si>
+    <t>Зима близко, а продажа сезонных ски-пассов стартует уже в полночь! Специальные предложения горнолыжного сезона 26/27, которые действуют только в сентябре: 🎟 Сезонный ски-пасс (скидка 20%) • взрослый — 55 000 ₽ 44 000 ₽ • детский — 36 000 ₽ 28 800 ₽ 🎟 Сезонный ски-пасс с парк-пассом — 55 000 ₽ Предложение, которым смогут воспользоваться только первые 100 покупателей. После достижения выделенного лимита — данный абонемент пропадет из интернет-магазина Сезонный ски-пасс: • предоставляет неограниченное число подъемов на всех действующих канатных дорогах • распространяется на дневное катание • действует с первого и до последнего дня сезона Сезонный ски-пасс подойдет вам, если: • вы катаетесь от 10 дней в сезоне • планируете посещение горнолыжного курорта преимущественно в праздничные дни Важное о покупке: 🔹 Ски-пасс можно приобрести только онлайн 🔹 Для участников Программы лояльности будет действовать повышенный кешбэк баллами, а размер кешбэка будет определяться периодом покупки: ⭐️ с 1 по 10 сентября — 15% от стоимости покупки вернется баллами в личном кабинете ⭐️ с 11 по 20 сентября — 10% от стоимости покупки вернется баллами в личном кабинете ⭐️ с 21 по 30 сентября — 7% от стоимости покупки вернется баллами в личном кабинете Срок действия баллов Программы лояльности — 1 год с момента последней покупки. Использовать баллы можно для покупки прогулочных билетов, ски-пассов (например, на вечернее катание или ски-пасс с фаст-треком) и байк-пассов. А оплатить — до 100% стоимости, по желанию или в зависимости от накопленного баланса! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>31.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7564</t>
+  </si>
+  <si>
+    <t>Доброе утро! 31 августа, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +12 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>30.08.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7563</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон: 🚠 По погодным условиям приостановлена посадка на канатную дорогу Аполлон О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>30.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7562</t>
+  </si>
+  <si>
+    <t>Доброе утро! 30 августа, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +12 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>29.08.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7561</t>
+  </si>
+  <si>
+    <t>Доброе утро! 29 августа, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>28.08.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7560</t>
+  </si>
+  <si>
+    <t>Предложение для тех, кто выбирает не просто сезонник, но и предпочитает максимум бонусов к покупке Что еще готовит курорт «Архыз» в рамках предпродажи сезонных ски-пассов? С 1 сентября и только для первых 100 покупателей: 🎟 сезонный ски-пасс + сезонный парк-пасс по цене сезонника (55 000 ₽) • Парк-пасс распространяется только на двухуровневую парковку Романтик-2 • В день старта продаж (1 сентября) в интернет-магазине курорта можно будет выбрать либо «сезонный ски-пасс» (взрослый/детский), либо «сезонный ски-пасс + парк-пасс» — никаких сложностей при оформлении покупки! Еще о предпродаже 🔹 Будет проходить только онлайн (в кассах курорта — нет) 🔹 Весь сентябрь купить сезонный ски-пасс можно будет со скидкой (размер которой откроется уже 31 августа) 🔹 Для участников Программы лояльности за покупку сезонного ски-пасса будет действовать повышенный кешбэк баллами, а размер кешбэка будет определяться периодом покупки (самая большая выгода при покупке в первую декаду сентября). Подробнее — в этом посте 🔹 Купить сезонный ски-пасс + парк-пасс и получить кешбэк баллами — можно. Другие скидки/акции/льготы и баллы не применяются «💙» — если нравится предложение! «😍» — если угадали, какую опцию курорт добавил к сезоннику Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>28.08.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7559</t>
+  </si>
+  <si>
+    <t>Доброе утро! 28 августа, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>27.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7556</t>
+  </si>
+  <si>
+    <t>Какой формат экскурсий ассоциируется у вас с Архызом? Квадроциклы, джипинг, конные прогулки? Поделитесь своей версией в комментариях (нам интересно 👀), а этот пост мы посвятим турам на квадроциклах. Первым делом о форматах: 🔹 30 минут или часовая поездка по окрестностям курорта — подойдет тем, кто впервые осваивает подобный вид транспорта и хочет познакомиться с природой горной местности за пределами экотроп (еще и без лишних усилий) 🔹 экскурсия к водопадам —  знаменитые локации Архыза, более длительные маршруты (3-4 часа), и если вы хоть раз сидели за рулем квадроцикла — готовы поспорить! — споров о том, кто будет управлять техникой на маршруте, не избежать. Такая активность сама по себе нравится всем! А как проходят экскурсии? Проезжаете лес, поляны и даже форсируете реку вброд. По пути открываются красивые панорамные виды, с лучшими из них вас ждут остановки для фото и видео. А на конечной точке маршрута предоставляется свободное время для прогулки. И по версии автора, который прямо сейчас пишет этот пост, наблюдая дождь за окном — лучшая экскурсия, которая может случиться с вами в непогоду — поездка именно на квадроциклах или вездеходах! 🔹 Маршруты и контакты — на сайте курорта 🔹 Бронирование — в кассах Архыз Центра Романтик «💙» — забираю идею для отдыха! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>27.08.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7555</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 По погодным условиям (⛈️) приостановлена посадка на всех канатных дорогах курорта О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>27.08.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7554</t>
+  </si>
+  <si>
+    <t>UPD | Южный склон: Запустили канатные дороги: 🚠 Млечный Путь 🚠 Орбита Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>27.08.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7553</t>
+  </si>
+  <si>
+    <t>UPD | Южный склон: По погодным условиям приостановлена посадка на канатных дорогах: 🚠 Млечный Путь 🚠 Орбита О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>27.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7552</t>
+  </si>
+  <si>
+    <t>Доброе утро! 27 августа, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>26.08.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7551</t>
+  </si>
+  <si>
+    <t>В этом посте вы не найдете сожалений, что август заканчивается, ведь лето на горном курорте длится практически до старта горнолыжного сезона. Да, осенью горы сменят свои декорации, но ее краски станут таким ярким впечатлением, что пережить этот туристический опыт — хочется пожелать каждому! Продолжайте планировать прогулки по экотропам до октября, если не успели в летний сезон. С какими сервисами развлечений все же следует поторопиться: картинг, рафтинг, подвесной мост на Орбите и кемпинги — во многом зависят от погодных условий и прощаться с летом будут первыми. ⭐ И вот вам (не)очевидная идея, как необычно отдохнуть на курорте, если хочется найти альтернативу отельному отдыху, а для кемпинга будет уже поздно: курорт предоставляет стоянку для автодомов. Ставьте «🔥» — если не знали о такой услуге на парковке курорта, и нужны подробности! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>26.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7550</t>
+  </si>
+  <si>
+    <t>Доброе утро! 26 августа, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>25.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7549</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 Все канатные дороги курорта работают в штатном режиме Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>25.08.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7548</t>
+  </si>
+  <si>
+    <t>UPD: По погодным условиям (⛈️) приостановлена посадка на канатные дороги 🚠 Союз 🚠 Орбита О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>25.08.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7547</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 По погодным условиям (⛈️) приостановлена посадка на канатную дорогу Аполлон О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>25.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7543</t>
+  </si>
+  <si>
+    <t>Идея на вечер: не пропустить финальные концерты фестиваля «Выше звука» и спрятаться от дождя 🔹 17:00 | МФК отеля Романтик Человек как космос: Брамс, Шуман // Диалог о музыке Откроем вечер погружением в сокровенный мир двух гениев XIX столетия — Иоганнеса Брамса и Роберта Шумана. В компании композитора Юрия Абдокова и пианистки Анны Цыбулевой настроимся на восприятие сольной программы, в которой прозвучат их фортепианные «Фантазии» — шедевры мирового музыкального наследия.  🔹 19:00 | Продолжение вечера в той же локации Фантазии о вечном. Брамс и Шуберт// Сольный концерт известной пианистки Анны Цыбулевой — это возможность пережить момент, когда личное высказывание обретает масштаб Вселенной: «Я приглашаю вас провести этот вечер с двумя композиторами-философами, в творчестве которых идеи о человеческой судьбе имеют ключевое значение. В этой музыке окутанная тишиной одинокая фантазия превращается в разговор с миром, где душа равна космосу. Это момент, когда история одного человека становится созвучна всему человечеству» Можно посетить один из концертов, а если хочется все и сразу — рекомендуем присмотреться к абонементу ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2RanykVvnyt</t>
+  </si>
+  <si>
+    <t>25.08.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7542</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 Запустили канатную дорогу Орбита Все канатные дороги курорта работают в штатном режиме Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>25.08.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7541</t>
+  </si>
+  <si>
+    <t>UPD: Запустили канатные дороги 🚠 Млечный Путь 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>25.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7540</t>
+  </si>
+  <si>
+    <t>UPD: По погодным условиям (⛈️) приостановлена посадка на всех канатных дорогах курорта О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>25.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7539</t>
+  </si>
+  <si>
+    <t>UPD: По погодным условиям приостановлена посадка на канатные дороги 🚠 Млечный Путь 🚠 Орбита 🚠 Аполлон О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>25.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7538</t>
+  </si>
+  <si>
+    <t>Доброе утро! 25 августа, вторник, на курорте «Архыз» проходят финальные концерты фестиваля Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>24.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7537</t>
+  </si>
+  <si>
+    <t>Неделя до конца лета и столько же — до старта продаж сезонных ски-пассов! Бонусы, которые получат покупатели сезонников помимо скидки, которая откроется 31 августа: для участников Программы лояльности будет действовать повышенный кешбэк баллами, а размер кешбэка будет определяться периодом покупки ⭐️ с 1 по 10 сентября — 15% от стоимости покупки вернется баллами в личном кабинете ⭐️ с 11 по 20 сентября — 10% от стоимости покупки вернется баллами в личном кабинете ⭐️ с 21 по 30 сентября — 7% от стоимости покупки вернется баллами в личном кабинете Срок действия баллов Программы лояльности — 1 год с момента последней покупки. Использовать баллы можно для покупки прогулочных билетов, ски-пассов (например, на вечернее катание или ски-пасс с фаст-треком) и байк-пассов. А оплатить — до 100% стоимости, по желанию или в зависимости от накопленного баланса! Впервые слышите о Программе лояльности? Переходите по этой ссылке и получайте 300 приветственных баллов. Ставьте «💙», если ждете сезонник! В следующем посте расскажем, кому он подходит Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>24.08.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7536</t>
+  </si>
+  <si>
+    <t>Доброе утро! 24 августа, понедельник, на курорте «Архыз» проходят финальные концерты фестиваля Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>23.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7535</t>
+  </si>
+  <si>
+    <t>Доброе утро! 23 августа, воскресенье, на курорте «Архыз» проходят концерты фестиваля Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>22.08.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7534</t>
+  </si>
+  <si>
+    <t>На космическом курорте сегодня завещали, что сбудется желание каждого, кто стал частью этого исторического события и прикоснулся к праздничному триколору «❤️» — а это сердце на удачу вам! С праздникоооооом, Россия!🇷🇺 С праздником, Архыз!!!</t>
+  </si>
+  <si>
+    <t>22.08.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7532</t>
+  </si>
+  <si>
+    <t>А гигантский флаг был? Был! Показываем тем, кого не было💙</t>
+  </si>
+  <si>
+    <t>22.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7530</t>
+  </si>
+  <si>
+    <t>Дружественное напоминание: торжественный парад с гигантским флагом состоится в 16:00 Подсмотреть размер флага можно в этом посте 👀</t>
+  </si>
+  <si>
+    <t>22.08.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7529</t>
+  </si>
+  <si>
+    <t>С Днем Государственного флага, страна! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7528</t>
+  </si>
+  <si>
+    <t>Праздник объявляем открытым, а подписчиков, которые прямо сейчас гуляют на курорте — приглашаем присоединиться к активностям триколора на центральной площади! 🇷🇺 Что мы уже успели: 🔹 Спеть торжественный гимн 🔹 Выдать часть лотерейных билетов 🔹 А первый розыгрыш состоится уже в 12:00</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7526</t>
+  </si>
+  <si>
+    <t>🇷🇺 С Днем Государственного флага! 22 августа, суббота, на курорте «Архыз» отмечается День Государственного флага и проходят концерты фестиваля Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +22 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>21.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7525</t>
+  </si>
+  <si>
+    <t>Только взгляните на этот масштаб: место под флагом найдется каждому 🇷🇺 «💙» — я в деле!</t>
+  </si>
+  <si>
+    <t>21.08.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7522</t>
+  </si>
+  <si>
+    <t>Ждем вас на праздник завтра в 11:00! Если пропустили все анонсы курорта, вот финальный: 22 августа курорт «Архыз» отмечает День Государственного флага Российской Федерации В программе: 🔹 с 11:00 до 15:30 🔹 аквагрим «триколор единства» — добавим вашему макияжу и образам красок праздника 🔹 мастер-классы — создадим сувенир Архыза своими руками 🔹 фотозоны с триколором — ваши фото будут выглядеть как настоящие открытки 🔹 парк рекордов — проверим вашу силушку в гигантских играх 🔹 с 11:00 до 16:30 праздничная дискотека и розыгрыши 🔹 в 16:00 — самое яркое событие мероприятия: торжественный парад с гигантским флагом, где участником станет каждый гость праздника! Локация — центральная площадь, туристическая деревня Романтик Многие из гостей курорта уже сегодня стали случайными свидетелями любопытного зрелища — репетиции по выносу огромного полотна флага. Если вам тоже интересно, что предполагается в этой активности и куда мы вас зовем, ставьте «😍». Поделимся закулисьем подготовки!</t>
+  </si>
+  <si>
+    <t>21.08.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7521</t>
+  </si>
+  <si>
+    <t>Ближайший открытый концерт фестиваля «Выше звука» в горах состоится сегодня в 15:00 на верхней станции канатной дороги Союз В программе для вас: Как звучит время? // Органный концерт Представьте, что два столетия музыки можно прожить всего за один час. Глеб Михайлов, органист и органный мастер, приглашает нас в путешествие по траектории органного звука: от уединенного сакрального шепота до всепоглощающего океана.</t>
+  </si>
+  <si>
+    <t>21.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7519</t>
+  </si>
+  <si>
+    <t>Доброе утро! 21 августа, пятница, на курорте «Архыз» проходит фестиваль Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | солнечно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>20.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7518</t>
+  </si>
+  <si>
+    <t>22 августа центральная площадь курорта «Архыз» окрасится в цвета главного символа страны Курорт превратится в центр патриотического вдохновения, где визуальным кодом праздника выступит сама природа Архыза: 🤍 белоснежные пики 💙 бездонное синее небо и фирменный цвет курорта ❤️ энергия яркого солнца и теплоты ваших сердец В программе: 🔹 Аквагрим «триколор единства» — добавим вашему макияжу и образам красок праздника 🔹 Мастер-класс — сделаете сувенир своими руками, чтобы увезти с собой частичку Архыза (какой — узнаете на мастер-классе) 🔹 Фотозоны с триколором 🔹 Парк рекордов с гигантскими играми — страна должна знать имена героев! 🔹 Розыгрыш призов и дискотека 💙 Самым ярким событием праздника станет парад единства: вместе с вами развернем на площади огромное полотно российского флага! Будет зрелищно, а участие каждого из вас — бесценно, поэтому приглашаем стать частью такой масштабной акции и очень вас ждем «😍» — еду на курорт «Архыз»! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>20.08.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7517</t>
+  </si>
+  <si>
+    <t>Что еще сегодня в программе «Выше звука»: 🎟 Если звезды...// Космонавтика с Михаилом Киселевым На встрече вы проследите эволюцию идеи космических полетов и технологий. Поговорите о первых космических триумфах науки: первый искусственный спутник Земли и первый полет человека в космос. Разберетесь, как создавались космические корабли, рассчитанные на долговременный полет. Обсудите полеты к Луне. Поговорите про создание и эволюцию долговременных орбитальных станций и многоцелевых космических комплексов.  В завершении обсудите перспективы развития пилотируемой космонавтики и возможность международной кооперации в этом направлении. Лекцию прочитает Михаил Киселев — сменный руководитель группы связи с экипажем, сотрудник Центра подготовки космонавтов 🎟 Живая традиция // Гала-концерт новых произведений Вас ждут яркие традиционные костюмы, аутентичные инструменты, уникальный перформанс-дефиле и новое прочтение сюжетов фольклора на стыке звука, танца и театра. Кавказ заговорит с вами на десятках языков — через экспрессию жеста, сквозь ритмы наследия и мелодии сакральных смыслов. Почувствуйте самобытную культуру этого края — его живую традицию! 🎟 О чем поют птицы // Беседа с орнитологом Ириной Морозовой Послушаете реальные примеры птичьих голосов и попробуете расшифровать их смысл. Поговорите о том, как формируются местные напевы и как они распространяются — почти как культурная традиция. А затем попробуете перевести язык птиц на человеческий — и понять, как природные звуки становятся частью музыки ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2Ranyk7vF15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7516</t>
+  </si>
+  <si>
+    <t>Первая орнитологическая прогулка фестиваля Выше звука с Ириной Морозовой: птицы, горы и звучание виолончели Исполнитель: Екатерина Горностаева (Воронеж)</t>
+  </si>
+  <si>
+    <t>20.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7514</t>
+  </si>
+  <si>
+    <t>Доброе утро! 20 августа, четверг, на курорте «Архыз» проходит фестиваль Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | солнечно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>19.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7513</t>
+  </si>
+  <si>
+    <t>Так звучат Песни гор! На центральной площади курорта концерт мужского хора «Поющая Чарода». Что послушать завтра — выбирайте на сайте фестиваля «Выше звука»:</t>
+  </si>
+  <si>
+    <t>19.08.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7512</t>
+  </si>
+  <si>
+    <t>Лето заканчивается, а вы так и не сходили в поход к озерам Архыза? Пора это исправлять: держите идею для маршрута! Озеро Семицветное — спрятано в скальном цирке отрогов хребта Аркасара в верховьях реки Большая Дукка на высоте 2450 м. Название озеро получило из-за удивительного светового эффекта, благодаря которому в солнечную погоду вода переливается разноцветьем, образуя «радугу» на водной глади озера. Выше Семицветного находятся еще два небольших озера, а они вместе — служат истоками реки Большая Дукка. Озеро вскрывается ото льда ближе к середине июня (в этом году гораздо позже), доступно для трекинга до середины октября. Температура воды в озерах бодрящая, и даже летом не превышает 7°С. Протяженность маршрута от курорта «Архыз» около 15 км в одну сторону, на мототехнике можно проехать 9,5 из них до смотровой площадки, откуда начинается пешая тропа. Трекинг до озера от смотровой займет около 2 часов вверх по течению Большой Дукки.  Что еще посмотреть в Архызе — читайте на сайте курорта Пешие маршруты, джипинг, конные прогулки или квадроциклы — выбирайте развлечения в разделе «чем заняться» Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>19.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7511</t>
+  </si>
+  <si>
+    <t>Доброе утро! 19 августа, среда, на курорте «Архыз» проходит фестиваль Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16 | солнечно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>18.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7505</t>
+  </si>
+  <si>
+    <t>21-23 августа | Детская программа «Выше звука» Фестиваль «Выше звука» всегда рад детям и готовы встречать гостей самых разных возрастов. Вместе с артистами Театра юного зрителя «Саби» (Владикавказ) на следующих выходных вы сможете пересечь границы стран и эпох, чтобы узнать, на что способна искренняя дружба, как разоблачить обман и почему наш собственный выбор сильнее любой магии. Вас ждут шумные ярмарочные площади, Африка, предгорья Кавказа и полные тайн улочки старой Германии. ⭐️ 21 августа в 11:00 // Детский спектакль «Как лиса бедняку невесту искала» // МФК «Романтик», курорт Архыз ⭐️ 22 августа в 11:00 // Детский спектакль «Доктор Айболит» // МФК «Романтик», курорт Архыз ⭐️ 23 августа в 11:00 // Детский спектакль «Крошка Цахес, по прозванию Циннобер» // МФК «Романтик», курорт Архыз 🎟 Абонемент на три спектакля Уютные встречи увлекут самых юных зрителей и не оставят равнодушными взрослых. Детей старше 6 лет Фестиваль будет рад видеть на музыкальных событиях. Присмотреться к разнообразию инструментов, имен и композиций — музыка найдет ключ к каждому на «Выше звука». Для детей старше 12 лет также доступны события научной программы. Погрузиться в изучение местной флоры, изучить устройство Вселенной, а также отправиться в увлекательные прогулки с учеными, которые знают все обо всем. ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2RanykVvctb</t>
+  </si>
+  <si>
+    <t>18.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7499</t>
+  </si>
+  <si>
+    <t>💌 Отдых в горах = горы эмоций Сегодня в программе — маунтинкарт! Пристегнулись? Тогда отпускайте тормоз — и вперед, навстречу скорости, ветру и крутым виражам! 🔹 Маунтинкарт — это захватывающий спуск по специально подготовленной горной трассе на трехколесном карте. Вы сами задаете темп, управляете движением и выбираете: спокойно наслаждаться пейзажами или добавить скорости и проверить себя на поворотах. Вокруг — горные вершины, впереди — трасса, а внутри — чистый восторг. Отличный вариант, чтобы устроить семейное приключение, зарядиться эмоциями с друзьями и добавить в копилку летних впечатлений еще одно яркое «Вот это было круто!». Готовы прокатиться с ветерком? Приобретайте билеты в кассах курорта! Фото — картинки путешественника Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>18.08.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7497</t>
+  </si>
+  <si>
+    <t>UPD | Южный склон 🚠 Запустили канатную дорогу Орбита. Все канатные дороги курорта работают в штатном режиме Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>18.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7496</t>
+  </si>
+  <si>
+    <t>UPD | Южный склон 🚠 Запустили канатную дорогу Млечный Путь Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>18.08.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7495</t>
+  </si>
+  <si>
+    <t>UPD | Южный склон По погодным условиям приостановлена посадка на канатные дороги: 🚠 Млечный Путь 🚠 Орбита О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>18.08.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7494</t>
+  </si>
+  <si>
+    <t>За кулисами концерта «Грезы любви. Арфа, альт и голос», который пройдет 18 августа в 19:00 в МФК «Романтик» на курорте Приглашаем разделить этот особенный вечер с «Выше звука» «❤️» — принимаю приглашение</t>
+  </si>
+  <si>
+    <t>18.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7492</t>
+  </si>
+  <si>
+    <t>Какой концерт «Выше звука» ждет вас сегодня? Будто сама природа сонастроилась с программой Фестиваля, и укутанные этой меланхоличной погодой пишем для вас анонс о Грезах любви (именно такое название носит ближайшее мероприятие!) Как звучат наши самые сокровенные чувства? Нарушает ли музыка первозданную тишину гор или сливается с ней в единое, невесомое пространство? В этот вечер три инструмента — глубокий баритон, хрупкая арфа и чувственный альт — соединятся, чтобы рассказать историю человеческой души через семь ее главных состояний. Программа объединит признанные шедевры классики: от бессмертной арии Далилы Сен-Санса и серенады Дон Жуана Моцарта до легендарного романса «Я вас любил» Шереметьева. Финалом вечера станет великая Ave Maria Шуберта, которая зазвучит как чистый, умиротворяющий свет. Позвольте музыке рассказать о том, что чувствуете вы сами: ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2RanymcCekj</t>
+  </si>
+  <si>
+    <t>18.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7491</t>
+  </si>
+  <si>
+    <t>Какой концерт «Выше звука» ждет вас сегодня? Будто сама природа сонастроилась с программой Фестиваля, и укутанные этой меланхоличной погодой пишем для вас анонс о Грезах любви (именно такое название носит ближайшее мероприятие!) Как звучат наши самые сокровенные чувства? Нарушает ли музыка первозданную тишину гор или сливается с ней в единое, невесомое пространство? В этот вечер три инструмента — глубокий баритон, хрупкая арфа и чувственный альт — соединятся, чтобы рассказать историю человеческой души через семь ее главных состояний. Позвольте музыке рассказать о том, что чувствуете вы сами: ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2RanymcCekj</t>
+  </si>
+  <si>
+    <t>18.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7490</t>
+  </si>
+  <si>
+    <t>Прямо сейчас отдыхаете на курорте или совсем недавно попрощались с «Архызом»? Не забудьте поделиться впечатлениями! Для этого у нас есть специальная анкета, которая позволяет оценить качество сервиса курорта «Архыз». Заполнение займет у вас не более 2-х минут, но для нас очень ценно: мы стремимся к повышению уровня вашего отдыха и предоставляемых услуг, поэтому регулярно работаем с обратной связью. Доступ к анкете всегда есть в утреннем статусе курорта, а коды для быстрого перехода размещены в инфоофисе и кабинах канатных дорог. Ценим вашу отзывчивость — она делает «Архыз» теплее!💙</t>
+  </si>
+  <si>
+    <t>18.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7489</t>
+  </si>
+  <si>
+    <t>Доброе утро! 18 августа, вторник, на курорте «Архыз» проходит фестиваль Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>17.08.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7488</t>
+  </si>
+  <si>
+    <t>На связи зима! В этом посте график периодов горнолыжного сезона 26/27 Сохраняйте: он поможет при планировании отпуска и подскажет, в рамках каких дат можно использовать многодневный ски-пасс. 🔹 Стартовый период продлится с начала сезона (дату определят погодные условия) по 24 декабря 2026 г. включительно 🔹 Пиковый: с 25 декабря 2026 г. по 10 января 2027 г. включительно 🔹 Высокий: с 11 января по 28 января 2027 г. включительно 🔹 Пиковый: с 29 января по 28 февраля 2027 г. включительно 🔹 Высокий: с 1 по 14 марта включительно 🔹 Весенний: с 15 марта до конца сезона (будем катать столько, сколько позволит погода) Вспоминаем, как это было в прошлом году: открыли сезон тестовым катанием 21 ноября, и будем рады повторить это в новом сезоне 26/27, но ключевое для открытия — погодные условия. Поэтому как только установится подходящая температура и качество снежного покрова, дружно выходим на склон и объявляем старт! Закрыли прошлый сезон аж 11 мая. Обладатели сезонных ски-пассов, вы уже прикинули количество дней, которое проведете на склонах курорта «Архыз»? Напомним о датах предпродажи: 🔹 Сезонники появятся в продаже 1 сентября, а скидка для тех, кто ждет — откроется в последний день лета. 🔹 Продажа многодневных ски-пассов стартует в октябре, а анонсы курорта вы точно не пропустите! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>17.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7487</t>
+  </si>
+  <si>
+    <t>Доброе утро! 17 августа, понедельник, на курорте «Архыз» проходит фестиваль Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>16.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7486</t>
+  </si>
+  <si>
+    <t>Доброе утро! 16 августа, воскресенье, на курорте «Архыз» проходит фестиваль Выше звука, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>15.08.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7485</t>
+  </si>
+  <si>
+    <t>22 августа — отмечаем День Государственного флага на курорте «Архыз» Проведем этот день в горах — с музыкой, играми, праздничными активностями и большим триколором. В программе: 🔹аквагрим «Триколор Единства» 🔹мастер-класс «Медаль Архыза» 🔹интерактивная фотозона «Раскрась Россию» 🔹фотозоны с триколором гигантские игры в «Парке Рекордов» 🔹розыгрыш призов 🔹концертная программа 🔹торжественный парад с гигантским флагом! Будет на что посмотреть, где поучаствовать и что сохранить на память — особенно если приехать всей семьей. Ждем вас 22 августа на курорте «Архыз»!💙</t>
+  </si>
+  <si>
+    <t>15.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7484</t>
+  </si>
+  <si>
+    <t>Доброе утро! 15 августа, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>14.08.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7483</t>
+  </si>
+  <si>
+    <t>Погружаем вас в атмосферу фестиваля «Выше звука» и рассказываем, какие концерты в горах можно послушать бесплатно Становитесь участником событий по предварительной регистрации на сайте фестиваля 15 августа в 12:00 | Где рождаются звуки // Концерт в горах — верхняя станция канатной дороги Союз 19 августа в 17:00 | Песни гор // Концерт мужского хора на Центральной площади курорта 20 августа в 17:00 | Живая традиция // Гала-концерт новых произведений на Центральной площади курорта 21 августа в 13:00 | Стать космонавтом // Беседа с Михаилом Киселёвым — верхняя станция канатной дороги Союз 21 августа в 15:00 | Как звучит время? // Органный концерт в горах — верхняя станция канатной дороги Союз 22 августа в 12:00 | Импросомния // Звуковой перформанс с растением в горах — верхняя станция канатной дороги Орбита Еще больше концертов Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>14.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7473</t>
+  </si>
+  <si>
+    <t>Без этих мероприятий байк-парка афиша курорта была бы неполной: ⭐️ 16 августа стартует ближайшая смена Велолагеря. Длится неделю и помогает освоить катание на горном велосипеде в байк-парке курорта «Архыз». Трассы разного уровня сложности, как и группы участников — от новичковой до продвинутой (вам точно есть чему поучиться у этих ребят!) ⭐️ До конца летнего сезона наборов в Велолагерь будет еще два: 6-13 сентября 4-11 октября ⭐️ А соревнования — только одни, финальные. Но это уже для опытных — тех, кто освоил хотя бы одну смену Велолагеря. Подробности гонки и требования к участникам появятся в афише. В подборке — кадры прошедшей Мегалавины. И это, пожалуй, самые зрелищные соревнования, которые не оставляют равнодушными даже зрителей, и даже тех, кто оставил велосипед в далеком детстве. Уникальный формат гонки отличается тем, что дает массовый старт с вершины горы (обычно, с Орбиты на отметке 3 030 м!) Фото — спортивный фотограф Дмитрий Рындин Напоследок предлагаем «оживить картинку» — массовый старт, спуск от первого лица и комментарии участников — в этом видео Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>14.08.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7471</t>
+  </si>
+  <si>
+    <t>Доброе утро! 14 августа, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16 | облачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>13.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7470</t>
+  </si>
+  <si>
+    <t>Афиша августа: рассказываем, какие мероприятия нужно успеть посетить на курорте «Архыз» до конца лета 🔹 Первым открывает афишу фестиваль «Выше звука». Уже завтра на курорте гостей ждет серия мероприятий: 14.08 | Поход с ботаником Алием Кипкеевым 14.08 | Нейрогимнастика с Ганной Лякиной 14.08 | Выше звука. Начало // Концерт 14.08 | Человек 2.0: еда и будущее // Беседа с Алексеем Водовозовым Все мероприятия Фестиваля, которые пройдут на курорте с 14 по 26 августа — по этой ссылке 🔹 14.08 | Вечеринка под звездами в отеле MOON² вместе с Monoplay 🔹 15.08 | Выступление Gorilla Zippo — электронного музыкального проекта известного российского музыканта и рэпера Василия Вакуленко (Басты) — в отеле Grand Snow Resort. Узнать подробности 🔹 15.08 | ParaStereo × звездопад Персиды в отеле MOON² — подробнее 🔹 22.08 | День Государственного флага, мероприятие курорта В этом году праздники, посвященные национальному триколору, вызывают у гостей большой отклик. Поддерживаем! Следить за всеми мероприятиями курорта — в афише на сайте Делитесь в комментариях: какие мероприятия планируете посетить? «💙» — до встречи на курорте «Архыз»!</t>
+  </si>
+  <si>
+    <t>13.08.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7468</t>
+  </si>
+  <si>
+    <t>UPD | Союз: 🚠 Возобновили посадку на канатную дорогу Союз Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>13.08.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7467</t>
+  </si>
+  <si>
+    <t>UPD | канатные дороги Северного склона: По погодным условиям (⛈️) приостановлена посадка на канатные дороги 🚠 Союз 🚠 Аполлон</t>
+  </si>
+  <si>
+    <t>13.08.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7460</t>
+  </si>
+  <si>
+    <t>Приглашаем вас на прогулки, экскурсии, пикники и в походы с учеными на фестивале «Выше звука» В новом сезоне вас ждет много открытий: новые лица, новые места, новые темы для разговоров. При этом организаторы не забыли и те форматы, которые гости успели полюбить за пять лет работы проекта. Каждая встреча — это возможность погрузиться в науку, которая развернулась прямо вокруг вас! В этом году Фестиваль предлагает исследовать три ключевых темы: Космос, Природа, Человек. Вас ждут походы с ботаником, наблюдение за птицами с орнитологам, самый высокогорный пикник с геоэкологом, а также встречи с известными популяризаторами медицины и космоса. Узнаем, как стать космонавтом от специалиста по подготовке космонавтов, и поговорим о биотехнологиях с врачом-токсикологом. Фестиваль пройдет с 14 по 26 августа на курорте «Архыз». Полная программа и билеты на сайте: ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2Ranyo8qmRu</t>
+  </si>
+  <si>
+    <t>13.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7459</t>
+  </si>
+  <si>
+    <t>Доброе утро! 13 августа, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>12.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7458</t>
+  </si>
+  <si>
+    <t>Где смотреть звездопад Персеиды и когда если не сегодня: версия — курорт «Архыз» 🔹 Все слышали, что пик приходится в ночь с 12 на 13 августа, но не все слышали, что активность звездопад проявляет до 24 августа 🔹 Все слышали, что нужно уехать подальше от городских огней, но мало кто подумал, что «лучше в горы» 🔹 Все слышали, что в Архызе есть обсерватория и необыкновенно чистое небо, но не все слышали про высокогорный кемпинг курорта на высоте 2 650 м 🔹 Не все, кто прочитали этот пост приедут ночевать под звездами, но если эта эстетика про вас, вот контакты: 8 (800) 100-55-59 Специалисты информационного центра отвечают на звонки ежедневно с 08:30 до 17:20 (мск) Ответ на главный вопрос: аренда комфортно оборудованной палатки, вмещающей 4-х человек — 7 000 ₽/ сутки, а обзор кемпинга оставляли в этом посте «💙» — включить звездное небо! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>12.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7457</t>
+  </si>
+  <si>
+    <t>Полтора года. Именно столько в среднем длится путь от назначения в основной экипаж до возвращения на Землю. За это время у нас, космонавтов, накапливается очень большое количество отпуска. Поэтому сейчас, пока меня не назначили в следующий экипаж, я провожу время с семьей. Сейчас мы в Архызе 🏔 Здесь вместо замкнутого объема станции — бескрайние горы. Вместо панелей и проводов — реки и леса! И какое же прекрасное небо над Архызом! Звезды с Земли, выглядят иначе, но не менее прекрасно ✨</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7456</t>
+  </si>
+  <si>
+    <t>12 августа, ночь день, когда Пересеиды достигнут своего пика видимости, сочтем отличным поводом, чтобы передать вам «космический привет» с Земли! В следующем посте — видео-заметка из путешествия на курорт «Архыз» Алексея Зубрицкого, российского космонавта-испытателя и самого молодого космонавта, вышедшего в открытый космос. «💙» — привет, Архыз!</t>
+  </si>
+  <si>
+    <t>12.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7455</t>
+  </si>
+  <si>
+    <t>Доброе утро! 12 августа, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>11.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7454</t>
+  </si>
+  <si>
+    <t>Самые зрелищные моменты ралли «Кавказ 2026» Этим летом курорт «Архыз» стал частью большого автоспорта: 24-25 июля при поддержке Минтуризма и курортов, Минспорта и Минтранса КЧР здесь прошел 4-й этап Чемпионата России по ралли «Ралли Кавказ». Это был первый в истории Северного Кавказа раллийный старт подобного масштаба. А один из спецучастков проходил практически по горнолыжному склону. Если не удалось увидеть вживую, смотрите повторы на платформе viju+ Sport в течение недели | Татнефть чемпионат России по ралли – 4 этап – Ралли «Кавказ 2026»: 🕒 12.08 в 22:45 🕒 14.08 в 13:30 🕒 15.08 в 04:45 и 23:30 🕒 16.08 в 06:30 и 23:00 (время московское) Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>11.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7451</t>
+  </si>
+  <si>
+    <t>Мы к вам с очередным анонсом зимы! Самые активные участники предстоящего сезона уже забрали свои 300 сезонных фаст-треков. Следующее предложение ждет тех, кто все также катает весь сезон и выбирает сезонник, но готов отказаться от фаст-трека и предпочитает сэкономить в предпродажу. Помимо скидки (размер которой будет доступен накануне старта продаж, 31 августа) обладатели сезонников 26/27 получат повышенный кешбэк баллами Программы лояльности. Здесь — подробнее о Программе. Продажа сезонных ски-пассов не будет ограничиваться лимитом, но вот процент кешбэка будет «таять» каждые 10 дней. Об этом отдельно в будущих анонсах. Что готовим для вас еще? Совсем скоро будут анонсированы периоды горнолыжного сезона. Обычно, они интересуют в основном тех, кто предпочитает ски-пасс до 10 дней в сезоне. Но изменения будут приятные, поэтому спешим порадовать! Чем еще можно улучшить предложение обладателям сезонников? Придумали опцию, без которой не обходится ни один визит на горнолыжный курорт. Будет доступна вместе с покупкой сезонника для первых 100 человек. Еще раз напомним об этапах продаж: 🔹 1 сентября — открытие продаж сезонных ски-пассов (без фаст-трека) 🔹 октябрь — в продаже появятся многодневные ски-пассы (в том числе лимитированные предложения, которых не будет в сезоне) 🔹 ноябрь — порадуем вас Черной Пятницей и предположительно откроем сезон! А теперь делитесь в реакциях, какую новость будущего сезона ждете больше всего: «💙» — хочу забрать свой сезонник! «😍» — интересно про кешбэк «🎉» — покажите график «😇» — подожду ски-пасс поменьше Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>11.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7450</t>
+  </si>
+  <si>
+    <t>Впечатления недели: каким получился ваш отдых на курорте «Архыз»? Если недавно посещали курорт, будем рады узнать, каким вам запомнился «Архыз»: что особенно понравилось, что сделало отдых комфортным и приятным. Подготовили короткую анкету о сервисе на курорте. Всего пара минут вашего времени — и вот ваш голос уже помогает нам замечать важное, сохранять хорошее и становиться для гостей еще лучше. Спасибо, что отдыхаете с нами и находите время оставить отклик!</t>
+  </si>
+  <si>
+    <t>11.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7449</t>
+  </si>
+  <si>
+    <t>Доброе утро! 11 августа, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>10.08.26 18:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7448</t>
+  </si>
+  <si>
+    <t>👀 А давайте на каждую падающую звезду дружно загадаем ранний старт горнолыжного сезона? «❤️» — а давайте уже новости про сезонник! Видео: Марина Белочкина Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>10.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7447</t>
+  </si>
+  <si>
+    <t>За Персеидами — в высокогорный кемпинг В ночь с 12 на 13 августа звездопад Персеиды достигнет пика. В этом году условия для наблюдений особенно удачные: новолуние приходится на 12 августа, поэтому свет Луны не помешает рассмотреть падающие метеоры. Если хочется увидеть как можно больше, поднимайтесь выше — в палаточный лагерь Северного склона на высоте 2 650 м. После прогулок по горам здесь можно устроиться в просторной палатке с большой кроватью, теплым спальником и всем необходимым для комфортной ночевки. А вечером — расположиться под открытым небом и загадывать желания каждый раз, когда в небе вспыхивает очередная падающая звезда. Лагерь находится всего в 50 м от водопада Альтаир, поэтому утром его шум станет вашим природным будильником. И хотя ночь с 12 на 13 августа — лучший момент для наблюдения за звездопадом, активность Персеид продлится до 24 августа. Бронируйте палатку в высокогорном кемпинге и приезжайте смотреть звездопад: 8 (800) 100-55-59 Специалисты информационного центра отвечают на звонки ежедневно с 08:30 до 17:20 (мск) Видео: Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>10.08.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7446</t>
+  </si>
+  <si>
+    <t>UPD | Аполлон: 🚠 По погодным условиям приостановлена посадка на канатную дорогу Аполлон О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>10.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7445</t>
+  </si>
+  <si>
+    <t>Доброе утро! 10 августа, понедельник, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 10 августа — регламентные работы на канатных дорогах Южного склона Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>09.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7444</t>
+  </si>
+  <si>
+    <t>Если друзья отказываются от прогулок в горах, потому что это сложно, покажите им этот пример! ~30-40 минут ходьбы по комфортной грунтовой дороге — и вы у подножия водопада в окружении цветущих лугов (какие еще красивые бонусы насчитали в видео?) Экотропа идеально подходит для прогулок с детьми, а в конце маршрута можно устроить пикник (мы часто видим, как семьи с детьми расстилают на полянках плед и просто наслаждаются беззаботным течением времени — попробуйте и вы!) Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>09.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7442</t>
+  </si>
+  <si>
+    <t>Думаете, высокая музыка в горах это только для взрослых? Фестиваль музыки и науки «Выше звука» рад встречать гостей самых разных возрастов. Вместе с артистами Театра юного зрителя «Саби» (Владикавказ) слушатели пересекут границы стран и эпох, чтобы узнать, на что способна искренняя дружба, как разоблачить обман и почему наш собственный выбор сильнее любой магии. Их ждут шумные ярмарочные площади, предгорья Кавказа и полные тайн улочки старой Германии. ✨ 21 августа в 11:00 // Детский спектакль «Как лиса бедняку невесту искала» // МФК «Романтик», курорт «Архыз» ✨ 22 августа в 11:00 // Детский спектакль «Жили-Были. Потеха для смеха » // МФК «Романтик», курорт «Архыз» ✨ 23 августа в 11:00 // Детский спектакль «Крошка Цахес, по прозванию Циннобер» // МФК «Романтик», курорт «Архыз» 🔹 Детей старше 6 лет встречает масштабная музыкальная программа Фестиваля. Присмотритесь к разнообразию инструментов, имен и композиций — музыка найдет ключ к каждому. 🔹 Для детей старше 12 лет доступны события научной программы. Вместе погрузимся в изучение местной флоры, изучим устройство Вселенной, а также отправимся в увлекательные прогулки с учеными, которые знают все обо всем. Фестиваль проходит при поддержке Президентского фонда культурных инициатив ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2RanynUHQuq</t>
+  </si>
+  <si>
+    <t>09.08.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7441</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон: 🚠 Канатные дороги Северного склона работают в штатном режиме Приятных прогулок!</t>
+  </si>
+  <si>
+    <t>09.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7440</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Напоминаем о предстоящих регламентных работах на канатных дорогах курорта 10 августа — технические работы на канатных дорогах: 🚠 Млечный Путь 🚠 Орбита В дни регламента канатные дороги, где проводятся работы, закрывается на весь день. Для прогулок доступен Северный склон курорта, воспользуйтесь канатными дорогами Северное сияние, Союз и Аполлон. Ознакомиться с графиком регламентных работ можно в этом посте. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>09.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7439</t>
+  </si>
+  <si>
+    <t>UPD | Союз: 🚠 Приостановлена посадка на канатную дорогу Союз О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>09.08.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7438</t>
+  </si>
+  <si>
+    <t>UPD | Аполлон: 🚠 Приостановлена посадка на канатную дорогу Аполлон О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>09.08.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7437</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон: 🚠 По погодным условиям (🌩️) приостановлена посадка на канатные дороги Аполлон и Союз О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7436</t>
+  </si>
+  <si>
+    <t>Доброе утро! 9 августа, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 10 августа — регламентные работы на канатных дорогах Южного склона Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>08.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7435</t>
+  </si>
+  <si>
+    <t>UPD | Орбита: 🚠 По погодным условиям приостановлена посадка на канатную дорогу Орбита</t>
+  </si>
+  <si>
+    <t>08.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7434</t>
+  </si>
+  <si>
+    <t>Доброе утро! 8 августа, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 10 августа — регламентные работы на канатных дорогах Южного склона Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>07.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7432</t>
+  </si>
+  <si>
+    <t>До 100 падающих звезд в час: загадываем желания и ловим Персеиды на «Архызе» В августе каждому из нас выпадает шанс: увидеть одно из самых красивых астрономических явлений года — звездопад Персеиды. Многие о нем слышали, но не каждому удавалось увидеть, как десятки метеоров вспыхивают в ночном небе. В этом году наблюдать за ними будет особенно удобно: пик активности придется на ночь с 12 на 13 августа, а новолуние позволит рассмотреть даже самые слабые метеоры Для таких наблюдений важно выбрать правильное место. Вот, например, Архыз: высота, чистый горный воздух и расположение вдали от крупных городов создают идеальные условия для знакомства со звездным небом. Не случайно именно здесь работает специальная астрофизическая обсерватория. ✨ Самые впечатляющие виды ждут тех, кто отправится в палаточный лагерь на высоте 2 650 м. Здесь можно наблюдать за звездопадом вдали от яркого освещения и увидеть гораздо больше деталей ночного неба. ✨ Звездопад Персеиды будет активен до 24 августа. Приезжайте на курорт «Архыз» и попробуйте поймать свою падающую звезду!</t>
+  </si>
+  <si>
+    <t>07.08.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7431</t>
+  </si>
+  <si>
+    <t>Доброе утро! 7 августа, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 10 августа — регламентные работы на канатных дорогах Южного склона Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +21 | облачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>06.08.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7429</t>
+  </si>
+  <si>
+    <t>До первого снега еще несколько месяцев. Но те, кто каждый год считают дни до открытия горнолыжного сезона, знают: готовиться к зиме нужно не с первым снегопадом, а гораздо раньше. Первая волна продаж позади, а это значит, что самые быстрые уже сделали свой шаг навстречу новому сезону. Если вы тоже планируете провести эту зиму на склонах «Архыза», советуем не терять сентябрь из виду. Именно в начале осени у любителей зимнего отдыха появится возможность начать подготовку к сезону 26/27 вместе со специальными предложениями курорта «Архыз». А пока можно заглянуть в материал «Российской газеты», где уже появились первые подробности о предстоящем зимнем сезоне:</t>
+  </si>
+  <si>
+    <t>06.08.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7420</t>
+  </si>
+  <si>
+    <t>Концерты юбилейного сезона фестиваля «Выше звука» В пятом сезоне Фестиваля музыка будет окружать вас повсюду! В программе — новые имена мировой сцены и редкие сочетания инструментов, которые практически невозможно услышать в другое время. Что ждет гостей курорта: ✨ Флагманские бесплатные концерты на станциях канатных дорог с участием оркестра альтерсоно, французского дирижера Клемана Нонсьё, органной музыкой, вокальными выступлениями и необычным звуковым перформансом ✨ Концерты национальной музыки и танцев под открытым небом при участии артистов Государственного народного мужского хора «Поющая Чарода» и творческой лаборатории «Живая традиция» ✨ Камерные и сольные программы с участием известных российских и зарубежных музыкантов: орган, фортепиано, арфа, альт, вокал Листайте карточки — собрали мероприятия, которые пройдут на курорте «Архыз». Билеты и полная программа на сайте Фестиваля: ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2RanynC3uvK</t>
+  </si>
+  <si>
+    <t>06.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7419</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Изменения в графике регламентных работ (не испортят ваши планы!) и анонс регламентов на сентябрь — в этом посте 10 августа — регламентные работы на канатной дороге Млечный Путь. Сюда же переносится регламент Орбиты, ранее запланированный на 17 августа. Поэтому: 🔹 10 августа — прогулки на Северном склоне 🔹 17 августа — в соответствии с погодными условиями работают все канатные дороги курорта Про запуск Аполлона вы уже слышали? Если пропустили, загляните в этот пост Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>06.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7418</t>
+  </si>
+  <si>
+    <t>Доброе утро! 6 августа, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | облачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>05.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7417</t>
+  </si>
+  <si>
+    <t>Зима нам еще только предстоит, но вот сезонный фаст-трек уже все! Вдохновляемся предстоящим катанием и этим постом закрываем лимит специального предложения на сезонный фаст-трек. Следующие анонсы зимы 26/27 уже совсем скоро, а пока давайте устроим перекличку в реакциях: «🔥» — в этом сезоне точно откатаю максимум! «🙏🏻» — верните фаст-трек, я опоздал(а) все осознал(а) Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>05.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7416</t>
+  </si>
+  <si>
+    <t>Найдены самые уставшие люди в России! Группа Мантера подвела итоги и определила 3 уставших, которым подарит отдых на море🌊 и в горах🏔️ Наша команда внимательно изучила 9 358 историй. Мы искренне понимаем каждого, ведь все устают по-своему🫂 Кто-то кроме работы не видит в жизни ничего и просто мечтает выдохнуть. Кто-то так закрутился в череде домашних дел с детьми, что забыл, какой год на дворе. Кто-то из вас делился не своей историей, а историей тех, кто сегодня всю свою жизнь отдает для помощи другим. Кто-то, несмотря на все «но» в виде болезней и ограничений влюблен в жизнь и просто хочет перезагрузится. Кто-то уже на пенсии, но так и не был в настоящем отпуске. Бережно храним все истории под замком конфиденциальности🔐 Нам было невероятно сложно выбрать 3 победителей, потому что каждый участник точно заслужил свой отдых! Путем долгого анализа историй мы выбрали 3 самых уставших человек и готовы торжественно объявить результаты: 1 место – 1 неделя проживания в горах + 1 неделя на море — Эльвира — Набережные Челны 2 место – 1 неделя на море — Савелий — Ростов-на-Дону 3 место – 1 неделя в горах — Марина — Зеленоград Мы уже связались с победителями. Поздравляем вас и ждем в наших отелях в горах и на море, чтобы подарить запоминающийся отдых!❤️‍🔥 Кого нет в этом списке, вас мы тоже будем рады увидеть в гостях — до 31 августа действует 20% скидка на проживание до конца года в отелях в Сириусе и на Курорте Красная Поляна.  Желаем вам почаще помнить о себе, отдыхать, наполняться силами, посещать новые места и открывать для себя нашу красивую страну с новой стороны!❤️</t>
+  </si>
+  <si>
+    <t>05.08.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7415</t>
+  </si>
+  <si>
+    <t>UPD | Аполлон: 🚠 Запустили канатную дорогу Аполлон Приятных прогулок!</t>
+  </si>
+  <si>
+    <t>05.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7414</t>
+  </si>
+  <si>
+    <t>Небольшая хитрость для тех, кто любит проводить на курорте «Архыз» больше, чем выходные Если отдыхаете на «Архызе» неделю, две или даже чаще в течение месяца, рекомендуем присмотреться к тарифу «Парковка на месяц» ✨ Остались пожить в горах, поработать удаленно или совместить отпуск с прогулками? Приезжайте на курорт так часто, как хочется: сегодня, чтобы подняться в горы, завтра — отправиться на экскурсию, через день встретить закат или просто, чтобы съесть хычин в любимом ресторане ✨ На двухуровневой парковке в туристической деревне Романтик можно оставить автомобиль на нижнем уровне, в тени. В жаркий день это особенно приятно! ✨ Это выгодно. Неделя на «Архызе» пролетает быстро, а парковка на месяц уже начинает окупаться. А если считать повторные заезды в течение суток, то экономия становится еще заметнее ✨ Экономия ощущается не только в деньгах, но и в том, что не приходится каждый раз решать бытовые вопросы и думать об оплате парковки Ознакомиться с тарифами и выбрать подходящий можно на сайте курорта Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>05.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7413</t>
+  </si>
+  <si>
+    <t>Доброе утро! 5 августа, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон (откроется с задержкой, о запуске дополнительно сообщим) Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен 🔴 Край озер Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | облачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>04.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7406</t>
+  </si>
+  <si>
+    <t>В этом посте целых 2 повода для прогулок на Северном склоне Знаете больше — делитесь в комментариях! Повод номер 1 С 1 августа в летнем сезоне начала работу канатная дорога Аполлон. Кресельная канатка поднимает на верхнюю точку Северного склона курорта до отметки 2 840 м. Широкий обзор, приятная прохлада свежего горного воздуха, марсианские пейзажи — вот что обычно отмечают путешественники после подъема на Аполлоне. А еще очень нравится детям — смотрите! Повод номер 2 Прогулки по экотропам курорта, которые открывает Аполлон: одна из них — Хребет Габулу (в посте вы видите кадры с маршрута), а ниже — интересные факты: ✨ Вид на два региона. С вершины Габулу (3 050 м) в ясную погоду можно одновременно увидеть вершины Кавказского заповедника (Сочи) и горы Абхазии — редкий случай, когда одна точка открывает панораму сразу двух стран ✨ Геологическая память. Морена у подножия хребта — след древнего ледника, который тысячи лет назад формировал эти ландшафты. Камни, которые вы видите под ногами, когда-то были перенесены льдом! ✨ Снежники-родники. Ручей Темир-Кулак, который вы увидите ниже, питается только за счет тающих снежников — даже в разгар лета здесь можно найти участки снега ✨ Ледниковое прошлое. Вся долина, по которой идет маршрут, когда-то была дном древнего ледника, поэтому здесь так много гладких отполированных камней ✨ Высота без акклиматизации. Маршрут начинается на 2 840 м, а пик – на 3 050 м, но благодаря постепенному подъему возможные симптомы горной болезни сведены к минимуму (если не торопиться) Повод номер 3 (не удержались!) Отсюда же берет начало Дуккинская экотропа, и приведет вас — к кемпингу на Дукке. Вот вам и повод познакомиться с локацией, которая подходит не только для ночевок в палатке, но и наблюдения за звездами. «❤️» — берем за идею для прогулок!</t>
+  </si>
+  <si>
+    <t>04.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7405</t>
+  </si>
+  <si>
+    <t>Прямо сейчас отдыхаете на курорте или совсем недавно попрощались с «Архызом»? Не забудьте поделиться впечатлениями! Для этого у нас есть специальная анкета, которая позволяет оценить качество сервиса курорта «Архыз». Заполнение займет у вас не более 2-х минут, но для нас очень ценно: мы стремимся к повышению уровня вашего отдыха и предоставляемых услуг, поэтому регулярно работаем с обратной связью. Доступ к анкете всегда есть в утреннем статусе курорта, а коды для быстрого перехода размещены в инфоофисе и кабинах канатных дорог. Ценим вашу отзывчивость — она делает «Архыз» теплее!</t>
+  </si>
+  <si>
+    <t>04.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7404</t>
+  </si>
+  <si>
+    <t>Доброе утро! 4 августа, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +21 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>03.08.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7402</t>
+  </si>
+  <si>
+    <t>Пятый фестиваль музыки и науки «Выше звука» пройдет в августе на курорте «Архыз» С 12 по 26 августа 2026 года курорт «Архыз» вновь станет точкой притяжения для всех ценителей музыки, величественной природы и ярких открытий Юбилейный сезон фестиваля музыки и науки «Выше звука» представит концерты в залах и под открытым небом. Вы услышите виртуозов академической сцены России и мира, фолк-музыкантов и мультиинструменталистов. Впервые в программе примут участия артисты из Швейцарии, Венгрии и Франции. Бесплатные флагманские концерты в горах и звуковые перфомансы по традиции пройдут на станциях канатных дорог Союз и Орбита. Научная программа этого года исследует три ключевых направления: Человек, Природа, Космос. Гостей ждут встречи с философами, археологами, ботаниками, орнитологами, астрофизиками и даже инструкторами космонавтов — все это обязательно с музыкой! Юных зрителей ждут атмосферные кукольные и музыкальные спектакли в красивых декорациях. Приглашаем в самое яркое научно-музыкальное путешествие этого лета с 12 по 26 августа. Познакомиться с программой и выбрать билет можно на сайте фестиваля: ___ Реклама. Рекламодатель Фонд «Будущее время», ИНН 7728106069, erid 2Ranyn1ezGs</t>
+  </si>
+  <si>
+    <t>03.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7401</t>
+  </si>
+  <si>
+    <t>Утро понедельника в душном офисе отлично подходит, чтобы помечтать, как вы будете проводить свои выходные… зимой! Предложение — сезонный фаст-трек по цене сезонника — в самом разгаре. Но, предположительно, закончится уже сегодня. Включены: ✨ Безлимитное катание с первого и до последнего дня сезона ✨ Приоритетный проход без очереди ✨ Вечерка (в обычном сезоннике ее нет) Катайтесь все выходные, катайтесь в праздники, катайтесь как можно больше! Ведь за текущую стоимость и количество дней катания длиной в сезон (прошлый составил 160 дней) — день на склоне обойдется вам меньше чем в 350 ₽. Для тех, кто ездит на курорт регулярно, это самое выгодное вложение в сезон: 🎟 Взрослый — 55 000 ₽ 🎟 Детский — 36 000 ₽ Так что если уже знаете, где будете раскатывать первый снег... вы знаете, что делать! Забирайте свой сезонный фаст-трек в интернет-магазине курорта «Архыз»: И самое интересное — о наличии сезонных фаст-треков: осталось 25 шт.</t>
+  </si>
+  <si>
+    <t>03.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7400</t>
+  </si>
+  <si>
+    <t>Доброе утро! 3 августа, понедельник, на курорте «Архыз» продолжается продажа сезонных фаст-треков, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 3 августа — регламентные работы на канатной дороге Северное сияние Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ✨ Летний детский клуб Архызенок ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +23 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>02.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7399</t>
+  </si>
+  <si>
+    <t>Найдено идеальное место, чтобы сбежать от всех и любоваться звездным небом Архыза вдали от городских огней Сохраняйте локацию для наблюдения за звездопадом Персеиды! Ночевка в высокогорном кемпинге — опыт, который вы запомните надолго. Представьте: вокруг только горы, где-то рядом слышен шум водопада, а прямо над вами — раскинулось мерцающее звездное небо. Палаточный лагерь на Северном склоне расположен на высоте 2 650 м, всего в 50 метрах от водопада Альтаир — в одном из самых красивых мест курорта. Вас ждет не просто ночевка с минимальными удобствами, а комфортный отдых высоко в горах: 🔹 Просторная 4-местная палатка 🔹 Большая двуспальная кровать 🔹 Раскладной диван 🔹 Теплый спальник, а также постельное белье и подушки, если заскучаете по своей городской спальне 🔹 Родниковая вода, мангальная зона и летний душ Проснуться под шум водопада, встретить рассвет среди горных вершин и наслаждаться атмосферой, которую невозможно передать фотографиями — можно только прочувствовать, а под конец дня — загадывать желания, наблюдая звездопад. 🎟 Стоимость проживания — 7 000 ₽/сутки. Количество мест ограничено Вынуждены сообщить, что праздничное мероприятие курорта, посвященное звездопаду Персеиды — отменятся, но ясное небо Архыза все также ждет своих наблюдателей Бронируйте ночевку в высокогорном кемпинге и наблюдайте одно из самых ярких астрономических событий года! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>02.08.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7398</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Напоминаем о предстоящих регламентных работах на канатных дорогах курорта 3 августа — технические работы на канатной дороге: 🚠 Северное сияние В дни регламента канатная дорога, где проводятся работы, закрывается на весь день. Для прогулок доступен Южный склон курорта, воспользуйтесь канатными дорогами Млечный Путь и Орбита. Ознакомиться с графиком регламентных работ можно в этом посте. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>02.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7397</t>
+  </si>
+  <si>
+    <t>Аполлон открывает новую высоту на Северном склоне, курорт «Архыз» — приглашает на прогулку. Кого возьмете с собой? 🎟 Купить билет на канатную дорогу: Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>02.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7396</t>
+  </si>
+  <si>
+    <t>Доброе утро! 2 августа, воскресенье, на курорте «Архыз» открыта продажа сезонных фаст-треков, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 🆕 Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг 🆕 ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +22 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>01.08.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7395</t>
+  </si>
+  <si>
+    <t>Это и не знать, что происходит в мире А под «этим» мы подразумеваем: 🔹новости, за которые вы будете благодарны себе, что услышали их вовремя 🔹новости, которые вызывают предвкушение яркой зимы Они же: в интернет-магазине курорта «Архыз» действует лимитированное предложение — всего 300 сезонных фаст-треков по цене сезонного ски-пасса (из числа которых доступных к покупке осталось только треть!) За 55 000 ₽ (вместо 110 000 ₽) вы получаете: 🎟 неограниченное число подъемов с горнолыжным снаряжением на всех канатных дорогах курорта, открытых в день катания 🎟 160 дней горнолыжки (на примере прошлого сезона) 🎟 любые выходные, праздничные даты и вечерки — тоже ваши! 🎟 а еще приоритетный проход через турникеты (вне очереди) — удобно для тех, кто отдыхает в пиковые даты и любит приезжать на курорт в праздники Дети до 13 лет включительно становятся обладателями этого же пакета удовольствий за 36 000 ₽. Сроки действия акции — не ограничены по времени, покупка возможна до достижения лимита выделенного числа ски-пассов. Пока вы видите сезонный фаст-трек в интернет-магазине, он может стать вашим! Возможные вопросы перед покупкой — разобрали в этом посте [ ссылка для тех, кто берет от сезона максимум ]</t>
+  </si>
+  <si>
+    <t>01.08.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7393</t>
+  </si>
+  <si>
+    <t>С сезонниками* казалось бы все понятно, но вы вообще видели какая красота творится на Аполлоне??? Как говорят парни из байк-парка: «виды — мое почтение!» *речь о сезонном фаст-треке, которых осталось чуть больше 100 шт. «🔥» — солидарны с парнями!</t>
+  </si>
+  <si>
+    <t>01.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7392</t>
+  </si>
+  <si>
+    <t>Дайджест утренних новостей: ✨ Начала работу кресельная канатная дорога Аполлон (поднимает в горы до отметки 2 840 м на Северном склоне курорта) ✨ 3 августа — канатные дороги Севера будут закрыты для проведения регламентных работ ✨ Открыт высокогорный кемпинг — в ближайших публикациях расскажем, как красиво заночевать в палатке под звездами на высоте 2 600 м у подножия водопада ✨ В полночь стартовали продажи сезонного фаст-трека! Лучшее предложение сезона ограничено лимитом в 300 ски-пассов, а количество проданных абонементов перевалило за экватор. Рассказываем еще раз «что такое этот ваш сезонный фаст-трек», потому что времени для принятия решения о покупке осталось мало: Сезонный фаст-трек — не опция для приоритетного прохода, а именно сезонник с возможностью прохода без очередей. Катаетесь весь сезон без ограничений — с первого и до последнего дня сезона — в том числе на всех вечерках, и проходите через выделенный турникет по фаст-треку. Отличается от сезонника тем, что включает не только приоритетный проход, но и вечернее катание. Преимущества покупки теперь ощутимы?👀 Предложение в том, что прямо сейчас вы получаете сезонный фаст-трек, но по цене сезонника: ✨ Остался 1 месяц лета!</t>
+  </si>
+  <si>
+    <t>01.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7391</t>
+  </si>
+  <si>
+    <t>Доброе утро! 1 августа, суббота, на курорте «Архыз» стартовала продажа сезонных фаст-треков, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 🆕 Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времён Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Высокогорный кемпинг 🆕 ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>31.07.26 21:23</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7390</t>
+  </si>
+  <si>
+    <t>Пост вдохновлен первыми владельцами сезонных фаст-треков зимы 26/27 Вас уже 100💙 Сколько дней зимнего сезона планируете провести на курорте «Архыз»? Рассказывайте!</t>
+  </si>
+  <si>
+    <t>31.07.26 21:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7389</t>
+  </si>
+  <si>
+    <t>Первые продажи зимы 26/27 открыты: сезонный фаст-трек по цене сезонника, лимит 300 штук 🎟 взрослый | 110 000 ₽ 55 000 ₽ 🎟 детский | 72 000 ₽ 36 000 ₽ 🔹приоритетный проход через турникеты 🔹весь горнолыжный сезон 🔹вечерка Остались вопросы? Найдите ответ в этом посте или оставляйте комментарий!</t>
+  </si>
+  <si>
+    <t>31.07.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7388</t>
+  </si>
+  <si>
+    <t>Решили подарить ски-пассы предстоящего зимнего сезона гостям курорта, и вот что из этого вышло: Если сегодня мы не встретили вас, просто потому что вы предпочитаете сезонник — то лучшее предложение, которое может сделать курорт, откроется для вас уже в полночь! Интернет-магазин курорта: 🎟</t>
+  </si>
+  <si>
+    <t>31.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7385</t>
+  </si>
+  <si>
+    <t>Вопросы, которые интересуют вас перед покупкой ски-пассов: Когда откроются продажи? Сезонный фаст-трек появится в интернет-магазине курорта ровно в полночь: 1 августа в 00:00 (по мск). Напомним, покупка возможна только онлайн (в кассах курорта — нет!) Можно ли списать баллы? Нет, скидки и акции не суммируются. После покупки сезонного фаст-трека по данному предложению ваш личный кабинет пополнится кешбэком в виде баллов Программы лояльности. Подробнее о программе Можно ли купить несколько сезонников с одного личного кабинета? Да, можно. Просто для каждого абонемента заполните данные будущих владельцев (понадобятся для активации персонализированного ски-пасса) Важное! Проблемы с личным кабинетом — как их избежать: 🔹 рекомендуем заблаговременно зарегистрироваться (если вы новый гость) или проверить, что вы помните свой логин/пароль и номер телефона, к которому привязана вся история покупок (можно прямо сейчас) 🔹 сначала зайти в личный кабинет и только после этого добавлять сезонник в корзину. Если зайдете в личный кабинет заранее, вероятнее всего в день покупки повторная авторизация не потребуется Можно ли купить сезонный фаст-трек на старый пластик? Сезонный фаст-трек не получится записать на уже имеющийся ски-пасс. Тариф персонализированный и подлежит записи только на «чистый», ранее не использованный пластик, поэтому при покупке в личном кабинете вам автоматически будет предложено добавить карту. Независимо от наличия карт, бальный счет Программы лояльности единый (при условии, что используете тот же личный кабинет). Ски-пассом прошлого сезона можно будет поделиться с другом, для записи дополнительного тарифа, например, вечерки Мне не нужен сезонник/фаст-трек. Когда ждать другие ски-пассы? Предпродажа зимних ски-пассов пройдет в несколько этапов: 🔹 август — специальное предложение на сезонный фаст-трек 🔹 сентябрь — в продажу поступят сезонные абонементы (без фаст-трека) 🔹 октябрь — открытие продаж многодневных ски-пассов (в том числе лимитированные предложения, которых не будет в сезоне) 🔹 ноябрь — порадуем вас Черной Пятницей и предположительно откроем сезон! Все подробности акций в будущих анонсах курорта. Спасибо, что выбираете курорт «Архыз» этой зимой!💙 Что-то упустили? Оставляйте свой вопрос в комментариях! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>31.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7384</t>
+  </si>
+  <si>
+    <t>Как думаете, она купила фаст-трек? Для тех, кто не думает, а уже просто ждет! Раскрываем первые цены горнолыжного сезона 26/27. Специальное предложение на сезонный фаст-трек: 🎟 взрослый — 55 000 ₽ (полная стоимость в сезоне — 110 000 ₽) 🎟 детский — 36 000 ₽ (полная стоимость в сезоне — 72 000 ₽) 🔹 Сезонный фаст-трек дает право приоритетного прохода через выделенный турникет (без очередей) 🔹 Активировать и использовать можно с открытием первых горнолыжных трасс и до финального дня сезона 🔹 На все вечерки и праздники сезонный фаст-трек тоже распространяется (в отличие от сезонника, который действует только на дневное катание) • Всего 300 сезонных фаст-треков по специальной цене • Доступны к покупке с 1 августа (00:00) в интернет-магазине курорта Вопросы, которые могут возникнуть у вас при покупке, разберем уже в следующем посте «🔥» — жду открытия продаж, беру!</t>
+  </si>
+  <si>
+    <t>31.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7383</t>
+  </si>
+  <si>
+    <t>3 сердечка «❤️» на анонс — и пост с ценами уже готов!</t>
+  </si>
+  <si>
+    <t>31.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7382</t>
+  </si>
+  <si>
+    <t>Доброе утро! 31 июля, пятница, 1️⃣ день до старта продаж сезонных фаст-треков на курорте «Архыз», доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времён Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>30.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7381</t>
+  </si>
+  <si>
+    <t>Вот и настал тот момент лета, когда мы готовы напомнить вам: пора готовить сани! Первая волна зимних ски-пассов — по традиции, сезонников — накроет вас уже в эту субботу. Акционное предложение будет также скоротечно, как и зимний сезон, которого мы все так ждем: в продаже с 1 августа всего 300 сезонных фаст-треков по цене сезонника! 🎟 сезонный фаст-трек —  персонализированный абонемент с безлимитным числом подъемов и приоритетным проходом через турникеты, действует с первого и до последнего дня горнолыжного сезона, распространяется на дневное и вечернее катание 🔹 Сроки акции — пока доступен выделенный лимит сезонных фаст-треков (в прошлом году 200 сезонников улетели к своим обладателям за 19 часов) 🔹 Возможность покупки — исключительно Акционное предложение на сезонный фаст-трек будет открыто 1 августа в 00:00 — когда ски-пассы появятся в интернет-магазине. Но! Готовы поддержать ваш интерес и раскрыть цены, как только соберем 150 сердец на этот пост. Голосуйте «❤️» Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>30.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7380</t>
+  </si>
+  <si>
+    <t>👀 Вопросы вызывают волнение, а мысли об отпуске становятся еще более навязчивыми? Проходите тест до конца по этой ссылке, и оставляйте небольшое, но искреннее эссе о том, как вы устали: ведь Группа Мантера ищет именно вас — самого уставшего человека в России. ✨ Бонус за прохождение теста (каждому!): скидка 20% на проживание во всех отелях Группы Мантера ✨ Главный приз — 2х-недельный отдых в Сочи! Все подробности: А для тех, у кого слово «отдых» ассоциируется с Архызом, мы готовим еще одну «бодрящую» новость. Сочиняйте эссе, не забудьте использовать обед для заслуженного часового отдыха и… следите за новостями!</t>
+  </si>
+  <si>
+    <t>30.07.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7376</t>
+  </si>
+  <si>
+    <t>Чтобы пережить рабочие будни, совсем не осталось сил? В субботу думаете лишь о том, что выходные, которые только начались, уже совсем скоро закончатся? ⬇️ Самое время пройти тест на усталость!</t>
+  </si>
+  <si>
+    <t>30.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7375</t>
+  </si>
+  <si>
+    <t>Доброе утро! 30 июля, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времён Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>29.07.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7374</t>
+  </si>
+  <si>
+    <t>Чем занять ребенка на курорте «Архыз»? Подарить ему несколько дней в детском клубе «Архызенок»! Ребят от 7 до 13 лет ждут активные занятия на свежем воздухе, знакомство с природой Архыза, новые друзья, первые горные маршруты и открытия, которые делают летние каникулы по-настоящему запоминающимися. Каждую неделю мы набираем небольшие группы — от 3 до 6 человек. С детьми работают опытные инструкторы, а маршруты корректируются с учетом погодных условий, чтобы каждый день в горах был комфортным и безопасным. 🔹 🔹 Участие: 🎟 1 день — 6 500 ₽ 🎟 3 дня — 16 500 ₽ Запись: 8 (800) 100-55-59 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>29.07.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7373</t>
+  </si>
+  <si>
+    <t>Доброе утро! 29 июля, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времён Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +21 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>28.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7372</t>
+  </si>
+  <si>
+    <t>Один мост = десятки разных впечатлений На подвесном мосту у каждого свой маршрут: ✨ Кто-то на несколько секунд замирает перед первым шагом, а потом уже не может оторвать взгляд от панорамы гор ✨ Кто-то медленно проходит все 100 м, останавливаясь почти у каждого пролета, чтобы рассмотреть вершины и сделать еще одну фотографию ✨ Кто-то уверенно проходит мост до конца и почти сразу разворачивается, чтобы пройти его вновь В этом и есть особенность таких мест. Они дарят каждому свои эмоции, но никого не оставляют равнодушным. Поднимайтесь на Орбиту, чтобы найти свой взгляд на Архыз. Ради чего прошли бы по подвесному мосту вы? За красивыми видами, яркими эмоциями или эффектными фотографиями? А может, мы упустили что-то, о чем вы готовы рассказать в комментариях? Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>28.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7371</t>
+  </si>
+  <si>
+    <t>В КЧР эксперты обсудили новые подходы к продвижению горных курортов В Карачаево-Черкесии прошло второе заседание Международного дискуссионного клуба «Архыз», посвященное развитию современных инструментов медиапродвижения горно-туристических кластеров. В рамках рабочей группы «Бренд и медиа» эксперты из сфер космоса, кино, фотографии, инфлюенс-маркетинга и блогинга предложили новые идеи по формированию узнаваемости российских горных курортов. Участники также познакомились с инфраструктурой курорта «Архыз» и представили инициативы, которые станут основой дорожной карты медиапродвижения на 2026–2027 годы. Подробнее — в материале «Коммерсантъ»: https://www.kommersant.ru/doc/8844268?query=Архыз</t>
+  </si>
+  <si>
+    <t>28.07.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7370</t>
+  </si>
+  <si>
+    <t>Можно задать вам один вопрос? Точнее, несколько! Если недавно вы отдыхали на «Архызе», просим уделить этому сообщению буквально пару минут. Мы подготовили небольшую анкету о качестве сервиса. Она помогает курорту не только предугадывать ожидания, но и слышать своих гостей: Благодарим за каждый ответ и вашу вовлеченность. С вашей обратной связью курорт «Архыз» становится лучше с каждым сезоном!</t>
+  </si>
+  <si>
+    <t>28.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7367</t>
+  </si>
+  <si>
+    <t>🏎 Скорость, драйв, профессионализм и горы: впервые в истории чемпионата России по ралли этап гонок прошел на Кавказе, на курорте "Архыз" 37 экипажей из разных регионов России поднялись на высоту более 2000 метров на уровнем моря, чтобы провести соревнования на высоте! И мероприятие - четвертый этап Татнефть чемпионата России по ралли "Кавказ-2026" - стало именно таким: ярким, запоминающимся, уникальным и фееричным. ➡️ Все подробности события - в сюжете на СМОТРИМ🛞 #новости_мантера #ралли #курортАрхыз #Архыз</t>
+  </si>
+  <si>
+    <t>28.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7366</t>
+  </si>
+  <si>
+    <t>Доброе утро! 28 июля, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времён Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>27.07.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7364</t>
+  </si>
+  <si>
+    <t>Конные прогулки на курорте «Архыз» стали еще ближе От канатных дорог и прогулочных экотроп — к уединенным лесным маршрутам Дукки: всего в нескольких минутах от курорта доступна новая локация для старта конных маршрутов! Именно здесь, на Дукке — всего в паре минут езды от инфраструктуры курорта — среди дикого леса можно выбрать коня и отправиться по узким тропам, где компанию в пути (помимо опытного гида, конечно же) составит карачаевская лошадь — визитная карточка региона и надежный спутник в путешествии. Заодно можно познакомиться с местом, где раскинулся кемпинг Дукка. Вполне может случиться, что ваша первая поездка сюда окажется прогулкой верхом, а следующая — уже ночевкой в палаточном лагере. Ведь даже если своей палатки нет, арендовать ее можно в кемпинге. ✨ Сохраняйте локацию и планируйте «1 день в путешествии на Архыз»: ✨ Выбирайте маршрут: ✨ Есть вопрос по экскурсии? Задайте его по телефону: 8 (800) 100-555-9 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>27.07.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7363</t>
+  </si>
+  <si>
+    <t>UPD | Орбита: 🚠 Канатная дорога Орбита в штатном режиме Приятных прогулок!</t>
+  </si>
+  <si>
+    <t>27.07.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7362</t>
+  </si>
+  <si>
+    <t>Доброе утро! 27 июля, понедельник, на курорте «Архыз» проходят соревнования в байк-парке — Мегалавина, доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита (подъем ограничен в связи с проведением соревнований, о запуске дополнительно сообщим) Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времён Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей ✨ Летний детский клуб Архызенок ✨ Маутинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | облачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>26.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7355</t>
+  </si>
+  <si>
+    <t>✨ Архыз. Лето. Прохлада. Покой. Идеальный баланс природы. Просто делимся этим состоянием с вами 💙</t>
+  </si>
+  <si>
+    <t>26.07.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7354</t>
+  </si>
+  <si>
+    <t>🚠Остановили посадку на канатную дорогу «Орбита» по погодным условиям. О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>26.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7349</t>
+  </si>
+  <si>
+    <t>🏆 Подведены официальные итоги ралли «Кавказ» – четвёртого этапа Татнефть чемпионата России по ралли 2026 года. ⭐️ ИТОГОВАЯ КЛАССИФИКАЦИЯ: ✅ Абсолютный зачёт: 1. Гаврилов / Еникеев 2. Суховенко / Фёдоров 3. Щербаков / Зайцев ✅ Зачёт N4: 1. Суховенко / Фёдоров 2. Щербаков / Зайцев 3. Чикинёв / Самарин ✅ Зачёт R3: 1. Рогозин / Позерн 2. Байбара / Соколов ✅ Зачёт R2: 1. Донец / Звагольский 2. Гришечко / Альтшулер 3. Ковальчук / Симановский ✅ Зачёт R1: 1. Козлов / Братенев 2. Негода / Кабалин Полные результаты &gt;&gt; Фотогалерея церемонии награждения в ВК &gt;&gt;</t>
+  </si>
+  <si>
+    <t>26.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7348</t>
+  </si>
+  <si>
+    <t>Доброе утро! 26 июля, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времён Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок ✨ Маутинкарт 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>25.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7343</t>
+  </si>
+  <si>
+    <t>✨КАНАТНАЯ ДОРОГА «АПОЛЛОН» ОТКРЫВАЕТ ЛЕТНИЙ СЕЗОН Лето набирает обороты, и мы открываем новую высоту: с 1 августа на Северном склоне курорта Архыз начнёт работу кресельная канатная дорога «Аполлон». Старт — с высоты 2550 м., 9 минут полёта в удобном 6-местном кресле над альпийскими лугами — и вы уже на высоте 2840 м! Что вас ждёт на верхней станции? Две экотропы с захватывающими панорамами:  🔹Дуккинская (7 км) — спуск через цветущие альпийские луга и кавказскую тайгу к реке Дукка.  🔹Габулу-чат (1,3 км) — маршрут по гребню хребта к вершине на высоте 3046 м. 📷 Почему это круто? — Прохлада горного воздуха в самый разгар летнего зноя. — Уникальные экосистемы: от ярких альпийских лугов до таинственных темно-хвойных лесов. — Шикарные кадры на высоте — лучшие виды на Главный Кавказский хребет. Освежите свои впечатления этим летом Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>25.07.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7342</t>
+  </si>
+  <si>
+    <t>🚠 Запустили 3-ю секцию Северного сияния.</t>
+  </si>
+  <si>
+    <t>25.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7341</t>
+  </si>
+  <si>
+    <t>ЧЕРКЕССК, 24 июля. /ТАСС/. Четвертый этап Татнефть чемпионата России по ралли начался в пятницу, 24 июля, на всесезонном горном курорте "Архыз" в Карачаево-Черкесии. Соревнования объединили гонщиков из разных регионов страны, сообщили ТАСС в пресс-службе курорта. "Старт двухдневному IV этапу Татнефть чемпионата России по ралли под названием "Кавказ-2026" дали в туристической деревне Лунная поляна. Это первые в истории СКФО масштабные состязания такого уровня, и они обещают стать одним из самых зрелищных событий этого лета. В гонке участвуют 37 экипажей из многих регионов страны, в том числе из ДНР, ЛНР. Им предстоит преодолеть свыше 120 км на 9 сложных и живописных участках", - сказал собеседник агентства. В первый день гонщики продемонстрируют свое мастерство на самом высокогорном маршруте ралли. Трасса со сложным рельефом проходит практически по склону "Архыза". "Впервые в истории маршрут ралли проходит на высоте более 2 тыс. метров. Общая протяженность трасс соревнований на курорте - почти 50 км", - отметили в пресс-службе. Участников и гостей гонки поприветствовали министр физической культуры и спорта КЧР Дмитрий Тенц, руководство курорта и титулованные пилоты. В течение дня на "Архызе", помимо раллийного старта, проходят встречи с профессиональными пилотами, концертная программа и другие активности. 25 июля сервисный парк, штаб и пресс-центр гонки переместятся в аул Али-Бердуковский Хабезского района республики, где по итогам второго дня соревнований станут известны победители и призеры IV этапа. Ралли - один из старейших видов моторного спорта в стране, история которого ведет отсчет от 1909 года. Татнефть чемпионат России по ралли - вершина национальной раллийной иерархии. В каждом этапе участвуют от 30 до 160 экипажей. 🌐 https://tass.ru/obschestvo/27950095</t>
+  </si>
+  <si>
+    <t>25.07.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7340</t>
+  </si>
+  <si>
+    <t>🚠Закрыли посадку на канатнатную дорогу «Северное сияние» секция 3 по погодным условиям. О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>25.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7339</t>
+  </si>
+  <si>
+    <t>Доброе утро! Единственной из шести гонок фестиваля, на которую нет открытой регистрации - это Gravity Race. Гонка пройдет по самой сложной трассе нашего байк-парка, по трассе Гравитация. Мы выслали приглашения 15 райдерам, в чьих навыках мы уверены, потому что объезды на этой трассе будут недоступны, а пролеты достигают 20 метров. Крайне рекомендуем заехать 28 июля на финальные попытки ребят, которых, кстати, будет две, чтобы своими глазами увидеть, что такое прыгать трамплины на скорости 70 км/ч. Подробнее с таймингом и регламентом гонки можно ознакомиться на странице мероприятия. Гонка пройдет при поддержке Велолагеря и GreenWorks. На правах рекомендации классного сервиса. Есть сайт RideTop, где можно сравнивать заезды между собой по загруженным видео от первого лица. Очень классная штука, о которой я уже несколько раз писал в этом канале. Но Паша, создатель этого алгоритма, не останавливается и продолжает делать невероятные вещи, выжимая из движущихся картинок максимум: трёхмерные карты трасс, траектории и даже практически полноценную игру из реального заезда. На видео — как раз небольшая зарисовка от него.</t>
+  </si>
+  <si>
+    <t>25.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7338</t>
+  </si>
+  <si>
+    <t>Доброе утро! 25 июля, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времён Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Луноход 🔵 Гребешки 🔵 Компас 🔵 Азимут 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок ✨ Маутинкарт 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>24.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7337</t>
+  </si>
+  <si>
+    <t>Ралли «Кавказ» – четвёртый этап Татнефть чемпионата России по ралли 2026 года – началось с короткого спецучастка «Архыз» протяжённостью всего 2,3 км. Лучшее время на нём показал Денис Ростилов, который и стал первым лидером гонки. Клим Гаврилов финишировал вторым, лишь на одну десятую опередив Руслана Гожева. Владимир Васильев стал четвёртым, а замкнул первую пятёрку Евгений Суховенко – он же показал лучшее время в N4. Во второй половине десятки лучших расположились Павел Щербаков, Александр Осипов, Евгений Чикинёв, Сергей Успенский и Александр Рогозин. В зачёте N4 лучшим стал Евгений Суховенко, опередивший Павла Щербакова и Александра Осипова.</t>
+  </si>
+  <si>
+    <t>24.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7336</t>
+  </si>
+  <si>
+    <t>❗ Прямая трансляция с первого спецучастка ралли «Кавказ 2026» – 4 этапа Татнефть чемпионата России по ралли. https://vkvideo.ru/video-129807246_456240362</t>
+  </si>
+  <si>
+    <t>24.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7335</t>
+  </si>
+  <si>
+    <t>Участники ралли «Кавказ» – четвёртого этапа Татнефть чемпионата России по ралли 2026 года – выбрали стартовые позиции. Сегодня на старт первого дня гонки они выйдут в таком порядке: 1. Михаил Миронов 2. Дмитрий Нихаев 3. Павел Щербаков 4. Александр Осипов 5. Сергей Успенский 6. Евгений Чикинёв 7. Евгений Суховенко 8. Владимир Васильев 9. Клим Гаврилов 10. Руслан Гожев 11. Денис Ростилов Фото: Rallymedia</t>
+  </si>
+  <si>
+    <t>24.07.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7334</t>
+  </si>
+  <si>
+    <t>❗️ Прямая трансляция официальной церемонии открытия и выбора стартовых позиций ралли «Кавказ 2026» – 4 этапа Татнефть чемпионата России по ралли. https://vkvideo.ru/video-129807246_456240359</t>
+  </si>
+  <si>
+    <t>24.07.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7333</t>
+  </si>
+  <si>
+    <t>❗️ Сегодня, для удобства зрителей Ралли «Кавказ 2026», в день гонки можно бесплатно оставить машину на автобусной парковке туристической деревни «Лунная поляна» 🚍</t>
+  </si>
+  <si>
+    <t>24.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7324</t>
+  </si>
+  <si>
+    <t>⭐️ Первые фотографии ралли «Кавказ» – четвёртого этапа Татнефть чемпионата России по ралли 2026 года. И это – пятничная квалификация! 📸 Сегодня с утра участники гонки приняли участие в квалификационной сессии. А значит – на сайте и в соцсетях Ралли России после этого обязательно появится галерея с фотографиями. И вот она! 💻 В галерею гонки добавлены фотографии квалификации &gt; &gt; &gt;</t>
+  </si>
+  <si>
+    <t>24.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7323</t>
+  </si>
+  <si>
+    <t>🎥 Прямая трансляция с квалификации ралли «Кавказ 2026» – 4 этапа Татнефть чемпионата России по ралли. https://vkvideo.ru/video-129807246_456240355</t>
+  </si>
+  <si>
+    <t>24.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7321</t>
+  </si>
+  <si>
+    <t>⭐️ 4 этап Татнефть чемпионата России стартует! Сегодня в расписании: 24 июля (пятница) 09:30 - 10:45 Свободная практика (СУ «Квалификация») 11:00 СУ «Квалификация» (планируется прямой эфир) 13:30 Официальная церемония открытия ралли, выбор стартовых позиций (планируется прямой эфир) 15:30 Старт ралли (курорт Архыз) (планируется прямой эфир) 15:43 СУ 1 «Архыз» (2,33 км) (планируется прямой эфир) 16:10 СУ 2 «Перевал» (14,41 км) 17:48 СУ 3 «Пхия» (14,51 км) 18:25 Парк сервиса «А» «ЛУННАЯ ПОЛЯНА» (курорт Архыз) Следите за результатами гонки онлайн &gt;&gt; Следите за нашими новостями в ВК, Телеграм и MAX каналах Ралли России!</t>
+  </si>
+  <si>
+    <t>24.07.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7320</t>
+  </si>
+  <si>
+    <t>⭐️ Считанные часы остаются до старта ралли «Кавказ 2026» - 4 этапа Татнефть чемпионата России. Сервисный парк наполняется яркой разноцветной спортивной техникой, курорт «Архыз» в предвкушении зрелища! 🚗 Всё будет Ралли!</t>
+  </si>
+  <si>
+    <t>24.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7319</t>
+  </si>
+  <si>
+    <t>⭐️ Считанные часы остаются до старта ралли «Кавказ 2026» - 4 этапа Татнефть чемпионата России. Сервисный парк наполняется яркой разноцветной спортивной техникой, курорт «Архыз» в предвкушении зрелища! Всё начинается завтра утром (в пятницу 24 июля). 🚗 Всё будет Ралли!</t>
+  </si>
+  <si>
+    <t>24.07.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7318</t>
+  </si>
+  <si>
+    <t>Доброе утро! 24 июля, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Луноход 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок ✨ Маутинкарт 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>23.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7317</t>
+  </si>
+  <si>
+    <t>Уже завтра на всесезонном курорте «Архыз» в Карачаево-Черкесии стартует 4-й этап «Татнефть» чемпионата России – Ралли «Кавказ 2026». 🏁 Что вас ждёт: Настоящий драйв, рёв моторов и захватывающая борьба на живописных горных дорогах. Самый зрелищный участок пройдёт прямо по горнолыжному склону! 13:30 – начало концертной программы. Выступление музыкальных коллективов Республики Карачаево-Черкесия. 13:50 – паблик-ток на сцене с пилотами чемпионата России по ралли. Ведущий – блогер и раллист Андрей Уцов. 14:15 – торжественное открытие соревнований. 14:30 – процедура выбора стартовых позиций. 14:50 – выступление артистов Республики Карачаево-Черкесия. 15:30 – старт ралли, посёлок «Романтик». 18:25 – парк сервиса «А», посёлок «Лунная поляна», с экскурсией для ВИП-гостей. 19:17 – финиш первого дня ралли. Гостей ждут мастер-классы, автограф-сессии и незабываемая атмосфера. ❗️ Парковка «Романтик» будет закрыта с 15:00 23 июля до 12:00 25 июля. Для вашего удобства работают парковки: 🔹 двухуровневая т/д «Романтик»; 🔹 «Романтик» транзитная; 🔹 «Лунная поляна» (верхняя и нижняя). Ралли «Кавказ 2026» — главное спортивное событие этого лета на юге России. Приезжайте болеть за лучших гонщиков страны!</t>
+  </si>
+  <si>
+    <t>23.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7314</t>
+  </si>
+  <si>
+    <t>✨ Мы рады сообщить об открытии живописной экотропы «Путь времен» 25 июля Маршрут начинается от верхней станции канатной дороги «Млечный путь» на высоте 2250 м над уровнем моря. От станции канатной дороги часть маршрута идет по грунтовой технологической дороге (1,8 км) до начала тропы, которая проложена по живописному склону хребта Абишира-Ахуба (2,2 км). Тропа завершается подъемом на перевал Федосеева (высота 2987 м над уровнем моря), откуда открывается панорама на озера Турье и Бурное с одной стороны, и отроги Главного Кавказского хребта и Северный склон Курорта, с другой. ✨Ключевые факты о маршруте: 🔹Протяженность: 4 км (в одну сторону) 🔹Набор высоты: 761 м 🔹Расчетное время: около 3 часов 🔹Уровень: Средний (синий) — отличный выбор для тех, у кого уже есть начальный опыт горных прогулок. 🔹Сезон с июня по октябрь. 🔹Тропа радиальная Берите треккинговые палки, хорошее настроение и отправляйтесь исследовать новый маршрут! Кто первый планирует покорить перевал Федосеева? 👇</t>
+  </si>
+  <si>
+    <t>23.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7313</t>
+  </si>
+  <si>
+    <t>Доброе утро! 23 июля, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Луноход 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок ✨ Маутинкарт 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>22.07.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7308</t>
+  </si>
+  <si>
+    <t>✨ На курорте «Архыз» прошли первые фиджитал-состязания «Цифровая тропа: Архыз» Впервые в истории курорта «Архыз» состоялись фиджитал-соревнования «Цифровая тропа: Архыз». Участникам предстояло подняться на пик Смирнова, совмещая физическую нагрузку с интеллектуальными заданиями, которые открывались при сканировании QR-кодов на контрольных пунктах. Мероприятие прошло при поддержке Благотворительного фонда Владимира Потанина в рамках проекта «Цифровые тропы России. Архыз». Всего 40 участников, объединённых в команды от двух до четырёх человек, стартовали у станции «Северное Сияние» и отправились по исторической тропе протяжённостью 4,4 км (в обе стороны) до пика Смирнова. На маршруте были оборудованы 8 цифровых контрольных пунктов, на каждом из которых размещалась табличка с QR-кодом. Участники сканировали его с помощью разработанного организаторами мобильного приложения и отвечали на вопросы, связанные с историей курорта «Архыз», геологией региона и природными достопримечательностями. За каждый правильный ответ команды получали бонусные минуты, которые вычитались из общего времени прохождения маршрута. Победителем стала команда, показавшая наименьшее итоговое время на дистанции в сумме времени прохождения и результатов интеллектуальной работы в цифровом пространстве. Данные соревнования стали кульминацией выездной фиджитал-школы «Цифровая трансформация природного парка». Первые в России высокогорные фиджитал-соревнования и школа были организованы университетом ЮРГПУ(НПИ), АНО «Территория устойчивого развития», АНО ЦРИТ «ИТ-Планета», при поддержке Курорта «Архыз» ГК Мантера, Федерацией альпинизма России и Благотворительного фонда Владимира Потанина. Участниками соревнований стали победители и призёры олимпиад «Терра-Политех», «ИТ-Планета» – студенты и молодые специалисты из разных регионов России, а также посетители Курорта Архыз. Проект «Цифровые тропы России. Архыз» направлен на создание современной инфраструктуры для экологического просвещения и развития активного туризма с использованием цифровых технологий. Первая в России цифровая тропа объединяет несколько маршрутов курорта, превращая прогулку по горам в интерактивное путешествие с цифровыми подсказками, метками и элементами дополненной реальности. По итогам школы были протестированы цифровые продукты и решения, которые после доработки могут быть интегрированы в инфраструктуру «Архыз», доступные для всех гостей курорта. Полученный опыт ляжет в основу методических рекомендаций по созданию цифровых троп в других регионах России. 🌐 https://tass.ru/obschestvo/27938185</t>
+  </si>
+  <si>
+    <t>22.07.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7307</t>
+  </si>
+  <si>
+    <t>Группа Мантера ищет самого уставшего человека в России Главный приз – 2х-недельный отдых в Сочи! Чувствуете, что силы на нуле? Отпуск все откладывается, а задач все больше и больше? Тогда вы – наш идеальный герой. Мы знаем, что в России растет число людей с хронической усталостью, поэтому решили действовать и запустили поиск «самого уставшего среди уставших», чтобы подарить настоящую перезагрузку. Все просто: заполняете анкету и пишете эссе – получаете промокод на скидку 20% – прилетаете отдыхать! В анкете предлагается ответить на вопросы о привычном ритме жизни и уровне повседневной нагрузки. Ничего сложного. Среди всех анкет наша команда отберет троих победителей, которым подарит: 🔹 1 место – 1 неделя проживания в горах + 1 неделя на море 🔹 2 место – 1 неделя на море  🔹 3 место – 1 неделя в горах  Победители могут взять с собой в отпуск +1. Но ВСЕ участники, прошедшие тест и написавшие эссе, получают 20% скидку на проживание во всех отелях Группы Мантера. Период бронирования ― до 31 августа 2026 года Период проживания ― до 25 декабря 2026 года Кто он, самый уставший? Это вы? Докажите, пройдя тест и написав эссе! Итоги подведем 5 августа! Реклама. Рекламодатель: ООО «Мантера Трэвел» ИНН 2366024303. erid: 2W5zFJnBe4Z</t>
+  </si>
+  <si>
+    <t>22.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7306</t>
+  </si>
+  <si>
+    <t>Доброе утро! Подготовка к фестивалю DROPLINE BIKEFEST 2026 идет полным ходом 🎉 На днях приехали медали. Посмотрите, какие они красивые получились. Для каждой гонки мы сделали свой дизайн ♥️ Напомню, что зарегистрироваться на фестиваль можно на странице мероприятия. Ждём вас!</t>
+  </si>
+  <si>
+    <t>22.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7305</t>
+  </si>
+  <si>
+    <t>Доброе утро! 22 июля, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Список трасс байк-парка, доступных для катания с 21 июля: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок ✨ Маутинкарт 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>21.07.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7304</t>
+  </si>
+  <si>
+    <t>🚠«Лунный экспресс» работает до 31 июля включительно. Осталось всего 10 дней — успейте прокатиться, пока летний сезон на курорте набирает высоту! Посадка — в туристической деревне «Лунная поляна». Отсюда комфортные открытые кресла поднимут вас на высоту 2 250 м Южного склона. Само путешествие в кресле — уже маленькое приключение: горный воздух, сменяющиеся виды, курорт, который постепенно раскрывается с новой высоты. Сверху открываются захватывающие панорамы: отлично видны обе туристические деревни — и «Лунная поляна», и «Романтик». Наверху вас ждёт главная фототочка — деревянные буквы «АРХЫЗ», а также панорамный стенд, где можно изучить вершины и запомнить их названия. 🚠 На отметке 2 250 м вы сможете комфортно пересесть на канатную дорогу «Орбита» и продолжить знакомство с курортом. Также на Южном склоне вас ждут: 🔹 Ферма альпак — уютная встреча с пушистыми животными; 🔹 Экотропы: «Аланский путь», «Тропа Романтиков», «Пик Динника», «Перевал Федосеева» 🔹 Обзорная площадка 3 030 м с видом на Эльбрус (в хорошую погоду); 🔹 Подвесной мост; 🔹 Высокогорные качели. Приезжайте в горы — лето в Архызе в самом разгаре</t>
+  </si>
+  <si>
+    <t>21.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7298</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сразу после Dual Slalom в рамках фестиваля DROPLINE BIKEFEST у нас состоится Мегалавина (26 июля) с высоты 3 000 метров 🤘 В целом, уверен, что мне не нужно рассказывать, что это такое, поэтому я лишь оставлю атмосферные фотографии с прошлогодней гонки, а также ссылки на видео: YouTube - смотреть VK - смотреть Напомню, что о фестивале подробнее можно посмотреть на странице мероприятия, там же найдутся ссылки на все гонки и предварительная регистрация. Просьба проходить предварительную регистрацию на гонки, это помогает нам лучше прогнозировать тайминг мероприятий 🙌</t>
+  </si>
+  <si>
+    <t>21.07.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7297</t>
+  </si>
+  <si>
+    <t>Доброе утро! 21 июля, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок ✨ Маутинкарт 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>20.07.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7296</t>
+  </si>
+  <si>
+    <t>🏔 Прямое включение с Северного склона! Пока наши постоянные гости тестируют новый сервис маунтинкарт на канатке «Союз» (2550 м), мы хотим знать: вы с нами? Устраиваем перекличку в реакциях! Жмите: ❤️ — Хочу попробовать маунтинкарт! ❤️‍🔥 — Я уже прокатился (делимся впечатлениями в комментариях) 💙 — Выбираю экотропы, горы и Архыз!</t>
+  </si>
+  <si>
+    <t>20.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7291</t>
+  </si>
+  <si>
+    <t>Горы зовут! Верхний ярус водопада Альтаир наконец-то стряхнул с себя снежное одеяло и готов встречать гостей. Маршрут настолько прост, что справится даже новичок: всего один километр лёгкой ходьбы по живописной экотропе от верхней станции канатки «Союз» (2550 м) — и вы стоите у подножия бурлящего потока. Но главный сюрприз ждёт тех, кто поднимет глаза чуть левее. Там, на склоне холма, сейчас настоящее буйство красок — цветёт кавказский рододендрон. Местные жители ласково зовут его «родода», и этот бело-розовый ковёр невероятно фотогеничен. Ловите момент: прямо сейчас пик цветения, а это значит, что ваши снимки будут дышать свежестью и альпийской сказкой. Берите камеру и в путь — такая красота ждёт именно вас! 😍 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>20.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7290</t>
+  </si>
+  <si>
+    <t>Доброе утро! 20 июля, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь ❗️Канатная дорога Орбита сегодня закрыта на регламент Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок ✨ Маутинкарт 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>19.07.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7289</t>
+  </si>
+  <si>
+    <t>✨Хорошие новости✨ Канатная дорога «Лунный экспресс» работает без выходных до конца июля — регламент 20 июля отменили. ❗️В понедельник 20 июля регламентные работы только на канатной дороге «Орбита». Успевайте насладиться свежим воздухом и этими невероятными видами!💙</t>
+  </si>
+  <si>
+    <t>19.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7288</t>
+  </si>
+  <si>
+    <t>Доброе утро! 19 июля, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок ✨ Маутинкарт 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>18.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7283</t>
+  </si>
+  <si>
+    <t>Добрый вечер! Первым мероприятием предстоящего фестиваля DROPLINE BIKEFEST станет Dual Slalom - парные заезды на выбывание 🤘 Пять категорий, квалификация и заезды по обеим линиям с суммой времени - все это ждет участников соревнований. Как по мне, это самая интересная гонка всего фестиваля, т.к все напряжение заездов видно в одном месте, можно болеть за друзей и знакомых. По ссылке можно посмотреть видео с прошлогоднего дуала: YouTube - смотреть VK - смотреть Зарегистрироваться на гонку можно на странице фестиваля и на странице самого мероприятия, на ней же размещен тайминг и регламент.</t>
+  </si>
+  <si>
+    <t>18.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7282</t>
+  </si>
+  <si>
+    <t>✨Новый уровень драйва на Северном склоне Архыза Прогулка с захватывающими дух видами — встречайте маутинкарт на верхней станции канатной дороги «Союз»! Маунтинкарт — это лёгкий, удобный, прочный и устойчивый за счёт низкого центра тяжести карт с алюминиевым каркасом для спуска по грунтовой трассе. Простое и безопасное управление. Что вас ждёт: 🔹 Профессиональный инструктор проведёт полный инструктаж, поможет подобрать идеальный карт под ваш рост и уровень подготовки; 🔹 Шлем входит в комплект — безопасность на первом месте; 🔹 Широкая безопасная трасса длиной 1500 м; 🔹 Свежий воздух, неповторимые панорамные виды Северного склона. 🎟 Тарифы: Взрослый (14+) — 14–20 мин / 2 000 ₽ Детский (12–14) — 14–20 мин / 1 500 ₽ 📍 Старт маршрута на высоте 2550 м, а финиш — на нижней станции «Союз» 2350 м ❗️ Для гостей от 12 лет Подробности: 8 (800) 100-55-59 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>18.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7281</t>
+  </si>
+  <si>
+    <t>⭐️ Через неделю на всесезонном курорте «Архыз» в Карачаево-Черкесии стартует 4 этап Татнефть чемпионата России – ралли «Кавказ 2026» Поклонники ралли долго ждали этого момента, ведь предыдущий этап прошёл ещё в конце мая в Пскове, и получился ярким и запоминающимся &gt;&gt; 🌤 Какой будет гонка в Архызе? Увидим своими глазами через неделю. Фантастические пейзажи и ориентир по характеру дорог одного из спецучастков ралли мы уже показывали недавно в нашем видео &gt;&gt; Совершенно точно можно утверждать, что по комфорту и инфраструктуре это соревнование сможет поспорить с самыми солидными российскими этапами – курорт «Архыз» готов принять и обеспечить всем необходимым любое количество спортсменов и гостей. А кроме комфортного проживания и полного спектра услуг, для гостей ралли «Кавказ 2026» предоставляются и специальные условия для проживания и питания &gt;&gt; 🏡 Всесезонный горный курорт «Архыз» — современный туристический комплекс на Северном Кавказе, расположенный в Зеленчукском районе Карачаево-Черкесской Республики. Курорт состоит из двух основных туристических деревень — Романтик и Лунная поляна. С середины июня по середину октября курорт превращается в центр горного треккинга и экотуризма. А с 22 по 26 июля «Архыз» станет и центром российского автоспорта, ведь сюда приезжают все лучшие раллисты страны и целая «армия» поклонников ралли. 🚗 Увидимся на следующей неделе на 4 этапе Татнефть чемпионата России по ралли!</t>
+  </si>
+  <si>
+    <t>18.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7280</t>
+  </si>
+  <si>
+    <t>Доброе утро! 18 июля, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг🆕 ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>17.07.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7279</t>
+  </si>
+  <si>
+    <t>Выключите экран — включите горы. Как сделать детский отдых в Архызе реально захватывающим? Отправьте детей в экспедицию с клубом «Архызенок». Это место, где гаджеты проигрывают живым эмоциям. У детей от 7 до 13 лет нет времени на экран: прогулки по экотропам, экскурсии, мастер-классы и новые друзья. Интернет не ловит — ловятся только яркие эмоции. Закрытые группы до 6 человек, чтобы инструктор видел и слышал каждого. Вместо соцсетей — горы, вместо лайков — улыбки, вместо виртуальности — настоящий поход. В программу входит: 🔹 сопровождение опытного гида; 🔹 прогулочный билет на канатные дороги; 🔹 походы по живописным экотропам; 🔹 веревочный парк и альпака-парк; 🔹 боулинг и гончарная мастерская; 🔹 экскурсия в гараж ратраков; 🔹 творческие мастер-классы; 🔹 комплексный обед и фирменные подарки. Наполнение активностей и расписание формируются с учетом погодных условий. Присоединиться можно на один, два, три дня или на любой удобный срок. Запись и подробности: 8 (800) 100-55-59 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>17.07.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7275</t>
+  </si>
+  <si>
+    <t>Доброе утро! Менее двух недель осталось до начала нашего фестиваля Dropline BIKEFEST 2026 🤘 Напомню, что фестиваль - это десять дней гор, скорости и настоящего велосипедного праздника. Шесть гонок, трассы для райдеров разного уровня, ежедневное катание, новые знакомства и атмосфера, ради которой хочется возвращаться снова. Мы подготовили страницы всех мероприятий, а также главную страницу фестиваля, где можно пройти регистрацию на гонки, а также узнать все необходимую информацию. В ближайшие дни мы будем подробнее рассказывать о каждом мароприятии и наших партнерах, а пока лишь скажем, что любой участник фестиваля получит шанс выиграть новый электровелосипед Haibike ALLMTN 6. Увидимся в горах!</t>
+  </si>
+  <si>
+    <t>17.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7271</t>
+  </si>
+  <si>
+    <t>Опубликован отчет о результатах функционирования особых экономических зон за 2025 год и за период с начала функционирования особых экономических зон: "Архыз" занимает почетное первое место среди туристических ОЭЗ Оценка осуществлялась в отношении 53 ОЭЗ, созданных до 1 июля 2024 года и в соответствии с пунктом 5 Правил оценки эффективности функционирования ОЭЗ, утвержденных постановлением Правительства Российской Федерации от 7 июля 2016 г. № 643. Этот результат - показатель постоянной и планомерной работы команды одного из самых крупных горнолыжных курортов России. Мы поздравляем команду курорта с новым успехом и желаем коллегам покорения новых вершин! ➡️ Читать отчёт полностью #новости_мантера #победы_мантера #мантера #Архыз #курортАрхыз</t>
+  </si>
+  <si>
+    <t>17.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7270</t>
+  </si>
+  <si>
+    <t>Доброе утро! 17 июля, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг🆕 ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | малооблачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>16.07.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7269</t>
+  </si>
+  <si>
+    <t>Каждый август тысячи людей уезжают подальше от городских огней ради одной ночи. Раскрываем особенный повод в этом посте! Звездопад Персеиды — одно из самых ярких астрономических событий года: 15 августа приглашаем встретить его вместе с космическим курортом в палаточном лагере на Дукке Готовим программу, в которой можно будет не просто наблюдать за звездным небом, но и провести вечер по-настоящему атмосферно. Вас ждут: ✨ астрономическая станция с лекцией и наблюдениями ✨ тематические фотозоны ✨ блеск-бар, где можно дополнить образ сияющими акцентами ✨ творческие мастер-классы с тематическим сувениром ✨ электронная музыка в уютной атмосфере палаточного лагеря Присоединиться можно в удобном для вас формате: забронировать палатку в лагере или приехать со своей. Еще больше подробностей — в предстоящих анонсах! А пока — занимайте места, бронирование: +7 (969) 009-55-59 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>16.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7268</t>
+  </si>
+  <si>
+    <t>✨ Дорогие гости! Напоминаем о предстоящих регламентных работах на канатных дорогах курорта. 20 июля — технические работы на канатных дорогах: 🚠 «Лунный экспресс» 🚠 «Орбита» ❗️ В дни регламента канатная дорога, на которой проводятся работы, закрывается на весь день. Для прогулок будут доступны канатные дороги «Лунный экспресс», «Млечный Путь», «Северное сияние» и «Союз». Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>16.07.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7267</t>
+  </si>
+  <si>
+    <t>Доброе утро! 16 июля, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг🆕 ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | малооблачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>15.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7266</t>
+  </si>
+  <si>
+    <t>☀️ Чем заняться в Архызе в разгар лета 2026? Курорт давно перестал быть исключительно зимним, и июль доказывает это на все 100%. Хотя даже в июле на верхних станциях канатных дорог лежит снег — можно устроить снежную битву. Горы, прохлада и невероятные закаты — мы собрали топ идей, ради которых стоит приехать прямо сейчас. 🚠 Прогулки на канатных дорогах. Летом на курорте работает 6 канатных дорог. Два склона по-своему уникальны видами, но особая фишка — «Орбита» (3030 м): в хорошую погоду видно красавец Эльбрус. Бонус для семей: детям до 13 лет скидка 40% по акции «Архызские каникулы». ✨ «Ралли Кавказ» (22–27 июля) Главное событие середины лета! Впервые на Северном Кавказе пройдёт этап Чемпионата России по ралли. Более 25 экипажей, горные трассы и зрелищный старт на Лунной поляне. 🚴‍♂️ Dropline BIKEFEST 2026 (25 июля – 2 августа) Девять дней настоящего велосипедного праздника. Шесть гонок, маршруты для любого уровня, ежедневные покатушки и атмосфера, в которую влюбляешься с первого спуска. И да, среди участников разыграют новый электровелосипед❗️ 🎡 Аттракционы. Высокогорный мост, качели над пропастью, обновленный веревочный парк, детские квадроциклы, освежающий тюбинг и совсем скоро новинка — маунтин-карты. Скучно не будет точно. ✨ Прогулки по горам. 50 км размеченных экотроп. Прокат снаряжения, экскурсии с гидами. 🐴 Прогулки верхом. Множество маршрутов — от 30 минут до 6 часов — к горным озёрам и водопадам. Идеальный способ замедлиться и вдохнуть полной грудью. 🦙 Ферма альпак. Кормим морковкой, обнимаем и делаем лучшие фото. Рядом — кролики и панорамная зона, чтобы зависнуть с чашкой кофе. 🛵 Джип-туры и квадроциклы — для тех, кто хочет заехать туда, куда пешком не дойти. ✨ Рафтинг — спуск по горной реке Большой Зеленчук (10 км острых эмоций, экипировка и инструктор уже включены). 🆕 Детский клуб «Архызенок». Ребят от 7 до 13 лет ждут активные игры, знакомство с природой, первые походы и новые друзья. Группы — всего по 3–6 человек, чтобы каждый был под присмотром опытных инструкторов. Маршруты адаптируются под погоду, так что каникулы будут и яркими, и 💙 Подробности можно узнать на инфостойке Архыз центра или по телефону 8-800-100-555-9</t>
+  </si>
+  <si>
+    <t>15.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7264</t>
+  </si>
+  <si>
+    <t>Больше высоты. Больше испытаний. Больше впечатлений. Веревочный парк курорта «Архыз» стал еще интереснее: на маршрутах появились новые этапы и дополнительные уровни прохождения. Если вы уже посещали парк, самое время проверить себя снова. А если только собирались — вот вам отличный повод начать! Здесь каждый найдет маршрут по своим силам: маленькие гости смогут сделать первые шаги навстречу приключениям, а взрослые и любители экстрима — испытать себя на высоте. Все маршруты проходят под контролем опытных инструкторов, с обязательным инструктажем и надежной страховкой. Преодолевайте препятствия, открывайте новые уровни и собирайте яркие эмоции в окружении гор и хвойного леса. Ждем вас в веревочном парке курорта «Архыз»! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>15.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7263</t>
+  </si>
+  <si>
+    <t>Доброе утро! 15 июля, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🆕 Подвесной мост 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг🆕 ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | малооблачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>14.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7260</t>
+  </si>
+  <si>
+    <t>Еще один повод подняться на высоту 3 030 м Там, где заканчивается канатная дорога Орбита, начинается новое приключение. Подвесной пешеходный мост уже открыт и ждет тех, кто любит яркие впечатления, красивые панорамы и готов взглянуть на горы с нового ракурса. Что вас ждет: 🔹 100 метров над горным ущельем 🔹 захватывающие виды на вершины Кавказа 🔹 прогулка со страховочной системой, чтобы сосредоточиться на главном — эмоциях Мост работает в летнем сезоне и доступен взрослым и детям от 7 лет (в сопровождении родителей). Поднимайтесь на Орбиту — за панорамами, которые открываются тем, кто готов сделать шаг над горным ущельем! Приобрести билет для посещения моста можно в составе прогулочных билетов на канатные дороги, подробности уточняйте в кассах курорта Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>14.07.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7259</t>
+  </si>
+  <si>
+    <t>Доброе утро! 14 июля, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>13.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7258</t>
+  </si>
+  <si>
+    <t>Как сделать отдых ребенка в Архызе по-настоящему интересным? Подарить ему возможность провести несколько дней в горах вместе с детским клубом «Архызенок». Ребят от 7 до 13 лет ждут активные занятия на свежем воздухе, знакомство с природой Архыза, новые друзья, первые горные маршруты и открытия, которые делают летние каникулы по-настоящему запоминающимися. Каждую неделю мы набираем небольшие группы — от 3 до 6 человек. С детьми работают опытные инструкторы, а маршруты корректируются с учетом погодных условий, чтобы каждый день в горах был комфортным и безопасным. 🔹 🔹 Участие: 🎟 1 день — 6 500 ₽ 🎟 3 дня — 16 500 ₽ Запись: 8 (800) 100-55-59 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>13.07.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7256</t>
+  </si>
+  <si>
+    <t>«Архыз» принимает этап Чемпионата России по ралли 24 и 25 июля курорт «Архыз» станет центром большого автоспортивного события — здесь впервые пройдет этап Татнефть Чемпионата России по ралли «Кавказ 2026». Два дня зрелищных заездов, мощные спортивные автомобили, сложные горные трассы и атмосфера настоящего чемпионата — все это смогут увидеть гости курорта. Участникам предстоит преодолеть 125 километров скоростной дистанции, разделенной на 9 спецучастков. Большинство маршрутов спортсмены проедут впервые, а значит борьба обещает быть особенно напряженной. 24 июля именно «Архыз» станет главной площадкой соревнований. На курорте будут работать сервисный парк, штаб и пресс-центр, а в 14:30 состоится торжественная церемония открытия с представлением экипажей. В программе также: ✨ концерт ✨ мастер-классы с профессиональными пилотами ✨ автограф-сессии ✨ фотосессии с экипажами ✨ возможность наблюдать на территории курорта за ходом одного из спецучастков ралли, который будет проложен практически по горнолыжному склону Если вы планировали провести выходные в горах — это отличный повод совместить отдых с одним из самых ярких спортивных событий этого лета. До встречи на «Архызе» 24–25 июля! Партнеры и организаторы: • АвтоСпортМедиаГрупп Российская автомобильная федерация • Федерация автоспорта России (РАФ) • Правительство Карачаево-Черкесской Республики • Горный курорт «Архыз» • Группа компаний «Самсон» • Генеральный партнер чемпионата — «Татнефть» Читать подробнее о событии в материале: 🔹 🔹 🔹 Следите за новостями по ралли в соцсетях курорта и на сайте Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>13.07.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7251</t>
+  </si>
+  <si>
+    <t>Поздравляем коллег из РИЦ ТАСС Кавказ с днем рождения! За два года площадка стала важным центром информационной жизни Северного Кавказа, местом, где рождаются значимые проекты, проходят профессиональные встречи и звучат новости, которые узнает вся страна. Благодарим команду ТАСС за сотрудничество, внимание к жизни нашего региона и возможность вместе рассказывать о Кавказе, его людях и местах, которые вдохновляют. Желаем новых ярких проектов, интересных героев, громких инфоповодов и дальнейшего развития. Рады быть частью общего информационного пространства и ценим наше сотрудничество. С праздником, коллеги!</t>
+  </si>
+  <si>
+    <t>13.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7250</t>
+  </si>
+  <si>
+    <t>Доброе утро! 13 июля, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Орбита Сегодня регламентные работы на канатной дороге Млечный Путь Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы северного склона: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>12.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7249</t>
+  </si>
+  <si>
+    <t>Доброе утро! 12 июля, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита 13 июля — регламентные работы на канатной дороге Млечный Путь Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>11.07.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7247</t>
+  </si>
+  <si>
+    <t>Дорогие гости, делимся важными датами: график регламентных работ Мы точно не хотим, чтобы вы приехали в горы, а любимая канатка оказалась закрыта. Сверяйтесь с графиком и планируйте свой визит с комфортом. В дни проведения регламентов канатные дороги, на которых проводятся работы, закрыты на весь день. График регламентных работ всегда можно найти на сайте в разделе «Тарифы» или на интерактивной карте курорта. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>11.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7246</t>
+  </si>
+  <si>
+    <t>Доброе утро! 11 июля, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>10.07.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7245</t>
+  </si>
+  <si>
+    <t>В Архызе познакомиться с горами можно не только пешком или на канатной дороге. Еще один способ прочувствовать природу края — отправиться на конную прогулку Карачаевские лошади — настоящая визитная карточка региона. Выносливые, спокойные и прекрасно приспособленные к горному рельефу, они много веков были верными спутниками жителей Кавказа. Верхом открывается особый взгляд на горы: знакомые пейзажи становятся еще ближе, а дорога превращается в часть впечатления. Если хочется добавить путешествию новых эмоций, но при этом тишины и спокойствия — конная прогулка станет еще одним красивым воспоминанием об Архызе! Узнать о маршрутах: Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>10.07.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7244</t>
+  </si>
+  <si>
+    <t>Доброе утро! 10 июля, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +23 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>09.07.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7243</t>
+  </si>
+  <si>
+    <t>Планируете поездку в Архыз? Рассказываем о ситуации с топливом Реальность современных путешествий: топливный вопрос сегодня — один из важнейших при планировании поездки. Внимательно следим за обстановкой и делимся актуальной информацией для тех, кто собирается в Архыз. Если отправляетесь в Архыз на автомобиле, рекомендуем заранее ознакомиться с картой маршрута и не игнорировать АЗС, которые встречаются вам на пути. По дороге на курорт есть несколько возможностей заправиться: 🔹 со стороны Минеральных Вод — на маршруте через Невинномысск, Черкесск и Усть-Джегуту 🔹 со стороны Черкесска — в городе и по направлению к станице Зеленчукской 🔹 дальше по дороге в сторону курорта также есть АЗС в населенных пунктах по пути Сейчас на финальной заправке перед курортом время ожидания увеличено: топливо есть, но отпускается с ограничениями, а повышенный спрос формирует очередь. Поэтому простая, но все еще рабочая рекомендация, которая поможет сэкономить время прибытия и не испортит впечатления после встречи с горами: заправиться заранее и не оставлять этот вопрос на последний участок маршрута. Пусть дорога в Архыз будет комфортной, а ваше внимание достанется только горам и отдыху. Мы продолжаем следить за ситуацией и будем делиться важными обновлениями, если они появятся. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>09.07.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7238</t>
+  </si>
+  <si>
+    <t>Июль — идеальное время для прогулки к водопаду Альтаир Одна из самых доступных экотроп курорта сейчас особенно впечатляет. Склоны вокруг водопада покрыты цветущими рододендронами, а шум воды слышен еще задолго до встречи с Альтаиром. Даже сейчас часть водопада по-прежнему скрывается под снежником — одна из особенностей этого маршрута, которая делает прогулку еще более запоминающейся. Экотропа подойдет тем, кто хочет отправиться в горы без сложных подъемов, но увидеть настоящую красоту высокогорья: цветущие склоны, мощный водопад и пейзажи альпийских лугов, ради которых хочется останавливаться снова и снова. Добавляйте экотропу «Водопад Альтаир» в список обязательных летних маршрутов на «Архызе». «❤️» — мне туда надо! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>09.07.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7237</t>
+  </si>
+  <si>
+    <t>Доброе утро! 9 июля, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>08.07.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7236</t>
+  </si>
+  <si>
+    <t>В День семьи, любви и верности устроили гостям курорта небольшой опрос: благодаря кому и зачем они оказались на «Архызе» Делитесь своими вариантами, если вам тоже интересно ответить на эти вопросы! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>08.07.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7235</t>
+  </si>
+  <si>
+    <t>UPD | Орбита: 🚠 Канатная дорога Орбита работает в штатном режиме</t>
+  </si>
+  <si>
+    <t>08.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7234</t>
+  </si>
+  <si>
+    <t>UPD | Орбита: 🚠 По погодным условиям приостановлена посадка на канатную дорогу Орбита О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>08.07.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7231</t>
+  </si>
+  <si>
+    <t>С Днем семьи, любви и верности! Пусть в жизни будет больше моментов, которые хочется разделить с близкими: семейных путешествий, долгих прогулок, разговоров без спешки, детского смеха и простого счастья быть рядом. Желаем, чтобы: любовь вдохновляла семья была местом силы верность — основой самых дорогих отношений Пусть впереди будет еще много путешествий, в которых рядом будут те, с кем хочется любоваться горами, встречать рассветы и создавать воспоминания на всю жизнь! С любовью, ваш курорт «Архыз» 💙</t>
+  </si>
+  <si>
+    <t>08.07.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7230</t>
+  </si>
+  <si>
+    <t>С днем семьи, любви и верности! 8 июля, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>07.07.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7229</t>
+  </si>
+  <si>
+    <t>07.07.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7228</t>
+  </si>
+  <si>
+    <t>Каждую неделю мы собираем ваши отзывы и впечатления — как маленькие истории, из которых складывается курорт «Архыз». Расскажите, каким был ваш отдых: что порадовало, что вдохновило, что осталось в памяти? Ваши слова помогают нам видеть курорт, каким видите его вы — глазами тех, кто чувствует атмосферу и замечает детали. Пройти короткий опрос — всего пару минут, а для нас это способ стать внимательнее к вашим ожиданиям. Ценим вашу отзывчивость — именно она делает «Архыз» ближе к каждому гостю! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>07.07.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7227</t>
+  </si>
+  <si>
+    <t>Пока мир социальных сетей следит за переживаниями Роналду и мемами про Холанда, мы играем в своей футбольной команде от моря до гор, от парка аттракционов до отелей. Мантера — экосистема впечатлений! «❤️» — с каждого любителя футбола. Сколько среди вас таких?</t>
+  </si>
+  <si>
+    <t>07.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7226</t>
+  </si>
+  <si>
+    <t>Доброе утро! 7 июля, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | ясно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>06.07.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7221</t>
+  </si>
+  <si>
+    <t>Байк-парк «Архыза» — это прежде всего люди: их характер, упорство и любовь к горам. И в этом посте у нас сразу два повода для гордости! На Чемпионате России по маунтинбайку в дисциплине «скоростной спуск» (даунхилл), который прошел 23–25 июня на ГЛЦ «Банное» в Магнитогорске, сразу два спортсмена, тесно связанных с «Архызом», поднялись на пьедестал. ⭐ Петр Винокуров завоевал свой пятый титул чемпиона России, вновь подтвердив статус одного из сильнейших райдеров страны. ⭐ Александр Обуховский из команды байк-парка курорта, стал бронзовым призером чемпионата. Особенно ценно, что Петр — частый гость байк-парка на «Архызе» и постоянный участник его соревнований, а Александр не только показывает высокий результат на трассах страны, но и каждый сезон помогает развивать байк-парк. Поздравляем ребят с заслуженными результатами и желаем новых скоростей, ярких стартов и больших побед, которые вдохновляют все больше людей открывать для себя маунтинбайк. На «Архызе» уверены: достижения спортсменов, которые помогают развивать и популяризировать маунтинбайк в России, заслуживают поддержки Поэтому в знак признания и уважения к их успехам курорт поощрит спортсменов сезонными байк-пассами. Спасибо, что вдохновляете других райдеров, развиваете спорт и доказываете, что российский даунхилл продолжает расти и становиться сильнее! Фотограф чемпионов: Если вы, дорогой читатель, вдохновились после прочтения, но не знаете, с чего начать — начните с Велолагеря Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>06.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7220</t>
+  </si>
+  <si>
+    <t>Прогулка на Южном склоне «Архыза»: что увидите? Именно здесь... ⭐️ Находится самая высокая точка курорта: 🔹 смотровая на высоте 3 030 м (бонусом в ясную погоду — вид на Эльбрус) прямо у станции канатной дороги Орбита 🔹 Пик Динника и его обзорная точка на высоте 3 173 м ⭐️ Проходят маркированные, оборудованные экологические тропы курорта — : 🔹 Пик Динника 🔹 Перевал Федосеева 🔹 Край озер (открытие запланировано на 15 июля) Все они проходят по гребню хребта Абишира-Ахуба, а виды на окружающие горные гряды сопровождают весь маршрут. Выбрать его протяженность можно, руководствуясь опытом походов и временем, которым располагаете для прогулки «Проветриться» (в прямом смысле этого слова) после похода можно на высокогорных качелях: полет в облаках на аттракционе с 7-ми метровыми опорами на смотровой Орбиты (3 030 м). Самые высокие точки курорта всегда более зависимы от погодных условий, поэтому прогулки рекомендуем начинать именно с них. Как давно поднимались на Орбите? Делитесь в комментариях своими кадрами с маршрутов! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>06.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7219</t>
+  </si>
+  <si>
+    <t>Доброе утро! 6 июля, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита 6 июля — регламентные работы на канатной дороге Северное сияние Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>05.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7218</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Напоминаем о предстоящих регламентных работах на канатных дорогах курорта 6 июля — технические работы на канатной дороге: 🚠 Северное сияние В дни регламента канатная дорога, где проводятся работы, закрывается на весь день. Для прогулок доступен Южный склон курорта, воспользуйтесь канатными дорогами Млечный Путь и Лунный экспресс.</t>
+  </si>
+  <si>
+    <t>05.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7217</t>
+  </si>
+  <si>
+    <t>Доброе утро! 5 июля, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | облачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>04.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7216</t>
+  </si>
+  <si>
+    <t>Есть дни, к которым хочется возвращаться в своих воспоминаниях. И иногда для этого достаточно всего «пары кадров» На Южном склоне курорта появился еще один повод остановиться и сохранить воспоминание о путешествии: на высоте 2 240 м, рядом с канатной дорогой Млечный Путь, открылась новая фотозона «Архыз 2 240» Здесь можно сделать кадр с видом на горные вершины, собрать в одном снимке всех, с кем вы разделили это путешествие, и сохранить атмосферу дня, проведенного на «Архызе». А приятным дополнением станет подарочный снимок для каждого гостя. Лучшие кадры можно сохранить не только в галерее: фотослужба «Пару Кадров» поможет оформить их на сувенирной продукции, чтобы вы могли увезти с собой частичку путешествия. «❤️», если коллекция фото с гор у вас любимая! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>04.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7215</t>
+  </si>
+  <si>
+    <t>Доброе утро! 4 июля, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>03.07.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7206</t>
+  </si>
+  <si>
+    <t>«Как обстановка на тропах Южного склона?» — до сих пор не спросили нас вы, но мы вас опередим! Горное лето становится жарче, на небе — все чаще ни облачка, и от этого — все чаще показывается Эльбрус. Но вот озерам Заабиширья все еще нужно больше времени, больше солнца — пока они в большинстве своем скрыты под снегом. Прогуляться по скалистому хребту можно, доступны маршруты: ✨ Пик Динника От станции канатной дороги Орбита тропа идет по каменистой тропе, которая проходит практически по гребню хребта Абишира-Ахуба и виды на окружающие горные гряды сопровождают вас весь маршрут ✨ Перевал Федосеева Если готовы идти дальше и больше, завершить маршрут можно на перевале Федосеева, откуда открывается панорама на озера Турье и Бурное с одной стороны, отроги Главного Кавказского хребта и хребет Габулу-чат, с другой. А экотропа Перевал Федосеева является частью национального маршрута Большая Кавказская тропа Впечатляющая разведка по экотропам выполнена Михаилом . Теперь ваша очередь! И по традиции: 🔹 делитесь своими недавними кадрами с маршрута в комментариях 🔹 голосуйте «❤️», если хочется «оживить» картинки и посмотреть видео Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>03.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7205</t>
+  </si>
+  <si>
+    <t>03.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7204</t>
+  </si>
+  <si>
+    <t>Доброе утро! 3 июля, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Лунная поляна: 08:30 — 16:20 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>02.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7203</t>
+  </si>
+  <si>
+    <t>Пик Смирнова — одна из красивейших, при этом простых экотроп Архыза на Северном склоне курорта Кто знаком с маршрутом и согласен, ставит «❤️», остальные — читают дальше! Если приобрести прогулочный билет на канатную дорогу — а именно так мы рекомендуем начинать все экотропы курорта — подъем займет всего 13 минут на канатке и чуть больше часа по маршруту (смотря сколько будете останавливаться ради фото!). Именно здесь открывается самый красивый вид на Пшиш, дорога на пути усыпана рододендронами, а в финале вас ждет многоуровневая терраса с видом на долину реки. 🔹 Название маршрута — Пик Смирнова 🔹 Уровень сложности — легкий (зеленый) 🔹 Точка старта — верхняя станция канатной дороги Северное сияние 🔹 Точка финиша — Пик Смирнова (2 519 м н.у.м.) 🔹 Доступность — подходит для прогулок с детьми 6+ 🔹 Длина тропы — 4,4 км 🔹 Перепад высоты — 170 м «🔥» — если хотели бы оказаться здесь! Делитесь в комментариях кадрами, если успели побывать на маршруте этим летом. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>02.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7202</t>
+  </si>
+  <si>
+    <t>Как же это было красиво! Проживаем выходные наТ-Банк Arkhyz Wild Trail снова 😍</t>
+  </si>
+  <si>
+    <t>02.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7201</t>
+  </si>
+  <si>
+    <t>Доброе утро! 2 июля, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>01.07.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7200</t>
+  </si>
+  <si>
+    <t>Почему детям в горах никогда не бывает скучно? Потому что каждый день здесь превращается в настоящее приключение! Подняться на канатной дороге, прогуляться по экотропе, познакомиться с альпаками, попробовать себя на скалодроме, узнать, как работают ратраки, найти новых друзей и вечером наперебой рассказывать родителям, что было самым интересным. Именно для таких впечатлений создан детский клуб Архызенок — чтобы летние каникулы запоминались открытиями, эмоциями и временем, проведенным в горах. Каждую неделю мы собираем небольшие группы ребят от 7 до 13 лет и отправляемся исследовать Архыз вместе. Программа клуба адаптируется под погодные условия, поэтому каждая смена получается особенной. 🔹 мини-группы от 3 до 6 человек 🔹новые смены каждую неделю 🔹можно выбрать участие на 1-3 дня (или целый отпуск) Запись и подробности: 8 (800) 100-55-59 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>01.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7199</t>
+  </si>
+  <si>
+    <t>Доброе утро! 1 июля, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>30.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7192</t>
+  </si>
+  <si>
+    <t>Т-Банк Arkhyz Wild Trail завершен, но, кажется, Архыз еще долго будет помнить эти выходные Тысячи участников и болельщиков, рассветные старты, эмоции на финишах, поддержка незнакомых людей на трассе, километры горных троп, перевалы, озера и вершины — таким мы запомним Т-Банк Arkhyz Wild Trail 2026. За три дня фестиваля курорт посетили более 5 000 гостей, а туристический поток вырос на 10% в сравнении с прошлым годом. На старт вышли как опытные трейлраннеры, так и те, кто только открывает для себя мир горного бега Подробнее об этом Среди участников были известные спортсмены: серебряный призер Олимпийских игр Александр Панжинский и чемпион мира по биатлону Антон Бабиков, который стал победителем дистанции 40 км. И пока одни финишировали, другие уже оставляли комментарии в соцсетях курорта: «А как попасть на старт в следующем году?» И это, пожалуй, лучший отзыв о фестивале! Если прямо сейчас вы узнали себя, сохраняйте ориентир: Т-Банк Arkhyz Wild Trail проходит на курорте уже четвертый год подряд — традиционно в начале лета. А выбрать можно дистанцию практически для любого уровня подготовки — от первого знакомства с трейлраннингом до серьезного спортивного вызова. Еще немного закулисья: в этом году новыми участниками забега стали и сотрудники курорта и, финишировав дистанцию в 15 км, держат курс на следующий по протяженности трек. «❤️» — вдохновляет! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>30.06.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7191</t>
+  </si>
+  <si>
+    <t>Доброе утро! 30 июня, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 4 🎟 «Панорама Архыза» = бесплатная парковка Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>29.06.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7190</t>
+  </si>
+  <si>
+    <t>Для прогулки по экотропам, похода с ночевкой или комфортного отдыха на курорте — необходимую экипировку можно подобрать в прокате Три вершины 🔹 Планируете прогулку по горным тропам? В прокате доступны трекинговые палки — они станут надежными помощниками на подъемах и спусках 🔹 Хотите отправиться в многодневный поход и встретить рассвет среди горных вершин? В прокате Три вершины найдутся палатки, спальники, туристические коврики, рюкзаки и другое снаряжение для путешествий 🔹 А если хочется гулять по курорту без лишних вещей, воспользуйтесь камерами хранения Подробная информация о доступном снаряжении и условиях аренды 📍Прокат Три вершины, Архыз Центр Романтик Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>29.06.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7189</t>
+  </si>
+  <si>
+    <t>Позади еще одни яркие выходные на «Архызе»: финишные эмоции высокогорного забега, счастливые глаза участников лагеря Архызенок, музыка, ремесла и атмосфера большой летней встречи в горах. Для нас важно не только создавать события, но и понимать, какими их увидели и почувствовали вы. Если провели минувшие выходные на курорте, просим уделить этому посту пару минут и рассказать о своих впечатлениях в специальной анкете: что особенно понравилось, что сделало отдых комфортным, а что, возможно, стоит улучшить: Каждый ваш отзыв помогает сохранять то, за что вы любите «Архыз», и становиться еще лучше для каждого гостя!</t>
+  </si>
+  <si>
+    <t>29.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7188</t>
+  </si>
+  <si>
+    <t>Доброе утро! 29 июня, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 4 🎟 «Панорама Архыза» = бесплатная парковка Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>28.06.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7187</t>
+  </si>
+  <si>
+    <t>Финальные старты гонки «🔥» — легких ног, ребята!</t>
+  </si>
+  <si>
+    <t>28.06.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7186</t>
+  </si>
+  <si>
+    <t>Доброе утро! 28 июня, воскресенье, на курорте «Архыз» финальные старты забега Т-Банк Arkhyz Wild Trail, доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 4 🎟 «Панорама Архыза» = бесплатная парковка Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка Северный склон: 🔴 Орион 🔴 Водолей 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>27.06.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7185</t>
+  </si>
+  <si>
+    <t>Горы — внутри Архыз — в 💙 Спасибо Марлинам за атмосферу, вам — за энергию, а Т-Банк Arkhyz Wild Trail — за то, что привел вас в Архыз и собрал этим вечером вместе</t>
+  </si>
+  <si>
+    <t>27.06.26 20:43</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7184</t>
+  </si>
+  <si>
+    <t>Тепло строк, дух свободы, безудержная энергия музыки и трейлы на «Архызе» — идеальное место, чтобы ощутить это в полную силу!</t>
+  </si>
+  <si>
+    <t>27.06.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7181</t>
+  </si>
+  <si>
+    <t>МАРЛИНЫ на сцене Т-Банк Arkhyz Wild Trail Эти эмоции = 🔥</t>
+  </si>
+  <si>
+    <t>27.06.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7173</t>
+  </si>
+  <si>
+    <t>Дистанция закончится, а красота в Архызе — нет! Пока трейлраннеры мимолетно наслаждаются видами, у вас есть возможность разглядеть их во всех деталях (спасибо команде Т-Банк Arkhyz Wild Trail за это) и пойти собирать рюкзак. Еще из приятного: берете с собой троих друзей (можно и больше) — и на каждые 4 билета «Панорама Архыза» получаете бесплатную парковку «❤️» — до встречи на высоте этого лета!</t>
+  </si>
+  <si>
+    <t>27.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7172</t>
+  </si>
+  <si>
+    <t>27.06.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7170</t>
+  </si>
+  <si>
+    <t>Он знает, что рододендроны срывать нельзя, но у него было предложение получше! 🥹💍🌸 «❤️» — за любовь!</t>
+  </si>
+  <si>
+    <t>27.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7169</t>
+  </si>
+  <si>
+    <t>Подиумные террасы с панорамой на Пшиш и долину реки — вид, который вознаградит вас за простой, но очень живописный подъем на Северном склоне по маршруту Пик Смирнова «❤️» — мечтаю оказаться здесь: ставлю лайк, чтобы сбылось! «🔥» — передаю привет с маршрута, свое фото оставлю в комментариях</t>
+  </si>
+  <si>
+    <t>27.06.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7167</t>
+  </si>
+  <si>
+    <t>UPD | Лунный экспресс: 🚠 Канатная дорога Лунный экспресс работает в штатном режиме Приятных прогулок!</t>
+  </si>
+  <si>
+    <t>27.06.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7164</t>
+  </si>
+  <si>
+    <t>Девушки, вопрос: 🌸 букет из 101 розы или 🌸 целый склон цветущих рододендронов в Архызе? Кажется, у гор снова нет конкурентов! И да — прямо сейчас на курорте наблюдается одно из самых красивых и самых недолговечных явлений летнего сезона. У рододендронов всего несколько недель, чтобы успеть вас удивить. «❤️», если хотели бы «получить» такой букет и отправляйте тому, с кем давно планировали уехать в горы</t>
+  </si>
+  <si>
+    <t>27.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7163</t>
+  </si>
+  <si>
+    <t>Сегодня в 20:30 на курорте выступит группа «Марлины» Их музыка — это энергия, свобода и летнее настроение! Встречаемся на Т-Банк Arkhyz Wild Trail, чтобы провести этот вечер в горах под живой звук, яркие эмоции и атмосферу большого фестиваля «❤️» — до встречи на высоте этого лета!</t>
+  </si>
+  <si>
+    <t>27.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7162</t>
+  </si>
+  <si>
+    <t>Чем заняться болельщикам и просто гостям курорта? 🔹 в 11:00 отправляемся за народными промыслами на ярмарку 🔹в 20:30 вновь встречаемся на концерте (сегодня для вас — Марлины) 🔹 где-то между — выбираем развлечения на курорте (за билетами — в Архыз Центр) 🔹 и поднимаясь в горы, не забываем «собирать» стелы высот для участия в конкурсе!</t>
+  </si>
+  <si>
+    <t>27.06.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7161</t>
+  </si>
+  <si>
+    <t>«🔥» — пожелаем легких ног ребятам! Пусть горы дарят силы на каждом километре, а дистанции в Архызе — удовольствие. Ждем с улыбкой на финише!</t>
+  </si>
+  <si>
+    <t>27.06.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7159</t>
+  </si>
+  <si>
+    <t>Доброе утро! 27 июня, суббота, на курорте «Архыз» проходит выставка-ярмарка и стартовали участники забега Т-Банк Arkhyz Wild Trail, доступны: Канатные дороги Южного склона 🚠 Лунный экспресс (откроется с задержкой ~2 ч, о запуске дополнительно сообщим) 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 4 🎟 «Панорама Архыза» = бесплатная парковка Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>26.06.26 20:43</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7152</t>
+  </si>
+  <si>
+    <t>Когда горы становятся зрительным залом, а музыка — частью путешествия Теплый летний вечер, огни сцены, любимые люди рядом и музыка, которая попадает в самое сердце Спасибо всем, кто разделил с нами этот особенный концерт TERELYA на Т-Банк Arkhyz Wild Trail!</t>
+  </si>
+  <si>
+    <t>26.06.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7149</t>
+  </si>
+  <si>
+    <t>Она здесь! В ближайший час для вас TERELYA и ее мелодичный инди-поп о любви</t>
+  </si>
+  <si>
+    <t>26.06.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7142</t>
+  </si>
+  <si>
+    <t>Уже завтра на курорте «Архыз» открывается экотропа Пик Смирнова! Если мечтали о прогулке с впечатляющими видами, но без сложных подъемов — этот маршрут точно стоит добавить в планы. Тропа начинается от верхней станции канатной дороги Северное сияние на высоте 2 350 м и ведет к обзорной площадке на пике Смирнова (2 519 м). Маршрут имеет легкий уровень сложности, подходит для семей с детьми от 6 лет и занимает около 2–3 часов в обе стороны. С обзорных точек маршрута открываются виды на: 🔹 хребет Абишира-Ахуба 🔹 долину реки Псыш 🔹 Южный склон курорта 🔹 вершины Пшиш, София и Орленок 🔹 горные луга и панорамы Кавказского хребта В это время года прогулку дополняет еще одна особенность маршрута — цветущие рододендроны, которые окрашивают горные склоны в нежные молочные оттенки. Протяженность маршрута составляет 4,4 км, а перепад высот — всего 170 метров, поэтому прогулка подойдет даже тем, кто только начинает знакомство с горными трекингами. Берите удобную обувь, плед и термос с любимым напитком — на маршруте точно найдется место, где захочется устроить привал и просто наслаждаться горами. До встречи на тропе! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>26.06.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7141</t>
+  </si>
+  <si>
+    <t>Идея для выходных: панорама Архыза и бонус от курорта Напоминаем, на курорте действует специальное предложение — при покупке 4 и более тарифов «Панорама Архыза» в одном чеке парковка предоставляется бесплатно* Тариф «Панорама Архыза» — это возможность за один день подняться на канатных дорогах Северное сияние, Союз, Млечный Путь, Лунный экспресс и Орбита и увидеть горы с разных высот и ракурсов. *Бесплатное парковочное место предоставляется на парковках Романтик, Романтик двухуровневая и Лунная поляна верхняя. Акция действует до 30 июня включительно — отличный повод собрать компанию и отправиться навстречу горным панорамам этого лета. «❤️» — увидимся на высоте! Если хотите собрать еще больше бонусов от курорта, загляните в этот пост — здесь вам и идея для фото, и творческий конкурс. А еще больше поводов посетить курорт в эти выходные — в следующих публикациях</t>
+  </si>
+  <si>
+    <t>26.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7139</t>
+  </si>
+  <si>
+    <t>Доброе утро! 26 июня, пятница — 1️⃣ день до старта забегов Т-Банк Arkhyz Wild Trail — на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 4 🎟 «Панорама Архыза» = бесплатная парковка Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь Северный склон: 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>25.06.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7138</t>
+  </si>
+  <si>
+    <t>Музыка, горы и летний вечер — идеальное сочетание Уже завтра в рамках Т-Банк Arkhyz Wild Trail на курорте выступит TERELYA — проект, который покоряет слушателей искренностью, атмосферным звучанием и тонкими историями о любви. Ждем вас 26 июня в 20:30 на концерте под открытым небом — среди гор, закатных красок и любимой музыки «❤️» — Архыз, жди нас!</t>
+  </si>
+  <si>
+    <t>25.06.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7137</t>
+  </si>
+  <si>
+    <t>Эмоции Архызенка через: 3… 2… 1… — Мы очень хотели, чтобы кто-то из ребят искренне рассказал вам, взрослым, как проходит день Архызенка. И нам повезло, что сегодня в детский клуб пришел Арсений. Выяснилось, что Арсению не только понравился Архызенок, но к тому же — он не стесняется говорить на камеру и будет рад попасть в канал курорта со своим маленьким, но искренним интервью. Спасибо, Арсений! Это видео для тебя. А если ролик с Арсением растопил и ваши сердечки, оставляйте «🔥» в реакциях Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>25.06.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7130</t>
+  </si>
+  <si>
+    <t>Если приехали в горы — надо всем об этом сообщить! 😎 Выбирайте аватарку себе на выходные 😁 *в лучшем качестве — в комментах</t>
+  </si>
+  <si>
+    <t>25.06.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7129</t>
+  </si>
+  <si>
+    <t>Подсмотрели за спуском Архызят по экотропе Романтиков, вдохновились яркой зеленью маршрута и встретили большое количество спортсменов, которые активно готовятся к старту Т-Банк Arkhyz Wild Trail</t>
+  </si>
+  <si>
+    <t>25.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7126</t>
+  </si>
+  <si>
+    <t>Доброе утро! 25 июня, четверг, на курорте «Архыз» доступны: 4 🎟 «Панорама Архыза» = бесплатная парковка Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь Северный склон: 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>24.06.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7125</t>
+  </si>
+  <si>
+    <t>4 «Панорамы Архыза» и бесплатная парковка С 25 по 30 июня при покупке 4 и более тарифов «Панорама Архыза» в одном чеке — парковочное место на платных парковках курорта предоставляется бесплатно Бесплатная парковка распространяется на стоянки: Романтик, Романтик двухуровневая и Лунная поляна верхняя. Тариф Панорама Архыза включает один подъем на канатных дорогах Северное сияние, Союз, Млечный Путь, Лунный экспресс и Орбита — возможность увидеть курорт с разных высот за один день Льготы, применяемые к тарифу Панорама Архыза, в рамках акции не действуют. Время для выходных на высоте — «Архыз» зовет! «❤️» — до встречи на высоте этого лета</t>
+  </si>
+  <si>
+    <t>24.06.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7117</t>
+  </si>
+  <si>
+    <t>В этом посте один день из жизни «Архызенка», после которого в горы захочется даже взрослым В программе: ⭐️ прогулки по экотропам —  но в период кратковременного цветения рододендронов + в сопровождении гида, который научит ходить по горам так, чтобы даже подъемы приносили удовольствие, а еще расскажет необычные факты о маршруте и природе региона в целом ⭐️ мастер-классы по туризму — когда последний раз вы учились собирать палатку в тени хвойного леса или постигали навыки спортивного ориентирования в настоящих горах? А вот ваши дети могут! ⭐️ общение на свежем горном воздухе, новые знакомства, вкуснейший и не менее сытный обед из локальных продуктов (важно после активных прогулок!), а еще простые детские радости — объятия с альпаками, боулинг, веревочный парк (и много других). Есть и эксклюзивные — например, экскурсия в гараж ратраков! Подарите ребенку насыщенный день в детском летнем клубе Архызенок, а себе — полноценный выходной. Стать участником клуба можно даже на 1 день, а ближайшая смена стартует завтра. Изучить программу клуба и выбрать дату участия: «❤️» — захотелось в горы! «😍» — захотелось в Архызенок! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>24.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7116</t>
+  </si>
+  <si>
+    <t>24.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7115</t>
+  </si>
+  <si>
+    <t>Доброе утро! 24 июня, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь Северный склон: 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>23.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7111</t>
+  </si>
+  <si>
+    <t>27 июня открываем экотропу Пик Смирнова и хотим пройти ее вместе с вами! В день открытия тропы в летнем сезоне 2026 на курорте пройдет открытая прогулка с гидом для небольшой группы до 8 человек. Участие бесплатное, понадобится только прогулочный билет на канатную дорогу Поднимемся на Северный склон и отправимся к Пику Смирнова — одному из самых живописных маршрутов курорта. Тропа ведет к видовым террасам с узнаваемой панорамой на гору Пшиш, а еще проходит через места, где сейчас особенно интересно наблюдать за цветением рододендронов. Как раз проверим, раскрылись ли они на этом маршруте. На обратном пути прогулка продолжится уже в другом направлении — так маршрут не повторится дважды и откроет больше видов Северного склона. В сопровождении гида идти будет спокойнее и интереснее: он поможет сориентироваться на треке, распределить нагрузку и расскажет о природных особенностях этих мест. Если хотите присоединиться, оставляйте заявку в форме: Когда группа наберется, форма участия будет закрыта и недоступна к заполнению Для прогулки рекомендуем выбрать удобную обувь и взять трекинговые палки. «❤️» — хочу с вами, оставляю заявку!</t>
+  </si>
+  <si>
+    <t>23.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7110</t>
+  </si>
+  <si>
+    <t>Доброе утро! 23 июня, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь Северный склон: 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>22.06.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7109</t>
+  </si>
+  <si>
+    <t>Путешествуете с питомцем? Перед подъемом на канатных дорогах курорта «Архыз» вам стоит знать несколько правил Питомцу понадобится переноска или специальный рюкзак — без них на канатку не пустят. Если своей переноски нет, подходящий размер найдется в прокате Три вершины. Стоимость аренды — 500 ₽. Для собак весом от 5 кг дополнительно нужны поводок и намордник — это обязательное условие проезда. Кабинки, в которых можно ехать с питомцем, — только закрытые гондольные. На станции посадки для прохода с переноской воспользуйтесь отдельным проходом, который используется для маломобильных граждан. Теперь горы доступны и вашим четвероногим друзьям. Им тоже найдется место в этом путешествии — даже для прогулок по экотропе. «❤️» — беру собаку, еду в горы! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>22.06.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7108</t>
+  </si>
+  <si>
+    <t>Знаем, как хочется скорее оказаться среди живописных гор Архыза, вдохнуть свежий воздух и почувствовать особую атмосферу старта! 🏃🏔️ Пока собираете чемоданы — расскажем, что приготовила для вас команда Т-Банка. В этом году в стартово-финишном городке Т-Банк Arkhyz Wild Trail всех участников и гостей наши партнеры встретят в новой яркой бренд-зоне. Что вас ждет внутри? ▪️ Гравировка медалей для клиентов T-Premium и T-Private. ▪️ Барная стойка с освежающими лимонадами. ▪️ Информация о Т-Банк Кубке Wild Trail — не забудьте отсканировать QR-код на стойке, чтобы узнать результаты гонки и проверить свое место в общем зачете серии. Увидимся в горах 🫶</t>
+  </si>
+  <si>
+    <t>22.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7107</t>
+  </si>
+  <si>
+    <t>Народные промыслы Карачаево-Черкесии на курорте «Архыз» 27 июня на курорте пройдет выставка-ярмарка народных художественных промыслов Мастера из разных уголков республики представят изделия, в которых сохраняются традиции, ручная работа и характер региона. Это возможность ближе познакомиться с культурой Карачаево-Черкесии, увидеть ремесла вживую и выбрать сувениры с настоящей историей — для себя или в подарок близким. Если давно хотели увезти из Архыза что-то особенное, загляните на ярмарку: здесь будут вещи, которые напоминают о месте гораздо теплее обычных магнитов. Ближайшие выходные на курорте будут особенно насыщенными: параллельно пройдет спортивный забег Т-Банк Arkhyz Wild Trail, в рамках которого гостям будут доступны дополнительные активности на территории курорта. Хороший повод совместить прогулку в горах, знакомство с традициями региона и насыщенную программу выходного дня. «❤️» — в горы на выходные! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>22.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7106</t>
+  </si>
+  <si>
+    <t>Доброе утро! 22 июня, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 22 июня — дополнительные регламентные работы на канатной дороге Млечный Путь Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь Северный склон: 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>21.06.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7105</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Информируем о предстоящих регламентных работах на канатных дорогах курорта 22 июня — дополнительные технические работы на канатной дороге: 🚠 Млечный Путь В дни регламента канатная дорога, где проводятся работы, закрывается на весь день. Для подъема на Южный склон курорта воспользуйтесь канатной дорогой Лунный экспресс.</t>
+  </si>
+  <si>
+    <t>21.06.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7104</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 Канатная дорога Лунный экспресс в штатном режиме Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>21.06.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7103</t>
+  </si>
+  <si>
+    <t>UPD | Лунный экспресс: 🚠 По техническим причинам приостановлена посадка на канатную дорогу Лунный экспресс на ~20 мин О запуске сообщим дополнительно. Благодарим за понимание!</t>
+  </si>
+  <si>
+    <t>21.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7102</t>
+  </si>
+  <si>
+    <t>Доброе утро! 21 июня, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 22 июня — дополнительные регламентные работы на канатной дороге Млечный Путь Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь Северный склон: 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>20.06.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7097</t>
+  </si>
+  <si>
+    <t>Пихтовая тропа — маршрут на Северном склоне курорта, который раскрывает Архыз в деталях Здесь хочется идти медленнее: рассматривать горные первоцветы, папоротники в мягком лесном свете, и много-много зелени, которая меняется почти с каждым поворотом тропы. Маршрут начинается на отметке 2 350 м и проходит через несколько растительных поясов: от высокогорных панорам с альпийскими лужайками к извилистой тропе среди хвойного леса, прежде чем снова вывести к курорту. Но главный повод пройти Пихтовую тропу именно сейчас — цветение рододендронов. По пути вам встретятся живописные точки для отдыха или небольшого пикника на фоне цветущих склонов. Берите удобную обувь, воду и немного времени без спешки — Пихтовая тропа особенно хороша, когда идешь не только за видами, но и за ощущением настоящего леса. А чтобы прогулки были еще комфортнее, выбирайте тариф «Лето на высоте» — 2 или 3 дня прогулочных подъемов на канатных дорогах с выгодой + трекинговые палки: Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>20.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7095</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 Возобновили посадку на канатных дорогах курорта Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>20.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7094</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 Приостановлена посадка на всех канатных дорогах курорта О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>20.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7093</t>
+  </si>
+  <si>
+    <t>Доброе утро и +1 тропа с цветущими рододендронами🌸 20 июня, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Участвуйте в конкурсе курорта — Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь Северный склон: 🔵 Пихтовая График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>19.06.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7092</t>
+  </si>
+  <si>
+    <t>Как объяснить это чувство? Наверное, только если дать возможность прочувствовать: оказаться среди горных цветов, лечь в траву и на несколько минут ощутить лето буквально на кончиках пальцев. Такие альпийские полянки ищите на Аланском пути и перед выходом на маршрут Пихтовой тропы — возле стелы высот. А для кадров со стелами у нас идет фотоконкурс: «❤️‍🔥» — если почувствовали атмосферу! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>19.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7091</t>
+  </si>
+  <si>
+    <t>Доброе утро! 19 июня, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Участвуйте в конкурсе курорта — Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>18.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7084</t>
+  </si>
+  <si>
+    <t>«Архыз» открывает Пихтовую: экотропу на Северном склоне курорта! Знакомим вас с маршрутом и рассказываем, чем привлекательна тропа в июне 20 июня тропа официально встречает первых гостей сезона: маршрут пролегает от верхней станции канатной дороги Северное сияние (2 350 м) до нижней (1 660 м) и простирается на 5,5 км. За 2–3 часа пути ландшафт меняется несколько раз — от альпийских кустарников до пихтового и соснового леса. Особый повод прийти именно сейчас: на маршруте зацветает рододендрон кавказский — эндемик Кавказа, который встречается далеко не на каждой тропе. Розово-белые соцветия среди горной зелени держатся недолго, застать их в эти дни очень ценно, так что лучшее время для особенного кадра — ближайшие недели Маршрут рекомендован туристам с начальным опытом походов в горах, а для комфортной прогулки советуем взять трекинговые палки: Поднимитесь туда, где лес встречает горы — пока рододендрон еще в цвету! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>18.06.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7083</t>
+  </si>
+  <si>
+    <t>Доброе утро! 18 июня, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Участвуйте в конкурсе курорта — Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🆕 Прогулки с гидом 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>17.06.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7082</t>
+  </si>
+  <si>
+    <t>🎶 Марлины на Т-Банк Arkhyz Wild Trail — 27 июня! Их музыка — это тепло, свобода и безудержная энергия, а трейл на Архызе — идеальное место, чтобы ощутить всё это в полную силу! Давайте проведем вечер субботы в жанре fun-рок, с сочными нотками афро-кубы и лёгкими оттенками фанка, регги и даба.</t>
+  </si>
+  <si>
+    <t>17.06.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7081</t>
+  </si>
+  <si>
+    <t>На курорте «Архыз» доступен формат прогулок для тех, кто хочет пройти экотропу увереннее — вместе с гидом Гид берет на себя маршрут: ведет по тропе, задает темп, чтобы комфортно распределить нагрузку, подсказывает, как проходить сложные участки и пользоваться треккинговыми палками. По пути он расскажет о курорте, природе и истории района — о том, что обычно остается за кадром самостоятельной прогулки. Такой формат делает трек интереснее: пока за маршрут отвечает гид, вы можете больше внимания уделить горам! Ближайшие маршруты: 🔹 Тропа Романтиков 🔹 Аланский путь Подробности и запись: 🔹 в кассах курорта 🔹 по телефону +7 (928) 029-28-55 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>17.06.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7077</t>
+  </si>
+  <si>
+    <t>Главные события этого лета на «Архызе» Лето в горах — это не только прогулки по экотропам, панорамы с высоты и свежий воздух. В ближайшие недели курорт «Архыз» станет площадкой для спортивных стартов, культурных событий, автоспорта, музыки и науки. Сохраняйте даты и планируйте поездку! 🔹 26–28 июня | Т-Банк Arkhyz Wild Trail Горные дистанции, сильные участники и энергия большого спортивного события среди пейзажей Архыза: 🔹 27 июня | Выставка-ярмарка народных художественных промыслов Мастера со всей Карачаево-Черкесии, традиционные ремесла и знакомство с культурным наследием региона 🔹 22–26 июля | Чемпионат России по ралли «Ралли Кавказ» Впервые курорт «Архыз» станет частью большого автоспорта и примет этап Чемпионата России по ралли: 🔹 12–26 августа | Фестиваль музыки и науки «Выше звука» Пятый сезон фестиваля объединит музыку, природу и научные открытия. В программе — концерты, звуковые перформансы в горах, пикники, музыкальные прогулки и походы с учеными 🔹 15-16 августа | Звездопад Персеиды 🔹 И целая серия соревнований в байк-парке, где ближайшие: 25 июля — Dual Slalom DropLine BikeFEST, а 5-12 июля — Велолагерь. Все события байк-парка в этой афише Лето на «Архызе» обещает быть насыщенным. Выбирайте событие по настроению — и встречаемся в горах! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>17.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7076</t>
+  </si>
+  <si>
+    <t>Добрый день! Если вы еще думаете о том, ехать ли в ближайшее время в Архыз, то мы, просто, оставим это видео тут 🙏</t>
+  </si>
+  <si>
+    <t>17.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7075</t>
+  </si>
+  <si>
+    <t>День России на «Архызе» — в движении, эмоциях и кадрах🇷🇺 Собрали праздничное настроение площади туристической деревни Романтик в одном ролике: музыка, гости, цвета триколора и атмосфера летнего дня в горах. Смотрите видео, ищите себя в кадре, а в следующем посте расскажем, где встретимся снова! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>17.06.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7074</t>
+  </si>
+  <si>
+    <t>Отдыхали недавно на курорте? Не забудьте поделиться впечатлениями! Для этого у нас есть специальная анкета, которая позволяет оценить качество сервиса курорта «Архыз». Заполнение занимает не более 2-х минут, но представляет для нас большую ценность: мы стремимся к повышению уровня вашего отдыха и предоставляемых услуг, поэтому регулярно работаем с обратной связью. 🖇️ Доступ к анкете всегда есть в утреннем статусе курорта, а код со ссылкой для быстрого перехода — размещен в инфоофисе и кабинах канатных дорог.</t>
+  </si>
+  <si>
+    <t>17.06.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7073</t>
+  </si>
+  <si>
+    <t>Доброе утро! 17 июня, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Участвуйте в конкурсе курорта — Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>16.06.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7063</t>
+  </si>
+  <si>
+    <t>🔥 Объекты MANTERA - в топ-50 лучших объектов гастрономического туризма России 2026 Рейтинг составляется ежегодно по результатам голосования 500 ведущих рестораторов, отельеров, шефов, предпринимателей, инвесторов, специалистов сферы со всей страны, экспертов путеводителя 50 Best Tastes of Russia. Цель проекта – популяризация лучших из лучших российских компаний и объектов туризма. В рейтинг лучших объектов гастрономического туризма попали сразу четыре объекта MANTERA: 🤩10 место: всесезонный горный Курорт Красная поляна 🤩18 место: всесезонный горный курорт "Архыз" 🤩32 место: винодельня "Шато де Талю" 🤩39 место: форелеводческий завод "Адлер" 🔝 Мы искренне поздравляем коллег с очередной победой! Этот рейтинг - результат слаженной работы команды, которой удается создавать уникальные точки притяжения на туристической карте России. Фото: путеводитель 50 Best Tastes of Russia. #победы_мантера #мантера #КурортКраснаПоляна #ШатодеТалю #Архыз #форелеводчечкийзаводАдлер</t>
+  </si>
+  <si>
+    <t>16.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7061</t>
+  </si>
+  <si>
+    <t>Дорогие гости курорта! Карта «Мир» и ее личный кабинет берут паузу для обновления технических настроек. Доступ к личному кабинету и подъем в горы по карте будут недоступны с 17:00 16 июня до 23:59 17 июня. Просим учесть информацию при планировании отдыха. Благодарим за понимание!</t>
+  </si>
+  <si>
+    <t>16.06.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7060</t>
+  </si>
+  <si>
+    <t>Оцениваем Северный склон для прогулок и катания на маунтинбайках глазами ребят из байк-парка По словам Ивана Кунаева, руководителя байк-парка курорта «Архыз», открытие трасс стоит ожидать ориентировочно к концу июня. Такой же прогноз и к открытию экотроп для пеших прогулок. Планируемые даты открытия маршрутов Северного склона: 20 июня — Пихтовая 27 июня — Пик Смирнова 27 июня — Водопад Альтаир Сверяемся с погодными условиями и сообщаем об открытых маршрутах и трассах ежедневно в информационном статусе курорта. Обзор трейлов байк-парка на Северном склоне — в этом посте. А уже в следующем — расскажем, когда стоит планировать поездку на «Архыз», чтобы застать цветение рододендронов. Раскроем интригу: уже зацвели!</t>
+  </si>
+  <si>
+    <t>16.06.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7058</t>
+  </si>
+  <si>
+    <t>Курорт «Архыз» на форуме «Путешествуй!» Горы, летние маршруты, новые сервисы развлечений и виды с высоты 3030 м — о курорте «Архыз» рассказали гостям Международного туристического форума «Путешествуй!» на ВДНХ. В Большом лектории прошла лекция о курорте: руководитель по внешним коммуникациям Елена Экинджи представила летний сезон, рассказала о новинках, активностях и возможностях для отдыха в горах. А для участников встречи провели розыгрыш фирменных призов от курорта. О форуме и о том, почему на «Архыз» приятно приезжать и зимой, и летом, написала Российская газета. Читайте материал по ссылке — и, возможно, уже после нескольких строк вам тоже захочется увидеть эту долину своими глазами. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>16.06.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7056</t>
+  </si>
+  <si>
+    <t>Как выглядят командировки, когда ты — маскот курорта: Есть среди наших читателей те, кто фотографировались с талисманом «Архыза» — Арчи — на ВДНХ?</t>
+  </si>
+  <si>
+    <t>16.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7054</t>
+  </si>
+  <si>
+    <t>Доброе утро! 16 июня, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>15.06.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7053</t>
+  </si>
+  <si>
+    <t>Архыз представил всесезонные возможности отдыха на форуме «Путешествуй!» 📍Курорт «Архыз» второй год подряд принимает участие в Международном туристическом форуме «Путешествуй!», знакомя гостей с возможностями отдыха в Карачаево-Черкесии. В рамках форума состоялась лекция «Всесезонный потенциал курорта «Архыз». Новинки лета 2026», где были представлены новые туристические предложения и возможности для отдыха в горах в любое время года. ✔️Гости форума узнали о летних активностях курорта, развитии инфраструктуры и новых объектах, которые делают Архыз одним из самых востребованных направлений для путешествий по России. 📲Подписывайтесь на MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7052</t>
+  </si>
+  <si>
+    <t>Детский летний клуб Архызенок — это формат для ребят от 7 до 13 лет, где каждый день становится отдельным маршрутом: с прогулками, активностями, новыми открытиями и временем на свежем горном воздухе. Программа собирается с учетом погоды, поэтому в ней может быть все, за что дети быстро влюбляются в горы: канатные дороги, экотропы, веревочный парк, альпака-парк, скалодром, мастер-классы, экскурсия в гараж ратраков, обед и фирменные подарки от курорта Группа небольшая — от 3 до 6 человек, а рядом с ребятами весь день опытный гид. Можно выбрать один день или всю смену на 3 дня. Участие: 🎟 1 день — 6 500 ₽ 🎟 3 дня — 16 500 ₽ Запись: 8 (800) 100-55-59 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>15.06.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7048</t>
+  </si>
+  <si>
+    <t>6 высот «Архыза»: конкурс для тех, кто проводит лето в горах UPD: Итоги подведены — имена победителей От 1 650 до 3 030 м — на курорте «Архыз» есть особые стелы с отметками высот. Они расположены на Северном и Южном склонах, а пару из них найти совсем просто — они ждут гостей на центральной площади Романтика. Предлагаем превратить прогулку по курорту в небольшой горный квест: найдите все 6 отметок высот, сделайте фото и участвуйте в конкурсе. Что нужно сделать? ✨ Найти и сфотографировать все 6 стел с отметками высот: 1 650 м 1 700 м 2 250 м 2 350 м 2 500 м 3 030 м ✨ Выложить карусель из 6 фото в соцсетях с конкурсными хештегами: #Архыз #навысотеэтоголета Важно: профиль должен быть открыт, чтобы мы увидели вашу публикацию Призы от команды курорта: 🔹 1 место. На выбор: 2 билета по тарифу «Лето на высоте» — 2 дня подъемов на канатных дорогах + трекинговые палки или 2 однодневных ски-пасса на сезон 26/27 а еще 2 билета на высокогорные качели 7 м или 22 м на выбор 🔹 2 место 2 прогулочных билета на все канатные дороги курорта + 2 билета на высокогорные качели (7 м) 🔹 3 место 2 прогулочных билета на все канатные дороги курорта Приз зрительских симпатий: Дополнительно выберем 2 участников и с помощью системы ваших голосов выберем победителя, который получит приз на выбор: 2 прогулочных билета или мерч курорта Подарок каждому участнику: Каждый, кто соберет все 6 объектов и выложит карусель с хештегами конкурса, сможет обменять свой пост на печатную открытку из Архыза. Количество открыток ограничено Итоги конкурса подведем 30 июня в 15:00 в тг-канале курорта Важно: Участвуют фотографии, созданные после публикации конкурсного поста. Подборка стел высот прошлых сезонов — не учитывается Собирайте высоты, делитесь летними кадрами и показывайте свой «Архыз» — от Романтика до Орбиты</t>
+  </si>
+  <si>
+    <t>15.06.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7047</t>
+  </si>
+  <si>
+    <t>Доброе утро! 15 июня, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 15 июня — регламентные работы на канатных дорогах: Лунный экспресс, Орбита Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Чак-чак 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>14.06.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7038</t>
+  </si>
+  <si>
+    <t>Что добавить в планы на это лето? Версия «Архыз» Подняться выше облаков, пройтись по экотропам, увидеть альпийские луга и цветущие рододендроны, добавить скорости на квадроциклах или в байк-парке, сплавиться по горной реке, устроить спокойную прогулку по лесу или встретить рассвет в палаточном лагере. Летом на курорте каждый день можно собрать по своему сценарию: активный, расслабленный, семейный или с духом приключений. Сохраняйте подборку для вдохновения и выбирайте, за какими впечатлениями отправитесь в горы этим летом. Еще больше горных развлечений — на сайте курорта. Специальные предложения: ✨ Для комфортных прогулок по экотропам действует многодневный тариф «Лето на высоте»: подъемы на канатных дорогах и прокат трекинговых палок на 2 или 3 дня подряд с выгодой до 40% ✨ Для юных гостей предусмотрен особый формат отдыха — детский клуб «Архызенок», где день в горах проходит активно, интересно и под присмотром опытных гидов Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>14.06.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7037</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Информируем о предстоящих регламентных работах на канатных дорогах курорта 15 июня — технические работы на канатных дорогах: 🚠 Лунный экспресс 🚠 Орбита В дни регламента канатная дорога, где проводятся работы, закрывается на весь день. Найти расписание регламентов всегда можно в закрепленных сообщениях канала или на сайте в разделе с интерактивной картой курорта</t>
+  </si>
+  <si>
+    <t>14.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7036</t>
+  </si>
+  <si>
+    <t>Доброе утро! 14 июня, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +12 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>13.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7035</t>
+  </si>
+  <si>
+    <t>Доброе утро! 13 июня, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>12.06.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7025</t>
+  </si>
+  <si>
+    <t>💙 День России на «Архызе» — как это было Праздничная музыка и тематические активности, танцы, улыбки гостей, цвета триколора и летнее настроение в горах — так 12 июня прошел праздник на площади туристической деревни Романтик. Спасибо всем, кто провел этот день вместе с нами: поддерживал артистов, участвовал в интерактивах, ловил моменты для фото и создавал праздничную атмосферу!🇷🇺 Делимся кадрами и сохраняем настроение Дня России на курорте «Архыз»: Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>12.06.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7022</t>
+  </si>
+  <si>
+    <t>🔹 Ближайший розыгрыш уже в 14:00 🔹 Программа праздника — в этом посте 🔹 А в 15:10 будем ждать каждого гостя для участия в праздничном флешмобе с триколором 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7019</t>
+  </si>
+  <si>
+    <t>«Лето на высоте»: новый тариф курорта и планы на 3 дня ближайших выходных С 12 июня на курорте действует новая линейка многодневных прогулочных тарифов — на 2 или 3 дня подряд. В предложение входит подъем на канатных дорогах и прокат трекинговых палок на выбранный период с приятной выгодой. Это удобный формат для отпуска в горах: можно распределить маршруты по дням, гулять по экотропам без спешки и каждый раз открывать новые панорамы Архыза. Трекинговые палки станут дополнительной опорой на маршруте и помогут сделать прогулки по горному рельефу более комфортными. «Лето на высоте» — больше гор в одном тарифе: подъемы, экотропы и несколько дней на маршрутах курорта. Выбирайте «Лето на высоте» в кассах курорта с 12 июня. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>12.06.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7018</t>
+  </si>
+  <si>
+    <t>С Днем России! Пусть этот праздник напоминает о том, как много красоты, силы и вдохновения есть в нашей стране. От горных вершин Архыза до самых разных уголков России — в каждом месте живет своя история, характер и душа. Желаем вам теплого праздничного дня, ярких впечатлений и поводов гордиться тем, что нас объединяет. С праздником!</t>
+  </si>
+  <si>
+    <t>12.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7016</t>
+  </si>
+  <si>
+    <t>С Днем России! Ждем на праздник🇷🇺 12 июня, пятница — на курорте «Архыз» отмечается День России — доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб Архызенок 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>11.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7013</t>
+  </si>
+  <si>
+    <t>Почувствовать энергию горных рек: рафтинг в Архызе Рафтинг — сплав по горной реке и самая освежающая летняя активность. В Архызе путешественникам доступен сплав по Большому Зеленчуку: горная река, бурные пороги, живописные берега и ощущение настоящего приключения уже с первых минут. Перед стартом участники проходят инструктаж, а маршрут сопровождает опытный инструктор. Экскурсия подойдет и для первого знакомства с рафтингом, и для тех, кто уже любит активный отдых на воде. Подробности, контакты и условия участия Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>11.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7012</t>
+  </si>
+  <si>
+    <t>Завтра! День России на «Архызе»: забирайте программу 12 июня на площади туристической деревни Романтик = шесть часов праздника для всей семьи. Старт в 11:00! Вас ждут живые выступления, интерактивы, розыгрыши подарков, танцевальный флешмоб с флагами триколора и праздничная дискотека под открытым небом. Плюс аквагрим, мастер-класс и гигантские игры — на площади весь день. 11:00 | Открываем праздник: сцена в центре площади, диджей и музыка — в центре вашего внимания 11:35 | Первый интерактивный блок с ведущим 12:00 | На сцене ансамбль «Казачья Воля» 12:30 | Первый розыгрыш фирменных подарков «Архыза» 13:05 | Ансамбль кавказского танца «Машук» 14:00, 15:00, 15:30 | Серия розыгрышей — шансов много! 15:10 | Танцевальный флешмоб с флагами триколора 15:45 | Флешмоб с шарами триколора 16:00 | Праздничная дискотека Собирайте близких и до встречи завтра! 12 июня | 11:00–17:00 | т/д Романтик, центральная площадь</t>
+  </si>
+  <si>
+    <t>11.06.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7011</t>
+  </si>
+  <si>
+    <t>12 июня | отмечаем День России на курорте «Архыз»</t>
+  </si>
+  <si>
+    <t>11.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7007</t>
+  </si>
+  <si>
+    <t>Смотрим и налюбоваться не можем 😍 Кто ещё не выбрал дистанцию, забегайте на сайт до повышения цен (сегодня в полночь)</t>
+  </si>
+  <si>
+    <t>11.06.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7003</t>
+  </si>
+  <si>
+    <t>Курорт «Архыз» — ваше идеальное путешествие в любое время года! Дорогие гости💙 Мы стремимся сделать ваш отдых максимально комфортным и запоминающимся. Поэтому для нас очень важно ваше мнение о качестве сервиса курорта. Поделитесь впечатлениями в короткой анкете — это займет всего пару минут, но поможет нам: ⭐ Улучшить сервис Ваши отзывы позволяют оперативно решать актуальные вопросы гостей ⭐ Делать отдых еще лучше Зная ваши пожелания, мы добавляем то, что действительно ценно для ваших впечатлений ⭐ Создавать идеальные условия Каждый ваш комментарий помогает нам становиться лучше! Спасибо, что помогаете нам делать «Архыз» еще комфортнее. До новых встреч в окружении гор!</t>
+  </si>
+  <si>
+    <t>11.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7002</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон: 🚠 Канатные дороги Северного склона в штатном режиме Приятных прогулок!</t>
+  </si>
+  <si>
+    <t>11.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7001</t>
+  </si>
+  <si>
+    <t>Доброе утро! 11 июня, четверг — 1️⃣ день до празднования Дня России на курорте «Архыз» — доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона (откроются с задержкой, о запуске дополнительно сообщим) 🚠 Северное сияние 🚠 Союз 12 июня — отмечаем День России. Присоединяйтесь! Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб «Архызенок» 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>10.06.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6999</t>
+  </si>
+  <si>
+    <t>Первый день форума "Путешествуй" подарил прекрасную погоду и настроение всем его участникам и гостям❤️ На стенде работает по-настоящему профессиональная команда, которая знает все об отдыхе и путешествиях. И, конечно, мы были искренне рады встретить министра туризма и курортов Карачаево-Черкесии - Расула Магомедовича Текеева! А наш Арчи передает всем привет и очень ждет в гости, чтобы вы смогли познакомиться с курортом "Архыз" ближе. 📍Место встречи - ВДНХ, стенд Карачаево-Черкесской Республики! #мантера #Путешествуй #Архыз</t>
+  </si>
+  <si>
+    <t>10.06.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6998</t>
+  </si>
+  <si>
+    <t>Новый день = новый маршрут Гуляем по тропе Романтиков вместе с автором видео Нелли Пономаревой. А вы уже открыли сезон прогулок по экотропам? Делитесь своими фотографиями в комментариях! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>10.06.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6997</t>
+  </si>
+  <si>
+    <t>2 дня до праздника в горах: День России на «Архызе» уже в эту пятницу 12 июня туристическая деревня Романтик станет большой праздничной площадкой: с музыкой, танцами, интерактивами, подарками и активностями для всей семьи. В программе — выступления ансамбля «Казачья Воля» и ансамбля кавказского танца «Машук», розыгрыши фирменных подарков от курорта, гигантские игры, аквагрим в цветах триколора, творческий мастер-класс и фотозона «Звездный пьедестал». А еще — танцевальный флешмоб с флагами и праздничная дискотека под открытым небом. Праздник начнется в 11:00 на центральной площади Романтика и продлится до 17:00. Сохраняйте программу, собирайте близких и планируйте день в горах вместе с «Архызом». «❤️» — праздник, жди нас!</t>
+  </si>
+  <si>
+    <t>10.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6996</t>
+  </si>
+  <si>
+    <t>Доброе утро! 10 июня, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 12 июня — отмечаем День России. Присоединяйтесь! Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🆕 Летний детский клуб «Архызенок» 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>09.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6995</t>
+  </si>
+  <si>
+    <t>Учли ваш интерес, и первым делом спешим рассказать об экотропах, которые открывает канатная дорога Орбита! Планируемые даты открытия маршрутов (будем сверяться c погодными условиями) — Пик Динника, Перевал Федосеева и Путь времен — 27 июня Свериться со списком доступных для прогулок троп можно ежедневно в утреннем информационном статусе курорта Видео: Марина Белочкина Оставляйте «❤️» в реакциях нашему спикеру за обзор и пишите в комментариях, какие новости от курорта хотите услышать следующими Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>09.06.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6994</t>
+  </si>
+  <si>
+    <t>Записали для вас пару обзоров с маршрутов. Ставьте «❤️», если интересовались актуальной обстановкой и голосуйте, какое направление рассмотрим первым:</t>
+  </si>
+  <si>
+    <t>09.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6993</t>
+  </si>
+  <si>
+    <t>Детский летний клуб «Архызенок» — набор на 18–20 июня Хотите отдохнуть на курорте, но так чтобы дети не заскучали — или просто подарить им настоящие горные приключения? В клубе «Архызенок» ребята от 7 до 13 лет проводят целый день в компании гида, новых друзей и свежего горного воздуха: канатные дороги, экотропы, веревочный и альпака-парк, скалодром, гончарная мастерская, экскурсия в гараж ратраков, сытный обед и подарки от курорта. Каждый день — новый маршрут, а наполнение экскурсионной программы — заботливо собирается с учетом погодных условий. Участие: 🎟 1 день: 6 500 ₽ 🎟 3 дня: 16 500 ₽ Мини-группы: от 3 до 6 человек Запись: 8 (800) 100-55-59 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>09.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6992</t>
+  </si>
+  <si>
+    <t>Доброе утро! 9 июня, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 12 июня — отмечаем День России. Присоединяйтесь! Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик | Лунная поляна: 08:30 — 16:20 🕒 Инфоцентр Романтик | Лунная поляна: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🆕 Летний детский клуб «Архызенок» 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>08.06.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6990</t>
+  </si>
+  <si>
+    <t>Арчи зовет москвичей в путешествие по Архызу! С 10 по 14 июня на ВДНХ пройдет VI Международный туристический форум «Путешествуй!», а значит, у жителей и гостей столицы будет отличный повод ближе познакомиться с горным отдыхом. Курорт «Архыз» представит возможности летнего сезона на стенде Карачаево-Черкесской Республики. Расскажем, чем заняться в горах летом, какие маршруты выбрать для прогулок, где искать самые красивые виды и как спланировать путешествие на курорт. И, конечно, гостей стенда будет ждать Арчи — маскот «Архыза» и главный проводник в мир горных приключений. Приходите знакомиться, задавать вопросы и вдохновляться будущей поездкой в Архыз. ВДНХ, форум «Путешествуй!» 10–14 июня Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>08.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6988</t>
+  </si>
+  <si>
+    <t>12 июня — День России на «Архызе» Вас ждут: зажигательные выступления ансамбля «Казачья Воля» и ансамбля кавказского танца «Машук», веселые интерактивы и розыгрыши фирменных подарков от курорта «Архыз». В финале дня — танцевальный флешмоб с флагами триколора (важен каждый участник!) и праздничная дискотека под открытым небом. 11:00 | Открываем праздник: сцена в центре площади, диджей и музыка — в центре вашего внимания 11:35 | Первый интерактивный блок с ведущим 12:00 | На сцене ансамбль «Казачья Воля» 12:30 | Первый розыгрыш фирменных подарков «Архыза» 13:05 | Ансамбль кавказского танца «Машук» 14:00, 15:00, 15:30 | Серия розыгрышей — шансов много! 15:10 | Танцевальный флешмоб с флагами триколора 15:45 | Флешмоб с шарами триколора 16:00 | Праздничная дискотека до 17:00 С 11:00 до 15:30 на площади: ✨ Нарисуем тематический аквагрим в цветах триколора — для памятных фото ✨ Смастерим настоящую медаль «Архыза» — увезете домой сувенир, сделанный своими руками ✨ Сыграем в гигантские игры «Парк рекордов» ✨ Сделаем космические кадры на фотозоне «Звездный пьедестал» Шесть часов праздника на площади туристической деревни Романтик — с живой музыкой, танцами, подарками и активностями для всей семьи. Приходите! «❤️» — если принимаете наше приглашение</t>
+  </si>
+  <si>
+    <t>08.06.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6986</t>
+  </si>
+  <si>
+    <t>За какими эмоциями поднимаются в горы гости курорта? «Полет в облаках» — вот одна из них. На обоих склонах курорта за впечатления на высоте этого лета отвечают высокогорные качели. Рассказываем подробнее об особенностях высокогорного аттракциона. Высокогорные качели на Южном склоне это: 🔹 7 м высота опор 🔹 3 030 м высота площадки (смотровая Орбиты) 🔹 360 градусов обзора на видовые ландшафты (и даже вид на Эльбрус!) 🔹 5 минут ощущения свободного полета над вершинами Кавказских гор 🔹 +100500 памятных фото и видео с вашими искренними эмоциями Высокогорные качели на Северном склоне представлены в 2-х формах: ✨ уже знакомые вам качели Южного склона, только на отметке 2 520 м с совершенно новым панорамным видом — раз! ✨ два — это Большие высокогорные качели — аттракцион, который дарит не просто виды, а более яркие ощущения полета. Главное отличие — их масштаб. Высота опор 22 м, увеличенный размах и широкий амплитудный полет делают каждое движение особенно выразительным. Это те самые секунды, когда горы раскрываются во всю ширину, а эмоции остаются с вами надолго. А еще можно вдвоем: романтично и не так страшно! Качели доступны в составе комбо-тарифов (прогулочный билет на канатные дороги курорта + аттракцион) — удобно спланировать насыщенный день в горах и собрать максимум эмоций. Выбирайте формат под настроение: легкое знакомство с высотой или максимальный размах, а ознакомиться со стоимостью и наполнением тарифов можно на сайте курорта. «❤️» — забираю качели в список желаний на это лето!</t>
+  </si>
+  <si>
+    <t>08.06.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6984</t>
+  </si>
+  <si>
+    <t>UPD | Северное сияние: 🚠 Запустили канатную дорогу Северное сияние Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>08.06.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6983</t>
+  </si>
+  <si>
+    <t>UPD | Северное сияние: 🚠 Техническая остановка канатной дороги Северное сияние на ~10-15 мин Благодарим за понимание!</t>
+  </si>
+  <si>
+    <t>08.06.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6982</t>
+  </si>
+  <si>
+    <t>Доброе утро! 8 июня, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 8 июня — регламентные работы на канатной дороге Млечный Путь Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🛵 Прокат вездеходов 🎡 Высокогорные качели 🎡 Большие качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6981</t>
+  </si>
+  <si>
+    <t>Тем, кто ждал лето: 15 идей для отдыха на «Архызе» в одной подборке от Спортмастер Медиа Если вы все еще думаете, чем заняться в горах летом, вот вам готовый маршрут для вдохновения. Спортмастер Медиа собрал большой гид по развлечениям курорта «Архыз»: от прогулок по канатным дорогам и трекинга до рафтинга, байк-парка, детского клуба, фермы альпак, джип-туров и гастрономических открытий. В подборке — 15 вариантов для тех, кто хочет провести день активно, приехать с детьми, открыть для себя новые локации или просто собрать лучшие идеи для отдыха в горах. Сохраняйте статью как шпаргалку для путешествия и выбирайте, с чего начнется ваше лето на «Архызе». Читайте материал на сайте Спортмастер Медиа по ссылке и пишите в комментариях, что обязательно воплотите этим летом! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>07.06.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6980</t>
+  </si>
+  <si>
+    <t>График летних регламентов на канатных дорогах курорта Мы точно не хотим, чтобы вы приехали в горы, а любимая канатка оказалась закрыта. Сверяйтесь с графиком и планируйте свой визит с комфортом. В дни проведения регламентов канатные дороги, на которых проводятся работы, закрыты на весь день Совет: отметьте эти даты в календаре — так проще организовать поездку и все успеть! График регламентных работ всегда можно найти на сайте в разделе «Тарифы» или на интерактивной карте курорта «❤️» — до встречи в горах!</t>
+  </si>
+  <si>
+    <t>07.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6979</t>
+  </si>
+  <si>
+    <t>Доброе утро! 7 июня, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>06.06.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6978</t>
+  </si>
+  <si>
+    <t>06.06.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6970</t>
+  </si>
+  <si>
+    <t>Маршрут дня — экотропа Аланский путь (уже доступна для прогулок) Летний сезон на курорте «Архыз» создан для того, чтобы дышать полной грудью, открывать новые горизонты и наполняться энергией гор. Простая идея одного дня — легкий, но захватывающий хайкинг по экотропе, где каждый шаг — это встреча с природой в ее лучшем проявлении. 🔹 Уровень сложности: легкий — подходит для семей с детьми (6+) и тех, кто просто хочет неспешно погулять, не теряя из поля зрения лучшие панорамы 🔹 Длина маршрута: 6 км 🔹 Перепад высоты: 120 м 🔹 Время в пути: 2–3 часа 🔹 Старт и финиш: верхняя станция канатной дороги Млечный Путь Вы начнете маршрут с бодрого подъема — как раз, пока силы на пике. А дальше — легкая прогулка по субальпийским лугам, где в воздухе витает пряный аромат чабреца, а под ногами хрустит теплая земля. Летом на равнине пасутся кони карачаевской породы — грациозные, как сама природа. Не забудьте взять с собой яблоко: они с радостью примут угощение и, возможно, подарят взамен идеальный кадр на фоне снежных вершин Кавказа. Вдоль тропы — уютные лавочки. Можно остановиться, закрыть глаза и просто слушать тишину гор. На пути встретятся и столики, поэтому термос с чаем + перекус добавят атмосферы и сил — рекомендуем! Полезно знать: маршрут радиальный — стартуете и возвращаетесь к канатной дороге. А правила нахождения на экологических тропах — читайте на сайте курорта. Не откладывайте вдохновение на потом — «Архыз» ждет уже сегодня!</t>
+  </si>
+  <si>
+    <t>06.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6969</t>
+  </si>
+  <si>
+    <t>Доброе утро! 6 июня, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз Экотропы Южный склон: 🔵 Тропа Романтиков 🟢 Аланский путь График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6968</t>
+  </si>
+  <si>
+    <t>В первый день лета на курорте «Архыз» случились не только аномально холодный день летнего сезона и праздник в честь Дня защиты детей, но и состоялся тестовый запуск детского летнего клуба «Архызенок» Вот пример того, чем могут быть заняты дети в пасмурную погоду. Вам остается только позаботиться, чтобы ребенок был тепло одет, а остальное мы придумали: 🔹 Встреча и знакомство: с гидами, с курортом и друг с другом. Ведь нам должно быть весело! 🔹 Подъем на гондольном подъемнике, прогулка по экотропе и фото с буквами «АРХЫЗ» на память (или для открытки бабушке) 🔹 Спуск на открытой кресельной канатке с лучшими видами на курорт 🔹 Исследование Лунной поляны, познавательные факты о курорте и прогулка про променаду 🔹 Боулинг, а следом — сытный обед 🔹 Экскурсия в гараж ратраков 🔹 Участие в праздничных активностях и подарки от курорта каждому «Архызенку» Как вам маршрут? А чтобы ваш ребенок не заскучал, план дня каждой экскурсионной программы включает разнообразие активностей. Новый день — новые развлечения! Подробнее о детском клубе Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>05.06.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6967</t>
+  </si>
+  <si>
+    <t>Летние развлечения для юных гонщиков на курорте «Архыз»: детские квадроциклы Лето на курорте становится еще интереснее: юные путешественники уже могут попробовать себя за рулем детского квадроцикла. Ребят ждут безопасные, удобные и невероятно захватывающие заезды по специальной трассе. Билеты: Малый квадроцикл 🎟️ (6–10 лет) — 1 500 ₽ Большой квадроцикл 🎟️ (11–14 лет) — 2 000 ₽ 10 минут ярких эмоций! Подарите детям возможность почувствовать себя настоящими покорителями горных трасс! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>05.06.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6966</t>
+  </si>
+  <si>
+    <t>Доброе утро! 5 июня, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6965</t>
+  </si>
+  <si>
+    <t>Летний детский клуб «Архызенок»: горные приключения для детей и мини-отпуск для родителей Рады представить новую услугу курорта «Архыз» для семей — детский клуб для ребят от 7 до 13 лет включительно. В «Архызенке» детей ждет полноценный день в горах! Продумали программу так, чтобы дети провели день не только активно и увлекательно, но и расширили кругозор, а взрослые могли спокойно планировать день на курорте, зная, что ребенок под присмотром и занят настоящими горными приключениями. В программу клуба «Архызенок» включены: 🔹 сопровождение опытного гида 🔹 прогулочный билет на канатные дороги 🔹 походы по экотропам 🔹 веревочный парк 🔹 альпака-парк 🔹 боулинг 🔹 скалодром 🔹 гончарная мастерская 🔹 экскурсия в гараж ратраков 🔹 мастер-классы 🔹 комплексный обед 🔹 фирменные подарки Наполнение активностей и расписание формируется с учетом погодных условий. А стать участником клуба можно на один, два, три дня — или сколько понравится! Форматы участия: 🎟 1 день — 6 500 ₽ 🎟 3 дня — 16 500 ₽ Мини-группы — от 3 до 6 человек А вот и расписание ближайших смен: ✨ 5–7 июня ✨ 12–14 июня Если у вас уже сформирована детская группа от 3 человек, можно выбрать и другие подходящие даты смены. Запись и подробности: 8 (800) 100-55-59 Добро пожаловать в «Архызенок»! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>04.06.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6963</t>
+  </si>
+  <si>
+    <t>Мечтали почувствовать драйв настоящих гонок? Испытайте скорость и адреналин на картинге курорта «Архыз»! 🔹 Безопасные трассы 🔹 Мощные карты 🔹 Горы удовольствия для детей и взрослых Управление картом на специальной трассе — выбор тех, кто давно хотел почувствовать себя участником автогонки, любит спорт и активный отдых или просто хочет ощутить скорость и заряд адреналина. В гонках может участвовать вся семья или один человек. Режим работы: Ежедневно с 10:00 до 20:00. Возможны изменения в работе в связи в погодными условиями (заезд осуществляется при сухом покрытии) Где найти? Туристическая деревня Романтик, ориентир — двухуровневая парковка Тарифы: 🎟️ Детский электрический — 1 500 ₽ 🎟️ 9 л.с. — 2 500 ₽ 🎟️ 13 л.с. — 3 500 ₽ Время заезда ~ 8 минут Готовы к старту? Приобретайте тарифы в кассах Архыз Центра! Еще больше летних сервисов развлечений — на сайте курорта. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>04.06.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6962</t>
+  </si>
+  <si>
+    <t>Доброе утро! 4 июня, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔴 Артефакт 🔴 Антарес ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🛵 Детские квадроциклы 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +12 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6957</t>
+  </si>
+  <si>
+    <t>В 3-ий день первого месяца лета в мире отмечается сразу 2 события, о которых мы спешим вам рассказать: Всемирный день велосипеда Провозглашен Генеральной Ассамблеей ООН как признание важности велосипеда в роли доступного, экологичного и полезного для здоровья транспорта Всемирный день бега Глобальный спортивный праздник, объединяющий бегунов по всему миру Возьмем их за повод рассказать о предстоящих мероприятиях на курорте в каждом из направлений: 💙 5-7 июня Первый этап серии гонок по скоростному спуску на горном велосипеде в байк-парке «Архыз» Информация о гонке и регистрация участников — по этой ссылке Все гонки июня — в афише байк-парка 💙 26-28 июня Мультиспортивный фестиваль, сочетающий элементы кросса и бега по пересеченной местности. Забег пройдет на курорте 4-ый год подряд! Выбор дистанции и регистрация участков — на сайте Устроим перекличку в реакциях? «❤️» — выбираю бег «❤️‍🔥» — выбираю маунтинбайк «💙» — выбираю: спорт, горы, Архыз!</t>
+  </si>
+  <si>
+    <t>03.06.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6956</t>
+  </si>
+  <si>
+    <t>Доброе утро! 3 июня, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6955</t>
+  </si>
+  <si>
+    <t>Ожившие фрагменты и эмоции прямиком из Горной страны детства Хорошая новость: следующий повод собраться на «Архызе» всей семьей — 12 июня, День России «❤️» — если прониклись атмосферой праздника и принимаете наше приглашение! #АрхызГорнаяСтранаДетства Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>02.06.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6949</t>
+  </si>
+  <si>
+    <t>Влюбиться в Архыз: актер театра и кино Владимир Кошевой побывал на курорте и поделился своими впечатлениями в интервью 7Дней.ru В горах он нашел то, за чем многие приезжают в Архыз: тишину, ясность мыслей, воздух, наполненный ароматами хвои и луговых трав, и ощущение, что информационный шум остался где-то далеко внизу. В интервью Владимир рассказал о подъеме на высоту трех тысяч метров, прогулках среди снежных вершин, поездке к древним Аланским храмам и о том, почему Архыз стал для него местом, куда хочется возвращаться в разные сезоны. Читайте полную статью на сайте 7Дней.ru — и пишите в комментариях, если в этих строках узнали свое чувство к горам! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>02.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6948</t>
+  </si>
+  <si>
+    <t>02.06.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6947</t>
+  </si>
+  <si>
+    <t>UPD | Орбита: 🚠 Запустили канатную дорогу Орбита Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>02.06.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6946</t>
+  </si>
+  <si>
+    <t>Доброе утро! 2 июня, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита (откроется с задержкой, о запуске дополнительно сообщим) 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / байк-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +7 | солнечно, малооблачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6945</t>
+  </si>
+  <si>
+    <t>Александр Легков, олимпийский чемпион и Джефф Монсон, легендарный боец смешанных единоборств, экс-боец UFC посетили курорт «Архыз» Визит в Карачаево-Черкесию состоялся в рамках просветительской миссии Российского общества «Знание» по приглашению руководителя регионального филиала Артура Болатова. Во время поездки гости познакомились с курортом: поднялись на самую высокую точку — смотровую Орбиты, прогулялись по туристическим локациям и попробовали блюда местной кухни. Всегда приятно видеть, как Архыз становится точкой знакомства с Кавказом для людей самых разных профессий и интересов — от спортсменов мирового уровня до путешественников, которые приезжают сюда за впечатлениями и вдохновением.</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6943</t>
+  </si>
+  <si>
+    <t>01.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6933</t>
+  </si>
+  <si>
+    <t>1 июня курорт «Архыз» на несколько часов стал настоящей Горной страной детства С воздушными шарами, мыльными пузырями, сладкой ватой, блестками и детским восторгом, который невозможно запланировать по расписанию, он просто случается. Дети зарабатывали жетоны, меняли их на маленькие радости, прыгали на батутах, танцевали, создавали сувениры своими руками, выбирали блестящие узоры аквагрима — и весь день в Горной стране детства будто складывался из маленьких побед и больших улыбок. Родители в этот день будто тоже немного вернулись в лето из своего детства — туда, где праздник пахнет попкорном, звучит смехом и обязательно остается на фотографиях. Спасибо всем, кто провел этот день с нами! Спасибо за улыбки, объятия, любопытство и настроение, которое сделало праздник по-настоящему живым. Листайте подборку — и заглядывайте в фотоальбом праздника — в этих кадрах немного солнца, гор, радости и теплых моментов, ради которых хочется приезжать в Архыз всей семьей. Лето только начинается. И мы очень хотим провести с вами как можно больше таких счастливых дней! #АрхызГорнаяСтранаДетства Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>01.06.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6932</t>
+  </si>
+  <si>
+    <t>Фотозона «Воздушный шар» Осталось 30 минут на получение жетонов, успевайте получить свой — пока шар не улетел!</t>
+  </si>
+  <si>
+    <t>01.06.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6930</t>
+  </si>
+  <si>
+    <t>Сделать аквагрим у настоящих фей праздника или разрисовать сувенирную кепку самостоятельно? Выбирайте и то, и другое, чтобы собрать больше жетонов!💙</t>
+  </si>
+  <si>
+    <t>01.06.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6928</t>
+  </si>
+  <si>
+    <t>💙 Праздничная дискотека, анимация и активности на центральной площади Романтика до 15:00 В Горной стране детства действует особая валюта — жетоны с узнаваемым логотипом «Архыза». Зарабатывайте жетоны в играх, на мастер-классах и в фотозонах, чтобы потратить на желанные радости детства: батут, сладкую вату и попкорн!</t>
+  </si>
+  <si>
+    <t>01.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6926</t>
+  </si>
+  <si>
+    <t>С Днем защиты детей! Пусть у каждого ребенка будет детство, наполненное заботой, радостью и верой в чудеса. А у взрослых — как можно больше поводов смотреть на мир с искренним детским удивлением. И пусть ваш первый день лета на «Архызе» будет теплым, светлым и по-настоящему счастливым.</t>
+  </si>
+  <si>
+    <t>01.06.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6925</t>
+  </si>
+  <si>
+    <t>Горная страна детства ждет вас на праздник в 11:00! На сцене: ✨ Праздничная дискотека 11:00–11:40 12:00–12:40 13:00–13:40 14:00–14:40 ✨ Анимационная программа 11:40–12:00 12:40–13:00 13:40–14:00 ✨ Шоу мыльных пузырей 14:40–15:00 ✨ На площади с 11:00 до 15:00 гостей ждут активности: 🔹мастер-класс по росписи кепок 🔹аквагрим «Чудесные узоры» 🔹батут «Облачный замок» и «Сфера желаний» 🔹сладкая вата и попкорн «Мир Сладостей» ✨ Также на курорте будут работать тематические фотозоны: «Воздушный шар» и «Хранитель мечты». Приходите провести первый день лета в горах — по-настоящему ярко и весело!</t>
+  </si>
+  <si>
+    <t>01.06.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6920</t>
+  </si>
+  <si>
+    <t>Байк-пасс теперь можно пополнять онлайн С 1 июня гостям байк-парка доступна новая удобная функция: взрослые тарифы можно пополнять онлайн, начиная со второй покупки Как это работает? Первый байк-пасс в сезоне — всегда оформляется в кассах курорта. На этом этапе необходимо заполнить Согласие с правилами посещения байк-парка актуального сезона. После этого приобретать взрослый тариф и пополнять байк-пасс можно онлайн, если Согласие уже оформлено и действует в текущем сезоне. Обратите внимание: при отсутствии актуального документа байк-пасс временно блокируется. Чтобы продолжить пользоваться тарифом, необходимо обратиться в информационный офис курорта для оформления недостающих документов. Путь к трассам становится короче: меньше времени на оформление, и больше на заезды. «❤️» — если оценили такую опцию! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>01.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6919</t>
+  </si>
+  <si>
+    <t>Доброе летнее утро (хоть и по погоде только календарное)!☀️ 1 июня, понедельник, на курорте «Архыз» отмечается День защиты детей — Горная страна детства, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита (закрыта по ветру, о запуске дополнительно сообщим) 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +3 | облачно, возможны осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>31.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6913</t>
+  </si>
+  <si>
+    <t>1 июня на курорте «Архыз» пройдет яркий праздник — отмечаем День защиты детей Листайте подборку: знакомим с программой мероприятия и подарками от партеров курорта «❤️» — до встречи в Горной стране детства! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>31.05.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6908</t>
+  </si>
+  <si>
+    <t>Друзья! На связи Арчи, талисман курорта «Архыз» Спешу к вам с итогами творческого конкурса и именами победителей, юных исследователей курорта. Я с большим любопытством изучил рисунки и представляю, как летом мы будем гулять по вашим маршрутам! Самое время узнать, кому и какая роль достанется: «Самый добрый гид» — Габриэль, 8 лет Знает все маршруты курорта и окрестностей, готов к серьезным походам, ведь у него есть подробная карта с заметками путешествий. Приключения, ждите нас! «Самый веселый маршрут» — Ахмад, 8 лет Точно знает все аттракционы и развлечения на курорте. С ним не соскучишься! А его комикс про Архыз — выглядит как парк развлечений. Хочется носить с собой как путеводитель по курорту. «Самый неожиданный план дня» — Ева, 5 лет Поднимется с вами на канатке к самым высоким точкам курорта, а потом угостит обедом на «секретной» поляне. Думаете, это все? А вот и нет! Читайте маршрут Евы, чтобы узнать больше подробностей. «Главный маленький эксперт по Архызу» — Кира, 4 года Кира выбрала прогулки на подъемнике, детскую площадку и мороженое. Все это и даже бесплатное мороженое можно найти в праздничной программе ко Дню защиты детей. Кира, ждем на праздник! И уже пишем твоей маме, чтобы передать подарок от курорта. Конкурсные номинации закончились, но участники и подарки — нет. Мелисса, после твоих насыщенных прогулок по лесу, точно захочется подкрепиться местными блюдами: хычины и чак-чак я тоже очень люблю! Поэтому беру тебя в поход и хочу вручить подарок. Спасибо за участие💙 P.S// Дорогие мамы! Ожидайте сообщение от представителя курорта, где мы расскажем о подарках и как их получить. А если завтра вы будете на празднике Горной страны детства, напишите об этом в комментариях. Будем рады поздравить вашего ребенка на главной площади курорта</t>
+  </si>
+  <si>
+    <t>31.05.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6906</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 Запустили канатную дорогу Орбита Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>31.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6905</t>
+  </si>
+  <si>
+    <t>В Москве состоялась торжественная церемония награждения победителей Национальной туристической медиапремии le’TO 2026 Со сцены всех приветствовала Майя Ломидзе, исполнительный директор АТОР и председатель Оргкомитета. Всесезонный горный курорт "Архыз" вместе с вице-президентом по внутреннему туризму АТОР Сергеем Ромашкиным вручил премию победителю номинации "Первый по России" - одному из флагманов журналистики нашей страны "Российской газете". Приятным сюрпризом победителю стал сертификат на проживание в новом спа-отеле Lazurit 5*. Елена Экинджи, руководитель по внешним коммуникациям курорта "Архыз", отметила: Неслучайно второй год подряд курорт вместе с профессиональной командой АТОРа вручает премии лидерам российских СМИ. Мы искренне ценим их вклад в развитие туристической отрасли нашей страны и всегда рады видеть у нас на "Архызе"! На фото: Сергей Ромашкин, вице-президент по внешнему туризму АТОР, Ольга Бухарова, шеф-редактор "Российской Газеты", Елена Экинджи, руководитель по внешним коммуникациям курорта "Архыз", Артур Мурадян, вице-президент по выездному туризму АТОР. #новости_мантера #мантера #премияleTO #Архыз 💬MANTERA</t>
+  </si>
+  <si>
+    <t>31.05.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6904</t>
+  </si>
+  <si>
+    <t>Доброе утро! 31 мая, воскресенье, на курорте «Архыз» проходят соревнования в байк-парке, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита (откроется с задержкой, о запуске дополнительно сообщим) 🚠 Лунный экспресс • Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +2 | облачно, возможны осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6903</t>
+  </si>
+  <si>
+    <t>На всесезонном горном курорте "Архыз" стартовало строительство второй очереди канатных дорог Строительно-монтажные и подготовительные работы начались на территории туристического поселка "Лунная Поляна". Заместитель министра экономического развития Российской Федерации Сергей Назаров провел в Карачаево-Черкесской Республике заседание рабочей группы по развитию туристско-рекреационного комплекса "Архыз". В ходе встречи участники обсудили строительство нового аэропорта, развитие его инженерной инфраструктуры, ход реализации инвестиционных проектов, а также меры по легализации туристического бизнеса. В настоящий момент "Архыз" является одним из крупнейших туристических проектов Северного Кавказа и находится в стадии масштабного развития. Сергей Назаров отметил: Сегодня перед нами стоит задача синхронизировать реализацию всех проектов, от которых зависит развитие "Архыза". Речь идет не только о строительстве новых объектов курорта, но и о развитии транспортной и инженерной инфраструктуры, создании мест размещения и повышении качества туристических услуг. Расширение курорта и строительство аэропорта должны идти параллельно — это взаимосвязанные проекты, которые определят дальнейший рост туристического потока и инвестиционной активности на территории. В рамках проекта развития курорта завершены основные подготовительные мероприятия. Определены генеральный подрядчик и поставщики оборудования, заключены соглашения о финансировании. На площадке уже ведутся строительно-монтажные и подготовительные работы. Вадим Трукшин, генеральный директор MANTERA, рассказал: Мы перешли к следующему этапу строительства второй линии канатных дорог на территории курорта "Архыз'. Площадка полностью готова, и мы начинаем устройство фундаментов под первые опоры новой гондольной канатной дороги. Это будет современная система с закрытыми кабинами от российского производителя "Руслет", рассчитанная на 8 посадочных мест в каждой, с общей пропускной способностью, позволяющей комфортно обслуживать растущий турпоток. Туристическая деревня "Лунная поляна" сегодня активно развивается, и новые объекты горнолыжной инфраструктуры на ее территории станут дополнительной точкой притяжения. За счет ввода второй линии будет значительно разгружен турпоселок "Романтик. Участники заседания рабочей группы также рассмотрели вопросы развития обеспечивающей инфраструктуры курорта и аэропортового комплекса, включая системы водоснабжения, водоотведения, энергоснабжения и объекты сервисного обслуживания. Реализация этих мероприятий позволит обеспечить устойчивый рост туристического потока и своевременное создание новых объектов туристической инфраструктуры. ➡️ Больше подробностей - в статье "Коммерсантъ" #новоституризма #новости_мантера #мантера #архыз</t>
+  </si>
+  <si>
+    <t>30.05.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6900</t>
+  </si>
+  <si>
+    <t>Открывайте сезон в горах всей семьей! Специальное предложение действует на курорте 30 мая — 1 июня: При единовременной покупке одного взрослого и одного детского прогулочного билета в одном чеке, вы получаете 20% скидку на взрослый билет Подробнее об акции и других специальных предложениях — на сайте курорта. А афишу праздника оставили для вас в этом посте. Горы зовут!</t>
+  </si>
+  <si>
+    <t>30.05.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6894</t>
+  </si>
+  <si>
+    <t>Можно мечтать о путешествиях по миру, а можно приехать в Архыз и влюбиться! Узнали места? Делитесь в комментариях, какие «страны» удалось повидать в Архызе. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>30.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6893</t>
+  </si>
+  <si>
+    <t>Доброе утро! 30 мая, суббота, на курорте «Архыз» проходят соревнования в байк-парке — Мегалавина, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита (закрыта до ~11:00 в связи с проведением соревнований, о запуске дополнительно сообщим) 🚠 Лунный экспресс • Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +4 | ясно, возможны осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6892</t>
+  </si>
+  <si>
+    <t>Дорогие гости курорта! 🚠 Завтра, 30 мая, в связи с проведением соревнований до 11:00 канатная дорога Орбита будет временно недоступна для подъема Просим учесть информацию при планировании отдыха. Благодарим за понимание!</t>
+  </si>
+  <si>
+    <t>29.05.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6883</t>
+  </si>
+  <si>
+    <t>1 июня на курорте «Архыз» пройдет яркий праздник — отмечаем День защиты детей Листайте подборку: знакомим с программой мероприятия и подарками от партеров курорта «❤️» — праздник, жди нас! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>29.05.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6882</t>
+  </si>
+  <si>
+    <t>Доброе утро! 29 мая, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита • 25-30 мая регламентные работы на канатной дороге Лунный экспресс • Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +4 | пасмурно, с осадками 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6881</t>
+  </si>
+  <si>
+    <t>Подслушано в байк-парке: обзор проезда по маршруту предстоящей Мегалавины с высоты 3 030 м — заодно оцените количество снега на Орбите • Напомним, что Мегалавина пройдет на курорте «Архыз» 30 мая • Параллельно, 30–31 мая байк-парк принимает первый этап Российской эндуро серии Что ждет участников помимо заездов: 🔹 мастер-классы от ведущих гонщиков страны: узнаете о правильных траекториях на гоночных трассах и технике катания 🔹 вечерние лекции от райдеров после катания 🔹 солидный призовой фонд и атрибутика 🔹 медали для всех финишеров Оставляйте огни в реакциях «🔥», чтобы погода на выходные позволила участникам стартовать с самой верхней точки! И присоединяйтесь к велогонкам Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>28.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6880</t>
+  </si>
+  <si>
+    <t>До лета 3 дня, но мы уже «разблокировали» сценарии идеального отдыха в горах: ✨ Свежий воздух и комфортное лето для ценителей прохлады ✨ Альпийские луга с «цветочными коврами» самых невообразимых узоров ✨ Уединение, которого отчаянно ищут те, кто решил сбежать из города ✨ Еще множество приятных ощущений, которые люди находят в горах, а какие именно — гости курорта поделились в комментариях под этим постом ✨ Сезонные и почти мимолетные цветения сосновой пыльцы и рододендронов ✨ Горные озера, которые постепенно открываются ото льда и снега Активности и развлечения, которые на фоне заснеженных вершин Архызских трехтысячников, увеличивают яркость впечатлений х10! Или больше? В их числе: 🔹 прогулки по маркированным тропам — для тех, кто только открывает для себя хайкинг, но любит гулять среди гор 🔹 конные прогулки среди гор или в окружении хвойного леса — одна из визитных карточек региона 🔹 экскурсии к природным достопримечательностям с драйвовыми заездами на джипах или квадроциклах 🔹 байк-парк — здесь вы встретите тех, кто, освоив велосипед еще в детстве, решил превратить это в профессиональный спорт или просто ищет летнюю альтернативу горнолыжке 🔹 рафтинг — эмоциональный командный сплав по горной реке с бурным характером 🔹 экстрим-парк — с высокогорными качелями и подвесным мостом Найдутся и развлечения для детей, даже если вы приехали в горы одним днем. Занять ребенка можно скалодромом или гончарной лепкой, отправить на картинг или беззаботно смеяться спускам на ватрушках. Выбирая любой сценарий, выбирайте горы! «Архыз» зовет за впечатлениями на высоте этого лета Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>28.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6879</t>
+  </si>
+  <si>
+    <t>Доброе утро! 28 мая, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита (закрыта по ветру, о запуске сообщим дополнительно) • 25-30 мая регламентные работы на канатной дороге Лунный экспресс • Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +12 | солнечно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6878</t>
+  </si>
+  <si>
+    <t>Лучшая терапия — горы. За какими ощущениями вы едете сюда? Напишите 3 слова в комментариях! Мы начнем: безмятежность, простор, гармония Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>27.05.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6877</t>
+  </si>
+  <si>
+    <t>Гигантский телескоп среди кавказских гор, байк-парк с лесными трассами, альпаки и кролики — рассказываем, как Архыз превращается из горнолыжного направления в универсальное место для отдыха Фото: Андрей Желенков / пресс-служба курорта «Архыз» 🖤 Telegram | VK | MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6876</t>
+  </si>
+  <si>
+    <t>Поздравляем всех мусульман России со светлым праздником Курбан-байрам! В основе одного из главных праздников ислама — многовековые традиции милосердия и сострадания, заботы о ближних. Пусть традиции этого дня укрепят ваши отношения с близкими, а добрые дела станут частью каждого дня. Пусть ваши дома будут гостеприимны и полны света, а за порогом всегда встречаются только добрые люди!</t>
+  </si>
+  <si>
+    <t>27.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6875</t>
+  </si>
+  <si>
+    <t>Доброе утро! 27 мая, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита • 25-30 мая регламентные работы на канатной дороге Лунный экспресс • Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +7 | солнечно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6865</t>
+  </si>
+  <si>
+    <t>Мы рассказываем, почему в этом летнем сезоне задержалось открытие Орбиты, а вы — делитесь любимой фотографией с этой высоты, договорились? Напомним, что в летнем сезоне 2026 запуск «первого рейса» канатной дороги Орбита состоялся только 23 мая. А в прошлом году — на эту же дату — уже пришлось 28 дней ее работы. Причиной всему — долгая и снежная зима, как следствие, снежный покров на площадке верхней станции высотой в несколько метров. Но в чем сложность, если вы не против для подъема в горы прихватить с собой более теплый пуховик? Все дело в безопасности эксплуатации канатной дороги и доступности технических маршрутов. В этом году в окрестностях Орбиты образовалось несколько лавинных карнизов, которые по погодным условиям не торопились сходить самостоятельно. В экстренном случае, при необходимости эвакуации пассажиров из кабин канатных дорог, сложность заключалась бы в доступе спасательной техники к зоне эвакуации. Второй, не менее опасный фактор, участок технической дороги для подъезда техники попадал в зону возможного схода лавины. И если для курорта в целом, этот фактор не несет никаких угроз, то серьезные риски для спасателей, спешащих в зону эвакуации с Орбиты, очевидно, имеются. Но пост о хорошем: 🔹 Плановые противолавинные работы успешно прошли на курорте 21-22 мая, а уже на следующий день Орбита начала работу 🔹 Противолавинные действия не повлияли на работу курорта: в эти дни были перекрыты часть трасс байк-парка, но канатные дороги Южного склона функционировали в штатном режиме 🔹 Технологический шум не вызвал интереса гостей 🔹 Степень лавиноопасности снижена до минимума 🔹 Ратраки продолжают расчистку технического маршрута от снега 🔹 Любопытный факт для тех, кто дочитал до конца: для принудительного спуска лавины было использовано 250 кг взрывчатого вещества Не забудьте поделиться своими впечатлениями с Орбиты и пишите в комментариях, какой пункт удивил больше всего! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>26.05.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6864</t>
+  </si>
+  <si>
+    <t>UPD | Орбита: 🚠 Приостановлена посадка на канатную дорогу Орбита из-за сильного ветра О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>26.05.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6863</t>
+  </si>
+  <si>
+    <t>На смотровой 3 030 м вновь заработали высокогорные качели! И это +1 повод подняться на Орбиту Высокогорные качели на Южном склоне это: ✨ 7 м высота опор ✨ 3 030 м высота площадки ✨ 360 градусов обзора на видовые ландшафты (и даже вид на Эльбрус!) ✨ 5 минут ощущения свободного полета над вершинами Кавказских гор ✨ +100500 памятных фото и видео с вашими искренними эмоциями Еще о высокогорных качелях курорта «Архыз»: 🔹 расположены на Южном склоне (3 030 м) 🔹 расположены на Северном склоне (2 520 м) 🔹 на Северном склоне у вас даже есть выбор: качели с высотой опор 7 м и 22 м Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>26.05.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6862</t>
+  </si>
+  <si>
+    <t>Мы хотим, чтобы для каждого из вас новый визит на курорт был еще более комфортным и приятным. Именно поэтому нам так важно ваше мнение о сервисе сегодня. Подготовили короткий опрос: он займет не больше пары минут вашего времени, но поможет нам учитывать важные детали и лучше понимать гостей. Спасибо, что делитесь своим опытом. Ваш отклик помогает делать «Архыз» местом, куда хочется возвращаться!</t>
+  </si>
+  <si>
+    <t>26.05.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6861</t>
+  </si>
+  <si>
+    <t>Доброе утро! 26 мая, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита • 25-30 мая регламентные работы на канатной дороге Лунный экспресс • Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +8 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6860</t>
+  </si>
+  <si>
+    <t>Конкурс от Арчи: стань юным гидом по «Архызу» Ко Дню защиты детей талисман курорта Арчи готовит подарки для юных гостей и приглашает их стать маленькими гидами по летнему Архызу. Представьте, что Арчи впервые оказался на курорте и не знает, куда отправиться на прогулку. У него много вопросов: Куда мы пойдем сначала? Что посмотрим? Где сделаем фото? А где остановимся, чтобы просто полюбоваться горами? Придумайте вместе с ребенком небольшой маршрут по курорту: куда бы он повел Арчи и что обязательно показал бы ему на «Архызе». Ждем от участников рисунок или мини-комикс с небольшим рассказом о любимом маршруте. Например: «Сначала мы поднимемся на канатной дороге, потом посмотрим на горы, зайдем к альпакам и найдем самое красивое место для фото». Как участвовать: 🔹 придумайте детский маршрут для Арчи по курорту «Архыз» 🔹 опубликуйте вашу работу в формате «рисунок/комикс + рассказ» в комментариях к этому посту 🔹 укажите имя и возраст ребенка Арчи внимательно посмотрит все работы и выберет самые интересные маршруты. Итоги подведем 31 мая в 13:00. А подарки вручим победителям 1 июня на праздничном мероприятии курорта. Номинации для победителей: ⭐️ «Самый добрый гид» ⭐️ «Самый веселый маршрут» ⭐️ «Самый неожиданный план дня» ⭐️ «Главный маленький эксперт по Архызу» Ждем вас в числе участников: нам интересно узнать, каким дети видят летний «Архыз» — и куда в первую очередь пригласили бы нашего Арчи.</t>
+  </si>
+  <si>
+    <t>25.05.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6859</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Информируем о необходимости продления регламентных работ на канатной дороге Лунный экспресс до 30 мая Просим обратить внимание на актуальный график регламентов и учитывать его при планировании отдыха на курорте. Благодарим за понимание и приглашаем для прогулок на Орбиту!</t>
+  </si>
+  <si>
+    <t>25.05.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6858</t>
+  </si>
+  <si>
+    <t>Байк-пасс теперь можно пополнять онлайн С 1 июня гостям байк-парка будет доступна новая удобная функция: взрослые тарифы можно пополнять онлайн, начиная со второй покупки Как это работает? Первый байк-пасс в сезоне — всегда оформляется в кассах курорта. На этом этапе необходимо заполнить Согласие с правилами посещения байк-парка актуального сезона. После этого приобретать взрослый тариф и пополнять байк-пасс можно онлайн, если Согласие уже оформлено и действует в текущем сезоне. Обратите внимание: при отсутствии актуального документа байк-пасс временно блокируется. Чтобы продолжить пользоваться тарифом, необходимо обратиться в информационный офис курорта для оформления недостающих документов. Путь к трассам становится короче: меньше времени на оформление, и больше на заезды. «❤️» — если оценили такую опцию! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6857</t>
+  </si>
+  <si>
+    <t>5️⃣ дней до старта Российской эндуро серии на «Архызе» С 29 по 31 мая в байк-парке пройдет 1 этап Российской эндуро серии — главных всероссийских соревнований по велосипедному эндуро На курорт «Архыз» приедут райдеры, чтобы пройти скоростные спецучастки, проверить технику, выносливость и побороться за баллы рейтинга РЭС. В программе гоночных выходных: 29 мая — тренировочные заезды РЭС, мастер-классы, лекции и брифинг участников 30 мая — старт Мегалавины, тренировочные заезды РЭС, мастер-классы и лекции 31 мая — финальные заезды РЭС и награждение участников Регламент и регистрация — К старту заездов команда байк-парка продолжает готовить трассы и проверять участки маршрута, чтобы соревнования прошли ярко, технично и безопасно: Обзор состояния трасс после открытия сезона в байк-парке: Съемка — Симаков Дмитрий Монтаж — Желенков Андрей 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6855</t>
+  </si>
+  <si>
+    <t>Картинг — со скидкой 15% для юных гостей в День защиты детей Уже сейчас к размеренным прогулкам в горах можно добавить скорости: картинг работает и ждет гостей на гонки заезды! А 1 июня, в День защиты детей, у юных пилотов будет особый праздничный бонус — скидка 15% на детские билеты. Билет со скидкой можно приобрести в кассе сервиса-партнера. «❤️» на удачу, чтобы оказаться первым в турнирной таблице заезда! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6854</t>
+  </si>
+  <si>
+    <t>Доброе утро! 25 мая, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг ✨ Картинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +8 | облачно, возможны осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6846</t>
+  </si>
+  <si>
+    <t>Горы зовут, а мы — рассказываем о маршруте, который первым на курорте открывает сезон прогулок по экотропам: тропа Романтиков. Листайте карточки, чтобы больше узнать о тропе, и собирайтесь в горы. О том, как собраться и что положить в рюкзак, тоже рассказали в карусели. «❤️» — увидимся на тропе! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6845</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Информируем о предстоящих регламентных работах на канатных дорогах курорта 🚠 25-28 мая — технические работы на канатной дороге Лунный экспресс В дни регламента канатная дорога, где проводятся работы, закрывается на весь день. Для прогулок доступен Южный склон курорта, а для подъема в горы — канатная дорога Млечный Путь и Орбита. Найти расписание регламентов всегда можно в закрепленных сообщениях канала или на сайте в разделе с интерактивной картой курорта</t>
+  </si>
+  <si>
+    <t>24.05.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6844</t>
+  </si>
+  <si>
+    <t>Доброе утро! 24 мая, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Лунный экспресс 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +10 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6843</t>
+  </si>
+  <si>
+    <t>Храмы X века, древняя «обсерватория» и загадочные каменные шары: что посмотреть в 25 км от Архыза Всего в 25 км от курорта Архыз находится Аланское городище — место, где в X–XIV веках стоял древний город. Через него проходил Великий шелковый путь, а Алания была одним из центров византийской культуры на Северном Кавказе. Что стоит увидеть: 🔸 Аланский круг — каменное кольцо диаметром 88 м. Ученые до сих пор спорят, что это: языческое святилище солнца или древняя обсерватория. По одной из версий, это «солнечный календарь» — единственная постройка такого типа на Северном Кавказе. Говорят, внутри круга нужно загадывать желания. Наш корреспондент попробовала — ждем результатов. 🔸 Северный храм — самый большой средневековый христианский храм Северного Кавказа. В X–XIII веках он был кафедральным собором Аланской епархии. В пяти минутах ходьбы от него можно найти идеально круглые каменные шары, впечатанные в скалу. Геологи называют их конкрециями, но туристам это не мешает строить свои версии — вплоть до инопланетных. 🔸 Южный храм — второй по древности действующий христианский храм в России после собора Иоанна Предтечи в Керчи. Его построили в IX–X веках. 🔸 Средний храм — памятник первой четверти X века. Внутри до сих пор сохранились следы фресок и керамические голосники, которые усиливали акустику. 🔸 Купель-крещальня в Северном храме — место, где аланы принимали крещение еще до князя Владимира. 🔸 Менгир «Воин-тюрк» — пятиметровая каменная статуя VIII–XII веков. Такие идолы раньше ставили вдоль дорог — как ориентиры или места для молитв. Из необычного: по территории гуляют полудикие лошади. Их зоны огорожены проволокой под напряжением, так что лучше не подходить слишком близко. Как добраться: 📍 25 км от курорта Архыз По территории можно проехать на машине с экскурсией или пройти пешком по экотропе 3 км — у всех памятников есть таблички. Билеты: взрослые — 150 руб., дети 7–14 лет — 50 руб. АТОР ВКонтакте | Дзен</t>
+  </si>
+  <si>
+    <t>23.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6842</t>
+  </si>
+  <si>
+    <t>«ИСКУССТВО НА ВЫСОТЕ»: в отеле Лазурит Архыз стартовала арт-резиденция Для нас премиальный отдых — это не только безупречный сервис, но и особая атмосфера места. Именно поэтому мы открыли арт-резиденцию «Вершина искусства», которая объединит горы, людей и живопись. Сейчас у нас в гостях группа московских художников. Они приехали в Архыз, чтобы перенести на холсты его масштабы и уникальные красоты. Как это устроено: • Дневные пленэры. Художников с мольбертами можно встретить высоко в горах, на перевалах, у водопадов и берегов бурных рек. Они ловят изменчивый свет и делают первые этюды прямо на натуре. • Вечерняя мастерская. После заката работа перемещается в стены отеля. Мы организовали для авторов тихое и комфортное пространство, где они дорабатывают холсты по свежим впечатлениям дня. • Коллекция отеля. Созданные в рамках резиденции картины останутся в отеле Лазурит Архыз. Они составят основу нашего собственного арт-фонда и украсят интерьеры отеля. Приезжая к нам в эти дни, вы становитесь свидетелями создания новой культурной истории курорта. «Нет лучше страны, чем Россия! Только в России может быть настоящий пейзажист!» - Исаак Левитан Следите за работой арт-резиденции в наших следующих постах. #ЛазуритАрхыз #ВершинаИскусства #ПремиумОтдых #АртРезиденция #КультураКавказа</t>
+  </si>
+  <si>
+    <t>23.05.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6840</t>
+  </si>
+  <si>
+    <t>Повод для прогулки в горах: запустили канатную дорогу Орбита! Долгожданная высота и самая высокая точка курорта (3 030 м) открывает летний сезон. 🔹 протяженность канатной дороги составляет 2 376 м 🔹 пропускная способность порядка 1,2 тыс. человек/час 🔹 у Орбиты один из самых длинных безопорных пролетов на территории страны — 780 м 🔹 10-местные гондолы, две из которых оснащены стеклянным полом 🔹 смотровая для ваших лучших фото с воспоминаниями «мы вышли на Орбиту» (бонус: с видом на Эльбрус) Выбирайте тариф для подъема на Орбиту в кассах курорта, и совсем скоро — в интернет-магазине. «❤️» — до встречи на Орбите! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6839</t>
+  </si>
+  <si>
+    <t>Доброе утро! 23 мая, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Орбита 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик 🔴 Старый романтик ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +11 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6831</t>
+  </si>
+  <si>
+    <t>Лето на «Архызе» набирает высоту и первыми летние сервисы сезона 2026 протестировали в рамках пресс-конференции представители крупнейших федеральных и региональных СМИ, а также телеканалы «Россия 24. Вести КЧР» и «Архыз 24». О планах на предстоящий летний сезон и итогах зимы смотрите в выпуске ГТРК Карачаево-Черкесии: А если вы уже готовы к лету в горах, на курорте доступны: 🔹 джипинг — комфортный способ познакомиться с достопримечательностями региона и отправиться на прогулку всей семьей 🔹 вездеходы — для тех, кто хочет увидеть горные маршруты и самому держать руль 🔹 конные прогулки — возможность познакомиться с карачаевской породой лошадей и неспешно гулять по лесным тропам 🔹 рафтинг — самая освежающая летняя активность — сплав по горной реке 🔹 ферма альпак — альпаки и кролики готовы к встрече с гостями круглый год 🔹 байк-парк — если пока сложно представить, как управлять горным велосипедом на склоне, начните с велолагеря 🔹 экотропы — и первой открывает прогулки в горах тропа Романтиков Ждем лето, ждем больше солнца, чтобы порадовать вас еще большим числом развлечений. Ждем в горах! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6830</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Информируем о предстоящих регламентных работах на канатных дорогах курорта 🚠 25-28 мая — технические работы на канатной дороге Лунный экспресс В дни регламента канатная дорога, где проводятся работы, закрывается на весь день. Для прогулок доступен Южный склон курорта, а для подъема в горы — канатная дорога Млечный Путь. Найти расписание регламентов всегда можно в закрепленных сообщениях канала или на сайте в разделе с интерактивной картой курорта</t>
+  </si>
+  <si>
+    <t>22.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6829</t>
+  </si>
+  <si>
+    <t>Доброе утро! 22 мая, пятница, на курорте «Архыз» открыта первая экотропа для прогулок (😍), доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня Экотропы Южный склон: 🔵 Тропа Романтиков График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🔵 Компас 🔵 Азимут 🔵 Лунка 🔴 Антарес 🔴 Романтик 🔴 Старый романтик 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +8 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6827</t>
+  </si>
+  <si>
+    <t>1 июня | «Горная страна детства» на курорте «Архыз» Согласитесь, что нет лучшей идеи для первого понедельника лета, чем устроить себе выходной? Ни на что не намекаем, но пора бы вспомнить записки об отсутствии «по уважительным причинам», которые все хотя бы раз носили в школу: мы для вас такую программу приготовили! Подарите детям день, который станет ярким воспоминанием лета — а заодно и себе, ведь программа увлечет не только малышей, но и их родителей. А чтобы семейный выходной получился еще приятнее, мы подготовили праздничное предложение: 1 июня при покупке 4-х прогулочных билетов в одном чеке действует скидка 20% Берите с собой детей, бабушек и дедушек — в горах веселее большой компанией. С 11:00 до 15:00 курорт превратится в настоящую игровую страну со своей валютой — бумажным жетоном с узнаваемым логотипом «Архыза». Дети зарабатывают жетоны в играх, на мастер-классах и в фотозонах, а тратят на самые желанные радости: батут, сладкую вату и попкорн. Что вас ждет: 🔹 Фотозона «Воздушный шар» — запечатлеть кадр словно в полете над хребтами Архыза 🔹 Фотозона «Хранитель мечты» с большим плюшевым другом и волшебницей из мира сладостей 🔹 Мастер-класс «Частичка Архыза» — распишите кепку и заберите с собой кусочек лета в горах 🔹 Аквагрим «Чудесные узоры» — россыпь блесток и волшебные перевоплощения 🔹 Батуты «Облачный замок» и «Сфера желаний» — заряд энергии и восторга на весь день 🔹 Сладкая вата и попкорн — вкус праздника и вкус детства Сцена с веселыми стартами, танцевальным флешмобом и шоу мыльных пузырей — новое приключение каждые 20 минут. Создавать настроение будут сказочный ведущий, ростовые куклы и хранители радости в блестящих костюмах — встреча с ними сама по себе уже маленькое чудо. Бонус: партнеры курорта, предоставляющие летние сервисы развлечений, готовят специальные скидки на свои активности. Подробности — в ближайших анонсах, следите за публикациями! 1 июня курорт «Архыз» 11:00–15:00 Ждем вас всей семьей! #АрхызГорнаяСтранаДетства</t>
+  </si>
+  <si>
+    <t>21.05.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6826</t>
+  </si>
+  <si>
+    <t>Проверено, шутки по макс вы не любите, но разве это шутки? Вместе с лучшими местами для путешествий на карте нашей страны собрали впечатляющий призовой фонд для 12 победителей. Подписывайтесь и участвуйте!</t>
+  </si>
+  <si>
+    <t>21.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6825</t>
+  </si>
+  <si>
+    <t>21 и 22 мая | Плановые противолавинные мероприятия Дорогие гости курорта! 21 и 22 мая на Южном склоне курорта будут проводиться плановые противолавинные мероприятия Канатные дороги Южного склона будут работать в штатном режиме: Млечный Путь и Лунный экспресс будут доступны для гостей в соответствии с расписанием. Просим не беспокоиться из-за возможного технологического шума. Благодарим за понимание!</t>
+  </si>
+  <si>
+    <t>21.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6824</t>
+  </si>
+  <si>
+    <t>Доброе утро! 21 мая, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🔵 Компас 🔵 Азимут 🔵 Лунка 🔴 Антарес 🔴 Романтик 🔴 Старый романтик 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +10 | переменная облачность, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6823</t>
+  </si>
+  <si>
+    <t>Байк-парк «Архыза» открывает сезон велогонок 30–31 мая байк-парк принимает первый этап Российской эндуро серии. А вокруг стартов собрана полноценная программа выходных, рассказываем! Российская эндуро серия (РЭС) — главные всероссийские соревнования по велосипедному эндуро (MTB), объединяющие сильнейших гонщиков страны на лучших трейлах. Формат включает скоростные спуски по спецучасткам и подъемы, проверяя технические навыки и выносливость Что ждет участников помимо заездов: 🔹 мастер-классы от ведущих гонщиков страны: узнаете о правильных траекториях на гоночных трассах и технике катания 🔹 вечерние лекции от райдеров после катания 🔹 солидный призовой фонд и атрибутика 🔹 медали для всех финишеров На 30 мая перенесена Мегалавина — одно из ключевых соревнований сезона —  уникальный формат гонки на горных велосипедах, который начинается с захватывающего массового старта с вершины горы. Участники, стартуя одновременно, устремляются вниз, где каждый метр спуска становится полем битвы за наилучшую траекторию с соперниками. Победителем становится тот, кто первым преодолеет дистанцию и пересечет финишную черту Одни выходные, одна поездка — и два больших события! Тайминг, регламент, регистрация на гонку и мастер-классы — переходите по ссылке за подробной информацией 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6822</t>
+  </si>
+  <si>
+    <t>Доброе утро! 20 мая, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик (нижний сегмент) ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +8 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6821</t>
+  </si>
+  <si>
+    <t>❤️ — если хотели бы присоединиться к такому мероприятию комментарий — если были гостем вечера и готовы поделиться впечатлениями</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6818</t>
+  </si>
+  <si>
+    <t>«Как сладкую песню Отчизны моей, люблю я Кавказ», — Лермонтов писал о Кавказе так, что спустя почти 200 лет его строки продолжают возвращаться туда, где родились. 17 мая в ресторане ULLU прошел камерный литературный вечер «Кавказ. Лермонтов. Любовь». Актер Владимир Кошевой читал «Тебе, Кавказ, суровый царь земли…», «Дары Терека» и другие строки, которые здесь, среди гор Архыза, обретают особое звучание. А живая музыка не просто сопровождала стихи, но вплетала их в единое полотно вечера. В художественном сопровождении: • исполнитель-пианист Платон Андреев • режиссер, автор сценария Михаил Елисеев</t>
+  </si>
+  <si>
+    <t>19.05.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6817</t>
+  </si>
+  <si>
+    <t>UPD | Канатные дороги Южного склона: 🚠 По погодным условиям приостановлена посадка на канатные дороги Млечный Путь и Лунный экспресс О запуске сообщим дополнительно!</t>
+  </si>
+  <si>
+    <t>19.05.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6813</t>
+  </si>
+  <si>
+    <t>«Архыз» летом 2026: что нового ждет гостей курорта 16 мая в отеле «Лазурит Архыз» прошла пресс-конференция генерального директора курорта Романа Киранчука — рассказываем главное о предстоящем сезоне. Лето ожидается еще насыщеннее относительно зимы — по эмоциям точно С января по 11 мая курорт принял более 661 тысячи гостей, а в летний сезон, до октября, ожидается еще около 400 тысяч путешественников. Зимняя сезонность пока сохраняется, но летний туризм все увереннее привлекает гостей. «Надо двигаться в сторону расширения туристических продуктов и предлагать что-то новое», — отмечает Роман Киранчук эту тенденцию Новинки лета 🔹 Впервые откроется детский клуб «Архызенок». «Это позволит семьям оставлять детей на длительное время под присмотром опытных инструкторов с интересными программами, позволяющими изучить достопримечательности и обучиться навыкам туризма», — рассказал генеральный директор курорта 🔹 Для любителей хайкинга в прокате появится специальная экипировка — трекинговые палки и обувь. А еще можно будет взять в аренду палатку, если хочется большего погружения в горы. Календарь событий С 22 по 27 июля курорт впервые в истории Северного Кавказа примет этап Чемпионата России по ралли. На «Архызе» будут базироваться 25 экипажей со всей страны, старт и финиш — на Лунной поляне. Гостей ждут мастер-классы, фотосессии с пилотами, а также прорабатывается возможность прокатиться по безопасным участкам трассы. Запланированы традиционные летние мероприятия: высокогорный забег Wild Trail в июне, в августе — юбилейный фестиваль музыки и науки «Выше звука», и ежемесячные велосборы байк-парка. Размещение: что появится к концу года К декабрю 2026 года на курорте откроются пять новых отелей примерно на 570 номеров — в их числе объект Cosmos Hotel Group, одной из ведущих гостиничных компаний России. Параллельно курорт работает с туроператорами над пакетными предложениями: проживание, подъем на канатной дороге и набор активностей в одном продукте. «Надеюсь, что уже осенью этого года какой-то пакет предложим нашим гостям. Курорт открыт для самых разных инициатив как от крупных отельных сетей, так и от отдельных резидентов», — сообщил Роман Киранчук Например, «Лазурит Архыз», принимавший пресс-конференцию, этим летом представляет коллекцию авторских туров с приватными маршрутами, персональным сопровождением и оздоровительными программами. Отель является единственным на курорте участником программы «Аэрофлот Бонус» — мили можно как накапливать, так и использовать, превращая отдых в часть единой системы привилегий и путешествий. Парковочное пространство Отвечая на вопрос корреспондента «Вестника АТОР» о нагрузке на дорожную инфраструктуру в пиковые даты, Роман Киранчук отметил, что парковочных пространств хватает даже в пиковые январские дни, когда на курорте одновременно отдыхают 11–12 тысяч гостей. В Романтике работает новая парковка на 250 мест, а на Лунной поляне — площадка более чем на 900 мест. Подробности и еще больше тем пресс-конференции — </t>
+  </si>
+  <si>
+    <t>19.05.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6812</t>
+  </si>
+  <si>
+    <t>19.05.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6811</t>
+  </si>
+  <si>
+    <t>Доброе утро! 19 мая, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик (нижний сегмент) ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +6 | облачно, с осадками 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6810</t>
+  </si>
+  <si>
+    <t>Сезон джип-туров и маршруты, которые не найти на обычной карте Летний сезон 2026 на курорте «Архыз» набирает ход — сервисы развлечений открываются один за другим. Джипинг — в числе тех сервисов, что уже доступны путешественникам: внедорожники готовы к экскурсиям по самым красивым направлениям в окрестностях курорта. Джип-туры — особая история для Архыза. Это не заезд по достопримечательностям, а целая маленькая экспедиция: за несколько часов можно подняться на высокогорное плато, увидеть закат там, где почти никого нет (кроме таких же его ценителей, как и вы), или смотреть, как зажигаются звезды у обсерватории. Маршруты лета, которые доступны прямо сейчас: 🔹 Перевал Пхия — на закат или под звездное небо 🔹 Закат на перевале Гум-Баши 🔹 Закат у Специальной астрофизической обсерватории РАН — с ее знаменитым БТА, крупнейшим оптическим телескопом Евразии 🔹 Водопад реки Белой 🔹 Плато Бермамыт с видом на Эльбрус 🔹 Архыз — Маруха 🔹 Джилы-Су с водопадами «Каракая-Су» и «Султан» Машину можно занять вдвоем, а можно собрать компанию из четырех человек — детали уточняйте при бронировании. Маршруты сопровождает опытный гид: знает дорогу, расскажет про места, подскажет, где стоит выйти и осмотреться. Бронирование — в инфоофисе Архыз Центра или по телефону 8 (800) 100-555-9 Тарифы маршрутов — на сайте курорта в разделе «чем заняться» Лето в горах только разгоняется, но джипы уже на ходу! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6809</t>
+  </si>
+  <si>
+    <t>Внеплановые регламентные работы на канатной дороге Лунный экспресс Дорогие гости курорта! С 25 по 28 мая включительно на кресельной канатной дороге Лунный экспресс пройдут дополнительные регламентные работы Они не входили в ранее опубликованный график, но необходимы для поддержания надежной и безопасной работы канатной дороги в летнем сезоне. В эти даты Лунный экспресс будет временно недоступен для гостей. Благодарим за понимание и рекомендуем учитывать эту информацию при планировании прогулок по Южному склону.</t>
+  </si>
+  <si>
+    <t>18.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6808</t>
+  </si>
+  <si>
+    <t>Плюсы сегодняшнего понедельника: ✨ На курорте теплая солнечная погода (не верьте прогнозу, если он показывает дождь) ✨ В горы поднимает открытая кресельная канатка (что-то новенькое!) ✨ Доступны все больше летних сервисов развлечений — среди активностей появились джипинг и рафтинг (вы вообще видели?) Из минусов: Все плюсы доступны тем, кто прямо сейчас отдыхает на курорте «Архыз»! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6807</t>
+  </si>
+  <si>
+    <t>Доброе утро! 18 мая, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик (нижний сегмент) ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +7 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6806</t>
+  </si>
+  <si>
+    <t>Доброе утро! 17 мая, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик (нижний сегмент) ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +5 | хорошая погода, малооблачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6805</t>
+  </si>
+  <si>
+    <t>17 мая | Вечер художественного слова с Владимиром Кошевым В это воскресенье в ресторане ULLU состоится камерный концерт в формате музыкально-литературной композиции «Кавказ. Лермонтов. Любовь» Художественное слово — Владимир Кошевой, актер театра и кино, чтец и наследник традиции, в которой текст становится не просто прочитанным, а пережитым опытом, наполненным эмоциями. В его исполнении поэзия и проза звучат особенно тонко: через интонацию, паузу, внутренний ритм и внимание к каждому смыслу. А камерная атмосфера ULLU добавит этому вечеру глубины и особого настроения. Это событие для тех, кто предпочитает культуру в ее самом живом звучании — когда музыка, слово и пространство соединяются в одно целое. 17 мая Начало: 20:00 Ресторан ULLU (Лунная поляна, ул. Биджиева, 1) Вход свободный Приглашаем провести этот майский вечер на курорте «Архыз» в уникальной атмосфере — за музыкой, литературой и разговором с большим искусством. 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6804</t>
+  </si>
+  <si>
+    <t>Доброе утро! 16 мая, суббота, на курорте «Архыз» открывается байк-парк, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений Байк-парк. Открыты трассы: 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Азимут 🔵 Лунка 🔴 Артефакт 🔴 Антарес 🔴 Романтик (нижний сегмент) ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +4 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6803</t>
+  </si>
+  <si>
+    <t>Иногда Архыз меняет настроение: облака опускаются ниже, вершины растворяются в легком тумане, воздух становится прохладнее и глубже, а прогулка на канатной дороге превращается в особенно атмосферное путешествие. Чтобы пасмурная погода не мешала вашим планам, мы подготовили специальное предложение для подъема в горы в такие дни. В стоимость билета входит: 🔹 прогулочный билет на канатную дорогу 🔹 непромокаемый дождевик в фирменном цвете курорта Так вам не придется брать с собой городской зонт или менять маршрут из-за погоды — дождевик защитит от дождя, а вы сможете спокойно насладиться маршрутом и увидеть Архыз в его туманном и кинематографичном настроении. Стоимость тарифа: 🎟 Взрослый билет — 2 950 ₽ 🎟 Детский билет — 1 950 ₽ Указанная стоимость актуальна для прогулки на 2-х канатных дорогах и действует до 5 июня Билеты доступны к покупке в кассах курорта в здании Архыз Центр Романтик Пусть погода будет частью впечатления, а не причиной отказаться от прогулки! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6801</t>
+  </si>
+  <si>
+    <t>Всесезонный горный курорт "Архыз" выступит партнером Национальной туристической медиапремии le’TO В ряду партнеров престижной медиапремии le’TO, в которой традиционно оцениваются достижения СМИ, пишущих о туризме, и PR-служб туроператоров, курорт "Архыз" представляет отельный сектор, причем его наиболее динамично развивающуюся часть. Майя Ломидзе, исполнительный директор АТОР и председатель Оргкомитета Национальной туристической медиапремии le’TO, отметила: По данным Росстата, Карачаево-Черкесия в I квартале 2026 года получила прирост внутреннего турпотока +160% к тому же периоду 2025 года, и можно справедливо полагать, что большую часть вклада в этот прирост внес именно "Архыз". У российских туроператоров продажи туров в "Архыз" демонстрируют яркую положительную динамику даже на фоне некоторого замедления продаж во внутреннем туризме, начавшегося в 2025 году: сказывается эффект новизны и активный маркетинг курорта.Премия le’TO – это премия лидеров, и партнерство с "Архызом" очень органично для нас. Торжественная церемония награждения состоится 29 мая в Москве в отеле Radisson Collection Hotel. Роман Киранчук, генеральный директор курорта "Архыз" рассказал: Мы не случайно во второй раз выступаем партнерами премии LE'To АТОР. Ее главная ценность и уникальность заключаются в четком фокусе на конструктивном взаимодействии между представителями СМИ и туристической индустрией России. Курорт "Архыз" давно выстроил тесное и системное сотрудничество как с федеральными и региональными медиа, так и с ведущими туроператорами и отельерами. Сегодня на нашей территории уже работают признанные флагманы рынка – например, сетевые отели Alean и "Азимут", а в следующем году к ним планирует присоединится Cosmos Hotel Group. Наша общая задача – совместно развивать и совершенствовать внутренний туризм, последовательно повышать стандарты сервиса и качества услуг. И в этом деле нас особенно поддерживают профессиональные журналисты, которые объективно и глубоко освещают туристическую повестку, делятся экспертизой и помогают формировать честный диалог с гостями. Он подчеркнул, что курорт благодарен всем организаторам и участникам премии le’TO за создание важной площадки для отраслевого взаимодействия: Надеемся, что наш совместный опыт станет ещё одним шагом к качественному росту российского туризма. ﻿ ➡️ Подробнее на сайте АТОР ➡️ Премия le'ТО #новости_мантера #мантера #Архыз #курортАрхыз #АТОР 💬MANTERA</t>
+  </si>
+  <si>
+    <t>15.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6800</t>
+  </si>
+  <si>
+    <t>Доброе утро! 15 мая, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +5 | пасмурно, с осадками 🎦 Онлайн-камеры 📞 Контакты Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6799</t>
+  </si>
+  <si>
+    <t>До открытия байк-парка всего несколько дней! Совсем скоро склоны «Архыза» вновь оживут: горные велосипеды выйдут на трассы, первые заезды зададут темп, а крутые виражи вернут горам летний ритм. Стартуем 16 мая и начинаем летний сезон с движения. А пока ловите небольшой прогрев от команды байк-парка! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6798</t>
+  </si>
+  <si>
+    <t>Доброе утро! 14 мая, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +10 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6797</t>
+  </si>
+  <si>
+    <t>Без этого поста наши итоги зимы были бы неполными… Что еще мы для вас приготовили? Благодарности подписчикам! ✨ среднее число участников нашего горнолыжного комьюнити ( = участников чата «Курорт Архыз Чат») ~ 4 800 человек. Эта цифра растет и активизируется в зимний сезон, но большая часть из вас остается здесь в течение всего года. Это очень ценно, дорогие участники! ✨ ~ 130 сообщений/день в зимнем чате, который живет с раннего утра и до позднего вечера ✨ + 11 786 подписчиков за сезон. Да, мы решили не округлять это число до красивой цифры, потому что в каждой этой единице — вы, и каждым из вас мы очень дорожим (наш админ точно)! ✨ больше 2 000 «спасибо» за сезон — в адрес курорта и друг другу! Теперь наша очередь благодарить. Спасибо, дорогие читатели: За вашу вовлеченность За доверие и выбор в пользу курорта За ежедневное чтение канала За обратную связь За силу нашего комьюнити! Решили выделить самых активных участников нашей соцсети в телеграм, которых вы тоже не могли не заметить, и пришли с подарками: Владимир 123Рус — бесспорно самый активный участник чата, лидер мнений и настоящий навигатор нашего горнолыжного комьюнити, любитель Архыза, лыжник (вдруг кому интересно) и главный помощник смм-щика по скорости ответов и достоверности предоставленной информации наш подарок — сезонный ски-пасс 26/27 Татьяна (хочется добавить «Премудрая») — та самая участница, которая появляется в чате не каждый день, но всегда очень вовремя. Справедливая, внимательная и объективная, она умеет с теплом рассказать новичкам об Архызе и поделиться личным опытом так, что после ее сообщений хочется скорее приехать на курорт. Девушка с аппетитным ником @Happy_croissant не скрывает свою любовь к Архызскому Хычину и всегда готова поделиться локацией «где самые вкусные» наш подарок — 3 дня в зимнем сезоне 26/27 Василиса Кесиди — активная, доброжелательная и очень солнечная участница чата. Василиса легко включается в общение, делится фотографиями со склонов, поддерживает разговор и сохраняет оптимизм даже тогда, когда погода в горах решает внести свои коррективы. Может быть именно благодаря оптимистичности, если верить истории чата, все ее вопросы решаются быстро и удачно? наш подарок — 3 дня в зимнем сезоне 26/27 Анатолий Адреналин — активный читатель и частый гость, но довольно беспристрастный. Возможно, «Архыз» даже не самый любимый его курорт, но Анатолий возвращается сюда вновь и вновь. Был очень рад сноупарку (а мы его объективным отзывам), всегда подскажет, почему у вас не работает трансляция камер и расскажет, почему снегопады — это не зло, и где в такие дни прячется вельвет и ратраки курорта наш подарок — 3 дня в зимнем сезоне 26/27 Лена — внимательная, активная и очень теплая участница нашего телеграм-комьюнити. Лена всегда готова поддержать разговор, откликнуться на новости курорта и помочь тем, кто что-то пропустил. Кажется, она действительно внимательно читает наш канал — и, что особенно приятно, считывает не только важную информацию, но и те моменты, где мы стараемся добавить немного улыбки в ежедневные новости «Архыза» наш подарок — 3 дня в зимнем сезоне 26/27</t>
+  </si>
+  <si>
+    <t>13.05.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6796</t>
+  </si>
+  <si>
+    <t>Горы не переключаются из зимы в лето по календарю, им нужно чуть больше времени. Но подготовка к теплому сезону на склонах курорта уже идет полным ходом: там, где недавно катались на лыжах и сноубордах, готовят трассы для горных велосипедов. 16 мая на «Архызе» откроется байк-парк — один из первых сервисов летнего сезона. А уже 30 мая здесь пройдут соревнования — Мегалавина Заглянули к команде байк-парка и собрали несколько постов о том, как проходит подготовка трасс: 🔹 как прошли шейпом каменную секцию на старте Большой Медведицы и восстановили контруклон на Спутнике 🔹 или как отшейпили прыжковый сегмент на трассе Гравитация Если далеки от всех этих терминов, просто загляните полюбопытствовать, в каких снежных коридорах приходится буквально откапывать трассы байк-парка Жмите на огни «🔥», чтобы растопить снег и помочь ребятам поскорее завершить подготовку трасс! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6795</t>
+  </si>
+  <si>
+    <t>Доброе утро! 13 мая, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона закрыты для проведения регламентных работ до 5 июня График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +6 | облачно 🎦 Онлайн-камеры 📞 Контакты Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6790</t>
+  </si>
+  <si>
+    <t>🚠 Лунный экспресс: маршрут к панорамам Южного склона Кресельная канатная дорога Лунный экспресс уже доступна для прогулок и будет работать на курорте в течение летнего сезона — весной, летом и осенью. Посадка начинается в туристической деревне Лунная поляна. Отсюда канатная дорога поднимает гостей на высоту 2 250 м Южного склона и соединяет Лунную поляну с туристической деревней Романтик. Подъем на канатной дороге — уже само по себе маленькое путешествие: открытые кресла, горный воздух, сменяющиеся панорамы и виды, которые постепенно открывают курорт с новой высоты. Наверху гостей ждет одна из самых узнаваемых фототочек Южного склона — деревянные буквы «АРХЫЗ». Здесь можно сделать кадры на память, задержаться у панорамного стенда, чтобы поизучать вершины гор и запомнить их названия, и просто рассмотреть Архыз с высоты. А позже, когда откроются экотропы, Лунный экспресс станет удобной точкой выхода к маршрутам Южного склона: 🔹 Аланский путь 🔹 Путь времен 🔹 Тропа Романтиков Приезжайте в горы: летний сезон на «Архызе» только набирает высоту, а прогулки по Южному склону уже можно начинать с Лунного экспресса. 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6789</t>
+  </si>
+  <si>
+    <t>Вечер художественного слова в ULLU с Владимиром Кошевым 17 мая в ресторане ULLU состоится камерный концерт в формате музыкально-литературной композиции «Кавказ. Лермонтов. Любовь» Художественное слово — Владимир Кошевой, актер театра и кино, чтец и наследник традиции, в которой текст становится не просто прочитанным, а пережитым опытом, наполненным эмоциями. В его исполнении поэзия и проза звучат особенно тонко: через интонацию, паузу, внутренний ритм и внимание к каждому смыслу. А камерная атмосфера ULLU добавит этому вечеру глубины и особого настроения. Это событие для тех, кто предпочитает культуру в ее самом живом звучании — когда музыка, слово и пространство соединяются в одно целое. 17 мая Начало: 20:00 Ресторан ULLU (Лунная поляна, ул. Биджиева, 1) Вход свободный Приглашаем провести этот майский вечер на курорте «Архыз» в уникальной атмосфере — за музыкой, литературой и разговором с большим искусством. 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6788</t>
+  </si>
+  <si>
+    <t>Впечатления недели: каким получился ваш отдых на курорте «Архыз»? Если недавно посещали курорт или провели здесь майские выходные, будем рады узнать, каким вам запомнился «Архыз»: что особенно понравилось, что сделало отдых комфортным и приятным. Подготовили короткую анкету о сервисе на курорте. Всего пара минут вашего времени — и вот ваш голос уже помогает нам замечать важное, сохранять хорошее и становиться для гостей еще лучше. Спасибо, что отдыхаете с нами и находите время оставить отклик!</t>
+  </si>
+  <si>
+    <t>12.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6787</t>
+  </si>
+  <si>
+    <t>Доброе утро! 12 мая, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка На курорте 🌡 +10 | облачно, с осадками 🎦 Онлайн-камеры 📞 Контакты Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6786</t>
+  </si>
+  <si>
+    <t>Финал горнолыжного сезона 25/26 и итоги зимы на курорте «Архыз» Зимний сезон 25/26 официально завершен! Вспомним, каким он был? В этом году первые спуски мы открыли тестовым катанием 21–23 ноября, а горнолыжный сезон длился с 6 декабря по 11 мая включительно. Итого: 157 полноценных дней на склонах + 3 дня тестового катания. Сезон начался с важной победы: 6 декабря, в день открытия, «Архыз» получил кубок премии «Горы России» и во второй раз был признан лучшим горнолыжным курортом страны. Эта зима получилась длинной, снежной и очень насыщенной. Почти весь сезон для гостей работали любимая многими трасса Гравитация и канатная дорога Аполлон: именно Гравитация в этом сезоне ознаменовала открытие всех доступных для катания трасс и запуск новой социальной сети курорта, а количество дней катания с максимально доступным списком трасс составило треть сезона. Открылся сноупарк, а Архыз Центр Лунная поляна возобновил работу в обновленном формате. Были и другие важные поводы для гордости. Курорт стал победителем Russian Traveler Awards 2025 в номинации «Территория познания» и получил звание «Автомаршрут года» по версии Men Today. Центр адаптивного спорта и туризма «Архыз 2.0», инициированный Благотворительным фондом «Мантера», продолжил работу на курорте, а его воспитанница стала призером всероссийских соревнований. На склонах курорта прошли детские соревнования Архызенок, Кубок Архыза Мастерс для взрослых и первые соревнования по фрирайду. В марте курорт снова жил в ритме фестиваля «Ритм Гор» — с музыкой, атмосферой и соревнованиями в сноупарке. В этом сезоне мы второй год подряд провели Географический диктант, на курорте состоялись съемки сериала Горнолыжка, а в коллаборации со Спортмастером — представили форму для инструкторов школы «Три вершины», провели открытые тренировки и устраивали бонусные акции для гостей. Этот сезон запомнится не только километрами спусков. Вместе мы встречали Новый год, День защитника Отечества и 8 марта, Масленицу с шествием и сжиганием чучела, космические прыжки в бассейн и День Победы. А акция «Бессмертный полк» второй год подряд прошла на курорте в формате горнолыжного спуска — сильно, зрелищно и с большим откликом от гостей. Спасибо всем, кто был с нами! Сколько событий этой зимы вы прожили вместе с «Архызом»? И что стало вашим главным итогом горнолыжного сезона?</t>
+  </si>
+  <si>
+    <t>11.05.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6785</t>
+  </si>
+  <si>
+    <t>Напоминание о регламентах: окончательно прощаемся с зимой и закрываем Северный склон (но только до июньских прогулок) 12 мая - 5 июня — канатные дороги Северного склона будут закрыты для проведения регламентных работ и подготовки к эксплуатации в (не менее ярком) летнем сезоне Обязательно отметьте дату открытия в календаре, потому что сразу после — пойдем на разведку: будет ли склон усыпан цветущими рододендронами? Что еще важно запомнить: После проведения работ вновь откроется канатная дорога Аполлон — кресельная канатка (что уже само по себе звучит как маленькое приключение) продолжит поднимать в горы до отметки 2 840 м, а пока — устроить прогулку на открытой кресельной канатной дороге можно, воспользовавшись Лунным экспрессом. Узнать о датах регламентов, чтобы спланировать путешествие — 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6781</t>
+  </si>
+  <si>
+    <t>Доброе утро! 11 мая, понедельник — финальный день катания на курорте «Архыз» — доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 5, скорость ветра 2 м/с Северный склон, 2 520 м 🌡 4, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6780</t>
+  </si>
+  <si>
+    <t>Доброе утро! 10 мая, воскресенье — до завершения горнолыжного сезона на курорте «Архыз» осталось 2️⃣ дня — доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 6, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 6, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>09.05.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6779</t>
+  </si>
+  <si>
+    <t>🎤 Еще пару слов со склона, но уже от лица участников Чтить память и традиции, приезжать с друзьями, планировать будущий год и звать еще больше своих. Все это — вы! Спасибо💙</t>
+  </si>
+  <si>
+    <t>09.05.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6777</t>
+  </si>
+  <si>
+    <t>«Бессмертный полк» на курорте «Архыз» снова стал высокогорным спуском памяти С портретами участников Великой Отечественной войны гости курорта спустились по трассе Горизонт на высоте 2 500 м. В этом году акцию поддержали более 100 человек. Для «Архыза» это уже не просто праздничная традиция, а особый способ сохранить память. В этот день на склоне объединились гости разных возрастов и городов — с семейными историями, портретами героев и общим чувством причастности к большому дню. Благодарим всех, кто стал частью памятного шествия и выбрал провести День Победы на курорте «Архыз»! #БессмертныйПолк2026 #БессмертныйПолкАрхыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>09.05.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6766</t>
+  </si>
+  <si>
+    <t>Бессмертный полк 2026 и курорт «Архыз» Счастливы видеть вас, ваши улыбки, портреты героев — спасибо, что (впервые или снова) совершаете вместе с нами спуск в общем строю! «❤️» за традицию?</t>
+  </si>
+  <si>
+    <t>09.05.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6764</t>
+  </si>
+  <si>
+    <t>С Днем Великой Победы! 9️⃣ 👊👊👊 — одна из самых значимых дат в истории нашей страны. День мужества, памяти и благодарности тем, кто отстоял мир, свободу и будущее для целых поколений. В этот день мы склоняем головы перед подвигом героев, перед стойкостью народа, перед силой, которая прошла через испытания и стала частью нашей общей истории. Сегодня на курорте «Архыз» мы с вами проживем этот день с особым чувством: от минуты памяти до символичного спуска, в котором имена героев снова станут рядом с нами — в горах, в сердцах и в общей благодарности. Пусть память о Великой Победе остается нашей общей силой, гордостью и связью между поколениями.</t>
+  </si>
+  <si>
+    <t>09.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6763</t>
+  </si>
+  <si>
+    <t>🔥🔥🔥🔥🔥🔥 9 мая, суббота, на курорте «Архыз» отмечается День Победы программа 9 мая доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз (бесплатный подъем для участников шествия Бессмертный полк до 11:00) 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 5, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 5, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>08.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6762</t>
+  </si>
+  <si>
+    <t>Программа праздника, который ждет вас завтра на курорте «Архыз» Приглашаем провести День Победы в горах — с памятным спуском, полевой кухней, праздничной программой на главной площади и онлайн-акцией «Лента памяти». 10:00 | перевал Пхия Минута молчания и возложение цветов к обелиску защитникам горных перевалов 12:00 | акция «Бессмертный полк» в формате горнолыжного спуска Старт от верхней станции канатной дороги Союз, маршрут пройдет по трассе Горизонт 13:00 – 17:00 | праздничная программа на главной площади курорта, подготовленная совместно с филиалом Российского общества «Знание» в КЧР Гостей ждут выступления духового оркестра, тематические интерактивы, интеллектуальная игра о Великой Отечественной войне, мастер-классы, полевая кухня, раздача георгиевских лент и советские настольные игры Расписание активностей: 13:00 | начало праздника 13:20 | выступление духового оркестра 13:50 | выступление юнармейского отряда «Ураган» 14:10 | интеллектуальная игра «Лига Эрудитов» 14:30 | тематический мастер-класс и фотосессия в тактическом обмундировании 14:50 | выступление духового оркестра 15:20 | викторина «Сделано в СССР» 15:50 | мастер-класс по вальсу «Вальс Победы» 16:15 | интерактив «Песни Победного мая» 16:30 | выступление духового оркестра 17:00 | завершение программы Присоединиться к «Ленте памяти» можно онлайн: рассказывайте о героях своей семьи в социальных сетях, оставляйте специальный хештег и получайте памятные сувениры: Ждем вас на курорте, чтобы провести этот день вместе: с уважением, благодарностью и памятью о Великой Победе! Партнеры мероприятия: Mairi Park Hotel, 7Peaks Family Resort, Мамалыга, Parla «❤️» — мы с вами, ждите нас!</t>
+  </si>
+  <si>
+    <t>08.05.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6761</t>
+  </si>
+  <si>
+    <t>🔥 Есть моменты, о которых получается говорить только с особым трепетом В преддверии Дня Победы команда курорта «Архыз» вновь, по доброй традиции, навестила ветеранов Великой Отечественной войны в Нижнем Архызе и Нижней Ермоловке. Приехали с цветами, полезными подарками и благодарностью — за мужество, стойкость и мир, который они подарили будущим поколениям. Такие встречи с каждым годом становятся все более ценными. Подробности визита с памятными фотокарточками сохранили в материале нашего сообщества ВК.</t>
+  </si>
+  <si>
+    <t>08.05.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6760</t>
+  </si>
+  <si>
+    <t>Доброе утро! 8 мая, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Программа 9 мая Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 2, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 2, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6758</t>
+  </si>
+  <si>
+    <t>Есть люди, которые бережно хранят память в семейных фотоальбомах. А есть те, кто каждый год рассказывает о своих героях онлайн — чтобы их история продолжала жить и быть услышанной. Ко Дню Победы мы подготовили специальный макет для историй и хотим вместе с вами создать «Ленту памяти» Архыза — о героях страны, которые живут в памяти наших читателей и гостей курорта. Просто добавьте фотографию героя своей семьи, несколько слов о нем или вашей семейной традиции, и поделитесь этой историей у себя в соцсетях. Использовать макет можно в любом удобном графическом редакторе или через инструменты создания историй в соцсетях — например, в тг или вк. Если нужна будет подсказка, оставьте свой вопрос в комментариях. 🖇️ Файл макета в высоком качестве с прозрачным фоном оставили в комментариях к этому посту Для тех, кто будет отмечать День Победы на курорте «Архыз»: 🔹публикуйте истории с макетом 🔹добавляйте специальный хэштег #БессмертныйПолкАрхыз 🔹показывайте публикацию на площадке мероприятия — и получайте памятный сувенир от курорта в честь этого дня Соберем нашу «Ленту памяти Героев» вместе! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6752</t>
+  </si>
+  <si>
+    <t>Доброе утро! 7 мая, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Программа 9 мая Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 0, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 0, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6751</t>
+  </si>
+  <si>
+    <t>Как прошли ваши майские выходные на курорте «Архыз»? Горы снова принимали гостей — с улыбками, теплом и новыми историями. Нам важно услышать, как вы провели эти дни: что порадовало, что вдохновило, что хочется повторить. Короткий опрос о качестве сервиса займет не больше пары минут, но ваши слова помогут сделать отдых на «Архызе» еще комфортнее. 🎟 Спасибо, что делитесь впечатлениями — с вами «Архыз» становится ближе к каждому гостю. 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6750</t>
+  </si>
+  <si>
+    <t>Доброе утро! 6 мая, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 1, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 1, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6749</t>
+  </si>
+  <si>
+    <t>🧧 «Бессмертный полк» в горах: 9 мая приглашаем присоединиться к спуску памяти В День Победы акция «Бессмертный полк» на курорте «Архыз» вновь пройдет в формате горнолыжного спуска. Это особенный для нашего курорта формат шествия памяти, который проходит на «Архызе» уже второй год подряд. Участники выйдут на склон с портретами своих героев — в честь семейной истории, в честь тех, кого мы помним и благодарим за Великую Победу! Организованный спуск состоится в 12:00 на трассе Горизонт (Северный склон) Для участников с горнолыжным снаряжением подъем на канатных дорогах курорта до 11:00 будет бесплатным. А в инфоофисе, в здании Архыз Центр, можно получить Георгиевскую ленту. Пожалуйста, приезжайте заранее, чтобы спокойно подняться и подготовиться к спуску. Присоединяйтесь к «Бессмертному полку» в горах, пройдем этот путь вместе. Вместе с нашими героями. #БессмертныйПолк2026 #БессмертныйПолкАрхыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6748</t>
+  </si>
+  <si>
+    <t>Дорогие гости, делимся важными датами: график регламентных работ Мы точно не хотим, чтобы вы приехали в горы, а любимая канатка оказалась закрыта. Сверяйтесь с графиком и планируйте свой визит с комфортом. В дни проведения регламентов канатные дороги, на которых проводятся работы, закрыты на весь день Совет: отметьте эти даты в календаре — так проще организовать поездку и все успеть! График регламентных работ всегда можно найти на сайте в разделе «Тарифы» или на интерактивной карте курорта 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6746</t>
+  </si>
+  <si>
+    <t>Доброе утро! 5 мая, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 2, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 2, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6745</t>
+  </si>
+  <si>
+    <t>Самое приятное, что можно сделать вслед уходящим «первым майским» — сразу спланировать следующие! Нас ждут: • рабочая неделя, которая завершится на час раньше (по производственному календарю 8 мая — предпраздничный день) • теплый, солнечный прогноз на выходные (а не как в этот раз) • и 3 дня отдыха! Зовем провести их на курорте «Архыз», и вот программа главного праздника, который пройдет на курорте при поддержке Российского общества «Знание» (КЧР): ✨ Начнем программу с самого важного: на перевале Пхия пройдет минута молчания и возложение цветов к мемориалу. ✨ Закрывать горнолыжный сезон предлагаем особенным спуском — наш «Бессмертный полк» (куда мы зовем и вас) пройдет маршрут по горнолыжной трассе в формате шествия памяти героям. Вот как это было в прошлом году, присоединяйтесь! Для участников спуска будет действовать бесплатный подъем на канатных дорогах. ✨ После — праздничная программа на главной площади курорта: 🔹 открытие праздника и торжественное поздравление с Днем Победы 🔹 выступления духового оркестра 🔹 интеллектуальная игра «Лига Эрудитов» на тему Великой Отечественной войны 🔹 викторина «Сделано в СССР» 🔹 интерактив «Любимые цитаты» 🔹 мастер-класс по вальсу 🔹 интерактив «Песни Победного мая» 🔹 полевая кухня 🔹 раздача георгиевских лент (их можно получить уже сейчас) 🔹 тематический мастер-класс «Цветок Победы» 🔹 советские настольные игры, музыка и другие активности Приезжайте на курорт «Архыз»: отдохнуть в горах, побыть рядом с близкими и вместе сохранить память о важном. 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6744</t>
+  </si>
+  <si>
+    <t>Доброе утро! 4 мая, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 3, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 2, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6743</t>
+  </si>
+  <si>
+    <t>UPD | Аполлон: 🚠 Запустили канатную дорогу Аполлон Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>03.05.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6742</t>
+  </si>
+  <si>
+    <t>UPD | Аполлон: 🚠 Приостановлена посадка на канатную дорогу Аполлон из-за усилившегося ветра О запуске сообщим дополнительно!</t>
+  </si>
+  <si>
+    <t>03.05.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6741</t>
+  </si>
+  <si>
+    <t>День возрождения народа - Счастливый праздник для людей. Сегодня обрели свободу Вы вновь на Родине своей… Сегодня мы отмечаем День возрождения карачаевского народа - день торжества справедливости и возвращения домой, которого ждали долгие 14 лет. Этот праздник напоминает нам о силе духа наших предков и о мудрости старших, сумевших сохранить душу народа: язык, традиции и огромную любовь к родной земле. Сегодня мы со светлой грустью вспоминаем и о тех, кто не дожил до этого счастливого часа, но чьи заветы чести и достоинства мы храним по сей день. Карачаевцы - неотъемлемая часть большой и дружной семьи народов России, где ценят добрососедство, уважение и взаимопомощь. И Год единства только напоминает нам то, что мы чувствуем сердцем - наша страна сильна своим многообразием. Разделяя общую радость Дня возрождения карачаевского народа, мы подтверждаем наше общее желание и стремление жить в согласии, укрепляя наше единство и сплоченность. С праздником, дорогие земляки! Пусть в каждом доме Карачаево-Черкесии царят тепло, достаток и уют. Пусть наши народы живут в согласии, с гордостью несут память предков и собственными делами приумножают славу Отечества. 📲Подписывайтесь на МАХ</t>
+  </si>
+  <si>
+    <t>03.05.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6740</t>
+  </si>
+  <si>
+    <t>Доброе утро! 3 мая, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 2, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 2, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6735</t>
+  </si>
+  <si>
+    <t>🔝 Генеральный директор ГК «Мантера» принял участие в ключевых мероприятиях КИФ 2026 Вадим Трукшин, генеральный директор ГК «Мантера», поделился экспертизой не только на деловых сессиях Кавказского инвестиционного форума, но и на специальных мероприятиях высокого уровня, формирующих вектор развития СКФО и индустрии гостеприимства как драйвера экономики республик Северного Кавказа: 🔵 принял участие в Деловом завтраке под председательством вице-премьера Александра Новака, где обсудили развитие креативной экономики Кавказа и новые точки роста туристской отрасли на стенде КЧР; 🔵презентовал проекты ГК «Мантера» лично председателю Правительства РФ Михаилу Мишустину в рамках обхода выставочной экспозиции Форума; 🔵 принял участие в закрытом совещании Правительственной комиссии по вопросам социально-экономического развития СКФО по председательством Главы Правительства РФ; 🔵 стал почетным гостем пленарного заседания Форума под председательством министра экономического развития РФ Максима Решетникова; ✍️ подписал трёхстороннее соглашение между ГК «Мантера», девелоперской компанией «Плато Девелопмент» и Правительством Карачаево-Черкесской Республики о строительстве 5-звёздочного отельного комплекса в Домбае. Проект станет новой точкой притяжения для премиального туризма и драйвером развития всей курортной 🎙 Также Вадим Трукшин дал эксклюзивное интервью информационному агентству ТАСС. В беседе речь шла о долгосрочной стратегии развития курорта «Архыз» до 2030 года, включая старт строительства второй очереди горно-туристической инфраструктуры на территории посёлка Лунная Поляна. Подробный материал и видео-интервью по ссылке. ✔️ Наша команда провела Форум на самом высоком уровне и еще раз доказала свою экспертность в сфере развития территорий и индустрии гостеприимства. Основные темы сессий, в которых приняли участие спикеры ГК «Мантера»: инвестиции, государственная поддержка, инклюзивный туризм, развитие горных курортов и тд. ⭐️ ГК «Мантера», как и всегда, выступила партнером КИФ, а курорт «Архыз» стал лауреатом премии «Вершина» в номинации «Лучший туристический проект в СКФО». Гордимся!! 🤝 Выражаем огромную благодарность всем нашим партнерам, коллегам и, конечно, организаторам форума! До встречи на КИФ-2027!👋 #КИФ2026 #Мантера #ВадимТрукшин #Домбай #ЛуннаяПоляна #ТуризмРФ #Инвестиции #ТАСС #Росконгресс #КЧР #ManteraSupreme #КреативнаяЭкономика</t>
+  </si>
+  <si>
+    <t>02.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6734</t>
+  </si>
+  <si>
+    <t>Доброе утро! 2 мая, суббота, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 0, скорость ветра 2 м/с Северный склон, 2 520 м 🌡 -1, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>01.05.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6733</t>
+  </si>
+  <si>
+    <t>С Праздником Весны и Труда! Пусть работа спорится, отдых удается, а май почаще зовет в горы. «❤️» — если в планах на майские есть Архыз!</t>
+  </si>
+  <si>
+    <t>01.05.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6732</t>
+  </si>
+  <si>
+    <t>Мир | Горы | Май и такую пятницу почаще, правда? 1 мая, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон (закрыт по ветру, о запуске сообщим дополнительно) Трассы Северного склона 🟢 1 / Горизонт 🔴 13 / Гравитация (об открытии сообщим дополнительно) График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 3, скорость ветра 2 м/с Северный склон, 2 520 м 🌡 2, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6731</t>
+  </si>
+  <si>
+    <t>🎗 В Архыз Центре Романтик уже можно получить георгиевскую ленту ко Дню Победы. Обратитесь в инфоофис курорта и возьмите ее с собой — как знак памяти, благодарности и уважения к подвигу тех, кто подарил нам мир</t>
+  </si>
+  <si>
+    <t>30.04.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6727</t>
+  </si>
+  <si>
+    <t>Новая вершина «Архыза»: курорт отмечен на КИФ-2026 В этом году курорт «Архыз» в очередной раз ярко представлен в рамках экспозиционного стенда Карачаево-Черкесии на Кавказском инвестиционном форуме. Рассказываем гостям и участникам КИФ 2026 не только об уникальной природной красоте Архыза, но и масштабных инвестиционных возможностях для будущих резидентов ОЭЗ «Архыз», потенциале развития его территорий и новой очереди строительства горнолыжной инфраструктуры на Лунной поляне. Для справки: Кавказский инвестиционный форум (КИФ) проходит с 28 по 30 апреля в Минеральных Водах и объединяет представителей бизнеса, власти и экспертного сообщества для развития экономики регионов Северного Кавказа и привлечения инвестиций в ключевые отрасли. На Кавказском инвестиционном форуме 2026 всесезонный горный курорт «Архыз» был удостоен награды Третьей Всероссийской инвестиционной премии «Вершина» в специальной номинации «Лучший инвестиционный проект в сфере туризма». Диплом получила Мария Золотухина, заместитель генерального директора группы компаний «Мантера». Для «Архыза» эта награда — признание большого пути, который курорт проходит как всесезонный туристический проект: с развитием горнолыжной инфраструктуры, летних маршрутов, гостиничного фонда, сервисов и новых точек притяжения для гостей. Мы продолжаем расти, чтобы открывать Кавказ по-новому — через качественный отдых, современную инфраструктуру и сильные впечатления в горах. Благодарим главу республики КЧР Рашида Темрезова, Правительство КЧР, а также Минэкономразвития Республики за возможность быть в одной команде и с достоинством представлять Карачаево-Черкесию на крупнейшем событии года в СКФО. 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6726</t>
+  </si>
+  <si>
+    <t>Прокат «Три вершины» завершает зимний сезон Сегодня — финальный день работы проката «Три вершины» в горнолыжном сезоне 25/26. Но катание, как вы помните, продолжается: трассы будут открыты до 11 мая включительно. Если планируете застать финальные спуски сезона, пожалуйста, заранее позаботьтесь об экипировке и выберите подходящий прокат. Для тех, кто планирует присоединиться к акции «Бессмертный полк»: 9 мая для спуска тоже ждем вас со своим горнолыжным комплектом Дружественное напоминание: для всех, кто выходит на спуск в рамках акции, действует бесплатный подъем на канатных дорогах. Горнолыжный сезон не прощается, планируйте катание заранее и приезжайте в горы! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6725</t>
+  </si>
+  <si>
+    <t>Доброе утро! 30 апреля, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Лунный экспресс Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 16:20 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Южный склон, 2 250 м 🌡 1, скорость ветра 1 м/с Северный склон, 2 520 м 🌡 0, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6724</t>
+  </si>
+  <si>
+    <t>Режим работы канатных дорог курорта «Архыз» в летнем сезоне (действует с 30 апреля) Сохраняйте расписание и планируйте прогулки в горах! Открытие канатных дорог в 09:00, последние подъемы и спуски: Северный склон 🚠 Северное сияние (переправа через реку) Последний подъем: 18:10 Последний спуск: 18:15 Время подъема: 2,5 мин 🚠 Северное сияние Последний подъем: 16:40 Последний спуск: 17:45 Время подъема: 12 мин 🚠 Союз Последний подъем: 17:00 Последний спуск: 17:30 Время подъема: 8 мин 🚠 Аполлон Последний подъем: 15:30 Последний спуск: 16:45 Время подъема: 11 мин Южный склон 🚠 Млечный Путь Последний подъем: 16:30 Последний спуск: 17:45 Время подъема: 12 мин 🚠 Орбита Последний подъем: 17:00 Последний спуск: 17:30 Время подъема: 15 мин Дорогие гости, обращаем внимание: в расписании возможны изменения в связи с проведением регламентных работ. 💌 Подписаться на курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6723</t>
+  </si>
+  <si>
+    <t>Нет ничего более несовместимого в современном мире, чем «труд» и «май». Поэтому рассказываем, как будем отдыхать на курорте «Архыз» в майские Начнем чем раньше, тем лучше уже завтра: ✨ Регламентные работы на канатной дороге Млечный Путь завершены, открываем его 30 апреля. А вместе с ним — панораму на Северный склон (где еще можно кататься) и вашу любимую фототочку с буквами «АРХЫЗ» ✨ Что-то новенькое! С 30 апреля в летний сезон стартует канатная дорога Лунный экспресс. Теперь подниматься на Южный склон можно в открытой кресельной канатке, и это +1 повод ближе познакомиться с Лунной поляной ✨ Продолжаем радовать любителей кресельных канатных дорог (а кто их не любит?): Канатная дорога Аполлон (Северный склон, 2 840 м) также с 30 апреля доступна для туристов, путешествующих горы в прогулочном формате (в зимнем сезоне такая возможность была только с горнолыжным снаряжением) Сразу о тарифах: 🎟 «День на высоте» — 2 950 ₽ взрослый | 1 750 ₽ детский Подъем на канатных дорогах Северного склона (включая Аполлон) + Млечный Путь или Лунный экспресс 🎟 «Панорама Архыза» — 3 500 ₽ взрослый | 2 100 ₽ детский Включает все канатные дороги курорта. Подойдет, если планируете подняться и на Млечном Пути, и в креселке Лунного экспресса Доступны тарифы в формате «подъем в горы + аттракцион» — подойдут для тех, кто понимается в горы не только за видами, но и развлечениями: 🎟 «День на высоте Плюс» —  3 750 ₽ взрослый | 2 550 ₽ детский Прогулка на канатных дорогах по тарифу «День на высоте» + Высокогорные качели (с высотой опор 7 м) 🎟 «День на высоте Премиум» —  4 550 ₽ взрослый | 3 350 ₽ детский Прогулка на канатных дорогах по тарифу «День на высоте» + Большие качели (с высотой опор 22 м) 🎟 «Панорама Архыза Плюс» —  4 300 ₽ взрослый | 2 900 ₽ детский Прогулка на канатных дорогах по тарифу «Панорама Архыза» (все канатные дороги) + Высокогорные качели (с высотой опор 7 м) 🎟 «Панорама Архыза Премиум» —  5 100 ₽ взрослый | 3 700 ₽ детский Прогулка на канатных дорогах по тарифу «Панорама Архыза» (все канатные дороги) + Большие качели (с высотой опор 22 м) А какие еще развлечения работают прямо сейчас? 🔹 Горнолыжные трассы: Горизонт и Гравитация до 11 мая 🔹 Вездеходы: греемся под весенним солнцем, но катаемся по лесным маршрутам, где еще лежит снег 🔹 Конные прогулки: для тех, кто предпочитает спокойный формат экскурсий, и визитная карточка региона 🔹 Тюбинг: самое доступное развлечение для детей, открыт всегда! Программа 9 мая — 💌 Читать курорт «Архыз» в МАКС</t>
+  </si>
+  <si>
+    <t>29.04.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6722</t>
+  </si>
+  <si>
+    <t>Каждую неделю мы собираем ваши отзывы и впечатления — как маленькие истории, из которых складывается курорт «Архыз». Расскажите, каким был ваш отдых: что порадовало, что вдохновило, что осталось в памяти? Ваши слова помогают нам видеть курорт, каким видите его вы — глазами тех, кто чувствует атмосферу и замечает детали. Пройти короткий опрос — всего пару минут, а для нас это способ стать внимательнее к вашим ожиданиям. Ценим вашу отзывчивость — именно она делает «Архыз» ближе к каждому гостю! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6721</t>
+  </si>
+  <si>
+    <t>Доброе утро! 29 апреля, среда, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 1, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6720</t>
+  </si>
+  <si>
+    <t>Лето в горах — больше, чем отпуск. Это возможность выдохнуть, замедлиться и по-настоящему перезагрузиться Arkhyz Royal Resort &amp; SPA ждет гостей — самое время выбрать даты и отправиться в лето, наполненное горами, солнцем и заботой о вашем идеальном отдыхе. Что доступно для гостей: ✨ спа-комплекс с открытым бассейном ✨ игровая комната и детская площадка ✨ живописные экскурсии в сопровождении опытных гидов Приятный бонус: на официальном сайте доступны специальные тарифы Бронируйте напрямую, чтобы получить самые выгодные условия! Забронировать отдых можно: 🔹 по телефону 8 (800) 222-10-27 🔹 или на сайте Arkhyz Royal Resort &amp; SPA ___ Реклама. Рекламодатель ООО «РЕЗОРТ». Erid: 2RanyoAeHAa</t>
+  </si>
+  <si>
+    <t>28.04.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6719</t>
+  </si>
+  <si>
+    <t>Доброе утро! 28 апреля, вторник, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 0, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6716</t>
+  </si>
+  <si>
+    <t>Чемпионат России по ралли впервые на курорте «Архыз» Этим летом «Архыз» станет частью большого автоспорта — с 22 по 26 июля при поддержке Минтуризма и курортов, Минспорта и Минтранса КЧР здесь пройдет 4-й этап Чемпионата России по ралли «Ралли Кавказ». Это первый в истории Северного Кавказа раллийный старт подобного масштаба. «Подписание соглашения открывает новую страницу в развитии автоспорта на Северном Кавказе и в России в целом. Мы рады поддержать организаторов и участников дебютного для СКФО раллийного старта. Курорт «Архыз» готов предоставить современную инфраструктуру и гостеприимство для гостей и спортсменов», — отметила Мария Золотухина, заместитель генерального директора ГК «Мантера». Что будет: 🔹 зрелищные заезды по горным трассам 🔹 десятки экипажей со всей страны 🔹 мастер-классы от профессиональных пилотов 🔹 программа для зрителей «Автоспорт в России активно развивается: за последние годы количество участников выросло втрое. Совместная работа с курортом «Архыз» даст молодым спортсменам возможность познакомиться с классическим ралли и сделать первые шаги в карьере. В программе этапа – не только зрелищные заезды, но и мастер-классы от титулованных гонщиков, а также насыщенная развлекательная программа для зрителей», — заявил Артур Мурадян, исполнительный директор АСМГ. «Архыз» в эти дни — не только про отдых в горах, но и про большое спортивное событие, где скорость и адреналин выходят на первый план. Можно приехать за природой — а попасть в центр событий. Можно планировать спокойный отдых — а оказаться на маршруте, где решают секунды. «Для нас это стратегическая возможность раскрыть спортивно-туристический потенциал Карачаево-Черкесии и привлечь в регион новую аудиторию. Мероприятие реализуется при поддержке Минтуризма и курортов, Минспорта и Минтранса КЧР, что подчеркивает его значимость для экономики и инфраструктуры республики. Мы гарантируем сопровождение организации гонки и ее продвижение в федеральных медиа. Желаем пилотам честной борьбы, а гостям – незабываемых эмоций», — добавил Роман Киранчук, генеральный директор курорта «Архыз». Читать подробнее: 🔹 РИА Новости Спорт 🔹 ТАСС 💌 Читать курорт «Архыз» в МАКС</t>
+  </si>
+  <si>
+    <t>27.04.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6713</t>
+  </si>
+  <si>
+    <t>Какие планы на майские? Если вы еще думаете, как провести длинные выходные, вот он — готовый сценарий: ✨ Решиться на спонтанное путешествие Иногда лучшие поездки — те, которые не планируешь месяцами. Мы уже собрали для вас идеи, как быстро сорваться в горы и все успеть — без стресса и сложной логистики. → все подробности о том, зачем ехать в горы в межсезонье ✨ Исследовать Северный склон Подняться туда, где больше простора, меньше суеты и совсем другое ощущение гор. Еще можно кататься, а можно просто гулять: ловить виды, зависать на точках с панорамой и никуда не спешить. Формат для тех, кто не строит четких планов, и предпочитает, когда маршрут складывается сам собой. → смотрите, чем заняться на Северном склоне ✨ Прожить атмосферу «Победных майских» С праздником, который подойдет для отдыха всей семьей, и активностями, в которые захочется включиться каждому. Для самых энергичных: «Бессмертный полк» в формате горнолыжного спуска и горячая каша с полевой кухни после → программа Дня Победы уже здесь ✨ Успеть в сезон Да, горнолыжный сезон еще идет, и продлится все майские. Ловите «межсезонье» без толп, но с возможностями зимы. → проверяйте актуальные даты и тарифы ✨ Поехать выгодно Акция «Выгодный маршрут» — отличный повод не откладывать поездку. → предложение для компании путешественников — в этом посте Определяйтесь с датами, которые проведете на «Архызе» — горы зовут! 💌 Читать курорт «Архыз» в МАКС</t>
+  </si>
+  <si>
+    <t>27.04.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6712</t>
+  </si>
+  <si>
+    <t>Доброе утро! 27 апреля, понедельник, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 1, скорость ветра 5 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6711</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости курорта💙 Сообщение об открытии канатных дорог и трасс задерживается: ждем улучшения погодных условий Об открытии сообщим дополнительно!</t>
+  </si>
+  <si>
+    <t>26.04.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6710</t>
+  </si>
+  <si>
+    <t>UPD: Трасса 13 / Гравитация открыта Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>26.04.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6709</t>
+  </si>
+  <si>
+    <t>Доброе утро! 26 апреля, воскресенье, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация (об открытии дополнительно сообщим) ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 1, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6707</t>
+  </si>
+  <si>
+    <t>Не хотим говорить, что это ваш последний шанс научиться чему-то новому в этом зимнем сезоне, но должны предупредить, что школа катания «Три вершины» завершает работу 26 апреля. Забронировать занятие все еще можно: 🔹 завтра с инструктором «Трех вершин», 🔹 а после — на информационной стойке проката обратиться за услугами аккредитованных инструкторов курорта Об особенностях весеннего катания мы писали в этом посте. Главный плюс — мягкий снег прощает большинство ошибок, а совершать те, которые завершаются падением — в мягком снегу гораздо приятнее. А, может, вы еще никогда не катались в снегопад и хотели узнать все нюансы техники катания по свежему снегу, или мокрому, который к концу дня неизбежно сбивается в бугры. С этим или любым другим индивидуальным запросом поможет разобраться профессиональный инструктор. Обращаться: Архыз Центр Романтик, «Три вершины», 1 этаж 💌 Читать курорт «Архыз» в МАКС</t>
+  </si>
+  <si>
+    <t>25.04.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6706</t>
+  </si>
+  <si>
+    <t>Доброе утро! 25 апреля, суббота, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -6, скорость ветра 4 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6705</t>
+  </si>
+  <si>
+    <t>Когда завершается сезон? С приближением (не побоимся этого слова) лета, в чатах горнолыжных курортов звучат вполне логичные вопросы: «а когда закрытие сезона?», «мы еще успеваем покататься?» И если новостями о снежных осадках, которые вновь прошлись по многим регионам страны, никого не удивишь, кое-что интересное мы вам все-таки принесли. Апрельский снег был настолько хорош, что прощаться с зимой не хочется — ни вам, ни нам. Держите новость: Горнолыжный сезон на курорте «Архыз» продлится до 11 мая Ставьте «❤️», если рады, и дальше читайте подробности По состоянию на 24 апреля все трассы Северного склона доступны для катания. Поэтому до конца апреля (сверяясь с погодными условиями и состоянием снежного полотна) планируем открывать их и дальше. Получить точную информацию о доступных для катания трассах можно ежедневно в утренних статусах курорта. С 1 по 11 мая катаем на трассах: 🟢 Горизонт 🔴 Гравитация «Почему только две?» — спросите вы. Все потому, что с учетом надвигающихся следом солнечных прогнозов, продержаться сумеют только эти верхние трассы Северного склона. Ски-пасс можно будет приобрести по тарифу Промо. Еще один повод заглянуть на горнолыжку в мае — акция памяти «Бессметный полк». Пройдет в формате горнолыжного спуска 9 мая на трассе Горизонт. Отличный повод совместить спорт, прощание с зимой, и пронести память о своих Героях в таком необычном месте. Читаем все ваши сообщения и знаем: вы хотели, но точно не предполагали, что так будет! Поэтому будем рады получить обратную связь в ответ на приятную новость в виде комментариев и реакций 💌 Читать курорт «Архыз» в МАКС</t>
+  </si>
+  <si>
+    <t>24.04.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6704</t>
+  </si>
+  <si>
+    <t>Доброе утро, дорогие гости курорта! 24 апреля, пятница 🚠 Канатные дороги Северного склона, на данный момент, закрыты из-за сильного ветра, поэтому сообщение об открытых трассах задерживается. Будем держать вас в курсе и пришлем дополнительное уведомление в канал</t>
+  </si>
+  <si>
+    <t>23.04.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6703</t>
+  </si>
+  <si>
+    <t>9 мая на курорте «Архыз»: программа праздника и акция «Бессмертный полк» в горах ✨ День начнется на перевале Пхия: минута молчания и возложение цветов к обелиску защитникам горных перевалов ✨ В 12:00 участники акции памяти «Бессмертный полк» сделают спуск по горнолыжной трассе на Северном склоне курорта Как это было в прошлом году — смотрите здесь. Участникам шествия курорт предоставит бесплатный подъем на канатных дорогах ✨ С 13:00 — праздничная программа совместно с Российским обществом «Знание» (КЧР) на главной площади курорта: • духовой оркестр • интерактивы и викторины • патриотические песни • лекция и квиз о Великой Отечественной войне • мастер-класс «Вальс Победы» Дополнительно наполнять торжество атмосферой на площади будут: полевая кухня, советские настольные игры и обязательный символ праздника — георгиевские ленты для гостей курорта. Новость в ТАСС: Сохраняйте дату, еще расскажем подробнее о каждом событии! 💌 Читать курорт «Архыз» в МАКС</t>
+  </si>
+  <si>
+    <t>23.04.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6702</t>
+  </si>
+  <si>
+    <t>На курорте «Архыз» прошел пожарно-спасательный флешмоб Акция состоялась в целях популяризации профессии пожарного и спасателя, укрепления духа братства в системе МЧС России, привлечения внимания сотрудников ведомства к здоровому образу жизни, а гостей курорта — к соблюдению правил безопасности. На Северном склоне спасатели и огнеборцы совершили серию синхронных спусков в боевой экипировке и с флагами — зрелищно и точно, в ритме команды. Отдельной частью программы стал скоростной спуск с фаерами, а финалом — акробатический проезд через водную преграду, ту самую, где в прошлые выходные соревновались и вы. «Подобные акции являются мощным инструментом для сплочения личного состава и усиливают взаимодействие между ведомствами. И главное, еще раз напоминают: делу спасения людей служат отважные профессионалы», — отметил Василий Дергоусов, временно исполняющий обязанности заместителя начальника Главного управления МЧС России по Карачаево-Черкесской Республике (по политической и воспитательной работе) Кроме зрелищной части, пожарные и спасатели пообщались с гостями курорта и напомнили о правилах безопасного поведения на горнолыжных трассах, чтобы отдых в горах оставлял только приятные и по-настоящему ценные впечатления. Согреем пост теплом огоньков «🔥» во имя доблестных профессий? 💌 Читать курорт «Архыз» в МАКС</t>
+  </si>
+  <si>
+    <t>23.04.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6701</t>
+  </si>
+  <si>
+    <t>UPD | Союз: 🚠Запустили канатную дорогу Союз Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>23.04.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6700</t>
+  </si>
+  <si>
+    <t>UPD | Союз: 🚠Приостановлена посадка на канатную дорогу Союз из-за сильного ветра О запуске сообщим дополнительно!</t>
+  </si>
+  <si>
+    <t>23.04.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6698</t>
+  </si>
+  <si>
+    <t>Новый снежный день на курорте! 23 апреля, четверг, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон (о запуске сообщим дополнительно!) 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация (о запуске сообщим дополнительно!) ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -5, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6697</t>
+  </si>
+  <si>
+    <t>«Архыз, ты просто космос!», версия 2026 «❤️» — если в следующий раз готовы стать частью такого события, комментарий — если увидели себя. Фотоотчет — в этом посте 💌 Читать курорт «Архыз» в МАКС</t>
+  </si>
+  <si>
+    <t>22.04.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6696</t>
+  </si>
+  <si>
+    <t>🎤 Группа Мантера представила программу майских праздников К майским праздникам 2026 года Группа Мантера подготовила программу на курортах и площадках в Сочи, Архызе и других локациях. В афише — концерты, гастрономические события, семейные активности и мероприятия ко Дню Победы. 💡 Курорт Красная Поляна откроет май детским концертом и серией музыкальных вечеров в ресторанах. 9 мая на Поляне 540 пройдет праздничная программа с концертом, полевой кухней и мастер-классами. Курорт Архыз в этот день проведет мероприятия на перевале Пхия: минута молчания, возложение цветов и спуск на лыжах в рамках акции «Бессмертный полк».🚠 Для участников с утра будет действовать бесплатный подъем на канатных дорогах. 🎰 В игорной зоне «Красная Поляна» запланированы концерты GUF, Александра Иванова и группы «Рондо», а также других исполнителей и театральная программа. Mantera Supreme Seaside проведет фестиваль «Форма света» и гастрономические бранчи. В Сочи Парке и Сочи Парк Отеле — праздничные программы 1 и 9 мая, запуск сезона и концерт Димы Билана. 🪇В Mantera Resort &amp; Congress — проект «Звездный десант» с тренировками и практиками. 👉🏻 Подробнее — на сайте РСТ 📍 Российский союз туриндустрии в MAX | Дзен — новости, аналитика и комментарии экспертов рынка</t>
+  </si>
+  <si>
+    <t>22.04.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6695</t>
+  </si>
+  <si>
+    <t>22.04.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6694</t>
+  </si>
+  <si>
+    <t>UPD | Союз: 🚠 Приостановили посадку на канатную дорогу Союз О запуске сообщим дополнительно!</t>
+  </si>
+  <si>
+    <t>22.04.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6693</t>
+  </si>
+  <si>
+    <t>Доброе утро! 22 апреля, среда, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон (закрыта по ветру, о запуске дополнительно сообщим) 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация (закрыта по ветру, о запуске дополнительно сообщим) ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -5, скорость ветра 3 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6687</t>
+  </si>
+  <si>
+    <t>«Архыз, ты просто космос!», а вы, читатели — держите фотоотчет 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨</t>
+  </si>
+  <si>
+    <t>21.04.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6686</t>
+  </si>
+  <si>
+    <t>UPD | Аполлон: 🚠 По погодным условиям приостановлена посадка на канатную дорогу Аполлон О запуске сообщим дополнительно!</t>
+  </si>
+  <si>
+    <t>21.04.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6685</t>
+  </si>
+  <si>
+    <t>Провели выходные на курорте? Не забудьте поделиться впечатлениями! Для этого у нас есть специальная анкета, которая позволяет оценить качество сервиса курорта «Архыз». Заполнение занимает не более 2-х минут, но представляет для нас большую ценность: мы стремимся к повышению уровня вашего отдыха и предоставляемых услуг, поэтому регулярно работаем с обратной связью. Доступ к анкете всегда есть в утреннем статусе курорта, а ссылки с кодом для быстрого перехода размещены в инфоофисе и кабинах канатных дорог. 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6684</t>
+  </si>
+  <si>
+    <t>Доброе утро! 21 апреля, вторник, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -2, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6683</t>
+  </si>
+  <si>
+    <t>Продолжаем кататься и все чаще поднимаемся в горы просто для прогулок. Рассказываем, что открывает путешественникам Северный склон курорта Прогулка на канатных дорогах — простой и комфортный способ оказаться в настоящих горах, где-то на высоте облаков! Поднимитесь на Северный склон, чтобы: ⭐ Сделать фото с панорамным видом на верхней станции «Северное сияние» на высоте 2 350 м. Ориентиром фотолокации будет стела высот ⭐ Подняться еще выше в горы на канатной дороге «Союз», выпить горный чай на смотровой площадке на высоте 2 500 м с панорамным видом на весь хребет Абишира-Ахуба ⭐ Прокатиться на экстремальном аттракционе Высокогорные качели в поисках того самого ощущения полета в облаках ⭐ Закрыть горнолыжный сезон с «теплыми» воспоминаниями. Весна в горах — особенное время, когда теплое солнце и снег на верхних отметках создают идеальные условия для катания и отдыха. Вельвет все еще есть, очередей — уже нет, а горнолыжный сезон планирует задержаться до конца апреля. Выбирайте свой повод посетить «Архыз» и приобретайте туристические билеты и ски-пассы: • в интернет-магазине курорта • через тг-бот • в кассах Архыз Центра 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6682</t>
+  </si>
+  <si>
+    <t>Доброе утро! 20 апреля, понедельник, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -3, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6681</t>
+  </si>
+  <si>
+    <t>Доброе утро! 19 апреля, воскресенье, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 0, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6673</t>
+  </si>
+  <si>
+    <t>«Архыз» — космос, вы — КОСМОС! Дорогие гости сегодняшнего мероприятия, благодарим за энергию ваших выступлений. Вы потрясающие!💙 Видели по эмоциям, что прыжки были по-настоящему бодрящие — а между тем, наши участники сделали по 3-4 попытки. Этот пост — наше небольшое «спасибо», что сегодня вы были с нами. Уходим отсматривать ваши заезды, и обязательно еще вернемся с кадрами, где можно будет найти себя! Следите за обновлениями. А прямо сейчас, под этим постом, можно поделиться своими впечатлениями. Кто начнет? 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6672</t>
+  </si>
+  <si>
+    <t>10 мин до награждения! Участники, ждем вас💙</t>
+  </si>
+  <si>
+    <t>18.04.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6669</t>
+  </si>
+  <si>
+    <t>Готовность 15 мин🔥</t>
+  </si>
+  <si>
+    <t>18.04.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6668</t>
+  </si>
+  <si>
+    <t>Программа дня: ⭐ Собираемся к 11:00 ⭐ Мероприятие пройдет на Южном склоне, ориентир — сноупарк и навигационные флаги курорта</t>
+  </si>
+  <si>
+    <t>18.04.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6667</t>
+  </si>
+  <si>
+    <t>«Архыз, ты просто космос!» Сегодня 18 апреля, суббота, на курорте «Архыз» соревнования по прыжкам в бассейн, доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 4, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6666</t>
+  </si>
+  <si>
+    <t>Но может случиться и так! «❤️» за самый «бодрящий» прыжок</t>
+  </si>
+  <si>
+    <t>17.04.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6664</t>
+  </si>
+  <si>
+    <t>17.04.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6662</t>
+  </si>
+  <si>
+    <t>Перелететь бассейн и не промокнуть — тоже вполне реально!</t>
+  </si>
+  <si>
+    <t>17.04.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6660</t>
+  </si>
+  <si>
+    <t>Можно проехать так, и не использовать трамплин</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6658</t>
+  </si>
+  <si>
+    <t>Оказалось, что не все наши читатели представляют, как выглядят прыжки в бассейн! Случились внезапные «тесты», мы все записали и сразу к вам:</t>
+  </si>
+  <si>
+    <t>17.04.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6656</t>
+  </si>
+  <si>
+    <t>Как первым получить ски-пасс предстоящего сезона? Без подписок и конкурсов в макс! Уже завтра на курорте «Архыз» пройдут зрелищные соревнования по прыжкам в бассейн: ✨ без строгих нормативов и с лояльным жюри ✨ с космической атмосферой и горным барбекю ✨ с яркими костюмами участников и теплой поддержкой зрителей Какая связь, спросите вы? Все дело в призовом фонде мероприятия. Собрали для вас бренды с классными подарками (о них писали тут) и будем дарить свои: ⭐ призеры и победители специальных номинаций получат памятные космические статуэтки ⭐ лучшим из лучших — в числе первых достанутся ски-пассы сезона 26/27 И если подарки партнеров — уже приятный повод выйти на старт, то ради ски-пассов будущей зимы рекомендуем отбросить все сомнения! Приглашаем участников в костюмах, чтобы выступление было еще более зрелищным, но скажем по секрету — наличие праздничного образа никак не влияет на возможность участия (и результат!) «❤️» — я в деле! На фото — участники заездов прошлого мероприятия (2024 г.) 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6655</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня 17 апреля, пятница, 1️⃣ день до старта соревнований по прыжкам в бассейн на курорте «Архыз», доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 1, скорость ветра 0 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6650</t>
+  </si>
+  <si>
+    <t>Тут идея для спонтанного путешествия Если до сегодняшнего дня вы еще не открыли для себя апрельский курорт «Архыз», самое время спланировать спонтанную поездку. Рассказываем почему: ✨ Два сезона в одном дне Яркое весеннее солнце согревает по-особенному, а канатные дороги становятся настоящим порталом между климатическими зонами. Наверху все еще царствует зима — вас ждет много снега и достойный вельвет для лыжников и сноубордистов. Ниже по склону — свежий воздух, хвойные леса и первые признаки весны ✨ Весенние спуски с особым настроением Свободные трассы: только вы, вельвет и такие же редкие ценители весеннего катания. Легкая экипировка, солнцезащитные очки и SPF — и совсем другое ощущение от знакомых склонов ✨ Отдых на солнечных верандах После активного дня особенно приятно насладиться блюдами любимых ресторанов на открытых террасах, согреваясь в лучах весеннего солнца ✨ Приятные цены Весной отдых на «Архызе» становится еще доступнее: действуют самые выгодные тарифы на ски-пассы и прогулочные билеты — отличный повод для мини-отпуска 🎟 Планируйте поездку легко Приобрести прогулочный билет, ски-пасс можно в интернет-магазине курорта (или через тг-бот прямо в мессенджере) 🎟 Быстрый доступ к канаткам После онлайн-покупки прогулочного билета можно сразу отправляться к посадке на канатную дорогу — для прохода через турникеты достаточно только отсканировать QR-код, обращаться в кассу не нужно Полезные ссылки: Ждем вас на курорте «Архыз» — горы всегда рады встрече с вами! Фото: Юрий Шумейко 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6649</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня 16 апреля, четверг, 2️⃣ дня до старта соревнований по прыжкам в бассейн на курорте «Архыз», доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -4, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6648</t>
+  </si>
+  <si>
+    <t>Наполняем бассейн, чтобы уже в эту субботу вы могли наполниться новыми впечатлениями! 18 апреля на курорте пройдут космические, драйвовые и самые неформальные соревнования: возможность продемонстрировать прыжок с трамплина в бассейн (или через него?) Традиционно, атмосферу подобных заездов создают не только техника катания, но и образы участников, а вместе они формируют полноценный образ вашего выступления. Как часто вы были участником подобных фестивалей? Даже если это первые соревнования в вашей горнолыжной «карьере», лучшего повода выйти на старт не придумаешь! Вас ждет лояльное жюри и эмоциональный отклик зрителей. Вот что еще: … и просто классный день в горах! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6647</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня 15 апреля, среда, 3️⃣ дня до старта соревнований по прыжкам в бассейн на курорте «Архыз», доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры (камера хранения) Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -5, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6646</t>
+  </si>
+  <si>
+    <t>«Архыз, ты просто космос!»: необычные образы, эффектные прыжки в бассейн и горы эмоций — вспоминаем лучшие моменты прошлого спортивного фестиваля в ожидании новых стартов 18 апреля. Курорт «Архыз»</t>
+  </si>
+  <si>
+    <t>14.04.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6644</t>
+  </si>
+  <si>
+    <t>Вы же помните, какой следующий повод для встречи на «Архызе»? 18 апреля | соревнования по прыжкам в бассейн на горных лыжах и сноуборде (были перенесены из-за пришедших на курорт снегопадов) За это время мы пополнили призовой фонд подарками новых брендов-партнеров и хотим напомнить, что условия участия максимально простые и приятные: ⭐ Если участвуете непосредственно в заезде, попросим подтвердить возраст (18+) ⭐ Если вы участник помоложе или пока не готовы перепрыгнуть бассейн, но очень хотите посмотреть, как это делают другие, вас мы тоже очень ждем! Готовим космический праздник и барбекю-вечеринку прямо на склоне ⭐ Готовы продемонстрировать миру свой креатив? Ждем вас в костюме: сохраним ваш образ в фотолетописи курорта и дадим возможность получить особенную призовую номинацию за смелую творческую проявленность Будет космически, будет весело! А вы будете с нами? 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6643</t>
+  </si>
+  <si>
+    <t>UPD: 🚠 Все канатные дороги и трассы Северного склона открыты Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>14.04.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6642</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня 14 апреля, вторник, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон (об открытии сообщим дополнительно) 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт (об открытии сообщим дополнительно) 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация (об открытии сообщим дополнительно) ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры (камера хранения) Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -7, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6641</t>
+  </si>
+  <si>
+    <t>💙 Этому сезону не суждено было стать самым длинным, но его апрель мы точно запомним! Неделя снегопадов на «Архызе» продолжается прямо сейчас. Закрывать сезон еще рано: знаем, быстро начнете скучать. 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6640</t>
+  </si>
+  <si>
+    <t>Курорт «Архыз» — ваше идеальное путешествие в любое время года! Дорогие гости💙 Мы стремимся сделать ваш отдых максимально комфортным и запоминающимся. Поэтому для нас очень важно ваше мнение о качестве сервиса курорта. Поделитесь впечатлениями в короткой анкете — это займет всего пару минут, но поможет нам: ⭐ Улучшить сервис Ваши отзывы позволяют оперативно решать актуальные вопросы гостей ⭐ Делать отдых еще лучше Зная ваши пожелания, мы добавляем то, что действительно ценно для ваших впечатлений ⭐ Создавать идеальные условия Каждый ваш комментарий помогает нам становиться лучше! Спасибо, что помогаете нам делать «Архыз» еще комфортнее. До новых встреч в окружении гор! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6639</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня 13 апреля, понедельник, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры (камера хранения) Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -6, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6638</t>
+  </si>
+  <si>
+    <t>Кто из вас в детстве мечтал стать космонавтом? Решили пофантазировать вместе с вами: что было бы, если бы кто-то из наших читателей-астронавтов оказался в космосе, но ощущал сильную связь с Землей и поспешил вернуться обратно? «❤️» — космос его знает почему, но меня все время тянет в Архыз! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6637</t>
+  </si>
+  <si>
+    <t>💙 Дорогой экипаж! На связи Арчи, талисман космического курорта. В этот день желаю вам космического здоровья, покорения личных высот, романтики звезд и новых открытий. Читая пожелания, вы тоже представили, что все это можно найти на курорте «Архыз»? Передаю вам привет с орбиты и знаю точно: чтобы увидеть красоту Земли, необязательно лететь в космос! Главное, чтобы рядом всегда были те, кто кто в ответ на любую идею (например, собраться на горнолыжку в апреле) ответит вам: «Поехали!» «❤️» — поехали на «Архыз»!</t>
+  </si>
+  <si>
+    <t>12.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6636</t>
+  </si>
+  <si>
+    <t>🚀65 лет легендарному полету! 12 апреля 1961 года – особая дата в истории человечества, знаменующая начало новой космической эры. В этот день наш бесстрашный герой Юрий Гагарин первым из землян, разорвав оковы земного притяжения, устремился к звездам. Этот полёт стал настоящим триумфом отечественной научной и инженерной мысли, воплотивший многовековую мечту о покорении неизведанного. Сегодня мы не просто храним память о подвиге первопроходцев. Как отметил Президент РФ Владимир Путин, наш долг - держать высокую планку, заданную поколением победителей. Эту задачу решает действующий с 2025 года национальный проект «Космос», призванный обеспечить технологический суверенитет и лидерство России в отрасли. По Указу Главы государства, начиная с этого года с 6 по 12 апреля в России ежегодно будет проводиться Неделя космоса. Миллионы школьников и студентов смогут погрузиться в историю отечественной космонавтики и познакомиться с передовыми технологиями. Космос был и остаётся предметом национальной гордости, и очень важно, чтобы интерес к космосу и науке закладывался с самых ранних лет. С праздником, дорогие друзья! С Днём космонавтики! Верьте в свою мечту, и пусть самые смелые идеи, направленные на благо Родины, обязательно воплотятся в жизнь! 📲Подписывайтесь на МАХ</t>
+  </si>
+  <si>
+    <t>12.04.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6635</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Команда курорта «Архыз» от всей души поздравляет православных со светлым праздником Пасхи! Пусть этот весенний день принесет в ваши дома радость, тепло и уют. Желаем вам и вашим близким крепкого здоровья, мира, добра и гармонии. Пусть в душе всегда будет так же солнечно и ясно, как на вершинах наших гор в погожий день! С праздником!</t>
+  </si>
+  <si>
+    <t>12.04.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6634</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня 12 апреля, воскресенье, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры (камера хранения) Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -6, скорость ветра 1 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6629</t>
+  </si>
+  <si>
+    <t>Обмениваться карточками снежных апрельских впечатлений будем? Бархатный сезон горнолыжки в лучшем проявлении: 🔹финальные снегопады сезона 🔹свободные склоны 🔹свежий пухляк прямо на трассах 🔹самые теплые цены на ски-пассы и отели Что еще забыли? 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6628</t>
+  </si>
+  <si>
+    <t>Последние пару недель только и говорим, что на курорте — по обновленной информации, 18 апреля — пройдет не просто финальное, но одно из самых зрелищных мероприятий сезона «Архыз, ты просто космос!» Это будет праздник, который: ✨ отражает ценности горнолыжного курорта (популяризация горнолыжного спорта) ✨ и гармонично переплетается с тематикой космоса (вы же помните, что «Архыз» — курорт космический?) Подобное мероприятие случалось на «Архызе» только в позапрошлом году, и в этот раз, должно стать еще лучше! Просто потому что в прошлом — возможно, не было вас. Того самого гостя, который прямо сейчас читает эти строки. Если уже много слышали читали, но хотите увидеть хотя бы раз, чтобы принять приглашение, оставляйте 50 космических реакций — «💙»: сдуем пыль с наших звездных архивов и опубликуем видео прошлых космических заездов в бассейн</t>
+  </si>
+  <si>
+    <t>11.04.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6627</t>
+  </si>
+  <si>
+    <t>Снежное апрельское утро! Сегодня 11 апреля, суббота, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар 🔴 13 / Гравитация ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры (камера хранения) Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -6, скорость ветра 2 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6626</t>
+  </si>
+  <si>
+    <t>👍👍👍👍космическое мероприятие с прыжками в бассейн пройдет 18 апреля «❤️» — читали о переносе, спасибо!</t>
+  </si>
+  <si>
+    <t>10.04.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6625</t>
+  </si>
+  <si>
+    <t>😁😆😁 раз все делятся секретами, мы тоже: на «Архызе» снова зима</t>
+  </si>
+  <si>
+    <t>10.04.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6624</t>
+  </si>
+  <si>
+    <t>UPD | Аполлон Открыты: 🚠 Канатная дорога Аполлон 🔴 Трасса 13 / Гравитация Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>10.04.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6623</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня 10 апреля, пятница, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🟢 1 / Горизонт 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры (камера хранения) Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -6, скорость ветра 0 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6622</t>
+  </si>
+  <si>
+    <t>Горы учат нас поддерживать друг друга Туристическое сообщество всегда основывалось на взаимопомощи и единстве. Сегодня Дагестан — один из ярких и гостеприимных регионов нашей страны — нуждается в поддержке. Курорт «Архыз» и Министерство туризма и курортов Карачаево-Черкесской Республики присоединяются к инициативе помощи и призывает читателей не оставаться в стороне. Даже небольшой вклад способен изменить чью-то жизнь к лучшему. Поддержать жителей региона можно, присоединившись к помощи Дагестанского регионального социального фонда «ВСЕ ВМЕСТЕ» 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6621</t>
+  </si>
+  <si>
+    <t>Горы учат нас поддерживать друг друга Туристическое сообщество всегда основывалось на взаимопомощи и единстве. Сегодня Дагестан — один из ярких и гостеприимных регионов нашей страны — нуждается в поддержке. Курорт «Архыз» присоединяется к инициативе помощи и призывает читателей не оставаться в стороне. Даже небольшой вклад способен изменить чью-то жизнь к лучшему. Поддержать жителей региона можно, присоединившись к помощи Дагестанского регионального социального фонда «ВСЕ ВМЕСТЕ» 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6620</t>
+  </si>
+  <si>
+    <t>Кто там закрыл сезон? Возвращайтесь! Ветер перемен принес нам снег, и синоптики говорят, что зима не закончится, пока мы с вами его не раскатаем. Вторая зима на курорте продлится аж до понедельника, и это новость хорошая. Но вот прыжки в бассейн придется перенести — не хотим, чтобы вы замерзли и переносим соревнования на 18 апреля. С обновленной афишей вернемся совсем скоро. Поможем найти плюсы и в этом: в следующие выходные получится устроить по-настоящему пляжную вечеринку на склоне, и у вас будет больше времени подготовить образ, ведь на кону много классных призов! 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6619</t>
+  </si>
+  <si>
+    <t>UPD | Союз Открыты: 🚠 Канатная дорога Союз 🟢 Трасса 1 / Горизонт Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>09.04.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/6618</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня 9 апреля, четверг, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 6–30 апреля — регламентные работы на канатных дорогах Южного склона Трассы Северного склона 🔵 3 / Кассиопея 🔴 5 / Вега 🔴 9 / Красный карлик 🔴 11 / Квазар ⚫️ 7 / Буран График работы 🕒 Канатные дороги: открытие — 08:00, последние подъемы и спуски — 🕒 Кассы Романтик: 07:45 — 16:20 🕒 Инфоцентр Романтик: 07:45 — 16:45 🕒 Кассы Лунная поляна: 07:45 — 16:20 🕒 Инфоцентр Лунная поляна: 07:45 — 16:20 🕒 Сервисы: 07:45 — 16:45 Удобно купить прогулочный билет / ски-пасс / страховку 🎟 Через Telegram-бот @resortarkhyz_shop_bot 🎟 Онлайн 🎟 Оплата картой МИР на турникете 🎟 В кассах курорта 🏔 «Три вершины» 🏂 Школа инструкторов 🎿 Прокат снаряжения 🔐 Локеры (камера хранения) Сервисы развлечений: 🎡 Большие качели 🎡 Высокогорные качели 🛵 Прокат вездеходов 🐴 Конные прогулки 🎢 Тюбинг 📷 Фотослужба 🅿️ Парковка О погоде Северный склон, 2 520 м 🌡 -9, скорость ветра 3 м/с 🎦 Онлайн-камеры 📞 Контакты ✨ Опрос по качеству сервиса курорта Обращаем ваше внимание: 🔹Передача и перепродажа ски-пассов запрещена, они блокируются автоматически 🔹Катание на закрытых трассах запрещено и ведет к блокировке ски-пасса Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор 🌐 resort-arkhyz.ru 💙 Курорт Архыз 💌 Читать курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7650</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон: 🚠 Запустили канатную дорогу Аполлон Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>15.09.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7648</t>
+  </si>
+  <si>
+    <t>Дорогие гости, делимся важными датами: график регламентных работ до конца осени Мы точно не хотим, чтобы вы приехали в горы, а любимая канатка оказалась закрыта. В дни проведения регламентов канатные дороги, на которых проводятся работы, закрыты на весь день. Обращаем ваше внимание: 🔹 Канатная дорога Аполлон поднимает в горы до 1 ноября включительно, Орбита — до 8 ноября (включительно). 🔹 С 9 ноября Южный склон закрывается на плановый регламент к предстоящему зимнему сезону, с 16 ноября — (аналогично) на неделю для подготовки к зимнему сезону закрывается Северный склон (для прогулок в горах поднимайтесь на Южный). Сверяйтесь с графиком и планируйте свой визит с комфортом💙 График регламентных работ всегда можно найти: 🔹 на сайте в разделе «Тарифы» 🔹 на интерактивной карте курорта</t>
+  </si>
+  <si>
+    <t>15.09.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7647</t>
+  </si>
+  <si>
+    <t>15.09.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7646</t>
+  </si>
+  <si>
+    <t>Доброе утро! 15 сентября, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Огород 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | пасмурно, с осадками 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>14.09.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7645</t>
+  </si>
+  <si>
+    <t>Режим работы канатных дорог курорта «Архыз» (актуален до 11 октября) Сохраняйте расписание и планируйте прогулки в горах! Открытие канатных дорог в 09:00, последние подъемы и спуски: Северный склон 🚠 Северное сияние (переправа через реку) Последний подъем: 17:40 Последний спуск: 17:45 Время подъема: 2,5 мин 🚠 Северное сияние Последний подъем: 16:10 Последний спуск: 17:15 Время подъема: 12 мин 🚠 Союз Последний подъем: 16:30 Последний спуск: 17:00 Время подъема: 8 мин 🚠 Аполлон Последний подъем: 15:00 Последний спуск: 16:15 Время подъема: 11 мин Южный склон 🚠 Млечный Путь Последний подъем: 16:00 Последний спуск: 17:15 Время подъема: 12 мин 🚠 Орбита Последний подъем: 16:30 Последний спуск: 17:00 Время подъема: 15 мин Дорогие гости, обращаем внимание: в расписании возможны изменения в связи с проведением регламентных работ 💌 Подписаться на курорт «Архыз» в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7644</t>
+  </si>
+  <si>
+    <t>Доброе утро! 14 сентября, понедельник, на курорте «Архыз» доступны: Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 14 сентября — регламентные работы на канатных дорогах Южного склона Экотропы Северный склон 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +21 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>13.09.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7643</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Напоминаем о предстоящих регламентных работах на канатных дорогах 14 сентября — технические работы на канатных дорогах: 🚠 Млечный Путь 🚠 Орбита В дни регламента канатные дороги, где проводятся работы, закрываются на весь день. Для прогулок доступен Северный склон курорта, воспользуйтесь канатной дорогой Северное сияние. Ознакомиться с графиком регламентных работ можно в этом посте. Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>13.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7642</t>
+  </si>
+  <si>
+    <t>Доброе утро! 13 сентября, воскресенье, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>12.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7641</t>
+  </si>
+  <si>
+    <t>Доброе утро! 12 сентября, суббота, на курорте «Архыз» проходят концерты исполнителей на национальных гармониках, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>11.09.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7634</t>
+  </si>
+  <si>
+    <t>Инвестиции в горы: замминистра Назаров оценил ход строительства второй очереди горнолыжного курорта «Архыз» Активная фаза строительства стартовала в мае 2026 года. На данный момент на объектах задействовано более 98 единиц строительной спецтехники. На территории туристической деревни Лунная поляна завершены земельно-изыскательские работы, начат процесс установки первых опор для канатных дорог — уже готова часть фундаментов, ведется разработка водоемов для систем искусственного оснежения, водозаборных сооружений. Также идет подготовка будущих горнолыжных трасс с установкой снегоудерживающих барьеров. Согласно действующим разрешениям на «Архызе» будет построено 6 новых канатных дорог: три 8-местных гондольных и три 6-местных кресельных от российской компании Руслет. Генеральный директор всесезонного горного курорта «Архыз» Роман Александрович Киранчук подчеркнул, что новые проекты синхронизированы с растущим спросом и учетом строительства нового аэропорта Архыз: «Мы продолжаем развитие горнолыжной инфраструктуры: в ближайших планах — новые канатные дороги и трассы в северной экспозиции, что продлит сезон катания и увеличит общую зону катания почти на 30 км. Генплан синхронизирован с растущим турпотоком и началом строительства аэропорта в Карачаево-Черкесии» Заместитель министра экономического развития РФ Сергей Макарович Назаров: «Сегодня развитие Архыза — это комплекс взаимосвязанных проектов: строительство новой курортной инфраструктуры, реализация проектов резидентов, развитие систем водоснабжения, водоотведения и газоснабжения, создание нового аэропорта. Все эти направления должны быть синхронизированы между собой. Принципиальное требование — строгое соблюдение установленных сроков и всех принятых обязательств. Минэкономразвития держит эту работу на постоянном контроле» Читайте подробнее в материале: 🔹 Коммерсант 🔹 РБК 🔹 Деловая газета. Юг</t>
+  </si>
+  <si>
+    <t>11.09.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7628</t>
+  </si>
+  <si>
+    <t>Показываем, как выглядит осень в горах Архыза, а заодно — рассказываем в карточках, как избежать осенней хандры (или что делать, если она вас уже настигла) Всем гор!💌 «💙» = горы лечат «😍» = осень в горах — любимое время года!</t>
+  </si>
+  <si>
+    <t>11.09.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7627</t>
+  </si>
+  <si>
+    <t>Доброе утро! 11 сентября, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +18 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>10.09.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7626</t>
+  </si>
+  <si>
+    <t>Гармонь, горы и два больших концерта — уже 12 сентября Напоминаем, что уже в эту субботу на курорте «Архыз» пройдет || Всероссийский фестиваль-конкурс исполнителей на национальных гармониках «Звучит гармонь над Приэльбрусьем». Сохраняйте расписание: 🎟 14:00 | Концерт участников Где? Верхняя станция канатной дороги Орбита 🎟 17:30 | Гала-концерт Где? Центральная площадь курорта, туристическая деревня Романтик На открытой сцене выступят солисты, дуэты и трио из разных регионов России. Сохраняйте дату и приезжайте послушать живую музыку в горах💙 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>10.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7625</t>
+  </si>
+  <si>
+    <t>Группа Мантера признана лучшим туристическим холдингом России на международной премии Global Destination Awards 2026 В этом году мы отпраздновали 5-летний юбилей и 8 сентября стали победителем в международной премии в области туризма класса люкс! Не можем не разделить с вами эту радость!  Совокупный туристический поток на объекты Группы Мантера, в которую мы входим, достигает 7 миллионов человек в год. Знаем, многие из вас часть этой большой цифры Спасибо, что выбираете курорт «Архыз»💙 Продолжайте путешествовать, открывать новое и собирать свои лучшие истории в горах!</t>
+  </si>
+  <si>
+    <t>10.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7624</t>
+  </si>
+  <si>
+    <t>Доброе утро! 10 сентября, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>09.09.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7623</t>
+  </si>
+  <si>
+    <t>Сентябрь — не повод грустить, что лето закончилось. Ведь так можно пропустить золотую осень в горах! Поднялись выше, чтобы показать вам: даже там, где осень не пестрит красками, горы — все также радуют вдохновением. Теперь, если захочется увидеть больше, гулять дольше, самое время вспомнить о тарифе курорта «Лето на высоте» — многодневных прогулочных билетах на 2 или 3 дня подряд. В предложение входит подъем на канатных дорогах и прокат трекинговых палок на выбранный период с приятной выгодой Это удобный формат для отпуска в горах: можно распределить маршруты по дням, гулять по экотропам без спешки и каждый раз открывать новые панорамы Архыза. ⭐ Трекинговые палки станут дополнительной опорой на маршруте и помогут сделать прогулки по горному рельефу более комфортными. «Лето на высоте» — больше гор в одном тарифе: подъемы, экотропы и несколько дней на маршрутах курорта. Выбирайте «Лето на высоте» в кассах курорта. До встречи в горах! Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>09.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7622</t>
+  </si>
+  <si>
+    <t>Курорт «Архыз» развивает туризм без ограничений Первый заместитель генерального директора курорта Александр Викторович Добровольский выступил участником круглого стола, темой которого стал инклюзивный туризм. Встреча, посвященная Всемирному дню благотворительности, была инициирована Благотворительным фондом «Мантера» в партнерстве с Фондом им. Валентины Богдановой. В своем докладе Александр Викторович рассказал о том, как курорт «Архыз» формирует доступную среду для отдыха и спорта и расширяет возможности для семей с детьми с особенностями здоровья: 🔹 За последний летний сезон количество детей с особенностями здоровья, отдохнувших на курорте, выросло на 56% по сравнению с предыдущим годом. 🔹 Сегодня инфраструктура «Архыза» адаптирована для комфортного перемещения гостей: пандусы оборудованы у центральных касс и станций канатных дорог, на курорте доступны специальные кабинки, а в отелях предусмотрены номера для гостей на колясках. 🔹 Зимой возможности расширяются благодаря центру адаптивного спорта и туризма «Архыз 2.0». Занятия здесь проходят бесплатно: курорт предоставляет инструкторов, горнолыжную экипировку и необходимый инвентарь. А для тренировок в туристической деревне Лунная поляна оборудован детский учебный склон траволатором. Доступны индивидуальные, групповые и семейные занятия, мастер-классы и дневные интенсивы. В новом зимнем сезоне курорт «Архыз» продолжит развивать программу адаптивного катания, совершенствовать инфраструктуру учебного склона Лунной поляны и расширять возможности для детей с особенностями здоровья. Потому что горы должны быть местом, где возможности открываются для каждого💙 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>19.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7673</t>
+  </si>
+  <si>
+    <t>В погоне за яркими атрибутами осени не забывайте, что осень также — самое время для того, чтобы готовиться к зиме, ведь лучшие цены на ски-пассы действуют прямо сейчас (и закончатся до наступления горнолыжного сезона) Только до 30 сентября успевайте забрать от предстоящей зимы на склоне максимум! Сезонный ски-пасс: 🎟 взрослый 55 000 ₽ 44 000 ₽ 🎟 детский 36 000 ₽ 28 800 ₽ ⭐ +10% кешбэк баллами на ваш счет участника Программы лояльности курорта В распоряжении обладателей сезонных ски-пассов — безлимитное дневное катание с первого и до последнего дня сезона, а потратить кешбэк можно для покупки ски-пассов на вечерку или фаст-трек. Есть специальное предложение, включающее парковку: 🎟 сезонный ски-пасс с парк-пассом — 55 000 ₽ ⭐️ В него входит: все тоже, что и в обычный сезонник, а еще парковка (тоже на весь сезон!) и повышенный кешбэк, который действует весь сентябрь. Парк-пасс предоставляет 1 парковочное место на двухуровневой парковке в туристической деревне Романтик.</t>
+  </si>
+  <si>
+    <t>19.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7672</t>
+  </si>
+  <si>
+    <t>Доброе утро! 19 сентября, суббота, на курорте «Архыз» проходят соревнования в байк-парке, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Артефакт ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, возможны осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>18.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7671</t>
+  </si>
+  <si>
+    <t>💯 — «Нейросеть!», — скажут о(д)ни 🔥 — «Вау, начинается перегон скота! Пора планировать поездку, чтобы увидеть это своими глазами» 😍 — «Круто! Первый раз вижу такое»</t>
+  </si>
+  <si>
+    <t>18.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7670</t>
+  </si>
+  <si>
+    <t>Доброе утро! 18 сентября, пятница, на курорте «Архыз» проходят соревнования в байк-парке, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Артефакт ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | облачно, временами осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>17.09.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7669</t>
+  </si>
+  <si>
+    <t>Три этапа — один финал: финишная гонка Leatt Cup в байк-парке «Архыза» Leatt Cup — это серия гонок по скоростному спуску на горном велосипеде в байк-парке курорта. Серия 2026 года состояла из 3-х этапов, а финальный — состоится уже в эти выходные. Победителем серии станет спортсмен, набравший наибольшее количество баллов по сумме этапов. В пятницу участников ждет брифинг и тренировочные заезды, в субботу — первые квалификационные, а в воскресенье — финальные заезды и награждение победителей. Условия участия и регламент проведения соревнований опубликованы в афише. 🔹 Не участвуете в гонке? Приезжайте поболеть за спортсменов! Для каждого участника поддержка зрителей — важная часть соревнований. 🔹 Вдохновились, но не знаете с чего начать? Познакомьтесь с Велолагерем. Заключительная смена сезона стартует 4 октября. «💙» — встретимся в горах!</t>
+  </si>
+  <si>
+    <t>17.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7667</t>
+  </si>
+  <si>
+    <t>Все сюда! Золотая осень уже близко, а бархатный сезон в горах — можно объявлять открытым Вслед за сезонными подборками вы любите спрашивать: «А когда сделаны эти фото?» Опережаем ваш вопрос комментарием, что это буквально прямая трансляция и самые свежие кадры с Северного и Южного склонов. А этот живописный табун встречал гостей курорта прямо на старте тропы Романтиков. Если вы из тех путешественников, кому посчастливилось повстречать лошадей прямо на маршруте, делитесь своими кадрами в комментариях💙</t>
+  </si>
+  <si>
+    <t>17.09.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7666</t>
+  </si>
+  <si>
+    <t>17.09.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7665</t>
+  </si>
+  <si>
+    <t>Расскажите, каким вам запомнился курорт «Архыз» После поездки у каждого путешественника остаются фотографии, любимые моменты и свои маленькие истории. А еще — впечатление от того, как все прошло. Если недавно вы отдыхали на курорте, поделитесь своими впечатлениями в короткой анкете. Расскажите, каким был ваш отдых, что особенно понравилось и какие детали сделали его приятнее. Ваши отзывы помогают нам лучше понимать гостей и замечать то, что действительно важно во время отдыха: Спасибо, что рассказываете о своих впечатлениях! Для нас очень ценно видеть курорт «Архыз» вашими глазами💙</t>
+  </si>
+  <si>
+    <t>17.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7664</t>
+  </si>
+  <si>
+    <t>UPD | Южный склон 🚠 По погодным условиям приостановлена посадка на канатную дорогу Орбита О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>17.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7663</t>
+  </si>
+  <si>
+    <t>Доброе утро! 17 сентября, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Огород 🔴 Романтик 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, временами осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>16.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7653</t>
+  </si>
+  <si>
+    <t>Веревочный парк курорта: от первой трассы до самых сложных препятствий В этом сезоне в веревочном парке «Архыза» обновили часть этапов и добавили несколько новых. А еще разделили трассы по уровню сложности — ориентироваться можно по цветам, совсем как на экотропах и горнолыжных трассах курорта. 🟢 Зеленая — для маленьких путешественников от 4 лет. Правда, в таком юном возрасте проходить ее можно только вместе со взрослым. 🔵 Синяя — по-настоящему, семейная! Здесь будет интересно и детям, и родителям, которые тоже хотят пройти трассу, а не просто ждать внизу. 🔴 Красная — для тех, кто любит препятствия посложнее. Ее можно выбрать после синей или сразу отправиться сюда, если уверенно чувствуете себя на высоте. Взрослым рекомендуем попробовать именно ее. Что точно осталось неизменным — это инструктаж перед прохождением, внимательные инструкторы и сопровождение на каждом этапе. Дальше все просто: выбирайте трассу и отправляйтесь покорять этап за этапом. Ждем вас в веревочном парке!💙 Читайте курорт «Архыз»: 💌 тг | 💌 макс | 💙 вк</t>
+  </si>
+  <si>
+    <t>16.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7652</t>
+  </si>
+  <si>
+    <t>Привет читателям!✌🏻 Сегодня на курорте осенняя, но теплая погода — идеальная, чтобы заглянуть в веревочный парк. Еще лучше, если всей семьей! По секрету: маме и папе тоже придется потрудиться, чтобы пройти все испытания ⭐️ Совет путешественникам: Если осенью, чтобы спланировать поездку в горы, вы очень тщательно сверяетесь с прогнозом, есть риск — так и остаться дома или пропустить все самые лучшие деньки. Волшебство или нет — решайте сами — но в реальности прогноз погоды в горах выглядит оптимистичнее, чем тучи и уровень осадков, которые передают синоптики в приложениях с погодой. Всем гор!</t>
+  </si>
+  <si>
+    <t>16.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7651</t>
+  </si>
+  <si>
+    <t>Доброе утро! 16 сентября, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Огород 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>20.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7674</t>
+  </si>
+  <si>
+    <t>Доброе утро! 20 сентября, воскресенье, на курорте «Архыз» проходят соревнования в байк-парке, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Артефакт ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, возможны осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>29.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7723</t>
+  </si>
+  <si>
+    <t>👀 С осенью уже все понятно, а что на счет зимы? Собрали для вас уютные открытки с любимого горнолыжного курорта, а в них подпись с напоминанием: Осталось меньше, чем 48 часов до окончания скидки 20% на сезонный ски-пасс. А это, между прочим, лучшее предложение на сезонник! Начиная с октября, сезонный ски-пасс можно будет приобрести — ни больше, ни меньше — за 55 000 ₽ (это его полная стоимость в сезоне 26/27) 🔹 Что еще можно получить за эту же цену прямо сейчас? Сезонный ски-пасс + сезонный парк-пасс (парковочное место для вашего авто на весь сезон). Выгодное вложение в зиму, если приезжаете часто и путешествуете на личном автомобиле. Лимитированное предложение действует до 30 сентября. 🔹 Что дальше? С 1 октября в интернет-магазине курорта появятся 10-дневные ски-пассы🥳 С ценовым предложением вернемся к вам завтра, накануне старта продаж. Но новости приятные: если ранее уже становились обладателем такого многодневного ски-пасса, то тарифы вам известны! «💙» — ну Архыз, ну порадовали!</t>
+  </si>
+  <si>
+    <t>29.09.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7721</t>
+  </si>
+  <si>
+    <t>Вот это новости: «Архыз» возглавил рейтинг самых запрашиваемых направлений для отдыха в России Осень в горах набирает популярность — и этому есть подтверждение в цифрах! По данным сервиса OneTwoTrip, «Архыз» стал самым востребованным направлением для отдыха на природе этой осенью, и этот громкий заголовок возглавил топ новостей от ведущих СМИ. Рейтинг составлен на основе данных о бронированиях. Еще из приятного: второе место в этом рейтинге занимает Красная Поляна — горный курорт Группы Мантера, частью которой является и курорт «Архыз». Если верить статистике, путешественники все чаще выбирают горы не только для летних каникул и зимнего катания. Осень в «Архызе» — прогулки среди золотых склонов, свежий горный воздух, спокойный ритм и несколько дней, чтобы перезагрузиться вдали от города. Похоже, большинство путешественников уже знают, куда ехать в октябре. А что на счет вас? Читать новость в СМИ: 🔹 Дзен 🔹 РИА Новости</t>
+  </si>
+  <si>
+    <t>29.09.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7720</t>
+  </si>
+  <si>
+    <t>Доброе утро! 29 сентября, вторник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔴 Липовый мед 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +11 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>28.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7719</t>
+  </si>
+  <si>
+    <t>Доброе утро! 28 сентября, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16 | облачно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>28.09.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7718</t>
+  </si>
+  <si>
+    <t>Доброе утро! 28 сентября, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16 | облачно, временами осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>27.09.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7717</t>
+  </si>
+  <si>
+    <t>Первая точка притяжения — сцена! Открываем праздник и прямо сейчас рассказываем, как путешествовать по «Маршруту открытий», который ждет вас на центральной площади Романтика</t>
+  </si>
+  <si>
+    <t>27.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7716</t>
+  </si>
+  <si>
+    <t>Прямо сейчас гуляете в горах? Собирайте отметки высот! От 1 650 до 3 030 м — на курорте «Архыз» есть особые стелы с отметками высот. Они расположены на Северном и Южном склонах, а пару из них найти совсем просто — они ждут гостей на центральной площади Романтика Вот вам подсказка: на празднике курорта для тех, кто собрал все 7 стел с отметками высоты — приготовлен специальный подарок и еще больше шансов выиграть в праздничной лотерее. Еще одна подсказка, чтобы искать было проще — отметки высот: 1 650 м 1 700 м 2 250 м 2 350 м 2 500 м 2 840 м 3 030 м Предлагаем превратить прогулку по курорту в небольшой горный квест: найдите все 7 отметок высот, сделайте фото и получайте подарки!💙</t>
+  </si>
+  <si>
+    <t>27.09.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7715</t>
+  </si>
+  <si>
+    <t>⏰ Праздник начнется уже через час! Сверяйтесь с программой. В 14:00 ждем первых гостей за паспортом путешественника, чтобы отправить вас по увлекательному маршруту — исследовать курорт</t>
+  </si>
+  <si>
+    <t>27.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7714</t>
+  </si>
+  <si>
+    <t>С Международным днем туризма!💙 Сегодня поздравляем всех, кто любит дорогу, открывает новые места, собирает впечатления и знает: иногда лучший план — просто отправиться навстречу приключениям. Приглашаем отметить этот день вместе на курорте «Архыз»! 27 сентября с 14:00 до 20:00 вас ждут праздничная программа, интерактивные локации, танцы и активности для настоящих любителей путешествий. Можно будет попробовать свои силы в туристических навыках, узнать больше о горах, почувствовать себя участником настоящего похода и даже на один день перенестись в зиму. Заглядывайте на праздник и участвуйте в активностях — пусть сегодняшний день станет еще одним ярким воспоминанием о путешествии в «Архыз».</t>
+  </si>
+  <si>
+    <t>27.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7713</t>
+  </si>
+  <si>
+    <t>Доброе утро путешественникам!💙 27 сентября, воскресенье, на курорте «Архыз» отмечается Всемирный день туризма, доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +20 | ясно и солнечно 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>26.09.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7712</t>
+  </si>
+  <si>
+    <t>Читайте и путешествуйте вместе с Литрес и Группой Мантера📚 Мы подготовили для вас список 100 книг для чтения в путешествиях. В этой подборке современной прозы и мировой классики есть и лёгкие книги для беззаботного дня у бассейна, и произведения, которые увлекают судьбами героев и оставляют после себя много мыслей – выбирайте под настроение и открывайте новые миры, где бы вы ни отдыхали. 📚 Подборка доступна на сайте. Приятные сюрпризы – по промокоду MANTERA для вас доступна скидка 20%. Переходите и выбирайте первую книгу для прочтения!</t>
+  </si>
+  <si>
+    <t>26.09.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7711</t>
+  </si>
+  <si>
+    <t>Доброе утро! 26 сентября, суббота — 1 день до Дня туризма на курорте «Архыз» — доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +15 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>25.09.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7710</t>
+  </si>
+  <si>
+    <t>2 дня до главного события осени в жизни каждого путешественника! 27 сентября отмечаем на курорте «Архыз» Международный день туризма С 14:00 до 20:00 гостей ждут интерактивные локации, праздничная программа, танцы и много возможностей попробовать себя в роли настоящего туриста — от зимнего катания до походных навыков. ⭐️ Главным атрибутом праздника станет «Паспорт туриста» На входе вы получаете карту праздника и отправляетесь по «Маршруту открытий». На каждой локации — свое задание, а за успешное выполнение — отметка в паспорте. Собрали все отметки? Получаете фирменный подарок курорта и становитесь участником главного розыгрыша дня. Что будет ждать вас на маршруте? 🔹 Уже в это воскресенье на центральной площади курорта вы сможете почувствовать себя на зимнем склоне: примерить лыжи, сноуборд и защитную экипировку, а затем проверить силы на специальных тренажерах. На лыжном тренажере инструктор покажет, как удерживать баланс и имитировать скольжение. А еще засечет время — получится узнать, насколько хорошо вы справились с заданием. На сноуборд-тренажере предстоит удержаться на баланс-борде и продержаться заданное время. Справились — получаете отметку в «Паспорте туриста». 🔹 Туристический лекторий «Точка притяжения» Познакомимся с «Архызом» поближе. Приглашенные гиды и эксперты расскажут интересные факты об истории курорта, его возможностях и местах, которые стоит открыть для себя. Лекции будут длиться 20–30 минут, после каждой встречи можно будет задать вопросы и получить отметку в паспорте. 🔹 Мастер-класс по туристическим узлам Проверим, насколько вы готовы к походной жизни. Инструктор покажет, как вязать основные туристические узлы — прямой, штык и булинь. А еще каждый желающий сможет сплести подвес из туристического шнура, украсить его брелоком курорта и забрать с собой. 🔹 «Архызенок» Детская зона с играми, надувными аттракционами, анимацией и фотозоной с Арчи. А еще здесь можно узнать больше о детском лагере «Архызёнок» и поучаствовать в розыгрыше подарков. И это еще не все. На карте праздника вас ждут партнерские бренд-зоны — в каждой подготовлены свои активности, знакомства и подарки. 🔹 На сцене: 14:00–18:00 — праздничная программа, конкурсы, интерактивы и музыкальная программа 18:00 — танцевальный парад с флагами 18:30 — главный розыгрыш подарков для участников, собравших все отметки в «Паспорте туриста» 19:00 — дискотека под открытым небом 27 сентября | 14:00–20:00 | курорт «Архыз», туристическая деревня Романтик Берите друзей, семью и хорошее настроение — и отправляйтесь по «Маршруту открытий»!💙</t>
+  </si>
+  <si>
+    <t>25.09.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7709</t>
+  </si>
+  <si>
+    <t>Доброе утро! 25 сентября, пятница, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 💙 27 сентября на курорте пройдет День туризма Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +14 | облачно, без осадков 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>24.09.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7700</t>
+  </si>
+  <si>
+    <t>(не)очевидный способ, а заодно и повод посещения экотроп: листайте карточки! Когда гулять в горах уже слишком просто или скучно, почему бы не устроить там зарядку? Так, например, сделали участники спортивного лагеря, которые выбрали провести его на «Архызе». А, собственно, как? 🔹 Воспользовались партнерской скидкой для покупки билетов для групп 🔹 Изучили карту курорта и выбрали маршрут по силам 🔹 Провели тренировку 🔹 А дальше просто отправились гулять! Ведь в распоряжении гостей курорта целых 2 склона, 5 канатных дорог, 10 пеших маршрутов разного уровня сложности и горы развлечений «💙» — звучит как идеальный план!</t>
+  </si>
+  <si>
+    <t>24.09.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7699</t>
+  </si>
+  <si>
+    <t>UPD | Запустили канатные дороги: Северный склон 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Южный склон 🚠 Млечный Путь Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>24.09.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7698</t>
+  </si>
+  <si>
+    <t>24.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7697</t>
+  </si>
+  <si>
+    <t>24.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7696</t>
+  </si>
+  <si>
+    <t>Доброе утро! 24 сентября, четверг, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита (закрыта из-за сильного ветра, о запуске дополнительно сообщим) Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 💙 27 сентября на курорте пройдет День туризма Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +13 | облачно, временами осадки 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>23.09.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7695</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон: 🚠 Запустили канатную дорогу Союз Приятного отдыха!</t>
+  </si>
+  <si>
+    <t>23.09.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7694</t>
+  </si>
+  <si>
+    <t>UPD | Северный склон: 🚠 По погодным условиям приостановлена посадка на канатную дорогу Союз О запуске дополнительно сообщим!</t>
+  </si>
+  <si>
+    <t>23.09.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7693</t>
+  </si>
+  <si>
+    <t>23.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7692</t>
+  </si>
+  <si>
+    <t>Доброе утро! 23 сентября, среда, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита (закрыта из-за сильного ветра, о запуске дополнительно сообщим) Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон 💙 27 сентября на курорте пройдет День туризма Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +19 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>22.09.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7691</t>
+  </si>
+  <si>
+    <t>Прямо сейчас отдыхаете на курорте или совсем недавно попрощались с «Архызом»? Не забудьте поделиться впечатлениями! Для этого у нас есть специальная анкета, которая позволяет оценить качество сервиса курорта «Архыз». Заполнение занимает не более 2-х минут, но для нас очень ценно: мы стремимся к повышению уровня вашего отдыха и предоставляемых услуг, поэтому регулярно работаем с обратной связью. Доступ к анкете всегда есть в утреннем статусе курорта, а коды для быстрого перехода размещены в инфоофисе и кабинах канатных дорог. Ценим вашу отзывчивость — она делает «Архыз» теплее!💙</t>
+  </si>
+  <si>
+    <t>22.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7690</t>
+  </si>
+  <si>
+    <t>Кажется, забывать вещи в путешествиях — становится маленькой традицией! Нашли на курорте символ удивительной деревни Мандроги и мысленно перенеслись туда🪄 Путешествуем вместе с вами💙</t>
+  </si>
+  <si>
+    <t>22.09.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7688</t>
+  </si>
+  <si>
+    <t>🔥 МЫ ТУТ НАШЛИ КОЕ-ЧТО … Обычно, когда гости оставляют вещи, хозяин находится быстро. Но в этот раз найти владельца мы не можем. Курорт Архыз, это случайно не ваше?✨ #мантера_моменты</t>
+  </si>
+  <si>
+    <t>22.09.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7687</t>
+  </si>
+  <si>
+    <t>Доброе утро! 22 сентября, вторник, на курорте «Архыз» доступны: 💙 27 сентября на курорте пройдет День туризма Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +17 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
+  </si>
+  <si>
+    <t>21.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7682</t>
+  </si>
+  <si>
+    <t>Бонусы, книги и Всероссийский чемпионат по сбору ручной клади — вот что готовит для всех Группа Мантера, частью которой мы являемся. 27 сентября — День туризма и мы, как главные амбассадоры вашего отдыха, наполнили этот день яркими впечатлениями. Готовьтесь, все эти события для вас! Будем постепенно рассказывать о них подробнее💙</t>
+  </si>
+  <si>
+    <t>21.09.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7677</t>
+  </si>
+  <si>
+    <t>Самые популярные направления для отдыха этой осенью: Архыз вошёл в топ-3 🔝 Байкал, Сочи и Архыз возглавили рейтинг самых востребованных направлений для осенних путешествий по России. Эти данные данные приводит сервис для планирования путешествий OneTwoTrip. В своем исследовании сервис изучил гостиничные бронирования, оформленные до 15 сентября. За год популярность горного курорта "Архыз" увеличилась на 69%. В сервисе отметили: Такая статистика подчеркивает явную тенденцию: россияне стремятся к уединению, выбирая горы, экологический туризм и курорты, позволяющие отдохнуть от ритма мегаполисов. Также эксперты подчеркнули, что рост популярности "Архыза" подтверждает развитие всесезонного горного туризма в России. ➡️Узнать больше в статье ТАСС #новости_мантера #мантера #Архыз</t>
+  </si>
+  <si>
+    <t>21.09.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7676</t>
+  </si>
+  <si>
+    <t>«Когда ждать золотую осень в Архызе и почему вам точно нужно быть на курорте в это воскресенье» — рассказываем в этом посте Первые желтеющие деревья уже были замечены на склонах курорта, а для самых красочных свиданий с осенью рекомендуем запланировать поездку не позднее первой половины октября. Тем, кто не представляет свою жизнь без путешествий, еще одно напоминание: не пропустить главный праздник всех путешественников — Всемирный день туризма. Курорт готовит насыщенную программу, которая, по традиции, пройдет на центральной площади Романтика. Афиша и расписание праздника совсем скоро в новых публикациях курорта, следите за новостями. «💙» — встретимся на Дне туризма!</t>
+  </si>
+  <si>
+    <t>21.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/resortarkhyz/7675</t>
+  </si>
+  <si>
+    <t>Доброе утро! 21 сентября, понедельник, на курорте «Архыз» доступны: Канатные дороги Южного склона 🚠 Млечный Путь 🚠 Орбита Канатные дороги Северного склона 🚠 Северное сияние 🚠 Союз 🚠 Аполлон Экотропы Южный склон: 🟢 Аланский путь 🔵 Тропа Романтиков 🔵 Пик Динника 🔵 Перевал Федосеева 🔵 Путь времен Северный склон: 🟢 Пик Смирнова 🟢 Водопад Альтаир 🔵 Пихтовая 🔵 Дуккинская 🔴 Хребет Габулу График работы 🕒 Канатные дороги: открытие — 09:00, последние подъемы и спуски — 🕒 Кассы Романтик: 08:30 — 17:00 🕒 Инфоцентр Романтик: 08:30 — 17:20 🕒 Сервисы: 08:30 — 17:20 Удобно купить прогулочный билет | байк-пасс | страховку 🎟 Онлайн 🎟 В кассах курорта 🎟 Оплата картой Мир на турникете Сервисы развлечений 🚴‍♂️ Байк-парк. Открыты трассы: Южный склон 🟢 Спутник 🟢 Большая Медведица 🔵 Малая Медведица 🔵 Медвежонок 🔵 Компас 🔵 Луноход 🔵 Азимут 🔵 Лунка 🔵 Гребешки 🔵 Белка 🔵 Чак-чак 🔵 Огород 🔵 Липовый мед 🔴 Старый романтик 🔴 Артефакт 🔴 Антарес 🔴 Пряник ⚫️ Гравитация ⚫️ Лифт ⚫️ Рубильник ⚫️ Продленка ⚫️ Темное сияние ⚫️ Джеки Чан Северный склон 🔴 Орион 🔴 Водолей ✨ Детский клуб Архызенок ✨ Маунтинкарт ✨ Подвесной мост ✨ Прогулки с гидом 🛵 Прокат вездеходов 🔷 Прокат квадроциклов 🎡 Большие качели 🎡 Высокогорные качели 🐴 Конные прогулки 🎢 Тюбинг ✨ Джипинг ✨ Рафтинг 📷 Фотослужба 🅿️ Парковка На курорте (1 650 м) 🌡 +16 | малооблачно, хорошая погода 🎦 Онлайн-камеры 📞 Контакты ✨ Поделиться впечатлениями о курорте 🌐 resort-arkhyz.ru Не оставляйте автомобили в неположенных местах, пользуйтесь парковками. На территории курорта работает эвакуатор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5750,59 +11225,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H602"/>
+  <dimension ref="A1:H1217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4462.767" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -19360,50 +24835,10505 @@
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
         <v>35631</v>
       </c>
       <c r="B602" t="s">
         <v>1788</v>
       </c>
       <c r="C602" t="s">
         <v>1789</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="E602">
         <v>10031</v>
       </c>
       <c r="F602">
         <v>35</v>
       </c>
       <c r="G602">
         <v>43</v>
       </c>
       <c r="H602">
         <v>1</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>100844</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E603">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>100845</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E604">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>100846</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E605">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>100847</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E606">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>100848</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E607">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>100849</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E608">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>100850</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E609">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>100851</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E610">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>100852</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E611">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>100853</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E612">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>100854</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E613">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>100855</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E614">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>100856</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E615">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>100857</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E616">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>100858</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E617">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>100859</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E618">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>100860</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E619">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>100861</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E620">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>100862</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E621">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>100863</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E622">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>100864</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E623">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>100865</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E624">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>100866</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E625">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>100867</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E626">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>100868</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E627">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>100869</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E628">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>100870</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E629">
+        <v>3269</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>100871</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E630">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>100872</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E631">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>100873</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E632">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>100874</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E633">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>100875</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E634">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>100876</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E635">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>100877</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E636">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>100878</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E637">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>100879</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E638">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>100880</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E639">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>100881</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E640">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>100882</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E641">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>100883</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E642">
+        <v>3361</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>100884</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E643">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>100885</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E644">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>100886</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E645">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>100887</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E646">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>100888</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E647">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>100889</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E648">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>100890</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E649">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>100891</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E650">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>100892</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E651">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>100893</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E652">
+        <v>4392</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>100894</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E653">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>100895</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E654">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>100896</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E655">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>100897</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E656">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>100898</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E657">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>100899</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E658">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>100900</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E659">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>100901</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E660">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>100902</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E661">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>100903</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E662">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>100904</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E663">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>100905</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E664">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>100906</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E665">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>100907</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E666">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>100908</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E667">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>100909</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E668">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>100910</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E669">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>100911</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E670">
+        <v>2890</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>100912</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E671">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>100913</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E672">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>100914</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E673">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>100915</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E674">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>100916</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E675">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>100917</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E676">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>100918</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E677">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>100919</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E678">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>100920</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E679">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>100921</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E680">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>100922</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E681">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>100923</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E682">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>100924</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E683">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>100925</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E684">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>100926</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E685">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>100927</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E686">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>100928</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E687">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>100929</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E688">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>100930</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E689">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>100931</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E690">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>100932</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E691">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>100933</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E692">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>100934</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E693">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>100935</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E694">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>100936</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E695">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>100937</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E696">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>100938</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E697">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>100939</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E698">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>100940</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E699">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>100941</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E700">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>100942</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E701">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>100943</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E702">
+        <v>2951</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>100944</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E703">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>100945</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E704">
+        <v>4040</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>100946</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E705">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>100947</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E706">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>100948</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E707">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>100949</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E708">
+        <v>3118</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>100950</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E709">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>100951</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E710">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>100952</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E711">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>100953</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E712">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>100954</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E713">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>100955</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E714">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>100956</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E715">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>100957</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E716">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>100958</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E717">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>100959</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E718">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>100960</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E719">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>100961</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E720">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>100962</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E721">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>100963</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E722">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>100964</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E723">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>100965</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E724">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>100966</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E725">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>100967</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E726">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>100968</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E727">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>100969</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E728">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>100970</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E729">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>100971</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E730">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>100972</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E731">
+        <v>4044</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>100973</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E732">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>100974</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E733">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>100975</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E734">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>100976</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E735">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>100977</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E736">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>100978</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E737">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>100979</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E738">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>100980</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E739">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>100981</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E740">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>100982</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E741">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>100983</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E742">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>100984</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E743">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>100985</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E744">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>100986</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E745">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>100987</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E746">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>100988</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E747">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>100989</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E748">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>100990</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E749">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>100991</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E750">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>100992</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E751">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>100993</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E752">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>100994</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E753">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>100995</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E754">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>100996</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E755">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>100997</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E756">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>100998</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E757">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>100999</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E758">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>101000</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E759">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>101001</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E760">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>101002</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E761">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>101003</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E762">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>101004</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E763">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>101005</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E764">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>101006</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E765">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>101007</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E766">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>101008</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E767">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>101009</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E768">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>101010</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E769">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>101011</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E770">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>101012</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E771">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>101013</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E772">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>101014</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E773">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>101015</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E774">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>101016</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E775">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>101017</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E776">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>101018</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E777">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>101019</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E778">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>101020</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E779">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>101021</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E780">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>101022</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E781">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>101023</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E782">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>101024</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E783">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>101025</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E784">
+        <v>3534</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>101026</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E785">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>101027</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E786">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>101028</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E787">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>101029</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E788">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>101030</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E789">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>101031</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E790">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>101032</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E791">
+        <v>3914</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>101033</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E792">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>101034</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E793">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>101035</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E794">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>101036</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E795">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>101037</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E796">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>101038</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E797">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>101039</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E798">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>101040</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E799">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>101041</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E800">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>101042</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E801">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>101043</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E802">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>101044</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E803">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>101045</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E804">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>101046</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E805">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>101047</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E806">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>101048</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E807">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>101049</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E808">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>101050</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E809">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>101051</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E810">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>101052</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E811">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>101053</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E812">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>101054</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="E813">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>101055</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E814">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>101056</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E815">
+        <v>3690</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>101057</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E816">
+        <v>3849</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>101058</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E817">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>101059</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E818">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>101060</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="E819">
+        <v>3889</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>101061</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E820">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>101062</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E821">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>101063</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E822">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>101064</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E823">
+        <v>3789</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>101065</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E824">
+        <v>3841</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>101066</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E825">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>101067</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E826">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>101068</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E827">
+        <v>4473</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>101069</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E828">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>101070</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E829">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>101071</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E830">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>101072</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E831">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>101073</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E832">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>101074</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E833">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>101075</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E834">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>101076</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E835">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>101077</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E836">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>101078</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E837">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>101079</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E838">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>101080</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E839">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>101081</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E840">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>101082</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E841">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>101083</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E842">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>101084</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E843">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>101085</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E844">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>101086</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E845">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>101087</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E846">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>101088</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E847">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>101089</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E848">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>101090</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E849">
+        <v>3574</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>101091</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E850">
+        <v>3583</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>101092</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E851">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>101093</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E852">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>101094</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E853">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>101095</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E854">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>101096</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E855">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>101097</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E856">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>101098</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E857">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>101099</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E858">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>101100</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E859">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>101101</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E860">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>101102</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E861">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>101103</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E862">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>101104</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E863">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>101105</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E864">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>101106</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E865">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>101107</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E866">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>101108</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E867">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>101109</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E868">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>101110</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E869">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>101111</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E870">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>101112</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E871">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>101113</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E872">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>101114</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E873">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>101115</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E874">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>101116</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E875">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>101117</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E876">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>101118</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E877">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>101119</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E878">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>101120</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E879">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>101121</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E880">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>101122</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E881">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>101123</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E882">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>101124</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E883">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>101125</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E884">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>101126</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E885">
+        <v>3955</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>101127</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E886">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>101128</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E887">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>101129</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E888">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>101130</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E889">
+        <v>3641</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>101131</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E890">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>101132</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E891">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>101133</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E892">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>101134</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E893">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>101135</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E894">
+        <v>3816</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>101136</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E895">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>101137</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E896">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>101138</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E897">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>101139</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E898">
+        <v>3908</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>101140</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E899">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>101141</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E900">
+        <v>3544</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>101142</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E901">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>101143</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E902">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>101144</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E903">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>101145</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E904">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>101146</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E905">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>101147</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E906">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>101148</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E907">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>101149</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E908">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>101150</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E909">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>101151</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E910">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>101152</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E911">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>101153</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E912">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>101154</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E913">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>101155</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E914">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>101156</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E915">
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>101157</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E916">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>101158</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E917">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>101159</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E918">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>101160</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E919">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>101161</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E920">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>101162</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E921">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>101163</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E922">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>101164</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E923">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>101165</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E924">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>101166</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E925">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>101167</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E926">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>101168</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E927">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>101169</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E928">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>101170</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E929">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>101171</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E930">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>101172</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E931">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>101173</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E932">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>101174</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E933">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>101175</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E934">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>101176</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E935">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>101177</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E936">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>101178</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E937">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>101179</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E938">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>101180</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E939">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>101181</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E940">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>101182</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E941">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>101183</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E942">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>101184</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E943">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>101185</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E944">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>101186</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E945">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>101187</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E946">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>101188</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E947">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>101189</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E948">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>101190</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E949">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>101191</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E950">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>101192</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E951">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>101193</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E952">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>101194</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E953">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>101195</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E954">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>101196</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E955">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>101197</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E956">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>101198</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E957">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>101199</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E958">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>101200</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E959">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>101201</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E960">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>101202</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E961">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>101203</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E962">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>101204</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E963">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>101205</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E964">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>101206</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E965">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>101207</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E966">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>101208</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E967">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>101209</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E968">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>101210</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E969">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>101211</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E970">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>101212</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E971">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>101213</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E972">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>101214</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E973">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>101215</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E974">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>101216</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E975">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>101217</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E976">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>101218</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E977">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>101219</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E978">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>101220</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E979">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>101221</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E980">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>101222</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E981">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>101223</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E982">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>101224</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E983">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>101225</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E984">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>101226</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E985">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>101227</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E986">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>101228</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E987">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>101229</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E988">
+        <v>3343</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>101230</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E989">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>101231</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E990">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>101232</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E991">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>101233</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E992">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>101234</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E993">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>101235</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E994">
+        <v>3397</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>101236</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E995">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>101237</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E996">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>101238</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E997">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>101239</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E998">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>101240</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E999">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>101241</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E1000">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>101242</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E1001">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>101243</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E1002">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>101244</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1003">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>101245</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E1004">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>101246</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E1005">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>101247</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1006">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>101248</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E1007">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>101249</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E1008">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>101250</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1009">
+        <v>3898</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>101251</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E1010">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>101252</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E1011">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>101253</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1012">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>101254</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1013">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>101255</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1014">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>101256</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1015">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>101257</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1016">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>101258</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1017">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>101259</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E1018">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>101260</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1019">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>101261</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1020">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>101262</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E1021">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>101263</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E1022">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>101264</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E1023">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>101265</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E1024">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>101266</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1025">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>101267</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E1026">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>101268</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E1027">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>101269</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E1028">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>101270</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E1029">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>101271</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1030">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>101272</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1031">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>101273</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1032">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>101274</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E1033">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>101275</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E1034">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>101276</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="E1035">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>101277</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E1036">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>101278</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E1037">
+        <v>3955</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>101279</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E1038">
+        <v>3973</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>101280</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="E1039">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>101281</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E1040">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>101282</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E1041">
+        <v>5077</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>101283</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="E1042">
+        <v>4799</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>101284</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E1043">
+        <v>4814</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>101285</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E1044">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>101286</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="E1045">
+        <v>4865</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>101287</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E1046">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>101288</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E1047">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>101289</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E1048">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>101290</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E1049">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>101291</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E1050">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>101292</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E1051">
+        <v>4402</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>101293</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E1052">
+        <v>4862</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>101294</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1053">
+        <v>4899</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>101295</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1054">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>101296</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1055">
+        <v>4840</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>101297</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1056">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>101298</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1057">
+        <v>4077</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>101299</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1058">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>101300</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1059">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>101301</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1060">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>101302</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E1061">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>101303</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1062">
+        <v>4850</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>101304</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E1063">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>101305</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="E1064">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>101306</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="E1065">
+        <v>4887</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>101307</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E1066">
+        <v>6475</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>101308</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E1067">
+        <v>4826</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>101309</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="E1068">
+        <v>4613</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>101310</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="E1069">
+        <v>5024</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>101311</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="E1070">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>101312</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="E1071">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>101313</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E1072">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>101314</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E1073">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>101315</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E1074">
+        <v>4871</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>101316</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E1075">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>101317</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="E1076">
+        <v>5374</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>101318</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="E1077">
+        <v>5074</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>101319</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3205</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="E1078">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>101320</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E1079">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>101321</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="E1080">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>101322</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3214</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="E1081">
+        <v>4035</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>101323</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E1082">
+        <v>4468</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>101324</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E1083">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>101325</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E1084">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>101326</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1085">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>101327</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1086">
+        <v>4810</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>101328</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1087">
+        <v>5341</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>101329</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1088">
+        <v>5083</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>101330</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1089">
+        <v>6113</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>101331</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1090">
+        <v>5712</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>101332</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1091">
+        <v>5682</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>101333</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1092">
+        <v>5475</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>101334</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1093">
+        <v>6374</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>101335</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1094">
+        <v>6568</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>101336</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1095">
+        <v>6166</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>101337</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1096">
+        <v>6055</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>101338</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1097">
+        <v>7235</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>101339</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1098">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>101340</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1099">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>101341</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1100">
+        <v>6201</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>101342</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1101">
+        <v>5272</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>101343</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1102">
+        <v>5826</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>101344</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1103">
+        <v>5268</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>101345</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E1104">
+        <v>5732</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>101346</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E1105">
+        <v>5078</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>101347</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1106">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>101348</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1107">
+        <v>5911</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>101349</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1108">
+        <v>6679</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>101350</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1109">
+        <v>4869</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>101351</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1110">
+        <v>5175</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>101352</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1111">
+        <v>5315</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>101353</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1112">
+        <v>5186</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>101354</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1113">
+        <v>5182</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>101355</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1114">
+        <v>5473</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>101356</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1115">
+        <v>5973</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>101357</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1116">
+        <v>4675</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>101358</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1117">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>101359</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1118">
+        <v>4871</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>101360</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1119">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>101361</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1120">
+        <v>4853</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>101362</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1121">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>101363</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1122">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>101364</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E1123">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>101365</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1124">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>101366</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="E1125">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>101367</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3345</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="E1126">
+        <v>4754</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>101368</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E1127">
+        <v>4913</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>101369</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="E1128">
+        <v>4693</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>101370</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="E1129">
+        <v>5550</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>101371</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3357</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="E1130">
+        <v>5781</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>101372</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="E1131">
+        <v>5812</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>101373</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="E1132">
+        <v>5682</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>101374</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E1133">
+        <v>7460</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>101375</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E1134">
+        <v>5578</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>101376</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E1135">
+        <v>6458</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>101377</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="E1136">
+        <v>5986</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>101378</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="E1137">
+        <v>5889</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>101379</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="E1138">
+        <v>6471</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>101380</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E1139">
+        <v>5957</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>101381</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E1140">
+        <v>5865</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>101382</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="E1141">
+        <v>5006</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>101383</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E1142">
+        <v>5112</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>101384</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1143">
+        <v>5367</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>101385</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="E1144">
+        <v>6254</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>101386</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="E1145">
+        <v>6068</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>101387</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="E1146">
+        <v>7594</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>101388</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="E1147">
+        <v>8780</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>101389</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3411</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="E1148">
+        <v>9068</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>101390</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="E1149">
+        <v>9119</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>101391</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3417</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="E1150">
+        <v>8641</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>101392</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="E1151">
+        <v>7762</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>101393</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="E1152">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>101394</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3426</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="E1153">
+        <v>8178</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>101395</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3429</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="E1154">
+        <v>5323</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>101396</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="E1155">
+        <v>6274</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>103336</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3435</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="E1156">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>103337</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="E1157">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>103338</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E1158">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>103339</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1159">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>103340</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1160">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>103341</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1161">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>103342</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E1162">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>103343</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1163">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>103344</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1164">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>103345</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E1165">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>103346</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="E1166">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>103347</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E1167">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>103348</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E1168">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>103349</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E1169">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>103350</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E1170">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>103351</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E1171">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>103352</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="E1172">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>123752</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E1173">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>123753</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="E1174">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>123754</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E1175">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>123755</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E1176">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>123756</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1177">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>123757</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1178">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>123758</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E1179">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>123759</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="E1180">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>123760</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="E1181">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>123761</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="E1182">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>123762</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E1183">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>123763</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="E1184">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>123764</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3520</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3521</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E1185">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>124431</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3524</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="E1186">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>128588</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="E1187">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>128589</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E1188">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>128590</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="E1189">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>128591</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3536</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="E1190">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>128592</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3539</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E1191">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>128593</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="E1192">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>128594</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3545</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="E1193">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>128595</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="E1194">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>128596</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="E1195">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>128597</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E1196">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>128598</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="E1197">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>128599</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="E1198">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>128600</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="E1199">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>128601</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="E1200">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>128602</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="E1201">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>128603</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="E1202">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>128604</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E1203">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>128605</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3576</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3577</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E1204">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>128606</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1205">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>128607</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1206">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>128608</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1207">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>128609</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E1208">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>128610</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E1209">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>128611</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1210">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>128612</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E1211">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>128613</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E1212">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>128614</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="E1213">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>128615</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="E1214">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>128616</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="E1215">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>128617</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="E1216">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>128618</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E1217">
+        <v>2595</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">