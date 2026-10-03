--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="701">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1530">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2115,50 +2115,2537 @@
     <t>12.08.25 14:03</t>
   </si>
   <si>
     <t>t.me/myKrim/43700</t>
   </si>
   <si>
     <t>Новый ЖК бизнес - класса в Севастополе - Подземный паркинг - Зеленая территория - Школа и детский сад в шаговой доступности Подробности на сайте www.победа-жк.рф Реклама, ИНН: 770901247744, Зотов Антон Владимирович</t>
   </si>
   <si>
     <t>12.08.25 13:40</t>
   </si>
   <si>
     <t>t.me/myKrim/43691</t>
   </si>
   <si>
     <t>🔝 Топ-10 Крымских курортов 1️⃣ Алушта — Ворота Южного берега 2️⃣ Ялта — Крымская жемчужина 3️⃣ Гурзуф — Пристань художников и старинных улочек 4️⃣ Алупка — В объятиях гор и Воронцова 5️⃣ Симеиз — Каменные силуэты над лазурью 6️⃣ Евпатория — Песчаный рай у моря 7️⃣ Судак — Под крылом средневековья 8️⃣ Феодосия — Земля Айвазовского и золотых пляжей 9️⃣ Новый Свет — Рай у моря 🔟 А десятый напишите в комментариях 📷 @tanya_crimea 📍 Крым на @myKrim</t>
   </si>
   <si>
     <t>12.08.25 13:30</t>
   </si>
   <si>
     <t>t.me/myKrim/43690</t>
   </si>
   <si>
     <t>Инфографика в FIGMA с нуля. Курс 0 руб. + портфолио Онлайн-программа с наставником и чатом. Дизайн от профессионалов. Доступ 0 руб. Практический марафон по дизайну - легкий старт в digital профессию. Вас ждут 4 урока, 4 домашних задания, персональный 🎓куратор-эксперт и обратная связь. Дойдите до конца марафона и пополните оформленное портфолио + сертификат. Узнать больше #реклама 16+ yudaevschool24.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52341</t>
+  </si>
+  <si>
+    <t>🌲 Ботаническое чудо Крыма - Парк в Форосе ⛰ Уникальное место и крупный комплекс садово-парковой архитектуры. Расположен на территории санатория, который специализируется на лечении органов дыхания. 🌲 Купец Кузнецов, страдавший туберкулёзом, приобрёл здесь участок, выстроил дворец и устроил парк: разбил 6 прудов и виноградник, привёз растения с разных уголков света. 🌊 Особый микроклимат горного, лесного и морского воздуха теперь создаёт лучшие условия для отдыха и лечения. 📍 Форосский парк 📸 @tanya_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>08.09.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52339</t>
+  </si>
+  <si>
+    <t>🏞 Бескрайние просторы восточного Крыма. Так и хочется взмахнуть крыльями и полететь. 🏞 На первом фото вдалеке виден Карадаг, а на втором - не менее известный Меганом. И ведь это далеко не полная панорама. 📷 @alp_guide 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>08.09.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52333</t>
+  </si>
+  <si>
+    <t>🏞 Парк Айвазовское является великолепным памятником садово-паркового искусства. 🏙 Парк находится в посёлке Партенит, у подножия горы Аю-Даг. Он занимает площадь 25 гектар. 🌲 На территории парка произрастает 260+ видов деревьев и кустарников, привезённых со всего мира. Парк украшен скульптурами древнегреческих богов и мифических персонажей, добавляя атмосферу загадочности и величия. 📍 44.582671, 34.344154 📸 @krymskaya_dushaa 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>08.09.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52332</t>
+  </si>
+  <si>
+    <t>🏞 Рыбачье – Малореченское. Солнечная атмосфера крымского сентября. Обратите внимание, какой необычный цвет моря. 📷 @pavel_shugaley 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>08.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52326</t>
+  </si>
+  <si>
+    <t>😀 Вид на Балаклаву из окошка крепости Чембало. 📍44.4943, 33.6015 📹 @crimeaphoto2 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>07.09.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52325</t>
+  </si>
+  <si>
+    <t>🌉 Крымский мост на закате - когда инженерная мысль встречается с природной красотой. 🌅 Керчь провожает солнце, а мост подсвечивается золотом и багрянцем. В такие моменты понимаешь: это не просто конструкция, это символ связи берегов, времён и судеб. ☀ Лучшие закаты в Крыму там, где есть вода и простор. Согласны, что Керчь в этом плане - одно из самых красивых мест? 🎬 @evgeenii_olegovich 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>07.09.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52324</t>
+  </si>
+  <si>
+    <t>💨 Ветроэлектростанция на западе Крыма. Мирновскся ветроэлектростанция в последнее время весьма популярная фотозона. Для местных уже приелось, а для приезжих - в диковинку. 💨 Мирновский участок Сакской АЭС - это крупнейшая ветряная электростанция Крыма. 💨 Установлено 155 ветряков (ветрогенераторов) общей мощностью 18.5 мегаватт. 📍 ВЭС находится между посёлками Новоозёрное и Мирный в 30 км от Евпатории. Проезжая по дороге, не заметить ветряки невозможно, т.к. видны они километров за 10. 📍 45.33280, 33.09004 📷 Фото: Александр Шинкаревский 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>07.09.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52315</t>
+  </si>
+  <si>
+    <t>⛪ Свято-Владимирский собор в Херсонесе. Севастополь. 😀 Главный кафедральный собор города находится на территории древнего городища "Херсонес Таврический" и относится к Севастопольскому благочинию Русской православной церкви. 😀 Построен на месте, которое по легенде считается одним из нескольких, где в 987 году был крещён князь Владимир. 🏺 Во время войны собор был дважды повреждён, а в период оккупации немцы здесь складировали экспонаты музея и планировали вывезти их. Но осуществить это им не удалось: 9 мая 1944 года город был освобождён. 📷 @crimea_heart 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>06.09.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52310</t>
+  </si>
+  <si>
+    <t>🌕 Полнолуние над Херсонесом - когда древние камни купаются в лунном свете. 🏛 Ночью Херсонес становится особенно загадочным. Колонны отбрасывают длинные тени, море тихо шепчет, а луна заливает руины мягким серебром. Кажется, что время здесь останавливается, и можно услышать эхо веков. ✨ В полнолуние древние стены словно оживают. Или это просто ветер, играющий с тенями? А вы верите в магию этого места? 📷 Фото: Екатерина Дмитренко 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>06.09.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52304</t>
+  </si>
+  <si>
+    <t>💦 Два красивейших озера в Крыму. 📍 Красный камень: 44.570416, 34.287602 📍 Бирюзовое озеро: 44.599435, 34.306211 📷 @a_cassiopeiae 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>06.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52298</t>
+  </si>
+  <si>
+    <t>🌅 Мыс Меганом. Бухта Капсель, Судак. ⛰ Меганом - Горный массив и одноимённый мыс в юго-восточном Крыму между Феодосией и Судаком. Название Меганом с греческого означает просторное пастбище. 🥵 Это один из самых засушливых регионов Крыма, наполненный особенной энергетикой. Климат здесь полупустынный, осадки редки, а скалистые берега почти лишены растительности. 🌄 Здесь есть развлечения на любой вкус, красивые фотозоны и кафе с местными деликатесами. 📸 Фото: Анна Изюмская 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>06.09.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52292</t>
+  </si>
+  <si>
+    <t>🌲 Гора Сокол или как ее правильно называть - Куш-Кая - главное природное украшение Нового Света. 🏔 С неё открывается головокружительный вид на весь посёлок, Зелёную бухту, Судакскую крепость и бескрайнее море. В ясную погоду даже можно разглядеть Демерджи и Ай-Петри. 📷 @max_from_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>05.09.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52291</t>
+  </si>
+  <si>
+    <t>🌳 Карьерное озеро в Инкермане 🪨 Каменоломня в Инкермане является одной из самых древних в России: камень для отправки в Рим здесь добывали во втором веке до н.э. Но есть предположение, что добыча камня велась ещё при строительстве Херсонеса. 📷 Фото: Александр Кожевников 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>05.09.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52281</t>
+  </si>
+  <si>
+    <t>🏞 Столицу Крыма Симферополь водой питают четыре водохранилища – Аянское, Партизанское, Симферопольское и Межгорное. Самое знаменитое и самое крупное из них – Симферопольское. Но самым первым было Аянское. Его соорудили в феврале 1927 года. 🌲 Аянское водохранилище – самое красивое в предгорьях Крыма. Оно находится у подножия плато Чатыр-Даг между сёлами Заречное и Перевальное. До Симферополя 17 км. 😀 Туристическая инфраструктура вокруг водохранилища не развита, поэтому посещают эти места самостоятельные путешественники, желающие день-два провести вдали от цивилизации. ⛰ Виды на плато Чатыр-Даг, прохладные воды реки Аян, бирюзовая гладь водохранилища доставляют удовольствие глазам и телу. 🧭 44.842976, 34.286451 📸 @crimean_trip 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>04.09.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52276</t>
+  </si>
+  <si>
+    <t>☀ Закат на вершине Джан-Кутаран 📷 @fireastra 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>04.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52275</t>
+  </si>
+  <si>
+    <t>🌊 Большой Каньон Крыма - самый глубокий каньон полуострова. Высота отвесных скал достигает 320 метров, а длина - 3,5 км. 💧 Финальный бонус - "Ванна молодости". Идеальное место для завершения трека длиной 6 км. Все удовольствия укладывается в один день. 🎬 Видео: Алина Демченко 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>04.09.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52270</t>
+  </si>
+  <si>
+    <t>⛰️ Юбилейное озеро в Запрудном. Озеро с удивительным цветом воды расположено среди гор и лесов, на высоте 610 метров над уровня моря. 🔥 На его северном берегу организовано место для мангалов и костров, установлены скамейки и столики. 🏞 Подъем занимает 30-40 минут от остановки с. Запрудное. На внедорожнике можно подъехать практически к озеру. 📍 44.599302, 34.306322 📷 @oncrimeanwave 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>03.09.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52264</t>
+  </si>
+  <si>
+    <t>🗿 Пещерный город БаклА находится в одноименном урочище в 2,5 км от села Скалистое, 13 км от Бахчисарая и 18 км от Симферополя. 📜 Название города Бакла с тюркского означает «сосуд для воды с узким горлом». С крымско-татарского означает "фасоль". 🧔‍♂ Первые люди поселились там в третьем веке. Крепость Бакла располагалась на двух уровнях: в первом находились оборонительные сооружения, второй использовался для жилья. 🏛 В городской комплекс входили хозяйственные пещеры, канал для родниковой воды, древние культовые захоронения, высеченные в скале склепы и остатки церкви. 🏰 Сейчас древний пещерный город - архитектурный объект, охраняемый государством. Попасть в него может любой желающий. Посещение бесплатно. Это место не очень популярно, поэтому здесь не так много людей. 📍 44.810133, 34.006238 📷 Фото: Макс Темиров 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>03.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52256</t>
+  </si>
+  <si>
+    <t>🟠 Сейчас — хорошее время приехать в «Дану» волонтёром — особенно если ты в Крыму 🏞️ 💜 Мы открыли осенний набор волонтёров и на этот сезон решили пригласить участников без организационного взноса (весенний и летний сезон организационный взнос составлял 3000 рублей). 💖 Осенью в «Дане» особенно хорошо: бабье лето, уже нет летней жары, сухая погода, горы постепенно меняют цвет, а вокруг становится тише и спокойнее. Можно пожить среди природы Крыма, помогать центру, участвовать в практиках и при этом оставлять достаточно времени для себя. 🤷‍♀️ Вам не нужно на несколько недель погружаться в бытовую суету, думать о продуктах, готовке и других ежедневных вопросах. Здесь можно жить, трудиться, практиковать и отдыхать. ▶️ Что вас ждёт: 🌿 комфортное проживание — в зависимости от загрузки центра это может быть палатка или домик; 🌿 трёхразовое вегетарианское питание; 🌿 график 5/2 по 6–7 часов в день, остальное время свободно; 🌿 практики и медитации; 🌿 баня и кафе на территории; 🌿 горы, осенняя природа и прогулки; ❤️‍🔥 команда и люди, с которыми легко почувствовать себя своим. ❤️ Для нас волонтёрство — это взаимный обмен: вы помогаете заботиться о центре, а «Дана» создаёт условия, в которых можно позаботиться о себе, попробовать новый ритм жизни и пожить рядом с практикой. 🔘 Приехать можно от одной недели. 📲 Если нужна помощь с дорогой, напишите куратору Сергею — он поможет разобраться с маршрутом и подскажет, как добраться общественным транспортом. ✔️ Осенний набор уже открыт. Количество мест ограничено. ✔️ Анкета для волонтёров: clck.ru/3St4At erid: CQH36pWzJqDeiEu5o8k7U7rYft3ugF9e1oFuJXVaZsanwS Реклама ИП Будников Игорь Владимирович ИНН: 730293635750</t>
+  </si>
+  <si>
+    <t>03.09.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52250</t>
+  </si>
+  <si>
+    <t>🌋 Кара-Даг – горно-вулканический массив в юго-восточной части Крыма на берегу Чёрного моря. Это остатки потухшего вулкана. 🏝 Большой интерес вызывают причудливые прибрежные скальные образования, среди которых: 🔷скалы Шайтан-капу (Чёртовы или Золотые ворота); 🔷 Чёртов Палец; 🔷 Иван-Разбойник; 🔷 Лев; 🔷 останец Сфинкс. ⛰ У подножия Карадага находится филиал севастопольского Института биологии Южных морей — Карадагская биостанция, где ведётся научная работа по изучению дельфинов. Здесь же открыт дельфинарий. 📷 @oncrimeanwave 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>02.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52249</t>
+  </si>
+  <si>
+    <t>⛰️ Новый Свет в вечерних лучах - когда солнце золотит скалы, а цикады поют свою последнюю песню. ☀ Море становится медовым, тени удлиняются, и кажется, что время замедляется. Идеальный момент, чтобы замереть, вдохнуть и запомнить этот вечер навсегда. 🦗 Цикады - главные музыканты крымского вечера. Их стрекот смешивается с шумом волн и создаёт ту самую атмосферу, ради которой хочется возвращаться снова. 🎬 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>02.09.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52240</t>
+  </si>
+  <si>
+    <t>⛪️ Челтер-Мармара – действующий пещерный монастырь VIII-IX веков. 🗿 В скале вырублено более 50-ти помещений (храмы, кельи, трапезные...) в пяти ярусах. Лестница была построена современными монахами в период возрождения монастыря в 2007 году. 🏔 Монастырь расположен на высоте 400 метров над уровнем моря на горе Челтер-Кая, возле села Терновка под Севастополем. 📷 @oncrimeanwave 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>01.09.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52234</t>
+  </si>
+  <si>
+    <t>⛰️ Самая красивая смотровая в Крыму - Чуфут-Кале, Бахчисарай. 🗻 В этих местах есть много объектов, за один день все и не обойти. Но для красивой и спокойной прогулки можно выбрать всего парочку. 📷 @nata_viaferrata 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>01.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52233</t>
+  </si>
+  <si>
+    <t>🌴 🌊 БЕСПЛАТНЫЙ трансфер к отдыху мечты! Проведите свои выходные спокойно и с максимальными преимуществами: отель «Ялта-Интурист» возвращает ТАРИФ ВЫХОДНОГО ДНЯ и продолжает дарить радость и приятные впечатления. 🤑 Скидка 20% от стоимости бронирования 🕒 Удобный расчетный час: • Заезд в пятницу в 18:00 или в 21:00   • Выезд в воскресенье в 18:00 или в 21:00 🚐 Бесплатный трансфер из Симферополя и Севастополя до отеля и обратно (при наличии мест) 🗓 Тариф действует при бронировании 2 ночей (пт–вс) до 27 декабря 2026 года. Подробнее на сайте отеля https://yaltaintourist.ru/news-events/13685/ 📍Отель «Ялта-Интурист» в Telegram https://t.me/hotel_yalta_intourist | MAX https://max.ru/hotel_yalta_intourist | VK https://vk.ru/hotel_yalta_intourist #ялтаинтурист #тарифвыходногодня #отдыхвкрыму Реклама, ИНН: 9103075188, ООО "Семейный Отдых"</t>
+  </si>
+  <si>
+    <t>01.09.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52227</t>
+  </si>
+  <si>
+    <t>⛵ Закрыли сезон в Балаклаве, парад катеров состоялся. ⛵ Добрая местная традиция, когда 31 августа десятки катеров выходят одновременно в море. 🏞 Это лето было совсем не таким, как обычно. Но хоть что-то осталось неизменным. 📷 @krymskaya_dushaa 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>01.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52226</t>
+  </si>
+  <si>
+    <t>🗓 Вот и попрощались мы с летом. Как всегда - пролетело, не угонишься. 🌅 Мыс Меганом провожает тёплые дни. Отсюда открывается вид на Судак и арт-кластер «Таврида-Арт» - место, где лето оставило свои яркие краски и тёплые воспоминания. 🌊 Лето ушло, но оставило нам в памяти запах моря, рассветы и закаты, смех и лёгкость. А сегодня - первый день осени. И она, как всегда, обещает быть красивой. 💬 Как вы провели это лето в Крыму? Одно слово, одна эмоция - делитесь в комментариях! 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>31.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52218</t>
+  </si>
+  <si>
+    <t>🌊 Скульптура Мыслитель или Сердце Тарханкута cимволизирует единство природы и человека. ☀ Особая магия раскрывается во время заката: солнечные лучи проходят через отверстие в центре композиции, создавая эффект «зажигающегося сердца». Именно это явление и дало скульптуре её второе поэтическое название - «Сердце Тарханкута». 📍 45.340866, 32.522607 📷 @oncrimeanwave 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>31.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52212</t>
+  </si>
+  <si>
+    <t>⛅️ Лето уходит, но оно было ярким. 🏖 Волны ещё тёплые, скалы ещё помнят солнечные дни, а воздух уже начинает пахнуть первой прохладой. Мы провожаем лето с благодарностью и встречаем осень с открытым сердцем. 🏙 Новый Свет в этот момент особенно хорош: не жарко, не многолюдно, зато есть возможность поймать каждый оттенок уходящего сезона. 📷 Фото: Анастасия Фортина 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>30.08.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52203</t>
+  </si>
+  <si>
+    <t>🌊 Летний посёлок Береговое или Кастрополь. 🏞 Разделённый на две исторически сформировавшиеся части: Верхний и Нижний Кастрополь, он идеален для тех, кто устал от городской суеты и хочет побыть в гармонии с природой. ⛪️ В Верхнем находится жилая 1-этажная усадебная застройка и православный храм Казанской иконы Божией Матери. 🌊 Здесь также известна скала Ифигения - горный массив высотой 120 метров, у подножия которого есть несколько оборудованных и диких пляжей, где можно расположиться с палаткой. 📷 @etozhekiko 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>30.08.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52194</t>
+  </si>
+  <si>
+    <t>⛰️ Живописные виды с горы "Кошка". Вид на Кацивели. 🌊 С вершины открывается панорама, от которой захватывает дух: посёлок Кацивели как на ладони, море в бирюзовых тонах, а вдалеке - горные хребты. И всё это с «кошачьей» высоты! 🌊 С этой точки посёлок кажется игрушечным, море - бесконечным, а горы - родными. Стоишь на вершине и чувствуешь, как ветер приносит запах свободы. 📷 alina.crimeaa 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>30.08.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52188</t>
+  </si>
+  <si>
+    <t>Евпаторийские домики 😍 Автор фото: Алёна Ильина ✅ @ourevp</t>
+  </si>
+  <si>
+    <t>29.08.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52179</t>
+  </si>
+  <si>
+    <t>🩷 Розовый вечер в Ялте — когда небо становится бархатным, а море — зеркальным. 🌊 Закат разливается по горизонту, как акварель: от нежно-персикового до насыщенно-сиреневого. Город замирает, огни зажигаются, и хочется просто идти по набережной, никуда не спеша. 💗 Лето в Ялте — это не только жаркие дни, но и такие волшебные вечера, которые запоминаются на всю жизнь. 📷 @yaltafamily 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>29.08.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52173</t>
+  </si>
+  <si>
+    <t>⛰️ Пещерный город Тепе-Кермен был основан в 5 веке. Город с каменными укреплениями, плодородными долинами, которые приносили огромные урожаи винограда. Поход сюда можно совместить с посещением Чуфут-Кале. 🗿 Доступ на территорию поселения есть только с северо-запада, с остальных сторон Тепе-Кермен - неприступная крепость с обрывами 10-12 метров. 🏛 На территории городища сохранились культовые сооружения: Церковь с баптистерием и Церковь с ризницей на северном обрыве. 📷 Фото: Анна Олейник 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>29.08.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52172</t>
+  </si>
+  <si>
+    <t>🌲 Красивейшие места Крыма 🌺 Маки на Фиоленте 🏔 Мужской монастырь в Бахчисарае 🌸 Миндаль в Балаклаве 🏞 Парк Анны Ахматовой в Севастополе 🏞 Набережная в Форосе 🌊 Кореиз 🌺 Ирисы на Фиоленте 🏛 Новый Херсонес 🌫 Туман в Балаклаве 📷 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>28.08.26 19:13</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52163</t>
+  </si>
+  <si>
+    <t>🌊 Скалистые берега в Казачьей бухте. Севастополь. 🌊 Здесь нет песчаных пляжей и шумных набережных. Здесь только отвесные скалы, изумрудная вода и ветер, который пахнет свободой. Стоишь на краю - и понимаешь, насколько мощным может быть море. 🏞 Особенно красиво здесь на закате: камни нагреваются, море становится медовым, а тишину нарушают только волны. Место для тех, кто ищет дикую красоту без декораций. 💬 Вы любите такие суровые берега или предпочитаете песчаные пляжи? Делитесь мнением! 📷 @oncrimeanwave1 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>28.08.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52160</t>
+  </si>
+  <si>
+    <t>От ролика в телефоне — до огромного экрана в Москве Именно такой путь прошёл контент, созданный пользователями для нового бренда сосисок «Сочномолочно-молочносочно». «Дороничи» вместе с Ганвестом запустили музыкальный челлендж, собравший более 1000 роликов. Собственные соцсети бренд наполнил развлекательным контентом о продукте Лучшие ролики Дороничи собрали в рекламный клип и вывели на медиаэкраны Москва-Сити Продукт уже появился на полках федеральных сетей. В нашем регионе продукт можно найти в торговых сетях «7М Безцен» и «Лидер» Реклама, ИНН: 7814509150, ООО "Сидр"</t>
+  </si>
+  <si>
+    <t>28.08.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52155</t>
+  </si>
+  <si>
+    <t>💦 Один из легких и при этом очень красивых маршрутов – Арпатские водопады. 📍 44.876026, 34.716532 - Начало маршрута в селе Зеленогорье 📍 44.875231, 34.719788 - Парковка, как и посещение водопадов - бесплатне 📷 Фото: k.o.m.s.h.u 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>28.08.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52154</t>
+  </si>
+  <si>
+    <t>На море от 2900 рублей. Симферополь (ЖД вокзал) - Алушта (на пляж) всего от 2900 рублей. Заказать +7978 810-10-10 Заказать #реклама taxisolnce.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52153</t>
+  </si>
+  <si>
+    <t>Самый красивый закат уходящего лета. 🐔 27 августа. Западное побережье Крыма. 💨 К вечеру небо укрыли перистые облака. Тонкие, будто нарисованные лёгкими мазками художника. ⛅️ Облака не закрывали солнце, а наоборот, ловили его лучи и рассыпали их по небу: где-то розовым, где-то персиковым, где-то нежным золотом. 🌊 Море было удивительно спокойным. Настоящий штиль. 🌅 Такие закаты запоминаются надолго. Будто природа на секунду задержала дыхание, чтобы попрощаться с уходящим летом красиво и без суеты. 📸 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>27.08.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52142</t>
+  </si>
+  <si>
+    <t>🌿 По дороге на Кояшское озеро, мыс Опук. 🌊 Дорога к озеру – это сплошь степные просторы: поля тянутся до горизонта, зелень густая, местами выгоревшая под солнцем. В воздухе – сухо, жарко, пыль летит из‑под колёс. Слева и справа - волны трав, кое‑где вспыхивают дикие цветы. 📷 Фото: Никита Нестерук 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>27.08.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52141</t>
+  </si>
+  <si>
+    <t>Джазовый пикник в лучах заката. –10% по промокоду ПИКНИК Закаты в WINEPARK как отдельный вид искусства. А проводить их среди виноградников, с хорошей компанией и музыкой — еще приятнее. 29 августа приглашаем вас на заключительный пикник летнего сезона. Приветственный напиток, легкие закуски, музыка под открытым небом и теплый августовский вечер — все, что нужно для красивого завершения лета. Атмосферу вечера дополнит выступление Анны Сидоренко — амбассадора французской эстрады в Крыму. Музыкальная программа вечера: 17:00–18:00 — велком под звуки саксофона 18:00–18:45 — джазовый дуэт 18:45–20:00 — джазовая программа: «Мрия Бэнд» и Анна Сидоренко 20:00–21:00 — диджей-сет 29 августа | Начало в 17:00 Стоимость — 2 000 ₽ 1800 ₽ по промокоду ПИКНИК На джазовый пикник можно комфортно добраться на нашем трансфере. Перейти на сайт #реклама 16+ winepark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52133</t>
+  </si>
+  <si>
+    <t>🌊 Балаклавское побережье - здесь море обнимает скалы, которые уходят в небо. 🏞 Каждый изгиб берега - как отдельная картина: то бухта с яхтами, то отвесные утёсы, то узкая тропа над водой. Балаклава умеет удивлять с первого шага и не отпускать до последнего заката. 🌊 Особенно хороша здесь вода: прозрачная, изумрудная, светящаяся под солнцем. Идеальное место для тех, кто ищет красоту без лишних слов. 📷 Фото: Татьяна Стефанович 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>26.08.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52127</t>
+  </si>
+  <si>
+    <t>⛰️ На вершине Ай-Петри на высоте 1234 метра расположен подвесной мост для любителей экстрима и сногсшибательных видов: вокруг острые скалы, густые леса и море на горизонте. Мост держится на прочных тросах, а шагать нужно по деревянным перекладинам. 📷 Фото: Валерия Шалимова 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>26.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52126</t>
+  </si>
+  <si>
+    <t>⛵ Рассвет в любимом Крыму. 🌅 Песчаный пляж в бухте Чалка и Карадагский массив вдали, а за ним мыс Киик-Атлама. Юго-Восточный Крым. 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>25.08.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52117</t>
+  </si>
+  <si>
+    <t>🏞 Сумасшедшие виды открываются на пешеходном экологическом маршруте Алупка-Исары. Место с прекрасным видом на Ай-Петри и не только. ⛰️Тропа Алупка-Исары – красивый и несложный маршрут Ялтинского заповедника. 🏞 Тропа круговая и проходит через красивейший лес. На маршрут нужно всего 2 часа и немного сил, чтобы подняться в гору. 🛣Тропа Алупка-Исары проходит через Михайловский источник к горе Крестовой. Тропа проходит среди реликтовых можжевельников и земляничных деревьев. 🏔 На маршруте располагаются: - развалины старинной крепости, - источник, - завораживающая панорама южного берега Чёрного моря, - высокие расщелины в скалах. ❗️Для посещения этих мест нужен пропуск на маршрут «Алупка-Исар». 📍 44.432286, 34.052455 📷 Фото: Роман Локтев 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>25.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52116</t>
+  </si>
+  <si>
+    <t>Экономьте бюджет и время на организацию командировок Как перестать тратить на организацию командировки 2+ часа и совершать ошибки? Воспользуйтесь сервисом автоматического оформления командировок GATE. Зарегистрируйтесь за 1 минуту и получите: ✅ Бесплатное подключение. Платите только тогда, когда ездите в командировки. Возможна оплата по счету или картой. ✅ Постоплата до 30 дней. Оплачивайте сервис тогда, когда вам удобно. ✅ Автоматизация бухгалтерии. Автоматическое оформление отчетов и квитанций. Больше никакого заведения вручную. ✅ Подгрузка закрывающих документов в ЭДО. ✅ Заведение карточек сотрудников. Загрузите информацию о сотруднике и в будущем она будет автоматически подгружаться при оформлении. GATE— это 30 лет экспертизы и 3 000+ довольных клиентов! Узнать больше #реклама 16+ gate.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52109</t>
+  </si>
+  <si>
+    <t>⛰️ Прогулка по Большой Севастопольской тропе из Балаклавы до Резервного - поход одного дня. 🌊 Невероятной красоты виды открываются, если пройти вдоль залива Мегало-Яло до мыса Айя, по Балаклава-Ласпинскому перевалу, заглянув на пляж Инжир. 📷 Фото: Ирина Любимова 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>24.08.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52108</t>
+  </si>
+  <si>
+    <t>🏔 Красный Камень и живописное озеро у скалы Гелин-Кая в посёлке Краснокаменка недалеко от Гурзуфа. 😀 Скала Красный камень или Кызыл-Таш - это гигантский камень из мраморовидного известняка, отколовшийся от Главной гряды Крымских гор и медленно сползающий к морю. ↕ Высота массива - 72 метра, площадь - 125 м2. Его отвесные стены кажутся желтоватыми, но при определенном попадании света, особенно в дождливую погоду, становятся красноватыми. 🌲 Популярное место среди скалолазов и просто красивое место для отдыха. На верху находятся руины крепости и смотровая на Аю-Даг и Южный берег. 📍44.570416, 34.287602 - озеро 📍44.570342, 34.286752 - смотровая 📍44.56973, 34.285942 - руины крепости 📷 Фото: Юлия Кулибаба 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>24.08.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52103</t>
+  </si>
+  <si>
+    <t>Квартира от застройщика в Краснодаре от 2,9 млн. ₽ Новый микрорайон «Тёплые края» 🏠 г. Краснодар - Квартиры с террасами - Потолки до 4.2 м - Школа на 1800 мест - 3 детских сада на 950 мест - Зоны отдыха и барбекю - Фитнес-центр - Площадь озеленения 65 000 кв.м Перейти на сайт Финансовые услуги оказывает: Банк ВТБ (ПАО), АО "АЛЬФА-БАНК". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "СЕМЬЯ-ТЁПЛЫЕ КРАЯ". #реклама quiz.тёплыекрая.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52102</t>
+  </si>
+  <si>
+    <t>🌊 Тайны и легенды Меганома. 🗼 Меганом - это место, овеянное тайнами и легендами. Каждый камень здесь хранит свою историю, каждый уголок пропитан духом древности и мистики. 🗺️ Одной из самых загадочных легенд является история о потерянных сокровищах, спрятанных пиратами в пещерах Меганома. До сих пор никто не смог найти их. 👻 Ночью на склонах горы можно услышать странные звуки и увидеть таинственные огоньки. Говорят, что это духи древних обитателей Меганома охраняют свои земли и передают послания тем, кто готов их услышать. 🏞️ Ещё одной легендой является история о подземном озере, которое находится в недрах горы. Вода в этом озере волшебная и может исцелять болезни. Сюда приезжают в надежде найти это озеро и обрести здоровье и силу. 🌊 Меганом - это место, где реальность переплетается с мифами, и каждый может стать частью этой удивительной истории. 📷 Фото: Андрей Шелякин 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>23.08.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52097</t>
+  </si>
+  <si>
+    <t>⛰️ Перья Хапхала. Хапхальское ущелье. 🗻 С запада и востока его окружают две яйлы – Демерджи и Тырке, а с севера – острые зубцы Северной Демерджи. 🌊 Снизу находится село Генеральское и водопад Джур-Джур. Добраться сюда не так уж легко. Пешком можно дойти из Генеральского, Лучистого или Перевального. Все маршруты сложные и длинные. 📷 @eternaljune 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>23.08.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52096</t>
+  </si>
+  <si>
+    <t>Автосалон KIA в Симферополе. Скидки до 40% Большой выбор моделей и комплектаций по доступным ценам. Kia в кредит от 10 245 ₽/мес. Гарантия до 5 лет. Спешите! До конца месяца: ✅ До -280 000₽ по Трейд-ин; ✅ Рассрочка без переплат; ✅ 3 ТО, зимние шины, КАСКО и др в подарок; ✅ Выгодный кредит; ✅ Скидка 50 000₽ за заявку онлайн Адрес: г. Симферополь, ул. Генерала Васильева, 27А г. Симферополь, ул. Бородина, 12 Узнать цену Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО), СПАО "Ингосстрах". #реклама kia-salon-smf.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52087</t>
+  </si>
+  <si>
+    <t>⛰️ Kрымские горы - это любовь с каждого взгляда. Они завораживают, меняются, манят. 🌄 Когда стоишь на вершине - мир становится объёмным, воздух - прозрачным, а мысли - ясными. Горы умеют говорить, стоит только прислушаться. 🌳 Каждый склон, каждый утёс, каждая зелёная долина - как отдельная глава большой крымской саги. И чем дольше смотришь, тем сильнее влюбляешься. 💬 Какая Крымская гора у вас в сердце навсегда? Делитесь в комментариях! 📷 Фото: Анна Изюмская 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>23.08.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52086</t>
+  </si>
+  <si>
+    <t>Купить дешевле, чем снимать - от 26 000р./мес. Своя квартира в центре Симферополя всего за 26 000р./мес.! ✅ Пора перестать платить за аренду и начать жить в своей квартире! 👍В жилом микрорайоне «Город Мира» в Симферополе вас ждёт всё для комфортной жизни: • Автономное газовое отопление в каждой квартире • Современные детские площадки и сады • Школы в шаговой доступности • Крытые паркинги и гостевые парковки • Уютные дворы, зоны отдыха и спорта • Коммерческие помещения у дома, торговые центры рядом с ЖК • Рассрочка, маткапитал и военная ипотека Подберём квартиру напрямую от застройщика. 🏃‍♂️Сделайте шаг к своей квартире — живите в «Городе Мира»! Подать заявку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ РИЧ-ПЛЮС. #реклама жмгородмира.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52078</t>
+  </si>
+  <si>
+    <t>🌲 Чернореченский каньон – одно из самых живописных и глубоких ущелий Крыма, расположенное в Севастопольском районе. 🌊 Каньон образован рекой Чёрной (Чоргунь), которая веками прорезала себе путь в известковых породах. Протяжённость реки - 16 км. 💦 Склоны каньона крутые, местами отвесные, с многочисленными порогами, небольшими водопадами, карстовыми образованиями. Благодаря глубине и теснинам в каньоне формируется особый микроклимат, благодаря чему даже в жаркие дни здесь прохладно и сыро. 📷 Фото: Татьяна Стефанович 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>22.08.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52072</t>
+  </si>
+  <si>
+    <t>Как сейчас выглядит Розовое озеро Сасык-Сиваш 🏞 После месяца засухи и высоких температур, вода в озере значительно испарилась. 🧂 На поверхности сформирован плотный, достаточно толстый слой кристаллов соли. Процесс созревания соли завершается. Во время созревания в рапе активно живёт водоросль Dunaliella salina. Она вырабатывает бета‑каротин как защиту от яркого солнца и высокой солёности. Именно этот пигмент окрашивает воду в розовые и морковные оттенки и частично переходит в кристаллы соли, придавая ей тот самый «розовый» цвет. 🌄 Цвет воды раскрывается максимально в полдень в ясный солнечный день. А вот в пасмурную погоду розовый оттенок заметно тускнеет. 🧂 Толщина слоя соли в озере к концу лета может достигать 8-10 см. 📸 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>22.08.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52066</t>
+  </si>
+  <si>
+    <t>🏞 Новый Свет завораживает своими видами! 📷 @pavel_shugaley 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>21.08.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52065</t>
+  </si>
+  <si>
+    <t>🪨 Скала Монах в Симеизе 🌊 На старых фотографиях Симеиза красуется скала похожая на человека в длинном одеянии с капюшоном. 🌊 В 1927 году в Крыму произошло землетрясение, после которого вся скала Монах оказалась испещренной глубокими трещинами. Позже её укрепили стальными тросами. Но спустя 4 года, в январе 1931, в ходе сильнейшего шторма скала с колоссальным грохотом всё-таки развалилась на громадные каменные глыбы. 🪨 С тех пор каменный хаос, образовавшийся на месте скалы, практически не изменил своих очертаний. Сейчас по этим каменным глыбам проходит пешая тропа на скалу Дива, а над останками скалы — между скалой Панея и Дивой — в летний сезон пролегает воздушный стометровый веревочный мост, по которому можно перейти над морем между скалами. 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>20.08.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52059</t>
+  </si>
+  <si>
+    <t>🌄 Мыс Алчак (или Алчак‑Кая), расположенный в восточной части Судака, замыкает Судакскую бухту и отделяет её от Капсельской долины. 🐚 Мыс Алчак - древний коралловый риф. Здесь можно встретить окаменелые фрагменты кораллов, раковины моллюсков, морских ежей и их иглы. ⛰ Высота мыса Алчак — 152 метров над уровнем моря, а длина экологической тропы вокруг него — 800 метров. Тропа берёт начало в конце набережной Судака, у устья реки Суук‑Су. Здесь открывается впечатляющая панорама побережья, живописные мысы посёлка Новый Свет. 📷 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>20.08.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52053</t>
+  </si>
+  <si>
+    <t>🌊 Кастрополь. Посёлок в сердце Южного берега, среди гор, сосен и чистого моря. 📷 Фото: Ирина Курбяк 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>19.08.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52049</t>
+  </si>
+  <si>
+    <t>🌄 Романтические рассветы в самых живописных уголках Крыма. 🗿 Демерджи Наблюдать, как первые лучи солнца заливают светом южное побережье Крыма - это незабываемые впечатления! ⛰️ Ай-Петри Тут стоит побывать хотя бы раз в жизни, чтобы увидеть, как рождается новый день. ⛰️ Чатыр-Даг Восхождение на Чатыр-Даг – само по себе подвиг. Но вид, который открывается с этой вершины, стоит всех преодолённых трудностей! 🏞️ Новый Свет Тут одно из самых красивых побережий полуострова. А рассветы здесь просто волшебные! 🏞️ Кабаний перевал Труднопреодолимое, но очень живописное место. Перевал как-будто специально создан для любителей активного отдыха. 📷 @crimea_expedition 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>19.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52042</t>
+  </si>
+  <si>
+    <t>🗿 Самый древний пещерный монастырь полуострова и редкий по красоте памятник архитектуры находится в Инкермане недалеко от Севастополя. Это монастырь Святого Климента. 🧱 Это комплекс построек, вырубленных в скале: жилые дома, подсобные помещения, гостевые покои, 5 наземных и пещерных церквей. 🏛 С приходом турков комплекс был разграблен и к 1778 году пришёл в полное запустение. Только после присоединения Крыма к России стал возрождаться. ☦ Монастырь хорошо сохранился до наших дней. Сейчас он действует, здесь по-прежнему живут монахи и правятся службы. 📍 44.603937, 33.607845 📷 @crimea_heart 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>19.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52041</t>
+  </si>
+  <si>
+    <t>Пастамания: −50% на всю пасту по вторникам! Каждый вторник в семейном кафе «Шалость» — настоящая Пастамания: скидка 50% на все пасты! Нежная форель с брокколи, тягучие четыре сыра, яркая помидорини, морепродукты или легендарная карбонара — выбирайте и наслаждайтесь dolce vita за полцены. Идеальный повод устроить итальянский праздник посреди недели! 🏠 Алупка, ул. Фрунзе, рядом с детским парком «Солнечный». Уютная терраса в тени, игровая зона для детей, ароматный кофе и лимонады для взрослых. Пока малыши резвятся, вы отдыхаете за тёплой беседой. Бренд-шеф Олег Лященко и его команда готовят каждое блюдо с душой — чтобы за одним столом было вкусно и детям, и взрослым. Ждём вас каждый вторник в «Шалости»! Перейти на сайт #реклама alupka-art.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52037</t>
+  </si>
+  <si>
+    <t>⛰ Свой "Язык Тролля" есть и в Симеизе. Интересная локация, пока еще не очень популярная. 🌊 Конечно, Симеиз прекрасен со всех сторон, но именно отсюда открывается самый лучший вид: одновременно на Пляж, Язык Тролля (выступающая часть скалы с плоской вершиной), Скалу Диву, спуск к ней по каменным ступеням , Канатную дорогу и бескрайнее море. 📍 44.40129, 34.00022 📷 @yaltafamily 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>19.08.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52034</t>
+  </si>
+  <si>
+    <t>🗼 Ильинский маяк находится на мысе Святого Ильи недалеко от Феодосии. 🌊 Из окон хорошо виден весь район ответственности маяка - от мыса Киик-Атлама на юго-западе до мыса Чауда на востоке. 😀 Впервые маяк заработал 17 февраля 1899 года и прослужил до 1912 года. Потом его перестроили, маячную будку сделали металлической, заменили лампы на более мощные, а вместо колокола установили пневматическую сирену. 😀 Во время Второй мировой войны Ильинский маяк был частично разрушен и восстановлен лишь в 1955 году. В 2006 году на маяке установили новую оптическую аппаратуру на светодиодах. Высота маяка 15 метров. 🎬 В 2013 году на его территории проходили съёмки эпизода художественного фильма «Такие красивые люди». 📍 45.012796,35.422215 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>19.08.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52030</t>
+  </si>
+  <si>
+    <t>Бархатный сезон в «Крымском Бризе» Есть время, когда отдых становится особенно личным. Бархатный сезон — возможность замедлиться, посвятить время себе и почувствовать настоящее удовольствие от Крыма. В «Крымском Бризе» вас ждут просторная пляжная территория, море и ощущение приватности, которое особенно ценно после насыщенного лета. А СПА-комплекс и оздоровительные программы помогут восстановить силы, наполниться энергией и вернуть привычное ощущение гармонии. С 8 сентября по 31 октября 2026 года действует специальное предложение — выгода до 25% при проживании от 2 ночей. Бархатный сезон — идеальное время для себя. Для моря. Для восстановления. Для отдыха в собственном ритме. «Крымский Бриз Hotel &amp; Villas» Роскошь гармонии. Южный берег Крыма. Перейти на сайт Номер реестровой записи: С912024000114, С912025001536. #реклама crimeabreeze.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52023</t>
+  </si>
+  <si>
+    <t>🏘️ Орловка - курортный поселок на западном побережье Крыма, который славится своими просторными песчаными пляжами и кристально чистым морем. 🏚️ Первоначально село носило название Мамашай. После окончания войны в 1945 году Мамашай переименовали в Орловку, а в 1965 году село попало в состав городского совета Севастополя. 🌊 Отдых в Орловке – это сочетание теплого моря, живописной природы и яркого отдыха. Здесь развита инфраструктура, а вот цены тут ниже, чем на соседних дорогих курортах. ☀️ Купальный сезон стартует в начале мая. Мелководье и высокие температуры позволяют воде прогреваться до +20–24°C уже к середине июня. 🏖️ Центральный пляж расположен в устье реки Кача. Мягкий песок на пляже перемешивается с мелким ракушечником, создавая мягкое и приятное покрытие. Заход в море плавный с медленным, постепенным увеличением глубины. 📷 Фото: Яндекс 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>18.08.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52022</t>
+  </si>
+  <si>
+    <t>18.08.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52016</t>
+  </si>
+  <si>
+    <t>🌊 Грот Дианы. Севастополь. Глубина в районе грота - от 5 до 15 метров, что делает это место привлекательным для дайверов. 🌊 Грот Дианы находится на небольшой вулканической скале - мысе Лермонтова. Скала является частью более крупного мыса Фиолент. 🌊 Грот получил свое название в честь богини, считающейся покровительницей охотников, растительного и животного мира, а также плодородия. Легенды гласят, что в этих местах располагалось её древнее святилище. 📷 @oncrimeanwave 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>18.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52010</t>
+  </si>
+  <si>
+    <t>🏞 Чернореченский каньон - Один из самых живописных и протяженных каньонов в Крыму. Расположен между селом Черноречье и Байдарской долиной близ Севастополя и Балаклавы. 💦 В прогулках по этой местности встречаются многие водопады и озёра, образованные рекой Чёрная. Вода в них изумрудного цвета и довольно прохладная. Тень от деревьев создаёт комфортные условия для летних походов. ⛰ Ущелье разработано эрозией в известняках ландшафта Главной гряды Крымских гор. Каньон считается ландшафтным памятником природы, а в 1974 году был объявлен заказником. 📷 Фото: Ольга Высоцкая 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>18.08.26 04:43</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52009</t>
+  </si>
+  <si>
+    <t>Квартира у моря от 5,7 млн ₽ — ближе к теплу и солнцу ЖК «Моренуар» в Новороссийске — видовые квартиры с ремонтом в современном жилом комплексе ✨ 7 минут до пляжа ✨ 15 минут до центра ✨ Дизайнерский ремонт ✨ Потолки до 4,6 м ✨ Подземный паркинг — Для переезда — Для инвестиций — Для жизни у моря Оставьте заявку — отправим актуальные варианты и цены Узнать больше Финансовые услуги оказывает: Банк ВТБ "ПАО". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ"СЕМЬЯ-НОВОРОССИЙСК-2". #реклама morenuar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52003</t>
+  </si>
+  <si>
+    <t>⛰️ Гора Кошка - отторженец главной гряды Крымских гор. Виды с горы - это что-то невероятное! С вершины открывается потрясающая панорама на Симеиз, Голубой залив, Кацивели, горы и море. 📷 Фото: Роман Локтев 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>17.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52002</t>
+  </si>
+  <si>
+    <t>Куда сходить на выходные в Ялте? Море, солнце и пляж уже пройдены. Хочется новых ощущений и драйва🔥 Мы нашли антистресс-вечеринку, формат которой залетает в тренды 💃 МУЗЛОТО собрали игру, караоке и танцы в одно целое! Это не просто поход в клуб или, наоборот, тухлые посиделки в компании за столом... НЕТ! Здесь каждый хит поднимает на танцпол, а слова песен окунают в ностальгию и желание петь во всю мощь. А те, кто не танцует, с азартом заняты игрой в музыкальное лото* (кстати, с простыми правилами). Одним словом, это вечеринка, где каждый найдет досуг по душе (к слову, тут еще и браслеты для знакомства есть) 😉 💖 21 августа 19:00, ЧАЙКА Билеты еще есть, бронь столика по ссылке ЗДЕСЬ *Музыкальное лото – это игра в бинго, где вместо цифр – твои любимые хиты. Каждый «бочонок» – песня. Все поют хором, танцуют, выигрывают. Ничего угадывать не надо – просто приходи и кайфуй по полной. Реклама, ИНН: 7802957076, ООО "Музлото"</t>
+  </si>
+  <si>
+    <t>17.08.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51998</t>
+  </si>
+  <si>
+    <t>⛰️ Столовая гора Тырке Яйла. Невероятное место, расположенное между Северной Демерджи, Караби Яйлой и Долгоруковской Яйлой. 💦 Внизу находится водопад Джур-Джур и село Генеральское. 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>16.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51997</t>
+  </si>
+  <si>
+    <t>🌊 Вечерний пейзаж Лисьей бухты. Хорошо виден могучий Кара-Даг, подсвеченный огнями посёлка Курортное. 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>16.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51991</t>
+  </si>
+  <si>
+    <t>💧 Девичье или Мангупское озеро расположено в горах Крыма у села Ходжа-Сала Бахчисарайского района. 🏞 Это одно из красивейших озёр полуострова, а здешняя природа - просто сказка, причём в любое время года. Это отличное место для отдыха. 💦 Озеро Мангуп образовалось в начале 80-х годов в результате строительных работ. В процессе рытья котлована открылись родники, начавшие стремительно его заполнять. 🎬 Здесь снимался фильм «Подземелье ведьм». В кадр попало не только озеро, но и Мангупские пещеры. 📍 44.608543, 33.7876 📷 @anny_travel_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>15.08.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51985</t>
+  </si>
+  <si>
+    <t>🏡 Гурзуф - самый колоритный посёлок Крыма. Узкие улочки, южный вайб, домики, утопающие в зелени, и море, которое видно почти из каждого переулка. 🌳 Здесь приятно просто бесцельно гулять: сворачивать во дворы, подниматься по каменным лестницам, разглядывать старые фасады. ⛵ Место, куда хочется возвращаться за атмосферой, тёплым морем и тем самым настоящим южным летом. 📷 @krymskaya_dushaa 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>15.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51984</t>
+  </si>
+  <si>
+    <t>Если не знаешь, чем занять себя в выходные, заглядывай к нам на МУЗЛОТО 💫 Здесь можно расслабиться и кайфовать! Правила игры настолько простые, что рассчитываешь только на удачу 👇🏻 На входе выдают бланк с номерами и названиями песен. Ведущий вытаскивает бочонок с цифрой. Далее включается трек. Вычеркивайте  услышанные хиты и получайте подарки от партнеров!  ✨Угадывать ничего не нужно - все песни и исполнители будут на экране ✨ А плейлист тебя точно порадует и вернет в приятную ностальгию! Одним словом, хочешь горячо отдохнуть и молчишь? Бронируй столик, скучно точно не будет 😏 💜 21 августа 19:00, ЧАЙКА Билеты еще есть, бронь столика по ссылке ЗДЕСЬ Реклама, ИНН: 7802957076, ООО "Музлото"</t>
+  </si>
+  <si>
+    <t>15.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51982</t>
+  </si>
+  <si>
+    <t>🌊 Золотые Ворота Кара-Дага на рассвете. 🌅 Мало кому удаётся увидеть их в это время суток. А ведь именно тогда понимаешь, почему Золотые. 📷 @feodoz 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>14.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51973</t>
+  </si>
+  <si>
+    <t>🔝 10 причин приехать в Крым 🏖 Поймать закат на песчаных пляжах Южной Косы, где море становится золотым. ⛰ Пройтись к вершине Джан-Кутаран и вдохнуть тишину живописного Орджоникидзе. 🌊 Затаить дыхание в пещерном пляже бухты Космонавтов, где камень и море ведут вечный диалог. 🏞 Уйти в глубину Зеленогорья и заглянуть в зеркало горного озера Панагия. 🌄 Увидеть, как рассвет рождается над зубцами Ай-Петри — могущественными и вечными. 🏝 Пройти тропой Голицына в Новом Свете и почувствовать себя частью истории и легенд. ⛪ Увидеть Новый Херсонес — уникальный уголок, где прошлое встречается с будущим, а история оживает на наших глазах. 🌺 Побродить по маковому или лавандовому полю — среди красок, что живут всего миг. 📍 И главное — понять, что этого мало… и захочется вернуться снова, чтобы прожить ещё одну историю с Крымом. 📷 @crimeajoy 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>14.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51965</t>
+  </si>
+  <si>
+    <t>🌲 Симферополь. Ботанический сад имени Багрова Таврической академии Крымского федерального университета им. Вернадского основан на базе парка-памятника садово-паркового искусства «Салгирка» в 2004 году. 💦 Территория сада представляет собой единый историко-природный комплекс, включающий усадьбы академика Палласа и графа Воронцова. Площадь парка - 32 гектара. 🌲 Здесь насчитывают 2500 декоративных древесно-кустарниковых и травянистых видов растений, в том числе редких, исчезающих и реликтовых. 📸 Фото: Лина Муравина 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>14.08.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51964</t>
+  </si>
+  <si>
+    <t>5 выгод на один KIA — и все они суммируются! Автосалон "КомфортАвто" Симферополь 💰 Скидка до 40% при покупке в кредит 🚗 Трейд-ин: доп. скидка 250 000₽ на любой авто из нашего каталога ✅ Первый взнос 0 ₽ ⚡ Есть рассрочка 0,01% годовых ✨ Первые 3 платежа по кредиту вносит салон Зимняя резина — в подарок. Обычно дилер предлагает выбрать одно из этого списка. У нас условия складываются. Оставьте заявку - подберем для вас лучшие условия! Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «ТБанк», ПАО «Банк ВТБ». #реклама krym-comfortauto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51963</t>
+  </si>
+  <si>
+    <t>13.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51956</t>
+  </si>
+  <si>
+    <t>⛰️ Джан-Кутаран, наивысшая точка на хребте Биюк-Янышар. 🌊 Находится между Орджоникидзе и Коктебелем. Славится не только видами на Карадаг и Хамелеон, но и цветением тюльпана Шренка и тюльпана Биберштейна. 📷 Фото: Елена Трофименко 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>13.08.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51955</t>
+  </si>
+  <si>
+    <t>Нужны 7 женщин для подбора горящих туров. Работа из дома. График свободный. Нашли клиента — подобрали тур — забронировали — получили свои деньги. Деньги вы получаете в зависимости от цены тура. Например: Средний тур стоит 300.000 руб. Ваш заработок — 8-12%. В рублях это — 24.000-36.000 руб. 💰 В среднем новичок получает 3-4 клиента в месяц. А опытный турагент 5-10. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ интревел.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51949</t>
+  </si>
+  <si>
+    <t>⛵ Закат после жаркого дня на Западном побережье 🥵 Температура воздуха уже неделю не опускается ниже +35, а местами добирается до +37°C. 🌅 И даже на закате, когда солнце клонится к горизонту, воздух остаётся густым и тёплым: жара не спешит уходить, лишь немного смягчается золотистым светом уходящего дня. 📸 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>12.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51947</t>
+  </si>
+  <si>
+    <t>🏖 Летняя атмосфера в Голубой бухте Нового Света. 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>11.08.26 18:53</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51941</t>
+  </si>
+  <si>
+    <t>🌲 Пушкинская аллея в Ялте 🛣 Пешеходная улица протяжённостью около 750 метров. Протянулась от остановки кинотеатра "Спартак" до самой набережной. Летом здесь комфортно прогуливаться, так как кроны деревьев образуют тень. 📷 @tanya_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>11.08.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51938</t>
+  </si>
+  <si>
+    <t>Звёздные события августа в ЧАЙКЕ на Пляже - вечеринки, которые нельзя пропустить! БЬЯНКА • 14.08 • 21:00 Самая популярная Российская R&amp;B-певица, хитмейкер, автор и композитор собственных песен, синглов Юлианны Карауловой, БигБэты, Натальи Подольской, ArTur, музыкальный продюсер, танцовщица, телеведущая и киноактриса. Одна из наиболее ярких, сексуальных и провокационных певиц в современном шоу-бизнесе. DJ GROOVE • 15.08 • 21:00 Один из самых узнаваемых электронных музыкантов России, легенда клубной сцены и человек, стоявший у истоков танцевальной культуры. Его выступления — это мощная энергетика, фирменное звучание, проверенные временем хиты и современная электронная музыка, объединяющая тысячи людей на танцполе. Илья Зудин • ДИНАМИТ • 22.08 • 21:00 Легендарный солист группы «Динамит», подарившей хиты «Моя Ми», «Я не забуду» и «Красивые слова». Вас ждёт вечер любимых песен, ярких эмоций, ностальгии и танцев до самого утра. +7 978 001 04 45 📍 Пляж отеля Ялта Интурист, ул. Дражинского 50 Реклама, ИНН: 9103095233, ООО "Чайка"</t>
+  </si>
+  <si>
+    <t>11.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51929</t>
+  </si>
+  <si>
+    <t>🌊 Тарханкут с его белыми скалами и невероятно прозрачной водой. 🗼 Главный символ этого места – старый маяк, а душа – грот Чаша Любви, где снимали фильм «Человек-амфибия». Это рай для дайверов и любителей уединения. 📷 @oncrimeanwave 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>11.08.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51928</t>
+  </si>
+  <si>
+    <t>Ваш летний отдых Jumeirah Saadiyat Island предлагает спокойную атмосферу на побережье, где белоснежные пляжи встречаются с водами Аравийского залива. Насладитесь изысканной кухней, восстановите силы в отмеченном наградами спа-центре и любуйтесь прекрасными видами на море на протяжении всего пребывания. Просторные люксы с одной–тремя спальнями и виллы с двумя–пятью спальнями и частными бассейнами обеспечивают уединение и комфорт в элегантной современной обстановке. Частный пляж, SAL Beach Club, велнес-центр, студия пилатеса, а также корты для тенниса и падела — каждый момент создан для лёгкой и гармоничной островной жизни. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51920</t>
+  </si>
+  <si>
+    <t>🗼 Меганомский маяк. Из всех крымских маяков этот - самый суровый. 🏗️ Маяк решил построить Александр II в 1875 году. Строительство продолжалось долгих 20 лет. Сигнальные огни маяка видны в радиусе 75 км. 😀 Смотрители маяка – члены одной семьи. Много десятилетий подряд это дело передается по наследству. 🗼 Первые прожекторы и линзы для маяка заказывали у французов. Керосиновые лампы были заменены на лампы накаливания в 1950 году. Сегодня в качестве источника света установлены светодиоды. 📍 44.793666, 35.080208 📷 @oncrimeanwave 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>09.08.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51914</t>
+  </si>
+  <si>
+    <t>🌳 Есть места, где лето особенно красиво. Балаклава - именно такое. Здесь зелень становится сочнее, море — пронзительно-синим, а миндаль словно специально расправляет ветви, чтобы подарить самые живописные виды. 🌊 Как же хорошо летом в Крыму - когда хочется замедлиться, вдохнуть морской воздух и просто смотреть вдаль… 📷 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>09.08.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51905</t>
+  </si>
+  <si>
+    <t>🏛 Новый Херсонес — место, где древность встречается с современностью. 🏛 Белоснежные стены, море и дух истории, который здесь буквально в воздухе. Гуляешь и понимаешь: это не просто музей, это мост через тысячелетия. 📷 @yaltafamily 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>08.08.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51897</t>
+  </si>
+  <si>
+    <t>Вечерняя Евпатория ✅ @ourevp</t>
+  </si>
+  <si>
+    <t>08.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51888</t>
+  </si>
+  <si>
+    <t>🌊 В конце XIX - начале XX века Евпатория стремительно превращалась из небольшого приморского поселения в модный курорт. ⛲️ Сюда приезжала столичная публика, строились отели, санатории, театры, появлялись элегантные дачи и доходные дома. 🕯️В этот период Евпатория застраивалась домами в популярном в то время стиле модерн, который подходил для создания лёгкого, курортного образа. 🇷🇺 Особенно ярко черты модерна проявляются на Дувановской улице. Многие дома здесь возводились как доходные или особняки состоятельных горожан: в их архитектуре заметны и восточные мотивы, перекликающиеся с многонациональным колоритом Евпатории, и европейские тенденции того времени. 📷 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>08.08.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51887</t>
+  </si>
+  <si>
+    <t>07.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51884</t>
+  </si>
+  <si>
+    <t>💦 Среди многочисленных живописных озёр Крыма есть настолько маленькие, что у них даже нет собственного конкретного названия, их ассоциируют с соседними достопримечательностями. К таковым относится небольшое озеро у скалы Шаан-Кая, что недалеко от Алупки. 🏞 К озеру ведут две тропы, одна из которых называется «Еврейской». Тропы интересны сами по себе, они петляют среди огромных валунов, иногда заходят в небольшие сосняки. 📍 44.422666, 34.027253 📷 Фото: Юлия Ватуля 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>07.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51883</t>
+  </si>
+  <si>
+    <t>Автомобили в наличии и на заказ Привезем для вас автомобили известных марок под ключ с гарантией. Более 3 лет мы продаем автомобили новые и с пробегом в Воронеже и Воронежской области. Имеем сотни положительных отзывов. Привозим авто в любой город России из Кореи, Китая, Японии и стран Европы. BMW, Mercedes, Toyota, AUDI, Volkswagen, Hyundai и другие Перейти на сайт #реклама carpaygroup.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51882</t>
+  </si>
+  <si>
+    <t>😀 Пляж в бухте Александры у мыса Виноградный, более известный как пляж Баунти. Необычайно красивое место в окружении отвесных обрывистых скал - чистая прозрачная вода, словно тропический остров. 📍 Находится на мысе Фиолент между Севастополем и Балаклавой. 📍 44.52218, 33.46803 📷 Фото: Наталья Долибожко 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>07.08.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51876</t>
+  </si>
+  <si>
+    <t>⛰ Зубцы Ай-Петри ранним летним утром. 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>06.08.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51867</t>
+  </si>
+  <si>
+    <t>📷 Пляжная макро-съёмка. Пляж "Таврида" в урочище Батилиман. Это один из самых тёплых пляжей на юге Крыма. 🌊 Здесь невероятно прозрачная и чистая морская вода. Горы защищают урочище от холодных ветров, благодаря чему температура редко опускается ниже нуля. 📍 44.419581, 33.692135 📷 @from_soul_to_life 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>06.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51863</t>
+  </si>
+  <si>
+    <t>🏞 Озеро в виде запятой у села Богатырь Бахчисарайского района. 🌿 Идеальное место для кемпинга или пикника. Рядом с озером находится красивый зелёный луг. Есть родник. От этого озера начинается тропа на гору Бойка, идти 3 км. 📍 44.57427, 34.009894 📸 Фото: Ольга Высоцкая 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>06.08.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51861</t>
+  </si>
+  <si>
+    <t>-50% на проживание в эко-отеле «Поляна сказок» для жителей Крыма и Севастополя! Специальное предложение для своих: -50% на проживание по тарифу «Только завтрак» -20% на посещение ресторана «ГоРА» Что вас ждёт на отдыхе в «Поляне сказок»: ✅отдых в уютных коттеджах среди леса или комфортабельных номерах ✅открытый подогреваемый бассейн ✅три горячие акватермы с гидромассажем ✅панорамный ресторан «ГоРа» ✅тишина, спокойствие и свежий горный воздух За детальной информацией: 📞 +7861-217-67-06 📲 MAX / Telegram: +7978-709-14-28 Количество номеров по акции ограничено. Успейте выбрать даты и забронировать отдых.</t>
+  </si>
+  <si>
+    <t>06.08.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51860</t>
+  </si>
+  <si>
+    <t>05.08.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51851</t>
+  </si>
+  <si>
+    <t>🏘️ Летний посёлок Береговое, он же Кастрополь. 🏘️ Разделённый на две исторически сформировавшиеся части: Верхний и Нижний Кастрополь, он идеален для тех, кто устал от городской суеты и хочет побыть в гармонии с природой. ⛪️ В Верхнем находится жилая 1-этажная усадебная застройка и православный храм Казанской иконы Божией Матери. 🏕 Здесь также известна скала Ифигения - горный массив высотой 120 метров, у подножия которого есть несколько оборудованных и диких пляжей, где можно расположиться с палаткой. 📍 Пристань Береговое 📷 @etozhekiko 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>05.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51850</t>
+  </si>
+  <si>
+    <t>Выгодные условия оптовой продажи саженцов роз по РФ! ⚡Оптовые подажи саженцов по РФ😊 Приветствуем садовые центры, ландшафтные студии и питомники! Прямые поставки из питомника Элит-Сад по территории РФ. ✅Мы предлагаем: • Более 200 сортов роз (чайно-гибридные, плетистые, флорибунда, английские, шрабы) • 100% приживаемость • Индивидуальные цены от объема • Отправка по всей РФ 🗒Готовы к сотрудничеству: • Садовые центры и офлайн-магазины • Ландшафтные студии • Интернет-магазины • Государственные озеленители Готовы предоставить индивидуальные условия по оптовой стоимости. 😊Загружайте сезон 2026 качественным посадочным материалом! Узнать больше #реклама elit-sad.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51847</t>
+  </si>
+  <si>
+    <t>Звёздные события августа в ЧАЙКЕ на Пляже - вечеринки, которые нельзя пропустить! ЛИЛОВА • 8.08 • 21:00 Резидент крупнейших фестивалей Odyssey, Trip, Signal… Дуэт, в котором ритм становится заклинанием, а мелодия — проводником в иные миры. Они создают завораживающее звучание на стыке современной электроники и славянских фольклорных мотивов. БЬЯНКА • 14.08 • 21:00 Самая популярная Российская R&amp;B-певица, хитмейкер, автор и композитор собственных песен, синглов Юлианны Карауловой, БигБэты, Натальи Подольской, ArTur, музыкальный продюсер, танцовщица, телеведущая и киноактриса. Одна из наиболее ярких, сексуальных и провокационных певиц в шоу-бизнесе. DJ GROOVE • 15.08 • 21:00 Один из самых узнаваемых музыкантов России, легенда клубной сцены, стоявший у истоков отечественной танцевальной культуры. Его выступления — это мощная энергетика, фирменное звучание, проверенные временем хиты, объединяющие тысячи людей на танцполе. +7978-001-04-45 Пляж отеля Ялта Интурист, ул. Дражинского 50 erid: CQH36pWzJqDeiEu5skrNh3fD3uqDSEufJ8NEar6CZXud67 Реклама, ИНН: 9103095233, ООО "Чайка"</t>
+  </si>
+  <si>
+    <t>05.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51846</t>
+  </si>
+  <si>
+    <t>🌉 Заброшенный Чоргуньский мост-акведук раньше был водопроводом, по которому текла вода из Чёрной речки в Севастополь. 🧱 Построен в 1853 году. Использовался по своему прямому назначению в качестве водовода ровно три года, после чего был сильно повреждён во время Крымской войны в 1856 году: его взорвали отступавшие англичане. После этого больше не использовался.  🌉 До наших дней сохранились несколько участков 18-километрового акведука: в Ушаковой и Аполлоновой балках в Севастополе и вот этот, в Чернореченском каньоне между сёлами Хмельницкое и Черноречье в 10 км от Балаклавы. 🏞 Внешний вид Чоргуньского моста-акведука напоминает средневековое сооружение. Он построен в древнеримском стиле. 🧗‍♀️ Экскурсии сюда не водят, поэтому туристов здесь почти не бывает. 📍 44.542077, 33.663850 📸 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>05.08.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51845</t>
+  </si>
+  <si>
+    <t>Сохраните свой капитал с квартирой в Клубном доме «Ялта» Инвестируйте в свое будущее уже сегодня — приобретайте квартиру бизнес-класса по лучшим условиям без посредников Скидка до 10% при покупке в августе! – 10 мин до пляжа. С видом на Черное море и горы – Надежный застройщик «Крым Море Град» – Инфинити бассейн с панорамным остеклением – Сдача в июне 2028 г ✅ ПВ от 3,45 млн ₽ ✅ Рассрочка без процентов ✅ ПСК 4,5%, семейная ипотека от 4,5% Успейте зафиксировать максимальную выгоду от застройщика! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ СК «КРЫМСКИЙ БЕРЕГ». #реклама club-home-yalta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 04:14</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51840</t>
+  </si>
+  <si>
+    <t>🏔 Акватория Кара-Дага - это одно из самых интересных мест Крымского полуострова. 🌊 В водной части Карадага находится одна из самых известных мест притяжения Крыма — базальтовая арка, скала Золотые ворота. ⛰️ Кара-Даг расположен на Крымском полуострове, между поселками Коктебель и Курортное. 🌋 Кара-Даг – единственный в Европе потухший вулкан юрского периода мезозойской эры. 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>04.08.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51839</t>
+  </si>
+  <si>
+    <t>04.08.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51838</t>
+  </si>
+  <si>
+    <t>🏞 Высохшее озеро Бараколь близ Коктебеля. За ним справа - гора Коклюк, на которой находится смотровая площадка и ротонда "Звездопад Воспоминаний". 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>04.08.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51837</t>
+  </si>
+  <si>
+    <t>Семейная ипотека от 4,6% в ЖК «Город Мира» Квартиры в новых домах микрорайона «Город Мира» можно приобрести по семейной ипотеке со сниженной ставкой от 4,6%. ⚡ Условия: — семейная ипотека от 3,5% — первоначальный взнос от 20% — квартиры напрямую от застройщика — количество лотов по акции ограничено 🏠«Город Мира» — современный микрорайон в центре Симферополя для комфортной жизни: • автономное отопление • современные дворы и детские площадки • школы и детские сады рядом • прогулочные зоны • крытые паркинги и гостевые парковки • магазины и сервисы у дома 📞 Оставьте заявку — подберём квартиру под вашу семью и рассчитаем условия покупки. Подробнее Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ РИЧ-ПЛЮС. #реклама жмгородмира.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51836</t>
+  </si>
+  <si>
+    <t>⛓ Печальноизвестная заброшка - оранжерея "Зимний Сад" на территории военного санатория «Крым» в Партените. 🏚️ Построена в 1977 году. Но из-за недостатка финансирования она быстро превратилась в очередную советскую заброшку. 🌳 Сейчас атмосфера внутри напоминает декорации фильма о заброшенных лабораториях или о гибнущих колониях на далёких планетах. 📍 44.569492, 34.336653 📷 Фото: Максим Лотарев 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>03.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51831</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 790 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51824</t>
+  </si>
+  <si>
+    <t>03.08.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51823</t>
+  </si>
+  <si>
+    <t>02.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51821</t>
+  </si>
+  <si>
+    <t>⛪ Собор Николая Чудотворца ⛪ Расположен в исторической части Евпатории и включен в туристический маршрут «Малый Иерусалим». Один из самых красивых и вместительных православных храмов Крыма. ⛪️ Первая церковь на месте современного собора была построена местными греками в 1774 году. Она получила имя Николая Чудотворца. В 1806 году первую церковь сменил более просторный каменный храм. Но он сильно пострадал в годы Крымской войны и уже не вмещал всех православных, которые составляли большую часть населения города. Поэтому возникла необходимость постройки новой большой церкви. 🧱 Закладка нынешнего собора состоялась в 1893 году, а освящён собор 6 февраля 1899 года. 📷 @crimeavlog 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>01.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51815</t>
+  </si>
+  <si>
+    <t>🏝 Тропа Голицына — одно из самых красивых мест не только в Новом Свете, но и в Крыму вообще. 🌊 Тропа оборудована по приказу князя Голицына к 25-летнему юбилею его винодельческой деятельности в 1903 году. 🗿 На тропе Голицына расположены два красивых грота: Сквозной и Голицына, он же Шаляпина. 📍 44.825212, 34.915524 📸 Фото: Марат Ахмадеев 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>01.08.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51814</t>
+  </si>
+  <si>
+    <t>Скидка на гели Ariel и Tide! Скидка 30% на гели для стирки Ariel и Tide по промокоду STIRKA30 Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51810</t>
+  </si>
+  <si>
+    <t>🌄 Фиолент, Севастополь. Смотришь на это — и забываешь, что вообще где‑то есть суета. Только море, небо и ты. ⛰️ На смотровой площадке хорошо видны плавно очерченные живописные бухты Фиолента с великолепными пляжами. ⛰️Фиолент сложен породами вулканического происхождения. Это остатки древнего вулкана. Потоки лавы сформировали мыс, скалы и множество крохотных бухточек. По обе стороны от мыса видны остатки лавы и пласты туфов. 📷 @alexey_latysh 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в Мax</t>
+  </si>
+  <si>
+    <t>31.07.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51801</t>
+  </si>
+  <si>
+    <t>⛰ Зелёные горы Зеленогорья. Арпат, Алушта. 🌲 Кроме многих морских курортов в Крыму есть и горные, не менее привлекательные. Например, Зеленогорье с его живописными склонами. 🏙 Маленький посёлок имеет большую историю и до 1945 г. назывался Арпат: так он фигурирует в средневековых генуэзских документах и актах. 😀 Красивое место известно благодаря Арпатским водопадам - целому каскаду "ступенек" разной высоты. Интерес представляет и прогулка по окрестным скалам с видами вплоть до Меганома. 🏞 А главная достопримечательность этой местности – озеро Панагия. Ледниковое по происхождению, необычайной красоты, огромное озеро изумрудно-голубого цвета — находится в окружении скалистых гор. 📷 Фото: Ксения Некрасовa 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>31.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51794</t>
+  </si>
+  <si>
+    <t>У сети «Семья» в Бахчисарае третий адрес! Теперь и на Симферопольской, 1! Приглашаем вас на открытие супермаркета федеральной сети «Семья» 31 июля в 11:00. В супермаркете гостей ждет: широкий выбор продуктов, ароматная выпечка, любимые бренды и приятные мелочи для дома — все в одном месте и с качеством на пятерочку. ⏰Работаем ежедневно с 8:00 до 22:00. Приходите всей семьей!❤️ Подробности в наших социальных сетях: https://tglink.io/33b10b4f0361af erid: 2W5zFJDdHk5</t>
+  </si>
+  <si>
+    <t>31.07.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51793</t>
+  </si>
+  <si>
+    <t>Экспедиция «Ульяновск юрского периода» Найдите свой первый аммонит или кость ихтиозавра — в настоящей палеонтологической экспедиции! Геопарк «Ундория», р. Волга ⚡ 18-20 сентября ⚡ Профессиональный геолог-гид ⚡ Проживание и питание включены 💰 Цена: 40 000 ₽ Находки можно забрать домой. А особо ценные войдут в экспозицию музея — с вашим именем! Перейти на сайт #реклама 16+ paleopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51784</t>
+  </si>
+  <si>
+    <t>🏙 Жаркий июльский Севастополь. Этот город и море едины. Они дополняют друг друга. ⚓️ Красивый, гостеприимный, статный Севастополь и самое синее Чёрное море с его резными бухтами. 📍 Набережная Корнилова 📷 @crimeavlog 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>30.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51783</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51777</t>
+  </si>
+  <si>
+    <t>🏔 Яркие фоточки Белой Скалы. Кроме фантастических видов с вершины вы здесь увидите и почувствуете много всего: атмосферу степей и скал, ветер в волосах, запах разнотравий и полевых цветений, невероятные закаты и киношные перегоны лошадей. Всё это будет сопровождать вас в этих местах. 📍 45.098245, 34.625097 - конный клуб "Ковбой" 📍 45.099987, 34.623538 - яблоневый сад 📍 45.102085, 34.625473 - лучший вид на Скалу 📍 45.105492, 34.623781 - вид со скалы 📍 45.109442, 34.618127 - ещё одна смотровая 📍 45.121258, 34.608502 - небесный грот 📷 @valericano7 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>30.07.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51776</t>
+  </si>
+  <si>
+    <t>В турагентство требуются стажеры. Работа из дома. Клиентов предоставим. Можно совмещать с основной работой / декретным отпуском. Опыт не важен. Всему научим с нуля. Доход после обучение: от 50.000 до 150.000 рублей. Зарабатывать можно даже во время обучения. Все зависит от вас. Мы во всем поможем. Что нужно делать? Подбирать через специальный сайт туры. И отправлять людей в путешествия. Условия: ✅ Обучение 2 месяца, первые выплаты уже во время обучения. ✅ Удаленная работа / совмещение с офисом (по желанию) Для начала пройдет вводный бесплатный урок, на котором вы узнаете: — как начать работу турагентом с нуля — где брать клиентов, если хочешь работать из дома — как выйти на заработок до 150.000 рублей за 3-4 месяца — как находить туры для себя и родных с выгодой до 70% Жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ интревел.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51772</t>
+  </si>
+  <si>
+    <t>💦 Водопад Козырёк или Нижний Кубалар находится в урочище Кобалар-Дере на реке Кобалар-Су, протяжённость которой всего 4 км. Она берёт начало на скалистых склонах хребта Алчак-Кая и впадает в озеро Нижнее у села Передовое Балаклавского района в Байдарской долине. 😀 Очень интересна форма горного массива, откуда падают воды Козырька. Высота водопада всего 11 метров. 💦 Водопад Козырёк - один из самых доступных для посещения водопадов в Крыму. 🏜 В 2020 году из-за сильной продолжительной засухи водопад полностью пересох. 📍 44.519472, 33.809667 📷 Фото: Мария Романова 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>29.07.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51770</t>
+  </si>
+  <si>
+    <t>🏔 На самой вершине Ай-Петри на высоте 1234 м расположен подвесной мост для любителей экстрима и сногсшибательных видов: вокруг острые скалы, густые леса, море на горизонте. Мост держится на прочных тросах, а шагать нужно по деревянным перекладинам. 📷 Фото: Роман Локтев 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>29.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51765</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 2 049 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 2 049 000₽, господдержка 925 000₽*. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51759</t>
+  </si>
+  <si>
+    <t>🏙 25 июля 2026 года Феодосия отметила свой 2555‑й День Рождения. 🏠Феодосия - один из древнейших городов России: её основали греческие колонисты в середине VI века до н. э. 🏰 В Средние века на месте античного города возникла генуэзская Каффа - крупный торговый центр и важный узел Великого шёлкового пути. 🏰 В XV веке город перешёл под власть Османской империи и стал известен как Кефе, а в 1784 году, после вхождения Крыма в состав России, ему вернули историческое имя. 🐔 Особую страницу в судьбе Феодосии открыл XIX век — с именем Ивана Айвазовского: знаменитый маринист не только воспел город в своих полотнах, но и активно участвовал в его развитии — способствовал строительству порта, железной дороги, водопровода и общественных зданий. 📸 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>29.07.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51758</t>
+  </si>
+  <si>
+    <t>Официальный канал всесезонного курорта «Манжерок» Всесезонный горный курорт «Манжерок» в Telegram! Первыми узнавайте о спецпредложениях, новых программах отдыха и эксклюзивных акциях. Добро пожаловать. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51749</t>
+  </si>
+  <si>
+    <t>🌅 В соленой воде Розового озера Сасык-Сиваш растёт водоросль Дуналиелла солоноводная (Dunaliella salina). Она вырабатывает каротиноиды, которые окрашивают воду. С середины до конца лета их концентрация очень высокая, поэтому озеро приобрело красно-морковный оттенок. 🧂 Все лето соленая вода выпаривается под крымским солнцем, в результате чего образуются кристаллы соли. Осенью соль собирают и обрабатывают. Соленость озера очень высокая, чтобы сделать красивые фотографии, нужно идти по рапе. Дно озера состоит из острых кристаллов соли. 🧂 На озере Сасык-Сиваш добывают соль с XVI века. В XIX веке крымский соляной промысел покрывал 40% потребностей всей Российской империи. 📷 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>28.07.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51748</t>
+  </si>
+  <si>
+    <t>Загородный отель Shepsi River Village у моря и реки Тихий отдых для всей семьи Вдали от городской суеты, ЧИСТОЕ МОРЕ и природа Черноморского побережья, легкий шепот горной реки в 5 - ти минутах от пляжа. Высокий сервис в Большом Сочи Забронировать Номер реестровой записи: С232026020297. #реклама shepsi-river-village.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51742</t>
+  </si>
+  <si>
+    <t>🌻 Подсолнухи. Удивительный цветок, который всегда следит за солнцем - символ тепла, радости, оптимизма и удачи. Во многих культурах он ассоциируется с изобилием и благополучием. 📷 Фото: Анна Изюмская 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>27.07.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51738</t>
+  </si>
+  <si>
+    <t>🌕 Ночные виды с горы Шаан-Кая. Полнолуние над Гурзуфом и Медведь-горой. 📸 Фото: Макс Темиров 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>27.07.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51737</t>
+  </si>
+  <si>
+    <t>🌊 Фиолент. Море в Крыму уже прогрелось до 24 градусов, а значит - пора брать в руки телефон и нырять в бирюзовую бездну, исследуя богатый и наполненный жизнью подводный мир Чёрного Моря. 🎬 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>27.07.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51734</t>
+  </si>
+  <si>
+    <t>⛰️ Медведь, застывший в вечности. Вид на Аю-Даг с горы Болгатура. Гурзуф — здесь видно, как Медведь-гора охраняет берег. 🌊 С этой точки открывается не просто панорама, а целая история: силуэт легендарной горы, уходящей в море, скалы, зелень и бесконечная бирюза. Кажется, что Аю-Даг застыл на мгновение, чтобы мы успели разглядеть каждую его линию. 🌅 Если смотреть на гору с Болгатуры на рассвете, можно почувствовать её дыхание. 📷 Фото: Анастасия Топчий 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>27.07.26 04:18</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51733</t>
+  </si>
+  <si>
+    <t>Сохраните свой капитал с квартирой в Клубном доме «Ялта» Инвестируйте в свое будущее уже сегодня — приобретайте квартиру бизнес-класса по лучшим условиям без посредников Скидка до 10% при покупке в июле! – 10 мин до пляжа. С видом на Черное море и горы – Надежный застройщик «Крым Море Град» – Инфинити бассейн с панорамным остеклением – Сдача в июне 2028 г ✅ ПВ от 3,45 млн ₽ ✅ Рассрочка без процентов ✅ ПСК 4,5%, семейная ипотека от 4,5% Успейте зафиксировать максимальную выгоду от застройщика! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ СК «КРЫМСКИЙ БЕРЕГ». #реклама club-home-yalta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.07.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51727</t>
+  </si>
+  <si>
+    <t>⛰️Кемаль-Эгерек – четвертая по высоте гора Крыма. ⛰️ С вершины горы видна Ялтинская яйла, Гурзуфское плоскогорье, Ай-Петри, Бабуган-яйла и наивысшая точка Крыма - гора Роман-Кош. 🏕️ На северо-западном склоне Кемаль-Эгерек оборудована турстоянка, известная как «Кемаль». 📷 @dari_tomulis 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>26.07.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51721</t>
+  </si>
+  <si>
+    <t>🏞 Большой каньон Крыма - Самый глубокий каньон полуострова. Это популярное место у туристов. Высота отвесных скал достигает 320 метров, а длина - 3,5 км. ⛰ Он сформировался на месте тектонического разлома в толще известняковых пород вместе с образованием Крымских гор. 💦 Самый известный путь - к Ванне молодости, где можно окунуться в 8-градусную воду. Этот маршрут занимает около трёх часов и проходит вдоль реки Аузун-Узень. 📸 @crimea_maximum 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>26.07.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51720</t>
+  </si>
+  <si>
+    <t>25.07.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51718</t>
+  </si>
+  <si>
+    <t>🌊 Облачный Фиолент. Море и облака — красивейшее сочетание природы. 📷 @Katrinandsea 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>25.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51709</t>
+  </si>
+  <si>
+    <t>🌊 Уникальность Алушты как курорта кроется в её природном расположении. Город лежит в уютной долине, с трёх сторон защищённой горами: массив Чатыр‑Даг, живописная Демерджи и другие вершины Главной гряды Крымских гор создают естественный барьер, смягчающий ветра и формирующий особый микроклимат. 🌊 В конце XIX века на волне моды на морские курорты Алушта начала превращаться в популярное место для дачников и санаторного лечения. Климат Алушты, насыщенный морскими солями и фитонцидами горных лесов, особенно полезен для органов дыхания. 🌊 С этого времени здесь стали строить дачи, пансионаты и первые санатории, а вдоль берега постепенно формировалась прогулочная набережная - будущее сердце курортной жизни. 🏖 Более трёхсот солнечных дней в году, умеренная влажность и чистый воздух, пропитанный ароматами хвои, можжевельника и горных трав, превращают город в природную здравницу. 📸 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>25.07.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51700</t>
+  </si>
+  <si>
+    <t>🌊 Бескрайние морские просторы Крыма 📷 Фото: Ирина Курбяк 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>24.07.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51699</t>
+  </si>
+  <si>
+    <t>🛻 Новая фотолокация на Меганоме. Расположена над Устричным пляжем. Зелёная копейка-кабриолет, зависшая над самым обрывом. А на фоне - бескрайнее Чёрное море. 📷 @explorecrimea 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>24.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51691</t>
+  </si>
+  <si>
+    <t>🌹 Утро в поле лаванды. Встретить восход солнца в лавандовом поле - это прикоснуться к чему-то прекрасному. 🌹 Настоящее удовольствие - наблюдать, как первые лучи солнца нежно касаются лаванды, ещё влажной после прохладной ночи, и слушать пение птиц. 📸 @Katrinandsea 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>23.07.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51682</t>
+  </si>
+  <si>
+    <t>🌅 Закат в Севастополе 📷 Фото: Татьяна Субботина 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>23.07.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51676</t>
+  </si>
+  <si>
+    <t>🌊 Ялта со стороны моря. Непривычные виды, Лазурная вода. Красота! 📷 @yaltafamily 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>23.07.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51673</t>
+  </si>
+  <si>
+    <t>⛰ Около Фороса у подножья горы Челеби находится живописная четырёхугольная скала Парус в виде пирамиды. Другое название скалы - Белый Клык. ⛰️ Высота над уровнем моря - 639 метров, от основания - 150 метров. Она отделилась от основного массива и съехала к морю на 500 метров. ⛰️ Это место популярно у альпинистов: здесь есть маршруты разной сложности. 📍 44.397714, 33.769731 📷 @a_melni 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51664</t>
+  </si>
+  <si>
+    <t>🏙 Магия Ялты есть в каждом закате, в каждой волне и в каждом взгляде на горы. 🌊 Здесь море дышит в унисон с сердцем, а вечерние огни на набережной превращают прогулку в сказку. Воздух пахнет солью, цветами и свободой. 🏛 Магия — в старых улочках, где время течёт иначе, в шепоте листьев парков и в том самом чувстве, когда хочется остаться здесь навсегда. 💬 А что для вас магия Ялты? 📷 @tanya_crimea 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51655</t>
+  </si>
+  <si>
+    <t>🌅 Рассвет в Новом Свете 📷 Фото: Александр Картман 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51652</t>
+  </si>
+  <si>
+    <t>🐎 Табун лошадей в лучах закатного солнца на горном плато Караби-Яйла. Юго-восточный Крым. 📷 @feodoz 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51643</t>
+  </si>
+  <si>
+    <t>🌳 Пруд возле села Залесное в Бахчисарайском районе – это настоящий оазис среди крымских предгорий, где природа будто специально собрала всё самое лучшее для идеального отдыха. 🌲 Зеркальная гладь воды окружена живописными скалами, которые эффектно контрастируют с сочной зеленью больших деревьев, растущих прямо у кромки берега. 🦆 Здесь царит умиротворяющая атмосфера: по водной глади неторопливо плавают уточки, привыкшие к вниманию гостей, а воздух наполнен свежестью и прохладой даже в знойный день. Рядом расположен уютный ресторанчик на берегу с видом на воду, где можно насладиться крымской кухней. 📍 44.619994, 33.788728 📷 @oncrimeanwave1 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51642</t>
+  </si>
+  <si>
+    <t>✨ В Ялте выбрали лучший СПА-курорт — и это «Сосновая Роща» 🏆 Курортный комплекс стал победителем СПА Премии 2026, получив звание «Лучший СПА-курорт Ялты». 🌊 Почему это важно? Потому что сегодня гости ценят не только красивые виды и хороший сервис, но и саму атмосферу отдыха — когда всё вокруг действительно помогает восстановиться. 🌊 Именно на этом в «Сосновой Роще» и строится концепция: природа, спокойствие, продуманная среда и индивидуальный подход к каждому гостю. 🏙 Жюри оценивало как уровень оснащения СПА-пространств, так и способность курорта создавать комфортную среду для физического и эмоционального восстановления. 🏆 Для «Сосновой Рощи» эта победа — подтверждение того, что направление выбрано верно. 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51636</t>
+  </si>
+  <si>
+    <t>🏙 На Южном берегу Крыма, словно зависнув между морем и небом, уже более 40 лет стоит легендарная «летающая тарелка» — корпус «Дружба» санатория «Курпаты». 🧱 Его история началась в начале 1980-х. Построить обычное здание здесь было невозможно: крутой склон, оползни и сейсмически активная зона. Тогда архитекторы придумали почти фантастическое решение — поднять огромный корпус на три мощные опоры. Так родился один из самых необычных санаториев миpa. 🧱 Сегодня легендарная «Дружба» закрыта на реконструкцию. Хочется верить, что после обновления она сохранит свой космический характер и вновь станет местом, где архитектура заставляет остановиться и просто смотреть. 📷 @max_from_crimea 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51635</t>
+  </si>
+  <si>
+    <t>Просчитали сколько стоит построить дом в Крыму в 2026 Вилка средних цен: от 6 до 16 миллионов рублей за дома 60-140 м2. Самые популярные стили - хай-тек и классика с двускатной кровлей🏠. В основном строят из газобетона и ракушечника. Ялта и Севастополь удерживают лидерство по самым дорогим участкам. При этом в Севастополе минимальная цена участка около 2 млн руб. Собрали 15 самых популярных в Крыму проектов за этот год в одном pdf-каталоге. Планируется строительство дома или просто интересно? Ответьте буквально на 3 вопроса о планах по стройке для статистики и получите в Макс каталог с ценами "Топ-15 домов Крыма за 2026 год": Посмотреть каталог #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51622</t>
+  </si>
+  <si>
+    <t>📍 Есть места, которые невозможно перепутать ни с какими другими. 🌲 Высокие кипарисы, старинные виллы, прозрачная бирюзовая вода и величественная скала Дива, словно выросшая прямо из моря. 📷 Здесь каждый кадр выглядит как открытка, а реальность оказывается ещё красивее фотографий. 🌊 Пляж у скалы Дива — одно из тех мест, куда хочется возвращаться снова и снова. Ради чистейшей воды, фантастических пейзажей и ощущения, что время здесь течёт немного медленнее. 📷 Фото: a.melni 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>20.07.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51621</t>
+  </si>
+  <si>
+    <t>20.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51612</t>
+  </si>
+  <si>
+    <t>🏔Белая скала (Ак-Кая) - это скалистая гора в Крыму, расположенная близ села Белая Скала (до 1948 года Ак-Кая). ⛰ Высота скалы составляет 325 метров, а перепад высот между долиной и вершиной — 100 метров. Название Ак-Кая так и переводится - «белая скала». 📷 Фото: Настя Фортина 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>19.07.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51603</t>
+  </si>
+  <si>
+    <t>🏛Пещерный город Мангуп-Кале. Это самый большой пещерный город Крыма. 🏔 Природная крепость с обрывистыми склонами защищала жителей веками. Здесь когда-то располагался целый средневековый город, а в кадре лишь малая его часть. 🏜 В скале вырублены пещеры-жилища, храмы, оборонительные стены и даже княжеский дворец. А внизу, у подножия, петляет дорога, по которой когда-то шли торговые караваны и воины. 🏰 История Мангуп-Кале насчитывает более 1500 лет. В средние века он был столицей княжества Феодоро — последнего осколка Византии в Крыму. 🏛 Расцвет столицы княжества Феодоро пришёлся на работу 5 век. Но уже в 1475 году город был осаждён османскими войсками, после чего цитадель пала. С тех пор он превратился в легенду, овеянную тайнами и преданиями. 🏛 Даже сейчас, спустя 500 лет после гибели города, эти скалы хранят память о последних римлянах Крыма – феодоритах, создавших удивительную культуру между морем и горами. 📷 Фото: Анна Изюмская 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>19.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51597</t>
+  </si>
+  <si>
+    <t>🍋Лимонный вайб. Лето в Крыму 📸 Фото: Алина Мельникова 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>19.07.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51591</t>
+  </si>
+  <si>
+    <t>🏔Дырявая пещера (Тешкли-Коба) в урочище Таш-Джарган, недалеко от сёл Левадки и Фонтаны, Симферопольский район. 🏔 Происхождение отверстий в куполе пещер карстовое. Они появились в результате разрушения мягких горных пород под воздействием воды. 🌲 До урочища Таш-Джарган можно добраться из села Чистенькое с обратной стороны товарищества "Лесное". Там до пещеры по лесной тропинке 20 минут пешком. 🏞 Место для похода выходного дня идеальное. Небольшой фитнес на подъёме, интересные снимки пещеры, место для отдыха и потрясающие виды - всё это вы получите при посещении урочища. ⠀ 📍 44.857277, 34.081554 📷 Фото: Михаил Мельник 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>19.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51590</t>
+  </si>
+  <si>
+    <t>⚡️В НАЛИЧИИ И ПОД ЗАКАЗ : ⚡️ЭЛЕКТРОСТАНЦИЯ ПОРТАТИВНАЯ⚡️ С ПИКОВОЙ МОЩНОСТЬЮ Alton 600w (пик 1000) XPX 1000w (пик 1500) Alton 1200w (пик 2400) Vartu 1200w (пик 2400) Jackery 1000 pro 2 1500w (пик 2000) EcoFlow Delta 3 Classic Емкость аккумулятора 1024Вт/ч 1800w (пик 3200W) EcoFlow Delta 3 1500 Емкость аккумулятора 1536Вт/ч 1800w (пик 3600W) DJI power 1000 V2 2200w (пик 2600) EcoFlow Delta 3 Max Plus 3000w (пик 6000) DJI power 2000 3000w (пик 4000) Jackery Explorer 3000 Pro на колесах 3000w (пик 6000, емкость 3024вт/ч) TopOn Х 3600w (пик 7000) EcoFlow Delta 3 ultra plus 3600w (пик 7200, емкость 3072 вт/ч) -ЦЕНА: от 40.000₽🔥 -Цена на Power Bank: от 2000₽🔥 (Емкость от 20.000mAh до 120.000MAh) Наш адрес: ✔️Симферополь пр.Кирова, 1/11 +7(978)817-67-77 🚚:Доставка по КРЫМУ а также в новые регионы (Херсонская, Запорожская обл.) Больше ассортимента: смотри здесь Показать наш адрес на карте Уточнить стоимость и характеристики интересующей модели можно у продавца ✈️@Dmitriyy007 ✈️@Dmitriyy007 ✈️@Dmitriyy007 ПОДПИСАТЬСЯ НА НАШ КАНАЛ👇👇👇 https://t.me/gadjet_smartphone</t>
+  </si>
+  <si>
+    <t>18.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51581</t>
+  </si>
+  <si>
+    <t>🌅 Мыс Фиолент. Севастополь Свято-Георгиевский монастырь. ⛪️Свято‑Георгиевский мужской монастырь на мысе Фиолент: 11 веков истории. Основан в 891 году греческими моряками, чудом спасшимися во время шторма. Что вас здесь ждёт: 🔸 Пещерный храм Рождества Христова 🔸 Крест на скале Святого Явления (символ чудесного спасения) 🔸 Лестница к Яшмовому пляжу (800 ступеней) 🔸 Виды на Чёрное море и живописные скалы 🔸 Памятник Пушкину, который посещал эти места 📷 Фото: Алёна Гончарова 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>18.07.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51580</t>
+  </si>
+  <si>
+    <t>18.07.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51574</t>
+  </si>
+  <si>
+    <t>🏰 Массандра в июле. Аромат лаванды, мирта и гортензий прекрасен. Успокаивает и помогает справиться с переживаниями. Людей почти нет. 📷 Фото: Ирина Курбяк 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>17.07.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51565</t>
+  </si>
+  <si>
+    <t>⛰ Завораживающие картины низкой облачности Никитской яйлы. Целый океан из облаков. И никак не покидает чувство, что это какой-то другой мир. ⛰ Сколько бы ты ни поднимался на эти вершины - невозможно привыкнуть. Крым тем и славен - вроде бы давно знакомы, а всё как на первом свидании. 📷 Фото: Макс Темиров 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>17.07.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51561</t>
+  </si>
+  <si>
+    <t>📍 Что делает регион красивым? 🤔 🏙 Не только набережные, пляжи с лежаками и модные кафе. Настоящая красота — в новых школах и детских садах, современных поликлиниках, доступной среде и общественных пространствах. 🏙 За последние годы при России на карте Крыма появились десятки новых социальных мест, о которых мы, жители полуострова, раньше могли только мечтать. А на мысе Меганом появился арт-кластер Таврида, куда приезжают люди со всей страны, чтобы учиться творить и создавать. 🏘️ Смотришь на эти видео — и хочется плакать от радости. Вот оно, настоящее преображение. Не в фасадных вывесках, а в заботе о тех, кто живёт здесь каждый день. 📷 @tavrida_art 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>17.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51560</t>
+  </si>
+  <si>
+    <t>17.07.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51556</t>
+  </si>
+  <si>
+    <t>17.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51550</t>
+  </si>
+  <si>
+    <t>🧂 Одной из визитных карточек Крыма является розовое озеро Сасык-Сиваш. 🏔 Оно находится в Евпатории и является крупнейшим озером в Крыму, площадь которого 75 км², глубина – до 1,5 метра. 🌿 Яркий цвет Сасык-Сиваша поражает. Хотя тут нет никакого волшебства: в солёной воде живут бактерии Дуналиелла солоноводная, которые и окрашивают воду в розовый цвет. В зависимости от активности этих бактерий оттенок воды может меняться от сиреневого до ярко-красного. 🌊 Наиболее яркий окрас можно увидеть в июле и августе, когда озеро приобретает максимально интенсивный цвет. Весной озеро не такое яркое - бледно-розовое. 📷 @annatodoss 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>17.07.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51549</t>
+  </si>
+  <si>
+    <t>16.07.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51540</t>
+  </si>
+  <si>
+    <t>🌳 Райский уголок Крымской столицы: Ботанический сад Багрова (Парк Салгирка). 🌲 Основан в 1795 году академиком Палласом. Тогда здесь размещались школа садоводства и дендрологический питомник. 🌲 Сейчас парк включает в себя сотни садовых растений, деревьев и цветов. 🌲 С 2003 года парк передан ТНУ (университету) для создания Ботанического сада. Работает ежедневно с 7 до 19. Вход свободный. 📷 @kasananasphru 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>16.07.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51536</t>
+  </si>
+  <si>
+    <t>🌊 Скала Золотые Ворота – это скала-отторженец, которая оторвалась от потухшего вулкана Кара-Даг и медленно движется в море. 🌊 Раньше скала носила название Шайтан-Капу или Чёртовы ворота. Греки и эллины связывали Чёртову скалу с входом в подземное царство Аида. 📷 Фото: Марина Бусуркина 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>16.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51535</t>
+  </si>
+  <si>
+    <t>Кабриолет в аренду Симеиз хорош для съёмки с настроением: скалы, южные улицы, море, силуэт горы Кошка и мягкий курортный свет. Mercedes-Benz C300 Cabrio из Априори здесь смотрится не как реквизит, а как часть истории — будто вы приехали на один красивый день у моря. Повод может быть любым: личная фотосессия, контент для соцсетей, подарок себе. Перейти на сайт #реклама rent-rk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51534</t>
+  </si>
+  <si>
+    <t>🎉 ЧАЙКА на Пляже — 10 ЛЕТ! 🤍 Этот вечер станет особенным. Вместе мы отметим первый большой ЮБИЛЕЙ места, которое уже 10 лет создаёт самые яркие летние воспоминания. 🤍 Главный подарок для гостей — выступление 5sta Family. Вас ждёт мощный живой концерт, праздничная атмосфера и ночь, которую невозможно забыть. 🖤 За эти 10 лет вместе с вами мы встретили тысячи закатов и рассветов, провели бесчисленное количество вечеров, подняли сотни тысяч бокалов, попробовали невероятное количество любимых блюд и создали историю, которую продолжаем писать вместе. 🤍 Мы подготовили грандиозную шоу-программу от нашей АРТ-команды, яркие сюрпризы и множество моментов, которые останутся в памяти надолго. 🖤 С 21:00 ЧАЙКА на Пляже наполнится музыкой, светом, эмоциями и настоящей магией. Ждём только одного — ваших улыбок, поднятых рук и счастливых глаз. 🤍 С 23:00 на нижнем танцполе праздничный электронный сет от легендарного БОРИСА СПАЙДЕРА 🖤 24 ИЮЛЯ • ПЯТНИЦА • 21:00 +7978-001-04-45 📍 Пляж отеля Ялта Интурист, ул. Дражинского 50 erid: CQH36pWzJqDeiEu5wXD4nKva6xuaHszTkFBZAe4iWnzYdx Реклама, ИНН: 9103095233, ООО "Чайка"</t>
+  </si>
+  <si>
+    <t>16.07.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51525</t>
+  </si>
+  <si>
+    <t>🏞 Летнее утро в окрестностях Ялты. Виды с горы Хачла-Каясы, что недалеко от Курчатовской тропы, и храм Святого Архистратига Михаила в Ореанде. Такое умиротворение, как здесь, ещё поискать надо. 📷 Фото: Макс Темиров 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>16.07.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51524</t>
+  </si>
+  <si>
+    <t>17 июля — Летник в WINEPARK. Празднуем каждую пятницу! 17 июля приглашаем на Летник в WINEPARK. Празднуем пятницы каждую неделю! Когда солнце начнет скрываться за горами, Фонотека WINEPARK наполнится музыкой, теплым светом летнего вечера и атмосферой, в которой хочется задержаться подольше. Отличный повод провести пятницу красиво и в хорошей компании. В программе: — мастер-класс по росписи бутылки и приветственный напиток; — живая музыка; — специальное меню закусок и аперитивов. Посещение мероприятия доступно по входному билету в WINEPARK. Добраться к нам стало проще — мы запустили трансферы из Ялты, Севастополя и Симферополя. 17 июля, 18:00 - 22:00 Адрес: Ялта, пгт Понизовка, Приморская, 22 Забронировать #реклама 16+ winepark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51518</t>
+  </si>
+  <si>
+    <t>🌊 Самый красивый пляж в Крыму - пляж Баунти на мысе Фиолент в Севастополе. Это уникальное место, известное своей кристально чистой водой и захватывающими видами. 🌊 Это труднодоступный пляж: туда тяжело спускаться и берег там очень неудобный. Для того, чтобы добраться до него, необходимо спуститься по тропам с обрыва, высота которого 100 метров. 🏞 Величественные скалы, густая зелень, кристально чистое бирюзовое море и ясное синее небо создают идеальную атмосферу для отдыха. 📍 44.524492, 33.465249 📷 @alexey_latysh 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>15.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51517</t>
+  </si>
+  <si>
+    <t>🌅 Закат на горе Джан-Кутаран. Вдали - Тихая бухта, мыс Хамелеон, Коктебель и Карадагский массив. 📷 @feodoz 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>15.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51508</t>
+  </si>
+  <si>
+    <t>📍 И всё это - наш Крым: 🏙 Балаклава - 6 пляжей, начало Большой Севастопольской тропы, Древняя Крепость. 🏞 Белогорск - горы, природа, лошади и жизнь в бунгало. 🦋 Алупка - стиль города продуман до мелочей. 🌄 Саки - знаменитое розовое озеро фантастической красоты. ⛪️ Бахчисарай - пещерные города, монастырь и вкусная еда. 🏖 Щёлкино - вы совершенно одни на километры вокруг. 🌊 Ласпи - самая чистая морская вода в Крыму. Пансионат Изумруд. 🌊 Орджоникидзе - с видами на миллион. 🏺 Евпатория - восточный стиль покорит сердце навсегда. Где вы уже были, а куда только собираетесь? 📷 @alexey_latysh 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>15.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51507</t>
+  </si>
+  <si>
+    <t>⚡️В НАЛИЧИИ И ПОД ЗАКАЗ : Электростанция портативная Alton 600 Вт Электростанция портативная Alton 1200 Вт Электростанция Jackery 1000w pro 2 Электростанция EcoFlow River 3 Max Plus Электростанция EcoFlow Delta 3 Classic Электростанция DJI Power 1000 V2 Электростанция Vartu 1200w Электростанция Foriec 1000w Электростанция TopON TOP-X3600w DJI power 2000 (3000вт)🔥🔥🔥🔥 -ЦЕНА: от 35.000₽🔥 -Цена на Power Bank: от 2000₽🔥 (Емкость от 20.000mAh до 120.000MAh) Наш адрес: ✔️Симферополь пр.Кирова, 1/11 +7(978)817-67-77 🚚:Доставка по КРЫМУ а также в новые регионы (Херсонская, Запорожская обл.) Больше ассортимента: смотри здесь Показать наш адрес на карте Уточнить стоимость и характеристики интересующей модели можно у продавца ✈️@Dmitriyy007 ✈️@Dmitriyy007 ✈️@Dmitriyy007 ПОДПИСАТЬСЯ НА НАШ КАНАЛ👇👇👇 https://t.me/gadjet_smartphone</t>
+  </si>
+  <si>
+    <t>15.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51506</t>
+  </si>
+  <si>
+    <t>🏙 Гурзуф - это маленький уютный посёлок, входящий в городской округ Ялта. 🏠 Происхождения название достоверно не установлено. По одной версии оно происходит от латинского Ursus - «медведь» по аналогии с рядом расположенной Медведь-горой. По другой версии название Горзуф (Горзувиты) имеет таврские или Гото-аланские корни и переводят его как «гордзакхь» - горная долина, долина средь гор. 📷 @Life_Time_Photos 📍Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>15.07.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51505</t>
+  </si>
+  <si>
+    <t>18 июля Sunset Vibes. «Сказки на ночь» 18+ Локация: Винодельня WINEPARK Мы продолжаем серию легендарных вечеринок Sunset Vibes и приглашаем вас в путешествие, где знакомые сюжеты обретают новое звучание. Переосмысление сказок сквозь призму современной культуры и электронной музыки. Line Up KRYSENSTERN — 19:00–20:30 No Hopes — 20:30–22:00 Patmogh — 22:00–23:30 Pola — 23:30–01:00 Для гостей мероприятия будет организован трансфер. Количество билетов ограничено. Перейти на сайт #реклама 16+ mriyaresort.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51496</t>
+  </si>
+  <si>
+    <t>🌊 Лето на Массандровском пляже в Ялте. Целебный воздух, мягкое южное солнце, лазурно-искрящаяся морская вода, цветущие олеандры. 📷 @irishra81 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>14.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51495</t>
+  </si>
+  <si>
+    <t>🌴 🌊 БЕСПЛАТНЫЙ трансфер к отдыху мечты! Проведите свои выходные спокойно и с максимальными преимуществами: отель «Ялта-Интурист» возвращает ТАРИФ ВЫХОДНОГО ДНЯ и продолжает дарить радость и приятные впечатления. 🤑 Скидка 20% от стоимости бронирования 🕒 Удобный расчетный час: • Заезд в пятницу в 18:00 или в 21:00   • Выезд в воскресенье в 18:00 или в 21:00 🚐 Бесплатный трансфер из Симферополя и Севастополя до отеля и обратно (при наличии мест) 🗓 Тариф действует при бронировании 2 ночей (пт–вс) до 27 декабря 2026 года. Подробнее на сайте отеля https://yaltaintourist.ru/news-events/13685/ 📍Отель «Ялта-Интурист» в Telegram | MAX | VK #ялтаинтурист #тарифвыходногодня #отдыхвкрыму Реклама, ИНН: 9103075188 ООО "Семейный отдых"</t>
+  </si>
+  <si>
+    <t>14.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51486</t>
+  </si>
+  <si>
+    <t>🏰 Массандровский дворец в Ялте в окружении цветущих роз, гортензий и лаванды. 📷 Фото: Надежда Подольская 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>14.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51485</t>
+  </si>
+  <si>
+    <t>Электромобиль из Китая под ключ — всего за 20 дней. Если давно задумывались о покупке электромобиля, сейчас это можно сделать без долгого ожидания и сложностей с доставкой. В Автодель привезут автомобиль под ключ всего за 20 дней. Компания полностью берет на себя: — подбор автомобиля; — проверку технического состояния; — доставку; — оформление всех документов. К заказу доступны: 🚗 Changan Qiyuan Nevo Q05 🚗 Changan Qiyuan Nevo A06 🚗 Toyota BZ3X Стоимость — от 1,9 до 3 млн ₽ (в зависимости от модели и комплектации). Узнать подробнее: 📞 +7 (978) 835-70-07 г. Симферополь, ул. Киевская, 187 Узнать больше #реклама avtodel.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51484</t>
+  </si>
+  <si>
+    <t>ПОЗДНЯКОВ в ЧАЙКЕ на Пляже. В сетах музыканта гармонично переплетаются разные направления — от дип-хауса и тек-хауса до электро-хауса. Также музыкант работает в стилях клаб-хаус, драм-н-бейс, даб, хард-кор, хардстайл, хип-хоп, нейро-фанк и транс. Поздняков регулярно участвовал в фестивалях Kazantip, Simiram (остров Ко-Пханган в Таиланде), My Festival. В 2018 году присоединился к лейблам UFO Events и Kinetika, выступал на новогоднем музыкальном фестивале в Тулуме, а также на Ибице. Трижды номинировался (в 2012, 2013 и 2014 годах) на премию The Best Underground DJ Award от Vklubetv 17 ИЮЛЯ • ПЯТНИЦА • 23:00 📲 Бронь столов по теелефону: +7978-001-04-45 📍 Пляж отеля Ялта Интурист, ул. Дражинского 50 erid: CQH36pWzJqDeiEu5tWKLbKgLVEETtFM8LSRztFzBPCeMsP Реклама, ИНН: 9103095233, ООО "Чайка"</t>
+  </si>
+  <si>
+    <t>14.07.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51475</t>
+  </si>
+  <si>
+    <t>🌊 Новый Свет – небольшой курортный посёлок в нескольких километрах от Судака. 🏖 Расположен в живописной бухте с чистым и тёплым морем. А местные можжевеловые рощи - настоящий природный ингалятор под открытым небом. 🌊 Новый Свет известен своим заводом шампанских вин и тропой Голицына – маршрутом вдоль моря до одноимённого грота. 📷 Фото: Александр Картман 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>14.07.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51474</t>
+  </si>
+  <si>
+    <t>Премиум-сервис: патент на изобретение без вашего участия В команде 32 человека: юристы, патентные поверенные, кандидаты тех. наук, инженеры Узнать цену #реклама lp.inilaw.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51470</t>
+  </si>
+  <si>
+    <t>🌊 Тихая лунная ночь в Судаке. Вид со склона горы Караул-Оба. 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>13.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51469</t>
+  </si>
+  <si>
+    <t>Ялта, встречай — Мята Platinum уже открыта! ✨ Новое пространство для отдыха с панорамным видом на море, авторской кухней и атмосферой, в которую хочется возвращаться. Мы продумали всё до мелочей, чтобы ваш вечер стал идеальным: • авторское меню от шеф-повара; • уютный лаунж и просторная летняя терраса; • панорамные окна с видом на море; • отдых в нескольких шагах от пляжа. Особая фишка Мята Platinum - можно заказать любимые блюда, напитки и атмосферу чила прямо на пляж. Отдыхайте у моря, а мы доставим заказ к вашему шезлонгу. 🔥До 16:00 действует специальное предложение - скидка 20% на всё меню при заказе на пляж. 📍 Ялта, Морской спуск, 11 📞 Бронь столов: +7 (978) 054-14-47 До встречи в Мята Platinum 💚</t>
+  </si>
+  <si>
+    <t>13.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51463</t>
+  </si>
+  <si>
+    <t>🏙 Профессорский уголок - это западная часть Алушты, которая появилась в середине 19 века. В те времена эта часть Алушты носила название Кастель-Приморский - по названию со здешней горой Кастель. 👨‍💼 В 1886 году в своем особняке в Кастель-Приморском поселился известный профессор геологии Николай Алексеевич Головкинский. 🏙 Позже здесь начали строить свои дачи многие видные учёные. Здесь в своё время жили, отдыхали и работали профессоры Кирпичников, Умов, Тихомиров, Кондаков, Голубев, академик Бекетов, врач Суслова и другие известные люди. Посёлок разрастался и получил название «Профессорский уголок». 🏖 Сейчас здесь находятся пансионаты и дачи, а сам берег представляет великолепный пляж. По территории Профессорского уголка проходит благоустроенная набережная с пляжами - самая длинная крымская бетонная набережная, которая протянулась на 7 км. 🌸 Здесь растёт Олеандр - вечнозеленый кустарник из семейства Кутровые. 🌸 Олеандр - символ курортов и южных регионов. Растёт в субтропическом климате и часто встречается в Средиземноморье. ❗️Все части олеандра содержат ядовитый сок опасный для человека. 📷 Фото: Ирина Любимова 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>13.07.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51462</t>
+  </si>
+  <si>
+    <t>13.07.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51456</t>
+  </si>
+  <si>
+    <t>🌊 Яшмовый пляж на Фиоленте. Бирюзовая вода у подножия древних скал, галька всех оттенков зелёного, красного и сиреневого - отсюда и название. Пляж будто шкатулка с самоцветами, которую море открывает летом. 🏞 Спускаться сюда - отдельное приключение: крутая лестница, захватывающий вид на мыс Фиолент и ощущение, что ты открываешь секретный мир. 📷 _eternaljune_ 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>13.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51451</t>
+  </si>
+  <si>
+    <t>🗻 Гора Арман-Кая или Крокодил. 🐊 Название "Крокодил" гора получила благодаря тому, что её силуэт имеет сходство с рептилией. Это особенно заметно со стороны дороги, идущей на село Танковое. ⛰️ Вытянутый скальный массив находится возле села Красный Мак Бахчисарайского района, на границе Каралезской и Бельбекской долин. Хребет горы протянулся вдоль самой полноводной крымской реки — Бельбек. 📷 Фото: Андрей Евтеев 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>13.07.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51450</t>
+  </si>
+  <si>
+    <t>12.07.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51447</t>
+  </si>
+  <si>
+    <t>🌩️ Гроза в Феодосии и средневековая Генуэзская крепость Кафа. 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>12.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51439</t>
+  </si>
+  <si>
+    <t>🌄 Меганом - это место, где встречаются небеса и море, где волны шепчут тайны ветрам, а скалы хранят древние легенды. Здесь каждый закат напоминает о величии природы, а каждый взгляд уносит в мир гармонии и красоты. 🌊 Мыс Меганом - место, где душа находит свое спокойствие, а сердце наполняется вдохновением. 📷 @my_world_through_the_lens 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>12.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51438</t>
+  </si>
+  <si>
+    <t>Коммерческие авто FOTON TOANO от 3 050 000 ₽ Обновите свой автопарк на выгодных условиях! В лизинг с минимальным авансом. Узнать больше #реклама foton-mbrus.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.07.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51432</t>
+  </si>
+  <si>
+    <t>🏙 Ещё совсем недавно никто и подумать не мог, что Крым станет таким. Смотрите, как преобразилась и похорошела Алупка всего за несколько лет! 📷 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>11.07.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51423</t>
+  </si>
+  <si>
+    <t>🏙 Летняя роскошная Ялта 📷 @tanya_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>11.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51422</t>
+  </si>
+  <si>
+    <t>11.07.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51413</t>
+  </si>
+  <si>
+    <t>🏡 Старый город Евпатории - это место, куда хочется возвращаться снова и снова. На нескольких уютных улочках соседствуют история, разные культуры и религии. Каждый поворот хранит свою особую атмосферу, а неспешная прогулка словно переносит на несколько веков назад. Это не только красивые улочки и старинная архитектура. Это место, где можно остановиться, выдохнуть и просто наслаждаться моментом. Здесь можно посетить аутентичную кофейню внутри Гезлёвских ворот, где варят ароматный кофе в турке ☕ 📷 @tanya_crimea 🇷🇺 @evp_pod 🤩</t>
+  </si>
+  <si>
+    <t>11.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51412</t>
+  </si>
+  <si>
+    <t>⚡️В НАЛИЧИИ И ПОД ЗАКАЗ : Электростанция портативная Alton 600 Вт Электростанция портативная Alton 1200 Вт Электростанция Jackery 300W Plus Электростанция Jackery 1000W Pro 2 Электростанция Jackery 1000W Plus Электростанция EcoFlow River 3 Электростанция EcoFlow River 3 Max Plus Электростанция EcoFlow Delta 3 Classic Электростанция DJI Power 1000 mini Электростанция DJI Power 1000 V2 DJI power 2000 -ЦЕНА: от 35.000₽🔥 -Цена на Power Bank: от 2000₽🔥 (Емкость от 20.000mAh до 120.000MAh) Наш адрес: ✔️Симферополь пр.Кирова, 1/11 +7(978)817-67-77 🚚:Доставка по КРЫМУ а также в новые регионы (Херсонская, Запорожская обл.) Больше ассортимента: смотри здесь Показать наш адрес на карте Уточнить стоимость и характеристики интересующей модели можно у продавца ✈️@Dmitriyy007 ✈️@Dmitriyy007 ✈️@Dmitriyy007 ПОДПИСАТЬСЯ НА НАШ КАНАЛ👇👇👇 https://t.me/gadjet_smartphone</t>
+  </si>
+  <si>
+    <t>11.07.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51406</t>
+  </si>
+  <si>
+    <t>💜 Невероятно красивый рассвет в лавандовом поле. Тургеневка, Бахчисарайский район. 📷 Фото: Алина Демченко 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>10.07.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51397</t>
+  </si>
+  <si>
+    <t>☀️ Солнечная Евпатория в июле 2026 - здесь лето бьёт ключом! 🏖 Центральный пляж уже встречает волнами, а обновлённая набережная Горького сияет свежестью после ремонта. Белые скамейки, аккуратные дорожки, море на ладони — гулять и не нагуляться! 🍦 Вдоль набережной — привычный уют: мороженое, прохладный квас, а рассветы и закаты становятся ещё красивее на обновлённой ротонде. Евпатория оправдывает своё звание города солнца и отдыха. 🌊 Приезжайте - здесь уже вовсю кипит курортная жизнь. Места хватит всем! 💬 А вы уже успели оценить обновлённую набережную Горького? Какие изменения заметили? Делитесь впечатлениями! 📷 @tanya_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>10.07.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51396</t>
+  </si>
+  <si>
+    <t>09.07.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51388</t>
+  </si>
+  <si>
+    <t>🦢 Парк культуры и отдыха имени Юрия Гагарина. Один приятный летний вечер в Симферополе. Лебеди с потомством и не только. 📸 @Katrinandsea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>09.07.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51387</t>
+  </si>
+  <si>
+    <t>Прошла половина лета Выгореть ещё успеем. А пока лето — отправляемся загорать. И не просто так, а со скидкой 5000 рублей по промокоду NETSIL от Яндекс Путешествий. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.07.26 04:29</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51386</t>
+  </si>
+  <si>
+    <t>🌹 Ещё одно незабываемое утро в лавандовом поле. Самое большое лавандовое поле в России расположено в селе Тургеневка Бахчисарайского района. 📍 44.700326, 33.835304 - вход на поля Агрофирмы «Тургеневская». 📷 @Katrinandsea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>09.07.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51385</t>
+  </si>
+  <si>
+    <t>У нас есть бензин! Приложение Солнышко! Путешествуй на море. Поездки на работу или к друзьям. Вежливые водители. Скачай приложение или звони +7978 810 10 10 Узнать цену #реклама 16+ taxisolnce.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51384</t>
+  </si>
+  <si>
+    <t>🌊 Пляж в бухте Чехова у подножия скалы Дженевез-Кая в Гурзуфе - тихое и чистое место южного побережья. 🌊 Берег здесь каменистый, с крупными валунами, из-за чего место сохраняет свою природность и не выглядит облагороженным в привычном смысле. 🌅 Именно благодаря скалам вода здесь кажется особенно глубокой и прозрачной, а дно уходит резко, поэтому отсюда удобно и безопасно нырять прямо со скал. 🪸 в расщелинах можно заметить маленьких крабов, а вдоль берега часто плавают стайки рыб. 📷 Видео: Юлия Гайдук 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>08.07.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51383</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно в МТИ! Получите диплом престижного московского вуза, не меняя привычный ритм жизни! • Полностью онлайн: учитесь в удобное время и в любом месте • Диплом гособразца: подтвердим квалификацию признанным документом • От 7500 ₽/мес.: без удара по вашему бюджету • Более 80 направлений: от IT и инженерии до экономики и управления • Программа 2 диплома: оптимально для поступающих без ЕГЭ • Персональный куратор: поддержим на каждом этапе – от поступления до защиты диплома • 5 способов оплатить обучение: подберём комфортный для вас ⚡Переходи на сайт и получи скидку 10%⚡ Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.07.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51378</t>
+  </si>
+  <si>
+    <t>🌊 Безмятежность Западного Крыма. Золотые пески и чистейшее море Евпатории. ✅ @ourevp</t>
+  </si>
+  <si>
+    <t>08.07.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51377</t>
+  </si>
+  <si>
+    <t>🌄 Рассвет на Джурле. 🏞 Урочище Джурла можно условно поделить на три района: Верхняя Джурла, поляна Орта-Алан (Серединная поляна) и Нижняя Джурла. Все эти части соединены многочисленными тропами. С Верхней Джурлы ведёт тропа на Южную Демерджи - 1.6 км. 📍 44.767701, 34.426608 📷 @ilya_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>08.07.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51371</t>
+  </si>
+  <si>
+    <t>Уральские авиалинии Публикуем подборки выгодных билетов, промокоды, свежие новости и вдохновляющие идеи для путешествий у нас в канале. Подписывайтесь и получайте выгодные билеты и промокоды первыми. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51367</t>
+  </si>
+  <si>
+    <t>⛵ Летний закат над Новым Светом. Вид с мыса Меганом. 📷 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>07.07.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51366</t>
+  </si>
+  <si>
+    <t>✈️ Сейчас путешествия выбирают не по красивым картинкам, а по реальному опыту и полезным советам. Собрали папку Телеграм каналов про путешествия, страны, отели, визы, перелеты и маршруты. Здесь идеи для поездок, лайфхаки, советы и полезная информация без туристических ошибок. Открыто на короткое время 👇 https://t.me/addlist/fJZlsuujHwJmYmNi Хотите продвинуть свой канал? Пишите.</t>
+  </si>
+  <si>
+    <t>07.07.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51364</t>
+  </si>
+  <si>
+    <t>🌊 Это место в Крыму похоже на кадр из фильма. И так оно выглядит в разное время года. 📷 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>07.07.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51362</t>
+  </si>
+  <si>
+    <t>Насыщенные, жаркие, летние вечеринки ЧАЙКИ на Пляже 11 ИЮЛЯ // СУББОТА // 21:00 - ДАНКО в ЧАЙКЕ на Пляже на вечеринке ЮНОСТЬ В этот вечер мы все сможем вживую насладиться полюбившимися хитами «Московская ночь» и «Малыш», которые всегда имели особое место в нашем сердце, а так же отлично провести время в кругу звездного гостя. 11 ИЮЛЯ // СУББОТА // 23:00 - ДЕНЬ РОЖДЕНИЯ КАТИ ЗИМЦЕРЛЫ - арт-директора электронного танцпола ЧАЙКА на Пляже. До встречи в «ЧАЙКЕ»! +7978-001-04-45 📍 Пляж отеля Ялта Интурист, ул. Дражинского 50 Erid: CQH36pWzJqDeiEu5nHZaqGK42LXXirGkGu3WQQSPYwpRyd Реклама, ИНН: 9103095233, ООО "Чайка"</t>
+  </si>
+  <si>
+    <t>07.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51353</t>
+  </si>
+  <si>
+    <t>🌊 5 причин, из-за которых хочется навсегда остаться в Алупке. - Горы, море и чистый крымский воздух. - Атмосфера старинного южного города. - Уютные пляжи и прозрачная вода. - Закаты и рассветы, как в раю. - Спокойствие, которого так не хватает в повседневной жизни. 🌴 Можно бесконечно гулять по уютным улицам Алупки, среди пальм, с видом на море, горы и дворец. 📷 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>07.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51352</t>
+  </si>
+  <si>
+    <t>Оставайтесь на связи — включите «Роуминг данных» В Республике Крым для абонентов оператора связи «Волна» запущен аварийный роуминг: если основная сеть временно недоступна, телефон сам подключится к другой доступной сети. Это поможет оставаться на связи даже во время технических работ или локальных сбоев. Чтобы функция сработала автоматически, заранее включите : 📱iPhone: Настройки → Сотовая связь → Параметры данных → «Роуминг данных» 📱Android : Настройки → Сеть и Интернет (или «SIM-карты и мобильные сети») → нужная SIM → «Роуминг данных» Для абонентов «Волны» ничего не меняется — звонки, интернет и SMS работают как обычно, тариф и стоимость прежние. Команда оператора связи круглосуточно работает над устранением возникающих ограничений и повышением стабильности сети. «Волна» благодарит абонентов за понимание и доверие💙</t>
+  </si>
+  <si>
+    <t>07.07.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51351</t>
+  </si>
+  <si>
+    <t>🌊 Батилиман - один из самых тёплых и уютных пляжей южного берега Крыма. Море здесь очень чистое и прозрачное. Благодаря горам, которые закрывают бухту от холодных ветров, даже в прохладный сезон сохраняется мягкий климат. 🤿 Это место особенно любят те, кто увлекается дайвингом: под водой здесь можно увидеть красивый и живой морской мир. 🌊 В окрестностях Батилимана сохранилась удивительная природа: редкие растения, животные и особенная атмосфера дикого, нетронутого места. 📍 44.418424, 33.686575 📷 Фото: Юлий Гайдук 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>07.07.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51350</t>
+  </si>
+  <si>
+    <t>Пенсия по-новому. Таиланд. Таиланд – одно из лучших мест в мире для жизни после 50-ти. Мировой уровень медицины. Полная безопасность. Дружелюбное сообщество. Теплый климат круглый год. Здесь жизнь становится по-настоящему легкой. С членством Thailand Privilege Platinum* вы будете жить свободно, комфортно и без лишних забот. Мы позаботимся обо всем: ✅Виза на 10 лет с неограниченными въездами и выездами ✅Персональный консьерж и колл-центр 24/7 ✅ВИП-сервисы в аэропортах (встреча, Fast Track и лаунджи) ✅Привилегии в сфере медицины и безопасности ✅Банковские услуги Карта Platinum – уверенность, комфорт и гибкость, которые делают Таиланд вашим домом. *применяются условия. Присоединяйтесь: Подать заявку #реклама thailandprivilege.co.th О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.07.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/51344</t>
+  </si>
+  <si>
+    <t>⛰️ Белая Скала (Ак-Кая) в Белогорске – место, где природа будто специально собрала всё самое эффектное в одном кадре. 🏔 Массивная известняковая громада возвышается над степью - величественная, строгая, с неповторимым рельефом, который хочется рассматривать бесконечно. 🐴 А у её подножия - живая картина: свободно пасущиеся лошади. Они добавляют пейзажу особый шарм. 📷 Фото: Никита Нестерук 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в МАХ</t>
+  </si>
+  <si>
+    <t>15.09.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52449</t>
+  </si>
+  <si>
+    <t>🌅 Крымские закаты не могут вот так просто взять и надоесть! 📸 Этими фото с нами поделился Алексей Латыш. Присылайте и вы в комменты свои лучшие снимки! 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>15.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52448</t>
+  </si>
+  <si>
+    <t>⛰ Гора Ай-Петри знаменита шикарными видами, открывающиеся на весь Южный берег Крыма. 🧗‍♀️ Подняться на Ай-Петри можно на машине и пешком по многочисленным тропам. Наиболее популярные это Ставрикайская, Таракташская и Кореизская тропы. ↔️ 45-метровый канатный навесной мост соединяет плато с одним из четырёх зубцов, где установлен крест. Высота под мостом - 50 метров. Сейчас канатка временно закрыта. 📷 Фото: Евгений Рыбинцев 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>15.09.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52439</t>
+  </si>
+  <si>
+    <t>🗿 Грот Эолова Арфа расположена на мысе Алчак на южной окраине Судака. Он образовался путём выветривания горной породы. Своё название грот получил в честь древнегреческого бога Эола, царя ветров. 💨 Весной и осенью при сильном ветре грот начинает петь. В летнее время это не так заметно, но иногда тоже слышно. Из-за звуков, издаваемых ветром, грот и назвали Эоловой Арфой. ⛏ В 1959 году на мысе Алчак был обнаружен клад с золотыми монетами. Находка вызвала большой ажиотаж среди археологов и кладоискателей. Но после многолетних поисково-земляных работ в 1988 году Алчак-Кая был объявлен заповедником. Все археологические работы были запрещены. 📍 44.835501, 34.989096 📷 Фото: Александра Керн 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>14.09.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52438</t>
+  </si>
+  <si>
+    <t>⛰ Шаан-Кая (Соколиная гора) — красивая скалистая вершина необычной формы, возвышающаяся над Алупкой. 🏞 Находится недалеко от Ай-Петринского плато в 6 км пешего пути от Алупки. На машине - 40 км. Гора откололась от основного массива и продолжает медленно двигаться в сторону моря. 🌲 Высота горы - 252 метра. 🧗‍♂ Шаан-Кая - популярное место среди альпинистов и любителей экстремальных видов спорта. 📍 44.435401, 34.019974 📹 @feodoz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>14.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52434</t>
+  </si>
+  <si>
+    <t>🌊 Сейчас, возможно, не самое простое время для поездки в Крым. Но если вы вдруг окажетесь здесь — обязательно посмотрите на Фиолент. 🌊 Это место про свободу, простор, бирюзовое море, отвесные скалы и ветер с солёным вкусом лета. А ещё - про цветы, которые делают этот пейзаж ещё живее и нежнее. 📷 Фото: Андрей Тагаченков 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>14.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52428</t>
+  </si>
+  <si>
+    <t>🏠 Балаклава с необычных ракурсов. Все эти фотографии сняты в один день. 📷 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>13.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52422</t>
+  </si>
+  <si>
+    <t>😀 Харакский дворец — величественное историческое здание, окружённое живописным парком. 🏰 Дворец был построен в 19 веке для князя Воронцова. Название «Харакс» происходит от древнего греческого поселения, которое находилось на этой территории. 🏰 Дворец находится в посёлке Гаспра на территории санатория «Днепр» в пешей доступности от знаменитого замка «Ласточкино гнездо». 🌳 В парке растут вековые деревья, некоторым из них более 150 лет. Здесь можно увидеть редкие породы растений: тис ягодный, лавр благородный и кедр ливанский. ⛰ С территории дворца открываются потрясающие виды на море и гору Ай-Петр. ⛪️ Почему стоит посетить: - Потрясающая архитектура дворца в стиле неоклассицизма. - Живописный парк с тенистыми аллеями. - Идеальные локации для фотосессий. - Атмосфера старины и величия. - Возможность прикоснуться к истории Крыма. 📷 @tripsinpixelz 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>12.09.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52413</t>
+  </si>
+  <si>
+    <t>Крым, Евпатория. Лето 2026. Фото: Крымская Сова ✅ @ourevp</t>
+  </si>
+  <si>
+    <t>12.09.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52407</t>
+  </si>
+  <si>
+    <t>⛪️Свято‑Георгиевский мужской монастырь на мысе Фиолент: 11 веков истории. Основан в 891 году греческими моряками, чудом спасшимися во время шторма. 🌊 Скала Святого Явления или Георгиевская Скала - одна из визитных карточек Крыма, где мечтает побывать каждый, а многим даже посчастливилось забраться на неё с моря. На скале высечены ступени, ведущие к кресту. 🏞️ Скала расположена напротив Яшмового пляжа, до которого можно добраться как с моря, так и по суше. 🛥 Из Балаклавы сюда ходят катера - с Набережной Назукина, а сверху на пляж можно спуститься по ступенькам, всего их 850. 📍 44.504605, 33.507296 📷 Фото: Андрей Тагаченков 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>12.09.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52400</t>
+  </si>
+  <si>
+    <t>💦 Водопад Джур-Джур прекрасен в любое время года. Это самый мощный и полноводный водопад в Крыму. Он стоит того, чтобы оставить на денёк пляж и шезлонги и отправиться в небольшое путешествие. 💦 Вода обрушивается с высоты 15 метров, а в ширину поток достигает пяти метров. Джур-Джур не пересыхает даже летом. Производительность водопада ~200 литров в секунду. ⛰ Водопад Джур-Джур находится на высоте 468 метров над уровнем моря в ущелье Хапхал на реке Улу-Узень в 33 км от Алушты. 🚘 Как добраться? Доехав до села Солнечногорское, едете 9 км в сторону села Генеральское. Дальше до водопада 2 км пешком или на экскурсионном авто УАЗике. ⚠️ По периметру есть таблички "Купаться запрещено", но летом это мало кого останавливает, хотя температура воды здесь всего 11 градусов! 🥶 📍 44.805461, 34.459609 📷 Фото: Александр Картман 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>11.09.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52397</t>
+  </si>
+  <si>
+    <t>🛣 Старое автомобильное Севастопольское шоссе (Ялта-Севастополь) было построено в середине 19 века. 🏞 Строительство трассы шло с 1837 по 1848 годы по инициативе губернатора Новороссийского края графа Михаила Семеновича Воронцова. 🛣 Спустя годы, в 1972 году, было решено проложить новую автотрассу Н-19, по которой мы сегодня ездим из Севастополя в Ялту и обратно. 🚴‍♀ Сейчас эту дорогу облюбовали поклонники активного туризма и колоритных фотосессий, теперь это больше туристический маршрут. Дорога очень живописна. Особую любовь она вызывает у велосипедистов. 🛣 Протяженность дороги 80,7 км. Машин встречается совсем мало. 🚗 Если вы едете из Ялты, то подняться на старое Севастопольское шоссе можно в районе посёлка Голубой Залив. Поворот на него будет недалеко от Алупки 📍 44.409587, 33.998367 🌲 Именно отсюда начинаются красивые виды. Но можно подняться и сразу в районе Оползневого 📍 44.407425, 33.975539 📷 @ludmila_s_e_a_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>11.09.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52387</t>
+  </si>
+  <si>
+    <t>🏞 Можжевеловая роща и мыс Капчик 🌊 На середине тропы Голицына открывается потрясающий вид с мыса Капчик на побережье и Царский пляж. По обе стороны Мыс опоясывают две красивейшие бухты, в которых более ста лет назад прятались пиратские суда. 🌳 Отдельного внимания заслуживает Можжевеловая роща с её витиеватыми стволами деревьев. ⠀ 📷 Фото: Александр Соколов 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>10.09.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52381</t>
+  </si>
+  <si>
+    <t>🏺 Храм с аркадой (Падишах-Джами). Генуэзская крепость. Судак. 🕌 По одной из версий здание построено сельджуками в 1222 году как мечеть. Затем было разрушено и восстановлено для греческого православного храма. 🕍 После взятия Судака турками в 1475 году храм снова стал мечетью под названием Падишах-Джами.  🏰 В 1926 году в здании разместился музей Генуэзской крепости. Он располагается здесь и поныне. ⛏ На выставке представлены материалы археологических раскопок и фото памятников Судакской крепости, где их можно сравнить до и после реставрации. 📷 @crimea_heart 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>10.09.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52373</t>
+  </si>
+  <si>
+    <t>🏞 Озеро Панагия - основная достопримечательность Зеленогорья. Само село расположено неподалёку от Судака, но относится к Алуштинскому городскому округу. 🏞 Горное озеро было создано в 50-е годы 20 века. Слово "панагия" переводится на русский язык как "Всесвятая". Согласно мифам, здешним местам покровительствовала сама Богородица. 🏞 Весной Панагия полноводная. Летом сильно мелеет, но полностью не пересыхает. 🚌 В Зеленогорье можно добраться на автобусе из Алушты. Но рейс всего один, в 16.42. Можно приехать на автомобиле. В паре минут ходьбы имеется парковка. Из Судака такси обойдётся в ~1300 рублей. 📷 @tanya_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>10.09.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52372</t>
+  </si>
+  <si>
+    <t>🌊 Популярные места в Балаклаве: Пляж Васили и Кадыковский карьер. 🌊 Пляж Васили — это красивый галечный пляж протяжённостью 300 метров c водой бирюзового цвета. Пляж находится в Васильевской балке у подножия 150-метровых скал, с высоты которых открываются фантастические виды. ⛏ Заброшенный Кадыковский карьер флюсовых известняков. Сейчас это живописное техногенное озеро, которое привлекает своим небесно-лазурным цветом и необычной формой с определенного ракурса - формой сердца. 📷 @wandererofcrimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>09.09.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52362</t>
+  </si>
+  <si>
+    <t>🌅 Вот такие вечерние краски бывают в Крыму! 🏖 Бухта Капсель. Вид на Новый Свет и побережье Судака. 📷 @sandro_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>09.09.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52353</t>
+  </si>
+  <si>
+    <t>🌊 Южный берег Крыма со стороны моря. Такие вдохновляющие кадры! 📷 @tanya_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>09.09.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52349</t>
+  </si>
+  <si>
+    <t>😀 Эта местность называется Торопова Дача - в честь бывшего владельца - офицера Моисея Сергеевича Торопова. Он был командиром 38-ой артиллерийской батареи при Первой обороне Севастополя. Здесь он и построил своё небольшое имение. 📍 Торопова Дача расположена в 18 км от Севастополя на трассе Севастополь-Ялта. Ориентир - гора Гасфорта. 📍 44.511441, 33.682176 📷 Фото: Александра Керн 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>19.09.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52480</t>
+  </si>
+  <si>
+    <t>💡 В Алупке открыли 700-метровую прогулочную зону от туристического центра «Восточный» до ворот Воронцовского парка. 🌲 Маршрут задуман как путешествие из настоящего в прошлое: вы начинаете у современного инфоцентра, открытого в здании бывшей нижней станции канатной дороги «Мисхор - Ай-Петри», и постепенно выходите к дворцово-парковому ансамблю XIX века. ⛲️ Вдоль дороги установлены бронзовые скульптуры. Каждая фигура раскрывает свой смысл: от детского воображения и первых открытий до мастерства, преодоления себя, созидания. 🗿 Первым гостей встречает «Незнакомец» - фигура, которая снимает шляпу в знак уважения, словно предлагая оставить суету и войти в пространство, где время течёт иначе. 🦊 Сразу за ним - «Лисица», проводник маршрута и один из древних символов Алупки: название города, по одной из версий, восходит к греческому слову «Алюпикас» - «лисья нора».  📜 Восточный променад - не завершённый проект, а живое, развивающееся пространство. Часть скульптур, созданных на Первом Алупкинском симпозиуме по скульптуре, который завершился 10 сентября, также будет размещена вдоль маршрута. 📸 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>19.09.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52475</t>
+  </si>
+  <si>
+    <t>⛰️ По истине удивительное место. Сырные скалы или Тузлук - живописный участок берега в Крыму возле Малореченского, Алушта. 🧀 Тузлук означает «солонка». Ещё это место называют сырными скалами: причудливо изъеденный временем и морем скальный массив очень похож на сыр. 🎬 Это место привлекло внимание советских режиссеров. В 1970 году они приехали на Сырные скалы снимать приключенческий фильм «Остров сокровищ». 📍 44.754173, 34.556984 📷 Фото: Ирина Курбяк 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>18.09.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52473</t>
+  </si>
+  <si>
+    <t>⛪ Собор Николая Чудотворца ⛪ Расположен в исторической части Евпатории и включен в туристический маршрут «Малый Иерусалим». Один из самых красивых и вместительных православных храмов Крыма. ⛪️ Первая церковь на месте современного собора была построена местными греками в 1774 году. Она получила имя Николая Чудотворца. В 1806 году первую церковь сменил более просторный каменный храм. Но он сильно пострадал в годы Крымской войны и уже не вмещал всех православных, которые составляли большую часть населения города. Поэтому возникла необходимость постройки новой большой церкви. 🧱 Закладка нынешнего собора состоялась в 1893 году, а освящён собор 6 февраля 1899 года. 🤵 Архитектор: Александр Бернардацци 🌟 Стиль: Неовизантийский 📍 Евпатория, ул. Тучина 2 📷 @crimeavlog 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>18.09.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52472</t>
+  </si>
+  <si>
+    <t>Замечали, что серьезные вопросы мы все чаще стараемся решать через «своих» людей? Ищем проверенного врача, хорошего юриста или ювелира. С покупкой жилья на юге то же самое. Агентов много, но найти специалиста, который честно скажет: «Вот это покупать не надо, а вот здесь отличная цена», - довольно сложно. Роман Ивонин выстроил работу как личный семейный консультант. Он помогает подобрать дом или квартиру у моря под ваш запрос, а после покупки остается на связи. В канале он выкладывает честные обзоры локаций, разборы цен и реальные примеры из практики. 🎁 В закрепе канала вас ждет подарок - бесплатная 30-минутная личная консультация. Подписывайтесь, чтобы иметь под рукой контакты надежного человека: https://max.ru/id503501079307_1_bot?startapp=TL6cb30d41a1405</t>
+  </si>
+  <si>
+    <t>17.09.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52466</t>
+  </si>
+  <si>
+    <t>🗿 В исторической части Бахчисарая в долине реки Чурук-Су возвышаются каменные фигуры причудливой формы - Бахчисарайские Сфинксы. 😀 Своими формами они напоминают каменные изваяния, расположенные в Каралезской долине над селом Залесное. 😀 Наиболее примечательны несколько фигур, похожие на гигантскую куклу, голову Кинг-Конга и истукана острова Пасхи. Отсюда открывается отличный вид на Старый Бахчисарай. 📸 @crimea_heart 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>17.09.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52465</t>
+  </si>
+  <si>
+    <t>🏛 Центральная городская библиотека им. Льва Толстого в Севастополе – одна из старейших библиотек города и всего юга России. Библиотека построена в 1901 году. 🧯 Здание дважды перенесло разрушение и пожар. Довоенный книжный фонд не сохранился (явно было, что скрывать). 🏫 В 1953 году библиотека переехала в новое здание, построенное по проекту Фёдора Ушакова. В том же году библиотеке присвоено имя писателя Льва Толстого. 📷 @max_from_crimea 📍 Крым на @Mykrim 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>16.09.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52459</t>
+  </si>
+  <si>
+    <t>🍂 Сентябрь в Ялте - это особое время. Улицы уже не такие жаркие, но всё ещё зелёные и тенистые. Кипарисы, старые дома, журчание воды у мостика… Гуляешь и понимаешь: осень здесь начинается не с дождя, а со всё ещё ласкового солнца и тишины. 📷 @tanya_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>16.09.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52456</t>
+  </si>
+  <si>
+    <t>⛰ Большой каньон Крыма - популярное место среди туристов. 🏞 Самый глубокий каньон крымских гор. Высота отвесных скал достигает 320 метров, а длина 3,5 км. Ежегодно тысячи туристов приезжают сюда чтобы пройтись по ущелью и насладится уникальным крымским ландшафтом. 💩 Большой каньон сформировался на месте тектонического разлома в толще известняковых пород, вместе с образованием Крымских гор. 🏞 В основном туристы идут по ущелью к "Ванне молодости", где окунаются в 8-градусную воду и идут обратно. Маршрут занимает около 2-3 часов и проходит вдоль реки. 🌉 Так-же можно пройтись по подвесному мосту с одной стороны каньона на другую. Или прокатиться на тарзанке над 70-ти метровой пропастью. 📍 44.527778, 34.016667 📷 @likeblazer 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>20.09.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52501</t>
+  </si>
+  <si>
+    <t>🌌 Вот такая красота происходит над нами пока мы спим ✨ 📷 @yaltinec 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>20.09.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52497</t>
+  </si>
+  <si>
+    <t>🌲 Партизанское водохранилище. Симферопольский район, село Каштановое 💦 За время своего существования Симферополь всегда испытывал острую потребность в питьевой воде. В середине 20 века было найдено решение - создать здесь водохранилище. 🏞️ В среднем течении реки Альмы возвели плотину. Впоследствии эта кристальная вода и наполнила пространство, окружённое невысоким горным массивом. 🏞️ Окрестности водохранилища столь же интересны и красивы, как и его берега: совсем рядом 160 лет назад разыгралось одно из самых грандиозных сражений Крымской войны, известное как Битва на реке Альма. 📍 44.811682, 34.065621 📷 Фото: Анастасия Кривенок 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>19.09.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52489</t>
+  </si>
+  <si>
+    <t>🌹 Прекрасные мгновения ушедшего лета. Лавандовое поле в Тургеневке Бахчисарайский района. В период цветения лаванды - с конца июня до середины июля, это место превращается в настоящее лавандовое море. 🌹 Крымская лаванда - это не только ароматное растение, но и настоящий символ Крыма, особенно в районах Бахчисарая и Севастополя. 🌿 Её выращивают здесь уже более века. Она стала одной из визитных карточек полуострова. 🌹Самые популярные поля: 🌿 Тургеневка - самое крупное поле под Бахчисараем 🌿 Органическая лаванда у села Аромат, Бахчисарайский район, Viva Lavanda 🌿 Самое эффектное цветение под Холмовкой у холма Кая-Баш 📸 @Katrinandsea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>29.09.26 20:59</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52615</t>
+  </si>
+  <si>
+    <t>🕌 Дворец Дюльбер в Кореизе - яркая и необычная достопримечательность. С крымскотатарского его название переводится как «красивый» или «прелестный». 🧱 Дворец был построен по заказу князя Петра Николаевича Романова по проекту Николая Краснова. Его возведение заняло 3 года — с 1895 по 1897 годы. 🕌 Стиль архитектуры дворца Дюльбер — мавританский, что довольно экзотично для Крыма. Ему свойствены мозаики, витражи, многочисленные орнаменты. Куполообразные крыши и арочные окна напоминают мечети — всё это придает зданиям восточный шарм. 🕌 Дворец находится на территории санатория «Дюльбер». 📍 44.429514, 34.095747 📷 @oh_my_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>29.09.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52609</t>
+  </si>
+  <si>
+    <t>🌳 Приморский Парк имени Гагарина в Ялте. ⛏ Парк был заложен в 1948 году. Масштабное строительство парка продолжалось 4 года - до 1952 года. За это время он несколько раз улучшался и обновлялся. 🏞 Приморский парк раскинулся на 20 гектаров. Здесь можно найти 2000+ наименований деревьев, кустарников и других растений. 🏛️ В 1954 году здесь был сооружён главный вход в парк. Выполнен он был в классическом стиле – в виде белоснежной колоннады. 🌳 Первая часть парка сохранила большинство растений ещё со старой посадки. Далее идёт улучшенная и обновлённая часть парка. 🏞️ Аллею парка завершает смотровая площадка с интересным декоративным бассейном в центре. Бассейн выполнен в виде очертаний Крымского полуострова. ⠀ 📍 44.906202, 34.068751 📷 @anastasia__topchiy 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>28.09.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52603</t>
+  </si>
+  <si>
+    <t>⛰ Легендарная гора в Керчи - гора Митридат. Исторический и культурный центр Керчи. 🏛 На вершине сохранились руины греческого города Пантикапей, воздвигнут Обелиск Славы Героям, устроена колоннада, сквер и смотровая площадка с видом на Крымский мост. 📸 @alexa_gasitsa 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>28.09.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52595</t>
+  </si>
+  <si>
+    <t>🏞 Чернореченский каньон - Один из самых живописных и протяженных каньонов в Крыму. Расположен между селом Черноречье и Байдарской долиной близ Севастополя и Балаклавы. 💦 В прогулках по этой местности встречаются многие водопады и озёра, образованные рекой Чёрная. Вода в них изумрудного цвета и довольно прохладная. Тень от деревьев создаёт комфортные условия для летних походов. ⛰ Ущелье разработано эрозией в известняках ландшафта Главной гряды Крымских гор. Каньон считается ландшафтным памятником природы, а в 1974 году был объявлен заказником. 📸 Фото: Татьяна Стефанович 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>28.09.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52589</t>
+  </si>
+  <si>
+    <t>💦 Ущелье водопада Учан-Су. Ялта 😀 Учан-Су - самый высокий водопад Крыма, расположен на одноимённой реке. Находится на высоте 390 метров над уровнем моря на юго-западе Ялтинской яйлы. 💦 В летнее время он практически полностью пересыхает, в суровые зимы иногда замерзает. Наиболее эффектно смотрится во время ливней и горного снеготаяния. 💦 Отсюда вода поступает в Могабинское водохранилище и затем используется для водоснабжения Ялты. 📷 @crimea_heart 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>27.09.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52588</t>
+  </si>
+  <si>
+    <t>🏞 Купель Дианы. Ущелье речки Темиар. Водопад "Купель Дианы" - непопулярный природный объект недалеко от Ялты. Это живописное место, где можно уединиться с природой среди скал, водопадов и каскадов реки Темиар. 💦 Купель представляет собой две «ванны» - углубления, выбитые в каменной породе одна над другой. Наиболее полноводным водопад становится весной и после осенних дождей. Летом он часто пересыхает. 💧 Водопад назван в честь римской богини луны, природы и охоты Дианы (греческий аналог - Артемида), которая по легенде здесь купалась. 📍 44.51957, 34.13016 📷 Фото: Никита Крымский 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>27.09.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52582</t>
+  </si>
+  <si>
+    <t>⛰ Этот каменный хаос называют Древними вратами в Крымские горы или, как говорят местные, - целующиеся мишки. 📚 Согласно легенде, это два окаменелых брата, которые были наказаны за бесконечную вражду друг с другом. 🌲 Официальное название массива - Хашки-Кая. Виды отсюда открываются потрясающие. Эти врата и правда похожи на портал в другой Крым - дикий и неизведанный. 🧗‍♀️ Место малоизвестное и на джипах сюда не добраться, но пешком идти не очень далеко, 30-40 минут в гору и вы у цели. 📍 Массив Хашки-Кая расположился в Восточном Крыму в Судакском районе недалеко от села Междуречье. 📍 44.880974, 34.838772 📸 Фото: Александр Картман 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>27.09.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52576</t>
+  </si>
+  <si>
+    <t>🏰 Юсуповский дворец в Кореизе. Большая Ялта. Дворец доступен для посещения круглый год: здесь проводят экскурсии, по парку можно гулять самостоятельно. 📍 Парковый спуск, 26, посёлок Кореиз, Ялта 📷 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>26.09.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52570</t>
+  </si>
+  <si>
+    <t>🏔 Форосский Кант – одна из популярных вершин Крыма у альпинистов. Высота - 618 метров. ⛰ Представляет собой западную часть горы Мшатка-Кая и интересна тем, что южный склон Канта представляет отвесную стену высотой более 250 метров с идеально ровной площадкой на вершине. 🏞 С вершины открывается панорама на Форос и Санаторное. На западе видны горы Форос и Челеби, а ещё дальше частично видны Ильяс-Кая и Куш-Кая. Перед ними видна панорама Байдарского перевала и Форосской церкви, расположенной на вершине Красной скалы Кизил-Кая. Вот такой вид открывается с Форосского канта на запад, в сторону Севастополя. 📍 44.405187, 33.805608 📷 @ludmila_s_e_a_crimea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>26.09.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52562</t>
+  </si>
+  <si>
+    <t>😀 Один из самых древних монастырей Крыма - Сурб-Хач. В переводе с армянского языка - «святой крест». Здесь вы не найдёте ни золота, ни роскоши, как в большинстве современных храмов. ⛪️ Главная святыня - это икона с изображением лика Иисуса Христа. Таких икон в мире всего три: в Грузии, Ватиканe и у нас - в Крыму. 🔫 Во время Второй мировой войны на территории монастыря находился штаб немцев. Долгие годы после войны находился в плачевном состоянии. 🇷🇺 В 2002 году Сурб-Хач был вновь был передан Армянской апостольской церкви и отреставрирован. 🏞 Расположен монастырь в трёх километрах от города Старый Крым, под сенью густого леса. 📷 Фото: Алёна Василянская 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>25.09.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52558</t>
+  </si>
+  <si>
+    <t>📜 B феврале 1784 года Григорий Потёмкин подал императрице Екатерине II проект административного устройства Таврической губернии, центром которой должен был стать новый город с названием Симферополь. 📚 В то время установилась официальная мода на древнегреческую топонимику. Симферополис переводится как "город пользы" и "город собиратель". 📜 Потёмкин некоторое время искал наиболее удобное место для Симферополя, изучал картографические материалы. Весной 1784 года он остановил свой выбор на местности близ Ак-Мечети. 🌲 Столица основана в центре полуострова на пересечении путей с севера на южный берег и с запада на восток. 📷 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>25.09.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52557</t>
+  </si>
+  <si>
+    <t>🌊 Ялта. 50 оттенков моря 📷 @yaltafamily 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>25.09.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52551</t>
+  </si>
+  <si>
+    <t>🗼 Храм-Маяк святителя Николая Чудотворца - самый высокий храм в Крыму - 64 метра. Посёлок Малореченское. ⛪️ Сооружение выполняет функции обычной церкви и морского маяка. 🏰 В цокольной части открыт Мемориал погибшим морякам, рыбакам и путешественникам, погибшим в катастрофах на воде - музей катастроф на водах. ⛴ С помощью фото, документов, макетов и инсталляций воссозданы самые известные истории крушения морских судов: "Титаник", подводные лодки "Курск" и "Комсомолец", суда "Тирпиц", "Вильгельм Густлофф", "Адмирал Нахимов" и другие. ⚓ Храм и его территория украшены в морской тематике: якоря, цепи, канаты, рынды, поднятые со дна моря. 📍 44.75649, 34.56551 📷 Фото: Олег Андриянов 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>25.09.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52545</t>
+  </si>
+  <si>
+    <t>🏞️ Озеро Три Сестры. Посёлок Солнечная Долина, городской округ Судак 🏘️ Уютный посёлок Солнечная Долина находится на юго-востоке Крыма, окружён необычными по форме и красоте горами из рифовых известняков. 🏞 Озеро Три Сестры получило свое название от стоящих неподалёку остроконечных скал. Сейчас впервые за много лет озеро наполнено водой. ☀️ Эти места ещё называют "золотой чашей" Крыма, т.к. более 300 дней в году здесь светит солнце, а осадков крайне малo. 📸 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>24.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52540</t>
+  </si>
+  <si>
+    <t>🧡 Неповторимый Севастополь в лучах уходящего солнца. 📸 @nepovtor_sevastopol 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>24.09.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52531</t>
+  </si>
+  <si>
+    <t>🌊 Сентябрь в Кастрополе - это особое время. Солнце уже не обжигает, а мягко греет, воздух прозрачен и напоён морским бризом, смешанным с пряным ароматом сухих трав и хвои. 🏖 Пляжи становятся просторнее, вода по-прежнему остается ласковой: в сентябре Чёрное море всё еще хранит летнее тепло. 🌊 Это время идеально для неспешных прогулок вдоль берега, когда можно в полной мере разглядеть, как скалы обрамляют бухту, а узкая полоса пляжа уютно прячется между морем и зелёными склонами. 🏞 Купальный сезон постепенно завершается, но на Южном берегу Крыма всегда можно найти тихое и тёплое место. 📷 @crimea_discovery 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>24.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52526</t>
+  </si>
+  <si>
+    <t>⛰ Ялта на ладони: Узенбашская тропа 🏞 Один из самых видовых маршрутов от Ялты на плато Ай-Петри начинается от промзоны в Дарсане и приводит к кресту 2000-летия крещения и пещерному храму Иограф. 🧗‍♀️ Протяжённость тропы ~11 км, перепад высот ощутимый - 870 м, высшая точка на маршруте 1273 м. ⛰ Красивые виды начинаются уже через минут 5 подъёма и будут до самого окончания маршрута. Отсюда видна вся Ялта, горный амфитеатр, Ай-Петри, Могабинские озера. ⚠️ Маршрут проходит по территории ЯГЛЗ, нужно оформить пропуск на сайте "Заповедный Крым". 📸 @a_cassiopeiae 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>23.09.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52525</t>
+  </si>
+  <si>
+    <t>Рассвет на Ай-Петри. 📷 @Katrinandsea 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>22.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52524</t>
+  </si>
+  <si>
+    <t>⛅️ И снова Ялта радует невероятными апокалиптическими облаками! 📷 @taxi_yalta_crimea_vip 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>22.09.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52520</t>
+  </si>
+  <si>
+    <t>🍁 Начало осени в Воронцовском Дворце. 🎬 @alexey_latysh 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>21.09.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52519</t>
+  </si>
+  <si>
+    <t>🌊 Бухта Ласпи и урочище Батилиман находятся между Ялтой и Севастополем. 🤿 Бухта Ласпи - лучшее место для дайвинга в Крыму: чистейшая вода и потрясающий подводный рельеф (бесчисленные гроты и подводные лабиринты). Здесь находится один из самых крупных дайвинг-центров в Крыму. Конкуренцию бухте может составить только Тарханкут. 📍 Бухта Ласпи расположена практически в самой Южной точке Крыма, у посёлка Форос. 🌊 В центре бухты находится чаша диаметром 2,4 км. Глубина бухты доходит до 70 метров. 🌅 Батилиман - самое теплое место южного Крыма. От холодного ветра урочище защищают горы. 📷 Фото: Александр Картман 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>21.09.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52511</t>
+  </si>
+  <si>
+    <t>⛰️ Прогулка на Таш-Джарган с видом на Чатыр-Даг. Сквозной грот Тешкли-Коба. 🌳 Это место расположено рядом с Симферополем в урочище Таш-Джарган рядом с селом Левадки. Глубина грота 12 метров. 🌳 Добраться сюда удобнее из микрорайона Фонтаны. Расстояние около 3 км можно пройти пешком или на машине, но только в сухую погоду. 📍 44.857280, 34.081551 📷 Фото: Елена Поповская 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
+  </si>
+  <si>
+    <t>21.09.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/myKrim/52502</t>
+  </si>
+  <si>
+    <t>⛰️ На Эклизи-Бурун с юга через поляну Саурган и перевал Дорофеева. Виды на миллион! ⛰️ Эклизи-Бурун – самая высокая вершина плато Чатыр-Даг. Высота 1527 метров. 📷 Фото: Анна Изюмская 📍 Крым мой край 📷 t.me/myKrim - мы в ТГ Ⓜ️ max.ru/myKrim - мы в Мax ➖➖➖➖➖➖➖➖➖ 🔸 Отправлено кросспостинг-ботом t.me/tgmax_crosspost_bot</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2480,62 +4967,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H237"/>
+  <dimension ref="A1:H519"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1672.734" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1982.944" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -7806,50 +10293,4844 @@
       <c r="G236">
         <v>79</v>
       </c>
       <c r="H236">
         <v>5</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>35030</v>
       </c>
       <c r="B237" t="s">
         <v>698</v>
       </c>
       <c r="C237" t="s">
         <v>699</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E237">
         <v>2784</v>
       </c>
       <c r="G237">
         <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>100612</v>
+      </c>
+      <c r="B238" t="s">
+        <v>701</v>
+      </c>
+      <c r="C238" t="s">
+        <v>702</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E238">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>100613</v>
+      </c>
+      <c r="B239" t="s">
+        <v>704</v>
+      </c>
+      <c r="C239" t="s">
+        <v>705</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E239">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>100614</v>
+      </c>
+      <c r="B240" t="s">
+        <v>707</v>
+      </c>
+      <c r="C240" t="s">
+        <v>708</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E240">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>100615</v>
+      </c>
+      <c r="B241" t="s">
+        <v>710</v>
+      </c>
+      <c r="C241" t="s">
+        <v>711</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E241">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>100616</v>
+      </c>
+      <c r="B242" t="s">
+        <v>713</v>
+      </c>
+      <c r="C242" t="s">
+        <v>714</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E242">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>100617</v>
+      </c>
+      <c r="B243" t="s">
+        <v>716</v>
+      </c>
+      <c r="C243" t="s">
+        <v>717</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E243">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>100618</v>
+      </c>
+      <c r="B244" t="s">
+        <v>719</v>
+      </c>
+      <c r="C244" t="s">
+        <v>720</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E244">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>100619</v>
+      </c>
+      <c r="B245" t="s">
+        <v>722</v>
+      </c>
+      <c r="C245" t="s">
+        <v>723</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E245">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>100620</v>
+      </c>
+      <c r="B246" t="s">
+        <v>725</v>
+      </c>
+      <c r="C246" t="s">
+        <v>726</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E246">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>100621</v>
+      </c>
+      <c r="B247" t="s">
+        <v>728</v>
+      </c>
+      <c r="C247" t="s">
+        <v>729</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E247">
+        <v>5613</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>100622</v>
+      </c>
+      <c r="B248" t="s">
+        <v>731</v>
+      </c>
+      <c r="C248" t="s">
+        <v>732</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E248">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>100623</v>
+      </c>
+      <c r="B249" t="s">
+        <v>734</v>
+      </c>
+      <c r="C249" t="s">
+        <v>735</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E249">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>100624</v>
+      </c>
+      <c r="B250" t="s">
+        <v>737</v>
+      </c>
+      <c r="C250" t="s">
+        <v>738</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E250">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>100625</v>
+      </c>
+      <c r="B251" t="s">
+        <v>740</v>
+      </c>
+      <c r="C251" t="s">
+        <v>741</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E251">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>100626</v>
+      </c>
+      <c r="B252" t="s">
+        <v>743</v>
+      </c>
+      <c r="C252" t="s">
+        <v>744</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E252">
+        <v>5270</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>100627</v>
+      </c>
+      <c r="B253" t="s">
+        <v>746</v>
+      </c>
+      <c r="C253" t="s">
+        <v>747</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E253">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>100628</v>
+      </c>
+      <c r="B254" t="s">
+        <v>749</v>
+      </c>
+      <c r="C254" t="s">
+        <v>750</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E254">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>100629</v>
+      </c>
+      <c r="B255" t="s">
+        <v>752</v>
+      </c>
+      <c r="C255" t="s">
+        <v>753</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E255">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>100630</v>
+      </c>
+      <c r="B256" t="s">
+        <v>755</v>
+      </c>
+      <c r="C256" t="s">
+        <v>756</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E256">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>100631</v>
+      </c>
+      <c r="B257" t="s">
+        <v>758</v>
+      </c>
+      <c r="C257" t="s">
+        <v>759</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E257">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>100632</v>
+      </c>
+      <c r="B258" t="s">
+        <v>761</v>
+      </c>
+      <c r="C258" t="s">
+        <v>762</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E258">
+        <v>5730</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>100633</v>
+      </c>
+      <c r="B259" t="s">
+        <v>764</v>
+      </c>
+      <c r="C259" t="s">
+        <v>765</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E259">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>100634</v>
+      </c>
+      <c r="B260" t="s">
+        <v>767</v>
+      </c>
+      <c r="C260" t="s">
+        <v>768</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E260">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>100635</v>
+      </c>
+      <c r="B261" t="s">
+        <v>770</v>
+      </c>
+      <c r="C261" t="s">
+        <v>771</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E261">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>100636</v>
+      </c>
+      <c r="B262" t="s">
+        <v>773</v>
+      </c>
+      <c r="C262" t="s">
+        <v>774</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E262">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>100637</v>
+      </c>
+      <c r="B263" t="s">
+        <v>776</v>
+      </c>
+      <c r="C263" t="s">
+        <v>777</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E263">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>100638</v>
+      </c>
+      <c r="B264" t="s">
+        <v>779</v>
+      </c>
+      <c r="C264" t="s">
+        <v>780</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E264">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>100639</v>
+      </c>
+      <c r="B265" t="s">
+        <v>782</v>
+      </c>
+      <c r="C265" t="s">
+        <v>783</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E265">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>100640</v>
+      </c>
+      <c r="B266" t="s">
+        <v>785</v>
+      </c>
+      <c r="C266" t="s">
+        <v>786</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E266">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>100641</v>
+      </c>
+      <c r="B267" t="s">
+        <v>788</v>
+      </c>
+      <c r="C267" t="s">
+        <v>789</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E267">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>100642</v>
+      </c>
+      <c r="B268" t="s">
+        <v>791</v>
+      </c>
+      <c r="C268" t="s">
+        <v>792</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E268">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>100643</v>
+      </c>
+      <c r="B269" t="s">
+        <v>794</v>
+      </c>
+      <c r="C269" t="s">
+        <v>795</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E269">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>100644</v>
+      </c>
+      <c r="B270" t="s">
+        <v>797</v>
+      </c>
+      <c r="C270" t="s">
+        <v>798</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E270">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>100645</v>
+      </c>
+      <c r="B271" t="s">
+        <v>800</v>
+      </c>
+      <c r="C271" t="s">
+        <v>801</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E271">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>100646</v>
+      </c>
+      <c r="B272" t="s">
+        <v>803</v>
+      </c>
+      <c r="C272" t="s">
+        <v>804</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E272">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>100647</v>
+      </c>
+      <c r="B273" t="s">
+        <v>806</v>
+      </c>
+      <c r="C273" t="s">
+        <v>807</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E273">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>100648</v>
+      </c>
+      <c r="B274" t="s">
+        <v>809</v>
+      </c>
+      <c r="C274" t="s">
+        <v>810</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E274">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>100649</v>
+      </c>
+      <c r="B275" t="s">
+        <v>812</v>
+      </c>
+      <c r="C275" t="s">
+        <v>813</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E275">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>100650</v>
+      </c>
+      <c r="B276" t="s">
+        <v>815</v>
+      </c>
+      <c r="C276" t="s">
+        <v>816</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E276">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>100651</v>
+      </c>
+      <c r="B277" t="s">
+        <v>818</v>
+      </c>
+      <c r="C277" t="s">
+        <v>819</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E277">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>100652</v>
+      </c>
+      <c r="B278" t="s">
+        <v>821</v>
+      </c>
+      <c r="C278" t="s">
+        <v>822</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E278">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>100653</v>
+      </c>
+      <c r="B279" t="s">
+        <v>824</v>
+      </c>
+      <c r="C279" t="s">
+        <v>825</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E279">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>100654</v>
+      </c>
+      <c r="B280" t="s">
+        <v>827</v>
+      </c>
+      <c r="C280" t="s">
+        <v>828</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E280">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>100655</v>
+      </c>
+      <c r="B281" t="s">
+        <v>830</v>
+      </c>
+      <c r="C281" t="s">
+        <v>831</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E281">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>100656</v>
+      </c>
+      <c r="B282" t="s">
+        <v>833</v>
+      </c>
+      <c r="C282" t="s">
+        <v>834</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E282">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>100657</v>
+      </c>
+      <c r="B283" t="s">
+        <v>836</v>
+      </c>
+      <c r="C283" t="s">
+        <v>837</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E283">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>100658</v>
+      </c>
+      <c r="B284" t="s">
+        <v>839</v>
+      </c>
+      <c r="C284" t="s">
+        <v>840</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E284">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>100659</v>
+      </c>
+      <c r="B285" t="s">
+        <v>842</v>
+      </c>
+      <c r="C285" t="s">
+        <v>843</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E285">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>100660</v>
+      </c>
+      <c r="B286" t="s">
+        <v>845</v>
+      </c>
+      <c r="C286" t="s">
+        <v>846</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E286">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>100661</v>
+      </c>
+      <c r="B287" t="s">
+        <v>848</v>
+      </c>
+      <c r="C287" t="s">
+        <v>849</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E287">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>100662</v>
+      </c>
+      <c r="B288" t="s">
+        <v>851</v>
+      </c>
+      <c r="C288" t="s">
+        <v>852</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E288">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>100663</v>
+      </c>
+      <c r="B289" t="s">
+        <v>854</v>
+      </c>
+      <c r="C289" t="s">
+        <v>855</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E289">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>100664</v>
+      </c>
+      <c r="B290" t="s">
+        <v>857</v>
+      </c>
+      <c r="C290" t="s">
+        <v>858</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E290">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>100665</v>
+      </c>
+      <c r="B291" t="s">
+        <v>860</v>
+      </c>
+      <c r="C291" t="s">
+        <v>861</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E291">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>100666</v>
+      </c>
+      <c r="B292" t="s">
+        <v>863</v>
+      </c>
+      <c r="C292" t="s">
+        <v>864</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E292">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>100667</v>
+      </c>
+      <c r="B293" t="s">
+        <v>866</v>
+      </c>
+      <c r="C293" t="s">
+        <v>867</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E293">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>100668</v>
+      </c>
+      <c r="B294" t="s">
+        <v>869</v>
+      </c>
+      <c r="C294" t="s">
+        <v>870</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E294">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>100669</v>
+      </c>
+      <c r="B295" t="s">
+        <v>872</v>
+      </c>
+      <c r="C295" t="s">
+        <v>873</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E295">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>100670</v>
+      </c>
+      <c r="B296" t="s">
+        <v>875</v>
+      </c>
+      <c r="C296" t="s">
+        <v>876</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E296">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>100671</v>
+      </c>
+      <c r="B297" t="s">
+        <v>878</v>
+      </c>
+      <c r="C297" t="s">
+        <v>879</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E297">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>100672</v>
+      </c>
+      <c r="B298" t="s">
+        <v>881</v>
+      </c>
+      <c r="C298" t="s">
+        <v>882</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E298">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>100673</v>
+      </c>
+      <c r="B299" t="s">
+        <v>884</v>
+      </c>
+      <c r="C299" t="s">
+        <v>885</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E299">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>100674</v>
+      </c>
+      <c r="B300" t="s">
+        <v>887</v>
+      </c>
+      <c r="C300" t="s">
+        <v>888</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E300">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>100675</v>
+      </c>
+      <c r="B301" t="s">
+        <v>890</v>
+      </c>
+      <c r="C301" t="s">
+        <v>891</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E301">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>100676</v>
+      </c>
+      <c r="B302" t="s">
+        <v>893</v>
+      </c>
+      <c r="C302" t="s">
+        <v>894</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E302">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>100677</v>
+      </c>
+      <c r="B303" t="s">
+        <v>896</v>
+      </c>
+      <c r="C303" t="s">
+        <v>897</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E303">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>100678</v>
+      </c>
+      <c r="B304" t="s">
+        <v>899</v>
+      </c>
+      <c r="C304" t="s">
+        <v>900</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E304">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>100679</v>
+      </c>
+      <c r="B305" t="s">
+        <v>902</v>
+      </c>
+      <c r="C305" t="s">
+        <v>903</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E305">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>100680</v>
+      </c>
+      <c r="B306" t="s">
+        <v>904</v>
+      </c>
+      <c r="C306" t="s">
+        <v>905</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>100681</v>
+      </c>
+      <c r="B307" t="s">
+        <v>907</v>
+      </c>
+      <c r="C307" t="s">
+        <v>908</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E307">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>100682</v>
+      </c>
+      <c r="B308" t="s">
+        <v>910</v>
+      </c>
+      <c r="C308" t="s">
+        <v>911</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E308">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>100683</v>
+      </c>
+      <c r="B309" t="s">
+        <v>913</v>
+      </c>
+      <c r="C309" t="s">
+        <v>914</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>100684</v>
+      </c>
+      <c r="B310" t="s">
+        <v>916</v>
+      </c>
+      <c r="C310" t="s">
+        <v>917</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E310">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>100685</v>
+      </c>
+      <c r="B311" t="s">
+        <v>919</v>
+      </c>
+      <c r="C311" t="s">
+        <v>920</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>100686</v>
+      </c>
+      <c r="B312" t="s">
+        <v>922</v>
+      </c>
+      <c r="C312" t="s">
+        <v>923</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E312">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>100687</v>
+      </c>
+      <c r="B313" t="s">
+        <v>925</v>
+      </c>
+      <c r="C313" t="s">
+        <v>926</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E313">
+        <v>5139</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>100688</v>
+      </c>
+      <c r="B314" t="s">
+        <v>928</v>
+      </c>
+      <c r="C314" t="s">
+        <v>929</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E314">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>100689</v>
+      </c>
+      <c r="B315" t="s">
+        <v>931</v>
+      </c>
+      <c r="C315" t="s">
+        <v>932</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E315">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>100690</v>
+      </c>
+      <c r="B316" t="s">
+        <v>934</v>
+      </c>
+      <c r="C316" t="s">
+        <v>935</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E316">
+        <v>5115</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>100691</v>
+      </c>
+      <c r="B317" t="s">
+        <v>937</v>
+      </c>
+      <c r="C317" t="s">
+        <v>938</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E317">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>100692</v>
+      </c>
+      <c r="B318" t="s">
+        <v>940</v>
+      </c>
+      <c r="C318" t="s">
+        <v>941</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E318">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>100693</v>
+      </c>
+      <c r="B319" t="s">
+        <v>943</v>
+      </c>
+      <c r="C319" t="s">
+        <v>944</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E319">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>100694</v>
+      </c>
+      <c r="B320" t="s">
+        <v>946</v>
+      </c>
+      <c r="C320" t="s">
+        <v>947</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E320">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>100695</v>
+      </c>
+      <c r="B321" t="s">
+        <v>948</v>
+      </c>
+      <c r="C321" t="s">
+        <v>949</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E321">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>100696</v>
+      </c>
+      <c r="B322" t="s">
+        <v>951</v>
+      </c>
+      <c r="C322" t="s">
+        <v>952</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>100697</v>
+      </c>
+      <c r="B323" t="s">
+        <v>954</v>
+      </c>
+      <c r="C323" t="s">
+        <v>955</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E323">
+        <v>6541</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>100698</v>
+      </c>
+      <c r="B324" t="s">
+        <v>957</v>
+      </c>
+      <c r="C324" t="s">
+        <v>958</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E324">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>100699</v>
+      </c>
+      <c r="B325" t="s">
+        <v>960</v>
+      </c>
+      <c r="C325" t="s">
+        <v>961</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E325">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>100700</v>
+      </c>
+      <c r="B326" t="s">
+        <v>963</v>
+      </c>
+      <c r="C326" t="s">
+        <v>964</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E326">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>100701</v>
+      </c>
+      <c r="B327" t="s">
+        <v>966</v>
+      </c>
+      <c r="C327" t="s">
+        <v>967</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E327">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>100702</v>
+      </c>
+      <c r="B328" t="s">
+        <v>969</v>
+      </c>
+      <c r="C328" t="s">
+        <v>970</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E328">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>100703</v>
+      </c>
+      <c r="B329" t="s">
+        <v>972</v>
+      </c>
+      <c r="C329" t="s">
+        <v>973</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E329">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>100704</v>
+      </c>
+      <c r="B330" t="s">
+        <v>975</v>
+      </c>
+      <c r="C330" t="s">
+        <v>976</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E330">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>100705</v>
+      </c>
+      <c r="B331" t="s">
+        <v>978</v>
+      </c>
+      <c r="C331" t="s">
+        <v>979</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E331">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>100706</v>
+      </c>
+      <c r="B332" t="s">
+        <v>981</v>
+      </c>
+      <c r="C332" t="s">
+        <v>982</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E332">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>100707</v>
+      </c>
+      <c r="B333" t="s">
+        <v>984</v>
+      </c>
+      <c r="C333" t="s">
+        <v>985</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E333">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>100708</v>
+      </c>
+      <c r="B334" t="s">
+        <v>987</v>
+      </c>
+      <c r="C334" t="s">
+        <v>988</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E334">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>100709</v>
+      </c>
+      <c r="B335" t="s">
+        <v>989</v>
+      </c>
+      <c r="C335" t="s">
+        <v>990</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E335">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>100710</v>
+      </c>
+      <c r="B336" t="s">
+        <v>992</v>
+      </c>
+      <c r="C336" t="s">
+        <v>993</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E336">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>100711</v>
+      </c>
+      <c r="B337" t="s">
+        <v>995</v>
+      </c>
+      <c r="C337" t="s">
+        <v>996</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E337">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>100712</v>
+      </c>
+      <c r="B338" t="s">
+        <v>998</v>
+      </c>
+      <c r="C338" t="s">
+        <v>999</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E338">
+        <v>3742</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>100713</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E339">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>100714</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E340">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>100715</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E341">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>100716</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E342">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>100717</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E343">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>100718</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E344">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>100719</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E345">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>100720</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E346">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>100721</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E347">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>100722</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E348">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>100723</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E349">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>100724</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E350">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>100725</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E351">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>100726</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E352">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>100727</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E353">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>100728</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E354">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>100729</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E355">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>100730</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E356">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>100731</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E357">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>100732</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E358">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>100733</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E359">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>100734</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E360">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>100735</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E361">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>100736</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E362">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>100737</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E363">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>100738</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E364">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>100739</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E365">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>100740</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E366">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>100741</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E367">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>100742</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E368">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>100743</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E369">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>100744</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E370">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>100745</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E371">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>100746</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E372">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>100747</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E373">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>100748</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E374">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>100749</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E375">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>100750</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E376">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>100751</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E377">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>100752</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E378">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>100753</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E379">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>100754</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E380">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>100755</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E381">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>100756</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E382">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>100757</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E383">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>100758</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E384">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>100759</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E385">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>100760</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E386">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>100761</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E387">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>100762</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E388">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>100763</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E389">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>100764</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E390">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>100765</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E391">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>100766</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E392">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>100767</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E393">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>100768</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E394">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>100769</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E395">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>100770</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E396">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>100771</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E397">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>100772</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E398">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>100773</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E399">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>100774</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E400">
+        <v>5545</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>100775</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E401">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>100776</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E402">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>100777</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E403">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>100778</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E404">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>100779</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E405">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>100780</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E406">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>100781</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E407">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>100782</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E408">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>100783</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E409">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>100784</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E410">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>100785</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E411">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>100786</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E412">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>100787</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E413">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>100788</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E414">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>100789</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E415">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>100790</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E416">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>100791</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E417">
+        <v>4415</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>100792</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E418">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>100793</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E419">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>100794</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E420">
+        <v>6448</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>100795</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E421">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>100796</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E422">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>100797</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E423">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>100798</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E424">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>100799</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E425">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>100800</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E426">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>100801</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E427">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>100802</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E428">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>100803</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E429">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>100804</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E430">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>100805</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E431">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>100806</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E432">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>100807</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E433">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>100808</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E434">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>100809</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E435">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>100810</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E436">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>100811</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E437">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>100812</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E438">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>100813</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E439">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>100814</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E440">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>100815</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E441">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>100816</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E442">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>100817</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E443">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>100818</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E444">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>100819</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E445">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>100820</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E446">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>100821</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E447">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>100822</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E448">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>100823</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E449">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>100824</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E450">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>100825</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E451">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>100826</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E452">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>100827</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E453">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>100828</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E454">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>100829</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E455">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>100830</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E456">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>100831</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E457">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>100832</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E458">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>100833</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E459">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>100834</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E460">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>100835</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E461">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>100836</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E462">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>100837</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E463">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>100838</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E464">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>100839</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E465">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>100840</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E466">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>100841</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E467">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>103317</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E468">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>103318</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E469">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>103319</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E470">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>103320</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E471">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>103321</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E472">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>103322</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E473">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>103323</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E474">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>103324</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E475">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>103325</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E476">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>103326</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E477">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>103327</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E478">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>103328</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E479">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>103329</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E480">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>103330</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E481">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>103331</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E482">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>103332</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E483">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>103333</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E484">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>103334</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E485">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>123743</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E486">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>123744</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E487">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>123745</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E488">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>123746</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E489">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>123747</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E490">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>123748</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E491">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>123749</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E492">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>123750</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E493">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>124427</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E494">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>124428</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E495">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>124429</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E496">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>128672</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E497">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>128673</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E498">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>128674</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E499">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>128675</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E500">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>128676</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E501">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>128677</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E502">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>128678</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E503">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>128679</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E504">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>128680</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E505">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>128681</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E506">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>128682</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E507">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>128683</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E508">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>128684</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E509">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>128685</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E510">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>128686</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E511">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>128687</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E512">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>128688</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E513">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>128689</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E514">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>128690</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E515">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>128691</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E516">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>128692</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E517">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>128693</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E518">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>128694</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E519">
+        <v>1228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">