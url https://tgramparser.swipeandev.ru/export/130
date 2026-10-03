--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3313">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6984,50 +6984,3017 @@
     <t>02.01.26 09:47</t>
   </si>
   <si>
     <t>t.me/c/1520373359/23469</t>
   </si>
   <si>
     <t>С сегодняшнего дня изменились тарифы на проезд в городском транспорте</t>
   </si>
   <si>
     <t>02.01.26 08:15</t>
   </si>
   <si>
     <t>t.me/c/1520373359/23468</t>
   </si>
   <si>
     <t>В Москву на Киевский вокзал прибыл поезд Деда Мороза Он пробует 2 и 3 января. Торжественное отправление: 2 января в 21.00, 3 января – в 19.00. Время выходов Дедушки Мороза: 2 января в 10.00, 15.10, 17.50 и 20:40. 3 января – в 10.00, 15.10 и 18.40. Работают вагоны свободного посещения (в порядке очереди) вагон №12 – сувенирная лавка с фотокупе, вагоны-рестораны №13 и №14, где можно попробовать блюда северной кухни, а также вагон Снежной Королевы №5. Подмосковье, Москва и регионы</t>
   </si>
   <si>
     <t>01.01.26 14:31</t>
   </si>
   <si>
     <t>t.me/c/1520373359/23464</t>
   </si>
   <si>
     <t>1 января погоду дали как по заказу.</t>
+  </si>
+  <si>
+    <t>08.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25088</t>
+  </si>
+  <si>
+    <t>🌸 Фестиваль «Сады и люди»: ландшафтное искусство, лекции и мастер-классы 🌸  С 7 по 16 августа пройдет XI фестиваль ландшафтного искусства, садоводства и питомниководства «Сады и люди». В этом году фестиваль впервые состоится на территории исторической усадьбы Дурасова, а вход для посетителей будет свободным. 🥀 Тема дизайнерских композиций этого года — «Линия красоты». Гости увидят проекты начинающих дизайнеров и профессиональных архитекторов, а также смогут посетить лекции и мастер-классы! Также на фестивале будут работать тематические площадки «Огород в городе», «Детский сад» и «Зеленый лекторий». 📅  С 7 по 16 августа, 10:00 - 22:00 📍  Ул. Летняя, д. 1, стр. 1 🎟 Вход свободный</t>
+  </si>
+  <si>
+    <t>16.07.26 20:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25079</t>
+  </si>
+  <si>
+    <t>Балтийская коса, Калининградская область Самая западная точка России Менее популярна и более безлюдна чем Куршская коса. Добраться сюда можно на пароме или моторной лодке из города Балтийск. Длина — 65 км. Из них 35 км принадлежат России. Поверхность покрыта песчаными пляжами и частично залесёнными дюнами. На косе находится: 🟢Аэродром Нойтиф Заброшенная немецкая военная база 1939 года с гигантскими ангарами. 🟢Форт «Западный»: Живописные руины прусского форта 1869 года 🟢«Ржавый город»: Творческое пространство в бывших военных складах в стиле постапокалипсиса 🟢Зенитная батарея «Лемберг»: 25 бетонных бункеров 1943 года, частично занесенных песком Многие приезжают на косу с палатками и живут несколько дней. Можно снять домики. Все значительно бюджете и проще, чем на Куршской косе. И как-то свободнее.</t>
+  </si>
+  <si>
+    <t>14.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25070</t>
+  </si>
+  <si>
+    <t>Милейший Светлогорск. Приехала в отпуск в Калининградскую область. Давно не видела настолько уютного города.</t>
+  </si>
+  <si>
+    <t>10.07.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25064</t>
+  </si>
+  <si>
+    <t>В Петербург на выходные: куда идти, кроме Эрмитажа и Русского музея 👇 «АФРИКА. Сергей Бугаев» 📍Музей искусства Санкт-Петербурга XX–XXI веков Живопись, инсталляции, текстильные панно и архивные фотографии одного из самых заметных художников ленинградской неофициальной сцены. Проект приурочен к 60-летию Сергея Бугаева, который также известен как барабанщик группы «Кино», участник «Поп-механики» Сергея Курехина и актер из фильма «Асса». «Бродский — Новиков. Эскиз перспективы» 📍Музей Анны Ахматовой Проект объединяет наследие Тимура Новикова и Иосифа Бродского. Экспозиция включает личные вещи поэта из постоянной коллекции «Натюрморт» и 13 произведений художника. Кураторы впервые построили диалог двух знаковых фигур ленинградского андеграунда не на текстах, а на визуальном сопоставлении. «Балет. Земные боги» 📍Музей театрального и музыкального искусства Выставка представляет мир мужского балета ХХ века. Главными героями стали выдающиеся мастера балетного театра, которые внесли колоссальный вклад в развитие мужского танца и оказали влияние на новые поколения танцовщиков и хореографов. «Константин и Владимир Маковские. Любовь земная и любовь небесная» 📍Музей Фаберже Это одна из крупнейших ретроспектив братьев Маковских за последние годы: в экспозиции представлено 168 работ. Название выставки отражает направление творчества двух одинаково талантливых, но таких непохожих друг на друга художников. «Окно, в котором... Собрание Власовых - Шишмарёвой» 📍KGallery Окно одного и того же дома в Комарово снова и снова писали три поколения Власовых-Шишмаревой. Этот дом стал местом творчества и встреч с друзьями для всей семьи. Проект рассказывает о целом круге художников, связанных дружбой, совместной работой и творческим диалогом. «Виктор Цой. Легенда» 📍Севкабель Порт Выставка, которая уже успела стать культовой. В 13 залах можно увидеть уникальную сценографию, коллекцию личных вещей музыканта, редкие документы, гитары, костюмы, картины и видеозаписи из семейного архива.</t>
+  </si>
+  <si>
+    <t>09.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25063</t>
+  </si>
+  <si>
+    <t>🐈‍⬛Дарим подарки от фестиваля «Русский КоТ» Все лето в саду Всероссийского музея декоративного искусства работает фестиваль «Русский КоТ». Художники, архитекторы, музыканты, хореографы и режиссёры вместе с гостями работают с русской традицией как с живым материалом — переосмысляют её через современные художественные практики. Подарим вам комплект мерча от фестиваля: футболку, шоппер и две пары брендированных носков Проверяем подписку: 🔻Kate_pro_dosug I Афиша, дети и Москва 🔻Фестиваль «Русский КоТ» 🔻Подмосковье, Москва и регионы Итоги - 15 июля Победители розыгрыша: 1. Klim - 5ij46q</t>
+  </si>
+  <si>
+    <t>08.07.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25057</t>
+  </si>
+  <si>
+    <t>Сегодня день Семьи, Любви и Верности. Три слова которые имеют огромное значение. ❤️ Пусть в вашей жизни присутствуют все эти три слова.</t>
+  </si>
+  <si>
+    <t>05.07.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25056</t>
+  </si>
+  <si>
+    <t>Усадьба Шахматово 📍г.о. Солнечногорск, д. Гудино, Музей-заповедник Д. И. Менделеева и А. А. Блока Здесь проводил каждое лето с 1881 года русский поэт Александр Блок. Он очень часто вспоминает в своих стихах эту спокойную усадебную жизнь, дом с витражными окнами, окружающую природу. Сегодня здесь хранятся предметы быта, мебели, собранные несколькими поколениями семьи Бекетовых, Блока. 👉 Подробнее</t>
+  </si>
+  <si>
+    <t>03.07.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25055</t>
+  </si>
+  <si>
+    <t>🕯Дарим билеты на концерт «Истории любви» в свете 8000 свечей в Зелёном театре ВДНХ Самая романтичная премьера лета: концерт оркестра Lumisfera и звёзд культовых мюзиклов — Ивана Ожогина и Наталии Быстровой. Они исполнят самые известные любовные партии из мирового репертуара 🧡 И всё это в прекрасных природных декорациях парка под звёздным небом. 📆14, 22 и 28 июля, 21:00 Два победителя получат по два билета на концерт! Проверяем подписку: Kate_pro_dosug I Афиша, дети и Москва Подмосковье, Москва и регионы Lumisfera ближе Итоги - 10 июля! Победители розыгрыша: 1. Мэн - 5ije3p 2. Anna Makarovich - 5i3dnc</t>
+  </si>
+  <si>
+    <t>03.07.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25051</t>
+  </si>
+  <si>
+    <t>IV Фестиваль Медленное Ремесло — погрузитесь в атмосферу русских традиций! 🗓 11–12 июля 📍 Дмитровский м. о., д. Новлянки, 45, Ремесленная Слобода Глушенковых ✔ Вход: свободный (0+), необходима регистрация: https://slowcraft.timepad.ru/event/3808927/ На фестивале более 80 мастеров из разных уголков России представят более 20 традиционных ремёсел и будут создавать изделия прямо на глазах у гостей. В Программе: 🙌 Живые мастер‑классы: попробуйте себя в кузнечном и гончарном деле, резьбе и росписи по дереву, лозоплетении, вязании, ткачестве, прядении, вышивке, кружевоплетении и многом другом! 🎁 Ярмарка народных промыслов: от изящной керамики и расписных шкатулок до авторских украшений и текстильных шедевров. 🥞 Аутентичный фуд‑корт: блюда традиционной русской кухни — свежеиспечённый хлеб из русской печи, домашний квас, мёд с собственной пасеки и другие угощения. 🎤 Фольклорный концерт: выступления ансамблей, игра на гуслях. 👗 Этнопоказ: экспозиция исторических костюмов. 🎊 Народные развлечения: хороводы, традиционные игры и танцы для гостей всех возрастов. 💪 Силовое шоу: зрелищные состязания в боевой традиции Русского Севера — мужские поединки «стенка на стенку» от Дениса Антипова. ⛺ Палаточный лагерь: проведите ночь на природе и полностью погрузитесь в атмосферу праздника — идеальный вариант для тех, кто хочет остаться на оба дня!</t>
+  </si>
+  <si>
+    <t>02.07.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25046</t>
+  </si>
+  <si>
+    <t>Костюмированный сап-заплыв 📆12 июля 📍 Серебряный Бор. Пляж 3 Тысячи участников выйдут на сап-доски, чтобы насладиться летней атмосферой свободы и драйва. Независимо от уровня подготовки, каждый сможет испытать себя на захватывающем сап-заплыве, прокатившись по чистой глади воды в окружении уникальной природы и свежего лесного воздуха, и сделать эффектные фотографии на фоне Живописного моста. Участие бесплатное, требуется предварительная регистрация на сайте</t>
+  </si>
+  <si>
+    <t>02.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25042</t>
+  </si>
+  <si>
+    <t>День и Ночь московского спорта 📆 4 июля 📍 Лужники с 11:00 до 21:00 📍 Арбат, Парк Горького и др - ночью с 19:00 до 22:00 Вход свободный Будет громко и драйвово: тренировки, соревнования, музыкальные выступления. Нон-стоп программа для всей семьи с утра и до вечера. 🟢20+ видов спорта и активностей 🟢Встречи с чемпионами 🟢Открытые тренировки 🟢Музыкальный концерт На некоторые активности нужна регистрация День спорта Ночь спорта</t>
+  </si>
+  <si>
+    <t>01.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25039</t>
+  </si>
+  <si>
+    <t>Дунилово Ивановская обл Древнее живописное село. Жемчужина русской земли, где на крохотном участке земли стоят одиннадцать уцелевших церквей и монастырей!</t>
+  </si>
+  <si>
+    <t>30.06.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25035</t>
+  </si>
+  <si>
+    <t>В Иваново — за книгами! Главный литературный фестиваль лета совсем рядом. Если вы думаете, как провести уик-энд ярко, необычно и с пользой, планируйте поездку к соседям в Иваново. С 3 по 5 июля здесь развернётся один из крупнейших книжных фестивалей страны — «Читай-Отдыхай!». Событие пройдёт в грандиозном арт-пространстве ивановского железнодорожного вокзала — знаменитом памятнике конструктивизма, который стоит увидеть сам по себе. Зачем ради этого ехать в Иваново? — Огромная книжная ярмарка. Более 100 ведущих издательств со всей России привезут сюда художественные новинки, редкий нон-фикшн, комиксы и многое другое. Всё это можно купить напрямую и без магазинных наценок. — Звёздный лекторий. Перед зрителями выступят телеведущий Вадим Верник, писатель и журналист Сергей Шаргунов, одна из самых популярных романисток России Ася Лавринович, а также известный литературный критик Павел Басинский. — Уникальные презентации. Основатель сайта Sports.ru Станислав Гридасов представит биографию Василия Уткина, а продюсер Александр Кушнир проведёт лекцию к 30-летию памяти музыканта Сергея Курёхина. — Семейный отдых. Для детей подготовлена большая интерактивная зона с играми, творческими занятиями и большим выбором детских книг: юных гостей ждут встречи с любимыми авторами, детективные квесты и мастер-классы по созданию комиксов. Ловите тёплые дни, запасайтесь чтением на весь сезон и открывайте для себя новые культурные маршруты! 📍 Где: Иваново, арт-пространство железнодорожного вокзала 📅 Когда: 3–5 июля 🎟 Вход свободный Все подробности и расписание ищите в канале «Визит Иваново».</t>
+  </si>
+  <si>
+    <t>30.06.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25034</t>
+  </si>
+  <si>
+    <t>6 причин поехать в Коломну 1️⃣Коломенский кремль В хорошо сохранившемся кремле можно прикоснуться к истории и увидеть памятник Дмитрию Донскому, Погорелую башню и Пятницкие ворота 2️⃣Соборная площадь На старейшей площади Коломны можно увидеть: памятник Кириллу и Мефодию, Свято-Троицкий Ново-Голутвин монастырь, Успенский кафедральный собор 3️⃣Усадьба купцов Лажечниковых В купеческой усадьбе, принадлежавшей писателю Ивану Лажечникову, можно увидеть предметы XVIII–XIXв.в.: мебель, документы и портреты 4️⃣Музей «Калачная» В музее, посвященному калачу, можно узнать как выпекали калачи, а также их приобрести 5️⃣Музей «Коломенская пастила» Здесь можно попробовать «символ города» - сладость, сделанную вручную по старинной технологии из кислых яблок, меда и патоки 6️⃣Музей «Кузнечная слобода» В музее, посвященному кузнечному делу и другим народным ремеслам, можно увидеть доспехи и оружие, домашнюю утварь и многое другое</t>
+  </si>
+  <si>
+    <t>29.06.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25033</t>
+  </si>
+  <si>
+    <t>🎭Дарим 2 билета на цирковое представление «Сны Пушкина» в Лужниках Это не просто цирк, а слияние театра, авангарда и невероятной пластики человеческого тела. Интеллектуальный аттракцион без животных, где зрелищные трюки рассказывают о русском культурном коде Проверяйте подписку: ✨ Сны Пушкина ✨ Подмосковье Москва и регионы ✨ Москвич ъ ✨ Kidsmapia Афиша Москва Нажимайте кнопку "участвовать" Уже 5 июля в 18:00 узнаем имя победителя 📍Лужнецкая наб, д 24 стр 5 Участников: 329 Призовых мест: 1 Дата розыгрыша: 18:00, 05.07.2026 MSK (завершён) Победители розыгрыша: 1. Димулькина - 5hlave</t>
+  </si>
+  <si>
+    <t>29.06.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25032</t>
+  </si>
+  <si>
+    <t>Правила нужны для того, чтобы их нарушать 🌟</t>
+  </si>
+  <si>
+    <t>29.06.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25031</t>
+  </si>
+  <si>
+    <t>Доброго дня! ВДНХ утопает в розах. 🌹</t>
+  </si>
+  <si>
+    <t>27.06.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25022</t>
+  </si>
+  <si>
+    <t>Удивительные мозаики из осколков стеклянной плитки в городе Видное Автор работ - местный житель Алексей Метлицкий. Обычный маркетолог, без художественного образования и государственных грантов превратил улицы в музей под открытым небом. Одна из последний серий Алексея Метлицкого посвящена мировому искусству. Автор изобразил маленькие мозаичные копии работ Марка Шагала, Фриды Кало и других художников. Всего в городе насчитывается уже более ста миниатюр. Все они нанесены на карту.</t>
+  </si>
+  <si>
+    <t>26.06.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25020</t>
+  </si>
+  <si>
+    <t>Fix Priсe по-вологодски 🐓🏡</t>
+  </si>
+  <si>
+    <t>26.06.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25019</t>
+  </si>
+  <si>
+    <t>В Москве проходит масштабная выставка Веры Мухиной — автора монумента «Рабочий и колхозница» 📍 Всероссийский музей декоративного искусства ул. Делегатская, 3, стр. 1 📆 по 27 сентября Выставка раскрывает Мухину не только как создателя монументов, но и как художника-исследователя, новатора в области художественного стекла, архитектуры и декоративной пластики XX века. В экспозиции – произведения из 16 государственных музеев и частных коллекций, некоторые из них показываются в Москве впервые.</t>
+  </si>
+  <si>
+    <t>26.06.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25016</t>
+  </si>
+  <si>
+    <t>Котику всего 2 года. Он жил на стройке. А потом что-то случилось. Удар. Техника. Человек. Мы не знаем. Знаем итог: тяжёлый перелом позвоночника. С тех пор Тыжик не чувствует заднюю часть тела. Даже сходить в туалет сам не может — волонтёры вручную опорожняют мочевой пузырь, чтобы не началась инфекция. Но он просто живёт, как обычный кот. Не понимает, почему лапки не слушаются. Гоняется за чужими хвостами, забирается на домики. И это стало проблемой. Из-за постоянной нагрузки передней части тела появилась травматическая грыжа. Она будет расти. Скоро начнутся осложнения, которые он не переживёт. Но сейчас ещё можно всё остановить. Тыжику срочно нужны анализы, операция по удалению грыжи и восстановление. Это единственный шанс выжить. Стоимость — 55 000 рублей. Для маленького приюта сумма огромна. Времени нет. Если каждый, кто увидит этот текст, поможет хоть немного — через несколько дней котик сможет готовиться к операции. Пожалуйста, помогите Тыжику. Даже небольшой вклад — это его жизнь. 🙏 Подарить Тыжику жизнь: priyutino-fond.ru</t>
+  </si>
+  <si>
+    <t>26.06.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25015</t>
+  </si>
+  <si>
+    <t>Калязинская колокольня 📍Тверская обл., г. Калязин, 57.243874, 37.856839 Колокольня - главный символ Калязина, памятник истории и архитектуры была возведена в 1800 году при Николаевском соборе бывшего Николо-Жабенского монастыря. И это практически все, что осталось от старинной части города, наибольшую часть которого затопили в 1930-х, при строитроительстве Угличского водохранилища.</t>
+  </si>
+  <si>
+    <t>25.06.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25014</t>
+  </si>
+  <si>
+    <t>Охрана у входа в Магазин</t>
+  </si>
+  <si>
+    <t>25.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25010</t>
+  </si>
+  <si>
+    <t>☀️ УЖЕ СКОРО «ЛИПЕЦ В ДАРОВОМ»! 4️⃣июля с 13:00 до 19:00 Коломенско-Зарайский государственный музей-заповедник приглашает посетить XI Литературно-этнографический фестиваль «Липец в Даровом». «Липец в Даровом» – это уникальная возможность оказаться в русской деревне времен Достоевского и по-новому открыть для себя его творчество. На фестивале мы вместе с вами будем: 🟢Мастерить В ремесленных мастерских реконструкторы научат обращаться с глиной, плести из лыка и лозы, ковать, ткать на историческом ткацком стане. Без этих навыков в русской деревне не прожить! 🔵Готовить Наши партнеры, энтузиасты исторической кухни, поделятся рецептами второй половины XIX века и расскажут о традициях чаепития на открытом воздухе. А какой чай без варенья, сваренного в Даровом маменькой писателя Марией Федоровной? Светлана Колесникова (проект «Литературное варенье») расскажет о секретах приготовления варенья, угостит липовым медом. А еще любители сладкого смогут оценить вкус знаменитой зарайской коврижки – лакомства, знакомого Достоевскому с детства 🟡Творить Вместе с фольклорным ансамблем «Рось» мы будем петь песни разных губерний Российской империи и водить хороводы. Духовное единение в согласном пении на фестивале обеспечит мужской состав проекта «Рассказ» (бывший «Век») и ансамбль «Узорика». Не обойдется и без потех: ожидается балаганный театр с шутником и остряком – озорным Петрушкой, который всегда готов пошалить. 🟣Играть Во время летних каникул в Даровом Федя Достоевский играл с крестьянскими детьми. Сможете ли вы сыграть в «попинуху», удержать на одном пальце калечину-малечину или раскрутить кубарь? Это с легкостью удавалось деревенским ребятишкам! А еще поиграем в «диких» – игру, придуманную юным Достоевским в Даровом. 🟢Читать Праздник в музее писателя немыслим без литературы. Произведения Достоевского не устаревают и сегодня как никогда актуальны. Под сенью старых лип в «зеленом читальном зале» мы познакомимся с произведениями Федора Михайловича, в которых отразились воспоминания о Даровом и собственном детстве гения. 🟡Узнавать «Липец в Даровом» создан для вдохновения, семейного досуга и новых открытий. В этом году фестиваль «Усадьбы Москвы», который проходит в рамках проекта Правительства Москвы «Лето в Москве», расширяет свои границы и приезжает к нам в Даровое! Гостей ждет специальная программа с историческими пикниками, ретроателье, усадебной почтой, старинными играми и театрализованными лекциями с чаепитием. В глубь семейных традиций писателя позволит заглянуть просветительский проект «Книжная матрица семьи Достоевских». Известный актер дубляжа Александр Рахленко проведет «Медленные чтения» по рекомендательному каталогу литературы «Федор Михайлович рекомендует», а кандидат филологических наук Елена Бучкина на лекции-беседе для родителей расскажет, как опыт XIX века помогает развивать культуру семейного чтения в современных семьях. 🔵Слушать В литературно-музыкальной программе «Достоевский и русская музыка» вы узнаете о музыкальных пристрастиях писателя и его героев. Русские песни, старинные романсы и популярные оперные арии исполнит лауреат международных конкурсов Федор Тарасов (бас). 🟢Узнавать новое На фестивале состоится презентация новой книги «Даровое Достоевских в письмах и воспоминаниях. 1832–1852», изданной при участии музея. О том, какую роль в открытии «неизвестного Достоевского» играют архивные документы, расскажет директор музея Кирилл Кондратьев, а фрагменты семейной переписки и воспоминаний А.М. Достоевского прозвучат в исполнении московских артистов – Ирины Сухановой и Ильи Ушуллу. 🟢Место проведения: м.о. Зарайск, деревня Даровое, д. 1А. 🟢Вход на мероприятие: 350 рублей, дети до 14 лет – бесплатно. ➡️БИЛЕТЫ ЗДЕСЬ. ❤️ С нетерпением ждем вас! Проведем 4 июля вместе в Даровом!</t>
+  </si>
+  <si>
+    <t>25.06.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25003</t>
+  </si>
+  <si>
+    <t>Выставка «Стекло на траве» пройдёт в Муранове 📍 Пушкинский г.о., д. Мураново, музей-заповедник «Усадьба «Мураново» 📆 27 и 28 июня На территории усадьбы будут представлены скульптурные композиции, инсталляции и арт-объекты из стекла, выполненные в различных техниках, вплетенные в ландшафт и архитектуру мурановского парка. Также гостей ждёт променад по творческому пространству в компании куратора проекта, беседы с художниками, тематические мастер-классы и литературно-музыкальная программа. 🤍 Билеты онлайн или в кассе музея</t>
+  </si>
+  <si>
+    <t>23.06.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25002</t>
+  </si>
+  <si>
+    <t>Это чайкопуг 🌊🌟</t>
+  </si>
+  <si>
+    <t>23.06.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/25001</t>
+  </si>
+  <si>
+    <t>Исторический комплекс Электрозавода могут полностью снести Комплекс планируют демонтировать, а на его месте построить жилые дома, бизнес-центр и технопарк. Это крупный комплекс кирпичной промышленной архитектуры 1910–1920-х годов. Его исторические здания являются важной частью культурного наследия города. Архитекторы и урбанисты высказываются в защиту Электрозавода. По их мнению, корпуса необходимо сохранить. «Москва может потерять один из своих главных промышленных памятников. Притом не единичный дом, а огромный исторический ансамбль, который пережил революцию, войны, распад страны и лихие девяностые».</t>
+  </si>
+  <si>
+    <t>22.06.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24998</t>
+  </si>
+  <si>
+    <t>Нежные летние закаты в Зарядье</t>
+  </si>
+  <si>
+    <t>22.06.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24997</t>
+  </si>
+  <si>
+    <t>22 июня День памяти и скорби - день начала Великой Отечественной войны 🙏 По своим масштабам - это был самый крупный и кровопролитный вооружённый конфликт в мировой истории. Для народа Советского Союза Великая Отечественная война стала справедливой войной за свободу и независимость своей Родины.</t>
+  </si>
+  <si>
+    <t>21.06.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24996</t>
+  </si>
+  <si>
+    <t>Акция «Линия памяти» в парке «Музеон» Акция, приуроченная приуроченная ко Дню памяти и скорби, пройдет на Крымской набережной в парке искусств «Музеон» 21 июня в 22:00. Это место озарится светом 1418 свечей — по количеству дней войны. Первая свеча символично зажжется от частицы Вечного огня на Поклонной горе. Увидеть инсталляцию и зажечь свою свечу памяти сможет любой желающий до 23:59 22 июня.</t>
+  </si>
+  <si>
+    <t>21.06.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24986</t>
+  </si>
+  <si>
+    <t>С Днём медицинского работника! Спасибо за каждую спасённую жизнь! ❤️</t>
+  </si>
+  <si>
+    <t>21.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24985</t>
+  </si>
+  <si>
+    <t>Сегодня день рождения у мэра Москвы Сергея Семеновича Собянина, ему исполнилось 68 лет. Поздравляем!</t>
+  </si>
+  <si>
+    <t>21.06.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24984</t>
+  </si>
+  <si>
+    <t>Сегодня день летнего солнцестояния Это самый длинный световой день в году: в Москве он длится 17 часов 33 минуты, самая короткая ночь и самые короткие тени.</t>
+  </si>
+  <si>
+    <t>20.06.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24978</t>
+  </si>
+  <si>
+    <t>Смотрительницы русских музеев Американский фотограф Энди Фриберг создал серию фотопортретов музейных смотрительниц, снятых в разных российских художественных музеях — Русском музее, Пушкинском музее, Третьяковской галерее, Эрмитаже. В проект вошли 39 снимков. Проект получил награду Photolucida’s Critical Mass book award и был издан отдельной книгой в 2010 году.</t>
+  </si>
+  <si>
+    <t>20.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24969</t>
+  </si>
+  <si>
+    <t>◼️Снаружи — стиль, как в дизайнерских проектах. Внутри — функционал для комфортной жизни. И без переплат за громкое имя! D.D.S. Студия мебели проектирует и изготавливает: ✅ Кухни — красивые, функциональные и вместительные ✅ Шкафы, прихожие и гардеробные, полностью решающие вопрос хранения ✅ ТВ-зоны, детские, мебель для ванной ✅ Полная меблировка в едином стиле «под ключ» ✔️ Скидка подписчикам до 20% на весь заказ в день замера📏 А также: ✨Беспроцентная рассрочка без первого взноса ✨Изготовление 14-21 дней ✨Сборка 1-2 дня ✨Выезд на замер📏 быстро и бесплатно ➡️ Канал МАКС D.D.S. ➡️ Телеграм-канал D.D.S. ➡️ Сделать расчет и записаться на замер в  студию мебели D.D.S. 📞 89264783113       89661422112 Реклама. ИП Цеханович Алена Геннадьевна. ИНН 711205531306</t>
+  </si>
+  <si>
+    <t>20.06.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24968</t>
+  </si>
+  <si>
+    <t>Мозаика итальянского художника в Тарусе 📍Калужская обл., г. Таруса, ул. Веселая, 23 "Дом литераторов" Итальянский художник-мозаичист Марко Бравуро, золотые фонтаны которого украшают Бейрут и Равенну, живет и работает в Доме литераторов в Тарусе.</t>
+  </si>
+  <si>
+    <t>19.06.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24964</t>
+  </si>
+  <si>
+    <t>Москва в плакате: 100 лет из жизни города на новой выставке Музея Москвы 24 июня в Музее Москвы откроется выставка «Век в лозунгах и красках. Из истории московского плаката». Экспозиция представит около 160 плакатов XIX — ХХ века, рисующих образ Москвы в трудные годы революций и двух мировых войн, послевоенного десятилетия, эпохи оттепели и перестройки, а также отразит темы благотворительности, городского строительства, спорта и культуры. Часть из работ была создана легендами советского искусства — Владимиром Маяковским, Казимиром Малевичем, Александром Родченко, творческим коллективом «Кукрыниксы» и другими. Выставка представит произведения массового тиражного искусства, которые утратили сегодня свою агитационную силу и стали историческим документом. Зрители узнают, чем жили и о чем мечтали москвичи в ушедшем столетии — как рассказывали о строительстве новых зданий и рекламировали новые кинопостановки, театральные и цирковые представления, культурные и спортивные мероприятия и формировали образ нового советского человека. Подробности</t>
+  </si>
+  <si>
+    <t>18.06.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24955</t>
+  </si>
+  <si>
+    <t>Личная рекомендация, не реклама. Текст моей хорошей знакомой: Хочу поделиться важным для меня событием: после 10 лет работы в сфере ухода за пожилыми людьми я открыла собственный пансионат на Николиной Горе. Мы помогаем людям с деменцией, болезнью Альцгеймера, Паркинсона, сахарным диабетом, после инсульта, а также тем, кому трудно справляться с бытовыми задачами или кто столкнулся с тревогой и бессонницей. Мои принципы, которые я никогда не нарушаю: — Уважение и деликатность. Я лично проверяла многие учреждения и знаю, что грубость и пренебрежение там — не редкость. В нашем пансионате это исключено. Сотрудников отбираю с особой тщательностью, а с теми, кто позволяет себе резкость, расстаюсь без сожалений. — Домашняя атмосфера и чистота. Уютный интерьер и новая мебель, никаких посторонних запахов, живые цветы и растения, балкон или терраса в каждой комнате. У нас уже живёт котик Лёва, а впереди — ещё больше душевного тепла. — Забота о здоровье. Мы сотрудничаем с проверенными врачами, которые приезжают в пансионат для регулярных осмотров. — Жизнь и радость. Приглашаем гармониста, проводим занятия и обязательно празднуем дни рождения. Если в Вашей семье есть запрос на такое место, я буду рада помочь. Или, возможно, Вашим близким и знакомым нужна подобная забота — буду искренне признательна за рекомендации. С уважением, Юлия ☎️ +79299696776 ✍️ @YuliaGapoyan https://t.me/+iQr--t2EcopkODky</t>
+  </si>
+  <si>
+    <t>18.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24954</t>
+  </si>
+  <si>
+    <t>Вечный спор окончен</t>
+  </si>
+  <si>
+    <t>18.06.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24953</t>
+  </si>
+  <si>
+    <t>Успенский собор во Владимире 📍  Владимирская область, г. Владимир, ул. Большая Московская, 56 Единственный храм, где сохранились подлинные, документально подтверждённые и точно датированные фрески Андрея Рублёва и Даниила Чёрного. 1408 год. 🙏От их росписей сохранились отдельные изображения большой композиции «Страшного суда», занимавшей всю западную часть храма. Собор построен в 1158 году и до наших дней дошли ещё более древние фрески, написанные до Рублёва в 1237 году. Святыни собора: Иконы Божей Матери, Андрея Боголюбского, Князя Владимира, Апостола Симона. ❤️ Включён в список памятников Всемирного наследия ЮНЕСКО.</t>
+  </si>
+  <si>
+    <t>17.06.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24952</t>
+  </si>
+  <si>
+    <t>Банановые и лимонные деревья, а также пальмы и бамбук появились на Манежной площади. Здесь можно увидеть экзотические юкки, гигантский бамбук, и диковинный банан. Дополняют атмосферу тропиков восьмиметровый водопад и пруд с карпами, окруженные уютным кафе.</t>
+  </si>
+  <si>
+    <t>17.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24951</t>
+  </si>
+  <si>
+    <t>Как говорит моя мама: "Главное - позитивный настрой!"</t>
+  </si>
+  <si>
+    <t>17.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24942</t>
+  </si>
+  <si>
+    <t>🔥 За 19 лет работы более 3000 довольных клиентов Рейтинг в Яндексе 4,9 ⭐️ 70% продаж происходят по рекомендациям! 🤩 🎖️ Это, то что я считаю самой большой гордостью в жизни! Друзья меня зовут Сергей и я делаю мебель на заказ и в каждом проекте частичка моей души! 🫶Выше часть примеров моих работ, по ссылке можно посмотреть их еще больше, там же можно узнать и цену. ❗Если кто планирует покупку мебели с радостью проконсультирую по всем вопросам, так же могу сделать для Вас дизайн проект, это бесплатно и ни к чему не обязывает, переходите по ссылке ⚡А еще у нас есть канал в Telegram, в котором мы выкладываем много обзоров наших работ и рассказываем как избежать ошибок при выборе мебели, всевозможных новинках и многом другом!</t>
+  </si>
+  <si>
+    <t>17.06.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24941</t>
+  </si>
+  <si>
+    <t>Четверо манулят недавно родились в Ленинградском зоопарке. Котята уже показываются из проема "логова", но в вольер пока не выходят. К месяцу у крох уже открылись уши и глаза, но пока котята продолжают питаться молоком мамы.</t>
+  </si>
+  <si>
+    <t>16.06.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24940</t>
+  </si>
+  <si>
+    <t>Цветение пионов в Ботаническом саду МГУ</t>
+  </si>
+  <si>
+    <t>15.06.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24939</t>
+  </si>
+  <si>
+    <t>Во дворе Музея декоративного искусства проходит фестиваль традиций и современности «Русский КоТ» Программа очень насыщенная: лекции, мастер-классы, концерты, спектакли и танцы! Еще здесь можно просто погулять и сделать яркие летние фото на фоне арт-объектов фестиваля: гигантского Кота Баюна, красного Коня, витязе на коне, ну или на стоге сена! Все мероприятия бесплатные! На некоторые необходима предварительная регистрация. До 30 августа.</t>
+  </si>
+  <si>
+    <t>15.06.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24930</t>
+  </si>
+  <si>
+    <t>Иконописец с баллончиком: Александр Цыпков из Подмосковья расписывает руины Цыпков убеждён: через уличное искусство можно говорить с людьми о вере и культуре даже вне храмов. Икона на руинированной стене говорит: здесь было живое. И может снова стать. Каждому городу нужен свой ангел. Работы Цыпкова появляются на стенах городов. Многие из них быстро закрашивают коммунальные службы. Сам художник к этому спокоен. Для него главное — не долговечность, а реакция. Успел ли человек остановиться. Успел ли что-то почувствовать.</t>
+  </si>
+  <si>
+    <t>15.06.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24929</t>
+  </si>
+  <si>
+    <t>Вид из окна усадьбы Поленово 📷 Дмитрий Кулаченков</t>
+  </si>
+  <si>
+    <t>13.06.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24924</t>
+  </si>
+  <si>
+    <t>Церковь Рождества Богородицы в Подмоклово 📍 Московская область, городской округ Серпухов, деревня Подмоклово Церковь в итальянском стиле, в форме ротонды, окруженная статуями апостолов и евангелистов. Храм построен в 1722 г во времена Петра I. Создатель этой красоты Григорий Федорович Долгорукий. 🔑 Открыт только по выходным и праздникам. Внутри  фигуры апостолов, старинные из белого камня, поврежденные временем. ​</t>
+  </si>
+  <si>
+    <t>13.06.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24923</t>
+  </si>
+  <si>
+    <t>Дом Чуковского в Переделкино 📍ДСК Мичуринец, поселение Внуковское, ул. Погодина 💲Билеты 200-300₽ В этом доме в «городке писателей» Переделкино жил и творил с 1938 по 1969 год Корней Иванович Чуковский. Сегодня здесь располагается музей памяти писателя, где в атмосфере тех времён хранятся личные вещи писателя и его обширная библиотека. Подробнее</t>
+  </si>
+  <si>
+    <t>11.06.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24922</t>
+  </si>
+  <si>
+    <t>После майской грозы. 📍 Село Дунилово, Ивановская область Фотограф Slava Skobelev</t>
+  </si>
+  <si>
+    <t>11.06.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24921</t>
+  </si>
+  <si>
+    <t>Был на волоске</t>
+  </si>
+  <si>
+    <t>10.06.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24920</t>
+  </si>
+  <si>
+    <t>И это Тула.</t>
+  </si>
+  <si>
+    <t>10.06.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24911</t>
+  </si>
+  <si>
+    <t>Друзья присылают фото из Тулы 6 причин поехать в Тулу 1️⃣Попробовать тульский пряник Самая знаменитая сладость с начинкой из фруктового повидла или сгущёнки, которая ассоциируется с Тулой. 2️⃣Выпить чай из самовара Здесь им посвящён целый музей, в котором можно увидеть различные самовары: от 70-ти литрового до самовара на чашечку. 3️⃣Посетить музей оружия В музее можно узнать историю стрелкового оружия от самого момента его зарождения. 4️⃣Погулять по Кремлю Здесь можно увидеть уменьшенную в 130 раз и до мельчайших подробностей воссозданию в версию Тульского кремля. 5️⃣Съездить в гости к Толстому Бывшее имение Льва Толстого Ясная Поляна, сегодня - музей его имени,  находится совсем недалеко от Тулы. 6️⃣Посетить Куликово поле Это музей-заповедник созданный в память о важнейшем сражении - Куликовской битве.</t>
+  </si>
+  <si>
+    <t>10.06.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24910</t>
+  </si>
+  <si>
+    <t>«Тракториное озеро» в Белоруссии. В исполнении тракторного завода.</t>
+  </si>
+  <si>
+    <t>10.06.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24901</t>
+  </si>
+  <si>
+    <t>Улица Вучетича. Москва</t>
+  </si>
+  <si>
+    <t>08.06.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24900</t>
+  </si>
+  <si>
+    <t>Едем в Кострому на выходные Что посмотреть на родине Сусанина и Снегурочки? 🔰Сусанинская площадь 📍пр-кт Текстильщиков 🔰 Пожарная каланча 📍ул. Симановского, 1 🔰Дом Борщова 📍 ул. Шагова, 1 🔰Костромская слобода 📍ул. Просвещения, 1Б 🔰Мазайские зайцы 📍По всему городу 🔰Музей Романовых 📍пр-кт Мира, 5 🔰Усадьба Дурыгиных 📍пр-кт Мира, 11 🔰Богоявленско-Анастасиин монастырь 📍ул. Симановского, 26 🔰 Ипатьевский монастырь 📍 Просвещения, 1 🔰 Музей деревянного зодчества «Костромская слобода» 📍ул. Просвещения, 1Б 🔰Терем Снегурочки 📍Лагерная ул., 38 🔰Терем Берендея 📍ул. Ленина, 150Ж 🔰 Природный заказник Сумароковский 📍Деревня Сумароково 🔰 Музей «Петровская игрушка» 📍ул. 1 Мая, 24а</t>
+  </si>
+  <si>
+    <t>08.06.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24899</t>
+  </si>
+  <si>
+    <t>Дачницы точно оценят</t>
+  </si>
+  <si>
+    <t>07.06.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24898</t>
+  </si>
+  <si>
+    <t>Стою в пробке на Ярославке, читаю комментарии в навигаторе. Люди не унывают. И правда, первые выходные лета.</t>
+  </si>
+  <si>
+    <t>07.06.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24885</t>
+  </si>
+  <si>
+    <t>Наступает время люпинов. Уже можно увидеть фиолетовые поля вдоль дорог и населённых пунктов. 💜</t>
+  </si>
+  <si>
+    <t>07.06.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24884</t>
+  </si>
+  <si>
+    <t>Фестиваль «Времена и эпохи» пройдет с 10 по 14 июня в московских парках, бульварах и окружных площадках. Крупные реконструкции эпох ждут вас • в Митинском ландшафтном парке — «Победы русского оружия в Отечественной войне 1812 года»; • в парке «Радуга» — «Путь русской дружины сквозь века. IX-XIII вв.»; • в кинопарке «Москино» (локация «Центр Москвы») — «Российская империя накануне 1914 года». На бульварах в центре города вы увидите выставки и шоу-программу: • Страстной  бульвар — «1812 год: время славы и восторга»; • Чистопрудный бульвар — «Серебряный век». И, как и в прошлом году, в парке Покровское-Стрешнево расположится уютная локация «Уличный театр начала XX века». Традиционно фестиваль пройдет и на окружных площадках — полный список с адресами и подробную карту вы найдете на сайте.</t>
+  </si>
+  <si>
+    <t>06.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24883</t>
+  </si>
+  <si>
+    <t>Музей оружия в Туле 📍г. Тула, ул. Октябрьская, 2 📅 Режим работы 💲 Билеты: 0-550₽ Тула - оружейная столица. Еще Пётр I заложил в Туле  оружейный завод. Завод функционирует до сих пор и производит как гражданское, так и военное оружие. Тульский государственный музей оружия - одна из главных достопримечательностей города. 🏛 Входит в десятку крупнейших музеев Европы. Здание уникально своей архитектурой в форме богатырского шлема. 🔫 Несколько этажей посвящено истории стрелкового и холодного оружия с XIV века до современности. Видеостены и инсталляции обеспечивают эффект присутствия.</t>
+  </si>
+  <si>
+    <t>04.06.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24877</t>
+  </si>
+  <si>
+    <t>Когда всю жизнь проводишь в городской квартире, но летом тебя вывозят на дачу и ты живёшь там свою лучшую кошачью жизнь.</t>
+  </si>
+  <si>
+    <t>03.06.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24870</t>
+  </si>
+  <si>
+    <t>Святой источник Сергия Радонежского 📍Село Радонеж, 55 км от МКАД по Ярославскому ш. Говорят, рядом с источником стоял дом родителей Сергея Радонежского. Место чудесное и волшебное. Не случайно сюда приезжает множество паломников и туристов. Здесь находится купель, деревянное колесо, памятник святому Сергию и храм Преображения (1842г.) Рядом с источником вкуснейшее кафе.</t>
+  </si>
+  <si>
+    <t>03.06.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24869</t>
+  </si>
+  <si>
+    <t>Фестиваль Сердец — 6 июня 📍 Локация: «Джао Дача», под Переславлем-Залесским. В навигаторе достаточно вбить «Джао Дача». Заезд через Вашутино. ⏰ Тайминг мероприятия: • 16:00 — начало фестиваля • 19:00 — подъём аэростатов (время может меняться в зависимости от погодных условий) • 22:00 — завершение мероприятия 🎟 Вход на фестиваль бесплатный. 🚗 Парковка на площадке очень вместительная. Стоимость парковки — 800 рублей за автомобиль на весь день. ✨ Что вас ждёт: ✅Полёты на воздушных шарах (по предварительному бронированию) ✅Привязные подъёмы на воздушных шарах (оплата на месте в порядке живой очереди) ✅Выступление кавер-группы ✅Фудкорт ✅Фотозоны ✅Сувенирная лавка ✅Розыгрыши</t>
+  </si>
+  <si>
+    <t>03.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24866</t>
+  </si>
+  <si>
+    <t>Фестиваль искусств «Русский КоТ» 📅 4 июня – 30 августа 2026 📎 Всероссийский музей декоративного искусства впервые становится площадкой проекта «Лето в Москве». В музейном саду усадьбы Остермана пройдет городской фестиваль искусств «Русский КоТ»: бесплатная открытая площадка, где русская культурная традиция оживает в арт-объектах, музыке, театре, танце, кино, просветительских программах и творческих практиках. 📍Центральный объект фестиваля – гигантская фигура Кота Баюна, персонажа русских сказок и хранителя традиций, с медиаинсталляцией внутри. Всё лето сад будет наполнен живой музыкой, театральными перформансами под открытым небом и масштабными арт-инсталляциями, часть из которых создаётся прямо вместе с гостями. 🎶Музыкальную программу фестиваля представят Zventa Sventana, Gurude, Сергей Старостин, Percarus Group и другие участники современной этнической и экспериментальной сцены. 🎟️ Вход свободный</t>
+  </si>
+  <si>
+    <t>03.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24861</t>
+  </si>
+  <si>
+    <t>🌸 ☀️ Самое красочное событие июня: в Москве пройдет фестиваль пионов С 10 по 17 июня в Москве пройдет второй Всероссийский фестиваль пионов, организованный Фондом содействия развитию ботанических садов. Впервые фестиваль пройдет на территории Московского зоопарка. Это одно из самых ярких событий летнего сезона, объединяющее красоту, науку и современную селекцию. В разгар сезона цветения в саду старинного дома П.Т. Клюева на Большой Грузинской гости фестиваля смогут увидеть более 300 сортов российских пионов. Среди новинок будут представлены сорта:  «Алмазное сердце», «Николай Елисеев», «Геркулес», «Красивая пустыня», «Лавандовая сказка» и другие. Гостей также ждут раритеты — «Галина Уланова», «Нежные мелодии», «Сергей Серов». Живая экспозиция будет регулярно обновляться, позволяя посетителям каждый раз открывать новые сорта и формы. Особое очарование придаст выставке освещение в вечернее и ночное время. Когда: с 10 по 17 июня Где: сад дома П.Т. Клюева на территории «Московского зоопарка», специально для выставки будет организован отдельный вход Подробности и билеты</t>
+  </si>
+  <si>
+    <t>02.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24860</t>
+  </si>
+  <si>
+    <t>Едем в Псков на выходные Что посмотреть в древнем городе, чья история связана с княгиней Ольгой, полководцем Александром Невским и князем Владимиром? 🔰 Псковский Кром 📍 ул. Кремль, 6 🔰 Собор Троицы Живоначальной 📍 ул. Кремль, 2/1 🔰 Двор Постникова 📍 ул. Кошевого, 2 🔰 Поганкины палаты 📍 ул. Некрасова, 5 🔰 Спасо-Преображенский Мирожский монастырь 📍 Мирожская набережная, 2 🔰 Власьевская башня 📍 ул. Кремль, 7 🔰 Приказная палата 📍 ул. Кремль, 4 🔰 Гремячья башня 📍 ул. Гремячья, 8 🔰 Советская набережная 📍 Правый берег Псковы, ниже Троицкого моста 🔰 Снетогорский монастырь 📍 ул. Снятная Гора 🔰 Памятник «Ледовое побоище» 📍 Гора Соколиха</t>
+  </si>
+  <si>
+    <t>02.06.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24859</t>
+  </si>
+  <si>
+    <t>На Арбате сейчас расположилась огромная черешня 🍒</t>
+  </si>
+  <si>
+    <t>01.06.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24858</t>
+  </si>
+  <si>
+    <t>С летом вас, дорогие друзья! Пусть оно будет длинным и ярким 🫶</t>
+  </si>
+  <si>
+    <t>28.05.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24857</t>
+  </si>
+  <si>
+    <t>Перевоплощение.</t>
+  </si>
+  <si>
+    <t>28.05.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24852</t>
+  </si>
+  <si>
+    <t>🚇 Станция метро Достоевская самая мрачная станция Московского метро Открылась в 2010 году ещё при Лужкове. 🏗️ Строительство началось в 1980-г, и надолго заморозилось. 📖 На стенах станции изображены сцены, иллюстрирующие четыре романа Ф. М. Достоевского «Преступление и наказание», «Идиот», «Бесы», «Братья Карамазовы». Автор мозаик, художник Иван Николаев, заявил: "Если браться за тему Достоевского, то нужно соответствовать глубине и трагичности его творчества." 🖤 Здесь всё в серо-черных тонах - ждать ярких красок от станции с названием "Достоевская" было бы странно. 📖 Кстати, станция названа не просто так именем великого писателя. Он родился  в этом районе на улице Новая Божедомка (с 1954 года улица Достоевского).</t>
+  </si>
+  <si>
+    <t>28.05.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24849</t>
+  </si>
+  <si>
+    <t>30 и 31 мая в Москве БЕСПЛАТНЫЙ ФЕСТИВАЛЬ МОРОЖЕНОГО! Абсолютно бесплатно: ✅Мороженое без ограничений — ешь, сколько хочешь! ✅яркие фотозоны и развлечения для детей - море праздника, веселья и солнечного настроения Оторвись по полной! Адрес выложили здесь 🍦 Бесплатно Остров Мечты</t>
+  </si>
+  <si>
+    <t>28.05.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24838</t>
+  </si>
+  <si>
+    <t>Гремячий Ключ святой источник, основанный Сергием Радонежским. 📍Недалеко от деревни Взгляднево в Сергиево-Посадском городском округе. 💲Вход свободный 💧 Один из самых больших и известных водопадов Подмосковья. 🌳 Ухоженная территория, деревянные, резные дома, часовни и храмы. А ближе к источнику - ажурная деревянная лестница, купальни и веранда. Это подворье Троице-Сергиевой Лавры. Монахи здесь не живут, хотя и проводят службы в местных храмах.</t>
+  </si>
+  <si>
+    <t>27.05.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24837</t>
+  </si>
+  <si>
+    <t>1 июня в Москве откроются 20 бассейноа под открытым небом</t>
+  </si>
+  <si>
+    <t>27.05.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24835</t>
+  </si>
+  <si>
+    <t>Вечер у дома Шредера-Вильямса в Москве. Калитка открыта, толкайте. 📍 Москва ул. Тимирязевская, 53</t>
+  </si>
+  <si>
+    <t>27.05.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24834</t>
+  </si>
+  <si>
+    <t>«Деревянное кружево» Нижнего Новгорода Сказочные наличники талантливых нижегородских резчиков. Кстати, родиной резных наличников считается именно Нижегородская область.</t>
+  </si>
+  <si>
+    <t>26.05.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24833</t>
+  </si>
+  <si>
+    <t>Сногсшибательный розыгрыш Дарим 2 билета на Остров Мечты или 5000 р на карту ⭐️ ❤️ Яркие эмоции и безумные аттракционы 🎢 Погрузитесь в мир приключений на «Острове Мечты»! Проверь подписку: ⭐️Подмосковье. Москва ⭐️Москва. Самый первый ⭐️Старгород Москва Итоги 15 июня (текст-версия)</t>
+  </si>
+  <si>
+    <t>26.05.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24832</t>
+  </si>
+  <si>
+    <t>Гусь как член семьи и коллектива.</t>
+  </si>
+  <si>
+    <t>26.05.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24831</t>
+  </si>
+  <si>
+    <t>Дмитров. А теплицу можно поставить?</t>
+  </si>
+  <si>
+    <t>26.05.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24830</t>
+  </si>
+  <si>
+    <t>Исток реки Дон 📍Тульская обл., г. Новомосковск, Детский парк Одна из самых длинных рек России  - Дон, протяженность которого 1870 км, берёт своё начало в городе Новомосковск Тульской области.</t>
+  </si>
+  <si>
+    <t>25.05.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24829</t>
+  </si>
+  <si>
+    <t>В Ботсаду МГУ цветут рододендрон и пионы 🌺🌺</t>
+  </si>
+  <si>
+    <t>25.05.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24823</t>
+  </si>
+  <si>
+    <t>Ярополец — небольшое старинное село в Волоколамском районе МО. Здесь сохранились две усадьбы и первая в стране сельская ГЭС.  Что смотрим: 🔹Ярополецкая ГЭС. Первая в России гидроэлектростанция 🔹Усадьба Гончаровых. В усадьбе сейчас дом отдыха МАИ, вход на территорию свободный 🔹Усадьба Чернышёвых. Заброшена, а когда-то была роскошным дворцово-парковый ансамбль. На территорию при желании попасть можно. 🔹Казанский и Предтеченский храмы. Уникальны в истории русской архитектуры. Казанский храм законсервирован, внутри находится усыпальница. Как минимум день уйдёт на просмотр достопримечательностей Яропольца. 📸 Алмаз Гатиятуллин</t>
+  </si>
+  <si>
+    <t>24.05.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24822</t>
+  </si>
+  <si>
+    <t>Парад корги прошёл сегодня в Сокольниках 🐶🐶</t>
+  </si>
+  <si>
+    <t>24.05.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24813</t>
+  </si>
+  <si>
+    <t>💚 ВЕСТЕРН ВУД — 10 лет изготавливаем корпусную мебель: персонально под ваше пространство, образ жизни и стиль интерьера. Учитываем эргономику, хранение и коммуникации, чтобы каждая вещь была на своем месте и стала вашим надёжным помощником на каждый день. ✅Почему нам доверяют: 🕊собственное производство, современное оборудование; 🕊чуткое отношение к заказчикам; 🕊знаем где можно сэкономить без потери качества; 🕊находим лучшие решения для сложных и нестандартных планировок; 🕊помогаем с выбором материалов, фурнитуры; 🕊можем предложить несколько вариантов в разных ценовых категориях; 🕊сопровождаем на каждом этапе (от замера до установки). ⚠️ А также в ВЕСТЕРН ВУД: 🕊бесплатно: замер, проект, доставка с заносом; 🕊перед запуском в производство создаем 3D-фотореалистичный проект будущей мебели в вашем интерьере; 🕊изготовление от 14 дней; 🕊сборку выполняют наши штатные, опытные и аккуратные специалисты ✨ Телеграм-канал ➡️ ВЕСТЕРН ВУД Канал в MAX ➡️ ВЕСТЕРН ВУД Расчёт/замер ➡️ Менеджер Вестерн Вуд 📞 +7(977)058-77-77 Реклама. ИП Власов Дмитрий Владимирович. ИНН: 580317399124</t>
+  </si>
+  <si>
+    <t>24.05.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24806</t>
+  </si>
+  <si>
+    <t>Май в Подмосковном саду</t>
+  </si>
+  <si>
+    <t>24.05.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24805</t>
+  </si>
+  <si>
+    <t>В Москве сегодня пройдёт велофестиваль По Садовому на велосипедах можно проехать с 13 до 18 часов. 🔹 Стартовый городок открывается в 12:00. 🔹 Последний выезд на трассу — в 17:00. 🔹 Вход со стороны улицы Маши Порываевой. Площадка работает до 18:00.</t>
+  </si>
+  <si>
+    <t>24.05.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24797</t>
+  </si>
+  <si>
+    <t>Умер расписывавший дома в Боровске художник Владимир Овчинников Его работы превратили город в пространство, узнаваемое далеко за пределами области. В искусство он пришёл на пенсии, по образованию был строителем, кандидатом наук, художественного образования не имел и всему учился сам. «В старости человек делает много открытий, о которых не подозревал всю жизнь. Для меня таким открытием стало то, что я умею рисовать» Художник-самоучка, сделал около ста росписей стен домов Боровска, воспроизвёл на глухих стенах зданий, заколоченных окнах, заборах различные сюжеты. Светлая память 🙏</t>
+  </si>
+  <si>
+    <t>23.05.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24796</t>
+  </si>
+  <si>
+    <t>Усадьба Марфино 📍г.о. Мытищи, село Марфино 💲Вход в парк 50₽. Нужен паспорт 💲Прокат лодки 500₽/час Красивая дворянская усадьба, возведенная в стиле русской готики в XVIII–XX вв., принадлежала Голицыным, Салтыковым, Орловым и Паниным. Здесь можно насладиться архитектурой, прогуляться по живописному парку и покататься на лодке.</t>
+  </si>
+  <si>
+    <t>23.05.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24790</t>
+  </si>
+  <si>
+    <t>В московском метро</t>
+  </si>
+  <si>
+    <t>23.05.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24784</t>
+  </si>
+  <si>
+    <t>После масштабного обновления Ленинградский вокзал снова встречает пассажиров Ленинградский вокзал сегодня — это: 🔹 5 залов ожидания, включая отдельные пространства для пассажиров с питомцами и тихие зоны для отдыха. 🔹 Впервые — цифровая навигация на ж/д вокзалах страны, чтобы маршрут был понятен с первых секунд. 🔹 Полностью обновленная инженерная инфраструктура. 🔹 Узнаваемые кафе, рестораны, магазины и сервисы на любой вкус. 🔹 Комната для семей с детьми и детский клуб «Союзмультфильм», чтобы комфортно было даже самым маленьким пассажирам. 🔹 Уникальное мозаичное панно — новая точка притяжения и самая большая мозаика на транспортной инфраструктуре России.</t>
+  </si>
+  <si>
+    <t>22.05.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24779</t>
+  </si>
+  <si>
+    <t>🎭 XXVI Международный театральный фестиваль «Мелиховская весна» открылся сегодня Масштабный театральный форум продлится 10 дней, на площадках фестиваля коллективы из 6 стран мира покажут более 20 спектаклей по Чехову и о Чехове. Пленэрную программу фестиваля открыл «Дядя Ваня» Малого драматического театра — Театра Европы в постановке Льва Додина с Елизаветой Боярской в главной роли. Спектакль был выбран не случайно. В 2026 году знаменитой пьесе А.П. Чехова «Дядя Ваня», написанной в Мелихове в 1896 году, исполняется 130 лет.  Лев Додин, народный артист России, режиссер и художественный руководитель МДТ – Театра Европы: «Здесь сам воздух пахнет свежестью и нежностью. И что-то происходит с артистами. Как будто Чехов вибрирует в их душах. Это не красивые слова, мы к этому готовимся. И мы здесь, тьфу-тьфу-тьфу, счастливы. Я в восторге от того, как развивается Мелихово. Я был здесь в 90-х годах, когда мы хотели репетировать «Вишневый сад», здесь было сложно работать. То как преобразилась усадьба - это замечательно, это вклад в мировую культуру.». 🔗 Подробная информация о фестивале — здесь</t>
+  </si>
+  <si>
+    <t>22.05.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24778</t>
+  </si>
+  <si>
+    <t>Купание Дыньки под чутким руководством Арбузика.</t>
+  </si>
+  <si>
+    <t>22.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24774</t>
+  </si>
+  <si>
+    <t>Они уже пожилые. Руки не держат кастрюлю — сил нет, здоровья нет. Даже если бы у них была еда — они не смогли бы её приготовить. Для них тарелка горячего супа — это не просто еда. Это чудо, которое делают чужие руки. Возле храма у Павелецкого вокзала каждый понедельник и четверг собирается тихая очередь. Старики в поношенных куртках, одинокие, забытые. Они приходят сюда не за чудом — за тарелкой горячего супа, хлебом и чаем. Для многих это единственная еда за день. Мы хотим, чтобы ни один человек не остался голодным. Чтобы у храма их ждал горячий ужин. Для этого нужны самые простые продукты: овощи для супов, крупы, хлеб, чай. Каждые 200 рублей — это ещё один сытый человек, который ляжет спать не с пустым животом, а с чувством, что о нём помнят. Из ваших «немного» складывается ужин для более чем 100 человек. Помогите нам накормить тех, кто остался один. Кому уже не сварить суп самим. Пусть ваша доброта согреет их. 🙏 Поддержать сбор можно здесь: nakormi-bezdomnogo.ru</t>
+  </si>
+  <si>
+    <t>22.05.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24773</t>
+  </si>
+  <si>
+    <t>Тёплый Суздаль</t>
+  </si>
+  <si>
+    <t>21.05.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24767</t>
+  </si>
+  <si>
+    <t>🎭 Пушкинские выходные в Больших Вязёмах: поэзия, кино и сказка под открытым небом 6 и 7 июня в усадьбе Большие Вязёмы пройдёт литературно-поэтический фестиваль «Проект: ПОЭТ» — большой праздник русского языка, посвящённый дню рождения А.С. Пушкина. Гостей ждут художественные чтения, музыка, открытый микрофон, семейные активности и кинопоказ под открытым небом. Это будут выходные, наполненные поэзией, атмосферой старинной усадьбы и встречами с любимыми произведениями. 🎬 На большом экране покажут фильм «Сказка о царе Салтане» режиссёра Сарика Андреасяна.  Вход на кинопоказ — бесплатный. Для детей подготовили особую программу: встречу с героями пушкинского мира — Учёным Котом, Лешим, Кощеем и другими сказочными персонажами. А ещё гостей ждёт появление загадочного Чеширского Кота-Аристократа. В парковой зоне будут работать мастер-классы, арт-объекты, фотозоны, фудкорты и зоны отдыха — так что провести здесь можно целый день всей семьёй. 📍усадьба Большие Вязёмы, Одинцовский район  Когда: 6 и 7 июня  Программа фестиваля — по ссылке</t>
+  </si>
+  <si>
+    <t>21.05.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24766</t>
+  </si>
+  <si>
+    <t>Жара в Москве. Пушкинская набережная в Парке Горького похожа на тропики</t>
+  </si>
+  <si>
+    <t>21.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24765</t>
+  </si>
+  <si>
+    <t>🎨 Галерея кухонь, которая вдохновляет Москвичи, кто сейчас думает о ремонте кухни? 🙋‍♀️ Канал от компании Мебель FAMILY — это место, где идеи приходят сами. Просто листайте: ▪️ Реализованные проекты. ▪️ Современные дизайны. ▪️ Решения для любых пространств. 💡 Полезный бонус для подписчиков: Большой каталог кухонь и мебели + проект и расчёт в подарок Подпишитесь на «Мебель FAMILY» и найдите ту самую кухню, которая станет вдохновением для вашего дома!</t>
+  </si>
+  <si>
+    <t>21.05.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24764</t>
+  </si>
+  <si>
+    <t>Минутка ностальгии</t>
+  </si>
+  <si>
+    <t>20.05.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24763</t>
+  </si>
+  <si>
+    <t>Тёплый вечер в Музеоне 💜</t>
+  </si>
+  <si>
+    <t>20.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24762</t>
+  </si>
+  <si>
+    <t>В Москве стартовал главный фестиваль музейной сферы «Интермузей.БРИКС+» ⭐️ Он пройдет с 20 по 23 мая на восьми культурных площадках города. В деловой программе для музейных специалистов состоится более 110 мероприятий, а в публичной программе для горожан заявлено свыше 60 открытых событий — лекции, воркшопы, показы кино — и отдельный большой праздник в «Музеоне» 23 мая. Для детей организованы бесплатные мастер-классы и экскурсии, которые проходят каждый день в «Добром музее» Третьяковской Галерее и «Мусейоне» ГМИИ им. А.С. Пушкина. С полным расписанием событий можно ознакомиться на сайте.</t>
+  </si>
+  <si>
+    <t>20.05.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24761</t>
+  </si>
+  <si>
+    <t>Любовь в Москвариуме</t>
+  </si>
+  <si>
+    <t>20.05.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24760</t>
+  </si>
+  <si>
+    <t>🎁 РОЗЫГРЫШ 🎭 Дарим 2 билета на балет «Щелкунчик» ✨ Это возможность провести красивый вечер в театре и увидеть одну из самых известных постановок в мире. Как принять участие: 1️⃣ Подписаться на канал https://t.me/inmoscowlife 2️⃣ Нажать кнопку «Участвую» 📅 Итоги розыгрыша: 29.05.26 🏆 Победителя выберем случайным образом и объявим в канале. Желаем удачи каждому участнику ✨</t>
+  </si>
+  <si>
+    <t>20.05.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24755</t>
+  </si>
+  <si>
+    <t>Буйство сирени в Ботсаду МГУ С 18 мая здесь проводят регулярный поток сеансов экскурсий. 🦅 На экскурсии рассказывают о том, как была основана коллекция, по какому принципу она устроена, а также о старинных и современных, известных и редких сортах этого удивительного растения. О талантливых селекционерах прошлого и настоящего, которые подарили нам множество прекрасных сортов сирени. Особый рассказ — о Леониде Алексеевиче Колесникове, наследие которого бережно сохранено. 🌸Билеты на сайте https://botsad.msu.ru/raspisanie-ekskursij/</t>
+  </si>
+  <si>
+    <t>19.05.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24749</t>
+  </si>
+  <si>
+    <t>Закаты Суздаля</t>
+  </si>
+  <si>
+    <t>19.05.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24746</t>
+  </si>
+  <si>
+    <t>Автор пластилиновой работы Алексей Микулин. Вот что он пишет о своём детище: "Семь лет назад сделал по памяти ванную комнату в нашей огромной (шесть семей) коммуналке. Какой она была в конце 70-х. И помню я ее хорошо - за нашей семьей была еженедельная уборка этого помещения. А осуществлял эту уборку я с 14 лет. Но метлахскую плитку изобразил неубедительно. И вот - улучшенная копия"</t>
+  </si>
+  <si>
+    <t>19.05.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24745</t>
+  </si>
+  <si>
+    <t>Дом-музей В. М. Васнецова 📍Москва, Васнецова пер, 13 💲Билеты 0-350₽ Дом был построен в конце 19 века в исконно русском стиле по архитектурному проекту Васнецова. Сам художник проживал здесь больше 20 лет. Музей совсем небольшой, но очень атмосферный и уютный! Чудесные картины, знакомые всем с детства! 🏛 В музее личные комнаты членов семьи, столовая и гостиная. И главное место в доме - мастерская художника. Здесь Васнецов заканчивал лучшие картины – "Царь Иван Васильевич Грозный" (1897) и "Богатыри" (1881–1898). 🌐 Сайт музея</t>
+  </si>
+  <si>
+    <t>19.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24735</t>
+  </si>
+  <si>
+    <t>Церковь иконы Божьей Матери Знамение в Дубровицах 📍 Подольский г.о., п. Дубровицы, 45 Роскошная церковь Знамения Пресвятой Богородицы возводилась из местного белого камня князем Б.Н. Голицыным на протяжении 14 лет с 1690 года. 🕊Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>18.05.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24734</t>
+  </si>
+  <si>
+    <t>Дарим билеты на концерт Государственного академического ансамбля народного танца им. Игоря Моисеева 💫 Легендарный Ансамбль народного танца имени Игоря Моисеева откроет юбилейный 90-й сезон! Великий хореограф, получивший классическое балетное образование, соединил строгие правила классики с первозданной стихией фольклора — и родился особый жанр народно-сценического танца! 🔥 ⚡️В программе — «золотая коллекция» моисеевских шедевров: русский танец «Лето», белорусская «Юрочка», танец бессарабских цыган, «Арагонская хота», сюита греческих танцев «Сиртаки», танец аргентинских пастухов «Гаучо»! 🗓 25 сентября 2026 года / 19:00 📍 Государственный Кремлёвский Дворец Для участия нужно: ✅ Подписаться на сообщество ✨ Кремлёвского дворца ✨ Из Москвы на выходные ✨ Подмосковье, Москва и регионы ✅ Нажать кнопку «Участвовать»👇 24 мая с помощью бота будет определён победитель, который получит два билета на концерт!</t>
+  </si>
+  <si>
+    <t>18.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24728</t>
+  </si>
+  <si>
+    <t>Весенний Псков Древний город с богатой историей, первое упоминание о котором встречается в летописях 903 года, славится старинными храмами, самым большим кремлем страны, уютными мощёными улочками и завораживающими панорамами реки Великой. Фото: Татьяна Соловьева</t>
+  </si>
+  <si>
+    <t>18.05.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24727</t>
+  </si>
+  <si>
+    <t>Рождественская церковь в Нижнем Новгороде 📍Нижегородская обл., г. Нижний Новгород, Рождественская ул., 34 Необыкновенной красоты храм был возведен в 1719 году на средства купца Григория Дмитриевича Строганова и является одним из лучших образцов строгановского стиля. Видео: Игорь Иванов Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.05.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24718</t>
+  </si>
+  <si>
+    <t>Вечер на ВДНХ</t>
+  </si>
+  <si>
+    <t>15.05.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24717</t>
+  </si>
+  <si>
+    <t>Парад поездов и выставка ретровагонов Парад состоится на старой Кольцевой линии в ближайшие субботу и воскресенье. Выставка пройдет на "Партизанской" с 15 по 17 мая.</t>
+  </si>
+  <si>
+    <t>15.05.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24715</t>
+  </si>
+  <si>
+    <t>Памятник Марусе Климовой — героине песни «Мурка» — установлен в Великом Устюге Вологодской области. Это первый в России памятник, посвящённый этому персонажу Маруся Климова (Мария Прокофьевна Климова) по одной из версий — реальный персонаж, сотрудница МУРа, работавшая под прикрытием в Одессе в начале XX века. Она родилась в 1897 году в Великом Устюге. Однако прямых документальных подтверждений того, что она была прототипом героини песни, нет.</t>
+  </si>
+  <si>
+    <t>14.05.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24710</t>
+  </si>
+  <si>
+    <t>Друзья присылают фото с кольни Великого Устюга. Очень любят ездить на Север, поддерживаю их в этом.</t>
+  </si>
+  <si>
+    <t>14.05.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24709</t>
+  </si>
+  <si>
+    <t>🌟 От космических исследований и нейробиологии до культуры разных стран: публичная программа «Интермузей. БРИКС+» С 20 по 23 мая в Москве вновь пройдет международный фестиваль, посвященный музейному делу. В его публичную программу включены более 60 бесплатных мероприятий: лекции, открытые дискуссии и интервью, экскурсии и концерты. Они будут проходить в вечерние часы после деловых сессий, а 23 мая фестивалю для горожан будет посвящен целый день: пробежки в парках, творческие активности для всей семьи, арт-перфомансы и многое другое. Собрали для вас 6 мероприятий, которые точно стоит посетить: 🟡21 мая, Лекция «Достоевскомания: можно ли строить жизнь по Достоевскому в XXI веке?» 🟡21 мая, Лекция «Докопаться до истины. Возможности и ограничения современной археологии в Египте» 🟡22 мая, Лекция «Москва фотогеничная: дома и улицы, которые будут любить через 150 лет» 🟡22 мая, Лекция «Что в музеях настоящее? О копиях, бутафории и доверии к экспозиции» 🟡23 мая, Лекция «Железные» леди. Женщины, строившие московское метро» 🟡23 мая, Лекция «Космос как мечта: от Гагарина до освоения Марса» 📌Полное расписание можно найти на сайте. Вход бесплатный, по предварительной регистрации.</t>
+  </si>
+  <si>
+    <t>14.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24708</t>
+  </si>
+  <si>
+    <t>В Коллменском сейчас особенная красота 🌸</t>
+  </si>
+  <si>
+    <t>13.05.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24707</t>
+  </si>
+  <si>
+    <t>Закат в Плёсе 📍Ивановская обл., г. Плёс Сказочный закат над Волгой в живописном городе с богатой историей, вдохновляющий художников со всей России.</t>
+  </si>
+  <si>
+    <t>13.05.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24706</t>
+  </si>
+  <si>
+    <t>🌟 Родители и ученики 8-11 классов! Уже 16 и 17 мая в Москве пройдет самая посещаемая в России образовательная выставка «Навигатор поступления: Колледжи» ⭐️ За 13 лет «Навигатор поступления» стал незаменимым помощником для сотен тысяч школьников и их родителей Почему стоит посетить выставку? 🔹 Всё для поступления в одном месте: пообщаетесь с представителями ведущих колледжей, узнаете про новые требования к поступлению и сдаче экзаменов 🔹 Сохраните время и нервы: благодаря профориентации и помощи экспертов определитесь на 100% с выбором будущей профессии, специальности и учебного заведения 🔹 Проверите уровень подготовки к ОГЭ и ЕГЭ: напишете пробный экзамен и разберёте ошибки с преподавателем ✨ Выставка полностью бесплатная, требуется лишь зарегистрироваться уже сейчас и забронировать билет 👉 УЗНАТЬ ПОДРОБНЕЕ И ЗАРЕГИСТРИРОВАТЬСЯ</t>
+  </si>
+  <si>
+    <t>13.05.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24699</t>
+  </si>
+  <si>
+    <t>16 мая в парке Малевича состоится 9-й Исторический Велопробег🚲 Это однодневный пробег на аутентичных старинных велосипедах 1880 - 1980-х годов, российского и зарубежного производства, в одежде и с аксессуарами, соответствующим веломашинам и реконструируемому образу   В ходе Велопробега в парке Малевича будет организована выставка, где зрители смогут увидеть уникальную экспозицию старинных велосипедов, которым от 35 до 140 лет💕   ✔️Участником может стать любой желающий, владеющий старинным велосипедом, изготовленным с 1880 по 1990 год, готовый с особой тщательностью подойти к созданию своего образа, временной интервал которого, ограничивается указанным периодом 📎Для участия необходимо подать заявку на сайте или на странице проекта ВКонтакте   Присоединяйтесь как в качестве зрителя, так и в качестве участника) 📍 Одинцово г.о.</t>
+  </si>
+  <si>
+    <t>13.05.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24698</t>
+  </si>
+  <si>
+    <t>Музей-усадьба «Архангельское» 📍Красногорск г.о. Дворцово-парковый ансамбль конца XVIII - начала XIX века - прекрасный парк в ближнем Подмосковье, музей истории и архитектуры. В разные времена он принадлежал известным русским князьям Голицыным, Одоевским, Юсуповым. Общий стиль паркового ансамбля ближе всего к классицизму. Усадьбу нередко сравнивают с Версальским дворцом в Париже. В усадьбе гостили; Пушкин, Герцен, Карамзин, Вяземский, Бенуа, Стравинский  и другие. Здесь нередко бывали сановные особы, императоры и члены их семей. ПОДРОБНЕЕ</t>
+  </si>
+  <si>
+    <t>13.05.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24697</t>
+  </si>
+  <si>
+    <t>Художник — Роман Божков. «Туманное утро» (2020)</t>
+  </si>
+  <si>
+    <t>12.05.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24696</t>
+  </si>
+  <si>
+    <t>Дарим сертификат на 2 взрослых и 2 ребенка на пять часов в аквапарке «Карибия» 🏖️💦 ✅ Большой волновой бассейн – почувствуйте силу океана! ✅ Водные горки – адреналин и веселье для детей и взрослых ✅ Термальный комплекс с банями и саунами: русская баня, индейская, травяная, соляная сауна и др. ✅ Снежная комната – освежиться после жарких процедур ✅ Каждые выходные и праздничные дни в аквапарке детская анимация и шоу-программа. Проверьте подписку на три канала: 🌊 Лучшее детям 🌊 Аквапарк «Карибия» 🌊 Подмосковье, Москва и регионы И ждите результатов 19 мая Удачи! Победители розыгрыша: 1. Natasha K - 5debmf</t>
+  </si>
+  <si>
+    <t>11.05.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24695</t>
+  </si>
+  <si>
+    <t>Спасенная медведица Дынька вышла на прогулку со своим другом псом Арбузиком. Это какая-то очень удивительная дружба двух абсолютно разных видов животных.</t>
+  </si>
+  <si>
+    <t>11.05.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24694</t>
+  </si>
+  <si>
+    <t>Цветущая Хитровская площадь</t>
+  </si>
+  <si>
+    <t>11.05.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24693</t>
+  </si>
+  <si>
+    <t>7 направлений этим летом — и в каждом дети заняты, а родители отдыхают Если ещё не решили куда поехать всей семьей этим летом — есть отличный вариант. 7 направлений: Абхазия, Дагестан, Карелия, Калининград, Казань, Красная поляна, Байкал от семейные лагеря «7 путей», где дети не скучают ни минуты, а родители реально отдыхают. Всё включено, вожатые и активности рядом, море или горы. Места разбирают быстро 👇 Все направления и даты — в канале @familyclub7p ❤️ Реклама: ИП Торрес-Роман Данил Данилович, ИНН 772321862186, erid:2Vtzqx3HPyR</t>
+  </si>
+  <si>
+    <t>11.05.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24692</t>
+  </si>
+  <si>
+    <t>«Московская музейная неделя» 📍г. Москва 📆 11−17 мая 💲Бесплатно Отличная возможность посетить любимые музеи и галереи Москвы абсолютно бесплатно.  Список музеев и регистрация здесь👈🏼</t>
+  </si>
+  <si>
+    <t>11.05.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24689</t>
+  </si>
+  <si>
+    <t>Самая маленькая скульптура в Москве Совсем крохотная, около 10 см улитка сидит на перилах крыльца. 📍Голиковский пер., 8, Москва 🐌 В Яндекс картах обозначена: "Улитка, жанровая скульптура". Появилась кроха еще в 90-ые, ее заказал директор строительной фирмы, которая находилась за дверью на крыльце. Со временем улитка стала достопримечательностью города.</t>
+  </si>
+  <si>
+    <t>10.05.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24688</t>
+  </si>
+  <si>
+    <t>Весенний Нижний Новгород Один из самых популярных городов для путешествий по стране богат уникальными памятниками архитектуры, среди которых выделяется каменный Нижегородский кремль, возведенный в 1508-1515 годах, старинные церкви и купеческая архитектура. 🚆3,5-4 часа на «Ласточке» из Москвы и вы уже в прекрасном городе двух «Н»</t>
+  </si>
+  <si>
+    <t>10.05.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24687</t>
+  </si>
+  <si>
+    <t>Дендрарий и Босоногая тропа в Лосином острове работают ежедневно, до восьми вечера. Здесь уже раскинулся волшебный ковёр из первых весенних цветов. 📍 Ежедневно с 10:00 до 20:00 (Щелковское шоссе, 5 км от МКАД).</t>
+  </si>
+  <si>
+    <t>09.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24686</t>
+  </si>
+  <si>
+    <t>Поздравляю с Днем Великой Победы! 🙏 Мы навсегда сохраним память о подвигах наших людей в своем сердце! 🕊 Спасибо деду за Победу! За каждый отстоявший дом, За небо чистое, за веру, За то, что мы теперь живём! Картина "Они ему дарят цветы". Художник Дарьин Геннадий Александрович 1978 г.</t>
+  </si>
+  <si>
+    <t>08.05.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24683</t>
+  </si>
+  <si>
+    <t>Закат в Абрамцево</t>
+  </si>
+  <si>
+    <t>08.05.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24682</t>
+  </si>
+  <si>
+    <t>🎖 Наука приближала Победу 9 мая в музее «ЗОЯ» открывается выставка «Наука на войне» — о том, как учёные, инженеры, врачи и конструкторы помогали фронту и приближали Победу. Здесь расскажут, как во время Великой Отечественной войны научные идеи быстро превращались в реальные решения, а военные разработки позже стали основой мирных технологий — от медицины и авиации до атомной энергетики и космоса. В экспозиции — история советской науки от 1930-х годов до полёта Юрия Гагарина и видеофильм о том, как знания меняют жизнь. 📍 Музей «ЗОЯ» Рузский г.о, д. Петрищево, д. 89, стр. 2 📆 Открытие — 9 мая 🗓 Выставка работает до 29 ноября</t>
+  </si>
+  <si>
+    <t>08.05.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24681</t>
+  </si>
+  <si>
+    <t>🎡 Дарим 2 билета на колесо обозрения "Солнце Москвы" на ВДНХ В этом розыгрыше подарим 2 билета на самое высокое кольцо обозрения в Европе. Для участия в розыгрыше: Проверьте подписку на каналы: 🟢Отдых в Подмосковье 🟢Подмосковье, Москва 🟢Красивые места Москвы Нажмите на кнопку «Участвовать» снизу. 10 мая в 18:00 бот автоматически определит победителя. Желаем удачи ❤️</t>
+  </si>
+  <si>
+    <t>08.05.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24675</t>
+  </si>
+  <si>
+    <t>Когда шедевры мировой живописи писались с тебя</t>
+  </si>
+  <si>
+    <t>07.05.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24669</t>
+  </si>
+  <si>
+    <t>Май в Москве: два концерта Lumisfera, которые стоит включить в свои планы 💫 У майских праздников есть важное свойство: они дают время остановиться и наконец сделать то, что давно откладывали. Увидеться с близкими. Устроить красивый вечер. Подарить себе музыку, после которой внутри становится светлее. Пусть в этом мае ваши планы будут наполнены не только делами, но и красотой. 10 мая — «Золотой век Голливуда» в Театре на Цветном. Саундтреки из «Убить Билла», «Великого Гэтсби» и бондианы в живом исполнении и в сиянии тысяч свечей. 11 мая — «Пробуждение души» в Храме Христа Спасителя. Орган, оркестр, хор Palestrina — музыка, наполняющая светом. Выбирайте свой вечер и создавайте планы, которые запомнятся. Тем более, что мы подготовили майский подарок. Промокод LUMMAY1011 дарит скидку 10% на билеты. Чтобы исполнить задуманное было ещё приятнее. #реклама</t>
+  </si>
+  <si>
+    <t>07.05.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24665</t>
+  </si>
+  <si>
+    <t>"На Старой Басманной", пластилин, картон, 35х25х19 см Автор: Алексей Микулин</t>
+  </si>
+  <si>
+    <t>07.05.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24664</t>
+  </si>
+  <si>
+    <t>Сезон мотофристайла стартовал в Подмосковье Команда FMX13 отправляется в тур по региону с серией головокружительных выступлений. Вход для всех желающих бесплатный Зрителей ждет захватывающее шоу с трюками от профессиональных райдеров по фристайл‑мотокроссу. График выступлений команды FMX13: 16 мая — Рошаль (м. о. Шатура); 23 мая — Ступино; 12 июня — Сергиев Посад; 13 июня — Железнодорожный (г. о. Балашиха); 20 июня — Шаховская; 27 июня — Жуковский; 11 июля — Лобня; 18 июля — Чехов; 25 июля — Дубна; 8 августа — Клин; 15 августа — Наро‑Фоминск.</t>
+  </si>
+  <si>
+    <t>07.05.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24663</t>
+  </si>
+  <si>
+    <t>Кудыкина гора 📍 Липецкая обл. 420 км от Москвы 💲Вход в парк свободный Место отдыха известное археологическими находками, историческими фестивалями и легендой о маге Кудыкине. Огромный 15-ти метровый Горыныч встречает гостей и рычит с пятницы по воскресенье в 20:00 На горе находится точная копия русских крепостей IV-V веков, современный памятник древнему искусству деревянного зодчества. Здесь обитает свыше 50 видов животных и птиц На огромной территории множество арт-объектов!</t>
+  </si>
+  <si>
+    <t>07.05.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24655</t>
+  </si>
+  <si>
+    <t>Мы — Андрей и Наталья, основатели ателье мебели «Династия» Более 17 лет создаём мебель, которая превращает обычные комнаты в уютные пространства для самых ценных моментов с близкими 💛 Мы знаем, как важно сделать жильё по настоящему «своим». Поэтому лично ведём каждого клиента от самого начала общения, помогая в выборе и создании проекта мебели, до момента доставки и установки. 🤩 Более 2500 успешно установленных проектов 🤩 Более 200 семей доверили нам полную меблировку квартиры или дома Наши преимущества: ✔️ Экономия до 30% бюджета, не жертвуя качеством; ✔️ Изготовление за 10–20 дней; ✔️ Только проверенные европейские материалы и фурнитура; ✔️ Бонусы для многодетных семей и при комплексных заказах; ✔️ Все вопросы вы решаете только с нами; ✔️ Это наше семейное дело, и мы стараемся для вас, как для себя. 98% клиентов рекомендуют нас или возвращаются снова — говорят, что работа с нами похожа на помощь друзей. 🤩 Пишите в личные сообщения для расчёта или записи на замер 📞 +79267518397 🤩 ⏩ Наш канал телеграм 📎 ⏩ Наш канал МАКС Создадим ваш идеальный дом вместе 💛 Реклама. ИП Пинженин Андрей Сергеевич. ИНН: 580301897519</t>
+  </si>
+  <si>
+    <t>07.05.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24649</t>
+  </si>
+  <si>
+    <t>🌊 Море и горы в одной поездке — необычная идея летнего отдыха для семьи Когда хочется летнего отдыха без курортной суеты и толп туристов, но при этом с чистым морем, горами и яркими впечатлениями, идеальным направлением становится Дагестан. Здесь за одну поездку можно совместить сразу всё: пляжный отдых у моря, горные пейзажи, древние города и уникальные природные места. Команда «7 путей» делает туры летом в Дагестан в формате семейного лагеря — продуманный вариант, чтобы наконец-то отдохнуть с детьми и не быть для них аниматором весь отпуск. 🏖 Проживание — на первой береговой линии: комфортный отель SunRise с закрытой территорией под смену. Именно в этом отеле чистое море, поэтому можно спокойно купаться и загорать в своём ритме. Что будет в туре: — вожатые и организованные активности для детей и подростков — командные игры, квесты, спорт и общение со сверстниками —  семейные форматы и общие вечерние активности — у взрослых — время для себя: море, баня, отдых без постоянного контроля 🧲Всё включено — проживание, трёхразовое питание (обычное или вегетарианское), программа и активности 🏔 Экскурсии (по желанию): Сулакский каньон, бархан Сарыкум, Дербент, аул Кубачи и другое. Хочешь — едешь. Хочешь — остаёшься у моря 👌🏼 оставить заявку и узнать подробности программы здесь👈🏼 📅 Даты: 11–20 июня, 21–30 июня, 1–10 июля, 11–20 июля, 1–10 августа *отдельная подростковая смена (10+) — 21–30 июля 👉 Подробная программа и другие летние смены 2026 уже в канале: @familyclub7p, подписывайтесь. Реклама: ИП Торрес-Роман Данил Данилович, ИНН 772321862186, erid:2VtzqvZRqUb</t>
+  </si>
+  <si>
+    <t>06.05.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24648</t>
+  </si>
+  <si>
+    <t>💦 ДАРИМ ЦЕЛЫЙ ДЕНЬ отдыха для ДВОИХ в аквапарке «Фэнтази»💦 За окном разгар весны! Приближаем лето с яркими впечатлениями в аквапарке Москвы с огромной малышковой зоной! 📍 ул. Люблинская, 100 к.2 (всего 2 минуты от м.Марьино) 🏖 Огромная зона с горками для малышей 🎢 Все горки доступны детям от 120 см (кроме «Камикадзе») ♨ Вход в хаммам и финскую сауну включён в билет 💆‍♂️ Массаж от 1000 руб. А теперь самое главное — участвуйте в нашем розыгрыше 2 билетов на целый день в аквапарк «Фэнтази»! Будет 1 победитель, который заберет сразу оба билета. Как принять участие? 1️⃣ Подпишитесь на каналы ✅ Аквапарк Фэнтази ✅ Отдых в Подмосковье ✅ Подмосковье, Москва и регионы 2️⃣ Нажмите кнопку «Участвую» 📅 Итоги объявим 11 мая. Удачи и до встречи на воде! 🌊 Победители розыгрыша: 1. Людмила - 5cq3i3</t>
+  </si>
+  <si>
+    <t>06.05.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24647</t>
+  </si>
+  <si>
+    <t>Сегодня утром 🔥</t>
+  </si>
+  <si>
+    <t>06.05.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24646</t>
+  </si>
+  <si>
+    <t>В Твери открылся Волга-центр — научно-популярный проект, посвященный главной русской реке. Основной экспонат — интерактивный макет в уникальном масштабе и детализации. На нём находится 6000 литров «живой воды», 250 зданий и около 5000 персонажей. На 170 м² макета воссоздан участок Верхней Волги, представлены 2 шлюза в действии, города Дубна, Кимры, Кашин, Калязин, Углич, Мышкин и поселок Борок. 📍Тверь, пр-т Калинина, 17.</t>
+  </si>
+  <si>
+    <t>06.05.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24645</t>
+  </si>
+  <si>
+    <t>На центральной площади в Лужниках начал работу новый фонтан Площадь фонтана — 3,5 тысячи квадратных метров. Зимой он работал как каток, а летом по вечерам будет радовать гостей светомузыкальным шоу.</t>
+  </si>
+  <si>
+    <t>06.05.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24638</t>
+  </si>
+  <si>
+    <t>Трубную вновь украшают. На этот раз к Дню Победы</t>
+  </si>
+  <si>
+    <t>05.05.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24637</t>
+  </si>
+  <si>
+    <t>Куда сходить в Москве? Если вы следите за интересными мероприятиями в Москве, обратите внимание на новое общественное пространство на Ленинградском проспекте. Развивает и наполняет его событиями компания ЭФКО. Афиша и состав спикеров явно выходят за пределы бизнес-интересов компании. Лектории и философский кружок, литературная и театральная мастерская, музыкальные мероприятия. Многие встречи записываются и публикуются на их корпоративных площадках в сети. Но особенно выбивается из общей повестки атмосфера старого-доброго, камерного оффлайна. Причем – абсолютно бесплатно. Бывает сложно успеть зарегистрироваться. Но оно того стоит. Однозначно рекомендуем включить в список мест к посещению. Следить за анонсами удобно у Сергея Иванова из ЭФКО.</t>
+  </si>
+  <si>
+    <t>05.05.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24636</t>
+  </si>
+  <si>
+    <t>Лавандовое поле на Лубянской площади из искусственных цветов</t>
+  </si>
+  <si>
+    <t>05.05.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24635</t>
+  </si>
+  <si>
+    <t>Проверенные временем</t>
+  </si>
+  <si>
+    <t>05.05.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24634</t>
+  </si>
+  <si>
+    <t>В Москве интернет работает ограниченно. Полноценно пользоваться можно только с вай фаем. Обязательно учитывайте это перед выходом из дома и особенно если пользуетесь навигатором. Я живу на севере. Здесь глухо. Сбер, Wb тоже не открывает.</t>
+  </si>
+  <si>
+    <t>04.05.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24633</t>
+  </si>
+  <si>
+    <t>🎡 Дарим 2 билета на колесо обозрения "Солнце Москвы" на ВДНХ В этом розыгрыше подарим 2 билета на самое высокое кольцо обозрения в Европе. Для участия в розыгрыше: Проверьте подписку на каналы: 🟢Отдых в Подмосковье 🟢Подмосковье, Москва 🟢Красивые места Москвы Нажмите на кнопку «Участвовать» снизу. 10 мая в 18:00 бот автоматически определит победителя. Желаем удачи ❤️ Победители розыгрыша: 1. Pavlini - 5d14u6</t>
+  </si>
+  <si>
+    <t>04.05.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24632</t>
+  </si>
+  <si>
+    <t>Фестиваль «Московская весна» c 1 по 11 мая вход свободный Это традиционный весенний фестиваль в рамках «Московских сезонов». Главная тема этого года — связь культур народов России и память о Великой Отечественной войне. 📍 Главная площадка фестиваля в этом году — Тверской бульвар Подробнее</t>
+  </si>
+  <si>
+    <t>04.05.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24631</t>
+  </si>
+  <si>
+    <t>Усадьба «Ясная Поляна» 📍 Тульская обл. Усадьба принадлежала Льву Николаевичу Толстому. Сегодня здесь располагается музей-заповедник, который сохранил оригинальную обстановку усадьбы и природы вокруг, в том самом виде, что была при писателе. 👉 Подробнее</t>
+  </si>
+  <si>
+    <t>02.05.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24630</t>
+  </si>
+  <si>
+    <t>Ну каков закат сегодня!</t>
+  </si>
+  <si>
+    <t>02.05.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24627</t>
+  </si>
+  <si>
+    <t>Деревня Ловцы. Г.о. Луховицы</t>
+  </si>
+  <si>
+    <t>02.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24626</t>
+  </si>
+  <si>
+    <t>Сейчас к храму Покрова на Нерли можно дойти пешком, разлив отступил.</t>
+  </si>
+  <si>
+    <t>01.05.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24625</t>
+  </si>
+  <si>
+    <t>С праздником Весны и Труда! 🚩 Первомай отмечается в России уже больше 100 лет. Во времена Советского Союза этот праздник был известен как День международной солидарности трудящихся. В 1992 году, после распада СССР, он был переименован в Праздник Весны и Труда. * Картина Кугач Юрий «Первое мая» 1952 г.</t>
+  </si>
+  <si>
+    <t>30.04.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24623</t>
+  </si>
+  <si>
+    <t>Новый суздальчонок У суздальской школы "Открытие" теперь есть свой хранитель — бронзовый суздальчонок-школьник!</t>
+  </si>
+  <si>
+    <t>30.04.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24622</t>
+  </si>
+  <si>
+    <t>30 апреля 1945 года бойцы Красной Армии водрузили Знамя Победы над зданием Рейхстага. 2 мая 1945 года столица нацистской Германии была полностью освобождена Советской армией.</t>
+  </si>
+  <si>
+    <t>30.04.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24621</t>
+  </si>
+  <si>
+    <t>Крутицкое подворье — тихий уголок средневековой Москвы. 📍Москва, Крутицкая ул., 8 Это место притягивает людей краснокирпичной кладкой, красивейшими изразцами и булыжной мостовой. Подворье было основано в XIII веке как мужской монастырь в честь святых Петра и Павла. </t>
+  </si>
+  <si>
+    <t>28.04.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24620</t>
+  </si>
+  <si>
+    <t>В Москве у здания Академии спорта «Динамо» открыли памятник Юрию Никулину 📍 ул Юрия Никулина, д. 3 Место выбрано не случайно: именно сюда Никулин приходил болеть за любимую команду. Ключевая деталь композиции — лестница, напоминающая трибуну стадиона. Скульптор запечатлел момент, когда артист напряжённо следит за игрой любимой футбольной команды.</t>
+  </si>
+  <si>
+    <t>27.04.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24619</t>
+  </si>
+  <si>
+    <t>Антонис ван Дейк. «Одиннадцать месяцев просят Апрель выйти на работу» Источник</t>
+  </si>
+  <si>
+    <t>26.04.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24618</t>
+  </si>
+  <si>
+    <t>В Московском зоопарке родились два детеныша кошачьих лемуров   Всё время крохи проводят с матерью: на ней или рядом. Она носит одного детеныша на спине, другого на животе. Кошачьи лемуры занесены в Международную Красную книгу как вид, близкий к угрозе исчезновения. В природе они обитают исключительно на юге и юго-западе Мадагаскара. В последние годы их численность сокращается из-за браконьерства.</t>
+  </si>
+  <si>
+    <t>26.04.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24617</t>
+  </si>
+  <si>
+    <t>Рязань Один из древнейших городов России с многовековой историей, архитектурными памятниками и необычными музеями был основан в 1095 году и до 1778 года носил название Переяславль-Рязанский. Что смотрим? 🔹 Рязанский кремль, на территории которого находится множество древних храмов и палаты князей. 🔹Памятник Есенину и Церковь Спаса на Яру 🔹Набережная реки Трубеж, где можно покататься на кораблике 🔹Музей-усадьба академика И.П. Павлова 🔹Летний клуб дворянского собрания 🔹Музей-заповедник С. А. Есенина (село Константиново) 🔹 Множество памятников и скульптур: грибы с Глазами, Лиде и Шурику, Евпатию Коловрату и другие 🔹Погулять по пешеходной ул Почтовой (местный Арбат) 🔹 Посмотреть уникальное деревянное зодчество. 🔹 Местный стрит-арт</t>
+  </si>
+  <si>
+    <t>25.04.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24616</t>
+  </si>
+  <si>
+    <t>Весенний Нижний Новгород Один из самых популярных городов для путешествий по стране богат уникальными памятниками архитектуры, среди которых выделяется каменный Нижегородский кремль, возведенный в 1508-1515 годах, старинные церкви и купеческая архитектура. 🚆3,5-4 часа на «Ласточке» из Москвы и вы уже в прекрасном городе двух «Н» Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>25.04.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24607</t>
+  </si>
+  <si>
+    <t>↪️Мебельная фабрика ЭЛНА: создаем корпусную мебель по индивидуальным размерам с 1999г. У нас вы можете заказать: 🔴кухни 🔴гардеробные 🔴шкафы 🔴меблировку под ключ 📎За счет собственного производства мы предлагаем самые выгодные цены - вы сэкономите до 20% стоимости. 📎Работаем только с материалами по ГОСТ. Ручаемся за каждый проект! Вместе с мебелью вы получаете уверенность: всё встанет идеально, будет работать без проблем и радовать долгие годы. Мы предлагаем: ▫️Бесплатно: 3D-проект, доставку ▫️Договор, гарантию 2 года ▫️Срок изготовления от 14 дней ▫️Индивидуальный подход и контроль на всех этапах ▫️Предоплату всего 30% ▫️Рассрочку без % ▫️Чистоту и аккуратность при сборке. ➡️ Подписчикам — Скидка на мебель 10% Подписывайтесь ➡️ ЭЛНА МЕБЕЛЬ            МАКС ➡️ ЭЛНА МЕБЕЛЬ 📝  ➡️ Расчет/замер 📞 +79697779863➖ Реклама. ИП АСЯНОВ РИНАТ РАВИЛОВИЧ. ИНН 632109383015</t>
+  </si>
+  <si>
+    <t>25.04.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24606</t>
+  </si>
+  <si>
+    <t>Усадьба «Абрамцево» 📍 Сергиево-Посадский район, с. Абрамцево, Музейная ул., 1, Музей-заповедник «Абрамцево» В конце 19 века художники и писатели приезжали сюда за творческой атмосферой и вдохновением. Сегодня в собрании музея-заповедника «Абрамцево» содержится более 25 тысяч экспонатов: живописные и графические работы, иконы, скульптура, стекло и фарфор, декоративно-прикладное и народное искусство, фотографии, рукописи и редкие книги. Подробнее</t>
+  </si>
+  <si>
+    <t>24.04.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24605</t>
+  </si>
+  <si>
+    <t>Музеи Коломны на одном листе</t>
+  </si>
+  <si>
+    <t>24.04.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24599</t>
+  </si>
+  <si>
+    <t>Музей «Арткоммуналка. Ерофеев и Другие» в Коломне 📍Коломна, ул. Октябрьской революции, 205 «Арткоммуналка» – музей, рассказывающий о советской Коломне 1960-х годов, доносящий до нас черты коммунального быта, диссидентский дух эпохи хрущевской оттепели. Музей расположен в самом центре старой Коломны в доме, где в 1960-е годы находился продуктовый магазин «Огонёк» — в нём писатель Венедикт Ерофеев работал грузчиком в винном отделе. Именно отсюда начался его «очень жизненный путь». Признанный гений творческой свободы Веня Ерофеев стал гением места музея-резиденции. В коммунальное пространство музея входит арт-резиденция (мастерская) для художников и писателей, живущих здесь и создающих новую литературу и новое искусство. Подробнее</t>
+  </si>
+  <si>
+    <t>23.04.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24594</t>
+  </si>
+  <si>
+    <t>В тревожное время лучшее, что можно сделать для себя — на время выйти из всего: офиса, соцсетей, гаджетов. Чтобы успокоить внутреннего критика и остановить бесконечный диалог в голове. На концерте «Свидание с собой» от Lumisfera есть это редкое ощущение: будто город, новости, обязанности как будто перестают существовать. Закрытое пространство зала, освещённое сиянием тысяч свечей, работает на ваше расслабление — звук становится объёмным, физически ощутимым. Музыка здесь не отвлекает, а собирает внимание на себе. Свет свечей помогает отпустить напряжение, которое копилось неделями. И вокруг сотни людей, которые молчат, слушают и проживают эмоции. Так возникает тихое и важное чувство: ты не один. После таких вечеров может и не решаются все проблемы — но точно становится легче. И этого уже достаточно, чтобы двигаться дальше. Билеты на концерт 15 мая в ММДМ: https://clck.ru/3TCBb8?erid=2W5zFHANCf3 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24590</t>
+  </si>
+  <si>
+    <t>Музей «Калачная» в Коломне - это театрализованное представление об истории Коломенского калача и секретах его приготовления. В конце обязательная дегустация свежайших калачей с маслом и сладким чаем. 📍 г. Коломна, ул. Зайцева, 14</t>
+  </si>
+  <si>
+    <t>23.04.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24589</t>
+  </si>
+  <si>
+    <t>10 судов пройдут по Москве-реке в честь открытия сезона речной навигации 24 апреля Колонна начнет движение в 10:50 от Котельнической набережной. Суда пройдут под Большим Устьинским, Большим Москворецким, Большим Каменным, Патриаршим, Крымским и Андреевским мостами. Завершится парад у Новоандреевского моста.</t>
+  </si>
+  <si>
+    <t>22.04.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24588</t>
+  </si>
+  <si>
+    <t>Дарим номер с завтраком на двоих и депозит в ресторан 🌿 В преддверии майских праздников мы решили порадовать вас подарками: 1️⃣ 1 сутки проживания с завтраком на двоих гостей в Представительском номере в отеле Novotel Москва Центр. 📍Отель расположен в центре рядом с главными  достопримечательностями Москвы — отличная локация для отдыха и прогулок. 2️⃣ Депозит в GOURMETBAR с номиналом — 5 000 ₽, чтобы ваш отдых стал еще приятнее. Условия участия: 1. Подписаться на каналы: Novotel Москва Центр Kate_pro_dosug I Афиша, дети и Москва Подмосковье, Москва и регионы 2. Поставить реакцию на этот пост. 3. Нажать кнопку «Участвовать». 📌 Итоги подведем 1 мая, рандомайзер выберет двух победителей случайным образом. Призами можно воспользоваться — до 29.12. 2026 г. ул. Новослободская, д. 23 Всем удачи ❤️ Победители розыгрыша: 1. Кристина - 5bsogc 2. СУРОВЫЙ - 5c936d</t>
+  </si>
+  <si>
+    <t>22.04.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24581</t>
+  </si>
+  <si>
+    <t>Апрельские снеговики в Нижнем. Нам, похоже тоже скоро дадут.</t>
+  </si>
+  <si>
+    <t>22.04.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24580</t>
+  </si>
+  <si>
+    <t>Спасенную медведицу Дыньку познакомили с щенком Арбузиком. Волонтёры надеятся, что Дынька, благодаря своему другу, наконец-то начнет стабилизироваться, и покажет, что ей становится лучше, а также поймет, что теперь она не одна в этом огромном мире.</t>
+  </si>
+  <si>
+    <t>22.04.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24577</t>
+  </si>
+  <si>
+    <t>В метро запустили новый тематический поезд, посвященный 111-летию Киностудии Горького. Состав будет курсировать на Калужско-Рижской линии в течение полугода. В вагонах пассажиры смогут узнать о: 🔹 Становлении киностудии с момента ее основания в 1915 году и до нашего времени. 🔹 Истории появления любимых фильмов: «Гостья из будущего», «Семнадцать мгновений весны», «Морозко», «...А зори здесь тихие» и других. 🔹 Создании первой в мире студии, где снимали кино для детей и подростков.</t>
+  </si>
+  <si>
+    <t>21.04.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24576</t>
+  </si>
+  <si>
+    <t>Рубрика "Cтоличные мемы".</t>
+  </si>
+  <si>
+    <t>21.04.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24570</t>
+  </si>
+  <si>
+    <t>Верея. Самый маленький город Московской области 📍Расположен на берегу реки Протва, впадающей в Оку, в 95 км на юго-запад от Москвы. В городе есть маленький Кремль - это валы в центре которых Собор Рождества Христова. Вокруг Кремля несколько смотровых с видом на реку Протва. ⛪️ Сегодня в Верее на 5 тысяч жителей приходится 6 храмов, один из них- старообрядческий. В городе находится единственный сохранившийся в Подмосковье образец классических торговых рядов, датируемый концом XVIII - началом XIX века. Внутри магазины со старинным вывесками.</t>
+  </si>
+  <si>
+    <t>21.04.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24561</t>
+  </si>
+  <si>
+    <t>◼️Снаружи — стиль, как в дизайнерских проектах. Внутри — функционал для комфортной жизни. И без переплат за громкое имя! ⚡D.D.S. Студия мебели проектирует и изготавливает: ✅ Кухни — красивые, функциональные и вместительные ✅ Шкафы, прихожие и гардеробные, полностью решающие вопрос хранения ✅ ТВ-зоны, детские, мебель для ванной ✅ Полная меблировка в едином стиле «под ключ» ✔️ Скидка до 20% на весь заказ мебели в день замера. А также: ✨Беспроцентная рассрочка без первого взноса ✨Изготовление 14-21 дней ✨Сборка 1-2 дня ✨Выезд на замер📏 быстро и бесплатно ➡️ Студия мебели D.D.S ➡️ Канал МАХ D.D.S. ➡️ Сделать расчет и записаться на замер в  студию мебели D.D.S. 📞 89264783113       89661422112 Реклама. ИП Цеханович Алена Геннадьевна. ИНН 711205531306</t>
+  </si>
+  <si>
+    <t>21.04.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24560</t>
+  </si>
+  <si>
+    <t>Добрейшего!</t>
+  </si>
+  <si>
+    <t>20.04.26 19:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24559</t>
+  </si>
+  <si>
+    <t>А это цветущая слива в парке возле Мосфильмовского пруда в Раменках Часть деревьев распустилась, скорее всего цветение продлится до начала мая.</t>
+  </si>
+  <si>
+    <t>20.04.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24556</t>
+  </si>
+  <si>
+    <t>На открытой территории Бот Сада МГУ распустилась сакура – вишня курильская! Всего несколько дней, и розовое облако растает, уступив место молодой листве. Найти дерево сакуры можно по указателям в Саду. Дерево растёт при входе на участок показа приёмов декоративного оформления.</t>
+  </si>
+  <si>
+    <t>20.04.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24550</t>
+  </si>
+  <si>
+    <t>С 1 мая открывается смотровая площадка Северного речного вокзала Музей Транспорта Москвы запускает регулярные экскурсии по одному из самых красивых зданий столицы с эксклюзивным доступом на крышу. На экскурсии: 🔹 Подъем на смотровую площадку, чтобы поближе рассмотреть легендарную звезду на шпиле и сделать лучшие панорамные снимки. 🔹 Раскрывают секреты фарфоровых медальонов и монументальных интерьеров. 🔹 Изучают, как на восточном фасаде здания отразили историю флота. 🔹 Узнают, почему вокзал стал звездой кинематографа и одной из самых выразительных точек Москвы. Купить билеты можно на сайте музея.</t>
+  </si>
+  <si>
+    <t>20.04.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24549</t>
+  </si>
+  <si>
+    <t>Тешим надеждой себя.</t>
+  </si>
+  <si>
+    <t>20.04.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24545</t>
+  </si>
+  <si>
+    <t>Майские праздники — повод выбраться на шашлыки в "Парк Самуйлово"🌿 В 2,5 часах от Москвы вас ждёт место, где гриль не просто способ готовки, а часть атмосферы: свежий воздух, правильный жар, вечерний свет и ощущение долгожданного отдыха. 🏡30 уютных коттеджей — от 6650 ₽ за двоих с завтраком, без предоплаты 🐾можно с животными — приезжайте всей семьёй, включая питомцев Главное блюдо — мясо, но гарнир к нему не менее насыщенный: ⚪️кино под открытым небом ⚪️йога на свежем воздухе по выходным ⚪️экскурсия в дом Гагарина ⚪️велопрогулки к руинам усадьбы Голицыных ⚪️горячая баня и чаны ⚪️вечернее кострище — центр тёплых разговоров 2 мая — гастро-день с семейной парой шефов + квиз с призами, чтобы вечер был не только вкусным, но и весёлым. Забронируйте отдых до 30.04 на сайте на любой день в мае по промокоду "ЖАР" — получите 3 часа русской бани или горячего чана за 0 ₽ (вместо 5000 ₽) Количество мест ограничено</t>
+  </si>
+  <si>
+    <t>19.04.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24544</t>
+  </si>
+  <si>
+    <t>🎪 Дарим 4 билета в легендарный Цирк Никулина на потрясающее шоу «Весь этот ЦиркЪ» Давно ли вы видели на манеже стрелков из арбалета или силовых жонглеров? Помните ли вы что такое ментальная магия или мнемотехника? Вас также ждут гимнасты, акробаты, Эквилибристы, клоуны и, конечно, дрессированные животные: Кошки, собаки и тигры! Проверяем подписку: 🟢Московский цирк Никулина 🟢Kidsmapia Афиша Москва 🟢Подмосковье, Москва и регионы Победителя узнаем 23 апреля! Дата мероприятия: 1 мая 14:00 Участников: 791 Призовых мест: 1 Дата розыгрыша: 14:00, 23.04.2026 MSK (завершён) Победители розыгрыша: 1. Наталья - 5b5u8h</t>
+  </si>
+  <si>
+    <t>17.04.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24538</t>
+  </si>
+  <si>
+    <t>Бесплатная выставка, посвященная жизни Владимира Жириновского в Манеже Выставка насчитывает более 3000 экспонатов, а жизненный путь политика представили в виде символического поезда. Посетители смогут сделать остановки на «станциях», каждая из которых — важный этап в судьбе страны, увиденный глазами политика. Маршрут выстроен в хронологическом и тематическом порядке: от оттепели до ковида. А сопровождать в необычном путешествии будет аудиогид с голосом Владимира Вольфовича. До 23 апреля</t>
+  </si>
+  <si>
+    <t>17.04.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24537</t>
+  </si>
+  <si>
+    <t>Усадьба Поленово 📍 Тульская обл. 💲 вход на территорию свободный Атмосферное видео усадьбы русского художника Василия Дмитриевича Поленова. Здесь можно прогуляться по живописной территории, посетить выставки, мастер-классы, экскурсии и узнать много интересного о жизни и творчестве художника. Подробнее</t>
+  </si>
+  <si>
+    <t>17.04.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24536</t>
+  </si>
+  <si>
+    <t>Доброго дня от апрельского кика</t>
+  </si>
+  <si>
+    <t>16.04.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24533</t>
+  </si>
+  <si>
+    <t>Сегодняшний закат с высоты птичьего полёта у метро Тимирязевская. Дмитровское шоссе</t>
+  </si>
+  <si>
+    <t>16.04.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24532</t>
+  </si>
+  <si>
+    <t>Из старенького</t>
+  </si>
+  <si>
+    <t>16.04.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24527</t>
+  </si>
+  <si>
+    <t>Цены ниже плинтуса: успейте зафиксировать скидку до 70% на все кухни на заказ в Москве! Не упустите шанс купить кухню от 60 000 руб. за весь кухонный гарнитур. Вытяжка/посудомоечная машина в подарок! 🎁 Акция действует еще 12 дней. Рассчитать стоимость кухни по вашим размерам и получить бесплатный дизайн-проект можно по ССЫЛКЕ 👈🏻 Подпишитесь на канал, чтобы не потерять!</t>
+  </si>
+  <si>
+    <t>16.04.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24518</t>
+  </si>
+  <si>
+    <t>Чтобы увидеть огромные арт - объекты из дерева и ивовых прутьев необязательно ехать в Никола-Ленивец. Эти странные гиганты находятся в парке Чермянка - работа художника Николая Полисского. Чермянка является частью Яузского парка. Яуза превратилась в единый природный комплекс, с возможностями комфортного отдыха на природе. Деревянные настилы, детские площадки, места отдыха и спорта, мостики, места для ловли рыбы, огромная зона для велопруголк.</t>
+  </si>
+  <si>
+    <t>15.04.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24509</t>
+  </si>
+  <si>
+    <t>На примере парка Галицкого в Краснодаре ясно видно, что всегда найдутся люди, которые будут недовольны!</t>
+  </si>
+  <si>
+    <t>15.04.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24508</t>
+  </si>
+  <si>
+    <t>Забрали Мишку, едет домой</t>
+  </si>
+  <si>
+    <t>15.04.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24507</t>
+  </si>
+  <si>
+    <t>Тоже не любите ломать голову над тем, куда пойти? У Яндекс Афиши кое-что есть как раз на этот случай. Хотим поделиться с вами подборкой топовых событий. И не просто проинформировать, а дать на них скидку до 40%! Мы уверены, что вам такое понравится. Определяйтесь, какие из избранных мероприятий вам больше по душе, но сильно не тяните — акция действует только до 19 апреля</t>
+  </si>
+  <si>
+    <t>15.04.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24504</t>
+  </si>
+  <si>
+    <t>Куда съездить на выходные из Москвы на электричке? 📍Звенигород 🕓1,5 часа на электричке с Белорусского вокзала 🗺Что посмотреть: Саввино-Сторожевский монастырь и музей, церковь Александра Невского, памятник А.П. Чехову, Музей "Назад в СССР", новый Манеж, Мясина гора, музей Русского десерта 📍Сергиев Посад 🕓1 час на экспрессе или 1,5 часа на обычной электричке с Ярославского вокзала 🗺Что посмотреть: Сергиевская кухмистерская, Тройце-Сергиева Лавра, Спасо-Вифанский монастырь, Черниговский скит, Музей советского детства, Блинная гора 📍Тверь 🕓1,5 часа на Ласточке или 3 часа на обычной электричке с Ленинградского вокзала 🗺Что посмотреть: Путевой дворец, Памятник Михаилу Кругу, Староволжский мост, Набережная Степана Разина, Музей Плюшкина, Музей козла, Церковь Белая Троица 📍Рязань 🕓2,5 часа на экспрессе или 4 часа на обычной электричке с Казанского вокзала 🗺Что посмотреть: Рязанский Кремль и его соборы, Мюнстерская улица, Лыбедский бульвар, Музей истории рязанского леденца, памятник Грибы с глазами, дом-усадьба Павлова, пешеходная Почтовая улица 📍Нижний Новгород 🕓4,5 часа на Ласточке с Восточного вокзала 🗺Что посмотреть: Нижегородский Кремль, Большая Покровская улица, Площадь Народного Единства, Чкаловская лестница, Верхне-волжская набережная, Рождественская улица, Набережная Федоровского и вид на стрелку Волги и Оки</t>
+  </si>
+  <si>
+    <t>14.04.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24499</t>
+  </si>
+  <si>
+    <t>Достопримечательности рядом со станциями БКЛ</t>
+  </si>
+  <si>
+    <t>14.04.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24495</t>
+  </si>
+  <si>
+    <t>В светлые пасхальные дни, когда за праздничными столами собираются семьи, у храма у Павелецкого вокзала по-прежнему стоит тихая очередь. Люди в поношенных куртках приходят сюда не за пасхальным куличом, а за тарелкой горячего супа, хлебом и чаем. Для многих это единственная еда за день. И единственная радость в праздник. В эти дни, когда Христос Воскрес, мы особенно помним заповедь о милосердии. Дважды в неделю — в понедельник и четверг — мы стараемся накормить каждого, кто приходит к храму. Чтобы никто не ушёл с пустым желудком в пасхальную ночь. Для этого нужны самые простые продукты: овощи для супов, крупы, хлеб, чай. Каждые 200 рублей — это ещё один сытый человек, который почувствует, что он не один в этот светлый праздник. Мы не просим многого — только того, что может дать каждый по силам. Из ваших «немного» складывается ужин для более 100 человек. Помогите нам приготовить достаточно еды, чтобы в эти пасхальные дни у дверей храма людей ждало не только милосердие, но и реальное человеческое тепло. Чтобы они вдохнули весенний воздух не с отчаянием, а с надеждой. 🙏 Поддержите пожалуйста сбор на продукты: nakormi-bezdomnogo.ru Заранее благодарим от всего сердца.</t>
+  </si>
+  <si>
+    <t>14.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24494</t>
+  </si>
+  <si>
+    <t>Едем в Смоленск на майские Что посмотреть в городе  известеном как «щит России» и «город-ключ», который на протяжении многих веков служил надёжной защитой Москвы? 🔰 Крепостная стена 📍 ул. Шейнкмана, 4 🔰 Успенский собор 📍 Соборный двор, 5 🔰 Смоленская набережная 📍 Большая Краснофлотская 🔰 Улица Большая Советская 📍 Б. Советская улица 🔰 Курган Бессмертия 📍 Реадовский парк 🔰 Римско-католический костел 📍 ул. Урицкого, 10 🔰 Авраамиев монастырь 📍 ул. Маршала Жукова, 24 🔰 Церковь Архангела Михаила 📍 ул. Парковая, 4а 🔰 Музей «Смоленский лен» 📍 ул. Коммунистическая, 4 🔰 Музей «Городская кузница XVII века» 📍 ул. Ленина, 10а 🔰Комплекс "Теремок" 📍 д. Фленово</t>
+  </si>
+  <si>
+    <t>14.04.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24490</t>
+  </si>
+  <si>
+    <t>В Москве запустили второй Московский трамвайный диаметр Т2 Это новый и самый длинный городской трамвайный диаметр в мире. Маршрут проходит через центр и соединяет сразу несколько районов столицы. 🚊По пути следования Т2 находятся несколько парков: Лесопарк «Кусково», Лесопарк «Измайлово», Измайловский парк, Сад им. Баумана, Битцевский лес</t>
+  </si>
+  <si>
+    <t>13.04.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24489</t>
+  </si>
+  <si>
+    <t>Сотрудники "Земли Прайда" снова выехали на помощь маленькой медведице, на этот раз в Северную Осетию Люди нашли крошечного медвежонка в не жилой части посёлка. Видимо, кто-то поиграл и оставил. Но, так не работает. Выкинуть ручного малыша = подписать сразу же sмeрtный приговор. Волонтёры из Подмосковья и Осетии едут друг другу на встречу чтобы спасти мишутку.</t>
+  </si>
+  <si>
+    <t>13.04.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24488</t>
+  </si>
+  <si>
+    <t>Сотрудники "Земли Прайда" снова выехали на помощь маленькой медведице, на этот раз в Северную Осетию Люди нашли крошечного медвежонка в не жилой части посёлка. Видимо, кто-то поиграл и оставил. Но, так не работает. Выкинуть ручного малыша = подписать сразу же sмeрtный приговор. После того, как она увидела человека (который после этого пошел ловить связь, находить номера и звонить зоозащитникам) - последовала за человеком, потеряла его из виду, упала в реку, и, как назло - не смогла выбраться. Переохладилась, чуть не утонула. Но помощь пришла в последние секунды - её достали. Волонтёры из Подмосковья и Осетии едут друг другу на встречу, чтобы спасти мишутку.</t>
+  </si>
+  <si>
+    <t>13.04.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24485</t>
+  </si>
+  <si>
+    <t>Жанровые скульптуры в Юрьев-Польском 🤩Тяжелая спортивная гиря была установлена на главной площади города, как напоминание о съемках в этом месте весной 1967 года эпизодов фильма «Золотой теленок» по роману Ильи Ильфа и Евгения Петрова. 📜Кроме гири, в центре Юрьев-Польского в 2023 году появились бронзовый гусь, шарф и кепка «великого комбинатора» Остапа Бендера. Пишите Шура, они золотые!</t>
+  </si>
+  <si>
+    <t>12.04.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24484</t>
+  </si>
+  <si>
+    <t>🥚Омский "левша" Анатолий Коненко испек к Пасхе кулич размером с маковое зерно Кулинарное изделие, приготовленное по всем правилам, помещается на волосе. Кулич состоит из муки, яйца, дрожжей и сахара. Шапку кулича украшает карамельная крошка. Буквы выполнены из пищевой краски. Всю работу мастер совершал специальным инструментом под микроскопом. А выпекал кулич в обычной духовке. 🥚</t>
+  </si>
+  <si>
+    <t>12.04.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24481</t>
+  </si>
+  <si>
+    <t>«Первые!» художник Артохот 📍Химки, Новокуркинское шоссе, 39 На рисунке четвероногий космический отряд. У каждой собачки своя судьба и у каждой были свои открытия. Как успешные так и трагические. Но все они внесли неоценимый вклад в первый полёт человека в космическое пространство! Первых было 48.</t>
+  </si>
+  <si>
+    <t>12.04.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24480</t>
+  </si>
+  <si>
+    <t>И ещё пасхально-космическая тематика</t>
+  </si>
+  <si>
+    <t>12.04.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24474</t>
+  </si>
+  <si>
+    <t>Пасха и день космонавтики в этом году в один день. Дизайнеры смешали символы двух праздников вместе. 🪺🚀</t>
+  </si>
+  <si>
+    <t>11.04.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24473</t>
+  </si>
+  <si>
+    <t>Саввино-Сторожевский монастырь 📍Это действующая мужская обитель, которая расположена в 3-х км от Звенигорода и в 50 км от Москвы. Любимое место русских царей, куда приезжал Иван Грозный со своей супругой, царь Михаил Федорович Романов и царь Алексей Михайлович. В этом месте есть непередаваемое очарование, словно бы удивительная аура. Побывав там хотя бы один раз, вы ощутите это сами.</t>
+  </si>
+  <si>
+    <t>10.04.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24472</t>
+  </si>
+  <si>
+    <t>Осторожно злая кошка! Живёт в магазине и держит в страхе всех собак на её территории.</t>
+  </si>
+  <si>
+    <t>10.04.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24470</t>
+  </si>
+  <si>
+    <t>Дом Купца Лужина в Кимрах до и после реставрации.</t>
+  </si>
+  <si>
+    <t>10.04.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24469</t>
+  </si>
+  <si>
+    <t>Путешествия, после которых невозможно жить «как раньше»💔 — киты у побережья Кейптауна🐋 — чай под красными фонарями в Китае — ледяные трещины Байкала и закаты Марокко 🌅 Каждый тур Gelios Travel — не просто маршрут, а способ почувствовать, что жизнь на максимум! Все направления и программы — подписывайтесь и смотрите в канале @gelios_travel</t>
+  </si>
+  <si>
+    <t>10.04.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24468</t>
+  </si>
+  <si>
+    <t>9 кремлей Подмосковья В традиционном понимании кремль с башнями и стенами остался только в Зарайске и Коломне. В других подмосковных городах - это, как правило, вал за которым находится храм.</t>
+  </si>
+  <si>
+    <t>10.04.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24464</t>
+  </si>
+  <si>
+    <t>Разлив реки у храма Покрова на Нерли во Владимирской области Весной к старинному храму можно добраться только по воде. Под толщей воды скрыты дорога к храму и заповедный луг. Фото: Сергей Полетаев</t>
+  </si>
+  <si>
+    <t>09.04.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24463</t>
+  </si>
+  <si>
+    <t>Не поспоришь</t>
+  </si>
+  <si>
+    <t>09.04.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24458</t>
+  </si>
+  <si>
+    <t>⚡️ Международную программу фестиваля Мелиховская весна в этом году представят шесть стран. Фестиваль, который за годы вырос из небольшого театрального смотра в один из самых известных культурных форумов, этой весной соберёт в Мелихове театры из Вьетнама, Сербии, Беларуси, Ирана, Абхазии и Казахстана. География расширяется — и вместе с ней появляются всё более неожиданные прочтения классики. Сербский Народный театр Тимочской Краины покажет «Чеховскую комнату» — постановку, собранную из разных рассказов писателя, где соседствуют интимные истории и острые сатирические сюжеты. Театр-студия киноактёра «Беларусьфильм» привезёт «Дядю Ваню», а Республиканский академический немецкий драматический театр из Казахстана — свою версию «Трёх сестёр». Сразу несколько коллективов обратятся к «Чайке». Государственный русский театр драмы им. Искандера из Абхазии представит классическое прочтение пьесы, Международная театральная группа «Чайка» из Ирана покажет спектакль «Константин Гаврилович Треплев», где текст Чехова соединяется с музыкальной культурой южного Ирана. Вьетнамский театр «Ле Нгок» также привезёт «Чайку», переосмысленную через национальные сценические традиции. 👉 Международная программа фестиваля становится всё более самостоятельной и разнообразной, подтверждая, что Чехов продолжает звучать на разных языках — и каждый раз по-новому! Следите за стартом продаж билетов на сайте.</t>
+  </si>
+  <si>
+    <t>09.04.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24457</t>
+  </si>
+  <si>
+    <t>Выбираем путешествие по возрасту и номеру региона. Например, если вам 35 лет, то добро пожаловать в Вологду, а если, 52 - в Нижний Новгород. Всего в России 89 регионов. Исходя из этого ролика в этом году мне в Киров, а затем в Кострому. А вам?)</t>
+  </si>
+  <si>
+    <t>08.04.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24451</t>
+  </si>
+  <si>
+    <t>Те самые нижегородские закаты</t>
+  </si>
+  <si>
+    <t>08.04.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24447</t>
+  </si>
+  <si>
+    <t>Коломна сейчас Большая вода на Москворецкой набережной. Фото: Ольга Шишкина</t>
+  </si>
+  <si>
+    <t>08.04.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24442</t>
+  </si>
+  <si>
+    <t>Выставка книжных обложек на Винзаводе 📚 До 19 апреля в Бродильном цехе проходит выставка «100 обложек от 100 дизайнеров Яндекса». Художники посмотрели на современные бестселлеры как на будущую классику и создали для них новые обложки: 100 дизайнеров, 100 взглядов на книги, 100 историй. Проект «Яндекс Книг»подчеркивает ценность художественно-иллюстративного подхода к книгам и представляет особый жанр livre d’artiste — самостоятельное произведение искусства, полностью оформленное автором.  📌Вход на выставку свободный</t>
+  </si>
+  <si>
+    <t>08.04.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24436</t>
+  </si>
+  <si>
+    <t>Неочевидная страна для вашего отпуска этим летом👇🏼🔥 — Ледники на расстоянии вытянутой руки — Каньоны, будто вы на Марсе — Бирюзовое озеро среди гор И нет, это не Исландия или Норвегия. Это — Кыргызстан! Страна, которую явно недооценивают для летнего отпуска, а зря. Ведь здесь можно оказаться среди гор Тянь-Шаня и почувствовать масштаб и простор, которых так не хватает в повседневной жизни💔 За 8 дней здесь можно прожить целую маленькую экспедицию: — ледники в ущелье Ала-Арча — каньон Кок-Мойнок, где настоящий «марсианский» ландшафт😍 — сборка юрты и ночь в кочевом лагере — рассветы и каяки на Иссык-Куль — древняя традиция охоты с беркутом — водопады Барскоон и скалы-хамелеоны — термальные источники Алтын-Арашан с видом на пятитысячники это только часть маршрута, подробная программу здесь 👈🏼 👉🏼Все это с премиум-уровнем: маленькая группа до 10 человек, русскоговорящий гид + тимлидер, комфортабельные отели с ужинами и обедами, передвижение на Mercedes Sprinter, все активности уже включены. 📅 Даты: 7–14 июня 2026 💰 Стоимость: 2300$ *можно забронировать место по 30% предоплате, а остальное - оплатить позже Если вы любите открывать направления раньше, чем они становятся популярными — стоит присмотреться🔥 Подписывайтесь на канал, чтобы узнать больше о программах тура на 2026 по миру и РФ и почитать отзывы о них Реклама. ИП Егоров Даниил Владимирович. ИНН: 245510007050. erid:2W5zFK19KXo</t>
+  </si>
+  <si>
+    <t>08.04.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24435</t>
+  </si>
+  <si>
+    <t>Вакансия для девушек в Петербурге 😉</t>
+  </si>
+  <si>
+    <t>07.04.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24434</t>
+  </si>
+  <si>
+    <t>💔</t>
+  </si>
+  <si>
+    <t>07.04.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24433</t>
+  </si>
+  <si>
+    <t>🌟 Родители и ученики 8-11 классов! Уже 11 и 12 апреля в Москве пройдет самая посещаемая в России образовательная выставка «Навигатор поступления» ⭐️ За 13 лет «Навигатор поступления» стал незаменимым помощником для сотен тысяч школьников и их родителей Почему стоит посетить выставку? 🔹 Всё для поступления в одном месте: пообщаетесь с представителями 50+ ведущих вузов и колледжей, узнаете про новые требования к поступлению и сдаче экзаменов 🔹 Сохраните время и нервы: благодаря профориентации и помощи экспертов определитесь на 100% с выбором будущей профессии, специальности и учебного заведения 🔹 Проверите уровень подготовки к ОГЭ и ЕГЭ: напишете пробный экзамен и разберёте ошибки с преподавателем ✨ Выставка полностью бесплатная, требуется лишь зарегистрироваться уже сейчас и забронировать билет 👉 УЗНАТЬ ПОДРОБНЕЕ И ЗАРЕГИСТРИРОВАТЬСЯ</t>
+  </si>
+  <si>
+    <t>07.04.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24432</t>
+  </si>
+  <si>
+    <t>Кострома Древний город на реке Волге, основанный Юрием Долгоруким в 1152 году, исторический центр которого сохранил в основном ансамбль эпохи классицизма конца XVIII—XIX веков. Подмосковье, Москва и регион</t>
+  </si>
+  <si>
+    <t>07.04.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24427</t>
+  </si>
+  <si>
+    <t>Восточные сказки, карнавал масок и императорские сокровища: на какие выставки нужно успеть этой весной🌷 Яркие выставочные проекты, которые обязательно стоит посетить, пока они не закрылись. 🟣 «Под маской» Проект о театрализации повседневной жизни в России показывает, как европейская забава стала привычной частью русской культуры. 📎 Музей русского импрессионизма   До 24 мая   🟣«Пограничная архаика: Чубаров» и «Интродукция» Галерея представляет диалог двух графиков. Первая выставка – ретроспектива Евгения Чубарова (1934–2012) — выдающегося графика-станковиста и скульптора. Вторая — введение в раннее творчество Кати Филипповой, художницы, модельера и декоратора, известной поп-арт-портретами звёзд  и авантюрными фэшн-показами. 📎Галерея «Купол» До 10 апреля  🟣«Сокровища императорских резиденций. Царское Село»  Из Царского села в Москву приехали драгоценные предметы из знаменитой Янтарной комнаты, коллекции фарфора и стекла, а также авторская мебель, украшенная камнями, металлами и редчайшими сортами дерева. 📎Государственный исторический музей До 13 апреля 🟣«Индия. Ткань времени» На выставке показывают как классику моды от знаменитых европейских домов, так и актуальные процессы, которые разворачиваются здесь и сейчас в России в дизайнерских трендах. Историческая часть представлена экспонатами из Национального музея ремесел в Дели. А современные образцы костюмов предоставили российские бренды, дизайнеры и модные дома. 📎 Музей-заповедник Царицыно, Большой дворец До 12 апреля 🟣«Нереализованные проекты XX века. От Сретенки до проспекта Мира» Выставка в жанре прогулки показывает эскизы, чертежи, фотографии макетов выдающихся архитекторов XX века, которые отражают планы по преобразованию района.   📎 Музей Москвы, филиал «Садовое кольцо» До 19 апреля </t>
+  </si>
+  <si>
+    <t>06.04.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24426</t>
+  </si>
+  <si>
+    <t>Дарим вкуснейших пасхальный набор с куличем и праздничными десертами от пекарни Zhirnova! 🌺 Специально к Светлому празднику Пасхи в пекарне приготовили: 🔸 Кулич «Клюква-апельсин-фисташка»: мягкое сдобное тесто с вяленой клюквой и апельсиновыми цукатами ручной работы, зефирная шапочка с соком маракуйи, сахарными цветами и птицами, порция фисташкового заварного крема, которым можно наполнить кулич. 🔸 Ассорти канеле: -  со сливочным творожным кремом и шоколадной крошкой; - с начинкой из пряной вишни и апельсина; - с начинкой из банана, с добавлением темного рома; 🔸 Улитки с ромом, изюмом и пеканом  - булочки с большим количеством вымоченного в роме изюма и пекана, дополнительно пропитанные ромовым сиропом. Как выиграть набор? ✔️ Проверьте подписку на три канала: ⦁ Пекарня Zhirnova ⦁ Огни Москвы ⦁ Подмосковье, Москва ✔️ Нажмите «Участвовать» ✔️ Ждите итоги 9 апреля в 12:00! 🏆 🎁 Победителю подарим пасхальный набор с доставкой по Москве. Удачи! 🍀 Победители розыгрыша: 1. Вероника - 5a3542</t>
+  </si>
+  <si>
+    <t>06.04.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24425</t>
+  </si>
+  <si>
+    <t>В Московском зоопарке пополнение. Родились шесть птенцов пингвинов</t>
+  </si>
+  <si>
+    <t>06.04.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24424</t>
+  </si>
+  <si>
+    <t>Про географию</t>
+  </si>
+  <si>
+    <t>06.04.26 04:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24423</t>
+  </si>
+  <si>
+    <t>Новоиерусалимский монастырь 📍г. Истра, Советская ул., 2 Основанный Патриархом Никоном в 1656 году, красивейший комплекс строился по образу и подобию святых мест Иерусалима, включая Храм Гроба Господня и другие библейские объекты. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.04.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24422</t>
+  </si>
+  <si>
+    <t>Вокзал Переславля‑Залесского: ворота в старинный город 📍 Ярославская обл., г. Переславль‑Залесский, ул. Пушкина, 36 Здание вокзала встречает гостей в неорусском ретростиле — красный кирпич, изящные арки и выразительная башенка создают атмосферу дореволюционной станции. Впервые в истории РЖД пространство наполнено лёгким нейтральным ароматом «хлопок»: этот эксперимент придаёт месту особую атмосферу. Гармоничным дополнением ансамбля стала часовня во имя Александра Невского, органично вписанная в архитектуру здания. Видео: maru_dom Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.04.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24421</t>
+  </si>
+  <si>
+    <t>🙏 С Вербным воскресеньем! В этот день церковь отмечает вход Иисуса Христа в Иерусалим. 🌱 Праздник предвосхищает Пасху, хотя верующим еще предстоит самая строгая неделя Великого Поста. Всего вам самого светлого!</t>
+  </si>
+  <si>
+    <t>04.04.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24418</t>
+  </si>
+  <si>
+    <t>Закат в Химках</t>
+  </si>
+  <si>
+    <t>04.04.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24417</t>
+  </si>
+  <si>
+    <t>Мишутки из парка "Земля Прайда" учатся ходить. Осиротевших медвежат спасли и доставили в парк месяц назад, их выкармилыают и дают шанс на счастливую жизнь. 🍼</t>
+  </si>
+  <si>
+    <t>04.04.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24408</t>
+  </si>
+  <si>
+    <t>⚡️ЦветковМебель — более 15 лет изготавливаем корпусную мебель по индивидуальным проектам в Москве и Московской области! Акции апреля: 🔘скидка до 15% на всю мебель; 🔘техника — по оптовой стоимости; 🔘РЕФЕРАЛЬНАЯ ПРОГРАММА*; 🔴Подарки и скидки при покупке техники! ➡️ *Подробности. Бесплатно: замер, 3D проект и доставка любой мебели по Москве и Московской области ✔️Изготовление от 7 дней ✔️Беспроцентная рассрочка до 36 месяцев ✔️Команда опытных сборщиков ✔️Договор и гарантия ✔️Полная оплата после монтажа 📏При заказе бесплатного замера, дизайнер на месте: составляет проект, рассчитывает стоимость, привозит образцы материалов 🔎Перед запуском в производство создается 3D-визуализация проекта в вашем интерьере, чтобы вы могли оценить его до заказа✨ ➡️ Замер, расчет. Телеграм-канал: ЦветковМебель Канал МАХ: ЦветковМебель 📞 +74951359293       +79260404792 Реклама. ИП Блескина Яна Геннадьевна. ИНН 330701328943</t>
+  </si>
+  <si>
+    <t>04.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24407</t>
+  </si>
+  <si>
+    <t>Весенняя Москва Атмосфера пробуждения витает в воздухе: весенние лучи солнца играют на фасадах старинных зданий, в парках появляются первые цветы, и хочется подолгу гулять, наслаждаясь каждым мгновением. Видео: Nataliya M Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>03.04.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24405</t>
+  </si>
+  <si>
+    <t>Весну сегодня присылают весь день) Присылайте и вы!</t>
+  </si>
+  <si>
+    <t>03.04.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24404</t>
+  </si>
+  <si>
+    <t>Что-то из детства</t>
+  </si>
+  <si>
+    <t>03.04.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24401</t>
+  </si>
+  <si>
+    <t>Водовоз в Коломне традиционно затоплен разливом Оки. Жители предусмотрительно надели на его собаку плавательные очки и трубку. В прошлом году скульптура ушла под воду с головой.</t>
+  </si>
+  <si>
+    <t>03.04.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24400</t>
+  </si>
+  <si>
+    <t>Фестиваль «Пасхальный дар» пройдёт в Москве 📍Москва 📆11-19 апреля Гостей ждут живые концерты и театральные постановки, спортивные состязания, большая благотворительная ярмарка, а также пасхальные угощения и блюда монастырской кухни. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24399</t>
+  </si>
+  <si>
+    <t>Парк‑приют для диких животных «Земля Прайда» 📍Клинский район, д. Караваево 💲Билеты 750-1500₽ Это не обычный зоопарк, а настоящий оазис спасения: здесь находят дом звери, попавшие в беду, — бывшие обитатели цирков и зоопарков, животные, которых хотели продать на убой или использовать в фотозонах. Ни один из них не был изъят из дикой природы. Подробнее Видео: Екатерина Еремеевская Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.04.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24398</t>
+  </si>
+  <si>
+    <t>Покупатели жалуются, что в некоторых наборах LEGO-кота конструктор уже собран</t>
+  </si>
+  <si>
+    <t>02.04.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24397</t>
+  </si>
+  <si>
+    <t>01.04.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24396</t>
+  </si>
+  <si>
+    <t>Весенняя Кострома Живописный уголок Золотого кольца: Волга, старинные храмы, уютные улицы и атмосфера старинного купеческого города. Прогуляйтесь по Сусанинской площади, полюбуйтесь Пожарной каланчей и почувствуйте дыхание весны у стен Ипатьевского монастыря. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>01.04.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24393</t>
+  </si>
+  <si>
+    <t>Опережая весну</t>
+  </si>
+  <si>
+    <t>01.04.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24389</t>
+  </si>
+  <si>
+    <t>Поезд к 250-летию Большого театра запустили в московском метрополитене 📍г. Москва, Кольцевая линия В вагонах тематического поезда, ставшего настоящей летописью главной сцены страны, пассажиры смогут узнать об истории основания Большого театра, о знаковых спектаклях из текущего репертуара и тайнах театральной жизни, а также увидеть фото легендарных артистов, режиссёров, дирижёров и хореографов. Подробнее Фото: DtRoad Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>31.03.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24388</t>
+  </si>
+  <si>
+    <t>Ледоход на Волге 📍Нижегородская обл., г. Нижний Новгород Волга просыпается: лёд, сковывавший реку всю зиму, трескается и приходит в движение. Завораживающее зрелище. Видео: nn_aero Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>31.03.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24387</t>
+  </si>
+  <si>
+    <t>Традиционный Парад трамваев пройдёт в Москве 📍г. Москва, Курский вокзал – ул. Сергия Радонежского 📆4 апреля 💲Бесплатно В этом году парад из 16 исторических вагонов разных поколений пройдет от Курского вокзала до улицы Сергия Радонежского, где состоится масштабная выставка ретротранспорта: 🕰️в 11:30 – старт парада от Курского вокзала. 🕰️12:00-17:00 – Выставка исторической техники на улице Сергия Радонежского В программе: 🚃интерактивные зоны в духе 1930-х годов с  реконструкторами 🚃выставка исторических костюмов сотрудников трамвайного комплекса 🚃стойки с моментальной печатью фотографий и фотозоны 🚃детские площадки, мастер-классы и интерактивные игры 🚃бесплатные еда и напитки 🚃выступления артистов «Музыка в метро» и Академического хора Московского метрополитена. 🚃концерт хедлайнера праздника — Юлии Савичевой! Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>30.03.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24386</t>
+  </si>
+  <si>
+    <t>Самый старый жилой дом Москвы 📍г. Москва, Подколокольный пер., 11/1 Дом Ярошенко на Хитровке — живой свидетель веков: его фундамент составляют каменные палаты середины XVII века. Особую историческую ценность добавляет находка реставраторов: на стене дома сохранилось граффити XIX века — портрет мужчины в сюртуке, выполненный угольным карандашом. Видео: moskvovedki Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>30.03.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24385</t>
+  </si>
+  <si>
+    <t>✅ РАЗЫГРЫВАЕМ КРАСИВЕЙШИЙ ЧЕРНЫЙ КОМПЬЮТЕР ! 🤍 Хочешь такой себе бесплатно? Условия простые как два пальца: 1️⃣ Подпишись на канал 2️⃣ Нажми кнопку участвовать Победитель будет выбран 17.04.2026 в 12:00 Победитель получает приз у нас в магазине по адресу.</t>
+  </si>
+  <si>
+    <t>30.03.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24384</t>
+  </si>
+  <si>
+    <t>Утренний привет от пятнистых оленей ☀️ Солнечные ванны около орнитологической вышки Лосиной Биостанции.</t>
+  </si>
+  <si>
+    <t>30.03.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24383</t>
+  </si>
+  <si>
+    <t>Всем доброго! Люби меня люби!</t>
+  </si>
+  <si>
+    <t>29.03.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24382</t>
+  </si>
+  <si>
+    <t>Самарский вайб Ничего необычного — просто самарское лето😅 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>29.03.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24381</t>
+  </si>
+  <si>
+    <t>Сделали более 3000 фотографий Москвы в формате "Было — стало". Снимки опубликовали в канале «Москва в объективе времени» и подкрепили интересными фактами. 👉СМОТРЕТЬ ФОТОГРАФИИ</t>
+  </si>
+  <si>
+    <t>29.03.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24380</t>
+  </si>
+  <si>
+    <t>Продолжительность светового дня 29 марта в Москве 12 часов 52 минуты</t>
+  </si>
+  <si>
+    <t>29.03.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24379</t>
+  </si>
+  <si>
+    <t>Пряничный музей в Тульском кремле 📍Тульская обл., г. Тула Кремль, Торговые ряды, пав. 16 Гостей ждёт увлекательная экскурсия — от первых упоминаний пряника в XVII веке до современных рецептов, знакомство со старинными резными деревянными формами, которым сотни лет, и раскрытие тайн особой рецептуры тульского пряника. Здесь можно окунуться в атмосферу ушедшей эпохи в фотозонах в стиле старинной пекарни, попробовать настоящий тульский пряник на дегустации, создать и украсить собственный пряник на мастер‑классе, а ещё — приобрести сладкий сувенир на память в местной лавке. Подробнее Видео: edutdve Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>28.03.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24378</t>
+  </si>
+  <si>
+    <t>Стеклянный глобус вернулся: реставрация Центрального телеграфа завершена 📍 г. Москва, ул. Тверская, 7 В этом году завершилась реставрация Центрального телеграфа. Теперь Тверская вновь украшает величественное здание в стиле ар‑деко по проекту Ивана Рерберга — с легендарным вращающимся стеклянным глобусом, которому уже почти сто лет. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>28.03.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24373</t>
+  </si>
+  <si>
+    <t>Переславль-Залесский - город, куда смело можно съездить на выходных. Один из древнейших городов Центральной России, основан как Москва,  Дмитров и Юрьев-Польский князем Юрием Долгоруким. Здесь родился, жил и княжил   Александр Невский. Что смотрим: ✔ Никитский монастырь ✔️Спасо-Преображенский собор (1157 год!) на фото ✔️Синий камень, Национальный парк «Плещеево озеро» ✔️Музей-усадьба «Ботик Петра I» ✔️Дендрологический сад им. С. Ф. Харитонова (шикарный! ) Это далеко не все! В городе множество монастырей и храмов, а также музей утюга, музей радио, музей чайника и прочее. Уютные деревянные домики ☕ С едой проблем нет, уютных кафе в центре города достаточно.</t>
+  </si>
+  <si>
+    <t>28.03.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24372</t>
+  </si>
+  <si>
+    <t>🤭 Кажется, найден лайфхак, как поймать интернет в центре Москвы. 📹: kuruchbro Отправьте тому самому другу, который сейчас бегает в поисках сигнала 😅 👉🏼 Подписаться на «Это Москва» / Мы в «MAX» ✒️ Прислать новость</t>
+  </si>
+  <si>
+    <t>28.03.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24368</t>
+  </si>
+  <si>
+    <t>Март на картинах современного художника Шевелёва Александра Викторовича. Мастер живёт и работает в Рыбинске.</t>
+  </si>
+  <si>
+    <t>27.03.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24367</t>
+  </si>
+  <si>
+    <t>Флешмоб «Угон льдины» во Владивостоке С наступлением весны любители морских прогулок традиционно собираются на пляжах Приморья, чтобы «угнать» самую большую льдину. Так сапсерферы открывают новый сезон. Участники флешмоба создают настоящий праздник — облачаются в яркие костюмы, запускают сигнальные шашки, берут с собой питомцев, устраивают фотосессии. Местные жители откалывают льдину и отгоняют ее как можно дальше от берега.</t>
+  </si>
+  <si>
+    <t>27.03.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24366</t>
+  </si>
+  <si>
+    <t>Спасская церковь с майоликовыми панно 📍г. Пушкино, мкр Клязьма, ул. Лермонтовская, 20 Церковь Спаса Нерукотворного Образа была возведена в 1913–1916 годах в неорусском стиле с элементами модерна в честь 300‑летия Дома Романовых по проекту архитектора С. И. Вашкова, ученика В. М. Васнецова. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>27.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24365</t>
+  </si>
+  <si>
+    <t>🔥 ГОРЯЩИЕ АКЦИИ В ПИЦЦЕРИИ МИЛАНА 🔥 📍 Красноармейская, 19А 🥢 ТОЛЬКО ОДИН ДЕНЬ 29 МАРТА — ДЕНЬ ПИЦЦЫ И РОЛЛОВ Успейте попробовать наш новый Мега-сет всего за 399 ₽! Обычная цена — 1564 ₽. В составе сета: • Пицца «Пепперони» (25 см) • Ролл «Филадельфия Лайт» • Ролл «Калифорния Снежная» Акция действует только в зале пиццерии. 🎟️В этот день устроим МЕГА-РОЗЫГРЫШ в пиццерии! Разыгрываем Apple Watch и гору вкусняшек: сеты, комбо и пиццы. 🥢 СКИДКА 50% В БУДНИЕ ДНИ С понедельника по четверг ВЕСЬ ДЕНЬ скидка -50% на роллы и пиццы! Забирайте с собой или ешьте в зале. Главное условие — оформить заказ непосредственно в пиццерии. ❌ Акция не распространяется на некоторые позиции. Подробности уточняйте у администратора. 📍 Ждём вас по адресу: Пиццерия «Милана», г. Раменское, ул. Красноармейская, 19А. 🔥 Ещё больше акций — в нашем канале: 👉 https://t.me/milanaramenskoe</t>
+  </si>
+  <si>
+    <t>27.03.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24364</t>
+  </si>
+  <si>
+    <t>Лама-футболист Педро начинает свой сезон Зимой у Педро были только определенные тропы, которые он сам себе придумал, и ходил по ним, а сейчас он начинает гулять и резвиться во всём своем вольере. 📍 Земля Прайда г.о. Клин</t>
+  </si>
+  <si>
+    <t>27.03.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24363</t>
+  </si>
+  <si>
+    <t>Тула 📍Тульская обл., г. Тула Древний город с богатым наследием и подлинным русским колоритом, славится тремя «визитными карточками», вошедшими в поговорки: оружием, пряниками и самоварами. Здесь веками оттачивали мастерство оружейники, пекли ароматные пряники по секретным рецептам и создавали узорчатые самовары — символы домашнего тепла. Видео: edutdve Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>26.03.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24354</t>
+  </si>
+  <si>
+    <t>Павильон №34 на ВДНХ. Центр «Космонавтика и авиация» Огромный выставочный зал, где тема космоса раскрыта через впечатляющие экспонаты в натуральную величину. 🚀 Экспозиция поражает масштабами: под стеклянным куполом висит настоящий спутник, стоят полноразмерные ракеты вроде «Восток», модуль станции «Мир», двигатели, луноходы, скафандры - всё, начиная с идеи покорения космоса.</t>
+  </si>
+  <si>
+    <t>26.03.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24353</t>
+  </si>
+  <si>
+    <t>Самые красивые храмы Подмосковья 🇷🇺Собор Успения Пресвятой Богородицы в Звенигороде 📍г. Звенигород, ул. Городок, 1 🇷🇺Главный храм Вооруженных сил Российской Федерации – собор Воскресения Христова 📍Одинцовский г.о., Минское ш., 55 км 🇷🇺Церковь Зачатия Иоанна Предтечи на Городище 📍г. Коломна, ул. Городищенская, 102А 🇷🇺Троицкий собор Троице-Сергиевой Лавры 📍г. Сергиев Посад, Свято-Троицкая Сергиева Лавра 🇷🇺Церковь Рождества Богородицы в Подмоклово 📍г.о. Серпухов, д. Подмоклово 🇷🇺Никольский собор в Можайске 📍г. Можайск, ул. Бородинская, 8 🇷🇺Знаменская церковь в усадьбе Дубровицы 📍г.о. Подольск, п. Дубровицы 🇷🇺Владимирская церковь в усадьбе Быково 📍Раменский г.о., с. Быково, ул.  Колхозная 🇷🇺Церковь Спаса Преображения в селе Остров 📍Ленинский г.о., с. Остров 🇷🇺Церковь Николая Чудотворца в Царево 📍Пушкинский г.о., с. Царево Видео: Станислава Меньшова Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>26.03.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24347</t>
+  </si>
+  <si>
+    <t>ВЕСТЕРН ВУД — 10 лет изготавливаем корпусную мебель: персонально под ваше пространство, образ жизни и стиль интерьера. Учитываем эргономику, хранение и коммуникации, чтобы каждая вещь была на своем месте. 😊Почему нам доверяют: 🕊собственное производство, современное оборудование; 🕊высокий сервис, чуткое отношение к каждому клиенту; 🕊знаем, где можно сэкономить без потери качества; 🕊находим лучшие решения для нестандартных планировок; 🕊помогаем с выбором материалов и фурнитуры; 🕊можем предложить несколько вариантов в разных ценовых категориях; 🕊сопровождаем на каждом этапе (от замера до установки). ⚠️ А также в ВЕСТЕРН ВУД: 🕊бесплатно: замер, проект, доставка с заносом; 🕊перед запуском в производство создаем 3D-фотореалистичный проект в вашем интерьере; 🕊изготовление от 14 дней; 🕊сборку выполняют наши штатные, опытные и аккуратные специалисты. Будем рады новым подписчикам😊 Канал ➡️ ВЕСТЕРН ВУД Канал в MAX ➡️ ВЕСТЕРН ВУД Расчёт/замер ➡️ Менеджер Вестерн Вуд 📞 +7(977)058-77-77 Реклама. ИП Власов Дмитрий Владимирович. ИНН: 580317399124</t>
+  </si>
+  <si>
+    <t>26.03.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24346</t>
+  </si>
+  <si>
+    <t>В Москве впервые проведут 6 велофестивалей 🟢24 мая — Весенний велофестиваль 🟢30 мая — Детский велофестиваль 💫4 июля — Ночной велофестиваль 💫1 августа — второй Ночной велофестиваль 🟢5 сентября — второй Детский велофестиваль 💫12 сентября — Осенний велофестиваль</t>
+  </si>
+  <si>
+    <t>25.03.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24345</t>
+  </si>
+  <si>
+    <t>«Трубная» преобразилась: под потолком разместили более 140 огромных декоративных яиц, расписанных в традициях русских народных узоров.</t>
+  </si>
+  <si>
+    <t>25.03.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24344</t>
+  </si>
+  <si>
+    <t>Кирилло-Белозерский монастырь 📍Вологодская обл., г. Кириллов, Соборная пл., 1 Древний мужской монастырь на берегу Сиверского озера. В XV–XVII веках — один из самых влиятельных и богатых в России. Сюда приезжал царь Василий III с Еленой Глинской, молясь о наследнике престола. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>25.03.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24339</t>
+  </si>
+  <si>
+    <t>Обновлённая Пушкинская набережная в Москве в Парке Горького Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.03.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24338</t>
+  </si>
+  <si>
+    <t>Пятнистые олени вышли на прогулку в Лосином острове</t>
+  </si>
+  <si>
+    <t>24.03.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24337</t>
+  </si>
+  <si>
+    <t>🔥 Добро пожаловать на наш новый канал «Москва сквозь время». Это фотопутешествие по историческим уголкам столицы самой большой страны мира. 🕰 Откройте для себя уникальные кадры прошлого, которые покажут, как менялся город на протяжении веков. ✅ Переходите и подписывайтесь: @moskvavremya</t>
+  </si>
+  <si>
+    <t>24.03.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24336</t>
+  </si>
+  <si>
+    <t>Один из самых красивых ЖД вокзалов России 📍 Тверская обл., пгт Куженкино Станция Куженкино — шедевр деревянного зодчества начала XX века в стиле модерн, сохранившийся до наших дней практически в первозданном виде. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.03.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24331</t>
+  </si>
+  <si>
+    <t>В парке Галицкого в Краснодаре распускается магнолия, слива и мандаль 🌺🌸</t>
+  </si>
+  <si>
+    <t>23.03.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24330</t>
+  </si>
+  <si>
+    <t>Дарим билеты в Аптекарский огород🌸 Вы получите по два билета или 3000 рублей на карту Проверяем подписку: ✅Подмосковье Москва ✅Гуляем в парке ✅Бесплатная Москва Мах Финиш 31 марта 🌷🌷🌷</t>
+  </si>
+  <si>
+    <t>23.03.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24329</t>
+  </si>
+  <si>
+    <t>Помню по детству: мама в метро все время вязала.</t>
+  </si>
+  <si>
+    <t>23.03.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24328</t>
+  </si>
+  <si>
+    <t>Нижний Новгород в зеркале луж Лужи, словно разбросанные зеркала, ловят и бережно хранят фрагменты города. Видео: Игорь Иванов Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>23.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24327</t>
+  </si>
+  <si>
+    <t>"ТЫ МЕНЯ НА РАССВЕТЕ РАЗБУДИШЬ..." Канал Просто стихи - о поэзии. Без биографий поэтов. Без "пикантных" подробностей их жизни. Без отрывков в пару строк. Без виршей тех, кто мнит себя поэтами. Тут просто лучшие стихи классиков. В чистом виде. Они заслуживают чтения и любви. Подари себе наслаждение, подпишись! https://t.me/prostostihiya</t>
+  </si>
+  <si>
+    <t>23.03.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24326</t>
+  </si>
+  <si>
+    <t>Крокусы на Крымской набережной в Музеоне</t>
+  </si>
+  <si>
+    <t>22.03.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24320</t>
+  </si>
+  <si>
+    <t>Коломна в мартовском отражении</t>
+  </si>
+  <si>
+    <t>22.03.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24319</t>
+  </si>
+  <si>
+    <t>🎧Дарим билеты на юбилейное шоу «Руки Вверх» или 9 000 рублей Концерт «30 нам уже!» 26 июля в ОК Лужники 4 ряд по центру🌸 Зажгите будни яркими красками! Проверяем подписку: ✅ Москва. Самый Первый ✅ Бесплатная Москва Мах ✅ Старгород Москва Финал 11 апреля</t>
+  </si>
+  <si>
+    <t>22.03.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24318</t>
+  </si>
+  <si>
+    <t>Пизанская башня в Ярославле 📍 г. Ярославль, ул. Чайковского, 1Б Шестиярусная колокольня церкви Николы Мокрого — архитектурный шедевр рубежа XVII–XVIII веков. В своё время она достигала 45 м, главенствуя в городском силуэте. Но в 1950‑х неустойчивость грунта дала о себе знать: башня слегка склонилась, накренившись на целый метр. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>22.03.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24317</t>
+  </si>
+  <si>
+    <t>Цветущий парк «Зарядье» 📍г. Москва, ул. Варварка, 6с1 Весна уверенно вступает в свои права: на аллеях парка уже распустились первые крокусы. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>22.03.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24316</t>
+  </si>
+  <si>
+    <t>Друзья, тоже ищите что бы интересного посмотреть на выходных? После рабочей недели в ритме мегаполиса, так хочется качественного досуга, а не листать ленту впустую. Не тратьте время на долгие поиски! Рекомендую канал Натальи @pro_knigi_kino. Там собраны обзоры на фильмы и книги, о которых вы могли не слышать, но которые точно стоит вашего внимания. ▫️Кино и книги на любое настроение ▫️Поддержка и вдохновение для перезагрузки ▫️Взгляд на мир через призму интересных историй Идеально, чтобы отвлечься от столичной суеты. Подписывайтесь 👉 @pro_knigi_kino</t>
+  </si>
+  <si>
+    <t>21.03.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24315</t>
+  </si>
+  <si>
+    <t>✨ Дарим сертификаты Ozon Участвуйте в розыгрыше и выиграйте подарочные сертификаты! Для участия проверь подписку: ✅ Отдых в Подмосковье ✅ Подмосковье, Москва и регионы ✅ Отдых в Подмосковье (MAX) 🎉 Трёх победителей бот выберет 27 марта! Победители розыгрыша: 1. Kurpatya 🤘🏻 - 58kkao 2. Лесная фея - 5838gq 3. Юлия - 57tbai</t>
+  </si>
+  <si>
+    <t>21.03.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24314</t>
+  </si>
+  <si>
+    <t>Безумие и отвага в Москве на Головинских прудах</t>
+  </si>
+  <si>
+    <t>21.03.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24304</t>
+  </si>
+  <si>
+    <t>🏰 Экскурсии Календарь КИДС на АПРЕЛЬ Будем изучать страны Азии, поиграем в сказки, прийдем в гости с Хрюше и Степашке, познакомимся с историей цирка, полюбуемся картинами и отметим пасху в ГИМ! ☺️ 02 апреля в 14:00 📺 За кулисами "Спокойной ночи" и погоды: как создаются телепередачи 7+ 04 апреля в 11:00 18 апреля в 11:00 🐈‍⬛ Играем сказки Пушкина 5+ 04 апреля 16.15 11 апреля в 12:30 18 апреля в 14:15 25 апреля в 16:15 🖼 Знакомство с Третьяковской галереей 7-11 лет 04 апреля 17:00 🤩 Японские истории для самых маленьких» 4+ 04 апреля 18:15 🐲 Удивительный мир Древнего Китая 7+ 5 апреля в 12:00 19 апреля в 12:00 📝 Секреты Печатного двора с мастер-классом и пешеходной программой 7-12 лет 05 апреля 14.00 🩰 Cемейная экскурсия с мастер-классом для детей в квартиру Плисецкой «Плисецкая. Характер – это и есть судьба» 6+ 5 апреля в 15:20 25 апреля в 12.30 🏛«Следствие ведут реставраторы» в Пушкинском музее 7-11 лет 11 апреля в 12:15 👩‍🎨«Сказочный мир Врубеля и Васнецова" в Третьяковской галерее 7-11 лет 11 апреля в 15:00 🎭За кулисами Большого Театра 6+ 12 апреля в 12:00 25 апреля в 10:00 🚒 Школа юных пожарных 3+ 05 апреля в 14:00 25 апреля в 14:00 🌅Экскурсия на Останкинскую телебашню 6-10 лет 11 апреля в 12:00 18 апреля в 12:15 🚀 Большое космическое приключение для малышей 4+ 11 апреля в 13:30 18 апреля в 13:45 🚀 Тайны космоса: экспедиция для юных исследователей 6+ 11 апреля в 14:00 🐎КСК Битца Интерактивная программа "Лошадь - первое знакомство" 11 апреля в 15.00 25 апреля в 14.00 🚣‍♀️ Повелитель ветра: экскурсия в дом-музей и штаб Федора Конюхова 7+ 18 апреля в 10:30 🥚 Здравствуй, Пасха! Интерактивная программа в Историческом музее 7+ 18 апреля 11:00 Ⓜ️ Кольцо открытий: квест по подземному дворцу 6+ 18 апреля в 14:40 🎨 "Как говорит живопись" в Пушкинском музее для 5-7 лет 18 апреля в 18:00 🐲 Китай: путешествие в Поднебесную" в музее Востока для малышей 4-6 лет 25 апреля в 11:00 🇷🇺 Экскурсия-квест "Знакомство с Красной площадью" 6+ 25 апреля в 12:00 🐎 "Лошадь - первое знакомство" в конном клубе Прованс 6+ 25 апреля в 17:00 🐲 Интерактивная программа в музее Востока "Кимоно, татами и тайны Японии" 7+ 26 апреля в 12:00 🚒 Школа юных пожарных 7+ 26 апреля в 12.00 🎪Семейная программа в клуб-музей Цирка на Цветном "Под куполом легенды" 6+ 26 апреля в 13:00 🇷🇺 В гостях у князя Гвидона: путешествие внутри Кремля 6+ Для организации программ для класса или компании, пишите https://t.me/calendar_excursion #экскурсии_с_календарем 🏰 calendar.tours</t>
+  </si>
+  <si>
+    <t>21.03.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24303</t>
+  </si>
+  <si>
+    <t>Первые ростки Художник Анастасия Лобанова</t>
+  </si>
+  <si>
+    <t>21.03.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24302</t>
+  </si>
+  <si>
+    <t>Серпухов: город‑легенда на Оке 📍г. Серпухов Монастыри XIV века. Остатки древнего кремля на Соборной горе. Картины Айвазовского и Левитана в местном музее. И повсюду — бронзовые павлины, будто сошедшие с герба города. 700 лет истории, 100 км от столицы. Место, где прошлое не ушло — оно просто стало частью настоящего. Видео: edutdve Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>20.03.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24301</t>
+  </si>
+  <si>
+    <t>Белый медвежонок родился в зоопарке Новосибирска. Загрузите эту милоту 💔</t>
+  </si>
+  <si>
+    <t>20.03.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24300</t>
+  </si>
+  <si>
+    <t>Эксклав Москвы в Подмосковье: посёлок Акулово 📍г. Москва, поселок Акулово В Подмосковье, вдали от основной территории столицы, расположился посёлок Акулово — самый маленький эксклав Москвы. Его история тесно связана с Учи́нским водохранилищем: населённый пункт был основан специально для обслуживания гидроузла этого важного водного объекта. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>20.03.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24295</t>
+  </si>
+  <si>
+    <t>Представьте себе ребёнка оставленного в детском доме. Просто мальчика или девочку. Ребенка, который привык не просить, не ждать, не надеяться. Но однажды ему сказали: «Ты можешь играть в команде». В его глазах загорелась искорка, впервые в жизни ему дали шанс быть не «из детдома», а просто ребёнком, которому кричат с трибун: «Ты справишься!» А теперь представьте, что этот шанс у него отнимают. Потому что нет денег, чтобы заплатить за поле, заплатить тренеру, купить форму и мячи. Поймите, это не просто спорт. Это единственное место, где дети-сироты чувствуют себя нужными. Где у них есть команда, взрослый, который не предаст. Где они слышат: «Я в тебя верю». Но всё это может исчезнуть. Чтобы дети продолжали тренироваться необходимо 230 000 рублей в месяц. Посильная сумма от вас может подарить детям новый мяч, обувь или форму в которой кто-то впервые почувствует уверенность в своих силах. Вы можете закрыть этот пост и забыть. А можете стать тем, благодаря кому у ребёнка из детского дома будет тренировка. Православные, давайте поможем деткам-сиротам продолжить тренироваться: krilyazhizni.ru</t>
+  </si>
+  <si>
+    <t>20.03.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24294</t>
+  </si>
+  <si>
+    <t>Совсем скоро</t>
+  </si>
+  <si>
+    <t>19.03.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24290</t>
+  </si>
+  <si>
+    <t>Заглянем в прошлое Коломны Перед вами Соборная площадь Коломны начала XX века. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>19.03.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24289</t>
+  </si>
+  <si>
+    <t>Боровск 📍Калужская обл., г. Боровск Живописный городок в Калужской области с богатой историей: • в XVI веке сюда ссылали старообрядцев- среди них протопоп Аввакум и боярыня Морозова • в Боровске 12 лет жил и работал Константин Циолковский • через город прошёл Наполеон во время отступления из Москвы в 1812 году • город славится десятками фресок и граффити на фасадах домов от местного художника • за холмистый берег Протвы, создающий потрясающие панорамы, Боровск прозвали «вторым Плёсом» Видео: Яна Аюнс Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>19.03.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24283</t>
+  </si>
+  <si>
+    <t>↪️Мебельная фабрика ЭЛНА: создаем корпусную мебель по индивидуальным размерам с 1999г. У нас вы можете заказать: 🔴кухни 🔴гардеробные 🔴шкафы 🔴меблировку под ключ 📎За счет собственного производства мы предлагаем самые выгодные цены - вы сэкономите до 20% стоимости. 📎Работаем только с материалами по ГОСТ. Ручаемся за каждый проект! Вместе с мебелью вы получаете уверенность: всё встанет идеально, будет работать без проблем и радовать долгие годы. Мы предлагаем: ▫️Бесплатно: 3D-проект, доставку ▫️Договор, гарантию 2 года ▫️Срок изготовления от 14 дней ▫️Индивидуальный подход и контроль на всех этапах ▫️Предоплату всего 30% ▫️Рассрочку без % ▫️Чистоту и аккуратность при сборке. ➡️ Подписчикам телеграм-канала — Скидка на мебель 10% Подписывайтесь ➡️ ЭЛНА МЕБЕЛЬ 📝  ➡️ Расчет/замер 📞 89585802596➖ Реклама. ИП АСЯНОВ РИНАТ РАВИЛОВИЧ. ИНН 632109383015</t>
+  </si>
+  <si>
+    <t>19.03.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24282</t>
+  </si>
+  <si>
+    <t>Немного грустно</t>
+  </si>
+  <si>
+    <t>18.03.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24281</t>
+  </si>
+  <si>
+    <t>Один из самых красивых храмов в России — Знаменский храм в Дубровицах 📍г. Подольск, п. Дубровицы, 45 Церковь Знамения Пресвятой Богородицы — уникальный памятник архитектуры рубежа XVII–XVIII веков, вошедший в сокровищницу мирового искусства. Возведённая по инициативе князя Бориса Голицына на высоком берегу у слияния рек Десны и Пахры, эта белокаменная жемчужина поражает воображение с первого взгляда. В её облике слились русские традиции и пышное барокко — редкий для отечественной архитектуры стиль, получивший название «голицынское барокко». Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>18.03.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24280</t>
+  </si>
+  <si>
+    <t>Пришла, долгожданная</t>
+  </si>
+  <si>
+    <t>18.03.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24279</t>
+  </si>
+  <si>
+    <t>Розыгрыш! Дарим 7 парных билетов на Stand up от комикесс с ТНТ на 22 марта То, что скоро покажут по ТВ, сначала услышите вы: резиденты культового стендап-шоу обкатывают новый материал вживую. Как выиграть? ❤️ Подписаться на Куда сходить в Москве ❤️ Подписаться на Москва бесплатно 👉 Нажать кнопку «Участвовать» под этим постом 20 марта в 14.00 бот проверит подписки и выберет счастливчиков! 🎟 Не хотите рассчитывать на удачу? Покупайте билеты уже сегодня здесь. Участников: 37 Призовых мест: 7 Дата розыгрыша: 14:00, 20.03.2026 MSK (2 дня)</t>
+  </si>
+  <si>
+    <t>18.03.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24278</t>
+  </si>
+  <si>
+    <t>Затерянный в лесу замок — усадьба «Заветное» 📍г. Новгородская обл., Окуловский р-он, Березовикское с/п Построенная накануне Первой мировой войны инженером Михаилом Токарским, она когда‑то блистала фонтанами и белокаменными лестницами. Сегодня здесь царит атмосфера тихой романтики: среди леса сохранилась удивительная часовня — миниатюрный «рыцарский замок» из железобетона, будто сошедший со страниц средневековых легенд. Видео: tim_nordberg Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>18.03.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24277</t>
+  </si>
+  <si>
+    <t>В Рыбинске уже открыли сезон сапов 📍Ярославская обл., г. Рыбинск С первыми весенними лучами солнца рыбинцы встали на сапборды. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.03.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24273</t>
+  </si>
+  <si>
+    <t>👀 Самые первые фотографии котиков появились еще в начале 1870-х годов. Британский фотограф Гарри Пойнтер создал серию фотоснимков котов. Он устраивал кошек перед камерой в необычных позах, изображающих деятельность человека.</t>
+  </si>
+  <si>
+    <t>17.03.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24268</t>
+  </si>
+  <si>
+    <t>Музей-усадьба «Архангельское» 📍 Московская область, городской округ Красногорск, посёлок Архангельское Дворцово-парковый ансамбль конца XVIII - начала XIX века - прекрасный парк в ближнем Подмосковье, музей истории и архитектуры. В разные времена он принадлежал известным русским князьям Голицыным, Одоевским, Юсуповым. Общий стиль паркового ансамбля ближе всего к классицизму. Усадьбу нередко сравнивают с Версальским дворцом в Париже. В усадьбе гостили; Пушкин, Герцен, Карамзин, Вяземский, Бенуа, Стравинский  и другие. Здесь нередко бывали сановные особы, императоры и члены их семей. ПОДРОБНЕЕ</t>
+  </si>
+  <si>
+    <t>17.03.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24267</t>
+  </si>
+  <si>
+    <t>Найти стильную квартиру в Москве стало еще проще ❤️‍🩹 В канале Рентопия можно снять квартиру без риелторов и комиссий в самых лучших локациях Москвы. В два клика, прямо в телеграме.</t>
+  </si>
+  <si>
+    <t>17.03.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24261</t>
+  </si>
+  <si>
+    <t>Конь в пальто» — уникальный музей в Переславле‑Залесском, где можно пожить 📍Ярославская обл., г. Переславль‑Залесский, ул. Конная, 17 В боярских палатах XVII века, воссозданных с нуля, представлена коллекция крестьянского искусства: редкие экземпляры крестьянского текстиля, головные уборы и изделия из дерева и металла XIX–XX веков. В комнатах, где можно пожить, антикварная мебель и материалы органично вписались в современный дизайн. Фото: secret_guide Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.03.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24256</t>
+  </si>
+  <si>
+    <t>За первоцветами в Зарядье Подснежник, сцилла сибирская, крокус, хионодокса, морозник уже распустились! 🌸🌸</t>
+  </si>
+  <si>
+    <t>16.03.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24252</t>
+  </si>
+  <si>
+    <t>В стенах города Владимир вместо кирпичей можно найти мини-инсталляции В каждой маленькой «картине» запечатлена история. Вот некоторые адреса: Фото 2 Александр Григорьевич Столетов - известный физик, основатель современной электротехники 📍ул. Большая Московская, 35А Фото 3 Мальчики из 90- х играющие в денди. 📍Большая Московская, 12 Фото 4 Купец с женой и пьют чай из самовара 📍ул. Ильича, д.8 Фото 5 Бабушка с дедушкой на диванчике 📍 ул. Большая Московская д 37</t>
+  </si>
+  <si>
+    <t>16.03.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24251</t>
+  </si>
+  <si>
+    <t>😱 Шок цены - кухни от 60 000 руб. за весь кухонный гарнитур в Москве! Рассчитать стоимость и получить бесплатный дизайн-проект кухни в 1 клик можно ПО ССЫЛКЕ👈 🔥 Рассрочка 0% 🔥 Скидка 10% новосёлам 🔥 Посудомоечная машина в подарок при покупке комплекта техники! 👍Подпишитесь на их канал, чтобы не потерять! Реклама: ООО "Мебельная Компания", ИНН 9725165084</t>
+  </si>
+  <si>
+    <t>16.03.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24246</t>
+  </si>
+  <si>
+    <t>Говорим по-русски 🚩</t>
+  </si>
+  <si>
+    <t>16.03.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24245</t>
+  </si>
+  <si>
+    <t>Сказочный терем Ивана Поляшова 📍Костромская обл., д. Погорелово В глухих лесах Костромской области, словно сошедший со страниц народной сказки, стоит резной деревянный терем. Построенный в 1903 году мастером Иваном Ивановичем Поляшовым, он чудом сохранился до наших дней почти в первозданном виде. Внутри по‑прежнему красуются парадная лестница, старинные росписи и изящные двери — каждый элемент дышит духом ушедшей эпохи. Видео: Алена Копылова Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>16.03.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24242</t>
+  </si>
+  <si>
+    <t>Друзья! Мы рады представить вам концерт для настоящих музыкальных гурманов — программу уникальных произведений Паоло Флорентийского, последнего композитора итальянского Средневековья. Его сочинения — это подлинное звучание загадочной эпохи Ars subtilior (арс субтильор). Погружение в этот мир никого не оставит равнодушным! Прекрасные мадригалы и баллаты Паоло Флорентийского дарят исполнителям шанс почувствовать себя полноправным соавторами сложнейшей многоголосной музыки, а слушателям — наслаждение творчеством, которое происходит прямо здесь и сейчас. В России музыку Паоло Флорентийского можно услышать только в неповторимом совместном звучании редких исторических инструментов ансамбля Alcántar | Musica Autentica и вокальных голосов Ансамбля МонтеВерде . С огромным успехом мы исполнили премьеру в январе 2026 года, и вновь принимаем этот вызов — 27 марта на сцене уютного Лектория Культурного центра Зил  центра ЗиЛ мы представим обновлённую и усложнённую версию программы! Приходите и используйте эксклюзивный шанс разделить с нами этот творческий кураж! Билеты — iframeab-pre8338.intickets.ru/event/7083...</t>
+  </si>
+  <si>
+    <t>16.03.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24241</t>
+  </si>
+  <si>
+    <t>Тверь Живописный город на берегу Волги, чья история уходит корнями в 1135 год. В XIV веке он был центром могущественного Тверского княжества и соперничал с Москвой за главенство на Руси. Здесь можно пройтись по Трёхсвятской улице — местному «Арбату», полюбоваться видами со Староволжского моста и заглянуть в Путевой дворец, где сегодня располагается картинная галерея. Фото: Рита Сухарева Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>16.03.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24240</t>
+  </si>
+  <si>
+    <t>Оттепель Художник Мария Гончарова</t>
+  </si>
+  <si>
+    <t>15.03.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24239</t>
+  </si>
+  <si>
+    <t>Дарим билеты на концерт Imperialis Orchestra в ночном Океанариуме Вы послушаете концерт, сидя за персональным коктейльным столиком, а так же посетите ночную экспозицию Аквариума. Победитель получит 1 билет на 2 персоны. Проверьте подписку: ✔️Подмосковье, Москва и Регионы ✔️Из Москвы на выходные (МАX) Нажмите кнопку "Участвовать" Итоги 19 марта в 12:00! Победители розыгрыша: 1. Елена 🌾 - 572qo3</t>
+  </si>
+  <si>
+    <t>15.03.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24238</t>
+  </si>
+  <si>
+    <t>Звенигород: «Русская Швейцария» под Москвой 📍г. Звенигород Один из древнейших городов Подмосковья, расположенный на высоких холмах над Москвой‑рекой, был основан в XIV веке князем Юрием Звенигородским. Городок, прозванный «Русской Швейцарией» за живописные пейзажи, сосновые боры, луга и извилистые речные берега, очаровывает тишиной, старинными улочками, деревянными домами с резными наличниками и запахом хвои. Видео: nuuuliza Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.03.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24237</t>
+  </si>
+  <si>
+    <t>Чемпионат по рубке шашкой «Казарла» пройдёт в Воскресенске 📍г. Воскресенск, ул. Лермонтова, 5, парк усадьбы Кривякино 📆21 марта 11:00-16:00 💲вход свободный Любителей истории и казачьей культуры ждут: 🔴захватывающие выступление участников чемпионата 🔴фотозона с репликами оружия и историческими костюмами 🔴 экспозиция «История создания оружия» 🔴выступление фольклорного ансамбля 🔴игровая программа для детей 🔴мастер-класс по фланкировке Подробнее Видео: chepurnoy_a Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.03.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24236</t>
+  </si>
+  <si>
+    <t>Милота дня. Мышонку в ветклинике делают УЗИ. 🐁Самый крохотный пациент.</t>
+  </si>
+  <si>
+    <t>15.03.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24235</t>
+  </si>
+  <si>
+    <t>С 5 марта 2026 года в Москве наблюдаются перебои с мобильной связью и интернетом. Отключения вводятся точечно: в одной части улицы интернет может работать, а через несколько кварталов сеть исчезает полностью.</t>
+  </si>
+  <si>
+    <t>14.03.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24234</t>
+  </si>
+  <si>
+    <t>Доступная подсказка, позволяющая не запутаться в стилях художников 🐟</t>
+  </si>
+  <si>
+    <t>14.03.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24233</t>
+  </si>
+  <si>
+    <t>Усадьба «Горки Ленинские» 📍р/п Горки Ленинские, ул. Центральная, 1, музей-заповедник «Горки Ленинские» 💲Билет от 150₽ Бывшая дворянская усадьба, некогда служившая домом для В. И. Ленина, сегодня превратилась в музей‑заповедник. Посетителей ждут редкие экспонаты: от кабинета первого лидера СССР до гусеничного «Роллс‑Ройса» и «советского Парфенона». Дополняют впечатление живописный парк и архитектурный ансамбль XIX–XX веков.   Подробнее Фото: Елена Крижевская Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>14.03.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24228</t>
+  </si>
+  <si>
+    <t>Улица Лескова на окраине Москвы тянется от метро Алтуфьево. 📚Как несложно догадаться, названа в честь известного русского писателя Николая Семёновича Лескова. 🖌️Невзрачные серые трансформаторные будки вдоль улицы расписаны по сюжетам из книг писателя. "Левша", "Очарованный странник", "Леди Макбет Мценского уездаза" - захотелось перечитать, не буду себе в этом отказывать.</t>
+  </si>
+  <si>
+    <t>14.03.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24220</t>
+  </si>
+  <si>
+    <t>📢ШОКИРУЮЩИЕ ЦЕНЫ НА МЕБЕЛЬ! Вы платите НА 40% БОЛЬШЕ, чем нужно! Всего 5 минут — и вы узнаете, как сэкономить серьёзные деньги на покупке мебели! 💰 В канале «Уют Мебель» 🔸Реальные цены от производителей — без накруток! 🔸Как за 3 простых шага мгновенно получить расчет стоимости! 🔸Эксклюзивные цены в шоуруме компании! «Уют Мебель» - это семейный бизнес с 20 летней историей! Рассчитайте стоимость прямо сейчас, Быстро, Легко, в трех вариантах👇 - Рассчитать стоимость - Записаться на замер - Посетить шоурум 💰 Не упустите шанс сэкономить! 👉 Подписывайтесь сейчас и получите доступ к лучшим предложениям!</t>
+  </si>
+  <si>
+    <t>14.03.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24214</t>
+  </si>
+  <si>
+    <t>При детальном рассмотрении в рыбах на станции БКЛ "Нагатинский затон" можно обнаружить артефакты</t>
+  </si>
+  <si>
+    <t>14.03.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24213</t>
+  </si>
+  <si>
+    <t>Спортивный карнавал среди лыжников и сноубордистов пройдёт в Москве 📍г. Москва, ул. Косыгина, 28с1, СК «Воробьевы горы» 📆21 марта 11:00-17:00 💲Бесплатно, по регистрации Все желающие смогут принять участие в соревнованиях — как в массовом заезде, так и в конкурсе костюмов: проявить фантазию, создать яркий образ и показать своё мастерство в спуске. Ну а зрителей ждут зрелищные спуски участников и захватывающая атмосфера спортивного праздника. Подробнее Видео: new_league Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.03.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24212</t>
+  </si>
+  <si>
+    <t>Объединение «Гжель»: путешествие в удивительный мир фарфора и великих мастеров 📍 г. Раменское, д. Турыгино, 280 💲 Билеты от 700₽ У вас есть уникальная возможность познакомиться с одним из самых узнаваемых в мире русских народных промыслов, погрузиться в процесс создания фарфоровых изделий, открыть тайны экспонатов, представленных на выставке. На экскурсии по производству вы сможете заглянуть в живописные мастерские, узнать, как работают печи, посмотреть на необожжённые изделия и увидеть конечный результат, а также познакомиться с работами выдающихся гжельских художников. Подробнее Видео: trupolina Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.03.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24211</t>
+  </si>
+  <si>
+    <t>Выставка «Сергей Андрияка. Гимн акварели» проходит в «Зарядье» 📍г.Москва, Варварка, 6с1 📆до 17 мая 💲Билеты 225-450₽ На выставке представлено более 100 произведений выдающегося акварелиста, Народного художника Российской Федерации, академика Российской академии художеств Сергея Николаевича Андрияки, а также свыше 50 лучших работ художников-педагогов, студентов и учащихся созданных им Школы и Академии акварели. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.03.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24207</t>
+  </si>
+  <si>
+    <t>Пока город наслаждается запахом тюльпанов и первым теплом, возле храма у Павелецкого вокзала собирается тихая очередь. У этих людей нет сил радоваться весне. Холод всё ещё пробирает до костей. Наша задача проста: чтобы в понедельник и четверг людей ждал горячий ужин. Чтобы никто не ушёл в зябкий вечер с пустым желудком. Для этого нужны самые необходимые продукты: овощи для супов, крупы, хлеб, чай. Для многих это единственный нормальный приём пищи за день. Каждые 200 рублей — это ещё один сытый человек, который ляжет спать не голодным и почувствует, что он не один. Мы не просим многого — только того, что может дать каждый по силам. Из ваших «немного» складывается ужин для более 100 человек. Пожалуйста, помогите нам приготовить достаточно еды, чтобы в эти весенние дни у дверей храма людей ждало не только милосердие, но и реальное человеческое тепло. Чтобы они вдохнули этот весенний воздух не с отчаянием, а с надеждой. Поддержите пожалуйста сбор на продукты: nakormi-bezdomnogo.ru Пусть ваша доброта согреет тех, кому этой весной всё ещё холодно и трудно. Заранее благодарим от всего сердца. 🙏</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7349,62 +10316,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H779"/>
+  <dimension ref="A1:H1109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2807.6" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4429.775" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -26521,50 +29488,5660 @@
     </row>
     <row r="779" spans="1:8">
       <c r="A779">
         <v>82482</v>
       </c>
       <c r="B779" t="s">
         <v>2321</v>
       </c>
       <c r="C779" t="s">
         <v>2322</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="E779">
         <v>7150</v>
       </c>
       <c r="F779">
         <v>4</v>
       </c>
       <c r="G779">
         <v>370</v>
       </c>
       <c r="H779">
         <v>35</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>100281</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E780">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>100282</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E781">
+        <v>3883</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>100283</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E782">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>100284</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E783">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>100285</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E784">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>100286</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E785">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>100287</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E786">
+        <v>4068</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>100288</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E787">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>100289</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E788">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>100290</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E789">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>100291</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E790">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>100292</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E791">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>100293</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E792">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>100294</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E793">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>100295</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E794">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>100296</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E795">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>100297</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E796">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>100298</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E797">
+        <v>8170</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>100299</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E798">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>100300</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E799">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>100301</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E800">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>100302</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E801">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>100303</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E802">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>100304</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E803">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>100305</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E804">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>100306</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E805">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>100307</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E806">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>100308</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E807">
+        <v>2878</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>100309</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E808">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>100310</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E809">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>100311</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E810">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>100312</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E811">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>100313</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E812">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>100314</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E813">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>100315</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E814">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>100316</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E815">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>100317</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E816">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>100318</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E817">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>100319</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E818">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>100320</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E819">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>100321</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E820">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>100322</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E821">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>100323</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E822">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>100324</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E823">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>100325</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E824">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>100326</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E825">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>100327</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E826">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>100328</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E827">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>100329</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E828">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>100330</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E829">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>100331</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E830">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>100332</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E831">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>100333</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E832">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>100334</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E833">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>100335</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E834">
+        <v>3421</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>100336</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E835">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>100337</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E836">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>100338</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E837">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>100339</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E838">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>100340</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E839">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>100341</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E840">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>100342</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E841">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>100343</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E842">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>100344</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E843">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>100345</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E844">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>100346</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E845">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>100347</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E846">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>100348</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E847">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>100349</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E848">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>100350</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E849">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>100351</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E850">
+        <v>4361</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>100352</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E851">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>100353</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E852">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>100354</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E853">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>100355</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E854">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>100356</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E855">
+        <v>6436</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>100357</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E856">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>100358</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E857">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>100359</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E858">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>100360</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E859">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>100361</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E860">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>100362</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E861">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>100363</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E862">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>100364</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E863">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>100365</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E864">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>100366</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E865">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>100367</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E866">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>100368</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E867">
+        <v>8460</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>100369</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E868">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>100370</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E869">
+        <v>6107</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>100371</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E870">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>100372</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E871">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>100373</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E872">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>100374</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E873">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>100375</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E874">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>100376</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E875">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>100377</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E876">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>100378</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E877">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>100379</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E878">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>100380</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E879">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>100381</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E880">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>100382</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E881">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>100383</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E882">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>100384</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E883">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>100385</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E884">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>100386</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E885">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>100387</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E886">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>100388</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E887">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>100389</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E888">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>100390</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E889">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>100391</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E890">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>100392</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E891">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>100393</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E892">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>100394</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E893">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>100395</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E894">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>100396</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E895">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>100397</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E896">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>100398</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E897">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>100399</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E898">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>100400</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E899">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>100401</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E900">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>100402</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E901">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>100403</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E902">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>100404</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E903">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>100405</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E904">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>100406</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E905">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>100407</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E906">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>100408</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E907">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>100409</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E908">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>100410</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E909">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>100411</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E910">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>100412</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E911">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>100413</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E912">
+        <v>3419</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>100414</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E913">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>100415</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E914">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>100416</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E915">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>100417</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E916">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>100418</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E917">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>100419</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E918">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>100420</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E919">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>100421</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E920">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>100422</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E921">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>100423</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E922">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>100424</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E923">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>100425</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E924">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>100426</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E925">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>100427</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E926">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>100428</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E927">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>100429</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E928">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>100430</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E929">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>100431</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E930">
+        <v>6023</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>100432</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E931">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>100433</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E932">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>100434</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E933">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>100435</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E934">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>100436</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E935">
+        <v>4108</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>100437</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E936">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>100438</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E937">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>100439</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E938">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>100440</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E939">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>100441</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E940">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>100442</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E941">
+        <v>5732</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>100443</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E942">
+        <v>4617</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>100444</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E943">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>100445</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E944">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>100446</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E945">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>100447</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E946">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>100448</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E947">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>100449</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E948">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>100450</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E949">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>100451</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E950">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>100452</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E951">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>100453</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E952">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>100454</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E953">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>100455</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E954">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>100456</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E955">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>100457</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E956">
+        <v>3155</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>100458</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E957">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>100459</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E958">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>100460</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E959">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>100461</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E960">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>100462</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E961">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>100463</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E962">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>100464</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E963">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>100465</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E964">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>100466</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E965">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>100467</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E966">
+        <v>3589</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>100468</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E967">
+        <v>3130</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>100469</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E968">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>100470</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E969">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>100471</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E970">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>100472</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E971">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>100473</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E972">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>100474</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E973">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>100475</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E974">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>100476</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E975">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>100477</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E976">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>100478</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E977">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>100479</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E978">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>100480</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E979">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>100481</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E980">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>100482</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E981">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>100483</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E982">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>100484</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E983">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>100485</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E984">
+        <v>3704</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>100486</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E985">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>100487</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E986">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>100488</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E987">
+        <v>3277</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>100489</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E988">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>100490</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E989">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>100491</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E990">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>100492</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E991">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>100493</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E992">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>100494</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E993">
+        <v>8564</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>100495</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E994">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>100496</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E995">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>100497</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E996">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>100498</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E997">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>100499</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E998">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>100500</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E999">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>100501</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E1000">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>100502</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E1001">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>100503</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1002">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>100504</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E1003">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>100505</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E1004">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>100506</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1005">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>100507</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E1006">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>100508</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E1007">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>100509</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1008">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>100510</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1009">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>100511</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1010">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>100512</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1011">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>100513</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1012">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>100514</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1013">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>100515</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E1014">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>100516</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1015">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>100517</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1016">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>100518</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E1017">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>100519</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E1018">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>100520</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E1019">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>100521</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E1020">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>100522</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1021">
+        <v>4280</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>100523</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1022">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>100524</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E1023">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>100525</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E1024">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>100526</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="E1025">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>100527</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="E1026">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>100528</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="E1027">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>100529</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E1028">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>100530</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="E1029">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>100531</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E1030">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>100532</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E1031">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>100533</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="E1032">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>100534</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="E1033">
+        <v>3419</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>100535</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="E1034">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>100536</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="E1035">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>100537</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E1036">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>100538</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1037">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>100539</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E1038">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>100540</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E1039">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>100541</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="E1040">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>100542</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1041">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>100543</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1042">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>100544</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1043">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>100545</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1044">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>100546</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1045">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>100547</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1046">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>100548</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E1047">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>100549</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E1048">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>100550</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="E1049">
+        <v>3397</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>100551</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="E1050">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>100552</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="E1051">
+        <v>3376</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>100553</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E1052">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>100554</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E1053">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>100555</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="E1054">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>100556</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E1055">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>100557</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E1056">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>100558</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E1057">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>100559</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E1058">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>100560</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E1059">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>100561</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E1060">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>100562</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E1061">
+        <v>9853</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>100563</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E1062">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>100564</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="E1063">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>100565</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E1064">
+        <v>3307</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>100566</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3178</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E1065">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>100567</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="E1066">
+        <v>4742</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>100568</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="E1067">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>100569</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="E1068">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>100570</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="E1069">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>100571</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="E1070">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>100572</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="E1071">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>100573</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1072">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>100574</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="E1073">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>100575</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="E1074">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>100576</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="E1075">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>100577</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="E1076">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>100578</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="E1077">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>100579</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="E1078">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>100580</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="E1079">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>100581</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E1080">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>100582</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="E1081">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>100583</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E1082">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>100584</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="E1083">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>100585</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="E1084">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>100586</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="E1085">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>100587</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="E1086">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>100588</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="E1087">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>100589</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="E1088">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>100590</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="E1089">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>100591</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="E1090">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>100592</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1091">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>100593</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="E1092">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>100594</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="E1093">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>100595</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E1094">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>100596</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="E1095">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>100597</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="E1096">
+        <v>13398</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>100598</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E1097">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>100599</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="E1098">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>100600</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3280</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="E1099">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>100601</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="E1100">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>100602</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3286</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="E1101">
+        <v>4056</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>100603</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3289</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="E1102">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>100604</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3292</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="E1103">
+        <v>10346</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>100605</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="E1104">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>100606</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3298</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="E1105">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>100607</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="E1106">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>100608</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="E1107">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>100609</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E1108">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>100610</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E1109">
+        <v>3408</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">