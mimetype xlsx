--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2324">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4065,50 +4065,2969 @@
     <t>24.06.25 11:01</t>
   </si>
   <si>
     <t>t.me/c/1520373359/21145</t>
   </si>
   <si>
     <t>Спасо-Евфимиев монастырь в Суздале 📍Владимирская обл., г. Суздаль, ул. Ленина, 133-г Красивейший мужской монастырь, основанный в 1352 году суздальско-нижегородским князем Борисом Константиновичем, является редким примером согласованной реставрации и музеефикации памятников древнерусского зодчества и объектом Всемирного культурного наследия ЮНЕСКО. 🍓 Едем в Суздаль на выходные Подмосковье, Москва и регионы</t>
   </si>
   <si>
     <t>24.06.25 08:28</t>
   </si>
   <si>
     <t>t.me/c/1520373359/21144</t>
   </si>
   <si>
     <t>Выставка «Стекло на траве» пройдёт в Муранове 📍 Пушкинский г.о., д. Мураново, музей-заповедник «Усадьба «Мураново» 📆28 и 29 июня 10:00 - 20:00 💲Входной билет 200-300₽ На территории усадьбы будут представлены скульптурные композиции, инсталляции и арт-объекты из стекла, выполненные в различных техниках, вплетенные в ландшафт и архитектуру мурановского парка. Также гостей ждёт променад по творческому пространству в компании куратора проекта, беседы с художниками, тематические мастер-классы и литературно-музыкальная программа. 🤍 Подробнее Подмосковье, Москва и регион</t>
   </si>
   <si>
     <t>24.06.25 07:15</t>
   </si>
   <si>
     <t>t.me/c/1520373359/21143</t>
   </si>
   <si>
     <t>✈️ Теперь дети до 14 лет отдыхают бесплатно! Особая летняя акция: летите отдыхать в Турцию — платите только за себя 🔥 Так путешествуют люди, которые знают фишки по выгодным турам. Остальные переплачивают до 240% за свой отдых. Как воспользоваться акцией: 1. Заходите на TravelwithALLA. 2. Выбираете нужные даты. 3. Получаете подробный план. 4. Наслаждаетесь отдыхом, экономя кучу денег. Подписывайтесь и путешествуйте с выгодой! TravelwithALLA | Подписаться P. S. Через 24 часа ссылка будет удалена. Не упустите!</t>
+  </si>
+  <si>
+    <t>01.03.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24102</t>
+  </si>
+  <si>
+    <t>Самая монументальная мозаика Москвы 📍г. Москва, ул. Самокатная, 4, п. 1, Керамические фрагменты складываются на стенах Московского завода «Кристалл» в живую летопись столицы. Перед глазами оживают её знаковые образы: величественный Кремль, устремлённый ввысь МГУ, древний Спас Нерукотворный, основатель города Юрий Долгорукий, легендарные «Лужники» и вдохновенный Пушкин. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>01.03.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24101</t>
+  </si>
+  <si>
+    <t>Тихвинский Богородичный Успенский монастырь 📍Ленинградская обл., г. Тихвин, Тихвинская ул., 1с8 Монастырь был основан в 1560 году по указу Ивана Грозного новгородским архиепископом Пименом. Его главная святыня — чудотворная Тихвинская икона Божией Матери Одигитрии. Видео: Андрей Базанов Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>01.03.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24100</t>
+  </si>
+  <si>
+    <t>С первым днем весны, дорогие!</t>
+  </si>
+  <si>
+    <t>01.03.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24099</t>
+  </si>
+  <si>
+    <t>Узнать «О парфюмерии, мыловарении и гигиене в России XIX-XX вв.» можно в музее и мануфактуре «Душистыя радости» в Коломне 📍г. Коломна, ул. Зайцева, 18 💲Билеты 800-1000₽ На экскурсии в интерьерах воссозданной купеческой лавки вы познакомитесь с историей коломенского мыловара Григория Ивановича Суранова, окунётесь в атмосферу парфюмерии XIX–XX веков, узнаете о секретах дореволюционного мыловарения, увидите уникальные предметы быта, изящные флаконы, редкие духи, старинные помады и другие атрибуты красоты ушедшей эпохи, а также сможете упаковать кусочек ароматного мыла и заберете его с собой. Подробнее Видео: d_radosti Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>28.02.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24098</t>
+  </si>
+  <si>
+    <t>Арт-резиденция «Гуслица» 📍Орехово‑Зуевский г.о., с. Ильинский Погост, Митрохинская ул, 8 Крупнейшая независимая творческая усадьба России, расположенная в здании бывшей ткацкой мануфактуры XIX века. Здесь работают художники, музыканты, дизайнеры и другие творцы, а гости могут посетить мастер‑классы, выставки и фестивали вдали от городской суеты. Видео: trupolina Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>28.02.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24097</t>
+  </si>
+  <si>
+    <t>Музейный дом «Первая дача» открылся в посёлке писателей Переделкино 📍г. Москва, п. ДСК «Мичуринец», ул. Погодина, 4к1 💲Билеты 450-900₽ В выставочном пространстве и архиве, посвящённых городку писателей Переделкино, его жителям и литературной истории XX века, открылась первая выставка «Ход коня», посвящённая Виктору Борисовичу Шкловскому. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>28.02.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24096</t>
+  </si>
+  <si>
+    <t>Мастер-класс с экскурсией «Лаковая миниатюра Холуя: роспись броши с Жар-птицей» в музее «Новый Иерусалим» 📍г. Истра, Ново-Иерусалимская наб., 1 📆8 и 28 марта в 12:00 и 15:00 💲Билеты 2500₽ Вы сможете погрузиться в мир холуйской лаковой миниатюры, узнать о разнообразии лаковой живописи, об особенностях холуйского письма и освоить холуйскую роспись – создать брошь, используя темперные краски. Также вас ждёт экскурсия по выставке «Лаки. Большая история в миниатюре», где представлено более 300 произведений мастеров традиционных центров лаковой миниатюры: Федоскино, Палеха, Мстёры и Холуя. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>28.02.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24095</t>
+  </si>
+  <si>
+    <t>Музейный дом «Первая дача» открылся в посёлке писателей Переделкино 📍г. Москва, п. ДСК «Мичуринец», ул. Погодина, 4к1 💲Билеты 450-900₽ В выставочном пространстве и архиве, посвящённых городку писателей Переделкино, его жителям и литературной истории XX века, открылась первая выставка «Ход коня», посвящённая Виктору Борисовичу Шкловскому. Подробнее Видео: Полина Павлович Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>27.02.26 18:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24094</t>
+  </si>
+  <si>
+    <t>🌹Дарим 4 билета на шоу Chart Mix Women Power 7 марта Полина Гагарина, MONA, MIRAVI вместе выступят на сцене Мегаспорт Арены. Вас ждёт праздничный вечер сильного женского вокала от трёх артисток из топа чартов и  фирменное шоу от Chart Mix Project! Первый, мощный, женственный Live Action! Для участия проверяем подписку на каналы: Подмосковье, Москва и регионы Тестируем Игрушки. Досуг в Москва Дама в здании. Еда и культура ⛔️ Итоги подведем 6 марта.</t>
+  </si>
+  <si>
+    <t>27.02.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24092</t>
+  </si>
+  <si>
+    <t>Помним о главном</t>
+  </si>
+  <si>
+    <t>27.02.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24091</t>
+  </si>
+  <si>
+    <t>Зима в Архангельской области 📍Архангельская область, Кенозеро В деревнях на Кенозере время будто замирает: деревянные избы, укутанные сугробами, дымок из печных труб и тишина, нарушаемая лишь скрипом снега под ногами. Здесь русская зима раскрывается во всей своей северной красе — величественная, спокойная, первозданная. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>27.02.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24086</t>
+  </si>
+  <si>
+    <t>🌆 Москва: пробки, дедлайны, метро.. 🌊 Веселовка: море, степь, тишина и забота о себе. Пора сменить ритм! Veselovka Experience приглашает на Таманский полуостров — со скидкой 30 % на сценарии отдыха с полным пансионом. Выбирайте свой формат: 🔥 Энергия — адреналин и движение: блокартинг, эндуро, квадроциклы, скалодром. 🌿 Баланс — восстановление и гармония: массажи, банные ритуалы, творчество и гастрономия. 👨‍👩‍👧‍👦 Семья — отдых с детьми и близкими: мастер‑классы, велопрогулки, скалодром для детей и взрослых. 💖 Для неё — мягкий релакс и эстетика: квадро‑прогулки, пленэр, фотосессии, индивидуальные банные ритуалы. 📍 Пос. Веселовка, Краснодарский край, ул. Морская, 11 В стоимость входит: • проживание в комфортном номере; • курсовое питание от шефа; • активности по выбранному сценарию. 💳 От 74 800 ₽ за двоих/2 ночи (было 106 880 ₽) Успейте забронировать — мест по акции мало! 📞 8 (800) 600‑31‑93 ➡️https://ve-hotel.com/ #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.02.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24080</t>
+  </si>
+  <si>
+    <t>Искусство не терпит отлагательств! Собрали для вас выставки, которые заканчивают свою работу совсем скоро 🔵Зарисовки забытой Москвы, музей Москвы 🟢Сретение, Галерея «Купол» 🔵РУниверсум, Петровский путевой дворец 🟢Марк Шагал. Радость земного притяжения, Пушкинский музей 🔵Под маской, Музей русского импрессионизма</t>
+  </si>
+  <si>
+    <t>27.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24079</t>
+  </si>
+  <si>
+    <t>Так прошла Масленица на Кудыкиной горе 📍Липецкая область, с. Каменка, парк «Кудыкина гора».  Эффектные проводы зимы с сжиганием чучела Масленицы на Кудыкиной горе. Змей Горыныч добавил огонька — уж больно все соскучились по весне! Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>26.02.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24078</t>
+  </si>
+  <si>
+    <t>Выставка «Праздник Весны. Новый год в старом Пекине» проходит в Музее Москвы 📍г. Москва, Зубовский бул., 2к1 📆до 31 мая 💲Билеты 350-700₽ В экспозиции представлено около 300 экспонатов: коллекция Столичного музея Китая, которая дополнена предметами из российских музеев, включая Государственный Эрмитаж, Музей антропологии и этнографии им. Петра Великого (Кунсткамеру) Российской академии наук, ГМИИ им. А.С. Пушкина, Государственный музей Востока, Государственный музей истории религии и другие. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>26.02.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24074</t>
+  </si>
+  <si>
+    <t>Тематический поезд, посвящённый китайскому Новому году, курсирует в московском метрополитене 📍 г. Москва, Арбатско‑Покровская линия метро Яркий поезд в традиционных для китайской культуры знаках и цветах запущен на Арбатско‑Покровскую линию в рамках сотрудничества Москвы и КНР Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>26.02.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24066</t>
+  </si>
+  <si>
+    <t>Дорогие девушки, мамы и бабушки 🌷 Хотите на 🏪🛖 💘🕐🖌❤️‍🩹🕐уехать от домашних забот и почувствовать 100% отдых, когда не нужно думать ни о чем,  ваша задача - ВЕСЕЛИТЬСЯ, СМЕЯТЬСЯ, ГУЛЯТЬ. 🎸Присоединяйтесь к двухдневной экскурсии в город Йошкар-Ола 🏦🎸🛖 💘🕐🖌❤️‍🩹🕐 👉Выезд из Москвы в пятницу 06 марта в 19:08 👉Прибытие в Москву 09 марта в 9:00 В ПРОГРАММЕ ✔️национальная встреча на вокзале ✔️иммерсивный спектакль в театре Шкетана ✔️экскурсия по секретным комнатам театра « Закулисье театра» ✔️прогулка с экскурсоводом по Йошкар-Оле ✔️музей марийских сказок ✔️мастер-класс по приготовлению сыра и дегустация продукции Сернурского сыр завода ✔️выезд в марийское подворье УНА КУДО с застольем ✔️Прогулка по набережной Брюгге и Амстердама ✔️котоквест Программа включает 7⃣проживание в гостинице 7⃣трехразовое питание 7⃣трансфер по городу 7⃣сопровождение гида Подписывайтесь на наш телеграм канал 🎸https://t.me/rossia_i_tochka Путешествие - это самый лучший подарок к празднику. Дарите новые впечатления и эмоции.</t>
+  </si>
+  <si>
+    <t>26.02.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24065</t>
+  </si>
+  <si>
+    <t>Усадьба «Марфино» 📍г.о. Мытищи, село Марфино 💲вход в парк по паспорту + 50₽ Живописный архитектурный ансамбль в Подмосковье, напоминающий средневековый замок, был возведен в стиле псевдоготики в XIX веке по проекту архитектора Михаила Быковского. Сегодня здесь находится санаторий, а территория парка открыта для прогулок. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>25.02.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24064</t>
+  </si>
+  <si>
+    <t>Лось гуляет по Химкам Популяция лосей в Подмосковье достигла исторического максимума: 15 тысяч особей (+60 % за 20 лет). Животные расширяют ареал обитания — их всё чаще фиксируют в разных районах области и даже в черте Москвы🫎 Главное не приближаться к ним близко! Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>25.02.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24063</t>
+  </si>
+  <si>
+    <t>Ювелирный завод «Покровский» 📍Владимирская область, г. Покров, ул. Ленина 122с2 💲Билет 0-700₽ Здесь можно заглянуть за кулисы ювелирного производства и увидеть, как рождаются украшения от эскиза дизайнера до финальной упаковки. Посетителей ждёт авораживающий процесс: формирование модели, ювелирная полировка деталей, точная установка камней. А в финале — мастер‑класс, где каждый сможет попробовать свои силы в ювелирном деле 💍💍Подробнее Видео: trupolina Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>25.02.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24062</t>
+  </si>
+  <si>
+    <t>Розыгрыш билетов! Москва 30-х, загадочный Воланд, бал у Сатаны и самая мистическая история любви в русской литературе… Приз: 2 билета на спектакль «Мастер и Маргарита» Условия участия: 1️⃣ Подписаться на наш Telegram-канал https://t.me/inmoscowlife 2️⃣ Ждать результатов розыгрыша 🎉 Итоги подведём 27.02.26 Победителя выберем случайным образом среди подписчиков. Удачи! ✨</t>
+  </si>
+  <si>
+    <t>25.02.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24054</t>
+  </si>
+  <si>
+    <t>На территории Дома творчества Переделкино открылся музей «Первая дача» 📍Коттедж 1, ул. Погодина, 4, корп. 1 «Первая дача» станет музеем разговоров — переписки, дневники, свидетельства лягут в основу выставок, каждая из которых будет посвящена одному из жителей городка. Архитекторы создали пространство, которое помогает посетителям чувствовать себя не просто зрителями, а участниками диалога, вовлеченными слушателями и исследователями. ♟️Премьерная выставка «Ход коня» посвящена Виктору Шкловскому, чья судьба похожа на иллюстрацию решения шахматной задачи, в которой нужно пройти все клетки на одной доске. В «жилой» части части дома — на кухне, в кабинете, в комнате с печью и спальне — находятся звуковые сценарии и инсталляции. В центральном зале разместились редкие документы и материалы. На втором этаже «Первой дачи» расположились мемориальный кабинет Виктора Шкловского, комната с медиаархивом, а на застекленной террасе — звучат голоса писателей и фрагменты произведений.</t>
+  </si>
+  <si>
+    <t>25.02.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24053</t>
+  </si>
+  <si>
+    <t>Ферма «Северный олень» 📍Орехово-Зуевский г/о, д. Анциферово, ул. Зеленая, вл. 1 💲Билеты 300-500₽ Погрузитесь в атмосферу Севера, не покидая Подмосковья: на просторной трёхгектарной ферме обитает более 15 оленей, с которыми можно пообщаться, покормить их и даже покататься на оленьей упряжке. Также на ферме проходят экскурсии и мастер‑классы, работает уютное кафе. 🦌 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>25.02.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24049</t>
+  </si>
+  <si>
+    <t>Верный знак весны – возвращение соколов - сапсанов под шпиль Главного здания МГУ. Недавно птицу заметили на 30-м этаже, на ее традиционном месте. У птиц там находится гнездо, где каждую весну они высиживают потомство. По сути гнездо - вентиляционная ниша, которую орнитологи засыпали мелкой галькой. Сапасаны образуют пару на всю жизнь, и только гибель одного из партнёров может нарушить такой уклад. Ближайшие соседи сапасаны живут на здании МИДа и иногда летают друг к другу в гости. Добавила фото прошлых лет с птенцами. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.02.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24048</t>
+  </si>
+  <si>
+    <t>Катаемся на настоящей дрезине 📍Ярославская обл., Переславский р-он, п. Талицы, ул. Лесхозная 1, 💲Билеты 100-200₽ Прокатиться на настоящей ручной дрезине по остаткам старинной узкоколейки среди лесов у Плещеева озера и получить незабываемые эмоции можно в музее паровозов «Кукушка». Подробнее Видео: Валентина Кравчук Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.02.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24047</t>
+  </si>
+  <si>
+    <t>Лыжня ретро-гонка пройдёт 28 февраля в Лужниках Подбираем инвентарь и форму образца 1980–1990 гг. Приоритет—деревянные лыжи, палки, шапки петушки. Минимум одна вещь. 9:00 - Сбор участников 11:00 - Начало обычных и скоростных заездов 12:00 - Конкурс на лучший ретро-образ 👉 Регистрация</t>
+  </si>
+  <si>
+    <t>24.02.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24046</t>
+  </si>
+  <si>
+    <t>Белёвский Спасо-Преображенский Крестовоздвиженский монастырь 📍Тульская обл., Белёв, Преображенская ул., 1 Обитель была основана в первой четверти XVI века белёвскими князьями. Первое письменное упоминание — 1557 год — связано с посещением монастыря Иваном Грозным при объезде южных рубежей Руси. Видео: mariia90940 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.02.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24039</t>
+  </si>
+  <si>
+    <t>Идея для особенного 8 марта — найдена🤍 С 6 по 9 марта Veselovka Experience приглашает на женский уикенд у моря - в тишине, заботе и красивом ритме отдыха. Сейчас действует –30 % на сценарии отдыха с полным пансионом. Количество мест ограничено В программе: 🍷 винная дегустация 🌾 путешествие по Таманскому полуострову на квадроциклах и живопись на пленэре 🕯 ритуалы восстановления в банном комплексе «Степь» 🎨 творческие сессии с лёгким гастрономическим сопровождением 📸 атмосферная фотосессия в степных пейзажах, чтобы запечатлеть яркие моменты Дополнительно для гостей: 🌸 знаки внимания от команды Veselovka Experience 🌸 комплиментарный поздний выезд Если планировали вырваться к морю — сейчас лучшее время. 📞8(800)600-31-93 ➡️ https://ve-hotel.com/ #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.02.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24038</t>
+  </si>
+  <si>
+    <t>«Шоу-макет Моя Россия» на ВДНХ 📍г. Москва, ВДНХ, пав. 33 💲Билеты 490-990₽ Гости погрузятся в мир миниатюр России: от Москвы и Петербурга до Кавказа, Крыма и Алтая. Динамичный макет оживает — по дорогам движется транспорт, сменяются день и ночь, а мультимедийное шоу с анимацией, светом и звуком дополняет картину увлекательными историями о путешествиях. Подробнее Видео: alla_zagulalla Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>23.02.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24037</t>
+  </si>
+  <si>
+    <t>🦉Это Рыбный филин. Самая большая сова в мире размером более 70 см. Живет в центре воспроизводства редких животных под Волоколамском. Относится к вымирающим видам. На всей территории России осталось 300-400 пар, а также 80-100 пар в Японии. 🐟Добычу птицы ловят преимущественно в воде. Едят рыбу, могут поедать лягушек, грызунов и даже птиц. Филинов здесь зовут Кусака, Бросака и Лежака :)</t>
+  </si>
+  <si>
+    <t>23.02.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24036</t>
+  </si>
+  <si>
+    <t>Мультисенсорный арт-проект «РУниверсум» открылся в Петровском путевом дворце в Москве 📍г. Москва, Ленинградский пр., 40 📆до 18 марта 💲Билеты 400-600₽ На проекте, посвящённом корневым русским традициям и размышлениям авторов о принадлежности каждого рода своей земле, и оживлённом звуками и музыкой, ароматами, световыми и арт‑объектами, зритель совершит эмоциональное погружение в разговор о России, любви и семье. Подробнее Видео: natashaisrussia Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>23.02.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24030</t>
+  </si>
+  <si>
+    <t>Сесть в машину и уехать. Звучит, как идеальный план. Но куда ехать? Может быть в Зеленоград, где расположен роскошный 4* Benedict Hotel&amp;Spa? Отдых здесь вы не забудете – он такой, о котором вы всегда мечтали. Современные эстетичные номера, зеленая территория со свежим воздухом, расслабляющие спа-процедуры для души и тела – разве это не то, чего хочется всегда? Отдых мечты рядом с вами – остается только забронировать номер и включить навигатор навстречу релаксу. Забронировать номер. 📲 +7 499 302 20 19 (Benedict Hotel&amp;Spa) 📲 +7 499 302 20 39 (ZIAMO) 📍 Зеленоград, Никольский проезд, 2</t>
+  </si>
+  <si>
+    <t>23.02.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24029</t>
+  </si>
+  <si>
+    <t>Масленица в Никола-Ленивце 📍Калужская обл., Арт-парк «Никола-Ленивец» В арт‑парк «Никола‑Ленивец» прошло масштабное событие, превратившееся в арт‑перформанс. Каждый год здесь строят огромный арт‑объект, а затем — в кульминации дня — сжигают его перед тысячами зрителей. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>23.02.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24028</t>
+  </si>
+  <si>
+    <t>Дорогие мужчины! С Днем защитника Отечества! Вы — наша опора, защита и надежда. Пусть вам всегда сопутствует удача, а в жизни будут мир, счастье и любовь!</t>
+  </si>
+  <si>
+    <t>22.02.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24027</t>
+  </si>
+  <si>
+    <t>Потому что Пушкин наше все.</t>
+  </si>
+  <si>
+    <t>22.02.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24026</t>
+  </si>
+  <si>
+    <t>Тематические музеи Подмосковья для посещения в День защитника Отечества 🎖️ Музейный комплекс «Дорога памяти» 📍Одинцовский г.о., 55-й км Минского ш., тер. парка «Патриот» 🎖️ Музей техники Вадима Задорожного 📍г.о. Красногорск, п. Архангельское, Ильинское ш., 9 🎖️ Музейный комплекс «Зоя» 📍Рузский г.о., д. Петрищево, 89с2 🎖️ Музей войск противовоздушной обороны 📍Балашиха, мкр Заря, ул. Ленина, 6 🎖️ Музейно-мемориальный комплекс «История танка Т-34» 📍г.о. Мытищи, д. Шолохово, Стародмитровское ш., 89А 🎖️ Музей-заповедник «Бородинское поле» 📍Можайский г.о., п. Бородино 🎖️ Ленино-Снегиревский военно-исторический музей 📍г.о. Истра, д. Ленино, 97 🎖️ Музей Героев-панфиловцев 📍Волоколамский г.о., д. Нелидово, ул. Крестьянская, 18 🎖️ Военно-технический музей славы 📍г.о. Черноголовка, село Ивановское, 1 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>22.02.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24025</t>
+  </si>
+  <si>
+    <t>Настоящая русская зима: Суздаль 📍Владимирская обл., г. Суздаль Над деревянными избами с узорчатыми окнами вьётся дым из печных труб, а золотые купола храмов блестят на солнце, слегка припорошённые снегом. Белокаменные стены Суздальского кремля и монастырей чётко вырисовываются на фоне зимнего неба, подчёркивая древний силуэт Суздаля. Видео: Диана Куницына Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>22.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24016</t>
+  </si>
+  <si>
+    <t>🌊Мебельная компания «Альтернатива» — 12 лет создаём идеальную корпусную мебель в Москве и МО. Почему выбирают нас: 🔵Собственное производство; 🔵Индивидуальный подход к каждому клиенту; 🔵Берём на себя всё: от проекта и точных схем до установки; 🔵Помогаем там, где другие теряются: котёл, ниши, нестандартные стены — продумываем все, чтобы мебель встала идеально; 🔵Современный цех 5500 м² на европейском оборудовании. ➡️80% клиентов приходят к нам по рекомендациям, и это лучшая оценка нашей работы. 💙 Ваша мебель будет уникальной. Она точно будет радовать вас и прослужит десятилетия. Мы предлагаем: ☺️Бесплатно: замер, 3D дизайн-проект, доставку ☺️Быстрое изготовление на нашей фабрике с применением лучших материалов ☺️Рассрочку 0% на 6–12 месяцев ☺️Фурнитуру европейских брендов в наличии ☺️2500+ образцов материалов ☺️PUR-кромка — влагостойкость, термостойкость, идеальный шов и долговечность. Акции в феврале: скидка подписчикам 10% + дополнительная скидка 5% в день замера! Телеграм-канал 🩵 Мебельная фабрика «Альтернатива» Расчет/замер 🩵 @alternativamebel 📞+7(937)413-00-09 Реклама. ИП Бибарсов Ш.А. ИНН 580316935911</t>
+  </si>
+  <si>
+    <t>22.02.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24015</t>
+  </si>
+  <si>
+    <t>Добрейшего вам дня. И бодрости духа!</t>
+  </si>
+  <si>
+    <t>22.02.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24014</t>
+  </si>
+  <si>
+    <t>День защитника Отечества в музее ВВС Монино 📍п. г. т. Монино, Музейная ул., 1 📆23 февраля 💲вход свободный Гостей ждут кинопоказы документальных художественных фильмов об отечественной авиации, акция «Письмо солдату на СВО», выставка библиотеки ЦМВВС «Единство армии и народа», конкурс детского рисунка «Защитники Отечества» и полевая кухня✈️ Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>21.02.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24011</t>
+  </si>
+  <si>
+    <t>"Масленица", пластилин, картон. Мастер Алексей Микулин</t>
+  </si>
+  <si>
+    <t>21.02.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24010</t>
+  </si>
+  <si>
+    <t>Монашеский скит на Секирной горе Большого Соловецкого острова 📍 Архангельская обл., территория Гора Секирная Свято‑Вознесенский скит, основанный в XIX веке, является действующим православным храмом‑маяком. Его трёхъярусный храм, возведённый по проекту архитектора А. П. Шахларева, возвышается над морем и служит ориентиром для судов. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>21.02.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24009</t>
+  </si>
+  <si>
+    <t>Где в Подмосковье заняться сноукайтингом Пока зима не сдаётся с позиций, можно успеть попробовать сноукайтинг и насладиться скоростью и живописными пейзажами. 💠Кайт-школа Riders of the Storm 📍Дмитровские поля, Подольские поля 💠Серф-кайт-клуб «Сенеж» 📍озеро Сенеж 💠Кайт-школа Kite Class 📍Подольские и Химкинские поля, озеро Сенеж, Строгино 💠Кайт-школа «Подольские поля» 📍Подольские поля 💠Серф-яхт-клуб «Летучий голландец» 📍озеро Сенеж 💠Школа кайтбординга Kite Zona 📍Дмитровские поля, Московское море, Строгино 💠Кайт-школа Wind School 📍озеро Сенеж, Строгино 💠Школа сноукайтинга «С ветром!» 📍Пироговское водохранилище Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>21.02.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24008</t>
+  </si>
+  <si>
+    <t>Минутка юмора</t>
+  </si>
+  <si>
+    <t>21.02.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24007</t>
+  </si>
+  <si>
+    <t>День защитника Отечества в Музейно-храмовом комплексе ВС РФ 📍Одинцовский г.о., 55-й км Минского ш., тер. парка «Патриот» 📆23 февраля 10:00-19:00 💲Бесплатно Гостей ждёт яркая военно-историческая реконструкция «Те, кто в штыки поднимался как один…», посвященная подвигу Александра Матросова, после которой каждый сможет сфотографироваться с участниками представления и побывать на месте импровизированного сражения. Также пройдет военно-тактическая игра «Дорога к Победе», анимационная программа и будут работать творческие мастерские. 🎖Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>21.02.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24006</t>
+  </si>
+  <si>
+    <t>Некоторые праздничные мероприятия Масленицы, которые пройдут сегодня и завтра. Выбирайте: 🟢Зооферма Шихово 📍 Дмитровский г.о. 🟢Экоферма "Быликино" 📍 г.о. Луховицы 🟢Музей "Остафьево" 📍 Москва 🟢Горки Ленинские 📍 Ленинский г.о. 🟢Усадьба "Мелихово" 📍 г.о. Чехов 🟢Усадьба "Даровое" 📍 г.о. Зарайск 🟢Усадьба Шахматово 📍 г.о. Солнечногорск 🟢Усадьба Мураново 📍 Сергиево-Посадский г.о. 🟢На Кудыкиной горе 📍 Липецкая обл. 🟢Масленица в Москве</t>
+  </si>
+  <si>
+    <t>20.02.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24005</t>
+  </si>
+  <si>
+    <t>Военно‑историческая реконструкция «На острие главного удара» в музее «История танка Т‑34» 📍г. о. Мытищи, д. Шолохово, с89А 📆21 февраля 10:00–15:00 💲Билеты 150-200₽ Зрителей ждёт военно‑историческая реконструкция «На острие главного удара», посвящённая подвигу бойцов и командиров Первой гвардейской танковой армии генерала М. Е. Катукова в Висло‑Одерской стратегической наступательной операции, а также интерактивные мастер‑классы, горячий чай и вкусные угощения. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>20.02.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24004</t>
+  </si>
+  <si>
+    <t>Главный храм Вооруженных Сил  РФ Строительство завершилось 9 мая 2020 года. 🔹 Высота звонницы храма 75 м - в 2020 году исполнилось 75 лет со дня окончания ВОВ. 🔹 Диаметр барабана главного купола 19,45 метра, а диаметр самого купола - 22,43 метра. В этих цифрах зашифровано точное время подписания акта о безоговорочной капитуляции Германии - 8 мая 1945 года в 22 часа 43 минуты. 🔹 Оружие фашистов, найденное раннее в местах боев Великой Отечественной войны использовано для отливки ступеней храма 🔹 Стены храма украшены росписями с батальными сценами из военной истории и текстами из Священного писания. Храм построен на добровольные пожертвования. 📍Собор расположен в парке «Патриот» в Одинцовском районе Московской области. Минское ш., 55 км., Кубинка.</t>
+  </si>
+  <si>
+    <t>20.02.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/24003</t>
+  </si>
+  <si>
+    <t>Кустодиевские Масленицы Жизнелюбивые и радостные образы идеальной Руси, с ее яркими платками и пузатыми самоварами, веселыми крестьянами и разбитными купцами, блистающими куполами церквей и резными наличниками изб. 🇷🇺🇷🇺🇷🇺</t>
+  </si>
+  <si>
+    <t>20.02.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23998</t>
+  </si>
+  <si>
+    <t>«Сегодня открыли последний мешок корма. Ситуация критическая!» — работники приюта «Милый друг», где на постоянной основе содержатся больше 70 собачек. Им всем каждый день нужен корм и лекарства. У всех песиков непростая судьба. Их часто спасают от живодеров или забирают с улиц больными и раненными. Приют оказывает собакам всю необходимую помощь. Только на содержание нуждающихся питомцев уже не хватает средств. Собачкам снова придётся голодать, если мы не найдем деньги на корм. Просим помощи! В месяц для пёселей нужно около 60 мешков корма, это больше 170 тысяч рублей. Плюс сейчас идет закупка корма впрок в зимний период всегда меньше пожертвований и бывают перебои с поставками. Еще необходимо постоянно закупать медикаменты, оплачивать услуги ветклиник, что-то ремонтировать, утеплять вольеры. Даже небольшая сумма, отправленная сегодня, поможет спасти от голода ещё одного бездомного хвостика. Оказать помощь песикам: pomogi-priytu.ru</t>
+  </si>
+  <si>
+    <t>20.02.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23997</t>
+  </si>
+  <si>
+    <t>Выставка «Под маской» проходит в Музее Русского Импрессионизма в Москве 📍г. Москва, Ленинградский проспект, 15с11 📆до 8 марта 💲Билеты 0-750₽ Живописная панорама маскарадов длиною в век: от придворных гуляний эпохи Николая I до костюмированных вечеров в советских парках культуры и отдыха. Работы Владимира Маковского, Сергея Судейкина, Сергея Виноградова, Абрама Архипова и других художников представят лучшие мгновения уличных гуляний, придворных балов и домашних праздников. Подробнее Видео: Катерина Кантемирова Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>20.02.26 04:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23996</t>
+  </si>
+  <si>
+    <t>Доброе утро. В Питере метели нет. Ну до чего хорош.</t>
+  </si>
+  <si>
+    <t>19.02.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23995</t>
+  </si>
+  <si>
+    <t>Зима в Архангельской области 📍Архангельская область, Кенозеро В деревнях на Кенозере время будто замирает: деревянные избы, укутанные сугробами, дымок из печных труб и тишина, нарушаемая лишь скрипом снега под ногами. Здесь русская зима раскрывается во всей своей северной красе — величественная, спокойная, первозданная. Видео: Андрей Базанов Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>19.02.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23994</t>
+  </si>
+  <si>
+    <t>Вот кто крутит снежные вихри</t>
+  </si>
+  <si>
+    <t>19.02.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23993</t>
+  </si>
+  <si>
+    <t>Рыбинск 📍Ярославская обл., г. Рыбинск В Рыбинске время будто замедлило ход. Старинные здания XVIII–XIX веков, уютные улицы и дореволюционные вывески переносят в эпоху купеческой России. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>19.02.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23988</t>
+  </si>
+  <si>
+    <t>Как обустроить всю квартиру быстро и без стресса? 🤔 После ремонта хочется одного — чтобы мебель идеально встала в пространство и радовала каждый день. Без компромиссов, переделок и бесконечных поисков! Салон «5 Апреля» уже 8 лет создает кухни и шкафы на заказ по индивидуальным размерам на собственном производстве Без шаблонов и конвейера: 1000+ проектов от новостроек Москвы до частных домов продуманы до мелочей и сделаны «про вас». Опытные консультанты помогают собрать идеальный вариант под ваш бюджет, образ жизни и привычки — как вы готовите, сколько вам нужно место для хранения? какой состав семьи? При заказе каждому приятные подарки 🎁 ✨ Бесплатный дизайн-проект — сначала видите, потом решаете ✨15 000 ₽ в подарок на технику или мойка! ✨ Гибкая рассрочка — без удара по кошельку ✨Бесплатный замер и доставка ✨ Гарантия 24 месяца — за качество отвечают Если нужна мебель не «на первое время», а которая прослужит долго и будет радовать каждый день — «5 Апреля» точно стоит рассмотреть. Подписывайтесь на канал - здесь много проектов, отзывов и идей для вашего интерьера! 👌🏻</t>
+  </si>
+  <si>
+    <t>19.02.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23982</t>
+  </si>
+  <si>
+    <t>Заснеженное Плещеево озеро 📍 Ярославская обл. Переславль-Залесский Уникальное озеро, появившееся в результате таяния ледников около 30 тыс. лет назад, является одним из самых красивых пресноводных водоемов - визитная карточка старинного русского города Переславля-Залесского. Фото : Алмаз Гатиутуллин</t>
+  </si>
+  <si>
+    <t>19.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23981</t>
+  </si>
+  <si>
+    <t>Желаю всем успешно добраться до работы/учёбы. Курьеры сегодня заслуживают дополнительных чаевых.</t>
+  </si>
+  <si>
+    <t>18.02.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23980</t>
+  </si>
+  <si>
+    <t>Небо над Новосибирском 😍</t>
+  </si>
+  <si>
+    <t>18.02.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23975</t>
+  </si>
+  <si>
+    <t>Проводим зиму жарко! Сожжем 5-ти метровое чучело 🔥 Масленицы 21 и 22 февраля в 17:30 на Зооферме Шихово @parkshihovo! Вас ждёт: 🔴Праздничная развлекательная программа: игры, песни, хороводы, призы, народные конкурсы и состязания. 🔴Кукольные сказки 🔴Выступление группы барабанщиков-скоморохов и народного фольклорного ансамбля. 🔴Фотозоны и арт-пространства в масленичном ярком исполнении 🔴Мастер–классы 🔴Блины с разными начинками 🔴Экскурсии в Олений Парк, Пушистую ферму и Конюшню, Тропикариум, Крокодилярий, Хаски остров и Северную деревню Детский билет 1200₽ Взрослый билет 1500₽ Полная афиша праздника МО, Дмитровский район, деревня Шихово, д. 100, стр. 1</t>
+  </si>
+  <si>
+    <t>18.02.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23970</t>
+  </si>
+  <si>
+    <t>18.02.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23969</t>
+  </si>
+  <si>
+    <t>Гала-концерт фестиваля по фигурному катанию «Хрустальный лед» пройдёт в Пушкино 📍г. Пушкино, Центральный парк 📆23 февраля в 16:00 💲Бесплатно Зрителей ждут выступления победителей отборочных этапов, награждение победителей, мастер-классы и ледовый спектакль Ильи Авербуха при участии профессиональных фигуристов, звезд фигурного катания. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>18.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23968</t>
+  </si>
+  <si>
+    <t>Свидание в 15 минутах от Москвы❤️ Benedict Hotel&amp;Spa — место, где можно провести время вдвоем и не думать ни о чем постороннем. Особенно с тарифом «Романтическое настроение», в который входит: 🍽 завтрак в ресторане ZIAMO по системе «шведский стол»; 🍾 бутылка игристого вина и тарелка со свежими сезонными фруктами в номер; 🗝 охраняемая парковка и тренажерный зал. 🎁Дополнительный бонус: посещение аквазоны для второго гостя предоставляется в подарок. *Тариф доступен только при бронировании проживания в номере категории «Стандарт». Love is in the air в Benedict Hotel&amp;Spa! Забронировать по акции: 📎 на сайте 📲 +7 499 302 20 19 Телеграм-канал. 📍 Зеленоград, Никольский проезд, 2</t>
+  </si>
+  <si>
+    <t>18.02.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23963</t>
+  </si>
+  <si>
+    <t>В костюме панды Московский зоопарк можно посетить бесплатно 🐼 📆21 февраля По правилам в составе костюма должно быть не менее трёх тематических элементов: верхняя одежда, низ (брюки/юбка) и обувь или аксессуар (шарф, шапка, варежки). Можно надевать полноценные кигуруми или ростовые костюмы. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>18.02.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23962</t>
+  </si>
+  <si>
+    <t>Катюша отмечает китайский Новый год. В распорядке дня подвижные игры с мячом и поедание бамбука.</t>
+  </si>
+  <si>
+    <t>18.02.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23961</t>
+  </si>
+  <si>
+    <t>Масленица в экоферме «Быликино» 📍г.о. Луховицы, д. Подлипки, ул. Земляничная поляна 📆21 февраля в 14:30 💲вход свободный Гостей ждут традиционные масленичные гуляния: уличные игры и забавы, знакомство с народными традициями и обрядами, сжигание чучела Масленицы, сырный суп, блины и душистый чай🥞 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.02.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23960</t>
+  </si>
+  <si>
+    <t>Московские зимние закаты Москва особенно прекрасна на зимнем закате: уходящее солнце подчёркивает архитектуру города, а заснеженные улицы усиливают световой эффект. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23955</t>
+  </si>
+  <si>
+    <t>💫 В Nova Кухни - ЦЕНОПАД! Ловите скидки до 70% Не упустите шанс купить кухню в Москве от 60 000 руб за весь кухонный гарнитур Рассчитайте стоимость кухни и получите бесплатный дизайн-проект ПО ССЫЛКЕ Только до 28 февраля при заказе кухни мы дарим: 🎁 Скидку до 70% на все кухонные гарнитуры 🎁 Каменную мойку и столешницу при заказе кухни ⚡️ Без % рассрочка до 24 месяцев ⚡️ Гарантию на все работы и материалы Подпишитесь на наш канал, чтобы не потерять</t>
+  </si>
+  <si>
+    <t>17.02.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23954</t>
+  </si>
+  <si>
+    <t>Александров 📍Владимирская обл., г. Александров Город Александров, который когда‑то был Александровской слободой, в 1565 году стал фактической столицей Руси при Иване Грозном. Сегодня это часть Золотого кольца России: здесь сохранились древние храмы, кремль и музеи, включая музей Марины Цветаевой. Идеальное место для погружения в историю и атмосферу старинной России. Видео: Мащенко Анастасия Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.02.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23951</t>
+  </si>
+  <si>
+    <t>Морозный вечер в селе Марьинское, Ивановская область Фото: Елена Ефимова</t>
+  </si>
+  <si>
+    <t>17.02.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23950</t>
+  </si>
+  <si>
+    <t>Нуга и Пряник проснулись во время оттепелти и не могут понять, как недавно было +2℃, а сейчас снова -16℃. Главное, есть время покайфовать в снегу. 📍 Земля Прайда Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.02.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23949</t>
+  </si>
+  <si>
+    <t>День Защитника Отечества в Музее техники Вадима Задорожного 📍 г.о. Красногорск, Ильинское ш., 4-й км, с8 📆23 февраля с 11:00 💲Билеты 1000₽ Гостей ждёт: 🎖️торжественный парад кадетов 🎖️демонстрация военной техники 🎖️экскурсии по экспозиции 🎖️исторический квест 🎖️выступление оркестра 🎖️катание на образцах спецтехники 🎖️мастер-классы 🎖️кинопоказы 🎖️праздничный концерт 🎖️полевая кухня Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>16.02.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23948</t>
+  </si>
+  <si>
+    <t>🌺Дарим билеты в Аптекарский огород🌷 Победители получат по два билета на  фестиваль цветов "Репетиция весны" 🌼 Проверьте подписку: ✅Подмосковье Москва ✅Москва и не только ✅Гуляем в парке Итоги - 21 февраля Победители розыгрыша: 1. Наталья - 50mdl5</t>
+  </si>
+  <si>
+    <t>16.02.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23947</t>
+  </si>
+  <si>
+    <t>🌺Дарим билеты в Аптекарский огород🌷 Победители получат по два билета на  фестиваль цветов "Репетиция весны" 🌼 Проверьте подписку: ✅Подмосковье Москва ✅Москва и не только ✅Гуляем в парке Итоги - 21 февраля</t>
+  </si>
+  <si>
+    <t>16.02.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23946</t>
+  </si>
+  <si>
+    <t>Волшебный, зимний Плёс в лучах морозного солнца. Видео: Пешком по Плёсу</t>
+  </si>
+  <si>
+    <t>16.02.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23940</t>
+  </si>
+  <si>
+    <t>Уютные зимние картины котиков и собак. Художник Симоненко Светлана</t>
+  </si>
+  <si>
+    <t>16.02.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23939</t>
+  </si>
+  <si>
+    <t>Масленицу с размахом отметят  в Музее деревянного зодчества в Суздале 📍Владимирская обл., г. Суздаль, ул. Пушкарская, 27а 📆21 февраля 12:00-18:00 💲Билеты 750-1000₽ Гости познакомятся с воссозданными старинными обрядами, забавами и русской песенной культурой, попробуют «одолеть» масленичный столб, примут участие в традиционной потехе — взятии снежного городка — и увлекательных мастер‑классах, побывают на показательных боях ратоборцев, смастерят праздничную куклу‑оберег из мочального лыка, увидят праздничное шествие «Масленичный поезд», примут участие в гастроконкурсе и отведают блюда народной кухни🥞 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>16.02.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23936</t>
+  </si>
+  <si>
+    <t>Как говорится, не хлебом снеговиком единым… 📍Тверская обл., г. Конаково В Конаково местный умелец создал невероятные снежные скульптуры. Фото: zavidovovibe Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>16.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23935</t>
+  </si>
+  <si>
+    <t>«Не хочу читать, это скучно!» – так говорят дети до начала занятий в нашей школе Мы знаем, как научить ребёнка читать легко и быстро – в игровом формате. А ещё: 🔸Понимать прочитанное с первого раза 🔸Сократить время родителей на выполнение домашек 🔸 Увеличить скорость чтения до 500 слов в минуту или 1 книгу в день 🔸 Запоминать и пересказывать тексты 🔸 Читать без запинок 🔸 Грамотно излагать свои мысли 🔸 Улучшить память и внимательность 🔸 Быстрее вникать в учебные задачи и не испытывать стресс в школе Приглашаем вашего ребёнка на онлайн-уроки скорочтения в детскую онлайн-школу Hello World 👇 👉Записаться на первый урок: https://link.hwschool.pro/tKfUJg Ребёнок сам будет бежать на занятия по скорочтению — потому что это интересно!</t>
+  </si>
+  <si>
+    <t>16.02.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23934</t>
+  </si>
+  <si>
+    <t>Москва готовится ко встрече Масленицы 📍г. Москва, Тверской бульвар Яркие декорации в русском народном стиле украшают Тверской бульвар🇷🇺🇷🇺 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.02.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23933</t>
+  </si>
+  <si>
+    <t>Вдогонку к 14 февраля. ♥️ je m'appelle Виталя. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.02.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23932</t>
+  </si>
+  <si>
+    <t>Запоминаем 😁 Есть здесь кто не миллениал?</t>
+  </si>
+  <si>
+    <t>15.02.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23926</t>
+  </si>
+  <si>
+    <t>🤩 WESTERN WOOD — 10 лет изготавливаем корпусную мебель любой сложности: персонально под ваше пространство, образ жизни и стиль интерьера. Учитываем эргономику, хранение и коммуникации, чтобы каждая вещь была на своем месте и стала вашим надёжным помощником на каждый день. 😊Почему нам доверяют: 🕊собственное производство, современное оборудование; 🕊ответственный подход, высокий сервис, чуткое отношение к каждому клиенту; 🕊знаем, где можно сэкономить без потери качества; 🕊находим лучшие решения для сложных и нестандартных планировок; 🕊помогаем с выбором материалов, фурнитуры; 🕊можем предложить несколько вариантов в разных ценовых категориях; 🕊сопровождаем на каждом этапе (от замера до установки). ⚠️ А также в WESTERN WOOD: 🕊бесплатно: замер, проект, доставка с заносом; 🕊перед запуском в производство создаем 3D-фотореалистичный проект будущей мебели в вашем интерьере; 🕊изготовление от 14 дней; 🕊гарантия 24 месяца; 🕊сборку выполняют наши штатные, опытные и аккуратные специалисты. Будем рады новым подписчикам😊 Телеграм-канал ➡️ WESTERN WOOD Расчёт/замер ➡️ @Wwood58 📞 +7(977)058-77-77 Реклама. ИП Власов Дмитрий Владимирович. ИНН: 580317399124</t>
+  </si>
+  <si>
+    <t>15.02.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23925</t>
+  </si>
+  <si>
+    <t>Питер такой Питер</t>
+  </si>
+  <si>
+    <t>15.02.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23924</t>
+  </si>
+  <si>
+    <t>«Широкую Масленицу» отметят в музее-заповеднике Остафьево 📍г. Москва, с. Остафьево, ул. Троицкая, 10 📆21 февраля 12:00 💲по билету в парк 50-100₽ Гостей усадьбы ждёт: выступления фольклорных коллективов, масленичные игры, ярмарка народных промыслов, развлечения для детей и взрослых и традиционное сжигание чучела зимы🇷🇺 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.02.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23919</t>
+  </si>
+  <si>
+    <t>Зимняя прогулка по Переславлю-Залесскому Маленький город в 150 километрах от Москвы на берегу Плещеева озера. Здесь царит дух самобытности в окружении старинных домиков и храмов. Фото: Алмаз Гатиутуллин Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>14.02.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23918</t>
+  </si>
+  <si>
+    <t>Немного приятного</t>
+  </si>
+  <si>
+    <t>14.02.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23917</t>
+  </si>
+  <si>
+    <t>Масленичные гуляния пройдут в этнопарке «Кочевник» 📍 Сергиево-Посадский р-он, г. Хотьково 📆21-23 февраля 💲Билеты 1000-1500₽ Гостей ждут: ☀️традиционные русские масленичные гуляния с играми, песнями, хороводами и сжиганием чучела ☀️спектакли, экскурсии, интерактивы, конное шоу и огненное шоу ☀️катания в традиционных санях, запряжённых лошадьми, на оленьих и собачьих упряжках, верхом на верблюде и на снегоходе Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>14.02.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23911</t>
+  </si>
+  <si>
+    <t>Сказочные сюжеты в виде вкладышей из жвачки “Love is”</t>
+  </si>
+  <si>
+    <t>14.02.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23903</t>
+  </si>
+  <si>
+    <t>Влюбленные, это вам! ♥️ Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>14.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23900</t>
+  </si>
+  <si>
+    <t>Сегодня о любви. Памятник святым князю Петру и княгине Февронии Муромским 📍 Мытищи. Центральный парк Мира на левом берегу Яузы Святые протягивают друг другу руки в знак вечной любви, символ обрамлён двумя обручальными кольцами. ❤️ В 1547 году Православная церковь причислила чету к лику святых и провозгласила их покровителями Любви, Верности и Семьи. Фото: Лилия Голд Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>14.02.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23899</t>
+  </si>
+  <si>
+    <t>Москва готовится к празднованию Китайского Нового года 📍г. Москва, площадь Революции Вот такая красота сейчас в центре столицы🐲 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.02.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23898</t>
+  </si>
+  <si>
+    <t>🌞Дарим билеты на арт-Масленицу с сжиганием самого высокого чучела в России ⏰ 21 февраля, музей заповедник Горки Ленинские Вас ждёт настоящий народный размах⬇️ 🔘 катание на русской печи 🔘 кухни народов России 🔘 конный театр 🔘 лучшие артисты российской фолк-сцены 🔘 ярмарка мастеров 🔘 интерактивные площадки, творчество, конкурсы и живое общение 🔘 театр под открытым небом 🔖 Подробности Для участия в розыгрыше необходимо ⬇️ ▫️Подписаться на каналы: • Kidsmapia Афиша Москва • Родительский уголок • Подмосковье, Москва и регионы ▫️Нажать «Участвовать» 18 февраля мы узнаем имя победителя, который заберет 2 билета Удачи 🤎 Участников: 371 Призовых мест: 1 Дата розыгрыша: 14:00, 18.02.2026 MSK (завершён) Победители розыгрыша: 1. Tatiana Sholokhova - 4vtp67</t>
+  </si>
+  <si>
+    <t>13.02.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23897</t>
+  </si>
+  <si>
+    <t>Музей хрусталя им. Мальцовых 📍Владимирская обл., г. Гусь-Хрустальный, ул. Калинина, 2А 💲Билеты 200-400₽ На экспозиции музея представлены: • шедевры русского и европейского хрустального искусства XVIII–XXI веков; • уникальные изделия знаменитых Мальцовых — основателей хрустальной империи; • авторские работы современных художников по стеклу; • грандиозная хрустальная люстра — символ музея; • редкие образцы гравировки, алмазной резки и росписи. Каждый предмет рассказывает историю прославленного Гусь‑Хрустального — столицы русского хрусталя. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.02.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23896</t>
+  </si>
+  <si>
+    <t>🎆Топ-10 мест недалеко от Москвы, куда стоит уехать на выходные Не нужно ехать на дорогие Мальдивы и отдавать по 200-300 тысяч за отдых. За копейки можно поехать недалеко от Москвы и найти не хуже места, чем заграницей. Просто о них пока мало кто знает. Канал Из Москвы | Недорого • Недалеко находит такие места и ежедневно публикует в своем канале. Они уже собрали более 100 лучших мест недалеко от Москвы. Например вы можете👇: 🔹Посетить Китай, Голландию, Норвегию и Францию, не выезжая из России (список локаций) 🔹Покормить северных оленей (здесь) 🔹Парк в гостях у сказки с баней с Лешим и гаражом с Кощеем (тут) 🔹Новый бесплатный песчаный пляж возле леса (локация) 🔹Отдохнуть в хижине в стиле Гарри Поттера (бронировать) 🔹Посмотреть марсианские пейзажи и бирюзовые карьеры (локация) Подписывайтесь на канал и каждый день получайте интересные уникальные идеи для отдыха 👉 https://t.me/+5k43g3TUoodhZjYy</t>
+  </si>
+  <si>
+    <t>13.02.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23895</t>
+  </si>
+  <si>
+    <t>Масленица в «Мелихово» 📍г.о. Чехов, с. Мелихово, музей-заповедник А.П. Чехова «Мелихово» 📆21 февраля в 12:30 💲Билеты 1000-1500₽ Гостей ждут: 🇷🇺масленичные игры, эстафеты и конкурсы 🇷🇺русские народные песни 🇷🇺посещение музейных экспозиций 🇷🇺инсценировки по рассказам А. П. Чехова от мелиховского театра «Чеховская студия» 🇷🇺сжигание чучела Масленицы Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.02.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23894</t>
+  </si>
+  <si>
+    <t>Доброй пятницы, друзья Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.02.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23893</t>
+  </si>
+  <si>
+    <t>Старая Коломна Этот уголок Подмосковья очаровывает атмосферой старинного уездного города. Живописная жилая застройка XIX века: уютные деревянные домики с резными наличниками соседствуют с солидными каменными особняками коломенских купцов. Прогуливаясь по улицам Лажечникова, Лазарева или Посадской, можно почувствовать дух старинной русской провинции. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>12.02.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23892</t>
+  </si>
+  <si>
+    <t>Дарим 2 комплекта семейных билетов всё включено на 🥞 Масленицу 21 и 22 февраля на Зооферме Шихово Проводим зиму, сожжем 5-ти метровое чучело 🔥 Масленицы, в оба дня в 17:30!!! ✅Зоопарк ✅Экскурсии в Олений Парк, Пушистую ферму и Конюшню, Тропикариум, Крокодилярий ✅Кукольные сказки ✅Фотозоны и арт-пространства ✅Мастер–классы, игры и подарки ✅Блины с начинками Для участия подпишитесь: ✅ Зооферма Шихово ✅ Подмосковье, Москва ✅ Старгород Москва Победителей узнаем 16 февраля. Победители розыгрыша: 1. Marina Volkova - 4vl8d9 2. Iren🦔 - 4vl53n</t>
+  </si>
+  <si>
+    <t>12.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23891</t>
+  </si>
+  <si>
+    <t>Масленица в традициях XIX века пройдёт в усадьбе Достоевских Даровое 📍 г.о. Зарайск, д. Даровое, 1А, Музей-усадьба Ф.М. Достоевского «Даровое» 📆22 февраля 12:00-15:30 💲Билеты 0-300₽ Гости узнают о том, как в XIX веке проходили масленичные гуляния, какие развлечения были у детей и взрослых, чем на Масленицу угощали гостей. В программе: фольклорные коллективы с народными песнями и хороводами, балаганный театр с Петрушкой, мастер-классы по созданию масленичных масок и народных кукол из ткани, соломы и лыка, знакомство с историческими кулинарными традициями Масленицы. Подробнее Видео: zarkreml Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>12.02.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23890</t>
+  </si>
+  <si>
+    <t>Сквозь время Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>12.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23889</t>
+  </si>
+  <si>
+    <t>12.02.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23888</t>
+  </si>
+  <si>
+    <t>Село Лох Саратовской области, где табличку с названием населенного пункта воруют чаще всего в России. «Мы не лохи, мы лоховчане!» - говорят местные жители. Они проводят экскурсии, приглашают посмотреть на производство мёда и устраивают туристам конные прогулки. За год в село приезжают до 50000 туристов. По улицам Лоха установлены таблички-указатели к достопримечательностям. Из основных направлений это храм Архангела Михаила, деревянная водяная мельница и Кудеярова пещера. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>12.02.26 04:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23887</t>
+  </si>
+  <si>
+    <t>Старая Фондовая оранжерея Главного ботанического сада им. Н.В. Цицина РАН в Москве 📍Москва, Ботаническая ул., 4с2 💲Билеты 200-450₽ Отправляемся в путешествие по тропикам и субтропикам, где собрано 5 000 видов растений со всех уголков планеты: пышные пальмы,  и древовидные папоротники, экзотические орхидеи и бромелии, суккуленты и кактусы пустынь, водные растения и хищные цветы. Укрытая стеклянным куполом, оранжерея дарит возможность круглый год наслаждаться буйством зелени и красотой природы. 🌸 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>12.02.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23886</t>
+  </si>
+  <si>
+    <t>Старая Фондовая оранжерея Главного ботанического сада им. Н.В. Цицина РАН в Москве 📍Москва, Ботаническая ул., 4с2 💲Билеты 200-450₽ Отправляемся в путешествие по тропикам и субтропикам, где собрано 5 000 видов растений со всех уголков планеты: пышные пальмы, и древовидные папоротники, экзотические орхидеи и бромелии, суккуленты и кактусы пустынь, водные растения и хищные цветы. Укрытая стеклянным куполом, оранжерея дарит возможность круглый год наслаждаться буйством зелени и красотой природы. Подробнее Видео: poidem.moscow Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>11.02.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23885</t>
+  </si>
+  <si>
+    <t>🔥РОЗЫГРЫШ ДВУХ БИЛЕТОВ В АКВАПАРК ЛУЖНИКИ НА ЦЕЛЫЙ ДЕНЬ Головокружительные горки, волновой бассейн, зоны отдыха и море ярких эмоций. Отличный шанс провести день без забот и с максимальным удовольствием! Подпишитесь на каналы: Москва Для Всех Гуляем в парке.Москва Подмосковье, Москва и регионы Итоги подведем 15 февраля Победители розыгрыша: 1. Elena Elena - 4viesc</t>
+  </si>
+  <si>
+    <t>11.02.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23884</t>
+  </si>
+  <si>
+    <t>Метро Отрадное</t>
+  </si>
+  <si>
+    <t>11.02.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23880</t>
+  </si>
+  <si>
+    <t>«Заповедный разгуляй» пройдёт в Приокско-Террасном заповеднике 📍г.о. Серпухов, местечко Данки, тер. Заповедная, 1 📆21 февраля 11:00-15:00 💲Билеты 300-1000₽ Гостей ждут: ☀️выступление спортсменов по гиревому спорту и физкультразминки ☀️«Заповедный забег» на 4 км и квест «Экологическая Спартакиада» ☀️экологические и творческие мастер-классы ☀️творческая встреча с писателем Анной Вербовской ☀️встреча-дегустация с медовым сомелье Иваном Козярски ☀️уличные гуляния с концертами, играми и чаепитием 🐂 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>11.02.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23879</t>
+  </si>
+  <si>
+    <t>Вспомним 2001</t>
+  </si>
+  <si>
+    <t>11.02.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23878</t>
+  </si>
+  <si>
+    <t>Выставка «Великолепие русского костюма» проходит в музее-заповеднике «Царицыно» 📍г. Москва, ул. Дольская, 1 📆до 7 июня 💲Билеты 450-750₽ На выставке представлена одна из самых значительных коллекций народного костюма и рукоделья в мире – «Собрание русской старины» Натальи Шабельской. В экспозиции – более 450 экспонатов из девятнадцати музеев и нескольких частных коллекций. В одном из залов – авторские произведения искусства современных мастеров и отрывок из фильма Рустама Хамданова. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>11.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23869</t>
+  </si>
+  <si>
+    <t>11.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23868</t>
+  </si>
+  <si>
+    <t>Весенняя цветочная ярмарка «Пассаж в цветах» пройдёт в Москве 📍г. Москва, ул. Петровка, 10 📆28 февраля-9 марта 💲вход свободный Под сводами старинного «Петровского Пассажа» расцветёт волшебный весенний сад, окутав всё пространство ароматами мимозы, гиацинтов, ирисов, нарциссов, тюльпанов и других цветов. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>11.02.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23867</t>
+  </si>
+  <si>
+    <t>Весенняя цветочная ярмарка «Пассаж в цветах» пройдёт в Москве 📍г. Москва, ул. Петровка, 10 📆28 февраля-9 марта 💲вход свободный Под сводами старинного «Петровского Пассажа» расцветёт волшебный весенний сад, окутав всё пространство ароматами мимозы, гиацинтов, ирисов, нарциссов, тюльпанов и других цветов. Подробнее Видео: vita_di_vittoria Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>10.02.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23866</t>
+  </si>
+  <si>
+    <t>Празднование Широкой Масленицы пройдёт в усадьбе Шахматово 📍г.о. Солнечногорск, д. Гудино, музей-заповедник Д.И. Менделеева и А.А. Блока 📆21 и 22 февраля 💲по билетам Гостей ждёт театральное представление с участием традиционных русских народных персонажей, развлекательные «станции», где можно испытать свою ловкость и смекалку, катание на лошади, горячий чай и буфет с традиционными масленичными блинами🥞 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>10.02.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23863</t>
+  </si>
+  <si>
+    <t>Приглашаем провести морозный февральский вечер вместе с зажигательной музыкой Средневековья! 13.02 в КЦ Меридиан состоится концерт "Путешествие в Средневековье". Для вас прозвучат песни крестоносцев, придворные танцы, рождественские песнопения и музыка пиров! И всё это будет исполнено на  средневековых инструментах - колёсной лире, ребеке, сазе, блокфлейтах, глокеншпиле и других! А представят вам всё это великолепие ансамбль старинной музыки Monte Verde (https://t.me/monteverdeensemble) и Анна Тончева! Ждём вас 13 февраля в КЦ Меридиан, начало в 19:00. Билеты ещё можно успеть купить здесь (https://meridiancentre.ru/meropriyatiya/puteshestvie-v-srednevekove-kontsert_10292/) А так же дарим вам промокод на скидку (ЛИРА15). До встречи!</t>
+  </si>
+  <si>
+    <t>10.02.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23862</t>
+  </si>
+  <si>
+    <t>Лучший отец ♥️</t>
+  </si>
+  <si>
+    <t>10.02.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23861</t>
+  </si>
+  <si>
+    <t>Источник преподобного Сергия Радонежского «Гремячий ключ» 📍Сергиево-Посадский г/о, д. Взгляднево Источник состоит из нескольких  ручейков, спадающих с 20-и метровой высоты. Это самый большой водопад Подмосковья, а его вода считается целебной.  Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>10.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23860</t>
+  </si>
+  <si>
+    <t>Романтическое настроение в Benedict Hotel&amp;Spa❤️ Магия чувств для незабываемых моментов вдвоем до 28 февраля. В тариф «Романтическое настроение» входит: 🍽 завтрак в ресторане ZIAMO по системе «шведский стол»; 🍾 бутылка игристого вина и тарелка со свежими сезонными фруктами в номер; 🗝 охраняемая парковка и тренажерный зал. 🎁Дополнительный бонус: посещение аквазоны для второго гостя предоставляется в подарок. *Тариф доступен только при бронировании проживания в номере категории «Стандарт». Love is in the air в Benedict Hotel&amp;Spa! hotelbenedict.ru 📲 +7 499 302 20 19 Наш телеграм-канал @benedicthotel 📍 Зеленоград, Никольский проезд, 2</t>
+  </si>
+  <si>
+    <t>10.02.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23851</t>
+  </si>
+  <si>
+    <t>Куда пойти на свидание в Москве? Вот несколько идей: ❤️Выставка «Импрессионизм с русской душой» ❤️Каток «Царицыно» ❤️Выставка «Сретение» в Kupol Gallery ❤️Выставка «Индия. Ткань времени» ❤️Иммерсивное шоу «Ромео и Джульетта. Любовь вне времени»</t>
+  </si>
+  <si>
+    <t>10.02.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23850</t>
+  </si>
+  <si>
+    <t>Масленица со сжиганием самого высокого чучела пройдёт в «Горках Ленинских» 📍 пос. Горки Ленинские, ул. Центральная 1, Музей-заповедник «Горки Ленинские 📆21 февраля в 12:00 💲Билеты 0-1700₽ Гостей ждут: 🇷🇺интерактивные зоны и рукодельные мастерские 🇷🇺спектакли театра «О» «Аленький цветочек» и «Серебряное копытце» 🇷🇺катание на санях и традиционные масленичные забавы 🇷🇺выступление российских  фолк-коллективов 🇷🇺представление артистов конного театра 🇷🇺блинный рынок с гигантской двухметровой сковородой и большим разнообразием традиционных национальных блюд 🇷🇺 сжигание чучела Масленицы высотой выше пятиэтажного дома Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>09.02.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23849</t>
+  </si>
+  <si>
+    <t>Возвращение Рекса домой)</t>
+  </si>
+  <si>
+    <t>09.02.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23848</t>
+  </si>
+  <si>
+    <t>Усадьба Мураново 📍Пушкинский г.о., д. Мураново Музей-заповедник «Усадьба Мураново» им. Ф.И. Тютчева 💲Билеты от 100₽ Живописный уголок Подмосковья, хранящий память о великих русских поэтах. Основанная в 1816 году, усадьба обрела литературную славу благодаря Евгению Баратынскому, построившему в 1842 году необычный дом‑коттедж, и семье Тютчевых, сделавших Мураново родовой обителью. Здесь бывали Гоголь и Аксаков, а интерьеры сохранили подлинную атмосферу XIX века. Мураново — редкий пример усадьбы, где до сих пор живут потомки прежних владельцев, а музей продолжает традиции сохранения культурного наследия. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>09.02.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23847</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург, начало XX</t>
+  </si>
+  <si>
+    <t>09.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23846</t>
+  </si>
+  <si>
+    <t>🧠 Для тех, у кого «Питер в голове» 💡 Читайте этот канал хотя бы 30 секунд в день и вы узнаете: - Интересные маршруты, которые превратят ваши выходные или отпуск в сказку - Недорогие кафе и рестораны с крутой атмосферой и едой - Невероятные локации для креативных фотосессий - Куда сходить с детьми, что бы они были в восторге - Как попасть на питерские крыши - Эксклюзивные промокоды, скидки и бонусы на мероприятиях, в заведениях, на экскурсиях А еще, автор канала регулярно придумывает различные активности и дарит деньги. ❤️ Влюбитесь в Питер по-новому, подписывайтесь на @piter_v_golove и кайфуйте вместе с нами!</t>
+  </si>
+  <si>
+    <t>09.02.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23845</t>
+  </si>
+  <si>
+    <t>Третьяковская галерея в Москве 📍г. Москва, Лаврушинский переулок, 10с4 💲Билеты 0-700₽ Эта сокровищница русского искусства была основана в 1856 году меценатом Павлом Третьяковым, задумавшим собрать коллекцию «для народа». Сегодня в её залах представлены жемчужины отечественной живописи: икона «Троица» Андрея Рублёва, эпические «Богатыри» Виктора Васнецова, изящная «Девушка с персиками» Валентина Серова, а также шедевры Репина, Левитана, Айвазовского, Саврасова и других мастеров. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>09.02.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23844</t>
+  </si>
+  <si>
+    <t>Перламутровые облака 📍Карелия Это редкое природное явление – полярные стратосферные облака. Их переливы напоминают перламутр, а увидеть это чудо природы порой сложнее, чем северное сияние. Видео: pashenichev Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>08.02.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23843</t>
+  </si>
+  <si>
+    <t>Подмосковные «Американские горки» 📍г. Яхрома, 46 км. от МКАД по Дмитровскому ш., поворот на д. Степаново 💲Билеты 500₽ Скоростной аттракцион «Тобоган» с виражами длиною 750 метров и тележкой, где скорость регулируется вручную, находится в парке «Яхрома». 🛷 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>08.02.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23837</t>
+  </si>
+  <si>
+    <t>🤩 Здравствуйте! Мы - Виктория и Станислав, семейная команда MG STUDIO. 16 лет вместе, 13 лет в мебельной сфере. Изготавливаем корпусную мебель на заказ в Москве и области (до 100 км). Это не просто бизнес, это наше дело, ставшее семейной историей. И мы строим его с любовью, честно и надолго. 🔥Даём настоящую ГАРАНТИЮ 10 ЛЕТ по договору + сервисное обслуживание НАВСЕГДА, потому что уверены в своей работе. 🔥90% клиентов приходят к нам по рекомендации. Почему вам стоит выбрать нас: 🤩Делаем, как для себя. Каждый проект - авторский. Продумываем эргономику, дизайн и внутреннее наполнение для конкретной семьи, с учетом ваших привычек, быта и ритма жизни. 🤩Делаем полную меблировку под ключ. 🤩Работаем лично с каждым заказчиком, ведём проект от расчета до финальной сборки. Мы всегда на связи 🔥 🤩 Фирменное немецкое оборудование, качественные надежные материалы и фурнитура проверенных брендов. 🤩 Более 200 видов фрезеровки, 800+ вариантов декоров. 🤩 Вся кромка на PUR-клее, кормим все изделия в круг, а это значит, что ваша мебель прослужит дольше. ❎Сроки, цены, нюансы - всё честно и прозрачно. Без скрытых доплат в конце. ❎Бесплатный выезд дизайнера с каталогами и образцами материалов. ❎Сборку осуществляют наши штатные сотрудники. ❎Бесплатное хранение на складе при необходимости. 🔥Подписывайтесь на Телеграм канал, если вы цените качество, честность, сервис и личный подход. 🔥 Хотите рассчитать стоимость или записаться на замер? пишите @mgstudio_msk звоните 8(961)007-83-73 Реклама. ООО "ЭМДЖИСТУДИО". ИНН 7720950746</t>
+  </si>
+  <si>
+    <t>08.02.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23836</t>
+  </si>
+  <si>
+    <t>Масленица на Кудыкиной горе 📍Липецкая обл., с. Каменка, ул. Липовая 📆21 и 22 фестиваля 💲вход 0/300/500₽ Гостей ждут широкие гулянья: народные песни и хороводы, пляски и игры, румяные блины с пылу с жару, рык Горыныча, самый большой хоровод Черноземья, мастер‑классы и многое другое. ☀️ Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>08.02.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23835</t>
+  </si>
+  <si>
+    <t>2026 год, если бы СССР не распался Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>08.02.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23834</t>
+  </si>
+  <si>
+    <t>Третьяковский проезд в Москве нарядили к Дню всех влюблённых Праздничное убранство придаёт улице особое очарование и становится идеальным фоном для снимков❤️❤️❤️ Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>07.02.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23828</t>
+  </si>
+  <si>
+    <t>Фарфоровая фабрика в Вербилках  📍Талдомский р-н Московской области Фабрике больше 250-ти лет! ☕ Фарфор в Вербилках выпускался на всю страну. На производство водят экскурсии, где можно увидеть: 🔹Процесс производства фарфора, начиная от переработки глины и песка, заканчивая обжигом изделий в печах. 🔹Ручной труд, где приклеивается к каждой чашке ручка, к чайнику носик и т.д. 🔹Кропотливую роспись каждого изделия тонкими кисточками 🔹Бомбоубежище с выходом на завод, где во время войны работали люди 📞Тел для записи на экскурсию +7 (985) 157-86-87</t>
+  </si>
+  <si>
+    <t>07.02.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23827</t>
+  </si>
+  <si>
+    <t>Главный вуз страны – МГУ 📍г. Москва, Ленинские горы, 1 Грандиозное главное здание Московского государственного университета имени М. В. Ломоносова было возведено на Воробьёвых горах в 1953 году. Достигая 240‑метровой высоты, здание входит в число наиболее впечатляющих памятников сталинской архитектуры. Шпиль со звездой, венчающий эту высотку, долгое время делал её самым высоким строением в Европе. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>07.02.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23823</t>
+  </si>
+  <si>
+    <t>Прямо сейчас под Дмитровом</t>
+  </si>
+  <si>
+    <t>07.02.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23822</t>
+  </si>
+  <si>
+    <t>Таруса 📍Калужская обл., г. Таруса Тихий городок на высоком берегу Оки, где время будто замедляется, а пейзаж дышит классической русской лирикой. В городе, сохранившем облик XIX века, жили и работали: К. Г. Паустовский, М. И. Цветаева, В. Д. Поленов и другие художники, прозвавшие Тарусу «русским Барбизоном». Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>07.02.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23821</t>
+  </si>
+  <si>
+    <t>В Подмосковье лось хотел «зайцем» проехать в автобусе Видать, далеко ушёл от дома и решил облегчить себе путь домой🫎 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>06.02.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23820</t>
+  </si>
+  <si>
+    <t>Вологда Живописный город бережно хранит дух старинной Руси и восхищает гостей обилием памятников — на его территории выявлено 224 объекта культурного наследия. Здесь каждый уголок дышит историей: от купеческих особняков XIX века до домов, связанных с Петром I и Варламом Шаламовым. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>06.02.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23819</t>
+  </si>
+  <si>
+    <t>Музейная неделя пройдёт в Москве в феврале 📍г. Москва 📆9-15 февраля 💲по бесплатным билета Посетить выставки бесплатно и прикоснуться к искусству смогут все желающие. Билеты можно оформить за пять дней до ее начала. Подробнее Видео: Елена Крижевская Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>06.02.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23818</t>
+  </si>
+  <si>
+    <t>🧋Стаканчики кофе становятся все более интересными. На этом зимние изображение меняется при повороте.</t>
+  </si>
+  <si>
+    <t>06.02.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23816</t>
+  </si>
+  <si>
+    <t>Фестиваль сердец — уже в эту субботу 7 февраля 📍 Место взлёта: аэростаты стартуют с поля. Координаты поля для взлёта будут опубликованы дополнительно здесь Время: будет объявлено ближе к дате старта (зависит от погодных условий). Полёт проходит в Московской области, ориентир — город Дмитров. От центра города до точки старта (поля) всего 20–30 минут на машине. Что вас ждёт: ✔️взлёт воздушных шаров в форме сердца ✔️полёты на воздушных шарах классической формы после взлёта сердец ✔️индивидуальные и групповые полёты ✔️атмосферная фотозона ✔️привязные подъёмы на воздушном шаре Чтобы подняться в небо — напишите организатором, они подскажут по наличию свободных шаров. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.02.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23815</t>
+  </si>
+  <si>
+    <t>Китайский дворик в Москве 📍г. Москва, ул. Поварская, д. 52/55с3 Совершить мгновенное путешествие в Поднебесную, не покидая столицы, можно посетив уютный уголок Китая у ресторана Mr. Lee! Величественный дракон, россыпь разноцветных фонариков и яркие скульптурные композиции передают самобытный колорит Китая🏮🐉 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.02.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23814</t>
+  </si>
+  <si>
+    <t>Дарим 4 билета в Крокус Сити Океанариум Или 5000 руб. на карту По билету можно будет посетить три экспозиции Океанариума: 🌊 реки и озера 🌊 моря и океаны 🌴 джунгли Для участия в розыгрыше: ✔️Проверьте подписку на каналы: 🐟 Отдых в Подмосковье 🐟 Подмосковье, Москва 🐟 Красивые места Москвы Итоги 8 февраля</t>
+  </si>
+  <si>
+    <t>05.02.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23813</t>
+  </si>
+  <si>
+    <t>Усадьба Абрамцево 📍Сергиево-Посадский г.о., с. Абрамцево, ул. Музейная, 1, Государственный музей‑заповедник «Абрамцево» 💲вход в парк 30-60₽ Жемчужина русской культуры, чья история берёт начало в XVI веке, расположилась на берегу реки Вори. Здесь бывали Н. В. Гоголь, И. С. Тургенев, Ф. И. Тютчев, И. Е. Репин, В. М. Васнецов и А. М. Васнецов, В. Д. Поленов, В. А. Серов, М. А. Врубель, К. А. Коровин, И. И. Левитан. Сегодня в музее‑заповеднике можно увидеть подлинные постройки, интерьеры и коллекции тех времён. Подробнее Видео: Елена Крижевская Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.02.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23812</t>
+  </si>
+  <si>
+    <t>05.02.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23807</t>
+  </si>
+  <si>
+    <t>❄️ Ларек (или палатка) из 90-х глазами ИИ Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.02.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23806</t>
+  </si>
+  <si>
+    <t>Музей истории космонавтики в Калуге 📍г. Калуга, ул. Академика Королёва, 2, Государственный музей истории космонавтики им. К. Э. Циолковского 💲Билеты 200-500₽ Первый в мире музей, посвящённый космической тематике, был открыт в 1967 году при участии Юрия Гагарина и Сергея Королёва. Здесь можно увидеть подлинники космических аппаратов и скафандров, макеты ракет и спутников, личные вещи и документы К. Э. Циолковского, уникальные архивные фото и видео, а также «побывать» на МКС, попробовать себя в роли космонавта и проследить путь человечества от первых идей о полётах к реальным миссиям. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>04.02.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23802</t>
+  </si>
+  <si>
+    <t>Красивое 😍 Сегодняшний морозный солнечный день с высоты вышки сотовой связи. 📍 Раменский го А моя любовь на 25-ом этаже..</t>
+  </si>
+  <si>
+    <t>04.02.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23801</t>
+  </si>
+  <si>
+    <t>Гора Левитана. Плёс 📍Ивановская обл., г. Плёс Живописная смотровая площадка, навсегда связанная с именем великого пейзажиста Исаака Левитана, который, впечатлённый местными видами, выбрал Плёс местом своего творческого вдохновения. Именно здесь он написал 23 картины и более двухсот этюдов. Наиболее знаменита среди них — «Над вечным покоем». Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>04.02.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23800</t>
+  </si>
+  <si>
+    <t>Уголок Англии в Костроме</t>
+  </si>
+  <si>
+    <t>04.02.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23799</t>
+  </si>
+  <si>
+    <t>Крутицкое подворье в Москве 📍г. Москве, Крутицкая ул., 8 Уникальный архитектурный ансамбль, сохранивший дух допетровской Москвы, является бывшей резиденцией епископов Сарских и Подонских, основанной в XIII веке по распоряжению князя Даниила Московского. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>03.02.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23798</t>
+  </si>
+  <si>
+    <t>Розыгрыш билетов в Московский зоопарк 🏠 Вы получите 2 билета в Московский зоопарк или 3000 руб на карту!  ⭐️ Условия — быть подписанным: ✅Москва. Подмосковье ✅Старгород Москва ✅Гуляем в парке. Москва 7 февраля финал 🐱 Желаем удачи 🐦 ❄️ Победители розыгрыша: 1. Любовь Васильева - 4tr3lk</t>
+  </si>
+  <si>
+    <t>03.02.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23797</t>
+  </si>
+  <si>
+    <t>Выставка «Волга. Москва. Нева. Саратовские символисты в Москве и Ленинграде 1920–1940-х» проходит в Москве 📍г. Москва, ВДНХ, пав. «Рабочий и колхозница» 📆 по 17 мая 💲Билеты 0-700₽ Отправляемся в путешествие по Волге, Москве-реке и Неве, открывая для себя незнакомые грани истории советской живописи. На выставке, посвященной созвездию волжских художников первой половины XX века — выходцев из Саратова, значительно повлиявших на искусство Москвы и Ленинграда, представлено свыше 200 произведений: скульптурных и графических работ из собраний 14 российских музеев, среди которых работы Виктора Борисова‑Мусатова, Кузьмы Петрова‑Водкина, Павла Кузнецова и других мастеров. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>03.02.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23796</t>
+  </si>
+  <si>
+    <t>Вот ещё из СПб)</t>
+  </si>
+  <si>
+    <t>03.02.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23791</t>
+  </si>
+  <si>
+    <t>Жители Петербурга вышли гулять по замерзшим каналам В начале февраля из-за сильных морозов в Санкт-Петербурге замёрзли акватории рек и каналов. ⛸Несмотря на запрет, горожане гуляют по льду, катаются на коньках и лыжах, некоторые устраивают велопрогулки.</t>
+  </si>
+  <si>
+    <t>03.02.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23785</t>
+  </si>
+  <si>
+    <t>ФАБРИКА МЕБЕЛИ МОЛЧАНОВ                                                            💡Мы изготавливаем мебель любой сложности по вашим проектам или разработаем для вас индивидуальный проект.                                                                      🤝 Присоединяйтесь к счастливым обладателям нашей мебели.                                                                           ✅ Для заказа вы можете написать нам в телеграмм или связаться любым удобным способом. 📱Телефон: +79911309050 🌏Сайт: www.sailon.ru 🔵Telegram:  @Molchanovmebel 💰Промокод на скидку j0125ng (сообщите оператору при заказе). 🔵Подпишитесь на наш Telegram канал: https://t.me/molchanov_factory чтобы быть в курсе всех акций и новостей. 🏢 Адрес салона: МО, г. Ногинск, ул. Советская д.34 🕒 Часы работы: ПН-ВС: 10.00-20.00 🏭 Адрес производства: Московская область, г. Ногинск, 1-я ул. Ревсобраний д.7 🔥Актуальный каталог мебели https://drive.google.com/file/d/17wgU6zf-Nri4BGV5K_P6jtt5zasUZqUB/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>03.02.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23784</t>
+  </si>
+  <si>
+    <t>Город художников - Палех 📍Ивановская обл., посёлок Палех Уютный посёлок в Ивановской области, колыбель уникального народного искусства. С XVII века здесь живут иконописцы и процветает знаменитый промысел палехской лаковой миниатюры. Произведения местных мастеров покорили мировые художественные выставки, а большинство иконостасов в современных храмах России создаётся именно в Палехе. Видео: Петр Посмаков Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.02.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23783</t>
+  </si>
+  <si>
+    <t>Музей Виктора Васнецова в Москве 📍г. Москва, пер. Васнецова, 13с1 💲Билеты 0-400₽ Удивительный дом‑сказка, где оживает мир русских былин и народных преданий. Музей расположен в особняке, построенном по эскизам самого Васнецова в 1894 году. В нём сохранились обстановка, мебель, личные вещи и мастерская, где создавались знаменитые полотна. Коллекция музея включает около 25 тысяч экспонатов: картины, эскизы, графика, предметы быта и архивные документы. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.02.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23776</t>
+  </si>
+  <si>
+    <t>Выставка «Импрессионизм с русской душой» пройдёт в Серпуховском музее 📍Чехова, 87, Серпуховский историко-художественный музей, галерея «Каретный сарай» 📆4 февраля-16 августа 💲Билеты 420-600₽ На выставке, посвящённой особому пути импрессионизма в России конца XIX – начала XX веков, представят более 90 полотен 50 выдающихся художников: Левитана, Саврасова, Коровина, Архипова, Грабаря, Юона и многих других — из коллекций 8 музеев и частных собраний. Многие из этих работ публика увидит впервые. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.02.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23775</t>
+  </si>
+  <si>
+    <t>Морозы пройдут, есть ещё шанс покататься на лыжах. Сохраняйте список лыжных трасс Москвы. 10 из них с прокатом.</t>
+  </si>
+  <si>
+    <t>02.02.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23774</t>
+  </si>
+  <si>
+    <t>Прогуляемся по Ростову Великому 📍Ярославская обл., г. Ростов Великий В городе с тысячелетней историей шаг за шагом открываются его сокровища: величественный Ростовский кремль, словно сошедший с древнерусской миниатюры; звонницу с колоколами‑гигантами, чьи голоса разносятся над озером Неро; тихие монастырские стены, хранящие вековые тайны и мощёные улочки, переносящие в прошлое. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>01.02.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23773</t>
+  </si>
+  <si>
+    <t>01.02.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23772</t>
+  </si>
+  <si>
+    <t>Питер, - 18° Ну наш!</t>
+  </si>
+  <si>
+    <t>01.02.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23771</t>
+  </si>
+  <si>
+    <t>Выставка «Репетиция весны» пройдёт в Ботаническом саду «Аптекарский огород» в Москве 📍г. Москва, проспект Мира, 26с1 📆14 февраля-9 марта Посетителей ждут загадочные сады Самарканда и Бухары: тысячи тюльпанов, нарциссов, гиацинтов, крокусов, магнолий, сирени, сакур, ландышей и подснежников зацветут в преддверии весны. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>01.02.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23770</t>
+  </si>
+  <si>
+    <t>«Фестиваль Сердец» пройдёт в Дмитрове 📍Дмитровский район, 60 км от МКАД 📆7, 8, 14, 15, 21 или 22 февраля (точную дату объявят здесь) Подмосковное небо в феврале украсят аэростаты в форме сердец ❤️❤️❤️❤️❤️❤️ Можно будет не только насладиться захватывающим зрелищем, но и совершить полет. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>31.01.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23769</t>
+  </si>
+  <si>
+    <t>Исторические личности встречают себя в названиях станций.</t>
+  </si>
+  <si>
+    <t>31.01.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23768</t>
+  </si>
+  <si>
+    <t>Традиционный русский праздник Масленицы с размахом отметят в Москве 📍г. Москва 📆13-22 февраля Гостей ждут яркие развлечения: интерактивные программы, концерты и спектакли, театрализованные представления и мастер‑классы. Конечно же, не обойдётся и без самых вкусных угощений 🥞 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>31.01.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23767</t>
+  </si>
+  <si>
+    <t>30.01.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23761</t>
+  </si>
+  <si>
+    <t>Сегодняшний закат в Подмосковье Что-то акварельные. Больше фото вы присылаете в комментариях 👇</t>
+  </si>
+  <si>
+    <t>30.01.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23760</t>
+  </si>
+  <si>
+    <t>Музей Андрея Рублева в Москве 📍г. Москва, Андроньевская пл., 10с3, Центральный музей древнерусской культуры и искусства им. Андрея Рублева 💲0-390₽ В стенах древнего Спасо-Андроникова монастыря в 1947 году был основан музей русского церковного искусства Средневековья и Нового времени, в экспозиции которого представлено более тринадцати тысяч икон XII—XX веков, фресок, деревянных скульптур, рукописных и старопечатных книг, предметов медного художественного литья, шитья, изразцов, а также археологических находок.  Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>30.01.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23759</t>
+  </si>
+  <si>
+    <t>Тренд "Покажи себя в 2016-ом" 10 лет назад в Москве убрали большую часть ларьков и палаток.</t>
+  </si>
+  <si>
+    <t>30.01.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23749</t>
+  </si>
+  <si>
+    <t>Выставка «Илларион Иванов-Шиц. Полвека на службе Москве» проходит в Москве 📍г. Москва, ул.Воздвиженка 5/25, Музей архитектуры 📆до 24 мая 💲Билеты от 250₽ В МУАР можно погрузиться в творчество талантливого зодчего конца XIX - начала XX века, чьи постройки стали неотъемлемой частью столичного облика. Будучи городским архитектором, он оставил след в двух исторических периодах: проектировал грандиозные социальные объекты при империи и общественно полезные здания в советскую эпоху. На выставке представлено более 340 экспонатов, большинство из которых демонстрируются впервые. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>30.01.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23748</t>
+  </si>
+  <si>
+    <t>Всем миром.. Вы заметили, что день прибавился? Утром стало светлее. -17° у меня за бортом машины. Одевайтесь теплее.</t>
+  </si>
+  <si>
+    <t>30.01.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23747</t>
+  </si>
+  <si>
+    <t>Доброе! Если на работу, то только так!</t>
+  </si>
+  <si>
+    <t>29.01.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23746</t>
+  </si>
+  <si>
+    <t>Музей Есенина в Константиново 📍Рязанская обл., с. Константиново, 174В, Государственный музей-заповедник С. А. Есенина В старинном селе на высоком берегу Оки оживает мир, вдохновивший великого лирика. Здесь можно увидеть: • Дом родителей поэта, в комнатах которого воссоздана атмосфера 1920‑х годов • Мемориальный тополь, посаженный в 1924 году Сергеем и его сестрой • Восстановленную земскую школу, где учился Есенин • Усадьбу Л. И. Кашиной — музей поэмы «Анна Снегина» • Церковь Казанской иконы Божией Матери, где крестили поэта • Амбар 1913 года и избу‑времянку, в которой семья жила после пожара 1922 года Подробнее Видео: edutdvoe Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>29.01.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23745</t>
+  </si>
+  <si>
+    <t>Календарь для путешествий по России на весь год Знаете, в какое время лучше всего ехать на Камчатку, а когда — в Карелию? Где покататься на горных лыжах в мае и посмотреть миграцию китов? IF Travel поможет! Ребята собрали эксклюзивный «Календарь путешествий по России» — готовый гид по впечатляющим локациям на каждый месяц. Что внутри? ✅ 24 потрясающих направления — от Адыгеи до Оймякона, проверенные командой IF Travel. ✅ Лучшее время для визита — чтобы застать яркие и прекрасные моменты: полярное сияние, цветение сакуры, ледяные водопады, миграцию северных оленей. ✅ Гастрономические советы — что обязательно попробовать в каждом регионе. ✅ Важные лайфхаки и конкретные локации. Как получить PDF-гид? Переходите по ссылке, подписывайтесь на каналы и скачивайте! Готовый план приключений на 2026 год уже ждет вас на канале!</t>
+  </si>
+  <si>
+    <t>29.01.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23744</t>
+  </si>
+  <si>
+    <t>Олений лес «АртКолхоз» 📍Владимирская обл., Киржачский р-он, с. Ильинское, 💲вход на территорию 0-1000₽ Здесь можно погрузиться в атмосферу лесной сказки: увидеть и покормить оленей, козочек, овец, страусов эму, кабанов, енотов, белочек, кроликов, павлинов, лошадей и нутрий. А также остановиться на несколько дней в уютных гостевых домиках. 🦌 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>29.01.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23743</t>
+  </si>
+  <si>
+    <t>Кто-то засунул Москву в стеклянный шар и трясет.</t>
+  </si>
+  <si>
+    <t>29.01.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23742</t>
+  </si>
+  <si>
+    <t>«200 лет. Юбилейная выставка университета им. С. Г. Строганова» - масштабная выставка проходит в Зарядье 📍г. Москва, Парк «Зарядье», Паркинг Галерея 📆до 12 апреля 💲Билеты 400-800₽ Масштабный выставочный проект, подготовленный при участии 30 музеев, четырех фондов, а также частных коллекционеров, впервые рассказывает историю университета за его пределами — от основания до сегодняшнего дня. Посетители увидят все периоды развития учебного заведения, познакомятся с главными именами преподавателей и выпускников. 🏛 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>29.01.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23741</t>
+  </si>
+  <si>
+    <t>Зимняя Москва в 16-ом веке</t>
+  </si>
+  <si>
+    <t>28.01.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23740</t>
+  </si>
+  <si>
+    <t>К моим родителям каждую зиму прилетают снегири. Нахабино МО</t>
+  </si>
+  <si>
+    <t>28.01.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23739</t>
+  </si>
+  <si>
+    <t>Ну видимо мы за прошлую зиму отыгрываемся.</t>
+  </si>
+  <si>
+    <t>28.01.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23738</t>
+  </si>
+  <si>
+    <t>Тутаев 📍Ярославская обл., г. Тутаев Современный Тутаев объединяет два старинных города — Романов и Борисоглебск, которые располагались на противоположных берегах Волги. Узкие старинные улочки, овраги, храмовые ансамбли XVII-XVIII веков привлекают художников и кинематографистов. В ленте "12 стульев" здесь снимали Васюки.  В небольшом Тутаеве десять храмов и множество музеев. 🐏 Один из главных брендов Тутаева — романовская порода овец, выведенная в XVIII веке. Изделия из местной овчины — прекрасный сувенир. 🔔А еще в Тутаеве льют колокола: в городе три завода. Там же обучают звонарей. На ежегодный фестиваль русских колокольных звонов "Перед Спасом" приезжают тысячи паломников со всей страны. Видео: Жанна Ласка Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>28.01.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23737</t>
+  </si>
+  <si>
+    <t>Оказаться в настоящих тропиках посреди зимней Москвы можно в Аптекарском огороде 📍г. Москва, проспект Мира, 26с1 📆до 1 марта 💲Билеты 350-600₽ Здесь сейчас проходит фестиваль «Тропическая зима»: тысячи орхидей уникальных сортов, хищные красавцы, суккуленты всех форм — тепло, ярко и очень красиво. 🌸 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>28.01.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23732</t>
+  </si>
+  <si>
+    <t>⚡️ЦветковМебель — более 15 лет изготавливаем корпусную мебель по индивидуальным проектам в Москве и Московской области! Акции января: 🔘скидка до 15% на всю мебель; 🔘техника — по оптовой стоимости; 🔘столешница из искусственного камня или кварца — со скидкой 50% при заказе кухни; 🔘РЕФЕРАЛЬНАЯ ПРОГРАММА*; 🔴Подарки и скидки при покупке техники! ➡️ *Подробности. Бесплатно: замер, 3D проект и доставка любой мебели по Москве и Московской области ✔️Изготовление от 7 дней ✔️Беспроцентная рассрочка до 36 месяцев ✔️Команда опытных сборщиков ✔️Договор и гарантия ✔️Полная оплата после монтажа 📏При заказе бесплатного замера, дизайнер на месте: составляет проект, рассчитывает стоимость, привозит образцы материалов 🔎Перед запуском в производство создается 3D-визуализация проекта в вашем интерьере, чтобы вы могли оценить его до заказа✨ ➡️ Замер, расчет. Телеграм-канал: ЦветковМебель 📞 +74951359293       +79260404792 Реклама. ИП Блескина Яна Геннадьевна. ИНН 330701328943</t>
+  </si>
+  <si>
+    <t>28.01.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23731</t>
+  </si>
+  <si>
+    <t>Доброго, снежного дня вам! Девушка на видео на коньках, хотя по Москве и области похоже, лучше всего передвигаться сегодня на лыжах.</t>
+  </si>
+  <si>
+    <t>27.01.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23722</t>
+  </si>
+  <si>
+    <t>Толгский женский монастырь 📍Ярославская обл., г. Ярославль, п. Толга Древняя обитель, основанная в 1314 году на берегу Волги под Ярославлем, хранит чудотворную икону Божией Матери Толгской — святыню, с которой связаны предания о чудесах и исцелениях. Белые стены с башнями, золотые купола и высокая колокольня словно вырастают из тишины, даря ощущение покоя и сопричастности чему‑то вечному. Фото: Жанна Ласка Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>27.01.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23721</t>
+  </si>
+  <si>
+    <t>Ещё щё про мужчин и детство. Отец и сын построили иглу у себя во дворе. На это ушло около 300 ледяных кирпичей окрашенных пищевыми красителями. Сколько труда и упорства. И каков результат! 🧊</t>
+  </si>
+  <si>
+    <t>27.01.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23720</t>
+  </si>
+  <si>
+    <t>Первые 40 лет детства мужчин самые тяжёлые.</t>
+  </si>
+  <si>
+    <t>27.01.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23719</t>
+  </si>
+  <si>
+    <t>В музее-усадьбе Льва Толстого "Ясная поляна" напоминают: любовь к жизни просыпается быстрее, когда едешь в санях, а не в маршрутке. (тоже касается машины в московских пробках)</t>
+  </si>
+  <si>
+    <t>27.01.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23718</t>
+  </si>
+  <si>
+    <t>Юрьев-Польский 📍 Владимирская обл., г. Юрьев-Польский Очаровательный древний город во Владимирской области, основанный в 1152 году князем Юрием Долгоруким на берегу речки Колокши, сегодня входит в «Золотое кольцо России». Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>27.01.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23717</t>
+  </si>
+  <si>
+    <t>Я похоже, сегодня попала.. Хорошо, что заправилась.</t>
+  </si>
+  <si>
+    <t>27.01.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23716</t>
+  </si>
+  <si>
+    <t>Мощный снегопад накрыл Москву и область Снег будет идти весь вторник и в ночь на среду. Ветер усилится до 7-12 м/с — это приведёт к метели, и снежным заносам на дорогах.</t>
+  </si>
+  <si>
+    <t>26.01.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23713</t>
+  </si>
+  <si>
+    <t>Носовые сувенирные платки 1960-х годов. Ну не прелесть?</t>
+  </si>
+  <si>
+    <t>26.01.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23712</t>
+  </si>
+  <si>
+    <t>Праздник «Русский холодец» пройдёт в Павловском Посаде 📍г. Павловский Посад, парк «Меленки» 📆31 января 11:00-16:00 💲вход свободный Гостей ждёт чемпионат по поеданию холодца, гастрономические конкурсы, турнир по холодецким шашкам, забег «Счастливая подкова», музыкальная программа, анимация и ярмарка. ❄️ Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>26.01.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23711</t>
+  </si>
+  <si>
+    <t>Путешествие в мир древних традиций и ярких красок: Китайский новый год в Москве 📍г. Москва 📆16 февраля - 1 марта 💲Бесплатно Столица вновь с размахом встретит новый год, теперь — по лунному календарю. Вся палитра утонченных впечатлений и красочных эмоций на площадках китайского праздника весны «Чуньцзе»: удивительные шоу, завораживающие представления и гастрономические открытия. 🥢 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>26.01.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23710</t>
+  </si>
+  <si>
+    <t>📕 Московская школа программистов проводит открытые уроки для школьников 3-9 классов! Школа программистов МШП — это не курсы, а школа с государственной лицензией, которая обучает детей фундаментальным IT-знаниям с 2001 года в Москве, Санкт Петербурге и онлайн по всему миру. Мы сотрудничаем с ИТМО, МФТИ, НИУ ВШЭ, Яндекс и Физтехпарк. Если вы хотите, чтобы ваш ребенок получил:  📌 знания по программированию, математике, искусственному интеллекту для участия в олимпиадах всероссийского и международного уровня 📌 перспективу поступления в престижные технические вузы России и работу в известных IT-компаниях: Apple, Google, Yandex, Nvidia и других  📌 практику на реальных IT-проектах Старт занятий в феврале 2026 г. 📕  Успейте записаться, места ограничены: https://clck.ru/3RNNwB Реклама. АНО ДО «Московская школа программистов» ИНН: 9715464656, Erid: 2Vtzqwxpfgf</t>
+  </si>
+  <si>
+    <t>26.01.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23709</t>
+  </si>
+  <si>
+    <t>«Русская Норвегия» 📍Рязанская обл. На живописном островке на озере «Старая Тишь» раскинулся очаровательный гостиничный комплекс с уютными домиками в скандинавском стиле и эффектным маяком со смотровой площадкой, откуда открывается живописный вид на местные просторы. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>25.01.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23703</t>
+  </si>
+  <si>
+    <t>МЕБЕЛЮКС - мебельная команда с безупречной репутацией и душевным подходом. Наша компания специализируется на производстве современной, удобной и надежной мебели, созданной для долгих лет беспроблемной службы. Корпусная мебель под ваши размеры и предпочтения: 💙Кухни 💙Шкафы 💙Прихожие 💙Гардеробные 💙Спальные 💙Детские 💙Полная меблировка. Почему выбирают МЕБЕЛЮКС? 💙25 лет опыта – проверенное качество и долговечность 💙Выгода до 50% – без посредников и розничных наценок 💙Гарантия 2 года на мебель, до 5 лет на фурнитуру 💙Срок изготовления 2-4 недели – без задержек, точно в срок по договору 💙Контроль на всех этапах – от замера до установки 💙Чистота и аккуратность при монтаже – ваш ремонт в безопасности 💙Предоплата от 10%, остальное – при доставке 💙 Бесплатно: проект, доставка! 💙 Подписывайтесь на Tелеграм-канал мебельной команды "МЕБЕЛЮКС", где вы сможете посмотреть примеры работ. 💙 Посмотрите отзывы наших клиентов 💙 Оставьте заявку на бесплатный расчет @mebelsakas 📞 WhatsApp / Звонок: +7(927)093-37-88 Реклама. ИП Прошина Оксана Геннадьевна. ИНН 580306807050.</t>
+  </si>
+  <si>
+    <t>25.01.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23702</t>
+  </si>
+  <si>
+    <t>Всех дорогих студентов и Татьян с праздником! Как говорил один профессор: "Жены и любовницы стареют, а студентки первого курса никогда!"</t>
+  </si>
+  <si>
+    <t>25.01.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23700</t>
+  </si>
+  <si>
+    <t>История о том, как "золотой час" переходит в "синий"... Сегодняшнее фото прислал друг из Химок</t>
+  </si>
+  <si>
+    <t>25.01.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23699</t>
+  </si>
+  <si>
+    <t>А вы уже видели самый сказочный и волшебный транспорт этой зимы? Блестящий красный экспресс бесплатно катает москвичей от метро «Кленовый бульвар» до катка в Коломенском.🎄 Очень красиво и такое чувство что мы попали в сказочный фильм про гномов и чародеев! ✨ ✨ ✨ «Бесплатная Москва. Скидки 😊»</t>
+  </si>
+  <si>
+    <t>25.01.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23695</t>
+  </si>
+  <si>
+    <t>Детство админа канала прошло на Камчатке. На первом фото мама - снега столько, что он достаёт до крыши заставы. Жители нашего военного посёлка передвигались на "Буранах", а в дет сад нас с сестрой возили на больших санках, закрывая сверху пледом во время пурги. Там снег, там столько снега Что если б я там не был сам, я б не поверил Что бывает столько снега..</t>
+  </si>
+  <si>
+    <t>25.01.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23694</t>
+  </si>
+  <si>
+    <t>История одного камчатского двора</t>
+  </si>
+  <si>
+    <t>25.01.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23689</t>
+  </si>
+  <si>
+    <t>25 января 1938 года в Москве родился Владимир Семёнович Высоцкий — советский поэт, актёр театра и кино, автор-исполнитель песен. ... Возвращаются все — кроме лучших друзей, Кроме самых любимых и преданных женщин, Возвращаются все — кроме тех, кто нужней…</t>
+  </si>
+  <si>
+    <t>24.01.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23688</t>
+  </si>
+  <si>
+    <t>Дарим 2 билета на концерт ЖАРА Music Awards, который пройдет на Live Арена! 🔥 8 апреля для вас выступят лучшие артисты страны: Григорий Лепс, Полина Гагарина, ANNA ASTI, Леонид Агутин, Ольга Бузова, Валерия и многие другие! Проверяем подписку: 1️⃣ 🎏Kate_pro_dosug🎏 I Афиша, дети и Москва 2️⃣ Подмосковье, Москва и регионы 3️⃣ PRO Работу в Москве 🎁 Итоги подведем 7 февраля Победители розыгрыша: 1. Olga Borovik - 4rh5a1</t>
+  </si>
+  <si>
+    <t>24.01.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23687</t>
+  </si>
+  <si>
+    <t>Фестиваль «Китайский Новый год» пройдёт в Аптекарском огороде в Москве 📍г. Москва, проспект Мира, 26с1 📆7 февраля-9 марта 💲Билеты 350-600₽ В вечнозелёных тропиках столицы, среди цветущих орхидей и азалий, гостей ждёт восточная атмосфера: сотни красных фонариков, гирлянды, драконы и другие украшения🐲🏮 Подробнее Видео: Юлия Грибова Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.01.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23686</t>
+  </si>
+  <si>
+    <t>Секретный андеграундный дворик в Нижнем Новгороде 📍 Нижегородская обл., г. Нижний Новгород, ул. Большая Покровская, 8 Яркий и интересный дворик для скучающих по временам Советского Союза со старинной телефонной красной будкой, чебурашками — «чебурашечной», просторами и граффити спрятан в центре Нижнего Новгорода. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.01.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23685</t>
+  </si>
+  <si>
+    <t>Бабушки такие бабушки</t>
+  </si>
+  <si>
+    <t>24.01.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23684</t>
+  </si>
+  <si>
+    <t>Выставка «Искусство труда» проходит в Москве 📍г. Москва, Новодмитровская ул., 1с17, Хлебозавод №9, Бойлерная 📆до 15 февраля 💲Билеты 400-600₽ На выставке, рассказывающей о многообразии профессий и об открытости человека будущему — о том, как труд формирует культуру, общество и личную историю каждого, собраны 170 лучших работ фестиваля «Время, вперед!»: произведения живописи, графика, скульптуры и инсталляции. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.01.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23683</t>
+  </si>
+  <si>
+    <t>24.01.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23678</t>
+  </si>
+  <si>
+    <t>💌Письмо из почтового ящика музея-заповедника А.А. Блока в Шахматово: "Александр Александрович Блок, Я был у вас долго, но застать вас не смог. Видимо, опоздал на век. Олег". Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>24.01.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23677</t>
+  </si>
+  <si>
+    <t>💌Письмо из почтового ящика музея-заповедника А.А. Блока в Шахматово: "Александр Александрович Блок, Я был у вас долго, но застать вас не смог. Видимо, опоздал на век. Олег".</t>
+  </si>
+  <si>
+    <t>23.01.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23673</t>
+  </si>
+  <si>
+    <t>Есть в Петербурге один небольшой сад - Измайловский. Там на скамеечке под зонтиком с книжкой в руках присел Ангел. Поселился он здесь больше 10 лет назад. Художник Роман Шустров создал его, чтобы посвятить пожилым людям Санкт-Петербурга. Нос у ангела натерт потому, что это к счастью- прикоснуться к Ангелу. Если хочется сохранить или обрести любовь - нужно дотронуться до крыльев. Для студентов - книга. Для мечтающих о собственном крове - зонт. Зимой кто-то заботливо повязал Ангелу шарф и надел шапочку.</t>
+  </si>
+  <si>
+    <t>23.01.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23672</t>
+  </si>
+  <si>
+    <t>Новый современный падел-центр «Арктика» в Видном открывает детские спортивные группы и приглашает  попробовать на БЕСПЛАТНОМ мастер-классе 25 января!🔥 Главные новости: ✅ Идет набор в детские группы (от 8 до 15 лет). После мастер-класса ваш ребенок сможет продолжить занятия с тренером в регулярной группе! ✅ Остались места на бесплатный мастер-класс 25 января с 12:00 до 13:00❗Участие строго по регистрации ✅ В день мероприятия будут действовать специальные цены на детские абонементы. Почему стоит прийти? • Игра, а не скучная тренировка: Динамичное занятие • Безопасно и профессионально: Опытные инструкторы научат основам и правильной технике. • Модный и растущий спорт: Падел — это увлечение, которое развивает ловкость, реакцию и командный дух. • Отличная инфраструктура: 6 крытых панорамных кортов, уютное кафе, бесплатная парковка. Всего 15 минут от МКАД без пробок. 📍 Адрес: г. Видное, Зелёный переулок, с. 10 (падел-центр «Арктика»). 👉Узнать подробнее о детских группах и записаться на тренировку.                          👉 Новости и акции в тг-канале erid 2W5zFJmgnn4</t>
+  </si>
+  <si>
+    <t>23.01.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23671</t>
+  </si>
+  <si>
+    <t>Доброй пятницы</t>
+  </si>
+  <si>
+    <t>23.01.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23670</t>
+  </si>
+  <si>
+    <t>Вечерний Владимир Город-музей где оживает история Древней Руси, точно не оставит никого равнодушным. В нем интересно все: златоглавые соборы, колоритные памятники русского зодчества, парки и сады, современные кварталы. Владимир заслуженно стал одним из самых посещаемых городов Золотого кольца России.</t>
+  </si>
+  <si>
+    <t>23.01.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23669</t>
+  </si>
+  <si>
+    <t>Фабрика ёлочных игрушек «Ариель» 📍 Нижегородская обл., г. Нижний Новгород, ш. Жиркомбината, 8А, лит.Б 💲Билеты 1400-1600₽ Это уникальное производство, где вручную создают стеклянные новогодние украшения по старинным технологиям XIX века. Каждая игрушка здесь — маленькое произведение искусства, ведь стеклодувы выдувают шары и фигурки из стеклянных трубок, а художники расписывают их вручную.  Побывать здесь можно с экскурсией, включающей посещение стеклодувного цеха, музея, художественных мастерских и мастер‑класс по росписи собственного ёлочного шарика. Подробнее Видео: Малышева Татьяна Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>23.01.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23668</t>
+  </si>
+  <si>
+    <t>Калязинская колокольня 📍Тверская обл., г. Калязин 75-метровая колокольня бывшего Никольского собора, возвышается посреди Волги. Практически всю старинную часть города затопили в 1930-х, когда строили Угличское водохранилище. Недаром Калязин еще называют Волжской Атлантидой. Днем колокольня парит над Волгой белоснежным лебедем. А вечером, на всех ее ярусах включаются фонари, и колокольня становится будто бы свечой, горящей в память об ушедших под воду постройках. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>23.01.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23664</t>
+  </si>
+  <si>
+    <t>А вы уже планировали, где отметить Масленицу? А вы знаете, что Масленицу широко и весело празднуют в 🟡🟡🟡🟡🟡🟡🟡 👉2⃣1⃣⏺0⃣2⃣ ⏺Но бронировать все локации и мероприятия в Суздале нужно намного заранее. ❓Уже сейчас все практически занято на 21.02. Что делать? 🔊Обращайтесь в компанию По России_и_точка. Организаторы уже составили для вас программу Масленицы, взяв на себя все заботы. ПРОГРАММА «Масленица в Суздале» ✔️Экскурсия «Гуляния по Суздалю с шутками- прибаутками» ✔️Посещение производства ДЫМОВ КЕРАМИКА ✔️Катание на каретах с лошадьми ✔️Дегустация медовухи ( 10 видов) со сказом ✔️ и, конечно, же ГУЛЯНИЯ на МАСЛЕНИЦУ( хороводы, молодежные забавы и обряд сжигания ) Подробнее информацию  о поездке можно найти ЗДЕСЬ ✔️Обязательно заглядывайте на канал По России и точка. Кстати, заканчивается бронь на поездку к марийскому деду морозу в город Йошкар-Олу. Если вас интересуют поездки для детей , читайте подробнее о поездке на канале.</t>
+  </si>
+  <si>
+    <t>22.01.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23660</t>
+  </si>
+  <si>
+    <t>Сокровище увидела среди московской зимы. Самый красивый мотоцикл, который можно было купить в СССР. Jawa 350 с коляской. Год выпуска скорее всего 1968. Интересно, кто как и почему на нем приехал)</t>
+  </si>
+  <si>
+    <t>22.01.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23659</t>
+  </si>
+  <si>
+    <t>Музей Жостовской фабрики. 📍 МО, д. Жостово, ул. Дивная стр 15 Жостово – деревня в городском округе Мытищи, где уже почти 200 лет существует промысел изготовления подносов. 🎨 Все подносы расписываются вручную, каждый из них уникален и неповторим. Традиционный рисунок, это цветы, но можно встретить пейзажи, портреты, птиц, и даже советскую символику. В музее вы увидите самый старый поднос, ему около 150 лет и самый дорогой, который стоит почти 1 млн рублей. 🌷 При фабрике есть магазин, где можно приобрести эту красоту.  ​+ проводят мастер-классы по росписи подносов, их потом вы заберёте себе.  Запись обязательна! ПОДРОБНЕЕ</t>
+  </si>
+  <si>
+    <t>22.01.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23658</t>
+  </si>
+  <si>
+    <t>Ну а как иначе?</t>
+  </si>
+  <si>
+    <t>22.01.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23657</t>
+  </si>
+  <si>
+    <t>VI Художественно-промышленная выставка-форум «Уникальная Россия» пройдёт в Москве 📍г. Москва, ул. Ильинка, 4, «Гостиный двор» 📆23 января-8 февраля 💲Билеты 0-500₽ На самой крупной выставке традиционных искусств России будут представлены 40 направлений искусств: живопись, ювелирное и эмальерное искусство, народно-художественные промыслы и подарочные фонды, интерьеры и антиквариат, изысканная авторская одежда и скульптура, резьба по камню, кости и дереву, авторское оружие и многое другое. Пройдут историко-культурные, патриотические и развлекательные программы о великих достижениях России, конкурсы и мастер-классы. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>22.01.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23651</t>
+  </si>
+  <si>
+    <t>Новый дворник в Раменском 😘 Собака собирает пластиковые бутылки и выкидывает в мусор. Браво хозяйке и её смышленному питомцу! Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>22.01.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23650</t>
+  </si>
+  <si>
+    <t>Добрейшего утра!</t>
+  </si>
+  <si>
+    <t>21.01.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23649</t>
+  </si>
+  <si>
+    <t>Зимний Сергиев Посад 📍г. Сергиев Посад Прогуливаясь по заснеженному городу, чувствуешь себя словно в прошлом: тихие улочки, старые деревянные домики и проникновенный звон колоколов Троице‑Сергиевой лавры. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>21.01.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23648</t>
+  </si>
+  <si>
+    <t>Кинопарк «Москино» 📍г. Москва, Троицкий а.о., Краснопахорский р-он, кв-л 107 Это настоящая киностудия под открытым небом, где воссозданы декорации самых разных эпох и стилей: старинные городские улицы, деревенские пейзажи, тематические зоны — от ковбойского городка до улиц поверженного Берлина. Здесь кино становится реальностью: на площадках регулярно проходят съёмки фильмов и сериалов, а гости могут прикоснуться к волшебству кинопроизводства. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>21.01.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23647</t>
+  </si>
+  <si>
+    <t>Мещерский парк 📍МО, Мещерский парк Укутанные снегом сосны и тихие лесные тропы создают неповторимую атмосферу настоящей русской зимы. Здесь, в уютной «Лесной чайной», можно согреться ароматным чаем из самовара и отведать свежеиспечённых блинов. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>21.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23646</t>
+  </si>
+  <si>
+    <t>Вы же понимаете, что идеальный момент для покупки квартиры не наступит сам? И его очень легко пропустить. Чтобы этого не случилось, подпишитесь на канал «Ирина, как купить квартиру?» Там каждый день рассказывают: • Где брать реальные скидки до 40% • Как купить квартиру даже без первоначального взноса • Какие проекты действительно стоят своих денег • Как снизить ипотечный платеж так, что даже менеджеры банка удивятся • Какие ошибки обходятся людям в лишние 1-2 млн₽ Хотите, чтобы квартира стала реальной целью, а не мечтой? Начните с простого шага — подпишитесь: @irina_kak_kupit_kvartiru</t>
+  </si>
+  <si>
+    <t>21.01.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23640</t>
+  </si>
+  <si>
+    <t>Архангельские кудесники — хранители Севера Бронзовые фигурки сказочных персонажей, рассыпанные по городу, хранят важные артефакты, связанные с Архангельском и регионом. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>20.01.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23639</t>
+  </si>
+  <si>
+    <t>Это мы помним!</t>
+  </si>
+  <si>
+    <t>20.01.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23638</t>
+  </si>
+  <si>
+    <t>Ледовые шоу от звезд фигурного катания пройдут в Подмосковье 📆31 января-8 февраля 💲Бесплатно Зрители увидят сказку Э.Т.А. Гофмана «Щелкунчик» под художественным руководством Татьяны Навки и Петра Чернышева, а также ледовые спектакли «Сказ о Руси» Ирины Слуцкой. ⛸ Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>20.01.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23632</t>
+  </si>
+  <si>
+    <t>Lumisfera первыми в России сделали концерты при свечах масштабным культурным явлением. За 2 года ими уже насладились более 500 000 зрителей в 40 городах. Lumisfera представит в Москве премьеру программы «То самое свидание»: уникальное событие-подарок, которое будет приятно пережить и затем вспоминать вместе с близкими. Билет на этот концерт — это роскошный подарок, который скажет без слов о вашем внимании и хорошем вкусе. Это совместное переживание праздника — опыт, который сближает и даёт редкое чувство сопричастности. И главное: свидание здесь, под музыку оркестра и свет 5000 свечей — это акт внимания и заботы. Можно прийти не только с кем-то, но и одному — и почувствовать особенно ясно, что ты важен и ценен 📍 10 февраля в Театре Маяковского 📍 15 февраля в Театре Эстрады 🎫 Выбирайте лучшие места: https://clck.ru/3RM3f6?erid=2W5zFJGJD1S #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.01.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23631</t>
+  </si>
+  <si>
+    <t>Фестиваль «Самоварное настроение» пройдёт в Клину 📍г.Клин, ул. Мира, 21Б 📆24 января в 12:00 💲вход свободный На фестивале, посвященном традициям чаепития народов России, гостей ждёт: концертная программа с песнями и плясками, конкурс по растопке самоваров на время, выставка старинных самоваров, игры, дегустация чая разных народов страны, конкурсы, анимация и 12-метровые качели-самовар. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>20.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23630</t>
+  </si>
+  <si>
+    <t>Как выглядел Арбат и Красная Площадь задолго до вашего рождения? 📜 Окунитесь в богатую историю Москвы с первым историческим каналом про столицу — Хроники Москвы. • Москва до и после СССР. • Архивные фото известных улиц и зданий. • Тайны и легенды из секретных документов. Погрузитесь в прошлое великого города — @MSKhronika</t>
+  </si>
+  <si>
+    <t>20.01.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23629</t>
+  </si>
+  <si>
+    <t>Село Константиново. Музей-заповедник С. А. Есенина Если крикнет рать святая: «Кинь ты Русь, живи в раю!», Я скажу: «Не надо рая, Дайте Родину мою». 📍 Рязанская обл., село Константиново Здесь родился Есенин, был крещен в небольшой церквушке, вырос и написал десятки стихов. На визит в музей-заповедник стоит выделить минимум один полный день — чтобы не только посетить все 12 музейных экспозиций, но и полюбоваться на «родимые дали» вдоль реки Оки. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>20.01.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23628</t>
+  </si>
+  <si>
+    <t>Доброго морозного утра! Послушайте скрипку в исполнении молодого музыканта Евгения Зотова</t>
+  </si>
+  <si>
+    <t>19.01.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23627</t>
+  </si>
+  <si>
+    <t>Специальную программу ко Дню памяти В.И. Ленина подготовили в «Горках Ленинских» 📍п. Горки Ленинские, ул. Центральная, 1, музей-заповедник «Горки Ленинские» 📆21-25 января Гостей ждёт открытие выставки, новые тематические экскурсии, музейная программа и лекция. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>19.01.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23626</t>
+  </si>
+  <si>
+    <t>Дарим билеты на концерт Димы Билана 13-15 февраля на Live Арена! Или 7000 руб на карту😎 Вас ждет сногсшибательный концерт любимого певца! Поем «Держи», «Эта была любовь», «Полуночное такси» и другие хиты во время его живого выступления! Проверь подписку: ✅Гуляем в парке ✅Бесплатная Москва ✅Москва. Самый Первый Итоги 24 января 💙 🌟</t>
+  </si>
+  <si>
+    <t>19.01.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23625</t>
+  </si>
+  <si>
+    <t>В метрополитене начинали тестировать первый в стране беспилотный поезд. Сейчас поезд проходит проверку без пассажиров — только с машинистом, который контролирует работу системы и обеспечивать безопасность. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>19.01.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23624</t>
+  </si>
+  <si>
+    <t>Зимний Плёс 📍Ивановская обл., г. Плёс Уютный городок на волжском берегу укутан белоснежным покрывалом, а его деревянные домики с резными наличниками будто сошли с рождественской открытки. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>19.01.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23623</t>
+  </si>
+  <si>
+    <t>Самая массовая лыжная гонка «Лыжня России» пройдёт в Москве 📍г. Москва, СК «Альфа-Битца» 📆7 февраля в 10:00 💲Бесплатно, по регистрации 🎿К старту в гонке допускаются как любители, так и профессиональные спортсмены. Участников ждёт дистанция 10 км. Подробнее Видео: krasnov.live Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>18.01.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23622</t>
+  </si>
+  <si>
+    <t>Приокско-Террасный заповедник – место встречи с краснокнижным зубром 📍г.о. Серпухов, м. Данки, тер. Заповедная, 1 💲Вход на территорию 300₽ 💲Экскурсия к зубрим 0-800₽ В единственном заповеднике Московской области обитают удивительные животные – Зубры. По соседству с ними живут лоси, олени, косули, кабаны, лисы, бобры и десятки других видов животных. Здесь можно прогуляться по экотропе, насладиться удивительным миром животных и тишиной леса. 🐂 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>18.01.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23621</t>
+  </si>
+  <si>
+    <t>Псково‑Печерский монастырь 📍 Псковская обл., г. Печоры Один из самых крупных и известных в России мужских монастырей с многовековой историей замер в настоящей зимней сказке. Видео: Андрей Базанов Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.01.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23620</t>
+  </si>
+  <si>
+    <t>Коротко о погоде</t>
+  </si>
+  <si>
+    <t>17.01.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23619</t>
+  </si>
+  <si>
+    <t>Как создаются шкатулки в Палехе 📍г. Палех, Баканова, 46 Давайте заглянем в Палех на производство шкатулок и увидим процесс ручной росписи, в котором используется настоящее гусиное перо и медвежий клык. Видео: natashaizrussia Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.01.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23618</t>
+  </si>
+  <si>
+    <t>Каток среди соснового леса в Раменском 📍г. Раменское, Прайм Парк 💲Билет 250₽ Покататься на коньках сказочной атмосфере среди многовековых заснеженных сосен можно на новом катке в Раменском⛸️ Умиротворяющая тишина зимнего леса, живописные пейзажи и комфортное пространство для катания - идеальный способ провести выходной. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>17.01.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23617</t>
+  </si>
+  <si>
+    <t>Зимняя сказка из окна моей машины с трещиной на стекле</t>
+  </si>
+  <si>
+    <t>17.01.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23616</t>
+  </si>
+  <si>
+    <t>Более 200 оборудованных купелей подготовили в Подмосковье для крещенских купаний В праздник Крещения Господня, 19 января, традиционно проходят массовые купания в проруби. В Подмосковье все купели оборудованы с соблюдением требований безопасности: предусмотрены удобные и надёжные спуски к воде, а также пункты обогрева и питания для участников обряда. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>16.01.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23615</t>
+  </si>
+  <si>
+    <t>Подъем на шаре на Зооферме Шихово ‼️ Чудеса продолжаются! Наши большие друзья Аэровальс приезжают в гости на Зооферму Шихово @parkshihovo! Это ваш шанс подняться до небес и обалдеть от красоты 😍 Работать шар будет ‼️ только 17 января с 12:30 до 18:00. Стоимость: Детский - 500₽ Взрослый - 1500₽ Время подъема около 5 минут. Заранее бронировать и покупать билеты на полет не требуется,свободный подход. Ждем вас в гости: МО, Дмитровский район, деревня Шихово, дом 100, стр 1</t>
+  </si>
+  <si>
+    <t>16.01.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23614</t>
+  </si>
+  <si>
+    <t>Если вас пугает обилие снега в Москве, посмотрим что происходит на Камчатке</t>
+  </si>
+  <si>
+    <t>16.01.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23613</t>
+  </si>
+  <si>
+    <t>Польский костел в Рыбинске 📍Ярославская обл., г. Рыбинск, ул. Пушкина, 57 Костёл Святейшего Сердца Иисуса — великолепный образец неоготической архитектуры был возведён в 1910 году по проекту инженера Бартошевича и стал единственным католическим храмом в Верхнем Поволжье. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>16.01.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23612</t>
+  </si>
+  <si>
+    <t>Впервые вижу такое большое количество и разнообразие птиц. г.о. Клин просто дача на краю лесу.</t>
+  </si>
+  <si>
+    <t>16.01.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23611</t>
+  </si>
+  <si>
+    <t>Зима прекрасна! ❄️Перезарядиться в этом сезоне чудес можно в Benedict Hotel&amp;Spa с новым тарифом «Зима в Benedict». Максимальный комфорт и все, что нужно для отдыха: — -15% при бронировании номера по тарифу; — завтрак в ресторане ZIAMO по системе «шведский стол»; — бесплатное посещение аквазоны для номеров категорий Супериор и Люкс; — бесплатная охраняемая парковка для гостей отеля; — тренажерный зал входит в стоимость проживания. ❕Обращаем Ваше внимание, что SPA-процедуры и аквазона доступны только по предварительной записи и для гостей с 14 лет. *Тариф действует в период с 01.12.25 по 27.02.26 (включительно) при бронировании от 2 ночей. Проведем зиму вместе? 🤍Забронировать по акции. Наш телеграм-канал @benedicthotel 📲 +7 499 302 20 19 📍 Зеленоград, Никольский проезд, 2</t>
+  </si>
+  <si>
+    <t>16.01.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23610</t>
+  </si>
+  <si>
+    <t>Где покататься на хаски и оленях в Подмосковье 🛷Этнокультурный комплекс «Хаски парк» 📍Раменский г.о., с.п. Кузнецовское, д. Петровское 🛷Этнопарк «Кочевник» 📍г. Хотьково, возле д. Морозово 🛷Питомник «Дом Хаски» 📍Сергиево-Посадский г.о., Семхоз, 3-я Лесная ул., 8 🛷Ферма «Северный олень» 📍Орехово-Зуевский г.о., д. Анциферово, ул. Зеленая, вл. 1 🛷Питомник сибирских хаски «Стая Люпина» 📍г.о. Серпухов, д. Дракино, 308 🛷Оленья ферма Walkservice 📍г. Дзержинский, ул. Лесная, 38 🛷Этнопарк «Хаски Лэнд» 📍Одинцовский г.о., п. Назарьево 🛷Зооферма «Шихово» 📍Дмитровский г.о, д. Шихово, 100с1 🛷Хаскидеревня «Рузская Аляска» 📍Рузский г.о., Дороховское сельское поселение, д. Бараново 🛷Зоостудия «Ковчег» 📍г. Кашира, мкр. Кашира-3 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.01.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23609</t>
+  </si>
+  <si>
+    <t>Рождественская фиеста прошла в Нижнем Новгороде 📍Нижегородская обл., г. Нижний Новгород В этом году погодные условия позволили поднять огромные огнедышащие шары лишь напривязи на 35-40 метров. Но это было эффектно❤️ Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.01.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23607</t>
+  </si>
+  <si>
+    <t>Сохраняйте список лыжных трасс и тюбиноговых горок в парках Подмосковья. Пункты проката на карте тоже отмечены Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.01.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23606</t>
+  </si>
+  <si>
+    <t>Парад саней и тюбингов пройдёт в Домодедово 📍г. Домодедово, мкр. Западный, ул. Лунная, лесопарк «Городской лес» 📆17 января в 12:00 💲вход свободный 📝участие по регистрации Гостей ждёт настоящий зимний праздник, где обычные сани и тюбинги превратятся в уникальные произведения искусства, которые несомненно не оставят никого равнодушным и будут оценены жюри🛷 Подробнее Видео: parkidmd Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.01.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23605</t>
+  </si>
+  <si>
+    <t>Пятнистые олени массово выходят к подкормочным площадкам в национальном парке «Лосиный Остров» Сейчас глубокий снег сильно затрудняет поиск корма, и стада прямиком идут к подкормочным площадкам. На видео стадо численностью около 60 голов🦌 Понаблюдать за дикими животными в Лосином острове можно на экологическом маршруте «Оленья тропа». Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>15.01.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23604</t>
+  </si>
+  <si>
+    <t>◼️Снаружи — стиль, как в дизайнерских проектах. Внутри — функционал для комфортной жизни. И без переплат за громкое имя! ⚡D.D.S. Студия мебели проектирует и изготавливает: ✅ Кухни — красивые, функциональные и вместительные ✅ Шкафы, прихожие и гардеробные, полностью решающие вопрос хранения ✅ ТВ-зоны, детские, мебель для ванной ✅ Полная меблировка в едином стиле «под ключ» В январе действуют акции: ⚫️Цены 2025 года; ⚫️Скидка 20% при заключении договора в день выезда специалиста; ⚫️Столешница из искусственного камня — по цене производителя. А также: ✨Беспроцентная рассрочка без первого взноса ✨Изготовление 14-21 дней ✨Сборка 1-2 дня ✨Выезд на замер📏 быстро и бесплатно ➡️Телеграм-канал ➡️Сделать расчет и записаться на замер в  студию мебели D.D.S. 📞 89264783113       89661422112 Реклама. ИП Цеханович Алена Геннадьевна. ИНН 711205531306</t>
+  </si>
+  <si>
+    <t>15.01.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23603</t>
+  </si>
+  <si>
+    <t>Новое место встречи с альпаками «Пача Мама» открылось в Домодедово 📍г. Домодедово, парк «Взлёт» 💲Билеты 700-900₽ Помимо перуанских альпак, которых можно гладить и кормить, здесь обитают забавные козочки и кролики🦙 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>14.01.26 18:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23602</t>
+  </si>
+  <si>
+    <t>Случайное фото в Москве. Мужчина с голубем на руке выгуливает собаку.</t>
+  </si>
+  <si>
+    <t>14.01.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23601</t>
+  </si>
+  <si>
+    <t>Оказывается, ВДНХ есть и в Рязани 📍Рязанская обл., г. Рязань, тер. Торговый Городок, 1 Это не московская мегаплощадка, а камерный выставочный комплекс с особой атмосферой, где соседствуют: экспозиции о достижениях региона, тематические выставки — от сельского хозяйства до современных технологий, образовательные мероприятия и ярмарки. Видео: Нина Бакланова Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>14.01.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23600</t>
+  </si>
+  <si>
+    <t>Отдых в Подмосковье: на выходные, в отпуск, круглый год! Парк-отели, базы отдыха, глэмпинги и коттеджи. Множество предложений: "Все включено", с бассейном, коттеджи, эконом и пр. Скидки до 35% даже в сезон. Подписаться на канал.</t>
+  </si>
+  <si>
+    <t>14.01.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23599</t>
+  </si>
+  <si>
+    <t>«Великая снежная стена» выросла в Москве 📍г. Москва, ул. Миусская Настоящие снежные горы образовались в центре Москвы в результате уборки снега с улиц столицы. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>14.01.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23596</t>
+  </si>
+  <si>
+    <t>"Комната в квартире №11", пластилин, картон, Автор: Алексей Микулин Рассмотрите детали: Это помещение на шестом, последнем этаже, было мастерской художника - потолки под двускатной кровлей очень высокие, больше 5 метров. Когда помещение переделывали в коммуналку, это позволило соорудить антресоли во всех четырех комнатах.</t>
+  </si>
+  <si>
+    <t>13.01.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23595</t>
+  </si>
+  <si>
+    <t>Зимний Зарайск Древний город с самым маленьким и полностью сохранившимся Кремлем в России, где в воздухе витает дух веков: от набегов татар до подвигов Пожарского, погрузился в настоящую зимнюю сказку. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.01.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23594</t>
+  </si>
+  <si>
+    <t>Секреты МГУ 📍г. Москва, Ленинские Горы, 1 🤫бронзовые фигуры юноши и девушки с книгами у входа – «родственники» знаменитой «Рабочей и колхозницы». Их создала та же гениальная скульптор – Вера Мухина 🤫шедевр из смальты – мозаичное панно в актовом зале – создал тот же мастер, что украсил станцию метро «Комсомольская» – художник Павел Корин 🤫под шпилем есть ещё одна звезда – из рубинового стекла, которая вмонтирована в купол Музея землеведения. Видео: Виталий Калашников Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.01.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23593</t>
+  </si>
+  <si>
+    <t>Как говорится, вперёд и с песней! 📍Владимирская обл., г. Владимир, Суздальский проспект Светофор во Владимире играет мелодию из советского фильма «Джентльмены удачи»😅 Видео: podslushano_v_dobrom Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>13.01.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23587</t>
+  </si>
+  <si>
+    <t>На днях ходили в "Художественный" - старейший кинотеатр Москвы, открыт в 1909 году. Один из немногих действующих кинотеатров в мире, имеющих столетнюю историю. Получили эстетическое удовольствие. Здесь можно посмотреть фестивальное кино с субтитрами на языке оригинала. Происходит большее погружение в атмосферу фильма и вспоминается давно забытый английский язык. В "Художественный" стоит заглянуть за эстетикой: барельефами в кинозале, винтовой лестницей, оконными витражами и прочими наполняющими кинтетр деталями. 📍Арбатская площадь, 14с1</t>
+  </si>
+  <si>
+    <t>13.01.26 04:34</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23586</t>
+  </si>
+  <si>
+    <t>Ярославских медвежат утеплили к зиме Милые скульптуры медведей — символ Ярославля — нарядили в шарфы и шапки. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>12.01.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23585</t>
+  </si>
+  <si>
+    <t>Кто ты воин? На лыжах сейчас быстрее.</t>
+  </si>
+  <si>
+    <t>12.01.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23584</t>
+  </si>
+  <si>
+    <t>Ново‑Иерусалимский монастырь 📍г. Истра Удивительное место в подмосковной Истре, где русская земля словно перекликается со Святой Землёй. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>12.01.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23578</t>
+  </si>
+  <si>
+    <t>Новогодняя и книжная атмосфера у Библиотеки им Ленина. Обычно малоснежный центр Москвы сейчас в сугробах, так что дети находят радость покататься с горки у памятника Достоевского. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>12.01.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23577</t>
+  </si>
+  <si>
+    <t>Доброе утро! В Мурманске завершилась полярная ночь, которая длилась 40 дней со 2 декабря по 11 января. Ежегодно здесь проходит акция «Первый рассвет» или «Праздник Солнца»: люди водят хороводы, угощаются горячим чаем и радуются концу долгой ночи. Идём на весну! 💫</t>
+  </si>
+  <si>
+    <t>11.01.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23576</t>
+  </si>
+  <si>
+    <t>Хотите в жаркое лето? 🌸🌸🌷 Розыгрыш билетов Термолэнд!🎉 Или 5000 руб 🥰 Termoland - тропики в городе! ✅Гидромассажный бассейн ✅Большая зона SPA ✅Множество бань и саун ✅Морская джакузи ✅парения, хамаммы Проверь подписку: ✅Подмосковье Москва ✅Московский переулок ✅Гуляем в парке Финал 20 января</t>
+  </si>
+  <si>
+    <t>11.01.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23575</t>
+  </si>
+  <si>
+    <t>Московская музейная неделя 📍г. Москва 📆12-18 января 💲Бесплатные билеты Каждый сможет прикоснуться к искусству и посетить музеи и выставки абсолютно бесплатно. 🏛Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>11.01.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23574</t>
+  </si>
+  <si>
+    <t>Идёт активная подготовка к первому рабочему дню наступившего года.</t>
+  </si>
+  <si>
+    <t>11.01.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23573</t>
+  </si>
+  <si>
+    <t>Золотое кольцо России увеличится на 49 населенных пунктов В честь 60-летия легендарного маршрута в него добавят еще 49 городов и сел - от Нижнего Новгорода до деревни Карабиха в Ярославской области. В состав Золотого кольца войдут👈 Видео: ruspirit_fairytale Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>11.01.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23571</t>
+  </si>
+  <si>
+    <t>Зимних, белых, ласковых котиков вам</t>
+  </si>
+  <si>
+    <t>11.01.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23570</t>
+  </si>
+  <si>
+    <t>Из хороших новостей: во время уборки снега мужчина пощадил снеговика. Мир не без добрых людей.</t>
+  </si>
+  <si>
+    <t>10.01.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23569</t>
+  </si>
+  <si>
+    <t>Новогодний Суздаль 📍Владимирская обл., г. Суздаль Музей под открытым небом превратился в волшебную новогоднюю сказку: работает рождественская ярмарка с сувенирами и сладостями, повсюду сияют яркие огни, а улицы наполняются звуками народных песен, хороводами и смехом. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>10.01.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23568</t>
+  </si>
+  <si>
+    <t>Города России в образе людей 📍Владимирская обл., г. Суздаль ИИ предоставила нам отличную возможность посмотреть на города нашей страны в человеческом образе. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>10.01.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23560</t>
+  </si>
+  <si>
+    <t>Выставка картин «Саврасов и тишина» в музее «Новый Иерусалим» в Истре Она посвящена творчеству Алексея Саврасова ко 195-летию. В экспозиции собрано 60 картин из ключевых коллекций. Рядом с работами мастера выставлены произведения других живописцев. Открыта до мая 2026 года. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>10.01.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23559</t>
+  </si>
+  <si>
+    <t>«Поле света»в парке «Зарядье» 📍г. Москва, ул. Варварка, 6с1 Волшебная поляна, усыпанная тысячами светящихся шариков, переносит посетителей парка в атмосферу зимней сказки🟢 В сумерках это зрелище особенно завораживает. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>10.01.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23558</t>
+  </si>
+  <si>
+    <t>Вчера нашу улицу полностью перегородил грузовик. Он стоял очень долго, весь вечер. А потом и ночь. В час ночи, ложась спать мы почему-то подумали о мужчине, котрый, наверное, голодный и тоже хочет спать в этом грузовике. Налили чай, взяли конфет и пошли к нему. Он сначала отказывался, а потом заулыбался и взял. Очень был благодарен. Ждал помощи когда за ним приедут и выдернут. Под утро за окном было шумно: этот пятитонник смогли вытянуть трактором. И я надеюсь, что наш чай и доброе слово хоть немного поддержали уставшего человека этой снежной ночью.</t>
+  </si>
+  <si>
+    <t>09.01.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23555</t>
+  </si>
+  <si>
+    <t>Катюша радуется снегу</t>
+  </si>
+  <si>
+    <t>09.01.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23552</t>
+  </si>
+  <si>
+    <t>Вы как? Из дома выходили?</t>
+  </si>
+  <si>
+    <t>09.01.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23551</t>
+  </si>
+  <si>
+    <t>Проводите время в новогодние праздники как тигры из Земли Прайда? Я только так 🙈</t>
+  </si>
+  <si>
+    <t>08.01.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23550</t>
+  </si>
+  <si>
+    <t>Сказочный зимний Рыбинск 📍Ярославская обл., г. Рыбинск Красивую зимнюю сказку о Рыбинске создали с помощью ИИ. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>08.01.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23549</t>
+  </si>
+  <si>
+    <t>Выставка «Очарование красоты. Из истории ювелирных украшений в России» проходит в ГИМ в Москве 📍г. Москва, Красная площадь, 1 📆до 11 мая 💲Билеты 350-700₽ Это первый масштабный показ части большой коллекции ювелирных украшений из собрания Особой кладовой Государственного исторического музея. Разнообразие форм, материалов, орнаментальных решений и художественных приёмов коллекции открывают страницы истории бытования украшений в России во второй половине XVII—начале XX в. Подробнее Видео: ann.chobanu Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>08.01.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23548</t>
+  </si>
+  <si>
+    <t>Снеговики поднадоели и в Лобне теперь лепят милых котиков. Снежные питомцы даже заводят знакомства с настоящими пушистиками. ❤️- Если понравилось «Бесплатная Москва. Скидки 😊»</t>
+  </si>
+  <si>
+    <t>08.01.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23547</t>
+  </si>
+  <si>
+    <t>Дед Мороз-байкер был замечен в Коврове 📍г.Владимирская обл., г. Ковров Где-то Дед Мороз на тройке лошадей, где-то на упряжке с оленями, а в Коврове Дед Мороз разъезжал на мотоцикле😅 Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>08.01.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23546</t>
+  </si>
+  <si>
+    <t>Светомузыкальное шоу «Любовь моя — Россия» показывают во Владимире 📍Владимирская обл., г. Вдалимир, ул. Большая Московская, 24 📆по 11 января 16:30-19:30 💲Бесплатно Во внутреннем дворике Центра пропаганды изобразительного искусства транслируют красочное световое шоу, созданное по работам народного художника РФ, одного из основателей Владимирской школы живописи Валерия Кокурина. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>07.01.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23545</t>
+  </si>
+  <si>
+    <t>⚡️ Дарим сертификат на 5000 рублей Спектакли, кино, концерты - сертификат «Яндекс Афиши» можно потратить на любые билеты. Срок действия 2 года. Для участия проверьте подписку: ✅ Подмосковье, Москва и регионы ✅ Из Москвы на выходные ✅ MSK GIGS Итоги 12 января Победители розыгрыша: 1. Валентин - 4p0322</t>
+  </si>
+  <si>
+    <t>07.01.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23536</t>
+  </si>
+  <si>
+    <t>Сказочные Суздальские домики 📍Владимирская обл., г. Суздаль Ну как же сейчас красиво на улочках Суздаля: деревянные резные домики засияли в праздничных огнях. Фото: Андрей Белавин Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>07.01.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23535</t>
+  </si>
+  <si>
+    <t>На Царской набережной музея-заповедника "Коломенское" работает один из самых протяжённых катков в России   Его длина равна 1,7 км, а площадь — почти 13,5 тыс. кв. м. Единовременно он может вместить свыше 2,5 тысячи человек.   Украшает каток световая инсталляция "звёздное небо" из более чем 14 млн лампочек. Лёд подсвечивался и снизу.   ⛸ Работает пункт проката спортивного инвентаря. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>07.01.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23534</t>
+  </si>
+  <si>
+    <t>💫 С Рождеством! Пусть в вашем доме царят любовь, мир и согласие, и происходят чудеса! Душевного тепла вам!</t>
+  </si>
+  <si>
+    <t>06.01.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23524</t>
+  </si>
+  <si>
+    <t>🌟Фестиваль «Русское Рождество», давным-давно похитивший мое сердце, стартовал в Шуе 🌟 В этом году он проходит с 5 по 9 января и затрагивает Шую, Иваново и Палех. И сколько бы раз я ни говорила, что больше не приеду, сколько бы обещаний себе ни давала (потому что опять нет билетов на ретропоезд в продаже), я каким-то магическим образом снова оказываюсь здесь. За эти годы появились любимые локации: выставки на вокзалах в Шуе и Иванове, выставка в музее Бальмонта, Парк Рождественского чуда и особняк Павлова. И очень интересно наблюдать, сравнивать, гадать, чем же еще удивят кураторы. А вообще, если вы едете на фестиваль впервые, то закладывайте несколько дней, чтобы неспешно погулять и обязательно оказаться в Шуе вечером, когда начинается основная магия света, костров и искрящегося снега. Про часть локаций, которые особенно хороши в этом году, в следующих постах. А полную программу ищите на сайте фестиваля и в официальном канале «Русское Рождество». 🤩Шуя, Ивановская область Опять уехала</t>
+  </si>
+  <si>
+    <t>06.01.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23523</t>
+  </si>
+  <si>
+    <t>Новогодняя сказка в Ногинске Город окутала мерцающая гирляндами дымка, витрины нарядились в сверкающие узоры, а парки превратились в сказочные королевства. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>06.01.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23522</t>
+  </si>
+  <si>
+    <t>В Переславле-Залесском проходит Фестиваль воздухоплавания «Яблоки на снегу» 📆 по 9 января Любуемся завораживающим зрелищем: десятки ярких аэростатов взмывают в зимнее небо, превращая заснеженные пейзажи в сказочное пространство🎈 Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>06.01.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23517</t>
+  </si>
+  <si>
+    <t>Прокатились сегодня по Габовской лыжные 📍 Дмитровский г.о, деревня Бабаиха Лыжня отличная, людей много, но трасс тоже много можно уехать далеко и найти уединение. (длина 27 км) Прокат единственный и не самый хорший: лыж мало приходится ждать, ботинки мокрые. Лучше приезжать со своими лыжами. Есть тюбинговые трассы. Лес - сказка. Я катаюсь на неизменной деревянной классике "Вятка", которая осталась ещё от бабушки. Выбирайтесь! ⛷Подробнее</t>
+  </si>
+  <si>
+    <t>06.01.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23516</t>
+  </si>
+  <si>
+    <t>Сложный вопрос</t>
+  </si>
+  <si>
+    <t>06.01.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23515</t>
+  </si>
+  <si>
+    <t>Самый удивительный дом Твери 📍Тверская обл., г. Тверь, проспект Николая Корыткова, 36 Стены этой пятиэтажки украшены осколками посуды: разноцветными фрагментами блюдец, чашек, тарелок и кружек с изящными ручками. Все эти черепки — отходы некогда знаменитого Конаковского фаянсово‑фарфорового завода, располагавшегося в Тверской области. Видео: Татьяна Сигова Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.01.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23514</t>
+  </si>
+  <si>
+    <t>Трогательная выставка о детстве и материнстве «Просто детство» проходит в Москве 📍г. Москва, ул. Солянка, 1/2с2, Галерея на Солянке 📆до 1 марта 💲Билеты 0-300₽ На выставке, исследующей образ матери в современном обществе и в жизни каждого ребенка, а также волшебное время детства, представлено более 110 работ: живопись, скульптура, арт-объекты, инсталляции и предметы интерьера, рассказывающих о пути от ожидания появления новой жизни до семейных каникул и веселых игр с друзьями. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.01.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23513</t>
+  </si>
+  <si>
+    <t>Новогодний Нижний Новгород Исторический центр сияет огнями: праздничная иллюминация оживляет старинные фасады, а улицы становятся волшебными коридорами, манящими на прогулку. Есть повод съездить на праздники! Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>05.01.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23508</t>
+  </si>
+  <si>
+    <t>🎁 В Nova Кухни - ЦЕНОПАД! Ловите скидки до 70 % Не упустите шанс купить кухню в Москве всего от 50 000 руб за весь кухонный гарнитур. Без % рассрочка до 24 месяцев. Рассчитать стоимость кухни по вашим размерам и получить бесплатный дизайн-проект можно по ССЫЛКЕ. 👍Подпишитесь на их канал, чтобы не потерять.</t>
+  </si>
+  <si>
+    <t>05.01.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23503</t>
+  </si>
+  <si>
+    <t>Масштабная выставка «Романовы. Из Петергофа в Москву» проходит в музее-заповеднике «Коломенское» 📍г. Москва, проспект Андропова, 39с3А 📆до 31 мая 💲Билеты 0-350₽ Музей-заповедник «Коломенское» представляет первый совместный выставочный проект с музеем-заповедником «Петергоф», где представлено около 800 экспонатов, рассказывающих о частной жизни и увлечениях представителей дома Романовых. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>04.01.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23498</t>
+  </si>
+  <si>
+    <t>Вязанный Дмитров</t>
+  </si>
+  <si>
+    <t>04.01.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23491</t>
+  </si>
+  <si>
+    <t>Музей «Незабытых игрушек» открылся в Суздале 📍Владимирская обл., г. Суздаль, ул. Ленина, д. 125. 💲Билеты 500-650₽ В экспозиции музея представлены антикварные куклы и игрушки середины XIX - начала XX века, а также игрушки советского периода. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>04.01.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23490</t>
+  </si>
+  <si>
+    <t>Рыбинск на три дня станет рождественской столицей 📍Ярославская обл., г. Рыбинск 📆7-9 января Гостей ждёт театрализованное шествие «За рождественской звездой», которое возглавит живой верблюд, колядки, народные песни, святочные гуляния, концерт «Под светом Рождественской звезды» и многое другое. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>04.01.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23489</t>
+  </si>
+  <si>
+    <t>04.01.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23488</t>
+  </si>
+  <si>
+    <t>Новая набережная открылась в Парке Горького в Москве 📍г. Москва, Пушкинская набережная Здесь есть сказочный лес с наряженными елками, арт-объекты, барельеф по эскизам Дейнеки, бесплатная детская карусель и домики с напитками и стритфудом. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>03.01.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23487</t>
+  </si>
+  <si>
+    <t>Новогодний Владимир 📍Владимирская обл., г. Владимир Здесь каждый почувствует дух старинной Руси, приправленный современным новогодним волшебством — и унесёт с собой тепло праздничных огней и красоту заснеженных достопримечательностей. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>03.01.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23486</t>
+  </si>
+  <si>
+    <t>Кто сейчас гуляет в центре? Наверное, есть смысл приезжать рано утром или совсем поздно вечером.</t>
+  </si>
+  <si>
+    <t>03.01.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23485</t>
+  </si>
+  <si>
+    <t>Горнолыжные склоны Подмосковья ❄️  Горнолыжный комплекс «Лисья гора» (г.о. Балашиха) ❄️  Экстрим Парк Фристайл (г.о. Люберцы) ❄️  Спортивный Парк «ВОЛЕН»- «Степаново» (Дмитровский м.о.) ❄️  Спортивный курорт «Сорочаны» (Дмитровский м.о.) ❄️ Парк «Яхрома» (Дмитровский м.о.) ❄️  Горнолыжный курорт «Спас-Каменка» (Дмитровский м.о.) ❄️ Горнолыжный клуб Леонида Тягачёва (Дмитровский м.о.) ❄️  Горнолыжный Клуб Целеево (Дмитровский м.о.) ❄️ Дом отдыха «Лужки клуб» (м.о. Истра) ❄️  Горнолыжный клуб Гая Северина (Раменский м.о.) ❄️  Горнолыжный центр «Лоза» (Сергиево-Посадский г.о.) ❄️  Тюбинг-парк «Елагино» (Наро-Фоминский г.о.) ❄️ Горнолыжный комплекс «Олимп» (г.о. Коломна) Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>03.01.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23484</t>
+  </si>
+  <si>
+    <t>Деревянное кружево Городца 📍Нижегородская обл., г. Городец Вековая традиция резьбы по дереву, до сих пор украшающая фасады городских домов. Каждый узор — словно застывшая сказка, передающая мастерство древних зодчих и неповторимый дух старинного волжского города. Видео: hey_nataliya Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>03.01.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23483</t>
+  </si>
+  <si>
+    <t>✈️ КАК ВЫБРАТЬ ТУР ДЛЯ ОТДЫХА И НЕ ОШИБИТЬСЯ? Если хотите, чтобы отдых на море прошёл спокойно, красиво и без неприятных сюрпризов, то пора познакомиться с каналом турагентства YourMangoTour 💛 Вот лучшие подборки туров, где безопасно и комфортно: 🔥 Таиланд, отель 5★ с тёплым океаном и шведским столом от 250.000 ₽ в феврале и марте ✨ Гранд-тур по Египту с круизом по Нилу от 213.000 ₽ 🌴 ТОП-отели Мальдив для отдыха с детьми летом, которые разбирают первыми 💥 3 громкие новинки Эмиратов в 2026 году И самое важное: турагентство YourMangoTour подбирает только проверенные отели с прекрасной кухней, детскими клубами, безопасными зонами для развлечений и красивыми пляжами. — Вас не отправят туда, куда не поехали бы сами — Здесь не прячут важное в «мелкий шрифт» — Тут решено все - от рейса с трансфером до комфорта в номере 👉🏻 Подписывайтесь на канал YourMangoTour и путешествуйте с кайфом 💛 Ваш отпуск точно пройдет комфортно и безопасносно!</t>
+  </si>
+  <si>
+    <t>03.01.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23482</t>
+  </si>
+  <si>
+    <t>Впервые за 40 лет в музее А.С. Пушкина проходит выставка «Марк Шагал. Радость земного притяжения» 📍г. Москва, ул. Волхонка, 12, Музей изобразительных искусств им. А.С. Пушкина 📆до 15 марта 💲Билеты 900-1100₽ Масштабный проект предлагает по-новому открыть для себя искусство Марка Шагала, который даже в эмиграции продолжал возвращаться в своем творчестве на родину. Основу экспозиции составят произведения «русского периода» (конец 1900-х — 1922) — одного из самых насыщенных и важных в творчестве художника. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>03.01.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23481</t>
+  </si>
+  <si>
+    <t>Новогодний Ярославль встречает гостей сияющей главной ёлкой на Советской площади, где работает новогодняя ярмарка с каруселью. Видео: Валентина Журавлева Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.01.26 18:26</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23474</t>
+  </si>
+  <si>
+    <t>Вечернее Абрамцево словно с рождественской открытки.</t>
+  </si>
+  <si>
+    <t>02.01.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23473</t>
+  </si>
+  <si>
+    <t>Отправляемся в «Путешествие в Рождество» на ЖД вокзале города Иванова 📍г. Иваново, Ивановская область 📆до 9 января Здесь можно познакомиться со старинными традициями празднования Рождества в России и увидеть, как украшали елку и какие подарки дарили друг другу в конце XIX – начале XX века. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23472</t>
+  </si>
+  <si>
+    <t>Мультимедийное новогоднее шоу на «Матрешке Москвы» в парке Зарядье 📍г. Москва, ул. Варварка, 6с1 📆до 30 января в 18:00, 19:00, 20:00 и 21:00 💲Бесплатно Завораживающее мультимедиа-шоу об истории и рождественских традициях, а также премьера цифровой сказки по мотивам «Щелкунчика» ждут гостей парка. Подробнее Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.01.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23471</t>
+  </si>
+  <si>
+    <t>Мультимедийное новогоднее шоу на «Матрешке Москвы» в парке Зарядье 📍г. Москва, ул. Варварка, 6с1 📆до 30 января в 18:00, 19:00, 20:00 и 21:00 💲Бесплатно Завораживающее мультимедиа-шоу об истории и рождественских традициях, а также премьера цифровой сказки по мотивам «Щелкунчика» ждут гостей парка. Подробнее Видео: kary_noss Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>02.01.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23469</t>
+  </si>
+  <si>
+    <t>С сегодняшнего дня изменились тарифы на проезд в городском транспорте</t>
+  </si>
+  <si>
+    <t>02.01.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23468</t>
+  </si>
+  <si>
+    <t>В Москву на Киевский вокзал прибыл поезд Деда Мороза Он пробует 2 и 3 января. Торжественное отправление: 2 января в 21.00, 3 января – в 19.00. Время выходов Дедушки Мороза: 2 января в 10.00, 15.10, 17.50 и 20:40. 3 января – в 10.00, 15.10 и 18.40. Работают вагоны свободного посещения (в порядке очереди) вагон №12 – сувенирная лавка с фотокупе, вагоны-рестораны №13 и №14, где можно попробовать блюда северной кухни, а также вагон Снежной Королевы №5. Подмосковье, Москва и регионы</t>
+  </si>
+  <si>
+    <t>01.01.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/c/1520373359/23464</t>
+  </si>
+  <si>
+    <t>1 января погоду дали как по заказу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4430,51 +7349,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H452"/>
+  <dimension ref="A1:H779"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2807.6" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -15571,50 +18490,8081 @@
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>34794</v>
       </c>
       <c r="B452" t="s">
         <v>1348</v>
       </c>
       <c r="C452" t="s">
         <v>1349</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="E452">
         <v>5305</v>
       </c>
       <c r="F452">
         <v>18</v>
       </c>
       <c r="G452">
         <v>18</v>
       </c>
       <c r="H452">
         <v>3</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>82156</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E453">
+        <v>2042</v>
+      </c>
+      <c r="F453">
+        <v>13</v>
+      </c>
+      <c r="G453">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>82157</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E454">
+        <v>2423</v>
+      </c>
+      <c r="F454">
+        <v>11</v>
+      </c>
+      <c r="G454">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>82158</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E455">
+        <v>2693</v>
+      </c>
+      <c r="F455">
+        <v>22</v>
+      </c>
+      <c r="G455">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>82159</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E456">
+        <v>2847</v>
+      </c>
+      <c r="F456">
+        <v>21</v>
+      </c>
+      <c r="G456">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>82160</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E457">
+        <v>2943</v>
+      </c>
+      <c r="F457">
+        <v>22</v>
+      </c>
+      <c r="G457">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>82161</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E458">
+        <v>2951</v>
+      </c>
+      <c r="F458">
+        <v>25</v>
+      </c>
+      <c r="G458">
+        <v>38</v>
+      </c>
+      <c r="H458">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>82162</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E459">
+        <v>3043</v>
+      </c>
+      <c r="F459">
+        <v>28</v>
+      </c>
+      <c r="G459">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>82163</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E460">
+        <v>129</v>
+      </c>
+      <c r="F460">
+        <v>1</v>
+      </c>
+      <c r="G460">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>82164</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E461">
+        <v>5010</v>
+      </c>
+      <c r="F461">
+        <v>27</v>
+      </c>
+      <c r="G461">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>82165</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E462">
+        <v>3409</v>
+      </c>
+      <c r="F462">
+        <v>9</v>
+      </c>
+      <c r="G462">
+        <v>87</v>
+      </c>
+      <c r="H462">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>82166</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E463">
+        <v>3491</v>
+      </c>
+      <c r="F463">
+        <v>13</v>
+      </c>
+      <c r="G463">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>82167</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E464">
+        <v>2641</v>
+      </c>
+      <c r="F464">
+        <v>6</v>
+      </c>
+      <c r="G464">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>82168</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E465">
+        <v>2860</v>
+      </c>
+      <c r="F465">
+        <v>11</v>
+      </c>
+      <c r="G465">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>82169</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E466">
+        <v>3443</v>
+      </c>
+      <c r="F466">
+        <v>41</v>
+      </c>
+      <c r="G466">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>82170</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E467">
+        <v>3483</v>
+      </c>
+      <c r="F467">
+        <v>59</v>
+      </c>
+      <c r="G467">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>82171</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E468">
+        <v>3255</v>
+      </c>
+      <c r="F468">
+        <v>13</v>
+      </c>
+      <c r="G468">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>82172</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E469">
+        <v>2986</v>
+      </c>
+      <c r="F469">
+        <v>10</v>
+      </c>
+      <c r="G469">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>82173</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E470">
+        <v>3471</v>
+      </c>
+      <c r="F470">
+        <v>32</v>
+      </c>
+      <c r="G470">
+        <v>63</v>
+      </c>
+      <c r="H470">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>82174</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E471">
+        <v>4344</v>
+      </c>
+      <c r="F471">
+        <v>80</v>
+      </c>
+      <c r="G471">
+        <v>113</v>
+      </c>
+      <c r="H471">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>82175</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E472">
+        <v>3962</v>
+      </c>
+      <c r="F472">
+        <v>57</v>
+      </c>
+      <c r="G472">
+        <v>54</v>
+      </c>
+      <c r="H472">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>82176</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E473">
+        <v>3601</v>
+      </c>
+      <c r="F473">
+        <v>16</v>
+      </c>
+      <c r="G473">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>82177</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E474">
+        <v>3231</v>
+      </c>
+      <c r="F474">
+        <v>30</v>
+      </c>
+      <c r="G474">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>82178</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E475">
+        <v>3551</v>
+      </c>
+      <c r="F475">
+        <v>43</v>
+      </c>
+      <c r="G475">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>82179</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E476">
+        <v>3810</v>
+      </c>
+      <c r="F476">
+        <v>70</v>
+      </c>
+      <c r="G476">
+        <v>144</v>
+      </c>
+      <c r="H476">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>82180</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E477">
+        <v>4207</v>
+      </c>
+      <c r="F477">
+        <v>80</v>
+      </c>
+      <c r="G477">
+        <v>109</v>
+      </c>
+      <c r="H477">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>82181</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E478">
+        <v>4092</v>
+      </c>
+      <c r="F478">
+        <v>25</v>
+      </c>
+      <c r="G478">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>82182</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E479">
+        <v>3839</v>
+      </c>
+      <c r="F479">
+        <v>21</v>
+      </c>
+      <c r="G479">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>82183</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E480">
+        <v>3310</v>
+      </c>
+      <c r="F480">
+        <v>6</v>
+      </c>
+      <c r="G480">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>82184</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E481">
+        <v>3954</v>
+      </c>
+      <c r="F481">
+        <v>67</v>
+      </c>
+      <c r="G481">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>82185</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E482">
+        <v>4514</v>
+      </c>
+      <c r="F482">
+        <v>133</v>
+      </c>
+      <c r="G482">
+        <v>168</v>
+      </c>
+      <c r="H482">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>82186</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E483">
+        <v>4098</v>
+      </c>
+      <c r="F483">
+        <v>47</v>
+      </c>
+      <c r="G483">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>82187</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E484">
+        <v>3249</v>
+      </c>
+      <c r="F484">
+        <v>5</v>
+      </c>
+      <c r="G484">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>82188</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E485">
+        <v>3887</v>
+      </c>
+      <c r="F485">
+        <v>18</v>
+      </c>
+      <c r="G485">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>82189</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E486">
+        <v>4418</v>
+      </c>
+      <c r="F486">
+        <v>14</v>
+      </c>
+      <c r="G486">
+        <v>96</v>
+      </c>
+      <c r="H486">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>82190</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E487">
+        <v>4381</v>
+      </c>
+      <c r="F487">
+        <v>21</v>
+      </c>
+      <c r="G487">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>82191</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E488">
+        <v>4538</v>
+      </c>
+      <c r="F488">
+        <v>20</v>
+      </c>
+      <c r="G488">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>82192</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E489">
+        <v>3861</v>
+      </c>
+      <c r="F489">
+        <v>22</v>
+      </c>
+      <c r="G489">
+        <v>91</v>
+      </c>
+      <c r="H489">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>82193</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E490">
+        <v>3375</v>
+      </c>
+      <c r="F490">
+        <v>6</v>
+      </c>
+      <c r="G490">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>82194</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E491">
+        <v>3721</v>
+      </c>
+      <c r="F491">
+        <v>31</v>
+      </c>
+      <c r="G491">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>82195</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E492">
+        <v>4031</v>
+      </c>
+      <c r="F492">
+        <v>22</v>
+      </c>
+      <c r="G492">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>82196</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E493">
+        <v>4050</v>
+      </c>
+      <c r="F493">
+        <v>19</v>
+      </c>
+      <c r="G493">
+        <v>122</v>
+      </c>
+      <c r="H493">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>82197</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E494">
+        <v>4204</v>
+      </c>
+      <c r="F494">
+        <v>25</v>
+      </c>
+      <c r="G494">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>82198</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E495">
+        <v>3996</v>
+      </c>
+      <c r="F495">
+        <v>39</v>
+      </c>
+      <c r="G495">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>82199</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E496">
+        <v>4162</v>
+      </c>
+      <c r="F496">
+        <v>87</v>
+      </c>
+      <c r="G496">
+        <v>138</v>
+      </c>
+      <c r="H496">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>82200</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E497">
+        <v>4369</v>
+      </c>
+      <c r="F497">
+        <v>33</v>
+      </c>
+      <c r="G497">
+        <v>43</v>
+      </c>
+      <c r="H497">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>82201</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E498">
+        <v>4126</v>
+      </c>
+      <c r="F498">
+        <v>17</v>
+      </c>
+      <c r="G498">
+        <v>43</v>
+      </c>
+      <c r="H498">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>82202</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E499">
+        <v>4195</v>
+      </c>
+      <c r="F499">
+        <v>19</v>
+      </c>
+      <c r="G499">
+        <v>51</v>
+      </c>
+      <c r="H499">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>82203</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E500">
+        <v>4322</v>
+      </c>
+      <c r="F500">
+        <v>34</v>
+      </c>
+      <c r="G500">
+        <v>94</v>
+      </c>
+      <c r="H500">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>82204</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E501">
+        <v>4033</v>
+      </c>
+      <c r="F501">
+        <v>18</v>
+      </c>
+      <c r="G501">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>82205</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E502">
+        <v>3830</v>
+      </c>
+      <c r="F502">
+        <v>3</v>
+      </c>
+      <c r="G502">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>82206</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E503">
+        <v>4630</v>
+      </c>
+      <c r="F503">
+        <v>40</v>
+      </c>
+      <c r="G503">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>82207</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E504">
+        <v>4685</v>
+      </c>
+      <c r="F504">
+        <v>94</v>
+      </c>
+      <c r="G504">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>82208</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E505">
+        <v>4826</v>
+      </c>
+      <c r="F505">
+        <v>27</v>
+      </c>
+      <c r="G505">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>82209</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E506">
+        <v>4881</v>
+      </c>
+      <c r="F506">
+        <v>30</v>
+      </c>
+      <c r="G506">
+        <v>130</v>
+      </c>
+      <c r="H506">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>82210</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E507">
+        <v>4698</v>
+      </c>
+      <c r="F507">
+        <v>54</v>
+      </c>
+      <c r="G507">
+        <v>112</v>
+      </c>
+      <c r="H507">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>82211</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E508">
+        <v>3689</v>
+      </c>
+      <c r="F508">
+        <v>3</v>
+      </c>
+      <c r="G508">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>82212</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E509">
+        <v>4320</v>
+      </c>
+      <c r="F509">
+        <v>50</v>
+      </c>
+      <c r="G509">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>82213</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E510">
+        <v>4399</v>
+      </c>
+      <c r="F510">
+        <v>11</v>
+      </c>
+      <c r="G510">
+        <v>94</v>
+      </c>
+      <c r="H510">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>82214</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E511">
+        <v>4674</v>
+      </c>
+      <c r="F511">
+        <v>22</v>
+      </c>
+      <c r="G511">
+        <v>161</v>
+      </c>
+      <c r="H511">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>82215</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E512">
+        <v>4051</v>
+      </c>
+      <c r="F512">
+        <v>23</v>
+      </c>
+      <c r="G512">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>82216</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E513">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>82217</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E514">
+        <v>4336</v>
+      </c>
+      <c r="F514">
+        <v>28</v>
+      </c>
+      <c r="G514">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>82218</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E515">
+        <v>3826</v>
+      </c>
+      <c r="F515">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>82219</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E516">
+        <v>4336</v>
+      </c>
+      <c r="F516">
+        <v>38</v>
+      </c>
+      <c r="G516">
+        <v>36</v>
+      </c>
+      <c r="H516">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>82220</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E517">
+        <v>4197</v>
+      </c>
+      <c r="F517">
+        <v>28</v>
+      </c>
+      <c r="G517">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>82221</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E518">
+        <v>4663</v>
+      </c>
+      <c r="F518">
+        <v>31</v>
+      </c>
+      <c r="G518">
+        <v>46</v>
+      </c>
+      <c r="H518">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>82222</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E519">
+        <v>4578</v>
+      </c>
+      <c r="F519">
+        <v>12</v>
+      </c>
+      <c r="G519">
+        <v>87</v>
+      </c>
+      <c r="H519">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>82223</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E520">
+        <v>3783</v>
+      </c>
+      <c r="F520">
+        <v>3</v>
+      </c>
+      <c r="G520">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>82224</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E521">
+        <v>4376</v>
+      </c>
+      <c r="F521">
+        <v>50</v>
+      </c>
+      <c r="G521">
+        <v>117</v>
+      </c>
+      <c r="H521">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>82225</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E522">
+        <v>4192</v>
+      </c>
+      <c r="F522">
+        <v>17</v>
+      </c>
+      <c r="G522">
+        <v>176</v>
+      </c>
+      <c r="H522">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>82226</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E523">
+        <v>4619</v>
+      </c>
+      <c r="F523">
+        <v>57</v>
+      </c>
+      <c r="G523">
+        <v>153</v>
+      </c>
+      <c r="H523">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>82227</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E524">
+        <v>4975</v>
+      </c>
+      <c r="F524">
+        <v>37</v>
+      </c>
+      <c r="G524">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>82228</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E525">
+        <v>13596</v>
+      </c>
+      <c r="F525">
+        <v>59</v>
+      </c>
+      <c r="G525">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>82229</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E526">
+        <v>1210</v>
+      </c>
+      <c r="F526">
+        <v>13</v>
+      </c>
+      <c r="G526">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>82230</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E527">
+        <v>5378</v>
+      </c>
+      <c r="F527">
+        <v>52</v>
+      </c>
+      <c r="G527">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>82231</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E528">
+        <v>4427</v>
+      </c>
+      <c r="F528">
+        <v>35</v>
+      </c>
+      <c r="G528">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>82232</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E529">
+        <v>4628</v>
+      </c>
+      <c r="F529">
+        <v>32</v>
+      </c>
+      <c r="G529">
+        <v>65</v>
+      </c>
+      <c r="H529">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>82233</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E530">
+        <v>4196</v>
+      </c>
+      <c r="F530">
+        <v>44</v>
+      </c>
+      <c r="G530">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>82234</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E531">
+        <v>4393</v>
+      </c>
+      <c r="F531">
+        <v>5</v>
+      </c>
+      <c r="G531">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>82235</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E532">
+        <v>4751</v>
+      </c>
+      <c r="F532">
+        <v>39</v>
+      </c>
+      <c r="G532">
+        <v>82</v>
+      </c>
+      <c r="H532">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>82236</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E533">
+        <v>5355</v>
+      </c>
+      <c r="F533">
+        <v>111</v>
+      </c>
+      <c r="G533">
+        <v>139</v>
+      </c>
+      <c r="H533">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>82237</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E534">
+        <v>5309</v>
+      </c>
+      <c r="F534">
+        <v>114</v>
+      </c>
+      <c r="G534">
+        <v>115</v>
+      </c>
+      <c r="H534">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>82238</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E535">
+        <v>4258</v>
+      </c>
+      <c r="F535">
+        <v>4</v>
+      </c>
+      <c r="G535">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>82239</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E536">
+        <v>4589</v>
+      </c>
+      <c r="F536">
+        <v>71</v>
+      </c>
+      <c r="G536">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>82240</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E537">
+        <v>4745</v>
+      </c>
+      <c r="F537">
+        <v>57</v>
+      </c>
+      <c r="G537">
+        <v>58</v>
+      </c>
+      <c r="H537">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>82241</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E538">
+        <v>4560</v>
+      </c>
+      <c r="F538">
+        <v>39</v>
+      </c>
+      <c r="G538">
+        <v>160</v>
+      </c>
+      <c r="H538">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>82242</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E539">
+        <v>4832</v>
+      </c>
+      <c r="F539">
+        <v>34</v>
+      </c>
+      <c r="G539">
+        <v>132</v>
+      </c>
+      <c r="H539">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>82243</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E540">
+        <v>5249</v>
+      </c>
+      <c r="F540">
+        <v>37</v>
+      </c>
+      <c r="G540">
+        <v>56</v>
+      </c>
+      <c r="H540">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>82244</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E541">
+        <v>4485</v>
+      </c>
+      <c r="F541">
+        <v>47</v>
+      </c>
+      <c r="G541">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>82245</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E542">
+        <v>4437</v>
+      </c>
+      <c r="F542">
+        <v>43</v>
+      </c>
+      <c r="G542">
+        <v>98</v>
+      </c>
+      <c r="H542">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>82246</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E543">
+        <v>4604</v>
+      </c>
+      <c r="F543">
+        <v>21</v>
+      </c>
+      <c r="G543">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>82247</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E544">
+        <v>4562</v>
+      </c>
+      <c r="F544">
+        <v>35</v>
+      </c>
+      <c r="G544">
+        <v>78</v>
+      </c>
+      <c r="H544">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>82248</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E545">
+        <v>4796</v>
+      </c>
+      <c r="F545">
+        <v>35</v>
+      </c>
+      <c r="G545">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>82249</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E546">
+        <v>4618</v>
+      </c>
+      <c r="F546">
+        <v>46</v>
+      </c>
+      <c r="G546">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>82250</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E547">
+        <v>4143</v>
+      </c>
+      <c r="F547">
+        <v>32</v>
+      </c>
+      <c r="G547">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>82251</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E548">
+        <v>4682</v>
+      </c>
+      <c r="F548">
+        <v>32</v>
+      </c>
+      <c r="G548">
+        <v>48</v>
+      </c>
+      <c r="H548">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>82252</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E549">
+        <v>4799</v>
+      </c>
+      <c r="F549">
+        <v>70</v>
+      </c>
+      <c r="G549">
+        <v>170</v>
+      </c>
+      <c r="H549">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>82253</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E550">
+        <v>5040</v>
+      </c>
+      <c r="F550">
+        <v>24</v>
+      </c>
+      <c r="G550">
+        <v>135</v>
+      </c>
+      <c r="H550">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>82254</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E551">
+        <v>16895</v>
+      </c>
+      <c r="F551">
+        <v>29</v>
+      </c>
+      <c r="G551">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>82255</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E552">
+        <v>5174</v>
+      </c>
+      <c r="F552">
+        <v>32</v>
+      </c>
+      <c r="G552">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>82256</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E553">
+        <v>4970</v>
+      </c>
+      <c r="F553">
+        <v>112</v>
+      </c>
+      <c r="G553">
+        <v>106</v>
+      </c>
+      <c r="H553">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>82257</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E554">
+        <v>4488</v>
+      </c>
+      <c r="F554">
+        <v>18</v>
+      </c>
+      <c r="G554">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>82258</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E555">
+        <v>5391</v>
+      </c>
+      <c r="F555">
+        <v>110</v>
+      </c>
+      <c r="G555">
+        <v>148</v>
+      </c>
+      <c r="H555">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>82259</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E556">
+        <v>5284</v>
+      </c>
+      <c r="F556">
+        <v>64</v>
+      </c>
+      <c r="G556">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>82260</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E557">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>82261</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E558">
+        <v>9439</v>
+      </c>
+      <c r="F558">
+        <v>61</v>
+      </c>
+      <c r="G558">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>82262</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E559">
+        <v>5093</v>
+      </c>
+      <c r="F559">
+        <v>63</v>
+      </c>
+      <c r="G559">
+        <v>148</v>
+      </c>
+      <c r="H559">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>82263</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E560">
+        <v>4474</v>
+      </c>
+      <c r="F560">
+        <v>27</v>
+      </c>
+      <c r="G560">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>82264</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E561">
+        <v>4824</v>
+      </c>
+      <c r="F561">
+        <v>49</v>
+      </c>
+      <c r="G561">
+        <v>81</v>
+      </c>
+      <c r="H561">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>82265</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E562">
+        <v>5114</v>
+      </c>
+      <c r="F562">
+        <v>75</v>
+      </c>
+      <c r="G562">
+        <v>75</v>
+      </c>
+      <c r="H562">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>82266</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E563">
+        <v>3777</v>
+      </c>
+      <c r="F563">
+        <v>11</v>
+      </c>
+      <c r="G563">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>82267</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E564">
+        <v>4669</v>
+      </c>
+      <c r="F564">
+        <v>63</v>
+      </c>
+      <c r="G564">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>82268</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E565">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>82269</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E566">
+        <v>4691</v>
+      </c>
+      <c r="F566">
+        <v>16</v>
+      </c>
+      <c r="G566">
+        <v>61</v>
+      </c>
+      <c r="H566">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>82270</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E567">
+        <v>4621</v>
+      </c>
+      <c r="F567">
+        <v>7</v>
+      </c>
+      <c r="G567">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>82271</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E568">
+        <v>4914</v>
+      </c>
+      <c r="F568">
+        <v>29</v>
+      </c>
+      <c r="G568">
+        <v>234</v>
+      </c>
+      <c r="H568">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>82272</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E569">
+        <v>4886</v>
+      </c>
+      <c r="F569">
+        <v>66</v>
+      </c>
+      <c r="G569">
+        <v>106</v>
+      </c>
+      <c r="H569">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>82273</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E570">
+        <v>4395</v>
+      </c>
+      <c r="F570">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>82274</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E571">
+        <v>4440</v>
+      </c>
+      <c r="F571">
+        <v>18</v>
+      </c>
+      <c r="G571">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>82275</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E572">
+        <v>7272</v>
+      </c>
+      <c r="F572">
+        <v>87</v>
+      </c>
+      <c r="G572">
+        <v>63</v>
+      </c>
+      <c r="H572">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>82276</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E573">
+        <v>6809</v>
+      </c>
+      <c r="F573">
+        <v>411</v>
+      </c>
+      <c r="G573">
+        <v>254</v>
+      </c>
+      <c r="H573">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>82277</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E574">
+        <v>5435</v>
+      </c>
+      <c r="F574">
+        <v>32</v>
+      </c>
+      <c r="G574">
+        <v>105</v>
+      </c>
+      <c r="H574">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>82278</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E575">
+        <v>5078</v>
+      </c>
+      <c r="F575">
+        <v>38</v>
+      </c>
+      <c r="G575">
+        <v>93</v>
+      </c>
+      <c r="H575">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>82279</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E576">
+        <v>4802</v>
+      </c>
+      <c r="F576">
+        <v>8</v>
+      </c>
+      <c r="G576">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>82280</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E577">
+        <v>4774</v>
+      </c>
+      <c r="F577">
+        <v>16</v>
+      </c>
+      <c r="G577">
+        <v>91</v>
+      </c>
+      <c r="H577">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>82281</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E578">
+        <v>5331</v>
+      </c>
+      <c r="F578">
+        <v>109</v>
+      </c>
+      <c r="G578">
+        <v>209</v>
+      </c>
+      <c r="H578">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>82282</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E579">
+        <v>5502</v>
+      </c>
+      <c r="F579">
+        <v>178</v>
+      </c>
+      <c r="G579">
+        <v>114</v>
+      </c>
+      <c r="H579">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>82283</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E580">
+        <v>4504</v>
+      </c>
+      <c r="F580">
+        <v>6</v>
+      </c>
+      <c r="G580">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>82284</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E581">
+        <v>5605</v>
+      </c>
+      <c r="F581">
+        <v>58</v>
+      </c>
+      <c r="G581">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>82285</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E582">
+        <v>6394</v>
+      </c>
+      <c r="F582">
+        <v>267</v>
+      </c>
+      <c r="G582">
+        <v>203</v>
+      </c>
+      <c r="H582">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>82286</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E583">
+        <v>5527</v>
+      </c>
+      <c r="F583">
+        <v>42</v>
+      </c>
+      <c r="G583">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>82287</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E584">
+        <v>5191</v>
+      </c>
+      <c r="F584">
+        <v>119</v>
+      </c>
+      <c r="G584">
+        <v>170</v>
+      </c>
+      <c r="H584">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>82288</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E585">
+        <v>5418</v>
+      </c>
+      <c r="F585">
+        <v>17</v>
+      </c>
+      <c r="G585">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>82289</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E586">
+        <v>5264</v>
+      </c>
+      <c r="F586">
+        <v>82</v>
+      </c>
+      <c r="G586">
+        <v>247</v>
+      </c>
+      <c r="H586">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>82290</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E587">
+        <v>5793</v>
+      </c>
+      <c r="F587">
+        <v>55</v>
+      </c>
+      <c r="G587">
+        <v>141</v>
+      </c>
+      <c r="H587">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>82291</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E588">
+        <v>5582</v>
+      </c>
+      <c r="F588">
+        <v>70</v>
+      </c>
+      <c r="G588">
+        <v>192</v>
+      </c>
+      <c r="H588">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>82292</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E589">
+        <v>5845</v>
+      </c>
+      <c r="F589">
+        <v>26</v>
+      </c>
+      <c r="G589">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>82293</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E590">
+        <v>6186</v>
+      </c>
+      <c r="F590">
+        <v>72</v>
+      </c>
+      <c r="G590">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>82294</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E591">
+        <v>5603</v>
+      </c>
+      <c r="F591">
+        <v>141</v>
+      </c>
+      <c r="G591">
+        <v>281</v>
+      </c>
+      <c r="H591">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>82295</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E592">
+        <v>5845</v>
+      </c>
+      <c r="F592">
+        <v>55</v>
+      </c>
+      <c r="G592">
+        <v>94</v>
+      </c>
+      <c r="H592">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>82296</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E593">
+        <v>5574</v>
+      </c>
+      <c r="F593">
+        <v>51</v>
+      </c>
+      <c r="G593">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>82297</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E594">
+        <v>4416</v>
+      </c>
+      <c r="F594">
+        <v>26</v>
+      </c>
+      <c r="G594">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>82298</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E595">
+        <v>4948</v>
+      </c>
+      <c r="F595">
+        <v>46</v>
+      </c>
+      <c r="G595">
+        <v>118</v>
+      </c>
+      <c r="H595">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>82299</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E596">
+        <v>4731</v>
+      </c>
+      <c r="F596">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>82300</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E597">
+        <v>5445</v>
+      </c>
+      <c r="F597">
+        <v>78</v>
+      </c>
+      <c r="G597">
+        <v>169</v>
+      </c>
+      <c r="H597">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>82301</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E598">
+        <v>5738</v>
+      </c>
+      <c r="F598">
+        <v>69</v>
+      </c>
+      <c r="G598">
+        <v>128</v>
+      </c>
+      <c r="H598">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>82302</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E599">
+        <v>5284</v>
+      </c>
+      <c r="F599">
+        <v>13</v>
+      </c>
+      <c r="G599">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>82303</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E600">
+        <v>5885</v>
+      </c>
+      <c r="F600">
+        <v>40</v>
+      </c>
+      <c r="G600">
+        <v>158</v>
+      </c>
+      <c r="H600">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>82304</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E601">
+        <v>5408</v>
+      </c>
+      <c r="F601">
+        <v>48</v>
+      </c>
+      <c r="G601">
+        <v>169</v>
+      </c>
+      <c r="H601">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>82305</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E602">
+        <v>5986</v>
+      </c>
+      <c r="F602">
+        <v>60</v>
+      </c>
+      <c r="G602">
+        <v>164</v>
+      </c>
+      <c r="H602">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>82306</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E603">
+        <v>14600</v>
+      </c>
+      <c r="F603">
+        <v>73</v>
+      </c>
+      <c r="G603">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>82307</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E604">
+        <v>5513</v>
+      </c>
+      <c r="F604">
+        <v>46</v>
+      </c>
+      <c r="G604">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>82308</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E605">
+        <v>5231</v>
+      </c>
+      <c r="F605">
+        <v>76</v>
+      </c>
+      <c r="G605">
+        <v>166</v>
+      </c>
+      <c r="H605">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>82309</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E606">
+        <v>4752</v>
+      </c>
+      <c r="F606">
+        <v>103</v>
+      </c>
+      <c r="G606">
+        <v>138</v>
+      </c>
+      <c r="H606">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>82310</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E607">
+        <v>4337</v>
+      </c>
+      <c r="F607">
+        <v>8</v>
+      </c>
+      <c r="G607">
+        <v>28</v>
+      </c>
+      <c r="H607">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>82311</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E608">
+        <v>5094</v>
+      </c>
+      <c r="F608">
+        <v>56</v>
+      </c>
+      <c r="G608">
+        <v>127</v>
+      </c>
+      <c r="H608">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>82312</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E609">
+        <v>5476</v>
+      </c>
+      <c r="F609">
+        <v>134</v>
+      </c>
+      <c r="G609">
+        <v>159</v>
+      </c>
+      <c r="H609">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>82313</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E610">
+        <v>5656</v>
+      </c>
+      <c r="F610">
+        <v>110</v>
+      </c>
+      <c r="G610">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>82314</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E611">
+        <v>5403</v>
+      </c>
+      <c r="F611">
+        <v>37</v>
+      </c>
+      <c r="G611">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>82315</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E612">
+        <v>5991</v>
+      </c>
+      <c r="F612">
+        <v>50</v>
+      </c>
+      <c r="G612">
+        <v>161</v>
+      </c>
+      <c r="H612">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>82316</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E613">
+        <v>15453</v>
+      </c>
+      <c r="F613">
+        <v>103</v>
+      </c>
+      <c r="G613">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>82317</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E614">
+        <v>6565</v>
+      </c>
+      <c r="F614">
+        <v>113</v>
+      </c>
+      <c r="G614">
+        <v>221</v>
+      </c>
+      <c r="H614">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>82318</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E615">
+        <v>6407</v>
+      </c>
+      <c r="F615">
+        <v>120</v>
+      </c>
+      <c r="G615">
+        <v>104</v>
+      </c>
+      <c r="H615">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>82319</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E616">
+        <v>6328</v>
+      </c>
+      <c r="F616">
+        <v>141</v>
+      </c>
+      <c r="G616">
+        <v>107</v>
+      </c>
+      <c r="H616">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>82320</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E617">
+        <v>5795</v>
+      </c>
+      <c r="F617">
+        <v>77</v>
+      </c>
+      <c r="G617">
+        <v>156</v>
+      </c>
+      <c r="H617">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>82321</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E618">
+        <v>5832</v>
+      </c>
+      <c r="F618">
+        <v>50</v>
+      </c>
+      <c r="G618">
+        <v>88</v>
+      </c>
+      <c r="H618">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>82322</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E619">
+        <v>5293</v>
+      </c>
+      <c r="F619">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>82323</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E620">
+        <v>5936</v>
+      </c>
+      <c r="F620">
+        <v>19</v>
+      </c>
+      <c r="G620">
+        <v>279</v>
+      </c>
+      <c r="H620">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>82324</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E621">
+        <v>5433</v>
+      </c>
+      <c r="F621">
+        <v>25</v>
+      </c>
+      <c r="G621">
+        <v>89</v>
+      </c>
+      <c r="H621">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>82325</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E622">
+        <v>5285</v>
+      </c>
+      <c r="F622">
+        <v>56</v>
+      </c>
+      <c r="G622">
+        <v>237</v>
+      </c>
+      <c r="H622">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>82326</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E623">
+        <v>5008</v>
+      </c>
+      <c r="F623">
+        <v>24</v>
+      </c>
+      <c r="G623">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>82327</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E624">
+        <v>5349</v>
+      </c>
+      <c r="F624">
+        <v>20</v>
+      </c>
+      <c r="G624">
+        <v>137</v>
+      </c>
+      <c r="H624">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>82328</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E625">
+        <v>5608</v>
+      </c>
+      <c r="F625">
+        <v>96</v>
+      </c>
+      <c r="G625">
+        <v>186</v>
+      </c>
+      <c r="H625">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>82329</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E626">
+        <v>5687</v>
+      </c>
+      <c r="F626">
+        <v>65</v>
+      </c>
+      <c r="G626">
+        <v>147</v>
+      </c>
+      <c r="H626">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>82330</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E627">
+        <v>5089</v>
+      </c>
+      <c r="F627">
+        <v>14</v>
+      </c>
+      <c r="G627">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>82331</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E628">
+        <v>5718</v>
+      </c>
+      <c r="F628">
+        <v>83</v>
+      </c>
+      <c r="G628">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>82332</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E629">
+        <v>5787</v>
+      </c>
+      <c r="F629">
+        <v>59</v>
+      </c>
+      <c r="G629">
+        <v>251</v>
+      </c>
+      <c r="H629">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>82333</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E630">
+        <v>6345</v>
+      </c>
+      <c r="F630">
+        <v>63</v>
+      </c>
+      <c r="G630">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>82334</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E631">
+        <v>6360</v>
+      </c>
+      <c r="F631">
+        <v>92</v>
+      </c>
+      <c r="G631">
+        <v>195</v>
+      </c>
+      <c r="H631">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>82335</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E632">
+        <v>6169</v>
+      </c>
+      <c r="F632">
+        <v>24</v>
+      </c>
+      <c r="G632">
+        <v>337</v>
+      </c>
+      <c r="H632">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>82336</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E633">
+        <v>6443</v>
+      </c>
+      <c r="F633">
+        <v>203</v>
+      </c>
+      <c r="G633">
+        <v>258</v>
+      </c>
+      <c r="H633">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>82337</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E634">
+        <v>5961</v>
+      </c>
+      <c r="F634">
+        <v>71</v>
+      </c>
+      <c r="G634">
+        <v>137</v>
+      </c>
+      <c r="H634">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>82338</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E635">
+        <v>5287</v>
+      </c>
+      <c r="F635">
+        <v>49</v>
+      </c>
+      <c r="G635">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>82339</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E636">
+        <v>4417</v>
+      </c>
+      <c r="F636">
+        <v>4</v>
+      </c>
+      <c r="G636">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>82340</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E637">
+        <v>5248</v>
+      </c>
+      <c r="F637">
+        <v>29</v>
+      </c>
+      <c r="G637">
+        <v>165</v>
+      </c>
+      <c r="H637">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>82341</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E638">
+        <v>5624</v>
+      </c>
+      <c r="F638">
+        <v>89</v>
+      </c>
+      <c r="G638">
+        <v>217</v>
+      </c>
+      <c r="H638">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>82342</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E639">
+        <v>6660</v>
+      </c>
+      <c r="F639">
+        <v>205</v>
+      </c>
+      <c r="G639">
+        <v>476</v>
+      </c>
+      <c r="H639">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>82343</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E640">
+        <v>6143</v>
+      </c>
+      <c r="F640">
+        <v>137</v>
+      </c>
+      <c r="G640">
+        <v>242</v>
+      </c>
+      <c r="H640">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>82344</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E641">
+        <v>5747</v>
+      </c>
+      <c r="F641">
+        <v>29</v>
+      </c>
+      <c r="G641">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>82345</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E642">
+        <v>6048</v>
+      </c>
+      <c r="F642">
+        <v>37</v>
+      </c>
+      <c r="G642">
+        <v>113</v>
+      </c>
+      <c r="H642">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>82346</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E643">
+        <v>5965</v>
+      </c>
+      <c r="F643">
+        <v>16</v>
+      </c>
+      <c r="G643">
+        <v>90</v>
+      </c>
+      <c r="H643">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>82347</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E644">
+        <v>6496</v>
+      </c>
+      <c r="F644">
+        <v>29</v>
+      </c>
+      <c r="G644">
+        <v>104</v>
+      </c>
+      <c r="H644">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>82348</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E645">
+        <v>5902</v>
+      </c>
+      <c r="F645">
+        <v>24</v>
+      </c>
+      <c r="G645">
+        <v>211</v>
+      </c>
+      <c r="H645">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>82349</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E646">
+        <v>7057</v>
+      </c>
+      <c r="F646">
+        <v>160</v>
+      </c>
+      <c r="G646">
+        <v>86</v>
+      </c>
+      <c r="H646">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>82350</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E647">
+        <v>5393</v>
+      </c>
+      <c r="F647">
+        <v>57</v>
+      </c>
+      <c r="G647">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>82351</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E648">
+        <v>5130</v>
+      </c>
+      <c r="F648">
+        <v>11</v>
+      </c>
+      <c r="G648">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>82352</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E649">
+        <v>5327</v>
+      </c>
+      <c r="F649">
+        <v>84</v>
+      </c>
+      <c r="G649">
+        <v>131</v>
+      </c>
+      <c r="H649">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>82353</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E650">
+        <v>4807</v>
+      </c>
+      <c r="F650">
+        <v>9</v>
+      </c>
+      <c r="G650">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>82354</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E651">
+        <v>4984</v>
+      </c>
+      <c r="F651">
+        <v>13</v>
+      </c>
+      <c r="G651">
+        <v>147</v>
+      </c>
+      <c r="H651">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>82355</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E652">
+        <v>5298</v>
+      </c>
+      <c r="F652">
+        <v>5</v>
+      </c>
+      <c r="G652">
+        <v>185</v>
+      </c>
+      <c r="H652">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>82356</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E653">
+        <v>4086</v>
+      </c>
+      <c r="F653">
+        <v>87</v>
+      </c>
+      <c r="G653">
+        <v>122</v>
+      </c>
+      <c r="H653">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>82357</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E654">
+        <v>5031</v>
+      </c>
+      <c r="F654">
+        <v>8</v>
+      </c>
+      <c r="G654">
+        <v>296</v>
+      </c>
+      <c r="H654">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>82358</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E655">
+        <v>5805</v>
+      </c>
+      <c r="F655">
+        <v>182</v>
+      </c>
+      <c r="G655">
+        <v>205</v>
+      </c>
+      <c r="H655">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>82359</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E656">
+        <v>5488</v>
+      </c>
+      <c r="F656">
+        <v>29</v>
+      </c>
+      <c r="G656">
+        <v>203</v>
+      </c>
+      <c r="H656">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>82360</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E657">
+        <v>14191</v>
+      </c>
+      <c r="F657">
+        <v>46</v>
+      </c>
+      <c r="G657">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>82361</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E658">
+        <v>5778</v>
+      </c>
+      <c r="F658">
+        <v>126</v>
+      </c>
+      <c r="G658">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>82362</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E659">
+        <v>5281</v>
+      </c>
+      <c r="F659">
+        <v>45</v>
+      </c>
+      <c r="G659">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>82363</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E660">
+        <v>12716</v>
+      </c>
+      <c r="F660">
+        <v>85</v>
+      </c>
+      <c r="G660">
+        <v>232</v>
+      </c>
+      <c r="H660">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>82364</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E661">
+        <v>4574</v>
+      </c>
+      <c r="F661">
+        <v>19</v>
+      </c>
+      <c r="G661">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>82365</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E662">
+        <v>4540</v>
+      </c>
+      <c r="F662">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>82366</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E663">
+        <v>4807</v>
+      </c>
+      <c r="F663">
+        <v>17</v>
+      </c>
+      <c r="G663">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>82367</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E664">
+        <v>1</v>
+      </c>
+      <c r="G664">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>82368</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E665">
+        <v>5168</v>
+      </c>
+      <c r="F665">
+        <v>80</v>
+      </c>
+      <c r="G665">
+        <v>232</v>
+      </c>
+      <c r="H665">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>82369</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E666">
+        <v>4903</v>
+      </c>
+      <c r="F666">
+        <v>10</v>
+      </c>
+      <c r="G666">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>82370</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E667">
+        <v>5020</v>
+      </c>
+      <c r="F667">
+        <v>51</v>
+      </c>
+      <c r="G667">
+        <v>268</v>
+      </c>
+      <c r="H667">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>82371</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E668">
+        <v>4916</v>
+      </c>
+      <c r="F668">
+        <v>28</v>
+      </c>
+      <c r="G668">
+        <v>119</v>
+      </c>
+      <c r="H668">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>82372</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E669">
+        <v>5288</v>
+      </c>
+      <c r="F669">
+        <v>89</v>
+      </c>
+      <c r="G669">
+        <v>126</v>
+      </c>
+      <c r="H669">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>82373</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E670">
+        <v>5199</v>
+      </c>
+      <c r="F670">
+        <v>62</v>
+      </c>
+      <c r="G670">
+        <v>160</v>
+      </c>
+      <c r="H670">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>82374</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E671">
+        <v>5019</v>
+      </c>
+      <c r="F671">
+        <v>46</v>
+      </c>
+      <c r="G671">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>82375</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E672">
+        <v>5369</v>
+      </c>
+      <c r="F672">
+        <v>39</v>
+      </c>
+      <c r="G672">
+        <v>221</v>
+      </c>
+      <c r="H672">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>82376</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E673">
+        <v>5417</v>
+      </c>
+      <c r="F673">
+        <v>73</v>
+      </c>
+      <c r="G673">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>82377</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E674">
+        <v>5536</v>
+      </c>
+      <c r="F674">
+        <v>108</v>
+      </c>
+      <c r="G674">
+        <v>295</v>
+      </c>
+      <c r="H674">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>82378</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E675">
+        <v>5647</v>
+      </c>
+      <c r="F675">
+        <v>59</v>
+      </c>
+      <c r="G675">
+        <v>52</v>
+      </c>
+      <c r="H675">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>82379</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E676">
+        <v>5415</v>
+      </c>
+      <c r="F676">
+        <v>20</v>
+      </c>
+      <c r="G676">
+        <v>227</v>
+      </c>
+      <c r="H676">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>82380</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E677">
+        <v>5493</v>
+      </c>
+      <c r="F677">
+        <v>47</v>
+      </c>
+      <c r="G677">
+        <v>178</v>
+      </c>
+      <c r="H677">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>82381</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E678">
+        <v>5832</v>
+      </c>
+      <c r="F678">
+        <v>54</v>
+      </c>
+      <c r="G678">
+        <v>148</v>
+      </c>
+      <c r="H678">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>82382</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E679">
+        <v>5874</v>
+      </c>
+      <c r="F679">
+        <v>96</v>
+      </c>
+      <c r="G679">
+        <v>92</v>
+      </c>
+      <c r="H679">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>82383</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E680">
+        <v>5385</v>
+      </c>
+      <c r="F680">
+        <v>26</v>
+      </c>
+      <c r="G680">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>82384</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E681">
+        <v>5219</v>
+      </c>
+      <c r="F681">
+        <v>5</v>
+      </c>
+      <c r="G681">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>82385</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E682">
+        <v>5533</v>
+      </c>
+      <c r="F682">
+        <v>51</v>
+      </c>
+      <c r="G682">
+        <v>157</v>
+      </c>
+      <c r="H682">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>82386</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E683">
+        <v>5910</v>
+      </c>
+      <c r="F683">
+        <v>44</v>
+      </c>
+      <c r="G683">
+        <v>206</v>
+      </c>
+      <c r="H683">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>82387</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E684">
+        <v>6113</v>
+      </c>
+      <c r="F684">
+        <v>23</v>
+      </c>
+      <c r="G684">
+        <v>66</v>
+      </c>
+      <c r="H684">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>82388</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E685">
+        <v>4737</v>
+      </c>
+      <c r="F685">
+        <v>21</v>
+      </c>
+      <c r="G685">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>82389</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E686">
+        <v>5887</v>
+      </c>
+      <c r="F686">
+        <v>49</v>
+      </c>
+      <c r="G686">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>82390</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E687">
+        <v>5028</v>
+      </c>
+      <c r="F687">
+        <v>10</v>
+      </c>
+      <c r="G687">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>82391</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E688">
+        <v>5830</v>
+      </c>
+      <c r="F688">
+        <v>74</v>
+      </c>
+      <c r="G688">
+        <v>172</v>
+      </c>
+      <c r="H688">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>82392</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E689">
+        <v>5750</v>
+      </c>
+      <c r="F689">
+        <v>23</v>
+      </c>
+      <c r="G689">
+        <v>183</v>
+      </c>
+      <c r="H689">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>82393</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E690">
+        <v>6061</v>
+      </c>
+      <c r="F690">
+        <v>22</v>
+      </c>
+      <c r="G690">
+        <v>92</v>
+      </c>
+      <c r="H690">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>82394</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E691">
+        <v>5341</v>
+      </c>
+      <c r="F691">
+        <v>24</v>
+      </c>
+      <c r="G691">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>82395</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E692">
+        <v>6048</v>
+      </c>
+      <c r="F692">
+        <v>49</v>
+      </c>
+      <c r="G692">
+        <v>111</v>
+      </c>
+      <c r="H692">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>82396</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E693">
+        <v>6187</v>
+      </c>
+      <c r="F693">
+        <v>53</v>
+      </c>
+      <c r="G693">
+        <v>191</v>
+      </c>
+      <c r="H693">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>82397</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E694">
+        <v>6663</v>
+      </c>
+      <c r="F694">
+        <v>77</v>
+      </c>
+      <c r="G694">
+        <v>97</v>
+      </c>
+      <c r="H694">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>82398</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E695">
+        <v>6645</v>
+      </c>
+      <c r="F695">
+        <v>65</v>
+      </c>
+      <c r="G695">
+        <v>149</v>
+      </c>
+      <c r="H695">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>82399</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E696">
+        <v>6762</v>
+      </c>
+      <c r="F696">
+        <v>100</v>
+      </c>
+      <c r="G696">
+        <v>240</v>
+      </c>
+      <c r="H696">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>82400</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E697">
+        <v>11408</v>
+      </c>
+      <c r="F697">
+        <v>540</v>
+      </c>
+      <c r="G697">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>82401</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E698">
+        <v>6858</v>
+      </c>
+      <c r="F698">
+        <v>79</v>
+      </c>
+      <c r="G698">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>82402</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E699">
+        <v>7666</v>
+      </c>
+      <c r="F699">
+        <v>139</v>
+      </c>
+      <c r="G699">
+        <v>117</v>
+      </c>
+      <c r="H699">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>82403</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E700">
+        <v>6114</v>
+      </c>
+      <c r="F700">
+        <v>6</v>
+      </c>
+      <c r="G700">
+        <v>167</v>
+      </c>
+      <c r="H700">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>82404</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E701">
+        <v>6420</v>
+      </c>
+      <c r="F701">
+        <v>12</v>
+      </c>
+      <c r="G701">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>82405</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E702">
+        <v>6537</v>
+      </c>
+      <c r="F702">
+        <v>41</v>
+      </c>
+      <c r="G702">
+        <v>69</v>
+      </c>
+      <c r="H702">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>82406</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E703">
+        <v>6338</v>
+      </c>
+      <c r="F703">
+        <v>51</v>
+      </c>
+      <c r="G703">
+        <v>139</v>
+      </c>
+      <c r="H703">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>82407</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E704">
+        <v>6450</v>
+      </c>
+      <c r="F704">
+        <v>59</v>
+      </c>
+      <c r="G704">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>82408</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E705">
+        <v>6147</v>
+      </c>
+      <c r="F705">
+        <v>38</v>
+      </c>
+      <c r="G705">
+        <v>178</v>
+      </c>
+      <c r="H705">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>82409</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E706">
+        <v>5459</v>
+      </c>
+      <c r="F706">
+        <v>1</v>
+      </c>
+      <c r="G706">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>82410</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E707">
+        <v>6571</v>
+      </c>
+      <c r="F707">
+        <v>125</v>
+      </c>
+      <c r="G707">
+        <v>81</v>
+      </c>
+      <c r="H707">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>82411</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E708">
+        <v>6600</v>
+      </c>
+      <c r="F708">
+        <v>28</v>
+      </c>
+      <c r="G708">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>82412</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E709">
+        <v>6608</v>
+      </c>
+      <c r="F709">
+        <v>82</v>
+      </c>
+      <c r="G709">
+        <v>66</v>
+      </c>
+      <c r="H709">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>82413</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E710">
+        <v>6847</v>
+      </c>
+      <c r="F710">
+        <v>42</v>
+      </c>
+      <c r="G710">
+        <v>70</v>
+      </c>
+      <c r="H710">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>82414</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E711">
+        <v>6304</v>
+      </c>
+      <c r="F711">
+        <v>88</v>
+      </c>
+      <c r="G711">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>82415</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E712">
+        <v>5429</v>
+      </c>
+      <c r="F712">
+        <v>8</v>
+      </c>
+      <c r="G712">
+        <v>24</v>
+      </c>
+      <c r="H712">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>82416</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E713">
+        <v>6961</v>
+      </c>
+      <c r="F713">
+        <v>95</v>
+      </c>
+      <c r="G713">
+        <v>99</v>
+      </c>
+      <c r="H713">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>82417</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E714">
+        <v>6818</v>
+      </c>
+      <c r="F714">
+        <v>14</v>
+      </c>
+      <c r="G714">
+        <v>179</v>
+      </c>
+      <c r="H714">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>82418</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E715">
+        <v>7125</v>
+      </c>
+      <c r="F715">
+        <v>66</v>
+      </c>
+      <c r="G715">
+        <v>137</v>
+      </c>
+      <c r="H715">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>82419</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E716">
+        <v>5958</v>
+      </c>
+      <c r="F716">
+        <v>10</v>
+      </c>
+      <c r="G716">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>82420</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E717">
+        <v>6624</v>
+      </c>
+      <c r="F717">
+        <v>58</v>
+      </c>
+      <c r="G717">
+        <v>125</v>
+      </c>
+      <c r="H717">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>82421</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E718">
+        <v>6263</v>
+      </c>
+      <c r="F718">
+        <v>30</v>
+      </c>
+      <c r="G718">
+        <v>166</v>
+      </c>
+      <c r="H718">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>82422</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E719">
+        <v>9025</v>
+      </c>
+      <c r="F719">
+        <v>111</v>
+      </c>
+      <c r="G719">
+        <v>224</v>
+      </c>
+      <c r="H719">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>82423</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E720">
+        <v>6571</v>
+      </c>
+      <c r="F720">
+        <v>32</v>
+      </c>
+      <c r="G720">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>82424</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E721">
+        <v>6200</v>
+      </c>
+      <c r="F721">
+        <v>54</v>
+      </c>
+      <c r="G721">
+        <v>158</v>
+      </c>
+      <c r="H721">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>82425</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E722">
+        <v>6603</v>
+      </c>
+      <c r="F722">
+        <v>78</v>
+      </c>
+      <c r="G722">
+        <v>179</v>
+      </c>
+      <c r="H722">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>82426</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E723">
+        <v>7191</v>
+      </c>
+      <c r="F723">
+        <v>118</v>
+      </c>
+      <c r="G723">
+        <v>254</v>
+      </c>
+      <c r="H723">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>82427</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E724">
+        <v>7463</v>
+      </c>
+      <c r="F724">
+        <v>79</v>
+      </c>
+      <c r="G724">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>82428</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E725">
+        <v>7273</v>
+      </c>
+      <c r="F725">
+        <v>65</v>
+      </c>
+      <c r="G725">
+        <v>203</v>
+      </c>
+      <c r="H725">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>82429</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E726">
+        <v>6202</v>
+      </c>
+      <c r="F726">
+        <v>25</v>
+      </c>
+      <c r="G726">
+        <v>156</v>
+      </c>
+      <c r="H726">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>82430</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E727">
+        <v>7131</v>
+      </c>
+      <c r="F727">
+        <v>91</v>
+      </c>
+      <c r="G727">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>82431</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E728">
+        <v>18469</v>
+      </c>
+      <c r="F728">
+        <v>73</v>
+      </c>
+      <c r="G728">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>82432</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E729">
+        <v>7364</v>
+      </c>
+      <c r="F729">
+        <v>57</v>
+      </c>
+      <c r="G729">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>82433</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E730">
+        <v>6781</v>
+      </c>
+      <c r="F730">
+        <v>71</v>
+      </c>
+      <c r="G730">
+        <v>226</v>
+      </c>
+      <c r="H730">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>82434</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E731">
+        <v>7045</v>
+      </c>
+      <c r="F731">
+        <v>80</v>
+      </c>
+      <c r="G731">
+        <v>143</v>
+      </c>
+      <c r="H731">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>82435</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E732">
+        <v>7141</v>
+      </c>
+      <c r="F732">
+        <v>24</v>
+      </c>
+      <c r="G732">
+        <v>218</v>
+      </c>
+      <c r="H732">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>82436</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E733">
+        <v>7769</v>
+      </c>
+      <c r="F733">
+        <v>117</v>
+      </c>
+      <c r="G733">
+        <v>453</v>
+      </c>
+      <c r="H733">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>82437</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E734">
+        <v>7818</v>
+      </c>
+      <c r="F734">
+        <v>63</v>
+      </c>
+      <c r="G734">
+        <v>207</v>
+      </c>
+      <c r="H734">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>82438</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E735">
+        <v>7683</v>
+      </c>
+      <c r="F735">
+        <v>181</v>
+      </c>
+      <c r="G735">
+        <v>193</v>
+      </c>
+      <c r="H735">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>82439</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E736">
+        <v>6213</v>
+      </c>
+      <c r="F736">
+        <v>103</v>
+      </c>
+      <c r="G736">
+        <v>144</v>
+      </c>
+      <c r="H736">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>82440</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E737">
+        <v>6574</v>
+      </c>
+      <c r="F737">
+        <v>70</v>
+      </c>
+      <c r="G737">
+        <v>128</v>
+      </c>
+      <c r="H737">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>82441</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E738">
+        <v>7046</v>
+      </c>
+      <c r="F738">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>82442</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E739">
+        <v>7595</v>
+      </c>
+      <c r="F739">
+        <v>121</v>
+      </c>
+      <c r="G739">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>82443</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E740">
+        <v>7591</v>
+      </c>
+      <c r="F740">
+        <v>32</v>
+      </c>
+      <c r="G740">
+        <v>138</v>
+      </c>
+      <c r="H740">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>82444</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E741">
+        <v>7411</v>
+      </c>
+      <c r="F741">
+        <v>69</v>
+      </c>
+      <c r="G741">
+        <v>239</v>
+      </c>
+      <c r="H741">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>82445</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E742">
+        <v>7155</v>
+      </c>
+      <c r="F742">
+        <v>67</v>
+      </c>
+      <c r="G742">
+        <v>174</v>
+      </c>
+      <c r="H742">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>82446</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E743">
+        <v>6940</v>
+      </c>
+      <c r="F743">
+        <v>122</v>
+      </c>
+      <c r="G743">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>82447</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E744">
+        <v>5197</v>
+      </c>
+      <c r="F744">
+        <v>189</v>
+      </c>
+      <c r="G744">
+        <v>350</v>
+      </c>
+      <c r="H744">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>82448</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E745">
+        <v>14944</v>
+      </c>
+      <c r="F745">
+        <v>148</v>
+      </c>
+      <c r="G745">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>82449</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E746">
+        <v>6479</v>
+      </c>
+      <c r="F746">
+        <v>27</v>
+      </c>
+      <c r="G746">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>82450</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E747">
+        <v>17694</v>
+      </c>
+      <c r="F747">
+        <v>47</v>
+      </c>
+      <c r="G747">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>82451</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E748">
+        <v>6075</v>
+      </c>
+      <c r="F748">
+        <v>62</v>
+      </c>
+      <c r="G748">
+        <v>246</v>
+      </c>
+      <c r="H748">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>82452</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E749">
+        <v>6653</v>
+      </c>
+      <c r="F749">
+        <v>123</v>
+      </c>
+      <c r="G749">
+        <v>147</v>
+      </c>
+      <c r="H749">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>82453</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E750">
+        <v>6600</v>
+      </c>
+      <c r="F750">
+        <v>54</v>
+      </c>
+      <c r="G750">
+        <v>240</v>
+      </c>
+      <c r="H750">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>82454</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E751">
+        <v>5774</v>
+      </c>
+      <c r="F751">
+        <v>80</v>
+      </c>
+      <c r="G751">
+        <v>200</v>
+      </c>
+      <c r="H751">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>82455</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E752">
+        <v>6085</v>
+      </c>
+      <c r="F752">
+        <v>81</v>
+      </c>
+      <c r="G752">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>82456</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E753">
+        <v>6585</v>
+      </c>
+      <c r="F753">
+        <v>113</v>
+      </c>
+      <c r="G753">
+        <v>147</v>
+      </c>
+      <c r="H753">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>82457</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E754">
+        <v>5527</v>
+      </c>
+      <c r="F754">
+        <v>35</v>
+      </c>
+      <c r="G754">
+        <v>128</v>
+      </c>
+      <c r="H754">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>82458</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E755">
+        <v>5913</v>
+      </c>
+      <c r="F755">
+        <v>80</v>
+      </c>
+      <c r="G755">
+        <v>204</v>
+      </c>
+      <c r="H755">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>82459</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E756">
+        <v>6459</v>
+      </c>
+      <c r="F756">
+        <v>102</v>
+      </c>
+      <c r="G756">
+        <v>183</v>
+      </c>
+      <c r="H756">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>82460</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E757">
+        <v>6964</v>
+      </c>
+      <c r="F757">
+        <v>66</v>
+      </c>
+      <c r="G757">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>82461</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E758">
+        <v>5525</v>
+      </c>
+      <c r="F758">
+        <v>53</v>
+      </c>
+      <c r="G758">
+        <v>150</v>
+      </c>
+      <c r="H758">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>82462</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E759">
+        <v>4890</v>
+      </c>
+      <c r="F759">
+        <v>6</v>
+      </c>
+      <c r="G759">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>82463</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E760">
+        <v>5569</v>
+      </c>
+      <c r="F760">
+        <v>91</v>
+      </c>
+      <c r="G760">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>82464</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E761">
+        <v>6093</v>
+      </c>
+      <c r="F761">
+        <v>66</v>
+      </c>
+      <c r="G761">
+        <v>258</v>
+      </c>
+      <c r="H761">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>82465</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E762">
+        <v>5652</v>
+      </c>
+      <c r="F762">
+        <v>44</v>
+      </c>
+      <c r="G762">
+        <v>102</v>
+      </c>
+      <c r="H762">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>82466</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E763">
+        <v>6286</v>
+      </c>
+      <c r="F763">
+        <v>91</v>
+      </c>
+      <c r="G763">
+        <v>127</v>
+      </c>
+      <c r="H763">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>82467</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E764">
+        <v>5647</v>
+      </c>
+      <c r="F764">
+        <v>1</v>
+      </c>
+      <c r="G764">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>82468</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E765">
+        <v>6460</v>
+      </c>
+      <c r="F765">
+        <v>73</v>
+      </c>
+      <c r="G765">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>82469</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E766">
+        <v>7027</v>
+      </c>
+      <c r="F766">
+        <v>54</v>
+      </c>
+      <c r="G766">
+        <v>153</v>
+      </c>
+      <c r="H766">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>82470</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E767">
+        <v>6962</v>
+      </c>
+      <c r="F767">
+        <v>156</v>
+      </c>
+      <c r="G767">
+        <v>171</v>
+      </c>
+      <c r="H767">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>82471</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E768">
+        <v>10914</v>
+      </c>
+      <c r="F768">
+        <v>196</v>
+      </c>
+      <c r="G768">
+        <v>69</v>
+      </c>
+      <c r="H768">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>82472</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E769">
+        <v>5892</v>
+      </c>
+      <c r="F769">
+        <v>29</v>
+      </c>
+      <c r="G769">
+        <v>125</v>
+      </c>
+      <c r="H769">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>82473</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E770">
+        <v>5792</v>
+      </c>
+      <c r="F770">
+        <v>2</v>
+      </c>
+      <c r="G770">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>82474</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E771">
+        <v>6226</v>
+      </c>
+      <c r="F771">
+        <v>79</v>
+      </c>
+      <c r="G771">
+        <v>82</v>
+      </c>
+      <c r="H771">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>82475</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E772">
+        <v>6079</v>
+      </c>
+      <c r="F772">
+        <v>17</v>
+      </c>
+      <c r="G772">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>82476</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E773">
+        <v>17213</v>
+      </c>
+      <c r="F773">
+        <v>185</v>
+      </c>
+      <c r="G773">
+        <v>369</v>
+      </c>
+      <c r="H773">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>82477</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E774">
+        <v>6498</v>
+      </c>
+      <c r="F774">
+        <v>12</v>
+      </c>
+      <c r="G774">
+        <v>83</v>
+      </c>
+      <c r="H774">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>82478</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E775">
+        <v>6572</v>
+      </c>
+      <c r="F775">
+        <v>113</v>
+      </c>
+      <c r="G775">
+        <v>84</v>
+      </c>
+      <c r="H775">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>82479</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E776">
+        <v>1</v>
+      </c>
+      <c r="G776">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>82480</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E777">
+        <v>7104</v>
+      </c>
+      <c r="F777">
+        <v>42</v>
+      </c>
+      <c r="G777">
+        <v>114</v>
+      </c>
+      <c r="H777">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>82481</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E778">
+        <v>8299</v>
+      </c>
+      <c r="F778">
+        <v>179</v>
+      </c>
+      <c r="G778">
+        <v>126</v>
+      </c>
+      <c r="H778">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>82482</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E779">
+        <v>7150</v>
+      </c>
+      <c r="F779">
+        <v>4</v>
+      </c>
+      <c r="G779">
+        <v>370</v>
+      </c>
+      <c r="H779">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">