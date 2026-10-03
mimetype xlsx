--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2065">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3498,50 +3498,2759 @@
     <t>19.01.25 13:08</t>
   </si>
   <si>
     <t>t.me/russpassmag/3993</t>
   </si>
   <si>
     <t>☕ Говорят, за чайной культурой нужно ехать в столицу на фестиваль «Московское чаепитие». Мы проверили и можем с уверенностью сказать: «Да!». 🫖 Встретили Сказочника, попали на «Народное караоке», стали участниками «Клуба любителей чая» и попробовали чай «Москва». Не сомневаемся: вам тоже понравится! #ЗимаВМоскве #МосковскоеЧаепитие</t>
   </si>
   <si>
     <t>19.01.25 08:05</t>
   </si>
   <si>
     <t>t.me/russpassmag/3992</t>
   </si>
   <si>
     <t>🔻 Да, первая на Северном Кавказе ферма с капибарами. Да, написали о ней в RUSSPASS Журнале. Да, читайте и приходите. Да, с едой.  #Ставрополье #Места #RUSSPASSЖурнал</t>
   </si>
   <si>
     <t>18.01.25 09:07</t>
   </si>
   <si>
     <t>t.me/russpassmag/3986</t>
   </si>
   <si>
     <t>🫖 Самовар не берем, пряники тоже. Едем в Тулу на мероприятия «Музейной зимы»: RUSSPASS Журнал полезными ссылками делится! #RUSSPASSЖурнал #Идеи #Места #Тула</t>
+  </si>
+  <si>
+    <t>08.09.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6110</t>
+  </si>
+  <si>
+    <t>❤️ С вами — хоть на край света! Даже в глэмпинг без вайфая. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Отели</t>
+  </si>
+  <si>
+    <t>07.09.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6109</t>
+  </si>
+  <si>
+    <t>⚡️ Ситуация: вы проснулись в Санкт-Петербурге. Не спрашивайте, как и почему. Просто держите подборку экскурсий по городу на Неве, чтобы все вопросы отпали:  🔴Прогулка от площади Искусств до Михайловского замка 🔴Остров и островитяне. Путешествие по Васильевскому острову 🔴Полуденный выстрел с борта теплохода 🔴Закулисье Коломны: где богема творила революцию в искусстве 🔴Вдоль по Бриллиантовой улице ⭕ RUSSPASS в MAX #СанктПетербург #Экскурсии</t>
+  </si>
+  <si>
+    <t>07.09.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6108</t>
+  </si>
+  <si>
+    <t>🫸 Осенняя хандра подождет, бегунам надо закрыть сезон! 31 октября и 1 ноября в Сочи стартует ежегодный массовый забег. Можно выбрать полный марафон, полумарафон, 10 км, северную ходьбу или дистанции для новичков и детей. Трасса петляет по центру курорта: мимо Дендрария, «Ривьеры» и Морского вокзала, так что виды будут заряжать энергией даже на последних километрах. 📎 Регистрация уже началась. Всю информацию про подготовку, медсправки, стартовый пакет и маршрут RUSSPASS Журнал собрал в гиде для участников и болельщиков. Доставайте кроссовки и готовьтесь финишировать под аплодисменты: дофамина и красивых медалей хватит на всю зиму! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Сочи #Спорт #АктивныйОтдых</t>
+  </si>
+  <si>
+    <t>06.09.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6107</t>
+  </si>
+  <si>
+    <t>👀 Вам знакомо это чувство, как его… выходной?! Долгожданный, заслуженный, ваш. Проведите его с финальным выпуском «Это Москва. Приятно познакомиться!» — на этот раз самым культурным из всех. Любимое трио закрыло сезон шоу, изучив столицу с ее вдохновляющей стороны. Их главный аргумент: искусство не надо искать, в Москве оно само находит тебя — на бульварах, в таганских переулках и в киноклассике. ❤️ Ведущие собрали знаковые локации в один большой гид по московской атмосфере: 🔴Максим Лутчак прогулялся по Цветному бульвару, где изучил современную культурную жизнь 🔴Сергей Минаев погрузился в Таганку прошлых дней: знаменитый театр и Высоцкий, «Иллюзион» и Дом русского зарубежья 🔴Надежда Михалкова с Павлом Табаковым исследовали маршрут «Покровских ворот», сверяя киношные кадры с реальностью  📎 Смотрите финал сезона на портале Discover Moscow. И да, мы предупреждали: после этого выпуска список обязательных к посещению мест точно пополнится! ⭕ RUSSPASS в MAX #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>05.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6106</t>
+  </si>
+  <si>
+    <t>— Еще успеваем? — Да-а-а-а-а-а-а! ❤️ Рассказали в новой статье на Дзене, что можно успеть сделать в заключительные для летнего сезона выходные фестиваля «Усадьбы Москвы»! ⭕ RUSSPASS в MAX #УсадьбыМосквы #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>04.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6105</t>
+  </si>
+  <si>
+    <t>🚗 Запах свободы, сменяющиеся пейзажи за окном и чувство, что дорога принадлежит только вам… Скучаете по такому? В дальних поездках до Казани, Санкт-Петербурга, Уфы или Екатеринбурга важен каждый час, и транспондер T-pass поможет быстро проезжать платные участки. А теперь — еще и с выгодой! 📎 Участники программы лояльности RUSSPASS могут обменять 100 бонусов на промокод со скидкой 15% для транспондера T-pass до 31 декабря. Все что нужно: зарегистрироваться на сайте RUSSPASS, накопить бонусы, обменять их на промокод, выбрать транспондер любой серии и ввести промокод при оформлении заказа. Приятной дороги! ❤️ — едем! ⭕ RUSSPASS в MAX #Идеи #Авто</t>
+  </si>
+  <si>
+    <t>04.09.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6104</t>
+  </si>
+  <si>
+    <t>🎁 Давайте это вам сейчас, но как будто на Новый год? Потому что поездка без большого бюджета в теплый сезон — настоящий подарок и чудо. RUSSPASS Журнал рассказал про три города под Москвой, куда можно съездить на один день и уложиться в 5000 рублей на все: дорогу, обед и развлечения. Сергиев Посад, Коломна и Тула — каждый со своим характером, доступными ценами и непередаваемой атмосферой. Подробности с точными расчетами по ссылке. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Маршруты</t>
+  </si>
+  <si>
+    <t>03.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6103</t>
+  </si>
+  <si>
+    <t>🎊 Друзья, пссс, может, натворим воспоминаний 12 и 13 сентября? Давайте отправимся на гастрономический фестиваль «Вкусы Оренбуржья», чтобы познакомиться с кулинарными традициями степного края. Отведать «Оренбургер», «оренбублик», «Уральскую цыпу» и мармелад от «Андреевского подворья» надо обязательно. Но учтите: это программа минимум. ⭕ RUSSPASS в MAX #Оренбург #Фестивали #Еда</t>
+  </si>
+  <si>
+    <t>03.09.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6102</t>
+  </si>
+  <si>
+    <t>💬 «Вот вырастешь, 18 исполнится, тогда езжай куда хочешь», — говорили родители. Ну мы и поехали. В энотур до Темрюка и Абрау. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #КраснодарскийКрай</t>
+  </si>
+  <si>
+    <t>03.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6101</t>
+  </si>
+  <si>
+    <t>📩 Рассылка для своих! Если вы видите этот пост, значит, мы все сделали правильно и новый выпуск шоу «Это Москва. Приятно познакомиться!» о локальных и неочевидных местах столицы попал в нужные руки.  ❤️ В четвертой серии ведущие выяснили, какие локации местные жители рекомендуют гостям с заветной пометкой «я покажу тебе настоящую Москву». Часто за этим словом скрываются трогательные истории, любимые улицы или заведения, а также личные городские открытия, о которых почему-то до сих пор не знают широкие массы. 💬 Максим Лутчак познал «нишевость» на «Суперметалле», чтобы показать Москву «сейчас». Сергей Минаев составил историческую справку, куда было непросто попасть «тогда»: закрытые клубы Центрального дома ученых и Дома журналиста. А Надежда Михалкова разобрала на кадры фильм «Я шагаю по Москве», чтобы вместе с его героями понять, какой столица будет вне времени и «всегда».  1️⃣2️⃣ В гостях — стендап-комик от миллениалов Сева Ловкачев и гуру современного стиля и креатива Павел Осовцов. Премьера уже ждет вас на портале Discover Moscow! ⭕ RUSSPASS в MAX #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>02.09.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6095</t>
+  </si>
+  <si>
+    <t>🩵 Кто куда, а мы — в Тюменскую область! Вместе с проектом Visit Tyumen выяснили, почему все больше туристов выбирают термальные источники Сибири для отдыха и считают такие поездки настоящей роскошью! Подробности — в наших карточках. ⭕ RUSSPASS в MAX #Тюмень #Идеи #АктивныйОтдых</t>
+  </si>
+  <si>
+    <t>01.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6089</t>
+  </si>
+  <si>
+    <t>💬 «Впав в задумчивость, бродил по Москве. Погода стояла контрастная пяти солнечным дням недавнего путешествия — небо заволокло серой пеленой. Поднял глаза ввысь, и взгляд мой встретил тающий в призрачной вышине, золотящийся сквозь завесу мороси медленно опускающейся с небес дождевой пыли купол колокольни Ивана Великого. Как током ударило: "Золотое!". Тотчас связалось это "золотое" с дорогой. Выходило — "Золотое кольцо"» ✍️ Сегодня 95 лет со дня рождения Юрия Бычкова — журналиста, искусствоведа и автора одного из главных туристических брендов страны. Как родилось «Золотое кольцо» и почему маршрут до сих пор остается таким популярным? Читайте в новом материале RUSSPASS Журнала.  ❤️ Для вдохновленных историей: можно проложить необычный маршрут по городам из очерков Бычкова и новым направлениям. Открыть для себя новые горизонты и увидеть знаменитую колокольню, уходящую под воду, в «Из сердца столицы к волжским набережным Рыбинска». Или заглянуть на производство дулевского фарфора в маршруте «Блестящие грани Золотого кольца: от цветочного фарфора до покорителей неба». ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо #Маршруты</t>
+  </si>
+  <si>
+    <t>01.09.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6088</t>
+  </si>
+  <si>
+    <t>⚔️ Рубить капусту традиционными сечками, увидеть реконструкцию сражения русских и ордынских войск, отметить окончание полевых работ по старинным сельским обычаям — составили для вас список важных дел на сентябрь в новой статье на Дзене! ❤️ Ваш сервис RUSSPASS ⭕ RUSSPASS в MAX #КалендарьПутешествий #Идеи #Фестивали</t>
+  </si>
+  <si>
+    <t>31.08.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6087</t>
+  </si>
+  <si>
+    <t>💔 Провожаем лето с легким чувством ностальгии и берем лучшие идеи из августа в новый, уже осенний сезон! Подводим итоги месяца и выбираем, чем займемся в самое ближайшее время, чтобы продлить тепло:  🔴Посмотреть премьеру шоу «Это Москва. Приятно познакомиться!» 🔴Попробовать аутентичный чумпинг вместо брони отеля 🔴Оценить на вкус фирменное мороженое от туристического бренда «Москва» 🔴Приобщиться к чайным традициям разных регионов страны 🔴Посетить магазины, бассейны и рестораны в торговых центрах Санкт-Петербурга  🔴Запланировать поход за грибами в Подмосковье 🔴Выбрать маршрут проекта «Играй в Москву», чтобы познакомить детей со столицей  🔴Собрать в поездку своих питомцев по всем канонам заботы о животных 🔴Присмотреть музеи и выставки Москвы для ближайшей поездки  🔴Проложить «тропу князя» по Владимиру  ⭕ RUSSPASS в MAX #Навигация #Август</t>
+  </si>
+  <si>
+    <t>30.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6086</t>
+  </si>
+  <si>
+    <t>💬 «Хæхтæ хъуыды кæнынц, дæ зæрдæ дзы рагæй хъусы» с осетинского — «Горы говорят, и твое сердце им издалека внемлет» 🍁 Осенью голос гор слышен особенно отчетливо: золото лесов, прозрачный воздух, величественные ледники и древние башни, хранящие память веков. Новая статья RUSSPASS на Дзене приглашает вас услышать музыку Осетии — прогуляться по уютному Владикавказу, заглянуть в таинственные ущелья и прикоснуться к древней истории этого края. ⭕ RUSSPASS в MAX #Кавказ #СевернаяОсетия #Алания</t>
+  </si>
+  <si>
+    <t>29.08.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6085</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Говорят, идеальных не бывает. Тогда почему мы смотрим новый выпуск шоу «Это Москва. Приятно познакомиться!», который вышел сегодня на портале Discover Moscow, и не хотим, чтобы он заканчивался? ⁉️Звездное трио ведущих продолжает исследовать столицу со всех сторон, и главная тема третьей серии — «Москва архитектурная»: 🔴Максим Лутчак совершил свой «зумерский» променад по территории ЗИЛАРТа и показал Москву «сейчас» 🔴Сергей Минаев с присущей ему скрупулезностью заглянул в столицу «тогда» на примере архитектурного почерка Федора Шехтеля 🔴Надежда Михалкова вспомнила самые популярные киноместа города, где знаковая архитектура будет жить «всегда» 💬 В выпуске также были замечены: один из самых «московских» писателей и сценаристов Александр Цыпкин, видеоблогер Александр Усольцев, сцены из «Служебного романа» и очень много интересных фактов о городе. ❤️ От легендарных фасадов до киношных нетленок: срочно смотреть, слушать и… знакомиться! ⭕ RUSSPASS в MAX #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>29.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6079</t>
+  </si>
+  <si>
+    <t>❤️ Уехать на пару дней подальше от городского шума и никогда не быть онлайн… можно и на электромобиле. Главное — знать, где заряжаться по пути. В новой статье RUSSPASS Журнала пять маршрутов до Тулы, Калуги, Суздаля, Рязани и Ярославля с главными точками и электрозаправками на карте. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Маршруты #Авто</t>
+  </si>
+  <si>
+    <t>28.08.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6078</t>
+  </si>
+  <si>
+    <t>🍯 Эти два слова — целое состояние души, когда вы закрываете глаза и ощущаете, как янтарная сладость тает на языке, оставляет послевкусие лета, трав и бескрайних российских просторов. Хочется лишь в конце громко крикнуть «медятина!» и отправиться на самые жужжащие и полезные гастрономические маршруты вместе с RUSSPASS Журналом! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Еда</t>
+  </si>
+  <si>
+    <t>27.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6077</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨 Ну, мы пытались! 🎨🎨🎨🎨🎨🎨🎨 Не очень 🎨🎨🎨🎨🎨🎨🎨 талантливо, 🎨🎨🎨🎨🎨🎨🎨 согласны. 🎨🎨🎨🎨🎨🎨🎨 Зато с душой! 🎨🎨🎨🎨🎨🎨🎨 🎁🎁🎁 А вот возьмите и покажите как надо! До 30 сентября на сервисе RUSSPASS действует скидка 15% на мастер-классы по гончарному делу от студии House of Arts в нескольких филиалах:  🔴На Арбатской 🔴На Таганской 🔴На Народной ❤️ Считайте, и сувенир на память будет. Ну или что-то похожее, как в нашем случае. Больше развлечений для гостей столицы со скидками — по ссылке.  ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS #Скидки #Москва</t>
+  </si>
+  <si>
+    <t>26.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6072</t>
+  </si>
+  <si>
+    <t>❤️ Мы знаем как минимум три повода, чтобы отправиться в Санкт-Петербург на один день: это завтрак, обед и ужин. Но RUSSPASS Журнал нашел еще десяток идей для короткого отдыха, смотрите! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург</t>
+  </si>
+  <si>
+    <t>26.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6071</t>
+  </si>
+  <si>
+    <t>🍴 Ммм… Самый аппетитный выпуск нового туристического шоу «Это Москва. Приятно познакомиться!» готов. Вместе с Сергеем Минаевым, Надеждой Михалковой и Максимом Лутчаком вас ждут: 🔴истории легендарных ресторанов столицы 🔴гастрономическая прогулка по одному из ее главных туристических объектов 🔴небольшая детективная история с неожиданной развязкой 🤤 Отправляйтесь в кулинарное путешествие вместе с любимыми ведущими на портале Discover Moscow, чтобы однажды попробовать все и сразу. А иначе не получится! ⭕ RUSSPASS в MAX #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>25.08.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6066</t>
+  </si>
+  <si>
+    <t>🌄 Просто виды Карелии и путешествия без автомобиля. Этого уже достаточно для планов на осень. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Карелия</t>
+  </si>
+  <si>
+    <t>25.08.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6065</t>
+  </si>
+  <si>
+    <t>🎶 Шостакович превратил образы советских городов в настоящую мировую классику. В истории искусства навсегда останутся Седьмая «Ленинградская» симфония и ее премьера на сцене Самарского театра оперы и балета, Московская государственная консерватория, где долгие годы работал Шостакович, а также финальная монограмма DSCH на Новодевичьем кладбище, где ре, ми-бемоль, до и си образуют инициалы классика на музыкальном языке. ❤️ В сентябре вся страна будет праздновать 120-летие со дня рождения великого русского композитора. Какие места из биографии Шостаковича сегодня способны составить целые маршруты по следам знаменитых русских симфоний, выяснил RUSSPASS Журнал. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Москва #Самара #СанктПетербург</t>
+  </si>
+  <si>
+    <t>24.08.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6064</t>
+  </si>
+  <si>
+    <t>💬 Ваш выход, интуитивные! Верите, что один из городов в Ярославской области настолько древний, что его основание датируется 862 годом?  👑 Речь про Ростов, который уже в давние времена с уважением величали «Великим». Ну неспроста же? Вот и мы думаем! Ставьте реакции, правдив этот факт или нет:  ❤️ — да! 🔥 — сомневаюсь Правильный ответ осилит идущий. Точнее — путешествующий по Золотому кольцу вместе с сервисом RUSSPASS. ⭕ RUSSPASS в MAX #ЗолотоеКольцо #Маршруты</t>
+  </si>
+  <si>
+    <t>24.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6063</t>
+  </si>
+  <si>
+    <t>💬 «Поезд отправляется, провожающие, покиньте вагон!» 📎 Когда за окном проносятся леса Карелии, скалистые берега Байкала или заснеженные сопки Дальнего Востока, сама поездка становится главным впечатлением всего путешествия. RUSSPASS Журнал выбрал семь таких маршрутов. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Маршруты #Путешествия</t>
+  </si>
+  <si>
+    <t>22.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6062</t>
+  </si>
+  <si>
+    <t>✨ Отвесные скалы, двадцатидвуглавая деревянная церковь, монастырские сады, уединенные бухты, гребешки, крабы, икра и блюда из дикоросов… Это не мантра, а предложение оставить материк и отправиться в путешествие по российским островам вместе с новой статьей RUSSPASS на Дзене. ⭕ RUSSPASS в MAX #Идеи</t>
+  </si>
+  <si>
+    <t>21.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6061</t>
+  </si>
+  <si>
+    <t>🎨 🎨 🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎬 А это первый выпуск туристического шоу про Москву с невероятными ведущими: Сергеем Минаевым, Надеждой Михалковой и Максимом Лутчаком. Вместе с гостями Кареном Адамяном и Тимуром Далгатовым они выясняли, из чего складывается настоящий код Москвы. ❤️ Считаем, что нашли лучший способ провести пятничный вечер с удовольствием. И вам советуем! ⭕ RUSSPASS в MAX #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>21.08.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6060</t>
+  </si>
+  <si>
+    <t>✍️ Лучшая защита — нападение. Поэтому мы уже прямо сейчас атакуем осеннюю хандру и планируем отдых в золотую пору. У каждого региона свой характер: где-то еще греет солнце, а у кого-то уже кружит первый снег. RUSSPASS Журнал изучил популярные российские направления и выбрал лучшие места для осенних каникул. Читайте по ссылке. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Направления</t>
+  </si>
+  <si>
+    <t>20.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6055</t>
+  </si>
+  <si>
+    <t>💌 Друзья, шлем вас письмо из будущего, чтобы сказать: не бойтесь пробовать новое. Татарстан, Чувашия, Карелия, Калмыкия, Бурятия, Дагестан, Марий Эл — в каждой республике свой характер и национальные традиции, которые не познаешь, пока не попробуешь на вкус. Поверьте, это того стоит. ❤️ Ваш RUSSPASS Журнал. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Еда #Кухня</t>
+  </si>
+  <si>
+    <t>19.08.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6054</t>
+  </si>
+  <si>
+    <t>❤️ Мы влюблены в них, а они — в столицу! В новом туристическом шоу «Это Москва. Приятно познакомиться!» встретились: 🔴главный историк рунета Сергей Минаев: он хорошо знает, каким город был «тогда» 🔴официальное лицо всех зумеров Максим Лутчак: лучше всех разбирается, чем столица живет «сейчас» 🔴очаровательная москвичка, актриса Надежда Михалкова: понимает, какие образы в искусстве будут говорить о Москве «всегда» 💬 В первой серии ведущие выяснили, из чего состоит современный код Москвы. В качестве гостей к ним присоединились «главврач родильного отделения имени Ларисы и Анфисы» Тимур Далгатов, он же Тима Фермер, а также Карен Адамян — автор канала «Макарена», журналист и видеоблогер. Какой повод для встречи? — Обсудить знаковые места города через призму прошлого, настоящего и вечного! 🔻 Смотрите премьеру на портале Discover Moscow прямо сейчас! ⭕ RUSSPASS в MAX #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>19.08.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6053</t>
+  </si>
+  <si>
+    <t>❤️ Потому что уж очень красивые места предлагает RUSSPASS Журнал! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Идеи #Рестораны</t>
+  </si>
+  <si>
+    <t>18.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6052</t>
+  </si>
+  <si>
+    <t>🤫 Тссс… Слышите? Записали вам, как звучит маршрут «Москва усадебная» по городским имениям. В голосовое не вошло, но еще хотим сказать, что за сбор штампов на карте можно подарки получить. Все подробности по этой ссылке. #Москва #Маршруты #ЛетоВМоскве #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>18.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6047</t>
+  </si>
+  <si>
+    <t>🎬 Камера. Мотор. Снято! Ущипните себя, это не сон. Мы почти на съемочной площадке любимых фильмов. Ветер Териберки из «Левиафана», стены Ростовского кремля из «Ивана Васильевича», улицы Питера из «Брата» и величие Кавказа из «Последнего богатыря» — RUSSPASS Журнал отправился по следам съемочных групп, чтобы собрать самые интересные кинолокации страны в одном материале. Читайте по ссылке и сохраняйте идеи для следующих путешествий.  ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Места #Кино</t>
+  </si>
+  <si>
+    <t>17.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6046</t>
+  </si>
+  <si>
+    <t>❤️ Золотые купола, фрески Андрея Рублева, панорамный вид на реку Клязьму: предлагаем прогуляться по местам, где в XII веке решалась судьба Северо-Восточной Руси! Отправляйтесь в путешествие по маршруту «Тропой великого князя Всеволода Большое Гнездо» в самое сердце древнего Владимира — города, который задал ориентир развития страны на многие столетия вперед. ⭕ RUSSPASS в MAX #Маршруты #Владимир</t>
+  </si>
+  <si>
+    <t>16.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6045</t>
+  </si>
+  <si>
+    <t>😏 У нас тут назрел вопрос для тех, кто собирается ехать в Москву. Друзья, вы скидки любите? 👍 — Не, я беру все только по полной стоимости. ❤️ — Конечно. Уже читаю новую статью RUSSPASS на Дзене, чтобы узнать подробности! ⭕ RUSSPASS в MAX #ПрограммаЛояльности #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>14.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6044</t>
+  </si>
+  <si>
+    <t>🏛 Москвичи издавна славились гостеприимством и радушием. Они принимали каждого, кто приходил в город с открытой душой и добрым сердцем. Сегодня эту традицию продолжает проект «Играй в Москву»: он открывает двери столицы для юных путешественников. 😻 Для детей и родителей подготовили десять миссий-маршрутов, чтобы исследовать город и его культуру в формате увлекательной игры. Карты для прохождения можно получить в одной из точек распространения или скачать на сайте. Знакомьтесь с московскими традициями играючи! ⭕ RUSSPASS в MAX #Москва #ИграйВМоскву #Маршруты #Дети</t>
+  </si>
+  <si>
+    <t>14.08.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6042</t>
+  </si>
+  <si>
+    <t>🐈 🦮 RUSSPASS Журнал все еще не говорит на языке животных, но прекрасно знает, как подготовить питомца к перелету. Мы считаем, что вы тоже должны это знать. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Инструкция #Животные</t>
+  </si>
+  <si>
+    <t>13.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6041</t>
+  </si>
+  <si>
+    <t>🌲 Подосиновики, белые грибы, грузди, маслята, опята, волнушки, зеленушки и вешенки — вся эта прекрасная компания готова запрыгнуть к вам в корзину этой осенью! Осталось лишь подготовиться к выходу в подмосковный лес вместе с RUSSPASS Журналом. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Подмосковье</t>
+  </si>
+  <si>
+    <t>13.08.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6040</t>
+  </si>
+  <si>
+    <t>✨ Дамы и господа, пора заполнять свой светский календарь. Мы подготовили для вас настоящую охоту за впечатлениями — сохраняйте подборку музеев и выставок от партнеров RUSSPASS Игры. Правила просты: ловите мультяшек на картах городов, копите бонусы и тратите их на билеты за 10 рублей. В свет с королевским размахом! 🔴Выставка «Петербург теней» 🔴Музей-макет «Петровская Акватория» 🔴Музей физики и занимательных наук «Кварки» 🔴Выставка русского быта и ремесел 🔴Галерея Славы Зайцева 🔴Музей моды и портновского искусства им. Н. П. Ламановой 📎 Хотите увидеть больше? Переходите в каталог партнеров. ⭕ RUSSPASS в MAX #Игра #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>12.08.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6039</t>
+  </si>
+  <si>
+    <t>🌤 Знаете ли вы, что привычный нам осенний «бархатный сезон» изначально был весенним? На рубеже XIX–XX веков в апреле и мае императорская семья и весь двор переезжали из холодного Петербурга на побережье Черного моря. По пути они сменяли тяжелые меховые одежды на элегантные бархатные наряды. Именно эта традиция и дала название целому сезону. Со временем так стали называть период ранней осени. ❤️ RUSSPASS Журнал собрал шесть направлений в России: от Черного моря до Горного Алтая, где конец августа — начало сентября выглядит особенно волшебно. Так что сейчас самое время начать планировать новое путешествие! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Идеи</t>
+  </si>
+  <si>
+    <t>12.08.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6038</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨Стакан 🎨🎨🎨🎨для чая 🎨🎨🎨🎨в путешествие 🎨🎨🎨🎨мне... 🎨🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨🎨И Владу. 🎨🎨🎨🎨 🎨🎨🎨🎨Бутылка 🎨🎨🎨🎨для воды 🎨🎨🎨🎨в дорогу 🎨🎨🎨🎨мне... 🎨🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨🎨И Владу. 🎨🎨🎨🎨 1️⃣2️⃣ Заказать товары сувенирного бренда «Москва» себе и Владу. ⭕ RUSSPASS в MAX #БрендМосква</t>
+  </si>
+  <si>
+    <t>11.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6033</t>
+  </si>
+  <si>
+    <t>🏕 Притихли! Значит, играют или что-то замышляют. Дети на природе нуждаются в особом внимании: чем больше у малышей организованных развлечений, тем меньше шансов отнимать у них подозрительные растения, вылавливать из воды пловцов без нарукавников и кричать «а ну стой» каждые 10–15 минут. А то и чаще! 🏖 RUSSPASS Журнал позаботился об уровне кортизола у родителей и дофамина у детей. Капризы на минимум: у нас есть фрисби, формочки и надувноЭ каноЭ! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Дети #АктивныйОтдых</t>
+  </si>
+  <si>
+    <t>10.08.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6027</t>
+  </si>
+  <si>
+    <t>💬 Когда в 1967-м журналист Юрий Бычков отправился в путь на своем «Москвиче», он вряд ли представлял, что его маршрут станет одним из главных брендов страны. Сегодня «Золотое кольцо» — это почти 50 городов, новые имена и 12 народных промыслов. Собрали главные вехи в пяти фактах. ⭕ RUSSPASS в MAX #ЗолотоеКольцо #Маршруты</t>
+  </si>
+  <si>
+    <t>10.08.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6026</t>
+  </si>
+  <si>
+    <t>💬 Среди тайги, скал и сибирских просторов готовят сугудай из муксуна, строганину из брусники и оленину с можжевельником — простые факты о гастрономической жизни Красноярска уже звучат как таинственная сказка о русской зиме. А что говорить о вкусах! ❤️ Красноярск — идеальная точка на карте, чтобы начать знакомство с блюдами сибирской кухни и написать свой сюжет по мотивам путешествия в любое время года. RUSSPASS Журнал уже поделился впечатлениями. Теперь ваша очередь! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Еда #Кухня #Сибирь #Красноярск</t>
+  </si>
+  <si>
+    <t>09.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6025</t>
+  </si>
+  <si>
+    <t>☀️ Редкие машины, пустые набережные, прохладный воздух. Первые лучи солнца касаются куполов храмов, золотят сталинские высотки и протягиваются к мостам над Москвой-рекой. Думаете, мы любители романтики? Нет, просто в столице столько всего интересного, что только гуляя от рассвета до заката у нас есть шанс успеть посмотреть город. К тому же, RUSSPASS Журнал подкинул 10 локаций, где можно встретить новый день. Ну что, вы с нами? ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Москва #Места</t>
+  </si>
+  <si>
+    <t>08.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6024</t>
+  </si>
+  <si>
+    <t>🎧 С аудиоформатами фестиваля «Усадьбы Москвы» все просто: нажимаем «Включить» и идем гулять по городским имениям и историческому центру. Более обширная инструкция в новой статье на Дзене: dzen.ru/a/anWhlkEEdj4ucfcD 📲 RUSSPASS в MAX: max.ru/russpassmag #ЛетоВМоскве #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>07.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6019</t>
+  </si>
+  <si>
+    <t>🤫 Тссс… слышите? Тишина, которой позавидуют курортные города! Найти ее можно в нескольких часах езды от Москвы. RUSSPASS Журнал собрал топ-10 подмосковных глемпингов у воды с ценами, локациями и другими деталями. Баня с купелью, сап-прогулки на закате, гамаки у костра и даже зооферма с альпаками — выбирайте свой вариант и бронируйте выходные или целый отпуск. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Подмосковье</t>
+  </si>
+  <si>
+    <t>07.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6018</t>
+  </si>
+  <si>
+    <t>🎺 Мы долго думали, как описать XII Международный фестиваль «Джазовые сезоны», который пройдет 22 и 23 августа. И поняли, что никаких слов не хватит! Потому что это... СУПЕР-НЕРЕАЛЬНО-ВОЛШЕБНО-АТМОСФЕРНО-ДУШЕВНО-АУТЕНТИЧНО-ЗАЖИГАТЕЛЬНО-ЛЕГЕНДАРНО-ГРАНДИОЗНО-ГАРМОНИЧНО ❤️ Короче говоря, ЭТО ПРОСТО ВАУ! 🎶 На фестивале в музее-заповеднике «Архангельское» будут работать две сцены, где прозвучат популярные музыканты с джазовой программой. Для гостей выступят Игорь Бутман, Варвара Убель и Московский джазовый оркестр, Uma2rman, Сурганова и оркестр, Юрий Башмет и «Солисты Москвы», ARTEMIEV, Саша Алмазова и бэнд и другие артисты. 🔻 Чтобы вы не искали, где взять билеты, забирайте их на сервисе RUSSPASS прямо сейчас: 🔴на первый день 🔴на второй день 🔴абонемент на оба дня ⭕ RUSSPASS в MAX #Фестивали</t>
+  </si>
+  <si>
+    <t>06.08.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6017</t>
+  </si>
+  <si>
+    <t>🤤 Слов на гастро никогда не бывает мало. ГастроНижний, гастрономический гид… фестиваль «Московский завтрак на верандах». По пути из Нижнего Новгорода загляните в столицу. Повод интересный: до 6 сентября более 500 ресторанов накормят авторскими завтраками на открытых террасах.  💪 Шефы соревнуются в креативности: сырники, бенедикты, омлеты с неожиданными начинками, авторские каши и хрустящие круассаны — всего около 1500 специальных фестивальных позиций. Выбирайте заведение на интерактивной карте, стройте маршрут и приезжайте превращать утренний прием пищи в искусство. ⭕ RUSSPASS в MAX #Москва #МосковскийЗавтрак #Рестораны #Еда</t>
+  </si>
+  <si>
+    <t>06.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6016</t>
+  </si>
+  <si>
+    <t>🫐 Эту картинку мы сгенерировали с помощью ИИ. А вот список блюд, которые нужно попробовать в Нижнем Новгороде, приводим вполне себе реальный: риет из павловской утки, форель в квасной глазури и коктейль с ароматом плова. Поужинать с видом на Волгу или пройти через «Медные трубы» — у нас нет готового решения, зато есть небольшой гастрономический гид по городу от RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Еда #НижнийНовгород</t>
+  </si>
+  <si>
+    <t>05.08.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6015</t>
+  </si>
+  <si>
+    <t>⭕️ Просыпайтесь, иначе не успеете за подарками, которые RUSSPASS вместе с «Москва 24» дарит в мессенджере МАХ! Осталось совсем немного времени, чтобы рассказать о своих любимых местах столицы и получить крутые призы за самые интересные истории. ❤️ Присоединяйтесь, и, возможно, именно ваши дорогие сердцу уголки города войдут в печатный гид проекта «Покажи Москву!».</t>
+  </si>
+  <si>
+    <t>05.08.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6014</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Есть только миг между прошлым и будущим, именно он называется… «ого, остался всего месяц лета». Поэтому ловим этот миг и отправляемся за новыми впечатлениями. Фестиваль «Усадьбы Москвы» 8 и 9 августа приглашает в «Летнее путешествие. Москва — Ясная Поляна». Место, где среди аллей, садов и старинных построек формировался мир Льва Толстого. Именно в Ясной Поляне создавались шедевры мировой литературы — «Война и мир» и «Анна Каренина». 📆 В программе на оба дня: 🔴10:00–18:00 — ретроателье, усадебная почта, игры на свежем воздухе в крокет, серсо, бирюльки и лото 🔴12:00 — исторический пикник «Завтрак на траве. Эпистолярий» 🔴13:00 — «Живые картины» по творчеству Николая Ге и произведениям Льва Толстого 🔴13:30 — викторина «Толстовская Москва: усадьбы, адреса, истории» 🔴14:00 — литературные чтения 🔴15:00 — театрализованное чаепитие «Чай с историей» 🔴16:00 — викторина «Усадьбы Москвы» 🔴16:30 — литературные чтения произведений Ивана Тургенева и Максима Горького 🔴17:30 — «Живые картины» по мотивам произведений Льва Толстого 📆 Только 8 августа: 🔴мастер-классы по линогравюре: 12:00–13:30, 14:00–15:30 и 16:00–17:30 🔴фестиваль «Охота как искусство» 📎 Рядом с иммерсивной зоной фестиваля будет работать мобильный туристический центр «Москва». Специалисты помогут составить индивидуальный маршрут по столице, включающий события проекта «Лето в Москве», и проведут VR-прогулки по городу. Кроме того, вы сможете поучаствовать в квизе «Москва литературная» (каждый час с 10:30) и ольфакторном мастер-классе, где нужно угадать ингредиенты фирменного чая «Москва» (каждый час с 10:00). 🔻 Регистрация на события не нужна, но вход на территорию музея-усадьбы — 100 рублей. Для посещения Дома Л. Н. Толстого, яснополянской конюшни с экскурсией и тематических выставок нужны отдельные билеты. ⭐ RUSSPASS.Москва в MAX #УсадьбыМосквы #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>04.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6013</t>
+  </si>
+  <si>
+    <t>🛍 Как давно вы плавали в торговом центре или грелись в хаммаме после похода по бутикам? Похоже, вам пора в Петербург: здесь среди магазинов можно найти и ледовую арену, и кинотеатры, и заведения с кухнями разных народов мира. RUSSPASS Журнал собрал все развлечения, которые прячутся за красивыми фасадами и вывесками одного из самых красивых городов России. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург #Места #Идеи</t>
+  </si>
+  <si>
+    <t>03.08.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6012</t>
+  </si>
+  <si>
+    <t>🛖 Буквально в середине июля на Ямале открылся первый чумпинг — новый вид глемпинга, где домики построены по образцам традиционных жилищ коренных народов Севера — чумов. Такой отдых уже опробовали гости местного туристического фестиваля, теперь такой формат жилья имеет все шансы стать визитной карточкой Полярного Урала. 🦉 Кстати, вы случайно на Ямал не собирались? А то у нас столько идей для отдыха! ⭕ RUSSPASS в MAX #Направления #Ямал</t>
+  </si>
+  <si>
+    <t>03.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6011</t>
+  </si>
+  <si>
+    <t>☕️ Русскую чайную традицию отличает большое количество трав и ягод, а также в меру консервативная любовь к черному крупнолистовому сорту. Каждый регион добавляет свой особенный ингредиент: Москва — розу и сафлор, Калмыкия — молоко, Сибирь — хвойные веточки. ❤️ Еще немного — и в моду войдет чайный туризм: будем путешествовать по стране и дегустировать разные рецептуры. А пока материал RUSSPASS Журнала с обзором региональных купажей делает первый и уверенный шаг в этом направлении. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>02.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6010</t>
+  </si>
+  <si>
+    <t>🍦 Что общего у ВДНХ и пломбира? Теперь они оба — визитная карточка столицы. У туристического бренда «Москва» пополнение: классический пломбир по уникальному рецепту. На упаковке изображены знаковые символы города: ВДНХ, «Лужники», речные вокзалы и Триумфальная арка. 🤤 А еще скоро будут новые вкусы: шоколадный, крем-брюле и не только. RUSSPASS Журнал рассказал, что новинку уже можно найти более чем в 140 точках, включая парки и популярные туристические зоны. Это нам надо! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #БрендМосква #Сувениры</t>
+  </si>
+  <si>
+    <t>01.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6009</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Нет сил ждать особенного момента! Давайте создавать такие мгновения сами вместе с календарем путешествий RUSSPASS, который мы подготовили для вас в новой статье на Дзене. ⭕ RUSSPASS в MAX #КалендарьПутешествий #Август</t>
+  </si>
+  <si>
+    <t>31.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6008</t>
+  </si>
+  <si>
+    <t>🐬 Лето становится интереснее, когда в программе появляются белые киты, дельфины и морской лев. В выходные в Большом Сочинском дельфинарии покажут шоу «Быть дельфином», где вместе с морскими артистами выступает искусственный интеллект «Аква». А 31 июля состоится плавание с белыми китами Гошей и Глашей. 🩵 После представления можно заглянуть в океанариум, а также интерактивные музеи «ГениУм» и «Внутри человека». Билеты — по ссылке. ⭕ RUSSPASS в MAX #КраснодарскийКрай #Сочи #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>30.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6007</t>
+  </si>
+  <si>
+    <t>✨ Добро пожаловать! Арт-парк «Никола-Ленивец» в Калужской области — это целая вселенная ленд-арта, где гигантские деревянные маяки, парящие ротонды и инсталляции размером с дом уютно располагаются на сотнях гектаров. Откуда взялась эта творческая деревня, что из знаменитых объектов нужно увидеть в первую очередь и как добраться до главного места притяжения всех ценителей современного искусства? RUSSPASS Журнал ответил на все эти вопросы в новом материале. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #КалужскаяОбласть</t>
+  </si>
+  <si>
+    <t>29.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6006</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨🎨🎨🎨 🎨🎨 🎨🎨🎨🎨🎨🎨🎨 Дачники 🎨🎨🎨🎨🎨🎨🎨 Нижнего 🎨 🎨🎨🎨🎨🎨🎨🎨 Новгорода 🎨🎨🎨🎨🎨🎨🎨 не любят 🎨🎨🎨🎨🎨🎨🎨 одуванчики... 🎨 🎨🎨🎨🎨🎨🎨🎨 🎨🎨Потому что не скачали RUSSPASS Игру! Иначе они бы знали, что за поимку каждой такой мультяшки камерой смартфона можно заработать бонусные баллы и накопить опыт, который позволит воспользоваться скидками на предложения от партнеров сервиса из бонусного каталога. 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨 Не дикарь, а лучший друг любителей музеев, парков развлечений и познавательных пространств. Переходите по ссылке, чтобы познакомиться с правилами участия и полюбить уже этих пушистых очаровашек! ⭕ RUSSPASS в MAX #НижнийНовгород #Игра</t>
+  </si>
+  <si>
+    <t>29.07.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6005</t>
+  </si>
+  <si>
+    <t>🔍 Хотите посмотреть на редкие орхидеи, вековые деревья и «Японский сад»? Тогда вам пора ехать в столицу! RUSSPASS Журнал составил гид по главным ботаническим садам Москвы. Переходите по ссылке, чтобы узнать, где находится старейший «Аптекарский огород», посаженный Петром I, чем удивляет огромный дендрарий Главного ботанического сада РАН и какие альпинарии можно найти в саду МГУ на Воробьевых горах. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Москва</t>
+  </si>
+  <si>
+    <t>28.07.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6004</t>
+  </si>
+  <si>
+    <t>🤭 Как минимум до сентября. А пока есть время совершить путешествие в другие реальности с парком аттракционов MazaPark в Казани и Санкт-Петербурге. Картинг, боулинг, бильярд, роллердром, лазертаг, аэрохоккей, компьютерный клуб и VR-зоны конкурируют за детское внимание с танцевальными пространствами, караоке-будкой и фудзонами. 📎 Единый билет на все активности, время работы до 6 утра. Баловаться и дурачиться официально разрешено: иначе зачем нужны эти ваши каникулы? ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS #Дети #Казань #СанктПетербург</t>
+  </si>
+  <si>
+    <t>27.07.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6003</t>
+  </si>
+  <si>
+    <t>📈 2300 📈 3679 📈 3079 📈 2879 🔻 Это набор цифр для тех, кто ищет знаки и бюджетные билеты на самолеты. Они уже ждут на сервисе RUSSPASS. ⭕ RUSSPASS в MAX #Путешествия #Самолеты</t>
+  </si>
+  <si>
+    <t>27.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6002</t>
+  </si>
+  <si>
+    <t>⛵️ На горизонте виднеется парус, а лодки… нет! Есть только человек на тонкой доске, который пытается совладать со стихией. Все объяснимо: вы стали свидетелем тренировки по виндсерфингу — разновидности водного спорта, где волны покоряются за счет управления потоками ветра. 🌊 Специальной подготовки виндсерфинг не требует, зато впечатлений дарит море. Как в прямом, так и в переносном смысле. Стоит ли попробовать — решаем после прочтения материала RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Спорт</t>
+  </si>
+  <si>
+    <t>26.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6001</t>
+  </si>
+  <si>
+    <t>🦀 Наш ответ традиционному отдыху с лежаками на море и тяжелым походам с рюкзаком на спине и бедрах — новая статья на Дзене! ⭕ RUSSPASS в MAX #Путешествия</t>
+  </si>
+  <si>
+    <t>25.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5996</t>
+  </si>
+  <si>
+    <t>⁉️ А где еще определяться с будущей профессией, если не в столице? Проект «Город открытий» создан для того, чтобы развивать компетентные кадры по всей стране и помогать ребятам выбрать свое призвание через знакомство с инновациями и технологиями Москвы. 📎 Выбирайте вариант из нашей подборки: 🔴Транспорт и космос 🔴Креативные индустрии 🔴Экология 🔴Гуманитарные технологии 🔻 Или переходите в специальный раздел с турами на сайте RUSSPASS, чтобы подобрать наиболее подходящую тематику для ваших будущих профи. ⭕ RUSSPASS в MAX #Москва #ГородОткрытий #Туры #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>24.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5990</t>
+  </si>
+  <si>
+    <t>🥒🥒🥒🥒🥒🥒🥒🥒 📎 Август, Суздаль, огурцы и инструкция от RUSSPASS Журнала на 1 и 2 августа. Вы знаете, что с этим делать. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Суздаль</t>
+  </si>
+  <si>
+    <t>24.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5984</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Мы фанаты такой эстетики. Проект «Московское чаепитие» называется. Присоединяйтесь и вы к ней: 🔴фестиваль «Ледяной московский чай» 🔴чай «Москва» в удобном формате пирамидок в магазинах сети «Азбука вкуса» 🔴летнее чайное пространство в Нальчикском сквере ВДНХ 🔴павильон «Коробка конфет» на Новом Арбате 🔴буфеты у сцен фестиваля «Театральный бульвар» 🔴корнер на Большой Дмитровке ⭕ RUSSPASS в MAX #ЛедянойМосковскийЧай #МосковскоеЧаепитие #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>23.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5978</t>
+  </si>
+  <si>
+    <t>💪 Когда «Папа, мама, я — спортивная семья», развлечения на выходные уже заранее известны! Наверняка снова что-нибудь подвижное. Например, поехать в Питер, собрать мультяшек RUSSPASS Игры, накопить бонусы и потратить их на билеты в спортивные пространства. А если хотите посмотреть другие варианты для активного отдыха, загляните в специальный каталог — там собраны все предложения от партнеров игры. ⭕ RUSSPASS в MAX #Игра #ПредложенияRUSSPASS #СанктПетербург</t>
+  </si>
+  <si>
+    <t>23.07.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5977</t>
+  </si>
+  <si>
+    <t>🏠 Мы тут выяснили вместе с RUSSPASS Журналом, как сказать «нишевая локация» на славянском языке. Ни за что не угадаете, поэтому не будем томить: Буй! В переводе звучит как «возвышенное место», и это не метафора. ❤️ Город основали в 1536 году на высоком берегу, где река Векса вытекает из Костромы. Там заложили крепость, чтобы защитить жителей от набегов казанских татар и финно-угорских народов. Со временем Буй утратил военное значение, но приобрел другое — купеческое и ремесленное. А сейчас это отличное место, чтобы ощутить атмосферу древнего русского города. Приезжайте! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #КостромскаяОбласть #Буй</t>
+  </si>
+  <si>
+    <t>22.07.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5976</t>
+  </si>
+  <si>
+    <t>🚂 Знаете, почему c 10 по 20 июля юные пассажиры на маршруте «Бологое — Москва» не сидели скучно у окна, а с азартом рассматривали карты и строили маршруты? Потому что проект «Играй в Москву» превратил обычную поездку на скоростном поезде Ленинградского направления в увлекательное семейное приключение. Кассиры вручали квест-карты детям от 6 до 12 лет прямо при покупке билетов, а кассиры-контролеры раздавали их в вагонах. 👧👦 Родители тысячи малышей отмечали, что дорога пролетела незаметно. А дети еще в поездке знали, куда пойдут гулять по столице. Похоже, спецпроект понравился всем!   ⭕ RUSSPASS в MAX #ИграйВМоскву #РЖД</t>
+  </si>
+  <si>
+    <t>22.07.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5975</t>
+  </si>
+  <si>
+    <t>🪩 RUSSPASS совместно с сетью танцевальных баров «Руки Вверх!» запустил спецпроект «Богемные адреса» — гид по культовым питейным местам Петербурга, где за столиками сидели Блок и Ахматова, Маяковский чуть не получил бутылкой по голове, Достоевский проигрывал состояния в бильярд, а Цой придумывал песни за копеечным кофе. В RUSSPASS Журнале собрали семь легендарных заведений, в которых творилась история русской культуры. Подробнее о маршруте — в новом материале. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург</t>
+  </si>
+  <si>
+    <t>21.07.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5970</t>
+  </si>
+  <si>
+    <t>🐣 Мы запрещали им быть настолько милыми, но питомцы подмосковных экоферм наотрез отказались делать серьезный вид и не приглашать к дружелюбному контакту. Насчет страусов, конечно, сомневаемся, но RUSSPASS Журнал выяснил, как с ними взаимодейстовать без конфликтов и травм от вторжения в чужое личное пространство. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Подмосковье</t>
+  </si>
+  <si>
+    <t>21.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5969</t>
+  </si>
+  <si>
+    <t>🫖 Что, если мы предложим вам провести выходные на побережье Воймиги и Ирмеса, смотреть на живописные закаты, дегустировать старинные напитки в стенах бывшего конного завода, гулять между торговыми рядами и по-эстетски получать удовольствие от белой кирпичной кладки? ❤️ Это Гаврилов Посад, дамы и господа! Собирайтесь. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ИвановскаяОбласть #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>20.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5968</t>
+  </si>
+  <si>
+    <t>🥹 Ненадежные отели, билеты не на те даты, разбросанные по карте места — с этим хотя бы раз сталкивался каждый путешественник. Чтобы вы не уставали от планирования еще задолго до самой поездки, у нас есть инструменты, которые возьмут всю трудную работу на себя. Сохраняйте интересные места в «Избранное». А конструктор маршрутов на основе ваших предпочтений сам все построит: просчитает даты, расстояния и удобный порядок посещения локаций. ❤ И все это работает благодаря вам! В день рождения особенно хочется поблагодарить всех, кто доверяет нам свои путешествия. Спасибо, что выбираете RUSSPASS и вдохновляете становиться лучше! ⭕ RUSSPASS в MAX #КонструкторМаршрутов #ПланировщикПутешествий</t>
+  </si>
+  <si>
+    <t>20.07.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5967</t>
+  </si>
+  <si>
+    <t>❤️ Все для вашего идеального путешествия! Сегодня RUSSPASS празднует день рождения: 6 лет мы создаем полезные функции, чтобы каждый турист имел своего помощника во всех городах России. ❤️ Как только у пользователей появляется мысль о поездке, сервис берет на себя его полную организацию: подбирает билеты, жилье, развлечения, экскурсии. Находит туры и гидов, анализирует предпочтения и даже помогает определиться с направлением, когда перед путешественниками стоит сложный выбор. 📩 Спасибо, что доверяете нам свои самые яркие впечатления. Путешествуем по бескрайней вместе! С любовью к каждому путнику, команда RUSSPASS. ⭕ RUSSPASS в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5961</t>
+  </si>
+  <si>
+    <t>🫖 К ярким июльским фотографиям с гигантским самоваром, вишней и коробкой конфет готовы! Для этого нужно лишь открыть новую статью на Дзене и отправиться в Москву. Поехали! ⭕️ RUSSPASS в MAX #ЛетоВМоскве #Места</t>
+  </si>
+  <si>
+    <t>17.07.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5960</t>
+  </si>
+  <si>
+    <t>🌊 Как посмотреть на Россию с необычного ракурса? Это мы с легкостью подскажем: с палубы теплохода! Отправляйтесь в речной круиз, чтобы совместить путешествие и полноценный отдых. Питание, проживание, транспорт и впечатляющие виды на города уже включены, а вам остается только выбрать вместе с RUSSPASS Журналом, по каким рекам или озерам плыть: Волге, Неве, Каме, Оке, Ладоге или Онеге. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #РечнойТранспорт</t>
+  </si>
+  <si>
+    <t>17.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5955</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Выходные, «Усадьбы Москвы», афиша! 📆 18 и 19 июля ❤️ Манежная площадь: 🔴Фотосалон 🔴Квесты 🔴Мастер-классы 🔴Летний театр 🔴Усадебная почта ❤️ Усадьба «Воронцово» и музей-заповедник «Царицыно»: 🔴Исторические игры 🔴Ретрофотоателье 🔴Усадебные гостиные 🔴Мастер-классы 🔴Кинолектории 📆 18 июля ❤️ «Летнее путешествие» в музее-заповеднике «Горки Ленинские»: 🔴Экскурсия 🔴Исторический пикник 🔴Литературные чтения 🔴Маркет искусства 🔴Мастер-классы 🏛🏛🏛 Напоминаем, что площадки фестиваля можно посетить и без привязки к расписанию: маршрут «Москва усадебная» с аудиогидом и призами за прохождение составлен специально для тех, кто привык проводить «Лето в Москве» в собственном темпе. ⭐ RUSSPASS.Москва в MAX #ЛетоВМоскве #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>16.07.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5954</t>
+  </si>
+  <si>
+    <t>🎁🎁🎁 Ну, предположим, что с вещами для своего путешествия вы сами разберетесь. А вот с полезными скидками на разные медицинские, транспортные и другие услуги без RUSSPASS не обойтись. Пофантазировали, что точно пригодится во время поездок — вот несколько идей: 🔴Скидка 30% на полисы страхования «Абсолют Страхование» 🔴Скидка 15% на транспондер T-pass 🔴Скидка 20% в сервисе «СберЗдоровье» на анализы 🔴Скидка 400 ₽ на первую поездку в каршеринге BelkaCar 🔴Скидка 10% на первое хранение вещей в пунктах Qeepl 📎 Присоединяйтесь к нашей программе лояльности, копите баллы за покупки и отзывы и тратьте их на предложения партнеров из каталога. ⭕ RUSSPASS в MAX #ПрограммаЛояльности #ПредложенияRUSSPASS #Скидки</t>
+  </si>
+  <si>
+    <t>16.07.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5952</t>
+  </si>
+  <si>
+    <t>✈️ Нет ничего вкуснее, чем горячее питание в аэропорту после нескольких часов задержки рейса. Звучит грустно, но жизненно. А чтобы вы были подготовлены к любым поворотам судьбы, RUSSPASS Журнал составил инструкцию о том, что делать, если вы застряли в воздушной гавани. Пусть только таких моментов будет как можно меньше! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Инструкция #Самолеты #Багаж</t>
+  </si>
+  <si>
+    <t>15.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5951</t>
+  </si>
+  <si>
+    <t>🧜🏻‍♀️ Разве только Черное? Еще есть Каспийское, Балтийское, Японское, Белое… море! RUSSPASS Журнал прислушался к шелесту соленых волн: шепчут «Надо ехать». ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Направления</t>
+  </si>
+  <si>
+    <t>15.07.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5945</t>
+  </si>
+  <si>
+    <t>👀 Его сложно найти, легко потерять и невозможно забыть. Это мы про качественный летний отдых для ребенка. RUSSPASS Журнал решил проблему поиска и собрал топ-10 детских лагерей Московской области на 2026 год: от классических оздоровительных до научных, военно-спортивных и лингвистических кэмпов. 📎 А чтобы поездка запомнилась, положите в чемодан вместе с вещами анкету для друзей, как в нашем детстве, белую футболку с маркерами: друзья оставят на ней свои автографы. И гирлянду на батарейках — она сделает вечера всего отряда гораздо теплее. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Подмосковье</t>
+  </si>
+  <si>
+    <t>14.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5944</t>
+  </si>
+  <si>
+    <t>❤️ Продолжаем открывать яркие локации вместе с RUSSPASS Журналом! В Дербенте можно гулять по улочкам, которым больше тысячи лет, разглядывать резные двери и балконы, загорать на песчаном пляже с черным вулканическим песком или рядом с легендарным летательным аппаратом «Лунь». Искупаться в море, а потом зайти в старейшую мечеть России — такие выходные запомнятся надолго. Это место на Каспии точно попадет в самое сердце. И таких точек на карте Дагестана о-о-очень много! Ставьте ❤️, если тоже считаете, что лучшие воспоминания рождаются у моря! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Дагестан</t>
+  </si>
+  <si>
+    <t>14.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5943</t>
+  </si>
+  <si>
+    <t>🎁🎁🎁 Не хотим ничего решать: нам подавай игры с роботами, сложные головоломки, скалодромы да верблюдов покормить. Кажется, даже взрослым иногда нужны те самые летние каникулы! Собрали семейные активности от RUSSPASS, серьезность как рукой сняло! ❤️ Москва: 🔴Выставка «Робостанция» 🔴Семейный парк развлечений «ФиксиПарк» ❤️ Санкт-Петербург: 🔴Выставка головоломок в «МузеУме» 🔴СРК «Энергия высоты» ❤️ Казань: 🔴Семейный парк активного отдыха Tiki Viki 🔴Питомник верблюдов Camelrussia ❤️ Нижний Новгород: 🔴Познавательно-развлекательный центр «Парк чудес Галилео» 🔴Музей физики и занимательных наук «Кварки» ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS #Москва #Казань #СанктПетербург #НижнийНовгород #Идеи</t>
+  </si>
+  <si>
+    <t>13.07.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5938</t>
+  </si>
+  <si>
+    <t>🏨🏨🏨 А из нашего окна волна байкальская видна! А еще острова, бухты и заливы самого бескрайнего озера России. Собрали для вас подборку отелей вдоль береговой линии, где виды не просто сводят с ума, они буквально меняют сознание: 🔴Отель «Вера Байкал» 🔴Парк-отель «Байкал» 🔴Экопарк «Танхой» 🔴Отель «Атмосфера Байкала» 🔴Арт-отель «Порт Ольхон» 🔴Гостевой дом «Первая линия» 🍽 Номера на август пока в наличии. Еще больше мест, где можно остановиться на выходные — в разделе «Жилье» на сервисе RUSSPASS. ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS #Байкал #Отели</t>
+  </si>
+  <si>
+    <t>13.07.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5932</t>
+  </si>
+  <si>
+    <t>🤭 Вас в детстве ругали за разрисованные обои? Не расстраивайтесь. Просто вы жили не в Екатеринбурге, где стены становятся настоящим искусством. Совсем скоро начнется «Стенограффия» — самый масштабный фестиваль стрит-арта в стране. Уже 17 лет художники со всего мира превращают городские стены в масштабные арт-объекты. За это время появилось более 600 уникальных работ, а сам город стал настоящим музеем под открытым небом. 📎 В рамках фестиваля организаторы подготовили множество бесплатных активностей, среди которых арт-прогулки с гидами по уличному искусству. Регистрация на первые в этом году экскурсии по работам «Стенограффии» уже открыта: вам осталось только записаться на сайте. ⭕ RUSSPASS в MAX #Экскурсии #Фестивали #Екатеринбург</t>
+  </si>
+  <si>
+    <t>12.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5931</t>
+  </si>
+  <si>
+    <t>🎭 Если чужая душа — потемки, то русская — наоборот охотно раскрывает свои секреты. Надо только уметь услышать… шепот волжской воды над затопленной колокольней в Калязине, хрустальный звон в Гусь-Хрустальном или сладкий запах сыра в Костроме. Внимательный путник всегда сможет найти в каждом городе по кусочку легенды. Особенно если это исторические города Золотого кольца. Вот пять маршрутов, с которых можно начать свое исследование: 🔴Тверская Атлантида и город русского сердца 🔴Сырный вояж по Костроме: путешествие за уникальным вкусом 🔴Путешествие в хрустальную столицу России 🔴Из города будущего к народным промыслам: двухдневный маршрут по Владимирской области 🔴Замыкая Золотое кольцо. Авторский маршрут Музея Москвы ⭕ RUSSPASS в MAX #ЗолотоеКольцо #Маршруты</t>
+  </si>
+  <si>
+    <t>11.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5930</t>
+  </si>
+  <si>
+    <t>😋✨😋✨😋✨ Ммм... 😋✨😋✨😋✨ 🫶 Тот момент, когда наконец-то решил пробовать белые ночи на вкус в выходные вместе с RUSSPASS Журналом. Забирайте статью — и в путь! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург #Рестораны #Еда</t>
+  </si>
+  <si>
+    <t>10.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5925</t>
+  </si>
+  <si>
+    <t>🎨 Мы художники, мы так видим! Залетаем в тренды вместе с одеждой и аксессуарами бренда «Москва». Если после поста появилась острая потребность в своей уникальной ассоциации, то вот сайт с мерчом — заходите, подглядывать не будем! ⭕ RUSSPASS в MAX #БрендМосква #Сувениры</t>
+  </si>
+  <si>
+    <t>10.07.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5924</t>
+  </si>
+  <si>
+    <t>💫 Торопимся рассказать о событиях фестиваля «Усадьбы Москвы», ваше присутствие на которых просто необходимо! Хотя бы на одном. Нужно лишь успеть зарегистрироваться: 📆 18 июля 🔴Литературная лекция в усадьбе Киппена 🔴Историческая лекция в усадьбе Киппена 🔴Экскурсия «Дом со львами на воротах. Тайны Московского Английского клуба» во дворце Разумовских 🔴Тематическая экскурсия «На службе империи» в усадьбе Васильчиковых 📆 18 и 19 июля 🔴Детская экскурсия «По следам героев и гениев: вдохновение и смелость» 🔴Экскурсия «От чайных церемоний до научных открытий» 📆 19 июля 🔴Историческая лекция в усадьбе Разумовского 🔴Литературная лекция в усадьбе Разумовского 🔴Экскурсия в усадьбе Разумовского 🔴Экскурсия в доме-музее Тургенева ☕️ В завершение литературных лекций каждый гость получит сувенир от проекта «Московское чаепитие». Приходите! ⭐ RUSSPASS.Москва в MAX #УсадьбыМосквы #ЛетоВМоскве #Экскурсии #Лекции</t>
+  </si>
+  <si>
+    <t>09.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5923</t>
+  </si>
+  <si>
+    <t>🏃‍♂️ О чем мы говорим, когда говорим о беге от Ярославля до Екатеринбурга, от Самары до Москвы, от Ингушетии до Санкт-Петербурга? О том, что дофамина много не бывает! Как и питьевой воды, протеиновых батончиков и красивых медалей участников. А еще о новом материале RUSSPASS на Дзене про ближайшие марафоны в России. Ну вдруг вы еще не успели ее прочитать. ⭕ RUSSPASS в MAX #Спорт #АктивныйОтдых</t>
+  </si>
+  <si>
+    <t>09.07.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5918</t>
+  </si>
+  <si>
+    <t>🕑 На старт, внимание… готовим идеи для ближайшего летнего отпуска вместе с RUSSPASS Журналом! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Идеи</t>
+  </si>
+  <si>
+    <t>08.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5917</t>
+  </si>
+  <si>
+    <t>🤫 Не говорите коллегам, что в Москве столько событий со свободным входом. Иначе они не начнут работать, пока не нагуляются. RUSSPASS Журнал умеет баловать! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Фестивали #Москва</t>
+  </si>
+  <si>
+    <t>08.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5916</t>
+  </si>
+  <si>
+    <t>😏 Смольный собор в Санкт-Петербурге, похоже, решил подшутить над будущими поколениями с загадочным числом 87. И дело не в годе постройки или количестве колонн. RUSSPASS Журнал раскрыл «магическую связь» в новой статье. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург</t>
+  </si>
+  <si>
+    <t>07.07.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5915</t>
+  </si>
+  <si>
+    <t>👀 Если честно, то лучше успеть и туда, и туда. Потому что чем активнее будете ловить мультяшек в RUSSPASS Игре, тем больше накопите баллов, которые можно обменять на билеты в музеи и другие места для развлечений — всего за 10 рублей в специальном каталоге. Собрали список не самых очевидных локаций в Нижнем Новгороде, куда можно заглянуть за героями в первую очередь: 🔴Парк «Швейцария» 🔴Вейк-клуб Ra Wakepark 🔴Нижегородское отделение Государственного банка 🔴Чкаловская лестница 🔴Мастерская современных художников «Тихая» ⭕ RUSSPASS в MAX #Игра #НижнийНовгород #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>06.07.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5914</t>
+  </si>
+  <si>
+    <t>✨ От одного названия этого поселка в нескольких километрах от Владимира становится как-то тепло и светло на душе. А что говорить о наследии ЮНЕСКО, резиденции Андрея Боголюбского, домонгольских церквях и замках. ❤️ Кстати, кто первым получил трогательное имя, ученые так и не определились. То ли поселок назвали в честь князя, то ли основателя прозвали в честь его детища. Зато у RUSSPASS Журнала получилось разобраться в сокровищах Боголюбова и причинах заглянуть туда во время ближайшей поездки по Золотому кольцу. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>06.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5913</t>
+  </si>
+  <si>
+    <t>🔻 А вы знали, что карты проекта «Играй в Москву» созданы для того, чтобы превратить семейный отдых в захватывающий квест? Их можно получить в одной из точек распространения или скачать на сайте. ❤️ Отправляйтесь открывать столицу заново вместе с понравившимися героями по миссиям-маршрутам: 🔴«Порт пяти морей. Легенда якоря» 🔴«К берегам лунных морей» 🔴«Тайны Зеленой планеты» 🔴«Вернуть Зорц 2» ✨ Присоединяйтесь! ⭕ RUSSPASS в MAX #Москва #ИграйВМоскву #Маршруты #Дети</t>
+  </si>
+  <si>
+    <t>05.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5907</t>
+  </si>
+  <si>
+    <t>❤️ Знаем, как попасть в другие миры, где обитают фантастические существа и загадочные персонажи, а границы объяснимого раздвигаются шире, чем можно себе представить. Хотим, чтобы все были в курсе! Поэтому переходите в каталог RUSSPASS, чтобы выбрать свой город и реальность. ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS #Музеи #Идеи</t>
+  </si>
+  <si>
+    <t>04.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5906</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Но это же был секрет! В статье на Дзене рассказали, откуда у всех гостей столицы такие роскошные фотографии в соцсетях и при чем тут фестиваль «Усадьбы Москвы». ⭕ RUSSPASS в MAX #Москва #ЛетоВМоскве #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>03.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5905</t>
+  </si>
+  <si>
+    <t>💬 В общем, мы прочитали рассказ редактора RUSSPASS Журнала Елены Верещагиной о том, как она за 5 дней прошла «Дорогу в Лавру». Это маршрут 100 км от Красной площади до Сергиева Посада, где по пути встречаются самый длинный парк Европы, усадьбы с 250-летними дубами, поля люпинов и оглушающая тишина вместо городского шума. Всем любителям походов и хайков обязательно к прочтению! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Москва #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>03.07.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5904</t>
+  </si>
+  <si>
+    <t>🤦‍♀️ Ой, не туда.</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5903</t>
+  </si>
+  <si>
+    <t>😱 Серьезно? Она прошла 100 километров пешком?</t>
+  </si>
+  <si>
+    <t>02.07.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5902</t>
+  </si>
+  <si>
+    <t>🍴 Страх №1 в отпуске — не разобраться в аббревиатурах при бронировании и в итоге остаться без вкусного завтрака. Вот написано в ваучере «сет-меню», а вы расстроились, потому что пришлось выбирать среди фиксированного списка скучных блюд, а на шведский стол не позвали! 📎 Прежде, чем бороться за дополнительный пашот, познакомьтесь с видами питания в российских отелях в материале RUSSPASS Журнала. Выбирайте правильный набор букв, и тогда есть шанс получить завтрак прямо в номер! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СловоДня #Еда</t>
+  </si>
+  <si>
+    <t>01.07.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5900</t>
+  </si>
+  <si>
+    <t>👀 Вы можете себе представить лето без поездок? И не надо! Мы много знаем о комфортных путешествиях всей семьей с маленьким ребенком и планируем делиться с вами. RUSSPASS Журнал собрал инструкцию о том, как подготовиться к поездке с младенцем: с какого возраста можно лететь на самолете, какие документы оформить, что положить в аптечку и чемодан, а также как выбрать транспорт и сделать дорогу комфортной для всей семьи. Читайте по ссылке. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Инструкция #Дети</t>
+  </si>
+  <si>
+    <t>01.07.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5899</t>
+  </si>
+  <si>
+    <t>🤓 Вы: планируете отпуск и берете с собой очень ответственного друга, который все планирует за вас 😎 Друг: изучает подборку событий из календаря путешествий RUSSPASS в новой статье Дзена и находит события от Москвы до Южно-Сахалинска 😻 Из плюсов: ни одной скучной поездки, только фестивали, еда, музыка и история. Минусов не нашли. ⭕ RUSSPASS в MAX #КалендарьПутешествий #Июль</t>
+  </si>
+  <si>
+    <t>30.06.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5898</t>
+  </si>
+  <si>
+    <t>💔 Говорят, любовь не делится на три. Но как тогда быть с летом? Первый месяц любимого сезона подходит к концу, но у нас в запасе есть еще два! А это значит, мы успеваем: 🔴Организовать отпуск с помощью сервиса RUSSPASS и новых удобных способов оплаты 🔴Добраться до столицы и на 100% прочувствовать «Лето в Москве» 🔴Спокойно собрать багаж и убедиться, что ручную кладь не развернут на стойке регистрации 🔴Внести в план ближайших поездок новые удивительные уголки России 🔴Позаботиться о том, чтобы отпуск понравился всем членам семьи 🔴Загрузить в ИИ все свои пожелания и получить готовый план путешествия 🔴Скачать RUSSPASS Игру и накопить в ней опыт, чтобы получить билеты на развлечения со скидками 🔴Определиться между гастрономическим отрывом в Москве и беговым марафоном в Петербурге 🔴Взять билеты в Суздаль на июль и уйти в цифровой детокс на Летнем фестивале Дениса Мацуева, сап-прогулках и пикниках с самоварами 🔴Найти душевное равновесие в уютном городке на Клязьме ⭕ RUSSPASS в MAX #Навигация #Июнь</t>
+  </si>
+  <si>
+    <t>29.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5897</t>
+  </si>
+  <si>
+    <t>🍒 Каким только ни бывает варенье: из кактусов, из лаванды, из… Москвы! До 20 сентября в Конюшенном дворе Ростовского кремля проходит выставка, посвященная знаменитому Митрополичьему саду, его плодовым растениям и гастрономическом следе, который он оставил в русской культуре. 🫖🫖🫖 Финальная часть экспозиции «Митрополичье варенье» — об одном из главных символов русской кухни, поэтому в сувенирной лавке кремля можно найти в том числе продукцию бренда «Московское чаепитие». На пути к заветным сувенирам гостей ждут факты, запахи, вкусы, ноты и произведения из более чем 30 государственных и частных собраний России — RUSSPASS Журнал собрал самое главное о проекте в свежем материале. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #РостовВеликий #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>29.06.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5892</t>
+  </si>
+  <si>
+    <t>🐝 Лето без мысли о поездке в Суздаль можно считать почти бесполезным. Если у вас хотя бы раз промелькнула идея нырнуть в эту очаровательную русскую глубину, хватайтесь за нее как можно крепче и составляйте план. Мы помогаем как можем: 🔴Экскурсия «Один день в Суздале» 🔴Летний фестиваль Дениса Мацуева 🔴Завтраки на сапбордах 🔴Пикник с самоваром на берегу реки 🔴Мастер-класс по изготовлению изразцов 🤏 Там еще немного — и Праздник огурца! То есть прямо в июле можно и не уезжать… ⭕ RUSSPASS в MAX #ЗолотоеКольцо #ВладимирскаяОбласть #Суздаль #Идеи #ПредложенияRUSSPASS #Экскурсии</t>
+  </si>
+  <si>
+    <t>28.06.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5887</t>
+  </si>
+  <si>
+    <t>🫖 А вы знали, что в столице готовят напитки на любой вкус, погоду и настроение? Проект «Московское чаепитие» делает из привычного ритуала настоящее приключение! 🫖🫖🫖 Попробуйте: 🔴горячий чай «Москва» — классический вариант для тех, кто любит традиции и неспешные чаепития с фирменным купажом в горячем виде 🔴«Ледяной московский чай» — освежающий формат со вкусом лимона, манго и черной смородины для жарких дней и прогулок по городу ❤️ Яркие локации и события с любимым напитком: 🔴«Чайный рейв» — 12 июля на Центральном рынке и 15 августа на Болотной площади гости смогут попасть на дегустацию чая «Москва», попробовать варенье и мед, послушать музыку, провести время в зонах отдыха, участвовать в викторинах и получить призы 🔴спектакль «Московская чайная сказка» про путешествие за волшебными ингредиентами чая «Москва» и буфеты у сцены в рамках фестиваля «Театральный бульвар» 🔴чайные пространства в парках ⭕ RUSSPASS в MAX #МосковскоеЧаепитие #ЧайМосква #ЛедянойМосковскийЧай #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>27.06.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5886</t>
+  </si>
+  <si>
+    <t>💬 Кто-то говорит, что невозможно влюбиться в место несколько раз. Мы считаем, что они просто не возвращались в города Золотого кольца посмотреть на достопримечательности под другим углом. Сапбординг как раз открывает новые виды: в Переславле-Залесском можно прокатиться по Плещееву озеру у Никитского монастыря или по тихой реке Трубеж, в Ростове Великом — увидеть кремль с озера Неро, в Ярославле — выйти на Волгу с видами на собор или отправиться на спокойную Которосль, а в Костроме, Суздале и Угличе — проплыть мимо Ипатьевского монастыря, древних храмов и кремля. RUSSPASS Журнал рассказал, где арендовать доску и что посмотреть с воды в каждом городе. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>26.06.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5885</t>
+  </si>
+  <si>
+    <t>🎲 Вероятность того, что при поездке в Питер вы попадете в Музей советских игровых автоматов мала, но никогда не равна нулю. Только будьте осторожны — там можно остаться до закрытия! ⭕ RUSSPASS в MAX #Места #СанктПетербург</t>
+  </si>
+  <si>
+    <t>26.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5884</t>
+  </si>
+  <si>
+    <t>🍒 Загадали, чтобы у поездки в Ростов Великий появились свои музыка и запах, которые останутся в памяти после возвращения домой. И — вуаля! — до 20 сентября можно заглянуть на выставку «Митрополичье варенье» — совместный проект Музея русского импрессионизма и Государственного музея-заповедника «Ростовский кремль». ❤️ В Конюшенном дворе представлены работы Игоря Грабаря, братьев Маковских, Константина Юона и других художников, которые запечатлели древний город таким, каким его знали на рубеже веков: с храмами, купеческими усадьбами и стенами кремля. А дополнительное измерение создают ботанические атласы, старинные рецепты, ароматы и музыка, погружающие в традиции садоводства и чаепития. Получился настоящий портал в атмосферу XIX века! ⭕ RUSSPASS в MAX #РостовВеликий #Выставки</t>
+  </si>
+  <si>
+    <t>25.06.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5883</t>
+  </si>
+  <si>
+    <t>💬 Сегодня делимся не просто статьей о древнем сибирском городе Тобольске, а целым авторским материалом Виталия Калашникова — победителя специальной номинации «RUSSPASS Журнал. Россия в деталях» Национальной туристической медиапремии le’TO 2026. Он был признан самым ярким и вдохновляющим материалом о путешествиях по стране. 📎 От русского Левиафана до темницы царской семьи: тот случай, когда время года не играет совершенно никакой роли в решении о путешествии. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Сибирь #Тобольск</t>
+  </si>
+  <si>
+    <t>25.06.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5882</t>
+  </si>
+  <si>
+    <t>🤫 Скоро о них заговорят все… Это мы имеем в виду супермультяшек из RUSSPASS Игры! А пока по секрету рассказываем главную мультимедийную новость этого лета. 🍓 В приложении RUSSPASS Игры появились эксклюзивные герои: поймать их можно только после посещения определенных мест и мероприятий. Супермультяшки умножают полученный опыт в пять и десять раз в отличие от обычных персонажей. Так что скорее прокачивайте свой уровень и забирайте лучшие призы из бонусного каталога, пусть вам больше достанется! 🍉 Арбуз, кузнечик, клубничка, одуванчик и другие персонажи уже ждут вас на картах Москвы, Санкт-Петербурга, Казани и Нижнего Новгорода. ⭕ RUSSPASS в MAX #Игра #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>24.06.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5881</t>
+  </si>
+  <si>
+    <t>🎶 Всем любителям классической музыки: надеемся, вы ничего не планировали с 10 по 19 июля. Напоминаем, что в Суздале пройдет летний фестиваль Дениса Мацуева — один из крупнейших в стране под открытым небом. Симфоническая и джазовая программа, звездные солисты и грандиозное открытие оперой «Война и мир» — успейте занять место в первом ряду. Подробнее о программе события читайте в статье RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Суздаль #Фестивали</t>
+  </si>
+  <si>
+    <t>24.06.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5880</t>
+  </si>
+  <si>
+    <t>💬 Антон Павлович Чехов однажды написал своему издателю Алексею Суворину: «Праздность есть не идеал, а лишь одно из необходимых условий личного счастья». 🔻 Мы его точку зрения категорически поддерживаем, поэтому план на выходные такой: сначала едем в Москву, а потом — в музей-заповедник А. П. Чехова «Мелихово». Здесь 27 июня фестиваль «Усадьбы Москвы» совместно с музеем устраивает программу «Летнее путешествие» с атмосферным погружением в начало XX века. Вы сможете сыграть в настольные игры, отправить открытку через усадебную почту, сделать нарядные снимки в ретроателье, посетить исторический пикник «Завтрак на траве. Чеховский эпистолярий» и многое другое. ❤️ Ловите полную программу мероприятий в Мелихове и приезжайте прогуляться по местам, где создавалась русская литературная классика. Берите с собой хорошее настроение: оно пригодится, чтобы раствориться в этой чеховской идиллии! ⭕ RUSSPASS в MAX #УсадьбыМосквы #Подмосковье</t>
+  </si>
+  <si>
+    <t>23.06.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5879</t>
+  </si>
+  <si>
+    <t>🏃‍♀️ Бегуны, пора немного отвлечься от болей в коленях и обсуждения своего пульса. Напоминаем, что скоро в Петербурге, в ночь с 4 на 5 июля, пройдет один из самых атмосферных забегов года — марафон «Белые ночи». Тысячи спортсменов выйдут на старт у «Газпром Арены», чтобы преодолеть 42,2 км по историческому центру города: мимо Петропавловской крепости, Стрелки Васильевского острова, Исаакиевского собора и Спаса на Крови, а финишируют на Дворцовой площади. 📎 Для тех, кто не готов к марафонской дистанции, предусмотрен забег на 10 км. Регистрация, к сожалению, уже закрыта, но всегда можно поддержать атлетов на специальных точках. RUSSPASS Журнал подготовил подробный гид по событию: о том, как устроен маршрут, какие призы ждут победителей и как болеть так, чтобы не мешать бегунам. Организаторы обещают не просто спортивное соревнование, а полноценный городской фестиваль на фоне белых ночей — одного из главных символов северной столицы. Готовьтесь громко болеть и встречать героев на финише! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург</t>
+  </si>
+  <si>
+    <t>22.06.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5878</t>
+  </si>
+  <si>
+    <t>🎶 VK Fest — это когда июль берет паузу, чтобы ты успел вдохнуть полной грудью летний воздух, спеть самые любимые песни и от души потанцевать. В Санкт-Петербурге — 4 и 5 июля на берегу Финского залива в разгар белых ночей, в Нижнем Новгороде — 11 июля на знаменитой Стрелке, где сливаются Волга и Ока, а в Москве — среди павильонов ВДНХ 18 и 19 июля. RUSSPASS Журнал подготовил гид о том, как выгодно спланировать поездку на фестиваль и взять от нее максимум! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Фестивали</t>
+  </si>
+  <si>
+    <t>21.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5877</t>
+  </si>
+  <si>
+    <t>🤭 А кто вообще решил, что лучшие волны — только на море? Они, наверное, просто не в курсе всех летних развлечений на воде. Лето — это единственное законное оправдание, чтобы мокнуть, обгорать и делать вид, что ты профи в чем-то водном. Сапы, волны, паруса, вейки — в новой статье в Дзене разложили по полочкам, где в России можно встать на доску, поймать волну или просто эффектно упасть в воду, сохранив лицо. ⭕ RUSSPASS в MAX #Места #Идеи</t>
+  </si>
+  <si>
+    <t>20.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5871</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Достать веер, взять корзину с соломенной шляпой, отдохнуть в кресле в тени деревьев — даже если вы никогда не ощущали себя главными героями дворянской эпохи, в столице это чувство обязательно проснется! И сразу захочется каждый выходной посвящать одной цели: гулять по усадьбам! ❤️ К счастью, этот сценарий уже работает, фестиваль «Усадьбы Москвы» в рамках проекта «Лето в Москве» идет полным ходом. Вместе с RUSSPASS Журналом разобрались, куда отправиться: на исторические пикники, старинные игры, лекции или другие интересные мероприятия. 🔻 Ну что, на какой месяц берете билеты в Москву? ❤️ — июнь 🔥 — июль 👍 — август ⭕ RUSSPASS в MAX #ЛетоВМоскве #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>19.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5870</t>
+  </si>
+  <si>
+    <t>🧳 Наступило время положить паспорт и гаджеты в рюкзак, взять удобную одежду и отправиться в Тульскую область за музыкой и приключениями вместе с планом от RUSSPASS Журнала. Повод самый приятный: с 19 по 21 июня на берегу Оки проходит фестиваль «Дикая мята — 2026»! 🎶 На сцене выступят «Елка», «Танцы Минус», IOWA, «Нейромонах Феофан», «Бонд с кнопкой» и десятки других любимых групп. Впервые для гостей организуют школу танцев с батлами и джемами, сплавы на байдарках и сапбордах, а еще устроят костюмированный заплыв с красками холи, ночные диджей-сеты и детский сад с играми. 💫 За эти три дня можно прожить целую жизнь: познакомиться с соседями по палаточному лагерю или отелю, увидеть закат, спеть любимые песни и потанцевать от души. Перезагрузка обеспечена! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Фестивали #ТульскаяОбласть</t>
+  </si>
+  <si>
+    <t>19.06.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5869</t>
+  </si>
+  <si>
+    <t>🔻 Так и знали, что вы хороши в дружбе и знаете толк в запоминающихся поездках! Бронируйте жилье на сервисе RUSSPASS: там и количество проживающих можно указать, и внести данные каждого постояльца по номерам и комнатам. ⭕ RUSSPASS в MAX #Отели #Жилье #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>18.06.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5868</t>
+  </si>
+  <si>
+    <t>⚡Ситуация: друзья доверили вам выбор жилья на время отпуска. Ставьте реакции, куда вы всех поселите: ❤️ — каждому отдельный номер в отеле, ведь они этого достойны 🔥 — всех в одну квартиру-студию, чтобы было что вспомнить 🤩 — разделю всех на маленькие компании и расселю в глемпинги</t>
+  </si>
+  <si>
+    <t>18.06.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5863</t>
+  </si>
+  <si>
+    <t>🪄 Мы не волшебники, но кое-что знаем о сказочном отдыхе всей семьей. Казалось бы, о маршрутах Золотого кольца известно все. Но есть сюрпризы и для вас, и для вашего ребенка: музеи, где экспонаты разрешено трогать, вдыхать их ароматы и даже пробовать на вкус, а еще — можно водить хороводы с Берендеем и заглянуть в затопленный город. RUSSPASS Журнал собрал все самое необычное для семейного путешествия — читайте по ссылке. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо #Маршруты</t>
+  </si>
+  <si>
+    <t>17.06.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5861</t>
+  </si>
+  <si>
+    <t>😃😃 Ни на что не намекаем, просто собрали для вас шесть причин провести «Лето в Москве». На площадках проекта вас ждут активные и интеллектуальные игры, танцы, спортивные состязания, исторические и гастрономические фестивали, а еще о-о-очень много творчества! ⭕ RUSSPASS в MAX #Москва #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>17.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5860</t>
+  </si>
+  <si>
+    <t>💬 Дымковская игрушка и низкополигональные 3D-модели могли бы встретиться только в параллельных вселенных… Но они нашли друг друга на фестивале «Русский КоТ» и в интервью художника Дмитрия Аске, которое ждет вас в мессенджере МАХ.</t>
+  </si>
+  <si>
+    <t>16.06.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5855</t>
+  </si>
+  <si>
+    <t>✨ Давайте представим идеальный летний выходной! Раннее утро, гладь реки Каменки, тающий на солнце туман, роса на траве — вы идете к причалу дачи «Белый берег» в Суздале. Слышно только, как где-то далеко запела птица и совсем рядом стрекочут кузнечики в траве. Впереди длинный день, почти как в детстве во время школьных каникул, с большими планами: 🔴сначала сап-заплыв в тишине по спокойной реке с завтраком из ресторана «Гнездо пекаря», 🔴а потом пикник на берегу реки! Гостям приготовят румяные драники с красной рыбой и свежими овощами, домашние блинчики и нежный десерт, а еще нальют чай из настоящего самовара. Ставьте ❤️, если такое лето вам по душе! ⭕ RUSSPASS в MAX #Суздаль #Идеи #АктивныйОтдых #Еда</t>
+  </si>
+  <si>
+    <t>15.06.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5854</t>
+  </si>
+  <si>
+    <t>🫡 Родители Москвы, а также гости города, общий сбор, ситуация критическая! В связи с наступлением летних каникул необходимо в срочном порядке определить занятость своих юных граждан. Вашему вниманию представляется утвержденный перечень развлекательных мероприятий: магические шоу, научные лаборатории, кинотеатры под открытым небом, квесты с дополненной реальностью и много другое. Просим ознакомиться и принять к исполнению новую статью в Дзене. ⭕ RUSSPASS в MAX #Москва #Места #Идеи #Дети</t>
+  </si>
+  <si>
+    <t>15.06.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5852</t>
+  </si>
+  <si>
+    <t>❤️ #Навигация по каналу RUSSPASS 📎 Основные теги 🔴#RUSSPASSЖурнал — полезные статьи о направлениях для путешествий по России и советы по организации туристических поездок 🔴#КонструкторМаршрутов — публикации о конструкторе путешествий RUSSPASS 🔴#ПредложенияRUSSPASS — программа лояльности, скидки партнеров, комплименты и бонусы 🔴#Игра — посты о мультяшках, партнерах и скидках RUSSPASS Игры 📎 Тематические теги о туризме в России #Места #Маршруты #Идеи #Отели #Еда #Путешествия #Направления #Инструкция #Дети #Авто #Туры #АктивныйОтдых #Факты #Аудиоэкскурсии 📎 Теги российских городов и регионов #Москва #СанктПетербург #Казань #НижнийНовгород и другие 📎 Теги летних проектов в Москве 🔴#ЛетоВМоскве — выставки, прогулки, танцы и спортивные тренировки на открытом воздухе, рестораны и другие предложения 🔴#УсадьбыМосквы — все о летнем фестивале впечатлений «Усадьбы Москвы» 🔴#ЛедянойМосковскийЧай — публикации о фестивале в честь фирменного московского освежающего напитка в рамках проекта #МосковскоеЧаепитие 🔴#ВремяВозможностей — сезонные выгодные предложения от партнеров RUSSPASS для гостей и жителей Москвы 🔴#МосковскийЗавтрак — посты о сезонном гастрономическом проекте «Московский завтрак на верандах» 🔻 Тегом #Навигация мы отмечаем подборки постов, объединенных одной тематикой 📎 Полезные каналы 🔴о туризме в Москве 🔴о путешествиях по Москве 🔴для профессионалов туриндустрии</t>
+  </si>
+  <si>
+    <t>14.06.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5851</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨🎨 Нерпа 🎨🎨🎨🎨🎨 из Петербурга 🎨🎨🎨🎨🎨 передает всем 🎨🎨🎨🎨🎨 привет и 🎨🎨🎨🎨🎨 рекомендует добираться до Музея Академии художеств в Санкт-Петербурге вплавь — получается очень удобно! 🌊 Ну вдруг вы не знали: локация с уникальной коллекцией произведений западноевропейского и русского искусства находится на набережной Невы в самом центре города, рядом со сфинксами. Место впечатляющее! ❤️ Впрочем, если нет ласт, пешком туда тоже можно дойти. Притом достаточно бюджетно! Достаточно загрузить на телефон приложение RUSSPASS Игры, поймать мультяшек, заработать уровни и обменять полученные бонусы на билеты в музеи и развлекательные центры всего за 10 рублей в специальном каталоге. Как вам идея? ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS #Игра #СанктПетербург #Музеи</t>
+  </si>
+  <si>
+    <t>13.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5850</t>
+  </si>
+  <si>
+    <t>✨ В какую еще летнюю ночь взрослые работающие люди с неподдельной радостью будут плести венки, водить хороводы, прыгать через костер и купаться на рассвете? Иван Купала уже близко! RUSSPASS Журнал подготовил подробный гид по традициям и лучшим площадкам для мистического праздника в этом году — это главные фестивали и парки, от Карелии до Воронежа. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал</t>
+  </si>
+  <si>
+    <t>12.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5849</t>
+  </si>
+  <si>
+    <t>🇷🇺 Многогранная, глубокая, настоящая! Наша страна состоит из тысяч туристических дорог: коротких между Москвой и Петербургом и дальних от Мурманска до Волгограда. Любое путешествие — маленькая жизнь. ❤️ Спасибо, что доверяете свое знакомство с бескрайней Россией сервису RUSSPASS. С праздником, дорогие подписчики! ⭕ RUSSPASS в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5848</t>
+  </si>
+  <si>
+    <t>💬 А мы скоро приедем? Еще не приехали? А сейчас? 🎡 Приехали! На море, на Кавказ, на Алтай и на лучший семейный отдых по рекомендациям от RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Направления</t>
+  </si>
+  <si>
+    <t>11.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5847</t>
+  </si>
+  <si>
+    <t>⚡Не только картой! Теперь билеты, жилье, экскурсии и другие предложения сервиса RUSSPASS можно оплачивать с помощью SberPay и Системы быстрых платежей. Новые способы уже доступны в приложении и на сайте. 🔻 Пользователям «Сбера» достаточно выбрать его перед завершением покупки и авторизоваться по Сбер ID. А для оплаты по СБП нужно отсканировать QR-код либо по нажатию кнопки перейти на страницу СБП в браузере и выбрать удобный банк. ❤️ Еще проще и удобнее, получается! ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>10.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5842</t>
+  </si>
+  <si>
+    <t>⛰ Здесь базальтовые валуны хранят петроглифы возрастом 9–12 тысяч лет, а в тайге до сих пор слышны отголоски шаманских бубнов. Хабаровский край — место, где за один день перед вами предстанут и субтропическая флора, и горные хребты с вечной мерзлотой. RUSSPASS Журнал не сомневается: путешествие на Дальний Восток того стоит! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ХабаровскийКрай</t>
+  </si>
+  <si>
+    <t>10.06.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5837</t>
+  </si>
+  <si>
+    <t>👑 Знаменитые пасхальные яйца с секретами, серебряные самовары для царской семьи и крошечные фигурки зверей из яшмы. Коллекция Карла Фаберже — это целая история, рассказанная в драгоценностях. Главным местом для знакомства остается, конечно, Музей Фаберже в Петербурге, но сокровища рассредоточились и по другим городам России. Куда ехать и на что смотреть? RUSSPASS Журнал собрал главные точки на карте и объяснил, как не перепутать подлинник с репликой. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Музеи</t>
+  </si>
+  <si>
+    <t>09.06.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5836</t>
+  </si>
+  <si>
+    <t>📆 Короткий чек-лист для длинных выходных: хорошая обувь, документы, заряженный телефон с пауэрбанком, отличное настроение. И захватывающие трехдневные туры от RUSSPASS ко Дню России, конечно: 🔴«Дагестан. Сулакский каньон» 🔴«По затутыркам. Тур на 3 дня» в Псковской области 🔴«Сольвычегодск — Великий Устюг — Тотьма» 🔴«Урал: три дня в сердце России» ⭕ RUSSPASS в MAX #Туры</t>
+  </si>
+  <si>
+    <t>08.06.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5835</t>
+  </si>
+  <si>
+    <t>☀️ На Клязьме лето! Для Гороховца это один из любимых сезонов: город оказывается в центре внимания у туристов, которые держат путь от Владимира до Нижнего Новгорода. ❤️ Столица каменных палат и резных теремов сохранила самые исконные традиции гостеприимства, а RUSSPASS Журнал в свою очередь настаивает на целенаправленном включении старинного городка в летние маршруты. И очень даже заслуженно! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>07.06.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5834</t>
+  </si>
+  <si>
+    <t>⚡️ Предупреждаем! Фотоснимки в новой статье на Дзене вызывают легкое головокружение от красоты и сильную тягу к смене обстановки. Предлагаем не сопротивляться: путешествие по России уже в вашем ближайшем будущем. Примите это с удовольствием. ⭕ RUSSPASS в MAX #Идеи</t>
+  </si>
+  <si>
+    <t>06.06.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5833</t>
+  </si>
+  <si>
+    <t>🧳 Собираемся в путешествие мечты! Поэтому пора довериться тому, кто лучше всего с этим справиться — конструктору маршрутов RUSSPASS. 💫 Для создания идеального плана поездки нужно: 🔴выбрать регион или нажать «Подобрать случайное направление» 🔴указать даты 🔴написать, с кем едете 🔴назвать предпочтения ❤️ А дальше Москот сделает все сам: предложит шесть маршрутов с картами и фотографиями. Чем быстрее протестируете сервис, тем скорее отправитесь в отпуск. Проверим? ⭕ RUSSPASS в MAX #КонструкторМаршрутов</t>
+  </si>
+  <si>
+    <t>05.06.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5828</t>
+  </si>
+  <si>
+    <t>💬 Хитрость для тех, кто хочет выглядеть подобно тому самому знакомому из соцсетей, который в рандомный вторник в два часа дня постит фотографии из отпуска. Просто запланируйте себе летний фестиваль на каждые выходные, и контент не будет заканчиваться никогда, как и ваши впечатления. RUSSPASS Журнал рассказал обо всех главных фестивалях сезона: от классики в «Николе-Ленивце» до «Праздника огурца» в Суздале. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Фестивали</t>
+  </si>
+  <si>
+    <t>05.06.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5827</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨 Ради вашего комфортного отдыха мы не только разместили лучшие квартиры, отели и апартаменты на сервисе RUSSPASS, но и научились складывать лебедей из полотенец. Не благодарите, бронируйте и путешествуйте. ⭕ RUSSPASS в MAX #Отели #Жилье #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>04.06.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5826</t>
+  </si>
+  <si>
+    <t>🪆 Название — от самого русского дерева, экспонаты в музеях — из первых российских рудников, атмосфера — из знаменитых сюжетов Бажова. Березовский можно смело назвать очевидным претендентом на звание одного из самых ярких городов со славянской эстетикой, и у нас с RUSSPASS Журналом нет никаких сомнений в его шансах. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СвердловскаяОбласть</t>
+  </si>
+  <si>
+    <t>04.06.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5825</t>
+  </si>
+  <si>
+    <t>😃😃 Ну вы поняли! Пора вылетать! ⭕ RUSSPASS в MAX</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5824</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨Не тут-то было! 🎨🎨🎨🎨 🎨🎨🎨🎨Более 400 🎨🎨🎨🎨заведений-участников фестиваля «Ледяной московский чай» в рамках проекта 🫖🫖🫖 приготовили свои версии освежающего напитка.</t>
+  </si>
+  <si>
+    <t>04.06.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5823</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨... 🍳🍳🍳 🎨🎨🎨🎨и авторские 🎨🎨🎨🎨утренние сеты 🎨🎨🎨🎨на верандах! Думаете, это все?</t>
+  </si>
+  <si>
+    <t>04.06.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5822</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨Экскурсии 🎨🎨🎨🎨и концерты 🎨🎨🎨🎨на фестивале 🏛🏛🏛. 🎨🎨🎨🎨А еще…</t>
+  </si>
+  <si>
+    <t>04.06.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5821</t>
+  </si>
+  <si>
+    <t>...🎨🎨🎨🎨 🎨🎨🎨🎨Экскурсии 🎨🎨🎨🎨и концерты 🎨🎨🎨🎨на фестивале 🏛🏛🏛. 🎨🎨🎨🎨А еще…</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5820</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨 🎨🎨🎨🎨«Лето 🎨🎨🎨🎨в Москве» — это… 🎨🎨🎨🎨</t>
+  </si>
+  <si>
+    <t>03.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5818</t>
+  </si>
+  <si>
+    <t>🥳 Это «Победа-а-а-а!» — тот самый момент, когда сумка идеально влезает в калибратор. Крышка закрывается легко, сотрудники аэропорта улыбаются, и вы с гордостью проходите на посадку. Сколько вещей — неважно, главное, чтобы все они поместились в измерительный ящик. Помимо ручной клади можете взять ноутбук в мягком чехле, а еще зонт-трость, букет цветов — тоже пожалуйста. 💬 Узнали вместе с RUSSPASS Журналом все тонкости перелетов с легендарной авиакомпанией и нашли отличия от «Аэрофлота». ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Инструкция #Самолеты #Багаж</t>
+  </si>
+  <si>
+    <t>02.06.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5817</t>
+  </si>
+  <si>
+    <t>⚡️ Больше никакого: «Ма-а-ам, мне скучно!». Секретное оружие против скуки в вагоне уже ждет в поездах. ✅✅✅ Едете в Москву из Карелии, с Русского Севера или мчите на поезде «Белорусский Вояж» — разные маршруты, а радость для детей теперь общая. В круизных поездах РЖД проект «Играй в Москву» и компания «РЖД Тур» подготовили для малышей «Дневник путешественника» с заданиями, кроссвордами и головоломками, чтобы дорога пролетела как один миг. Родители наконец смогут выдохнуть: главная проблема долгой поездки решена! ⭕ RUSSPASS в MAX #ИграйВМоскву #РЖД #РЖДТур</t>
+  </si>
+  <si>
+    <t>02.06.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5816</t>
+  </si>
+  <si>
+    <t>🐎 Мендвт*, дорогие читатели! Знаете, кто не боится степи, скачет на коне быстрее ветра и разбирается в баранине лучше всех? Это калмыки — потомки монгольских племен-джунгаров, которые когда-то принесли в Северный Прикаспий буддизм и традицию пить соленый чай. 🛖 Добавьте сюда уникальную вертикальную каллиграфию тодо-бичиг, или «ясное письмо», юрты-кибитки с очагом в центре и буддийские хурулы с золотыми крышами — и получится отличный повод взять билеты в Элисту. RUSSPASS Журнал рекомендует! * приветствие нескольких людей вместе, пожелание здоровья ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Калмыкия</t>
+  </si>
+  <si>
+    <t>01.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5807</t>
+  </si>
+  <si>
+    <t>🌿 В июне все дороги ведут... ❤️ — на дачу 🔥 — на работу 👍 — к календарю путешествий RUSSPASS с фестивалями в Москве, Тольятти, Перми и Санкт-Петербурге ❤️ Выбирайте вариант, который больше всего нравится! Нам, например, симпатичнее всего третий. ⭕ RUSSPASS в MAX #КалендарьПутешествий #Июнь</t>
+  </si>
+  <si>
+    <t>01.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5806</t>
+  </si>
+  <si>
+    <t>❤️ Защищаем детей от скуки в путешествии! Для гостей Минвод RUSSPASS Журнал составил целую подборку красочных парков, захватывающих видов и комфортных отелей. Поездки должны запоминаться всем туристам: и большим, и маленьким! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Минводы</t>
+  </si>
+  <si>
+    <t>01.06.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5805</t>
+  </si>
+  <si>
+    <t>💬 Что делать 1 июня, чтобы дети были счастливы, а вы не ломали голову над маршрутом? Для этого надо скачать RUSSPASS Игру, поймать мультяшек и накопить бонусы, а потом обменять их на выгодные предложения от партнеров: 🔴А4 VR PARK 🔴Интерактивный музей «Московский Анатомикум» 🔴Мастер-класс «Вездеход» 🔴Игровой ретроклуб 90‑х и 00‑х 🔴Выставка головоломок 📎 Больше идей — по ссылке. ⭐ RUSSPASS.Москва в MAX #Игра #ПредложенияRUSSPASS #Дети</t>
+  </si>
+  <si>
+    <t>31.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5804</t>
+  </si>
+  <si>
+    <t>⚡ Слышите? Это май собирается складывать свои полномочия. Забираем в лето самые яркие идеи для отдыха и путешествий из весеннего сезона: 🔴Воспользоваться скидками на экскурсии и развлечения в Москве 🔴Пошуршать по Мышкину и его музеям 🔴Устроить себе завтрак в столице 🔴На ужин переместиться в праздничный Петербург 🔴Сосчитать всех красноярских сусликов 🔴Устроить вылазку к альпакам 🔴Запечатлеть самые величественные монументы страны 🔴Разложиться на атомы в Обнинске 🔴Попробовать на вкус самые соленые озера 🔴Добавить в оздоровительный маршрут Соль-Илецк ❤️ Увидимся летом, получается! ⭕ RUSSPASS в MAX #Навигация #Май</t>
+  </si>
+  <si>
+    <t>30.05.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5803</t>
+  </si>
+  <si>
+    <t>❤️ У вас больше нет шансов отложить поездку в столицу до лучших времен: сегодня стартовал проект «Лето в Москве», а вместе с ним — насыщенная программа культурных, спортивных и развлекательных мероприятий по всему городу: 🔴Фестиваль впечатлений «Усадьбы Москвы» 🔴Летний сезон проекта «Московское чаепитие» 🔴Фестиваль «Театральный бульвар» 🔴Проект «Московский завтрак на верандах» 🔴Фестиваль «Времена и эпохи» 📎 Полная программа событий — на сайте проекта. Билеты в лучшее лето — на сервисе RUSSPASS. ⭕ RUSSPASS в MAX #Москва #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>29.05.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5802</t>
+  </si>
+  <si>
+    <t>🥞 «Где блины, там и мы» — гласит народная мудрость. А в Сергиевом Посаде 31 мая еще и целый гастрономический фестиваль «Троицкие блины» проведут ко Дню Святой Троицы! Для гостей подготовили веселую и вкусную программу: артисты народного театра «Шибер Выбер», кулинарные мастер-классы по русской кухне от известных шеф-поваров, ярмарка и даже театрализованное шествие с хороводами. Присоединяйтесь! ⭕ RUSSPASS в MAX #СергиевПосад #Фестиваль #Еда</t>
+  </si>
+  <si>
+    <t>29.05.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5801</t>
+  </si>
+  <si>
+    <t>🤌 Всем намасте и на-старт-внимание-марш: с приходом лета Москва превращается в один большой спортзал под открытым небом. Разобрались в забегах, заплывах и не только в статье на Дзене. 💬 Чтобы вам было, чем поделиться со своим тренером, который ждет вас обратно из поездки. ⭕ RUSSPASS в MAX #Москва #АктивныйОтдых</t>
+  </si>
+  <si>
+    <t>29.05.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5800</t>
+  </si>
+  <si>
+    <t>🎁🎁🎁 Ладно, мы еще кое-что не рассказали про Нижний Новгород. Там же теперь можно ловить мультяшек RUSSPASS Игры, зарабатывать бонусы и уровни, а потом обменивать их на скидки в музеях и местах развлечений. 🔻 Вот теперь наша совесть чиста, поезжайте! ⭕ RUSSPASS в MAX #Игра #НижнийНовгород #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>28.05.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5795</t>
+  </si>
+  <si>
+    <t>🕑 Вы засекали, на сколько можете задержать дыхание? Уже и не надо! Все равно в Нижнем Новгороде побьете любой рекорд, потому что история и архитектура этого места захватывают дух. Канатная дорога пролетом 861 метр над Волгой, Чкаловская лестница с бесконечными ступенями и Кремль, откуда открывается главная панорама города — не единственные причины для посещения. Читайте в RUSSPASS Журнале, что посмотреть и куда сходить в первую очередь, если вы собираетесь в Нижний летом. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #НижнийНовгород</t>
+  </si>
+  <si>
+    <t>27.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5790</t>
+  </si>
+  <si>
+    <t>✨ Звезды оперы и балета, «Гимн великому городу», разводы мостов, световое шоу — в Санкт-Петербурге знают, как отметить День города с размахом! RUSSPASS Журнал подготовил афишу событий в Северной столице, чтобы посетить насыщенную праздничную программу — чего и вам желает. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург</t>
+  </si>
+  <si>
+    <t>27.05.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5789</t>
+  </si>
+  <si>
+    <t>💬 «Каждый раз, когда я думаю об этом городе (а я думаю о нем с 1993 года), я понимаю, что это наша летняя резиденция. Здесь выросло не одно поколение музыкантов, нас учили величайшие мастера. Мы уже не представляем лето без Суздаля. Это живые декорации нашего фестиваля, магия этих древних церквей. Сюда хочется возвращаться!», — вспоминает российский пианист Денис Мацуев. 📆 С 10 по 19 июля Суздаль вновь станет площадкой для одного из самых крупных в стране праздников классической музыки под открытым небом — летнего фестиваля Дениса Мацуева. Каждый день на улицах города-музея будут звучать джаз и академический репертуар. Что еще ждать от мероприятия? Читайте в RUSSPASS Журнале. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Суздаль #Фестивали</t>
+  </si>
+  <si>
+    <t>26.05.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5788</t>
+  </si>
+  <si>
+    <t>🤿 Маленький факт о казанских дайверах: в новогоднюю ночь ровно в 00:00 они спускают на самую глубину знаменитых Голубых озер наряженную елку и водят хороводы. Не знаем, как им это удается: официально любительские погружения с аквалангом на дно кристально чистого водоема в столице Татарстана запрещены. 🦭 Зато круглый год можно устраивать моржовые купания, проходить 20-километровую тропу, отдыхать у водопада, заниматься йогой или гулять по экоцентру. Пока лето сменяет весну, у вас еще есть время составить свой персональный план знакомства с полным великолепия дном Голубых озер. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Казань #Природа</t>
+  </si>
+  <si>
+    <t>25.05.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5787</t>
+  </si>
+  <si>
+    <t>⚡ Новости понедельника, которые мы заслужили! Теперь на сервисе RUSSPASS можно купить билеты на выставки одной из главных сокровищниц национального искусства — Государственного Русского музея в Санкт-Петербурге. Он хранит крупнейшее собрание произведений русских мастеров и находится в нескольких зданиях. Какие мероприятия музея можно посетить прямо сейчас? 🔴 Семейный праздник «Волшебная страна» в Летнем саду 31 мая 🔴 Выставки «Степан Эрьзя — скульптор мира. К 150-летию со дня рождения» и «Эпоха Александра III и ее наследие» в Михайловском замке до 29 июня 🔴 Выставка «Петр Кончаловский. Сад в цвету» в корпусе Бенуа до 14 сентября 🔴 Выставка «Василий Тропинин» в Мраморном дворце до 19 октября 🔴 Выставка «Иван Шишкин. Русский лес» в корпусе Бенуа до 9 ноября 🔴 Тематический маршрут «Великий Карл» по главной коллекции 🔴 Постоянные экспозиции «Парадные и личные покои императрицы Марии Федоровны» и «Скульптура Летнего сада» в Михайловском замке ⭕ RUSSPASS в MAX #Музеи #Выставки #СанктПетербург</t>
+  </si>
+  <si>
+    <t>24.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5786</t>
+  </si>
+  <si>
+    <t>🌸 RUSSPASS Журнал пошел на опережение и нашел за вас в Тарусе цветаевские места! Все ради того, чтобы напомнить: этот город можно открывать по-разному. С заходом в музеи семьи Цветаевых, Паустовского, Ракицкого, Жарова, у Воскресенской горы или просто с прогулкой по набережной Оки и ужином в ресторане «Голубчики». Что вы выберете в Тарусе? ❤️ — идти по литературным следам 🔥 — смотреть на воду и никуда не спешить ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Таруса</t>
+  </si>
+  <si>
+    <t>23.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5785</t>
+  </si>
+  <si>
+    <t>🐋 В русских сказках и мифах киты держат на своих спинах землю, а в поэзии становятся символом мудрости и внутренней силы. Иногда так хочется оказаться с ними рядом, чтобы найти ответы на свои вопросы и загадать желание. А еще понять, что все проблемы слишком малы по сравнению с красотой морских млекопитающих. К счастью, в России есть места, где можно увидеть гигантов собственными глазами — собрали локации для самых сентиментальных путешественников в новой статье в Дзене. ⭕ RUSSPASS в MAX #Природа #Животные #НациональныеПарки</t>
+  </si>
+  <si>
+    <t>22.05.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5784</t>
+  </si>
+  <si>
+    <t>Откройте для себя Россию с новых сторон! 🌟 Вместе с нашими друзьями сервисом планирования путешествий по России RUSSPASS дарим две книги, которые позволят вам совершить уникальное путешествие по России, не выходя из дома! Что дарим: 📘 «Москва. Город в кадре» — погружение в атмосферу столицы через завораживающие фотографии. Откройте для себя знаковые здания и уголки Москвы, которые поражают своей архитектурой и историей. 📘 «Россия, которая удивляет» — коллекция невероятных кадров, отражающих всю мощь и красоту нашей родины. От суровых северных пейзажей до живописных морских берегов — эта книга перенесёт вас в самое сердце России! Как участвовать? 1. Подпишитесь на @russpassmag, @russpass_msk и @bombora 2. Поставьте лайк под этим постом 3. Нажмите кнопку Участвую Итоги подведем 2 июня при помощи рандомайзера, выберем 2 победителей, первое место — «Москва. Город в кадре», второе место — «Россия, которая удивляет». *Отправка только по РФ Удачи! Участников: 630 Призовых мест: 2 Дата розыгрыша: 15:00, 02.06.2026 MSK (завершён) Победители розыгрыша: 1. Клара Ндировей - 5ek19i 2. Мария Акаевич - 5ei6op</t>
+  </si>
+  <si>
+    <t>22.05.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5778</t>
+  </si>
+  <si>
+    <t>🤔 Что вы представляете, когда слышите слово «юбиляр»? А если мы вам скажем, что сегодня им является главный музей русского искусства? Третьяковской галерее исполняется 170 лет. В наши дни это целое музейное объединение с филиалами по всей России. Мы с RUSSPASS Журналом поздравляем галерею с днем рождения и оставляем ссылку на статью с рассказом о том, чем примечательна каждая из местных площадок. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Музеи</t>
+  </si>
+  <si>
+    <t>22.05.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5777</t>
+  </si>
+  <si>
+    <t>✨ Говорят, идеальный отпуск случается, когда город встречает вас как старого друга. Чтобы заранее познакомиться найти точки соприкосновения, конструктор маршрутов RUSSPASS спрашивает, что вы любите, с кем и когда едете, запоминает ответы и строит захватывающее путешествие. 🎨🎨🎨🎨 Москот подключается 🎨🎨🎨🎨 на финишной прямой: 🎨🎨🎨🎨 «Анализирую ваши 🎨🎨🎨🎨 интересы... Рестораны, концерты, наука, музеи, ага. Ищу необычные места. Вуаля!» ❤️ Дальше остается только собрать чемодан и довериться плану летней поездки! ⭕ RUSSPASS в MAX #КонструкторМаршрутов #Идеи</t>
+  </si>
+  <si>
+    <t>21.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5776</t>
+  </si>
+  <si>
+    <t>☀️ Способ, как совместить пешие походы, знакомство с культурой и бытом тувинцев или эвенков-оленеводов и горячие источники: отправиться в путешествие по Байкало-Амурской магистрали! Звучит как сюжет для приключенческого фильма, но это реальность. ❤️ RUSSPASS Журнал узнал, где можно побывать в родовых стойбищах, искупаться в целебных источниках и увидеть Чарские пески — и все это вдоль БАМа. Вопрос к вам: едем? ❤️ — давно мечтаю! ⚡️ — а медведи точно не захотят составить компанию? ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Сибирь #БАМ</t>
+  </si>
+  <si>
+    <t>21.05.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5771</t>
+  </si>
+  <si>
+    <t>☕️ Настало время наливать любимый напиток: сегодня отмечаем День чая! Для Москвы этот праздник особенный, ставший частью культурного кода. Чтобы ощутить его в полной мере, мы подготовили чайные сценарии для путешествия в столицу. Выбирайте самый подходящий: 🔴попробовать легендарный чай «Москва» — с дольками и цедрой апельсина, бутонами роз, ягодами и лепестками василька и сафлора 🔴выпить чай дома в костяном фарфоре с медом и вареньем 🔴заглянуть на специальный сет «Московское чаепитие» в столичных ресторанах 🔴отправиться на «Московское чаепитие с Заблудшими» 🔴прогуляться по чайному маршруту Москвы с аудиоэкскурсией 🔴погрузиться в историю шедевров русской классики ⭕ RUSSPASS в MAX #МосковскоеЧаепитие #Москва</t>
+  </si>
+  <si>
+    <t>20.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5770</t>
+  </si>
+  <si>
+    <t>🌻 Позавтракать на веранде, послушать джаз под звездами, станцевать в старинных усадьбах — звучит как план! Главный проект сезона — «Лето в Москве» — начнется 30 мая, и столица превратится в одну большую сцену. Бульвары, парки, особняки и даже киностудии готовят сюрпризы до самого сентября — все подробно описали в новой статье в Дзене. Не говорите потом, что вас не звали. ⭕ RUSSPASS в MAX #ЛетоВМоскве #Идеи</t>
+  </si>
+  <si>
+    <t>20.05.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5769</t>
+  </si>
+  <si>
+    <t>📎 Наглядное доказательство того, что синица в руках все-таки лучше журавля. Особенно если отправиться за ней по маршруту «Россия. Великая Сибирь»! Говорят, именно среди хакасских степей, тувинских гор и берегов Енисея можно встретить самые редкие и красивые виды: эндемичную восточную синицу, редких пухляков, нарядных лазоревок-князьков и даже хохлатых гренадерок. Сибирские края богаты величием горных хребтов, глубиной озер и широтой неба над головой. Но Сибирью удивительная природа России не ограничивается. Если захочется продолжить знакомство, мы оставляем ссылку на раздел с авиабилетами и туры в другие регионы, где ландшафты не менее впечатляют: 🔴«Сахалин и Курилы» 🔴«Алтай — страна контрастов» 🔴«Ингушетия и Осетия» ⭕ RUSSPASS в MAX #Путешествия #Идеи #Самолеты</t>
+  </si>
+  <si>
+    <t>20.05.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5765</t>
+  </si>
+  <si>
+    <t>💬 Перед полетом часто встает вопрос (кроме «А точно ли я взял паспорт?»): что взять в салон, а что полетит в багаже? У «Аэрофлота» в 2026 году на этот счет есть четкие правила, которые лучше знать до того, как вы окажетесь у стойки регистрации. RUSSPASS Журнал разобрался в новой статье, что можно и нельзя брать на борт, какие появились новые требования для пауэрбанков и как бесплатно сдать ручную кладь в багаж, если мест в салоне мало. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Самолеты #Багаж</t>
+  </si>
+  <si>
+    <t>19.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5760</t>
+  </si>
+  <si>
+    <t>🏔 Выше гор могут быть только горы. Лучше статьи RUSSPASS Журнала о самых пиковых вершинах страны могут быть только походы, поездки и путешествия к ним вместе с RUSSPASS. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Направления</t>
+  </si>
+  <si>
+    <t>19.05.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5759</t>
+  </si>
+  <si>
+    <t>🥟 Почему-то никто не говорит, что калмыцкий чай джомбу варят в пиалах, добавляют соль, масло, мускатный орех и пьют с утра, чтобы пережить все, что приготовила степь. А еще здесь варят суп дотур из бараньих потрохов, который настолько сытный, что после него можно не есть до следующего утра. Но вы все равно попросите добавки — просто потому что очень вкусно. RUSSPASS Журнал знает, о чем говорит! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Калмыкия #Еда</t>
+  </si>
+  <si>
+    <t>18.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5758</t>
+  </si>
+  <si>
+    <t>⚡️ Новость, которую невозможно не переслать! В Нижнем Новгороде поселилась новая команда мультяшек. RUSSPASS Игра добралась до берегов Волги, встречайте местных героев в виде символов приволжской столицы: дятла Гора, олененка Нино и Самолетик, вдохновленный фигурой летчика Валерия Чкалова. ❤️ Найти их можно прямо на улицах города. Для этого используйте камеру в приложении, ловите персонажей и зарабатывайте баллы. Копите их и получайте доступ к билетам за 10 рублей в местные музеи, парки, на шоу и другие развлечения из каталога. В числе первых партнеров в регионе: «Кварки», «Парк чудес Галилео», Русский музей фотографии, Ensopark и Музей моды Ламановой. ⭕ RUSSPASS в MAX #Игра #НижнийНовгород #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>18.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5757</t>
+  </si>
+  <si>
+    <t>🌚 Говорят, что молчание — золото, но мы готовы поспорить и сообщить всему миру о том, что на сайте RUSSPASS есть специальный раздел, посвященный путешествиям по Золотому кольцу. Мы люди несуеверные, нам за такую смелость ничего не будет, а вот вам…  ❤️ Вам предстоят роскошные поездки по Москве, Ярославлю, Суздалю, Владимиру и другим городам. Пакуйте свои чемоданы, выбирайте направление и не забудьте потом рассказать, где нашли эти идеи.  ⭕ RUSSPASS в MAX #ЗолотоеКольцо #Идеи</t>
+  </si>
+  <si>
+    <t>17.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5756</t>
+  </si>
+  <si>
+    <t>‼️ Уважаемые читатели, если вы еще не видели летнюю подборку со скидками до 15% на развлечения в Москве — сейчас самое время. Всю информацию о конных прогулках, рождении скатов, VR-реальности и космических экспонатах оставили в свежей статье на Дзене. ⭕ RUSSPASS в MAX #Москва #ПредложенияRUSSPASS #Скидки</t>
+  </si>
+  <si>
+    <t>16.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5755</t>
+  </si>
+  <si>
+    <t>❤️ Все туристические маршруты по Сочи ведут в Олимпийский парк, где проходили знаменитые спортивные соревнования. Спустя годы он превратился в современное пространство, в котором соседствуют легендарные арены, интерактивные музеи, поющие фонтаны и множество других интересных мест. 🔥 Дух Олимпиады 2014 года здесь живет до сих пор, отчего масштаб парка завораживает еще больше. Возвращаемся во времена, когда ныне привычная достопримечательность казалась чудом инженерной мысли вместе с RUSSPASS Журналом. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Сочи</t>
+  </si>
+  <si>
+    <t>15.05.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5749</t>
+  </si>
+  <si>
+    <t>☕️ Нам показалось, что вам сегодня не хватает ярких красок, поэтому принесли красивую подборку от проекта «Московское чаепитие». А то чего сидите грустные! 🫖🫖🫖 Лучше-ка приезжайте в столицу. Гостей из других городов ждут на чай с десертами в фирменном пространстве «Коробка конфет» на Новом Арбате, корнере в «Доме русской кухни» на ВДНХ и на других брендированных площадках. На память о поездке — фирменный чай «Москва», сервиз из костяного фарфора и сувениры. Чтобы разбавлять серые будни яркими воспоминаниями. ❤️ Ну! Другое дело, глаза хоть заблестели! ⭕ RUSSPASS в MAX #Москва #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>14.05.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5748</t>
+  </si>
+  <si>
+    <t>⁉️В список самых неожиданных запросов к ИИ сегодня входит попытка узнать, сколько упаковок «Илецкой» нужно, чтобы принять оздоровительную ванну, которая сравнится с солеными озерами Оренбургской области. Не спрашивайте, зачем нам понадобилась информация, просто записывайте, что нам выдала нейросеть: 🔴умеренно лечебная ванна: 4–10 пачек 🔴ощутимо соленая, «почти курорт»: 30–40 пачек 🔴очень близко к озерной концентрации: 80–120 пачек 💬 Мы так и не поняли, почему ИИ не предложил просто познакомиться с курортным богатством города в статье RUSSPASS Журнала и отправиться купаться в Развале, Тулзучном или Дунино вместо полуоптовых закупок приправы. Поэтому дополняем бесчувственную выдачу живыми впечатлениями от озер Соль-Илецка с фотографиями и подробным рассказом, как шахты самого «соленого» города страны превратились в полноценный курорт. А дальше сами решайте: 120 коробочек или один билет. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СольИлецк #Направления</t>
+  </si>
+  <si>
+    <t>14.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5747</t>
+  </si>
+  <si>
+    <t>⠀⠀⠀⠀⠀⠀⠀⠀⠀⠀⠀📎 До лета осталось: 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 дней. 👀 Лето близко. Тсс, только не спугните. Лучше тихонько переходите в конструктор маршрутов RUSSPASS, чтобы запланировать отпуск или другое летнее путешествие на выходные! ⭕ RUSSPASS в MAX #КонструкторМаршрутов #Идеи</t>
+  </si>
+  <si>
+    <t>13.05.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5746</t>
+  </si>
+  <si>
+    <t>🧪 310-метровая метеовышка, первая в мире АЭС, рубка атомной подлодки, парк-усадьба с прудами и музей мусора — это далеко не весь список того, что удивляет туристов в Обнинске. RUSSPASS Журнал собрал все главные достопримечательности в большом материале о первом наукограде России. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #КалужскаяОбласть #Обнинск</t>
+  </si>
+  <si>
+    <t>13.05.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5745</t>
+  </si>
+  <si>
+    <t>🌞 Третий сезон масштабного событийного проекта «Лето в Москве» стартует уже 30 мая. Он объединит свыше 500 площадок во всех округах и районах столицы. Среди основных точек притяжения: ВДНХ, кинопарк «Москино», площадь Революции и Манежная площадь, музей-заповедник «Коломенское», Парк Горького и олимпийский комплекс «Лужники». 💬 Как отметила заммэра Наталья Сергунина: «Частью главного сезонного проекта станут в том числе крупные столичные фестивали: "Театральный бульвар", "Времена и эпохи", "Усадьбы Москвы" и другие. Также горожан и туристов ждут концерты и спектакли, мастер-классы и экскурсии, выставки и кинопоказы». 📅 Главная тема «Лета в Москве» в этом году — «Время быть вместе». Ее отразят в культурных, благотворительных, познавательных, спортивных и других мероприятиях. Событийный календарь в том числе включит программы, посвященные Дню защиты детей, Дню России, Дню молодежи, Дню семьи, любви и верности. ⭐ RUSSPASS.Москва в MAX #ЛетоВМоскве #УсадьбыМосквы #Фестивали</t>
+  </si>
+  <si>
+    <t>12.05.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5744</t>
+  </si>
+  <si>
+    <t>❤️ Соленые озера — одна из самых фотогеничных и полезных достопримечательностей России. RUSSPASS Журнал собрал 15 целебных водоемов от Тамбукана до Баскунчака: розовая вода, космические пейзажи, лечебные грязи и краснокнижные птицы. Вам точно надо! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Озера</t>
+  </si>
+  <si>
+    <t>12.05.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5738</t>
+  </si>
+  <si>
+    <t>🔍 Нашли для вас восьмое чудо света — конструктор маршрутов RUSSPASS! ⭕ RUSSPASS в MAX #КонструкторМаршрутов #Идеи</t>
+  </si>
+  <si>
+    <t>10.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5733</t>
+  </si>
+  <si>
+    <t>🌷 Каждому подписчику по красивому бутону, а лучше по целому тюльпановому полю! У RUSSPASS Журнала таких мест хватит на всех. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Идеи #Места</t>
+  </si>
+  <si>
+    <t>09.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5732</t>
+  </si>
+  <si>
+    <t>🕊 С Днем Победы! Каждый город России хранит частичку памяти о Великой Отечественной войне и ее героях: Ржевский мемориал, Мамаев курган и его хранительница «Родина-мать», комплекс Парка Победы в Москве, Мемориал «Героям-панфиловцам» в Подмосковье, «Алеша» в Мурманске и еще сотни и даже тысячи монументов, музеев и исторических локаций по всей стране. ☀️ Пусть как можно больше поездок, экскурсий и маршрутов на ваших личных картах путешествий проходят через впечатляющие места памяти о подвиге советского народа. ❤️ С уважением к прошлому и любовью к настоящему, ваш туристический сервис RUSSPASS.</t>
+  </si>
+  <si>
+    <t>08.05.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5731</t>
+  </si>
+  <si>
+    <t>👀 Мы не суеверные, но поплевать три раза, когда дело касается поездок, лишним не будет. В планах на выходные — Калмыкия. А там и прогулка на верблюде, и дегустация калмыцкого чая и кюра, а еще знакомство с буддизмом и охота на сайгаков. RUSSPASS Журнал подскажет, на что обратить внимание. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Калмыкия</t>
+  </si>
+  <si>
+    <t>08.05.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5730</t>
+  </si>
+  <si>
+    <t>❤️ Конечно, плана на поездку! Мы подобрали короткие туры от RUSSPASS, которые идеально подойдут для майских выходных: 🎨🎨🎨🎨🎨Путешествие 🎨🎨🎨🎨🎨в Выборг 🎨🎨🎨🎨🎨на поиски кренделя и для прогулки по парку «Монрепо» 🎨🎨🎨🎨🎨Приключения в самом 🎨🎨🎨🎨🎨метеоритном городе 🎨🎨🎨🎨🎨России, погружение в историю русского булата, дегустация кальи по-царски и вареников с редькой на Южном Урале 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨Знакомство 🎨🎨🎨🎨🎨со всеми 🎨🎨🎨🎨🎨ароматами Западного Кавказа в цветущей Адыгее #Туры #Выборг #ЛенинградскаяОбласть #ЧелябинскаяОбласть #Адыгея</t>
+  </si>
+  <si>
+    <t>08.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5729</t>
+  </si>
+  <si>
+    <t>🎶 Ничто так не бодрит, как звук молнии на чемодане, который путешественник закрывает перед поездкой. Вещи собраны, документы на месте, гаджеты заряжены, билеты на руках. Чего не хватает в нашем списке?</t>
+  </si>
+  <si>
+    <t>08.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5727</t>
+  </si>
+  <si>
+    <t>🫠 Знаете эти остросюжетные захватывающие сны при температуре 39? Бежать ночью с фонариком среди инсталляций в стиле киберпанк, танцевать брейк-данс в амфитеатре, который похож на змею. Вы о таком грезили, а в Волгоградской области такое сделали! ❤️ 15 и 16 августа в городе Волжский пройдет большой фестиваль самовыражения ULTRA100 в одноименном арт-парке с уникальными инсталляциями. Команда энтузиастов превратила бывший пустырь в целую вселенную, где можно забраться внутрь шестипалого паука «Профессора Миротворцева» или покрутить ручку трехметрового механического сердца, чтобы услышать, как оно бьется в такт техно. 💬 RUSSPASS Журнал рассказал о всей программе фестиваля: забеги по природному рельефу, баскетбольные и футбольные матчи, танцевальные шоу, поединки по брейк-дансу, театральные перформансы, музыкальные концерты, фиджитал-соревнования и много-много что еще. Билеты уже можно купить на сайте RUSSPASS. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #АктивныйОтдых #Фестивали</t>
+  </si>
+  <si>
+    <t>07.05.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5726</t>
+  </si>
+  <si>
+    <t>💬 Говорят, что один день общения с альпаками приравнивается к трем сеансам психотерапии. Единственный побочный эффект — улыбка до ушей. Мы провели собственное независимое исследование: информация подтвердилась! Срочно летим на прием в парк альпак «Симба» в Казани. ❤️ Это пространство для теплых эмоций и отдыха на природе. Здесь живут альпаки, ламы, кролики, олени, козочки камори и очаровательные шотландские бычки. Вы сможете погладить их, угостить вкусняшками и сделать красивые фотографии. Такие же парки есть в Москве, Санкт-Петербурге, Екатеринбурге, Омске, Ростове-на-Дону, Набережных Челнах, Тюмени, на Эльбрусе, в Уфе и Саратове — выбирайте билеты в свой город на сайте RUSSPASS. 📎 Билет действует в течение всего дня, а в его стоимость уже включен легкий перекус, горячий чай и кофе. В парке очень берегут здоровье животных, поэтому приносить свою еду для кормления нельзя. Угощения продаются на месте небольшими порциями, чтобы питомцы не переедали и чувствовали себя хорошо. ⭕ RUSSPASS в MAX #Животные #Места #Идеи</t>
+  </si>
+  <si>
+    <t>07.05.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5721</t>
+  </si>
+  <si>
+    <t>❤️ Одна статья RUSSPASS Журнала — и вы сможете отправиться в Москву и посетить выставку Булатова, увидеть «небеса» — росписи храмов Русского Севера и попасть на международное биеннале «Искусство будущего». ✈️ Чтобы успеть побольше и погулять подольше, предлагаем добираться до столицы на самолете. А мы напомним, как снизить градус переживаний при помощи нашей инструкции. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Москва #Выставки #Музеи #Идеи</t>
+  </si>
+  <si>
+    <t>06.05.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5720</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 И где вы ходите, пока в столице с утра подают такую красоту? Проект «Московский завтрак на верандах» — это один из самых весомых поводов взять билеты в столицу на майские. «Лоро», Ava Bistro, Maya, Shagal и другие рестораны приготовили свои авторские сеты для неповторимого начала дня. 🍴 Более 500 заведений ждут гостей на чашечку кофе с горячими круассанами, сырниками, сытными омлетами с необычными начинками, кашами и другими блюдами. У каждого шефа — своя подача и творческое видение идеального завтрака. Ну кто мы такие, чтобы вас не позвать? ⭕ RUSSPASS в MAX #Москва #МосковскийЗавтрак #Рестораны #Еда</t>
+  </si>
+  <si>
+    <t>06.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5719</t>
+  </si>
+  <si>
+    <t>⌛️ Детали не терпят суеты. А итоги конкурса подождут до 12 мая! RUSSPASS Журнал и АТОР продлили прием заявок в номинации «Россия в деталях» медиапремии le’TO 2026. 📸 Успевайте подготовить уникальный текст от 3 до 10 тысяч знаков о поездке по стране с собственными фотографиями и загрузите его на почту: mag@russpass.ru. Искусственный интеллект и реклама не пройдут: жюри оценит авторский стиль, глубину и качественный визуал. 💫 Итоги подведут 29 мая в московском Radisson Collection Hotel. Победитель получит приз от RUSSPASS Журнала и признание профессионального сообщества. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Конкурс</t>
+  </si>
+  <si>
+    <t>05.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5718</t>
+  </si>
+  <si>
+    <t>💥 Главная достопримечательность Красноярска — это, конечно, суслик. И его восемнадцать бронзовых братьев. По городу разбросали всю компанию: Крас сидит в бумажном кораблике на Центральной набережной Енисея, Финт — у футбольного клуба, а у часовни Параскевы Пятницы — вообще сусличья тусовка. Скульптор хотел сделать десять статуй, но так увлекся, что вышло девятнадцать. ❤️ Приезжайте знакомиться с сибирским городом по маршруту RUSSPASS Журнала! Только с руки зверей не кормите: могут укусить, грызуны все-таки. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Красноярск #Животные</t>
+  </si>
+  <si>
+    <t>04.05.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5717</t>
+  </si>
+  <si>
+    <t>🥹 Только что закончились первые майские, а мысли уже о том, как приблизить вторые? В такие моменты надо уверенно говорить: «Да, было». Хорошо, что у нас уже есть план — убежать на 3 дня в гастротур по Питеру! «Сапсан», исторический отель на Мойке, обеды в местах, где русская кухня звучит по-новому, и бары, в которые мечтают попасть гурманы со всего мира. Забирайте готовый маршрут в RUSSPASS Журнале. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург #Места #Еда #Рестораны</t>
+  </si>
+  <si>
+    <t>03.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5716</t>
+  </si>
+  <si>
+    <t>🐭 Мышкин — единственный город в России, чей герб украшает мышь. По легенде, именно она спасла князя, разбудив его перед нападением врагов. С тех пор мышь — священное животное. Ей ставят памятники, в ее честь называют достопримечательности: «Мышкины палаты», Дворец мыши и «Музей Мыши», где собрано больше 20 тысяч экспонатов. 📎 Но это еще не все. В Мышкине есть музей валенок, музей льна и музей деревянного зодчества. Волга в городе широкая, спокойная и какая-то особенно домашняя. Летом работает паромная переправа, а на противоположном берегу живописная набережная. RUSSPASS Журнал тоже немного пошуршал и подготовил маршрут по Мышкину: где погладить валенки и сфоткаться с царевной-мышью. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>02.05.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5715</t>
+  </si>
+  <si>
+    <t>⚡️ Экскурсия на двухэтажном автобусе City Sightseeing со скидкой 15%, посещение смотровой площадки «Выше только любовь» со скидкой 15%, выставки в Центре современного искусства «М’АРС» — тоже со скидкой 15%. ❤️ Москва на майских праздниках встречает гостей и пользователей сервиса RUSSPASS десятками выгодных предложений. Полный каталог — по ссылке. ⭕ RUSSPASS в MAX #Москва #ПредложенияRUSSPASS #Музеи #Выставки #Экскурсии</t>
+  </si>
+  <si>
+    <t>01.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5714</t>
+  </si>
+  <si>
+    <t>🐟 Корюшка, Булгаков, Волга и другие традиционные ценности в новом календаре путешествий RUSSPASS на май. ⭕ RUSSPASS в MAX #КалендарьПутешествий</t>
+  </si>
+  <si>
+    <t>30.04.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5709</t>
+  </si>
+  <si>
+    <t>🎶 Откройте для себя край, где рождались музыка Чайковского и мифы древнего городища Дондыкар. Добро пожаловать в Удмуртию вместе с RUSSPASS Журналом! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Удмуртия #Ижевск #Воткинск #Музеи #Парки #Природа</t>
+  </si>
+  <si>
+    <t>29.04.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5708</t>
+  </si>
+  <si>
+    <t>⚡Прием! Проект «Играй в Москву» объявляет набор для двух миссий особой секретности: отряды лунных строителей и космические криптографы уже ждут вас! 🎨🎨🎨🎨 🎨 🎨🎨🎨🎨🎨 «К берегам 🎨🎨🎨🎨 🎨лунных 🎨🎨🎨🎨🎨 морей» 🎨🎨🎨🎨🎨 Построить базу на Луне, изучить атомных осликов и собрать ракету на ВДНХ. 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 «Созвездие 🎨🎨🎨🎨🎨 шифров» 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 Расшифровать загадочный сигнал из космоса, потрогать метеориты и скафандр Гагарина по дороге. 📎 Как принять участие? Заберите карту маршрута в одной из точек распространения или скачайте на сайте. Выполняйте задания и не сбивайтесь с пути: завершивших миссию ждут секретные сувениры. ❤️ До связи на орбите! ⭕ RUSSPASS в MAX #ИграйВМоскву #Маршруты #Дети</t>
+  </si>
+  <si>
+    <t>29.04.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5706</t>
+  </si>
+  <si>
+    <t>💬 Недавно успешно завершилась масштабная космическая миссия «Артемида-2». В ходе полета подтверждена готовность систем и доказана способность человечества к решению задач за пределами околоземной орбиты. Успех миссии подтверждает необходимость наших секретных проектов. Чтобы узнать о них, нажмите на луну.</t>
+  </si>
+  <si>
+    <t>29.04.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5705</t>
+  </si>
+  <si>
+    <t>🙈 Ну-у-у, предположим, это тоже своего рода весна… Хотя немного весеннего настроения мы все-таки для вас собрали. В новой статье на Дзене составили целый план московских цветений — с датами, локациями и сортами. Пряная черемуха, ароматная сирень, нежные персики, белоснежные яблони и другие ранние культуры сдаваться не привыкли и будут цвести до конца мая. ⭕ RUSSPASS в MAX #Москва #Места #Идеи</t>
+  </si>
+  <si>
+    <t>28.04.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5700</t>
+  </si>
+  <si>
+    <t>🌹 Сегодня на Мамаевом кургане цветут клумбы и шумят тополя. Но прежде, чем начать строить масштабный мемориал, саперы вытащили из холма более 40 неразорвавшихся снарядов. Следы войны остались здесь надолго... А после прочтения статьи RUSSPASS Журнала кажется, что каждый кусок этой земли хранит чей-то последний шаг. 🕊 От подножия к вершине ведут 200 ступеней, которые символизируют дни Сталинградской битвы — именно столько времени длилось великое сражение. И чем выше ступень, тем тяжелее становится шаг и более сосредоточенные мысли возникают в голове. На пути встречают памятные монументы «Стоять насмерть!», «Память поколений», «Скорбь матери» — и все встает на свои места без лишних объяснений. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Волгоград</t>
+  </si>
+  <si>
+    <t>28.04.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5699</t>
+  </si>
+  <si>
+    <t>🌿 Представьте: рассвет, над озером стелется туман, полная тишина. И прямо в воде стоят деревья с широкими стволами, словно атланты! Это занесенные в Красную книгу болотные кипарисы, корни которых большую часть времени находятся под гладью воды. RUSSPASS Журнал нашел эту локацию в Краснодарском крае. Теперь нам всем срочно туда надо! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #КраснодарскийКрай #Природа</t>
+  </si>
+  <si>
+    <t>27.04.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5698</t>
+  </si>
+  <si>
+    <t>💬 Внимание, только что поступили данные из соседней реальности! Батыр, Эчпочмак и Мифическое существо RUSSPASS Игры зафиксированы в Казани. По неподтвержденной информации, они активно взаимодействуют с объектами городской среды: фотографируют прохожих, сливаются с достопримечательностями и ведут себя так, будто это они здесь главные. 🤭 Ладно, это все шутки. Мы пока остаемся в родной вселенной, где ловить мультяшек по-прежнему придется вам. Можете начать с Казанского цирка, парка Горького или Голубых озер. Ищите их с помощью камеры в приложении RUSSPASS, получайте за каждую поимку 90 баллов, копите и забирайте предложения партнеров из бонусного каталога всего за 10 рублей. 📎 Вот на что можно потратить накопленное: 🔴Музей «Городская панорама» 🔴Питомник верблюдов Camelrussia 🔴Семейный парк активного отдыха Tiki Viki ⭕ RUSSPASS в MAX #Игра #Казань #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>25.04.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5693</t>
+  </si>
+  <si>
+    <t>🚨 Сро-о-о-очно, пока не поздно! Делимся вместе с RUSSPASS Журналом лучшими идеями на майские! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Москва</t>
+  </si>
+  <si>
+    <t>24.04.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5692</t>
+  </si>
+  <si>
+    <t>💬 На самом деле Александров — маленький город во Владимирской области. Мало кто знает, что в XVI веке он на 17 лет стал фактической столицей России. Именно сюда Иван Грозный переехал со всем двором в 1564 году. Сейчас город — тихий, уютный, идеальный для небольшого путешествия. Что там смотреть? ❤️ В первую очередь, Александровскую слободу с шатровой Распятской церковью — той самой, откуда холоп Никита пытался улететь на крыльях. ❤️ Кроме того, в Александрове есть музей Цветаевых, вокзал в стиле модерн с собственной узкоколейкой и даже песчаная набережная с видом на кремль и арт-объектом из автозапчастей. 🔻 Добраться в бывшую столицу России проще, чем холопу Никите все-таки улететь из церкви. Чтобы ничего не пропустить в путешествии, читайте полный гид от RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ВладимирскаяОбласть #Александров</t>
+  </si>
+  <si>
+    <t>23.04.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5687</t>
+  </si>
+  <si>
+    <t>🌺 Просто пять снимков цветущих гор и одна ссылка на материал RUSSPASS Журнала о ежегодном туристическом фестивале «Цветение маральника», который пройдет в Алтайском крае в мае. И больше ничего важного на сегодня! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Алтай</t>
+  </si>
+  <si>
+    <t>23.04.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5686</t>
+  </si>
+  <si>
+    <t>💅 Насобирала залоги на карту без договора и сидит себе сияет. А вам потом чужие повреждения оплачивать, стоимость стаканов за предыдущих жильцов возмещать! 🏨🏨🏨 Хорошо, что на сайте RUSSPASS есть возможность забронировать жилье на майские праздники с прозрачными условиями: отели, апартаменты, квартиры, хостелы, гостевые дома и глемпинги. Все средства будут перечислены через платформу и партнерские сервисы, а по отзывам станет понятно, насколько этому предложению можно доверять. ❤️ Потому что на майских должны сиять вы! ⭕ RUSSPASS в MAX #Отели #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>22.04.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5685</t>
+  </si>
+  <si>
+    <t>👛 Вам начислены ступени Чкаловской лестницы! Они дают право на легкий подъем с потрясающим видом на Волгу в Нижнем Новгороде и дарят накачанный квадрицепс, бицепс бедра, ягодичные, икроножные и камбаловидные мышцы. При спуске работают мышцы голени и вроде как такой вариант полегче… но мы рекомендуем еще позаботиться о наколенниках, чтобы сбавить нагрузку с суставов. 🤔 А вот точное количество ступеней все-таки придется рассчитать самостоятельно. Число зависит от метода подсчета: прямая часть лестницы дает 442 ступени, а вместе с боковыми полукольцами — уже 560. ❤️ Такая занимательная математика с физкультурой от RUSSPASS Журнала. Пользуйтесь! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #НижнийНовгород</t>
+  </si>
+  <si>
+    <t>21.04.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5684</t>
+  </si>
+  <si>
+    <t>⚔️ Объявляем в апреле моду на все средневековое и едем в Псковский Кром! Это один из древнейших кремлей России, где можно ходить по крепостным стенам, смотреть на реки через бойницы и стоять на Вечевой площади, на которой когда-то решалась судьба города. После такого путешествия каждый турист с легкостью ответит, какой из фактов о средневековом Пскове является вымышленным: ❤️ — Укрепления на месте Псковского Крома существовали еще в VIII веке 🔥 — В Кроме есть Плоская башня, построенная на рубеже XI–XII веков ⚡️— Свято-Троицкий кафедральный собор был заложен в Х веке по приказу князя Игоря ❤️ Ставьте реакцию и ищите правильный ответ в статье RUSSPASS Журнала. #RUSSPASSЖурнал #Псков</t>
+  </si>
+  <si>
+    <t>21.04.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5683</t>
+  </si>
+  <si>
+    <t>😉 Это база! Провести майские в поездке по Золотому кольцу — классика внутреннего туризма. Сколько идей ни предложи, а все равно вековые купола и деревянное зодчество занимают свое законное место в сердцах заядлых путешественников и не собираются уступать его новым трендовым направлениям. ❤️ Мы все знаем и понимаем: просто решили напомнить, что у сервиса RUSSPASS есть специальный раздел, посвященный знаменитому маршруту и его городам. Пользуйтесь и ни в чем себе не отказывайте. Даже в таком трогательном консерватизме! ⭕ RUSSPASS в MAX #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>20.04.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5678</t>
+  </si>
+  <si>
+    <t>☝️ А во-вторых, величественно! RUSSPASS Журнал оценил размах татарского зодчества с белым уральским мрамором и стрельчатыми окнами с цветными витражами. Теперь очередь за вами! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Казань #Архитектура</t>
+  </si>
+  <si>
+    <t>19.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5677</t>
+  </si>
+  <si>
+    <t>1⃣2⃣ Снимаем главную головную боль всех туристов одной статьей на Дзене. Переходите по ссылке, чтобы определиться с покупками в городе-бренде Москве. ⭕ RUSSPASS в MAX #Москва #Идеи</t>
+  </si>
+  <si>
+    <t>18.04.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5676</t>
+  </si>
+  <si>
+    <t>✨ Привет всем, чье воображение сразу рисует картинки на любое услышанное слово. Мы в вашей команде: как только звучит топоним «Гусь-Хрустальный», сразу же представляем хрупкую уточку из стекла. ⛲️ На память из чудесного города во Владимирской области и правда можно привезти хрустальный сувенир со знаменитого завода. Но это не единственный повод запланировать поездку: уютная набережная, мальцовские дома с открыток и вековые Торговые ряды входят в список самых оживленных туристических локаций. 💬 RUSSPASS Журнал собрал полноценный гид по местным достопримечательностям, от очевидных до малоизвестных, чтобы вы могли расширить свое представление об этих местах. Кстати, к птицам название в итоге не имеет никакого отношения: просто город стоит на реке Гусь. Об этом мы тоже узнали из статьи. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ВладимирскаяОбласть #ГусьХрустальный</t>
+  </si>
+  <si>
+    <t>17.04.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5675</t>
+  </si>
+  <si>
+    <t>🌿 Кстати про парк Галицкого. У нас на Дзене вышла целая подборка похожих локаций в крупных городах, где вместо обычного ландшафта — настоящие музеи современного искусства под открытым небом. Приходите читать и гулять! ⭕ RUSSPASS в MAX #Идеи #Места</t>
+  </si>
+  <si>
+    <t>17.04.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5674</t>
+  </si>
+  <si>
+    <t>🥹 Плачь, плачь... Танцуй, танцуй! И снова плачь! В старых карельских рунах рассказывают: когда мудрый Вяйнямейнен играл на своем кантеле, происходили настоящие чудеса. Вся природа замирала: лесные звери, птицы и даже рыбы в море собирались послушать его игру. Музыка заставляла рыдать и мужчин, и женщин, и стариков, и детей. А сам рунопевец плакал от восторга, каждая его слеза падала в море и превращалась в голубую жемчужину. Именно этот миг чистой магии навеки застыл в скалах парка «Монрепо». 📎 RUSSPASS Журнал изучил этот уголок Выборга, чтобы найти главные легенды места и рассказать, почему седой рунопевец до сих пор сводит с ума путешественников. Знаем, вам туда тоже очень надо! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Выборг</t>
+  </si>
+  <si>
+    <t>16.04.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5673</t>
+  </si>
+  <si>
+    <t>❤️ Быть гидом с сервисом RUSSPASS стало еще проще и удобнее! Теперь собирать группы на экскурсии можно с помощью специального приложения. 📩 Скачивайте «RUSSPASS Партнеры» для аттестованных экскурсоводов и гидов-переводчиков, загружайте свои предложения и модерируйте заявки со смартфона. Как только придет бронь на экскурсию, приложение отправит уведомление на экран. Внутри вы сможете увидеть заявки, количество участников и другие данные. 🔻 Если у вас уже есть личный кабинет гида, авторизуйтесь под своим логином и паролем. Для новых партнеров сервиса необходима регистрация по ссылке. 🔴Скачать приложение для iOS 🔴Скачать приложение для Android 🔴Узнать подробнее о приложении ⭕ RUSSPASS в MAX #Экскурсии #ПредложенияRUSSPASS #RUSSPASSЖурнал</t>
+  </si>
+  <si>
+    <t>15.04.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5672</t>
+  </si>
+  <si>
+    <t>🏕 Совет дня: по пути в сторону Переяславля-Залесского обязательно нужно остановиться у Плещеева озера. И не просто сделать пару снимков, а задержаться здесь минимум на день. И мы знаем, о чем говорим. 🌾 Появившееся на месте растаявшего ледника озеро можно считать многоуровневым местом силы. Язычники поклонялись местному Синему камню, а о существовании древнего мистического города Клящин на берегу историки спорят до сих пор. Сам Петр I почему-то выбрал именно это место для обучения судостроительству и посещал его, кажется, чаще Петербурга. 🛶 RUSSPASS Журнал вооружился вейкбордом, сапом и несколькими историческими фактами, чтобы заманить вас в путешествие. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>15.04.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5671</t>
+  </si>
+  <si>
+    <t>💬 А я когда поеду в криптозоологический музей «Бестиарий»? ❤️ Сразу как поймаете мультяшек и заработаете баллы! Сейчас все объясним. Музей «Бестиарий» — партнер RUSSPASS Игры. Поэтому билеты туда можно получить всего за 10 рублей. Для этого надо найти на улицах мультяшек, поймать их камерой в приложении, накопить баллы и опыт. А затем обменять награды на предложения из бонусного каталога: будь то семейный парк активного отдыха Tiki Viki, «Зеркальная комната балерины Анны Павловой» или другие места развлечений. 📎 Кстати, если вы любите необычные — и даже фантастические — локации, обратите внимание на «Особняк-Небылицу» и «Дворец впечатлений». Там тоже обитают интересные постояльцы! ⭕ RUSSPASS в MAX #Игра #ПредложенияRUSSPASS</t>
+  </si>
+  <si>
+    <t>14.04.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5670</t>
+  </si>
+  <si>
+    <t>🥧 Но в Татарстане такая выпечка…</t>
+  </si>
+  <si>
+    <t>14.04.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5669</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨Шашлыки 🎨🎨🎨🎨🎨🎨🎨на море? 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 Только если в ресторане, на берегу не жарьте, оштрафуют. Мы вас поняли, авибилеты уже на RUSSPASS, вот так бы сразу! А то «месяц еще впереди, успеем подумать…» ⭕ RUSSPASS в MAX #Путешествия #Самолеты</t>
+  </si>
+  <si>
+    <t>14.04.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5668</t>
+  </si>
+  <si>
+    <t>👀 Жители Тулы встретили настоящего Пикассо лицом к лицу. Никакой мистики, просто одно из главных событий музейного сезона. Все детали уже в распоряжении RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Тула #Музеи #Выставки</t>
+  </si>
+  <si>
+    <t>13.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5662</t>
+  </si>
+  <si>
+    <t>Девочки!!! Все сю... Валя!!! Аннушка!!! Все сюда!!! 💅💅💅 Без вас никак. Нужно выбирать, где лучше всего провести майские праздники. Ставьте реакции на этот пост, не можем принимать такие важные решения в одиночку!</t>
+  </si>
+  <si>
+    <t>12.04.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5661</t>
+  </si>
+  <si>
+    <t>💫 В День космонавтики принято мечтать о звездах и вспоминать, как космос далеко от нас. А мы считаем, что он ближе, чем кажется — в кратерах спящих вулканов, в красоте древних скал, в озерах, где вода становится продолжением Млечного Пути. ❤️ Вы слышали о вулкане Атсонупури на острове Итуруп? Бывали у башни Абай-Кала в Кабардино-Балкарии ? Или стояли на Мидаграбинском озере в Северной Осетии? Виды оттуда — не кадры из фантастических фильмов. Это Россия с неземными пейзажами, которыми космонавты любуются с орбиты. 🔻 А что ближе вам? Исследуйте все направления для путешествий на сайте RUSSPASS. ⭕ RUSSPASS в MAX #Путешествия #Идеи #Направления</t>
+  </si>
+  <si>
+    <t>11.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5660</t>
+  </si>
+  <si>
+    <t>💍 Колечко-колечко… Кольцо! Дарит шанс проявить талант в творческом конкурсе от RUSSPASS и Школы дизайна НИУ ВШЭ, посвященном 60-летию легендарного туристического маршрута! И у вас еще есть время. ❤️ В конкурсе «Коллекция путешествий по Золотому кольцу» есть две номинации: 🔴«Нарисованная открытка» 🔴«Фото» 👋 Так что напоминаем о простых условиях участия и приглашаем испытать удачу. Что-то нам подсказывает: все получится! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>11.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5659</t>
+  </si>
+  <si>
+    <t>⚡️ Вы забыли взять это! 🎨🎨🎨 🎨🎨🎨 Чемодан 🎨🎨🎨 с вещами 🎨🎨🎨 🎨🎨🎨 🎨🎨🎨 Телефон с хорошей 🎨🎨🎨 селфи-камерой 🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨🎨 Карту 🎨🎨🎨🎨 Кировской области 🎨🎨🎨🎨 ...И самое главное — планы на участие в масштабном квесте к 90-летию Кировской области. Он стартует в мае 2026 года и охватит весь регион: от краеведческих музеев до природных мест. Для участия достаточно авторизоваться в специальном приложении, фотографироваться на фоне локаций и загружать снимки. Финал состоится 5 декабря на Театральной площади, где победителей будут ждать призы. Ну что, готовы к приключениям? ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #КировскаяОбласть #Идеи</t>
+  </si>
+  <si>
+    <t>10.04.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5658</t>
+  </si>
+  <si>
+    <t>⚡Доигрались! Вы все еще не построили планы на майские, поэтому мы не понимаем, билеты в каком направлении вам в ближайшее время нужны. 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨🎨 Куда летим? Не поделимся ссылкой на авиабилеты, пока не увидим 40 реакций на одном из вариантов. ❤️ — Краснодарский край 🔥 — Татарстан Скорее решайте, где планируете есть свои майские шашлыки, у нас не так много времени в запасе.</t>
+  </si>
+  <si>
+    <t>10.04.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5657</t>
+  </si>
+  <si>
+    <t>😁😆😁 Воскресенье, Пасха, Москва, RUSSPASS Журнал.</t>
+  </si>
+  <si>
+    <t>09.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5656</t>
+  </si>
+  <si>
+    <t>⚡️ Рубрика «Сойти нельзя проехать»! ❤️ Знакомьтесь с остановками поезда на пути к Байкалу заранее — чтобы решить, где захочется задержаться. А оформить билеты можно в один клик на сайте RUSSPASS. ⭕ RUSSPASS в MAX #Поезда</t>
+  </si>
+  <si>
+    <t>09.04.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5650</t>
+  </si>
+  <si>
+    <t>❤️ Место, где небо становится ближе. Дивеево называют земным уделом Богородицы. В село едут за тишиной, надеждой и порой за настоящим откровением. Свято-Троицкий Серафимо-Дивеевский монастырь хранит вековые тайны, следы Серафима Саровского и легендарную Канавку, которую проложили по велению свыше. 💫 Честно говоря, очень захотелось прикоснуться к чуду. А вам? Полный гид с историческими деталями и фото — в материале RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Места #НижегородскаяОбласть</t>
+  </si>
+  <si>
+    <t>08.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5649</t>
+  </si>
+  <si>
+    <t>🎨🎨🎨🎨🎨🎨 Москва тоже 🎨🎨🎨🎨🎨🎨 подхватывает 🎨🎨🎨🎨🎨🎨 «японский» 🎨🎨🎨🎨🎨🎨 весенний тренд! Сакура в столице начала распускаться на 10 дней раньше, чем обычно. Приходите в Аптекарский огород, чтобы застать цветение. Если взять авиабилеты на RUSSPASS, то можно оказаться среди нежных деревьев уже завтра. ⭕ RUSSPASS в MAX #Москва #Самолеты</t>
+  </si>
+  <si>
+    <t>08.04.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5648</t>
+  </si>
+  <si>
+    <t>🌸 Ситуация: вы перепутали билеты и вместо острова Окинава улетели в Сочи. Бывает, конечно. Зато также увидели своими глазами десятки сортов сакуры, сделали снимки среди нежных розовых деревьев в местном Дендрарии и только на выходе поняли, что произошла подмена: море-то рядом по-русски шумит! 💕 Вообще в Сочи всю зиму ждут начала апреля и сезона цветения, и даже подстраивают под сакуру городскую культурную программу. Не успели на фестиваль — успевайте на фотосессии, пока русская Окинава вовсю цветет и не выдает себя. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #КраснодарскийКрай #Сочи</t>
+  </si>
+  <si>
+    <t>07.04.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5647</t>
+  </si>
+  <si>
+    <t>👏 Это, кстати, правильный ответ! Бриллиантовая сова достается команде подписчиков сервиса по планированию путешествий RUSSPASS. Делайте теперь с ней, что хотите! 🦉</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5646</t>
+  </si>
+  <si>
+    <t>🤓 Да, такие способы существуют. Можно забронировать надежную камеру хранения по ссылке и не беспокоиться за свои драгоценности и негабарит. Не важно, лауреат вы интеллектуальной игры или просто тревожный человек — в большинстве сервисов можно дополнительно застраховать свои вещи и не беспокоиться.</t>
+  </si>
+  <si>
+    <t>07.04.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5645</t>
+  </si>
+  <si>
+    <t>🦉 Приветствуем, уважаемые знатоки. В эфире программа «Что? Как? Куда?», и сегодня мы будем выяснять, куда деть трофейную бриллиантовую сову, если вы везете ее в своем багаже стыковочными рейсами, один из которых задержали. ⁉️ Внимание, вопрос! Существуют ли способы не таскать с собой по городу восьмикилограммовую птицу из горного хрусталя с золотом и бриллиантами в ожидании задержанного самолета? ⏳ Время пошло, время вышло. Отвечает RUSSPASS 👇</t>
+  </si>
+  <si>
+    <t>07.04.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5644</t>
+  </si>
+  <si>
+    <t>🪵 Медведи ликуют не просто так: они очень рады вас видеть в заповеднике Кивач. RUSSPASS Журнал прогулялся по экотропам и составил маршрут, чтобы любой мог без проблем оценить дикую природу Карелии. 👀 Первое упоминание Кивача датируется 1566 годом. Еще Романовы не раз приезжали сюда на туристические прогулки. В заповеднике находится второй по величине равнинный водопад в Европе, вековые деревья и дендросад — жемчужина леса с экзотическими растениями. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Карелия #Кивач</t>
+  </si>
+  <si>
+    <t>06.04.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5643</t>
+  </si>
+  <si>
+    <t>🎶 Ну легенда! 💬 До вас дошло голосовое послание. Подпишитесь. Отзовитесь. Вы не одиноки!</t>
+  </si>
+  <si>
+    <t>05.04.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5642</t>
+  </si>
+  <si>
+    <t>🎶 Мы не можем объяснить, как в одной подборке концертов оказались Toxi$, группа «Бутырка» и Татьяна Буланова. Но точно знаем, что в нашей новой статье на Дзене с афишей самых ожидаемых выступлений весны каждый найдет что-то свое. Около 40 событий на любой возраст и музыкальный вкус уже ждут вас по ссылке. ⭕ RUSSPASS в MAX #Москва #Концерты</t>
+  </si>
+  <si>
+    <t>04.04.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5641</t>
+  </si>
+  <si>
+    <t>🫶 Завидуем тем, кто оказался сегодня в Калмыкии на открытии Фестиваля тюльпанов! Еще не посетили церемонию или республику? Срочно знакомиться с программой в RUSSPASS Журнале и брать билеты на ближайшие даты: мероприятия продлятся весь месяц! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Калмыкия</t>
+  </si>
+  <si>
+    <t>03.04.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5640</t>
+  </si>
+  <si>
+    <t>📩 Именно такой ответ можно получить, если набирать текст, прыгая на батуте. Осталась всего пара дней до конца весенних каникул — самое время ехать всей семьей в Москву. Успеете побывать в семейном парке развлечений, в лабиринтах, на интерактивных шоу и многом другом. 📎 А если захотите добавить к прыжкам еще что-то интересное — заглядывайте в детский раздел на сайте RUSSPASS. Пусть каникулы закончатся не у экрана, а в движении, смехе и новых открытиях! ⭕ RUSSPASS в MAX #Москва #Дети #Идеи #АктивныйОтдых #Места</t>
+  </si>
+  <si>
+    <t>03.04.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5639</t>
+  </si>
+  <si>
+    <t>‼️ Срочно переверните экран, чтобы прочитать сообщение: 💬 ˙ɯɔоu ņиmoıʎɓǝvɔ ǝɯиɓж ˙иwɐvɹʎ иwıqнεɐd ɓоu dиw ɐн qɯǝdɯоwɔ онжɐʚ</t>
+  </si>
+  <si>
+    <t>02.04.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5638</t>
+  </si>
+  <si>
+    <t>🛸 Кажется, перед нами оказалась огромная космическая тарелка, которая только что приземлилась в центре Саранска. Это стадион «Мордовия Арена», который построили к чемпионату мира по футболу 2018 года. Красно-оранжевые панели, символизирующие солнце, так и сияют! ⚽️ Именно от этой локации туристы начинают знакомство с Саранском: прогулка к памятнику Емельяну Пугачеву и Пугачевской палатке, площади Тысячелетия и музейно-этнографическому комплексу «Мордовское подворье» занимает около часа. RUSSPASS Журнал выяснил, как в столице Мордовии оказался легендарный донской казак и что еще посмотреть в лучезарном регионе. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Саранск #Мордовия</t>
+  </si>
+  <si>
+    <t>02.04.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5637</t>
+  </si>
+  <si>
+    <t>🔻 Шутки кончились! Сегодня, 2 апреля, серьезно заявляем о старте всероссийского фотоконкурса от издательства «БОМБОРА», информационным партнером которого стал RUSSPASS Журнал. Успейте принять участие до 30 апреля включительно. 📎 В конкурсе 8 номинаций: 🔴Активный отдых и экстремальная фотосъемка 🔴Арт-фото 🔴Дикие животные 🔴Индустриальный пейзаж 🔴Макро 🔴Природа 🔴Птицы 🔴Культурное наследие России ⚡️ Лучшие работы опубликуют в подарочном путеводителе серии «Оранжевый гид», посвященном культуре и удивительным местам России. Вся информация о конкурсе доступна по ссылке. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Конкурс</t>
+  </si>
+  <si>
+    <t>01.04.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5636</t>
+  </si>
+  <si>
+    <t>👀 Календаря путешествий больше не будет. 🫶 Шутка! С первым апреля вас! Конечно будет, лучшие мероприятия месяца от RUSSPASS уже собраны вместе в статье на Дзене. 🙌 Выбор за вами: праздник цветов в Калмыкии или выставка о Руси в Иванове. Кинофестиваль в Анадыре или «Архетипы авангарда» в Москве. А можно успеть и на все. Без шуток. ⭕ RUSSPASS в MAX #КалендарьПутешествий</t>
+  </si>
+  <si>
+    <t>01.04.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5631</t>
+  </si>
+  <si>
+    <t>🫶 «Здесь начинается Россия». Так гласит табличка, установленная на высоком утесе в районе мыса Немецкий на полуострове Рыбачий. А рядом — полуостров Средний, отделенный от материка фьельдом. 👀 Каждый год туристы стремятся к окаменевшим братьям и пляжам рыжих валунов, самому северному маяку России и «Плите времени» — месту для автографов купцов и моряков с древних времен. Получается, RUSSPASS Журнал сегодня тоже своего рода турист. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Мурманск #Путешествия</t>
+  </si>
+  <si>
+    <t>31.03.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5630</t>
+  </si>
+  <si>
+    <t>🌸 Март, как и полагается первому месяцу весны, предвосхитил будущий летний отдых. Его мы ждем с нетерпением и уже планируем отпуска. А также в этом месяце мы: 🔴По дороге из лепестков попали в Дагестан 🔴Выбрали Калининградскую область для путешествия 🔴Планировали поездку в «Тарханы» Лермонтова 🔴Отправились на поиски первоцветов 🔴Фантазировали о Дюне 🔴Выбирали экскурсионные программы 🔴Увидели балтийский Арракис 🔴Пробовали винегрет в московских ресторанах 🔴С мультяшками RUSSPASS Игры получали бонусы 🔴Встречали весну с календарем путешествий ⭕ RUSSPASS в MAX #Навигация #Март</t>
+  </si>
+  <si>
+    <t>30.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5629</t>
+  </si>
+  <si>
+    <t>⚡Все самое важное на сегодня вы уже прочитали. 💬 Ну, не все на свете, но этот пост точно. Теперь пора в отпуск! Мы как раз сделали подборку выгодных авиабилетов — уже в мессенджере MAX. #Путешествия #Идеи #Самолеты</t>
+  </si>
+  <si>
+    <t>30.03.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5628</t>
+  </si>
+  <si>
+    <t>🫶 Грачи прилетели в Москву, и вместе с ними расцвела весна. Отличный повод запланировать поездку в столицу. Кстати, у этих птиц есть особенность, о которой мало кто знает: они обитают в нашей RUSSPASS Игре! 🙌 За поимку одной такой мультяшки вам начисляется 40 баллов. Копите их, зарабатывайте уровни и потом обменивайте бонусы на билеты в музеи и развлекательные центры всего за 10 рублей в специальном каталоге. ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS #Игра #Москва</t>
+  </si>
+  <si>
+    <t>28.03.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5627</t>
+  </si>
+  <si>
+    <t>⚡️ Хоть вы и не ждали, мы все равно спросим. Что выберете сегодня? 🎨🎨🎨🎨настоящий обед 🎨🎨🎨🎨русского воина 🎨🎨🎨🎨на Куликовом поле 🎨🎨🎨🎨 🎨🎨🎨🎨любимые блюда 🎨🎨🎨🎨Льва Толстого 🎨🎨🎨🎨по рецептам 🎨🎨🎨🎨супруги Софьи Андреевны 🤤 Видим-видим: героические фантазии возникли, слюнки уже потекли… Значит, выяснили, для кого в Тульской области придумали первый автомобильный гастрономический маршрут «Тула: ПроЕДУ»! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Тула #Маршруты</t>
+  </si>
+  <si>
+    <t>27.03.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5626</t>
+  </si>
+  <si>
+    <t>⚡ Знакомьтесь: это Москот и конструктор маршрутов RUSSPASS на базе искусственного интеллекта! Он создан, чтобы убрать лишнюю тревогу перед путешествием и составить идеальный план. Сервис задает несколько вопросов, а затем на их основе строит маршрут, автоматически просчитывает даты, расстояния и удобный порядок мест. 🔻 Вам нужно будет: 🔴выбрать регион (или довериться спонтанности с функцией «Подобрать случайное направление») 🔴указать даты 🔴написать, с кем отправитесь в путешествие (самостоятельно, с друзьями, парой или с детьми) 🔴назвать предпочтения 💫 И вуаля! Система сформирует шесть полноценных маршрутов в категориях «Активный отдых», «Гастрономия», «Культура и искусство», «История и архитектура», «Наука и образование», «Природа» и «Развлечения» с картами и фотографиями. А подробно опишет путешествие ваш персональный помощник Москот. План сохранится в разделе «Мои планы», чтобы оставаться всегда под рукой! ❤️ Ну что, как говорится, кто скорее протестирует сервис, тот быстрее отправится в отпуск. Потом не пишите, что мы не предупреждали! ⭕ RUSSPASS в MAX #КонструкторМаршрутов #Идеи</t>
+  </si>
+  <si>
+    <t>27.03.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5625</t>
+  </si>
+  <si>
+    <t>🌚 Говорят, в Петербурге главное — увидеть развод мостов, зайти в Казанский собор и погулять по Дворцовой площади. А мы предлагаем начать оттуда, где город родился! Крепость на Заячьем острове, заложенная в 1703 году и ни разу не участвовавшая в боевых действиях, стала символом несгибаемой воли Петра Великого и тем самым местом, где каждый день звучит полуденный выстрел с Нарышкина бастиона! ⭐️ Мы познакомились с историей этого удивительного места и уже кое-что узнали! Как думаете, чего никогда не было на территории Петропавловской крепости? ❤️ — монетного двора 🔥 — стадиона ⚡️ — тюрьмы ❤️ Ставьте реакцию и ищите правильный ответ в статье RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург</t>
+  </si>
+  <si>
+    <t>26.03.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5619</t>
+  </si>
+  <si>
+    <t>👀 Новость дня: многие знакомились с Казанским собором в Санкт-Петербурге неправильно. Точнее, упускали много важных деталей. ❤️ Да, продуманный до миллиметра монумент навсегда вписан в облик и по праву считается одним из символов Санкт-Петербурга. Да, он в списке обязательных к посещению мест у туристов. Нет, вам не нужно срочно ехать в Петербург: достаточно познакомиться с материалом RUSSPASS Журнала и устроить виртуальную экскурсию. Хотя… ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #СанктПетербург #Места</t>
+  </si>
+  <si>
+    <t>25.03.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5618</t>
+  </si>
+  <si>
+    <t>💬 Мы на Дзене полезным поделились: рассказали, как заполнить заявку на конкурс авторских маршрутов «Покажи Москву!». Подробно описали темы, показали работы победителей прошлых сезонов. ❤️ Влюбиться в столицу просто. Сделать так, чтобы на нее посмотрели именно вашими глазами — чу-у-уть сложнее, но мы постарались упростить вам задачу. Ждем заявок до 15 апреля! ⭕ RUSSPASS в MAX #Москва #ПокажиМоскву #Маршруты</t>
+  </si>
+  <si>
+    <t>25.03.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5617</t>
+  </si>
+  <si>
+    <t>🎭 Зовем наших дорогих читателей на театральные выходные в Кудымкаре! А основанный в 1931 году Коми-Пермяцкий драматический театр им. Горького объявляем главным местом встречи. Город на северо-западе Пермского края, где сливаются Кува и Иньва, давно заслужил такую прекрасную публику! Идеальный пример того, как случайность превращается в отличный план. ❤️ О чем это мы? На сервисе RUSSPASS есть волшебная кнопка «Подобрать направление» — она случайным образом выбирает регион для путешествия вместе с локациями. Так рождаются самые неожиданные и запоминающиеся поездки. Кудымкар, например, появился именно так. И, кажется, очень удачно! ⭕ RUSSPASS в MAX #Направления #Кудымкар #Спектакли</t>
+  </si>
+  <si>
+    <t>24.03.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5616</t>
+  </si>
+  <si>
+    <t>🙌 Ой, RUSSPASS Журнал случайно выложил все сценарии отдыха вместе с детьми на Алтае. Да, прямо все — даже придумывать самим ничего не нужно. 👀 Этой весной вам предстоит посетить домики хоббитов, которые опоясаны экотропами на пути к небольшим водопадам. А еще целыми днями можно кататься конях, сноубордах и лыжах. После насыщенного дня среди красот края самое то устроить ночевку в юрте. Такой отдых запомнится на всю жизнь. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Алтай #Дети</t>
+  </si>
+  <si>
+    <t>24.03.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5615</t>
+  </si>
+  <si>
+    <t>👀 Ищем людей, которые рисуют лучше нас! Решили выяснить, кто из читателей нашего канала еще не участвует в творческом конкурсе «Коллекция путешествий по Золотому кольцу» от RUSSPASS и Школы дизайна НИУ ВШЭ. 🙌 С нами все понятно, а вот для по-настоящему талантливых людей условия максимально простые, да и подарки слишком приятные, чтобы пропустить такое. В конкурсе две номинации: 🔴«Нарисованная открытка»: нужно подготовить 12 иллюстраций: 9 открыток с изображением классических городов «Золотого кольца» и еще 3 — посвященные населенным пунктам из расширенного списка. Прием заявок — до 26 апреля 2026 года. 🔴 «Фото»: нужно отправить серию из 12 художественных фотографий с изображением не менее трех городов или населенных пунктов маршрута «Золотое кольцо». Прием работ — с 27 апреля по 23 августа 2026 года. 🔥 — бегу участвовать! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>24.03.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5613</t>
+  </si>
+  <si>
+    <t>Дарим подарки! Решили поднять вам настроение и подготовили классные сувениры! 🎁 Победители получат: 1-3 место: термокружка, карта «Тройка», шопер, коллекционный набор «Сотрудник центров госуслуг» 4-6 место: флешка-браслет, блокнот, карта «Тройка», шопер Для участия нужно: ✔️Быть подписчиком каналов: «Мои Документы» в Telegram и MAX «RUSSPASS» в Telegram и MAX ✔️ Нажать на кнопку «Участвовать» 31 марта с помощью бота выберем победителей. На момент вручения подарка необходимо находиться в Москве. Желаем удачи! Участников: 374 Призовых мест: 6 Дата розыгрыша: 11:00, 31.03.2026 MSK (завершён) Победители розыгрыша: 1. Ирина - 58ffia 2. Алла - 58coob 3. Maria Likucheva - 588u5v 4. Anastasia Biryukova - 588r76 5. Yana - 589g63 6. Виктория Гришина - 589kh5</t>
+  </si>
+  <si>
+    <t>23.03.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5612</t>
+  </si>
+  <si>
+    <t>🥰 В Арктике что ни вид, то произведение искусства. Ну серьезно: просто взгляд не отвести! Так и хочется провести там отпуск, сидеть молча на камне и замирать от пейзажей. ❤️ На мысль о путешествии в край вечной мерзлоты натолкнула подборка снимков от RUSSPASS Журнала. Не обошлось в ней, конечно, и без местной фауны. Уж очень хороши бивни местных моржей и рога величественных северных оленей. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Арктика #НоваяЗемля</t>
+  </si>
+  <si>
+    <t>22.03.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5606</t>
+  </si>
+  <si>
+    <t>👀 Хотя бы раз в жизни стоит увидеть Нижний Новгород с высоты птичьего полета. Так что этой весной в обязательном порядке стремимся «наверх» — занять очередь на канатную дорогу. Место стало настолько популярным, что количество кабинок пришлось увеличить в два раза! 🙌 Но для начала: статья RUSSPASS Журнала с историей аттракциона, чтобы ценность знакомства с достопримечательностью выросла буквально в несколько тысяч раз! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #НижнийНовгород #Места</t>
+  </si>
+  <si>
+    <t>21.03.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5601</t>
+  </si>
+  <si>
+    <t>🌱 Отличная новость! Наступила первая суббота после весеннего равноденствия, которая создана для долгих прогулок и неспешных разглядываний. RUSSPASS Журнал выяснил, что в Сортавале для этого есть все условия: парк Ваккосалми, открытый еще в XIX веке, резные детали старинной ратуши, калитки с ладожской форелью и лохикейто в доме Берга. Проверяйте сами! ❤️ — звучит как идеальный выходной 🔥 — калитки с форелью и лохикейто — веские причины для поездки ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Карелия #Сортавала</t>
+  </si>
+  <si>
+    <t>20.03.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5600</t>
+  </si>
+  <si>
+    <t>✈️ Уважаемые пассажиры! Наш рейс выполняется по маршруту: «Подписка на RUSSPASS в месседжере MAX — лучшее путешествие весны» 💜 Время в пути — 30 секунд. Счастливого полета и приятных впечатлений!</t>
+  </si>
+  <si>
+    <t>20.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5599</t>
+  </si>
+  <si>
+    <t>⭐️ «Музей БИОТЕХ» — уникальное место даже по меркам России. Точная наука здесь переплетается с игрой, создавая увлекательные форматы для изучения биотехнологий в любом возрасте. И ученая степень не понадобится! 🤝 RUSSPASS Журнал под микроскопом и четким присмотром старшего научного сотрудника занялся исследованием активностей музея. Рисование в чашках Петри, «кормление» бактерий, инсталляции о вакцинах — богатство научных изысканий, собранных в одном месте, поражает. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Музеи #Москва</t>
+  </si>
+  <si>
+    <t>19.03.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5598</t>
+  </si>
+  <si>
+    <t>🕑 Пришло время узнать правду. Обошлось без магии: просто на выставке «Петербург теней» и не такое увидишь. Убедитесь сами, билеты доступны на RUSSPASS. ⭕ RUSSPASS в MAX #СанктПетербург #Музеи #Выставки</t>
+  </si>
+  <si>
+    <t>19.03.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5596</t>
+  </si>
+  <si>
+    <t>👀 Что-то странное тут творится. Кошка начинает летать, потом у нее появляются рога. Это все неслучайно! Откроем тайну этого места в 17:00 по Москве, если поставите 30 сердечек к этому посту!</t>
+  </si>
+  <si>
+    <t>19.03.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5594</t>
+  </si>
+  <si>
+    <t>🌳 Правда или вымысел, но на «аллее Татьяны» в усадьбе «Тригорское» часто замечают силуэт нежной героини «Евгения Онегина». То ли проделки воображения, то ли поэтическая мистика! 📗 Одно известно наверняка: фамильное имение Пушкиных в Псковской области стало прототипом поместья Лариных в знаменитом произведении. А чем еще покоряют сердца гостей Пушкинские горы — рассказывает RUSSPASS Журнал. ⭕ RUSSPASS в MAX #ПсковскаяОбласть #Псков #RUSSPASSЖурнал</t>
+  </si>
+  <si>
+    <t>18.03.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5593</t>
+  </si>
+  <si>
+    <t>🏠 Мы выяснили, что Тула прячет за пряниками: древние крепости и дворянские усадьбы, знаменитые оружейные заводы и уютные старинные улочки. Этой весной предлагаем заглянуть чуть глубже знаменитых сладких сувениров и вместе с RUSSPASS Журналом открыть для себя новые символы популярного туристического направления. ⭕ RUSSPASS в MAX #ТульскаяОбласть #Тула #RUSSPASSЖурнал</t>
+  </si>
+  <si>
+    <t>18.03.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5592</t>
+  </si>
+  <si>
+    <t>🤲 Вы становитесь свидетелями обряда на приход весны в Горную Шорию! Переходите по ссылке, чтобы провести четыре дня в Кемеровской области с маршрутом от RUSSPASS и лично убедиться в силе священного оленя и хозяйки горы Буланже! ⭕ RUSSPASS в MAX #КемеровскаяОбласть #ГорнаяШория #Маршруты</t>
+  </si>
+  <si>
+    <t>18.03.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5590</t>
+  </si>
+  <si>
+    <t>❤ 20 сердечек к этому посту — и хозяйка горы Буланже проведет шаманский обряд на приход весны в Горную Шорию! 🔥 20 огоньков — и зима в Кемеровской области задержится, а значит, горнолыжный сезон в Шерегеше продлится подольше! 🕑 Голосуем до 13:00 по Москве!</t>
+  </si>
+  <si>
+    <t>17.03.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5587</t>
+  </si>
+  <si>
+    <t>🫶 Накануне серьезного подъема в горы застраховать хочется все, что только можно: себя — от травм, вещи — от повреждений, окружающих — от стресса. Осталось только разобраться во всех нюансах договоров и услуг. Статья RUSSPASS Журнала — ваш главный ориентир в мире заманчивых предложений от страховых компаний. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Путешествия #Инструкция</t>
+  </si>
+  <si>
+    <t>17.03.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5586</t>
+  </si>
+  <si>
+    <t>💜 А в мессенджере MAX сразу бы загрузилось! ⭕️ Подписывайтесь на RUSSPASS</t>
+  </si>
+  <si>
+    <t>17.03.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5585</t>
+  </si>
+  <si>
+    <t>💫 Проект «Москва. Традиции. Люди» предлагает взглянуть на столицу через истории тех, кто строил этот город, защищал его, растил детей, просто жил изо дня в день и творил. Для самых активных придумали конкурс, а для любителей послушать и посмотреть организовали бесплатные лекции и экскурсии по 12 округам. Кажется, пора планировать сразу несколько поездок в Москву! ⭕ RUSSPASS в MAX #Москва #Экскурсии #Лекции #Конкурс #МоскваТрадицииЛюди</t>
+  </si>
+  <si>
+    <t>14.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5584</t>
+  </si>
+  <si>
+    <t>🙌 Будьте готовы принять то, что вам дано испытать в Калининградской области. ⭕ RUSSPASS в MAX #КалининградскаяОбласть #Направления</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5583</t>
+  </si>
+  <si>
+    <t>🎶🎶🎶🎶🎶🎶🎶🎶🎶🎶🎶🎶🎶🎶</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5582</t>
+  </si>
+  <si>
+    <t>🐍 Пряность должна течь! А что, если весь янтарь мира произвели таинственные черви, обитавшие в дюнах Калининградской области? Вдруг можно подняться на Дюну Эфа и увидеть, как последний Шаи-Хулуд бороздит пески балтийского Арракиса? Так мог бы выглядеть этот момент 👇</t>
+  </si>
+  <si>
+    <t>13.03.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/5581</t>
+  </si>
+  <si>
+    <t>🌸 В апреле в Дагестане расцветут нежные персиковые деревья. Чтобы застать самый пик цветения, запланировать путешествие лучше заранее: весной жемчужина Северного Кавказа особенно манит туристов. 🥰 Вдохновленные красотой республики, собрали несколько туров и маршрутов: 🔴Дагестан. Сулакский каньон 🔴Легенды Дагестана 🔴Живая краса Дагестана 🙌 Без лепестков персиков в кармане не возвращайтесь! ⭕ RUSSPASS в MAX #Дагестан #Туры</t>
+  </si>
+  <si>
+    <t>15.09.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6127</t>
+  </si>
+  <si>
+    <t>🎓 Определиться с профессией лучше всего там, где будущее уже наступило — в Москве! Помогаем школьникам со всей России найти свое призвание: ребята едут в столицу, чтобы увидеть инновации, технологии и производства изнутри. ❤️ Выбрали образовательные туры, с которых уже можно начать знакомство с миром профориентации: 🔴Путешествие в мир науки, искусства и высоких технологий 🔴Шоколадная история 🔴Химия Москвы 📎 Остальные туры собраны на сайте RUSSPASS — по ссылке легко найти маршрут под любые интересы. ⭕ RUSSPASS в MAX #Москва #Туры</t>
+  </si>
+  <si>
+    <t>15.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6126</t>
+  </si>
+  <si>
+    <t>🍂 Эта осень будет волшебной! В программе: северное сияние, ночь в палатке, сбор винограда, перелет птиц и блюда из свежих арбузов. Все явки и пароли оставили в новой статье на Дзене. ⭕ RUSSPASS в MAX #Идеи</t>
+  </si>
+  <si>
+    <t>11.09.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6125</t>
+  </si>
+  <si>
+    <t>🛷 Готовьте сани летом… ну то есть планируйте путешествие заранее! Незабываемый новогодний сюрприз — поезд, который везет прямо в сказку. «Мороз-экспресс» отправится из Москвы в Великий Устюг, к самому Деду Морозу. 🚂 Трехдневное путешествие с экскурсиями, подарками и волшебством уже можно забронировать на зиму 2026–2027. Как устроен маршрут и что ждет пассажиров, читайте в материале RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Путешествия #Поезда</t>
+  </si>
+  <si>
+    <t>10.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6124</t>
+  </si>
+  <si>
+    <t>👀 Главная интрига сентября: куда вы отправитесь первым делом в Нижнем Новгороде после того, как поймаете мультяшек в RUSSPASS Игре? Выбирайте эмодзи! ❤️ — Русский музей фотографии 👍 — Веревочный парк ENSOPARK 🔥 — Познавательно-развлекательный центр «Парк чудес Галилео» 👛 Накопленных баллов хватит, чтобы обменять их на билеты в музеи и другие места для развлечений за 10 рублей. Держите специальный каталог — и в путь! ⭕ RUSSPASS в MAX #Игра #НижнийНовгород</t>
+  </si>
+  <si>
+    <t>10.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6123</t>
+  </si>
+  <si>
+    <t>⚓️ Поднять паруса! Мы отправляемся в большое плавание под названием «Порт пяти морей. Легенда якоря». Это миссия-маршрут проекта «Играй в Москву», которая сделает семейное путешествие по столице незабываемым! 🛥 Познакомьтесь с каналом имени Москвы и узнайте, как можно доплыть до Белого, Балтийского, Черного, Азовского и Каспийского морей. Держите курс строго по компасу и не забывайте сверяться с картой для прохождения маршрута, которую можно получить в одной из точек распространения или скачать на сайте. 💙 Пусть попутный ветер наполняет ваши паруса! ⭕ RUSSPASS в MAX #Москва #ИграйВМоскву #Маршруты #Дети</t>
+  </si>
+  <si>
+    <t>10.09.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6122</t>
+  </si>
+  <si>
+    <t>🫸 Мы готовы к этому разговору. Отдых в санатории — больше не шутка, а спасение от выгорания каждого, кто в 9:00 с понедельника по пятницу уже сидит в офисе за рабочим столом. Сон и пятиразовое питание по расписанию, кислородные коктейли и жемчужные ванны — берем все!  📎 RUSSPASS Журнал рассказал, как выбрать подходящий из санаториев России: чем отличаются морские, лесные и горные курорты, на что обращать внимание при оценке медицинской базы и питания, а также кто предлагает антистресс-программы. Читайте сами и сразу закидывайте коллегам в рабочий чат! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Места #Идеи</t>
+  </si>
+  <si>
+    <t>09.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6116</t>
+  </si>
+  <si>
+    <t>💳 Правила использования миль каждый раз вызывают ступор? Вы — наш человек! RUSSPASS Журнал для таких, как мы с вами, составил подробный материал о программах лояльности российских авиакомпаний и возможностях, которые дают пассажирам их внутренние условные единицы. Заводим карты, копим, меняем и тратим без тревоги и синдрома самозванца. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Путешествия #Самолеты</t>
+  </si>
+  <si>
+    <t>09.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6115</t>
+  </si>
+  <si>
+    <t>❤️ Делайте скриншот, если испытываете сложности с принятием решения о ближайшем путешествии. Или нажимайте «подобрать направление» на сайте RUSSPASS, чтобы переложить всю ответственность на космос, случайность, судьбу.  ⭕ RUSSPASS в MAX #Направления</t>
+  </si>
+  <si>
+    <t>18.09.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6135</t>
+  </si>
+  <si>
+    <t>❤️ Деревянное зодчество наряду с эпосом, иконописью, народной музыкой является основой основ русской культуры, которое не имеет аналогов в мире. А источник этого величия — материал, который сам по себе кажется воплощением хрупкости. Да, дерево недолговечно: боится сырости, снега, огня. И все же именно его на протяжении веков выбирали для строительства домов, амбаров и храмов. Потому что доступность и податливость оказывались важнее прочности на Русском Севере, в Сибири и Поволжье. 💫 RUSSPASS Журнал выяснил, где в России можно увидеть сохранившееся традиционное деревянное зодчество. Спойлер: таких мест больше, чем вы думали! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Архитектура</t>
+  </si>
+  <si>
+    <t>16.09.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6129</t>
+  </si>
+  <si>
+    <t>🟥 Следуйте рекомендациям RUSSPASS Журнала</t>
+  </si>
+  <si>
+    <t>16.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6128</t>
+  </si>
+  <si>
+    <t>🪷 Над покрывалом розовых цветов и водной глади разносится птичий грай, река распадается на сотни рукавов: кажется, Астраханский заповедник собрал в себе всю красоту Поволжья. И если со словом «Камызяк» у вас до этого была только одна ассоциация, будьте готовы открыть для себя целую экосистему этого района с черными аистами, лотосовыми полями, экотропами и водными маршрутами. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #АстраханскаяОбласть</t>
+  </si>
+  <si>
+    <t>20.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6136</t>
+  </si>
+  <si>
+    <t>👀 Как связаны отпуск, бабье лето и Кавказ? Напрямую! Теплая осень — лучший момент, чтобы продлить отпускное настроение. Правда, отдых по маршрутам «Курорты Кавказских Минеральных Вод» и «Архитектурные грани Кавказа: от вокзала Нальчика к древним некрополям» раскрывается по-настоящему только тем, кто собрался как следует. ⭕ RUSSPASS в MAX #Туры #Маршруты</t>
+  </si>
+  <si>
+    <t>29.09.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6159</t>
+  </si>
+  <si>
+    <t>🍂 Желтые листья шуршат под ногами, солнце светит, а Москва на связи с важной новостью! Вы еще успеваете поймать билеты со скидками до 15% на сайте RUSSPASS, чтобы классно провести время в столице и сходить: 🍁 в «Крокус Сити Океанариум» 🍁 на смотровую площадку «Выше только любовь» 🍁 на колесо обозрения «Солнце Москвы» 🍁 в интерактивное пространство «Лунариум» ❤️ Открывайте ссылку с остальными приятными предложениями со скидками и отправляйтесь в свое лучшее путешествие в ритмах бабьего лета!  ⭕ RUSSPASS в MAX #ПредложенияRUSSPASS #Скидки #Москва</t>
+  </si>
+  <si>
+    <t>27.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6153</t>
+  </si>
+  <si>
+    <t>❤ Влюбляемся в столицу вместе с мировыми звездами! Ко Дню туризма выяснили, чем Москва покорила Мухаммеда Али, Брэда Питта, Софи Лорен и других всемирно известных гостей. 💬 Подробнее о звездных путешествиях читайте в нашей статье на Дзене. ⭕ RUSSPASS в MAX #Москва #ДеньТуризма</t>
+  </si>
+  <si>
+    <t>26.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6152</t>
+  </si>
+  <si>
+    <t>📣 Уважаемые пассажиры! Поезд прибывает на станцию «Воробьевы горы». Она единственная в Москве построена прямо на метромосту. При выходе не забывайте свои вещи.  ❤️ Дальше — пешком. Пруды возрастом больше трех веков. Ясень, который старше самого метро. Андреевский монастырь, успевший побывать приютом, тюрьмой и коммуной. «Золотые мозги» Академии наук. И финальная остановка — смотровая площадка РАН: бесплатно, круглосуточно, с видом на всю Москву.  📎 Маршрут занимает полтора часа. Составила его Евгения Широкова, лауреат конкурса «Покажи Москву!» 2026 года. Все точки — по ссылке в RUSSPASS Журнале. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Места #Маршруты #ПокажиМоскву</t>
+  </si>
+  <si>
+    <t>25.09.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6151</t>
+  </si>
+  <si>
+    <t>☂️ В Петербурге снова обещают дождь. Но, не поверите, это хорошая новость, потому что с 25 по 27 сентября он будет цифровым! В городе пройдет фестиваль медиаискусства Digital Rain: три дня инсталляций, световых проектов и перформансов в центре. Тема этого года — «Связи». О том, как переплетаются человек и технологии, природа и город, разные эпохи и культуры. ❤️ Центральное событие — трехдневное световое шоу на фасаде Большого Гостиного двора. Проекции синхронизируют с живой музыкой. А финальное шоу пройдет 27 сентября на фасаде Цирка Чинизелли. Еще в программе обещают премьеру спектакля с VR-технологиями, музыкально-роботический перформанс и гастрономический проект. 📆 Вход на многие события свободный. Расписание и детали в материале RUSSPASS Журнала. ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Фестивали #СанктПетербург</t>
+  </si>
+  <si>
+    <t>25.09.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6150</t>
+  </si>
+  <si>
+    <t>📆 Уже сегодня выясним, кто «Первый в туризме»! Ставьте ❤️, если присоединились к команде и готовы сразиться в знаниях о столице! Или сохраняйте этот пост в избранное, чтобы не пропустить регистрацию в следующем году! ⭕ RUSSPASS в MAX #ПервыйВТуризме</t>
+  </si>
+  <si>
+    <t>23.09.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6149</t>
+  </si>
+  <si>
+    <t>🌼 А-а-а-а-а-а горький вкус ее любви собрал всех жителей и гостей Волгограда в «Старой Сарепте», где 26 сентября пройдет необычный фестиваль в честь пряного растения. Сезон Суздаля и огурцов подошел к концу, настало время русской горчицы! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Волгоград #Фестивали</t>
+  </si>
+  <si>
+    <t>22.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6148</t>
+  </si>
+  <si>
+    <t>🖼 Для тех, кто хотел за один день пройтись по Эрмитажу, Третьяковке и Историческому музею: есть способ короче — Серпухов! В галерее «Каретный сарай» Серпуховского музея открылась выставка «Боги и люди. От мифа к истории» — больше 60 шедевров из восьми музеев страны. Васнецов и Суриков, Репин и Крамской, Серов и мастера западноевропейского искусства. ❤️ Маршрут выставки проведет сквозь время: от библейских сюжетов и античных мифов к национальной истории. А еще здесь можно послушать ароматы-аллегории, подобранные специально к экспозиции. Проект работает до 28 марта 2027 года. Билеты уже на сервисе RUSSPASS. ⭕ RUSSPASS в MAX #Выставки #Серпухов</t>
+  </si>
+  <si>
+    <t>22.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6147</t>
+  </si>
+  <si>
+    <t>❌ Фотографироваться осенью в листьях 🤝 Фотографироваться осенью у стены 📸 Темный кирпич, охра, черепица, изразцы… 5 самых фотогеничных московских фасадов для ваших осенних аватарок — в новой статье на Дзене. ⭕ RUSSPASS в MAX #Места #Идеи</t>
+  </si>
+  <si>
+    <t>21.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/russpassmag/6142</t>
+  </si>
+  <si>
+    <t>🍂 Золотая осень — явление скоротечное: вроде только началась, а уже ноябрь. Ловите ее в 10 самых красивых местах России. RUSSPASS Журнал сделал подборку локаций, в которых можно пошуршать разноцветными листьями и сделать запоминающиеся фото. Когда ехать, зависит от региона: на севере и в горах листья желтеют уже в сентябре, в Центральной России — в конце сентября и первой половине октября, а на юге — в октябре и даже ноябре. Успевайте за погодой! ⭕ RUSSPASS в MAX #RUSSPASSЖурнал #Места</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3863,62 +6572,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H386"/>
+  <dimension ref="A1:H689"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2082.063" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="2189.465" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -13444,50 +16153,5201 @@
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>34340</v>
       </c>
       <c r="B386" t="s">
         <v>1159</v>
       </c>
       <c r="C386" t="s">
         <v>1160</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E386">
         <v>2996</v>
       </c>
       <c r="F386">
         <v>23</v>
       </c>
       <c r="G386">
         <v>49</v>
       </c>
       <c r="H386">
         <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>99998</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E387">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>99999</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E388">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>100000</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E389">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>100001</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E390">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>100002</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E391">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>100003</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E392">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>100004</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E393">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>100005</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E394">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>100006</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E395">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>100007</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E396">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>100008</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E397">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>100009</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E398">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>100010</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E399">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>100011</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E400">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>100012</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E401">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>100013</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E402">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>100014</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E403">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>100015</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E404">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>100016</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E405">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>100017</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E406">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>100018</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E407">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>100019</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E408">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>100020</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E409">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>100021</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E410">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>100022</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E411">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>100023</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E412">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>100024</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E413">
+        <v>4801</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>100025</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E414">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>100026</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E415">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>100027</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E416">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>100028</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E417">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>100029</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E418">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>100030</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E419">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>100031</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E420">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>100032</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E421">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>100033</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E422">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>100034</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E423">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>100035</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E424">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>100036</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E425">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>100037</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E426">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>100038</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E427">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>100039</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E428">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>100040</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E429">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>100041</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E430">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>100042</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E431">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>100043</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E432">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>100044</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E433">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>100045</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E434">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>100046</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E435">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>100047</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E436">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>100048</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E437">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>100049</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E438">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>100050</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E439">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>100051</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E440">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>100052</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E441">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>100053</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E442">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>100054</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E443">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>100055</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E444">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>100056</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E445">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>100057</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E446">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>100058</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E447">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>100059</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E448">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>100060</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E449">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>100061</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E450">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>100062</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E451">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>100063</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E452">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>100064</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E453">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>100065</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E454">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>100066</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E455">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>100067</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E456">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>100068</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E457">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>100069</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E458">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>100070</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E459">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>100071</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E460">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>100072</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E461">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>100073</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E462">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>100074</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E463">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>100075</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E464">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>100076</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E465">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>100077</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E466">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>100078</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E467">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>100079</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E468">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>100080</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E469">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>100081</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E470">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>100082</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E471">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>100083</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E472">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>100084</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E473">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>100085</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E474">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>100086</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E475">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>100087</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E476">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>100088</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E477">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>100089</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E478">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>100090</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E479">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>100091</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E480">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>100092</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E481">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>100093</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E482">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>100094</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E483">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>100095</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E484">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>100096</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E485">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>100097</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E486">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>100098</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E487">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>100099</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E488">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>100100</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E489">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>100101</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E490">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>100102</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E491">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>100103</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E492">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>100104</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E493">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>100105</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E494">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>100106</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E495">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>100107</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E496">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>100108</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E497">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>100109</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E498">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>100110</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E499">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>100111</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E500">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>100112</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E501">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>100113</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E502">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>100114</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E503">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>100115</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E504">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>100116</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E505">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>100117</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E506">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>100118</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E507">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>100119</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E508">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>100120</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E509">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>100121</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E510">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>100122</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E511">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>100123</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E512">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>100124</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E513">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>100125</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E514">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>100126</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E515">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>100127</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E516">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>100128</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E517">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>100129</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E518">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>100130</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E519">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>100131</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E520">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>100132</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E521">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>100133</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E522">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>100134</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E523">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>100135</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E524">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>100136</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E525">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>100137</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E526">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>100138</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E527">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>100139</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E528">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>100140</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E529">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>100141</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E530">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>100142</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E531">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>100143</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E532">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>100144</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E533">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>100145</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E534">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>100146</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E535">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>100147</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E536">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>100148</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E537">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>100149</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E538">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>100150</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E539">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>100151</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E540">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>100152</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E541">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>100153</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E542">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>100154</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E543">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>100155</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E544">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>100156</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E545">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>100157</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E546">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>100158</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E547">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>100159</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E548">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>100160</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E549">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>100161</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E550">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>100162</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E551">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>100163</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E552">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>100164</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E553">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>100165</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E554">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>100166</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E555">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>100167</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E556">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>100168</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E557">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>100169</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E558">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>100170</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E559">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>100171</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E560">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>100172</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E561">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>100173</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E562">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>100174</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E563">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>100175</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E564">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>100176</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E565">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>100177</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E566">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>100178</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E567">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>100179</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E568">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>100180</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E569">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>100181</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E570">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>100182</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E571">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>100183</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E572">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>100184</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E573">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>100185</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E574">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>100186</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E575">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>100187</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E576">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>100188</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E577">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>100189</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E578">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>100190</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E579">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>100191</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E580">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>100192</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E581">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>100193</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E582">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>100194</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E583">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>100195</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E584">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>100196</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E585">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>100197</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E586">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>100198</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E587">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>100199</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E588">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>100200</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E589">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>100201</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E590">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>100202</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E591">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>100203</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E592">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>100204</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E593">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>100205</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E594">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>100206</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E595">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>100207</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E596">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>100208</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E597">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>100209</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E598">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>100210</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E599">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>100211</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E600">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>100212</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E601">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>100213</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E602">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>100214</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E603">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>100215</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E604">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>100216</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E605">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>100217</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E606">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>100218</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E607">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>100219</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E608">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>100220</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E609">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>100221</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E610">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>100222</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E611">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>100223</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E612">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>100224</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E613">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>100225</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E614">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>100226</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E615">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>100227</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E616">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>100228</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E617">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>100229</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E618">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>100230</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E619">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>100231</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E620">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>100232</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E621">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>100233</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E622">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>100234</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E623">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>100235</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E624">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>100236</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E625">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>100237</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E626">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>100238</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E627">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>100239</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E628">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>100240</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E629">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>100241</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E630">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>100242</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E631">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>100243</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E632">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>100244</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E633">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>100245</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E634">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>100246</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E635">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>100247</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E636">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>100248</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E637">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>100249</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E638">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>100250</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E639">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>100251</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E640">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>100252</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E641">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>100253</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E642">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>100254</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E643">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>100255</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E644">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>100256</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E645">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>100257</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E646">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>100258</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E647">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>100259</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E648">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>100260</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E649">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>100261</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E650">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>100262</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E651">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>100263</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E652">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>100264</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E653">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>100265</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E654">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>100266</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E655">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>100267</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E656">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>100268</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E657">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>100269</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E658">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>100270</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E659">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>100271</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E660">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>100272</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E661">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>100273</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E662">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>100274</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E663">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>100275</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E664">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>100276</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E665">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>100277</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E666">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>100278</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E667">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>100279</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E668">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>103307</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E669">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>103308</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E670">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>103309</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E671">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>103310</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E672">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>103311</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E673">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>103312</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E674">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>103313</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E675">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>103314</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E676">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>123737</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E677">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>123738</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E678">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>123739</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E679">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>124424</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E680">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>128143</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E681">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>128144</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E682">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>128145</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E683">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>128146</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E684">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>128147</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E685">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>128148</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E686">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>128149</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E687">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>128150</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E688">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>128151</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E689">
+        <v>822</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">