--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2804">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4107,50 +4107,4367 @@
     <t>27.03.25 09:33</t>
   </si>
   <si>
     <t>t.me/ch_krai/2017</t>
   </si>
   <si>
     <t>Барнаульский фотограф Марина Селезнева запечатлела урагуса – яркую сибирскую птичку, которую иногда еще называют «розовым снегирем» Урагусы практически никогда не сидят на месте – они постоянно перелетают с ветвей деревьев и кустов на траву и обратно, поэтому запечатлеть их не так уж и просто! ❤️ Подписывайтесь на «Через край»</t>
   </si>
   <si>
     <t>27.03.25 05:07</t>
   </si>
   <si>
     <t>t.me/ch_krai/2014</t>
   </si>
   <si>
     <t>🏞🏕"Алтайский тропинг" и кемпинги будут развивать в Алтайском крае По данным регуправления по развитию туризма и курортной деятельности, в планах - развитие туристических троп и их инфраструктуры. Система "Алтайского тропинга" может стать каркасом развития доступного экологического и пешего туризма и привлечь массового туриста. Кроме того, в этом году в крае планируют поддержать проекты по созданию объектов кемпинг-размещения и кемпстоянок Губернатор Виктор Томенко отметил, что впервые в нашем регионе федеральную поддержку получат проекты, связанные с созданием стоянок для кемпинга. Кроме того, средства пойдут на развитие национального маршрута "Здравствуй, Алтай!". В прошлом году преобразился Парк Рериха в "Бирюзовой Катуни" - часть этого маршрута Интерес к внутреннему туризму все выше - по итогам 2024 года количество поездок по стране выросло на 10 процентов, сообщил премьер-министр РФ Михаил Мишустин на отчете в Госдуме. Для большего удобства планируется ввести более 50 тыс. гостиничных номеров по программе льготного кредитования "В нашей стране - уникальные и интересные места для посещения. И важно, чтобы инфраструктура отвечала запросам путешественников - по комфорту и уровню сервиса", - подчеркнул премьер-министр ❤️ Подписывайтесь на «Через край»</t>
   </si>
   <si>
     <t>26.03.25 07:04</t>
   </si>
   <si>
     <t>t.me/ch_krai/2013</t>
   </si>
   <si>
     <t>На одном из водоемов Рубцовского района заметили кудрявого пеликана В этом году эти редкие птицы появились в регионе значительно раньше обычных сроков. Такое поведение птицы может быть связано с изменениями климата или особенностями конкретной популяции 📷 Нина Штейнбреннер 🗺 Место на карте ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>09.09.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5075</t>
+  </si>
+  <si>
+    <t>🌾 Какие же красивые алтайские поля! 📷 Наталья Юрлова ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5073</t>
+  </si>
+  <si>
+    <t>🗽 «Статуя свободы» обосновалась в Камне-на-Оби В Камне-на-Оби есть свой памятник, который местные жители называют почти как знаменитую достопримечательность Нью-Йорка Официально монумент возле набережной называется «В честь 50-летия Советской власти». Но для жителей такое название оказалось слишком длинным, поэтому памятник получил более простые народные прозвища Одно из них – «Каменская Статуя свободы», а второе – «Каменская Родина-мать» 🗿 А какие необычные народные названия достопримечательностей есть в вашем городе? 📷 Толк, Каменские новости 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5072</t>
+  </si>
+  <si>
+    <t>😍 Бескрайние просторы, где горы растворяются в дымке горизонта 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5071</t>
+  </si>
+  <si>
+    <t>🪿 Гуси прилетели – и получилось курортное место Гуселетовские озёра давно стали популярным местом отдыха в Алтайском крае. Здесь целая сеть водоёмов – солёных, пресных и щелочных, причём расположены они совсем рядом друг с другом Например, между двумя популярными озёрами – Горьким и Мормышанским – всего около 130 метров. Так что за одну поездку можно успеть искупаться сразу в двух водоёмах и сравнить ощущения 🌊 А вот размеры Горького впечатляют: длина самого большого озера системы достигает 45 километров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5070</t>
+  </si>
+  <si>
+    <t>😍 Алтайское холмогорье выглядит как те самые обои в старом компьютере 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5067</t>
+  </si>
+  <si>
+    <t>👽 Следы исчезнувшей цивилизации или просто деталь старой мельницы? В соцсетях время от времени появляются фотографии странной гранитной детали с рёбрами. Выглядит так, что версии возникают самые разные — от артефакта неизвестной цивилизации до «свидетельства визита инопланетян». Но разгадка, похоже, куда прозаичнее Похожие каменные детали находят рядом со старыми жерновами. Специалисты считают, что почти наверняка это элемент передаточного механизма мельницы И находки вполне логичны именно для Алтайского края. Такие детали встречаются, в частности, в Курьинском, Колыванском, Локтевском и Угловском районах — местах, где 200–300 лет назад активно развивались ремёсла Сибирские мастера использовали то, чего вокруг было в избытке, — камень. Причём обрабатывать его они научились весьма искусно 🔎 Так что никакой мистики — просто старые технологии, которые сегодня выглядят для нас довольно загадочно А вы когда-нибудь встречали такие каменные детали? Как думаете, для чего их использовали? 👇 📷 Валентин Смирнов, канал Патриот Алтая ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5061</t>
+  </si>
+  <si>
+    <t>❤️🍂 Теплый тихий сентябрьский закат 📷 Наталья Юрлова ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5058</t>
+  </si>
+  <si>
+    <t>🎬 Почему «Терминатор» так и не приехал сниматься на Алтай? В 1996 году на экраны вышел фильм «Ермак» режиссёров Владимира Ускова и Владимира Краснопольского. Картина стала настоящим долгостроем: съёмки начались ещё в 1986 году, а завершились спустя десять лет Значительная часть натурных сцен проходила в Алтайском крае — в основном в Павловском районе. На высоком берегу Оби возвели декорации, а зимние сцены сражений снимали на Павловском пруду. Несколько эпизодов также отсняли у села Клочки в Ребрихинском районе Но самая необычная история связана с Арнольдом Шварценеггером. По одной из версий, актёр хотел сыграть в фильме Ваньку Кольцо и даже был готов согласиться на сравнительно небольшой гонорар Однако западные продюсеры якобы выступили против: Шварценеггеру полагались только главные роли. А роль Ермака уже была закреплена за Виктором Степановым Так «Железный Арни» до Алтая не доехал, а Ваньку Кольцо в итоге сыграл Никита Джигурда 🤔 Представляете, как выглядел бы Шварценеггер в историческом фильме, снятом на Алтае? 📷 из открытых источников ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>05.09.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5057</t>
+  </si>
+  <si>
+    <t>❄️ А на Алтае выпал снег Пока только в горах 😁 📷 Сергей Усик ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5056</t>
+  </si>
+  <si>
+    <t>🌙 Озеро Ая: легенда о Луне, людоеде и метеоритном кратере Существует красивая легенда о происхождении озера Ая. В давние времена по земле бродил злодей Дельбегень. Луна, наблюдавшая за ним с неба, не выдержала его злодеяний, спустилась вниз, схватила людоеда и швырнула его в Катунь. Волна от падения плеснула на берег и заполнила углубление, оставшееся от лунного шага. Так родилось озеро Некоторые исследователи считают, что эта легенда – не просто вымысел, а намёк на реальное происхождение водоёма: возможно, это метеоритный кратер. А вы как думаете? 📷 Антон Мелешкин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5055</t>
+  </si>
+  <si>
+    <t>🏞 Алтайское озеро, которое видно из космоса Это Малиновое озеро, которое расположено в Михайловском районе 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5054</t>
+  </si>
+  <si>
+    <t>⚓️ Что делает памятник защитникам морских рубежей в тысячах километров от морских границ? Этот памятник появился на берегу Павловского пруда недавно - в 2016 году. Создатели вдохновились монументом затопленным кораблям в Севастополе. Впрочем, вместо орла, колонну украсили чайкой В самом Павловске живёт около 300 моряков, а всего же по краю их больше 10 тысяч. Поэтому, этот монумент стал данью памяти всем морякам, пусть и живущим сейчас далеко от моря 📷 виновник торжества 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5048</t>
+  </si>
+  <si>
+    <t>🌳🌲 Лесное утро в Алтайском крае 📷 Роман Алдергот 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5047</t>
+  </si>
+  <si>
+    <t>🏔🐫 Старый Чуйский тракт: дорога, по которой ехали исследователи Алтая С незапамятных времён через территорию Алтайского района проходил торговый путь, связывавший Сибирь с Монголией и Китаем. В конце XIX века он получил известное название – Чуйский тракт Сегодня основной маршрут проходит по правому берегу Катуни, а старый участок дороги через село Алтайское – Сарасу – Белое называют Старым Чуйским трактом. Когда-то здесь проходили экспедиции известных исследователей Алтая – Петра Чихачёва, Василия Сапожникова, Владимира Обручева и других. По этой дороге путешествовал и Николай Рерих Сегодня Старый Чуйский тракт – это не просто дорога, а часть истории Алтая, сохранившая память о путешественниках, исследователях и торговых караванах 📷 Евгения Смолякова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5045</t>
+  </si>
+  <si>
+    <t>😍 Туманный сентябрь в Усть-Калманском районе 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5040</t>
+  </si>
+  <si>
+    <t>🎬 «Снято на Алтае»: где снимали «Печки-лавочки» Василия Шукшина Фильм Василия Шукшина «Печки-лавочки» вышел в 1972 году, и значительная часть его алтайской географии до сих пор узнаваема 🏡 Село Шульгин Лог стало фоном для сцен деревенской жизни семьи Расторгуевых. Почему Шукшин выбрал именно его, а не родные Сростки, есть две версии: режиссёр считал, что Сростки уже слишком изменились, либо не хотел лишнего внимания земляков во время съёмок. На горизонте многих кадров можно заметить гору Бабырган 🚂 Бийский автовокзал появился в сценах отъезда героев. Расторгуевы приезжают туда на автобусе ПАЗ-672, который следует по маршруту «Бийск – Целинное». Сегодня площадь перед вокзалом носит имя Шукшина ⛰ А финальную сцену режиссёр всё-таки снял в родных Сростках – на горе Пикет. Правда, изначально её вырезали после многочисленных правок. В прокатную версию эпизод вернули уже после смерти Шукшина Получается, «Печки-лавочки» – ещё один фильм, по которому можно буквально путешествовать по Алтаю ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5039</t>
+  </si>
+  <si>
+    <t>🍁 Начало осени в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5038</t>
+  </si>
+  <si>
+    <t>❤️ О красотах Ельцовского района 📝 Писатель Владимир Башунов, живший в 1970-е в районном центре, написал в одной из своих повестей: «Раньше, чем в других местах, лучи дневного светила попадают на таежные дебри, предгорные отроги Салаира, речки, села, дороги и то, что создано человеком: дома, производственные здания, школы. Солнце в мгновение ока охватывает ельцовскую землю. Сверху зрелище открывается великолепное. Прямо перед глазами, картинно рассыпала по всему склону холма свои дома и огороды Ельцовка. Вся она на виду, от Колокольчика – живописной скалы, отвесно вознесенной над рекой, - до Гавани, где когда-то собирали лес, пригнанный плотогонами с верховий. Вся она повернута к солнышку, и освещенная ласковым светом, как будто жмурится от истомного удовольствия. Чумыш голубою подковою охватывает ее понизу…» 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5033</t>
+  </si>
+  <si>
+    <t>🔆 Утро последнего летнего дня 📷 Роман Алдергот 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5028</t>
+  </si>
+  <si>
+    <t>🧳 450 тысяч туристов уже отдохнули в Алтайском крае в этом году Статистику турпотока за первые шесть месяцев 2026 года сообщили в региональном управлении по развитию туризма. Специалисты отмечают: показатель остался на уровне такого же периода прошлого года Удержать и нарастить поток отдыхающих в регион призван мастер-план «Большой Алтай», который разработал Институт Генплана Москвы. Как отметил мэр столицы Сергей Собянин, создание таких документов для регионов страны — вклад столицы в реализацию народной программы «Единой России» и нацпроекта «Инфраструктура для жизни» План объединяет горы Республики Алтай и предгорье нашего края, а также горнолыжку Кузбасса в одну макротерриторию для единого развития и продвижения. Точки роста в нашем регионе — «Бийск купеческий» и «Денисова пещера» С поддержкой инвесторов и грантов общественный фонд «Денисова пещера» уже построил лестницу с обзорной площадкой, создал познавательный маршрут с арт-объектами и обустроил саму пещеру Как отметила завкафедрой рекреационной географии, сервиса, туризма и гостеприимства АлтГУ Наталья Биттер, туризм — драйвер развития региона, а продуманный мастер-план позволяет предложить турпродукт нового уровня и привлечь больше отдыхающих в край ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5027</t>
+  </si>
+  <si>
+    <t>☄️ Где в Алтайском крае спрятался след «инопланетного гостя»? Парапланерист Алексей Бивер считает, что ответ стоит искать в Краснощёковском районе. Однажды во время полёта над окрестностями села Харлово он заметил необычную дугообразную возвышенность. Присмотревшись, Алексей предположил: перед ним – часть огромного древнего кратера По его версии, когда-то сюда врезался гигантский метеорит. За миллионы лет река Чарыш разрушила большую часть структуры, и сегодня от неё осталась лишь небольшая часть Учёные пока не подтвердили и не опровергли эту гипотезу. Однако известно, что в этой местности расположено месторождение титаномагнетитовых руд. Именно оно стало одним из аргументов в пользу версии о древнем космическом ударе Так действительно ли в Алтайском крае сохранился след столкновения с «инопланетным гостем» – или у необычной формы рельефа есть другое объяснение? 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5026</t>
+  </si>
+  <si>
+    <t>🌊 Урочище Кутеляпка на Алтае 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5024</t>
+  </si>
+  <si>
+    <t>🏛 В старинном особняке Барнаула нашли монеты и топор XIX века В доме на улице Пушкина, 45, построенном на рубеже XIX–XX веков, сейчас идут противоаварийные работы. Здание долго пустовало, а в 2024 году его выкупила фотограф Екатерина Тюменева Во время работ в особняке обнаружили дореволюционные монеты, старые предметы и даже топор. А под реечной обшивкой нашли фрагменты газет – по ним специалисты могут узнать больше об истории здания 🔎 Особняк планируют полностью восстановить к концу 2027 года 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5020</t>
+  </si>
+  <si>
+    <t>🏔 Именно с нее начинаются алтайские горы Гора Бабырган – самая северная вершина Семинского хребта. Со стороны невзрачная, но по мере подъёма на нее открываются потрясающие виды и живописные скалы 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5017</t>
+  </si>
+  <si>
+    <t>🏔 Зеркальная гладь озера в долине Горелого Коргона – редкая удача 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5016</t>
+  </si>
+  <si>
+    <t>⛄️ Место в Алтайском крае, где до середины лета можно бродить по снегу Вода в Озере Озерном чистая и прозрачная. Примерно до середины лета на крутом северном склоне хребта, с которого течет несколько ручьев, образующих небольшие водопады и впадающих в озеро, лежит снег Рыбы в озере нет. Купаться в озере можно, только вода здесь холодная, как и во всех озерах, расположенных в горах 📷 Алтайское археологическое общество 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5015</t>
+  </si>
+  <si>
+    <t>🌊 Алтайская река Иня 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5013</t>
+  </si>
+  <si>
+    <t>🏺Как два школьника нашли сокровища скифской эпохи Летом 1980 года двое школьников лазили по оврагам, которые разрезают высокое левобережье Оби. Внезапно они заметили конец стрелы, торчащей из обрыва. Школьники бросились копать руками, и вслед за стрелой стали появляться и другие предметы В кладе было много наконечников стрел, но другие предметы имели все признаки культовых вещей. Например, антропоморфная личина (на фото), представляющая собой стилизованную фигуру человека с широким открытым зубастым ртом, расставленными в стороны руками и коротким туловищем. На голове фигуры – диадема с тремя древовидными отростками Клад содержал много других украшений и фигур животных, выполненных из бронзы. Позже ученые определили, что клад относится к V-II векам до нашей эры, к скифско-сакскому времени. Найденные предметы признали одними из самых ярких образцов скифской металлопластики 📷 Сергей Бажин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5010</t>
+  </si>
+  <si>
+    <t>⛰ Предосенний Чарыш 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5009</t>
+  </si>
+  <si>
+    <t>🗺 Ая – одно из самых коротких названий населённых пунктов в России Знали ли вы, что в Алтайском крае есть село всего с двумя буквами в названии? Это Ая в Алтайском районе Росреестр включил его в список населённых пунктов России с самыми короткими названиями. В компании с Аей – села Иж и Ям, рабочий посёлок Ук и деревня Иг Такие лаконичные топонимы часто имеют связь с языками коренных народов России и представляют интерес для краеведов Ая, кстати, хорошо знакома туристам: рядом находится знаменитое озеро Ая, а само село – удобная точка для путешествий по Алтайскому району 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5006</t>
+  </si>
+  <si>
+    <t>🗻 Рядом с Барнаулом есть свое «Алтайское Колорадо» Необязательно ехать в Америку, чтобы увидеть впечатляющие каньонные пейзажи. Совсем недалеко от Барнаула находится природный объект, который местные называют «Алтайским Колорадо» Конечно, до знаменитого Большого каньона ему далеко: глубина здесь — всего несколько десятков метров, а протяжённость — около 500 метров. Но обрыв над Обью действительно впечатляет и отлично подходит для короткой поездки Место особенно любят велосипедисты, которые выбирают маршруты выходного дня. Сюда также приезжают ради пикников, прогулок и эффектных фотографий ⚠️ При этом стоит помнить о безопасности: обрыв крутой, поэтому не подходите близко к краю и следите за детьми 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5005</t>
+  </si>
+  <si>
+    <t>😍 На излете лета 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5001</t>
+  </si>
+  <si>
+    <t>🍄 Что сейчас с грибами в лесах Алтайского края? Если вы планируете грибную прогулку, то новости такие: большого урожая пока нет, сезон только набирает обороты 🌲 В Барнаульском ленточном бору грибники находят молодые маслята, белые и чёрные грузди, сыроежки и валуи. Лисички тоже встречаются, но белые грибы пока редкость 🍂 В районе "Трассы здоровья" уже появляются первые опята – пока совсем маленькие, но к выходным они могут подрасти 🌳 В Касмалинском бору грибов немного: попадаются грузди и сыроежки, однако многие экземпляры уже червивые Опытные грибники говорят, что нынешнее затишье часто бывает перед хорошей волной маслят и белых грибов. Так что самое интересное может быть ещё впереди А вы уже открыли грибной сезон на Алтае? 🍄😊 📷 Грибы и Грибники Алтайского края ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5000</t>
+  </si>
+  <si>
+    <t>🏰 Памятник Кощею Бессмертному в селе Озерки – на «родине» сказочного злодея Мало кто знает, что часть знаменитого фильма Александра Роу «Кощей Бессмертный» снимали на Алтае – в окрестностях села Озерки Тальменского района 🌿 Роу настолько впечатлила местная природа, что он добился выезда съёмочной группы из студийных павильонов. Здесь снимали сцену русского праздника и нападение слуг Кощея Причём декорации были настоящими: для съёмок построили деревянные срубы, а в кадре сожгли настоящее пшеничное поле. Для военного 1945 года это было практически невероятным решением 🎬 В фильме участвовали не только профессиональные актёры, но и жители Озерок По одной из версий, премьерный показ картины состоялся в Барнауле 9 мая 1945 года, а затем фильм отправили в Рим на кинофестиваль 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4994</t>
+  </si>
+  <si>
+    <t>😊 Алтайское лето неумолимо заканчивается 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4991</t>
+  </si>
+  <si>
+    <t>🌊 Пильно – один из самых доступных водопадов Алтайского края В Красногорском районе, рядом с одноимённым селом, находятся сразу два водопада на реке Пильно: малый около 2 метров, и большой – примерно 5 метров Местные называют их одними из самых тёплых и легкодоступных водопадов Алтайского края. А заодно здесь можно увидеть старинное село Пильно, основанное ещё в 1620 году. Когда-то оно было довольно крупным, а сегодня здесь живут всего несколько десятков человек Водопады особенно любят каякеры – это популярное место для прыжков с воды Ну и, конечно, поездка сюда – отличный повод погулять по живописному Красногорскому району 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4990</t>
+  </si>
+  <si>
+    <t>🍁 Первые приметы осени 📷 Алексей Эбель 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4989</t>
+  </si>
+  <si>
+    <t>🪶 Большие стаи журавлей заметили на полях вдоль Кулундинского канала В конце августа журавли начинают активно готовиться к перелёту: кормятся на полях, набираясь сил перед долгой дорогой на юг 🍂 Кажется, осень уже понемногу напоминает о себе А вы уже заметили первые признаки осени? 📷 Barnaul 22 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4988</t>
+  </si>
+  <si>
+    <t>⛰ Разрез силура Тигирек в Краснощековском районе 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4980</t>
+  </si>
+  <si>
+    <t>Летом хочется беспечности стрекозы☀️💛☀️💛☀️ 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4979</t>
+  </si>
+  <si>
+    <t>🌱 Тумановский перевал Думал буду снимать начало осени, а на деле получилось как будто перенёсся в начало лета. После обильных дождей холмогорье вновь заиграло сочными июньскими красками и цветами. Реальными цветами, повторно зацвели чабрец, душица и всевозможные колокольчики. 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4978</t>
+  </si>
+  <si>
+    <t>🦫Бобры сорвали патрулирование в нацпарке «Салаир» Инспекторам национального парка «Салаир» в Алтайском крае пришлось экстренно восстанавливать переправу через приток реки Тогул — её разрушили бобры. Животные возвели плотину, из-за которой уровень воды резко поднялся, а участок маршрута превратился в труднопроходимую заводь. В результате патрулирование оказалось на грани срыва. Сотрудникам пришлось вызывать трактор, разбирать бобровое сооружение и чистить русло. После этого через приток уложили брёвна и навели временную переправу. К вечеру движение удалось восстановить, и инспекторы смогли продолжить объезд территории. 📷 ИИ К24 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4974</t>
+  </si>
+  <si>
+    <t>🗿Что скрывает девятиметровая голова девушки на Алтае? В Улаганском районе Горного Алтая установили девятиметровую скульптуру «Алтын казык». Монумент выполнен в виде женской головы и отсылает к древним алтайским мифам, а также к идее связи человека с космосом. Автором работы стал художник-аэрограф Георгий Титунин, для которого этот проект стал дебютом в новом, необычном амплуа. «Это золотой Кол Мироздания — ось Вселенной, через которую соединяются миры. Внутренний стержень человека, его несгибаемая воля и дух. А девушка-воин олицетворяет живое дыхание этой мощи. Это не просто символ — это сама суть», — поделился Георгий в своём блоге во «ВКонтакте». Стела выполнена из бетона с металлическим каркасом внутри. Её торжественное открытие запланировано на субботу, 22 августа. 📷 Георгий Титунин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4973</t>
+  </si>
+  <si>
+    <t>🤩 Новая смотровая площадка на Алтае май 2026 📷 bolgov_vofka 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4972</t>
+  </si>
+  <si>
+    <t>🦆Август. Барнаул. Парк Юбилейный. Рассвет только начинается, но в камышах на пруду уже суетятся утки. В 90-е годы парк выглядел иначе. Разрушенные аттракционы, ржавое колесо обозрения, которое дети вращали вручную, — кругом одни руины. По вечерам здесь было опасно. Сегодня парк изменился. Люди гуляют, занимаются спортом и творчеством, кормят белок, играют дети. Атмосфера располагает к размышлениям. Даже утки чувствуют себя в безопасности. Вот так старое место обрело новую жизнь. 📷 Никола Питерский 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4970</t>
+  </si>
+  <si>
+    <t>❄️А вы знали, что в Антарктиде, среди бескрайних снегов, можно найти указатель на Барнаул? На станции «Новолазаревская» установлен знаменитый столб с табличками городов мира. Среди них — наш: памятная доска с надписью «Барнаул, Барнаульское ВВАУ 1978» и силуэтом Як-28 появилась здесь в 2008 году благодаря заслуженному лётчику-испытателю Сергею Завалкину. Выпускник Барнаульского лётного училища много лет командиром Ил-76 доставлял грузы и полярников на ледовый континент. Установка таблички стала его символическим подарком родной альма-матер. С тех пор алтайский указатель стойко выдерживает антарктические метели, ежедневно напоминая учёным о столице Алтайского края. Кстати, Завалкин освоил более 100 типов самолётов. Именно его экипаж впервые поднял в небо полностью отечественный Superjet 100, а летом 2026 года лётчику присвоили звание Героя России. 📷 Катунь 24 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4964</t>
+  </si>
+  <si>
+    <t>🏍 До мурашек! Алтайские байкеры покорили «крышу мира», проехав 8,6 тыс. км Алтайские байкеры из клуба «Свора» покорили Памир, проехав 8,6 тыс. км за 23 дня. Они выдержали 47-градусную жару и горную болезнь на перевале Акбайтал (4655 м). Маршрут: Целинное – Павлодар – Астана – озеро Балхаш – Алматы – Шымкент – Джизак – Самарканд – Душанбе – Хорог – Мургаб – Акбайтал – Ош – озеро Иссык-Куль – Алматы – Семипалатинск – Рубцовск. Байкеры видели мавзолей Тамерлана, ехали вдоль афганской границы и ночевали в юрте на Иссык-Куле. На подъёме у путешественников началась одышка и тошнота, но, по словам президента клуба Евгения Ивченко, оно того стоило. Местные жители не раз выручали байкеров — в Узбекистане мастер за день перемотал сгоревший генератор. В следующем году «Свора» планирует проехать более 10 тыс. км. 📷 Алтапресс 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4955</t>
+  </si>
+  <si>
+    <t>😍 Наш август в лугах оказался таким пушистым! 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4954</t>
+  </si>
+  <si>
+    <t>🐻Популярный маршрут к водопаду Корбу временно закрыли на Алтае С 17 августа в Турочакском районе Республики Алтай приостановлен доступ к эколого-просветительскому маршруту «Водопад Корбу». Причина — повышенная активность медведей на этой территории. Как пояснили в пресс-службе Алтайского заповедника, сотрудники ежедневно отслеживают численность и перемещение хищников, оперативно информируя жителей посёлка Яйлю и руководство заповедника. Маршрут будет закрыт до особого распоряжения. Путешественников призывают соблюдать осторожность и отложить визит к водопаду до более безопасного периода. 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4948</t>
+  </si>
+  <si>
+    <t>🗺Озера в верховьях Ини 📷 Иван Жуков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4947</t>
+  </si>
+  <si>
+    <t>🤫Барнаульцы снимают необычный дом, но адрес держат в секрете В барнаульских пабликах всё чаще появляются фотографии и видео удивительного дома — нестандартная архитектура, необычные детали, атмосфера, которая притягивает взгляд. Жители снимают его с разных ракурсов, восхищаются и делятся кадрами в соцсетях. Но есть важное условие: местонахождение этого объекта не разглашается. И на это есть веские причины. Во-первых, у всех разные намерения. Кто-то действительно хочет просто посмотреть или сделать фото на память, но, к сожалению, находятся и те, кто не умеет ценить чужой труд и не созданное своими руками. Во-вторых, у дома есть хозяин, и он прямо попросил не афишировать адрес. Пожалуйста, отнеситесь к этому с уважением. Не спрашивайте координаты в личных сообщениях и не пишите их в комментариях. Давайте сохраним этот уголок в покое — ради тех, кто его создал, и ради тех, кому он дорог. 📷 Артем Красилов ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4946</t>
+  </si>
+  <si>
+    <t>🐿️ Бурундючий кардинал в малиновой шапочке, не иначе..... Вот такие у нас непростые соседи. 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4945</t>
+  </si>
+  <si>
+    <t>😍 Природа собрала всё в одном месте Скалы, зелень, тихая гладь воды и бескрайнее небо. В этом месте нельзя не остановиться, выдохнуть и почувствовать себя частью чего-то большого и вечного. 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4944</t>
+  </si>
+  <si>
+    <t>😱Страшно красиво В долине Актру Республики Алтай 28 июля произошел камнепад. Сход камней на северном склоне горы Караташ очевидцы сняли на видео. 📷 Amic, aktru camp 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 03:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4943</t>
+  </si>
+  <si>
+    <t>🪨Алтайские ученые обнаружили в Алтайском районе разрез с природным камнем «оникс» Это первый обнаруженный разрез с ониксом в нашем регионе. Сейчас специалисты, вместе со школьниками, изучают находку. В перспективе это локация может попасть на туристические карты будущего геопарка. Подробнее об этом смотрите в сюжете. 📷 ТОЛК 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4942</t>
+  </si>
+  <si>
+    <t>🏛 Под асфальтом у Демидовской площади нашли срубы XVIII века Историю старого Барнаула буквально обнаружили под землёй — во время прокладки коммуникаций рабочие наткнулись на хорошо сохранившиеся деревянные конструкции, которым может быть более 200 лет Археологи нашли перекрытие из брёвен, вертикальную стену из тёсаных брёвен, уходящую примерно на три метра в землю, и ещё один сруб из круглых брёвен. Возможно, у последнего был подвал 🧐 Одна из версий связывает находку с домом Колыванского наместника Бориса Меллера, построенным в 1782 году. Предположительно, здание погибло во время сильнейшего наводнения 1793 года 📷 КП Барнаул 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4941</t>
+  </si>
+  <si>
+    <t>🚂 Змеиногорск – место, где появилась первая в мире железная дорога Знаете ли вы, что одна из самых ранних железных дорог в мире появилась именно на Алтае? Еще в 1806 году в Змеиногорске начала работать конная «чугунка», по которой перевозили руду от шахты к сереброплавильному заводу. К 1809 году её протяжённость достигла около 2 километров Проект создал инженер Пётр Фролов. По рельсам двигались вагонетки, которые тянули лошади — паровозов тогда ещё не существовало При этом официальной датой появления железных дорог в России считается 1837 год, когда открылась линия Санкт-Петербург — Царское Село — Павловск Алтайская «чугунка» долго оставалась за рамками официальной истории железных дорог. Сегодня о ней напоминает памятный знак, установленный энтузиастами на месте старой трассы 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4940</t>
+  </si>
+  <si>
+    <t>💫 Звездная ночь в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4939</t>
+  </si>
+  <si>
+    <t>🦋 На Алтае нашли бабочку, которую не видели почти 40 лет В Топчихинском районе энтомолог-любитель Игорь Волгин обнаружил популяцию редчайшего подвида аполлона обыкновенного — meinhardi Эта бабочка занесена в Красные книги России и Алтайского края, а также в Красный список МСОП. В Европе подвид считается исчезнувшим, а на Алтае его не встречали ещё с 1980-х годов Учёные связывают сокращение численности аполлона с распашкой земель, использованием химикатов и зависимостью бабочек от определённых кормовых растений 🔎 В 2027 году специалисты планируют подробно изучить найденную популяцию и разработать меры для её сохранения Теперь Топчихинский район будет известен не только как место со знаменитыми археологическими находками, о которых мы писали ранее, но и как ареал обитания редкой бабочки ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4938</t>
+  </si>
+  <si>
+    <t>⛪️ Церковь, которая стала клубом, магазином и почтой В заповедном селе Тигирек сохранилось историческое здание — церковь, построенная в 1906 году За свою историю она успела сменить несколько ролей. В разные годы здесь размещались клуб, магазин и отделение почты 📷 Илья Кочетков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4937</t>
+  </si>
+  <si>
+    <t>😍 Красоты Красногорского района 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4936</t>
+  </si>
+  <si>
+    <t>🗿 Би-хайра – «священное устье реки» и загадочная «Золотая баба» На одной из карт 1730 года в месте слияния Бии и Катуни, на стрелке Иконникова острова, отмечена загадочная «Золотая баба» – языческий идол, о котором до наших дней сохранилось совсем немного сведений Известно, что здесь находилась важная переправа: через узкий участок реки проходил торговый путь в сторону Монголии и Китая. Возможно, идол в таком значимом месте символизировал богатство и плодородие Есть и важный нюанс: эта «Золотая баба» не связана с современными декоративными фигурами, которые сегодня можно встретить в популярных туристических местах Алтая Что именно представлял собой древний идол и куда он исчез – до сих пор остаётся загадкой 📷 Слава Степанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4935</t>
+  </si>
+  <si>
+    <t>⛰ Вид на долину Ануя и село Топольное 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4934</t>
+  </si>
+  <si>
+    <t>⛪️ Храм, который помог построить Валерий Золотухин В селе Быстрый Исток находится храм Покрова Пресвятой Богородицы, появившийся во многом благодаря знаменитому уроженцу Алтайского края – актеру Валерию Золотухину Он не только вкладывал собственные средства в строительство, но и искал спонсоров, привлекал людей и помогал объединять активистов вокруг проекта. Золотухин стал и первым человеком, который ударил в колокол новой церкви Рядом с храмом актёр завещал себя похоронить – здесь находится его могила 📷 Бийская епархия 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4929</t>
+  </si>
+  <si>
+    <t>😍 Обской яр в Барнауле 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4928</t>
+  </si>
+  <si>
+    <t>🪦 Что Дмитрий Харатьян искал на старинном кладбище в Бийске? Вознесенский некрополь – одно из старейших сохранившихся кладбищ Сибири. Первые захоронения здесь появились ещё в 1772 году, а сегодня на территории насчитывается около 130 исторических памятников, многие из которых относятся к концу XIX – началу XX века Несколько лет назад на старинное кладбище приезжал актёр Дмитрий Харатьян. Цель визита была личной: он разыскивал своего прадеда по материнской линии – Петра Тизенко, который жил и, предположительно, был похоронен в Бийске Говорят, найти захоронение актёру тогда так и не удалось 📷 Евгения Жданова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4927</t>
+  </si>
+  <si>
+    <t>🕊 Пеликаны на Алтае 📷 Алексей Эбель 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4926</t>
+  </si>
+  <si>
+    <t>⚙️💦 Что объединяет паровую машину Ивана Ползунова и современную сантехнику? В марте 1766 года в Барнауле завершили строительство двухцилиндровой паровой машины, которую изобрёл Иван Ползунов. Её особенностью была возможность работать непрерывно и выдавать стабильную мощность – для своего времени это было важным технологическим прорывом Но Ползунов придумал не только саму машину. Для неё он разработал механизм, который автоматически перекрывал подачу воды при достижении нужного уровня Поплавок, рычаг и клапан – принцип оказался настолько универсальным, что используется и сегодня. В том числе в механизмах наполнения сливных бачков Этот механизм известен как регулятор Ползунова. Получается, одна из разработок инженера XVIII века продолжает работать в современной повседневной жизни – спустя более 250 лет 🗺 Место, где стояла машина Ползунова ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4925</t>
+  </si>
+  <si>
+    <t>🔥 Летний вечер на Потаенном озере 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4922</t>
+  </si>
+  <si>
+    <t>🏺 На Алтае археологи обнаружили редкое захоронение возрастом более 2,5 тысячи лет Во время экспедиции в Краснощековском районе учёные АлтГУ сделали уникальную находку – обнаружили редкое погребение пазырыкской культуры в каменном ящике. Такие захоронения встречаются значительно реже традиционных деревянных усыпальниц древних кочевников Раскопки проходили на могильнике Чинета-1, где исследовали четыре кургана VI–III веков до нашей эры. Археологи нашли оружие, керамику, элементы конского снаряжения, украшенные в знаменитом скифском зверином стиле. Почти во всех погребениях вместе с людьми были захоронены лошади – древние кочевники верили, что они сопровождают хозяина в загробный мир Еще одно открытие сделали на соседнем могильнике Чинета-II: здесь исследовали курган сросткинской культуры эпохи Средневековья. Эта находка подтверждает, что её представители жили не только в степях, но и в предгорьях Северо-Западного Алтая 📷 сайт Алтайского госуниверситета 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4920</t>
+  </si>
+  <si>
+    <t>🧱 Стены, пережившие пожар 1917 года В историческом центре Барнаула до сих пор можно увидеть старые кирпичные стены, которые многие принимают за остатки зданий. На самом деле это брандмауэры – специальные противопожарные стены, которые в XIX–XX веках строили между деревянными домами, чтобы остановить распространение огня Название происходит от немецкого Brandmauer: Brand – «пожар», Mauer – «стена». Несмотря на такие меры, во время разрушительного пожара в мае 1917 года пламя охватило значительную часть Барнаула – очевидцы вспоминали, что огонь буквально «перепрыгивал» с улицы на улицу Сегодня эти брандмауэры остаются немыми свидетелями истории города, сохранившись среди современной застройки 💻 Интересно, что слово «брандмауэр» (или английское firewall) сегодня используют и в мире технологий – так называют системы защиты компьютерных сетей от вирусов и хакерских атак 📷 Илья Кочетков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4917</t>
+  </si>
+  <si>
+    <t>😍 Красота летнего Солонешья 📷 Алина Пенигина 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4916</t>
+  </si>
+  <si>
+    <t>🇫🇷 Почему в Алтайском крае появилось село Орлеан? На карте Алтайского края уже больше века есть село Орлеан. Оно появилось в 1909 году в Кулундинской степи, когда сюда переселились крестьяне из Курской и Полтавской губерний. До этого поселение называлось Тройное Но почему именно Орлеан? Ведь до французского города – более 6 тысяч километров. Точного ответа историки не нашли Есть красивая версия. Возможно, кто-то из переселенцев вёз с собой книгу о Жанне д’Арк – Орлеанской Деве. Во время долгой дороги её читали вслух, восхищаясь смелостью легендарной героини. А когда пришло время дать имя новому селу, выбор оказался символичным – Орлеан Конечно, это лишь одна из версий. Но согласитесь, звучит очень романтично ☺️ 📷 Константин Будаев 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4912</t>
+  </si>
+  <si>
+    <t>⛰ Пещера Окладникова в Солонешье 📷 Алина Пенигина 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4909</t>
+  </si>
+  <si>
+    <t>Налоговые доходы благодаря развитию туризма в Алтайском крае увеличились почти на четверть В прошлом году предприятия отрасли внесли отчисления на сумму 3,4 млрд — на 700 млн больше, чем в 2024 году. Это дополнительные возможности для строительства и ремонта школ, дорог, больниц, решения других соцвопросов. Об этом сообщил Губернатор Виктор Томенко: https://t.me/tomenko_22/8157 Главы регионов обсудили развитие туризма и индустрии гостеприимства в Республике Алтай на совещании под руководством премьер-министра Михаила Мишустина. Крупные инвестпроекты края — «Бирюзовая Катунь», «Сибирская монета», «Белокуриха горная». Также активно привлекаются федеральные средства. По нацпроекту «Туризм и гостеприимство» одобрена субсидия — более 545 млн в том числе на развитие пляжей, кемпингов, туристского маршрута «Здравствуй, Алтай!» Только в прошлом году в сферу гостеприимства края вложено 8,6 млрд — в половину больше, чем в 2024 году. При этом номерной фонд увеличился на тысячу — превысив отметку в 15 740 номеров ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4905</t>
+  </si>
+  <si>
+    <t>🏔 Новые арт-объекты появились рядом с Денисовой пещерой Теперь путешествие к одному из самых известных археологических памятников Алтая стало ещё интереснее. В Солонешенском районе открыли необычные локации: качели «Полет над временем», смотровую площадку «Бивень мамонта» и арт-объект «Нить тысячелетий», выполненный в виде увеличенной палеолитической иглы Все они стали частью маршрута «Тропа к дому древнего человека», проходящего рядом с Денисовой пещерой. Со смотровых площадок открываются красивые виды на горные пейзажи, а информационные стенды рассказывают об истории этого уникального места Организаторы отмечают, что цель проекта — познакомить туристов не только с самой пещерой, но и с окружающим пространством, где десятки тысяч лет назад жили древние люди. Нижняя часть маршрута со смотровыми площадками доступна для всех желающих, а полный маршрут рекомендуют подготовленным путешественникам 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4904</t>
+  </si>
+  <si>
+    <t>🌊 Правда ли, что Пивоварку раньше называли «Пранкой»? В сети можно встретить утверждение, что барнаульская речка Пивоварка изначально называлась «Пранка». В это верят некоторые любители истории, журналисты, а такое название даже встречается в Википедии. Однако исторических подтверждений этому нет. Название «Пивоварка» известно давно и встречается в документах значительно раньше Скорее всего, путаница возникла из-за фамилии братьев Пранг, которые в 1860-х годах открыли у слияния Пивоварки и Барнаулки первый в России содовый завод. Местные жители могли неофициально называть этот участок реки «Пранкой» — по созвучию с фамилией владельцев Со временем это локальное прозвище превратилось в легенду о «первоначальном названии» реки. Но исторические источники говорят об обратном: официальное и устоявшееся название — Пивоварка 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4903</t>
+  </si>
+  <si>
+    <t>⚡️ Гроза в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>03.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4897</t>
+  </si>
+  <si>
+    <t>🏔 Белокуриха может стать частью первого геопарка Алтайского края Ученые из Барнаула провели научную экспедицию в Белокурихе, исследуя природные объекты, которые могут войти в состав будущего геопарка. Помимо самой Белокурихи, в проект планируют включить территории Смоленского, Алтайского и Солонешенского районов Во время экспедиции специалисты изучили терренкур «Сибирский тракт», Татарский лог, окрестности Белокурихи Горной и другие локации. Здесь находятся уникальные геологические объекты, которые рассказывают историю формирования Алтайских гор Особое внимание привлекли тафони — необычные углубления в гранитных скалах, напоминающие каменные соты, «Каменный город» на Проходной гриве с панорамными видами на Белокуриху, Церковку, Круглую и Синюху и выходы горного хрусталя, гранатов, пегматитов и других редких минералов Учёные напоминают, что именно в районе Белокурихинского разлома сформировались знаменитые термальные радоновые источники, благодаря которым курорт известен далеко за пределами Алтайского края Создание геопарка позволит сохранить эти природные объекты, а также сделать их более доступными для познавательного туризма. По задумке авторов проекта, здесь можно будет не только любоваться пейзажами, но и буквально «читать» историю Земли, запечатлённую в скалах и минералах 📷 Алина Пенигина 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4896</t>
+  </si>
+  <si>
+    <t>⛏️ Место, где Чингисхан добывал золото Согласно одной из местных легенд, около девяти веков назад в окрестностях села Нижнекаянча в Алтайском районе располагались богатые золотые копи. Говорят, что здесь в тяжелых условиях трудились тысячи рабов, добывая золото для казны Чингисхана Со временем месторождения истощились, а заброшенные шахты затопили грунтовые воды. Сегодня на их месте находятся болота и небольшое озеро Клюквенное, а неподалеку возвышается гора Золотая 💸 Любопытно, что и сейчас эти места привлекают искателей удачи. Правда, сегодня они приезжают не за золотом, а в расположенную рядом игорную зону «Сибирская монета» – одну из немногих в России, где официально разрешена работа казино 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4891</t>
+  </si>
+  <si>
+    <t>😍 Прекрасные чарышские виды 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4890</t>
+  </si>
+  <si>
+    <t>😳 Как покоритель Сибири вернулся в Россию в кузове со щебнем Эта скульптура стояла в казахстанском городе Ермак с 1960-х годов. Но в 1993 году город решили переименовать в Аксу, а памятник снести. Мэр Омска просил отдать памятник его городу, но власти Аксу отказали. В итоге Ермак оказался на свалке. Там он пролежал несколько лет Один из жителей Аксу, переехавший на Алтай, решил разыскать памятник и тайно вывезти в Россию. Удалось найти только ноги и туловище. В итоге Ермака погрузили в КАМАЗ, засыпали щебнем и в таком виде пересекли границу Несколько лет разрушенный памятник ждал реставрации в Змеиногорске, пока не удалось собрать средства. По архивным фотографиям восстановили голову и поврежденные части. Ермака установили возле Нагорного пруда к 270-летию города 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4889</t>
+  </si>
+  <si>
+    <t>🌧 Дождь в Причарышье 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4888</t>
+  </si>
+  <si>
+    <t>🏞 Скальный каньон, скрытый среди степей Алтайского края Недалеко от Рубцовска, на реке Кизиха, находится необычный природный объект — скальный каньон, который местные называют «Каменные щёки» Несмотря на то что вокруг простирается степь, здесь можно увидеть настоящий разлом земной коры. Его длина составляет около одного километра, а само место считается одним из геологических свидетельств процессов, которые сопровождали формирование Алтайских гор Сегодня «Каменные щёки» привлекают любителей необычных природных локаций. Это место напоминает, что даже в степной части Алтайского края можно встретить впечатляющие пейзажи с отвесными скалами и древней геологической историе 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4887</t>
+  </si>
+  <si>
+    <t>🌈 Солоновский перевал в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4886</t>
+  </si>
+  <si>
+    <t>🦁 Чугунные львы на Мало-Тобольской — молчаливые хранители старого Барнаула Когда-то эту улицу называли Базарной площадью. Именно здесь более двух столетий кипела торговая жизнь города — на Старом базаре, который был главным местом притяжения барнаульцев В конце XIX века на площади начали появляться первые торговые дома. Купцы старались сделать их заметными и красивыми, украшая фасады декоративными элементами. Так на здании универмага купца Сухова появились знаменитые чугунные львы, которые и сегодня остаются одной из узнаваемых деталей исторического центра ❗️Кстати, нередко этих животных называют грифонами, но это неверно. Грифон — мифическое существо с телом льва, головой и крыльями орла. Барнаульские же фигуры — самые настоящие львы Откуда они появились, до сих пор точно неизвестно. Существует несколько популярных версий: 🔸 их привезли из Китая; 🔸 приобрели на одном из уральских заводов практически по цене металлолома — отверстие в боку одной из фигур считают признаком заводского брака; 🔸 раньше львы украшали плотину Сереброплавильного завода, а позже были перенесены к торговому дому 💬 А какая версия кажется вам самой правдоподобной? 📷 Евгений Кучинёв 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4881</t>
+  </si>
+  <si>
+    <t>💙 Кулундинское озеро – красота без лишних слов 📷 Валерий Степанюк 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4879</t>
+  </si>
+  <si>
+    <t>🌔 Дом, в котором жил Юрий Кондратюк – человек, благодаря которому покорили Луну Этот советский ученый ещё в начале XX века, за полвека до первого выхода человека в космос, рассчитал оптимальную траекторию полёта к Луне. Позже его расчеты NASA использовало в своей лунной программе "Аполлон" 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4875</t>
+  </si>
+  <si>
+    <t>🔆 В такую жаркую и дождливую погоду нужно зарядиться солнечным настроением 🌻 Для этого можно посмотреть на фотографии красивых алтайских подсолнухов 📷 Наталья Юрлова ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4874</t>
+  </si>
+  <si>
+    <t>🐍 Легенда Алтайского края: правда ли, что здесь видели гигантского змея? Алтайский край хранит немало загадок, и одна из самых известных связана с рассказами о гигантской змее, которую, по словам очевидцев, неоднократно встречали в разных районах региона Первые подобные свидетельства относятся ещё к XIX веку. В архивных записях упоминаются встречи с огромной змеёй в окрестностях современных Смоленского, Белокурихи, Быстроистокского и Алтайского районов. Некоторые очевидцы описывали пресмыкающееся длиной до нескольких метров, а в отдельных источниках его даже сравнивали с анакондой В 1924 году необычное существо якобы наблюдали возле села Старотырышкино в болотистой местности. Спустя десятилетия, в 2006 году, туристы в районе села Тоурак рассказали, что ночью заметили в высокой траве нечто, напоминавшее огромную змею. Утром они обнаружили широкий след, будто по земле протащили тяжёлое бревно Особенно часто подобные истории связаны с территорией, которую любители местных легенд называют «Драконьим треугольником» — районом между Быстрым Истоком, Усть-Ануем и Белокурихой Конечно, научных подтверждений существования гигантской змеи на Алтае нет. Большинство подобных рассказов остаются частью местного фольклора, а необычные наблюдения могут объясняться ошибками восприятия, крупными ужами или другими природными явлениями 📷 Фото сгенерировано с помощью ИИ ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4870</t>
+  </si>
+  <si>
+    <t>🌊 Степные озера Алтая станут большой природной лабораторией для школьников С 27 июля по 1 августа в Алтайском крае проходит научно-образовательная экспедиция «Степной Алтай». Более 40 школьников вместе с учеными и педагогами отправились исследовать уникальные озера региона, чтобы познакомиться с их природой не по учебникам, а в реальных полевых условиях Маршрут экспедиции проходит через одни из самых интересных водоемов степной части края: Песчаное, Сикачи, Щекулдук, Большое Яровое и Бурсоль. Участники изучают качество воды, исследовать особенности соленых озер, знакомиться с местной флорой и фауной, а также освоят методы, которыми пользуются профессиональные экологы и гидрологи Помимо научной работы ребят познакомились с промышленной историей региона. Они посетят предприятие по переработке цист артемии в Яровом и побывают на знаменитом Бурсольском соляном промысле, где уже не одно столетие добывают соль Проект реализуется при поддержке Фонда президентских грантов 📷 Валентин Смирнов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4869</t>
+  </si>
+  <si>
+    <t>⚡️ Алтайская ночная гроза 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4863</t>
+  </si>
+  <si>
+    <t>🏺 Сокровища скифов Алтая: как древнее золото исчезало из курганов Алтай хранит богатое наследие скифской эпохи, однако далеко не все древние сокровища дошли до наших дней. Историки считают, что только из Царского кургана в Чарышском районе чёрные копатели вывезли около 24,5 килограмма золотых украшений Несколько столетий назад в Южной Сибири даже существовали так называемые «бугровщики» — люди, которые профессионально занимались поиском и разграблением древних курганов. Жители окрестных сёл объединялись в большие артели по 200–300 человек и отправлялись в степи на поиски богатых захоронений. Особенно этим промыслом славились жители сёл Орда и Чаусское Большую часть найденного золота переплавляли в слитки, поэтому бесценные археологические находки были безвозвратно утрачены. Лишь небольшое количество предметов удалось сохранить благодаря коллекционерам и музеям ✨ Сегодня увидеть подлинные изделия скифских мастеров можно в коллекции Эрмитажа. На фотографии — несколько уникальных золотых украшений, найденных на территории Алтая и сохранившихся до наших дней 🗺 Царский курган на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4859</t>
+  </si>
+  <si>
+    <t>⛰ Гора Синюха в июле 📷 Алтайская археология 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4856</t>
+  </si>
+  <si>
+    <t>🌿 Гора Сосновая и пещера Сурка: одно из самых ценных природных мест Алтая В Солонешенском районе учёные провели комплексное обследование территории вокруг горы Сосновой и пещеры Сурка – будущего памятника природы. Исследования подтвердили, что это место обладает действительно уникальной природной ценностью На сравнительно небольшой территории специалисты зафиксировали более 250 точек произрастания краснокнижных растений. Здесь встречаются кандык сибирский, башмачок крупноцветковый, ковыль перистый, тюльпан поникающий и другие редкие виды, многие из которых охраняются не только в Алтайском крае, но и на федеральном уровне Особенно интересно, что высокая концентрация редких растений обнаружена и в окрестностях Денисовой пещеры. Это ещё раз подтверждает, что всё правобережье реки Ануй представляет собой единый природный комплекс исключительной ценности 🦇 Не менее впечатляющими оказались находки зоологов. В пещере Сурка обнаружены сибирская и длиннохвостая ночницы – редкие виды летучих мышей. На склонах горы отмечена устойчивая популяция сибирской косули Но главной неожиданностью стала встреча с кабаргой – одним из самых скрытных и редких копытных животных Алтая. Ранее считалось, что её основные места обитания находятся значительно дальше, в районе реки Шинок. Теперь учёные надеются с помощью фотоловушек подтвердить постоянное присутствие кабарги на правом берегу Ануя Для путешественников это место интересно не только живописными видами, но и возможностью прикоснуться к территории, где сохранились редчайшие растения и животные Алтая. Пока здесь нет массового туризма, поэтому гора Сосновая и пещера Сурка остаются уголком почти нетронутой природы, который особенно ценят любители тихих походов и природных маршрутов 📷 Валентин Смирнов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4855</t>
+  </si>
+  <si>
+    <t>🪨 Стоянка Карама — место, где началась история человека на Алтае В Солонешенском районе находится археологический памятник «Стоянка Карама» — одно из древнейших мест обитания человека в Северной Азии. Именно здесь археологи обнаружили каменные орудия труда, которые свидетельствуют: первые представители человека прямоходящего появились на Алтае примерно 800–600 тысяч лет назад В те времена климат региона был гораздо теплее современного и больше напоминал субтропики. Однако с наступлением похолодания люди покинули эти места — вероятно, переселились в более благоприятные районы или исчезли Спустя сотни тысяч лет Карама вновь стала местом жизни древних людей. Уже в другую эпоху здесь жили неандертальцы и денисовцы, оставившие после себя новые следы пребывания, которые помогают учёным восстанавливать историю заселения Алтая 📷 Институт археологии и этнографии СО РАН 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4854</t>
+  </si>
+  <si>
+    <t>🎣 Рыбалка на Чарыше 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4852</t>
+  </si>
+  <si>
+    <t>🏚 Заброшенный ангар для военной техники, затерянный среди полей Где-то среди алтайских полей скрывается необычное сооружение, которое трудно заметить даже с воздуха. Огромный ангар практически сливается с окружающим ландшафтом: сверху его покрывают слой грунта и густая трава Создаётся впечатление, будто это настоящий ангар-невидимка. Неизвестно, зарос ли он уже после того, как военные покинули объект, или маскировка была задумана изначально при строительстве К нему ведёт старая дорога, почти полностью поглощённая растительностью. Лишь местами сквозь траву ещё угадываются остатки бетонного покрытия — немое напоминание о том, что когда-то здесь кипела жизнь и проходила тяжёлая техника 📷 Сергей Бажин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4851</t>
+  </si>
+  <si>
+    <t>🦌 Туманная фауна Солонешья 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4850</t>
+  </si>
+  <si>
+    <t>🗼 Водонапорная башня в селе Топчиха — место, связанное с трагической и героической страницей Гражданской войны Здесь содержали и пытали легендарного «красного пекаря» Фёдора Сизова. В те годы Сизов закупал зерно у крестьян, вёз его в Барнаул и выпекал хлеб для красных партизан, которые вели борьбу с белочехами и колчаковцами. За эту деятельность он попал в руки врагов. Несмотря на длительные и мучительные пытки, Сизов не выдал никого из своих товарищей. Его казнили, сбросив из верхнего окна башни 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4849</t>
+  </si>
+  <si>
+    <t>😍 Река Кумир в Чарышском районе 📷 gubinamg 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4846</t>
+  </si>
+  <si>
+    <t>🔆 Закат со склона Горького Белка 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4845</t>
+  </si>
+  <si>
+    <t>✍️ «За Бией мы ехали по плоским холмам, поросшим сосновым бором и представлявшим старые сглаженные речные дюны. На юге видна была уже первая цепь Алтая, круто поднимающаяся над равниной и протянутая ровной линией с востока на запад…» ⛰ В 1914 году на Алтае побывал выдающийся ученый Владимир Обручев (автор романа «Земля Санникова»). Подъезжая к нынешней Белокурихе, он был поражен зрелищем каменной «стены», которая появляется на пути Предалтайской равнины, и назвал ее – Северный Фас Алтая, от слова face – лицо. Обручев обнаружил доказательства того, что Алтай когда-то был покрыт льдами, и что немаловажно – алтайские горы продолжают расти 📷 Илья Кочетков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4842</t>
+  </si>
+  <si>
+    <t>🌲 База отдыха «Дубрава»: спокойный семейный отдых рядом с ленточным бором В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая Она расположена в Романовском районе, рядом с ленточным сосновым бором и небольшим пресным озером, где летом можно искупаться, порыбачить или просто отдохнуть на берегу Гости размещаются в деревянных домиках с террасами, а на территории есть беседки и мангальные зоны, русская баня, зелёные площадки для прогулок, детская игровая зона, качели и фотолокации. Здесь также работают небольшой магазин, павильон с выпечкой и сувенирные ряды с местным мёдом, травами и изделиями алтайских мастеров Одной из необычных достопримечательностей базы стал четырёхметровый арт-объект в виде гигантского стула – популярное место для фотографий. Ещё один плюс – лечебные озёра находятся всего в пяти километрах, поэтому отдых можно совместить с поездкой к знаменитым солёным водоёмам Романовского района «Дубрава» ориентирована прежде всего на семейный отдых: здесь ценят тишину и спокойную атмосферу, поэтому место больше подойдёт тем, кто хочет насладиться природой, а не шумными вечеринками 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4841</t>
+  </si>
+  <si>
+    <t>Статуя распятого Иисуса на необитаемом острове посреди Катуни К статуе можно попасть по подвесному мосту, протянутому с другого острова, на котором расположен отель "Корона Алтая" 📷 Антон Мелешкин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4840</t>
+  </si>
+  <si>
+    <t>😍 Середина лета в Причарышье 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4839</t>
+  </si>
+  <si>
+    <t>🏔 «Бирюзовая Катунь» признана одной из лучших туристических зон России Особая экономическая зона «Бирюзовая Катунь» в Алтайском крае заняла первое место по эффективности среди туристско-рекреационных ОЭЗ России (без учета Северного Кавказа), о чем рассказал губернатор Виктор Томенко. По оценке Минэкономразвития, ее итоговый показатель составил 93% Сегодня «Бирюзовая Катунь» – одно из самых популярных мест отдыха на Алтае. Ежегодно здесь бывает более 500 тысяч туристов, а территория продолжает активно развиваться. Сейчас здесь работают 33 резидента, общий объем заявленных инвестиций превышает 38 млрд рублей, а для гостей уже создано более 700 номеров. Комплекс расположен на площади 3,3 тысячи гектаров и сочетает все, за что любят Алтай: современные гостиницы и базы отдыха, возможности для активного туризма, живописную природу и насыщенную событийную программу. В течение года здесь проходят спортивные соревнования, фестивали и другие мероприятия, которые собирают десятки тысяч гостей 📷 Управление Алтайского края по развитию туризма и курортной деятельности 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4833</t>
+  </si>
+  <si>
+    <t>⛰ Прекрасные чарышские виды 📷 Ира Короткая 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4832</t>
+  </si>
+  <si>
+    <t>🌊 Гигантские ряби течения у села Платово С земли их почти невозможно разглядеть, зато с высоты они выглядят как огромные волны, застывшие на поверхности земли. Эти гигантские песчаные гряды напоминают рябь на дне мелкой реки, только их размеры поражают воображение Они появились около 15 тысяч лет назад, в конце последнего ледникового периода. Тогда стремительное таяние ледников вызвало мощнейшие потоки воды, которые пронеслись по территории современного Алтая и оставили после себя эти необычные следы 🦣 По оценкам ученых, высота древних потоков могла достигать десятков метров. Сегодня подобные формы рельефа встречаются крайне редко, и большая часть сохранившихся гигантских рябей находится именно на Алтае. Помимо Платово, увидеть их можно и в знаменитой Курайской степи 📸 Валентин Смирнов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4831</t>
+  </si>
+  <si>
+    <t>😶‍🌫️ Туманное утро на Тумановском перевале у села Туманово 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4826</t>
+  </si>
+  <si>
+    <t>💦 Водопад Аврора — место, где хочется просто остановиться и насладиться тишиной Не ждите здесь огромных потоков воды — Аврора скорее напоминает живописный речной перекат. Вода срывается через каменные уступы с высоты около метра, но именно в этом и кроется её очарование Водопад расположен в узкой скалистой долине реки Коргон. Причудливые скалы, прозрачная горная вода, кристально чистый воздух, елово-лиственные леса и альпийские луга создают пейзаж, который хочется рассматривать бесконечно 🌿 Это место идеально подойдёт тем, кто любит путешествия вдали от шумных туристических маршрутов и ценит дикую природу Алтая. Здесь не нужны аттракционы — достаточно шума воды, горного воздуха и невероятных видов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4820</t>
+  </si>
+  <si>
+    <t>🪷 Дикая флора и фауна совсем недалеко от Барнаула 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4819</t>
+  </si>
+  <si>
+    <t>💙 Озеро Горькое – одно из самых живописных мест Романовского района Запад Алтайского края неслучайно называют краем «слёз древнего моря». Здесь сохранились десятки озёр, которые считаются остатками древнего водоёма. Помимо известных Ярового, Малинового и Кулундинского, по степи словно россыпью драгоценных камней разбросаны десятки других озёр Каждое из них по-своему уникально: отличается уровнем солёности, составом воды и свойствами лечебных грязей. Одни выбирают для спокойного отдыха, другие — ради купания и оздоровления 🌿 А какое озеро Алтайского края ваше любимое для отдыха? 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4818</t>
+  </si>
+  <si>
+    <t>🌊⛰ Вид на долину реки Большой Тигирек с горы Чайной Как же красиво ❤️ 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4817</t>
+  </si>
+  <si>
+    <t>🪦 Тайна «Березовой Луки»: почему 6 тысяч лет назад на Алтае хоронили только новорожденных девочек? В начале 2000-х годов археологи исследовали древнее поселение в двух километрах от села Безголосово Алейского района. Памятник эпохи ранней бронзы получил название «Берёзовая Лука» Однако главной находкой стали не жилища древних людей, а многочисленные детские захоронения рядом с домами. Младенцев хоронили в скорченном положении на боку, ориентируя головы на северо-восток Благодаря отличной сохранности костей учёным впервые удалось выделить ДНК из столь древних останков. Результаты оказались неожиданными: все исследованные захоронения принадлежали новорождённым девочкам Почему так происходило, до сих пор остаётся загадкой. Среди гипотез, которые обсуждают исследователи, — существование особого обряда или необычных социальных традиций того времени. Однозначного ответа на вопрос, почему хоронили именно девочек, пока нет 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4816</t>
+  </si>
+  <si>
+    <t>🌩 Перед грозой на Бащелакском озере 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4815</t>
+  </si>
+  <si>
+    <t>🌿 Солоновка – село, ради которого стоит свернуть с трассы Если вы думаете, что удивить может только Горный Алтай, обязательно загляните в Солоновку. Это одно из старейших сёл Алтайского края, основанное ещё в 1626 году. Здесь легко почувствовать дыхание прошлого: в музее «Кержацкие Палати» сохранился старинный дом, где можно увидеть быт кержаков-старообрядцев и узнать, как жили местные жители несколько веков назад Солоновка известна и своими гастрономическими открытиями. На сыроварне «Солоновкино» производят более 60 видов сыра – от классических до авторских с трюфелем, лисичками и алтайскими травами. Их продукция уже получила награды международных конкурсов. А ещё именно здесь находится первая в Сибири улиточная ферма, где разводят тысячи виноградных улиток и развивают необычный гастрономический туризм Любителям активного отдыха тоже будет чем заняться. Гора Толстуха давно стала одним из лучших мест для полётов на параплане, где регулярно проходят международные соревнования. Летом гостей собирает фестиваль «Поющая Песчаная», а живописные урочище Щёки и Солоновский серпантин дарят такие виды, что хочется останавливаться на каждом повороте Солоновка – это место, где история, природа, гастрономия и современные туристические идеи удивительным образом соединились в одном небольшом алтайском селе 📷 saveleva.ya 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4812</t>
+  </si>
+  <si>
+    <t>🏔Продолжение Великой китайской стены в Алтайском крае? Происхождение скал-останцев на Бащелакском хребте некоторые считают искусственным и приписывают их Великой китайской стене. Впрочем, научного подтверждения этому нет, поэтому версия сохраняется лишь на уровне легенды 📷 Дмитрий Савицкий 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4811</t>
+  </si>
+  <si>
+    <t>😍 Дорога в гречишных полях 📷 Павел Филатов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4810</t>
+  </si>
+  <si>
+    <t>😍💪 Могучее Колыванское озеро 📷 Игорь Глущенко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.07.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4809</t>
+  </si>
+  <si>
+    <t>🌸 Почему Бурлинское озеро может вас разочаровать? Многие едут на знаменитое Бурлинское озеро в надежде увидеть ярко-розовую воду. Но есть нюанс: такой цвет озеро приобретает далеко не всегда Все зависит от погоды. В солнечный день вода действительно переливается нежно-розовыми оттенками, а вот при облачности становится серо-стальной. Причем бывает и так, что глаз различает легкий розовый оттенок, а камера его почти не передает Если хотите увидеть озеро во всей красе и привезти эффектные фотографии, планируйте поездку на июль – именно в это время на Алтае больше всего ясных солнечных дней. Тогда шансы застать знаменитый розовый цвет будут гораздо выше 📷 Sergey Bratishchev 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4808</t>
+  </si>
+  <si>
+    <t>⛏️ Не только Денисова: 5 малоизвестных пещер Алтая для любителей приключений Если хочется открыть для себя Алтай с необычной стороны, отправляйтесь исследовать его подземный мир. Эти пещеры известны гораздо меньше популярных туристических маршрутов, но впечатлений подарят не меньше 🏔 Алтайская пещера (🗺 Место на карте) – одна из самых сложных в Сибири. Почти 4,5 км подземных ходов, глубина 240 метров, узкий вход и гигантские сталактиты и сталагмиты высотой до 5 метров. Посещение возможно только с опытным проводником 🌊 Грот Ихтиандра (🗺 Место на карте) – необычная пещера, пол которой находится на уровне воды. Летом сюда можно попасть на лодке во время паводка, а зимой – по льду замерзшей Катуни. Настоящее приключение для любителей нестандартных маршрутов 🦇 Пещера Летучих мышей (🗺 Место на карте) получила свое название благодаря редким краснокнижным ночницам, которые здесь обитают. По пути к пещере открываются красивые виды на Чарыш, луга и горные склоны ❄️ Пещера Ледяная (🗺 Место на карте) поражает известковыми кристаллами кальцита и арагонита, причудливыми натечными образованиями и атмосферой настоящего подземного дворца. Добраться сюда проще всего с гидом ⛰ Пещеры Чинетинского заказника (🗺 Место на карте) – целый подземный мир рядом с селом Усть-Белое. Здесь можно увидеть места, где находили останки мамонтов, шерстистых носорогов и пещерных гиен, древние артефакты эпохи палеолита, а также сталактиты и колонии летучих мышей Большинство этих пещер находятся на особо охраняемых природных территориях, поэтому путешествовать сюда лучше вместе с опытными гидами или инспекторами заказников. Так поездка будет не только безопасной, но и гораздо интереснее 📷 Комсомольская правда ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4807</t>
+  </si>
+  <si>
+    <t>🏔 Гора, у подножия которой, по легенде, проходил путь Будды Будачиха (или Бутачиха) – самая высокая вершина Солонешенского района Алтайского края. Ее высота составляет 1949 метров над уровнем моря Название горы имеет тюркское происхождение и переводится как «Еловая поляна» или «Открытое место» С этим местом связана красивая легенда: считается, что именно у подножия Будачихи проходил древний путь Будды, ведущий в Тибет. Исторических подтверждений этому нет, однако предание до сих пор живет среди местных жителей и придает горе особую атмосферу загадочности 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4806</t>
+  </si>
+  <si>
+    <t>😍 Красногорские пейзажи великолепны 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4805</t>
+  </si>
+  <si>
+    <t>🎵 Что за необычный Дом звука находится в «трижды Алтайском» месте? В Алтайском Холмогорье, которое находится в селе Алтайском Алтайского района Алтайского края находится необычное пространство – Дом звука. Сюда приезжают не за экскурсиями, а за особым опытом: звуковыми практиками и концертами, которые помогают расслабиться, отвлечься от суеты и полностью погрузиться в мир вибраций Во время сеансов звучат более 15 музыкальных инструментов – каждый создаёт свою атмосферу, а вместе они превращаются в настоящее звуковое путешествие. Самое удивительное, что эта магия действует даже на детей. Те, кто обычно не может усидеть на месте и пары минут, здесь неожиданно затихают и с интересом слушают звучание инструментов Если хочется открыть для себя необычные места Алтайского края и попробовать формат отдыха, который сложно сравнить с чем-то привычным, Дом звука точно стоит добавить в маршрут 📷 carrot.katy 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4801</t>
+  </si>
+  <si>
+    <t>🏛 Абакша – город-призрак на окраине Барнаула Всего в нескольких километрах от современного Барнаула, в районе Научного городка, археологи обнаружили небольшое древнее городище под названием Абакша. Несмотря на скромные размеры, находки оказались по-настоящему уникальными Во время раскопок здесь обнаружили предметы, связанные с выплавкой металла. Для своего времени это был признак развитого поселения с ремесленным производством – кочевые народы подобными технологиями, как правило, не занимались Эти находки позволяют предположить, что уже около тысячи лет назад на территории современного Алтайского края существовали не только стоянки и поселения, но и настоящие ремесленные центры с развитой металлургией. Абакша стала еще одним напоминанием о том, насколько древней и богатой является история Алтая 📸 На фото – вид со смотровой площадки в том месте, где располагалась Абакша 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.07.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4800</t>
+  </si>
+  <si>
+    <t>⛰ Июльский вечер в алтайском Холмогорье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4799</t>
+  </si>
+  <si>
+    <t>🦴 Чем питались древние люди в Денисовой пещере на Алтае? Археологи изучили более 150 тысяч костей и зубов из Денисовой пещеры и смогли восстановить рацион её древних обитателей за последние 300 тысяч лет Когда-то климат Алтая был гораздо теплее: вокруг пещеры росли дубы, буки и лещина, а главной добычей древних людей были олени, косули и другие лесные животные. На найденных костях учёные обнаружили следы разделки и раскалывания – так добывали питательный костный мозг Интересно, что среди находок оказались и кости медведей и волков со следами обработки. Это стало одним из первых подобных свидетельств в Восточном Алтае Сегодня Денисова пещера остаётся одним из самых известных археологических мест мира – именно здесь впервые обнаружили загадочных денисовцев, отдельную ветвь древнего человечества 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4798</t>
+  </si>
+  <si>
+    <t>🌋 Гора Шляпная – потухший вулкан Алтайского края В охранной зоне Тигирекского заповедника скрывается необычная природная достопримечательность – гора Шляпная. Это древний потухший вулкан, который хранит память о временах, когда Алтай выглядел совсем иначе 🌊 Сотни миллионов лет назад на месте современного Алтайского края плескались тёплые моря, а затем земная кора раскалывалась, выпуская наружу потоки раскалённой магмы. Именно тогда и сформировались вулканические породы, которые сегодня можно увидеть в районе горы Шляпной 🏔 Это место – настоящий геологический памятник под открытым небом, где история нашей планеты читается прямо в камнях. Здесь особенно ощущается, насколько древним и удивительным может быть Алтай 📷 Илья Кочетков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4791</t>
+  </si>
+  <si>
+    <t>☀️🌲🌊 Солнечное утро на таежном озере 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4790</t>
+  </si>
+  <si>
+    <t>🦐 Почему некоторые озёра Алтайского края становятся розовыми? Секрет необычного цвета вовсе не в минералах, а в крошечном обитателе солёных водоёмов – рачке артемии салина. Именно благодаря ему вода в некоторых озёрах приобретает нежно-розовый или насыщенный малиновый оттенок Эти древние рачки существуют на Земле миллионы лет. Когда-то их использовали в пищу коренные народы Америки, а сегодня артемия считается одним из лучших кормов для креветок и других морских обитателей в аквакультуре. При этом в морях она практически не встречается – живёт только в очень солёных озёрах, поэтому высоко ценится во всём мире Так что, если будете есть креветки, вспомните: вполне возможно, их «меню» начиналось именно с крошечных рачков из розовых озёр Алтайского края ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.07.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4789</t>
+  </si>
+  <si>
+    <t>😍 Летнее Причарышье 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4788</t>
+  </si>
+  <si>
+    <t>🚜 Первый трактор на Алтае – личный подарок от Ленина В Родинском районе есть мемориальный комплекс Ильичево поле. Здесь стоит трактор, подаренный ходокам Владимиром Лениным Двое ходоков из местной коммуны отправились пешком в Москву, чтобы просить трактор. По дороге один из них скончался, а второй все-таки попал к Владимиру Ильичу. Тот сказал, что много техники дать не сможет, так как накануне отправили целую колонну в голодающее Поволжье. Но один трофейный английский трактор "Рустон" все же найдётся По дороге на первую в регионе чудо-технику собирались посмотреть целыми селами Интересно, что местный умелец, никогда ранее не видевший двигатели, перевёл трактор сначала с бензина на керосин, а потом и вовсе на скипидар 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4787</t>
+  </si>
+  <si>
+    <t>☁️ Серебристые облака в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4786</t>
+  </si>
+  <si>
+    <t>⛰ В Сети появилось интересное видео с историей Тавдинских пещер Но особенно интересно, что по одной из легенд в пещерах спрятано золото Колчака. Наверное, пора посетить эти места и попытать удачу 😁 📷 great.altay 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4785</t>
+  </si>
+  <si>
+    <t>🪨 Алтайский мрамор, которым украшали московское метро Пуштулимский мрамор известен далеко за пределами Алтайского края. Именно этим камнем облицованы вестибюли нескольких станций метро Москвы и Новосибирска, а также выполнена часть отделки Храма Христа Спасителя. Главная особенность местного мрамора – его необычная палитра. Тонкозернистая порода насчитывает около двух десятков природных оттенков: от нежно-кремового и светло-зелёного до сиреневого, оранжевого, серого и редкого белого с красно-зелёными прожилками. Благодаря такому разнообразию пуштулимский мрамор считается одним из самых красивых природных камней России. 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.07.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4784</t>
+  </si>
+  <si>
+    <t>📸 Сельский пейзаж в алтайском предгорье 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4783</t>
+  </si>
+  <si>
+    <t>🦎 Пещера Ящур – место, где, по легенде, жил настоящий подземный дракон Всего в двух километрах от поселка Тигирек в Краснощековском районе находится одна из самых загадочных пещер Алтайского края – пещера Ящур. Она входит в охранную зону Тигирекского заповедника и является памятником природы Пещера протянулась почти на 400 метров, уходит в глубину на 70 метров и имеет три входа. Но путешественников сюда привлекает не только красота подземного мира, а древняя легенда По преданию, в этих местах жил Зелёный Ящур, который похищал скот, а однажды утащил в свою пещеру девушку Марью. Спасти её отправился брат вместе с верным псом. После долгой битвы пёс бросился на чудовище, раздался грохот, и Ящур провалился под землю, освободив пленницу. Говорят, после этого брат с сестрой превратились в синих соловьёв, а пещера получила своё нынешнее название Самое интересное, что у легенды есть неожиданное продолжение. Спелеологи утверждают, что в одном из дальних ходов действительно можно нащупать выступ, напоминающий окаменевший позвоночник. А стены одного из гротов, покрытые зелёными водорослями, вместе с выступами скал очень похожи на гигантский хребет сказочного Ящура 📍Если будете путешествовать по юго-западу Алтайского края, обязательно включите это необычное место в маршрут – здесь природа и легенды переплетаются особенно тесно 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4782</t>
+  </si>
+  <si>
+    <t>🏰 Колыванское озеро в древнем сказании XV века В одном из новгородских сказаний XV века рассказывается о загадочном озере далеко на востоке, в Сибири. По преданию, к нему можно было добраться тайными подземными путями всего за сутки Над озером будто бы сиял необычный свет, а на его берегу возвышался огромный город. Издалека доносился привычный городской шум, но стоило войти внутрь – вокруг не оказывалось ни одного человека. При этом в домах были накрыты столы, хранились товары и всё выглядело так, словно жители покинули город лишь на мгновение Согласно легенде, забрать что-либо с собой было невозможно: если человек ничего не оставлял взамен, взятая вещь загадочным образом возвращалась на своё место Многие исследователи считают, что в сказании речь идёт именно о Колыванском озере в Алтайском крае – с его необычными скалами-останцами, напоминающими то древние руины, то фантастических существ. Существует и версия, что в глубокой древности рядом действительно могло существовать крупное поселение Есть и другая гипотеза: загадочное описание относится к Телецкому озеру, возле которого на старинных картах действительно отмечен большой город. Тайна древнего сказания до сих пор остаётся неразгаданной 📷 Павел Силиненко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4780</t>
+  </si>
+  <si>
+    <t>🌊 Невероятно красивая река Иня 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4779</t>
+  </si>
+  <si>
+    <t>🎶 Лето, музыка и горы: на Алтае снова пройдет фестиваль «Шум Катуни» 16 августа особая экономическая зона «Бирюзовая Катунь» вновь станет большой концертной площадкой под открытым небом. Здесь пройдет музыкальный фестиваль «Шум Катуни», который ежегодно собирает тысячи гостей со всей страны В этом году организаторы ожидают около 20 тысяч посетителей. На сцену выйдут как молодые исполнители из регионов, так и известные артисты. Хедлайнерами фестиваля в прошлые годы были «Моя Мишель» и Арсений Бородин Особая часть программы – конкурс молодых музыкантов. Победителей выберут не только члены жюри, но и зрители: за понравившихся исполнителей можно будет проголосовать онлайн перед фестивалем Если планируете поездку на Алтай в августе – это отличный повод совместить отдых среди живописной природы с большим музыкальным событием. Вход на фестиваль свободный 📷 Владимир Вдовин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4776</t>
+  </si>
+  <si>
+    <t>🌿 В поисках библейской манны Существует версия, что знаменитая манна небесная, упоминаемая в Библии и Коране – это особый пустынный лишайник, который, по преданию, помогал Моисею и его народу выжить во время странствий Сегодня это редчайшее растение практически исчезло. Одно из немногих мест, где оно сохранилось – окрестности озера Большой Тассор в Угловском районе Алтайского края Так что если вы хотите прикоснуться к библейской истории, вам сюда. Заодно оцените уникальный ландшафт Палеозойской эры, сохранившийся в этих местах 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.07.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4775</t>
+  </si>
+  <si>
+    <t>🏞 Озеро в Долине семи озер Коргонского хребта 📷 Игорь Глущенко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4774</t>
+  </si>
+  <si>
+    <t>☄️ Мало кто знает, но за четыре года до Тунгусского метеорита на Алтае произошло свое космическое событие В 1904 году в озеро Телеутское в Тальменском районе упал Телеутский метеорит. По воспоминаниям очевидцев, взрыв был настолько мощным, что его услышали на огромной территории, а с неба на дома посыпались оплавленные камни Спустя несколько лет к месту падения отправилась экспедиция Императорской Академии наук. Сам метеорит найти не удалось – считается, что он оказался погребен под многометровым слоем ила на дне озера. Зато исследователи собрали множество свидетельств очевидцев этого необычного события Сегодня озеро Телеутское остается одним из самых труднодоступных мест Алтайского края. Несмотря на близость к Барнаулу, автомобильных дорог сюда нет – добраться можно только на подготовленном внедорожнике. На его берегах уже много десятилетий никто не живет, поэтому место сохранило атмосферу настоящей дикой природы и хранит одну из самых загадочных страниц истории Алтая На фото: окрестности озера Телеутское 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4773</t>
+  </si>
+  <si>
+    <t>⛰ Вечер на Ануйской сопке 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4772</t>
+  </si>
+  <si>
+    <t>🎬 Шукшинские дни на Алтае – 2026: повод отправиться в путешествие по местам силы и кино С 21 по 25 июля Алтай примет юбилейный, 50-й фестиваль «Шукшинские дни на Алтае». И это уже давно не просто кинопоказы – фестиваль постепенно превращается в большое культурное путешествие с атмосферой творчества, встреч и новых открытий В этом году посетители фестиваля смогут увидеть лекции и мастер-классы о кино в парке «Изумрудный», показы десятков фильмов, литературные встречи, выставки и даже возможность попасть в кадр настоящих съемок на горе Пикет в Сростках 📍 Финальный день традиционно пройдет на родине Василия Шукшина – в Сростках. В этом году многие площадки впервые объединят в одном месте: на горе Пикет появятся ярмарки мастеров, литературные пространства, фестиваль пирога, интерактивные зоны и концертная программа Если давно искали повод отправиться в поездку по Алтайскому краю, то вот он. Здесь получится совместить красивые виды, атмосферу шукшинских мест и большое культурное событие, которое уже полвека собирает людей со всей страны Полную программу фестиваля можно посмотреть на сайте Минкульта Алтайского края 📷 Амик ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4766</t>
+  </si>
+  <si>
+    <t>🧐 Единственный в России памятник царской семье находится на Алтае Единственный памятник царской семье в полный рост расположен в Александровском парке города Бийска. Несмотря на то, что находится он на окраине Бийска в промзоне, парк очень популярен у туристов Разработкой и созданием памятника занимался известный в Бийске памятниками Петру I, митрополиту Макарию Алтайскому, святым Петру и Февронии и другим Сергей Исаков. Интересно, что эскизы памятника утверждал митрополит Барнаульский и Алтайский Сергий 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.07.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4760</t>
+  </si>
+  <si>
+    <t>😍 За красивой природой можно и не ехать далеко от города Достаточно лишь смотреть по сторонам и наслаждаться тем, что рядом 📷 Наталья Юрлова ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4759</t>
+  </si>
+  <si>
+    <t>💨 200-летняя голландская мельница в Алтайском крае Такие ветряные мельницы впервые появились в Голландии, а в Россию пришли ещё во времена Петра I. Именно поэтому в народе их и называли «голландками» Сегодня одна из таких редких и удивительным образом сохранившихся мельниц до сих пор стоит в селе Назаровка Михайловского района. Настоящий памятник прошлого, который напоминает, как когда-то ветер был одной из главных движущих сил хозяйства 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4753</t>
+  </si>
+  <si>
+    <t>🏞 Экологическая тропа на Труновом лугу 📷 Игорь Лисуконь 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.07.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4752</t>
+  </si>
+  <si>
+    <t>🌩 Предгрозовое в долине реки Шинок 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4746</t>
+  </si>
+  <si>
+    <t>🌿 Место силы с непростой историей: Свято-Никольский источник в Барнауле Если хочется ненадолго сбежать от городского шума и найти место для спокойной прогулки, отличным местом будет барнаульский Свято-Никольский источник. Сегодня это не просто родник на окраине города, а пространство тишины, памяти и особой атмосферы Сейчас территорию активно благоустраивают: обновляют дорожки, ухаживают за зеленью и строят новую часовню с купелью в честь Казанской иконы Божией Матери, в память о дореволюционной часовне, которая когда-то находилась здесь Доехать к источнику можно через Ташкентский мост, но многие советуют более живописный маршрут – через Ленточный бор. Летом дорога превращается в небольшое путешествие: лес, свежий воздух, красивые виды и ощущение полного отрыва от городской суеты У этого места непростая судьба. Когда-то здесь располагались монастырь и церковь, позже территория пережила трагические страницы истории и стала местом памяти о репрессированных священнослужителях и верующих Сегодня сюда приезжают не только паломники, но и те, кто ищет спокойствие, красивые природные локации и возможность ненадолго остаться наедине с собой 📷 Амик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4743</t>
+  </si>
+  <si>
+    <t>🌊 Искусственный водопад на старинной ГЭС В Усть-Калманском районе на реке Калманка когда-то стояла ГЭС и каменная мельница. Руины этих построек до сих пор сохранились. Но место интересно, прежде всего, небольшим рукотворным водопадом. 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4742</t>
+  </si>
+  <si>
+    <t>🫎 Там, где ходят лоси 📷 Роман Алдергот 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4739</t>
+  </si>
+  <si>
+    <t>🏺 В нескольких километрах от границы с Алтайским краем археологи нашли уникальные детские погребения с подношениями Недалеко от деревни Антоново в Ордынском районе Новосибирской области, у границы с Алтайским краем, исследователи изучили древний курган V–IV веков до н. э. и обнаружили необычные захоронения Под насыпью нашли погребения взрослого мужчины и двух детей. Особый интерес вызвали детские захоронения: рядом с ними лежали керамические сосуды и редкое каменное пряслице с солярным орнаментом – вероятно, подношение духам Удивительно осознавать, что буквально рядом с Алтаем когда-то жили люди раннего железного века, проводили сложные ритуалы и оставляли следы своей культуры, которые сегодня помогают раскрывать тайны прошлого 📷 пресс-служба Новосибирского краеведческого музея 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4738</t>
+  </si>
+  <si>
+    <t>🗡 Легенда о «Соловьихе» Среди лесов и болотистых участков Алтайского края до сих пор живёт старая легенда о месте под названием «Соловьиха». Когда-то, по преданиям, здесь скрывалась шайка разбойников, нападавших на купцов и путников. Свое убежище они устроили в глубине бора – в заболоченной согре у ручья, впадающего в озеро Горькое. Главарем банды якобы был человек по прозвищу «Соловей-разбойник». Многие годы местные жители верили, что именно здесь спрятан клад. В поисках сокровищ люди перекапывали землю, оставляя после себя десятки ям. Но тайна так и осталась неразгаданной. Интересно, что название сохранилось до наших дней: «Соловьиха» существует и сейчас – это местность протяженностью около 5 километров и шириной примерно 400–500 метров. Кто знает, может быть, легендарный клад все еще ждет своего часа? 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.07.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4733</t>
+  </si>
+  <si>
+    <t>🦋 На берегах Телецкого озера заметили настоящее «белое облако» бабочек Сотрудники Алтайского биосферного заповедника запечатлели массовый лет бабочек-боярышниц. Из-за огромного количества насекомых кажется, будто над берегом повисло живое белое облако По словам доктора биологических наук Олега Костерина, бабочки хорошо чувствуют себя в местном климате, поэтому их численность здесь высокая. Особенно интересно поведение самцов: они массово слетаются на влажную почву, чтобы получать минеральные соли Ученые отмечают и необычный эффект – в больших скоплениях самцы становятся вялыми и почти неподвижными. Специалисты предполагают, что дело может быть в химических сигналах: насекомые буквально притягиваются друг к другу и, возможно, оказываются под воздействием своеобразного «сверхстимула» 📷 Александр Лотов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4731</t>
+  </si>
+  <si>
+    <t>⛪️ Необычное место в Барнауле: загадочная часовня на берегу Оби Всего в километре от центра города, на берегу Оби в районе элеватора, среди старых домов и крутых обрывов скрывается малоизвестная часовня с удивительной историей Её много лет назад построил местный житель по имени Сергей – человек верующий, который создал это место сначала для себя, а позже двери были открыты для всех желающих. После того как семья уехала, дом разобрали и растащили, а часовня осталась стоять Сегодня её двери заколочены, но через небольшое отверстие можно увидеть внутри иконы, светильник и ковры. Местные жители говорят, что часовню закрыли, чтобы уберечь от случайных гостей и вандалов И до сих пор соседи повторяют одну и ту же фразу: «Человека уж нет, а церковка стоит» 📷 Марина Кочнева 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4730</t>
+  </si>
+  <si>
+    <t>🌿 Липовые острова Салаира – уникальный природный феномен, сохранившийся с древних времен На склонах Салаирского кряжа растет мелколистная липа – растение, которое миллионы лет назад было широко распространено по территории Сибири. Считается, что эти деревья являются настоящими реликтами третичного периода Первые необычные липовые рощи среди сибирской тайги исследователи обнаружили еще в XVIII веке. В 1770 году путешественник Пётр Паллас впервые подробно описал одно из таких мест Сначала ученые предполагали, что рощи появились на месте заброшенных пасек. Однако позже выяснилось, что это сохранившиеся фрагменты древних широколиственных лесов По одной из версий, во время ледникового периода часть липового леса избежала воздействия ледника, а после его отступления сохранилась в виде своеобразных «островов» среди тайги 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4729</t>
+  </si>
+  <si>
+    <t>⛰ Летний Тигирек 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4726</t>
+  </si>
+  <si>
+    <t>🏡 Если хочется тишины, природы и отдыха без городской суеты, то самое время пожить в Ае В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая Место находится примерно в 220 км от Барнаула и подойдет тем, кто любит спокойный отдых и атмосферу алтайской глубинки. А пожить там можно в гостевом доме Козловых. На территории, кроме уютного домика, есть баня и мангальная зона. Рядом – Катунь, где можно устроить прогулки, сплавы или просто насладиться видами 🐎 Для гостей организуют конные прогулки и экскурсии. А еще рядом проходит популярная тропа здоровья у Чергинского хребта. Здесь можно выбрать маршрут на 5, 7 или 10 тысяч шагов, пройтись по оборудованным дорожкам, отдохнуть в беседках и подняться на смотровые точки с видами на Катунь, хвойные леса и горы Отличный вариант для тех, кто хочет ненадолго сменить городской ритм на алтайское спокойствие 🌲 📷 Мир турбаз 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.06.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4724</t>
+  </si>
+  <si>
+    <t>📍 Геоглиф "50 лет Октябрю" Огромная надпись, видимая только с воздуха, появилась в Тогульском районе в 60-е годы прошлого века. Геоглиф создали из 13 тысяч саженцев сосны, а фоном послужили 47 тысяч саженцев яблони. Ни о какой аэросъемке тогда речи не шло – лесники делали замеры вручную А спустя 60 лет это место выглядит очень впечатляюще. Особенно в мае, когда цветут яблони 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.06.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4722</t>
+  </si>
+  <si>
+    <t>💦 Водопад Седой в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4718</t>
+  </si>
+  <si>
+    <t>🏄 Фестиваль-карнавал «САПряжение» в Яровом собрал более 5 тысяч гостей Главным событием праздника стал яркий костюмированный заплыв: по озеру прошли 44 экипажа на сапбордах, участники которых удивляли зрителей необычными и красочными образами «Получился настоящий летний праздник – атмосферу можно почувствовать даже по фотографиям», – отметил губернатор Алтайского края Виктор Томенко 📷 пресс-служба Виктора Томенко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4715</t>
+  </si>
+  <si>
+    <t>🏔🌲 Летняя чарышская тайга 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.06.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4714</t>
+  </si>
+  <si>
+    <t>🌲 Ленточные боры Алтайского края до сих пор остаются одной из самых необычных природных загадок региона Это единственные в мире лесные массивы, которые тянутся узкими полосами шириной всего около 5–15 километров, но при этом уходят на сотни километров. Самый крупный – Барнаульский ленточный бор – по разным оценкам простирается от 240 до 550 километров Согласно основной научной версии, эти леса появились благодаря древним ледникам и потокам талых вод, которые сформировали гигантские ложбины. Но у исследователей до сих пор остаются вопросы: ▪️ Ленточные боры удивительно ровные, в отличие от рек ледникового происхождения, которые обычно извиваются и меняют направление ▪️ Если боры считаются реликтовыми, то и деревья должны быть древними. Однако возраст большинства сосен здесь составляет около 100–200 лет ▪️ Для таких лесов ожидается мощный плодородный слой почвы, но в некоторых местах он достигает лишь 20–30 сантиметров Именно такие особенности породили множество легенд и альтернативных версий происхождения этих мест 🤔 А как считаете вы: все объясняется геологией или у ленточных боров еще остаются свои тайны? 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.06.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4708</t>
+  </si>
+  <si>
+    <t>😍 Горная Колывань летом 📷 Алексей Эбель 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4707</t>
+  </si>
+  <si>
+    <t>🚀 Спускаемый аппарат космического корабля «Союз ТМА-21», на котором в 2011 году экипаж вернулся на Землю Внутри капсулы площадью всего около 3,5 квадратных метров во время полёта размещались сразу три космонавта Увидеть уникальный экспонат можно в Музее космонавтики имени Германа Титова в селе Полковниково 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4706</t>
+  </si>
+  <si>
+    <t>☀️ Июньский полдень в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.06.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4700</t>
+  </si>
+  <si>
+    <t>🌿 Место, где встречаются две сибирские реки "Через край" запускает новую рубрику, в которой мы будем рассказывать вам про базы отдыха по всему Алтайскому краю Если хочется отдохнуть от городского шума и сменить асфальт на песчаный берег и свежий воздух, стоит обратить внимание на базу отдыха «Русский Дом» в Алтайском крае. Она расположена в живописном месте – на слиянии Оби и Чумыша Здесь можно устроить спокойный семейный отдых, приехать на выходные или провести полноценный отпуск. Летом – рыбалка, прогулки, катание на катере, волейбол и пляжный отдых. Зимой – лыжи, ватрушки, коньки и снегоходы. А ещё есть конные прогулки и развлечения для детей Для гостей доступны комфортные номера, собственный песчаный пляж с лежаками, столовая, ухоженная территория и красивые виды вокруг 📍Локация для тех, кто хочет на время отключиться от суеты и провести несколько дней ближе к природе Алтая 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4699</t>
+  </si>
+  <si>
+    <t>🌉 Мост с 10-рублевой купюры и его «брат» рядом с Бийском Знаменитый Коммунальный мост с 10-рублёвой купюры находится в Красноярске. Но интересный факт в том, что похожим видом можно полюбоваться и в Бийске Оказывается, оба коммунальных моста построены по одному проекту и считаются уникальными инженерными сооружениями. Такие конструкции больше нигде не встречаются Получается, чтобы увидеть «мост с десятки», совсем не обязательно ехать в Красноярск – его архитектурного «двойника» можно встретить гораздо ближе 📷 Бийский рабочий 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.06.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4695</t>
+  </si>
+  <si>
+    <t>🌊🏔 Озеро Рыбное на Коргонском хребте 📷 Игорь Глущенко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4694</t>
+  </si>
+  <si>
+    <t>💦 Что за "кипучий" родник находится на Алтае? Кипучий родник – природный источник, расположенный у дороги Алтайское – Черга, на старом участке Чуйского тракта. Место упоминалось в материалах исследователя Алтая В. В. Сапожникова, который проходил здесь в конце XIX века Несмотря на название, вода здесь не горячая и не «кипит» в привычном смысле. Эффект бурления создаётся пузырьками газа, поднимающимися на поверхность По составу это в основном атмосферный воздух, который меняется при прохождении через подземные слои: в нём становится меньше кислорода и относительно больше азота Механизм явления связан с особенностями местной геологии. В районе Сарасы вода просачивается в трещиноватые известняки и карстовые полости, где взаимодействует с воздушными включениями, а затем выходит наружу уже в виде множества мелких пузырьков Такой тип источников интересен не только как природное явление, но и как пример того, как карстовые процессы влияют на внешний вид обычного родника 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4693</t>
+  </si>
+  <si>
+    <t>🌊 Яровое – внутреннее море Алтайского края Озеро Яровое по праву считается одним из самых известных и популярных солёных озёр региона. Оно осталось как часть древнего моря, которое когда-то существовало на территории Алтая Летом его берега меняются до неузнаваемости: пляжи, прогулки, развлечения и атмосфера настоящего курорта создают ощущение отдыха у моря. Не случайно многие называют Яровое алтайским морем – за его простор, солёную воду и особую летнюю атмосферу. ☀️🏖 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4692</t>
+  </si>
+  <si>
+    <t>🕊 Долина малой Лосихи с высоты птичьего полета 📷 Роман Алдергот 🗺 Место на карте ❤️ Подписывайтесь на канал «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.06.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4691</t>
+  </si>
+  <si>
+    <t>🏞 В Сростках появится новый памятник, связанный с историей Василия Шукшина На родине знаменитого писателя, режиссера и актера установят памятник его матери – Марии Сергеевне Куксиной. Монумент разместят рядом с усадьбой в Сростках, которую Василий Шукшин купил для матери в 1965 году на гонорар за роман «Любавины» Проект создадут в рамках подготовки к 100-летию со дня рождения Шукшина, которое отметят в 2029 году. Победителем конкурса эскизов стал скульптор из Красноярска Давид Зинич, а проект уже поддержала дочь писателя Мария Шукшина Для путешественников это еще один повод включить Сростки в маршрут: место, где история, творчество и атмосфера Алтая становятся особенно живыми 📷 Минкульт Алтайского края 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.06.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4690</t>
+  </si>
+  <si>
+    <t>⛰ Бабырган – гора легенд на границе Алтайского края и Республики Алтай Бабырган – самая северная вершина Семинского хребта и одна из самых узнаваемых гор для путешественников, которые едут по Чуйскому тракту. Ее можно увидеть со многих высоких точек пути, начиная примерно от Сросток С этой вершиной связано множество легенд. По одной из них, гора – это окаменевший великан Хан Бабыр, поверженный в древние времена. Сначала история кажется красивой сказкой, но стоит взглянуть на гору на закате – и в очертаниях действительно можно заметить силуэт огромного лежащего человека С древних времен Бабырган считался особым местом. По преданиям, здесь проводили свои обряды алтайские шаманы, обращаясь к духам и силам природы. И даже сегодня многие путешественники сохраняют старую традицию: на вершине бросают по нескольку зерен риса на четыре стороны света, загадывая добрые мысли и хорошую дорогу 📷 Илья Кочетков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4689</t>
+  </si>
+  <si>
+    <t>☀️ Рассвет в горах Алтайского края 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4688</t>
+  </si>
+  <si>
+    <t>😍 Одно из самых красивых мест Алтайского края Его может посетить практически любой турист, а при восхождении и на самой горе открывается великолепный вид на долину. И это гора Синюха 📷 miss.viktoriakozlova 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4687</t>
+  </si>
+  <si>
+    <t>🌿 В Алтайском крае немало мест, где удивительная природа переплетается со старинными традициями и легендами. Одно из таких мест находится в Солонешенском районе 🌳 В селе Топольное, где живут потомки кержаков, уже более двух десятилетий проходят «Троицкие гуляния». Это не просто праздник, а настоящее погружение в старинные обычаи: хороводы в народных костюмах, традиционные песни, обряды кумления, плетение венков и их спуск по воде. Завершается всё красивым и символичным обрядом – топлением берёзки 💦 Здесь же находится одна из природных жемчужин Алтая – каскад водопадов на реке Шинок. Самые крупные достигают высоты 10, 28 и 72 метров. Путь к ним проходит через живописное ущелье, среди зарослей папоротников и каменистых берегов Считается, что название Шинок в переводе с тюркского означает «неприступная» или «обрывистая». И, конечно, с этой рекой связано немало местных легенд 🚙 Сохраняйте идею для путешествия и открывайте загадочные уголки региона 📷 Илья Кочетков, Владимир Вдовин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 05:26</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4683</t>
+  </si>
+  <si>
+    <t>🎣🍄 На Алтае стартовал сезон удачных уловов и лесных находок Несмотря на нашествие мошки, рыбаки региона продолжают активно выбираться к водоемам и делиться результатами. На некоторых участках Оби условия оказались сложными – мутная вода и насекомые мешали отдыху. Но были и удачные выезды Так, на Обской протоке в районе Велижановки рыбаки рассказали, что рыба «клевала как из пулемета» – наживки едва хватало. На Оби возле Научного городка уже ловят судака, а на Повалихинских лугах хорошо идет карась Любители «тихой охоты» тоже открыли сезон: в лесах Первомайского района появились первые подосиновики. Продолжается и сезон земляники. Пока ягода созревает неравномерно, но грибники и собиратели уверены: если погода порадует дождями, в июле урожай будет отличным Мы уже писали о том, где в Алтайском крае лучше всего искать грибы и бесплатно рыбачить 📷 Грибы и Грибники Алтайского края, Алтайское рыболовное сообщество ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4682</t>
+  </si>
+  <si>
+    <t>🚂 Поезд, идущий по розовой воде, — главный магнит Бурлинского озера Необычный железнодорожный путь, буквально стелющийся по водной глади, давно стал визитной карточкой Бурсоли. Но есть нюанс: знаменитый розовый цвет озера проявляется только при ясном солнце. В пасмурную погоду вода становится серебристо-стальной, а камера розовый оттенок может и не «поймать», даже если глазу он уже кажется различимым. Самый надёжный способ застать озеро во всей его розовой красе — приезжать в июле, когда солнечных дней больше всего. Тогда и вода яркая, и поезд будто парит над зеркалом соли. Идеальное время для фотографий и впечатлений! 📷 Сенг Анна 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4679</t>
+  </si>
+  <si>
+    <t>😍 Такая красивая природа, и так близко к городу 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>21.06.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4677</t>
+  </si>
+  <si>
+    <t>⛰ Скала Очаровательная Эта скала известна не только как живописный природный памятник с гротом и небольшим озером у подножия. Это место хранит и загадки прошлого — здесь сохранились следы пребывания древних людей На каменных глыбах можно увидеть рукотворные углубления и лунки, происхождение которых до сих пор вызывает вопросы у исследователей. Для чего они были созданы и как использовались — точно неизвестно. Существует несколько версий: возможно, когда-то здесь находилось древнее святилище, астрономическая площадка или наблюдательный пункт 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4676</t>
+  </si>
+  <si>
+    <t>🌅 Рассвет в горах Тигирека 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.06.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4675</t>
+  </si>
+  <si>
+    <t>❤️ Долина речки Дрезговитная в Солонешье 📷 Сергей Усик 🗺 51.642458, 84.377156 ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4674</t>
+  </si>
+  <si>
+    <t>🏞 5 интересных фактов об озере Ая 🔹 Многие не знают, что Ая находится выше уровня Катуни примерно на 60–75 метров. Река проходит совсем рядом, но озеро расположено в отдельной природной чаше, словно поднятой над долиной. Поэтому у путешественников часто возникает вопрос: как вода удерживается так высоко? 🔹 Ещё одна загадка – у озера нет заметных притоков и обычного стока, но уровень воды остаётся довольно стабильным. Учёные предполагают, что Ая питается подземными родниками и скрытыми водными потоками в трещинах горных пород 🔹 При этом озеро кажется небольшим: его диаметр составляет около 300–400 метров, а береговую линию можно обойти примерно за полтора километра. Но глубина Аи достигает 21–22 метров – это примерно высота семиэтажного дома 🔹 А ещё на дне озера когда-то обнаружили старинную лодку-долблёнку возрастом около 200–300 лет. Есть версия, что она могла принадлежать кержакам. Получается, задолго до появления пляжей и туристических баз здесь уже жили люди 🔹 И напоследок – красивая легенда. Считается, что название «Ая» связано со словом «ай» — «луна». По преданию, озеро появилось там, где Луна однажды коснулась земли. А научная версия говорит о другом: возможно, Ая — след мощных потоков воды и древних катастроф ледниковой эпохи 📷 ВизитАлтай 🗺 51.904526, 85.853672 ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4671</t>
+  </si>
+  <si>
+    <t>🏰 Тигирекский форпост – следы старой границы на Алтае На территории Тигирекского заповедника сохранился уникальный исторический объект, о котором знают далеко не все. Здесь можно увидеть остатки Тигирекского форпоста XVIII века – одного из укреплений знаменитой Колывано-Кузнецкой оборонительной линии Лучше всего очертания древнего укрепления заметны с высоты: до наших дней сохранились земляные валы, образующие характерную геометрическую форму. Точных изображений форпоста не сохранилось, однако историки хорошо представляют, как выглядели подобные крепости и редуты того времени В XVIII веке именно здесь проходила южная граница Российской империи. Казаки несли службу, защищая поселения, рудники и освоенные территории от набегов джунгарских кочевников 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4670</t>
+  </si>
+  <si>
+    <t>🎣 Рыбаки спозаранку спускаются по Бие 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4665</t>
+  </si>
+  <si>
+    <t>🏡 Место, где можно почувствовать настоящую жизнь алтайской деревни В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая В живописном селе Сентелек, на берегу горной реки с таким же названием, расположился гостевой дом семьи Пастуховых «Постоялый двор» – одно из самых известных мест сельского туризма в Алтайском крае Это место выбирают те, кто устал от городского шума и хочет провести несколько дней среди гор, лесов и чистого воздуха. Здесь можно остановиться в уютном гостевом доме, попариться в русской бане, отправиться на рыбалку, взять напрокат велосипед или туристическое снаряжение и познакомиться с достопримечательностями Чарышского района Особая атмосфера «Постоялого двора» позволяет почувствовать себя настоящим жителем алтайской деревни. Гости могут познакомиться с сельским бытом, поучаствовать в уходе за домашними животными и узнать, как готовят домашние молочные продукты На территории оборудованы беседка, мангальная зона и место для отдыха с кедровыми лежаками. Не случайно усадьба входит в Ассоциацию «Крестьянское гостеприимство» и была включена в сборник лучших практик сельского туризма, который выпускает Министерство культуры России Если вы ищете место, где можно замедлиться, насладиться природой и увидеть настоящий Алтай, «Постоялый двор» в Сентелеке точно заслуживает внимания 📷 Валерий Степанюк, Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4662</t>
+  </si>
+  <si>
+    <t>🎺 История возвращения Горниста Многие знают этот памятник в Камне-на-Оби как Горниста, хотя его официальное название – «Трубач-красноармеец». Монумент установили в 1959 году к 40-летию освобождения города от колчаковцев Однако в 2001 году памятник неожиданно исчез. По одной из версий, медную скульптуру сдали на металлолом Спустя годы справедливость удалось восстановить. Когда городской Парк Победы вошёл в программу благоустройства «Комфортная городская среда», специалисты нашли архивную фотографию памятника и отправили ее московским мастерам По старому снимку была создана точная копия утраченной скульптуры. Сегодня Трубач-красноармеец снова занимает своё историческое место, напоминая жителям о прошлом города и своей необычной судьбе 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4657</t>
+  </si>
+  <si>
+    <t>🏞 Озеро Колыванское в районе села Саввушка 📷 Евгения Строевская 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4656</t>
+  </si>
+  <si>
+    <t>📖✨ Поэзия, музыка и красоты Алтая: с 18 по 20 июня в крае пройдет фестиваль Роберта Рождественского Если вы давно хотели совместить путешествие по Алтаю с ярким культурным событием, самое время отправиться в Косиху – на родину знаменитого поэта Роберта Рождественского В течение трех дней гостей ждут литературные встречи, поэтические концерты, спектакли, музыкальные программы и выступления известных артистов. Основные события пройдут в Барнауле и Косихе, а кульминацией фестиваля станет большой праздник на живописном Яру любви 🌿 20 июня, в день рождения поэта, в Косихе состоятся песенный и поэтический фестивали, выступления творческих коллективов, площадки национальных культур и большой вечерний концерт Особую атмосферу создает сама локация: просторные поля, живописные виды и места, где прошло детство одного из самых известных уроженцев Алтайского края Это отличный повод открыть для себя Косиху, познакомиться с историей Роберта Рождественского и провести летний день в окружении поэзии, музыки и красивой алтайской природы На фото Дмитрия Герайкина – Яр Любви в селе Косиха 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4655</t>
+  </si>
+  <si>
+    <t>🌊 Тайна появления озера Горького Недалеко от села Черная Курья в Мамонтовском районе находится озеро Горькое, с которым связана необычная местная легенда Согласно старинным преданиям, в конце XIX века возле Толстого мыса внезапно забил мощный фонтан горько-соленой воды. Поток быстро затопил низины, луга, часть лесных массивов и долину речки Курейки, образовав новое озеро Свое название водоем получил благодаря характерному горьковато-соленому вкусу воды 📖 Эта история сохранилась в архивных записях и рассказах местных жителей. Однако ученые до сих пор не располагают подтвержденными данными, которые могли бы объяснить происхождение этого загадочного природного явления 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4654</t>
+  </si>
+  <si>
+    <t>😍 Нежный рассвет в долине Ануя 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4652</t>
+  </si>
+  <si>
+    <t>🌲 В Алтайском крае нашли кедр-великан, которому уже около 300 лет В Заринском районе, недалеко от станции Аламбай, растет настоящий лесной гигант. На территории Тягунского лесничества специалисты обнаружили кедр с диаметром ствола около 1,5 метра Чтобы обхватить это дерево, потребуется не меньше трех-четырех человек. А его возраст оценивается в 250–300 лет Но самое удивительное – для кедра это далеко не предел. Такие деревья способны жить 500–800 лет, а значит, алтайский великан ещё считается относительно молодым и продолжит расти многие десятилетия 📷 Минприроды Алтайского края 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4651</t>
+  </si>
+  <si>
+    <t>💧 Загадочная чаша на горе Синюха На вершине горы Синюха находится небольшое округлое углубление в скале, которое местные жители называют Чашей. В теплое время года оно всегда заполнено водой, и многие считают, что она скапливается здесь исключительно после дождей Однако существует и другая версия. В краеведческом музее села Курья хранятся материалы научной экспедиции, работавшей на Синюхе в конце 1990-х годов. Исследователи пришли к выводу, что наличие родников на такой высоте может указывать на существование под горой крупного подземного водоёма с высоким давлением По мнению ученых, именно благодаря этому давлению вода проходит через толщу горных пород и выходит на поверхность в виде родников. Не исключено, что подземные источники подпитывают и знаменитую Чашу, помогая ей оставаться наполненной даже в засушливые периоды 📷 Алексей Hlistik 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4650</t>
+  </si>
+  <si>
+    <t>🐦 Караваны птиц летят... 📷 Евгения Дунаева 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4649</t>
+  </si>
+  <si>
+    <t>🏆 Белокуриха в 14-й раз признана лучшим курортом России Город-курорт Белокуриха вновь подтвердил свой высокий статус, завоевав золотую медаль на всероссийском форуме «Здравница». За звание лучших боролись санаторно-курортные учреждения из 60 регионов России, а также представители Беларуси, Казахстана и Китая. По итогам конкурса Белокуриха в 14-й раз получила признание как один из ведущих курортов страны Высокие награды получили и представители Алтайского края. Эксперты отметили достижения региона в использовании природных лечебных факторов, организации полезного питания для туристов и программах профилактики профессиональных заболеваний в санаториях Белокуриха продолжает оставаться одной из главных здравниц России и одной из самых популярных туристических точек Алтайского края. А чтобы не заскучать в городе-курорте читайте наши посты о нем и окрестностях! Например, про самый старый терренкур Алтая, целебный источник XVII века, или как связаны Белокуриха и Бурятия 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4648</t>
+  </si>
+  <si>
+    <t>⛰ Царский курган – скифская обсерватория возрастом 2500 лет Чарышский район не случайно называют долиной курганов – здесь обнаружено 50 древних насыпей. Самая крупная из них имеет 50 метров в диаметре и 2 метра в высоту. Но настоящая загадка скрывается рядом с этим курганом Речь идет о 17 вертикальных мегалитах, выстроенных в идеальную линию. Камни установлены на равном расстоянии друг от друга – 3 метра 30 сантиметров – и постепенно повышаются от 2 до 4,5 метров. Эта конструкция напоминает знаменитый Стоунхендж и, по мнению исследователей, служила древней обсерваторией В день весеннего или осеннего равноденствия на восходе солнца тени от всех стел сходятся в одной точке. Скифские жрецы использовали это явление, чтобы с высокой точностью определять смену сезонов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 05:21</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4642</t>
+  </si>
+  <si>
+    <t>🏰 Предгорная "крепость" в Алтайском крае На фотографиях Игоря Глущенко запечатлен Коргонский хребет. А слово "коргон" тюркского происхождения, и означает "крепость" или "твердыня" 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4641</t>
+  </si>
+  <si>
+    <t>🐉 Ноздри дракона Так называют один из самых необычных входов в Тавдинские пещеры. Скальное образование действительно напоминает голову мифического дракона с огромными ноздрями И размеры у этого «дракона» впечатляющие: высота каждого проёма достигает нескольких метров, поэтому человек может свободно пройти внутрь. Неудивительно, что это место считается одной из самых эффектных и фотографируемых локаций комплекса 📷 SeregaM10 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.06.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4635</t>
+  </si>
+  <si>
+    <t>😍 Люпиновый закат в Тягуне 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.06.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4634</t>
+  </si>
+  <si>
+    <t>📚 Константин Паустовский, регулярно бывая в Барнауле в годы Великой Отечественной войны писал: 📜 Теперь о Барнауле. Это славный город, славный прежде всего тем, что он русский город, очень похожий на наши северные города. Деревянные дома с мезонинами, липы, запустенье, герань на окнах и множество добродушных стариков-рыболовов. Великолепная Обь – она здесь шире Волги и уже наше, бледное, северное небо. Но жить здесь можно только при театре – иначе трудно. Никакого заработка, а цены в 3-4 раза больше, чем в Алма-Ате… Одно здесь привлекательно — это приветливый народ и русский родной пейзаж (но суровее нашего и холоднее). Три раза ловили рыбу на Оби и в протоках. Ловится хорошо чебак (вроде плотвы), другой рыбы мало.  Как думаете, изменилось бы мнение великого писателя о городе в наши дни? 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.06.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4633</t>
+  </si>
+  <si>
+    <t>😳 Северное сияние на Алтае? 😊 Нет, это серебристые облака в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4632</t>
+  </si>
+  <si>
+    <t>😍 Озеро Зеркальное – одно из самых живописных мест Шипуновского района В тихую и безветренную погоду его гладь превращается в настоящее зеркало, отражая голубое небо, белые облака и окружающий сосновый лес. Благодаря подземным источникам вода в озере остаётся чистой, а течения здесь практически нет Это место давно полюбилось как туристам, так и местным жителям. Сюда приезжают за спокойным отдыхом на природе, красивыми пейзажами и рыбалкой в тишине Неудивительно, что Зеркальное озеро считается одной из природных жемчужин Алтайского края 📷 MZaits 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 04:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4631</t>
+  </si>
+  <si>
+    <t>🏔 С Днём России! Наша страна – это тысячи дорог, бескрайние просторы, величественные горы, леса, реки и озёра. И каждое путешествие помогает открыть её заново Желаем вам ярких впечатлений, красивых маршрутов и вдохновения для новых открытий. Пусть любовь к родному краю становится только крепче. С праздником! ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4630</t>
+  </si>
+  <si>
+    <t>🌿 Парк лабиринтов – необычное место, где древние символы оживают в современности Лабиринты здесь созданы по мотивам старинных культовых сооружений, которые в разные эпохи использовались жрецами и шаманами для проведения обрядов и ритуалов 🌀 Гости парка могут пройти пять уникальных лабиринтов, каждый из которых имеет собственное значение и форму: «Жреческий», «Великая Матерь», «Колесо воина», «Крепость» и «Лабиринт любви» Прогулка по ним – это не только интересное развлечение, но и возможность прикоснуться к древним традициям и символам 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4623</t>
+  </si>
+  <si>
+    <t>🏛 Павловск – село, которое могло стать столицей Алтая Сегодня Павловск многие знают благодаря большому пляжу и местной пивоварне. Но мало кто догадывается, что более 250 лет назад именно здесь могла появиться столица будущего Алтайского края В XVIII веке на берегу реки Касмалы построили один из крупнейших сереброплавильных заводов региона. Он снабжал Российскую империю драгоценными металлами, а сам Павловск рассматривался как возможный административный центр горнозаводского Алтая. Однако история распорядилась иначе – этот статус получил Барнаул Сегодня о былом величии напоминают живописные руины старинного завода. Среди зарослей деревьев сохранились остатки кирпичных корпусов XVIII века, старинная кладка, металлические крепления и фрагменты архитектурного декора. Это место словно переносит в другую эпоху и позволяет буквально прикоснуться к истории Прогуливаясь по Павловску, можно увидеть памятник Андрею Порошину – человеку, который выбирал место для строительства завода, отдохнуть на берегу местного водоема и почувствовать атмосферу старинного заводского поселка, который когда-то мог стать сердцем всего Алтая Если любите необычные маршруты, заброшенные исторические объекты и места с интересной судьбой – Павловск точно заслуживает остановки в вашем путешествии по Алтайскому краю 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4622</t>
+  </si>
+  <si>
+    <t>🏠 Барнаульский дом, где останавливался Достоевский Фёдор Михайлович Достоевский мечтал перебраться в Барнаул ещё во время сибирской ссылки и военной службы. Он писал многочисленные прошения, считая город уникальным местом, где собралась интеллектуальная элита – русские и немецкие учёные, инженеры, мыслители. Правда, первый отзыв о городе был не очень лестным: «В Барнаул мы приехали 24 ноября, – сообщал Достоевский Врангелю, – и Гернгросс, не видя еще нас, прямо пригласил нас через Семенова на бал. Он мне очень понравился. О барнаульских я не пишу Вам. Я с ними со многими познакомился. Хлопотливый город, и сколько в нем сплетен и доморощенных Талейранов!..». Однако это не помешало ему добиваться перевода на Алтай Позже, уже в Твери, писатель признавался тому же адресату: «Поговорим о Сибири, которая мне теперь мила стала, когда я покинул её, о милейших Змеиногорске и Барнауле». Так что Барнаул всё-таки оставил след в сердце классика 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.06.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4621</t>
+  </si>
+  <si>
+    <t>🌅 Огни Солонешья 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4616</t>
+  </si>
+  <si>
+    <t>🇷🇺 День России на «Бирюзовой Катуни»: куда отправиться 12 июня? С 10 по 12 июня на «Бирюзовой Катуни» пройдет XIV Всероссийский фестиваль традиционной культуры. В этом году сюда приедут творческие коллективы, мастера и национально-культурные объединения из разных регионов России и Казахстана Гостей ждут выступления ведущих фольклорных коллективов страны, ярмарка мастеров с изделиями ручной работы, выставка национальных культур Алтайского края и народные песни, танцы и праздничная атмосфера на берегу Катуни. Главным же событием станет большой концерт Государственного ансамбля песни и танца «Алтай» имени А. Ф. Березикова. Он пройдет 12 июня в 19:00 Если планируете провести длинные выходные на Алтае, фестиваль может стать отличным поводом заглянуть на «Бирюзовую Катунь» и познакомиться с культурным многообразием страны ℹ️ Важно: 12 июня с 13:00 до 21:00 будет ограничено движение по мосту через Катунь 📷 сайт фестиваля 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4615</t>
+  </si>
+  <si>
+    <t>🌄 Велижановский елбан: место, где началось освоение Алтая Всего в нескольких километрах от Новоалтайска есть уникальный холм – Велижановский елбан. Слово «елбан» означает высокий округлый мыс. Место невероятно живописное и вдобавок историческое Считается, что около трех веков назад здесь стояла Белоярская крепость – одно из первых укреплений, которое положило начало вхождению Алтая в состав России и его хозяйственному освоению. Несколько лет назад крепость воссоздали, правда, уже на новом месте Сегодня сюда приезжают отдохнуть: летом – купаться и жарить шашлыки, в любое время года – рыбачить 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4614</t>
+  </si>
+  <si>
+    <t>🏞 Одно из озер Коргонского хребта Оно находится рядом с самой высокой точкой Алтайского края – Маяком Шангина 📷 Игорь Глущенко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4613</t>
+  </si>
+  <si>
+    <t>⛏️ Монах, лабиринт и нераскрытые тайны: одна из самых мистических историй Алтая В Заринском районе, недалеко от села Среднекрасилово, скрывается одна из самых загадочных достопримечательностей Алтайского края – рукотворный подземный храм, созданный монахом Даниилом на рубеже XIX и XX веков По преданию, Даниил пришел сюда пешком из Киева и решил построить подземную обитель по образцу знаменитых пещер Киево-Печерской лавры. Так в толще земли появился настоящий лабиринт длиной около 250 метров Под землей располагались кельи, алтарная комната, тайное «молельное кресло», запасные выходы и целая сеть галерей. Где-то можно было идти в полный рост, а некоторые проходы приходилось преодолевать согнувшись или даже ползком. В стенах сохранились ниши для икон и свечей, а алтарь когда-то украшали барельефы Спасителя и Богородицы Место окутано множеством тайн. До сих пор неизвестно, что именно побудило монаха создать столь масштабный подземный комплекс. Некоторые исследователи предполагают, что под храмом может существовать еще один, скрытый уровень ходов Не менее загадочной стала и судьба самого Даниила. Известно, что он погиб здесь от выстрела разбойников, которые пришли искать сокровища. По окрестным деревням ходили слухи о его богатстве, однако найти ценности преступникам так и не удалось Сегодня подземный храм постепенно разрушается, своды осыпаются, поэтому спускаться внутрь опасно 📷 Сергей Бажин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4612</t>
+  </si>
+  <si>
+    <t>🌅 Холодный рассвет в Степном Алтае 📷 Алексей Эбель 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4611</t>
+  </si>
+  <si>
+    <t>🏞 Колыванское озеро – одно из самых необычных мест Горной Колывани Озеро расположено в Змеиногорском районе Алтайского края, у границы Предалтайской равнины и северных склонов Колыванского хребта. Этот живописный водоём давно стал одной из природных визитных карточек региона Если взглянуть на Колыванское озеро с высоты, его очертания напоминают верблюда с двумя горбами и массивной головой. Но не меньше впечатляют окружающие пейзажи. По берегам возвышаются причудливые гранитные скалы, которые тысячи лет формировались под воздействием ветра и времени. Одни каменные изваяния напоминают животных, другие – старинные крепости, башни и замки Особенно живописны южный и восточный берега озера, где сосредоточено больше всего необычных скальных останцев Ученые считают, что когда-то здесь проходила береговая линия древнего моря. Об этом напоминает и удивительное растение-реликт – водяной орех чилим, сохранившийся с доледниковых времен. Его темные плоды необычной формы можно встретить у берегов озера и сегодня 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4610</t>
+  </si>
+  <si>
+    <t>🌊 Долина реки Иня по дороге в Тигирекский заповедник 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.06.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4609</t>
+  </si>
+  <si>
+    <t>🪨 Скала «Четыре Брата» – одна из самых известных природных достопримечательностей Белокурихи На юге курортного города возвышается необычная скала, очертания которой напоминают четырех мужчин, стоящих плечом к плечу. Этот каменный памятник природы появился благодаря многовековому выветриванию горных пород, однако местные жители рассказывают о нем красивую легенду Согласно преданию, когда-то по свету странствовали пять братьев в поисках земли для жизни. Добравшись до Белокурихи, они решили остаться здесь. Но для этого старшие братья захотели засыпать горячие источники. Лишь младший увидел их ценность и попытался отговорить родных от этого поступка. За непослушание братья решили расправиться с ним, однако были наказаны свыше и превращены в камень Сегодня скала высотой около 13 метров остается популярным местом для прогулок. Добраться до нее можно по живописному терренкуру. По дороге нередко встречаются бурундуки, редкие птицы, а зимой – косули. А если продолжить путь дальше, можно выйти еще к одной известной локации Белокурихи – скале «Врата любви» 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.06.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4608</t>
+  </si>
+  <si>
+    <t>🌅 Доброе утро в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4605</t>
+  </si>
+  <si>
+    <t>🌊 А нужно ли море? В Алтайском крае есть своя альтернатива курортному отдыху Многие мечтают летом выбраться к морю, но для жителей Алтайского края такая поездка требует времени и затрат. До ближайшего Черного моря – в Сочи, Анапе или Геленджике – путь займет около 4,5–5 часов только на самолете, причем прямых рейсов из Барнаула нет: лететь придется из Новосибирска До курортов Азовского моря добираться еще дольше – после перелета предстоит несколько часов пути на автомобиле Но есть и более близкий вариант для летнего отдыха. В Алтайском крае находятся знаменитые соленые озера Ярового и Завьялово. По минерализации их вода сопоставима с морской, а добраться сюда из Барнаула можно всего за 5–7 часов на автомобиле или междугороднем автобусе 🏖 Пляжи, теплые озера, лечебная вода, степные пейзажи и закаты – все это находится гораздо ближе, чем кажется. Иногда на курорт вовсе не обязательно отправляться за тысячи километров ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4604</t>
+  </si>
+  <si>
+    <t>💙 Белое озеро – одно из самых живописных мест Горной Колывани У подножия горы Синюхи расположилось Белое озеро – природная достопримечательность, которая давно полюбилась туристам со всей России. Его легко узнать по необычной форме: озеро напоминает почти идеальный круг, а прямо в центре находится небольшой островок, основой которого служит скала-останец Это место привлекает не только красотой природы, но и легендами. По одной из них, во времена промышленника Акинфия Демидова на острове якобы чеканили фальшивые серебряные монеты. Правда это или нет – неизвестно, но история до сих пор будоражит воображение путешественников Особую атмосферу Белому озеру придает сосновый бор, который подходит к самой воде. В жаркий день здесь стоит удивительный аромат хвои, а тишину нарушают лишь звуки природы. Из озера берет начало живописная река Белая, которая делает это место еще более привлекательным для прогулок и отдыха 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4599</t>
+  </si>
+  <si>
+    <t>😍 Начало лета в Тягуне 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4598</t>
+  </si>
+  <si>
+    <t>🌲 Легенда о ленточных борах Алтая Ленточные боры – одна из самых удивительных природных особенностей Алтайского края. Эти протянувшиеся на сотни километров сосновые леса не только украшают степные просторы, но и защищают землю от ветров, помогают сохранять влагу и создают особый микроклимат А в народе существует красивая легенда об их появлении: когда-то над алтайскими землями пролетал Бог ветра. Его взгляд привлекла красавица Айгуль. Он захотел забрать девушку в свой небесный дворец и сделать своей женой. Но Айгуль знала переменчивый характер ветра и не захотела покидать родные места Испугавшись, девушка бросилась бежать домой. Тогда ветер превратился в могучий ураган, догнал её и унёс высоко в небо. Горько плакала Айгуль в далёких чертогах. Там, где на землю падали её слёзы, появлялись озёра. А зелёные ленты, которыми она украшала косы, сорвались и полетели вслед за ней Упав на землю, они превратились в длинные полосы леса. По ним братья Айгуль должны были найти дорогу к сестре. Так, согласно преданию, и появились ленточные боры Алтая Нашли ли они ее – легенда умалчивает. Но зелёные «ленты» до сих пор тянутся через степи, напоминая об этой красивой истории ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4597</t>
+  </si>
+  <si>
+    <t>🌊 Водопад Шинок — один из самых впечатляющих природных памятников Алтая Несмотря на название, Шинок – это не один водопад, а целый каскад, растянувшийся почти на три километра. Он расположен в верховьях одноименной реки неподалеку от знаменитой Денисовой пещеры. Река Шинок протекает среди живописных горных ландшафтов, где со склонов сбегают многочисленные ручьи и небольшие речки. В любое время года это место выглядит по-разному, открывая путешественникам новые краски и панорамы Все водопады каскада имеют тектоническое происхождение. Самый известный и высокий из них – водопад Жираф, который срывается вниз с высоты около 70 метров. Мощный поток воды, окруженный дикой природой, делает его одной из самых эффектных достопримечательностей Алтайского края Шинок по праву считается одним из самых грандиозных водопадных комплексов региона и входит в число мест, которые стоит увидеть каждому любителю природы и пеших путешествий по Алтаю 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4593</t>
+  </si>
+  <si>
+    <t>🌊 Чарыш в своем среднем течении А то, что фото сделано на пленку, придает им шарма 📷 Игорь Глущенко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4587</t>
+  </si>
+  <si>
+    <t>😍 Одно из самых живописных и труднодоступных мест Алтайского края В предгорьях Солонешенского района, недалеко от села Большая Тихая, скрывается уголок почти нетронутой природы. Дорога сюда проходит через перевалы, деревянные мостики и десятки километров проселков, но путешествие полностью оправдывает себя Здесь путешественников встречают живописные долины, волнистые зеленые холмы, бескрайнее небо и удивительное ощущение простора. Это одно из тех мест, где хочется остановиться, оглядеться по сторонам и просто наслаждаться красотой Алтая Стоит помнить, что погода в этих краях переменчива. Яркое солнце может за считанные минуты смениться дождем и прохладным ветром, а затем снова уступить место теплу. Поэтому в путешествие лучше брать одежду на все случаи Если вам хочется увидеть Алтай без туристической суеты, почувствовать настоящую свободу и насладиться первозданными пейзажами, предгорья Солонешья точно заслуживают места в вашем списке маршрутов 📷 Евгения Кочеткова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4586</t>
+  </si>
+  <si>
+    <t>🏔 Гора Синюха – самая высокая вершина Колыванского хребта Возвышаясь на 1210 метров над уровнем моря, Синюха является не только самой высокой точкой Колыванского хребта, но и всего северо-запада Алтайских гор. Находится она в Курьинском районе. Природа создала здесь настоящее чудо: на вершине, благодаря выветриванию и наслоению гранита, образовались причудливые скалы округлой и куполообразной формы, которые веками нагромождались друг на друга, превратившись в высокие каменные колонны Северный склон хранит ещё одну уникальную особенность – гранитные чаши, где скапливается дождевая вода. Православные христиане почитают эту воду как святую, да и саму гору считают священным местом. Когда‑то у подножия Синюхи располагался женский монастырь. Сегодня сюда приходят паломники, а на вершине установлен православный крест. Место невероятной силы и красоты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4585</t>
+  </si>
+  <si>
+    <t>☁️ Облака опустились на горы Солонешья 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4579</t>
+  </si>
+  <si>
+    <t>🐐 Где погладить козликов и проснуться с видом на холмы В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая Усадьба «Теремок» расположилась среди живописных холмов и просторных лугов, которые напоминают пейзажи с открыток. Усадьбу более 15 лет назад открыла семья Кузьминых, а сам дом начинали строить еще родители нынешних хозяев. Сегодня в бывших кабинетах и библиотеке останавливаются путешественники Главая особенность «Теремка» – его уютная атмосфера. В комнатах сохранились ковры на стенах, знакомые многим по детству, а с балкона открываются виды на зеленые холмы и окрестности. Здесь можно неспешно пить чай, наслаждаться тишиной и любоваться природой Любителям активного отдыха предлагают сплавы по реке Чарыш. Маршрут подходит даже для новичков: река в этих местах считается спокойной и безопасной для туристов. Также можно отправиться к местным пещерам, пройтись по окрестным тропам или совершить поход к озеру Озерному А тем, кто путешествует с детьми, наверняка понравится знакомство с деревенской жизнью: по соседству живут козы и корова, которых можно покормить и погладить 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4578</t>
+  </si>
+  <si>
+    <t>🌊 Водопад Гумбольдта: опасная красота среди отвесных скал Водопад назван в честь Александра Гумбольдта, путешествовавшего по Алтаю почти два века назад. Он считается одним из самых труднодоступных и опасных Он находится на территории природного заказника «Чарышский» и со всех сторон окружён отвесными скалами 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.06.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4577</t>
+  </si>
+  <si>
+    <t>☺️ Умиротворяющий сельский пейзаж 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4574</t>
+  </si>
+  <si>
+    <t>☀️ Лето на Алтае обещает быть насыщенным: девять фестивалей с июня по август в Алтайском крае Сезон откроет юбилей ансамбля «Алтай» (5–7 июня), затем гостей ждут Литературный фестиваль Роберта Рождественского (18–20 июня), сап-карнавал «САПряжение» на Яровом (27 июня) и книжный фестиваль «Ромфест» в парке «Изумрудный» (28 июня) В июле на «Бирюзовой Катуни» пройдет музыкальный фестиваль «Снова в СССР» (4 июля), а также масштабный форум «День Сибирского поля» (16–18 июля). Одним из главных событий лета станут юбилейные Шукшинские дни на Алтае (21–25 июля), которые в этом году отметят 50-летие Завершат фестивальное лето музыкальный фестиваль «Шум Катуни» (15 августа) и молодежный фестиваль «Уматный» в Павловске (29 августа), где выступят IOWA, L’One, Тима ищет свет и другие артисты Сохраняйте подборку и планируйте путешествия по Алтайскому краю заранее – этим летом скучать точно не придется! ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4573</t>
+  </si>
+  <si>
+    <t>🏞 Озеро Горькое — природная здравница Егорьевского района Фактически это два озера, разделённые небольшим перешейком. Одно из них солёное, другое — пресное. Настоящее чудо природы! Дно солёного водоёма покрыто целебными грязями, помогающими при кожных заболеваниях. Местами встречается голубая глина. Солёные испарения полезны при нервных расстройствах и болезнях дыхания. Вода горько-солёная, по составу близкая к «Ессентуки 17». Её можно пить — она помогает при заболеваниях ЖКТ и суставов Это идеальное место для тех, кто хочет совместить отдых на природе с оздоровлением. Приезжайте — лечитесь и наслаждайтесь красотой! 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4572</t>
+  </si>
+  <si>
+    <t>⛰ Туман, окутывающий горы Тигирека 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.05.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4571</t>
+  </si>
+  <si>
+    <t>🏞 Озеро Моховое – природная жемчужина у подножия горы Синюхи Озеро находится неподалёку от бывшего посёлка Колыванстрой. Добраться до него можно по старой заброшенной дороге. Небольшая чаша водоёма расположена у подножия гранитной скалы, окружённой сосновым бором, в предгорьях Колыванского хребта на склоне горы Синюхи Моховое имеет статус объекта природного наследия краевого масштаба. Оно популярно среди туристов и известно наряду с озером Белым. Максимальная глубина — всего 2 метра, дно покрыто водной растительностью. Идеальное место для спокойного отдыха на природе и красивых фото! 📷 Анна Турбабина 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4567</t>
+  </si>
+  <si>
+    <t>🔥 Огоньки в Тягуне 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4566</t>
+  </si>
+  <si>
+    <t>🏞 Пещерский водопад: как строители создали природную достопримечательность В Залесовском районе, недалеко от села Пещерка, находится уникальный рукотворный водопад. Он появился в результате взрывных работ при прокладке трассы «Алтай-Кузбасс». Десятиметровый каскад воды настолько органично вписался в ландшафт, что кажется творением самой природы Выше водопада река образовала запруду и получилось небольшое озеро. Летом вода здесь прогревается, и туристы с удовольствием купаются, а также подставляются под прохладные струи водопада, словно под душ. Прекрасное место для отдыха и красивых фото! 📷 Светлана Скворцова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4565</t>
+  </si>
+  <si>
+    <t>😶‍🌫️ Туман в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4564</t>
+  </si>
+  <si>
+    <t>🔥 В Белокурихе пройдет первый «День денисовца» Праздник посвящен одному из главных археологических открытий XXI века. Денисова пещера в Солонешенском районе Алтайского края – место, где был обнаружен ранее неизвестный вид древнего человека. Пещера входит в предварительный список Всемирного наследия ЮНЕСКО Гостей ждут 12-14 июня на площадках санаториев «Белокуриха», «Сибирь» и «Катунь» в рамках трехдневного этнофестиваля «В дружбе народов единство России». А второй день фестиваля, 13 июня, посвящен алтайской культуре, и история денисовца вписана в него как древнейшая глава Центральное событие – объявление и награждение победителей Всероссийского конкурса эскизов арт-объектов «Тропа к дому древнего человека». Более 70 авторов из разных регионов РФ прислали работы – скульптурные и ландшафтные решения для познавательного маршрута вокруг Денисовой пещеры. Три лучших эскиза будут реализованы в камне и установлены на тропе Программа праздника планируется насыщенная: спектакль «Пещерный человек. Алтай. Колыбель человечества» от театра кукол «Сказка», лекторий, где ученые расскажут о денисовце, мастер-классы, гастрозона и концерт алтайских сказителей «Тюрк-Кабай» – горловое пение, этно-музыка и шаманские ритмы С полной программой фестиваля можно ознакомиться по ссылке «Тропа к дому древнего человека» – проект Общественного фонда «Денисова пещера», поддержанный грантом Президентского фонда культурных инициатив. Цель проекта – создание познавательного маршрута вокруг Денисовой пещеры ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4563</t>
+  </si>
+  <si>
+    <t>🏞 Озеро Ая: жемчужина Алтая с теплой водой и живописными видами Среди величественных зелёных гор расположилось озеро Ая – одно из самых популярных туристических мест Алтая. Его главная особенность: вода здесь летом прогревается до +20 градусов, что идеально для купания как взрослых, так и детей. Озеро пресноводное, находится в горной котловине левого берега Катуни, в 10 км к югу от села Майма На берегу оборудован пляж, работают турбазы, прокат лодок и водных велосипедов. В центре озера есть небольшой остров с уютной беседкой. Для охраны природы в 2003 году здесь создан «Природный парк Ая» 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4562</t>
+  </si>
+  <si>
+    <t>☀️ Дорога в закат 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4561</t>
+  </si>
+  <si>
+    <t>📸 Как привезти с Алтая не только воспоминания, но и кадры, которые захочется пересматривать? Фотографы говорят: половина удачного снимка – это свет. Поэтому самые красивые фото на Алтае получаются ранним утром или перед закатом, когда горы, реки и степи окрашиваются в мягкие теплые оттенки. А вот полуденное солнце часто делает кадры слишком резкими и «плоскими» Снимая горные пейзажи, старинные здания или арт-объекты, оставляйте в кадре немного воздуха – кусочек неба или свободного пространства. Такой прием делает фотографию более живой и гармоничной. Поможет и простое правило третей: главный объект лучше располагать не по центру, а чуть сбоку Еще один совет – не злоупотребляйте зумом на смартфоне. Гораздо лучше подойти ближе к объекту: так фото получится четче и детальнее. И обязательно снимайте одно место с разных ракурсов, иногда лучший кадр получается совершенно случайно Фильтры тоже лучше использовать аккуратно. Вместо готовых пресетов фотографы советуют снимать в HDR и слегка корректировать фото уже после съемки в специальных приложениях Ну а главное правило – экспериментировать и получать удовольствие от процесса. На Алтае для этого идеальные декорации: горы, озера, старинные села, перевалы и бесконечные закаты 🌄 ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4558</t>
+  </si>
+  <si>
+    <t>🗿 Мегалиты Алтайского края: тайны древних камней В разных уголках Алтайского края встречаются огромные камни, явно имеющие следы ручной обработки. Учёные и краеведы спорят: одни говорят, что это результат природных процессов, но четкость граней и идеально вытесанные желобы для стока воды (как на этом фото) серьезно озадачивают Некоторые исследователи считают эти мегалиты остатками древних сооружений, возможно, культовых комплексов или обсерваторий. Возраст некоторых камней может исчисляться тысячелетиями 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4557</t>
+  </si>
+  <si>
+    <t>😍 Рассвет в Алтайском холмогорье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4556</t>
+  </si>
+  <si>
+    <t>🏛 Какое село на Алтае могло стать городом? В конце XVIII века деревня Крутихинская едва не превратилась в полноценный город. В 1779 году императрица Екатерина II создала Колыванскую область и разделила ее на несколько округов. Центром Бурлинского округа должен был стать новый город Бурлинск, который планировали построить именно на месте Крутихинской Для будущего города даже назначили городничего, который начал приглашать туда купцов, мещан и крестьян. Однако проект так и не был реализован: переселенцы не приехали, а сам Бурлинск так и остался только на бумаге. Более того, население Крутихинской даже убавилось на 49 человек и продолжало падать 📷 Михаил Глебов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4554</t>
+  </si>
+  <si>
+    <t>🌊 Кулундинское озеро: «море» Алтайского края Это самый большой водоём региона. За внушительные размеры местные и называют его морем. Находится озеро в западной части Кулундинской равнины, в 64 км от Славгорода. От Барнаула – около 300 км пути Чем оно знаменито? Целебной водой: испарения с бромом облегчают дыхание и успокаивают нервы. А местная грязь признана эффективной при кожных заболеваниях, проблемах с суставами и даже при лечении болезней половой сферы. Приезжайте лечиться и любоваться сибирским «морем»! 📷 Визит Алтай 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.05.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4551</t>
+  </si>
+  <si>
+    <t>🌊 Велижановский мыс и его окрестности 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4548</t>
+  </si>
+  <si>
+    <t>🌿 31 мая в алтайском селе Топольном пройдут «Троицкие гуляния» На берегу Ануя вновь оживут старинные обряды, песни и традиции старообрядцев. Фольклорный фестиваль «Троицкие гуляния» уже больше 20 лет собирает гостей со всего Алтая – здесь водят хороводы в традиционных нарядах, поют обрядовые песни, устраивают молодецкие игры и большой праздничный стол Троица у славян считалась главным женским праздником – временем расцвета природы, дружбы и особых обрядов. На фестивале можно увидеть кумовство, плетение венков, обряд «топления берёзки» и настоящее фольклорное шествие В празднике, который начнется с 11:00, участвуют более 150 исполнителей народной музыки и танца. Гостей ждут традиционные блюда кержаков, атмосфера старинного села и возможность буквально прикоснуться к живой культуре Алтая 📷 Светлана Саполева 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4545</t>
+  </si>
+  <si>
+    <t>🌿 Единственная в крае островная деревня — Иконниково Представьте: вы стоите на слиянии двух могучих рек — Бии и Катуни. Именно здесь, у их стрелки, рождается великая Обь. А прямо посреди этого водного раздолья расположился остров Иконников — уникальное место в Смоленском районе Алтайского края На этом небольшом клочке суди среди рек находится единственная в регионе островная деревня — Иконниково. Сюда нет мостов, и добраться сюда можно только на лодке или по льду зимой. Жизнь здесь течёт в своём, особом ритме, оторванном от «большой земли» Удивительное место для тех, кто ищет уединения, хочет почувствовать настоящую сибирскую глубинку и сделать уникальные фото на фоне слияния двух легендарных рек 📷 Толк 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4544</t>
+  </si>
+  <si>
+    <t>🌊 Солнце над Бией 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4543</t>
+  </si>
+  <si>
+    <t>🌉 Старый Айский мост – одно из самых атмосферных мест на Алтае Когда-то именно по этому подвесному мосту туристы въезжали в горы. До 2011 года здесь проходили даже автобусы: деревянный настил, узкие пролеты и ощущение, будто машина «ныряет» в пустоту над Катунью. Многие вспоминают поездку по мосту как отдельное приключение Сегодня мост закрыт для автомобилей, но открыт для пешеходов. После реконструкции в 2017 году он стал популярной точкой для прогулок и фотографий. Его длина 153 метра, гуляя по которым можно насладиться видами на Катунь, а главное он соединяет сразу два региона: Алтайский край и Республику Алтай Старый Айский мост – это не просто переправа, а кусочек истории Алтая, который до сих пор хранит дух путешествий в горы 📷 Сергей Бажин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4540</t>
+  </si>
+  <si>
+    <t>🏰 В каком алтайском городе мог появиться кремль? В Барнауле когда-то мог появиться собственный кремль – но история распорядилась иначе. В 1741 году промышленник Акинфий Демидов получил разрешение построить крепость при медеплавильном заводе. Он планировал создать полноценное укрепление с деревянным кремлем, чтобы защитить производство. Однако из-за спешки ограничился временной деревянной линией обороны и башнями, которые достроили уже после его смерти Позже завод перешел в казну, а укрепления постепенно утратили значение. Управитель Иоганн Христиани превратил крепость скорее в охраняемую территорию, чем в оборонительное сооружение. К концу XVIII века ее признали ненужной, башни разобрали, а после наводнения 1793 года от нее не осталось почти ничего В советское время кремль планировали воссоздать, но проект так и не реализовали. Сегодня от этой идеи осталась лишь история – и редкие упоминания о несбывшемся символе города 📷 Urban Stalker, Мастера Сибири 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4539</t>
+  </si>
+  <si>
+    <t>🥰 Красота Солонешья 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4535</t>
+  </si>
+  <si>
+    <t>🔥 Закат на обрывах в Гоньбе 📷 от подписчика Stas On 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4534</t>
+  </si>
+  <si>
+    <t>🌲 Как обезопасить себя на лесной прогулке? В Алтайском крае отдых на природе может оказаться не таким безобидным, как кажется. По данным поисковиков, ежегодно поступают сотни заявок о пропавших, и чаще всего причина в дезориентации, неподготовленности и переоценке собственных сил Даже «простые» леса могут быть коварны: человек теряет ориентиры, уходит с тропы и уже не может самостоятельно найти дорогу обратно. К этому добавляются травмы, усталость или ухудшение самочувствия вдали от помощи Опасность представляют и природные факторы: ядовитые растения, незнакомые ягоды, клещи. Не стоит забывать о змеях, болотах, обрывах и резкой смене погоды, которая может застать врасплох Эксперты советуют заранее изучать маршрут, брать с собой базовый набор вещей, надевать закрытую одежду и обязательно сообщать близким о своих планах Природа Алтая впечатляет своей красотой, но требует внимательности и уважения. Берегите себя, друзья! ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4530</t>
+  </si>
+  <si>
+    <t>💔 Где на Алтае находится «Санта-Барбара»? В Бийск есть своя «Санта-Барбара» – так местные называют двор дома на улице Прибыткова, 4. Это неофициальное, но очень популярное название давно закрепилось за этим местом При въезде во двор расположена арка, которая, по мнению горожан, напоминает ту самую заставку из сериала. А еще в советское время двор казался жителям чем-то «заграничным» – ухоженным, аккуратным и даже немного элитным. Сам дом тоже выделялся на фоне других благодаря улучшенной планировке, что только усилило ассоциации с красивой жизнью из телевизора Сегодня это не просто двор, а место, где в Бийске можно почувствовать атмосферу своей «маленькой Америки». Будете проезжать мимо – обязательно загляните 😉 📷 Бийский рабочий 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4524</t>
+  </si>
+  <si>
+    <t>🛣 Большое Золотое кольцо Алтая – один из самых необычных маршрутов для путешествия по Сибири Это возможность увидеть не только известные туристические места, но и настоящий, малоизученный Алтай – старинные села, казачьи линии, деревни, степные просторы и места с удивительной историей Маршрут протяженностью более 1400 километров начинается в Барнауле и проходит через множество районов Алтайского края. По пути – Змеиногорск с его горнорудным прошлым, Горная Колывань с озерами и камнерезным наследием, Чарыш и Солонешье с дикими пейзажами, Сростки – родина Василия Шукшина, Курья – родина Михаила Калашникова, Косиха – место, где родился Роберт Рождественский Маршрут проходит вдоль старинной оборонительной линии XVIII века, которую когда-то создавали для защиты от набегов джунгар. Здесь до сих пор сохранились следы казачьей истории, старые поселения и дороги, по которым когда-то осваивали Алтай За несколько дней путешествия можно увидеть, насколько разным бывает регион: степи сменяются горами, тихие реки – бурными потоками, а маленькие села – местами с историей мирового масштаба. Это маршрут для тех, кто хочет открыть Алтай глубже и выйти за пределы привычных туристических точек 🌿 ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4519</t>
+  </si>
+  <si>
+    <t>✍️ Музей, где можно почувствовать себя древним писцом В этом необычном музее, созданном директором Андреем Покидаевым, собраны экспонаты, рассказывающие об истории письменности и появлении букв. Это место объединяет историю, интерактив и живое погружение в культуру письменности Здесь можно не только узнать, как развивались системы письма, но и самому попробовать старинные техники: выдолбить «наскальный» рисунок, нанести клинопись на глиняную табличку, напечатать страницу на станке Ивана Федорова или написать своё имя гусиным пером Особую атмосферу дополняет чайная «Азбукиведи», где угощают медовыми пряниками с буквами славянской азбуки 📷 Валерий Степанюк 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4517</t>
+  </si>
+  <si>
+    <t>😍 Успокаивающая природа Степного Алтая 📷 Игорь Лисокунь 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4516</t>
+  </si>
+  <si>
+    <t>🕊 Редчайшие черные аисты вернулись в Алтай спустя несколько лет отсутствия Фотограф-натуралист Роман Алдергот запечатлел уникальное событие: пара черных аистов, занесенных в Красную книгу, снова гнездится на Алтае. Птицы не только вернулись на прежнее место, но и отреставрировали старое гнездо, а сейчас выводят потомство Это действительно отличная новость для орнитологов и всех, кто неравнодушен к природе. Возвращение редчайших птиц говорит о восстановлении экосистемы и чистоте алтайской природы Будем надеяться, что птенцы вырастут здоровыми и в следующем году мы снова увидим этих удивительных птиц 🖤 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4512</t>
+  </si>
+  <si>
+    <t>👽 На какой горе на Алтае часто видят инопланетян? Гора Колокольня – одно из самых загадочных мест Алтая, о котором ходят необычные легенды. Она находится в 20 км от села Чарышское, рядом с селом Майорка. Ее высота – 1227 метров, а сама она представляет собой гранитный монолит, сформированный ветрами и временем У подножия находится прозрачное озеро и необычная скала «Лягушка», которую местные называют Второй Колокольней. На вершину ведет тропа, но если вы решитесь на подъем, то будьте осторожны: скальные обрывы достигают 200 метров. С Колокольни открывается панорама до 70–80 км – видно окрестные скла и даже снежные вершины Но главное – атмосфера. С давних времен сюда, по преданиям, приходили шаманы, а сегодня местные рассказывают о странных огнях и «тарелках» в небе. Поэтому гору нередко называют местом силы и одной из самых мистических точек Алтая 📷 Сергей Цыганчук 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.05.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4508</t>
+  </si>
+  <si>
+    <t>☺️ Теплый майский день в окрестностях Барнаула 📷 Виктор Четошников 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4503</t>
+  </si>
+  <si>
+    <t>🏡 Усадьба Бедаревых – место, где соседями становятся бобры и журавли В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая В предгорьях Алтая, недалеко от реки Иша, расположилась уютная семейная усадьба с озерами, баней, пасекой и настоящей сельской атмосферой. Здесь можно остановиться в теплом деревенском доме или летнем бунгало, просыпаться под пение птиц и гулять среди лугов у подножий гор Хозяева усадьбы много лет занимаются пчеловодством и с удовольствием рассказывают гостям о разных породах пчел – от карпаток до кавказских. А еще вместе с кумандинцами они создали небольшой этноцентр под открытым небом, где знакомят туристов с традициями, языком и блюдами коренных народов Алтая На территории два озера для рыбалки и отдыха, беседки, баня, бассейн, мангальные зоны и мини-подворье с козами, лошадьми, индюками, утками и кроликами. Маленьких гостей особенно радует возможность покормить ягнят и козлят из бутылочки Отсюда можно отправиться на прогулку в горы, покататься на лодке или велосипеде, искупаться в Ише с песчаным пляжем, съездить на сырзавод или в чайную компанию. А вечером можно пить травяной чай, слушать тишину и смотреть, как над рекой опускается закат 🌿 📷 Мир турбаз 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4502</t>
+  </si>
+  <si>
+    <t>😍 Бирюксинский перевал – легкая точка с красивыми видами на Алтае Он расположен на Семинском хребте, по дороге между селами Алтайское и Ая. Высота перевала – всего около 500 метров, поэтому сюда легко добраться даже без серьёзной подготовки. Зато виды как с настоящей горной точки: отсюда открывается панорама на лесостепные предгорья Алтая Местные считают вершину перевала «местом силы». И не зря: восточный склон покрыт смешанным лесом, а западный – цветущими травами. Такое сочетание делает локацию особенно атмосферной и идеальной для фото Если ищете доступную точку с красивыми пейзажами, то это одно из лучших мест по пути к Ае 📷 Katancev 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4501</t>
+  </si>
+  <si>
+    <t>🥰 Красота алтайских предгорий 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4500</t>
+  </si>
+  <si>
+    <t>⛰ Где на Алтае появилась гора-богатырь? Одна из самых живописных точек Тогульского района – гора Сопка высотой 452 метра. С вершины открывается панорама на окрестные леса и села, а сами местные жители считают это место особенным не только из-за видов С Сопкой связана старая легенда о вражде джунгаров и телеутов, которые когда-то делили эти земли. По преданию, прямо перед битвой небо разразилось грозой, земля задрожала, а между войсками начал расти огромный богатырь Батыр. Когда буря утихла, вместо него люди увидели высокую сопку – знак того, что земля устала от войн и примирила врагов А сегодня люди приезжают сюда ради красивых видов, тишины и умиротворения. Приезжайте и вы полюбоваться на Салаирье 🌿 📷 Едем в Тигирек и на Салаир 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4496</t>
+  </si>
+  <si>
+    <t>🤔 Где на Алтае находится одно из старейших деревянных сооружений? Это церковь Казанской иконы Божией Матери в Чарышском. История храма уходит в XVIII век: ещё в 1765 году здесь появилась первая часовня, а уже к 1824-му есть упоминания о полноценной церкви. Каменный этап начался позже – строительство большого храма заняло почти 15 лет и завершилось в 1894 году За более чем столетие храм пережил пожар, закрытие в советские годы и долгий период забвения. Лишь в 1996 году его вернули верующим, и он вновь стал частью жизни села Сегодня это не только религиозный объект, но и точка для путешественников, ведь церковь стала местом, где можно увидеть живую историю Алтая и почувствовать связь времен На фото: церковь до революции, затем ее реконструкция и фото в наши дни 📷 Краеведческий альманах "Чарышское" 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.05.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4495</t>
+  </si>
+  <si>
+    <t>🌊 Спирея и Катунь 📷 Павел Филатов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4494</t>
+  </si>
+  <si>
+    <t>🦷 Вы знали, что первый в мире стоматолог жил в Алтайском крае? В Чагырской пещере в Краснощековском районе ученые обнаружили зуб неандертальца возрастом около 60 тысяч лет со следами настоящего лечения кариеса. Исследование показало: древний человек не просто страдал от больного зуба, ему специально высверлили поврежденный участок каменным инструментом из яшмы Под микроскопом археологи увидели характерные бороздки от вращательных движений, а эксперименты подтвердили: такие следы действительно остаются после сверления. Причем операция оказалась успешной – человек продолжал пользоваться зубом после лечения Кажется, стоматология на Алтае появилась намного раньше, чем мы думали 👀 На фото: сама Чагырская пещера, найденные зубы и каменные инструменты пещерного стоматолога 📷 Комсомольская правда 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4490</t>
+  </si>
+  <si>
+    <t>🧀 Родиной какого сыра является Алтайский край? Сыр «Советский» – один из самых популярных в СССР – появился именно на Алтае. История сыроделия здесь началась еще в 1900 году, когда в Краснощековском районе открыли первую сыродельню. Позже на Алтае пытались производить швейцарские и европейские сорта, но местные условия не подходили для классических технологий Перелом произошел в 1931 году, когда молодой ученый Дмитрий Граников создал новый рецепт, адаптированный к алтайскому климату и сырью. Сыр быстро получил признание – даже в Лондоне его оценили очень высоко. Уже в 1932 году на всесоюзном съезде новый продукт официально назвали «Советским», и он начал массово производиться по всей стране. Так, к 1981 году на Алтае выработали 150 тысяч тонн этого сорта сыра, а регион занимал первое место в стране 📷 Алтапресс, kuyagan.ru 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4484</t>
+  </si>
+  <si>
+    <t>😍 Майские просторы Алтая 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4483</t>
+  </si>
+  <si>
+    <t>🤔 Где на Алтае находится «Центр Вселенной»? В Барнауле, у подножия Нагорного парка, установлен необычный арт-объект с громким названием – «Барнаул – центр Вселенной». Это инсталляция в виде земного шара, в центре которого находится ядро, символизирующее краевую столицу К объекту ведет тропа-спираль, высаженная 600 саженцами японской спиреи – в теплое время года она превращается в зеленый узор. Объект появился здесь в 2024 году в рамках благоустройства территории. Идею поддержали городской отдел по развитию туризма и студенты А лучший вид на инсталляцию открывается сверху: поднимитесь по лестнице Нагорного парка и посмотрите на неё с высоты. 📷 Толк 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.05.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4482</t>
+  </si>
+  <si>
+    <t>🏔 Величественная Бутачиха в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4480</t>
+  </si>
+  <si>
+    <t>🏰 Какую крепость на Алтае основал Петр I на берегах Ануя? Речь об Ануйской крепости, основанной как один из опорных пунктов Колывано-Кузнецкой укрепленной линии. Она стояла в месте впадения Камышенки в Ануй – там, где сегодня находится село Ануйское Смоленского района. Хоть крепость и была построена только в 1748 году, но указ о ее заложении император Петр I выпустил еще в 1708 году Крепость защищала южные рубежи и горные промыслы от набегов джунгар и киргиз-кайсаков. В разные годы здесь служили драгуны и казаки, стояли чугунные пушки, а в 1756 году крепость стала убежищем для алтайцев во время военных конфликтов с Цинской империей Со временем военное значение линии сошло на нет. Поселение росло, казачья станица превратилась в большое село, а от самой крепости остались лишь едва заметные очертания рвов Сегодня Ануйское – тихое место с глубокой историей. Если будете путешествовать по Алтаю, то загляните: здесь чувствуется дыхание пограничной эпохи XVIII века Фотографий или зарисовок именно Ануйской крепости не сохранилось, поэтому на фото – зарисовка Бийской крепости из той же Колывано-Кузнецкой укрепленной линии. Но на месте основания крепости была установлена памятная табличка 📷 Сергей Иваненко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.05.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4479</t>
+  </si>
+  <si>
+    <t>😍 Озеро Горькое близ села Гусилетово Вдали от городского шума и суеты 📷 Михаил Новичков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4478</t>
+  </si>
+  <si>
+    <t>🧐🌳 В Сети появилось видео, на котором автор рассказывает о появлении ленточных боров Алтайского края Узнали для себя что-нибудь новое? 📷 vikarelina ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4476</t>
+  </si>
+  <si>
+    <t>🤔 Где на Алтае находится почти неповторимый в мире археологический памятник? Путешественников, готовых свернуть с федеральных трасс, в Топчихинском районе ждёт встреча с глубокой древностью. Именно здесь ученые нашли Большереченские Елбаны – единственный в своём роде многослойный памятник Алтая, имеющий мало аналогов в мире Первые жители этих земель обосновались здесь ещё в VII–I веках до нашей эры. Поселения большереченской культуры тянулись вдоль Оби, располагаясь на мысах и в пойме. Дома – полуземлянки с очагом внутри, площадью до 60 квадратов. Хозяйство было продуманным: разводили коров, лошадей, заготавливали сено, охотились на лося и оленя, ловили рыбу и даже пробовали заниматься земледелием Место открыл в 1896 году барнаульский краевед Николай Гуляев и вновь стал изучать в 1940-х археолог Михаил Грязнов. Сама культура получила название в честь села Чаузово Топчихинского района, которое до 1967 называлось Большая Речка. Сейчас эти земли хранят память о древних мастерах бронзового литья и первых скотоводах Алтая Если будете проезжать Топчихинский район – вспомните, что вы едете по земле, где история начинается задолго до основания первых русских деревень На фото: могильник и поселение "Ближние Елбаны-11" в Топчихинском районе и находки оттуда 📷 kartarf.ru и arheologija.ru 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.05.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4475</t>
+  </si>
+  <si>
+    <t>☀️❄️ Майские контрасты в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4472</t>
+  </si>
+  <si>
+    <t>🌿 Там, где слышно только птиц и шум леса В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая В тихом уголке у реки Шершениха, рядом с лесом и родником, спряталась сельская усадьба «Лагутка». Сюда приезжают за тем, чего так не хватает в городе: тишиной, чистым воздухом и неспешным отдыхом среди природы Хозяйка усадьбы рассказывает: гости чаще всего хотят просто отдохнуть – слушать птиц, шум леса и проводить вечера без суеты. За несколько лет здесь появились уютные домики со всеми удобствами, баня и места для семейного отдыха. Для детей есть игровые площадки и домашние куры, за которыми интересно наблюдать Отсюда удобно отправляться к главным природным местам Колывани: озеру Моховому с прозрачной водой среди скал и сосен, озеру Белому, а также на вершину Синюхи – одну из самых известных гор Алтайского края А еще рядом находится знаменитый Колыванский камнерезный завод, где более 200 лет создают изделия из камня, включая знаменитую «Царицу ваз» для Эрмитажа. После экскурсии можно заглянуть в музей камнерезного дела и узнать больше об истории алтайских мастеров 📷 Мир турбаз 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4466</t>
+  </si>
+  <si>
+    <t>🏛 Что за уникальный музей располагается почти в географическом центре Барнаула? В самом сердце Барнаула, на улице Матросова, находится удивительное место – музей «Мир времени». Его коллекция насчитывает более 10 тысяч экспонатов и охватывает самые разные эпохи: от орудий древнего человека до водолазного костюма и советских телевизоров Главная фишка музея – экспонаты можно и нужно трогать руками. Здесь можно услышать звук воздушной тревоги времен войны, подержать окаменелость возрастом 300 миллионов лет, вдохнуть аромат легендарной «Красной Москвы» и даже примерить старинную шляпку или пенсне В «Мире времени» есть богатая библиотека с журналами конца XIX – начала XX века, старинными травниками и Большой советской энциклопедией А еще при музее работает магазин, где можно купить монеты, марки, посуду, старую аппаратуру или сдать свои предметы на комиссию 📷 Яндекс Карты, сайт «Мира времени» 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4465</t>
+  </si>
+  <si>
+    <t>🏔 Вид на гору Плешивый Белок в Чарышском районе 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4464</t>
+  </si>
+  <si>
+    <t>🌲 Алтайские леса теперь охраняют из космоса В Алтайский край начали использовать космический мониторинг для защиты лесов от незаконных рубок. Теперь специалисты получают спутниковые снимки лесного фонда практически в режиме реального времени Если система замечает подозрительные изменения, например, вырубку деревьев, лесничие сразу выезжают на проверку. В других регионах России такая технология уже помогла заметно сократить количество «черных лесорубов» 🌿 Для любителей природы Алтайского края это отличная новость: природные территории нашего региона смогут сохранить свою красоту и уникальные лесные пейзажи На фото: Листвяжная грива Тигирекского хребта 📷 Д. Мельников ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4463</t>
+  </si>
+  <si>
+    <t>🤔 Вы знаете, какая легенда стоит за знаменитой скалой Чертов палец на Алтае? В горах Алтая жил молодой богатырь Куюм – сильный, быстрый и ловкий. Конь у него был под стать: крепкий, как скалы, и быстрый, как горная река. Но однажды в эти края пришел страшный великан Черто. Он захотел забрать все богатства земли, выпить реки и поработить народы. Люди собрали войско, десять дней бились с великаном, но не смогли одолеть Тогда отправились к мудрецу, жившему в пещере у горного озера. Тот посоветовал: пусть самый смелый воин под покровом ночи нападет на великана, а конь втопчет его в землю. Куюм вызвался спасти родной край. Тёмной ночью, когда луна скрылась за горами, подкрался он к Черто и стал пускать стрелы. Раненый великан взревел, но богатырь на быстром коне кружил вокруг, нанося удары саблей. Ослабел Черто от ран и рухнул на спину. Конь втоптал его в землю так, что снаружи остался только один палец К утру он превратился в скалу. С тех пор ее называют Чертовым пальцем. Стоит она напротив села Соузга, на Катуни 📷 Роман IRV74 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.05.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4462</t>
+  </si>
+  <si>
+    <t>🌧 Летний дождь на Бирюксинском перевале 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4461</t>
+  </si>
+  <si>
+    <t>🌾 Что ели жители Алтайского края больше двух тысяч лет назад? Недалеко от Белокурихи археологи нашли древние захоронения III века до нашей эры. Исследования показали неожиданные детали меню наших предков Оказывается, жители предгорий Алтая почти не ели рыбу, хотя рядом были реки. Зато основу рациона составляли зерновые культуры, особенно просо. Древние жители этих мест любили каши и уже активно занимались земледелием Учёные выяснили это благодаря анализу костных останков, найденных на археологическом памятнике «Ульяновка-3». Там же обнаружили следы разных укладов жизни: одни люди занимались скотоводством, другие – выращивали зерно Получается, любовь к простым и сытным блюдам у жителей Алтая появилась ещё тысячи лет назад На фото: раскопки на «Ульяновке-3» 📷 Фонд развития Большой Белокурихи 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4458</t>
+  </si>
+  <si>
+    <t>🕊 Как увидеть Барнаул с высоты птичьего полета? Мечтаете взглянуть на город с необычного ракурса? В окрестностях Барнаула есть несколько вариантов для тех, кто хочет подняться в небо ✈️ На самолете Авиаклубы предлагают прогулки на небольших частных самолетах. Можно просто полетать с пилотом или устроить романтическое свидание в воздухе с фотографом. Взлетают обычно с аэродрома «Панфилово» в Калманском районе 🚁 На вертолете Для компаний до трех человек подойдет вертолет Robinson R-44. Вылеты выполняются с аэродрома «Гелион» в Первомайском районе 🪂 На мотопаратрайке и параплане Самые бюджетные и захватывающие варианты – полеты на мотопаратрайке (тележка с мотором и крылом) или в тандеме с инструктором на параплане. Стартуют обычно с протоки Талой в районе Затона "Пилоты" могут не только полетать, но и пройти обучение, получить навыки пилотирования или освоить кайтинг. Многие компании сопровождают полеты фото- и видеосъемкой Небо ждет, друзья! 📷 FlyAltay ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4457</t>
+  </si>
+  <si>
+    <t>😍 Пейзажи неповторимого Чарыша 📷 Drive2 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4446</t>
+  </si>
+  <si>
+    <t>🏔️Антон Мелёшкин запечатлел Горный Алтай как место, где рождается стихия Его работы — это не просто снимки, а состояние тихой эйфории, где каждый кадр заставляет замереть от восхищения и острее чувствовать величие окружающего мира. 📷 Антон Мелешкин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4441</t>
+  </si>
+  <si>
+    <t>⚡️ Тот момент, когда страшно красиво Майские ночные грозы в Рубцовских степях. Фото сделаны 9 мая 2026 года. 📷 Евгений Храпко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.05.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4440</t>
+  </si>
+  <si>
+    <t>⛰️Его высочество Бащелак и его верные отроги 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4437</t>
+  </si>
+  <si>
+    <t>🏰 А давайте пофантазируем? Мало кто знает, но у Барнаула был предшественник. Около тысячи лет назад там, где сейчас стоит город, располагалась крепость Абакша — ставка могущественного телеутского хана Абака. Оттуда воины совершали набеги на соседние племена и русских первопроходцев. Но мы привыкли к другой истории: Барнаул вырос при Демидове у слияния реки Барнаулки с Обью. А что, если бы точкой отсчёта стала именно средневековая Абакша в районе нынешнего Научного городка? Вместе с нейросетью мы посмотрели, как мог бы выглядеть город в таком случае. Как думаете, как бы назывался наш город? Может, так же Абакша, или же по-другому? Пишите свои догадки в комментариях! 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAXу</t>
+  </si>
+  <si>
+    <t>09.05.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4436</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро 📷 Алевтина Неустроева 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAXу</t>
+  </si>
+  <si>
+    <t>08.05.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4433</t>
+  </si>
+  <si>
+    <t>✍️ Где искать следы эпохи шестидесятников? В алтайском селе Косиха, на малой родине Роберта Рождественского. Там, в 50 километрах от Барнаула, работает мемориальный музей, где бережно хранятся не только рукописи и пластинки, но и обычные бытовые мелочи: пепельница, кружка, старый телефонный аппарат. Именно они делают образ великого поэта живым и настоящим. Музей открыли в 2012 году с помощью семьи Рождественских, и родные до сих пор передают сюда личные вещи — коллекция уже перешагнула за сотню предметов. Но главный сюрприз преподнесли московские режиссеры Юрий и Ренита Григорьевы. Роясь в архивах, они наткнулись на неизвестное стихотворение Рождественского — текст песни о студентах для фильма «Дороги фестиваля» (1957 год). Песня так и не вошла в картину и почти 50 лет пролежала в безмолвии. Теперь это редчайшая жемчужина коллекции. Чувствовать дух шестидесятников? Вам точно в Косиху. 📷 Валерий Степанюк 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.05.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4425</t>
+  </si>
+  <si>
+    <t>🐐Козлик Кузя и бычок Борька. Вот такой зоосад по утрам за окном. 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4421</t>
+  </si>
+  <si>
+    <t>👻 Топ-5 жутких мест Барнаула, где водятся призраки Хотите взглянуть на город с мистической стороны и пощекотать нервы? Ловите подборку локаций, где вполне можно встретить привидения (но это не точно). 🪦 Нагорный парк. Раньше здесь было кладбище (XVIII век — 1930-е), где хоронили купцов и офицеров. Местные байки рассказывают о женщине в белом и ребёнке в матроске. 🌉 Новый мост через Обь. Легенда о невесте, которая из-за несчастной любви прыгнула в реку. Говорят, её призрак в белом платье появляется на мосту по ночам. 🏛 Здание городской Думы. Знаменитая Голубая дама — призрак жены генерала, которую муж замуровал в подвале. В особняке слышали звуки фортепиано без инструмента. 🌳 Парк «Изумрудный». Раньше — кладбище с храмом. Здесь полно баек: о странных силуэтах на фото, проклятии купца и несчастных случаях. 🚂 Железнодорожный вокзал. По ночам к перрону приходит поезд-призрак, которого нет в расписании. Он бесшумно стоит и исчезает в дымке. 📷 Иоанна Степанченко, Амик, Алтапресс, Urban Stalker 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.05.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4420</t>
+  </si>
+  <si>
+    <t>🌺Доброе утро! Видеть прекрасное в обычном — вот настоящее искусство. 📷 Гражданин фотограф 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4414</t>
+  </si>
+  <si>
+    <t>🚀 5 причин заехать в Музей космонавтики имени Титова Планируете путешествие по Алтайскому краю? Обязательно посетите музей в селе Полковниково. Его основал в 1965 году отец космонавта Степан Титов. Сегодня это старая школа, где учился Герман Титов, и современный выставочный корпус. Что посмотреть? 1️⃣ Теннисная ракетка Германа Титова — второй космонавт планеты обожал теннис, а в музее хранится его ракетка и живое фото тренировок 1961 года. 2️⃣ «Знамя мира» — подарок от дрезденских пионеров к годовщине полёта. Голубь, тёплые надписи и дух эпохи. 3️⃣ Расчёска от Хо Ши Мина — по легенде, из обломков сбитого американского самолёта. Дипломатический сувенир холодной войны. 4️⃣ Картина из риса — портрет Титова с наградой, выложенный зёрнами разной прожарки. 5️⃣ Антенная система «КАМА-А» — реальная техника космических войск. 📷 Комсомольская правда, За науку, Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4410</t>
+  </si>
+  <si>
+    <t>🍄‍🟫 Первые грибы уже в корзинах Подписчица сообщества «Грибы и грибники Алтайского края» Елена из Тальменки поделилась кадрами из весеннего леса. Она с дочкой собрала около четырёх литров сморчков. «Лес стал ещё суше, подстилка хрустит под ногами, а грибов совсем мало. Похоже, с такой погодой весенний грибной сезон у нас закончится, толком и не начавшись. Но даже пара вёдер - это всегда радость и повод для прогулки», - рассказала женщина. 📷 Грибы и Грибники Алтайского края 📍 Тальменка. Также грибники отзываются из Троицкого и Заринского районов. ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.05.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4409</t>
+  </si>
+  <si>
+    <t>🤍 Черёмуха зацвела 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4408</t>
+  </si>
+  <si>
+    <t>🌕 Не гало и не радуга: в Республике Алтай сняли редкую пыльцевую корону у Луны Фотограф Светлана Казина поймала момент, когда свет весны заиграл вокруг спутника. Это явление — дифракция света на пыльце (сосны, берёзы, цветов). В отличие от гало (преломление в кристаллах льда), корона компактнее, ярче и цветнее. 🔍 Почему это уникально? 1️⃣ В короне порядок цветов «перевёрнут» — не как в радуге. 2️⃣ Чем мельче и однороднее пыльца, тем чётче кольца. 3️⃣ Кольца не идеально круглые, а эллипсом или «плывут» — из-за неровного слоя пыльцы. 4️⃣ Явление недолгое: чуть изменился ветер/влажность — и исчезло. 5️⃣ Чем мельче частицы, тем шире и больше кольца вокруг Луны. 6️⃣ Чаще всего такую корону можно увидеть именно весной, в сезон цветения. 7️⃣ А бывает и несколько колец — как на этом снимке. Это не просто красивая «радуга». Это момент, когда свет становится видимым, проходя через миллионы мельчайших частиц. 📷 Светлана Казина ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4407</t>
+  </si>
+  <si>
+    <t>🤔 5 удивительных фактов о Денисовском человеке Главная гордость Алтая — Денисова пещера, давшая имя целому виду древних людей. Делимся самой интересной информацией. 1️⃣ Имя от пещеры. Находится в Солонешенском районе. Здесь больше 20 культурных слоёв и свыше 80 тысяч артефактов: орудия, украшения, кости животных. 2️⃣ Возраст — сотни тысяч лет. Денисовцы жили здесь 200–73 тысячи лет назад. Первый необычный зуб нашли еще в 1984 году. 3️⃣ Новый вид. В 2008 году обнаружили фалангу мизинца девочки возрастом около 50 тысяч лет. ДНК показала: это не неандерталец и не человек разумный, а отдельная ветвь. 4️⃣ Как выглядели? Реконструкции нет, но генетика говорит: темная кожа, темные волосы и глаза, широкое лицо, мощная челюсть. 5️⃣ Исследования не прекращаются. В 2021 году в пещере нашли останки возрастом около 200 тысяч лет — древнейшие из денисовских. 🔎 Бонус: в 2019 году денисовцев «нашли» в Тибете — по челюсти из пещеры Байшия. 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 03:58</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4401</t>
+  </si>
+  <si>
+    <t>🌸Цветение маральника в Барнауле Была произведена фотоохота за ним 📸 📷 окно в барнаул 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 03:50</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4400</t>
+  </si>
+  <si>
+    <t>🌸Цветение маральника в городе. Была произведена фотоохота за ним 📸</t>
+  </si>
+  <si>
+    <t>03.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4397</t>
+  </si>
+  <si>
+    <t>🤔 Какие уникальные экспонаты хранит музей Иткульского спиртзавода? В селе Соколово уже пять лет работает музей при Иткульском спиртзаводе. Экспозиция посвящена истории русского предпринимательства XIX–XXI веков и развитию одного из крупнейших спиртовых производств Алтая. Само здание музея историческое: 1900 года постройки, раньше здесь располагалась брагоректификационная установка Среди самых необычных экспонатов – микроскоп XIX века из Вены, которым исследовали сырье и продукцию, и французские настенные часы, подаренные наследником основателя завода Иваном Платоновым. Механизму более века, но он до сих пор исправно отбивает каждый час В коллекции также есть патефон с пластинками Клавдии Шульженко, бутылки местного стекольного завода, старинный самогонный аппарат, древнерусский сосуд для розлива напитков «ендова», глиняные горшки и крынки – предметы, использовавшиеся на производстве в XIX – начале XX века 📷 Иткульский спиртзавод 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.05.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4396</t>
+  </si>
+  <si>
+    <t>😍 Великолепный пейзаж Красногорского района 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4395</t>
+  </si>
+  <si>
+    <t>❤️ Как Чарыш искал свою возлюбленную Есть легенда про алтайскую реку: давным-давно среди заснеженных гор Алтая появился на свет Чарыш. Его имя означало «царь», и долгое время он жил в мире и спокойствии. Но однажды до него дошли слухи о прекрасной зеленоглазой реке Ине, скрытой где-то в горах. С тех пор покой оставил его: больше не радовали ни величественные вершины, ни цветущие долины, ни звонкие птичьи трели Тогда Чарыш решил отправиться на поиски возлюбленной. Он превратился в могучий поток и устремился через ущелья и равнины, сметая камни, огибая скалы и пробивая себе путь сквозь горные преграды. После долгого пути он вышел к долине Золотой луг, где с другой стороны гор текла игривая Иня. Увидев друг друга, они сразу полюбили и слили свои воды в единый поток Их союз оказался прочным. Много раз пыталась разлучить их река Белая со своей мутной водой, кружась вокруг них пенными волнами, но ничего не вышло. Так и несут Чарыш и Иня свои чистые воды в Обь, даря людям радость и благополучие 📷 Drive2 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4394</t>
+  </si>
+  <si>
+    <t>🏔 Его высочество Бащелак 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.05.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4393</t>
+  </si>
+  <si>
+    <t>🏺 Где на Алтае находится колыбель Царицы ваз? Колыбель легендарной «Царицы ваз» – гора Ревнюха в Змеиногорском районе. Здесь в 1789 году открыли Ревневское месторождение зелено-волнистой яшмы – камня, который прославил Алтай на весь мир Именно отсюда в XIX веке добыли гигантский монолит для создания знаменитой Царица ваз. Над чашей весом почти 20 тонн мастера трудились 15 лет – с 1828 по 1843 год. Сегодня она хранится в Государственном Эрмитаже и считается крупнейшим в мире изделием подобного типа Ревневская яшма – камень с живым, волнистым рисунком, в котором будто застыли «волны» древней земной коры. С 1805 года с ней работают мастера Колыванский камнерезный завод, создавая вазы, колонны и декоративные изделия, разошедшиеся по музеям и дворцам мира Сегодня гора Ревнюха – памятник федерального значения и место притяжения туристов. У скалы, откуда откололи яшмовую глыбу для будущей «Царицы ваз», установлена памятная табличка. Именно здесь началась история одного из главных символов Алтая, изображенного на гербе края 📷 ВизитАлтай 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.05.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4392</t>
+  </si>
+  <si>
+    <t>❤️ Сельская романтика Алтая – летнее гречишное поле 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4391</t>
+  </si>
+  <si>
+    <t>🏡 «Через край» продолжает проект про сельские усадьбы Алтайского края В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая В окружении живописных пейзажей на Айском тракте, в 115 км от Бийска, расположилась уютная усадьба «Сокол» – место, где легко перезагрузиться и почувствовать тишину природы Домики из кедра и сосны, интерьеры с ручной керамикой и резьбой создают атмосферу настоящего алтайского уюта. На территории – банный комплекс с чаном под открытым небом, бассейн, пруд и даже собственная пасека. Здесь можно попробовать необычный «сон на пчёлах» – популярную практику для отдыха и снятия стресса Для активных гостей есть тропы здоровья, велопрогулки, экскурсии и походы в горы. А для спокойного отдыха – йога, мастер-классы и уединённые уголки с видом на природу. Также недалеко от усадьбы есть уникальный грот шамана и парк лабиринтов, на которые обязательно стоит посмотреть «Сокол» – место, куда приезжают за тишиной, а возвращаются за ощущением настоящего отдыха 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4385</t>
+  </si>
+  <si>
+    <t>❄️ Как замерзают водопады? Сначала лед сковывает реку, течение замедляется, а разлетающиеся капли воды застывают на скалах. Поток перестает свободно падать вниз – вода будто «ползет» по ледяной поверхности, формируя сосульки и массивные ледяные наплывы. В особенно сильные морозы водопад может превратиться в сплошную ледяную глыбу, но иногда даже под толстым слоем льда сохраняется движение воды. Зимой алтайские водопады преображаются в величественные ледяные стены и фантастические природные скульптуры На фото: замерзший каскад водопадов на реке Шинок 📷 Алтайприрода 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4384</t>
+  </si>
+  <si>
+    <t>☀️ Апрельское утро близ горы Елгош 📷 Павел Филатов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4383</t>
+  </si>
+  <si>
+    <t>🌸 Фестиваль «Цветение маральника» пройдет в эту пятницу на Бирюзовой Катуни На «Цветение маральника» 1 мая гостей ждет большой праздник под открытым небом. Фестиваль пройдет уже в 13-й раз и традиционно собирает тысячи туристов – в прошлом году сюда приехали около 40 тысяч человек Программа будет насыщенная: более пяти часов музыки, танцев и активностей. На сцене выступят артисты, диджеи и кавер-группа, пройдет массовая акция «Расцветай на Алтае!». Гостей ждут народные игры, квизы и концерты в парке Рериха – от классики до хитов 90-х Также на «Бирюзовой Катуни» развернутся ярмарка ремесленников, гастрозона, арт-поляна, детские и спортивные активности. Добраться можно на личном трансопрте, или на организованных автобусах из Барнаула и других городов. Важно: въезд будет только через Айский мост 📷 ВизитАлтай 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4378</t>
+  </si>
+  <si>
+    <t>🏞 Чем озеро Малое Яровое отличается от «большого брата» и какое из них лучше? Озеро Большое Яровое расположено в Славгородском районе и давно стало всероссийским курортом. Здесь пляжная инфраструктура, санатории, аквапарк, концерты и шумная туристическая жизнь Но если хочется тишины, степного простора и более «дикого» отдыха, стоит обратить внимание на Малое Яровое – его менее раскрученного соседа. Оно находится примерно в 30 км к северо-востоку от Большого озера, рядом с селом Владимировка У Малого Ярового нет благоустроенных пляжей и набережных, зато природа здесь почти нетронутая, а вода еще солонее. По концентрации соли и лечебным свойствам его нередко сравнивают с Мертвым морем Если вы хотите комфорт, развлечения и цивилизацию – вам на Большое Яровое. А если вам по душе спокойный отдых, лечебные грязи и степные пейзажи – выбирайте Малое Яровое 📷 Drive2 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.04.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4375</t>
+  </si>
+  <si>
+    <t>🌊 Катунь весенняя 📷 Виктор Четошников 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4374</t>
+  </si>
+  <si>
+    <t>🛣 Популярность автотуризма растет в России вместе с обновлением дорог За первые два месяца этого года количество туристических поездок в стране увеличилось почти на 3% по сравнению с аналогичным периодом прошлого года, сообщили в правительстве России Как отметил вице-премьер РФ Марат Хуснуллин, растущий интерес к автотуризму особенно заметен во время майских праздников. Чтобы сделать путь к местам отдыха и достопримечательностям комфортным и безопасным, в этом году обновят более 340 региональных и местных дорог в стране Работы пройдут в рамках нацпроекта «Инфраструктура для жизни». В прошлом году по этой программе в нормативное состояние привели 2,2 тыс. км «туристических» дорог. Такие участки приводили в порядок и раньше. В рамках другого нацпроекта за шесть лет отремонтировали почти 10 тыс. км дорог 📷 Минтранс Алтайского края ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>28.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4370</t>
+  </si>
+  <si>
+    <t>📚 Где на Алтае установлены памятники персонажам шукшинских рассказов? В 2011 году Сростки превратились в необычную творческую мастерскую под открытым небом. Два десятка резчиков по дереву из разных регионов приехали на родину Василия Шукшина, чтобы за неделю создать галерею его героев прямо в сквере напротив главного здания музея-заповедника В кленовой роще появились деревянные образы шукшинских персонажей, всего скульпторы оставили Сросткам 19 кедровых фигур Сегодня между «чудиками» тянутся аккуратные дорожки, а рядом с некоторыми изваяниями можно присесть на встроенные в композиции скамьи. Получилось тихое, атмосферное место для прогулок, где можно встретить мир шукшинских историй 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4369</t>
+  </si>
+  <si>
+    <t>🤩 Вид на село Топольное с горы 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4368</t>
+  </si>
+  <si>
+    <t>🏔 Откройте новые места Алтайского края Идеи для поездок, советы и живое общение – все в нашем Макс-канале 🌄 Планируйте путешествия легко. Подписывайтесь! ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>27.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4367</t>
+  </si>
+  <si>
+    <t>👢 Где на Алтае находится озеро-сапог? Это искусственное озеро Бирюзовая Катунь, которая находится в одноименной особой экономической зоны Правда, на знаменитый итальянский «сапог» оно совсем не похоже, например, носок повернут в другую сторону Возможно, проектировщики озера были вдохновлены образом сказочной рыбы-кита и хотели добиться сходства водоема со сказочной рыбой 📷 Катунь 24 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4366</t>
+  </si>
+  <si>
+    <t>⛰ По дороге на Тигирек 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4365</t>
+  </si>
+  <si>
+    <t>🌊 Пять интересных фактов про реку Чарыш 📍 Чарыш – горная река, протекающая по территории Республики Алтай и Алтайского края. Она начинается на склонах Коргонского хребта и через 547 км впадает в Обь 📍 Летом температура воды в Чарыше в нижнем течении поднимается до +20 градусов, а в верховьях остается холодной 📍 В реке водится много рыбы: хариус, таймень, щука, окунь, налим. А вдоль самой реки обитают медведь, волк, рысь, лиса, заяц, соболь, лось, косуля, белка и другие 📍 Чарыш и его притоки известны среди любителей сплавов. Например, связка рек Кумир – Чарыш – Коргон – Чарыш – маршрут 5 категории сложности, это единственная водная «пятёрка» в Алтайском крае. Сам Чарыш подходит для сплавов 2 категории сложности 📍В долине реки Сентелек, притока Чарыша, археологами был обнаружен погребальный комплекс, крупнейший в Алтайском крае – Царский курган. Возраст которого отнесен к V веку до нашей эры, диаметр кургана – 50 м, высота – 2 метра, до наших дней дошли каменные ограждения высотой более 4 метров 📷 Алтайская археология 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4364</t>
+  </si>
+  <si>
+    <t>😍 Весенняя красота 📷 Павел Филатов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4363</t>
+  </si>
+  <si>
+    <t>🌼 Где на Алтае растут Венерины башмачки? В Целинном районе Алтайского края, между селами Бочкари и Верх-Марушка, находится памятник природы краевого значения «Урочище Венерин башмачок». Его создали для сохранения редкой орхидеи, занесенной в Красную книгу региона Венерин башмачок легко узнать по ярко-желтой «губе» и темно-пурпурным лепесткам – форма цветка действительно напоминает изящную женскую туфельку. С этим растением связано множество легенд: от античных мифов о башмачке богини Венеры до народных сказаний о бабочках, превратившихся в цветы Из-за своей красоты башмачок долгое время массово собирали, поэтому в природе он стал редкостью. Именно поэтому урочище охраняется: здесь запрещены рубки, костры, строительство, проезд транспорта и любые действия, вредящие природе. Зато разрешены экскурсии, экологические тропы и научные наблюдения – сюда часто приезжают школьники, студенты и любители природы Цветет башмачок в середине мая. Если хотите увидеть одну из самых необычных орхидей Алтая, то заранее запланируйте поездку на весну и держите курс на Бочкари. Но помните: любоваться можно только глазами 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.04.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4362</t>
+  </si>
+  <si>
+    <t>🏔 Вид на Бутачиху с Тумановского перевала 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4361</t>
+  </si>
+  <si>
+    <t>🏡 «Через край» запускает новый проект о сельских усадьбах Алтайского края В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая Сегодня мы расскажем вам о гостевом доме «Кержацкие палати» в селе Солоновка Смоленского района. Здесь хозяйка Татьяна Чуфенева бережно воссоздала старинный уклад: дом восстановлен по семейным воспоминаниям, с родовым камнем у входа и забором по старым фотографиям Гостей ждет не просто отдых, а погружение в деревенскую жизнь: натуральные продукты с собственного хозяйства, уютные комнаты с видом на горы, старинные предметы в доме и ретро-кровати на пружинах, как у бабушки В усадьбе можно не только отдохнуть от городской суеты, но и узнать о старообрядческой культуре, примерить традиционные костюмы, заняться ремеслами в арт-пространстве, устроить прогулки по селу, заглянуть на пасеку или сыроварню, и даже устроить полета на параплане. Или просто провести вечер с чаем и пирогами 😊 «Кержацкие палати» работают круглый год, поэтому это отличный вариант перезагрузиться и увидеть Алтай с другой стороны хоть зимой, хоть летом 📷 Анна Зайкова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4356</t>
+  </si>
+  <si>
+    <t>🤔 На какое Чудо-Юдо похожа алтайская гора Очаровательная? Вы знали, что гора Очаровательная похожа на чудище-рыбу или птицу? Иногда кажется, что каменная пасть – это место, где встает солнце, а вечером существо его проглатывает и оно исчезает 📷 Алексей Эбель 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4351</t>
+  </si>
+  <si>
+    <t>😍 Белокуриха в апреле 📷 Евгения Строевская 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.04.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4350</t>
+  </si>
+  <si>
+    <t>🏛 Барнаул в деталях: какие памятники стоит увидеть В Барнауле история буквально встроена в городское пространство – от старинных обелисков до советских мемориалов и современных скульптур. На самые интересные объекты обращает внимание историк Валерий Скубневский Один из главных символов – Демидовский столп на Демидовской площади. Это один из старейших памятников города, посвящённый не военным победам, а развитию горного дела на Алтае. Для прогулок с историей подойдёт Нагорный парк – здесь сохранилась могила исследователя Сибири Николая Ядринцева, а сама территория раньше была кладбищем Отдельного внимания заслуживает Мемориал Воинской Славы на привокзальной площади – масштабный комплекс, посвящённый Великой Отечественной войне. Среди более «новых» точек – памятники поэту Александру Пушкину, музыканту Виктору Цою и изобретателю Ивану Ползунову. А из архитектурных жемчужин выделяется Горная аптека – одно из старейших зданий города XVIII века Гуляя по Барнаулу, можно не только насладиться атмосферой города, но и устроить путешествие по эпохам, где вглядываясь в любое здание можно узнать что-то новое об истории краевой столицы 📷 Дмитрий Герайкин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4346</t>
+  </si>
+  <si>
+    <t>🗺🔍 Змеиногорск и окрестности: что посмотреть Змеиногорск – небольшой город с большой историей горного дела и живописными окрестностями. Вот на что точно стоит посмотреть, если вы приехали туда Начать стоит с Музея истории развития горного производства – первого в Западной Сибири здания, построенного специально для музея (1827 год). Здесь рассказывают, как добывали серебро и руду в XVIII–XIX веках, показывают старинные инструменты и макеты. Экскурсоводы проводят прогулки и по городу: показывают комисскую штольню, Екатерининский кунст-штадт, купеческие лавки XIX века и место первой в России чугунной дороги на конной тяге Рядом – набережная Нагорного пруда с исторической плотиной 1786 года. Здесь же установлен восьмитонный каменный Ермак с непростой судьбой, ставший местом сбора алтайских казаков За пределами города – природные точки притяжения. Гора Синюха (1210 м) считается священной, с вершины открываются панорамы Змеиногорска, Белого озера и окрестных хребтов. Подъем доступен даже неподготовленным туристам. А у подножья – озеро Моховое Еще есть Колыванское озеро, оно славится пляжами, реликтовым орехом чилим и скалами причудливых форм. Здесь находили следы древних поселений, а чистое небо используют даже для космических наблюдений 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.04.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4345</t>
+  </si>
+  <si>
+    <t>😍 Атмосфера как в "Зеркале" Тарковского 📷 Роман Алдергот 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4344</t>
+  </si>
+  <si>
+    <t>Какой станет ваша улица, парк или сквер? Выбирают жители Алтайского края С 21 апреля по 12 июня проходит Всероссийское голосование за объекты благоустройства. Именно жители решают, какие общественные территории преобразятся в 2027 году — парки, набережные, пешеходные зоны, скверы. Также можно повлиять на дизайн-проекты уже отобранных пространств Вице-премьер Марат Хуснуллин отметил, что благоустройство меняет облик городов и сёл, создаёт новые точки притяжения, стимулирует бизнес и туризм. И главное — инициаторами изменений становятся сами жители В прошлом году в крае проголосовали почти 200 тысяч жителей. Каждый выбор — не просто территория, а пространство, где предстоит расти новым поколениям Сделать выбор могут граждане старше 14 лет. Голосуйте на сайте: https://vk.cc/cWYl4R , в приложении «Госуслуги. Решаем вместе» или через волонтёров Ваш голос меняет край! ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>22.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4341</t>
+  </si>
+  <si>
+    <t>🏔🔍 Три археологические тайны Алтая, которые меняют представление о древнем мире Алтай – это не только заснеженные пики и бирюзовые реки, но и настоящая «машина времени». Делимся тремя грандиозными находками алтайских археологов, которые перевернули мировую историю 1️⃣ Денисова пещера – дом нового вида человека (🗺 Место на карте) Здесь в 2008 году открыли денисовского человека – отдельный вид, не неандерталец и не наш прямой предок. Возраст находок отодвинули до 250–300 тысяч лет назад. А еще: 50-тысячелетний браслет, иголка с ушком из кости рыбы, диадема и древний «карандаш» из красного железняка. Пещера стала настоящим «перекрестком» древних миграций между Азией, Европой и Средиземноморьем 2️⃣ Скифский Алтай – родина непобедимых всадников (🗺 Место на карте) Генетики недавно подтвердили: скифы вышли именно отсюда. Археологи же давно находили их следы – курганы VI–V веков до н.э. в Советском районе, захоронения воинов с конями, знаменитые мечи, а в Первомайском – даже редчайший женский косметический набор в могиле 3️⃣ Карама – колыбель человечества на Алтае (🗺 Место на карте) Стоянка возрастом 800 тысяч-1 миллион лет! Самые древние галечные орудия России, очень похожие на олдувайские из Африки. Скорее всего, здесь жил Homo erectus – гораздо раньше, чем считалось возможным 📷 Ксения Шубина, Алтайская археология, sib-guide ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.04.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4340</t>
+  </si>
+  <si>
+    <t>Муниципальная дипломатия выходит на новый уровень: у городов Алтайского края появился реальный шанс выстроить прямой диалог с городами-побратимами На Всероссийском муниципальном форуме «Малая Родина – Сила России» обсудили развитие побратимских связей в новых условиях меняющегося мира. У Алтайского края – десятки городов-партнеров по всему миру, и теперь их сотрудничество может выйти на новый уровень: от культуры до экономики У Барнаула – побратимы в США, Испании, Казахстане и двух городах Китая. У Бийска – Ховд в Монголии и Сан-Мигель-де-Тукуман в Аргентине. У Рубцовска – партнеры в США, Китае и Казахстане. У Новоалтайска, Алейска и Белокурихи – также есть города-побратимы Федеральные власти рассматривают возможности для выхода этих отношений на новый уровень – совместные проекты малого и среднего бизнеса, экспорт локальных продуктов, обмен технологиями в ЖКХ и образовании. Прямые связи с зарубежными муниципалитетами открывают доступ к рынкам Глобального Юга и БРИКС Как заявил председатель «Единой России» Дмитрий Медведев на открытии форума: «Необходимо, чтобы запросы и инициативы от людей с мест быстрее доходили до федерального уровня». Побратимство – один из инструментов этой работы ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>21.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4339</t>
+  </si>
+  <si>
+    <t>🌲 Новый живой памятник, который видно даже из космоса, появился на Алтае В Рубцовском районе появился уникальный геоглиф – огромная надпись «80 лет Победе», высаженная из сосен. Масштаб впечатляет: почти 4 гектара леса, около 15 тысяч деревьев и размеры 90 на 430 метров. Этот природный арт-объект создали в окрестностях села Половинкино в рамках акций «Сад Памяти» и «Лес Победы». Уже сейчас рисунок можно различить с высоты, а со временем, по мере роста деревьев, он станет ещё более выразительным Место выбрано не случайно: три века назад здесь проходила одна из полос ленточного бора, утраченная со временем. Сегодня лес постепенно возвращают, а новый геоглиф стал символом памяти о подвиге земляков – фронтовиков и тружеников тыла 📷 АлтайЛес 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4333</t>
+  </si>
+  <si>
+    <t>🏙 Бийск: что посмотреть в городе Бийск – один из старейших городов Алтайского края, научный и промышленный центр с богатой историей. Здесь сохранились храмы, музеи, памятники и следы старинных укреплений. Вот какие достопримечательности стоит посетить в алтайском наукограде: 📍 Бийская крепость С нее началась история города. Крепость построили около 300 лет назад для защиты от джунгар. Деревянные сооружения не сохранились, но на месте можно увидеть металлические элементы и пушки 📍 Музей Чуйского тракта Единственный в России музей, посвященный дороге. Экспозиции рассказывают о Чуйском тракте – торговом пути, по которому караваны шли в Монголию и Китай. Здесь представлены экспонаты XVII–XIX веков и первые фотографии тракта 📍 Успенский собор Кафедральный храм Бийской епархии, освященный в 1903 году. В советское время здание использовали как зернохранилище, а в 1947 году храм восстановили и вернули верующим. Адрес: ул. Советская, 13 📍 Памятник Петру I «Сибирский Медный всадник» установлен в парке им. Гаркавого. Конная статуя основателя города стоит в зеленом сквере среди цветников и деревьев, включая редкий для Алтая маньчжурский орех 📍 Музей истории Алтайской духовной миссии Расположен в здании 1888 года на улице Иркутской, 1/1. В фондах более 66 тысяч экспонатов: иконы, церковное литье, предметы быта, документы и фотографии XVII – начала XX века 📍 Планетарий «Родина» На улице Социалистической, 2/1. Здесь показывают научно-популярные фильмы и воссоздают движение небесных тел, затмения и полярные сияния – интересно и детям, и взрослым 📷 Валерий Степанюк, Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.04.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4332</t>
+  </si>
+  <si>
+    <t>🕊 Караваны птиц надо мной летят 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4331</t>
+  </si>
+  <si>
+    <t>🧭 Ваш главный гид по Алтайскому краю уже в MAX 👉 Подписывайтесь и оставайтесь с нами! ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>20.04.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4330</t>
+  </si>
+  <si>
+    <t>🤔 Раньше Кулундинские озера были пресными? По местной легенде – когда-то да. Жители Кулунды рассказывают, что около трехсот лет назад из-под земли били пресные ключи, питавшие озеро Щекулдук и не дававшие ему засаливаться Предание связывает исчезновение родников с конфликтами в степи: уходя после столкновений (в том числе событий 1771 года), казахские баи якобы «закрыли» чистые источники кошмой, чтобы вода не досталась врагам В советское время легенда получила продолжение: в 1960-х будто бы потомки баев предлагали властям «открыть родники» за большие деньги, но им отказали. А в 1970-х уже реально пытались опреснить соленое озеро, перекачав воду из соседнего щелочного. Но эксперимент провалился, тогда водоем чуть не потеряли. Лишь спустя годы он восстановился сам, снова став соленым 📷 Викимедиа 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4329</t>
+  </si>
+  <si>
+    <t>🌸 Пробуждение природы в Чарышском 📷 Кристина Воробьева 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4326</t>
+  </si>
+  <si>
+    <t>☀️ Что такое солнечное гало, которые можно заметить на Алтае? Периодически жители Алтайского края замечают необычное свечение вокруг Солнца – солнечное гало. Само слово пришло из древнегреческого и означает «круг» или «диск» Гало – это атмосферное оптическое явление, возникающее из-за преломления и отражения солнечного света в кристаллах льда. Такие кристаллы содержатся в верхних слоях атмосферы, чаще всего в перистых облаках. Главное условие появления гало – наличие льда в воздухе Наблюдать его чаще удается зимой, но при подходящих условиях гало может появляться и летом, например перед приходом теплого атмосферного фронта, когда атмосфера прозрачна и спокойна Интересно, что гало бывает не только солнечным – его можно увидеть и вокруг Луны, причем в самых разных формах. Специалисты напоминают: наблюдать явление лучше в темных очках или через специальное стекло, чтобы не повредить зрение На фото: гало над Орешной в Солонешенском районе 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.04.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4322</t>
+  </si>
+  <si>
+    <t>😍 Апрельские речные пейзажи 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4319</t>
+  </si>
+  <si>
+    <t>🏙 Рубцовск: что посмотреть в городе Если собираетесь в Рубцовск или хотите по-новому взглянуть на город, начните с его ключевых достопримечательностей: ⛪️ Собор Архангела Михаила – главная историческая жемчужина Рубцовска и самое старое здание города. Освященный в 1906 году, храм пережил закрытие и утрату колоколов в советское время, а затем был восстановлен силами прихожан. Сегодня здесь можно увидеть уникальные возрожденные росписи 🎭 Театр кукол им. А.К. Брахмана расположен недалеко от центра. В историческом здании по-прежнему идут спектакли – не только для детей, но и для взрослых 🗿 Памятники – особая часть городской среды. В пешей доступности находятся мемориал воинам Великой Отечественной войны с вечным огнём, памятная доска основателю города Михаилу Рубцову, монумент воинам пехотного училища и композиция «Слава труду», посвящённая работникам Алтайского тракторного завода. А один из самых узнаваемых символов города – ироничная скульптура «Конь в пальто», любимое место для фото 🖼 Музеи можно обойти всего за пару часов. В Картинной галерее им. В.В. Тихонова собраны работы местных художников – более 500 произведений XX века, а также проходят ярмарки и мастер-классы. В Краеведческом музее, работающем с 1967 года, хранятся тысячи экспонатов, рассказывающих об истории Рубцовска и всего Алтая 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4318</t>
+  </si>
+  <si>
+    <t>😍 Косули на склоне 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4315</t>
+  </si>
+  <si>
+    <t>🗓 Какие фестивали пройдут в мае в Алтайском крае? Май в Алтайском крае – это не только начало теплого сезона, но и время ярких событий. В регионе стартует череда фестивалей, ради которых сюда приезжают туристы со всей страны Открывает сезон один из самых красивых праздников – фестиваль «Цветение маральника». 1-го мая горы и предгорья окрашиваются в фиолетовые оттенки, а на площадке Бирюзовая Катунь проходят концерты, ярмарки и развлекательные программы 🗺 Место на карте В середине месяца, 16 мая, регион присоединяется к всероссийской акции «Ночь музеев». В Барнауле и других городах музеи работают до ночи, устраивая необычные экскурсии, выставки и спектакли – часто бесплатно 🗺 Место на карте Завершает май атмосферный фольклорный праздник «Троицкие гуляния» в селе Топольном. 31 мая здесь можно увидеть старинные обряды, послушать народные песни, попробовать традиционные блюда и даже поучаствовать в обрядах с венками 🗺 Место на карте Май – отличное время, чтобы открыть для себя Алтай: природа, культура и события здесь складываются в одно большое путешествие 📷 Алтайская правда, ВизитАлтай ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4312</t>
+  </si>
+  <si>
+    <t>🏛 Первый в Западной Сибири музей был построен в Змеиногорске В историческом центре Змеиногорска находится уникальный Музей истории развития горного производства имени Акинфия Демидова, чья история начинается в 1827 году. Он был построен по инициативе начальника Колывано-Воскресенских заводов Петра Фролова и стал первым в Западной Сибири зданием, возведённым специально для музейных целей За почти два века здание пережило разные времена и назначения, разделив судьбу страны. В 1985 году здесь вновь открылся музей истории развития горного производства. Его экспозиции формировались усилиями энтузиастов: основу фондов составили коллекции школьных музеев Сегодня в музее хранится около 16 тысяч экспонатов. Работают три зала: археологии, истории горного дела и минералогии. А во дворе можно увидеть две пушки XVIII века, когда-то охранявшие редуты Змеиногорской крепости Музей ежегодно принимает более 15 тысяч посетителей из России и других стран. Потом он по праву считается одной из ключевых исторических точек Алтая, где оживает история Рудного Алтая 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.04.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4311</t>
+  </si>
+  <si>
+    <t>🐦 Журавли в алтайских предгорьях 📷 Надежда Орлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4310</t>
+  </si>
+  <si>
+    <t>🌲 Гигант среди лесных жителей: в Алтайском крае нашли гигантский муравейник На границе Павловского и Топчихинского районов обнаружили по-настоящему редкое природное явление – муравейник длиной более 10 метров. Его высота почти достигает метра, а ширина – около двух Специалисты считают, что такая форма могла появиться из-за упавшего дерева, вокруг которого постепенно разрослась колония. При этом возраст муравейника оценивают всего в 3–4 года, и он продолжает увеличиваться Подобные находки не просто редкость, а важный знак: муравейники считаются природными индикаторами здоровья леса. Чем они крупнее и многочисленнее, тем устойчивее экосистема. Муравьи помогают защищать лес от вредителей, улучшают почву и поддерживают природный баланс Сейчас за необычным объектом ведут наблюдение – он уже стал своеобразной природной достопримечательностью, которую можно считать символом «живого» и сильного алтайского леса 📷 АлтайЛес ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4309</t>
+  </si>
+  <si>
+    <t>🌲 Гигант среди лесных жителей: в Алтайском крае нашли необычный муравейник На границе Павловский район и Топчихинский район обнаружили по-настоящему редкое природное явление — муравейник длиной более 10 метров. Его высота почти достигает метра, а ширина — около двух. Специалисты считают, что такая форма могла появиться из-за упавшего дерева, вокруг которого постепенно разрослась колония. При этом возраст муравейника оценивают всего в 3–4 года, и он продолжает увеличиваться. Подобные находки — не просто редкость, а важный знак: муравейники считаются природными индикаторами здоровья леса. Чем они крупнее и многочисленнее, тем устойчивее экосистема. Муравьи помогают защищать лес от вредителей, улучшают почву и поддерживают природный баланс. Сейчас за необычным объектом ведут наблюдение — он уже стал своеобразной природной достопримечательностью, которую можно считать символом «живого» и сильного алтайского леса.</t>
+  </si>
+  <si>
+    <t>16.04.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4306</t>
+  </si>
+  <si>
+    <t>🎸 Как Алтайский край связан с ливерпульской четверкой? Наш регион и легендарную группу Beatles связывают сразу две вещи – музыкальный фестиваль Because of the Beatles и целых два памятника Джону Леннону. Кстати, все находится в одном месте – в особой экономической зоне «Бирюзовая Катунь» В 2014 году на площадке комплекса «Бирюзовая Катунь» был установлен первый в мире мраморный памятник Джону Леннону, что заложило добрую традицию каждое лето собираться в предгорьях Алтая и слушать знакомые песни легендарной четверки в разных стилях и жанрах: от джаза до инструментальной гитарной музыки А в октябре 2016 года на территории туркомплекса был установлен новый арт-объект – знаменитые круглые очки Леннона 📷 ВизитАлтай, Алтапресс 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4305</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бутачиха в апреле 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4304</t>
+  </si>
+  <si>
+    <t>🤔 Где в Сибири появился первый сельский краеведческий музей? В селе Родине находится уникальное место – первый сельский краеведческий музей в Западной Сибири. Речь о Родинском музее истории и изобразительного искусства им. А. С. Цыбинова, основанном в 1957 году энтузиастами-краеведами Начиналось всё с одной комнаты при сельсовете: первые экспонаты собирали буквально «с земли» – это были личные вещи, документы и даже оружие времён Гражданской войны и коллективизации. Со временем музей вырос, и уже в 1967 году для него построили отдельное двухэтажное здание, где он находится и сегодня. Сейчас здесь можно увидеть предметы быта первых переселенцев, редкие фотографии и материалы о жителях района, участвовавших в Великой Отечественной войне. Особый интерес вызывает альбом фронтовых рисунков местного художника – живое свидетельство ушедшей эпохи 📷 культура.ру 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4301</t>
+  </si>
+  <si>
+    <t>🌲 Где на Алтае находится самый старый терренкур? Один из самых известных и полезных терренкуров Алтая – «Старая мельница» в Белокурихе. Маршрут начинается у детского санатория, проходит по живописному горному ущелью вдоль реки Белокуриха и заканчивается у декоративной мельницы на месте старой плотины – на высоте 375 метров над уровнем моря Протяженность терренкура около 2,5 км, а угол подъема – от 3 до 6 градусов, что делает маршрут доступным и при этом эффективным для оздоровления. По пути установлены скамейки, беседки и указатели расстояния. Чистый ионизированный воздух, насыщенный фитонцидами, и умеренная нагрузка благотворно влияют на организм. Летом здесь можно встретить бурундуков – они охотно подходят к гуляющим Правильный терренкур – это маршрут с четко заданной длиной, высотой и уклоном в экологически чистой горной местности, предназначенный именно для оздоровительной ходьбы. Вот несколько правил, которые следует соблюдать при прогулке по терренкуру Как ходить с пользой: – нагрузка должна нарастать постепенно; – лучше гулять в нежаркое время; – обувь – удобная, без каблуков; – дыхание ритмичное: выдох длиннее вдоха; – плечи расправлены, разговоры и перекуры исключены Терренкур полезен при ожирении, неврозах, гипертонии, заболеваниях сердца и лёгких, остеохондрозе и ряде других состояний. Но если во время прогулки появляется сильная усталость, одышка, учащенное сердцебиение, боли в сердце или головокружение – маршрут стоит прекратить 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.04.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4297</t>
+  </si>
+  <si>
+    <t>🤩 Весенняя тайга в Чарышском районе 📷 от подписчика Ивана Жукова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4296</t>
+  </si>
+  <si>
+    <t>🌳🌳 Где на Алтае прогуляться по "двойному" сосновому бору? Как всем известно, уникальные для всей планеты ленточные боры находятся в Алтайском крае. Всего их четыре: Алеусский (100 км), Кулундинский (110 км), Касмалинский и Барнаульский (400 км каждый) Последние два движутся на юго-запад и на территории между Волчихинским и Егорьевским районами соединяются в единый массив диаметром 40 км – это Сростинский сосновый бор Увидеть его своими глазами и прогуляться очень просто, ведь как раз по "двойному" бору проходит дорога, соединяющая села Волчиха и Новоегорьевское 📷 Плантариум 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4295</t>
+  </si>
+  <si>
+    <t>🌳 Что за загадочная сосна растет близ Белокурихи? Недалеко от Белокурихи есть одна из ее самых известный достопримечательностей – гора Круглая. С нее открывается панорама на город-курорт, а в ясную погоду можно увидеть гору Малая Синюха, которая находится в 20 км от Белокурихи На южном склоне горы расположена еще одна природная достопримечательность курорта – Одинокая сосна. Дерево растет прямо из камня. Загадка сосны в том, что несмотря на свой солидный возраст – более 120 лет, ее высота остается неизменной – около метра 📷 Анна Гапанович 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4294</t>
+  </si>
+  <si>
+    <t>🌙 Апрельская луна в алтайских предгорьях 📷 Павел Филатов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4293</t>
+  </si>
+  <si>
+    <t>🌊 Интересные факты про алтайскую жемчужину – озеро Иткуль Иткуль, или же Уткуль – одно из самых живописных озер Алтайского края. Оно расположено на границе Троицкого и Зонального районов и давно обросло легендами. Даже название озера трактуют по-разному: его называют и «Божьим», и «мясным» за богатые рыбные воды С Иткулем связаны древние предания. По одной из легенд, озеро появилось благодаря хану Акуту, который запрудил реку ради любви к ханше Баланче. Другая история рассказывает о загадочном народе «белая чудь», жившем на этих берегах и исчезнувшем при драматических обстоятельствах Археологи подтверждают древность этих мест: вокруг озера находили стоянки бронзового века, захоронения, каменные орудия и украшения из клыков животных Сегодня Иткуль известен не только историей, но и природой. Песчаные пляжи, сосновые боры, теплая вода летом и более десятка видов рыбы делают его популярным местом отдыха. Чистоту озера подтверждает простой факт – здесь водятся раки 📷 Tashtagol 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.04.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4292</t>
+  </si>
+  <si>
+    <t>😍 Контент, который действительно стоит внимания уже ждет в МАХ Присоединяйтесь к нашему каналу и наслаждайтесь удивительным Алтайским краем без ограничений! ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>13.04.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4291</t>
+  </si>
+  <si>
+    <t>🔥 Алтайская природа в ожидании тепла 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4287</t>
+  </si>
+  <si>
+    <t>😎 Почему буквы «БАРНАУЛ» круче голливудского знака Все знают белые буквы HOLLYWOOD, появившиеся в Лос-Анджелесе в 1923 году как реклама новостроек. Со временем они стали символом кино и мечты. Но у Барнаула есть свой ответ Голливуду – и у него есть преимущества Надпись «БАРНАУЛ» установили в середине 1990-х в Нагорном парке по инициативе мэра Владимина Баварина. По проекту архитектора Сергея Боженко изготовили семиметровые буквы – металлический каркас обшитый железными листами. И по сей день они стоят в парке и встречают тех, кто въезжает в город по Новому мосту Но главное – к буквам можно подойти. В отличие от голливудского знака, который огорожен и охраняется, барнаульские буквы открыты: можно рассмотреть вблизи, потрогать и сделать фото без запретов. Да и добраться до них проще простого – всего пара минут вверх по лестнице 📷 Слава Степанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4284</t>
+  </si>
+  <si>
+    <t>Светлой Пасхи! Пусть дорога ведёт к красивым местам, а путешествия дарят гармонию и новые открытия На фото: сияние в небе над барнаульским Александро-Невским храмом в преддверии Пасхальной ночи 📷 Катунь 24 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4283</t>
+  </si>
+  <si>
+    <t>🤔 Что за Город Солнца мог появиться на Алтае? Город Солнца (по аналогии с одноименной средневековой утопией Томмазо Кампанеллы) , или же Евангельск, должен был располагаться у начала реки Оби – на слиянии Бии и Катуни. Он предназначался как большая коммуна для христиан-протестантов Планировалось, что город по своей планировке будет напоминать солнце: в центре – площадь диаметром 2 версты, окруженная молитвенными домами, школами, больницами и т. п.; от нее лучами расходятся улицы, утопающие в зелени садов и рощ. С площади светит мощный прожектор – «солнце» В городе предполагалось поддерживать христианский порядок и чистоту, а в пригородах – организовать сельскохозяйственные предприятия Но проекту не суждено было сбыться – в стране началось массовое антирелигиозное движение, поэтому дальше символической посадки деревьев ничего не дошло Но если вы приедете на слияние Бии и Катуни, то увидите, каким прекрасным видом могли бы любоваться каждый день жители несостоявшегося Города Солнца 📷 Географ и Глобус 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.04.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4282</t>
+  </si>
+  <si>
+    <t>😶‍🌫️ Апрельская долина Ануя 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4281</t>
+  </si>
+  <si>
+    <t>☦️ Какие храмы и святыни есть на Алтае? Пасха – особое время для путешествий по духовным местам. В Алтай есть десятки святынь, где можно не только увидеть уникальную архитектуру, но и почувствовать атмосферу праздника В Барнауле стоит посетить Покровский кафедральный собор – один из главных храмов региона, построенный в 1904 году. Здесь хранится икона великомученика Пантелеимона с частицей мощей, привезенной с Афона (🗺 Место на карте) Неподалеку находится Никольская церковь – бывший солдатский храм начала XX века, переживший разрушения и восстановленный в 1990-е (🗺 Место на карте) Тем, кто ищет «места силы», стоит отправиться к Святому ключу в Сорочьем Логе – роднику с репутацией чудотворного. Сюда приезжают за святой водой и тишиной (🗺 Место на карте) Особое место занимает Богородице-Казанский храм в Коробейниково, где хранится знаменитая Коробейниковская икона Божией Матери. С ней связаны предания о чудесном обновлении, а сам храм сегодня является центром паломничества (🗺 Место на карте) В Бийске возвышается Успенский кафедральный собор – один из самых красивых храмов края, переживший закрытие в советские годы и вновь ставший духовным центром (🗺 Место на карте) А в Белокурихе можно совместить отдых с посещением Пантелеймоновская церковь и целебного серебряного источника, вода которого, по преданию, помогает исцелению (🗺 Место на карте) Пасха – отличный повод открыть для себя Алтай не только как природное направление, но и как край с богатой духовной историей 📷 Яндекс Карты, Антон Мелешкин, Викимедиа ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4274</t>
+  </si>
+  <si>
+    <t>🤔 Вы знали, что первая на Алтае церковь была построена в Новоалтайске? Точнее, на его современной территории. В 1717 году большой отряд казаков во главе с кузнецким дворянином Иваном Максюковым построил в районе Белоярска «рубленую деревянную крепость мерою (в) длину и поперек двадцать сажен. По углам – четыре башни, а под башнями – жилых четыре избы. А посреди крепости – казённый амбар, где держать пороховые и всякие казны» С ростом численности населения появилась безотлагательная потребность построить большую деревянную церковь, что и было сделано примерно в конце 1720 годов. А в 1748 году церковь была перенесена в Барнаул, новый Петропавловский собор построили и освятили в 1750-м. Здание же старой церкви в Белоярской крепости служило для прихожан храмом до 1930-х, когда здание стали использовать для хозяйственных целей, а в 1958 году оно вообще сгорело. Новый храм на его месте построили около 10 лет назад 📷 на первом фото – Петропавловский собор в Барнауле (на нынешней площади Свободы), на втором – Храм в честь Иверской иконы Божьей Матери с нижним пределом в честь святых апостолов Петра и Павла в Новоалтайске 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.04.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4273</t>
+  </si>
+  <si>
+    <t>☀️ Двойное гало в Косихинском районе 📷 Роман Алдергот 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4266</t>
+  </si>
+  <si>
+    <t>🎉 В Барнауле появился шанс вернуть к жизни один из самых красивых деревянных домов Сибири Речь о Доме Лесневского на улице Ползунова – ему уже больше 120 лет. Построили его в 1907 году для Александра Лесневского, городского головы начала XX века. Это не просто старое здание, а настоящий памятник федерального значения и редкий пример сибирского деревянного модерна Сейчас власти готовят почву для его восстановления: здание уже расселили и теперь дом переводят в статус нежилого и планируют использовать как культурное пространство. Усадьбу выставят на конкурс, и новый владелец будет обязан полностью отреставрировать ее. Причем не просто «подкрасить фасад», а вернуть исторический облик под контролем специалистов Когда-то дом выглядел совсем иначе: крыша была покрыта редкой «чешуйчатой» кладкой, фасады украшали ажурные деревянные детали и шпили. Но в советское время здание переделали под коммунальное жилье, и большая часть декора исчезла Если все пойдет по плану, то у города появится новая историческая точка притяжения с уникальной архитектурой и атмосферой старого города 📷 Амител, последнее фото – открытка начала XX века "Набережная пруда" 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4265</t>
+  </si>
+  <si>
+    <t>🤔 Что писал Николай Ядринцев о местности, которую называл "Сибирской Швейцарией" Вот его цитата из путевых заметок 1878 года: Среди видимых гор постепенно выступала темно-синяя или сизая сопка — эта была Синюха западного Алтая (название синюхи, слишком распространенное на Алтае, применительно к покрытым хвоями горами); настоящая Синюха была исторической замечательностью Алтая. Пока горы были видны, верст за 20 или за 30, на зеленых, полях, там и здесь, начали появляться каменные обнажения, — это были куски неправильных камней; чем далее, тем больше их было набросано в самом причудливом беспорядке: они выступали остроконечными ребрами, валунами или накиданными кучами, но они не безжизненными массами, порождавшими бесплодие каменистой пустыни; напротив, около каждого из них выбегала свежая зелень, ютилась березка, а иногда за пирамидами осеняло величественное дерево, охватывая живыми корнями подножие камней. В этих сочетаниях камней люди живого воображения отыскивают сходство со столбами, мертвыми головами, профилями застывших животных, башнями, развалинами древних замков и т.д. Чем дальше в горы, тем рельефнее выходит каменные обнажения; появляются скалы известняка, гранита, мрамора. Иногда это виды целых разрушенных городов и крепостей, целые поля каких-то немых и фантастических изваяний природы, перемежающихся с зеленью. Роскошная растительность осеняет их: здесь видна цветущая жимолость, акация, калина, черемуха, а поля усеяны пестрыми и яркими цветами. Такова местность близь деревни Саушки при приближение к Колыванскому озеру и Колыванскому заводу 📷 Визит Алтай 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4260</t>
+  </si>
+  <si>
+    <t>🌊 На Оби вовсю идет ледоход Ледоход на Оби в Барнауле набирает силу – по реке уже проходят крупные льдины, которые местами образуют настоящие "ледяные острова" 📷 Амик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4257</t>
+  </si>
+  <si>
+    <t>🌲 Как обезопасить себя на лесной прогулке? В Алтайском крае отдых на природе может оказаться не таким безобидным, как кажется. По данным поисковиков, ежегодно поступают сотни заявок о пропавших, и чаще всего причина в дезориентации, неподготовленности и переоценке собственных сил Даже «простые» леса могут быть коварны: человек теряет ориентиры, уходит с тропы и уже не может самостоятельно найти дорогу обратно. К этому добавляются травмы, усталость или ухудшение самочувствия вдали от помощи Опасность представляют и природные факторы: ядовитые растения, незнакомые ягоды, клещи. Не стоит забывать о змеях, болотах, обрывах и резкой смене погоды, которая может застать врасплох Эксперты советуют заранее изучать маршрут, брать с собой базовый набор вещей, надевать закрытую одежду и обязательно сообщать близким о своих планах Природа Алтая впечатляет своей красотой, но требует внимательности и уважения. Берегите себя, друзья! 📷 официальный сайт администрации Павловского района ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4255</t>
+  </si>
+  <si>
+    <t>🗺 Как выглядел Алтай на первых иностранных картах? Первые появления Алтая на зарубежных картах были весьма интересны, и даже мифологичны. В XVI веке австрийский дипломат Сигизмунд Герберштейн составил подробную карту России, на ней река Обь вытекала из огромного «Китайского озера» Озеро, изображенное на карте, питающее по мнению Герберштейна реку шириной 80 верст (85 км), без малого покрывало всю территорию, на которой должны были бы разместиться Алтайские горы. Рядом с озером на карте красовались загадочные русские крепости Грустина и Серпонов, а также легендарная страна Лукоморье Эти фантастические представления продержались на картах Европы почти 150 лет. Со временем миф развеялся: «Китайское озеро» уменьшилось в размерах и превратилось в реальное Телецкое озеро. А что же такое Лукоморье? Это старинное русское слово, означающее «изгиб морского берега», а в сказках – страна всяческих чудес. И она на полтора века поселилась на картах Сибири как вполне реальная земля 📷 Алтайское краеведение ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>08.04.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4254</t>
+  </si>
+  <si>
+    <t>😍 Теплый апрельский вечер на Алтае 📷 Наталья Юрлова ❤️ Подписывайтесь на «Через край 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4245</t>
+  </si>
+  <si>
+    <t>07.04.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4240</t>
+  </si>
+  <si>
+    <t>🌊 5 водопадов Алтая, которые обязательно нужно увидеть 📍 Пещерский, Залесовский район (🗺 Место на карте) Рукотворный водопад, который лучше посещать весной, когда поток разливается на ширину 10 метров и туристов почти нет. Летом он превращается в тонкие струйки, стекающие по скалам 📍 Жираф, Солонешенский район (🗺 Место на карте) Самый высокий водопад Алтайского края находится на реке Шинок. Поток воды здесь падает с высоты более 70 метров и превращается в водяную дымку. Поэтому в солнечный день здесь всегда можно увидеть радугу 📍 Ласковый мираж, Солонешенский район (🗺 Место на карте) У подножия этого водопада образуется небольшое озеро. Летом в нем купаются самые смелые, ведь вода там холодная. Он также располагается на реке Шинок 📍 Пильно, Красногорский район (🗺 Место на карте) Этот водопад располагается на реке Чапшушка в селе Пильно. Он создан благодаря человеку. Имеет два каскада и мощный поток весной, которые некоторые каякеры сравнивают с норвежскими водопадами 📍 Двойной прыжок, Солонешенский район (🗺 Место на карте) Этот водопад еще называют «Йог». Выглядит он тоже внушительно: вода обрушивается с 28-метровой высоты в два «прыжка», поднимая множество брызг 📷 Валерий Степанюк, Екатерина Карзова, Яндекс Карты, Викимедиа ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4239</t>
+  </si>
+  <si>
+    <t>⛰ Марал на горе Шляпной в Тигирекском заповеднике 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4238</t>
+  </si>
+  <si>
+    <t>🧭 Если ты с нами – значит, тебе точно в Max Присоединяйся, чтобы ничего не упустить ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>06.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4236</t>
+  </si>
+  <si>
+    <t>🤔 Что общего у Барнаула и Флоренции? Казалось бы, чем связаны центр Юго-Западной Сибири и столица Тосканы? Оказывается – Демидовской площадью Николай Никитич Демидов, внук основателя Барнаула Акинфия, был российским послом в тогда независимом Великом герцогстве Тосканском. Он был коллекционером искусства и меценатом: он устроил за свои средства художественный музей и картинную галерею, открыл и содержал на свои деньги приют престарелых и сирот, бесплатную начальную школу и аптеку Признательные граждане Флоренции в честь жертвователя назвали одну из площадей, вблизи Демидовского дома призрения, Демидовской (Piazza Demidoff). А в 1871 году на средства его детей Анатолия и Павла на площади установили памятник меценату На фото две площади: барнаульская и флорентийская. Как считаете, какая лучше? Мы считаем, что названная в честь старшего Демидова 📷 Википедия, сайт Барнаула ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4235</t>
+  </si>
+  <si>
+    <t>🥰🐄 Апрельская пастораль в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.04.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4234</t>
+  </si>
+  <si>
+    <t>🫣 Где находится самое потаенное озеро на Алтае? Когда поедете в Солонешенье, то выделите один день на Потайное озеро, поездки до него организуют из села Топольного. Путь в одну сторону займет около 3-4 часов. Находится Потаенное на высоте 2200 м над уровнем моря, на Бащелакском хребте, разделяющем Усть-Канский и Солонешенский районы Озеро получила свое название из-за расположения – оно образовалось озеро на тектоническом разломе, его не видно до тех пор, пока не подойдешь вплотную. Путь к нему довольно сложный, как говорят местные, «дороги нет, но есть направление» Вода в озере ледяная, чистая и прозрачная, видно дно. При солнечной погоде цвет воды озера может быть ярко голубым или бирюзовым. Поэтому такие виды явно стоят того, чтобы потратить время на дорогу 📷 Светлана Щербакова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.04.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4233</t>
+  </si>
+  <si>
+    <t>🌊 Лето на реке Бии 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.04.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4232</t>
+  </si>
+  <si>
+    <t>🚀🎣 Почему в Бийске символом космонавтики стал памятник-рыбак В Бийске, как и во многих городах страны, есть памятник космонавтам. Появился он в 1965 году. Вот только кому именно он посвящен – даже для многих горожан открытый вопрос В народе памятник в районе АБ, расположенный неподалеку от планетария", называют не иначе как "Рыбак" из-за широко разведенных рук, как будто бы он хвастается солидным уловом На самом деле называется памятник "Здравствуй, Земля!". Об этом даже сообщала табличка, которую три года назад установили на памятнике и которой сегодня снова нет на месте. К слову, название памятника действительно долгие годы оставалось неизвестным даже для жителей района 📷 Бийский рабочий 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4223</t>
+  </si>
+  <si>
+    <t>03.04.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4222</t>
+  </si>
+  <si>
+    <t>🤔 Одна из главных церквей Барнаула появилась благодаря солдатам? Никольская церковь возводилась по инициативе руководства 24-го Сибирского полка. Участок под строительство полковой церкви был определен решением Барнаульской городской думы в 1902 году. В 1906-м ее уже освятили В 1930-х годах началась антирелигиозная кампания, и церковь использовалась как клуб воинской части, затем Барнаульского высшего военного училища летчиков. В мае 1991-го была возвращена Барнаульской епархии, реставрирована и ныне украшает проспект Ленина и является одной из главных достопримечательностей города 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4218</t>
+  </si>
+  <si>
+    <t>❤️ Чарышское и его окрестности 📷 Дневник путешествий с Лисой 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4214</t>
+  </si>
+  <si>
+    <t>02.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4213</t>
+  </si>
+  <si>
+    <t>💰 В какой алтайской пещере спрятан клад? В Залесовском районе есть село Пещерка. Рядом с ним располагается знаменитый Пещерский водопад, про который мы ранее писали. И примерно между ними находится пещера, да не простая, а памятник природы краевого значения По местным легендам, в глубине пещеры спрятан клад. Старожилы рассказывают, что одно время сюда постоянно наведывались искатели сокровищ, но после того, как участились случаи пропажи людей, проход в глубь пещеры был завален А на видео вы можете посмотреть, как эта пещера выглядит сейчас. Может, именно вы сможете найти затерянный клад, если придете на ее исследование? 📷 Путешествие длиною в жизнь 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4212</t>
+  </si>
+  <si>
+    <t>🕊 В Алтайском крае заметили первых журавлей Птицы появились в конце марта – их сняли в селе Мамонтово. Видео с журавлями опубликовали в соцсетях: на кадрах они спокойно гуляют по полю рядом с населённым пунктом Запись была сделана 31 марта местным жителем и разошлась по региональным пабликам. Появление журавлей традиционно считается одним из признаков наступающей весны 📷 Юрий Бурчик, Barnaul 22 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4208</t>
+  </si>
+  <si>
+    <t>01.04.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4207</t>
+  </si>
+  <si>
+    <t>🤔 Какие секреты хранит Барнаул? Краевой столице почти три века, за это время город оброс множеством легенд. Мы собрали для вас самые захватывающие – после них точно захочется пройтись по этим местам лично 💰 Демидовское богатство (🗺 Место на карте) Обелиск, возведенный в честь 100-летия горного производства на Алтае, установлен на Демидовской площади почти двести лет назад. Ходит легенда о том, что если обойти столп три раза, каждый раз оставляя монетку у его основания, то можно привлечь к себе богатство 👗 Голубая дама (🗺 Место на карте) Здание нынешней городской администрации (пр. Ленина, 18) хранит одну из самых мрачных городских легенд. Якобы губернатор Петр Фролов, одержимый ревностью, замуровал в подвале молодую жену. С тех пор ее призрак в голубом платье будто бы появляется на балконе, а во время реконструкции в подвале действительно нашли скелет с остатками голубой ткани… 👞 Ботинок Ползунова (🗺 Место на карте) Студенты знают: перед экзаменом достаточно потереть правый ботинок памятника Ивану Ползунову, который стоит перед Политехом, и удача обеспечена. Проверено поколениями Какую легенду будете проверять первой? Пишите в комментариях! 📷 Яндекс Карты ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.04.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4206</t>
+  </si>
+  <si>
+    <t>☀️ Весна на Алтае играет контрастами Днем воздух прогревается настолько, что вдалеке все плывет в легкой дымке тающего снега. Но по утрам деревья ненадолго покрываются искристым инеем 📷 Закир Умаров ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4205</t>
+  </si>
+  <si>
+    <t>31.03.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4204</t>
+  </si>
+  <si>
+    <t>🏞 Какое алтайское озеро сравнивают с известным мировым курортом? В Завьяловском заказнике самое известное озеро – Горькое. Отдых на нем сравнивают с израильскими курортами, ведь его рапа – высококонцентрированный раствор солей – по составу и эффектам сопоставима с рапой Мертвого моря. А еще на озере есть голубая глина, которая образовалась в доледниковый период 📷 ВизитАлтай 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>31.03.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4203</t>
+  </si>
+  <si>
+    <t>🌙 Восход луны и проходящие под ней косули 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4202</t>
+  </si>
+  <si>
+    <t>❤️ Самые красивые фото и интересные факты про Алтайский край в одном месте Все это – в канале «Через край» в MAX. Подписывайтесь и оставайтесь с нами на связи 24/7 ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>30.03.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4201</t>
+  </si>
+  <si>
+    <t>🔭 Где, кроме Барнаула, можно узнать больше о звездах? Открытый в 1976 году и подаренный Бийску космонавтами из Звездного городка, планетарий «Родина» стал настоящей жемчужиной научного и культурного наследия Алтая. Здесь стоит уникальный аппарат ZKP-2, который когда-то использовался для подготовки космонавтов. Он показывает небо обоих полушарий точно таким, каким его видят астронавты из космоса Здание само по себе впечатляет – круглое, с куполом, цветными витражами и интерьером, будто перенесенным с орбитальной станции. Поэтому в народе его прозвали "Купол". А расположено оно в живописной лесопарковой зоне Бийска – идеальном месте, чтобы посмотреть на звезды не только под куполом, но и вживую Так что если вы мечтали хоть раз почувствовать себя ближе к Вселенной, то планетарий «Родина» всегда ждет вас! 📷 Бийский рабочий 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4200</t>
+  </si>
+  <si>
+    <t>😍 Скальный останец Чертов Палец на берегу Катуни 📷 Павел Филатов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4199</t>
+  </si>
+  <si>
+    <t>📚 Вы знали, что действие сказок Бажова происходят на Алтае? Павла Бажова знают как уральского сказочника, но часть его жизни была связана с Рудным Алтаем – он бывал в Барнауле и Усть-Каменогорске. И именно Алтай вдохновил его на несколько известных произведений 🌺 «Каменный цветок», а также продолжения – «Горный мастер» и «Хрупкая веточка» происходят на Алтае. Герои живут у подножия Змеиной горы, а в сюжете упоминается знаменитый центр камнерезного мастерства село Колывань В сказках «Демидовы кафтаны» и «Золотой волос» появляются реальные алтайские локации – озеро Иткуль и Шайтан-камень. Их мистическая история легко могла родиться только здесь Может, если посетите эти "бажовские" места, то сможете встретить Хозяйку Медной (точнее, как мы поняли, Змеиной) горы На фото: гора Змеиная в Змеиногорске 📷 rubtsovchanin 🗺 Место на карте ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>29.03.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4195</t>
+  </si>
+  <si>
+    <t>⛰ Скала Четыре брата в Белокурихе 📷 Евгения Строевская 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.03.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4194</t>
+  </si>
+  <si>
+    <t>🔍 Алтайский след в истории памятника Минину и Пожарскому Памятник Кузьме Минину и Дмитрию Пожарскому, ставший символом народного единства и победы над польской интервенцией 1612 года, создавался буквально «всем миром» – на него жертвовали жители разных регионов России. Вклад внес и Алтай В архиве Алтайского края сохранились рапорты о сборе средств на Колывано-Воскресенских заводах. На строительство памятника начали собирать деньги в апреле 1809 года. Уже к октябрю сумма достигла 1245 рублей 42 копеек, а всего от округа направили 3242 рубля 43,5 копейки – тогда довольно большая сумма. Напомним, тогда пшеничная мука стоила 15 копеек за килограмм, сахар колотый 40 копеек за кило, а курица 50-60 копеек за штуку Когда скульптор Иван Мартос работал над монументом, Россию настигла война с Наполеоном. Победа в ней придала памятнику новый смысл – символ общенационального сопротивления. Памятник торжественно открыли 4 марта 1818 года в присутствии императора Алтайский взнос составил примерно одну пятидесятую часть затрат Памятник торжественно открыли 4 марта 1818 года в присутствии императора небольшой, но значимый вклад в создание символа народного единства ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.03.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4193</t>
+  </si>
+  <si>
+    <t>🤩 Конец марта в алтайском холмогорье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4190</t>
+  </si>
+  <si>
+    <t>27.03.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4189</t>
+  </si>
+  <si>
+    <t>🔫 Где на Алтае находится уникальный музей, посвященный главному оружейнику XX века? В селе Курья, где родился легендарный конструктор Михаил Тимофеевич Калашников, работает уникальный мемориальный музей – единственный в мире, полностью посвященный создателю автомата, известного на всей планете Музей открыли 15 ноября 2013 года в здании бывшей сельской школы 1905 года постройки – именно здесь в 1920-е учился будущий конструктор. Атмосфера сохранилась настолько, что кажется, будто школьный звонок вот-вот прозвенит снова В экспозиции музея находятся личные вещи Калашникова: документы, награды, фотографии, сувениры. Есть и особый экспонат – макет пограничного столба, подаренный пограничниками. Он напоминает слова Михаила Тимофеевича: «Я создал оружие для защиты рубежей своего Отечества» Музей рассказывает о жизни и пути конструктора через семь тематических залов: от «Алтайского парня» до «Человека-легенды» и современных разработок «Конструкторского бюро XXI века» Если будете проезжать мимо Курьи, то стоит обязательно заехать в село и посетить этот музей! 📷 Культура.рф 🗺 Место на карте ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>27.03.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4188</t>
+  </si>
+  <si>
+    <t>😍 Закат в багровых тонах 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.03.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4185</t>
+  </si>
+  <si>
+    <t>26.03.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4184</t>
+  </si>
+  <si>
+    <t>🏝 Остров Иконников: где встречаются Бия, Катунь и легенды У слияния Бии и Катуни, которое уже само по себе является магнитом для путешественников, есть особая точка – Остров Иконников. В XVII веке его знали как Остров Великий: здесь, по преданиям, стояли языческие изваяния с необычными «иконными» лицами – отсюда и название Позже на остров пришли русские казаки и построили Бикатунскую крепость, одну из первых на Алтае. Но главное – именно здесь, по легендам, проходило северное ответвление Великого шелкового пути. Через Обь шла древняя переправа, следы которая якобы была недалеко от современной Вихоревской переправы 📷 Географ и глобус 🗺 Место на карте ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>26.03.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4183</t>
+  </si>
+  <si>
+    <t>😍 Фантастические виды алтайской Колывани 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.03.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4178</t>
+  </si>
+  <si>
+    <t>25.03.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4177</t>
+  </si>
+  <si>
+    <t>😇 Где на Алтае находится вход в Беловодье? Легенда гласит: когда осваивали Сибирь, именно в Змеиногорских шахтах люди искали путь в Беловодье – «страну счастья», где нет бед и болезней. Самый известный «вход» будто находился в Екатерининской шахте. По преданию, рабочий Иван Кудясов случайно пробил стену киркой и увидел туннель, ведущий к яркому свету… но пройти не смог Шахты давно закрыты, многие ходы завалены после взрыва в 1956 году. Но интерес к легенде только растёт: туристы приезжают в Змеиногорск, чтобы увидеть места, с которых начинались поиски загадочной страны Если любите маршруты с историей и колоритом, то добавьте Змеиногорск в свой план путешествий. Кто знает, может, вы почувствуете, где был тот самый вход? 📷 Валерий Лунев 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.03.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4176</t>
+  </si>
+  <si>
+    <t>😊 Чарышская идиллия 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4167</t>
+  </si>
+  <si>
+    <t>🏛 Стало известно, когда в Алтайском крае пройдет «Ночь музеев -2026» Ночь музеев 2026 пройдет в Алтайском крае 16 мая и объединит около 100 площадок по всему региону. В акции участвуют музеи, галереи, выставочные залы и даже школьные экспозиции – это уже 21-я «Ночь музеев» на Алтае. В Барнауле старт запланирован на 18:00 в парке «Центральный» До 15 апреля оргкомитет будет принимать заявки и программы от участников акции. Билеты же начнут продавать с 1 мая, в том числе по «Пушкинской карте». Полную программу обещают опубликовать в конце апреля Отличный повод устроить вечернее путешествие по культурным местам и увидеть музеи в необычном формате 📷 Толк ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4166</t>
+  </si>
+  <si>
+    <t>✨ Что посмотреть в Бийске за один день? Ловите готовый маршрут от Explore Siberia, чтобы посмотреть город и не упустить самое интересное Бийск – уютный город на пути на пути к Алтайским горам, и если у вас есть всего сутки, их точно можно провести интересно. Город компактный, поэтому спокойно можно гулять пешком. Начните день с завтрака в Trattoria La Mia (Красноармейская, 39) или возьмите кофе в Soika или InCoffee – идеальны для прогулки с чашкой в руке Обязательно загляните в старый центр Бийска – район купеческих особняков, с которого началась история города более 300 лет назад. Затем поднимитесь к скверу имени Гагарина, оттуда открывается отличный вид на город Для перерыва – кафе «Шоколатте» с панорамными окнами и десертами. А после отправляйтесь на прогулку по дамбе вдоль Бии или дальше в лесопарковую зону АБ, чтобы пройтись по тропинкам у реки и немного выдохнуть Завершить день можно в баре «Есть повод» – здесь подают крафт со всей России, а по вечерам проходят концерты и киновечера 📷 Слава Степанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4161</t>
+  </si>
+  <si>
+    <t>🏔 Белокуриха и ее окрестности в конце марта 📷 Ксения Шубина 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.03.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4160</t>
+  </si>
+  <si>
+    <t>⏱️ В Сети появилось видео с историей Барнаула за 60 секунд В нем нейродиктор рассказал про историю краевой столицы от первого завода Демидова до "Сибирских Афин" и стального щита страны в годы Великой Отечественной. Ранее автор также с помощью нейросетей сделал минутный ролик с историей уральской Перми Кстати, в озвучке видео затаилась историческая неточность. Сможете найти ее? Пишите правильный ответ в комментариях! 📷 cdmm249 ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.03.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4159</t>
+  </si>
+  <si>
+    <t>🚀 Где на Алтае увидеть космический аппарат для мгновенного перемещения по Вселенной В "Белокурихе-2" стоит настоящий пепелац – арт-объект, созданный скульптором и ювелиром Владимиром Войчишиным по мотивам фильма Георгия Данелия. Любопытно, что идея родилась случайно, на рыбалке, когда автор зажигал костер спичками и вспомнил, что в "Кин-дза-дза" они служили валютой Корпусом звездолета стала трехметровая советская емкость для солярки, которую установили на гидроноги от 25-тонного крана. Дверь нашли от старого техсооружения и укоротили, двигатель собрали из части компрессора, а винт сделали из лопастей культиватора. Общий вес получился более четырех тонн, и 4 июля 2017 года пепелац занял свое место Также рядом расположились две работы мастера по фильму – трициклет и плюкмобиль с гравицапой Если будете в "Белокурихе-2", то обязательно посетите объект и не забудьте сказать "Ку!" 📷 Виталий Ковальчук 🗺 Место на карте ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>23.03.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4158</t>
+  </si>
+  <si>
+    <t>☀️ Весна приходит в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.03.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4150</t>
+  </si>
+  <si>
+    <t>🔍 Исторические заблуждения о Барнауле Если открыть любые материалы про дореволюционный Барнаул, легко наткнуться на «купеческие особняки», загадочных владельцев и громкие фамилии архитекторов. Эти истории копируют с сайта на сайт, из книги в книгу – но все чаще историки и краеведы доказывают: многое из этого просто красиво звучащие заблуждения Вот какие легенды особенно прочно засели в головах и публикациях: 🏠 «Купеческий особняк» на Короленко, 63 Почти везде утверждают, что это дом купца. Но настоящий купеческий дом Сбитневых там снесли, а новое кирпичное здание построил мещанин Александр Смирнов. Купцом он, понятное дело, не был ☕️ «Дом купцов Шадриных» – «Русский чай» Адрес Красноармейский, 8 любят называть купеческим. Но семья Шадриных была крестьянского сословия. Дом они купили у мещанина Казакова, а Федор Шадрин занимался торговлей, но официального статуса купца так и не получил 🏢 «Доходный дом купца Аверина» на Гоголя, 76 Знаменитый «небоскреб» Барнаула тоже часто называют купеческим. На деле его построили петербургские подрядчики Николай Аверин и Дормидонт Алейников, работавшие на стройке Алтайской железной дороги. Они не были купцами и даже не жили в городе постоянно 🎭 Архитектор «Пассажа Смирнова» – не тот Самое крупное дореволюционное здание Барнаула – «Пассаж Смирнова» – приписывают архитектору Андрею Шиловскому. Проблема в том, что в год открытия ему был 21 год и он еще учился в Петербурге. Проект начали за несколько лет до этого. Историки считают, что гораздо вероятнее автор – его старший брат, городской архитектор Борис Шиловский, который точно проектировал кинотеатр «Триумф» в этом здании 🏛 Дом на Льва Толстого, 33 – не Морозова Объект культурного наследия, который даже продавали как «дом купца Морозова», на самом деле принадлежал Василию Сухову – купцу 1-й гильдии и городскому голове. Настоящий дом Морозова стоит напротив – но путаница есть до сих пор 🏭 «Дом Морозова» на Ползунова, 34а – ошибка в дате и владельце На дореволюционных фото видно надпись «А. Г. Морозовъ», поэтому здание называют его именем и относят к началу XX века. Но в архивах найдено прошение купца Михаила Страхова от 1900 года – он устанавливал там оборудование для мельницы. Значит, здание уже существовало и первоначально принадлежало ему 💊 Аптека Крюгера принадлежала не мужчине, а женщине Деревянный дом на Пушкина, 64 включен в реестр как «Аптека Крюгера», и многие уверены, что владелец – предприниматель Эрнст Крюгер. Когда началось восстановление здания, выяснилось: аптекой занималась Вильгельмина Крюгер, прусская подданная, переехавшая в Барнаул из Томска. Эрнст с аптекой не связан вовсе 📷 Слава Степанов, Алтапресс, Яндекс Карты ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4145</t>
+  </si>
+  <si>
+    <t>😍 Бельмесевские обрывы перед оттепелью 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4144</t>
+  </si>
+  <si>
+    <t>🤔 Дюжина фактов об Алтайском крае, которыми можно удивить кого угодно Если вы думаете, что знаете Алтайский край, то вот вам испытание. Мы собрали 12 фактов, которые даже коренные жители вспоминают не сразу. Проверим, сколько из них вы знали? 1️⃣ Самая длинная река России Обь начинается именно здесь, от слияния Бии и Катуни 2️⃣ По количеству водоемов край соперничает с целыми странами: 17 тысяч рек и 13 тысяч озер 3️⃣ На Алтае находится самый древний памятник на территории России – стоянка Карама возрастом 1,7 млн лет 4️⃣ Любимый сыр СССР «Советский» впервые начали выпускать именно у нас 5️⃣ Белокуриха чище, чем Давос: аэроионов в воздухе в два раза больше, чем на знаменитом швейцарском курорте 6️⃣ Бийск – город Петра I. Это один из шести в России, основанных по его личному указу 7️⃣ Наш край подарил стране Шукшина, Калашникова, Роберта Рождественского, Германа Титова и многих других легенд 8️⃣ В Колыванской шлифовальной фабрике изготовили Царицу ваз – шедевр из яшмы, ныне стоящий в Эрмитаже 9️⃣ В 70-е Барнаул был центром интернационала: здесь жили представители более 100 национальностей 🔟 Когда-то в любую точку края можно было улететь на АН-2 прямо из Барнаула 1️⃣1️⃣ Прототип знаменитого памятника «Алеша» в болгарском Пловдиве – наш земляк, фронтовик Алексей Скурлатов 1️⃣2️⃣ В 1994-м алтайские врачи провели революционную операцию на сердце, которую до этого делали только в Амстердаме, Кливленде и Нью-Йорке 📷 Владислав Роенко ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>20.03.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4143</t>
+  </si>
+  <si>
+    <t>🔁 Дублируем контент в Max Удобно, быстро и всё самое важное в одном месте – «Через край» в Max ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>20.03.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4142</t>
+  </si>
+  <si>
+    <t>✨ Что посмотреть в Барнауле за один день? Ловите готовый маршрут от Explore Siberia, чтобы прочувствовать город и не упустить главное 🏛 Начните прогулку с Исторической линии – красного маршрута по старому Барнаулу с аудиогидом. Он проходит через Мало-Тобольскую, улицы Пушкина, Ползунова площадь Свободы. Чуть больше часа и вы уже в центре истории города 🏞 Затем – в Нагорный парк. Поднимайтесь по лестнице с площади Свободы и наслаждайтесь видом на Обь и город 🌠 На вечер есть два отличных варианта: сходить в барнаульский зоопарк с редкими животными и мини-фермой или в планетарий на пр. Ленина, 19 с полнокупольными программами и уличными наблюдениями в телескоп 📷 Екатерина Жолнерова ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>20.03.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4141</t>
+  </si>
+  <si>
+    <t>🥰 Прекрасный летний алтайский пейзаж 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.03.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4137</t>
+  </si>
+  <si>
+    <t>19.03.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4135</t>
+  </si>
+  <si>
+    <t>🌿 Целебные тропы Алтая: прогулка, которая лечит Алтай умеет лечить не только видами и воздухом, но и движением. Терренкуры – это особые оздоровительные маршруты, созданные для восстановления и укрепления организма. Мы собрали для вас подборку лучших терренкуров в Алтайском крае! 💧 В Белокурихе тропы давно стали частью курортной культуры. «Старая мельница» уводит в тенистое ущелье, «Сосна любви» дарит вид, ради которого стоит подняться, а восхождение на гору Церковку – испытание, которое приносит настоящее очищение ⛰ В Алтайском районе тропы зовут к древним легендам. «Малый круг силы» и «Путь скифа» соединяют фитнес, природу и историю, превращая прогулку в духовное путешествие 🏞 А если не хочется далеко ехать, то терренкур есть и в Барнауле – это «Трасса здоровья» в ленточном бору. 25 километров среди сосен, где можно бежать, идти с палками или просто гулять, слушая, как шуршит лес 📷 Алтапресс ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.03.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4134</t>
+  </si>
+  <si>
+    <t>☀️🏔 Весеннее утро в долине Ануя 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.03.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4131</t>
+  </si>
+  <si>
+    <t>🤔 Где на Алтае собственная "Бутырка"? На озере Большом Островном в XVIII веке появился острог, с которого постепенно стали "бутырить" (выселять) на берег больных. В 1780 году недалеко от острога появилось постоянное поселение, которое назвали Бутырское Село развивалось, ведь озеро и расположенный рядом реликтовый лес способствовали развитию купечества и различных промыслов В 1922 году село Бутырское получило свое привычное название Мамонтово – в честь героя Гражданской войны Ефима Мамонтова 📷 на фото озеро Большое Островное, сфотографированное нашей подписчицей 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.03.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4120</t>
+  </si>
+  <si>
+    <t>🎈 Барнаульские воздухоплаватели поставили рекорд Алтайского края Как рассказал пилот Иван Ярцев, полет длился 6 часов 16 минут – это самая длинная дистанция для региона Шар стартовал с площадки эко-ярмарки ВДНХ в Барнауле, а приземлился рядом с селом Старобелокуриха. За это время аэростат прошел около 90 км По пути команда дважды пересекла реку Обь, обогнула озера Уткуль и Петровское и пролетела над лесами края. Аэростат двигался в среднем со скоростью 40 км/ч, местами разгонялся до 60 км/ч. На весь полет ушло пять газовых баллонов из шести Воздухоплаватели подметили интересную деталь: на высоте до 1850 метров оказалось теплее, чем у земли 📷 Иван Ярцев ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.03.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4118</t>
+  </si>
+  <si>
+    <t>📸 Алтайский фотограф Сергей Усик стал победителем IX Всероссийского конкурса журналистов и блогеров «Окно в природу» имени Василия Пескова Конкурс назван в честь легендарного журналиста «Комсомолки». Больше полувека Василий Михайлович Песков вел свою фирменную рубрику «Окно в природу», которую до сих пор любят читатели (кстати, официальный рекорд «Книги рекордов Гиннесса») Сергей Усик вошел в тройку лидеров, заняв 3 место за несколько великолепных фотоочерков – Победу в конкурсе я посвятил своему учителю Василию Михайловичу Пескову, – говорит Сергей Усик. – Мы познакомились с ним в девяностые на заимке отшельницы Агафьи Лыковой, которой я помогал в ту пору. Именно Василий Михайлович однажды мне посоветовал взять фотоаппарат, а Агафья Карповна благословила, в том числе и на написание книги «Исход» о жизни отшельников Лыковы 🎉 Поздравляем Сергея! Поддержать фотографа – ❤️ 📷 Комсомольская правда, личный архив Сергея Усика ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.03.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4117</t>
+  </si>
+  <si>
+    <t>💦 Где на Алтае протекает лечебная река В реку Белокуриху, которая берет начало на северных склонах горы Синюхи, впадает множество термальных ручейков с целебной радоновой водой. Эту воду в том числе используют в знаменитых санаториях города-курорта Кстати, в этих местах впадения русло не замерзает даже в крепкие морозы 📷 Валерий Степанюк 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.03.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4116</t>
+  </si>
+  <si>
+    <t>⛰ Долина реки Ини в Чинетенском заказнике 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.03.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4115</t>
+  </si>
+  <si>
+    <t>🌒Март-бокогрев и восход Селены. 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.03.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4114</t>
+  </si>
+  <si>
+    <t>⛰Скалы Малый и Большой Монастыри в Алтайском крае Они не имеют никакого отношения к религии, а представляют собой причудливые скалы, которые возвышаются на берегу Чарыша, за селом Усть-Пустынка Краснощековского района. На самом деле это древний риф: миллионы лет назад здесь плескалось море, а скалы сложены коралловым известняком силурийского периода. Первым исследователем этих мест стал академик Паллас еще в 1771 году. Большой Монастырь взметнулся на 100 метров и действительно напоминает старинную обитель благодаря белым, серым и розоватым известнякам. В верхней части скалы, на высоте 80 метров, прячется пещера Бастион — там археологи находили кремниевые наконечники стрел и следы древнего кострища. В Малом Монастыре (70 метров) расположилось сразу 10 небольших пещер, но жемчужина — Водяная с подземным озером внутри. Ее описал еще Паллас, а позже изучали знаменитые спелеологи. К сожалению, пещера сильно пострадала от туристов: здесь закопчены стены, замусорена вода и уничтожены древние сталактиты, которым было несколько тысяч лет. Со скал открываются потрясающие виды на долину Чарыша — ради этого точно стоит ехать. Площадь памятника природы — 12,6 га, так что места для прогулок хватит всем. 📷 2ГИС 🗺 Место на карте ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>15.03.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4110</t>
+  </si>
+  <si>
+    <t>🚀 Алтайские горы и города края сняли с борта МКС Космонавт Олег Артемьев опубликовал во «ВКонтакте» фотографии Алтая и городов Алтайского края, сделанные с борта МКС. По его словам, Алтай был среди самых частых просьб подписчиков. На снимках: 1 – Алтайские горы на закате 2 – Общий вид из космоса 3 – Барнаул, Алтайский край 4 – Бийск, Алтайский край Артемьев трижды летал на МКС — в 2014, 2018 и 2022 годах. В общей сложности он провёл на орбите более 560 суток и совершил восемь выходов в открытый космос. ℹ️ ТОЛК 📷 Космонавт Олег Артемьев ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.03.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4103</t>
+  </si>
+  <si>
+    <t>📸 Телецкое озеро покрылось ледяным крошевом после весенней попытки замерзнуть В ночь на 12 марта в Алтайский заповедник пришел мороз до -23 градусов. Остывшее до предела Телецкое озеро попыталось примерить ледяной панцирь, но в дело вмешались дневные ветры. 📷 Алтайский биосферный заповедник 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.03.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4102</t>
+  </si>
+  <si>
+    <t>🌖Мартовское полнолуние 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.03.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4101</t>
+  </si>
+  <si>
+    <t>🤍 Уже совсем скоро природа по‑настоящему оживёт А пока фотограф-натуралист предлагает полюбоваться настоящей весной в природе в видео! Алтайский край, Косихинский район. 📷 Роман Алдергот 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.03.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/4100</t>
+  </si>
+  <si>
+    <t>👋 Мы теперь есть в Max Подписывайтесь, чтобы не теряться и любоваться красотой и уникальностью Алтайского края без замедлений ❤️ Подписывайтесь на «Через край»</t>
+  </si>
+  <si>
+    <t>15.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5107</t>
+  </si>
+  <si>
+    <t>🏳🤝🇲🇳 Из Алтайского края в Монголию может появиться новый турмаршрут Алтайский край и монгольский аймак Увс обсуждают создание нового туристического маршрута. Он может связать край с северо-западом Монголии через территорию Тывы Увс (Увс аймаг) – одна из самых северо-западных провинций Монголии. Регион известен суровой природой, степными ландшафтами и близостью к российско-монгольской границе Инициативу обсудили во время переговоров делегации Алтайского края с представителями Увса. В правительстве региона поддержали идею развивать сотрудничество и отметили готовность корректировать существующие договорённости Пока речь идет о перспективе, но если проект реализуют, у путешественников появится еще один интересный трансграничный маршрут из Сибири в Монголию 🧭 А вы бы отправились в такое путешествие? ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5106</t>
+  </si>
+  <si>
+    <t>🚁 Барнаул из прошлого: отправляемся в 2003 год На минуту перенесёмся на 23 года назад и посмотрим, каким был Барнаул с высоты птичьего полёта. Знакомые улицы, здания и районы, которые за эти годы могли сильно измениться 👇 Узнаёте места на видео? Пишите в комментариях, что удалось найти! ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5103</t>
+  </si>
+  <si>
+    <t>🌅 Рассвет на болоте в Угловском районе А вы знали, что в этом районе Алтайского края находится 19 озёр, а в южной части протянулись полосы ленточных сосновых боров – Барнаульский и Касмалинский 📷 Игорь Лисокунь 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5102</t>
+  </si>
+  <si>
+    <t>⛰🦶 Место, где пролегал путь Будды В Солонешенском районе Алтайского края возвышается высокая вершина – гора Будачиха (Бутачиха). Её высота достигает 1949 метров над уровнем моря. С тюркского название переводится как «Еловая поляна» или «Открытое место» Но главная тайна горы – в легенде. Говорят, что у её подножия когда-то проходил путь Будды в Тибет. Это место силы и удивительной энергетики, которое притягивает путешественников и искателей духовных открытий С вершины открываются захватывающие панорамы алтайской тайги и горных хребтов. Здесь можно почувствовать себя частью древней истории и прикоснуться к легендам, которым тысячи лет Если вы ищете не просто маршрут, а место с историей и смыслом, то Будачиха ждёт вас 📷 Елена Маслова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5101</t>
+  </si>
+  <si>
+    <t>❤️ Тихое осеннее утро в урочище Талый ключ Сейчас бы туда, от городской суеты и будничных дел 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5098</t>
+  </si>
+  <si>
+    <t>🏹 Лук Геракла, который Индиана Джонс забыл на Алтае Что знаменитый археолог мог бы искать в нашем регионе? Ответ на данный вопрос попытался дать секретарь археологической комиссии при Государственном Эрмитаже Александр Бутягин Первое, на что мог обратить внимание Индиана Джонс – знаменитое скифское золото. Археолог мог искать одну из главных ценностей скифов – «лук Геракла». Еще Геродот писал, что Геракл передал его своим потомкам – скифским царям Из древнегреческих источников, мы знаем, что лук находится на территории Рифейских гор, а стерегут его, вместе с другим золотом, грифоны. А Рифеские горы некоторые исследователи связывают с Алтаем Узнали наши локации для кино? Делитесь в комментариях! ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5097</t>
+  </si>
+  <si>
+    <t>🤔 Угадаете, где это место? Подсказка – это недалеко от алтайского города-курорта Пишите свои догадки в комментариях! 📷 Павел Силенко ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5096</t>
+  </si>
+  <si>
+    <t>🚂 Пожалуй, это самый фотогеничный поезд Алтая Глядя на этот пейзаж, многие сразу вспоминают сцену из аниме Хаяо Миядзаки «Унесённые призраками» – тот самый поезд, который словно плывёт по воде между небом и землёй Есть любопытная история: говорят, Миядзаки когда-то планировал поездку на Алтай, но из-за проблем со здоровьем её пришлось отложить. А вдруг именно алтайские пейзажи могли бы стать для него источником вдохновения? 💬 А какие места в Алтайском крае напоминают вам сцены из мультфильмов, фильмов или книг? Рассказывайте в комментариях и обязательно пишите, с каким произведением ассоциация 📷 Alex Kovich 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5095</t>
+  </si>
+  <si>
+    <t>🏔 Где в Алтайском крае проходил путь в Беловодье? Солонешье хранит историю, в которой переплелись старообрядческие предания, затерянные горные тропы и загадочное Беловодье – легендарную землю свободы, которую с XVIII века искали старообрядцы По преданиям, путь в Беловодье пролегал через пещеры и снежные горы, а попасть туда могли лишь «чистые душой». Легендой заинтересовался и Николай Рерих, связав алтайские предания о Беловодье с представлениями о Шамбале В краеведческом музее Солонешенского района хранится копия одного из старообрядческих текстов-путеводителей в Беловодье. Примечательно, что маршрут в нём начинается с Уймона – исторической области Алтая, куда входили и территории современного Солонешья 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5092</t>
+  </si>
+  <si>
+    <t>🇨🇳 Алтайский край все чаще становится точкой притяжения для туристов из Китая За первые шесть месяцев 2026 года край посетили 2,4 тысячи туристов из Китая – на 9% больше, чем за аналогичный период прошлого года. Для сравнения: за весь 2025 год в регионе побывали 5,9 тысячи китайских туристов, а в 2024-м – 3,7 тысячи Чаще всего гости выбирают Барнаул и предгорья Алтая: знакомятся с местной культурой, пробуют алтайскую кухню и отправляются к природным достопримечательностям 🏨 Всё больше региональных отелей ориентируются на гостей из КНР: уже 9 гостиниц края получили сертификаты China Friendly 📷 Визит Алтай ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5091</t>
+  </si>
+  <si>
+    <t>😍 Телепорт в Средиземье 📷 Алена Рубан 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5088</t>
+  </si>
+  <si>
+    <t>🏔 Алтайский край – это не только «сибирская Швейцария» Алтай часто сравнивают с известными местами по всему миру. Большое Яровое называют аналогом Мёртвого моря из-за особенностей минеральной воды, а Белокуриху – «алтайской Швейцарией». «Бирюзовую Катунь» даже сопоставляли с французским Куршевелем Есть и более смелые параллели: будущие высотки Барнаула сравнивали с Манхэттеном, а Демидовскую площадь с Петербургом – её архитектурный ансамбль создавали ученики Карла Росси Но, пожалуй, интереснее другое: Алтай всё меньше нуждается в мировых аналогиях. Туристы едут сюда именно за местной природой, культурой и своей атмосферой – той самой, которую не получится найти ни в Швейцарии, ни в Куршевеле ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5085</t>
+  </si>
+  <si>
+    <t>🏭 Плотина на Павловском пруду: место, где начиналась история алтайской промышленности Павловский сереброплавильный завод и его плотину построили в 1763–1764 годах. В создании заводского комплекса участвовал Иван Ползунов – изобретатель первой в мире промышленной паровой машины От первоначальных сооружений сегодня сохранилось немногое. Современная плотина стоит уже не на прежнем месте – она расположена там, где когда-то проходил дополнительный канал А вот сам Павловский пруд пережил века и сохранился до наших дней. В отличие от барнаульского пруда, который в XX веке был спущен, Павловский продолжает оставаться частью городского пейзажа 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5084</t>
+  </si>
+  <si>
+    <t>🌊⛰ Река Белая и рыжие горы 📷 Игорь Глущенко 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5083</t>
+  </si>
+  <si>
+    <t>🍂 Осенний Алтай: маршрут за тишиной, красками и красивыми видами Когда летний поток туристов спадает, Алтайские предгорья меняются. Рощи становятся багряно-золотыми, Катунь особенно ярко контрастирует с осенними склонами, а на турбазах становится заметно спокойнее Если хочется перезагрузиться и собрать целую коллекцию красивых кадров, отправляйтесь по Чуйскому тракту – одной из самых живописных дорог региона. По пути можно слушать аудиогид, делать остановки у осенних полей и заглядывать в гастрономические места с блюдами алтайской кухни 📍 Озеро Ая и Чёртов палец (🗺 Место на карте) Первая остановка – озеро Ая. Осенью здесь особенно хорошо гулять без летней суеты и любоваться отражением разноцветных склонов в воде. А со скалы Чёртов палец, возвышающейся примерно на 250 метров, открывается панорама на Аю и долину Катуни 📍 Корона Алтая (🗺 Место на карте) Неподалёку находится SPA-отель «Корона Алтая», расположенный на островах Катуни. Здесь стоит подняться на смотровую площадку – с высоты особенно хорошо видно осеннее русло реки и окружающие предгорья 📍 Усадьба «Сокол» и Тропа здоровья (🗺 Место на карте) Ещё одна точка маршрута – усадьба «Сокол» в урочище Усть-Уба. Отсюда начинается путь к Парку каменных лабиринтов и далее по Тропе здоровья в сторону Чергинского хребта. Маршруты рассчитаны на разную подготовку — можно выбрать дистанцию от 3 до 6 километров 📍 «Бирюзовая Катунь» и Тавдинские пещеры (🗺 Место на карте) Дальше маршрут приводит к туристическому комплексу «Бирюзовая Катунь». Здесь можно совместить активный отдых с комфортом: прогуляться по Тавдинским пещерам, заглянуть в археопарк «Перекрёсток миров», пройтись по Парку Рериха и устроить фотосессию на берегу Катуни. 📍 Алтайское кочевье и маральник (🗺 Место на карте) Для любителей этнологии стоит заехать в «Алтайское кочевье» – особенно красивыми здесь бывают рассветы, закаты и туманные утра. А неподалёку можно познакомиться с маралами и увидеть, как устроена жизнь алтайского маральника ✨ Осень в предгорьях – это возможность увидеть Алтай более тихим, камерным и невероятно фотогеничным. На такой маршрут легко заложить несколько дней и всё равно захочется задержаться ещё немного. А вы бы отправились в такой осенний трип по Алтаю? ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5079</t>
+  </si>
+  <si>
+    <t>🏺 Около 4 тысяч лет назад на Алтае гремели колесницы и сходились воины Задолго до появления современных городов на территории нынешнего Алтайского края кипела жизнь эпохи андроновской культуры. Здесь передвигались колесницы, а воины сражались в поединках. Позднее носители этой культуры расселились вплоть до Средней Азии и Ближнего Востока. До наших дней от них дошли многочисленные могильники и многие из них до сих пор ждут своих исследователей Один из таких памятников обнаружили возле села Малахово в Алейском районе. Причём находку сделали совершенно случайно: река Алей подмыла берег и обнажила часть древнего могильника, открыв его содержимое 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5126</t>
+  </si>
+  <si>
+    <t>⛰️Алтайский шаман проголосовал на выборах «Мы патриоты России и хотим, чтобы Россия стала великой. Для этого надо, чтобы наше право выбирать тех, кому верим, было реализовано ещё в этой жизни», — сказал директор музея «Алтай. История России», белый шаман Артём Игнатенко. Он уже проголосовал на выборах депутатов Госдумы и краевого парламента. Выборы будут идти ещё два дня — 19 и 20 сентября, а значит, у жителей Алтайского края ещё есть время реализовать своё право в этой жизни. 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5125</t>
+  </si>
+  <si>
+    <t>🏞️ Инское озеро в Чарышском районе Здесь природа живет по своим законам, а красота остается нетронутой благодаря заповеднику 📷 Николай Труфанов 🗺 50.960817, 83.663462 ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5124</t>
+  </si>
+  <si>
+    <t>⛰ Куда съездить на выходные: Белокуриха Если хочется на пару дней вырваться из города, подышать горным воздухом и сменить привычные пейзажи на скалы и леса – отличный вариант для короткого путешествия 📍 Барнаул → Бийск → Белокуриха 🚗 Около 230 км в одну сторону ⏱️ В дороге – примерно 3–3,5 часа 🏡 Формат – 2 дня / 1 ночь 🥾 Сложность – лёгкая Суббота Утром выезжаем из Барнаула и через Бийск направляемся в Белокуриху. После заселения можно отправиться гулять по курортной части города. Главная точка дня – гора Церковка. Подъём не требует серьёзной подготовки, зато наверху открывается красивая панорама на Белокуриху и окружающие горы. Вечером – неспешная прогулка по курортной зоне, ужин и отдых Воскресенье После завтрака отправляемся в Белокуриху-2. Здесь уже совсем другое настроение: горные дороги, лес, серпантины и красивые виды. Можно проехать по знаменитому серпантину, посмотреть скальные образования и заглянуть к скале Четыре Брата. А если останутся силы и время – посетить Андреевскую слободу. После прогулки – дорога обратно в Барнаул ✨ Почему стоит выбрать этот маршрут? Белокуриха – тот случай, когда за одни выходные можно получить полноценное ощущение горного путешествия, но без многодневного похода и сложных треков Сохраняйте маршрут на ближайшие выходные и отправляйтесь за новыми впечатлениями! #ЧК_маршрут_выходного_дня 📷 Слава Степанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5123</t>
+  </si>
+  <si>
+    <t>🌅 Утро с видом на долину Ини Кстати, в окрестностях реки можно найти окаменелости древних морских организмов – кораллов, морских лилий и моллюсков. Это напоминание о том, что миллионы лет назад на месте алтайских предгорий плескалось море 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5119</t>
+  </si>
+  <si>
+    <t>🏔 Обзор на базу отдыха «УткульРФ» на берегу легендарного озера По легендам, название Уткуль с алтайского переводят как «Божье озеро» или «Хозяин воды». С озером связана древняя история о чудинах – загадочном народе, который, по преданию, жил в этих местах. Старообрядцы рассказывали, что озеро защищало своих жителей от завоевателей, давало им пропитание и укрытие Сегодня на берегу озера Уткуль (Иткуль) расположено несколько баз отдыха, среди них – «УткульРФ». На территории есть все, что нужно для хорошего отдыха: благоустроенные домики, беседки, детская площадка и прочее Летом здесь доступны лодочные и водные прогулки, рыбалка, пляж с песчаным покрытием, шезлонгами и зонтами, а в холодное время года – лыжи, сноуборды Если вам хочется отдохнуть не просто на базе отдыха, но и почувствовать себя причастным к истории и загадочным чудинам, то стоит присмотреться к этому месту 📷 Яндекс Карты 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5114</t>
+  </si>
+  <si>
+    <t>🛣 Трассу Алтайское — Ая — Бирюзовая Катунь полностью открыли досрочно Реконструкцию последнего участка планировали завершить в октябре, но накануне запустили движение. За два года дорожники почти заново построили 7 км: подняли дорогу для защиты от затопления, спрямили опасные участки, сделали «кольцо» на нулевом километре и мост через реку Каим. Обновление 35 км всей трассы от Алтайского до Аи длилось пять лет и включало создание смотровой площадки и пешеходного путепровода длиной 52 м Эта работа — вклад в развитие экономики и туризма края. Об этом заявил председатель АКЗС, секретарь реготделения Единой России Александр Романенко, участвовавший в открытии дороги. «Трасса помогает увеличить поток отдыхающих в Белокуриху, в Алтайский район и на Бирюзовую Катунь», — отметил Романенко. Депутат фракции Единая Россия в краевом парламенте Владимир Лещенко добавил, что дорога станет дублёром Чуйского тракта: «Туристы смогут выбрать альтернативный маршрут» Дорожный фонд края в этом году превышает 30 млрд рублей. «Депутаты продолжат поддержку этого направления», — подчеркнул Александр Романенко ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5113</t>
+  </si>
+  <si>
+    <t>🤯 Как Ядринцев пять раз терял голову в Барнауле и почему его могила меняет собственника? История Николая Ядринцева – известного публициста и исследователя Сибири – в Барнауле получилась не менее необычной, чем его научная судьба. После мирового признания Ядринцев получил приглашение работать в Барнауле. По дороге в город он заехал в Томск за возлюбленной, однако уже после приезда получил от неё отказ. Вскоре писатель покончил с собой. А дальше «терять голову» начал уже его памятник На могиле Ядринцева, расположенной в нынешнем Нагорном парке, установили надгробие с бюстом. В таком виде памятник простоял до 1936 года, после чего его сняли. Во время Великой Отечественной войны бюст переплавили, а полученный металл использовали для изготовления вкладышей к подшипникам. В 1956 году бюст восстановили, но спустя некоторое время он снова исчез с пьедестала. Третью версию изготовили из бетона, однако и её похитили неизвестные в июле 2004 года. Сейчас на надгробии установлен уже четвёртый бюст Ядринцева Тем временем меняется и юридический статус самого памятника. Сейчас ведётся работа по передаче его из собственности Российской Федерации в муниципальную собственность Барнаула. После этого охранные обязательства в отношении объекта будет выполнять городская администрация 📷 КП Алтай 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5112</t>
+  </si>
+  <si>
+    <t>🍁 Осенняя палитра Бащелакского хребта В Чарышском районе на границе с Солонешенским и с Республикой Алтай на Бещелакском хребте располагается «Великая стена» – причудливые скалы-останцы, напоминающие руины Великой Китайской стены 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5111</t>
+  </si>
+  <si>
+    <t>🏔 День туризма на Алтае: экскурсии, мастер-классы и необычные маршруты С 25 по 27 сентября в регионе пройдёт туристическая акция с бесплатными экскурсиями, прогулками и познавательными мероприятиями Участников ждут экскурсии по необычным локациям, знакомство с историей Алтая, мастер-классы и новые впечатления. В программе – «Алтай в камне», экскурсия по санаторию «Обь», рассказ о Рудном Алтае, мастер-класс по мозаике, составление родословной и даже вертолётные экскурсии Это возможность посмотреть на привычный Алтай с другой стороны и узнать больше о местах, мимо которых мы проходим или проезжаем каждый день 🗓 25–27 сентября 🎟 Участие бесплатное, но нужна предварительная запись Количество мест ограничено. Если присмотрели мероприятие – лучше записаться заранее. А какое мероприятие из программы выбрали бы вы? 👇 ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5110</t>
+  </si>
+  <si>
+    <t>🦴 «Логово Гиены» – пещера с доисторической историей В охранной зоне Тигирекского заповедника спряталось место с по-настоящему древней атмосферой – пещера «Логово Гиены» Тысячи лет назад здесь обитали пещерные гиены, а также пещерные медведи и волки. За такие укрытия и жизненное пространство конкурировали не только древние хищники, но и наши предки – денисовцы и неандертальцы 🏔 Сегодня пещера находится на охраняемой территории, поэтому посетить её можно только в составе организованной группы и с гидом 📷 Денис Соломахин 🗺 Место на карте ❤️ Подписывайтесь на канал «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5108</t>
+  </si>
+  <si>
+    <t>🍂 Бабье лето на Алтае: заглянем в Повалиху Осенью особенно приятно проезжать по небольшим алтайским сёлам, где история начинается задолго до появления современных дорог и домов 📜 Первое упоминание Повалихи относится к 1717 или 1719 году. Тогда населённый пункт называли «деревня Филиппа Попова на реке Повалихе» Позже село получило современное название по имени реки. Вот такой небольшой факт из истории Алтайского края, который легко пропустить, проезжая мимо 🍁 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5128</t>
+  </si>
+  <si>
+    <t>⛰️ Гора Церковка — символ Белокурихи Одно из самых популярных мест для прогулок и отдыха в Белокурихе — гора Церковка. Летом сюда приезжают за панорамами и свежим воздухом, а зимой вершина становится частью снежного пейзажа курорта 🚡 Подняться наверх можно по канатной дороге или пешком — второй вариант займёт больше времени, зато позволит пройти маршрут в своём темпе 📜 Интересно, что алтайцы называли эту вершину Каача — «господствующая» или «священная». Считается, что издревле она была местом молитв Название «Церковка», по одной из версий, связано с монахом, который когда-то жил на вершине и построил там часовню. По другой — с формой самой горы, напоминающей церковный купол А вы поднимались на Церковку? 🌄 📷 Илья Кочетков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5127</t>
+  </si>
+  <si>
+    <t>😍 Красота сказочного Солонешья Несмотря на относительно небольшую площадь, природа района сочетает в себе и ковыльные степи, и горную тайгу, и альпийские луга, и глубокие речные ущелья 📷 Сергей Усик 🗺 51.642458, 84.377156 ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5166</t>
+  </si>
+  <si>
+    <t>🏞 Алтайский край – озерный край Вы знали, что в Алтайском крае насчитывается более 17 тысяч рек и около 13 тысяч озер 📷 Игорь Глущенко ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.09.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5165</t>
+  </si>
+  <si>
+    <t>😍 Долина реки Ануй в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5164</t>
+  </si>
+  <si>
+    <t>🏔 Память о временах, когда земля «вставала на дыбы» В Тигирекской части Алтайского края есть место, которое выглядит как учебник геологии под открытым небом – разрез Силура Тигирек Здесь можно увидеть каменные пласты толщиной в десятки метров. Они не лежат ровными слоями: известняковые породы смяты, изогнуты и подняты вверх, словно сама земля когда-то пришла в движение 🪨 Эти породы сформировались 400 и более миллионов лет назад – в эпоху, когда на территории современного Алтайского края плескался древний океан Со временем море отступило, начали формироваться горы, а мощные пласты известняка подверглись колоссальным силам – их ломало, гнуло и поднимало ✨ Сегодня эти причудливо изогнутые слои позволяют буквально увидеть следы древней истории Земли – той самой эпохи, когда здесь ещё не было ни Алтая, ни привычных нам ландшафтов 📷 Илья Кочетков 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.09.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5163</t>
+  </si>
+  <si>
+    <t>🦕 Парк Юрского периода в Барнауле? Кажется, ещё немного и из-за кустов покажется длинная шея диплодока. Потеряться во времени можно в барнаульском дендрарии НИИ садоводства Сибири им. М. А. Лисавенко 🌿 Здесь собраны разные ландшафтные зоны, и во время прогулки можно словно совершить небольшое кругосветное путешествие: побывать в Северной Америке, Средиземноморье, на Кавказе, Дальнем Востоке и в Средней Азии А ещё на какое-то время шагнуть в прошлое, среди необычных деревьев и растений 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.09.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5157</t>
+  </si>
+  <si>
+    <t>😍 Волшебная осенняя Белокуриха 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>26.09.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5156</t>
+  </si>
+  <si>
+    <t>❤️ Холмы в Солонешье будто укрыли плюшевым зеленым одеялом Осенью в районе заметно меньше туристов, чем в пик сезона, поэтому если вы давно хотели посетить эти места, то можно спокойно гулять по тропам, устраивать фотосессии и в целом наслаждаться тишиной и красотой природы 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.09.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5155</t>
+  </si>
+  <si>
+    <t>🌿 «Легенда» – необычный парк в Полеводке В Бийском районе, в посёлке Полеводка, находится художественно-этнографический парк «Легенда» – место, где мифологические мотивы, авторское искусство и необычные инсталляции собраны на одной территории Здесь можно увидеть деревянные скульптуры, музей с предметами быта, сувенирную лавку, небольшой пруд и «лабиринт желаний». Отдельное впечатление производит трёхэтажный зимний сад с множеством растений и необычным оформлением При этом «Легенду» стоит воспринимать прежде всего как творческое пространство, а не как источник точных сведений о славянской культуре и религии: здесь многое основано на авторской интерпретации Парк продолжает развиваться, поэтому при следующем визите здесь вполне могут появиться и новые объекты 📷 Altai.polevodka 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>25.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5150</t>
+  </si>
+  <si>
+    <t>😍 Осень в Чарышском Сейчас бы спрятаться там от городской суеты 📷 Ира Короткая 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5149</t>
+  </si>
+  <si>
+    <t>🦣 Семья из Шипуново нашла зуб мамонта в реке Чарыш Необычную находку обнаружили во время прогулки по берегу Чарыша. В сентябре дочь семьи Синибор Люба заметила на отмели предмет, похожий на зуб мамонта Находку передали в Шипуновский районный краеведческий музей. По предварительной оценке, это действительно фрагмент коренного зуба древнего млекопитающего, который мог обитать в этих местах десятки тысяч лет назад 🦴 Теперь необычный экземпляр станет частью музейной истории Шипуновского района 📷 Катунь 24 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.09.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5146</t>
+  </si>
+  <si>
+    <t>🏔 Еловский белок в Чарышском районе Район вокруг белка примечателен не только горами, но и другими природными объектами. Например, здесь есть Коргонский провал – карстовая полость в известняках верхнего силура. Ранее считалось, что провал имеет искусственное происхождение, но исследования показали, что он образовался естественным путём 📷 Николай Труфанов 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.09.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5142</t>
+  </si>
+  <si>
+    <t>🏔 Как в Алтайском крае мог появиться город Победа? Сегодня Тягун – один из крупнейших по населению посёлков Заринского района. Но почти 80 лет назад на месте будущего посёлка была густая черневая тайга, а саму территорию всерьёз рассматривали для создания нового города – Победы В 1948 году здесь появился посёлок городского типа Тягун. Первые жители жили во временных бараках, а затем поселение быстро разрасталось: построили леспромхоз, железную дорогу, карьер, жильё, школы и больницы. Уже через шесть лет здесь проживали 12,5 тыс. человек 🚂 Идея города Победа, предположительно, появилась во время строительства крупного железнодорожного депо. В объявлениях о наборе рабочих даже указывали не Тягун, а город Победа Местные жители называли поселение «столицей тайги». Здесь были магазины, телефон и водопровод, прокладывали тротуары, устанавливали фонари и закладывали аллеи Но бурное развитие оказалось недолгим. В конце 1950-х начался отток жителей, а после сокращения железнодорожных работ посёлок постепенно стал терять значение. Позже закрылись и другие крупные предприятия 🌲 Победой Тягун так и не стал. Сегодня здесь живут около 2 тысяч человек, а несколько лет назад появился горнолыжный комплекс Отправляясь в Тягун, можно увидеть не просто таёжный посёлок, а место, где когда-то вполне мог появиться новый город Алтайского края 📷 Екатерина Карзова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>23.09.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5141</t>
+  </si>
+  <si>
+    <t>⛰ Холмы Причарышья Это фото сделано в Краснощековском районе, знаменитым как пещерный край. Спелеологи насчитали на территории района более 100 горных полостей, а многие из них являются памятниками природы 📷 Закир Умаров 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.09.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5140</t>
+  </si>
+  <si>
+    <t>🌲 Собираетесь в лес? Несколько простых правил, которые могут однажды спасти вам жизнь Даже хорошо знакомый лес может быстро превратиться в лабиринт. Поэтому перед прогулкой, походом за грибами или ягодами лучше подготовиться заранее 🎒 Что взять с собой: – полностью заряженный телефон; – пауэрбанк; – воду и небольшой запас еды; – фонарь; – спички или зажигалку; – свисток; – нож. 🦺 Позаботьтесь об экипировке. Лучше выбирать яркую одежду или надеть поверх неё светоотражающий жилет – так вас будет проще заметить в лесу, особенно в сумерках. Обувь должна быть удобной и разношенной 📍 Перед входом в лес сообщите близким, куда именно идёте и когда планируете вернуться. Хорошо также отправить им геолокацию 🧭 Компас берите только в том случае, если умеете им пользоваться. А если в лесу ориентируетесь по линейному объекту – например, ЛЭП или дороге – лучше придерживаться его и не уходить далеко в сторону ❗️ Если поняли, что заблудились: Остановитесь и не продолжайте хаотично идти. Успокойтесь и вспомните, откуда пришли и когда вошли в лес. Позвоните 112 и сообщите свои данные, местоположение и заряд телефона. Оставайтесь на месте и ждите помощи Если приближается ночь – найдите сухое место для ночлега и постарайтесь согреться 📱 Даже если телефон показывает отсутствие сети, звонок на 112 может быть доступен. А навигатор поможет определить координаты, если заряд и связь позволяют Главное правило – не паниковать и не метаться по лесу. Чем дольше человек бесцельно перемещается, тем сложнее спасателям понять, где его искать На фото: Смирновский бор в Заринском районе 📷 Яндекс Карты ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>22.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5138</t>
+  </si>
+  <si>
+    <t>🍁 Осенняя пастораль в Солонешье 📷 Сергей Усик 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.09.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5133</t>
+  </si>
+  <si>
+    <t>🏡 Сельская усадьба «Аюшка» – отдых у Катуни рядом с озером Ая В рубрике «Деревенский маршрут» мы рассказываем о местах, где можно замедлиться, пожить ближе к природе и почувствовать атмосферу настоящего Алтая Если хочется ненадолго сбежать от городской суеты и провести время на природе, можно присмотреться к усадьбе «Аюшка» в селе Ая Усадьба расположена недалеко от озера Ая, прямо на берегу Катуни. Здесь можно остановиться в уютных домиках, искупаться в бассейне или провести вечер в беседке, наслаждаясь горным воздухом и шумом реки 🌿 Для гостей также организуют активный отдых: экскурсии, сплавы по Катуни, джип-туры и конные прогулки. А ещё хозяева подскажут, где попробовать и купить мёд и продукцию местных производителей «Аюшка» подойдёт для семейного отдыха и небольших компаний – чтобы замедлиться, побыть на природе и поближе познакомиться с Алтаем 📷 Яндекс Карты, 2ГИС 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
+  </si>
+  <si>
+    <t>21.09.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/ch_krai/5129</t>
+  </si>
+  <si>
+    <t>😍 Пока еще зеленый и теплый ленточный бор 📷 Наталья Юрлова 🗺 Место на карте ❤️ Подписывайтесь на «Через край» 👣 Мы в MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4472,62 +8789,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H456"/>
+  <dimension ref="A1:H939"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2018.364" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3206.36" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -15108,50 +19425,8261 @@
       <c r="C455" t="s">
         <v>1360</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="E455">
         <v>2072</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>33953</v>
       </c>
       <c r="B456" t="s">
         <v>1362</v>
       </c>
       <c r="C456" t="s">
         <v>1363</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="E456">
         <v>2421</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>99559</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E457">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>99560</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E458">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>99561</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E459">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>99562</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E460">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>99563</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E461">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>99564</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E462">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>99565</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E463">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>99566</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E464">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>99567</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E465">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>99568</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E466">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>99569</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E467">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>99570</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E468">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>99571</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E469">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>99572</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E470">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>99573</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E471">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>99574</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E472">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>99575</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E473">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>99576</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E474">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>99577</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E475">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>99578</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E476">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>99579</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E477">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>99580</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E478">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>99581</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E479">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>99582</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E480">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>99583</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E481">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>99584</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E482">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>99585</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E483">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>99586</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E484">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>99587</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E485">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>99588</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E486">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>99589</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E487">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>99590</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E488">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>99591</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E489">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>99592</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E490">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>99593</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E491">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>99594</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E492">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>99595</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E493">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>99596</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E494">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>99597</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E495">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>99598</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E496">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>99599</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E497">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>99600</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E498">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>99601</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E499">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>99602</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E500">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>99603</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E501">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>99604</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E502">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>99605</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E503">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>99606</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E504">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>99607</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E505">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>99608</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E506">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>99609</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E507">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>99610</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E508">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>99611</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E509">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>99612</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E510">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>99613</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E511">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>99614</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E512">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>99615</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E513">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>99616</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E514">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>99617</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E515">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>99618</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E516">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>99619</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E517">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>99620</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E518">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>99621</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E519">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>99622</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E520">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>99623</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E521">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>99624</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E522">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>99625</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E523">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>99626</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E524">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>99627</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E525">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>99628</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E526">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>99629</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E527">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>99630</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E528">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>99631</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E529">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>99632</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E530">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>99633</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E531">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>99634</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E532">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>99635</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E533">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>99636</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E534">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>99637</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E535">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>99638</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E536">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>99639</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E537">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>99640</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E538">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>99641</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E539">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>99642</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E540">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>99643</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E541">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>99644</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E542">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>99645</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E543">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>99646</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E544">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>99647</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E545">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>99648</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E546">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>99649</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E547">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>99650</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E548">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>99651</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E549">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>99652</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E550">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>99653</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E551">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>99654</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E552">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>99655</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E553">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>99656</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E554">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>99657</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E555">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>99658</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E556">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>99659</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E557">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>99660</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E558">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>99661</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E559">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>99662</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E560">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>99663</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E561">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>99664</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E562">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>99665</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E563">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>99666</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E564">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>99667</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E565">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>99668</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E566">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>99669</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E567">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>99670</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E568">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>99671</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E569">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>99672</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E570">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>99673</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E571">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>99674</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E572">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>99675</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E573">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>99676</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E574">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>99677</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E575">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>99678</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E576">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>99679</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E577">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>99680</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E578">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>99681</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E579">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>99682</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E580">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>99683</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E581">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>99684</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E582">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>99685</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E583">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>99686</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E584">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>99687</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E585">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>99688</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E586">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>99689</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E587">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>99690</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E588">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>99691</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E589">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>99692</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E590">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>99693</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E591">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>99694</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E592">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>99695</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E593">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>99696</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E594">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>99697</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E595">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>99698</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E596">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>99699</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E597">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>99700</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E598">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>99701</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E599">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>99702</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E600">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>99703</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E601">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>99704</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E602">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>99705</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E603">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>99706</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E604">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>99707</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E605">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>99708</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E606">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>99709</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E607">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>99710</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E608">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>99711</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E609">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>99712</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E610">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>99713</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E611">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>99714</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E612">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>99715</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E613">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>99716</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E614">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>99717</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E615">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>99718</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E616">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>99719</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E617">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>99720</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E618">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>99721</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E619">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>99722</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E620">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>99723</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E621">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>99724</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E622">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>99725</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E623">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>99726</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E624">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>99727</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E625">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>99728</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E626">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>99729</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E627">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>99730</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E628">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>99731</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E629">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>99732</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E630">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>99733</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E631">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>99734</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E632">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>99735</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E633">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>99736</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E634">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>99737</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E635">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>99738</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E636">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>99739</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E637">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>99740</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E638">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>99741</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E639">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>99742</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E640">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>99743</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E641">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>99744</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E642">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>99745</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E643">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>99746</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E644">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>99747</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E645">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>99748</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E646">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>99749</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E647">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>99750</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E648">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>99751</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E649">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>99752</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E650">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>99753</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E651">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>99754</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E652">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>99755</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E653">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>99756</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E654">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>99757</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E655">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>99758</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E656">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>99759</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E657">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>99760</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E658">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>99761</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E659">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>99762</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E660">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>99763</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E661">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>99764</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E662">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>99765</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E663">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>99766</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E664">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>99767</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E665">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>99768</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E666">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>99769</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E667">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>99770</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E668">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>99771</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E669">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>99772</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E670">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>99773</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E671">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>99774</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E672">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>99775</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E673">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>99776</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E674">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>99777</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E675">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>99778</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E676">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>99779</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E677">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>99780</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E678">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>99781</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E679">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>99782</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E680">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>99783</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E681">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>99784</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E682">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>99785</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E683">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>99786</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E684">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>99787</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E685">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>99788</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E686">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>99789</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E687">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>99790</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E688">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>99791</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E689">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>99792</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E690">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>99793</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E691">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>99794</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E692">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>99795</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E693">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>99796</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E694">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>99797</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E695">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>99798</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E696">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>99799</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E697">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>99800</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E698">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>99801</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E699">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>99802</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E700">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>99803</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E701">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>99804</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E702">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>99805</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E703">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>99806</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E704">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>99807</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E705">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>99808</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E706">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>99809</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E707">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>99810</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E708">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>99811</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E709">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>99812</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E710">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>99813</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E711">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>99814</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E712">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>99815</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E713">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>99816</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E714">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>99817</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E715">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>99818</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E716">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>99819</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E717">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>99820</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E718">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>99821</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E719">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>99822</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E720">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>99823</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E721">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>99824</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E722">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>99825</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E723">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>99826</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E724">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>99827</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E725">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>99828</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E726">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>99829</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E727">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>99830</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E728">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>99831</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E729">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>99832</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E730">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>99833</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E731">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>99834</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E732">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>99835</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E733">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>99836</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E734">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>99837</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E735">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>99838</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E736">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>99839</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E737">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>99840</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E738">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>99841</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E739">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>99842</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E740">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>99843</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E741">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>99844</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E742">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>99845</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E743">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>99846</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E744">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>99847</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E745">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>99848</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E746">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>99849</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E747">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>99850</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E748">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>99851</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E749">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>99852</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E750">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>99853</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E751">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>99854</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E752">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>99855</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E753">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>99856</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E754">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>99857</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E755">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>99858</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E756">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>99859</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E757">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>99860</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E758">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>99861</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E759">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>99862</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E760">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>99863</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E761">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>99864</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E762">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>99865</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E763">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>99866</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E764">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>99867</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E765">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>99868</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E766">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>99869</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E767">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>99870</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E768">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>99871</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E769">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>99872</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E770">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>99873</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E771">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>99874</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E772">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>99875</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E773">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>99876</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E774">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>99877</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E775">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>99878</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E776">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>99879</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E777">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>99880</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E778">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>99881</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E779">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>99882</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E780">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>99883</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E781">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>99884</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E782">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>99885</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E783">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>99886</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E784">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>99887</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E785">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>99888</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E786">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>99889</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E787">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>99890</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E788">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>99891</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E789">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>99892</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E790">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>99893</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E791">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>99894</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E792">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>99895</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E793">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>99896</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E794">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>99897</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E795">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>99898</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E796">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>99899</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E797">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>99900</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E798">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>99901</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E799">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>99902</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E800">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>99903</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E801">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>99904</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E802">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>99905</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E803">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>99906</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E804">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>99907</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E805">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>99908</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E806">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>99909</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E807">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>99910</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E808">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>99911</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E809">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>99912</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E810">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>99913</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E811">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>99914</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E812">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>99915</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E813">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>99916</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E814">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>99917</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E815">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>99918</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E816">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>99919</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E817">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>99920</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E818">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>99921</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E819">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>99922</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E820">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>99923</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E821">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>99924</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E822">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>99925</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E823">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>99926</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E824">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>99927</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E825">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>99928</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E826">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>99929</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E827">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>99930</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E828">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>99931</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E829">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>99932</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E830">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>99933</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E831">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>99934</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E832">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>99935</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E833">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>99936</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E834">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>99937</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E835">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>99938</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E836">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>99939</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E837">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>99940</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E838">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>99941</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E839">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>99942</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E840">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>99943</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E841">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>99944</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E842">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>99945</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E843">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>99946</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E844">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>99947</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E845">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>99948</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E846">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>99949</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E847">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>99950</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E848">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>99951</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E849">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>99952</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E850">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>99953</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E851">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>99954</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E852">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>99955</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E853">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>99956</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E854">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>99957</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E855">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>99958</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E856">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>99959</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E857">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>99960</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E858">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>99961</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E859">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>99962</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E860">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>99963</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E861">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>99964</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E862">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>99965</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E863">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>99966</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E864">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>99967</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E865">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>99968</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E866">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>99969</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E867">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>99970</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E868">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>99971</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E869">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>99972</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E870">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>99973</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E871">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>99974</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E872">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>99975</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E873">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>99976</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E874">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>99977</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E875">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>99978</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E876">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>99979</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E877">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>99980</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E878">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>99981</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E879">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>99982</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E880">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>99983</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E881">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>99984</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E882">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>99985</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E883">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>99986</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E884">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>99987</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E885">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>99988</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E886">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>99989</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E887">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>99990</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E888">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>99991</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E889">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>99992</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E890">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>99993</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E891">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>99994</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E892">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>99995</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E893">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>99996</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E894">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>103290</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E895">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>103291</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E896">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>103292</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E897">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>103293</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E898">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>103294</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E899">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>103295</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E900">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>103296</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E901">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>103297</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E902">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>103298</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E903">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>103299</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E904">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>103300</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E905">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>103301</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E906">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>103302</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E907">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>103303</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E908">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>103304</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E909">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>103305</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E910">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>123725</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E911">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>123726</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E912">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>123727</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E913">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>123728</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E914">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>123729</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E915">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>123730</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E916">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>123731</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E917">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>123732</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E918">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>123733</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E919">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>123734</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E920">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>123735</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E921">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>124421</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E922">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>124422</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E923">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>128125</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E924">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>128126</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E925">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>128127</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E926">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>128128</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E927">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>128129</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E928">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>128130</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E929">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>128131</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E930">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>128132</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E931">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>128133</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E932">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>128134</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E933">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>128135</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E934">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>128136</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E935">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>128137</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E936">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>128138</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E937">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>128139</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E938">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>128140</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E939">
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">