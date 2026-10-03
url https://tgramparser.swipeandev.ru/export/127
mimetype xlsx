--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2609">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3519,50 +3519,4370 @@
     <t>12.07.25 06:06</t>
   </si>
   <si>
     <t>t.me/atmosrussia/10433</t>
   </si>
   <si>
     <t>🇷🇺 Муром и богатырь, ставший святым Владимирская область Илья Муромец — былинный герой, тридцать лет и три года сидевший на печи, пока чудесным образом не исцелился и не отправился защищать Русь. Но мало кто знает, что у него был реальный прототип — православный святой Илия Печерский. Он родился в селе Карачарово под Муромом, служил князю в Киеве, сражался в походах, а после тяжёлого ранения принял постриг. В 1988 году учёные исследовали его мощи и пришли к поразительным выводам: останки принадлежат человеку высокого роста (177 см), крепкого телосложения, с перенесённым в юности параличом и множественными боевыми ранениями. Совпадения с образом былинного Ильи — впечатляющие. Если окажетесь в Муроме, начните с села Карачарово: деревянная часовня, святой источник, по легенде возникший от удара копыта богатырского коня, и холм с видом на Оку. А в Спасо-Преображенском монастыре, которому более 900 лет, хранится часть мощей святого — средний палец левой руки. 📷 marusiasavina Атмосфера России 🏞️</t>
   </si>
   <si>
     <t>11.07.25 23:16</t>
   </si>
   <si>
     <t>t.me/atmosrussia/10432</t>
   </si>
   <si>
     <t>Лечение позвоночника без операций от 170 560₽. ⚡ В единственной в России загородной клинике с 17-летней специализацией исключительно на позвоночнике и суставах. Пока другие "лечат всё", здесь довели мастерство до совершенства. ✅ Узкая специализация "Лаго-Наки" 4* = максимальный результат! ✨ 300+ процедур, передовая западная медицина работает в тандеме с собственным Центром китайской. Без операций. Результат чувствуется на 3-й день. ❤️ 41 000+ человек уже инвестировали в свое здоровье здесь. Программы "Всё включено" = проживание + лечение + питание. Место Силы в Адыгее, где каждый метр пропитан энергией исцеления. 📞 Бронируйте сейчас! Лучшие даты разбирают первыми. Не упустите возможность стать здоровее, энергичнее и моложе в месте, где каждый квадратный метр пропитан заботой о вашем благополучии. Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама lagonaki.com О рекламодателе</t>
   </si>
   <si>
     <t>11.07.25 16:06</t>
   </si>
   <si>
     <t>t.me/atmosrussia/10426</t>
   </si>
   <si>
     <t>#Викторина С чего начинается путешествие? Конечно с вокзала! Продолжаем рубрику вечерних викторин, теперь предлагаем вам отгадывать железнодорожный вокзал какого города будет изображен на фото. Архитектура каждого вокзала нашей страны по-своему уникальна, поэтому различить их очень даже можно) Может быть не просто тем, кто не много колесил на поездах, но можно и угадать из вариантов ответа 😃 ЖД вокзал какого города изображен на фото? ❤️ Тюмень 🔥 Владивосток 🎉 Омск 👍 Новосибирск А вчерашний правильный ответ: Бурятия ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>09.09.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17426</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на посудомоечные машины Kuppersberg Посудомоечные машины Kuppersberg со скидками на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17421</t>
+  </si>
+  <si>
+    <t>Йошкар-Ола Республика Марий Эл В 750-ти километрах к востоку от Москвы на берегу реки Малая Кокшага расположена Йошкар-Ола — столица Республики Марий Эл, сердце финно-угорской культуры в нашей стране. Население города составляет чуть более 260-ти тысяч человек. Название Йошкар-Ола в переводе означает «красный город». Ещё не так давно его упоминание вызывало вопросы. «Это на Урале?» или «Это в Казахстане?». Йошкар-Ола долгое время оставалась незаметной. Редких гостей столицы забрасывали сюда исключительные обстоятельства. Теперь название стало узнаваемым. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>09.09.26 01:27</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17420</t>
+  </si>
+  <si>
+    <t>Апартаменты в собственность в Тайланде от 4,7 млн бат. Продаются с ремонтом, мебелью и техникой по начальным ценам застройщика на первой береговой линии! Получите визу на всю жизнь, открытие банковского счета, оформление авто или байка. Пассивный доход от сдачи 25 000$ в год плюс рост стоимости на 30% каждый год. Наследие и перепродажа прописаны в контракте застройщика. Вечная собственность! Перейти на сайт #реклама thailandinvest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17419</t>
+  </si>
+  <si>
+    <t>08.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17418</t>
+  </si>
+  <si>
+    <t>😨 Один из самых неоднозначных музеев России Новосибирская область У одних он вызывает страх, а у других восторг. Это единственный музей в нашей стране, посвящённый погребальной культуре – Музей смерти. ⚰️ Расположен он на территории Новосибирского крематория. Вы даже можете увидеть черный дым из печи... Музей состоит из 3 павильонов и десяток тематических зон. На обход всех экспозиций нужно минимум 2 часа. Этот музей не выглядит жутким, хотя некоторые экспозиции пугают. Сходили бы в такой? Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>08.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17417</t>
+  </si>
+  <si>
+    <t>Смотрите, сёрфинг! Не смогли держать в себе: Никита Авдеев, четырёхкратный чемпион России по сёрфингу, выпустил фильм «Самобытность» о любимом деле. Яндекс Путешествия стали партнёрами этого кино. Хотелось бы сказать много хороших слов, но это тот случай, когда лучше увидеть самим. Смотреть #реклама 16+ youtu.be О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17416</t>
+  </si>
+  <si>
+    <t>⛰Мажойский каскад Горный Алтай Мажойский каскад – часть реки Чуи, где проводятся сплавы и экскурсии. Это место с особой энергетикой, живописными пейзажами. Туристы приезжают сюда полюбоваться на красоту горной речки и испытать свои силы и волю в сплаве. Для начинающих есть легкий маршрут, для профессионалов организуют сплав по сложным порогам Мажойского каскада. Экскурсию проводят к смотровой площадке на реке, вдоль каньона, по дну которого течет Чуя, по Орайскому мосту и к водопаду за мостом. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>08.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17415</t>
+  </si>
+  <si>
+    <t>Будете в Хабаровском крае – осторожнее ходите за грибами 😃 Хорошего дня! Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>08.09.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17414</t>
+  </si>
+  <si>
+    <t>Бесплатный сервер World of Warcraft 1. Регистрируешь аккаунт на сайте Sirus 2. Качаешь клиент WoW 3.3.5 3. Создаёшь персонажа Через пятнадцать минут ты в Даларане. Без платных подписок. Sirus — это WotLK 3.3.5 со своим дополнением новые расы, собственные подземелья и отдельная система развития на 80-м уровне. Знакомая карта, незнакомый контент. Играть #реклама 16+ sirus.one О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17413</t>
+  </si>
+  <si>
+    <t>07.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17412</t>
+  </si>
+  <si>
+    <t>🌊Река Вишера Пермский край Река славится своей красивой природой и богатой историей. При своей сравнительно небольшой протяженности Вишера переносит внушительный объем воды. Это одна из самых полноводных рек, стекающих с Уральских гор. Вишера славится своей богатой природой. Благодаря отдаленности от городов, здесь даже воздух совершенно другой. По горам Вишерского края проходит граница расселения животных и растений европейского, северного и сибирского происхождения. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>07.09.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17411</t>
+  </si>
+  <si>
+    <t>Яндекс Музыка до 360 дней бесплатно Яндекс Музыка для вас и 3-х ваших близких. Кинопоиск и Яндекс Книги тоже в мультиподписке Плюс. Попробуйте бесплатно❤️ Слушать #реклама 18+ music.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17410</t>
+  </si>
+  <si>
+    <t>🚗 Путешествие на Териберку самостоятельно Мурманская область Все, что вы видели на видео – это Териберка и полуостров Рыбачий. Если вы никогда не были в этом регионе, вам достаточно будет впечатлений и от поездки в Териберку. Здесь не нужно свое авто. 2 часа на самолете и 2 часа на трансфере из аэропорта. Билеты можно найти вполне дешевые, от 3000 руб из Москвы (если брать заранее). В Териберке нереальная красота! Киты, тюлени, ягоды, морепродукты, рыба, красивая тундра, пляжи…😍 Но если вы хотите большего, то можно после Териберки отправиться на полуостров Рыбачий. Если вы не хотите или не имеете возможности ехать своей машиной, значит вам подойдет следующий вариант – прилететь в Мурманск на самолете и арендовать по месту уже подготовленный внедорожник. Также вы легко можете найти заранее гида со своим авто. Так даже лучше, если вы боитесь ехать самостоятельно. Осенью тут особая красота! И северные сияния ✨ 📸: kirichok. snow Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>07.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17409</t>
+  </si>
+  <si>
+    <t>🏛 Новый Херсонес – чудо на берегу Черного моря Крым Это место, которое сложно описать словами — его нужно увидеть своими глазами. В 988 году в этих местах принял крещение князь Владимир. Теперь рядом с Херсонесом Таврическим соседствует Новый Херсонес. Музейно-храмовый комплекс возвели буквально за полтора года. 24 гектара сначала исследовали: нашли примерно 6,5 миллионов предметов, из них 350 тысяч — музейного значения. А потом украсили садами, фонтанами и какими-то невероятными зданиями. Реконструировали квартал античного Херсонеса. Получился настоящий византийский город. 📍Локация Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>07.09.26 02:08</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17408</t>
+  </si>
+  <si>
+    <t>У Вас расширение производства или ТО? Рассмотрите ТТС! Собственная автоматизация завода с реальной техподдержкой 24/7. Гарантия 24 месяца Получить предложение #реклама 16+ bz.tts-kazan.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17407</t>
+  </si>
+  <si>
+    <t>06.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17402</t>
+  </si>
+  <si>
+    <t>🏰 "Замок Кархумяки" Республика Карелия В Медвежьегорске скрывается уникальная достопримечательность — "Замок Кархумяки". Этот массивный комплекс оборонительных сооружений, начатый финской армией в 1942 году, включает в себя ДОТы, ДЗОТы, бункеры и туннельные казармы, вырубленные прямо в скалах. Когда-то здесь могли разместиться до 200 солдат. Локации некоторых сохранившихся объектов: 📍 Огневая точка 📍 Зубы дракона 📍 Бронеколпак 📍 Тоннельная казарма Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>06.09.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17401</t>
+  </si>
+  <si>
+    <t>Бра Huguenot Lake fe-Hugolake1Bath (стекло, цвет белый) www.inmyroom.ru Узнать больше #реклама inmyroom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17394</t>
+  </si>
+  <si>
+    <t>🍂Осень на Роза Хутор Сочи Это время, когда курорт будто замирает, погружаясь в тишину, которая открывает горы с совершенно новой стороны. Лето с его суетой и шумом сменяется умиротворением. Прогулка по Реликтовому лесу, парку водопадов Менделиха или по дороге над Красной поляной - это погружение в безмятежность, которую так трудно найти в обычной жизни. Именно в такой тишине и красоте осеннего Роза Хутора снимается хандра, а душа обретает покой и гармонию. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>06.09.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17389</t>
+  </si>
+  <si>
+    <t>Озеро «Семицветное»  Архыз Одно из самых красивых мест в Архызе. Кто-то даже называет его самым уникальным озером планеты. В такой оценке нет ничего удивительного, ведь горный водоем поражает воображение. Недостаточно один раз взглянуть и восхититься, чтобы понять озеро, надо к нему хорошенько присмотреться. Вода меняется не только от солнца и отражений, но еще от места, с которого на него смотришь. Если зайти со стороны моренного вала, вода покажется темно-фиолетовой и мутной. Южный берег озера покрыт снежником, который спускается в воду и придает ей белый цвет. А от заросшего рододендронами берега вода выглядит сине-зеленой. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>06.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17388</t>
+  </si>
+  <si>
+    <t>Ищу желающих заполнять карточки товаров на ВБ! Работа полностью на удаленке с зп 150 000 рублей в месяц.💰 Без опыта, нужен только телефон, занятость 3-6 часов в день Всему обучат на бесплатном курсе и после возьму на работу: ✅ 3 дня уроков по 30 минут ✅ Домашки с проверкой и оплатой бонусами ✅ Плачу 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. Набор заканчивается завтра 👍 Для регистрации жмите кнопку "Зарегистрироваться" Зарегистрироваться #реклама 16+ course.wildcard.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17387</t>
+  </si>
+  <si>
+    <t>05.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17382</t>
+  </si>
+  <si>
+    <t>🌄Невероятной красоты закат над Петроградской набережной Ленинградская область Закаты над Петербургом навсегда остаются в сердце. Они не похожи на все остальные закаты. Почти каждый вечер, когда солнце медленно опускается за горизонт, небо окрашивается в невероятные оттенки оранжевого и золотого. Хорошего вечера ❤️ Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>05.09.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17381</t>
+  </si>
+  <si>
+    <t>Интероперабельность: что это и почему вам это важно Ваше оборудование — ваши правила. Узнать больше #реклама morionnetworks.clients.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17377</t>
+  </si>
+  <si>
+    <t>🏰 Прекрасный Выборг Ленинградская область Средневековый город, который успел побывать и финским, и шведским, и русским. Город интереснейший, и это действительно погружение в средневековую Европу. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>05.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17376</t>
+  </si>
+  <si>
+    <t>🏘Интересные места недалеко от Казани, которые обязательно нужно увидеть и пополнить копилку яркими впечатлениями: — Остров-град Свияжск — Раифский дендрарий — Парк альпак «Пача мама» — Семрук - кинопоселок — Голубое озеро — Болгар — Мост Дяди Коли — Пляж «Камское море» — Ключищи — Мокринский мост Какие места уже успели посетить? Делитесь впечатлениями в комментариях 👇 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>05.09.26 02:29</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17375</t>
+  </si>
+  <si>
+    <t>Комплект наволочек Текстиль Узнать больше #реклама askona.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17370</t>
+  </si>
+  <si>
+    <t>04.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17366</t>
+  </si>
+  <si>
+    <t>⛰Горный поселок «Тохота» Дагестан Тохота, расположенная в Тляратинском районе Дагестана, представляет собой настоящий рай для любителей живописных пейзажей. Вдалеке слышится шум горной реки Джурмут, а за перевалом начинаются границы с Азербайджаном и Грузией. Здесь кристально чистый воздух, первозданная природа и невероятно доброжелательные люди. Глядя на эту красоту, хочется забыть о городской суете. Но, к сожалению, молодёжь всё чаще уезжает отсюда в города, и население села постепенно уменьшается. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>04.09.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17365</t>
+  </si>
+  <si>
+    <t>Флагманское событие октября! Москва. Форум Медовик. Что ждёт медицинский бизнес в 2027? 22–23 октября 2026 года в Москве пройдёт форум Медовик. Программа форума включает выступления по управлению, маркетингу и цифровизации медицинских клиник. Участники: владельцы и директора клиник, маркетологи, главные врачи, разработчики, поставщики решений. Среди докладчиков: — представители сетей АБС Медицина, К+31, Клиника Фомина; — специалисты по GEO-продвижению и работе с Яндексом; — практикующие эксперты по внедрению ИИ и речевой аналитики; — руководители служб сервиса и HR-брендов клиник. В программе - более 60 выступлений. Формат: два дня, выступления, обсуждения, знакомство с участниками рынка. Зарегистрироваться #реклама skillmed.pro О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17364</t>
+  </si>
+  <si>
+    <t>Подвальские террасы Самарская область Расположены на границе Самарской и Ульяновской области в посёлке Подвалье. Локация представляет собой цепь меловых холмов с пологими склонами и долинами. Вид невероятнейший! Это одно из самых красивых мест, расположенных рядом с Ульяновском. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>04.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17363</t>
+  </si>
+  <si>
+    <t>⛰ Туманная лавина с утра на горе Ольховой Приморский край Хорошего дня ❤️ Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>04.09.26 02:38</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17362</t>
+  </si>
+  <si>
+    <t>Сандалии для мальчиков Geox Zapito, Синий Легкая и удобная обувь для малышей, которые только начинают ходить. Гибкая подошва Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17357</t>
+  </si>
+  <si>
+    <t>03.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17353</t>
+  </si>
+  <si>
+    <t>💟 «Лавочка счастья» Северная Осетия Это место находится недалеко от Верхнего Фиагдона, на высоте примерно 2500 м над уровнем моря. Дорога до лавочки круто уходит вверх, и последние 15 км до смотровой площадки представляют собой грунтовку. Ехать стоит только на проходимом авто с высоким клиренсом, и полным приводом. Не поленитесь, и приезжайте на рассвете. В это время вы, вероятнее всего, застанете хорошую видимость и не встретите людей. Вокруг будут только потрясающие пейзажи, звуки природы и вы. Идеально. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>03.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17352</t>
+  </si>
+  <si>
+    <t>Бесплатный курс 2026 г. "Домашний хлеб на закваске" ❤️Уже через неделю вы испечете свой домашний хлеб на закваске! На курсе вместе выведем закваску, сделаем свой первый замес, дам подробные инструкции для каджого этапа работы с закваской и тестом. И уже через неделю флешмоба вы испечете Латвийский кисло-сладкий хлеб и Французскую пшеничную булку ✨ Самых активных участников ждут призы и подарки: - За выполнение домашних заданий вам начисляются бонусные рубли. Регистрируйтесь на Хлебный флешмоб прямо сейчас и получите 3000 бонусных рублей 💰 ✅Поймете, что дома можно легко самой испечь вкусный хлеб, даже если раньше вы этого не делали. Порадуете себя и своих близких вкусным, полезным хлебом на закваске ❤️Регистрируйтесь на курс и испеките свой ароматный, полезный, домашний хлеб Зарегистрироваться #реклама 16+ lesson.sshleb.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17348</t>
+  </si>
+  <si>
+    <t>🏘Рыбацкая деревня Рязанская область Это, пожалуй, самое фотогеничное место в Рязанской области. Здесь можно не только насладиться живописными видами, но и остановиться на ночь в уютных домиках (цены в сезон — от 13 000 до 20 000 рублей за ночь). Для тех, кто хочет прогуляться, доступны такие развлечения, как подъём на маяк, посещение ресторана и активный отдых: катание на катамаранах, сапах, лодках, багги или лошадях. Отличное место для отдыха и ярких фотографий. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>03.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17344</t>
+  </si>
+  <si>
+    <t>🐳 Бухта Врангеля Хабаровский край К берегу киты подплывают очень близко, порой остаётся всего 3-5 м. до них. В отличие от Чукотки, здесь популяция гренландских китов не такая пугливая. На Чукотке, к сожалению, всё ещё существует китобойный промысел, из-за чего киты боятся людей. Здесь же их популяция находится под надёжной охраной. В бухте Врангеля киты всегда очень любопытны: они часто подходят к катерам и плавают у берега, наблюдая за людьми. Можно видеть, как киты проявляют неподдельный интерес к туристам на сапах. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>03.09.26 02:39</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17343</t>
+  </si>
+  <si>
+    <t>Кажется, кто-то слишком засиделся в EPICA Можете проверить почему? Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17342</t>
+  </si>
+  <si>
+    <t>02.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17336</t>
+  </si>
+  <si>
+    <t>🏘 Историко-этнографический комплекс «Рыбная деревня» Калининград Рыбная деревня — это этнографический комплекс с торгово-ремесленными заведениями, стилизованными под восточно-прусский квартал. Своё название квартал получил благодаря расположенному здесь, во времена прусского владычества, рыбному рынку. На сегодняшний день «Рыбная деревня» состоит из двух частей. В первой части расположены гостиница, башня «Маяк» и множество кафе и ресторанов. Вторая часть включает в себя отель и административный центр «Рыбная Биржа». Сегодня это визитная карточка города, являющаяся популярным местом для отдыха как среди местных жителей, так и среди туристов. «Рыбная деревня» предлагает уникальную возможность насладиться историей и атмосферой города, а также провести время активно и интересно. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>02.09.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17335</t>
+  </si>
+  <si>
+    <t>Дождь не повод отменять отдых! Отдых на природе не должен зависеть от погоды. В купольной гриль-беседке CUPOL 365 можно готовить, ужинать и принимать гостей, когда за окном дождь, ветер или снег. Комфортное пространство для семьи и друзей. Выберите свою гриль-беседку Узнать больше #реклама cupol365.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17334</t>
+  </si>
+  <si>
+    <t>🕌Церковь иконы Божьей Матери Знамение. Посёлок Дубровицы Московская область Интересный факт: В храме можно увидеть скульптуры с изображением воскресения Христова, коронования Божией Матери и прочее. В западном лепестке церкви сохранились двухъярусные деревянные золоченые хоры, на которых в 1704 году во время освящения храма молился царь Пётр I со своим сыном царевичем Алексеем. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>02.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17330</t>
+  </si>
+  <si>
+    <t>🚂 «Рускеальский экспресс» Карелия Внушительный чёрный паровоз с солидной красной звездой на котле, который дымит и парит так, что порой ничего вокруг не видно. Это локомотив "Рускеальского экспресса" — поезда, что курсирует между станциями Сортавала и Рускеала. Единственный в России фирменный поезд на паровозной тяге ежедневно доставляющий туристов в удивительной красоты горный парк Рускеала. Интерьер вагонов выполнен в стиле "Николаевского экспресса" 20 века. Вас встретят проводники в старинной форме. В буфете с интерьером XIX века сыграют на пианино и угостят калитками с брусникой. А сам поезд будет мило гудеть, шипеть и фыркать. Еще одна "изюминка" ретро-поезда — это VIP-купе, выполненное по подобию вагона, в котором император Николай II путешествовал из Петербурга в Хельсинки. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>02.09.26 02:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17329</t>
+  </si>
+  <si>
+    <t>Лучше один раз увидеть и почувствовать! Есть места, которые невозможно понять по фотографиям. «Воспарение» — одно из них. Это место, где традиции русского парения встречаются с природой Горного Алтая. Загляните в мир настоящей русской бани и получите шанс выиграть авторскую программу парения. Перейти на сайт #реклама vpar.space О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17328</t>
+  </si>
+  <si>
+    <t>01.09.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17327</t>
+  </si>
+  <si>
+    <t>Обучение для команды: доступ к soft-навыкам бесплатно ✨ Около 31% россиян испытывают симптомы выгорания, причём каждый четвёртый (27%) хотя бы раз за последний год думал об увольнении именно из-за хронического стресса. Выгорание — не просто проблема сотрудника, это серьёзный бизнес-риск. Научите команду управлять стрессом с платформой Луми. В основе — экспертные видео по 5–10 минут и отработка навыков в тренажёре. ✅ Практики Луми помогут: - Сделать день более организованным - Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты - Уверенно говорить о своих результатах и достижениях - Сохранять силы, не выгорать и жить полноценно Получите 2 месяца бесплатного доступа к платформе при оплате любого курса Практикума до конца сентября от вашей компании. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17322</t>
+  </si>
+  <si>
+    <t>🍂Что нужно обязательно посмотреть в Карелии осенью? Осень — отличное время, чтобы посетить Карелию. Погода может быть непредсказуемой, но приток туристов и цены становятся гораздо ниже, чем летом. Составили для вас список мест, которые обязательно нужно посетить: Парк "Рускеала" Горы, бирюзовое озеро и пещеры - что ещё для счастья нужно? Заповедник "Кивач" Здесь можно увидеть знаменитый водопад, погулять по экотропам. Вулкан Гирвас Это древний вулкан, потухший более двух миллиардов лет назад. Здесь можно увидеть лавовые породы и небольшой ручей. Хотели бы поехать в Карелию? Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>01.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17316</t>
+  </si>
+  <si>
+    <t>🏰 Географическое положение Смоленска сделало город настоящим щитом России В 1609 году, всего через 7 лет после завершения строительства, на Смоленск напали польско-литовские войска Сигизмунда III. Крепостная стена помогла городу продержаться полтора года, что сыграло важнейшую роль в Русско-Польской войне. 9 башен взорвали войска Наполеона во время отступления. Именно тогда стена перестала быть единым сооружением и разделилась на фрагменты. Со временем стены и башни ветшали, жители строили из кирпичей разрушенных участков дома. Сейчас сохранилось примерно 3.3 км стены и 18 башен. У каждой имеются своё название и большая история. 📸: Слава Степанов Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>01.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17307</t>
+  </si>
+  <si>
+    <t>Томского количества исторической застройки на квадратный километр не найти во всей Сибири! Уникальное деревянное зодчество – визитка Томска. Здесь сохранились массивы деревянной застройки. Специалисты считают их крупнейшими в мире. Гуляя по городу, можно видеть разные архитектурные стили: от классицизма до модерна и эклектики. 📸: @amazing_russia_travels 📍Координаты: Яндекс Карты Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>01.09.26 02:07</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17306</t>
+  </si>
+  <si>
+    <t>Чек-лист: как подготовить сотрудника к командировке Организация командировки часто начинается с простого вопроса: ничего ли мы не забыли? Gate собрал бесплатный чек-лист для тех, кто оформляет деловые поездки сотрудников 🚗. Внутри: что проверить до поездки, за день до выезда и после возвращения, какие документы подготовить, что учесть при бронировании билетов и проживания и какие чеки сохранить для бухгалтерии. Памятка пригодится HR, офис- и тревел-менеджерам, бухгалтерам и руководителям. 📚 Скачайте чек-лист бесплатно и используйте перед каждой командировкой! Узнать больше #реклама 16+ go.gate.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17305</t>
+  </si>
+  <si>
+    <t>31.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17304</t>
+  </si>
+  <si>
+    <t>🕊️ Казалось бы, дятел и дятел, все эту птицу видели и не раз. Оказывается, дятлы - это краснокнижные птицы! На территории ряда регионов даже привычные нам средние пёстрые дятлы встречаются очень редко. Например, в Белгородской, Воронежской, Ивановской, Курской, Липецкой и многих других областях они находятся в красной книге. 📸: @michaelpolyakovphoto Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>31.08.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17303</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на духовые шкафы Kuppersberg Духовые шкафы Kuppersberg со скидками на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17296</t>
+  </si>
+  <si>
+    <t>⛰️ Несколько шикарных кадров, сделанных в самом популярном каньоне нашей страны! Дагестан На смотровых площадках Сулакского каньона всегда собираются очереди. Смотришь на фото выше и становится понятно, почему люди сюда едут! 📸: Слава Степанов 📍Координаты: Яндекс Карты Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>31.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17287</t>
+  </si>
+  <si>
+    <t>Что это, если не ещё одна вариация ОЧЕНЬ доброго утра? Пейзажи Северной Осетии - 🔥 📸: @Mikhoshka 📍Координаты: Яндекс Карты Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>31.08.26 02:28</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17286</t>
+  </si>
+  <si>
+    <t>Худеем под гипнозом. Бесплатные гипнотические сеансы Причина вашего лишнего веса - внутреннее напряжение. Гипнотические практики снимут напряжение и вес пойдет вниз. Вы научитесь снижать вес без диет, управляя своим психическим состоянием. Ведущий сеансов: Доктор Кондрашов, специалист №1 по психотерапии лишнего веса, главный врач клиники "Доктор Борменталь", эксперт НТВ-проекта "Я Худею" Фишки сеансов: 1. Сидеть на диете запрещено. Стройнеем только с помощью психологического воздействия. 2. Ежедневные гипнотические сеансы с медитативными внушениями и индивидуальной проработкой ваших причин лишнего веса 3. Минус на весах уже на следующий день Стоимость: Сегодня 0 рублей вместо 1000 рублей Доставайте свою любимую одежду на 2 размера меньше. Сбросив 13 кг, вы наденете ее Записаться Есть противопоказания. Посоветуйтесь с врачом. #реклама 16+ kondrashov.tilda.ws О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17282</t>
+  </si>
+  <si>
+    <t>30.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17281</t>
+  </si>
+  <si>
+    <t>Давайте на один вечер перенесёмся в Севастополь, чтобы насладиться красивым летним закатом! 🌅 Крым 📸: Алексей Латыш 📍Координаты: Яндекс Карты Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>30.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17262</t>
+  </si>
+  <si>
+    <t>В обычной тверской глубинке находится красивейший храм, про который обязательно нужно рассказать! ⛪ Тверская область Жил в XVIII веке в Старицком уезде оперный певец и статский советник Марк Полторацкий, и захотел он построить церковь «как в Петербурге». Взял за основу недавно возведённую Чесменскую церковь и соорудил близ своей усадьбы её копию. Псевдоготический Преображенский храм в селе Красном был готов в 1790 году. С тех пор зубчатый парапет и остроконечные башенки церкви добавляют своеобразие деревенскому пейзажу. Сейчас храм действующий, на колокольню пускают за 100 рублей, а рядом живут аисты. Потрясающее место! 📸: @ted_ns 📍Координаты: Яндекс Карты Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>29.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17261</t>
+  </si>
+  <si>
+    <t>29.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17258</t>
+  </si>
+  <si>
+    <t>Чтобы наслаждаться такими видами, нужно ехать не на Мальдивы, а на Северный Байкал! ✨ Бурятия 📸: @Photo_geographic 📍Координаты: Яндекс Карты Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>29.08.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17257</t>
+  </si>
+  <si>
+    <t>29.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17247</t>
+  </si>
+  <si>
+    <t>Просто несколько кадров из знаковых мест Санкт-Петербурга: сюда тянет в любое время года! ❤️ 📸: @juliarussianspirit 📍Координаты: Яндекс Карты Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>29.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17243</t>
+  </si>
+  <si>
+    <t>Листвянка — сердце Байкала, которое стоит увидеть! Иркутская область Свежайший омуль горячего копчения, ароматный байкальский чай и сибирские деликатесы на знаменитом рыбном рынке Потрясающие виды, энергия чистейшей воды и завораживающие закаты у самой кромки озера Увидеть байкальскую нерпу и найти идеальные сувениры ручной работы! 📸: baikaltrain 🗺️ 51.846635,104.872808 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>29.08.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17242</t>
+  </si>
+  <si>
+    <t>28.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17241</t>
+  </si>
+  <si>
+    <t>28.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17239</t>
+  </si>
+  <si>
+    <t>⛪ Храм Казанской иконы божьей матери в Долгопрудном Московская область Имеет те же 33 купола, что и церковь Спаса Преображения в Серафимовиче Волгоградской области (по числу земных лет Христа), но половину из них видно только при сильном увеличении 😊 📸: signal.maker 🗺️ 55.917221,37.492184 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>28.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17238</t>
+  </si>
+  <si>
+    <t>Парфюмерная вода Byredo Bal D'Afrique STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17229</t>
+  </si>
+  <si>
+    <t>🏰 Выборг Ленинградская область Выборг — это европейский город, чья история с начала XVIII столетия неразрывно связана с Россией. В 1710 году город вошёл в состав Российской империи, по окончании Великой Отечественной войны присоединился к СССР, а затем и к современной России.  Сам же Выборг был основан в далёком 1293 году, поэтому в городе осталось множество архитектурных памятников, ныне считающихся одними из старейших в России. Выборг станет настоящим подарком для всех любителей истории и архитектуры Северной Европы, а количество достопримечательностей наверняка заставит вас задержаться в этом прекрасном городе подольше. 📸: Илья Манаков 🗺️ 60.710496, 28.749781 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>28.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17221</t>
+  </si>
+  <si>
+    <t>Верхотурье Свердловская область Верхотурье называют духовной столицей Урала. Действительно, такой плотности церквей и монастырей на тысячу жителей нет более нигде в нашем крае!  А проживает здесь всего-то 7,5 тысяч человек. Это излюбленный паломнический маршрут. 📸: feelin.ural 🗺️ 58.862216, 60.810222 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>28.08.26 02:10</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17220</t>
+  </si>
+  <si>
+    <t>"В Эфире" - все мировые новости в одном канале Мы ежедневно рассказываем обо всех актуальных событиях. Ничего лишнего, только полезная и проверенная информация. Нас удобно читать между делом — за кофе или в лифте👌 Подписывайтесь и оставайтесь в курсе⚡ Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17219</t>
+  </si>
+  <si>
+    <t>27.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17218</t>
+  </si>
+  <si>
+    <t>Вечерняя Тюмень 🌌🌉 Тюмень — первый русский город Сибири, основанный в 1586 году на реке Тура. Сегодня здесь живёт более 850 тысяч человек, и город считается «нефтяной столицей России», так как именно отсюда началось освоение месторождений Западной Сибири. 📸: anmfoto 🗺️ 57.152985, 65.541227 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>27.08.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17217</t>
+  </si>
+  <si>
+    <t>Метеостанция BVItech Купить BV-678 PH3 BVItech на vseinstrumenti Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17216</t>
+  </si>
+  <si>
+    <t>🏰 Усадьба Кусково в Москве — бывшая резиденция графов Шереметевых, известная как «Русский Версаль» Это один из редких сохранившихся загородных дворцово-парковых ансамблей XVIII века, где есть дворец, павильоны, пруды и регулярный парк. Сегодня — музей и популярное место прогулок. 📸: yuliagribova 🗺️ 55.736941,37.809130 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>27.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17207</t>
+  </si>
+  <si>
+    <t>Виды со стены Нижегородского кремля — награда для тех, кто решится пройти полный круг (2113 метров), преодолев перепад высот размером с 17-этажный дом. И всё же эта красота того стоит! 📸: spasibonizhny 🗺️ 56.328437,44.003111 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>27.08.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17206</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Казани за 3 дня: готовый маршрут Татарская кухня, красивые улицы и готовые маршруты по Казани. Бесплатный гайд❤️ Узнать больше #реклама 16+ kzn.tubatay.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17205</t>
+  </si>
+  <si>
+    <t>26.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17204</t>
+  </si>
+  <si>
+    <t>Музей паровозов в Москве🚂 В 1901 году на Московско-Виндаво-Рыбинской (МВР) железной дороге, которая соединяла Москву с портами Балтийского моря, состоялось торжественное открытие станции Подмосковная и паровозного депо – одних из старейших на столичной магистрали. На их базе создан музейно-производственный комплекс, не имеющий аналогов в России: здесь музейная экспозиция совмещается с ремонтом и эксплуатацией действующих паровозов. Комплекс построек включает в себя веерное паровозное депо с поворотным кругом, где век спустя после начала эксплуатации продолжается ремонт паровозов, а также музейную экспозицию, расположенную в чудом сохранившихся до наших времен деревянных строениях. В этом и состоит уникальность Подмосковной. 📸: moscow_go 🗺️ 55.814143,37.530267 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>26.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17203</t>
+  </si>
+  <si>
+    <t>Скидка 25% на гели Ariel и Tide! Скидка 25% в Любимой категории на товары брендов Ariel и Tide Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17196</t>
+  </si>
+  <si>
+    <t>⛪ Владимирская церковь в подмосковном Быково Московская область Внешний облик, вознесённый к небесам всеми своими формами, тончайшая работа с камнем и обилие зашифрованных символов делают эту церковь поистине уникальной не только в масштабах региона, но, пожалуй, и всей страны. Точные данные о её создателе отсутствуют, но по стилистическим особенностям авторство приписывают выдающемуся русскому архитектору Василию Ивановичу Баженову. 📸: photorussia 🗺️ 55.610088,38.057898 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>26.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17195</t>
+  </si>
+  <si>
+    <t>Самая красивая горная вершина Крыма! Ай-Петри, высота 1234 метра 🌄 Славится «зубцами» скал, подвесным мостом и панорамным видом на Ялту и побережье. Добраться можно по канатной дороге или горной дороге через Мисхор. 📸: alexey_latysh 🗺️ 44.451638,34.060602 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>26.08.26 02:36</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17194</t>
+  </si>
+  <si>
+    <t>Utair — более 2 миллионов авиабилетов со скидками до 20% Вылеты по выгодным билетам — до 25 марта 2027 года. Можно подобрать дату, направление и цену под свое путешествие. Найдите свой выгодны маршрут по ссылке ниже. Ваш Utair. Перейти на сайт #реклама utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17193</t>
+  </si>
+  <si>
+    <t>25.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17188</t>
+  </si>
+  <si>
+    <t>Михайловское — знаменитая усадьба в Псковской области, где жил и творил Александр Сергеевич Пушкин в годы ссылки (1824–1826) Сегодня это часть Пушкинского музея-заповедника. Здесь сохранился дом, парк с аллеями и прудами, а атмосфера максимально приближена к пушкинской эпохе — место словно переносит в начало XIX века. 📸: garold1949 🗺️ 57.060728,28.919361 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>25.08.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17187</t>
+  </si>
+  <si>
+    <t>25.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17178</t>
+  </si>
+  <si>
+    <t>🚢 Морской Никольский Собор в Кронштадте Санкт-Петербург Собор был задуман как памятник всем погибшим на Российском флоте морякам. Имена офицеров и общее число для нижних чинов были высечены на мраморных досках. 📸: sankt__peterburg 🗺️ 59.991756,29.777479 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>25.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17174</t>
+  </si>
+  <si>
+    <t>Старинный виадук в Чувашии — кажется, тут вот-вот проедет Хогвартс-экспресс 🚂 Мокринский мост находится в полутора часах езды от Чебоксар и трёх часах — от Казани. Он был возведён в районе 1913–1918 годов на железной дороге, соединявшей Москву и Казань, то есть мосту более 100 лет! А на момент строительства Мокринский был вторым по величине железобетонным сооружением в Европе. Протянувшийся над оврагом и рекой, он стоит на 16 столбах, образующих 15 арочных пролётов. В 1986 году поезда пустили по новому мосту в километре от Мокринского. Рельсы и шпалы у него демонтировали, а величественное сооружение и сегодня привлекает путешественников. Добраться до моста можно на машине. 📸: hellocuva 🗺️ 55.491983, 47.332908 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>25.08.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17173</t>
+  </si>
+  <si>
+    <t>Запланируйте своё приключение:туры для активных на RHUMB RHUMB - это маркетплейс авторских туров и активных путешествий Мы соединяем туристов с организаторами туров по всему миру Самые оригинальные и захватывающие предложения в одном пространстве - все, что нужно, уже здесь! Перейти на сайт #реклама rhumb.travel О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17168</t>
+  </si>
+  <si>
+    <t>24.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17167</t>
+  </si>
+  <si>
+    <t>Одно из самых красивых мест, чтобы встретить осень – Усьвинские столбы в Пермском крае! ⛰️ Здесь красивый смешанный лес - листья уже начинают желтеть, а в сентябре будет яркий желтый пейзаж 💛 Можно дойти пешком от поселка Усьва - 6 км в одну сторону. Можно добраться на моторной лодке по реке - моторки гоняют очень часто, сейчас там налаженный бизнес) 📸: aakilenko 🗺️ 58.652250,57.570573 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>24.08.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17166</t>
+  </si>
+  <si>
+    <t>24.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17165</t>
+  </si>
+  <si>
+    <t>Телецкое озеро — один из самых удивительных природных объектов Республики Алтай 🏔️ По величине и запасам воды считается вторым в России после Байкала. Одно из глубочайших озер в мире с кристально чистой, прозрачной водой. Телецкое озеро окружено горными вершинами и хребтами разной высоты. По всей длине горная гряда имеет широкие каменные ступени, отвесы и уступы, некоторые из них возвышаются на сотни метров. По некоторым из них вниз устремляются водопады. 📸: 187video 🗺️ 51.588664, 87.665582 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>24.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17164</t>
+  </si>
+  <si>
+    <t>Гора Машук в г. Пятигорске. Одна из самых доступных вершин Кавказа! Ставропольский край Подняться на неё можно как угодно: пешком по терренкурам, на велосипеде или же на канатной дороге! Вулканическое прошлое Машук – потухший вулкан, правда, так и не успевший полностью сформироваться. Миллионы лет назад магма рвалась наружу, но так и застыла под землей, образовав лакколит – холм без кратера. Сердце Пятигорска Именно у подножия Машука в 1793 году были найдены минеральные источники, благодаря которым и вырос курортный город Пятигорск. Гора видна отовсюду и является настоящей визитной карточкой города, окруженного целой горной системой в Предкавказье (Ставропольский край, Кавказские Минеральные Воды). 📸: discovery_excursions 🗺️ 44.049995,43.089056 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>24.08.26 02:43</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17163</t>
+  </si>
+  <si>
+    <t>Оздоровительные туры в госпиталь г. Санья Откройте для себя возможности медицинского туризма в КНР! Второй госпиталь ВМС (г. Санья | Хайнань) принимает иностранных пациентов на комплексное лечение и реабилитацию. 80 лет опыта — мы объединяем передовую аппаратную диагностику и профильные методы Традиционной китайской медицины. Основные направления работы госпиталя: - Опорно-двигательный аппарат (позвоночник и суставы); - Неврология и реабилитация после травм; - Хронические заболевания и женское здоровье. Штатные русскоязычные переводчики, комфортное размещение и прозрачный план процедур. Гражданам РФ и Казахстана безвиз на Хайнань 30 дней. Свяжитесь с нами, чтобы получить подробную информацию о направлениях и помощь в организации поездки. Имеются противопоказания. Необходима консультация специалиста. Получить консультацию Есть противопоказания. Посоветуйтесь с врачом. #реклама hospital1946.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17160</t>
+  </si>
+  <si>
+    <t>23.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17159</t>
+  </si>
+  <si>
+    <t>⛰️ Кольцо вокруг горы Оштенa — популярный туристический маршрут в Адыгее Тропа охватывает живописные альпийские луга, скальные гряды и карстовые формы рельефа, открывая виды на Фишт, Пшехо-Су и Кавказский хребет. Маршрут считается средней сложности и особенно красив в летний сезон, когда луга покрываются цветами. 📸: roman.kokorin 🗺️ 43.986596, 39.935585 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>23.08.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17158</t>
+  </si>
+  <si>
+    <t>Кинопоиск до 360 дней бесплатно Кинопоиск — тысячи фильмов и сериалов без рекламы, в высоком качестве. Яндекс Музыка и Книги тоже в мультиподписке Плюс. Попробуйте бесплатно ❤️ Попробовать #реклама 18+ kinopoisk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17157</t>
+  </si>
+  <si>
+    <t>Кладбище кораблей в Уфе 🚢 Башкортостан Большинство этих судов — старые баржи и буксиры, принадлежавшие Волго-Уральскому пароходству. Их оставили гнить на берегу, как ненужных свидетелей былого величия. Эта локация находится недалеко от Затонского моста, на левом берегу реки Белой, в промышленной зоне. Туда обычно добираются пешком от района Затон, либо на автомобиле по грунтовым дорогам. 📸: daaaankooo 🗺️ 54.722255, 56.131550 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>23.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17156</t>
+  </si>
+  <si>
+    <t>Алупка — небольшой курортный город на Южном берегу Крыма 🏝️ Город знаменит Воронцовским дворцом XIX века и огромным ландшафтным парком с редкими растениями. Климат здесь мягкий субтропический, зима тёплая, лето солнечное, что делает Алупку популярной для отдыха круглый год. Береговая линия скалистая, пляжи в основном галечные. История Алупки насчитывает несколько столетий, а её окрестности славятся живописными видами и тропами для пеших прогулок. 📸: alexey_latysh 🗺️ 44.421239, 34.053462 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>23.08.26 02:28</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17155</t>
+  </si>
+  <si>
+    <t>Не отметилась вовремя? Близкий узнает Возвращаетесь поздно или идёте на встречу с новым человеком? Запустите чекин в «Рядом» и выберите близкого. Если вы не отметитесь вовремя, он получит уведомление. Без постоянной геолокации и лишнего контроля. Первый месяц бесплатно. Получите приглашение в ранний доступ. Узнать больше #реклама 16+ ryadomplus.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17154</t>
+  </si>
+  <si>
+    <t>22.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17153</t>
+  </si>
+  <si>
+    <t>Озеро Эльтон 🌊 Волгоградская область Бежать по небу или бежать по воде, и то и то кажется не реальным, но вы будете удивлены - озеро Эльтон существует и расположено оно в России. Тонкий слой воды дает тот самый зеркальный эффект. Еще немного об озере, Эльтон это самое большое соленое озеро в Европе, добраться до него можно на машине, от Волгограда ехать примерно 4-5 часа. Ехать лучше в солнечную погоду, чтобы увидеть зеркало в полной красе. Чем дальше зайдете к центру озера, тем головокружительней будет вид. 📸: konstantin_shestov 🗺️ 49.127250, 46.845229 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>22.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17152</t>
+  </si>
+  <si>
+    <t>Пароочиститель Tefal Steam Power VP6555RH Идеальная чистота любых поверхностей без пятен и разводов с пароочистителем Tefal Узнать больше #реклама tefal.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17145</t>
+  </si>
+  <si>
+    <t>Чайный дом на Мясницкой в Москве ☕ Трёхэтажное здание было возведено в 1893 году архитектором Романом Клейном и принадлежало купцу Сергею Васильевичу Перлову. На первом этаже располагался магазин чая, а на втором и третьем — апартаменты хозяина и съёмные квартиры.  В 1895–1896 годах дом перестроил в псевдокитайском стиле Карл Гиппиус. Переоформление было приурочено к приезду на коронацию Николая II высокопоставленного китайского дипломата Ли Хунчжана.  В настоящее время магазин "Чай-Кофе" на первом этаже продолжает свою работу. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>22.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17144</t>
+  </si>
+  <si>
+    <t>🗿 Невероятные песчаные столбы Чуйского тракта Республика Алтай На Чуйском тракте можно увидеть удивительное природное чудо — песчаные столбы, или Ининские колонны. Эти высокие и низкие формы рельефа сформировались на песчаном откосе дилювиальной террасы под действием осадков и ветра. Явление недолговечное — столбы постепенно разрушаются, поэтому увидеть их вживую стоит как можно скорее. Каждый столб словно отдельная скульптура, созданная природой, и смотреть на них вживую — настоящее удовольствие. 📷 nickstonedj 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>22.08.26 02:46</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17143</t>
+  </si>
+  <si>
+    <t>Кольцо с бриллиантами MIUZ Diamonds – для момента, который запомнится навсегда Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17142</t>
+  </si>
+  <si>
+    <t>21.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17141</t>
+  </si>
+  <si>
+    <t>☁️ Утро в Нижнем Новгороде Волга окутана туманом, и город будто дремлет в мягкой дымке. Знакомые улицы и здания выглядят иначе — загадочнее и атмосфернее. Туманы придают Нижнему Новгороду особое настроение, которое трудно описать словами, но легко почувствовать. 📷 nn_aero Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>21.08.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17140</t>
+  </si>
+  <si>
+    <t>21.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17134</t>
+  </si>
+  <si>
+    <t>🏙 Анадырь — самый восточный город России Чукотка Столица Чукотки расположена на побережье Берингового моря, в зоне вечной мерзлоты. В Анадыре живёт чуть более 13 тысяч человек — это один из самых малонаселённых административных центров страны. Город был основан в 1889 году как пост Ново-Мариинск, в 1924 году получил современное название, а в 1965 году — статус города. Разница во времени с Москвой — 9 часов. Анадырь удивляет своей атмосферой: яркие дома стоят на сваях, в городе работает бесплатный городской транспорт, а также здесь находится крупный памятник Николаю Чудотворцу и Христорождественский собор — один из самых больших храмов на вечной мерзлоте. 📷 slavastepanov 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>21.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17129</t>
+  </si>
+  <si>
+    <t>🏠 Едем в подмосковную Голландию В селе Ромашково спрятан уютный уголок, где на берегу реки стоят яркие домики в голландском стиле и возвышается настоящая ветряная мельница. Совсем рядом — контактный зоопарк с кроликами, пони и павлинами, а также ресторан, где можно перекусить, снять беседку и просто насладиться видами. Атмосфера сказочного европейского городка всего в нескольких километрах от Москвы. 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>21.08.26 02:27</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17128</t>
+  </si>
+  <si>
+    <t>20.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17127</t>
+  </si>
+  <si>
+    <t>20.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17121</t>
+  </si>
+  <si>
+    <t>🏛 Генуэзская крепость в Судаке Крым На высоком холме у Чёрного моря раскинулась величественная Генуэзская крепость — символ Судака и одно из самых впечатляющих средневековых сооружений Крыма. Её строили с 1371 по 1469 год на месте более раннего укрепления. Стены и башни крепости напоминают о тех далёких временах, когда значительная часть крымского побережья — от Алушты до Фороса — находилась во владении Генуэзской республики. Сегодня крепость открывает панорамные виды на море и город, а её мощные стены продолжают хранить дух истории и легенды Средневековья. 📷 crimeaphoto2 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>20.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17120</t>
+  </si>
+  <si>
+    <t>⛰ Виды с вершины горы Лха Кабардино-Балкария Гора Лха расположена между долинами Баксана и Чегема, прямо над перевалом Актопрак, который соединяет эти две долины. С её вершины открываются живописные панорамы Кавказских гор: долины рек, окружающие хребты и характерный горный ландшафт региона. Подъём на Лху требует умеренной физической подготовки, особенно в весенне-летний и осенний сезоны. Это место ценят туристы и любители природы за возможность увидеть Кавказ с необычного ракурса и насладиться тишиной высокогорья. 📷 anzor_maksidov 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>20.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17112</t>
+  </si>
+  <si>
+    <t>🏙 Верхотурье — духовная столица Урала Свердловская область Верхотурье, город в Свердловской области с населением около 13 тысяч человек, называют духовной столицей Урала. Здесь сосредоточено около 20 действующих храмов и монастырей — такой концентрации святынь нет больше нигде в регионе. Главные достопримечательности: 🟢Свято-Николаевский мужской монастырь с мощами святого Симеона Верхотурского; 🟢Свято-Покровский женский монастырь, основанный в начале XVII века; 🟢Свято-Троицкий собор, архитектурная доминанта города. Верхотурье — популярное место паломничества и туризма: здесь проходят маршруты, связанные с жизнью святого Симеона, и проводятся экскурсии по историческим храмам и монастырям. Город сочетает духовную атмосферу и богатую историю, делая его настоящей жемчужиной Урала. 📷 feelin.ural Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>20.08.26 02:41</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17111</t>
+  </si>
+  <si>
+    <t>КОД Сокольники — семейный квартал у парка.7 мин до метро Жилой квартал с собственным прудом и парком 3 га: • Свои школа и детский сад во дворе • Спортивные, детские площадки • Зона для игры в сквош • Пляжный волейбол • Пилатес и йога • Беговые и велосипедные маршруты • ПСК 18,563 % - 21,349 %%. Ипотека 12,9% на весь срок ⚡Оставьте заявку, и мы поможем вам с подбором квартиры и выгодными условиями покупки Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "Сокольники". #реклама dom.kod-sokolniki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17110</t>
+  </si>
+  <si>
+    <t>19.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17104</t>
+  </si>
+  <si>
+    <t>🏰 Владимирская церковь в Быково: белокаменный шедевр русской готики Московская область В подмосковном Быково возвышается Владимирская церковь — белокаменный храм с элементами позднего русского барокко и готики. Его формы устремлены к небесам, а тонкая работа с камнем и скрытые символы делают церковь уникальной для региона. Точные данные о создателе отсутствуют, но по стилистике её приписывают архитекторам конца XVIII века, среди которых называют и Василия Ивановича Баженова, хотя это остаётся предположением. Церковь Владимирской иконы Божией Матери — памятник архитектуры и садово-паркового искусства конца XVIII века. Умиротворённая атмосфера привлекает гостей, которые могут бесплатно посетить храм и насладиться красотой и гармонией этого места. 📷 photorussia 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>19.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17103</t>
+  </si>
+  <si>
+    <t>Дистанционное обучение для детей с 1-11 класс С получением аттестата гос.образца Индивидуальный подход, гибкое расписание, интенсивная подготовка к экзаменам ЕГЭ и ОГЭ, живые уроки с учителями Льготы москвичам Оставьте заявку на консультацию Узнать больше #реклама 16+ school-bit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17102</t>
+  </si>
+  <si>
+    <t>🏔 Скала Красный гребень Красноярский край Скала Красный гребень — одна из лучших обзорных точек Торгашинского хребта. Отсюда открываются виды на Красноярск, долину реки Базаиха и скалы заповедника «Столбы» — Ермак, Воробушки и Такмак. Место овеяно легендами. Говорят, миллионы лет назад здесь плескался древний океан, и именно его воды сформировали причудливые очертания этих скал. Сегодня же Красный гребень дарит путешественникам панорамы на 360 градусов и особую атмосферу, в которой прошлое и настоящее переплетаются. Добраться сюда легко: подняться пешком от Базаихи можно всего за 10–15 минут, а дорога начинается прямо у подножия. Неудивительно, что Красный гребень стал одним из самых популярных мест для прогулок и встреч с красноярскими закатами. 📷 m_viktori 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>19.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17101</t>
+  </si>
+  <si>
+    <t>🍂 Осень в Хибинах: золото северных гор Мурманская область Хибины осенью загораются золотом, а свежий воздух Кольского севера наполняет каждое дыхание. Всего около трёх часов на машине из Мурманска — и вы оказываетесь в одном из самых живописных уголков региона. Горы здесь сравнительно невысокие — средняя высота маршрутов для пеших походов не превышает 1200 метров. Из города Кировска можно отправиться к водопаду Красивому, расположенному в долине реки Рисйок. Дорога частично грунтовая, местами через брод, поэтому стоит учитывать погодные условия и выбирать подходящий транспорт. Водопад и окружающие его скалы открывают потрясающие виды на сердце Хибин, делая прогулку незабываемой. 📷 arcticbeard 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>19.08.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17100</t>
+  </si>
+  <si>
+    <t>Новинки от Braun Оригинальные бритвы, триммеры и эпиляторы с гарантией. Точность, комфорт и стиль — вместе с Braun Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17099</t>
+  </si>
+  <si>
+    <t>18.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17098</t>
+  </si>
+  <si>
+    <t>🏞 Чуйские меандры — извилины реки Чуя в Республике Алтай Вдоль Чуйского тракта расположены несколько обзорных точек с потрясающим видом на извилистую реку. Среди них выделяются три основные смотровые. Две первые находятся достаточно высоко, и к ним лучше добираться на подготовленном автомобиле. Третья смотровая доступна для любого транспорта, что делает её удобной для всех туристов. 📷 happy_familyza 📍 Локация на карте 📍 Локация на карте 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>18.08.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17097</t>
+  </si>
+  <si>
+    <t>Мужской свитер Polo Ralph Lauren STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17088</t>
+  </si>
+  <si>
+    <t>🏔 Гора Оштен: вечный снег на Кавказе Краснодарский край и Республика Адыгея делят между собой множество природных достопримечательностей, одна из самых впечатляющих — гора Оштен. Её снежный покров почти не тает круглый год, что и объясняет название: с адыгейского языка «Оштен» переводится как «вечный снег» или «вечная зима». Гора поражает своими масштабами и красотой и остаётся одной из самых узнаваемых вершин региона. 📷 Заметки экскурсовода 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>18.08.26 02:08</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17087</t>
+  </si>
+  <si>
+    <t>Ищем людей которые хотят разобраться в крипте за 90 мин. Простой урок после которого вы сможите по простым инструкция разобраться в крипте Узнать больше #реклама 16+ moneyfestworld.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17086</t>
+  </si>
+  <si>
+    <t>17.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17081</t>
+  </si>
+  <si>
+    <t>🌄 Закаты в горах — перевал Актопрак Кабардино-Балкария В горах закаты непредсказуемы. Здесь решают сами горы — покажут ли они своё зрелище или оставят в ожидании. На перевале Актопрак с вершины открывается небо, пылающее огненными оттенками, а под горой легко упустить самые яркие моменты.  Кажется, что всё заранее известно, но горы всегда вносят свои правила, делая каждый закат уникальным. 📷 elizzbad 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>17.08.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17080</t>
+  </si>
+  <si>
+    <t>17.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17074</t>
+  </si>
+  <si>
+    <t>🏘 Свободный день в Москве? Проведите его в Переделкино! «Дом творчества» Переделкино сегодня — стильный культурный центр с коворкингом, книжным клубом, кафетерием и баром-буфетом. Здесь регулярно проходят экскурсии, фестивали и интересные мероприятия, а афиша всегда насыщенная. Сам посёлок знаменит литературной историей: здесь находятся Дома-музеи Пастернака, Чуковского, Евтушенко, Окуджавы и дачи многих советских писателей. 📖 В Переделкино переплетаются литература, история и религия — стоит увидеть Собор Игоря Черниговского, благоустроенные территории и Литературный Некрополь, где похоронены Борис Пастернак, Корней Чуковский, Арсений Тарковский и другие знаменитости. Кроме того, не пропустите Клуб Литераторов — место, где вас ждут увлекательные истории и впечатляющая архитектура. Переделкино — идеальное место для прогулки, вдохновения и встречи с культурой русского писательства. 📷 ted_ns 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>17.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17073</t>
+  </si>
+  <si>
+    <t>🏞 Бзерпинский карниз Краснодарский край Представьте тропу, проложенную прямо по узкому склону горы, на высоте более двух тысяч метров. Каждое движение здесь наполнено ощущением высоты и свободы, а за каждым поворотом открываются новые панорамы Кавказского хребта. В ясную погоду взгляд уходит далеко — к легендарному озеру Кардывач, сверкающему внизу среди гор. 🏞 Бзерпинский карниз — маршрут не для случайных туристов. Узкая тропа, крутые обрывы и ощущение, что идёшь по краю облаков, делают его испытанием для подготовленных и смелых. Но те, кто решается пройти этот путь, получают награду в виде захватывающих видов и незабываемых эмоций. Название карниза связано с горой Бзерпи, рядом с которой он проходит. В переводе с адыгейского «бзэр» означает «сосна» — и недаром: склоны здесь действительно покрыты густыми сосновыми лесами. 📷 excursions_sochi_ks 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>17.08.26 02:28</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17072</t>
+  </si>
+  <si>
+    <t>16.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17071</t>
+  </si>
+  <si>
+    <t>16.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17065</t>
+  </si>
+  <si>
+    <t>🏞 Горный парк «Рускеала» Карелия В сердце Карелии скрыт удивительный памятник природы и истории — горный парк «Рускеала». Его центр — Мраморный каньон с прозрачной водой изумрудного оттенка, уходящей вглубь на десятки метров. Когда-то здесь добывали мрамор для дворцов и соборов Петербурга: Исаакиевского, Казанского, Михайловского замка. После закрытия каменоломен каньон постепенно заполнился водой и превратился в одно из самых живописных мест северо-запада России. Сегодня по каньону можно прокатиться на лодке, пройтись по подвесным мостам и маршрутам вокруг скал, заглянуть в штольни с подсветкой. А зимой парк превращается в ледяное царство с пещерами и подземным катком. «Рускеала» — место, где природа и история удивительно переплетаются, а каждый сезон открывает свой неповторимый облик. 📷 mariia_parshunya 📍 Локация на карте Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>16.08.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17064</t>
+  </si>
+  <si>
+    <t>Сапборд надувной двухслойный Starboard Touring L... Надувной сапборд Starboard Touring L Deluxe Lite 14.0x32x6, 427x81x15 см, Голубой Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17059</t>
+  </si>
+  <si>
+    <t>🏰 Ласточкино гнездо — это архитектурная жемчужина Крыма, расположенная на отвесной 40-метровой скале Аврора в посёлке Гаспра, недалеко от Ялты Построен в 1912 году по проекту архитектора Леонида Шервуда. Здание словно нависает над Чёрным морем, что делает его одним из самых узнаваемых символов Крыма и популярным туристическим объектом. 📸: crimea_lovely 🗺 44.430630,34.128507 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>16.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17058</t>
+  </si>
+  <si>
+    <t>Природное чудо Сочи ✨ Краснодарский край Если вы ищете идеальное место для отдыха на природе, каньон реки Псахо в Сочи — это то, что вам нужно. Этот живописный уголок предлагает удивительные виды и возможность насладиться чистотой и красотой дикой природы. Здесь можно увидеть, как природа формирует уникальные геологические образования, а игра света на камнях создает волшебную атмосферу. Река Псахо известна своей кристально чистой водой, которая так и манит искупаться в ней. Летом температура воды становится комфортной, и вы сможете насладиться освежающим купанием в окружении живописных скал. Вокруг каньона раскинулся древний лес, деревья, покрытые мхом, придают этому месту особую атмосферу сказки. 📸: gid_in_sochi 🗺️ 43.582900, 39.976000 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>16.08.26 02:15</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17057</t>
+  </si>
+  <si>
+    <t>Куда отправимся на эти выходные? Идеальный план: проснуться в уютном номере отеля, заказать завтрак с видом на море (или старинные улочки) и просто никуда не спешить. Если вы давно откладывали перезагрузку — это знак! На Островке собраны тысячи классных отелей, апартаментов и глэмпингов по всему миру. А чтобы бронировать было еще приятнее, держите промокод: SUMMERFINAL7 — даёт скидку 7% на бронирование любого отеля в мобильном приложении Островка Скачайте приложение и выберите отель своей мечты. Установить #реклама 16+ ostrovok.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17056</t>
+  </si>
+  <si>
+    <t>15.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17053</t>
+  </si>
+  <si>
+    <t>⛰️ Скала Киселёва — памятник природы на территории Туапсинского района Краснодарского края Находится на берегу Чёрного моря в четырёх километрах к северо-западу от Туапсе, между мысом Кадош и устьем реки Агой. Примечательна отвесной гладкой стеной, достигающей в высоту 46 метров и в ширину 60 метров. Объект получил название в честь художника Александра Александровича Киселёва, у которого неподалеку была дача. Скала Киселёва — место съёмок известной сцены рыбалки на Белой скале в фильме Леонида Гайдая «Бриллиантовая рука». 🗺️ 44.113633,39.032511 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>15.08.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17052</t>
+  </si>
+  <si>
+    <t>Hoвый iРhоnе 17 Рrо за 6990p тoлькo ceгoдня! Peкoмeндую! ⚡ Редко рекомендуем магазины лично, но этот случай именно такой. Наши дpузья из АррlеСаrе запустили рекламную акцию на новую оригинальную технику Аррlе. Магазин верифицирован, работает не первый год, поэтому можем рекомендовать его своей аудитории. ✅ Только сегодня: 2 x iPhone 17 Pro 256 ГБ - 6990₽ вместо 103 990 ₽ (экономия 97 090 ₽) 2 x iPhone 17 Pro Max 256 ГБ - 8990₽ вместо 113 990 ₽ (экономия 105 090 ₽) Вся техника новая и оригинальная. Акционные цены действуют только в рамках текущей рекламной кампании. Если давно планировали обновиться или взять сразу два устройства, предложение действительно сильное. iМоrе рекомендуем лично. ✅ Купить #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17051</t>
+  </si>
+  <si>
+    <t>Звенигород – идеальный городок для путешествия одного дня! Московская область Он покорил мега современным музеем, локальными магазинчиками и кафешками в стиле деревенских домиков, своей древней историей, «чеховскими» уголками и уютом. 📸: viktoria.dbr_ 🗺️ 55.729828, 36.854463 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>15.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17050</t>
+  </si>
+  <si>
+    <t>Чего на нашей планете только не бывает — вот, например, самая настоящая пустыня, но среди гор и тайги. И эта красота находится в России ❤️ Забайкальский край Чарские пески — самая северная пустыня в мире, известная также как «Чара» или чарская «Сахара». Это нетронутый уголок дикого Забайкалья, царство барханов посреди лиственничной тайги. Классические пустынные пейзажи здесь украшают заснеженные горные пики Кодара. 📸: russiadiscovery 🗺️ 56.843736,118.142475 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>15.08.26 02:22</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17049</t>
+  </si>
+  <si>
+    <t>14.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17044</t>
+  </si>
+  <si>
+    <t>14.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17043</t>
+  </si>
+  <si>
+    <t>⛰️ Ленские столбы – одно из самых желанных мест в Якутии. Очень древнее место, которому 500 миллионов лет Ленские столбы являются мировым центром массового происхождения и расселения по Земле наиболее ранних скелетных животных. На территории природного парка произрастает 470 видов сосудистых растений и обитают 42 вида млекопитающих. 📸: katarina_zu 🗺️ 61.107225,127.362349 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>14.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17042</t>
+  </si>
+  <si>
+    <t>Яндекс Музыка 30 дней бесплатно Яндекс Музыка для вас и 3-х ваших близких. Кинопоиск и Яндекс Книги тоже в мультиподписке Плюс. Попробуйте бесплатно❤️ Слушать #реклама 18+ plus.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17041</t>
+  </si>
+  <si>
+    <t>Куршская коса 🌊 Калининградская область Это уникальный природный феномен в Калининградской области: узкая полоска суши между Балтийским морем и Куршским заливом. Это национальный парк и объект Всемирного наследия ЮНЕСКО. Здесь сосновые леса, поющие дюны, редкие виды птиц и атмосферные деревушки. 📸: zelenogradsk 🗺️ 55.266467,20.966196 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>14.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17040</t>
+  </si>
+  <si>
+    <t>Бурлинское озеро, также называемое Бурсоль — бессточное солёное озеро в западной части Кулундинской равнины, в 20 км к северо‑западу от Славгорода Алтайский край Летом вода может менять оттенки от бледно-розового до ярко-малинового из‑за избыточной солёности и активности микроорганизмов 📸: svetokfoto 🗺️ 53.140822, 78.410995 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>14.08.26 02:35</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17039</t>
+  </si>
+  <si>
+    <t>Свои Плюсы в S7 Airlines — это тема! Появился лайфхак, как заработать мили, летать в первом ряду или повысить класс обслуживания до бизнеса Узнали тут, что Яндекс начисляет мили S7 вместе с баллами Плюса. Переходите по ссылке и подключайте Свои Плюсы в S7 Airlines, пока есть бесплатный период Попробовать #реклама sp.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17038</t>
+  </si>
+  <si>
+    <t>13.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17037</t>
+  </si>
+  <si>
+    <t>🏝️ Остров Патмос — живописный и духовно значимый остров на реке Катунь в Алтае, у села Чемал Республика Алтай Он знаменит деревянной церковью Святого Иоанна Богослова, стоящей на скале, а попасть туда можно по подвесному мосту. Место притягивает туристов и паломников своей красотой, тишиной и атмосферой уединения. 📸: happy_family.za 🗺️ 51.398507, 86.000313 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>13.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17036</t>
+  </si>
+  <si>
+    <t>Честно о бизнесе в проекте «Говорит дело» от Яндекс Пэй Как пройти путь от склада на балконе до сделки на 300 млн ₽? Зачем нишевому спортивному бренду отказываться от работы с топ-атлетами? И почему иногда выгоднее не расти, чем расти быстро? «Говорит дело» — не просто интервью. Это разговоры, которые обычно не выходят за стены переговорных. Мы пообщались с теми, кто строил, ошибался, пересобирал бизнес заново и продолжал идти. Основатели Poison Drop, GRI, STAYA, The Flex, BASE DIKIY, ресторатор Денис Бобков и социальный предприниматель Гузель Санжапова делятся своим опытом. Смотрите и вдохновляйтесь! Узнать больше #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17035</t>
+  </si>
+  <si>
+    <t>Форосский кант — это живописный обрывистый участок южного берега Крыма, расположенный у посёлка Форос 🤩 Он представляет собой крутой склон горного массива, обрывающийся к Чёрному морю. С вершины открываются потрясающие панорамы побережья и знаменитой Форосской церкви Воскресения Христова, которая буквально висит над скалами. Это одно из самых эффектных мест Крыма, сочетающее в себе природную грандиозность и архитектурную красоту. 📸: siarova_crimea 🗺️ 44.405149, 33.805408 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>13.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17034</t>
+  </si>
+  <si>
+    <t>Кольский полуостров — суровый и живописный край на севере Мурманской области, за Полярным кругом 🏝️ Он знаменит тундровыми пейзажами, северным сиянием, озёрами и древними горами. Здесь расположены города Мурманск, Кировск и Апатиты, а также старейшее поселение — Ловозеро. Полуостров богат минералами, а также является важным регионом для рыболовства и арктических исследований. 📸: north4you 🗺️ 67.568871, 36.713714 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>13.08.26 02:29</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17033</t>
+  </si>
+  <si>
+    <t>Koton Мы стали ещё ближе! Подписывайтесь на наш Telegram-канал, чтобы быть в курсе эксклюзивного контента, новых кампаний и актуальных трендов Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17032</t>
+  </si>
+  <si>
+    <t>12.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17029</t>
+  </si>
+  <si>
+    <t>Озеро Любви ❤️ Карачаево-Черкесия (Суук-Джюрек-Кель - местное название) находится в Зеленчукском районе Карачаево-Черкесской Республики. Оно расположено на хребте Морг-Сырты на высоте 2350 метров над уровнем моря, в семи километрах от Архыза. Озеро имеет форму сердца с правильными формами и чёткой линией берега. Вода здесь ледяная, чистая и прозрачная, потому что водоём питается горными родниками и ручьями. Вокруг природной достопримечательности много альпийских трав и цветов. В июне и июле цветут кустарники рододендрона, а в августе и сентябре поспевают ягоды черники, земляники и брусники. 🗺 43.536942, 41.338233 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>12.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17028</t>
+  </si>
+  <si>
+    <t>Хургада или Шарм-эль-Шейх? Отливы в Шарме — миф или реальность? Где кораллы начинаются прямо у берега, а где придется ехать на яхте? В каком отеле кормят лучше за те же деньги? Мы встречаем рейсы из России ежедневно. Собрали всё о минусах, плюсах и скрытых доплатах обоих курортов в одном месте. Никакой воды от турагентов с пакетных туров — только факты от логистов и гидов. Разбираем курорты без прикрас в нашем канале✨ Подпишитесь перед тем, как покупать тур. Сбережете десятки тысяч рублей и нервы на отдыхе👍 Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17027</t>
+  </si>
+  <si>
+    <t>Смотровая с Белой скалы над селом Аракани, это один из лучших видов на все окружные горы ⛰️ Дагестан "Седло", "Маяк", "Зуберха" и даже Богосский хребет, а при отсутствии дымки можно увидеть вторую вершину Дагестана "Диклосмта". И при всей этой красоте, здесь почти никогда не бывает людей. 📸: ahvvm 🗺️ 42.610167, 46.991933 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>12.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17026</t>
+  </si>
+  <si>
+    <t>Железноводск — курортный город на Кавказе, известный своими целебными минеральными источниками, чистым воздухом и красивыми горными пейзажами Ставропольский край Здесь уютный парк, питьевые галереи, санатории и прогулочные тропы на гору Железную. Это город краевого значения и курорт федерального уровня, входящий в эколого-курортный регион Кавказских Минеральных Вод 📸: roman.kokorin 🗺️ 44.131967, 43.030506 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>12.08.26 02:28</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17025</t>
+  </si>
+  <si>
+    <t>Подарки от семечек "Джинн" и "Белочка" Хочешь в подарок фирменное полотенце и семечки "Джинн"/"Белочка"? Участвуй в розыгрыше! 👍😊✨ Начать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17024</t>
+  </si>
+  <si>
+    <t>11.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17023</t>
+  </si>
+  <si>
+    <t>Туманлы-Кёль – живописное озеро в Гоначхирском ущелье в КЧР, возрастом около 2000 лет 🤩 Карачаево-Черкесия Его также называют Форелевым озером, но рыбалка здесь запрещена – территория заповедника. Высота 1850 м, глубина до 4 м. Вода даже летом не теплее +20°C. 📸: gidmaps 🗺️ 43.285247, 41.792915 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>11.08.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17022</t>
+  </si>
+  <si>
+    <t>11.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17021</t>
+  </si>
+  <si>
+    <t>Долина роз, Кисловодск 🌹 Ставропольский край Национальный парк «Кисловодский» раскинувшийся на 966 га, представляет собой рукотворное произведение садово-паркового искусства. Зеленые аллеи, уникальные ландшафты, терренкуры, минеральные источники и панорамные виды на Кавказские горы делают это место идеальным для прогулок и отдыха. Особенно очаровывает Долина роз — открытая площадка из клумб, которая занимает территорию в два гектара. Летом здесь расцветают десятки тысяч роз самых разных сортов и оттенков. Особенно впечатляюще она выглядит сверху. Со смотровой площадки парка получаются особенно эффектные фото долины и её главной клумбы. 📸: south_regions 🗺️ 43.895745, 42.735651 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>11.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17020</t>
+  </si>
+  <si>
+    <t>Белорецк — исторический и промышленный центр на Южном Урале в Башкортостане, расположенный у реки Белая ✨ Сочетание богатой истории и живописной природы даёт возможность развиваться Белорецку как туристическому, культурному и образовательному центру Урала. 📸: salo.watt 🗺️ 53.967621, 58.410023 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>11.08.26 02:12</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17019</t>
+  </si>
+  <si>
+    <t>ВТБ Регистратор: создание АО Без госпошлин и поездок в ФНС! Легкое начало бизнеса без лишних трат! Узнать больше #реклама new.vtbreg.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17018</t>
+  </si>
+  <si>
+    <t>10.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17017</t>
+  </si>
+  <si>
+    <t>Архонский перевал — один из самых живописных и древних перевалов Северного Кавказа 🏔️ Северная Осетия Он соединяет Алагирское ущелье с Транскавказской магистралью через Архонское ущелье. В древности здесь проходил важный торговый путь — часть Великого шелкового пути. 📸: sh0tik0 🗺️ 42.831182, 44.212334 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>10.08.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17016</t>
+  </si>
+  <si>
+    <t>Посуточная аренда и сдача жилья без комиссии и переплат! ✨Сдавать квартиру посуточно можно проще и выгоднее. Arivi.ru — сервис, где собственники получают реальный доход без лишних затрат. Разместите жильё уже сегодня и начните зарабатывать больше без посредников и скрытых платежей. Что даёт сервис: ✅Бесплатное размещение объявлений — никаких комиссий и скрытых условий. ✅Реальные гости, которые ищут жильё прямо сейчас. ✅Полный контроль в удобном личном кабинете — от бронирований до аналитики. ✅Поддержка 24/7 — помощь в любой ситуации. С Arivi.ru сдача квартиры превращается в простой, прозрачный и прибыльный процесс. Перейти на сайт #реклама arivi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17015</t>
+  </si>
+  <si>
+    <t>Скала Уклы-кая, деревня Таш-асты, Гафурийский район ⛰️ Республика Башкортостан 📸: khabibullinailmirka 🗺️ 54.150200, 56.781823 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>10.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17014</t>
+  </si>
+  <si>
+    <t>Кудалинские террасы — это уникальный природный ландшафт в высокогорной части Дагестана, в районе села Кудали ⛰️ Представляют собой каскадные, ступенчатые террасы, сформированные за тысячи лет в результате эрозии, выветривания и хозяйственной деятельности людей. 📸: gunib.tour 🗺️ 42.365540,47.083582 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>10.08.26 02:09</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17013</t>
+  </si>
+  <si>
+    <t>Переехать из мегаполиса проще, чем кажется А что, если после работы не нужно стоять в пробке, до школы — несколько минут, а природа - не только по выходным? Доброград — новый город во Владимирской области, в 2,5 часах от Москвы. Здесь всё важное на расстоянии 15 минут: 🎓 школы и детские сады 🏃‍♂️ бассейн, спорт, теннис, падел, вейк-парк и гольф-поле 😊 лес, озёра, парки и 25 км велодорожек ✨ рестораны и SPA ✅ медицина Дети могут сами добираться до школы. Спорт и любимые занятия становятся частью обычного дня. А вместо часов в дороге появляется время на семью, друзей и себя. И это не место, куда приезжают только на выходные. Здесь уже живут 3000 человек из 60+ регионов России. Выбирайте свой формат: готовые квартиры, таунхаусы или земельные участки. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17012</t>
+  </si>
+  <si>
+    <t>09.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17011</t>
+  </si>
+  <si>
+    <t>09.08.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17010</t>
+  </si>
+  <si>
+    <t>09.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17009</t>
+  </si>
+  <si>
+    <t>09.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17008</t>
+  </si>
+  <si>
+    <t>09.08.26 02:26</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17007</t>
+  </si>
+  <si>
+    <t>08.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17006</t>
+  </si>
+  <si>
+    <t>08.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17005</t>
+  </si>
+  <si>
+    <t>08.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17004</t>
+  </si>
+  <si>
+    <t>Работа в Яндекс.Такси на своем авто. Выберите свой тариф Официальный партнер Яндекс.Такси 👍Стабильный доход в надежном таксопарке. 👍У наших водителей всегда высокий коэффициент. 👍Круглосуточная поддержка - доступны даже при ограничениях связи ⚡Тарифы для ИП/СМЗ: комиссия 3%, 10₽ с заказа, 70₽ в сутки. ⚡Для физ. лиц: комиссия 4%, 12₽ с заказа, 150₽ в сутки. Оставьте заявку сейчас - предложение ограничено! Получить консультацию #реклама taxi-cash.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17003</t>
+  </si>
+  <si>
+    <t>08.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17002</t>
+  </si>
+  <si>
+    <t>08.08.26 02:38</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17001</t>
+  </si>
+  <si>
+    <t>07.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16992</t>
+  </si>
+  <si>
+    <t>07.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16991</t>
+  </si>
+  <si>
+    <t>07.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16990</t>
+  </si>
+  <si>
+    <t>ЖК Начало. Финальные скидки лета до 12% до 30 августа Выгода на ограниченный пул квартир! 🚗 Расположен в престижном Пресненском районе. 12 минут на машине до Кремля, 15 минут пешком до ст. "Улица 1905 года", 6 минут на машине до Сити. Три парка с трех сторон. 🏠 Фантастические панорамы Москвы. Воробьевы горы, Лужники и Сити – как на ладони. ⚡ Уникальная архитектура проекта: Футуристичные формы, стеклянные фасады, 3 уровня благоустройства. ❤️ Клуб резидентов 1300 кв.м. включает кинозал, фитнес-студию, переговорные комнаты, детский клуб с репетиторскими. Своя улица кафе и ресторанов с летними террасами. 📱 Огороженная территория с круглосуточной охраной, системой контроля доступа и видеонаблюдением обеспечивает высокий уровень приватности и безопасности для всех резидентов. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.click О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16981</t>
+  </si>
+  <si>
+    <t>07.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16980</t>
+  </si>
+  <si>
+    <t>07.08.26 02:39</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16979</t>
+  </si>
+  <si>
+    <t>06.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16978</t>
+  </si>
+  <si>
+    <t>06.08.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16972</t>
+  </si>
+  <si>
+    <t>06.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16962</t>
+  </si>
+  <si>
+    <t>06.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16956</t>
+  </si>
+  <si>
+    <t>06.08.26 02:42</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16955</t>
+  </si>
+  <si>
+    <t>Готовый маршрут по Казани на 3 дня 3 дня в Казани: куда сходить, где гулять и что попробовать + подарки внутри❤️ Узнать больше #реклама 16+ kzn.tubatay.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16953</t>
+  </si>
+  <si>
+    <t>05.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16947</t>
+  </si>
+  <si>
+    <t>05.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16946</t>
+  </si>
+  <si>
+    <t>05.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16945</t>
+  </si>
+  <si>
+    <t>05.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16941</t>
+  </si>
+  <si>
+    <t>05.08.26 02:38</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16940</t>
+  </si>
+  <si>
+    <t>Официальный канал всесезонного курорта «Манжерок» Всесезонный горный курорт «Манжерок» в Telegram! Первыми узнавайте о спецпредложениях, новых программах отдыха и эксклюзивных акциях. Добро пожаловать. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16936</t>
+  </si>
+  <si>
+    <t>04.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16927</t>
+  </si>
+  <si>
+    <t>04.08.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16926</t>
+  </si>
+  <si>
+    <t>Московский технологический институт. Любой формат! ✅ Июньская приемная кампания в самом разгаре! Начните путь к карьере вместе с МТИ: — Все форматы: классический очный, дистанционный или вебинарный. — Диплом государственного образца. — 100+ востребованных направлений (от IT до экономики). — Поступление после 9 и 11 класса. Инвестируйте в свое будущее рационально: от 7500 ₽/мес.* ⚡ Переходите на сайт, чтобы узнать подробности и занять место в июньском потоке! Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16917</t>
+  </si>
+  <si>
+    <t>04.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16911</t>
+  </si>
+  <si>
+    <t>04.08.26 02:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16910</t>
+  </si>
+  <si>
+    <t>Страховка для путешественника На концерт — со страховкой и спокойствием. С полисом путешественника можно возместить расходы при задержке или отмене рейса, утрате багажа или документов, а еще — получить направление к врачу за час, если потребуется медицинская помощь. Подключи нужные опции и оформи полис в Т-Страховании. Узнать больше Финансовые услуги оказывает: АО "Т-Страхование". #реклама tbank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16909</t>
+  </si>
+  <si>
+    <t>03.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16903</t>
+  </si>
+  <si>
+    <t>03.08.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16902</t>
+  </si>
+  <si>
+    <t>Пора выбирать стратегию подготовки к ЕГЭ и ОГЭ 2027 Бесплатный вебинар MAXIMUM для учеников 7–11 классов и их родителей. Разберём, как выстроить подготовку к ОГЭ и ЕГЭ ✨без хаоса✨: ✅ какую стратегию выбрать, как двигаться к ЕГЭ на 80+ и ОГЭ на 5 ✅ какие лайфхаки действительно работают ✅ как подобрать формат занятий под свои цели Ведущий вебмнара – эксперт из топ-10 лекторов России форума «Навигатор образования». На вебинаре можно будет задать вопросы о подготовке прямо в чате. Подарок каждому зарегистрировавшемуся — «Большой гайд по всем предметам»: 79 страниц полезной информации для сдающих ОГЭ и ЕГЭ в этом году. Регистрируйтесь бесплатно на вебинар 6 августа и начинайте подготовку с понятного плана. Записаться онлайн #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16895</t>
+  </si>
+  <si>
+    <t>03.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16891</t>
+  </si>
+  <si>
+    <t>03.08.26 02:22</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16890</t>
+  </si>
+  <si>
+    <t>ЖК Начало. Дом-Вселенная на Пресне, метро Ул.1905 года 🚗 Расположен в престижном Пресненском районе. 12 минут на машине до Кремля, 15 минут пешком до ст. "Улица 1905 года", 6 минут на машине до Сити. Три парка с трех сторон. 🏠 Фантастические панорамы Москвы. Воробьевы горы, Лужники и Сити – как на ладони. ⚡ Уникальная архитектура проекта: Футуристичные формы, стеклянные фасады, 3 уровня благоустройства. ❤️ Клуб резидентов 1300 кв.м. включает кинозал, фитнес-студию, переговорные комнаты, детский клуб с репетиторскими. Своя улица кафе и ресторанов с летними террасами. 📱 Огороженная территория с круглосуточной охраной, системой контроля доступа и видеонаблюдением обеспечивает высокий уровень приватности и безопасности для всех резидентов. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.click О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16889</t>
+  </si>
+  <si>
+    <t>02.08.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16888</t>
+  </si>
+  <si>
+    <t>Ароматы для офиса: элегантно и уместно Подойдут для деловых встреч и повседневного ношения. Узнать больше #реклама randewoo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16884</t>
+  </si>
+  <si>
+    <t>02.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16883</t>
+  </si>
+  <si>
+    <t>02.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16878</t>
+  </si>
+  <si>
+    <t>02.08.26 02:15</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16877</t>
+  </si>
+  <si>
+    <t>Скидка на гели Ariel и Tide! Скидка 30% на гели для стирки Ariel и Tide по промокоду STIRKA30 Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16876</t>
+  </si>
+  <si>
+    <t>#Викторина В состав какого региона России входит южная часть озера Байкал? ❤️ Забайкальский край 🔥 Красноярский край 🎉 Бурятия 👍 Республика Алтай А вчерашний правильный ответ: Новосибирск ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>01.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16871</t>
+  </si>
+  <si>
+    <t>01.08.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16870</t>
+  </si>
+  <si>
+    <t>Нужны 7 женщин для подбора горящих туров. Работа из дома. График свободный. Нашли клиента — подобрали тур — забронировали — получили свои деньги. Деньги вы получаете в зависимости от цены тура. Например: Средний тур стоит 300.000 руб. Ваш заработок — 8-12%. В рублях это — 24.000-36.000 руб. 💰 В среднем новичок получает 3-4 клиента в месяц. А опытный турагент 5-10. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ интревел.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16861</t>
+  </si>
+  <si>
+    <t>01.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16857</t>
+  </si>
+  <si>
+    <t>01.08.26 02:50</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16856</t>
+  </si>
+  <si>
+    <t>Умеем делать йогурты лучше... ...чем рисовать. Вступай в канал и делись своими талантами. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16855</t>
+  </si>
+  <si>
+    <t>#Викторина Какой город расположен ближе к центру страны, если учитывать географические координаты? ❤️ Нижневартовск 🔥 Улан-Удэ 🎉 Екатеринбург 👍 Новосибирск А вчерашний правильный ответ: Ладожское озеро ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>31.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16854</t>
+  </si>
+  <si>
+    <t>31.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16853</t>
+  </si>
+  <si>
+    <t>Классификация гостиниц по новым правилам: вебинар 12.08 Закрытый вебинар на Mitt Connect c экспертом. Бесплатно, но нужна регистрация 🎓Спикер — Елена Пьянкова, аудитор по системам менеджмента, руководитель группы по продвижению Института стандартизации ФГБУ. ✅На вебинаре разберём, как пройти классификацию по новым правилам — и выстроить систему, при которой категория поддерживается повседневной работой служб. Вы узнаете: • Как устроено новое правовое поле: ПП № 1951 и № 1952, двухэтапная процедура, роль Единого реестра и платформы «Гостеприимство» Росаккредитации. • Как пройти обязательную самооценку: какие документы подготовить и почему заполнение чек-листа «как хотелось бы» — главная ошибка на старте. 📚Ключевая часть вебинара — практикум: разбор реального кейса прохождения самооценки. Узнать больше #реклама 16+ app.mitt-connect.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16847</t>
+  </si>
+  <si>
+    <t>31.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16838</t>
+  </si>
+  <si>
+    <t>31.07.26 02:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16837</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16836</t>
+  </si>
+  <si>
+    <t>#Викторина Какое озеро России считается самым крупным по площади в Европе? ❤️ Ильмень 🔥 Онежское 🎉 Ладожское 👍 Байкал А вчерашний правильный ответ: Дагестан ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>30.07.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16835</t>
+  </si>
+  <si>
+    <t>30.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16830</t>
+  </si>
+  <si>
+    <t>30.07.26 02:11</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16829</t>
+  </si>
+  <si>
+    <t>29.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16828</t>
+  </si>
+  <si>
+    <t>#Викторина В каком регионе России находится самая глубокая впадина на суше? ❤️ Якутия 🔥 Дагестан 🎉 Республика Алтай 👍 Республика Коми А вчерашний правильный ответ: Якутия ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>29.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16827</t>
+  </si>
+  <si>
+    <t>29.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16826</t>
+  </si>
+  <si>
+    <t>29.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16825</t>
+  </si>
+  <si>
+    <t>29.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16824</t>
+  </si>
+  <si>
+    <t>29.07.26 02:42</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16823</t>
+  </si>
+  <si>
+    <t>Ваш летний отдых Jumeirah Saadiyat Island предлагает спокойную атмосферу на побережье, где белоснежные пляжи встречаются с водами Аравийского залива. Насладитесь изысканной кухней, восстановите силы в отмеченном наградами спа-центре и любуйтесь прекрасными видами на море на протяжении всего пребывания. Просторные люксы с одной–тремя спальнями и виллы с двумя–пятью спальнями и частными бассейнами обеспечивают уединение и комфорт в элегантной современной обстановке. Частный пляж, SAL Beach Club, велнес-центр, студия пилатеса, а также корты для тенниса и падела — каждый момент создан для лёгкой и гармоничной островной жизни. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16822</t>
+  </si>
+  <si>
+    <t>#Викторина Какой субъект является самым большим по площади в России? ❤️ Московская область 🔥 Приморский край 🎉 Якутия 👍 Красноярский край А вчерашний правильный ответ: Земля Франса-Иосифа ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>28.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16818</t>
+  </si>
+  <si>
+    <t>28.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16817</t>
+  </si>
+  <si>
+    <t>Скидка 20% на трусики и подгузники Pampers Premium Care Скидка 20% по промокоду PAMPERS20 Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16816</t>
+  </si>
+  <si>
+    <t>28.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16812</t>
+  </si>
+  <si>
+    <t>28.07.26 02:12</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16811</t>
+  </si>
+  <si>
+    <t>Инвесторы начали активно покупать апартаменты в Крыму Аналитики рынка провели исследование курортной недвижимости Крыма и сравнили проекты по ключевым инвестиционным параметрам: расположение, стадия строительства, наличие управляющей компании, инфраструктура, стоимость квадратного метра и условия покупки. По данным аналитиков рынка, апартаменты продолжают занимать значительную долю спроса в курортном сегменте. В 2025 году на их долю пришлось 24,6% сделок с недвижимостью Крыма. Средняя стоимость квадратного метра в этом сегменте выросла до 410 тыс. рублей, показав рост около 22% за год. Текущий новостной фон помогает инвесторам зайти в проекты по более низким ценам. По итогам исследования был сформирован список проектов, которые соответствуют большинству требований покупателей курортной недвижимости Узнать больше #реклама zastrojshchik-krym.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16809</t>
+  </si>
+  <si>
+    <t>#Викторина Как называется самая северная островная территория, относящаяся к России? ❤️ Сахалин 🔥 Курильские острова 🎉 Земля Франса-Иосифа 👍 Новая Голландия А вчерашний правильный ответ: Курильские острова ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>27.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16803</t>
+  </si>
+  <si>
+    <t>27.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16802</t>
+  </si>
+  <si>
+    <t>Средства для стирки с выгодой! Скидка 25% на Lenor, Ariel, Tide в Любимой категории Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16801</t>
+  </si>
+  <si>
+    <t>27.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16794</t>
+  </si>
+  <si>
+    <t>27.07.26 02:07</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16793</t>
+  </si>
+  <si>
+    <t>Накопительный счёт в Сейвах со ставкой до 15% Сейв без срока — для тех, кто хочет держать деньги под рукой и получать доход каждый день ✨ • До 15% годовых • Ежедневна выплата процентов • Доход на фактический остаток Откройте Сейв онлайн и пользуйтесь деньгами без ограничений! Узнать больше Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16792</t>
+  </si>
+  <si>
+    <t>#Викторина Какую территорию Россия приобрела в 18 веке, расширяясь к северо-востоку? ❤️ Прибалтику 🔥 Аляску 🎉 Камчатку 👍 Курильские острова А вчерашний правильный ответ: Первое место ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>26.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16786</t>
+  </si>
+  <si>
+    <t>26.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16781</t>
+  </si>
+  <si>
+    <t>26.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16776</t>
+  </si>
+  <si>
+    <t>26.07.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16775</t>
+  </si>
+  <si>
+    <t>Ищу желающих заполнять карточки товаров на ВБ! Работа полностью на удаленке с зп 150 000 рублей в месяц.💰 Без опыта, нужен только телефон, занятость 3-6 часов в день Всему обучат на бесплатном курсе и после возьму на работу: ✅ 3 дня уроков по 30 минут ✅ Домашки с проверкой и оплатой бонусами ✅ Плачу 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. Набор заканчивается завтра 👍 Для регистрации жмите кнопку "Зарегистрироваться" Зарегистрироваться #реклама 16+ malkinadana.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16774</t>
+  </si>
+  <si>
+    <t>#Викторина Какое место занимает Россия по площади среди стран планеты? ❤️ Первое 🔥 Второе 🎉 Третье 👍 Четвертое А вчерашний правильный ответ: Красноярск ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>25.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16773</t>
+  </si>
+  <si>
+    <t>25.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16772</t>
+  </si>
+  <si>
+    <t>Получите 400 рублей на счет мобильного телефона Выберите Яндекс Поиск в настройках браузера, ищите в нём — и они ваши! Узнать больше #реклама 16+ portal.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16768</t>
+  </si>
+  <si>
+    <t>25.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16764</t>
+  </si>
+  <si>
+    <t>25.07.26 02:44</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16763</t>
+  </si>
+  <si>
+    <t>Просто показываем промокод Просто предлагаем съездить отдохнуть со скидкой 5000 рублей от Яндекс Путешествий. Больше ничего от вас не хотим, потому что понимаем, что сил нет. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16762</t>
+  </si>
+  <si>
+    <t>#Викторина Какой сибирский город расположен при слиянии Енисея и Качи? ❤️ Красноярск 🔥 Абакан 🎉 Кызыл 👍 Минусинск А вчерашний правильный ответ: Владивосток ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>24.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16757</t>
+  </si>
+  <si>
+    <t>24.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16756</t>
+  </si>
+  <si>
+    <t>24.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16752</t>
+  </si>
+  <si>
+    <t>24.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16751</t>
+  </si>
+  <si>
+    <t>24.07.26 02:50</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16750</t>
+  </si>
+  <si>
+    <t>INMYROOM — маркетплейс мебели для людей со вкусом 130 000+ товаров для дома. Мебель, свет, декор. Нас выбирают дизайнеры интерьера Узнать больше #реклама inmyroom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16749</t>
+  </si>
+  <si>
+    <t>#Викторина Конечной точкой Транссибирской магистрали является... ❤️ Петропавловск-Камчатский 🔥 Владивосток 🎉 Магадан 👍 Москва А вчерашний правильный ответ: Таймыр ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>23.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16745</t>
+  </si>
+  <si>
+    <t>23.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16744</t>
+  </si>
+  <si>
+    <t>Диана Манасир в новой капсуле EKONIKA SENSE Коллекция обуви и аксессуаров для особых случаев Узнать больше #реклама ekonika.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16735</t>
+  </si>
+  <si>
+    <t>23.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16729</t>
+  </si>
+  <si>
+    <t>23.07.26 02:14</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16728</t>
+  </si>
+  <si>
+    <t>Benda. Стиль и технологии. Твой маршрут начинается здесь Канал Benda — для тех, кто выбирает свободу. Здесь делимся историями и духом приключений на двух колёсах. Подписывайтесь! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16727</t>
+  </si>
+  <si>
+    <t>#Викторина Какой полуостров является самым большим на территории России? ❤️ Крым 🔥 Кольский 🎉 Таймыр 👍 Камчатка А вчерашний правильный ответ: Нижний Новгород ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>22.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16726</t>
+  </si>
+  <si>
+    <t>4-звёздочный бутик-отель в историческом центре СПб Marco Polo расположен в тихом районе в сердце Васильевского острова. ✨ Роскошные номера. ✨ Собственный ресторан с отдельным детским меню. ✨ Сауна. ✨ Комната переговоров. ✨ Скидки и специальные предложения. Забронировать номер в отеле можно на сайте! Узнать больше Номер реестровой записи: С782024021856, С782024011161. #реклама mpolo-spb.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16725</t>
+  </si>
+  <si>
+    <t>22.07.26 02:14</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16724</t>
+  </si>
+  <si>
+    <t>21.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16723</t>
+  </si>
+  <si>
+    <t>#Викторина Какой город расположен при слиянии Волги и Оки? ❤️ Казань 🔥 Самара 🎉 Ярославль 👍 Нижний Новгород А вчерашний правильный ответ: Белое море ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>21.07.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16722</t>
+  </si>
+  <si>
+    <t>21.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16721</t>
+  </si>
+  <si>
+    <t>Утроили возможности для предпринимателей Фонд Немалого бизнеса стал масштабнее: теперь в три раза больше победителей и 100 млн ₽ призовых. Расскажите о своём деле и получите шанс на поддержку для развития бизнеса. Победители сами выбирают, что нужно их проекту: финансовую поддержку, рекламную кампанию или обучение в Московской школе управления Сколково. Фонд поддерживает предпринимателей со всей России. Подайте заявку, расскажите историю своего бизнеса и получите возможность стать одним из победителей. Перейти на сайт #реклама 16+ alfabank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16719</t>
+  </si>
+  <si>
+    <t>21.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16718</t>
+  </si>
+  <si>
+    <t>21.07.26 02:34</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16717</t>
+  </si>
+  <si>
+    <t>Пластиковая карта Пэй — мгновенный кешбэк до 50% баллами ✨ Оформите пластиковую карту Пэй c мгновенным кешбэком. 0₽ — выпуск карты и её обслуживание. Закажите в приложении Яндекс Пэй ❤️ Узнать больше Финансовые услуги оказывает: АО "Яндекс Банк". #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16716</t>
+  </si>
+  <si>
+    <t>#Викторина Какое из этих морей полностью находится в пределах территориальных вод России? ❤️ Белое 🔥 Баренцево 🎉 Охотское 👍 Японское А вчерашний правильный ответ: Лена ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>20.07.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16715</t>
+  </si>
+  <si>
+    <t>Термопластавтомат от завода-производителя. В наличии От завода! 3-6000 тонн. ТПА в наличии/на заказ. Опыт 16 лет. Кейсы в вашей сфере Узнать больше #реклама toplast.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16711</t>
+  </si>
+  <si>
+    <t>20.07.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16710</t>
+  </si>
+  <si>
+    <t>Получите реальные навыки уже на бесплатном модуле курса Создадите действующие сервисы и добавите 8+ проектов в портфолио Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16706</t>
+  </si>
+  <si>
+    <t>20.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16701</t>
+  </si>
+  <si>
+    <t>20.07.26 02:19</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16700</t>
+  </si>
+  <si>
+    <t>Старт продаж нового комплекса на Красной Поляне в Сочи! Ваше личное пространство на высоте 540 метров, прямо у горной реки, в самом сердце горнолыжного курорта! Компенсация НДС — до 20 %. Ипотека. Рассрочка от застройщика. Наслаждайтесь отдыхом у открытого бассейна с подогревом и захватывающими видами на горы, а также получайте стабильный пассивный доход от сдачи апартаментов — от 4 до 9,5 млн рублей ежегодно. Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. #реклама luxapartssochi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16699</t>
+  </si>
+  <si>
+    <t>#Викторина Какая река является самой длинной в России? ❤️ Енисей 🔥 Лена 🎉 Волга 👍 Амур А вчерашний правильный ответ: 12,6 раз ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>19.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16695</t>
+  </si>
+  <si>
+    <t>19.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16694</t>
+  </si>
+  <si>
+    <t>19.07.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16690</t>
+  </si>
+  <si>
+    <t>19.07.26 02:15</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16689</t>
+  </si>
+  <si>
+    <t>Кафф с бриллиантами белое золото Изящные каффы с натуральными бриллиантами российского происхождения Узнать больше #реклама alrosadiamond.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16688</t>
+  </si>
+  <si>
+    <t>#Викторина Во сколько раз площадь Байкала больше площади Москвы? ❤️ 2,9 🔥 5,5 🎉 9,2 👍 12,6 А вчерашний правильный ответ: Пензенской области ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>18.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16683</t>
+  </si>
+  <si>
+    <t>18.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16682</t>
+  </si>
+  <si>
+    <t>18.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16678</t>
+  </si>
+  <si>
+    <t>18.07.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16673</t>
+  </si>
+  <si>
+    <t>Подписчики и Просмотры Telegram за Рубль Самые Топовые цены на подписчики и просмотры Telegram, скорость 1М/день, без списаний. Посмотреть каталог #реклама pusysmm.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16672</t>
+  </si>
+  <si>
+    <t>#Викторина В какой области не протекает река Волга? ❤️ Ярославской 🔥 Пензенской 🎉 Костромской 👍 Ивановской А вчерашний правильный ответ: Москва ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>17.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16667</t>
+  </si>
+  <si>
+    <t>17.07.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16666</t>
+  </si>
+  <si>
+    <t>17.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16661</t>
+  </si>
+  <si>
+    <t>17.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16660</t>
+  </si>
+  <si>
+    <t>17.07.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16659</t>
+  </si>
+  <si>
+    <t>Упаковка бизнеса во Франшизу Под Ключ | Доверьтесь Профи Упаковка бизнеса во франшизу: Аудит + Бизнес-пакет + Продажи + Сопровождение Узнать больше #реклама leaderfranchise.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16654</t>
+  </si>
+  <si>
+    <t>#Викторина В каком городе больше всего улиц (а также проспектов, переулков) имени Ленина? ❤️ Москва 🔥 Санкт-Петербург 🎉 Саратов 👍 Ульяновск А вчерашний правильный ответ: Дыхтау ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>16.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16653</t>
+  </si>
+  <si>
+    <t>16.07.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16652</t>
+  </si>
+  <si>
+    <t>И вы знаете Поэтому просто ещё раз обозначим, что промокод NETSIL скинет 5000 рублей при бронировании жилья на Яндекс Путешествиях. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16648</t>
+  </si>
+  <si>
+    <t>16.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16647</t>
+  </si>
+  <si>
+    <t>16.07.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16646</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. В зависимости от сложности. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ neuromachina.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16645</t>
+  </si>
+  <si>
+    <t>#Викторина Вы конечно знаете, что Эльбрус – самая высокая горная вершина России. А какая вершина на втором месте? ❤️ Казбек 🔥 Коштанау 🎉 Пик Пушкина 👍 Дыхтау А вчерашний правильный ответ: Новосибирск ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>15.07.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16641</t>
+  </si>
+  <si>
+    <t>15.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16640</t>
+  </si>
+  <si>
+    <t>Пуф с крышкой серого цвета GLASAR www.inmyroom.ru Узнать больше #реклама inmyroom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16634</t>
+  </si>
+  <si>
+    <t>15.07.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16633</t>
+  </si>
+  <si>
+    <t>15.07.26 02:44</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16632</t>
+  </si>
+  <si>
+    <t>14.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16631</t>
+  </si>
+  <si>
+    <t>#Викторина Какой город России не входит в топ-10 по площади? ❤️ Тюмень 🔥 Орск 🎉 Новосибирск 👍 Саратов А вчерашний правильный ответ: Мурманск – Владивосток ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>14.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16627</t>
+  </si>
+  <si>
+    <t>14.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16626</t>
+  </si>
+  <si>
+    <t>Автомобиль уже ждет вас в аэропорту Подача автомобиля в аэропорт, аренда от 2500 ₽ в сутки и удобное бронирование. Компания «Тебе Водить» работает в Геленджике, Новороссийске, Севастополе и Минеральных Водах. Узнать больше #реклама prokatmaxim.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16623</t>
+  </si>
+  <si>
+    <t>14.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16619</t>
+  </si>
+  <si>
+    <t>14.07.26 02:37</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16618</t>
+  </si>
+  <si>
+    <t>13.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16617</t>
+  </si>
+  <si>
+    <t>#Викторина Какие порты соединяет Северный морской путь? ❤️ Мурманск – Астрахань 🔥 Мурманск – Владивосток 🎉 Мурманск – Байкал 👍 Мурманск – Новороссийск А вчерашний правильный ответ: Оймякон ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>13.07.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16616</t>
+  </si>
+  <si>
+    <t>Едете в Турцию с детьми или большой семьёй? Красивые фото отеля — это одно. А вот удобный заход в море, песчаный пляж, отсутствие резкой глубины и комфорт для детей, родителей и пожилых членов семьи — это уже то, что реально влияет на качество отдыха. Людмила, директор турагентства «Мастер Туров», собрала подборку отелей в Сиде, где удобно отдыхать именно семьёй: с детьми, бабушками, дедушками и без переживаний за пляж. ✅ В подборке — отели Турции с пологим заходом в море, хорошими пляжами и понятным семейным форматом отдыха. Сохраните себе, если планируете Турцию. А лучше — подпишитесь на канал, чтобы не потерять подборку и получать такие рекомендации от турагента, который реально разбирается в отелях. Посмотреть подборку отелей в можно здесь: t.me/mt_travel/2738 Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16610</t>
+  </si>
+  <si>
+    <t>13.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16609</t>
+  </si>
+  <si>
+    <t>Бытовая химия Fairy и Mr. Proper с выгодой! Скидка 20% на Fairy и Mr. Proper в Любимой категории на Яндекс Маркете Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16608</t>
+  </si>
+  <si>
+    <t>13.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16607</t>
+  </si>
+  <si>
+    <t>13.07.26 02:45</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16606</t>
+  </si>
+  <si>
+    <t>12.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16605</t>
+  </si>
+  <si>
+    <t>#Викторина В каком месте России был зарегистрирован абсолютный минимум температуры (-72°С)? ❤️ Мурманск 🔥 Анадырь 🎉 Оймякон 👍 Воркута А вчерашний правильный ответ: Кызыл ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>12.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16604</t>
+  </si>
+  <si>
+    <t>12.07.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16603</t>
+  </si>
+  <si>
+    <t>12.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16599</t>
+  </si>
+  <si>
+    <t>12.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16595</t>
+  </si>
+  <si>
+    <t>12.07.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16594</t>
+  </si>
+  <si>
+    <t>ЖК Город Гор на Алтае Официальные цены застройщика. Квартиры в ЖК «Город Гор» в Горном Алтае с доходностью до 17,9% годовых. Новый мини-город на 105 га. Жильё, апартаменты, термы, ТРЦ и соц. инфраструктура. Подробнее на сайте или в отделе продаж📞 Перейти на сайт Финансовые услуги оказывает: Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. #реклама invest-mountains.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16593</t>
+  </si>
+  <si>
+    <t>#Викторина Какой город Сибири является географическим центром Азии? ❤️ Абакан 🔥 Улан-Удэ 🎉 Красноярск 👍 Кызыл А вчерашний правильный ответ: 20% ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>11.07.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16589</t>
+  </si>
+  <si>
+    <t>11.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16588</t>
+  </si>
+  <si>
+    <t>11.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16584</t>
+  </si>
+  <si>
+    <t>11.07.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16583</t>
+  </si>
+  <si>
+    <t>Апартаменты от застройщика на высоте 540м Красная Поляна Ваша собственная резиденция на Красной Поляне на высоте 540м у подножия трасс и канатной дороги, в шаге от горной реки Мзымта. Готовый к сдаче комплекс премиум-класса с отделкой и мебелью, закрытой территорией и сервисом 5*: СПА, бассейны, рестораны премиум-уровня, круглосуточная охрана. Официальные цены от застройщика по 214-ФЗ. Пассивный доход от 4,5 млн ₽ в год. Рассрочка 0% и возврат НДС. Высокий спрос на аренду 365 дней: зимой лыжи, летом горы и экотуризм. Закрытые эксклюзивные лоты — нет на Циан и Авито. Офис продаж📞 Перейти на сайт #реклама apartments-invest.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16582</t>
+  </si>
+  <si>
+    <t>#Викторина Какая часть всех пресных вод Земли сосредоточена в озере Байкал? ❤️ 10% 🔥 15% 🎉 20% 👍 25% А вчерашний правильный ответ: Чита ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>10.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16578</t>
+  </si>
+  <si>
+    <t>10.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16577</t>
+  </si>
+  <si>
+    <t>Мы ищем людей, которые хотят работать турагентом из дома 💰Оплата 80.000-150.000 рублей в месяц Образование, место жительства, трудовой стаж — не важны! Подходит, как для подработки / декретного отпуска, так и для полной занятости. Если заинтересовались, то для старта нужно: — зарегистрироваться на сайте — пройти трехдневный курс На что можно рассчитывать: ✅ удаленная работа ✅ зп 150.000 рублей (потолка нет) ✅ стабильная подработка, если не хотите уходить с основной работы Количество бесплатных мест ограничено. Успейте занять свое место. ⚡ Набор заканчивается в понедельник! Зарегистрироваться #реклама 16+ интревел.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16573</t>
+  </si>
+  <si>
+    <t>10.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16572</t>
+  </si>
+  <si>
+    <t>10.07.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16571</t>
+  </si>
+  <si>
+    <t>09.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16570</t>
+  </si>
+  <si>
+    <t>#Викторина Какой из перечисленных ниже городов является административным центром Забайкальского края? ❤️ Улан-Удэ 🔥 Биробиджан 🎉 Чита 👍 Благовещенск А вчерашний правильный ответ: 18 стран ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>09.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16565</t>
+  </si>
+  <si>
+    <t>09.07.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16564</t>
+  </si>
+  <si>
+    <t>Прошла половина лета Выгореть ещё успеем. А пока лето — отправляемся загорать. И не просто так, а со скидкой 5000 рублей по промокоду NETSIL от Яндекс Путешествий. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16560</t>
+  </si>
+  <si>
+    <t>09.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16559</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16558</t>
+  </si>
+  <si>
+    <t>09.07.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16557</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Требования: 18-45 лет Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ course.neurogansta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16556</t>
+  </si>
+  <si>
+    <t>#Викторина Сколько стран граничит с Россией? ❤️ 15 🔥 16 🎉 17 👍 18 А вчерашний правильный ответ: Республика Калмыкия ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>08.07.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16555</t>
+  </si>
+  <si>
+    <t>Бенч-система Формат Бенч-система Формат на pro.zamm. Успейте купить по выгодной цене с быстрой... Узнать больше #реклама pro.zamm.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16554</t>
+  </si>
+  <si>
+    <t>08.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16553</t>
+  </si>
+  <si>
+    <t>08.07.26 02:05</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16552</t>
+  </si>
+  <si>
+    <t>07.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16548</t>
+  </si>
+  <si>
+    <t>#Викторина Экзотический лотос встречается в каждом из этих российских регионов, но изображен на гербе только одного из них ❤️ Астраханская область 🔥 Республика Калмыкия 🎉 Республика Якутия 👍 Приморский край А вчерашний правильный ответ: Тверь ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>07.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16541</t>
+  </si>
+  <si>
+    <t>07.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16540</t>
+  </si>
+  <si>
+    <t>Новый формат luxury в Стамбуле. Отель Aliée Istanbul. Пятизвездочный отель Aliee с панорамным видом в Стамбуле. Бутик-отель у воды с акцентом на дизайн, гастрономию и атмосферу. Меньше суеты — больше пространства, тишины и визуального удовольствия. Редкий формат для Стамбула: вид на воду + современный стиль + приватность. ✨ Забронируйте, пока есть доступные даты! Узнать больше #реклама alieeistanbul.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16536</t>
+  </si>
+  <si>
+    <t>07.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16535</t>
+  </si>
+  <si>
+    <t>07.07.26 02:19</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16534</t>
+  </si>
+  <si>
+    <t>Подписка Яндекс Плюс: до 360 дней бесплатно Фильмы, музыка, книги, кешбэк и другие преимущества Плюса для тебя и 3-х близких ✨ Попробовать #реклама 18+ plus.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16533</t>
+  </si>
+  <si>
+    <t>#Викторина В каком российском городе ежегодно отмечают праздник козлов? ❤️ Самара 🔥 Тверь 🎉 Москва 👍 Козельск А вчерашний правильный ответ: Мурманск ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>06.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16532</t>
+  </si>
+  <si>
+    <t>06.07.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16531</t>
+  </si>
+  <si>
+    <t>Отдых на побережье Белека в сердце Средиземноморья! ✨Исключительное лето на побережье Средиземного моря в Белеке. Откройте для себя предложения раннего бронирования в Sirene Belek Hotel — просто нажмите на ссылку! Узнать больше #реклама sirene.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16530</t>
+  </si>
+  <si>
+    <t>06.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16526</t>
+  </si>
+  <si>
+    <t>06.07.26 02:11</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16525</t>
+  </si>
+  <si>
+    <t>Дома в Коттеджном поселке Фемели Парк в 18 мин от Самары Фемели Парк - коттеджный поселок комфорт-класса со всей инфраструктурой! Получите Каталог всех доступных Коттеджей с Планировками и Ценами от Застройщика! - Ваш дом с грилем на веранде готов. - Живите на природе с городским комфортом -Парк с набережной, детская и спортивная площадки, коворкинг, магазин и кафе – всё внутри поселка - Школа, детский сад, больница всего в 5 минутах -Беспроцентная Рассрочка от Застройщика на 6 месяцев! -Возможна оплата средствами материнского капитала -Или обменяйте квартиру на свой дом у озера рядом с Самарой! Узнать цену Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. #реклама family63.tilda.ws О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16524</t>
+  </si>
+  <si>
+    <t>#Викторина Самый большой российский город за Полярным кругом ❤️ Воркута 🔥 Мурманск 🎉 Салехард 👍 Норильск А вчерашний правильный ответ: Санкт-Петербург ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>05.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16518</t>
+  </si>
+  <si>
+    <t>05.07.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16517</t>
+  </si>
+  <si>
+    <t>Мужская кофта Tommy Hilfiger STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16513</t>
+  </si>
+  <si>
+    <t>05.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16512</t>
+  </si>
+  <si>
+    <t>05.07.26 02:17</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16511</t>
+  </si>
+  <si>
+    <t>04.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16510</t>
+  </si>
+  <si>
+    <t>#Викторина В каком городе находится самое глубокое метро в России? ❤️ Москва 🔥 Казань 🎉 Санкт-Петербург 👍 Самара А вчерашний правильный ответ: Германия ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>04.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16509</t>
+  </si>
+  <si>
+    <t>04.07.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16508</t>
+  </si>
+  <si>
+    <t>04.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16507</t>
+  </si>
+  <si>
+    <t>04.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16498</t>
+  </si>
+  <si>
+    <t>04.07.26 02:39</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16497</t>
+  </si>
+  <si>
+    <t>03.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16496</t>
+  </si>
+  <si>
+    <t>#Викторина С какой страной у России нет общей границы? ❤️ Польша 🔥 Северная Корея 🎉 Эстония 👍 Германия А вчерашний правильный ответ: На 7 часов вперед ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>03.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16495</t>
+  </si>
+  <si>
+    <t>03.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16494</t>
+  </si>
+  <si>
+    <t>03.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16488</t>
+  </si>
+  <si>
+    <t>03.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16482</t>
+  </si>
+  <si>
+    <t>03.07.26 02:08</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16481</t>
+  </si>
+  <si>
+    <t>Город Доброград: живи как в отпуске! В Доброграде отпуск является частью повседневной жизни. Что если ваш обычный день будет выглядеть так: 🏃‍♂️ Утро Завтрак на собственной террасе или пробежка по лесной тропе 🏠 День Работа с видом на лес, а в перерывах - прогулка у озера, велокруг или обед в ресторане у дома ❤️ Вечер Не пробка по дороге домой, а время с семьёй, партия в гольф, тренировка в вейк-парке или встреча заката у воды Вы не решаете вопросы детской логистики - их решила система образования Доброграда: дети добираются до школы сами или на трансфере, учат уроки и посещают кружки прямо в школе. Так уже живут более 3000 человек из 60+ регионов России. Готовые квартиры, таунхаусы и участки. Всего 2,5 ч. от Москвы Посмотрите, каким может быть ваш новый дом и новый образ жизни. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16480</t>
+  </si>
+  <si>
+    <t>#Викторина Как нужно перевести стрелки часов при перелете из Москвы во Владивосток? ❤️ На 7 часов назад 🔥 На 8 часов вперед 🎉 На 7 часов вперед 👍 На 9 часов вперед А вчерашний правильный ответ: Уральский округ ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>02.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16479</t>
+  </si>
+  <si>
+    <t>02.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16478</t>
+  </si>
+  <si>
+    <t>02.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16477</t>
+  </si>
+  <si>
+    <t>02.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16476</t>
+  </si>
+  <si>
+    <t>02.07.26 02:32</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16475</t>
+  </si>
+  <si>
+    <t>01.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16474</t>
+  </si>
+  <si>
+    <t>#Викторина Какой федеральный округ есть в России? ❤️ Западный 🔥 Северный 🎉 Кавказский 👍 Уральский А вчерашний правильный ответ: Якутия ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>01.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16468</t>
+  </si>
+  <si>
+    <t>01.07.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16467</t>
+  </si>
+  <si>
+    <t>Где турагенты берут посты для своих соцсетей? На каналах с готовым контентом Зарины Махмутовой! ✅ Только авторские фото, видео и тексты. ✅ Тревел-маркетолог, авторы статей для глянца в туризме, профессиональные журналисты, опытные дизайнеры работают над всем контентом - не ИИ! ✅ Посты, истории, ценовые, туры дня, короткие видео готовы для размещения в Телеграм, Макс, Вк и иностранных соцсетях. ✅ Обновления 5 дней в неделю. ✅ Эфиры по продвижению, продажам, личному бренду каждый месяц, записи можно пересмотреть. Узнать больше #реклама 16+ smmtravelcontent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16456</t>
+  </si>
+  <si>
+    <t>01.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16455</t>
+  </si>
+  <si>
+    <t>01.07.26 02:11</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16454</t>
+  </si>
+  <si>
+    <t>Представляем The World of Aldar The World of Aldar — наше решение, которое позволяет использовать передовые технологии и методы продаж недвижимости. Наша цифровая платформа в реальном времени предоставляет брокерам данные о доступных объектах недвижимости и виртуальные панорамные туры, которые делают продажи более эффективными и достоверными. Брокерам также доступны эксклюзивные вебинары, воркшопы и личные мероприятия, в ходе которых им расскажут, как отслеживать ход продаж и начисление комиссий. Кроме того, мы заранее информируем брокеров о запуске новых проектов Aldar, что приносит пользу как им, так и клиентам. Узнать больше #реклама 16+ aldar-properties.tilda.ws О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16453</t>
+  </si>
+  <si>
+    <t>#Викторина Какая республика в составе России знаменита своими месторождениями алмазов? ❤️ Тыва 🔥 Якутия 🎉 Хакасия 👍 Коми А вчерашний правильный ответ: Магнитогорск ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>30.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16448</t>
+  </si>
+  <si>
+    <t>30.06.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16447</t>
+  </si>
+  <si>
+    <t>Облачный сервер VDS/VPS за 0 ₽ Запускайте сайты, приложения, ботов или используйте VPS как песочницу для обучения. Узнать больше #реклама 16+ reg.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16441</t>
+  </si>
+  <si>
+    <t>30.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16437</t>
+  </si>
+  <si>
+    <t>30.06.26 02:06</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16436</t>
+  </si>
+  <si>
+    <t>29.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16435</t>
+  </si>
+  <si>
+    <t>#Викторина В каком из этих городов находится крупнейший сталелитейный комбинат в России? ❤️ Челябинск 🔥 Череповец 🎉 Нижний Тагил 👍 Магнитогорск А вчерашний правильный ответ: Балтийск ✅ Доброй ночи! Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>29.06.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16434</t>
+  </si>
+  <si>
+    <t>Получите скидку за историю об отдыхе Расскажите, как Яндекс Путешествия помогли вам организовать классную поездку, — и получите за это промокод на скидку. Присылайте свои истории боту, он расскажет все подробности. Попробовать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/16428</t>
+  </si>
+  <si>
+    <t>15.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17530</t>
+  </si>
+  <si>
+    <t>15.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17529</t>
+  </si>
+  <si>
+    <t>Клуб Belgee - вместе на одной дороге У вас есть Belgee? А у нас — сообщество, где отвечают на вопросы, делятся опытом и впечатлениями от владения автомобилем. 🚗15 000 владельцев уже обсуждают всё, что связано с эксплуатацией, сервисом и аксессуарами, принимают участие в эксклюзивных конкурсах и первыми узнают о мероприятиях бренда. Присоединяйтесь, чтобы общаться с теми, кто разделяет интерес к Belgee. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17525</t>
+  </si>
+  <si>
+    <t>💦 Подземный водопад в Дагестане Салтинский — единственный в Дагестане подземный водопад. Удивительный объект носит гордое название памятника природы республиканского значения. Находится он на окраине села Салта в Гунибском районе 🏡. Чтобы увидеть его, нужно совершить непродолжительную прогулку. 📍 Салтинский водопад Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>15.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17524</t>
+  </si>
+  <si>
+    <t>Секреты города Владимир 🧐 Вместо старых кирпичей - прочные миниатюры за стеклом. Команда уличных художников из Владимира создала не просто арт-проект, а необычный квест по городу 🎨 Задача – найти мини-инсталляции, которые спрятаны в фасаде настоящих домов. Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>15.09.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17523</t>
+  </si>
+  <si>
+    <t>Новым клиентам: «ОЛИМПОКС» за 499 000 рублей ❤️В честь 33-летия компании «Термика» – специальная цена для новых клиентов. Приобретите систему «ОЛИМПОКС» для обучения и проверки знаний по охране труда и безопасности на производстве со скидкой 33% за 499 000 ₽ вместо 759 000 ₽ за год ⚡ В подписку входит: ✅50 готовых учебных курсов из библиотеки на ваш выбор ✅до 50 обучающихся одновременно ✅инструменты для назначения обучения и проверки знаний, контроля прохождения, формирования протоколов и выгрузки в Минтруд Актуальный контент, подготовленный экспертами, и инструменты для автоматизации процессов помогают упростить работу ответственных за обучение. Получить скидку #реклама 16+ olimpoks.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17522</t>
+  </si>
+  <si>
+    <t>🐎 Перегон табуна лошадей под Белой Скалой в Крыму Мощные движения, развевающаяся на ветру грива, лоснящаяся в свете закатного солнца шерсть – все это можно увидеть возле белой скалы Ак-Кая 🏞️ Каждый день, лошадей перегоняют 2 раза в сутки: на рассвете и на закате. Всю ночь они находятся на выгуле/выпасе, а утром возвращаются в конюшню 🐴 Весь перегон, если наблюдать в качестве зрителя, длится примерно минуту/две. ‼️ Есть три варианта полюбоваться этим зрелищем - прокатиться на квадроцикле, УАЗе или лошади. 📍Крым, Белогорский район, (Ориентир- конно-спортивный клуб) Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>15.09.26 01:36</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17521</t>
+  </si>
+  <si>
+    <t>Пять полетов — до 50% выгоды С 14 по 20 сентября скидка 10% действует на каждый полет из Москвы или обратно. Оформляйте до пяти бронирований и планируйте путешествия с вылетом до 31 декабря. Подробнее — по ссылке ниже. Ваш Utair Выбрать #реклама media.utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17520</t>
+  </si>
+  <si>
+    <t>14.09.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17519</t>
+  </si>
+  <si>
+    <t>14.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17512</t>
+  </si>
+  <si>
+    <t>Ⓜ️ Волшебная станция метро Пыхтино Москва Как Вам дизайн станции? 📸: Андрей Мокшаров Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>14.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17504</t>
+  </si>
+  <si>
+    <t>🛖 Татарская слобода – старинный татарский район в Казани Республика Татарстан Это место, возникшее сразу после завоевания города Иваном IV. Сюда сначала выселяли татар, неугодных власти Русского государства, а со временем здесь обосновались местные купцы промышленники и деятели культуры. Здесь же во время правления Екатерины Великой была выстроена первая в Казани каменная мечеть - мечеть аль-Марджани, до нашего времени оставшаяся историческим центром татаро-мусульманской духовности. Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>14.09.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17503</t>
+  </si>
+  <si>
+    <t>ЖК «Цветочный Город», Мытищи. Жизнь на берегу реки Природа начинается у дома. Станция — в трёх минутах. До Ростокино — 15 минут. ✅ Скидки до 10%. ✅ Большая квартира — машиноместо бесплатно. ✅ Район развивается с 2007 года. ⚡ Оставьте заявку и получите подборку квартир! Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: АО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК СТРОЙТЭКС-НЕДВИЖИМОСТЬ". #реклама tsvetochniy-gorod.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17500</t>
+  </si>
+  <si>
+    <t>Лабиринт в национальном парке «Лосиный остров» 🍃🌿 Москва В парке «Лосиный остров» есть одно примечательное место, которое понравится фанатам «Гарри Поттера», «Бегущего в лабиринте», и просто ценителям необычных локаций для оригинальных фотосессий 📸 Лабиринт находится на территории Дендрария🌳, в окружении вековых сосен. Его площадь составляет около одного квадратного километра. Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>14.09.26 01:40</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17499</t>
+  </si>
+  <si>
+    <t>6 ошибок в учете командировок: чек-лист Ошибки в оформлении командировок могут привести к лишним расходам и налоговым рискам. Gate подготовил бесплатный чек-лист по учету деловых поездок. Внутри разобрали: • какие документы нужны для командировки; • как правильно учитывать НДС; • какие расходы нельзя оплачивать за счет компании; • как учитывать расходы в иностранной валюте; • как оформлять компенсацию за личный автомобиль; • какие ошибки чаще всего допускают при учете поездок. Скачайте чек-лист бесплатно и проверьте свои процессы. Узнать больше #реклама 16+ go.gate.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17498</t>
+  </si>
+  <si>
+    <t>13.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17497</t>
+  </si>
+  <si>
+    <t>🌄 Сибайский карьер в республике Башкортостан Находящийся в Башкирии Сибайский карьер – один из самых глубоких в мире. Его глубина – более 500 метров, а диаметр карьера – 2 километра 😱 Трудно представить весь масштаб этого огромнейшего карьера. 🔎 Его глубина такова, что даже стоя на краю, не видно дна колоссальной воронки. Медноцинковоколчеданное месторождение было открыто в 1913 году. 🚜 Но освоение началось только спустя двадцать лет – в 1930-х годах. Этому месторождению обязан своим появлением город Сибай 🌇 Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>13.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17492</t>
+  </si>
+  <si>
+    <t>🌊Река Катунь Республика Алтай Название реки означает «Госпожа», и будто говорит само за себя. Туристы со всего мира стягиваются на Катунь. Людей привлекают живописные горы и леса по её берегам, большие возможности для сплава, озёра, водопады и прочие природные достопримечательности. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>13.09.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17491</t>
+  </si>
+  <si>
+    <t>Куртка из ткани с водоотталкивающей пропиткой, Черный Черный цвет. Прямого кроя. Воротник-стойка. Втачные рукава. Прорезные карманы Узнать больше #реклама fundayshop.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17483</t>
+  </si>
+  <si>
+    <t>Прекрасная осенняя Казань 🍁 Татарстан 📸: my_artphoto Хорошего дня! Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>13.09.26 01:23</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17482</t>
+  </si>
+  <si>
+    <t>Как подрабатывать на ВБ, не бросая основную работу? Бесплатный экспресс-курс Менеджер Маркетплейсов За 4 видео урока вы узнаете: ✅ ТОП-5 заблуждений, из-за которых вы ещё не зарабатываете в качестве менеджера маркетплейсов ✅Что должен уметь менеджер маркетплейсов ✅ТОП-3 способа, как новичку без опыта быстро найти заказчика. ✅Пошаговый план выхода на стабильный доход от 70 000 руб./мес. Посмотрите профессию изнутри и решите, подходит ли она вам! Попробовать #реклама 16+ neuro-manager.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17481</t>
+  </si>
+  <si>
+    <t>12.09.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17480</t>
+  </si>
+  <si>
+    <t>Надежные алюминиевые и стальные стремянки для дома Незаменимый помощник. Выдерживает до 150 кг. Широкие ступени. Нескользящие накладки. Узнать больше #реклама стандарт-высоты.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17479</t>
+  </si>
+  <si>
+    <t>Парк Галицкого и футбольный стадион в Краснодаре Краснодарский край Просто космос ✨ Атмосфера России 🌃</t>
+  </si>
+  <si>
+    <t>12.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17478</t>
+  </si>
+  <si>
+    <t>Путешествие на поезде от Москвы до Владивостока 🚂 Поехали бы?) Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>12.09.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17477</t>
+  </si>
+  <si>
+    <t>Комплект Enduro Graphite Гарантия производителя. Комплекты Finntrail. Выгодные цены. Закажите сейчас! Узнать больше #реклама finntrail.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17472</t>
+  </si>
+  <si>
+    <t>Осень и трамвайчики Самары 🚃 📸: vadimpo Хорошего дня! Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>12.09.26 01:45</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17471</t>
+  </si>
+  <si>
+    <t>11.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17470</t>
+  </si>
+  <si>
+    <t>11.09.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17469</t>
+  </si>
+  <si>
+    <t>11.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17466</t>
+  </si>
+  <si>
+    <t>Времена года в поселке Рыбачий. г.Воронеж Рыбачий – это уникальный поселок-призрак, расположенный на берегу Воронежского водохранилища. Призрак потому, что официально на карте (как поселок) Рыбачий не значится, ведь он находится в природном заказнике. 📸: Timur Podkolzin Атмосфера России 🍃🍂❄️</t>
+  </si>
+  <si>
+    <t>11.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17461</t>
+  </si>
+  <si>
+    <t>🛖 Нижняя Синячиха Свердловская область Древнее село, где есть уникальный музей деревянного зодчества под открытым небом 🏛 Нижняя Синячиха сейчас известна многим. Каждые выходные сюда приезжают туристы. Здесь можно почувствовать себя в селе XIX века, увидеть старинные постройки, узнать о быте наших предков. Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>11.09.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17460</t>
+  </si>
+  <si>
+    <t>Искра AI - ваш личный ассистент Будет вашим личным маркетологом, бухгалтером, аналитиком, юристом, стратегом и секретарем. Что можно поручить Искре: – сравнить договоры, найти данные в PDF, Word и Excel, собрать отчет, таблицу или презентацию – найти актуальную информацию в интернете, проверить источники и подготовить исследование – создать изображения, тексты и другие материалы – расшифровать встречу, выделить решения и составить список задач – проверить почту, выделить важные письма и подготовить ответы – вести календарь, планировать встречи и напоминать о задачах – проанализировать бизнес, найти точки роста и помочь разработать стратегию – работать с данными в 1С, лидами и сделками в amoCRM и Битрикс24, готовить рассылки Узнать больше #реклама 16+ iskrabot.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17456</t>
+  </si>
+  <si>
+    <t>Когда наступает осень — Алтай приобретает особую красоту 🧡 Насыщенная бирюза Катуни на контрасте с осенней природой выглядит волшебно! Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>11.09.26 01:12</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17455</t>
+  </si>
+  <si>
+    <t>Новая осенняя коллекция Marc O’Polo Скандинавская эстетика, тема естественности и свободы быть собой Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17454</t>
+  </si>
+  <si>
+    <t>10.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17453</t>
+  </si>
+  <si>
+    <t>Зимние ботинки с мехом UGG STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17447</t>
+  </si>
+  <si>
+    <t>Осенние образы Северного Кавказа 🍂 🏔 Заснеженные вершины гор, древние башни, реки, водопады и, конечно, краски осенней флоры – возможно, где-то здесь оживают сказки… Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>10.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17446</t>
+  </si>
+  <si>
+    <t>🚌 Проект, аналогов которого нет в России – настоящий автобусный отель на территории старинного форта 🏰 Санкт-Петербург 25 ярких автобусов стоят в ряд совсем недалеко от КАДа – с дороги это выглядит интригующе. Понять что это отель непросто – только надписи «Каюты на колёсах» намекают, что здесь припаркованы не обычные маршрутки. Парковка расположена на территории форта Константин, в пяти минутах ходьбы от главных музеев и причала. Если захотите вкусно поесть – недалеко от причала загляните в кафе в плавучем отеле. А для любителей активного отдыха совсем близко к кемперам работает веревочный парк и станция вейкбординга. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>10.09.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17445</t>
+  </si>
+  <si>
+    <t>Голосовой навык «Помощник ВТБ» — бесплатно Сделайте повседневные дела приятнее: забудьте про рутину оплаты мобильной связи... Перейти на сайт Финансовые услуги оказывает: Банк ВТБ (ПАО). #реклама 16+ alice.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17436</t>
+  </si>
+  <si>
+    <t>🍂 Золотая осень в России – время особенное 🧡 Хорошего дня! Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>10.09.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17435</t>
+  </si>
+  <si>
+    <t>Новая осенняя коллекция Marc O’Polo Благородная замша, органический хлопок, шерстяной трикотаж. Перейти на сайт #реклама marc-o-polo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17434</t>
+  </si>
+  <si>
+    <t>09.09.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17433</t>
+  </si>
+  <si>
+    <t>Малярные работы Большой выбор малярных работ Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17432</t>
+  </si>
+  <si>
+    <t>⛰Гора Полюдов камень Пермский край Вершина очень популярная у туристов в Пермском крае. Расположена гора на Полюдовом кряже возле реки Вишера, неподалеку от самого северного города Пермского края — Красновишерска. Высота Полюда — 527 метров над уровнем моря. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>09.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17427</t>
+  </si>
+  <si>
+    <t>⛰Цейское ущелье Северная Осетия Живописная долина находится на северных склонах кавказского хребта в Северной Осетии и тянется на 23 км. Ущелье образовано Кальперовским и Цейским хребтами. Здесь же находится 2 крупных ледника - Сказка и Цейский. Устремляющиеся вниз водопады, горные вершины с надетыми на них снежными шапками, ледники, канатная дорога, стремительный горный ручей и горнолыжный курорт зимой всё это Цей. Цейское ущелье манит туристов захватывающей дух красотой, чистейшим горным воздухом, и непередаваемой атмосферой. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>19.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17599</t>
+  </si>
+  <si>
+    <t>🍂 Поводы приехать осенью на Кавказ: 🌊 Бадукские озера в Домбае особенно красивы осенью, идти до них 2 часа пешком с набором высоты около 800 метров. 🚠 подняться на Эльбрус можно же на канатке до 3850 где уже есть первый снег. 🥞 поесть хычины на озере Былым в Кабардино-Балкарии можно в любое время года, но в тепле это особенно приятно, а это до ноября. 🦆увидеть самое глубокое Голубое озеро в тишине с уточками. Приезжайте смотреть в начале октября когда листья вокруг максимально разнообразных цветов. ⛰️пройти по языку Тролля в Кабардино Балкарии. 💦 любоваться осенними водопадами в Горной Дигории. 🐑 увидеть перегон овец осенью можно практически в любой республике Северного Кавказа 🧖🏼 искупаться в горячих источниках в Адыгеи, Кабардино-Балкарии, Северной Осетии и Карачаево-Черкесии Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>19.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17589</t>
+  </si>
+  <si>
+    <t>⛰Сундуки – одно из самых загадочных мест Хакасии Горный массив из пяти отдельно стоящих гор-останцев, высотой до 200 метров, сочетающих в себе могильники, наскальные рисунки и специальные сооружения, которые все вместе использовались для наблюдения за звездами, Солнцем и Луной ✨ Свое название гряда получила от самой северной горы, — «Сундука», на вершине которой находится скала в виде куба, очертаниями похожая на сундук. Сами горы получили соответствующие порядковые номера: 1-й, 2-й, 3-й, 4-й и 5-й сундуки. 🔹Первый Сундук – жемчужина всей гряды, он наиболее красивый и интересный. 🔹Второй Сундук — на нем сооружают многочисленные каменные пирамидки. В древности хакасы создавали эти «пирамидки», как жилища горных духов. 🔹Скальные отвесы Четвёртого Сундука — это целая галерея рисунков, выбитых более двух тысяч лет назад. 🔹Самая южная из всех возвышенностей горной гряды – это Пятый Сундук. Перед ним расположена большая группа могильников. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>19.09.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17588</t>
+  </si>
+  <si>
+    <t>Аккумуляторная батарея LFA Купить FB40-12 LFA на vseinstrumenti Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17578</t>
+  </si>
+  <si>
+    <t>🏛️ Архитектура Выборга Ленинградская область «Финский национальный романтизм», «финляндский стиль», «северный модерн» — всё это названия одного и того же направления в архитектуре, получившего распространение в Выборге в начале XX века. Давайте попробуем разобраться, какие декоративные приемы использовали местные зодчие, чтобы добиться максимальной художественной выразительности? ⠀ ⚜️ На фасадах часто встречаются рельефные вставки, отсылающие к северной природе: изображения медведей, белок, птиц, гирлянд из дуба и сосны. ⠀ ⚜️ Также можно увидеть отсылки к карело-финскому эпосу – скульптурные маски героев «Калевалы». ⠀ ⚜️ При облицовке фасадов предпочтение отдается природному камню – граниту. Он придает постройке суровый, нордически сдержанный облик. ⠀ ⚜️ Ну и, конечно, финский национальный романтизм немыслим без многообразия эркеров и башенок, многие из которых были утрачены во время войн XX века. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>19.09.26 01:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17577</t>
+  </si>
+  <si>
+    <t>Шикарный дом с бассейном за 8,3 млн₽ с участком за 3 мес 🏠 Строим частные резиденции в живописных локациях Краснодарского края за 3-6 месяцев. Тишина, комфорт и природа — в гармонии. 💰 В наличии участки - от 270 тыс. до 1,5 млн ₽ Дома от 74 м² - от 5,5 млн ₽ • Вид на море и горы • Лесные участки у реки • Своя вода • Резервные электричество и отопление • Автономная канализация • Резервный интернет ✅ Работаем через эскроу-счёт по ФЗ № 186. Доступны все способы покупки. 📱 Рассчитайте стоимость за минуту: меняйте площадь, участок, комплектацию и дополнительные опции - цена обновится сразу. Запишитесь на персональный видеопоказ в личном кабинете. ✨ Современные дома для постоянной жизни среди моря, гор, лесов, рек и виноградников Краснодарского края. Перейти на сайт #реклама stroyparsana.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17576</t>
+  </si>
+  <si>
+    <t>18.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17575</t>
+  </si>
+  <si>
+    <t>Оцинкованный u-образный болт Gigant Купить 3/4", М8, 10 шт. Gigant на vseinstrumenti Узнать больше #реклама vseinstrumenti.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17574</t>
+  </si>
+  <si>
+    <t>Доехать от Москвы до Владивостока на поезде, конечно, интересно. Но ещё интереснее преодолеть этот путь электричками 😃 🚂 Увлекательное путешествие отнимет 32 дня, а стоимость поездки обойдется в 23 697 рублей — за это время вы сделаете целых 57 остановок. Собираем чемоданы?) Атмосфера России 🛤</t>
+  </si>
+  <si>
+    <t>18.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17565</t>
+  </si>
+  <si>
+    <t>🌲Эко-парк Долина водопадов Карелия Парк представляет собой систему прогулочных троп вдоль реки Ихаланйоки, главная изюминка этой реки – четыре идущих подряд водопада. Высота каждого 3-4 метра, а общая высота падения воды составляет более 30 метров. В парке вы можете увидеть: 👀 🌿 Экотропа «Долина водопадов» - уникальное путешествие через живописные ландшафты. Маршрут проходит по долине реки, огибая водопады и возвышенности, что позволяет насладиться неповторимым сочетанием воды и леса. 💦 В эко-парке также можно увидеть старинную водяную мельницу. Она была воссоздана по образу и подобию той, что стояла на этом месте около века назад. 🏠 Саамская деревня. Это место, где можно погрузиться в культуру и традиции саамов, одного из коренных северных народов. 🦌 Северный олень является символом этой местности, а оленья ферма «Семь хуторов» еще одной достопримечательностью. 📍пос. Ихала, Лахденпохский район, Республика Карелия Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>18.09.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17564</t>
+  </si>
+  <si>
+    <t>Roborock Qrevo 2 Pro со скидкой на Яндекс Маркете Робот-пылесос Roborock Qrevo 2 Pro со скидкой по промокоду ROKY0008 на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17554</t>
+  </si>
+  <si>
+    <t>Мелихово — музей-заповедник А.П. Чехова 🏠 Московская область Антон Чехов купил имение Мелихово в 1892 году. За семь лет жизни здесь он построил три школы, дорогу и почту, работал земским врачом и бесплатно лечил крестьян, написал более 40 произведений. В 1940 году в Мелихово открылся музей, посвященный жизни и творчеству писателя. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>18.09.26 01:43</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17553</t>
+  </si>
+  <si>
+    <t>17.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17552</t>
+  </si>
+  <si>
+    <t>17.09.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17551</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — поменяйте жизнь в 2026 году! ✅Идёт набор: от 7500 ₽/мес.* Московский технологический институт предлагает: — Высшее образование в московском вузе без выезда на сессии — Полностью дистанционный онлайн-формат — Возможность обучаться дома, на работе, в путешествии — Диплом государственного образца — Более 60 направлений на выбор (IT, инженерные, экономические, педагогические, управленческие и другие) — 5 способов оплаты обучения — Поддержка персонального куратора: от поступления до получения диплома Узнать больше #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17550</t>
+  </si>
+  <si>
+    <t>🎥 А вы знали, где снимался известнейший советский фильм «Любовь и голуби»? Актер и режиссер Владимир Меньшов долго искал дом 🏠 , в котором хотел снять историю реальной семьи, изначально описанной в пьесе. В итоге ему приглянулся деревянный дом на берегу речушки Кумса в Карелии. Оригинальный дом и голубятня не сохранились, потому что в 2011 году вся территория сгорела 😔 В 2018 году здесь появились новые хозяева, которые со временем принялись за восстановление утраченного образа из фильма: новая голубятня, ступеньки, заборчик и открытая терраса. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>17.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17541</t>
+  </si>
+  <si>
+    <t>🏞️ Кроноцкий заповедник Камчатский край Один из старейших заповедников России, признан объектом Всемирного наследия ЮНЕСКО. Все достопримечательности заповедника уникальные и впечатляют своей природной мощью: 🌋Огнедышащие сопки. Это 25 вулканов Кроноцкого заповедника, 8 из которых действующие — высочайшим является Кроноцкая Сопка (3528 м). 💧У подножья западного склона вулкана расположено Кроноцкое озеро — первое по площади, второе по объему и третье по максимальной глубине пресное озеро Камчатки. 🌫️Долина гейзеров — одно из самых больших в мире полей гейзеров, возглавляет список семи чудес России. 🌋Кальдера вулкана Узон относится к числу больших кальдер Камчатки. На плоском дне кальдеры имеется активная геотермальная деятельность. ☠️ Долина смерти — участок у подножия вулкана Кихпиныч. Свое название она получила из-за выделяемых газов, которые становятся причиной ежегодной гибели десятков представителей фауны резервата. 📍Елизовский район, Камчатский край Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>17.09.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17540</t>
+  </si>
+  <si>
+    <t>Сердце Средиземноморья в Белеке: проживание у моря! Забронируйте место заранее — воспользуйтесь преимуществами раннего бронирования на одном из самых популярных курортов Турции. ✨Откройте для себя летние привилегии в Sirene Belek Hotel — нажмите, чтобы узнать о спецпредложениях раннего бронирования! Узнать больше #реклама sirene.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17539</t>
+  </si>
+  <si>
+    <t>Вы знали, что в России есть своя Пизанская башня? 🛕 Свердловская область Расположена она в Невьянске, а построена по приказу Акинфия Демидова в 1721-1725 годах. Имеет высоту 57,5 метров, отклонение от оси более 2 метров 20 см и она выше знаменитой Пизанской башни☝🏼 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>17.09.26 01:16</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17538</t>
+  </si>
+  <si>
+    <t>Недавно спросил у шефа, какими ножами он пользуется дома Думал, сейчас услышу название какого-нибудь дорогого европейского бренда. Но он просто скинул контакт кузнеца из Нижнего Новгорода. Сказал коротко: «После них обычные ножи больше в руки брать не хочется.» Решил попробовать сам и теперь понимаю, почему профессионалы выбирают именно эти ножи. - Мясо режется без усилий. - Овощи не мнутся. - Нож идеально лежит в руке и держит заточку месяцами. Теперь советую и вам - кухонные ножи ручной работы из 67-слойного дамасска с легендарной японской сталью VG-10. В коллекции: — шеф-нож — сантоку — универсал — филейный — овощной Все ножи можно заказать по отдельности или комплектом. Пожизненная гарантия от кузнеца. Доставка по всей России. Один раз попробуйте и поймёте, почему повара выбирают именно такие ножи. Узнать цену #реклама koyshi-knife.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17537</t>
+  </si>
+  <si>
+    <t>16.09.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17536</t>
+  </si>
+  <si>
+    <t>Поменяй батарею на радиатор Royal Thermo от 3800 руб Настоящий биметалл (100% стальной сердечник). Стойкость к экстремальному давлению Узнать больше #реклама royal-thermo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17535</t>
+  </si>
+  <si>
+    <t>🍷Шато де Талю в Геленджике Краснодарский край Это современная и одна из самых живописных виноделен Краснодарского края. Очень аутентичное место! Попасть на территорию винодельни можно бесплатно, доступ открыт для всех желающих 🍇 Оставляете авто на гостевой парковке 🚘, ходите по территории, можно зайти внутрь, посидеть в местном ресторане или заказать экскурсию по территории винодельни. Снимать можно везде, но только на телефон. На профессиональный фотоаппарат нужно отдельное разрешение 🙅‍♀️ Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>16.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17534</t>
+  </si>
+  <si>
+    <t>🌊 Рыбинское море в Ярославской области Это самое большое искусственное «море» первой половины ХХ века. Его площадь – 4580 кв.км (примерно в шесть раз больше площади Сингапура). Средняя глубина – 5,6 м, максимальная –30 м. Оно окутано мифами и легендами 😱, а также невероятно красивыми локациями. Рыбинское расцветает именно в конце августа - сентябре, народу становиться не так много, а водохранилище мелеет и открывает свои живописные берега 🏖️ Идеальное время для посещения - это золотой час 🌅. Час до заката или после рассвета. Цвета становятся просто марсианскими, а солнце садится четко в воду. Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>16.09.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17533</t>
+  </si>
+  <si>
+    <t>16.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17532</t>
+  </si>
+  <si>
+    <t>5 обязательных для посещения мест Приэльбрусья 🌄 1️⃣ Гижгит — бирюзовая жемчужина Кавказа. Находится по дороге в Терскол, не доезжая до Тырныауза. Идти до озера от трассы ~ 45 минут. 📍Озеро Гижгит 2️⃣ Плато Бермамыт. Одна из самых красивых обзорных площадок с видом на Эльбрус. Удобно посещать с джип-туром из Пятигорска, Кисловодска и т.п. 📍Плато Бермамыт 3️⃣ Канатка на Эльбрусе, высота 3847 м. Канатка на Чегете, высота 3050 м. Лучше остановиться в посёлке Терскол. 4️⃣ Дорога до Джилы-Су к подножью Эльбруса. Асфальтированная дорога из Кисловодска длиной 85 км, которая проложена на высоте 2500 метров. 5️⃣ Водопад Терскол. Находится недалеко от одноимённого посёлка. Прогулка длиной 4 км в одну сторону, простой подъём, по дороге есть кафе с красивым видом и вкусной кухней. 📍Река Терскол Атмосфера России 🍂</t>
+  </si>
+  <si>
+    <t>16.09.26 01:49</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17531</t>
+  </si>
+  <si>
+    <t>Часы серии Huawei WATCH GT 7 👍 До 21 дня без подзарядки 👍 Новые режимы тренировок Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.09.26 01:21</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17615</t>
+  </si>
+  <si>
+    <t>20.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17614</t>
+  </si>
+  <si>
+    <t>20.09.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17613</t>
+  </si>
+  <si>
+    <t>Limoni Premium Syn-Ake Anti-Wrinkle Light Cream Premium Syn-Ake Anti-Wrinkle Light Cream эффективно борется с признаками... Узнать больше #реклама rivegauche.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17612</t>
+  </si>
+  <si>
+    <t>✈️ Самым безопасным транспортом считается самолет, после него идет водный и железнодорожный транспорт А как вы считаете? Не боитесь летать? Атмосфера России 🛫</t>
+  </si>
+  <si>
+    <t>20.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17605</t>
+  </si>
+  <si>
+    <t>🏰 Изборская крепость – уцелевший артефакт из «Повести временных лет» Псковская область Одна из самых древних крепостей России – памятник древнерусского фортификационного зодчества. В будни там сравнительно малолюдно, поэтому удалось неспешно прогуляться, осмотреть крепость со всех сторон и пролазить по всем доступным закоулкам. Великолепный вид со смотровой площадки на башне. Понравился круг с "историческим" камнями, не стандартное и интересное решение. В общем рекомендую всем, кто будет в Пскове – заехать в Старый Изборск и почувствовать средневековый дух Руси. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>20.09.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17604</t>
+  </si>
+  <si>
+    <t>Меняй старую батарею на дизайн-радиатор Royal Thermo Мощный обогрев. Гарантия и страховка на 65 млн. Запатентованные технологии и дизайн Узнать больше #реклама royal-thermo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17603</t>
+  </si>
+  <si>
+    <t>Давайте вместе полюбуемся на завораживающий рассвет на Ай-Петри ☀️ Республика Крым Хорошего дня! Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>20.09.26 01:16</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17602</t>
+  </si>
+  <si>
+    <t>Как смотреть на искусство и видеть больше других? Знакомое чувство: стоите перед картиной в музее — красиво. А что смотреть дальше, непонятно? Имя художника прочитали. Год создания посмотрели. Сюжет вроде понятен. Но почему эта работа считается важной и что в ней видят искусствоведы? 23 сентября на бесплатном мастер-классе вместе с историком искусства Ольгой Чуворкиной разберём реальные произведения и увидим, как в одной картине могут встретиться другие художники, античные мифы, народное искусство, события прошлого и даже культуры с другого конца света. Вы узнаете, как находить цитаты и символы, отличать заимствование от переосмысления и связывать произведение с эпохой — чтобы постепенно перейти от «мне нравится эта картина» к «я понимаю, что здесь происходит и почему это интересно». Зарегистрироваться #реклама 16+ online.synchronize.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17601</t>
+  </si>
+  <si>
+    <t>19.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17600</t>
+  </si>
+  <si>
+    <t>29.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17820</t>
+  </si>
+  <si>
+    <t>29.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17810</t>
+  </si>
+  <si>
+    <t>💦 Водопад Тобот Дагестан Один из самых высоких на Северном Кавказе, входит в число главных достопримечательностей, которые обязательно стоит посетить в Дагестане. Назван в честь одноименной реки, служащей его истоком. Но есть и еще одно название — Хунзахский, так как расположен в окружении живописных скал Хунзахского плато близ села Хунзах 🌄 🔍Точная высота водопада до сих пор неизвестна. Профессор Гюля в 1959 году утверждал, его высота превышает 100 м, по мнению известного дагестанского географа Магомеда Эльдарова она соответствует 70 м. Геодезические замеры 1985 года свидетельствуют о том, что высота составляет не более 50 м. Такая разноголосица вызвана тем, что в разные годы при определении его основания применялись различные техники 🧐 ☀️Наиболее зрелищным поток становится можно наблюдать с мая по июль, когда обильно тает снег и идут дожди ☂️ Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>29.09.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17809</t>
+  </si>
+  <si>
+    <t>Встречай смартфон Honor — с выгодой для себя! ✅ Стильный дизайн ✅ Заряд надолго ✅ Качественные фото ✅ Быстрая и плавная работа Выбирай свой Honor по привлекательной цене! Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17808</t>
+  </si>
+  <si>
+    <t>🍁 Осенний Калининград Этот город прекрасен в любую погоду 🌧️🍂 ❓А вы были в Калининграде? Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>29.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17802</t>
+  </si>
+  <si>
+    <t>🏠 Родовое имение матери Пушкина – усадьба Михайловское Пушкиногорье, Псковская область Здесь Александр Сергеевич жил и творил, здесь произошло его духовное становление как поэта ✒️ Земли эти по указу императрицы Елизаветы Петровны были пожалованы в вечное владение прадеду Пушкина Абраму Петровичу Ганнибалу в 1742 году. Сын его, Осип Абрамович, построил здесь господский дом и усадьбу, разбил парк с куртинами, аллеями и цветниками 🌷 В феврале 1918 года Михайловское было сожжено. Из усадебных построек уцелел только «Домик няни», разрушенный позже в годы немецкой оккупации. Восстановлен дом был лишь в 1937 году к 100-летней годовщине со дня гибели Пушкина. В период между 1941 и 1944 годами заповедник был оккупирован немецкими войсками. В 1944 году дом-музей был снова уничтожен 😔, на это раз уже не пожаром. Заново дом восстановили на старом фундаменте к 1949 году. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>29.09.26 03:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17801</t>
+  </si>
+  <si>
+    <t>АО «Медицина» (клиника академика Ройтберга) Приглашаем Вас на ознакомительный визит по пересадке волос. Вас ждёт экспертная оценка и рекомендации по дальнейшим действиям. Почему стоит доверить пересадку нам: • Метод FUE — современный микрохирургический метод восстановления волос без швов и рубцов. • Ювелирная точность работы воспроизводит природное направление роста волос и естественную линию лба. • Процедура проводится под современной местной анастезией, пока вы отдыхаете в удобном кресле. • Операцию проводит команда с опытом в трансплантации методом FUE более 20 лет. • После процедуры Ваш лечащий врач остаётся на связи 24/7. Узнайте, как восстановить густоту волос всего за один визит. Запланируйте визит к хирургу-трихологу в АО «Медицина» (центр Москвы). Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама medicina.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17800</t>
+  </si>
+  <si>
+    <t>28.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17790</t>
+  </si>
+  <si>
+    <t>🍂 Осенние краски в Домбае Ущелье Гоначхир одно из красивейших мест в Домбае, особенно осенью. Разнообразные пейзажи, горы, реки, леса, озёра не оставляют равнодушным никого 🥰 Главной достопримечательностью ущелья считаю озеро Туманлы-Кёль. По утрам в ущелье спускается туман и красиво нависает над озером, а позже, когда встаёт солнце ☀️ он перемещается на соседние пики гор. От сюда и название. До озера можно добраться на авто, но так находится оно в заповеднике, то нужно учесть график его работы и оплатить небольшой сбор 🚘 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>28.09.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17789</t>
+  </si>
+  <si>
+    <t>Подушки Togas. Официальный онлайн-бутик Натуральные и инновационные материалы. Премиум качество. Анатомические подушки Узнать больше #реклама togas.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17784</t>
+  </si>
+  <si>
+    <t>🍂 Красоты осенней Северной Осетии Для тех, кто влюблен в странно согревающую прохладу, в невероятные краски, которых нет ни в одном другом времени года. Во всем этом столько вдохновения 😍 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>28.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17783</t>
+  </si>
+  <si>
+    <t>💀 Заброшенная дорога в Красную Поляну Краснодарский край ⠀ ⠀ Это одна из самых опасных дорог не только в Краснодарском крае, но, кажется, в России. Крутой обрыв в огромную пропасть и камнепады угрожали тем, кто ехал в горы. Тем не менее здесь курсировали ПАЗики и ездили автомобили 🚗 . Особенно впечатлительные закрывали глаза, некоторые крестились, глядя вниз. В 2005 году трассу все-таки закрыли. Но про нее не забыли. Тысячи туристов каждый год стягиваются сюда, чтобы подивиться живописным местом и пройти своими ногами опасный и захватывающий путь. ‼️Внимание! Отправляясь в пешую прогулку по этому участку дороги, вы должны осознавать, что подвергаете себя большой опасности! ⛔️ Это игра в «русскую рулетку». Любой шлем и даже защита туловища типа мотоциклетной, снизят риск травмы лишь незначительно! Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>28.09.26 03:25</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17782</t>
+  </si>
+  <si>
+    <t>AIJ Contest: соревнуйтесь с лидерами ИИ-индустрии Награждение победителей конкурса на сцене международной конференции AI Journey Узнать больше #реклама 16+ dsworks.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.09.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17781</t>
+  </si>
+  <si>
+    <t>27.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17773</t>
+  </si>
+  <si>
+    <t>🌊 Река Хоста осенью Настоящие джунгли в горном ущелье Краснодарского края. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>27.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17772</t>
+  </si>
+  <si>
+    <t>🚘 Чуйский тракт Дорога, соединяющая Новосибирск, Барнаул и большую часть населенных пунктов Горного Алтая. В древности на его месте был Мунгальский тракт — узкая конная тропа для воинов и торговцев 💰 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>27.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17771</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро Умылись, зубы почистили, причесались и готовы покорять этот мир! Наш главный герой видео уже выполнил обязательные утренние процедуры! 🐻 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>26.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17770</t>
+  </si>
+  <si>
+    <t>26.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17764</t>
+  </si>
+  <si>
+    <t>🌿 Атамань Краснодарский Край Казачья станица Атамань, также известная как Атаманская казачья станица, является историческим поселением в России. Деревня известна своей связью с казаками ⚔️ , которые изначально были искусными воинами, а позже служили защитниками Российской империи. Поэтому сегодня - село остаётся символом казацкого наследия, с его уникальными традициями и образом жизни. Именно здесь где 25 августа 1792 🌏 года высадились первые казаки — переселенцы из Запорожской Сечи 🌿 Комплекс содержит 48 казачьих подворий, рассказывающих о быте, культуре и обычаях черноморских казаков 🌊 Переходя от хаты к хате, вы не только узнаете о старинных профессиях, популярных на Кубани в конце XVIII века⌛️, но и самостоятельно постигните азы этих ремесел, ведь в куренях станицы ведут свою работу более 30 площадок различных ремесленных и декоративно-прикладных мастер-классов 🏛 📍 Атамань, Краснодарский Край Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>26.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17757</t>
+  </si>
+  <si>
+    <t>💊«Старейшая аптека Краснодара, известная также как «Аптека на Гоголя»! ⠀ Одной из самых старейших аптек Краснодара является «Аптека №8», которая находится в дореволюционном особняке на улице Гоголя. ⠀ В 1918 году в доходном доме, что принадлежал барону Леонгарду Штейнгелю, магистр фармации Яков Явелов открыл ещё одну свою аптеку! 💉 ⠀ Тогда же по заказу Явелова были изготовлены её интерьеры, которые правда позже были утрачены и восстановлены лишь во второй половине 20 века. ⠀ Уже в наше время, «Аптека на Гоголя», стала одной из достопримечательностей Краснодара, куда жители города и гости ходят как музей, посмотреть на её интерьеры 🤩 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>26.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17752</t>
+  </si>
+  <si>
+    <t>🌉 Чёртов мост в Тверской области Этот потрясающий мост находится в усадьбе Василёво 🏠, которая в 18-м веке принадлежала дворянину Львову. Усадебный дом не сохранился, а вот мостом можно полюбоваться и сейчас. Мост валунный, а Чёртовым он стал, потому что люди не понимали — за счёт чего валуны держатся, так как растворы при строительстве не применялись. На самом деле, простая физика — валуны держатся только за счёт своего веса и гравитации ⚖️ С середины 70-х усадьба стала музеем 🏛️ , сюда из разных районов Тверской области перевезли шедевры деревянного зодчества 18-19 веков: амбар, церквушку, пожарное депо, постоялый двор и трактир. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>25.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17751</t>
+  </si>
+  <si>
+    <t>25.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17741</t>
+  </si>
+  <si>
+    <t>🍁 Осень в Японском саду парка Галицкого Краснодар Самое красивое мгновение, когда все окрашивается невероятными оттенками красного и оранжевого 😍, так прекрасно гармонируя с постройками в Японском стиле. Если Вы цените архитектуру как искусство, то просто обязаны тут побывать, особенно осенью! Японский сад - это бриллиант в короне парка Галицкого 👑, который считается одним из лучших парков России. Были уже здесь? Как впечатления? Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>25.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17734</t>
+  </si>
+  <si>
+    <t>По следам Шерлока Холмса Санкт-Петербург Особняк Фолленвейдера засветившийся в «Сокровищах Агры» (фото 1,2). Это здание видно мельком из окна экипажа 🐴, когда герои едут к дому Таддеуша Шолто Настоящий владелец дома, швейцарский подданный Эдуард Фолленвейдер, был богатым портным и поставщиком Императорского двора. Дача Гаусвальд, «исполнившая роль» дома Ирэн Адлер (фото 3,4,5). Здание было возведено в 1898 году для жены булочного мастера Густава Гаусвальда 🍞 Особняк Клейнмихель. В фильме «Сокровища Агры» здесь «жил» Бартоломью Шолто (фото 6,7). ⠀ Богатая, эксцентричная, графиня Мария Клейнмихель была самой знаменитой хозяйкой того времени: о ее балах-маскарадах 🎭 говорил весь петербургский свет Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>25.09.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17733</t>
+  </si>
+  <si>
+    <t>Поменяй батарею на радиатор Royal Thermo от 3800 руб Мощный обогрев. Гарантия и страховка на 65 млн. Запатентованные технологии и дизайн Узнать больше #реклама royal-thermo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17723</t>
+  </si>
+  <si>
+    <t>🍁 Осенний Крым Осень – идеальное время, чтобы узнать особенный, яркий и красочный Крым 🥰 А Вы были осенью в Крыму? Какие впечатления? Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>25.09.26 01:36</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17722</t>
+  </si>
+  <si>
+    <t>Онлайн-кинотеатр Wink – смотри с бесплатной подпиской! Подписка «Wink Всё в одном» — единая подписка на фильмы, сериалы, игры, спорт и музыку. ⚡Подписка в подарок! До 30 сентября по промокоду 5CCTZP1EMS Узнать больше #реклама 16+ wink.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17721</t>
+  </si>
+  <si>
+    <t>24.09.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17720</t>
+  </si>
+  <si>
+    <t>Высшее образование, которое помещается в смартфоне Учеба не должна ставить жизнь на паузу. В Московском технологическом институте (МТИ) мы убрали бюрократию, поездки на сессии и сделали адекватные цены. ✅ Учитесь онлайн — дома, в пробке или в командировке. ✅ Диплом государственного образца (ГОЗНАК). ✅ Никакой бумажной волокиты — за вами закреплен личный куратор. ✅ Более 100 направлений: Стройка, энергетика, IT, экономика. ✅ Доступно: от 7500 ₽/мес. (доступна оплата мат. капиталом). Уже есть диплом колледжа? Срок обучения можно сократить до 3,5 лет за счет перезачета дисциплин. Сделайте шаг к повышению или новой карьере. Перейти на сайт</t>
+  </si>
+  <si>
+    <t>24.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17713</t>
+  </si>
+  <si>
+    <t>⛪️ «Парящая в облаках» — это церковь Воскресения Христова или Форосская церковь Крым ⠀ Расположена она на скале Кизил-кая на высоте более 400 м над уровнем моря в районе поселка Форос (в переводе с греческого — «порыв ветра» 🌬️). Отсюда второе название храма. Возвели храм в 1892 году на средства российского миллионера, 🫖 чайного магната А.Г. Кузнецова, тогдашнего владельца имения Форос. Расположенная у края отвесного обрыва Красной скалы церковь Воскресения волнует воображение и восхищает красотой постройки 😍. Очень часто с соседнего Байдарского перевала спускаются облака, и тогда кажется, что миниатюрный храм будто парит в воздухе! Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>24.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17705</t>
+  </si>
+  <si>
+    <t>⛪️ Церковь Покрова на Нерли Владимирская область Один из самых узнаваемых символов России - Храм Покрова на Нерли. Храм был построен во время правления одного из самых значимых деятелей древнерусской истории - Андрея Боголюбского. Это памятник домонгольской Руси эпохи расцвета Владимирского княжества XII века 👑 Скорее всего, храм сначала был посвящен Богородице, и только позднее уже получил название в честь праздника Покрова ☦️ Точная дата строительства храма не известна. Церковь была построена в память о войнах, погибших в битве с булгарами ⚔️ Умер от ран после возвращения с битвы и сын Андрея Изяслав. Поэтому большинство историков склоняются к мысли, что храм был построен после 1165 года⌛️ Храм построен при слиянии двух рек - Клязьмы и Нерли 🌊(сейчас русла рек изменили положение), это были своеобразные речные ворота Владимирской земли, расположенные на важном торговом пути в Волгу⚖️ 📸: poletaev.photo Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>24.09.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17704</t>
+  </si>
+  <si>
+    <t>Яндекс Музыка до 360 дней бесплатно Яндекс Музыка для вас и 3-х ваших близких. Кинопоиск и Яндекс Книги тоже в мультиподписке Плюс. Попробуйте бесплатно❤️ Слушать</t>
+  </si>
+  <si>
+    <t>24.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17702</t>
+  </si>
+  <si>
+    <t>🏔 Гостиница «Тарелка», Домбай Карачаево-Черкесия Гостиница находится в Карачаево-Черкесии и расположена не в населенном пункте, а прямо на склонах горы, на высоте более 2 километров над уровнем моря🏔 Его конструкция имитирует летающую тарелку 🛸, приземлившуюся на горе, причем интерьер гостиницы также стилизован под футуристический облик НЛО 👽 Летом ☀️ 1969 года восьмой президент Финляндии Урхо Кекконен вместе с председателем Совета министров СССР Алексеем Косыгиным совершил переход через Кавказский хребет. Маршрут похода проходил близ ущелья Алибек 🏔 Живописные пейзажи и виды горных вершин столь сильно впечатлили Кекконена, что он подарил этой местности столь же яркий и «неземной» арт-объект — дом «Футуро»😳 Именно так, а вовсе не «Тарелкой», называл своё детище автор проекта, финский архитектор Матти Сууронен. 📍Гостиница «Тарелка», Домбай Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>24.09.26 01:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17701</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Требования: 20-55 лет Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ course.neurogansta.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17700</t>
+  </si>
+  <si>
+    <t>23.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17699</t>
+  </si>
+  <si>
+    <t>23.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17689</t>
+  </si>
+  <si>
+    <t>💙 Озеро Тальков камень Свердловская область Запруженный карьер на территории природного парка «Бажовские места» в Свердловской области. Озеро является рукотворным водоёмом, который образовался в результате добычи талькомагнезита. Раньше здесь стоял обычный хвойный лес 🌲, а сейчас это небольшое, но очень симпатичное озеро, круглый год привлекает многочисленных туристов. Разработка минерала велась с середины XIX века 🔨. В начале XX века добычные работы повредили водоносный слой, карьер начал затапливаться. С 1983 года озеро с окружающими лесами является частью природного памятника. 💙Берега образуют неправильную форму водоёма, которая с воздуха выглядит в форме сердца. Длина его достигает 60–70 метров, глубина — 32 метра, а высота над уровнем моря почти 270 метров. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>23.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17679</t>
+  </si>
+  <si>
+    <t>🏘️🍂Осенний Плёс Ивановская область За последнее десятилетие стал центром притяжения туристов не только со всех уголков страны, но и мира. Стабильно входит в пятерку самых посещаемых малых городов России. Очарование русской глубинки, тихая красота волжских просторов, уютные расписные деревянные дома позапрошлых столетий и никакого шума мегаполиса — вот зачем сюда едут вновь и вновь. Этот городок прекрасен в любое время года! Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>23.09.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17678</t>
+  </si>
+  <si>
+    <t>Домашний, полезный хлеб на закваске - Бесплатный курс ❤️Легендарный хлебный курс - Через неделю вы испечете свой домашний хлеб на закваске! Это не теоретический мастер-класс, а практический флешмоб! Во время которого, вы действительно испечете свой хлеб на закваске! За неделю флешмоба вы: 1. Выведете закваску 2. Узнаете нюансы по ведению и подготовке закваски к замесу 3. Получите подробные инструкции для каждого этапа работы с закваской и тестом 4. Поймете, как выбирать муку для идеального хлеба 5. Узнаете, как зарабатывать на выпечке хлеба 6. С поддержкой Светланы сделаете свой первый замес Поймете, что дома можно легко самой испечь вкусный хлеб, даже если раньше вы этого не делали. Порадуете себя и своих близких вкусным, полезным хлебом на закваске ✨ ❤️Регистрируйтесь на курс и испеките ароматный, полезный хлеб Зарегистрироваться #реклама 16+ lesson.sshleb.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.09.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17669</t>
+  </si>
+  <si>
+    <t>💦 Кучерлинское озеро Республика Алтай Входит в число самых живописных мест Горного Алтая. Оно расположено у самого подножья Катунского хребта в верховьях реки Кучерла. Водоем необычного бирюзового цвета, невероятно красив в любое время года, его окружают горные склоны, покрытые смешанным лесом🌲 Согласно геологическим исследованиям, озеро является очень древним 🔎. Оно существовало ещё 3500 лет назад и имеет ледниковое происхождение. ‼️Маршрут до озера проходит по безлюдным местам, где нет сотовой связи, поэтому проходить его нужно только с опытным проводником. 📍Усть-Коксинский район, Республика Алтай Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>23.09.26 01:24</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17668</t>
+  </si>
+  <si>
+    <t>Потрясающий дом в лесу за 6,2 млн ₽ с участком за 3 мес. 🏠 Строим частные резиденции в живописных локациях Краснодарского края за 3-6 месяцев. Тишина, комфорт и природа — в гармонии. 💰 В наличии участки - от 270 тыс. до 1,5 млн ₽ Дома от 74 м² - от 5,5 млн ₽ • Вид на море и горы • Лесные участки у реки • Своя вода • Резервные электричество и отопление • Автономная канализация • Резервный интернет ✅ Работаем через эскроу-счёт по ФЗ № 186. Доступны все способы покупки. 📱 Рассчитайте стоимость за минуту: меняйте площадь, участок, комплектацию и дополнительные опции - цена обновится сразу. Запишитесь на персональный видеопоказ в личном кабинете. ✨ Современные дома для постоянной жизни среди моря, гор, лесов, рек и виноградников Краснодарского края. Перейти на сайт #реклама stroyparsana.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17667</t>
+  </si>
+  <si>
+    <t>22.09.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17666</t>
+  </si>
+  <si>
+    <t>Оформление карты АТЭС Часто ездите в страны АТР по работе или бизнесу? Помогаем оформить карту АТЭС с полным сопровождением. Деловые поездки в страны АТР Подготовка и проверка документов Сопровождение оформления Помощь на всех этапах Напишите нам — расскажем, подходит ли вам карта АТЭС и как её оформить. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17657</t>
+  </si>
+  <si>
+    <t>⛰️Торгашинский хребет в Красноярске Скалистое горное образование в Красноярском крае. Эти горы протянулись более чем на 15 км, 🌋 от потухшего вулкана Черная сопка до известного заповедника «Красноярские столбы» 🏞️ Его главные вершины имеют высотные отметки, превышающие 600 м над уровнем моря. Много миллионов лет назад, на месте Торгашинского хребта бушевал бескрайний океан 🌊 . Здесь красивые смотровые площадки и уйма мест, которые привлекают к себе посетителей: 🔹Одним из мистических мест считается скала Красный Гребень. 🔹Туристов приводит в восторг грот Телевизор. Назван так, благодаря своей квадратной форме и роскошному виду, который открывается всем «зрителям». 🔹Скала Арка — с большого расстояния её вершина напоминает корону из каменных зубцов. Один из этих зубцов имеет грот, который и дал название скале. 🔹Множество пещер — очередное чудо массива. Торгашинская - самая известная, крупная и сложная. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>22.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17648</t>
+  </si>
+  <si>
+    <t>⛪️ Церковь Знамения Пресвятой Богородицы в Подольске Московская область Строительство храма было начато по инициативе воспитателя Петра I - Бориса Алексеевича Голицына. Храм строился с 1690 по 1699г 🔨 После завершения строительства Патриарх Адриан отказался освящать церковь из-за ее нетрадиционного вида. Лишь после его смерти в 1704г храм был освящен. Столпообразная белокаменная церковь выполнена в стиле барокко, декорирована кружевом из цветов и фруктов 🌸 Башня увенчана золотой короной. Фасады украшены скульптурами святых и ангелов. Интерьеры Знаменской церкви проникнуты библейскими мотивами 📚. Можно увидеть скульптуры с изображением Воскресения Христова, коронования Богородицы и прочее. Сохранились в церкви двухъярусные деревянные хоры, на которых в 1704г во время освящения храма молился царь Петр l 👑 со своим сыном Алексеем. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>22.09.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17647</t>
+  </si>
+  <si>
+    <t>Hard + Soft = идеальный микс для роста команды осенью ✨ Кажется, что вести сложные переговоры, держать фокус, справляться со стрессом или просить повышение — это то, что каждый умеет по умолчанию. Но на самом деле эти навыки можно и нужно тренировать. Оплатите корпоративное обучение в Яндекс Практикуме до конца сентября и получите бесплатный доступ на 2 месяца к платформе Луми. ✅ Практики Луми помогут: -Сделать день более организованным -Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты -Уверенно говорить о своих результатах и достижениях -Сохранять силы для активности после работы — не выгорать и жить полноценно А ещё в Луми есть ИИ-помощник на технологиях Яндекса. Он соберёт результаты по практикам, подсветит успехи и укажет на зоны роста. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17638</t>
+  </si>
+  <si>
+    <t>🏡👩🏻‍🎨 Посёлок "Сокол". Многим он больше известен, как посёлок "Художников" Москва Основан в 1923 году. Посёлок стал одним из воплощений концепции города-сада 🪴 Как и в случае многих других проектов той эпохи, Сокол был экспериментом. И дело не только в концепции «города-сада», но и в свободной планировке вместо скучных квадратов кварталов. 🧐 К примеру, 40-метровой ширины улица Поленова, проходя через главную площадь, меняет свой угол на 45 градусов — и из‑за этого кажется длиннее. Поселком художников «Сокол»стали именовать из‑за названий улиц 🎨: Поленова, Верещагина, Врубеля, Серова, Крамского, Кипренского, Сурикова, Левитана. Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>22.09.26 01:32</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17637</t>
+  </si>
+  <si>
+    <t>Профессиональная переподготовка инженеров-сметчиков Выберите одну из двух программ профессиональной переподготовки: базовый курс объёмом 250 часов или расширенный курс на 286 часов с изучением BIM-технологий. Обучение подходит слушателям с высшим или средним профессиональным образованием. После прохождения обучения слушатель получает диплом о профессиональной переподготовке сметчика. Такой документ ценится работодателями и позволяет официально заниматься сметным делом. Узнать больше #реклама 16+ курсысметчиков.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17636</t>
+  </si>
+  <si>
+    <t>21.09.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17635</t>
+  </si>
+  <si>
+    <t>О грилях и гриллинге от производителя Как выбрать газовый гриль? Почему на нем начинают готовить гораздо чаще, чем планировали? И правда ли, что на гриле можно сделать почти все, от стейка до завтрака? В Telegram-канале B-Fire показываем производство изнутри, разбираем возможности разных моделей, делимся советами, рецептами от бренд-шефа и идеями для готовки. А еще мы публикуем новинки, акции, анонсы мероприятий и немного юмора. Присоединяйтесь, мы как производители, знаем о грилях не по наслышке. Смотреть #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17628</t>
+  </si>
+  <si>
+    <t>💦 Одно из самых красивых озёр на всем Кавказе: Гижгит, он же Былым И пускай это не совсем озеро, а искусственный пруд, все равно выглядит оно просто райски, особенно в мягких закатных красках 🌅, когда вода в озере приобретает изумрудные оттенки. Ещё и расположение у него крайне удачное, прямо у трассы на курорт «Эльбрус». 15 минут по средней паршивости грунтовке, и вы прямо у берега! 😌 Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>21.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17618</t>
+  </si>
+  <si>
+    <t>⛰ Голубая бездна, Джанхот Краснодарский край Голубая бездна — невероятно красивое место, сочетающее в себе морскую лагуну с бирюзовой водой и отвесные скалы 💦 Находится оно между селом Дивноморское и поселком Джанхот. В хорошую погоду вода здесь изумительно прозрачная, с бирюзовым отливом. Хвоя пицундской сосны, растущей вокруг, наполняет воздух приятным целебным ароматом Вокруг растут уникальные пицундские сосны🌲 высотой до 25 метров. Средний возраст этих деревьев составляет около 200 лет⌛️ Эфирные масла и микроэлементы, выделяемые сосной, благотворно сказываются на работе сердечно-сосудистой системы, очищает дыхательные пути и этим воздухом просто приятно дышать. До 2017 года в Голубой бездне находился популярный автокемпинг, который сейчас закрыт. В настоящее время проезд закрыт шлагбаумом и пройти сюда можно только пешком. Однако и сейчас здесь можно встретить палатки ⛺️ — люди приходят пешком и размещаются с ночёвкой 🌙 📍Голубая бездна, Джанхот Атмосфера России 🍁</t>
+  </si>
+  <si>
+    <t>21.09.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17617</t>
+  </si>
+  <si>
+    <t>Узнавай все о еде по фото! 📱Отправьте фотографию еды в Fit&amp;Food, и бот поможет: 🗒 Определить состав блюда и рассчитать КБЖУ 📊 Вести историю питания и дневную сводку и сравнивать с прошлыми днями 😊 Получать рекомендации по улучшению рациона. ❤️ По промокоду TG199 - подписка всего за 199 рублей! Попробовать #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/atmosrussia/17616</t>
+  </si>
+  <si>
+    <t>🌄 Уральские горы Уральские горы - одни из древнейших гор в мире. Они начали формироваться 350 миллионов лет назад, затем постепенно разрушились практически до основания. А 30 миллионов лет назад “поднялись вновь” 🏔️ Поразительно, насколько древняя природа нас окружает… Атмосфера России 🍁</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3884,59 +8204,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H396"/>
+  <dimension ref="A1:H950"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1193.709" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -12807,50 +17127,9468 @@
       <c r="C395" t="s">
         <v>1164</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E395">
         <v>819</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>33498</v>
       </c>
       <c r="B396" t="s">
         <v>1166</v>
       </c>
       <c r="C396" t="s">
         <v>1167</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="E396">
         <v>921</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>99139</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E397">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>99140</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E398">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>99141</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E399">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>99142</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E400">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>99143</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E401">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>99144</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E402">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>99145</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E403">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>99146</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E404">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>99147</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E405">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>99148</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="E406">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>99149</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E407">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>99150</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E408">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>99151</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E409">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>99152</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E410">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>99153</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E411">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>99154</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="E412">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>99155</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E413">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>99156</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E414">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>99157</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E415">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>99158</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E416">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>99159</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E417">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>99160</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E418">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>99161</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E419">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>99162</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E420">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>99163</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E421">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>99164</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E422">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>99165</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E423">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>99166</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="E424">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>99167</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E425">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>99168</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E426">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>99169</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E427">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>99170</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E428">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>99171</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E429">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>99172</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E430">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>99173</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E431">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>99174</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E432">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>99175</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E433">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>99176</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E434">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>99177</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E435">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>99178</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="E436">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>99179</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E437">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>99180</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E438">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>99181</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E439">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>99182</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E440">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>99183</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E441">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>99184</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E442">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>99185</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E443">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>99186</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E444">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>99187</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E445">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>99188</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E446">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>99189</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E447">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>99190</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E448">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>99191</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E449">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>99192</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E450">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>99193</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E451">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>99194</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E452">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>99195</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E453">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>99196</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E454">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>99197</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E455">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>99198</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E456">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>99199</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E457">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>99200</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E458">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>99201</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E459">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>99202</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E460">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>99203</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E461">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>99204</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E462">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>99205</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E463">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>99206</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E464">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>99207</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E465">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>99208</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E466">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>99209</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E467">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>99210</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E468">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>99211</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E469">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>99212</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E470">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>99213</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E471">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>99214</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E472">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>99215</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E473">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>99216</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E474">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>99217</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E475">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>99218</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E476">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>99219</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E477">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>99220</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E478">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>99221</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E479">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>99222</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E480">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>99223</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E481">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>99224</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E482">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>99225</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E483">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>99226</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E484">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>99227</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E485">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>99228</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E486">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>99229</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E487">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>99230</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E488">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>99231</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E489">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>99232</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E490">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>99233</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E491">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>99234</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E492">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>99235</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E493">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>99236</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E494">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>99237</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E495">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>99238</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E496">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>99239</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E497">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>99240</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E498">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>99241</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E499">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>99242</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E500">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>99243</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E501">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>99244</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E502">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>99245</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E503">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>99246</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E504">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>99247</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E505">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>99248</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E506">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>99249</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E507">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>99250</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E508">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>99251</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E509">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>99252</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E510">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>99253</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E511">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>99254</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E512">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>99255</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E513">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>99256</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E514">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>99257</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E515">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>99258</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E516">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>99259</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E517">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>99260</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E518">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>99261</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E519">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>99262</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E520">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>99263</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E521">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>99264</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E522">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>99265</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E523">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>99266</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E524">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>99267</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E525">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>99268</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E526">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>99269</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E527">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>99270</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E528">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>99271</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E529">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>99272</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E530">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>99273</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E531">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>99274</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E532">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>99275</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E533">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>99276</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E534">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>99277</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E535">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>99278</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E536">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>99279</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E537">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>99280</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E538">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>99281</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E539">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>99282</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E540">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>99283</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E541">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>99284</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E542">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>99285</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E543">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>99286</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E544">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>99287</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E545">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>99288</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E546">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>99289</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E547">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>99290</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E548">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>99291</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E549">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>99292</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E550">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>99293</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E551">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>99294</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E552">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>99295</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E553">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>99296</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E554">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>99297</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E555">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>99298</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E556">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>99299</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E557">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>99300</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E558">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>99301</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E559">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>99302</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E560">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>99303</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E561">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>99304</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E562">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>99305</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E563">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>99306</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E564">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>99307</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E565">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>99308</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E566">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>99309</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E567">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>99310</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E568">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>99311</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E569">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>99312</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E570">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>99313</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E571">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>99314</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E572">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>99315</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E573">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>99316</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E574">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>99317</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E575">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>99318</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E576">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>99319</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E577">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>99320</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E578">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>99321</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E579">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>99322</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E580">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>99323</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E581">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>99324</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E582">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>99325</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E583">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>99326</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E584">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>99327</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E585">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>99328</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E586">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>99329</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E587">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>99330</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E588">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>99331</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E589">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>99332</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E590">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>99333</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E591">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>99334</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E592">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>99335</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E593">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>99336</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E594">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>99337</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E595">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>99338</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E596">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>99339</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E597">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>99340</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E598">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>99341</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="E599">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>99342</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E600">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>99343</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E601">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>99344</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E602">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>99345</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E603">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>99346</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E604">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>99347</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E605">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>99348</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E606">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>99349</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E607">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>99350</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E608">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>99351</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E609">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>99352</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E610">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>99353</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="E611">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>99354</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E612">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>99355</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E613">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>99356</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E614">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>99357</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E615">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>99358</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E616">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>99359</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E617">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>99360</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E618">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>99361</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E619">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>99362</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="E620">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>99363</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E621">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>99364</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E622">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>99365</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="E623">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>99366</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E624">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>99367</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E625">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>99368</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E626">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>99369</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E627">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>99370</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E628">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>99371</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E629">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>99372</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E630">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>99373</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E631">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>99374</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E632">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>99375</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E633">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>99376</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E634">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>99377</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E635">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>99378</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="E636">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>99379</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E637">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>99380</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E638">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>99381</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E639">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>99382</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E640">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>99383</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="E641">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>99384</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E642">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>99385</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E643">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>99386</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E644">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>99387</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E645">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>99388</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E646">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>99389</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E647">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>99390</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E648">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>99391</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E649">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>99392</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E650">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>99393</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E651">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>99394</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E652">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>99395</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E653">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>99396</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E654">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>99397</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E655">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>99398</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E656">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>99399</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E657">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>99400</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E658">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>99401</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E659">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>99402</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E660">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>99403</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E661">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>99404</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="E662">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>99405</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E663">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>99406</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="E664">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>99407</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E665">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>99408</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E666">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>99409</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E667">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>99410</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="E668">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>99411</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E669">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>99412</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E670">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>99413</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="E671">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>99414</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E672">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>99415</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E673">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>99416</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E674">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>99417</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E675">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>99418</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E676">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>99419</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E677">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>99420</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E678">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>99421</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E679">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>99422</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E680">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>99423</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E681">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>99424</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E682">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>99425</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E683">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>99426</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E684">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>99427</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E685">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>99428</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E686">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>99429</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E687">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>99430</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E688">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>99431</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E689">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>99432</v>
+      </c>
+      <c r="B690" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E690">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>99433</v>
+      </c>
+      <c r="B691" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C691" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E691">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>99434</v>
+      </c>
+      <c r="B692" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E692">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>99435</v>
+      </c>
+      <c r="B693" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C693" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="E693">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>99436</v>
+      </c>
+      <c r="B694" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="E694">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>99437</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E695">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>99438</v>
+      </c>
+      <c r="B696" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E696">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>99439</v>
+      </c>
+      <c r="B697" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="E697">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>99440</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="E698">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>99441</v>
+      </c>
+      <c r="B699" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="E699">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>99442</v>
+      </c>
+      <c r="B700" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E700">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>99443</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E701">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>99444</v>
+      </c>
+      <c r="B702" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="E702">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>99445</v>
+      </c>
+      <c r="B703" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E703">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>99446</v>
+      </c>
+      <c r="B704" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="E704">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>99447</v>
+      </c>
+      <c r="B705" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E705">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>99448</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C706" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E706">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>99449</v>
+      </c>
+      <c r="B707" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E707">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>99450</v>
+      </c>
+      <c r="B708" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E708">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>99451</v>
+      </c>
+      <c r="B709" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E709">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>99452</v>
+      </c>
+      <c r="B710" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C710" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="E710">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>99453</v>
+      </c>
+      <c r="B711" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E711">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>99454</v>
+      </c>
+      <c r="B712" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E712">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>99455</v>
+      </c>
+      <c r="B713" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E713">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>99456</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E714">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>99457</v>
+      </c>
+      <c r="B715" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="E715">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>99458</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E716">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>99459</v>
+      </c>
+      <c r="B717" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E717">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>99460</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E718">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>99461</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E719">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>99462</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E720">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>99463</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E721">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>99464</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="E722">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>99465</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E723">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>99466</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E724">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>99467</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="E725">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>99468</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E726">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>99469</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="E727">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>99470</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E728">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>99471</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E729">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>99472</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E730">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>99473</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E731">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>99474</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E732">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>99475</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E733">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>99476</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E734">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>99477</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E735">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>99478</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E736">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>99479</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E737">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>99480</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E738">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>99481</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E739">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>99482</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E740">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>99483</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E741">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>99484</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E742">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>99485</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E743">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>99486</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E744">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>99487</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E745">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>99488</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E746">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>99489</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E747">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>99490</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E748">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>99491</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E749">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>99492</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E750">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>99493</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E751">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>99494</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E752">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>99495</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E753">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>99496</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E754">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>99497</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E755">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>99498</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E756">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>99499</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E757">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>99500</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E758">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>99501</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E759">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>99502</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E760">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>99503</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E761">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>99504</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E762">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>99505</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E763">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>99506</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E764">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>99507</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E765">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>99508</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E766">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>99509</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E767">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>99510</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E768">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>99511</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E769">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>99512</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E770">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>99513</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E771">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>99514</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E772">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>99515</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E773">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>99516</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E774">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>99517</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E775">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>99518</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E776">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>99519</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E777">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>99520</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E778">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>99521</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E779">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>99522</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E780">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>99523</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E781">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>99524</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E782">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>99525</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E783">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>99526</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E784">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>99527</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E785">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>99528</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E786">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>99529</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E787">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>99530</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E788">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>99531</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E789">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>99532</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E790">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>99533</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E791">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>99534</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E792">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>99535</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E793">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>99536</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E794">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>99537</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E795">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>99538</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E796">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>99539</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E797">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>99540</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E798">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>99541</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E799">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>99542</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E800">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>99543</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E801">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>99544</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E802">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>99545</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E803">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>99546</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E804">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>99547</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E805">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>99548</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E806">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>99549</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E807">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>99550</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E808">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>99551</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E809">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>99552</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E810">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>99553</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E811">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>99554</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E812">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>99555</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E813">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>99556</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E814">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>99557</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E815">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>99558</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E816">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>103244</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E817">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>103245</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E818">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>103246</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E819">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>103247</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E820">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>103248</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E821">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>103249</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E822">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>103250</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E823">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>103251</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E824">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>103252</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E825">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>103253</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E826">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>103254</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E827">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>103255</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E828">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>103256</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E829">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>103257</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E830">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>103258</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="E831">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>103259</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E832">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>103260</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E833">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>103261</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E834">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>103262</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E835">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>103263</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E836">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>103264</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E837">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>103265</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E838">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>103266</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E839">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>103267</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E840">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>103268</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E841">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>103269</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E842">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>103270</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E843">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>103271</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E844">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>103272</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E845">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>103273</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E846">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>103274</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E847">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>103275</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E848">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>103276</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E849">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>103277</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E850">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>103278</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E851">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>103279</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E852">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>103280</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E853">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>103281</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E854">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>103282</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E855">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>103283</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E856">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>103284</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E857">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>103285</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E858">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>103286</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E859">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>103287</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E860">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>103288</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E861">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>123697</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E862">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>123698</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E863">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>123699</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E864">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>123700</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E865">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>123701</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E866">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>123702</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="E867">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>123703</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E868">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>123704</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E869">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>123705</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E870">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>123706</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E871">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>123707</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E872">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>123708</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E873">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>123709</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E874">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>123710</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E875">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>123711</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E876">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>123712</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E877">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>123713</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E878">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>123714</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E879">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>123715</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E880">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>123716</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E881">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>123717</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E882">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>123718</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E883">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>123719</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E884">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>123720</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E885">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>123721</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E886">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>123722</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E887">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>124410</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E888">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>124411</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E889">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>124412</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E890">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>124413</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E891">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>124414</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E892">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>124415</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E893">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>124416</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E894">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>124417</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E895">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>124418</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E896">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>124419</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E897">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>128070</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E898">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>128071</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E899">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>128072</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E900">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>128073</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E901">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>128074</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E902">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>128075</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E903">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>128076</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E904">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>128077</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E905">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>128078</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E906">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>128079</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E907">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>128080</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E908">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>128081</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E909">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>128082</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E910">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>128083</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E911">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>128084</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E912">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>128085</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E913">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>128086</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E914">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>128087</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E915">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>128088</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E916">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>128089</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E917">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>128090</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E918">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>128091</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E919">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>128092</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E920">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>128093</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E921">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>128094</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E922">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>128095</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E923">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>128096</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="E924">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>128097</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E925">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>128098</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E926">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>128099</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E927">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>128100</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E928">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>128101</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E929">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>128102</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E930">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>128103</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E931">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>128104</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E932">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>128105</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E933">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>128106</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E934">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>128107</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E935">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>128108</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E936">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>128109</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E937">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>128110</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E938">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>128111</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E939">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>128112</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E940">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>128113</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E941">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>128114</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E942">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>128115</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E943">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>128116</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E944">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>128117</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E945">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>128118</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E946">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>128119</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E947">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>128120</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E948">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>128121</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E949">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>128122</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E950">
+        <v>1143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">