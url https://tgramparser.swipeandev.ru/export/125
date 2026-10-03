--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -723,50 +723,362 @@
     <t>17.09.24 08:02</t>
   </si>
   <si>
     <t>t.me/rusenergyy/1309</t>
   </si>
   <si>
     <t>Хотите увидеть мир своими глазами, а не на экране телефона? 🌎 Евгений, опытный путешественник и эксперт в туризме, приглашает вас в увлекательное путешествие по Уралу! На его авторском канале: — Живые истории о красоте Урала и его скрытых сокровищах. — Полезные советы по организации идеального путешествия. — Вдохновение для воплощения вашей мечты о незабываемом приключении. Не просто виртуальные картинки, а настоящее погружение в мир путешествий! Отправляйтесь в увлекательное путешествие по Уралу! Берег язьвы</t>
   </si>
   <si>
     <t>17.09.24 06:30</t>
   </si>
   <si>
     <t>t.me/rusenergyy/1308</t>
   </si>
   <si>
     <t>Уже соскучились по лету?😇 Конечно! - ❤️ Пока нет:( - 🔥 @rusenergyy</t>
   </si>
   <si>
     <t>16.09.24 05:34</t>
   </si>
   <si>
     <t>t.me/rusenergyy/1307</t>
   </si>
   <si>
     <t>Мгновение, наполненное покоем и умиротворением Улаганский район 📍 @rusenergyy</t>
+  </si>
+  <si>
+    <t>10.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1662</t>
+  </si>
+  <si>
+    <t>В алтай пост приудмай грузи скил меня вообще не еби жду фото сразу</t>
+  </si>
+  <si>
+    <t>07.08.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1657</t>
+  </si>
+  <si>
+    <t>Семинский перевал — граница двух Алтаев. Самый высокий перевал Чуйского тракта — 1717 метров. Подъём настолько плавный, что многие не замечают, как оказываются наверху. Отсюда открываются бескрайние хребты: на север — тайга и озёра, на юг — сухие степи и горы Центрального Алтая. В ясный день видно до самого Катунского хребта. Здесь стоит обелиск в честь алтайцев, погибших в Великой Отечественной, а у подножия — горнолыжная база, где катаются с декабря по апрель. Летом — кедровые леса, купальницы и запах трав, от которого кружится голова. 📸 Ludvig14, St.Plam / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>02.08.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1652</t>
+  </si>
+  <si>
+    <t>Перевал Чике-Таман — серпантин, который забирает дыхание. Чуйский тракт на 659-м километре взбирается на перевал высотой 1295 метров. Дорога вьётся зигзагами — сверху видно сразу несколько ярусов серпантина. В 2014 году National Geographic включил тракт в десятку самых красивых дорог мира. С алтайского «Чике-Таман» — «плоская подошва», перевал похож на неё сверху. Осенью лиственницы стоят золотые, а горы уже в снегу. Зимой — заснеженные хребты, летом — зелёные долины. 📸 Александр Байдуков, KseniaMoskina, Svetlov Artem, LenaPhelintceva / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>28.07.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1647</t>
+  </si>
+  <si>
+    <t>Каменные Грибы (урочище Аккурум). Правый берег Чулышмана. С алтайского «Аккурум» — «белая осыпь». Десятки останцев высотой до 7 м разбросаны по террасе. Шляпки из плотного песчаника, ножки из рыхлой породы — выветривание идёт неравномерно, оттого и форма грибов. Некоторые уже накренились и скоро рухнут — процесс можно наблюдать в реальном времени. На заднем плане Курайский хребет. Тишина, только ветер и треск камней. 📸 Beterov, Siberian-shooter, Rost.galis, Xenochka, Wieldi / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>23.07.26 19:38</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1642</t>
+  </si>
+  <si>
+    <t>Красные Ворота — узкий проход в красных скалах Перевал на дороге Акташ—Усть-Улаган. Скалы здесь ярко-красные — из-за высокого содержания окислов железа. Река Чибитка пробила в них проход, получился каньон с отвесными стенами. Дальше за перевалом — Улаганский перевал, Кату-Ярык и Чулышманская долина. Красные Ворота — естественные ворота в высокогорный Улаганский район. Машины проезжают прямо между скал, сверху нависают красные стены. 📸 Ludvig14 / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>21.07.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1638</t>
+  </si>
+  <si>
+    <t>Урочище Кызыл-Таш — красные скалы в долине Шавлы «Кызыл-Таш» с алтайского — «Красный Камень». Скалы здесь действительно красные — из-за окислов железа в породе. На закате горят так, что кажутся раскалёнными. Находится в долине реки Шавлы, в стороне от Чуйского тракта. Основная масса туристов проезжает мимо в сторону Шавлинских озёр, не сворачивая. А здесь пусто, тихо и совершенно неземные пейзажи. Скальные выходы причудливых форм, осыпи красного щебня, вокруг — Северо-Чуйский хребет с ледниками. Контраст красного камня и зелёной долины — одна из самых фотогеничных точек Алтая. 📸 Александр Байдуков, N 3 14 15 92 65, Александр Лещёнок / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>17.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1634</t>
+  </si>
+  <si>
+    <t>Курайский хребет — цветные горы у Чуйской степи Тянется вдоль Чуйского тракта между Курайской и Чуйской степями. Высота — до 3446 метров (гора Янтерек). В скалах — древние осадочные породы, окрашенные окислами металлов: красные, жёлтые, серые, охристые слои. Издали кажется, что горы нарисованы. Вершина Янтерек открывает вид сразу на два хребта — Курайский и Северо-Чуйский. Подъём без ледников, но через крутые осыпи. Сверху видна Курайская степь — плоская, сухая, с редкими просёлками. Хребет геологически необычен: в разрезах пород видны окаменелости древнего моря — когда-то здесь был океан. 📸 Alexandr Frolov / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>16.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1630</t>
+  </si>
+  <si>
+    <t>Курайская степь Где-то между Кош-Агачом и Кураем тракт ныряет в равнину. Ни леса, ни озёр — только степь до горизонта и хребты по краям. Северо-Чуйский с одной стороны, Курайский — с другой. Ветра здесь столько, что кажется можно опереться. Посреди степи — стога сена и верблюды. Людей почти не встретишь. Просто ровная земля под огромным небом. 📸 Ludvig14 / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>14.07.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1625</t>
+  </si>
+  <si>
+    <t>Каракольские — семь озёр на Иолго Западный склон хребта Иолго, Чемальский район. Семь ледниковых озёр спускаются каскадом с 2097 до 1820 метров. Каждое следующее холоднее и прозрачнее предыдущего. Вода меняет цвет от тёмно-синего до изумрудного — зависит от глубины и света. Нижние ближе к людям, верхние прячутся в скалах. Тишина, в которой слышно только ветер. 📸 Peace151 / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>12.07.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1620</t>
+  </si>
+  <si>
+    <t>Актру — ледники среди лета Северо-Чуйский хребет. Два ледника — Большой и Малый — висят над долиной. Снег здесь не тает никогда, даже в жару. Трещины уходят в синеву, скалы осыпаются, лёд трещит. Внизу — альплагерь, откуда расходятся тропы на морены и перевалы. Вода из-под ледника ледяная, воздух разреженный, вокруг только камень и тишина. Актру — одно из тех мест, где чувствуешь, насколько горы больше тебя. 📸 Alexei Rudoy, AlexeyBaturin, Magrikuz / Wikimedia Commons / CC BY-SA 3.0, 4.0</t>
+  </si>
+  <si>
+    <t>12.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1616</t>
+  </si>
+  <si>
+    <t>10.07.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1613</t>
+  </si>
+  <si>
+    <t>Телецкое озеро На севере Алтая, среди гор, спряталось Алтын-Кёль — Золотое озеро. Вода тёмная, глубокая — 325 метров, второе в России после Байкала. Со скал вокруг падают десятки водопадов, берега заросли пихтой и кедром. В тишину хочется вслушиваться — слышно, как падает вода где-то далеко. А в безветренный день озеро становится зеркалом: облака и горы уходят вниз, и теряешь границу. 📸 Butko, Ludvig14 / CC BY 2.0, CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>07.07.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1610</t>
+  </si>
+  <si>
+    <t>Дороги Алтая — сами по себе достопримечательность. Едешь — а за окном скалы, реки, серпантин. Останавливаешься каждые 10 минут просто пофоткать. Алтайские трассы не про скорость — про ощущение, что ты внутри открытки.</t>
+  </si>
+  <si>
+    <t>06.07.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1605</t>
+  </si>
+  <si>
+    <t>Долина Чулышмана — место, где время течёт как вода. Где-то на юге Алтая, среди скалистых хребтов и вековых кедров, река Чулышман пробила себе путь длиной в 241 километр. Она начинается где-то высоко в горах, а впадает в Телецкое озеро — и всю дорогу несёт бирюзовую ледниковую воду через самую живописную долину республики. Когда стоишь на перевале Кату-Ярык и смотришь вниз — дух перехватывает. Серпантин уходит к дну ущелья, где зелёная пойма расстилается между отвесных стен. Там, внизу, река делает петли, огибая галечные косы и тополиные рощи. Вода шумит, ветер несёт запах нагретой солнцем хвои. Чулышман — одна из немногих алтайских рек, где почти не ступала нога массового туриста. Там всё ещё тихо. Только птицы, вода и ветер в скалах. 📸 Pudicity, Beterov, Hvostenko2011, Ekazancev, Grozovsky / Wikimedia Commons / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>03.07.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1602</t>
+  </si>
+  <si>
+    <t>Верхнее Мультинское — третье из трёх Кто прошёл Нижнее и Среднее — упирается в него. Самое высокое, самое холодное, самое суровое. Вода здесь ледниковая — изумрудная, прозрачная до дна. Горы подступают вплотную, камни лежат прямо в воде. В штормовую погоду — тёмная вода, белые барашки, ветер срывает шапку. В закат — остывает, розовеет, затихает. До него идут полтора дня от села Мульта. Кто доходит — не жалеет. 📸 Anjstray (1,2) и N1kola22 (3)</t>
+  </si>
+  <si>
+    <t>02.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1599</t>
+  </si>
+  <si>
+    <t>Среднее Мультинское — второе из трёх Нижнее — широкое. Верхнее — суровое, зажато скалами. Среднее — самое тихое. Вода чище, берег каменистый, лес подступает к воде. Тут не толпятся, как на Нижнем, и не штурмуют высоту, как на Верхнем. Сюда приходят не спеша. В хорошую погоду озеро прозрачное до дна. По берегу стволы торчат из воды. Среднее не просит покорять. Оно просто есть. Промежуточная точка — выдохнуть и решить, идти дальше или остаться. 📸 Hvostenko2011 (1), Tanya Dedyukhina (2) и ViseMoD (3) / Wikimedia Commons / CC BY-SA</t>
+  </si>
+  <si>
+    <t>01.07.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1595</t>
+  </si>
+  <si>
+    <t>Нижнее Мультинское — первое из трёх Мультинские озёра — это каскад: Нижнее, Среднее, Верхнее. Три совершенно разных характера по одной тропе. Нижнее — входная дверь. Самое доступное из трёх: 8 километров лесом от села Мульта, почти без набора высоты. В отличие от двух других, оно не зажато скалами — берег пологий, покрытый галькой, горы стоят поодаль, и озеро дышит свободно. Вода здесь не ледниковая, а мягкая, зелено-бирюзовая — ледниковая мука не доходит до Нижнего, оседая выше, в Верхнем. Там вода изумрудная, ветер рвёт куртку, камни подступают к самой воде. Здесь — тише, теплее, проще. Здесь не надо быть готовым к испытаниям — достаточно просто прийти. Утро выдаёт озеро зеркальным, день — рябью и ветром, вечер возвращает тишину. За этим сюда и приходят. 📸 Jack Stalwart NN (1,2) и Ekazancev (3) / Wikimedia Commons / CC BY-SA</t>
+  </si>
+  <si>
+    <t>01.07.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1592</t>
+  </si>
+  <si>
+    <t>Нижнее Мультинское — первое из трёх Мультинские — это не одно озеро. Их три: Нижнее, Среднее и Верхнее. Идут цепочкой по долине реки Мульта, и каждое — со своим нравом. Нижнее — самое простое. От села Мульта 8 километров лесом, тропа без крутых подъёмов — сюда приходят без палаток, со сменной обувью и термосом. В отличие от двух других, горы здесь не нависают — они стоят в стороне, и озеро кажется широким, открытым. Вода зелёная, мягкая — ледниковая мука не доходит до Нижнего, она оседает выше, в Верхнем. Верхнее — зажато камнями, вода там холодная, изумрудная, дует ветер. Нижнее — проще и теплее. С него всё начинается. Утром озеро тихое — отражает горы и небо так, что не сразу поймёшь, где граница. К середине дня поднимается ветер — по воде идут волны, бирюза становится плотной. К вечеру снова затихает. Тут можно просто сидеть на гальке и смотреть. Дальше будет выше и сложнее. А пока — Нижнее. 📸 Jack Stalwart NN (1,2) и Ekazancev (3) /</t>
+  </si>
+  <si>
+    <t>30.06.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1591</t>
+  </si>
+  <si>
+    <t>Три дома, горы и тишина 🏔🌲 Алтай не про слова — он про состояние ☀️</t>
+  </si>
+  <si>
+    <t>29.06.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1587</t>
+  </si>
+  <si>
+    <t>Алтайский Марс — долина, где ты на другой планете В Кош-Агачском районе, в долине реки Кызыл-Чин, земля разрисована так, будто её смешивал безумный художник. Красный, оранжевый, жёлтый, сиреневый — и ни одного зелёного пятна. Только глина, песок и миллионы лет ветра. Когда-то здесь было дно океана. Вода ушла, минералы остались. Окислы железа раскрасили склоны так, что глаза отдыхают. Говорят, это место — как машина времени. Ты стоишь среди разноцветных холмов, и кажется, что оказался на другой планете. Ветра здесь почти нет. Тишина стоит такая, что слышно, как сердце бьётся.</t>
+  </si>
+  <si>
+    <t>28.06.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1586</t>
+  </si>
+  <si>
+    <t>Помнишь ты писал про документалки rt doc найди сообщение и отправь снова</t>
+  </si>
+  <si>
+    <t>28.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1582</t>
+  </si>
+  <si>
+    <t>Учар — летящий. Неприступный. 160 метров каскадов. Вода не падает — она пробивает себе путь сквозь скалу. 8 км пешком по камням, под стеной вековых кедров. А когда выходишь к нему — всё, что было до, перестаёт иметь значение. Грохот стоит такой, что собственные мысли исчезают. В лицо — ледяная водяная пыль. Скалы вокруг тёмные, мшистые, в разводах от тысячелетий воды. Учар родился из горного обвала. Несколько сотен лет назад земля дрогнула, и вода нашла новый путь. Природа не планировала его таким — он вышел монументальным просто потому, что иначе не смог. --- Фото: Дорофеева Жанна, Serge By., Obakeneko, Grozovsky / Wikimedia Commons / CC</t>
+  </si>
+  <si>
+    <t>26.06.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1579</t>
+  </si>
+  <si>
+    <t>Перевал Кату-Ярык — Алтай Где дорога обрывается в небо. Кату-Ярык — это 800 метров вертикального спуска, 17 поворотов серпантина и одна из самых красивых панорам Горного Алтая. Дорога врезана прямо в скалу, уклон местами под 30%. Внизу — Чулышманская долина. Зелёная, дикая, с бирюзовой рекой. Туда ведёт только этот путь. С алтайского «Кату-Ярык» переводится как «Крепкий». Дорога своё название оправдывает. Фото: Ludvig14, Rost.galis, Begemot kot / CC BY-SA 4.0</t>
+  </si>
+  <si>
+    <t>25.06.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1576</t>
+  </si>
+  <si>
+    <t>Кучерлинское озеро — бирюзовое сердце Алтая Одно из самых красивых озёр Горного Алтая. Находится в Усть-Коксинском районе, у подножия Катунского хребта, на высоте 1790 метров. Вода невероятного бирюзового цвета — из-за ледниковой муки (взвеси горных пород), которую приносят тающие ледники. Длина озера — около 3 км, глубина доходит до 50 метров. Вода ледяная даже в июле — выше +10°C не поднимается. Добираться — пешком или на лошадях от села Кучерла, 20 км по горной тропе. Фото: AlexanderVasiliev, Habolog, AnnaMozhaeva0612 / CC BY-SA</t>
+  </si>
+  <si>
+    <t>24.06.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1575</t>
+  </si>
+  <si>
+    <t>Три вершины слева направо — Сказка, Мечта, Красавица. Когда стоишь на берегу, понимаешь почему их так назвали: кажется, что природа собрала всё лучшее в одном кадре.</t>
+  </si>
+  <si>
+    <t>23.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1569</t>
+  </si>
+  <si>
+    <t>Алтай глазами немецкого картографа. 2001 год. Стефан Кюн, картограф из Дрезденского технического университета, во второй раз едет в алтайскую экспедицию. Задача — измерить таяние ледников. Погода выдалась настолько хорошей, что вместо запланированных трёх ледников они обмерили восемь. Он не был профессиональным фотографом. Он просто брал камеру в перерывах между приборами и координатами. Так появились эти кадры — документальные, без постановки, без фильтров. - Река Кучерла — ледниковая вода несёт каменную муку, отчего река кажется серо-бирюзовой - Озеро Кучерла — там же, высоко в горах, вода ледяная даже в августе - Долина Кучерла — типичный алтайский пейзаж: зелёные склоны, острые вершины и ни души - Бревенчатый дом — изба в горах, как они выглядят на самом деле, без туристических фильтров</t>
+  </si>
+  <si>
+    <t>22.06.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1568</t>
+  </si>
+  <si>
+    <t>Здесь не нужно искать вдохновение — оно само находит тебя. 🌲⛰</t>
+  </si>
+  <si>
+    <t>20.06.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1566</t>
+  </si>
+  <si>
+    <t>Алтай со стороны Монголии. Высокогорная долина с ручьями и летними пастбищами кочевников среди суровых горных хребтов.</t>
+  </si>
+  <si>
+    <t>18.06.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1565</t>
+  </si>
+  <si>
+    <t>Алтай: место, где хочется сбавить скорость и задержаться подольше.</t>
+  </si>
+  <si>
+    <t>17.06.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1564</t>
+  </si>
+  <si>
+    <t>Лето на Алтае — это зелёные долины у подножия заснеженных вершин. Природа, которая впечатляет в любое время года.</t>
+  </si>
+  <si>
+    <t>16.06.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1562</t>
+  </si>
+  <si>
+    <t>Алтай учит простым вещам: дышать глубже, смотреть дальше и замечать красоту вокруг 🏔🌿</t>
+  </si>
+  <si>
+    <t>15.06.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1559</t>
+  </si>
+  <si>
+    <t>Мир становится особенно красивым, когда никуда не нужно спешить. ✨</t>
+  </si>
+  <si>
+    <t>13.06.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1557</t>
+  </si>
+  <si>
+    <t>Немного зимнего настроения. Чуйский тракт — дорога, где когда-то гремели копыта войск Батыя. По этим степям и перевалам проходили орды, неся с собой силу, страх и перемены.</t>
+  </si>
+  <si>
+    <t>12.06.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1556</t>
+  </si>
+  <si>
+    <t>Место, где хочется выключить телефон и просто смотреть вдаль.</t>
+  </si>
+  <si>
+    <t>11.06.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/rusenergyy/1555</t>
+  </si>
+  <si>
+    <t>Катунь — сердце Горного Алтая. Её бирюзовые воды, окружённые величественными горами и бескрайними долинами, создают пейзаж, который невозможно забыть.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1088,51 +1400,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H78"/>
+  <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1273.975" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -2706,50 +3018,645 @@
       <c r="C77" t="s">
         <v>232</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E77">
         <v>3898</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>33089</v>
       </c>
       <c r="B78" t="s">
         <v>234</v>
       </c>
       <c r="C78" t="s">
         <v>235</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E78">
         <v>3629</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>99104</v>
+      </c>
+      <c r="B79" t="s">
+        <v>237</v>
+      </c>
+      <c r="C79" t="s">
+        <v>238</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>99105</v>
+      </c>
+      <c r="B80" t="s">
+        <v>240</v>
+      </c>
+      <c r="C80" t="s">
+        <v>241</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E80">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>99106</v>
+      </c>
+      <c r="B81" t="s">
+        <v>243</v>
+      </c>
+      <c r="C81" t="s">
+        <v>244</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="E81">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>99107</v>
+      </c>
+      <c r="B82" t="s">
+        <v>246</v>
+      </c>
+      <c r="C82" t="s">
+        <v>247</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="E82">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>99108</v>
+      </c>
+      <c r="B83" t="s">
+        <v>249</v>
+      </c>
+      <c r="C83" t="s">
+        <v>250</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E83">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>99109</v>
+      </c>
+      <c r="B84" t="s">
+        <v>252</v>
+      </c>
+      <c r="C84" t="s">
+        <v>253</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E84">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>99110</v>
+      </c>
+      <c r="B85" t="s">
+        <v>255</v>
+      </c>
+      <c r="C85" t="s">
+        <v>256</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="E85">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>99111</v>
+      </c>
+      <c r="B86" t="s">
+        <v>258</v>
+      </c>
+      <c r="C86" t="s">
+        <v>259</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="E86">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>99112</v>
+      </c>
+      <c r="B87" t="s">
+        <v>261</v>
+      </c>
+      <c r="C87" t="s">
+        <v>262</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E87">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>99113</v>
+      </c>
+      <c r="B88" t="s">
+        <v>264</v>
+      </c>
+      <c r="C88" t="s">
+        <v>265</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E88">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>99114</v>
+      </c>
+      <c r="B89" t="s">
+        <v>267</v>
+      </c>
+      <c r="C89" t="s">
+        <v>268</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E89">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>99115</v>
+      </c>
+      <c r="B90" t="s">
+        <v>269</v>
+      </c>
+      <c r="C90" t="s">
+        <v>270</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="E90">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>99116</v>
+      </c>
+      <c r="B91" t="s">
+        <v>272</v>
+      </c>
+      <c r="C91" t="s">
+        <v>273</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E91">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>99117</v>
+      </c>
+      <c r="B92" t="s">
+        <v>275</v>
+      </c>
+      <c r="C92" t="s">
+        <v>276</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="E92">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>99118</v>
+      </c>
+      <c r="B93" t="s">
+        <v>278</v>
+      </c>
+      <c r="C93" t="s">
+        <v>279</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E93">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>99119</v>
+      </c>
+      <c r="B94" t="s">
+        <v>281</v>
+      </c>
+      <c r="C94" t="s">
+        <v>282</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="E94">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>99120</v>
+      </c>
+      <c r="B95" t="s">
+        <v>284</v>
+      </c>
+      <c r="C95" t="s">
+        <v>285</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="E95">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>99121</v>
+      </c>
+      <c r="B96" t="s">
+        <v>287</v>
+      </c>
+      <c r="C96" t="s">
+        <v>288</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>99122</v>
+      </c>
+      <c r="B97" t="s">
+        <v>290</v>
+      </c>
+      <c r="C97" t="s">
+        <v>291</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E97">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>99123</v>
+      </c>
+      <c r="B98" t="s">
+        <v>293</v>
+      </c>
+      <c r="C98" t="s">
+        <v>294</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="E98">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>99124</v>
+      </c>
+      <c r="B99" t="s">
+        <v>296</v>
+      </c>
+      <c r="C99" t="s">
+        <v>297</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>99125</v>
+      </c>
+      <c r="B100" t="s">
+        <v>299</v>
+      </c>
+      <c r="C100" t="s">
+        <v>300</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E100">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>99126</v>
+      </c>
+      <c r="B101" t="s">
+        <v>302</v>
+      </c>
+      <c r="C101" t="s">
+        <v>303</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E101">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>99127</v>
+      </c>
+      <c r="B102" t="s">
+        <v>305</v>
+      </c>
+      <c r="C102" t="s">
+        <v>306</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E102">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>99128</v>
+      </c>
+      <c r="B103" t="s">
+        <v>308</v>
+      </c>
+      <c r="C103" t="s">
+        <v>309</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E103">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>99129</v>
+      </c>
+      <c r="B104" t="s">
+        <v>311</v>
+      </c>
+      <c r="C104" t="s">
+        <v>312</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E104">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>99130</v>
+      </c>
+      <c r="B105" t="s">
+        <v>314</v>
+      </c>
+      <c r="C105" t="s">
+        <v>315</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="E105">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>99131</v>
+      </c>
+      <c r="B106" t="s">
+        <v>317</v>
+      </c>
+      <c r="C106" t="s">
+        <v>318</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E106">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>99132</v>
+      </c>
+      <c r="B107" t="s">
+        <v>320</v>
+      </c>
+      <c r="C107" t="s">
+        <v>321</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E107">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>99133</v>
+      </c>
+      <c r="B108" t="s">
+        <v>323</v>
+      </c>
+      <c r="C108" t="s">
+        <v>324</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E108">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>99134</v>
+      </c>
+      <c r="B109" t="s">
+        <v>326</v>
+      </c>
+      <c r="C109" t="s">
+        <v>327</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E109">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>99135</v>
+      </c>
+      <c r="B110" t="s">
+        <v>329</v>
+      </c>
+      <c r="C110" t="s">
+        <v>330</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E110">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>99136</v>
+      </c>
+      <c r="B111" t="s">
+        <v>332</v>
+      </c>
+      <c r="C111" t="s">
+        <v>333</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="E111">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>99137</v>
+      </c>
+      <c r="B112" t="s">
+        <v>335</v>
+      </c>
+      <c r="C112" t="s">
+        <v>336</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E112">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>99138</v>
+      </c>
+      <c r="B113" t="s">
+        <v>338</v>
+      </c>
+      <c r="C113" t="s">
+        <v>339</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E113">
+        <v>1818</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">