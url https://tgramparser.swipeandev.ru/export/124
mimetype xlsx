--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1859">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3537,50 +3537,2102 @@
     <t>22.05.25 04:25</t>
   </si>
   <si>
     <t>t.me/nash_altay/9536</t>
   </si>
   <si>
     <t>Закажи со скидкой - 20% 🔥ОБНОВЛЕННЫЙ ❇️Набор «Чпо Ки» 🍣 ❇️По промокоду 1717 конца месяца *Акция не суммируется с другими акциями, скидками, подарками ❇️На сайте: https://gorno-altaisk.yobidoyobi.ru и в приложении Ёбидоёби - clck.ru/3BQKVx ❇️По телефону: 8-800-333-33-23</t>
   </si>
   <si>
     <t>21.05.25 14:54</t>
   </si>
   <si>
     <t>t.me/nash_altay/9535</t>
   </si>
   <si>
     <t>🌷В Госдуме заявили, что московскому стилисту, поевшему краснокнижных растений на Алтае, грозит уголовная статья “Если сейчас пройдёт процессуальная проверка и подтвердится, что это был включённый в Красную книгу объект, то будет возбуждено уголовное дело. Как минимум, ему грозит очень крупный штраф. Всё остальное зависит от обстоятельств. Любое уничтожение входящего в Красную книгу объекта — очень серьёзное преступление”, — сообщил вчера депутат Владимир Бурматов, комментируя видео, на котором столичный стилист Юрий Столяров ест цветы в Республике Алтай. По словам политика, туристу теперь грозит штраф до миллиона рублей или тюремный срок до четырех лет.</t>
   </si>
   <si>
     <t>21.05.25 09:48</t>
   </si>
   <si>
     <t>t.me/nash_altay/9533</t>
   </si>
   <si>
     <t>😿В Барнауле создали чучело погибшего тигрёнка В Музее природы АлтГУ представили чучело бенгальского тигрёнка из барнаульского зоопарка. Малыш скончался больше года назад от сердечного приступа по пути в другой зоопарк. По словам директора «Лесной сказки» Сергея Писарева, переезд для маленького животного — это сильный стресс. Создателем чучела стал таксидермист Дмитрий Рыжков.</t>
+  </si>
+  <si>
+    <t>02.03.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12123</t>
+  </si>
+  <si>
+    <t>Зимняя сказка Горного Алтая ✨ Фото elenavel22 Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.03.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12111</t>
+  </si>
+  <si>
+    <t>❄️ А вы приезжали зимой на Ороктойский мост? Фото: inkiny_kartinki</t>
+  </si>
+  <si>
+    <t>02.03.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12106</t>
+  </si>
+  <si>
+    <t>☄️Над Телецким озером пролетели четыре кометы Роман и Татьяна Воробьёвы потратили месяцы на обработку таймлапсов, чтобы запечатлеть уникальное астрономическое явление. В прошлом году над Телецким озером пронеслись четыре кометы. Фото и видео: Роман и Татьяна Воробьёвы / Алтайский заповедник</t>
+  </si>
+  <si>
+    <t>01.03.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12105</t>
+  </si>
+  <si>
+    <t>Пещера Грот Ихтиандра Фото: Татьяна Калинина Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.03.26 03:43</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12100</t>
+  </si>
+  <si>
+    <t>Озеро Акколь на Алтае зимой 🩵 — будто застыло во времени. Лёд здесь прозрачный, с узорами и трещинками, которые хрустят под ногами и завораживают с первого взгляда. Вы бы рискнули выйти на такой лёд? @nash_altay</t>
+  </si>
+  <si>
+    <t>01.03.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12099</t>
+  </si>
+  <si>
+    <t>🤯Ревнивый мужчина поджег дом, в котором спали его жена и 7-летняя дочка. О возгорании дома в селе Кызыл-Озек Республики Алтай сообщил сосед потерпевших. Он услышал звук, похожий на взрыв, крики о помощи, вышел на улицу, увидел, что соседний дом горит, и вызвал пожарных. В результате в доме сгорела гостиная и потолочное покрытие. К счастью, никто не пострадал. Потерпевшая предположила, что к поджогу может быть причастен ее 45-летний супруг, с которым ранее у них произошел конфликт на почве ревности. Полицейские задержали подозреваемого – он ехал на автомобиле в нетрезвом состоянии. В ходе разбирательства подозреваемый признался в поджоге. Супруги собирались разводиться. Тем не менее, когда мужчина узнал, что жена встречается с другим, его охватило чувство ревности, и он решил отомстить – напугать жену. Мужчина разлил на паласе в гостиной жидкость для розжига и поджег, после чего вышел из дома и уехал. При этом поджигатель достоверно знал, что жена и дочка уже спали в детской комнате. Они проснулись от едкого запаха и выскочили из дома. Возбуждено уголовное дело по статье ««Умышленные уничтожение или повреждение имущества, совершенные из хулиганских побуждений путем поджога». Кроме того, мужчина привлечен к ответственности за езду в нетрезвом виде, сообщает МВД по Республике Алтай.</t>
+  </si>
+  <si>
+    <t>28.02.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12098</t>
+  </si>
+  <si>
+    <t>Озеро, расположенное на большой высоте в Усть-Коксинском районе, ради которого стоит пройти значительное расстояние. 🏞️🚶‍♂️ Фото: nastya.altay 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.02.26 03:49</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12097</t>
+  </si>
+  <si>
+    <t>🔗 Мужчину, который растратил выплаты за погибшего участника СВО в Барнауле, взяли под арест. Эта ситуация вызвала широкий общественный резонанс. Мужчина 37 лет в декабре 2025 года официально женился на потерпевшей. Он знал, что в доме у жены лежит 2,5 миллиона рублей – это компенсация сыну от первого брака за отца, погибшего на СВО. Женщина планировала потратить эти деньги на покупку жилья для сына. Обвиняемый тайно забрал всю сумму, уехал в Барнаул и там потратил деньги: приобрёл автомобиль, а часть средств проиграл и растратил. Жена несколько дней пыталась до него дозвониться, но он игнорировал звонки. В итоге она обратилась в полицию с заявлением о краже. При задержании у мужчины нашли оставшиеся 850 тысяч рублей. 26 февраля Майминский районный суд постановил взять обвиняемого под стражу, сообщает пресс-служба суда. @nash_altay</t>
+  </si>
+  <si>
+    <t>27.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12096</t>
+  </si>
+  <si>
+    <t>🔪🩸 В Саратана 50-летняя женщина нанесла ножевые ранения своей знакомой и получила уголовное наказание. Инцидент произошёл в октябре 2025 года. Во время совместного распития алкоголя между ними возник конфликт, в результате которого обвиняемая несколько раз ударила подругу кухонным ножом. Спасение пострадавшей оказалось возможным благодаря своевременной госпитализации в районную больницу. Улаганский районный суд признал женщину виновной в нанесении тяжких телесных повреждений и назначил ей наказание в виде 4 лет лишения свободы в колонии общего режима. Однако исполнение приговора отложили до того момента, когда её ребёнку исполнится 14 лет. Кроме того, с осуждённой было взыскано 300 тысяч рублей в качестве компенсации морального ущерба потерпевшей, как сообщает пресс-служба суда. @nash_altay</t>
+  </si>
+  <si>
+    <t>27.02.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12095</t>
+  </si>
+  <si>
+    <t>🔥 Не пропусти! Сет «РОЛЛевые игры» - пришло время для удовольствия! 🎁 1,3 кг (48 шт) невероятно вкусных роллов по суперцене! 🍣 Скидка 50%! Успей порадовать себя и близких, пока наручники не защелкнулись, а акция не закончилась! 🍣 🚘 Бесплатная доставка -наслаждайся сетом не выход из дома 🎁Заберёте сами ,получите ролл в подарок 🎯Сделать заказ 👉🏻📞 + 7(923) 729-71-55 📍г.Горно-Алтайск,пр-кт Коммунистический,д 67 📜Полное меню: https://gorno-altaysk.sushi-darom.com/ Реклама: ИП Шубладзе С.М ИНН 222113438929 🗓 Акция действует с 26.02 по 07.03</t>
+  </si>
+  <si>
+    <t>27.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12094</t>
+  </si>
+  <si>
+    <t>Вскоре это место озарит шум воды и расцветёт маральник! 🌊☀🌸 Автор: Денис Романов ✍️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.02.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12093</t>
+  </si>
+  <si>
+    <t>😠 Власти определились с блокировкой Telegram Telegram  будет заблокирован в первых числах апреля, говорят источники РБК. При этом решение они называют окончательным. Среди обсуждавшихся причин блокировки они указали на то, что в последнее время участились случаи вербовки людей, в том числе несовершеннолетних, для совершения противоправных действий. ⚡️ ВК и МАХ без ограничений, не забываете подписаться, чтобы быть в курсе!</t>
+  </si>
+  <si>
+    <t>26.02.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12092</t>
+  </si>
+  <si>
+    <t>На Алтае мужчина украл у жены 2,5 млн рублей, которые та получила за гибель на СВО бывшего мужа В Майминском районе неоднократно судимый 37-летний мужчина украл у жены 2,5 млн рублей и потратил деньги на иномарку, продукты и алкоголь. Об этом сообщает пресс-служба регионального МВД. Как выяснилось, потерпевшая воспитывает ребенка от первого брака. Ее бывший муж погиб два года назад на спецоперации. Поскольку на тот момент пара уже находилась в разводе, компенсация в размере более 2 млн рублей пришла на счет сына. Женщина оформила разрешение на пользование этими средствами, сняла деньги со счета и хранила их дома в комоде, чтобы в дальнейшем купить своему ребенку квартиру. Муж сельчанки знал обо всем, но потерпевшая не раз предупреждала, что отложенные деньги трогать нельзя, ведь они предназначаются для ее несовершеннолетнего сына. В итоге мужчина ослушался супругу и похитил деньги, пока она отсутствовала, а затем отправился в Барнаул. Придя домой с работы, сельчанка заметила пропажу и тут же заподозрила в краже мужа. Она позвонила супругу и попросила вернуть деньги, в ответ на что сельчанин прекратил разговор, а затем перестал отвечать на звонки. Тогда потерпевшая обратилась за помощью в полицию, и сотрудники уголовного розыска задержали подозреваемого. Стало известно, что он успел купить себе Toyota Camry более чем за 1,4 млн рублей, пока находился в Барнауле. Кроме того, мужчина на краденые деньги закупился алкоголем и продуктами питания. У сельчанина изъяли автомобиль и оставшиеся средства – 800 тысяч рублей. По данному факту возбуждено уголовное дело о краже в особо крупном размере. © Толк</t>
+  </si>
+  <si>
+    <t>26.02.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12090</t>
+  </si>
+  <si>
+    <t>🌷Встречаем весну в отеле Altai Palace! 🥂 Каждую пятницу и субботу «Время игристого» в ресторане «Ласточки». Авторская кухня, богатый выбор напитков, зажигательная музыка, специальный подарок всем гостям в 23:00. Насладитесь отдыхом в компании друзей и прекрасной музыки! 🎤 Каждый день караоке-клуб «Джексон» дарит бесплатный вход для всех девушек*. Пойте любимые песни, веселитесь и отдыхайте. Мы создадим для вас идеальную атмосферу для незабываемого вечера. Конец недели — время праздника! Танцы, драйв и море позитива — вот что поможет вам по‑настоящему расслабиться. 📍 altaipalace.ru 🤳 Бронь столов: 8-914-059-88-16 ✅ Сбор гостей в 20:00 *Акция действительна с 09.01-28.04.2026г. 18+</t>
+  </si>
+  <si>
+    <t>26.02.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12087</t>
+  </si>
+  <si>
+    <t>Мужчина из Горно-Алтайска присвоил выплаты, предназначенные несовершеннолетнему пасынку, чьим отцом был погибший, и потратил деньги на машину, алкоголь и еду. 37-летний ранее судимый мужчина вступил в брак с женщиной, у которой был ребенок от первого брака. Отец ребенка погиб два года назад на СВО. В то время супруги уже были разведены, поэтому компенсацию получил сын погибшего в размере около 2,5 миллионов рублей. Женщина сняла деньги со счета, оформив необходимые документы, но не тратила их, а хранила дома в комоде, планируя в будущем приобрести на эти средства жилье для сына. Она неоднократно говорила мужу о своих планах, однако тот постоянно придумывал, как завладеть деньгами и куда их потратить. В итоге мужчина не устоял перед искушением: похитил деньги, пока жена была на работе, и уехал в Барнаул. Там он приобрел Toyota Camry стоимостью 1 миллион 450 тысяч рублей, а также потратил часть средств на алкоголь и продукты. Когда жена вернулась домой, она заметила пропажу денег и исчезновение супруга. Она сразу обратилась в полицию. Правоохранители нашли мужчину, изъяли автомобиль и оставшиеся 800 тысяч рублей. По факту кражи в особо крупном размере возбуждено уголовное дело, сообщает МВД по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>26.02.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12086</t>
+  </si>
+  <si>
+    <t>Алтайский синий лёд: доводилось ли вам увидеть его лично? 💙❄️ Ледники считаются главным сокровищем горных вершин. Такой оттенок нельзя спутать ни с каким другим. Кто из вас хотел бы прикоснуться к ледникам или уже имел возможность полюбоваться этой красотой вблизи? 🌄✨ 📷 Автор снимка: Макс Ульянов 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.02.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12077</t>
+  </si>
+  <si>
+    <t>ДАРИМ ЦЕЛЫЙ СЕТ «Три Цезаря» за 0 ₽ 🎁 По промокоду 0310 при заказе от 1 500 ₽ Оформляй любым способом и получи подарок к заказу 👉На сайте: yobidoyobi.ru и в приложении Ёбидоёби ( clck.ru/3BQKVx ) По телефону: 📲8-800-333-33-23 *Акция не суммируется с другими акциями, скидками и подарками, а также бонусами и наборами из раздела "Лучшая цена без скидок". **Специи, палочки, десерты и напитки не входят в стоимость для применения промокода</t>
+  </si>
+  <si>
+    <t>26.02.26 03:04</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12076</t>
+  </si>
+  <si>
+    <t>😍С Белинской террасы открывается зимний пейзаж на Беле и начало Телецкого озера. ❄️ Перед глазами раскинулись километры открытой водной глади. 🌊 Снимок сделала Наталья Шичкова/Алтайский заповедник. 📸</t>
+  </si>
+  <si>
+    <t>25.02.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12075</t>
+  </si>
+  <si>
+    <t>На Алтае с 1 марта запретят продажу алкоголя по воскресеньям и в праздники С 1 марта 2026 года в Республике Алтай начнут действовать новые правила продажи алкоголя. Продажа спиртного будет запрещена по воскресеньям и во все федеральные праздничные даты (всего 14 дней). Об этом со ссылкой на правительство региона передает РИА Новости. Торговля алкоголем будет запрещена в магазинах, расположенных в многоквартирных жилых домах. Ограничения не коснутся заведений общепита, ресторанов, кафе и баров. Также в регионе сокращается разрешенное время продажи алкоголя: с понедельника по четверг с 11 до 19 часов, в пятницу - с 11 до 16 часов, в субботу - с 11 до 14 часов.</t>
+  </si>
+  <si>
+    <t>25.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12074</t>
+  </si>
+  <si>
+    <t>Озеро Бурлинское в Алтайском крае. 🌊 Данное озеро считается одним из самых больших соленых водоемов в этой области. 🧂 Летом его вода становится слегка розовой из-за высокого содержания минеральных веществ. 🌸 Фотография: boringhomebody 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>25.02.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12073</t>
+  </si>
+  <si>
+    <t>⚡Платовский мост через Катунь могут открыть этим летом Глава Республики Алтай Андрей Турчак сообщил в своём телеграм-канале, что строительство Платовского моста через Катунь идёт с опережением. Благодаря поддержке федерального центра объект сдадут почти на год раньше - уже этим летом. Сейчас готовность сооружения составляет 77%. Жители республики ждали этого моста около 15 лет. Изначально его планировали открыть в 2027 году, затем сроки сдвинули на ноябрь 2026-го.</t>
+  </si>
+  <si>
+    <t>25.02.26 03:34</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12072</t>
+  </si>
+  <si>
+    <t>Требуется продавец, для уличной торговли цветами на 7 и 8 марта с личным автомобилем (универсал, минивэн и т.п) Зарплата высокая! Т. 89136905588 Т. 89134768554</t>
+  </si>
+  <si>
+    <t>24.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12071</t>
+  </si>
+  <si>
+    <t>Куйгукский водопад считается одним из крупнейших и впечатляющих на территории Алтая 🌊🏞️ Фото сделано Павлом Филатовым 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>24.02.26 02:10</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12066</t>
+  </si>
+  <si>
+    <t>🏔️ Северо-чуйсикй хребет в лучах февральского солнца😍 Фото: Лидия</t>
+  </si>
+  <si>
+    <t>23.02.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12064</t>
+  </si>
+  <si>
+    <t>Фотоловушка Алтайского биосферного заповедника запечатлела бобра, ворующего деревья На кадрах можно заметить, как речной бобер «ворует» дерево по частям. По словам сотрудников заповедника, чтобы отгрызть приличную по толщине ветку ивы и заняться ее транспортировкой, у этих животных уходит меньше часа. Снимки были сделаны в окрестностях кордона Караташ. Шустрый бобер справился с работой за 30 минут. С такой скоростью за ночь может исчезнуть целое дерево. Особенно если подключатся сородичи. © Алтайская правда</t>
+  </si>
+  <si>
+    <t>23.02.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12055</t>
+  </si>
+  <si>
+    <t>Чудесные выходные на Телецком озере 🤗</t>
+  </si>
+  <si>
+    <t>23.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12054</t>
+  </si>
+  <si>
+    <t>Мост Ининский, известный также как Цаплинский, представляет собой не просто мост через реку, а значимое достижение инженерного искусства Алтая. 🌉 Невозможно поверить, что его изящные конструкции уже почти девять десятилетий стоят здесь. ⏳ Этот мост словно переносит в прошлое, являясь напоминанием о мастерстве архитектора С.А. Цаплина. 🏛️ Прогуливаясь по нему, можно услышать отголоски давно минувших времен. 🎶 📸 Фотографию сделал Александр Кунгуров Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.02.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12051</t>
+  </si>
+  <si>
+    <t>ТОП предложений недели уже здесь! 🔥 Лови самые вкусные сеты: «Лососфера», «Огненная сила» и легендарный «Минис» 🍣 Только сейчас - скидка на всё! 🚘Бесплатная доставка по городу - наслаждайся не выходя из дома 📍г.Горно-Алтайск ,пр-кт Коммунистический,д.67 🎁 А если забираешь сам - ролл в подарок! Полное меню: https://gorno-altaysk.sushi-darom.com/category/shok_cena Реклама. ИП Шубладзе С.М ИНН 222113438929 Побалуй себя любимыми роллами по приятной цене 🔥</t>
+  </si>
+  <si>
+    <t>23.02.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12050</t>
+  </si>
+  <si>
+    <t>30-летний житель города, придя домой после долгой пьянки, сломал нос своей девушке. Мужчина провел ночь в одном из баров Горно-Алтайска и вернулся домой лишь под утро. Его 23-летняя сожительница начала ругаться из-за его затянувшегося отсутствия, и вскоре словесная перепалка переросла в избиение со стороны пьяного мужчины. Обвиняемый несколько раз ударил девушку по лицу, она упала, и из носа у неё потекла сильная кровь. Мужчина не смог самостоятельно остановить кровотечение и вызвал скорую помощь. Пострадавшей поставили диагноз: закрытый перелом костей носа. По факту инцидента возбуждено уголовное дело по статье «Умышленное причинение средней тяжести вреда здоровью», сообщает пресс-служба МВД по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>22.02.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12049</t>
+  </si>
+  <si>
+    <t>В пункт выдачи заказов OZON требуется сотрудник зала. График работы с 09:00-21:00. Оплата 1700р смена. Студентов на очной форме обучения просьба не беспокоить. Обращаться по телефону: 8-903-956-4085 Нина Дмитриевна</t>
+  </si>
+  <si>
+    <t>22.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12048</t>
+  </si>
+  <si>
+    <t>Каждый километр пути оправдывается, чтобы насладиться оттенком воды и величественными горными вершинами 🗻🌊🏔️ Фото Александр Ермолицкий 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12047</t>
+  </si>
+  <si>
+    <t>Куркуре — водопад на реке Чулышман ✨🌊 Снимок сделан Артёмом Головановым 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>20.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12046</t>
+  </si>
+  <si>
+    <t>Поездка, которая запомнится на всю жизнь ❤✨ Фотография Марии Захаровой 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>20.02.26 01:10</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12040</t>
+  </si>
+  <si>
+    <t>В бюджетную организацию в г.Горно-Алтайске требуется бухгалтер материальной группы. 40 часовая рабочая неделя. Соцпакет. З/п от 40тр. Телефон 89236619070</t>
+  </si>
+  <si>
+    <t>19.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12035</t>
+  </si>
+  <si>
+    <t>Выходные в Горном ❤️</t>
+  </si>
+  <si>
+    <t>19.02.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12034</t>
+  </si>
+  <si>
+    <t>Если у вас тормозит телега, предлагаем читать новости в max.ru/vkurse22 или ВК</t>
+  </si>
+  <si>
+    <t>19.02.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12033</t>
+  </si>
+  <si>
+    <t>Сплав по Катуни 🌊🛶 Фото Natalia Nikitina Наш Алтай</t>
+  </si>
+  <si>
+    <t>19.02.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12032</t>
+  </si>
+  <si>
+    <t>19.02.26 02:54</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12029</t>
+  </si>
+  <si>
+    <t>Держите немного природной красоты в утреннюю ленту🤩 Фото: Сергей Усик</t>
+  </si>
+  <si>
+    <t>19.02.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12020</t>
+  </si>
+  <si>
+    <t>Проведи праздничные выходные на курорте Altai Palace Altai Palace приглашает семьи и компании друзей на праздничные выходные, чтобы с размахом отметить Масленицу и День защитника Отечества в кругу самых близких. На протяжении всех выходных, с 21 по 23 февраля, курорт проведет масштабную анимационную программу, которая охватит сразу несколько локаций. 21 февраля вас ждут праздничные гуляния на площади Altai Palace, где будет организована выставка стрелкового оружия, тематические игры и эстафеты, а вечером в концертном зале «Джокер» пройдет яркое шоу от легендарной группы «Пропаганда» и золотого состава группы «Краски» с Ольгой Гусевой. 22 февраля вы сможете окунуться в масленичные гуляния, попробовать разные виды блинов и другие угощения. А вечером насладиться музыкой от TOP-100 лучших DJ - проектов России – Rude boy в ресторане «Ласточки». 23 февраля приглашаем вас на вечернюю программу в новый диско-бар на территории гастрокорта «Матрешка», где прозвучат DJ-сеты от Yura Vkus, Manzh, Alma. Также гостям курорта доступны конные прогулки по заснеженному парку маралов, заезды на снегоходах, полет на вертолете, караоке, детская анимационная программа, русская баня, бассейн и оздоровительные программы Medical SPA. Принять участие в мероприятиях курорта можно без проживания на территории Altai Palace. Забронируй незабываемый отдых → altaipalace.ru</t>
+  </si>
+  <si>
+    <t>18.02.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12019</t>
+  </si>
+  <si>
+    <t>В Акташе скончался 14-летний подросток после того, как вдохнул газ из газового баллончика. В январе в Акташе произошел первый в этом году летальный случай, связанный с вдыханием паров газа (сниффингом). Подросток вместе с друзьями купил в хозяйственном магазине газовый баллончик, предназначенный для розжига. Мальчик вдыхал газ, что вызвало острое отравление бутаном и привело к его смерти. По информации МВД по Республике Алтай, продавщица была привлечена к административной ответственности за продажу газосодержащих бытовых товаров несовершеннолетним, которые могут представлять опасность. Она получила штраф в размере 200 тысяч рублей. В прошлом году в Республике Алтай было зафиксировано 13 случаев вдыхания газа несовершеннолетними, из которых три подростка погибли. @nash_altay</t>
+  </si>
+  <si>
+    <t>18.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12018</t>
+  </si>
+  <si>
+    <t>Любимая трасса "Чуйский тракт" ❤🌄 Снимок: alexandra_yurepina 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.02.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12017</t>
+  </si>
+  <si>
+    <t>🔪🩸 В селе Яконур Усть-Канского района был задержан 56-летний мужчина, обвиняемый в убийстве своей 77-летней матери. Инцидент произошёл днем 15 февраля. Находясь в состоянии алкогольного опьянения, мужчина поссорился с пожилой женщиной и нанес ей удар кухонным ножом в грудь. От полученного ранения женщина умерла на месте. В настоящее время с подозреваемым проводят следственные действия, направленные на выяснение всех деталей случившегося и сбор доказательств. Следственные органы намерены обратиться в суд с ходатайством об аресте обвиняемого, сообщает СУСК по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>17.02.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12013</t>
+  </si>
+  <si>
+    <t>🩷Голубые глаза Катуни Фото: leksa_dronie</t>
+  </si>
+  <si>
+    <t>17.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12012</t>
+  </si>
+  <si>
+    <t>Снежная Курайская степь Фото michael_duhovny Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.02.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12008</t>
+  </si>
+  <si>
+    <t>🎉Парк приключений Дримвуд приглашает ярко провести февральские праздники! С 16 по 23 февраля парк превратится в центр народных традиций, весёлых гуляний и зрелищных шоу для всей семьи. 🥞Масленичные гуляния | 16–22 февраля 💪День Богатырей | 23 февраля В программе: — масленичные забавы с духом соперничества; — зрелищные богатырские игры; — огненное шоу; — силовое шоу; — мастер-классы; — аквагрим; — хороводы; — анимационная программа; — конкурс костюмов; — танцевальные флешмобы; — живая музыка и DJ-сеты с народными мотивами. ✨Финал каждого дня — световое шоу «Легенда о Белом Марале»! Впечатляющая история о великой битве света и тьмы. Дримвуд ждёт гостей всех возрастов, чтобы вместе разделить атмосферу праздника, традиций и настоящего семейного уюта. До встречи в парке! Узнать подробнее: телеграм-канал парка</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12007</t>
+  </si>
+  <si>
+    <t>😍 Делюсь с вами снимками Катуни, которые сделала Наталья Сладкова. 📸 ©️solundar04 🏞️</t>
+  </si>
+  <si>
+    <t>16.02.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12000</t>
+  </si>
+  <si>
+    <t>Сегодня, 16 января, в 11:50 по местному времени в Кош-Агачском районе произошло землетрясение магнитудой 3.1. Эпицентр находился в 30 километрах к северо-востоку от села Бельтир. В радиусе 50 километров оказались четыре населённых пункта района: Бельтир, Курай, Беляши и Чаган-Узун. Жители этих населённых пунктов не почувствовали толчков. По информации ГУ МЧС по Республике Алтай, жертв и пострадавших нет, а в службу 112 обращений не поступало. С начала текущего года в республике зафиксировано восемь землетрясений. @nash_altay</t>
+  </si>
+  <si>
+    <t>16.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11999</t>
+  </si>
+  <si>
+    <t>Летнее озеро Киделю ❤ Фото Татьяна Канышкова Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.02.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11998</t>
+  </si>
+  <si>
+    <t>Зимний Кату-Ярык ☺ Фото alstep Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.02.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11996</t>
+  </si>
+  <si>
+    <t>‼️ В 23:25 по местному времени 14 февраля в Улаганском районе Республики Алтай произошло землетрясение с магнитудой 3.3. Эпицентр находился в 18 километрах к северо-западу от села Акташ. Девять населённых пунктов оказались в радиусе 50 километров: Акташ, Чибиля, Улаган, Чибит, Паспарта, Кара-Кудюр Улаганского района, Курай Кош-Агачского района, а также Акбом и Иодро Онгудайского района. Местные жители толчков не почувствовали. Сообщений о жертвах и пострадавших не поступало, а в службу 112 звонков не было, информирует ГУ МЧС по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>14.02.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11995</t>
+  </si>
+  <si>
+    <t>Освежающее Кучерлинское озеро 💔 Наш Алтай</t>
+  </si>
+  <si>
+    <t>14.02.26 02:56</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11985</t>
+  </si>
+  <si>
+    <t>АЛТАЙ</t>
+  </si>
+  <si>
+    <t>13.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11984</t>
+  </si>
+  <si>
+    <t>Сказочно красиво Фото Никита Новиков Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.02.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11983</t>
+  </si>
+  <si>
+    <t>Природа Горного Алтая впечатляет 😍 Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.02.26 01:45</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11977</t>
+  </si>
+  <si>
+    <t>Для всех влюбленных 💘 Близится самый романтический день в году - 14 февраля, приглашаем вас провести его вместе со своей второй половинкой на курорте «Сибирская монета». Вас ждёт праздничный вечер «Музыка. Любовь. Танец» в ресторане «Ласточки» с живым вокалом CQ Plam и DJ‑сетом от Юры Вкус 🎵 Горы, любовь и время наедине друг с другом ♥️ 14 февраля Ресторан «Ласточки» Сбор гостей в 21:00 Бронь столов: 8-914-059-88-16</t>
+  </si>
+  <si>
+    <t>11.02.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11976</t>
+  </si>
+  <si>
+    <t>🦆 В Новокузнецке каждую зиму утки гуляют по городу, как голуби, и на юг лететь не хотят. Похоже, зимние прогулки им нравятся больше солнца! 😎</t>
+  </si>
+  <si>
+    <t>11.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11975</t>
+  </si>
+  <si>
+    <t>Горный Алтай, Телецкое озеро, Артыбаш 💙🏞️ Снимок kirill_potashev 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>11.02.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11972</t>
+  </si>
+  <si>
+    <t>На Семинском перевале ❄ Фото verafisherr_photo Наш Алтай</t>
+  </si>
+  <si>
+    <t>10.02.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11971</t>
+  </si>
+  <si>
+    <t>📞Роскомнадзор подтвердил ограничения Telegram В ведомстве уточнили, что мессенджер не устранил нарушения. По-прежнему не исполняется российское законодательство: • не защищены персональные данные • нет реальных мер противодействия мошенничеству • мессенджер используется в преступных и террористических целях В связи с этим Роскомнадзор продолжит введение ограничений, чтобы добиться исполнения законодательства и защитить граждан. ❗ Друзья! Мы работаем для вас уже много лет — публикуем самые важные, интересные и эксклюзивные новости. Если у вас есть MAX, подпишитесь на наш канал прямо сейчас: max.ru/vkurse22 и приглашай друзей! 🙏</t>
+  </si>
+  <si>
+    <t>10.02.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11970</t>
+  </si>
+  <si>
+    <t>🫠На Алтае сыграли в хоккей на высокогорном озере: матчем заинтресовалась прокуратура Группа сибиряков сыграла в хоккей на льду высокогорного озера в Республике Алтай. Для этого они прилетели к водоёму, расположенному на высоте около 2,5 тысяч метров, на вертолёте. Автором идеи стал новосибирский фотограф Вадим Махоров. Он отметил, что сильные ветра в том месте сдувают снег, оставляя лёд идеально гладким для игры. Махоров также заявил, что в планах - провести полноценный матч на Мультинских озёрах. После того как видео с матчем разошлось по соцсетям, Горно-Алтайская транспортная прокуратура начала проверку. Ведомство изучает обстоятельства полёта и посадки вертолёта на лёд водоёма на предмет нарушения правил безопасности. При выявлении нарушений будет принят соответствующие меры. Видео: Вадим Махоров</t>
+  </si>
+  <si>
+    <t>10.02.26 03:25</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11969</t>
+  </si>
+  <si>
+    <t>В Улаганском районе зафиксировано небольшое землетрясение. Сегодня, 10 февраля, в 1:24 по местному времени произошло землетрясение с магнитудой 2,5, его эпицентр находился в 15 километрах к северо-западу от села Акташ. В радиусе 50 километров расположены девять населённых пунктов: Акташ, Чибиля, Улаган, Чибит и Паспорта в Улаганском районе; Курай в Кош-Агачском районе; Акбом, Иодро и Кара-Кудюр в Онгудайском районе. Жители этих мест толчков не заметили. Пострадавших и погибших нет, обращений на номер 112 не регистрировалось, сообщает Главное управление МЧС по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>09.02.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11968</t>
+  </si>
+  <si>
+    <t>В четверг, 6 февраля, в Республике Алтай сотрудники Госавтоинспекции организовали рейд под названием «Нетрезвый водитель». Статистика: 🔹 1 человек задержан за вождение в состоянии опьянения. 🔹 4 водителя управляли автомобилем без водительских прав. 🔹 3 автомобиля выехали на полосу встречного движения. 🔹 16 участников движения не имели страховки. 🔹 12 человек не были пристегнуты ремнями безопасности. Пешеходы также получили штрафы — 4 нарушителя, перебегавших дорогу в неположенных местах и игнорировавших светофоры, привлечены к ответственности. В общей сложности за день сотрудники ГИБДД выявили 62 нарушения. 📞 Если заметите пьяного за рулём, звоните: 28-777, 9-24-97 или 102. Ваш звонок может спасти чью-то жизнь! @nash_altay</t>
+  </si>
+  <si>
+    <t>09.02.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11967</t>
+  </si>
+  <si>
+    <t>С панорамой на озеро Аккем и гору Белуху 🏞️🌄 Снимок Павла Филатова 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.02.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11966</t>
+  </si>
+  <si>
+    <t>В пункт выдачи заказов OZON требуется сотрудник зала. График работы с 09:00-21:00. Оплата 1700р смена. Обращаться по телефону: 8-903-956-4085 Нина Дмитриевна</t>
+  </si>
+  <si>
+    <t>07.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11965</t>
+  </si>
+  <si>
+    <t>Потрясающие панорамы Горного Алтая 🗻🌄 Снимки сделаны Никитой Нагорным 📸✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.02.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11958</t>
+  </si>
+  <si>
+    <t>‍👊 Жена простила, но судья не согласился: в Чемальском районе вынесли приговор мужчине, избивавшему жену на кухне В мировом суде Чемальского района рассматривалось дело против местного жителя, обвиняемого в угрозах убийством своей супруги. Инцидент произошёл в сентябре прошлого года. В состоянии алкогольного опьянения мужчина из ревности жестоко избил жену, угрожая ей ножом из кухни. Пострадавшая обратилась в полицию, после чего было начато уголовное дело. Однако к моменту судебного разбирательства супруги помирились, и женщина подала заявление с просьбой прекратить дело, выразив прощение мужу. Тем не менее, суд не принял во внимание её доводы. Выяснилось, что мужчина регулярно применял насилие к жене и ранее уже привлекался к ответственности за подобные действия. Он не имеет работы, злоупотребляет спиртным, а семейные проблемы продолжаются на протяжении нескольких лет. Судья, принимая во внимание криминальное прошлое и характер подсудимого, отказался прекращать дело по заявлению о примирении. В итоге мужчине назначено наказание в виде 280 часов обязательных работ. @nash_altay</t>
+  </si>
+  <si>
+    <t>06.02.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11957</t>
+  </si>
+  <si>
+    <t>Долина реки Аккол предстает именно в таком виде. 🌄 В этой местности расположены озёра Акколь и Караколь, а на заднем плане виднеется Южно-Чуйский хребет. 🏞️ (Фото: Валерия Собецкис) 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.02.26 03:10</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11947</t>
+  </si>
+  <si>
+    <t>🛣 Серпантин на Белокуриху-2 Горный серпантин с 62 поворотами - по своей сложности он превзошел даже знаменитый Чике-Таман. Путешествовать по этой извилистой дороге, протяженность которой почти 8 км, - настоящее приключение: перепад высот составляет 420 метров. По пути можно полюбоваться склоном горы Слюдянка, которую прозвали так за сияющие на солнце капельками слюды камешки. 📍​Белокуриха, Алтайский край, 51.973033, 84.89594 📷 anton_melyoshkin, sirotullo, cesur_kuchuk, andreevna___00, volkovajs, chaykolena, alena_sandrovna</t>
+  </si>
+  <si>
+    <t>05.02.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11946</t>
+  </si>
+  <si>
+    <t>окрестности Курая 😍❄ Фото Александр Устинович Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.02.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11941</t>
+  </si>
+  <si>
+    <t>Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.02.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11940</t>
+  </si>
+  <si>
+    <t>Зубы дракона, Элекмонар Фото Almaz_gid Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.02.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11939</t>
+  </si>
+  <si>
+    <t>Алтай ранним утром 💙 Фото Grebneva Natalia Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.02.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11938</t>
+  </si>
+  <si>
+    <t>Перевал Чике-Таман 😍 Фото latynnikov Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.02.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11931</t>
+  </si>
+  <si>
+    <t>Элекмонар. Катунь Фото: Наталья</t>
+  </si>
+  <si>
+    <t>03.02.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11930</t>
+  </si>
+  <si>
+    <t>Утро над озером Казан Кёль Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.02.26 01:18</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11929</t>
+  </si>
+  <si>
+    <t>На Алтае сфотографировали редчайшего двуполого снегиря. Жительница села Аламбай запечатлела птицу с уникальным окрасом: одна половина грудки ярко-красная, как у самца, вторая — серая, как у самки. Это не фотошоп, а крайне редкое природное явление — билатеральный гинандроморфизм. Такие птицы появляются из-за генетического сбоя на самом раннем этапе развития и несут признаки сразу двух полов. Из-за этого у них может быть необычное поведение и сложности с поиском пары. Природа снова удивляет 🤯</t>
+  </si>
+  <si>
+    <t>01.02.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11928</t>
+  </si>
+  <si>
+    <t>Прогулка к Шавлинским озёрам. 🏞️ Фотография Софии Назаренко 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.02.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11922</t>
+  </si>
+  <si>
+    <t>❌🍷 В Республике Алтай вводят жёсткие ограничения на алкоголь С 1 марта 2026 года в Республике Алтай начнут действовать одни из самых строгих правил по продаже алкоголя в России. Купить спиртное станет заметно сложнее. 🔻 Что изменится: — алкоголь полностью запретят продавать в магазинах, расположенных в многоквартирных домах — воскресенье станет «трезвым днём» — розничная продажа алкоголя будет запрещена по всей республике — число праздничных дней без алкоголя увеличат до 14 (включая 1 сентября, 9 Мая, Новый год, Рождество и другие) Новый режим работы для отдельно стоящих магазинов: • понедельник–четверг — с 11:00 до 19:00 • пятница с 11:00 до 16:00 • суббота с 11:00 до 14:00 • воскресенье - продажа запрещена Ограничения не коснутся ресторанов, баров и кафе. А как вы относитесь к таким мерам?</t>
+  </si>
+  <si>
+    <t>01.02.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11921</t>
+  </si>
+  <si>
+    <t>🦢В Бийске на пляже АБ заметили лебедя с перебитым крылом Очевидцы сообщили, что птица не может взлететь и держится у берега. Активисты, которые ухаживают за лебедями в посёлке Молодёжном, заверили: о ситуации знают и держат её под контролем. В ближайшее время лебедя планируют отловить и направить к специалистам в Барнаул для осмотра и помощи, пишет Деловой Бийск. Надеемся, что всё обойдётся! Спасибо активистам за помощь❤️</t>
+  </si>
+  <si>
+    <t>01.02.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11916</t>
+  </si>
+  <si>
+    <t>В Кемеровской области произошла страшная трагедия: в Прокопьевске в сауне во время пожара погибли пять подростков. По информации местных СМИ, накануне, 31 января, группа молодых людей, большинство из которых были студентами физкультурного техникума, собралась отметить дни рождения сразу трех своих товарищей. На прошлой неделе двум девушкам по имени Лиза исполнилось 16 и 17 лет, а их другу Сергею – 17. Они все погибли при пожаре, также среди жертв оказался молодой человек по имени Ярослав. Огонь вспыхнул в сауне примерно в 20:30. Спастись удалось только одной из подростков – 16-летней Софье. По сведениям «Базы», пятеро участников компании выбрали неверное направление при попытке бегства, отравились угарным газом и скончались. Площадь возгорания достигла 70 квадратных метров. Известно, что 4 марта 2025 года в этой же сауне уже случался пожар. По факту происшествия возбуждено уголовное дело по статье, связанной с оказанием услуг, не соответствующих требованиям безопасности для жизни или здоровья потребителей. На месте работают следователи и криминалисты регионального Следственного комитета, проводятся допросы свидетелей. Также назначены судебные экспертизы для выяснения причин смерти и возгорания. В галерее представлено одно из последних видео с подростками. На записи видна именинница Лиза, которая праздновала 17-летие, её подруга Софья и друг Ярослав. Все вместе они направлялись в сауну на Кубанской улице, где вскоре произошёл пожар. Фото и видео предоставлены «Прокис». @nash_altay</t>
+  </si>
+  <si>
+    <t>01.02.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11915</t>
+  </si>
+  <si>
+    <t>Голубое озеро в горах 😍 Фото Алена Утробина Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.02.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11914</t>
+  </si>
+  <si>
+    <t>Лиса бегает по горнолыжной трассе в Манжероке. Она не боится, не проявляет агрессию, а неспеша бежит по своем делам, не обращая внимания на лыжников @nash_altay</t>
+  </si>
+  <si>
+    <t>31.01.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11913</t>
+  </si>
+  <si>
+    <t>В Чойском районе произошло столкновение машины с косулей, информирует Главное управление МЧС по Республике Алтай. Авария случилась на 8-м километре трассы Паспаул – Каракокша. На проезжую часть внезапно выбежало дикое животное. В результате происшествия никто не пострадал и не погиб. @nash_altay</t>
+  </si>
+  <si>
+    <t>31.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11910</t>
+  </si>
+  <si>
+    <t>Полный ледостав на Телецком озере — редкое явление. Обычно озеро лишь «схватывается» пятнами: мешают ветер, волны и огромная теплоёмкость воды. В конце января температура воды держалась около +1,2 °C, и к вечеру появлялся тончайший лёд — буквально тоньше стекла, который тут же ломал даже слабый ветер. ❄️ Но в тихих зонах лёд всё же берёт своё. От мыса Ажи до устья Юрги уже формируются ледяные поля с красивой паутиной трещин. Насколько далеко лёд продвинется на юг — покажет февраль, рассказывает фотограф и исследователь природы Роман Воробьёв.</t>
+  </si>
+  <si>
+    <t>31.01.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11909</t>
+  </si>
+  <si>
+    <t>31.01.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11908</t>
+  </si>
+  <si>
+    <t>Без всяких вступлений... Шавлинские озёра в 4K качестве 😍📹 Алтайская природа под умиротворяющую мелодию для сна.🌿🎶 #ШавлинскиеОзёра #Шавла #ГораПирамида #ПлатоЕштыкол #Чибит #Орой 🏞️✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>30.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11907</t>
+  </si>
+  <si>
+    <t>Цвет воды в Шавлинском озере поражает своей бирюзовой красотой. 💧✨ (Фото: Ярослав Макеев) 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>30.01.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11903</t>
+  </si>
+  <si>
+    <t>Ищем специалиста по ремонту с/х техники в с. Майма Обязанности: - Диагностика и ремонт дизельных двигателей, трансмиссий, гидравлики; - Выезд к клиенту по заявкам, ремонт в полевых условиях - Проведение ТО сельхозтехники; Требования: - Опыт работы с сельхозтехникой (желательно с электрикой, гидравликой) - Чтение электрических и гидравлических схем. Условия: - График: 5/2, в сезон переработки оплачиваются. - Официальное трудоустройство, полный соц. пакет. - Командировочные расходы оплачиваются. Обращаться по номеру +79627994041</t>
+  </si>
+  <si>
+    <t>30.01.26 03:22</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11902</t>
+  </si>
+  <si>
+    <t>Горноалтайские лыжники и сноубордисты теперь могут серфить. Только не в море, а в интернете. МТС модернизировала телеком-оборудование в нескольких населенных пунктах Республики Алтай и на популярном курорте Манжерок: сеть стала более емкой — к ней одновременно могут подключаться больше пользователей. Качество мобильного интернета стало лучше в селах Турочак, Иогач, Артыбаш, Элекмонар, Акташ, Кош-Агач, Улаган. Для местных жителей и гостей это возможность более комфортно пользоваться привычными цифровыми сервисами и всегда оставаться на связи.</t>
+  </si>
+  <si>
+    <t>29.01.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11901</t>
+  </si>
+  <si>
+    <t>Актру 🗻 Фото Катерина Якименко Наш Алтай</t>
+  </si>
+  <si>
+    <t>29.01.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11896</t>
+  </si>
+  <si>
+    <t>29.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11895</t>
+  </si>
+  <si>
+    <t>Зимний Алтай Фото: Gelio Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.01.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11888</t>
+  </si>
+  <si>
+    <t>Река Чулышман в зимнем пейзаже ❄🌨️ Снимок сделан Сергеем Фоминовым 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.01.26 04:13</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11887</t>
+  </si>
+  <si>
+    <t>Зимний Куркуре</t>
+  </si>
+  <si>
+    <t>28.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11886</t>
+  </si>
+  <si>
+    <t>Долина реки Маашей под мерцающим звёздным сводом 🌌✨ Снимок сделан vladimir_guschin 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>27.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11876</t>
+  </si>
+  <si>
+    <t>Путешествие на Алтай «Цветение Маральника» ⛰️🌸 Продолжительность — 5 дней и 4 ночи ❗️СКИДКА❗️🕔 При раннем бронировании цена 49 тысяч рублей вместо 60 000💰 - Подробности программы тура можно узнать в личных сообщениях сообщества или у гида 📩 vk.ru/altaigeographic — наше сообщество 🌐 vk.ru/id67823031 — надежный гид 👤 🚘 Путешествуем на современных и комфортабельных автомобилях, а не на автобусе! 🚗 🏡 Проживание организовано на уютных базах с удобствами внутри домиков! 🏠 💴 В стоимость тура входят: 1. Трансфер на протяжении всего путешествия (комфортные машины и заброска на внедорожниках); 🚙 2. Встреча и доставка из аэропортов и автовокзалов Новосибирска, Барнаула и Горно-Алтайска; ✈️🚌 3. Все экскурсии по маршруту: сплавы, конные прогулки и прочее; 🚣‍♂️🐎 4. Проживание в домиках на базах Горного Алтая с удобствами (2-3 человека в комнате); 🛏️ 5. Медицинская страховка для всех участников тура; 🏥 6. Услуги гида-экскурсовода; 🎒 7. Оплата рекреационных сборов; ⠀💵 8. Завтраки включены; 🍽️ 9. Этно-вечер с дегустацией алтайских продуктов; 🍡 10. Посещение бани. 🧖 ⠀ ❌ Что оплачивается отдельно? 1. Билеты до места начала тура; 🎫 2. Сувениры; 🎁 3. Обеды и ужины. 🍽️ 🧍‍♂️ Гиды сопровождают группу постоянно, проживая на той же базе. 🛖 Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.01.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11875</t>
+  </si>
+  <si>
+    <t>Волшебная красота Горного Алтая ❄ Наш Алтай</t>
+  </si>
+  <si>
+    <t>25.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11869</t>
+  </si>
+  <si>
+    <t>Спуск к Инегеню 💙 Фото 187video Наш Алтай</t>
+  </si>
+  <si>
+    <t>25.01.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11868</t>
+  </si>
+  <si>
+    <t>Алтын-Кёль, что в переводе с алтайского означает «золотое озеро», является настоящей жемчужиной Алтая ❤️✨ ©️iamfromaltai📸</t>
+  </si>
+  <si>
+    <t>24.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11862</t>
+  </si>
+  <si>
+    <t>Причины, по которым Алтай выделяется в этот период года, заключаются в следующем: 🌄🍂✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.01.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11855</t>
+  </si>
+  <si>
+    <t>24 января в стенах роскошного Altai Palace пройдет турнир «Altai Palace FIGHT» Собирайтесь с друзьями и приходите поддержать своих фаворитов! В этот вечер вас ждут напряженные поединки, яркие эмоции и незабываемая атмосфера. Турнир соберет зрелищных бойцов, готовых сразиться за звание лучшего. Не упустите возможность стать частью этого грандиозного события! Билеты уже в продаже. Ждем вас на турнире, где каждый бой — это настоящее искусство и адреналин! 📅 24 января ⏰ Сбор гостей 19:00 📍 Концертный зал Joker 🤳 Бронь столов: 8-914-059-88-16</t>
+  </si>
+  <si>
+    <t>23.01.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11854</t>
+  </si>
+  <si>
+    <t>💧В Чемале спасли коня, провалившегося в воду Вчера в Чемале конь пошёл попить воды и провалился. Самостоятельно выбраться животное не смогло. К счастью, на место быстро прибыли сотрудники МЧС — сработали оперативно и спасли коня. Сейчас с ним всё в порядке, пишет altaicriminal</t>
+  </si>
+  <si>
+    <t>23.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11853</t>
+  </si>
+  <si>
+    <t>Перед вами Аккемский ледник, который стекает с горного склона Белухи — самой высокой вершины Алтая. 🏔️❄️ Фотограф: Слава Степанов 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>22.01.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11845</t>
+  </si>
+  <si>
+    <t>Добрый вечер. Дом на окраине Артыбаша, за ним еловая тайга. Каждый год , появляется один и тот же рисунок елей на стекле!</t>
+  </si>
+  <si>
+    <t>22.01.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11844</t>
+  </si>
+  <si>
+    <t>21.01.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11843</t>
+  </si>
+  <si>
+    <t>В этом районе расположены гора Актру, Голубое озеро и множество других живописных мест. 🏞️ Фотография Михаила Новичкова 📷 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.01.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11842</t>
+  </si>
+  <si>
+    <t>💟Водопад Корбу ©️Роман и Татьяна Воробьёвы</t>
+  </si>
+  <si>
+    <t>21.01.26 02:26</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11834</t>
+  </si>
+  <si>
+    <t>Чемальская ГЭС – одна из самых известных и хорошо раскрученных достопримечательностей Горного Алтая. Сооружение было построено на окраине села Чемал в 1935 году силами заключенных СибУЛОН-а – Сибирского управления лагерей особого назначения. За время своего существования Чемальская ГЭС несколько раз сильно пострадала от природных катаклизмов. В 2011 году в результате очередной аварии вышло из строя машинное отделение, после чего станцию законсервировали. Финальным аккордом стало наводнение 2014 года. Напомним, Чемальскую ГЭС планируют серьезно обновить к лету 2026 года. Работы оценили более чем в 77 млн рублей. Цель проекта — не производство энергии, а благоустройство территории и развитие туризма. фото: goskatalog. ru, архив АГКМ, Бийский краеведческий музей им. В.В. Бианки ©Толк</t>
+  </si>
+  <si>
+    <t>20.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11833</t>
+  </si>
+  <si>
+    <t>Долина Актру и Курайская степь 💙🌄 Снимок сделан Софией Зандер📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>20.01.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11829</t>
+  </si>
+  <si>
+    <t>🔥 В Улагане произошёл серьёзный пожар: на улице Дружбы полностью сгорел жилой дом площадью 90 квадратных метров, а также пристройка к нему и автомобиль Mazda Demio. Для ликвидации возгорания были задействованы десять спасателей и три пожарные машины. Общая площадь охваченного огнём участка достигла 132 квадратных метров. По информации ГУ МЧС по Республике Алтай, пострадавших и погибших нет. @nash_altay</t>
+  </si>
+  <si>
+    <t>20.01.26 03:37</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11828</t>
+  </si>
+  <si>
+    <t>Житель Уожана предстанет перед судом по обвинению в смертельном ДТП. Авария случилась утром 18 октября прошлого года возле Чемала, примерно в 10 часов. 66-летний водитель нарушил правила дорожного движения, превысил допустимую скорость, после чего управляемый им автомобиль Datsun выехал с проезжей части и перевернулся. В результате происшествия на месте скончались две женщины, пассажиры иномарки, которые не были пристегнуты ремнями безопасности. Водитель и 40-летний пассажир получили травмы, но остались живы. Все участники ДТП – жители села Уожан. Мужчине предъявлено обвинение в нарушении правил дорожного движения, повлекшем по неосторожности гибель двух человек. Материалы дела переданы в суд. Согласно статье, виновному грозит лишение свободы до семи лет и запрет на управление транспортными средствами до трех лет, сообщает прокуратура Республики Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>20.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11827</t>
+  </si>
+  <si>
+    <t>За горами Северо-Чуйского хребта опускается солнце. 🌄😍 Наш Алтай</t>
+  </si>
+  <si>
+    <t>19.01.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11826</t>
+  </si>
+  <si>
+    <t>🐺В Алтайском заповеднике волк гонится за маралухой Сцену запечатлела фотоловушка. На видео хищник появляется в кадре через несколько секунд после своей потенциальной добычи. Устройство было установлено исследователями Татьяной и Романом Воробьёвыми.</t>
+  </si>
+  <si>
+    <t>18.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11825</t>
+  </si>
+  <si>
+    <t>Гейзерное озеро зимой 😍 Наш Алтай</t>
+  </si>
+  <si>
+    <t>18.01.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11824</t>
+  </si>
+  <si>
+    <t>Чуйский тракт 🗻❄ Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.01.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11823</t>
+  </si>
+  <si>
+    <t>Следственный комитет по Республике Алтай проводит проверку в связи с обнаружением тела 77-летнего мужчины при тушении пожара в селе Усть-Кан. По предварительной информации, в ночь с 14 на 15 января 2026 года в жилом надворном строении на территории одного из домовладений в 3-м переулке Тугамбаева возник пожар. Во время ликвидации возгорания сотрудники МЧС нашли тело погибшего. Следователи выясняют все детали инцидента, проводят допросы свидетелей и очевидцев, а также назначили судебные экспертизы. При осмотре места происшествия не выявлено никаких признаков, указывающих на насильственную смерть. Предварительной причиной пожара считается неосторожное обращение с огнем во время курения, сообщает Следственный комитет по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>17.01.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11822</t>
+  </si>
+  <si>
+    <t>На Телецком озере 😍 Фото dashabes Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.01.26 02:28</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11820</t>
+  </si>
+  <si>
+    <t>Доброе утро, Курай Сегодня на улице легкий морозец.</t>
+  </si>
+  <si>
+    <t>16.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11819</t>
+  </si>
+  <si>
+    <t>Цвет воды невероятный Фото 187video Наш Алтай</t>
+  </si>
+  <si>
+    <t>16.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11818</t>
+  </si>
+  <si>
+    <t>Покрытые снегом Красные горы представляют собой редкое и впечатляющее зрелище. ❄️🏔️ В таком облике Кызыл-Чин выглядит особенно таинственно и словно из другого мира. 🌌✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.01.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11817</t>
+  </si>
+  <si>
+    <t>🐆 Снежный барс вышел к дороге на Алтае Несколько дней назад в урочище Уландрык на юге Кош-Агачского района местные жители встретили ирбиса, спокойно идущего вдоль дороги. Одному из автомобилистов удалось сделать редкий снимок — на нём видно, что барс прихрамывает на заднюю лапу. По словам очевидцев, примерно в это же время в окрестностях был задавлен жеребёнок — вероятно, хищник охотился именно здесь. Информацию передали в Сайлюгемский национальный парк. Специалисты выехали на место, но самого барса не нашли, зато обнаружили раненого архара, который, возможно, тоже стал объектом охоты ирбиса. Как рассказал директор парка Денис Маликов, на хребте Сайлюгем обитают шесть хорошо известных учёным снежных барсов, однако сфотографированная особь не совпала ни с одним из них. Скорее всего, этот ирбис ранее вообще не попадал в базу наблюдений. По оценке специалистов, барс не выглядит истощённым или больным, а хромота, вероятно, связана с ушибом во время охоты. После добычи он, скорее всего, ушёл в своё логово. Оснований для его отлова или изъятия из дикой природы нет. ❗️В парке напоминают: при встрече с редкими хищниками нельзя их преследовать или пугать — любое вмешательство вызывает стресс у животных, находящихся под охраной.</t>
+  </si>
+  <si>
+    <t>15.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11816</t>
+  </si>
+  <si>
+    <t>Марс на Алтае Фото Ганеман Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.01.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11815</t>
+  </si>
+  <si>
+    <t>Ты внимательный, ответственный и энергичный? Готов гарантировать безопасность и отличное настроение наших гостей? Тогда ты – тот, кого мы ищем! Мы приглашаем ИНСТРУКТОРА на игровые аттракционы. Твоя главная задача – следить за безопасностью, порядком и помогать гостям получать максимум удовольствия! Условия оплаты: заработная плата выплачивается ежемесячно. Конкретные условия оплаты обсуждаются на собеседовании. Зарплата 35 000 рублей График работы: 3/3 или 2/2. Рабочий день с 10:00 до 21:00. Обязанности: - обеспечение безопасности и порядка на игровых аттракционах. - помощь гостям в получении максимального удовольствия от посещения. - контроль за соблюдением правил безопасности. - поддержание позитивной атмосферы и создание комфортных условий для посетителей. Требования: - внимательность и ответственность. - энергичность и позитивный настрой. - готовность работать с людьми и обеспечивать их безопасность. Опыт работы не требуется, обучение предоставляется. Преимущества работы у нас: - премии за отличную работу. - возможность карьерного роста. - дружный коллектив и поддержка на всех этапах работы. Телефон для связи: 89293051573 Елизавета (лучше сообщения в телеграм, вотсап)</t>
+  </si>
+  <si>
+    <t>15.01.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11814</t>
+  </si>
+  <si>
+    <t>Гейзерное озеро 😍❄ Фото anton_melyoshkin Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.01.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11813</t>
+  </si>
+  <si>
+    <t>15.01.26 04:38</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11812</t>
+  </si>
+  <si>
+    <t>В Усть-Кане случился пожар, в котором погиб один человек. Возгорание возникло в переулке 3-й Тугамбаева, где загорелась небольшая деревянная постройка на участке жилого дома. Для ликвидации огня было привлечено восемь спасателей и два пожарных автомобиля. По информации ГУ МЧС по Республике Алтай, площадь возгорания составила 12 квадратных метров. К сожалению, в этом пожаре погиб человек. @nash_altay</t>
+  </si>
+  <si>
+    <t>14.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11811</t>
+  </si>
+  <si>
+    <t>Ледник Актру 🤍 Фото Марина Лисова Наш Алтай</t>
+  </si>
+  <si>
+    <t>14.01.26 03:05</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11807</t>
+  </si>
+  <si>
+    <t>Где на Алтае зимой можно насладиться теплом? Добро пожаловать в село Топольное! Местные жители уверяют, что это место – настоящая солнечная ямка в районе. Оно расположено в уютной долине реки Ануй, окруженной живописными горами и холмами. Здесь царит свой уникальный микроклимат. Если провести воображаемую линию всего в нескольких километрах от села, вы удивитесь: за ее пределами температура опускается в среднем на целых 10 градусов! Так что если хотите укрыться от зимнего холода, Топольное – ваш идеальный выбор! 📷 Сергей Усик</t>
+  </si>
+  <si>
+    <t>14.01.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11806</t>
+  </si>
+  <si>
+    <t>😃Необычные очертания деревьев, выброшенных на берег Телецкого озера. Только мне одному кажется, что одно из них напоминает оленя?🌲🦌 ©️Николай Шевченко</t>
+  </si>
+  <si>
+    <t>14.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11805</t>
+  </si>
+  <si>
+    <t>Горный Алтай восхитителен❤ Фото Julia Holodova Наш Алтай</t>
+  </si>
+  <si>
+    <t>13.01.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11802</t>
+  </si>
+  <si>
+    <t>😱 В родильном доме №1 Новокузнецка за период новогодних каникул за семь дней умерли девять младенцев. Об этом сегодня рассказали региональные телеграм-каналы. При этом сообщалось, что в один из дней скончались сразу три ребенка. Сейчас учреждение закрыто на карантин из-за ОРВИ, приём пациентов временно прекращён. Областной минздрав подтвердил сведения о смерти новорождённых. Несколько ведомств – Следственный комитет Кузбасса, Прокуратура Кемеровской области, Роспотребнадзор и Росздравнадзор – начали проверку по этому факту. Уже заведено уголовное дело по статье «Причинение смерти по неосторожности». Главный врач больницы временно отстранён от работы. Причины массовой гибели младенцев пока остаются неизвестными. Фото: телеграм-канал 112. @nash_altay</t>
+  </si>
+  <si>
+    <t>13.01.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11801</t>
+  </si>
+  <si>
+    <t>Озёра Каракола. Перемещаясь от одного озера к другому, переходя от одного восхищения к следующему. 🌄 Пейзажи, способные развеять усталость и вновь пробудить любовь к горам. 💖 Фотография: Светлана Конева ⛰💧📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>13.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11795</t>
+  </si>
+  <si>
+    <t>Лед на Катуни прекрасен 🧊 Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11788</t>
+  </si>
+  <si>
+    <t>Песчаные столбы Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.01.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11783</t>
+  </si>
+  <si>
+    <t>🎁 Дарим меховую накидку из овчины на переднее сиденье автомобиля. Условия очень простые, нужно: 🔴подписаться на @nash_altay 🔴Нажми кнопку "Участвовать 🔥" под этим постом 🔴переслать этот пост другу в личные сообщения. 🙌 Вуаля! Случайного победителя выберем 16 января в 20:00 с помощью бота. Всем удачи! 👍 🎆</t>
+  </si>
+  <si>
+    <t>12.01.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11780</t>
+  </si>
+  <si>
+    <t>🤤 Самый красивый лёд на Алтае На фото озеро Аккол. Нереально насыщенный голубой цвет льда выглядит так, будто его подкрасили специально. Глаз не оторвать. Алтай умеет удивлять даже зимой — морозно, но безумно красиво. Фото: miss.viktoriakozlova</t>
+  </si>
+  <si>
+    <t>12.01.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11776</t>
+  </si>
+  <si>
+    <t>😍В Алтайском заповеднике марал отдыхал в тёплой снежной ямке Фотоловушка запечатлела благородного оленя в момент, когда он поднимается после отдыха в уютном снежном углублении. Зимой, когда корма становится меньше, а добывать его сложнее, даже короткий отдых для дикого животного - необходимость. Фото: Юрий Калинкин</t>
+  </si>
+  <si>
+    <t>12.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11775</t>
+  </si>
+  <si>
+    <t>Актру❤😍 Фото kataeva_ea Наш Алтай</t>
+  </si>
+  <si>
+    <t>11.01.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11770</t>
+  </si>
+  <si>
+    <t>Лебединое озеро, Светлое 💙</t>
+  </si>
+  <si>
+    <t>11.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11769</t>
+  </si>
+  <si>
+    <t>Белуха. Вид сверху. Наш Алтай</t>
+  </si>
+  <si>
+    <t>11.01.26 03:10</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11768</t>
+  </si>
+  <si>
+    <t>В сети есть несколько аргументированных точек зрения учился или нет Леонид Быков во 2-й Ленинградской спецшколе ВВС в Ойрот-Туре (Горно-Алтайске). В своем проекте Курсанты. Хроники военных училищ Алтая мы решили опираться на слова самого Леонида Федоровича. Эти кадры сняли барнаульские кинематографисты в 1974 году. Тогда режиссер показал свой фильм "В бой идут одни "Старики", у нас раньше, чем его увидит вся остальная страна. Это была благодарность за те годы, что семья Быковых провела в Барнауле в эвакуации. Фото: BarnaulOld</t>
+  </si>
+  <si>
+    <t>10.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11767</t>
+  </si>
+  <si>
+    <t>Загадочное пространство! Великолепие на все сто💯🍀✨ Снимок сделан Екатериной Бузмаковой📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>10.01.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11763</t>
+  </si>
+  <si>
+    <t>🛞 Как изменился размер штрафов ПДД в 2026 году</t>
+  </si>
+  <si>
+    <t>10.01.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11762</t>
+  </si>
+  <si>
+    <t>А вы видите кошку?</t>
+  </si>
+  <si>
+    <t>10.01.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11761</t>
+  </si>
+  <si>
+    <t>Ледник у Семи Озёр ⛰😍 Фото germanh Наш Алтай</t>
+  </si>
+  <si>
+    <t>10.01.26 03:35</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11760</t>
+  </si>
+  <si>
+    <t>Следственный комитет Республики Алтай проводит проверку в связи с обнаружением тела 42-летнего мужчины при тушении пожара в селе Усть-Кан. По предварительной информации, около двух часов ночи 6 января в квартире на улице Лесной, расположенной в двухэтажном многоквартирном доме, возникло возгорание. Во время ликвидации пожара спасатели МЧС нашли погибшего мужчину. Следователи выясняют все детали происшествия, проводят опросы свидетелей и очевидцев, а также назначили судебные экспертизы. При осмотре места происшествия не выявлено признаков, указывающих на насильственную смерть. Предварительной причиной пожара названо неосторожное обращение с огнем при курении, сообщает СУСК по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>10.01.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11759</t>
+  </si>
+  <si>
+    <t>Трек к Софийскому леднику — это не просто маршрут к истокам рек, но и к самому источнику личной энергии. 🌊⚡ Этот путь дарит душе одновременно восхищение и нежную, светлую печаль при прощании. 😍💔 Фото: Алексей Чунихин 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>09.01.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11752</t>
+  </si>
+  <si>
+    <t>⚠️Землетрясение магнитудой 3,4 произошло в Республике Алтай 9 января По данным регионального МЧС, эпицентр подземных толчков находился недалеко от села Курай Кош-Агачского района. Сейсмособытие было зарегистрировано в 02:57. В 50-километровую зону попало шесть населённых пунктов Кош-Агачского и Улаганского районов. Местные жители тряски не ощущали, жертв и разрушений нет.</t>
+  </si>
+  <si>
+    <t>09.01.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11749</t>
+  </si>
+  <si>
+    <t>Вид с Чертого пальца Фото: Alexey S.</t>
+  </si>
+  <si>
+    <t>09.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11748</t>
+  </si>
+  <si>
+    <t>Алтай. События, которые навсегда остаются в душе. 🌄 Снимок: Валерия Проценко 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>09.01.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11736</t>
+  </si>
+  <si>
+    <t>🏔️ Зимой на Алтае красиво и точка Фото: svetlanasemivolova ✉️ Прислать свои медиа можно в нашего бота @ALTAY_robot</t>
+  </si>
+  <si>
+    <t>09.01.26 03:54</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11729</t>
+  </si>
+  <si>
+    <t>Парк приключений «Дримвуд» на Манжероке. Кто был, как вам?</t>
+  </si>
+  <si>
+    <t>08.01.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11728</t>
+  </si>
+  <si>
+    <t>🩸На новогодних праздниках произошла очередная трагедия: двое пожилых друзей распивали алкоголь, поссорились, и один из них избил другого до смерти. Инцидент случился поздним вечером 3 января в жилом доме на улице Партизанской в селе Усть-Кан. Хозяин дома, которому 68 лет, вместе со своим 66-летним знакомым употребляли спиртные напитки и поссорились. В ходе ссоры хозяин нанес гостю многочисленные удары по голове и другим частям тела. Пострадавшего доставили в больницу, где через несколько часов он умер из-за полученной травмы мозга. По факту случившегося возбуждено уголовное дело по статье «Умышленное причинение тяжкого вреда здоровью, повлекшее по неосторожности смерть потерпевшего». Подозреваемый арестован, следствие продолжается, сообщает СУСК по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>08.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11726</t>
+  </si>
+  <si>
+    <t>Вот перед вами Мультинское озеро. Вода в нём действительно имеет насыщенный изумрудный оттенок. 💚🗻🌊 Фото Marina Romashova 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.01.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11725</t>
+  </si>
+  <si>
+    <t>25-летняя женщина была госпитализирована после того, как ее сожитель в состоянии алкогольного опьянения бросил в лицо пустую бутылку. Жительница Шебалинского района вместе с 30-летним мужчиной распивала спиртное накануне инцидента. Когда алкоголь закончился, мужчина отправился к знакомому за новой порцией, а девушка осталась одна дома. Спустя некоторое время она решила забрать его, однако он хотел продолжить застолье. Между ними возникла ссора, в ходе которой мужчина кинул в ее голову пустую стеклянную бутылку. Кровотечение было сильным, самостоятельно остановить его не удалось, поэтому была вызвана скорая помощь. Пострадавшую доставили в районную больницу, где ей поставили диагноз: закрытая черепно-мозговая травма и ушиб мягких тканей лица. По факту случившегося МВД по Республике Алтай возбудило уголовное дело по статье «Умышленное причинение легкого вреда здоровью с применением предмета, используемого в качестве оружия». @nash_altay</t>
+  </si>
+  <si>
+    <t>08.01.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11724</t>
+  </si>
+  <si>
+    <t>Каменные грибы представляют собой удивительное и завораживающее место. 😍✨ Снимок сделан Ириной Анищук 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.01.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11723</t>
+  </si>
+  <si>
+    <t>🦫😌В Алтайском заповеднике фотоловушка сняла, как лисица испугалась бобра Камера на кордоне Караташ зафиксировала встречу обыкновенной лисицы и речного бобра - животных, активных в тёмное время суток. Лисица сначала испугалась неожиданной встречи, но, поняв, что бобр не опасен, вернулась и с любопытством наблюдала за его движениями. Видео: Светлана Кульбацкая.</t>
+  </si>
+  <si>
+    <t>08.01.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11722</t>
+  </si>
+  <si>
+    <t>😱 В селе Усть-Калманка несовершеннолетняя родила и выбросила младенца в мусорный контейнер По информации, опубликованной в телеграм-каналах, 17-летняя девушка в ночь на 7 января родила ребёнка в общежитии лицея №56. Как пишет "КП-Барнаул", после родов, по её словам, она самостоятельно перерезала пуповину, положила новорождённую девочку в коробку и выбросила её в мусорный контейнер. Из-за сильной кровопотери подростка госпитализировали в больницу Алейска. Изначально она сказала врачам скорой, что у неё начались месячные, но специалисты установили факт недавних родов. Тело младенца было обнаружено правоохранительными органами на мусорке и направлено на судебно-медицинскую экспертизу для установления, был ли ребёнок мёртворождённым. По предварительным данным, у девушки мог произойти выкидыш. Она проживала в общежитии и, вероятно, не является местной жительницей. Официальные комментарии от следственных органов и администрации учебного заведения на данный момент отсутствуют.</t>
+  </si>
+  <si>
+    <t>08.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11721</t>
+  </si>
+  <si>
+    <t>Это озеро Куйгук. (Фото Ольги Гришиной) Наш Алтай</t>
+  </si>
+  <si>
+    <t>07.01.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11719</t>
+  </si>
+  <si>
+    <t>Каждый человек, посетивший Алтай, сохранит в душе свое уникальное и дорогое место. 🌄 (Фото Диляра Гумерова) 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>07.01.26 04:29</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11716</t>
+  </si>
+  <si>
+    <t>🐐 «Козья тропа» — маршрут с характером и легендой Название у тропы неслучайное: когда-то по склонам горы Бешпек активно паслись козы — именно они и протоптали этот путь. Людям осталось только оценить старания 😄 Протяжённость маршрута — около 1 км. Тропа идёт прямо по краю скального обрыва, и виды тут такие, что телефон из рук не выпускается: 🌲 горные вершины с редкими лиственными и хвойными лесами 🌼 альпийские луга 💧 бирюзовая Катунь, которая рядом пробивается через каменные пороги, шумит и местами превращается в настоящие водопады По пути — несколько смотровых площадок, где можно перевести дух и просто зависнуть, глядя на панорамы. 🌊 Слияние Чемала и Катуни Летом на воде хорошо заметна граница двух рек, а осенью, когда Катунь становится ярко-бирюзовой, это слияние уже почти не различить. 🪨 «Ворота Сартакпая» Одно из самых эффектных мест маршрута — узкий участок Катуни, где с обеих сторон нависают крутые скалистые берега. Место мощное, атмосферное. 📍 Пешеходная тропа в селе Чемал (Горный Алтай), соединяет Чемальскую ГЭС и остров Патмос. А вы уже проходили «Козью тропу» или только собираетесь? Делитесь впечатлениями 👇 #интересныеместа@nash_altay</t>
+  </si>
+  <si>
+    <t>07.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11715</t>
+  </si>
+  <si>
+    <t>Долина Актру ❄ Фото bobrowa_brow_margo Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.01.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11709</t>
+  </si>
+  <si>
+    <t>Зимний Алтай прекрасен как никогда 🩵 Видео: lapa0810</t>
+  </si>
+  <si>
+    <t>06.01.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11707</t>
+  </si>
+  <si>
+    <t>🦢На озеро Светлое в праздники приехали сотни туристов, чтобы увидеть лебедей В новогодние выходные природная достопримечательность - озеро Светлое в Советском районе - стала одним из самых посещаемых мест. Сотни людей ежедневно приезжают сюда, чтобы полюбоваться на белых лебедей, зимующих на водоёме. Видео: Толк, Татьяна</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11706</t>
+  </si>
+  <si>
+    <t>Мужчина сделал огромную карусель, выпилив круг изо льда на водоёме в Казахстане. Ролик набрал десятки миллионов просмотров и стал хитом соцсетей 🏔</t>
+  </si>
+  <si>
+    <t>06.01.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11698</t>
+  </si>
+  <si>
+    <t>Редкие кадры зимнего спокойствия на Телецком озере. Видео - Евгений Веселовский. Фото и видео Елены Шевелевой.</t>
+  </si>
+  <si>
+    <t>06.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11697</t>
+  </si>
+  <si>
+    <t>Катунь и зима в Горном Алтае — это настоящее волшебство природы, которое завораживает своей красотой и величием. ❄️ Замерзшая река, покрытая сверкающим льдом, окружена заснеженными горами и густыми хвойными лесами, создавая атмосферу сказочной зимней сказки. 🏔️ Хрустящий снег под ногами, морозный воздух и тишина, прерываемая лишь звуками природы, делают это место идеальным для тех, кто ищет уединение и вдохновение. 🌨️ Горный Алтай зимой — это не только потрясающие пейзажи, но и возможность прикоснуться к первозданной природе, ощутить её мощь и красоту. 🌲 Автор фото: filatovpavelaltai Погрузитесь в зимнюю сказку Горного Алтая вместе с нами! ❄️🏔️ #ГорныйАлтай #Катунь #ЗимаВАлтае #Природа #Путешествия #ЗимниеПейзажи #КрасотаПрироды Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11696</t>
+  </si>
+  <si>
+    <t>Зимний Алтай 🏔💙 Фото dormarydesign Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.01.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11692</t>
+  </si>
+  <si>
+    <t>Чуя — река, которая словно оживает в каждом своем изгибе. 🌊 Бирюзовые воды, сверкающие на солнце, внезапно превращаются в мощный грохот порога «Бегемот», создавая неповторимую атмосферу силы и красоты природы. 💧 Этот порог — настоящее испытание для любителей экстремального рафтинга и каякинга, а для фотографов — источник вдохновения и уникальных кадров. 🚣‍♂️📸 На фото Евгения Бажова запечатлен момент, когда спокойная бирюзовая река превращается в бурлящий поток, демонстрируя всю мощь и энергию Чуи. 🌟 Это место, где природа раскрывается во всей своей мощи и великолепии. 🌿 Приглашаем всех любителей природы и активного отдыха открыть для себя Чую и почувствовать на себе силу порога «Бегемот»! 🌍 Поделитесь своими впечатлениями и фотографиями в комментариях! 📷💬 Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.01.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11691</t>
+  </si>
+  <si>
+    <t>Мужик показал, чем можно заняться в Горном, когда у тебя нет денег, а веселиться хочется 😄 Видео: Блогерша Рубцовска</t>
+  </si>
+  <si>
+    <t>04.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11690</t>
+  </si>
+  <si>
+    <t>Кату-Ярык — это не просто дорога, это настоящая легенда Горного Алтая. 🏞️ Здесь каждый поворот открывает захватывающие дух панорамы, где страх высоты постепенно растворяется в величии окружающей природы. 🌄 Узкие серпантины, крутые обрывы и бескрайние просторы создают уникальную атмосферу приключения и свободы. 🏔️ Это место, где хочется остановиться, вдохнуть полной грудью и почувствовать себя частью чего-то грандиозного. 🌬️ Кадр: Димон Перевозчиков #КатуЯрык #ГорныйАлтай #Путешествия #Природа #ДорогаЛегенда #ВеличиеПрироды #Приключения #КрасотаМира Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.01.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11689</t>
+  </si>
+  <si>
+    <t>Первый ресторан by Novikov на Алтае «Птичка» ждет вас! Ресторан расположился на самом берегу Катуни. Вас ждет невероятный панорамный вид на реку, любимая грузинская кухня и душевная атмосфера! ОЭЗ «Бирюзовая Катунь», на территории бутик-отеля «Шамбала» Ежедневно с 12:00 до 22:00 +7(923)-161-08-94 «Птичка» на Яндекс картах</t>
+  </si>
+  <si>
+    <t>04.01.26 03:54</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11688</t>
+  </si>
+  <si>
+    <t>❄️ Застывшая красота Горного Алтая в одном кадре! 🌄 Посмотрите, как величественно выглядит висячий мост зимой. Фото: rudenko_media</t>
+  </si>
+  <si>
+    <t>04.01.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11687</t>
+  </si>
+  <si>
+    <t>Ледяная розочка ❄ Фото Светланы Семиволовой Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.01.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11686</t>
+  </si>
+  <si>
+    <t>Звезда сериала «Ландыши» — на Алтае! Актриса Ника Здорик, знакомая многим по сериалу «Ландыши», приехала отдыхать на Алтай. Горы, воздух, тишина — похоже, именно здесь она решила перезагрузиться и набраться сил. Алтай снова влюбляет в себя — и не только туристов, но и звезд 💚</t>
+  </si>
+  <si>
+    <t>03.01.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11685</t>
+  </si>
+  <si>
+    <t>Между двух огненных стен. Ты проезжаешь на машине, и кажется, что время замедляется. 🔥⏳ Огненные скалы с обеих сторон словно охраняют древние тайны, а ты — всего лишь мимолётный гость в этом вечном мире камня и огня. 🪨🔥 Ветер свистит в ушах, а сердце бьётся в такт с ритмом дороги. 🌬️❤️ Кажется, что здесь, между этими могучими стенами, жизнь обретает особый смысл — хрупкий и бесценный. 💫💎 Фото: kremnev #путешествия #природа #огненныестены #вечныйкамень #мимолётностьжизни #автопутешествие #красотапланеты 🚗🌍 Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.01.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11684</t>
+  </si>
+  <si>
+    <t>Попадая в зимний Алтай, ты не просто любуешься завораживающими пейзажами — здесь происходит настоящее очищение души от городской суеты и пыли. ❄️ Хрустящий морозный воздух пробуждает чувства, а белоснежные просторы словно стирают все тревоги и усталость. 🌨️ В этом суровом, но невероятно красивом крае холод снаружи рождает удивительное тепло внутри — тепло единения с природой, вдохновения и внутреннего покоя. 🔥 Каждый вдох здесь наполняет энергией, а каждый взгляд на заснеженные вершины и замерзшие реки напоминает о том, как прекрасен и многогранен наш мир. 🏔️ Фото: Светланы Семиволовой #ЗимнийАлтай #Природа #Путешествия #ЗимаВГорах #Вдохновение #ЧистыйВоздух #КрасотаПрироды #Алтай #ЗимниеПейзажи Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.01.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11683</t>
+  </si>
+  <si>
+    <t>Место, куда заезжают все, кто действительно путешествует по Алтаю. Не случайная точка на карте, а обязательная остановка по пути — ресторан «БОР». 🏔️ Здесь всё, за что туристы влюбляются в это место: — уютный зал с панорамными окнами — локальная кухня с местным характером — горы, которые остаются в памяти После вкусного обеда или ужина — неспешная прогулка: 📸 фотозоны среди природы и дизайнерских объектов 🐇 мини-ферма с кроликами 🌲 прогулочная дорога с набережной, качелями и выходом к Катуни 📍15 минут от Манжерока. Подпишитесь — пригодится в поездке по Алтаю 🚗 Ресторан локальной кухни «БОР» 🗺 Усть-Муны, ул. Берёзовая, 88 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.01.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11682</t>
+  </si>
+  <si>
+    <t>Шумы на Мультинских озёрах — это энергия в чистом виде! 🌊 Представьте себе мощные потоки воды, стремительно несущиеся вниз, создавая белоснежную пену и оглушительный грохот, который наполняет пространство вокруг. 🌪️ Этот водный спектакль — настоящий контраст с хрустальной тишиной верховьев, где природа кажется особенно спокойной и умиротворённой. 🌿 Здесь можно почувствовать всю силу и красоту дикой природы, ощутить свежесть и живую энергию воды, которая не перестаёт удивлять и вдохновлять. 💧 Если вы ищете место, где можно отдохнуть душой и зарядиться природной силой, Мультинские озёра — идеальный выбор. 🌄 Не забудьте взять с собой фотоаппарат, чтобы запечатлеть эти незабываемые моменты! 📸 Фотография: see1st 💦 #МультинскиеОзёра #Природа #Водопады #ЭнергияПрироды #Путешествия #АктивныйОтдых #КрасотаМира Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11681</t>
+  </si>
+  <si>
+    <t>Его красота — не хрупкая, а крепкая, выкованная веками тишины и покоя. 🏔️ Это место словно хранит в себе дыхание времени, где каждый камень и каждая трещина рассказывают свою древнюю историю. ⏳ Здесь природа создала настоящий эталон нерушимого горного спокойствия, который вдохновляет и умиротворяет. 🌿 Величественные вершины, покрытые мягким светом рассвета, и бескрайние просторы, наполненные свежестью и чистотой воздуха, заставляют забыть о суете и погрузиться в гармонию с миром. 🌅 Этот снимок от rodak_aleksei — настоящий алмаз среди фотографий природы, передающий всю глубину и мощь горного пейзажа. 💎 Погрузитесь в атмосферу умиротворения и красоты, которую дарит нам природа! 🌸 #природа #горы #спокойствие #красота #фотография #rodak_aleksei Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.01.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11680</t>
+  </si>
+  <si>
+    <t>На Телецком сейчас 🔥</t>
+  </si>
+  <si>
+    <t>02.01.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11679</t>
+  </si>
+  <si>
+    <t>Подработка. Увоз сотрудника. 1 раз в день, в 23:00 необходимо забирать человека (район ЖБИ), и отвозить до дома (район площади). Оплата 10т.р. Выплата 2 раза в месяц. Подробности по телефону - 8-913-999-9990 Андрей.</t>
+  </si>
+  <si>
+    <t>02.01.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11678</t>
+  </si>
+  <si>
+    <t>02.01.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11677</t>
+  </si>
+  <si>
+    <t>Дарашколь — это место, где природа встречается с душой, а любовь с первого взгляда превращается в вечное чувство. 💚🌿 Этот удивительный уголок природы завораживает своей красотой и спокойствием, заставляя забыть о суете и погрузиться в гармонию с окружающим миром. 🍃✨ Здесь каждый миг наполнен вдохновением, а каждый взгляд на бескрайние просторы дарит ощущение свободы и умиротворения. 🌄🕊️ Автор этого потрясающего снимка — Paradoxxxxx Ruuk — сумел передать всю магию и глубину этого места, заставляя нас вновь и вновь возвращаться к воспоминаниям о Дарашколе. 📸💫 Погрузитесь в атмосферу любви и красоты вместе с нами! ❤️🌸 #Дарашколь #ЛюбовьСПервогоВзгляда #Природа #Вдохновение #ParadoxxxxxRuuk Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.01.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11676</t>
+  </si>
+  <si>
+    <t>Горы Алтая — это место, где время словно замедляется, а суета повседневной жизни отступает на второй план. 🌄 Здесь, среди величественных вершин и кристально чистых озёр, стирается всё лишнее, остаётся только суть — гармония с природой, внутренний покой и вдохновение. 🌿 Каждый вдох наполняет энергией, а каждый взгляд открывает новые грани красоты, которые невозможно передать словами. 🌬️ Это пространство, где можно по-настоящему почувствовать себя частью чего-то великого и вечного. ✨ Кадр: Лилии Юдаевой 📸 #ГорыАлтая #Природа #Вдохновение #Путешествия #КрасотаМира #ЛилииЮдаева Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.01.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11675</t>
+  </si>
+  <si>
+    <t>Туманная дымка нежно окутывает берега, бирюзовая вода сверкает, словно холодный шёлк, а вокруг царит полная, звенящая тишина. 🌫️💧 Шавлинское озеро на рассвете — это волшебный момент, когда весь Алтай словно замедляет свой бег и принадлежит только тебе и первому солнечному лучу. 🌄 В такие мгновения чувствуешь единение с природой, вдохновение и умиротворение, которые остаются с тобой надолго. 🌿✨ Этот потрясающий кадр запечатлел талантливый фотограф Александр Бардёнов. 📸 Пусть его снимок вдохновит вас на новые путешествия и открытия! ✈️🌍 #Алтай #ШавлинскоеОзеро #Рассвет #Природа #Путешествия #Вдохновение #Фотография #АлександрБардёнов Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.01.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11674</t>
+  </si>
+  <si>
+    <t>‍Гейзерное озеро, а также Голубое и Серебряное озёра — настоящие жемчужины Алтая, каждая из которых словно создана самой природой как живая палитра красок и оттенков. 🎨 Эти места поражают своей невероятной красотой и уникальной атмосферой, где каждый цвет воды и окружающей природы словно оживает на глазах. 🌈 Гейзерное озеро славится своими удивительными гейзерами и прозрачной водой, Голубое озеро завораживает глубоким синим цветом, а Серебряное — своим мерцающим серебристым блеском, который особенно эффектно смотрится на рассвете и закате. ✨ Посетить эти озёра — значит окунуться в мир, где природа раскрывает свои самые яркие и живописные грани, и где каждый момент наполнен волшебством и вдохновением. 🌿 Алтай — это не просто место на карте, это настоящий природный шедевр, который стоит увидеть своими глазами! 🏞️ Пост для соцсетей: ✨ Откройте для себя живую палитру Алтая! ✨ Гейзерное, Голубое и Серебряное озёра — это настоящие природные сокровища, которые поражают своей красотой и уникальностью. Прозрачная вода, яркие оттенки и волшебная атмосфера — всё это ждёт вас в сердце Алтая. Погрузитесь в мир, где природа творит настоящие чудеса! 🌿💧 #Алтай #ГейзерноеОзеро #ГолубоеОзеро #СеребряноеОзеро #Природа #Путешествия #КрасотаМира Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.01.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/11673</t>
+  </si>
+  <si>
+    <t>Даже суровая зима не может сломить её непокорный дух. ❄️ Катунь, словно живая стихия, прорывается сквозь ледяную корку и снежные заносы, напоминая всем, что она — вечная хозяйка этих живописных долин. 🌊 В её холодных водах отражается сила природы, которая не знает покоя и усталости, лишь примерившая зимний наряд, чтобы показать свою красоту в новом свете. 🌨️ Эта фотография, сделанная талантливой Анастасией Кузовниковой, передаёт всю мощь и величие реки, которая продолжает свой путь, несмотря на все препятствия. 📸 Пусть этот образ вдохновит вас на преодоление любых трудностей и напомнит о том, что настоящая сила — в постоянстве и стойкости. 💪 #Катунь #Зима #Природа #СилаДуха #АнастасияКузовникова #КрасотаРоссии #ВечнаяРека #ЗимнийПейзаж Наш Алтай</t>
+  </si>
+  <si>
+    <t>13.03.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12202</t>
+  </si>
+  <si>
+    <t>В местах, где вершины отражаются в воде ⛰❤🌊 Шавлинские озёра. 🏞️ Снимок: valeriia_turkova 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.03.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12201</t>
+  </si>
+  <si>
+    <t>Требуются в г. Бийск разнорабочие -3500 тысячи. Сварщики - 5000 тысяч Электрик - 4500 тысячи Слесарь - 3500 тысячи Так же к этим вакансиям нужны бригадиры, оплата 5000 за смену, работа на стройплощадке завода. Бийская компания. С оплатой все стабильно, без задержек. Выплата 2 раза в месяц, аванс и заработная плата. Жилье предоставляем. За подробностями обращаться по номеру телефона: +79940857292 +79940857516</t>
+  </si>
+  <si>
+    <t>12.03.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12200</t>
+  </si>
+  <si>
+    <t>Весна в Алтае — пора, когда жизнь возвращается 😊🌿🌸 Солнце поднимается всё выше, световой день увеличивается, а ветер становится более нежным. Природа аккуратно касается своих нитей — и раздаётся мелодия пробуждения.🌞🍃🎶 Фото: _hey.june_📷 Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.03.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12199</t>
+  </si>
+  <si>
+    <t>Госдума в первом чтении приняла закон о новой игорной зоне в Республике Алтай Депутаты Госдумы в первом чтении поддержали возможность появления игорной зоны в Республике Алтай, что, по мнению авторов законопроекта, обеспечит экономическое развитие региона. Авторы инициативы отмечают, что Республика Алтай обладает сопоставимым туристическим потенциалом, а запуск игорной зоны способен увеличить туристическую активность, способствовать развитию региона, а также создать дополнительные рабочие места. В заключении комитета Госдумы по экономической политике отмечается, что новая игорная зона обеспечит дополнительный стимул для региональной экономики и рост налоговых поступлений. © Взгляд</t>
+  </si>
+  <si>
+    <t>12.03.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12198</t>
+  </si>
+  <si>
+    <t>Сет со скидкой –20% сегодня и завтра 😉 🎁Вводи ПРОМОКОД: 1717 — и забирай набор из 7 видов роллов с выгодой. Оформляй любым способом 👇 ✅На сайте: https://yobidoyobi.ru и в приложении Ёбидоёби - clck.ru/3BQKVx 📲8-800-333-33-23</t>
+  </si>
+  <si>
+    <t>12.03.26 03:22</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12197</t>
+  </si>
+  <si>
+    <t>🔥 Ночью в селе Кош-Агач произошёл пожар в кафе на улице Кооперативной. Когда приехали первые спасатели, огонь охватил кафе и здание рынка. К 5:45 пожар был локализован на площади 300 кв. м. По информации МЧС по Республике Алтай, жертв и пострадавших нет. @nash_altay</t>
+  </si>
+  <si>
+    <t>12.03.26 01:25</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12192</t>
+  </si>
+  <si>
+    <t>Белуха. Душа Алтая Фото: Комаров Валерий</t>
+  </si>
+  <si>
+    <t>11.03.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12188</t>
+  </si>
+  <si>
+    <t>😍В Алтайском заповеднике поделились редким кадром с горными козлами Во время учёта снежного барса на хребте Чихачева, на границе с Монголией, сотрудники заповедника запечатлели сибирских горных козлов. Их ещё называют козерогами. Встреча с этими животными - большая удача, говорят специалисты. Пишите в комментах, сколько козерогов насчитали😄👇 Фото: Сайлюгемский нацпарк.</t>
+  </si>
+  <si>
+    <t>11.03.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12187</t>
+  </si>
+  <si>
+    <t>Правоохранительные органы проводят расследование по факту смерти женщины в результате пожара в Турочаке. Инцидент случился 7 марта примерно в 17 часов. В ходе ликвидации огня в жилом доме на улице Рабочей было найдено тело 71-летней владелицы жилья. Следователи из Турочака вместе с представителями полиции осмотрели место происшествия. Для выяснения причины смерти и возгорания назначены судебные экспертизы, ведётся сбор всех сведений о случившемся. По итогам проверки будет принято процессуальное решение, сообщает СУСК по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>11.03.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12185</t>
+  </si>
+  <si>
+    <t>11.03.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12184</t>
+  </si>
+  <si>
+    <t>Улавливаете аромат наступающей весны? 🌱☀🌸 Фото: olga.koshkina22📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>11.03.26 03:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12183</t>
+  </si>
+  <si>
+    <t>🚜 Компания Агротрак ищет МЕХАНИКА ПО РЕМОНТУ СЕЛЬСКОХОЗЯЙСТВЕННОЙ ТЕХНИКИ Адрес - с. Майма, ул. 50 лет Победы, 2Б 💰 ЗП от 80 000 ₽ в сезон от 120 000 💵 📄 Официальное трудоустройство ✅ Белая заработная плата 🛠 Вы будете заниматься: 🔹 Диагностикой, ремонтом и ТО сельскохозяйственной техники 🔹 Выездами к клиентам по заявкам по Республике Алтай 👨‍🔧 Мы ждём: ✔️ Опыт работы с сельхозтехникой (приветствуется знание электрики ⚡ и гидравлики 💧 ✔️ Профильное образование (механик по ремонту с/х техники) ✔️ Готовность к командировкам в сезон 🌾 (ремонт в полевых условиях) 📲 Звоните или пишите в мессенджеры: 📞 8-962-799-40-41 — Екатерина 💬</t>
+  </si>
+  <si>
+    <t>11.03.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12182</t>
+  </si>
+  <si>
+    <t>😴 Белинская терраса погружена в зимний покой. ❄️ Памятник М. В. Чевалкову, покрытый снежным покровом, спокойно стоит на кордоне Беле в Алтайском заповеднике. 🗿❄️ Основой для монумента послужила первая книга на алтайском языке – «Чöбöлкöптÿнг jÿрÿм» («Житие Чевалкова» или «Жизнь Чевалкова»), написанная в конце 1860 года и ныне известная как «Памятное завещание». 📚 Памятник выполнен из белого мрамора. Справа расположено благословение, выполненное тодо бичигом (старомонгольским ясным письмом). Слева нанесена молитва рунами орхоно-енисейского письма: «…То, что на земле вскармливается – на вечной земле будут помнить…». В центре размещена цитата из «Памятного завещания» – «…Конечно, это чудо мы не забудем во всю жизнь нашу…». 🏛️✨ Решение о возведении памятника на кордоне Беле было принято единогласно всем коллективом Алтайского заповедника. Автором воплощения этой идеи стал скульптор Олег Сенькин. 🤝🎨 Алтайский заповедник. Белинская терраса. 🌲🌄 Фото – Наталья Шичкова/Горно-Алтайск 📸</t>
+  </si>
+  <si>
+    <t>10.03.26 23:55</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12181</t>
+  </si>
+  <si>
+    <t>Рассвет на реке Чуя в Республика Алтай — когда горы только просыпаются, а вода становится золотой от первых лучей солнца. Такие моменты напоминают, насколько красив наш Алтай. Бывали здесь на рассвете?</t>
+  </si>
+  <si>
+    <t>10.03.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12180</t>
+  </si>
+  <si>
+    <t>Житель Республики Алтай понесет ответственность за смерть рыси и косули. В Онгудайском районе Республики Алтай мужчину признали виновным в незаконной охоте. По информации ведомства, житель села Бичикту-Боом поставил две металлические капканы в урочище "Хабарка". Он осознавал, что использование таких ловушек запрещено законом. В одну из ловушек попалась сибирская косуля, а во вторую — рысь. Оба животных в итоге погибли. Мужчина полностью признал свою вину. Суд наложил на него штраф в размере 40 тысяч рублей. Решение суда вступило в силу. © Толк 🗞️ Подписаться</t>
+  </si>
+  <si>
+    <t>10.03.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12174</t>
+  </si>
+  <si>
+    <t>🤍 Озеро Караколь, Республика Алтай Есть места, куда приезжаешь и понимаешь — вот он, настоящий Алтай. Озеро Караколь именно такое. Чистейшая вода, тишина, горный воздух и ощущение, будто время здесь замедляется. Сюда едут за спокойствием, красивыми видами и тем самым чувством, когда просто хорошо быть рядом с природой. Это наш Алтай — дикий, красивый и по-настоящему живой. Бывали на Каракольских озерах? ✉️ Прислать свои медиа можно в нашего бота @ALTAY_robot</t>
+  </si>
+  <si>
+    <t>10.03.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12173</t>
+  </si>
+  <si>
+    <t>В Онгудайском районе мошенники по телефону обманули мать погибшего солдата, выманив у неё 3,2 миллиона рублей, предназначенных для выплат. Суть обмана заключалась в том, что женщине позвонили якобы сотрудники правоохранительных органов и обещали помочь с оформлением компенсаций за сына. Огорчённая мать поверила им и передала все накопленные деньги курьерам для последующего декларирования. Полицейские быстро отреагировали и задержали курьеров в Бийске. Трое молодых людей в возрасте от 21 до 27 лет признались, что лишь выполняли роль посредников: они перевели похищенные средства своим руководителям и получили по 100 тысяч рублей в качестве оплаты. В настоящее время двое из них находятся в следственном изоляторе, третий отпущен под подписку о невыезде. Следственные органы выясняют количество пострадавших семей от действий этой группы, сообщает МВД Республики Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>10.03.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12169</t>
+  </si>
+  <si>
+    <t>Зимний Чепош💙❄</t>
+  </si>
+  <si>
+    <t>10.03.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12168</t>
+  </si>
+  <si>
+    <t>Актру — ледник в Республике Алтай. 🏔️ Он занимает центральное место в горной местности и является одним из самых больших ледниковых образований в этом районе. ❄️ Толща льда здесь настолько огромна, а прозрачность света так высока, что внутри многовекового льда формируются ледяные пещеры, которые излучают неоново-голубое сияние. 💎 Фото Марина Лисова 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>10.03.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12164</t>
+  </si>
+  <si>
+    <t>❤Замёрзший водопад на берегу Телецкого озера ✉️ Прислать свои медиа можно в нашего бота @ALTAY_robot</t>
+  </si>
+  <si>
+    <t>09.03.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12163</t>
+  </si>
+  <si>
+    <t>Шавлинские озёра Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.03.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12157</t>
+  </si>
+  <si>
+    <t>Путешествуя по осеннему Чуйскому тракту 🧡🍂 Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.03.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12152</t>
+  </si>
+  <si>
+    <t>🔥В селе Турочак, на улице Рабочей, произошёл пожар в жилом доме. В огне погибла женщина 71 года, сообщили в ГУ МЧС по Республике Алтай. Для ликвидации возгорания привлекли 12 спасателей и три машины. Площадь охваченного огнём помещения составила 28 квадратных метров. Обстоятельства возгорания сейчас выясняются. @nash_altay</t>
+  </si>
+  <si>
+    <t>07.03.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12147</t>
+  </si>
+  <si>
+    <t>🗿 Тот самый бюст Винокурову А.Г. — посреди заброшенной системы, которая когда-то должна была изменить жизнь целого района. Когда-то по инициативе Анатолия Георгиевича Винокурова в одном из самых засушливых мест Республики Алтай — недалеко от села Кокоря — построили огромную гидромелиоративную систему. Идея была амбициозной: дать воду степи, развивать сельское хозяйство и буквально «оживить» землю. Масштабы и правда впечатляют. Посреди степи стоит бюст человека, который когда-то запускал этот большой проект. А вокруг — тишина, ветер и остатки некогда грандиозной системы. Видео: Елена Сидельникова 📍 Фото сделано в январе 2026 года, недалеко от села Кокоря.</t>
+  </si>
+  <si>
+    <t>07.03.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12146</t>
+  </si>
+  <si>
+    <t>Курайская степь Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.03.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12145</t>
+  </si>
+  <si>
+    <t>В компьютерный клуб, требуется уборщик помещения. Нужно 1 раз в день приходить к 09:00 утра, делать уборку на нашей площади (около 80 кв.м). Занятость час-полтора в день. Выплата зп 2 раза в месяц. Оплата 15000р. (месяц). подробности по телефону: 8-923-666-4646. Звонить с 10:00-22:00</t>
+  </si>
+  <si>
+    <t>06.03.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12144</t>
+  </si>
+  <si>
+    <t>🕯 4 марта в Горно-Алтайске случилась трагедия — ушла из жизни добрая девочка Каролина… Пусть ей будут мягкими небесные облака, малыш. Отряд пребывает в скорби 🙏🏻 Сердца всего города оплакивают потерю 🙏🏻 Родители! Прислушивайтесь к своим детям!.. Национальный центр помощи пропавшим и пострадавшим детям, филиал по Республике Алтай. @nash_altay</t>
+  </si>
+  <si>
+    <t>06.03.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12143</t>
+  </si>
+  <si>
+    <t>😍В Алтайском заповеднике средь бела дня засняли редкую кабаргу Фотоловушка запечатлела осторожное животное в дневное время, хотя обычно они попадают в кадр только ночью или в сумерках, сообщает Алтайский заповедник. На видео кабарга настороженно принюхивается, но, не учуяв опасности, спокойно ищет корм и готовит лежанку. Сейчас у неё период затишья: гон закончился, звери держатся своих участков, а те, кому мешает снег, уходят в малоснежные места. Фотоловушка: Игорь Светлояр</t>
+  </si>
+  <si>
+    <t>06.03.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12142</t>
+  </si>
+  <si>
+    <t>Северо-Чуйский хребет 🏔😍 Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.03.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12141</t>
+  </si>
+  <si>
+    <t>Подработка. Увоз сотрудника. 1 раз в день, в 23:00 необходимо забирать человека (район ЖБИ), и отвозить до дома (район площади). Оплата 10т.р. Выплата 2 раза в месяц. Подробности по телефону - 8-923-660-8800. Звонить с 11:00-23:00.</t>
+  </si>
+  <si>
+    <t>06.03.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12140</t>
+  </si>
+  <si>
+    <t>Вчера на проспекте Коммунистическом в Горно-Алтайске у дома № 36 произошло столкновение трёх легковых машин. По информации ГУ МЧС по Республике Алтай, никто не пострадал и не погиб. Видео предоставлено Звездой Алтая. @nash_altay</t>
+  </si>
+  <si>
+    <t>06.03.26 02:16</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12139</t>
+  </si>
+  <si>
+    <t>Природа Алтая продолжает удивлять: на берегах Телецкого озера запечатлели необычные ледяные скульптуры. Из-за сильных ветров и высокой влажности прибрежные камни и деревья покрылись массивными наростами льда. 😍 Автор видео неизвестен.</t>
+  </si>
+  <si>
+    <t>06.03.26 01:59</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12138</t>
+  </si>
+  <si>
+    <t>В Алтайском крае появились первые гостиницы, адаптированные для китайских туристов. Об этом сообщили в пресс-службе Роскачества. Добровольную сертификацию для приёма гостей из Поднебесной успешно прошли парк-отель Белокурихи и два отеля в Алтайском районе. Это означает, что услуги данных мест размещения соответствуют требованиям путешественников из Китая, с учётом их национальных и культурных особенностей. Напомним, в нашем крае разработали специальные маршруты для туристов из Поднебесной: один рассчитан на недельный тур и включает в себя посещение самых популярных локаций региона. Второй маршрут организован совместно с Республикой Алтай, с доставкой к горным озерам или Денисовой пещере на вертолётах. Третий, в перспективе, должен связать Алтайский край с Байкалом. Осенью китайские туроператоры побывали в нашем регионе и остались довольны уровнем обслуживания и размещения. ©Вести Алтай</t>
+  </si>
+  <si>
+    <t>05.03.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12137</t>
+  </si>
+  <si>
+    <t>😢 Сегодня в Горно-Алтайске произошло трагическое событие: молодая женщина упала с высотного здания и скончалась. Свидетели отмечают, что это произошло возле остановки «Родник». @nash_altay</t>
+  </si>
+  <si>
+    <t>05.03.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12136</t>
+  </si>
+  <si>
+    <t>«Печка не топлена, животные разбрелись, а Миша исчез»: в горах Алтая уже год ищут пропавшего 25-летнего мужчину 26 февраля 2025 года в урочище Анаяк Улаганского района Республики Алтай пропал 25-летний Михаил Шалыгин. Молодой человек приехал туда из Горно-Алтайска, чтобы пожить «в тайге» и подработать на животноводческой стоянке. В конце февраля хозяева ненадолго уехали, оставив Михаила на хозяйстве. Когда вернулись 27 числа, его уже не было. Печь в доме была не топлена, животные разбрелись, а вещи, документы и телефон остались на месте. Сначала мужчину искали местные жители — обследовали территорию вокруг стоянки и дорогу в 5–6 км от неё. Затем к поискам подключились полицейские, следователи и кинологи. Однако следов преступления не нашли, а собаки не смогли взять след — запах к тому времени исчез. По словам матери пропавшего Светланы, Михаил был опытным туристом, не раз ходил в одиночные походы и мог проходить по 20–30 км в день. Он планировал остаться в горах до апреля, а затем вернуться домой, - пишет КП Барнаул. Версии рассматриваются разные — от несчастного случая до добровольного ухода. Родные не теряют надежды, что мужчина жив. Приметы: был одет в желто-серую камуфляжную куртку и комбинезон, чёрную вязаную шапку. Особая примета — татуировка на левой руке. Если вам что-либо известно о местонахождении Михаила Шалыгина, позвоните по телефону 8-923-661-04-19 (Светлана) или свяжитесь с родственниками через соцсети.</t>
+  </si>
+  <si>
+    <t>05.03.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12135</t>
+  </si>
+  <si>
+    <t>Зимняя Катунь: мгновенное влюбление с первого взгляда ❄💙✨ Снимок filatovpavelaltai 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.03.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12133</t>
+  </si>
+  <si>
+    <t>🚒В Шебалинском районе сгорели баня, гараж и три автомобиля, пострадали два человека Рано утром 4 марта на улице Речной загорелся двухэтажный жилой дом и надворные постройки. К приезду пожарных пламя полностью охватило баню и гараж, где стояли три легковых автомобиля. Огонь быстро перекинулся на второй этаж здания, сообщили в МЧС Республики Алтай. Спасатели ликвидировали возгорание к семи утра. Общая площадь пожара составила 220 квадратных метров. На месте работали 20 человек и 4 единицы техники, в том числе два звена газодымозащитников. Погибших нет, но пострадали два человека. Причина случившегося устанавливается.</t>
+  </si>
+  <si>
+    <t>05.03.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12132</t>
+  </si>
+  <si>
+    <t>Корпоратив завтра? А мы уже нашли решение🍣🎉 Мы знаем, как бывает сложно угодить всем, когда на носу праздник! Но у нас есть секрет успеха: Большой сет для голодных Женщин – Корпоративный ! 💃🌷 💫💫Целых 96 шт сочных и разнообразных роллов. Каждый гость останется доволен! ❤️🍱 ВАЖНО‼️Оформляйте ПРЕДЗАКАЗ 👇 ❇️На сайте: https://yobidoyobi.ru и в приложении Ёбидоёби - clck.ru/3BQKVx 📲8-800-333-33-23</t>
+  </si>
+  <si>
+    <t>04.03.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12131</t>
+  </si>
+  <si>
+    <t>Охранник нанес удар металлической лопатой пьяному завхозу, в результате чего тот получил перелом ноги. Инцидент случился в Улаганском районе. Вечером 43-летний охранник, ранее имевший судимости, находился на своем посту. В это время к нему зашел 40-летний коллега, исполняющий обязанности завхоза, который стал предъявлять претензии охраннику за отсутствие помощи в работе. Между мужчинами возник конфликт, и они решили выйти на улицу для выяснения отношений. Завхоз шел впереди, а охранник, находясь сзади, ударил его металлической лопатой по ноге. После этого завязалась драка, в результате которой завхозу потребовалась медицинская помощь. Ему поставили диагноз — закрытый перелом правой большеберцовой кости. По данному факту МВД по Республике Алтай возбудило уголовное дело по статье «Умышленное причинение средней тяжести вреда здоровью с применением предмета, используемого в качестве оружия». @nash_altay</t>
+  </si>
+  <si>
+    <t>04.03.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12130</t>
+  </si>
+  <si>
+    <t>Эстетика чистого восторга ❤ Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.03.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12125</t>
+  </si>
+  <si>
+    <t>На Телецком озере появились ледяные пласты, похожие на блинчики. По словам сотрудников заповедника, озеро начало покрываться льдом, однако сильный ветер разметал ледяные участки по всей поверхности воды. В итоге на водоеме возникла ледяная крошка, визуально напоминающая блинчики. © соцсети Алтайского заповедника</t>
+  </si>
+  <si>
+    <t>03.03.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12124</t>
+  </si>
+  <si>
+    <t>Каратюрек ❤ Горный Алтай Фото Олег Андриянов Наш Алтай</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3902,51 +5954,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H396"/>
+  <dimension ref="A1:H627"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2690.772" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -5729,51 +7781,51 @@
       </c>
       <c r="G83">
         <v>43</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>32698</v>
       </c>
       <c r="B84" t="s">
         <v>252</v>
       </c>
       <c r="C84" t="s">
         <v>253</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E84">
         <v>4869</v>
       </c>
       <c r="F84">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G84">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>32699</v>
       </c>
       <c r="B85" t="s">
         <v>255</v>
       </c>
       <c r="C85" t="s">
         <v>256</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E85">
         <v>5196</v>
       </c>
       <c r="F85">
         <v>9</v>
       </c>
       <c r="G85">
@@ -6110,51 +8162,51 @@
       </c>
       <c r="H98">
         <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>32713</v>
       </c>
       <c r="B99" t="s">
         <v>297</v>
       </c>
       <c r="C99" t="s">
         <v>298</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E99">
         <v>5159</v>
       </c>
       <c r="F99">
         <v>30</v>
       </c>
       <c r="G99">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="H99">
         <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>32714</v>
       </c>
       <c r="B100" t="s">
         <v>300</v>
       </c>
       <c r="C100" t="s">
         <v>301</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E100">
         <v>5361</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>32715</v>
@@ -6467,51 +8519,51 @@
       </c>
       <c r="G113">
         <v>63</v>
       </c>
       <c r="H113">
         <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>32728</v>
       </c>
       <c r="B114" t="s">
         <v>341</v>
       </c>
       <c r="C114" t="s">
         <v>342</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E114">
         <v>6063</v>
       </c>
       <c r="G114">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>32729</v>
       </c>
       <c r="B115" t="s">
         <v>344</v>
       </c>
       <c r="C115" t="s">
         <v>345</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E115">
         <v>4537</v>
       </c>
       <c r="F115">
         <v>9</v>
       </c>
       <c r="G115">
         <v>54</v>
       </c>
       <c r="H115">
@@ -7270,51 +9322,51 @@
       </c>
       <c r="F147">
         <v>4</v>
       </c>
       <c r="G147">
         <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>32762</v>
       </c>
       <c r="B148" t="s">
         <v>440</v>
       </c>
       <c r="C148" t="s">
         <v>441</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E148">
         <v>4201</v>
       </c>
       <c r="F148">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G148">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>32763</v>
       </c>
       <c r="B149" t="s">
         <v>443</v>
       </c>
       <c r="C149" t="s">
         <v>444</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E149">
         <v>30904</v>
       </c>
       <c r="F149">
         <v>144</v>
       </c>
       <c r="G149">
@@ -13332,50 +15384,5159 @@
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>33010</v>
       </c>
       <c r="B396" t="s">
         <v>1172</v>
       </c>
       <c r="C396" t="s">
         <v>1173</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="E396">
         <v>4744</v>
       </c>
       <c r="F396">
         <v>9</v>
       </c>
       <c r="G396">
         <v>94</v>
       </c>
       <c r="H396">
         <v>3</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>82484</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E397">
+        <v>4235</v>
+      </c>
+      <c r="F397">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>82485</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E398">
+        <v>750</v>
+      </c>
+      <c r="F398">
+        <v>32</v>
+      </c>
+      <c r="G398">
+        <v>102</v>
+      </c>
+      <c r="H398">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>82486</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E399">
+        <v>1086</v>
+      </c>
+      <c r="F399">
+        <v>24</v>
+      </c>
+      <c r="G399">
+        <v>92</v>
+      </c>
+      <c r="H399">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>82487</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E400">
+        <v>2424</v>
+      </c>
+      <c r="F400">
+        <v>7</v>
+      </c>
+      <c r="G400">
+        <v>50</v>
+      </c>
+      <c r="H400">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>82488</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E401">
+        <v>2870</v>
+      </c>
+      <c r="F401">
+        <v>56</v>
+      </c>
+      <c r="G401">
+        <v>75</v>
+      </c>
+      <c r="H401">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>82489</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E402">
+        <v>2471</v>
+      </c>
+      <c r="F402">
+        <v>4</v>
+      </c>
+      <c r="G402">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>82490</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E403">
+        <v>2884</v>
+      </c>
+      <c r="F403">
+        <v>15</v>
+      </c>
+      <c r="G403">
+        <v>85</v>
+      </c>
+      <c r="H403">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>82491</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E404">
+        <v>2917</v>
+      </c>
+      <c r="F404">
+        <v>6</v>
+      </c>
+      <c r="G404">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>82492</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E405">
+        <v>2981</v>
+      </c>
+      <c r="F405">
+        <v>6</v>
+      </c>
+      <c r="G405">
+        <v>6</v>
+      </c>
+      <c r="H405">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>82493</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E406">
+        <v>3030</v>
+      </c>
+      <c r="F406">
+        <v>5</v>
+      </c>
+      <c r="G406">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>82494</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E407">
+        <v>3117</v>
+      </c>
+      <c r="F407">
+        <v>16</v>
+      </c>
+      <c r="G407">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>82495</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E408">
+        <v>2289</v>
+      </c>
+      <c r="F408">
+        <v>28</v>
+      </c>
+      <c r="G408">
+        <v>55</v>
+      </c>
+      <c r="H408">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>82496</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E409">
+        <v>3188</v>
+      </c>
+      <c r="F409">
+        <v>7</v>
+      </c>
+      <c r="G409">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>82497</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E410">
+        <v>3363</v>
+      </c>
+      <c r="F410">
+        <v>5</v>
+      </c>
+      <c r="G410">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>82498</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E411">
+        <v>3269</v>
+      </c>
+      <c r="F411">
+        <v>6</v>
+      </c>
+      <c r="G411">
+        <v>21</v>
+      </c>
+      <c r="H411">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>82499</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E412">
+        <v>3027</v>
+      </c>
+      <c r="F412">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>82500</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E413">
+        <v>3040</v>
+      </c>
+      <c r="F413">
+        <v>7</v>
+      </c>
+      <c r="G413">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>82501</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E414">
+        <v>3029</v>
+      </c>
+      <c r="F414">
+        <v>11</v>
+      </c>
+      <c r="G414">
+        <v>60</v>
+      </c>
+      <c r="H414">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>82502</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E415">
+        <v>4079</v>
+      </c>
+      <c r="F415">
+        <v>75</v>
+      </c>
+      <c r="G415">
+        <v>89</v>
+      </c>
+      <c r="H415">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>82503</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E416">
+        <v>3769</v>
+      </c>
+      <c r="F416">
+        <v>20</v>
+      </c>
+      <c r="G416">
+        <v>50</v>
+      </c>
+      <c r="H416">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>82504</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E417">
+        <v>4271</v>
+      </c>
+      <c r="F417">
+        <v>18</v>
+      </c>
+      <c r="G417">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>82505</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E418">
+        <v>3660</v>
+      </c>
+      <c r="F418">
+        <v>11</v>
+      </c>
+      <c r="G418">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>82506</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E419">
+        <v>3892</v>
+      </c>
+      <c r="F419">
+        <v>22</v>
+      </c>
+      <c r="G419">
+        <v>70</v>
+      </c>
+      <c r="H419">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>82507</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E420">
+        <v>3670</v>
+      </c>
+      <c r="F420">
+        <v>28</v>
+      </c>
+      <c r="G420">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>82508</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E421">
+        <v>4092</v>
+      </c>
+      <c r="F421">
+        <v>19</v>
+      </c>
+      <c r="G421">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>82509</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E422">
+        <v>4273</v>
+      </c>
+      <c r="F422">
+        <v>18</v>
+      </c>
+      <c r="G422">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>82510</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E423">
+        <v>589</v>
+      </c>
+      <c r="F423">
+        <v>3</v>
+      </c>
+      <c r="G423">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>82511</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E424">
+        <v>3233</v>
+      </c>
+      <c r="F424">
+        <v>1</v>
+      </c>
+      <c r="G424">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>82512</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E425">
+        <v>3558</v>
+      </c>
+      <c r="F425">
+        <v>4</v>
+      </c>
+      <c r="G425">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>82513</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E426">
+        <v>4527</v>
+      </c>
+      <c r="F426">
+        <v>10</v>
+      </c>
+      <c r="G426">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>82514</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E427">
+        <v>3997</v>
+      </c>
+      <c r="F427">
+        <v>14</v>
+      </c>
+      <c r="G427">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>82515</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E428">
+        <v>5109</v>
+      </c>
+      <c r="F428">
+        <v>15</v>
+      </c>
+      <c r="G428">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>82516</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E429">
+        <v>4313</v>
+      </c>
+      <c r="F429">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>82517</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E430">
+        <v>4467</v>
+      </c>
+      <c r="F430">
+        <v>3</v>
+      </c>
+      <c r="G430">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>82518</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E431">
+        <v>27663</v>
+      </c>
+      <c r="F431">
+        <v>26</v>
+      </c>
+      <c r="G431">
+        <v>78</v>
+      </c>
+      <c r="H431">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>82519</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E432">
+        <v>4028</v>
+      </c>
+      <c r="G432">
+        <v>21</v>
+      </c>
+      <c r="H432">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>82520</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E433">
+        <v>4289</v>
+      </c>
+      <c r="F433">
+        <v>15</v>
+      </c>
+      <c r="G433">
+        <v>44</v>
+      </c>
+      <c r="H433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>82521</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E434">
+        <v>3997</v>
+      </c>
+      <c r="F434">
+        <v>6</v>
+      </c>
+      <c r="G434">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>82522</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E435">
+        <v>3386</v>
+      </c>
+      <c r="F435">
+        <v>15</v>
+      </c>
+      <c r="G435">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>82523</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E436">
+        <v>3631</v>
+      </c>
+      <c r="F436">
+        <v>7</v>
+      </c>
+      <c r="G436">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>82524</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E437">
+        <v>28615</v>
+      </c>
+      <c r="F437">
+        <v>90</v>
+      </c>
+      <c r="G437">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>82525</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E438">
+        <v>4536</v>
+      </c>
+      <c r="F438">
+        <v>23</v>
+      </c>
+      <c r="G438">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>82526</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E439">
+        <v>4693</v>
+      </c>
+      <c r="F439">
+        <v>4</v>
+      </c>
+      <c r="G439">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>82527</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E440">
+        <v>4234</v>
+      </c>
+      <c r="F440">
+        <v>38</v>
+      </c>
+      <c r="G440">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>82528</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E441">
+        <v>4043</v>
+      </c>
+      <c r="F441">
+        <v>15</v>
+      </c>
+      <c r="G441">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>82529</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E442">
+        <v>3073</v>
+      </c>
+      <c r="F442">
+        <v>10</v>
+      </c>
+      <c r="G442">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>82530</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E443">
+        <v>3399</v>
+      </c>
+      <c r="F443">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>82531</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E444">
+        <v>9256</v>
+      </c>
+      <c r="F444">
+        <v>35</v>
+      </c>
+      <c r="G444">
+        <v>10</v>
+      </c>
+      <c r="H444">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>82532</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E445">
+        <v>4424</v>
+      </c>
+      <c r="F445">
+        <v>8</v>
+      </c>
+      <c r="G445">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>82533</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E446">
+        <v>29114</v>
+      </c>
+      <c r="F446">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>82534</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E447">
+        <v>4706</v>
+      </c>
+      <c r="F447">
+        <v>21</v>
+      </c>
+      <c r="G447">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>82535</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E448">
+        <v>4308</v>
+      </c>
+      <c r="F448">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>82536</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E449">
+        <v>4420</v>
+      </c>
+      <c r="F449">
+        <v>4</v>
+      </c>
+      <c r="G449">
+        <v>3</v>
+      </c>
+      <c r="H449">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>82537</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E450">
+        <v>4554</v>
+      </c>
+      <c r="F450">
+        <v>12</v>
+      </c>
+      <c r="G450">
+        <v>55</v>
+      </c>
+      <c r="H450">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>82538</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E451">
+        <v>4532</v>
+      </c>
+      <c r="F451">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>82539</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E452">
+        <v>4630</v>
+      </c>
+      <c r="F452">
+        <v>2</v>
+      </c>
+      <c r="G452">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>82540</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E453">
+        <v>28182</v>
+      </c>
+      <c r="F453">
+        <v>71</v>
+      </c>
+      <c r="G453">
+        <v>55</v>
+      </c>
+      <c r="H453">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>82541</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E454">
+        <v>4713</v>
+      </c>
+      <c r="F454">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>82542</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E455">
+        <v>5502</v>
+      </c>
+      <c r="F455">
+        <v>14</v>
+      </c>
+      <c r="G455">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>82543</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E456">
+        <v>3351</v>
+      </c>
+      <c r="F456">
+        <v>18</v>
+      </c>
+      <c r="G456">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>82544</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E457">
+        <v>29257</v>
+      </c>
+      <c r="F457">
+        <v>65</v>
+      </c>
+      <c r="G457">
+        <v>49</v>
+      </c>
+      <c r="H457">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>82545</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E458">
+        <v>4776</v>
+      </c>
+      <c r="F458">
+        <v>27</v>
+      </c>
+      <c r="G458">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>82546</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E459">
+        <v>5049</v>
+      </c>
+      <c r="F459">
+        <v>6</v>
+      </c>
+      <c r="G459">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>82547</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E460">
+        <v>4612</v>
+      </c>
+      <c r="F460">
+        <v>11</v>
+      </c>
+      <c r="G460">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>82548</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E461">
+        <v>5528</v>
+      </c>
+      <c r="F461">
+        <v>8</v>
+      </c>
+      <c r="G461">
+        <v>31</v>
+      </c>
+      <c r="H461">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>82549</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E462">
+        <v>7479</v>
+      </c>
+      <c r="F462">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>82550</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E463">
+        <v>5693</v>
+      </c>
+      <c r="F463">
+        <v>3</v>
+      </c>
+      <c r="G463">
+        <v>39</v>
+      </c>
+      <c r="H463">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>82551</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E464">
+        <v>5086</v>
+      </c>
+      <c r="F464">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>82552</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E465">
+        <v>4380</v>
+      </c>
+      <c r="F465">
+        <v>49</v>
+      </c>
+      <c r="G465">
+        <v>58</v>
+      </c>
+      <c r="H465">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>82553</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E466">
+        <v>5653</v>
+      </c>
+      <c r="F466">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>82554</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E467">
+        <v>4682</v>
+      </c>
+      <c r="F467">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>82555</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E468">
+        <v>4731</v>
+      </c>
+      <c r="F468">
+        <v>20</v>
+      </c>
+      <c r="G468">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>82556</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E469">
+        <v>4857</v>
+      </c>
+      <c r="F469">
+        <v>12</v>
+      </c>
+      <c r="G469">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>82557</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E470">
+        <v>5032</v>
+      </c>
+      <c r="F470">
+        <v>42</v>
+      </c>
+      <c r="G470">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>82558</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E471">
+        <v>4910</v>
+      </c>
+      <c r="F471">
+        <v>39</v>
+      </c>
+      <c r="G471">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>82559</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E472">
+        <v>4913</v>
+      </c>
+      <c r="F472">
+        <v>10</v>
+      </c>
+      <c r="G472">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>82560</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E473">
+        <v>6013</v>
+      </c>
+      <c r="F473">
+        <v>89</v>
+      </c>
+      <c r="G473">
+        <v>108</v>
+      </c>
+      <c r="H473">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>82561</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E474">
+        <v>5531</v>
+      </c>
+      <c r="F474">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>82562</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E475">
+        <v>36190</v>
+      </c>
+      <c r="F475">
+        <v>492</v>
+      </c>
+      <c r="G475">
+        <v>120</v>
+      </c>
+      <c r="H475">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>82563</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E476">
+        <v>4501</v>
+      </c>
+      <c r="F476">
+        <v>5</v>
+      </c>
+      <c r="G476">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>82564</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E477">
+        <v>4017</v>
+      </c>
+      <c r="F477">
+        <v>10</v>
+      </c>
+      <c r="G477">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>82565</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E478">
+        <v>4198</v>
+      </c>
+      <c r="F478">
+        <v>10</v>
+      </c>
+      <c r="G478">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>82566</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E479">
+        <v>32561</v>
+      </c>
+      <c r="F479">
+        <v>63</v>
+      </c>
+      <c r="G479">
+        <v>54</v>
+      </c>
+      <c r="H479">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>82567</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E480">
+        <v>4496</v>
+      </c>
+      <c r="F480">
+        <v>5</v>
+      </c>
+      <c r="G480">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>82568</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E481">
+        <v>32096</v>
+      </c>
+      <c r="F481">
+        <v>62</v>
+      </c>
+      <c r="G481">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>82569</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E482">
+        <v>4333</v>
+      </c>
+      <c r="F482">
+        <v>2</v>
+      </c>
+      <c r="G482">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>82570</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E483">
+        <v>587</v>
+      </c>
+      <c r="G483">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>82571</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E484">
+        <v>4683</v>
+      </c>
+      <c r="F484">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>82572</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E485">
+        <v>4522</v>
+      </c>
+      <c r="F485">
+        <v>8</v>
+      </c>
+      <c r="G485">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>82573</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E486">
+        <v>4574</v>
+      </c>
+      <c r="F486">
+        <v>5</v>
+      </c>
+      <c r="G486">
+        <v>18</v>
+      </c>
+      <c r="H486">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>82574</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E487">
+        <v>4875</v>
+      </c>
+      <c r="F487">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>82575</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E488">
+        <v>4767</v>
+      </c>
+      <c r="F488">
+        <v>6</v>
+      </c>
+      <c r="G488">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>82576</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E489">
+        <v>5706</v>
+      </c>
+      <c r="F489">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>82577</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E490">
+        <v>4936</v>
+      </c>
+      <c r="F490">
+        <v>14</v>
+      </c>
+      <c r="G490">
+        <v>102</v>
+      </c>
+      <c r="H490">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>82578</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E491">
+        <v>32595</v>
+      </c>
+      <c r="F491">
+        <v>135</v>
+      </c>
+      <c r="G491">
+        <v>158</v>
+      </c>
+      <c r="H491">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>82579</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E492">
+        <v>5093</v>
+      </c>
+      <c r="F492">
+        <v>13</v>
+      </c>
+      <c r="G492">
+        <v>108</v>
+      </c>
+      <c r="H492">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>82580</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E493">
+        <v>2511</v>
+      </c>
+      <c r="F493">
+        <v>5</v>
+      </c>
+      <c r="G493">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>82581</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E494">
+        <v>5742</v>
+      </c>
+      <c r="F494">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>82582</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E495">
+        <v>5892</v>
+      </c>
+      <c r="F495">
+        <v>14</v>
+      </c>
+      <c r="G495">
+        <v>74</v>
+      </c>
+      <c r="H495">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>82583</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E496">
+        <v>5175</v>
+      </c>
+      <c r="F496">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>82584</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E497">
+        <v>5343</v>
+      </c>
+      <c r="F497">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>82585</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E498">
+        <v>4555</v>
+      </c>
+      <c r="F498">
+        <v>11</v>
+      </c>
+      <c r="G498">
+        <v>8</v>
+      </c>
+      <c r="H498">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>82586</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E499">
+        <v>33140</v>
+      </c>
+      <c r="F499">
+        <v>35</v>
+      </c>
+      <c r="G499">
+        <v>118</v>
+      </c>
+      <c r="H499">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>82587</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E500">
+        <v>5994</v>
+      </c>
+      <c r="F500">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>82588</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E501">
+        <v>34026</v>
+      </c>
+      <c r="F501">
+        <v>49</v>
+      </c>
+      <c r="G501">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>82589</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E502">
+        <v>5168</v>
+      </c>
+      <c r="F502">
+        <v>13</v>
+      </c>
+      <c r="G502">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>82590</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E503">
+        <v>5431</v>
+      </c>
+      <c r="F503">
+        <v>11</v>
+      </c>
+      <c r="G503">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>82591</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E504">
+        <v>5189</v>
+      </c>
+      <c r="F504">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>82592</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E505">
+        <v>4721</v>
+      </c>
+      <c r="F505">
+        <v>29</v>
+      </c>
+      <c r="G505">
+        <v>62</v>
+      </c>
+      <c r="H505">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>82593</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E506">
+        <v>5153</v>
+      </c>
+      <c r="F506">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>82594</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E507">
+        <v>5372</v>
+      </c>
+      <c r="G507">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>82595</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E508">
+        <v>5638</v>
+      </c>
+      <c r="F508">
+        <v>1</v>
+      </c>
+      <c r="G508">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>82596</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E509">
+        <v>5674</v>
+      </c>
+      <c r="F509">
+        <v>24</v>
+      </c>
+      <c r="G509">
+        <v>167</v>
+      </c>
+      <c r="H509">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>82597</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E510">
+        <v>6672</v>
+      </c>
+      <c r="F510">
+        <v>37</v>
+      </c>
+      <c r="G510">
+        <v>62</v>
+      </c>
+      <c r="H510">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>82598</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E511">
+        <v>35310</v>
+      </c>
+      <c r="F511">
+        <v>144</v>
+      </c>
+      <c r="G511">
+        <v>166</v>
+      </c>
+      <c r="H511">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>82599</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E512">
+        <v>6404</v>
+      </c>
+      <c r="F512">
+        <v>20</v>
+      </c>
+      <c r="G512">
+        <v>138</v>
+      </c>
+      <c r="H512">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>82600</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E513">
+        <v>6536</v>
+      </c>
+      <c r="G513">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>82601</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E514">
+        <v>6189</v>
+      </c>
+      <c r="F514">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>82602</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E515">
+        <v>7346</v>
+      </c>
+      <c r="F515">
+        <v>103</v>
+      </c>
+      <c r="G515">
+        <v>129</v>
+      </c>
+      <c r="H515">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>82603</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E516">
+        <v>6333</v>
+      </c>
+      <c r="F516">
+        <v>54</v>
+      </c>
+      <c r="G516">
+        <v>168</v>
+      </c>
+      <c r="H516">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>82604</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E517">
+        <v>6872</v>
+      </c>
+      <c r="F517">
+        <v>6</v>
+      </c>
+      <c r="G517">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>82605</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E518">
+        <v>7764</v>
+      </c>
+      <c r="F518">
+        <v>89</v>
+      </c>
+      <c r="G518">
+        <v>146</v>
+      </c>
+      <c r="H518">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>82606</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E519">
+        <v>6075</v>
+      </c>
+      <c r="F519">
+        <v>37</v>
+      </c>
+      <c r="G519">
+        <v>115</v>
+      </c>
+      <c r="H519">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>82607</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E520">
+        <v>6368</v>
+      </c>
+      <c r="F520">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>82608</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E521">
+        <v>5966</v>
+      </c>
+      <c r="F521">
+        <v>29</v>
+      </c>
+      <c r="G521">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>82609</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E522">
+        <v>5958</v>
+      </c>
+      <c r="F522">
+        <v>10</v>
+      </c>
+      <c r="G522">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>82610</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E523">
+        <v>5731</v>
+      </c>
+      <c r="G523">
+        <v>14</v>
+      </c>
+      <c r="H523">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>82611</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E524">
+        <v>5551</v>
+      </c>
+      <c r="F524">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>82612</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E525">
+        <v>5802</v>
+      </c>
+      <c r="F525">
+        <v>24</v>
+      </c>
+      <c r="G525">
+        <v>69</v>
+      </c>
+      <c r="H525">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>82613</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E526">
+        <v>5157</v>
+      </c>
+      <c r="F526">
+        <v>17</v>
+      </c>
+      <c r="G526">
+        <v>170</v>
+      </c>
+      <c r="H526">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>82614</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E527">
+        <v>497</v>
+      </c>
+      <c r="F527">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>82615</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E528">
+        <v>6847</v>
+      </c>
+      <c r="F528">
+        <v>43</v>
+      </c>
+      <c r="G528">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>82616</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E529">
+        <v>5304</v>
+      </c>
+      <c r="F529">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>82617</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E530">
+        <v>6314</v>
+      </c>
+      <c r="F530">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>82618</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E531">
+        <v>5687</v>
+      </c>
+      <c r="F531">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>82619</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E532">
+        <v>3867</v>
+      </c>
+      <c r="F532">
+        <v>95</v>
+      </c>
+      <c r="G532">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>82620</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E533">
+        <v>5912</v>
+      </c>
+      <c r="F533">
+        <v>31</v>
+      </c>
+      <c r="G533">
+        <v>83</v>
+      </c>
+      <c r="H533">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>82621</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E534">
+        <v>35588</v>
+      </c>
+      <c r="F534">
+        <v>38</v>
+      </c>
+      <c r="G534">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>82622</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E535">
+        <v>5099</v>
+      </c>
+      <c r="F535">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>82623</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E536">
+        <v>6042</v>
+      </c>
+      <c r="F536">
+        <v>57</v>
+      </c>
+      <c r="G536">
+        <v>127</v>
+      </c>
+      <c r="H536">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>82624</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E537">
+        <v>5707</v>
+      </c>
+      <c r="F537">
+        <v>43</v>
+      </c>
+      <c r="G537">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>82625</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E538">
+        <v>7641</v>
+      </c>
+      <c r="F538">
+        <v>55</v>
+      </c>
+      <c r="G538">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>82626</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E539">
+        <v>5276</v>
+      </c>
+      <c r="F539">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>82627</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E540">
+        <v>3309</v>
+      </c>
+      <c r="F540">
+        <v>54</v>
+      </c>
+      <c r="G540">
+        <v>9</v>
+      </c>
+      <c r="H540">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>82628</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E541">
+        <v>6457</v>
+      </c>
+      <c r="F541">
+        <v>19</v>
+      </c>
+      <c r="G541">
+        <v>129</v>
+      </c>
+      <c r="H541">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>82629</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E542">
+        <v>4926</v>
+      </c>
+      <c r="F542">
+        <v>13</v>
+      </c>
+      <c r="G542">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>82630</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E543">
+        <v>4756</v>
+      </c>
+      <c r="F543">
+        <v>1</v>
+      </c>
+      <c r="G543">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>82631</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E544">
+        <v>5183</v>
+      </c>
+      <c r="F544">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>82632</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E545">
+        <v>33893</v>
+      </c>
+      <c r="F545">
+        <v>161</v>
+      </c>
+      <c r="G545">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>82633</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E546">
+        <v>4857</v>
+      </c>
+      <c r="F546">
+        <v>17</v>
+      </c>
+      <c r="G546">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>82634</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E547">
+        <v>4728</v>
+      </c>
+      <c r="F547">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>82635</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E548">
+        <v>4394</v>
+      </c>
+      <c r="F548">
+        <v>19</v>
+      </c>
+      <c r="G548">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>82636</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E549">
+        <v>5527</v>
+      </c>
+      <c r="F549">
+        <v>36</v>
+      </c>
+      <c r="G549">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>82637</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E550">
+        <v>4751</v>
+      </c>
+      <c r="F550">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>82638</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E551">
+        <v>4394</v>
+      </c>
+      <c r="F551">
+        <v>5</v>
+      </c>
+      <c r="G551">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>82639</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E552">
+        <v>4420</v>
+      </c>
+      <c r="F552">
+        <v>3</v>
+      </c>
+      <c r="G552">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>82640</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E553">
+        <v>4423</v>
+      </c>
+      <c r="F553">
+        <v>11</v>
+      </c>
+      <c r="G553">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>82641</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E554">
+        <v>4409</v>
+      </c>
+      <c r="F554">
+        <v>10</v>
+      </c>
+      <c r="G554">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>82642</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E555">
+        <v>3408</v>
+      </c>
+      <c r="F555">
+        <v>11</v>
+      </c>
+      <c r="G555">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>82643</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E556">
+        <v>4256</v>
+      </c>
+      <c r="F556">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>82644</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E557">
+        <v>4585</v>
+      </c>
+      <c r="F557">
+        <v>14</v>
+      </c>
+      <c r="G557">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>82645</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E558">
+        <v>4558</v>
+      </c>
+      <c r="F558">
+        <v>26</v>
+      </c>
+      <c r="G558">
+        <v>74</v>
+      </c>
+      <c r="H558">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>82646</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E559">
+        <v>4336</v>
+      </c>
+      <c r="F559">
+        <v>8</v>
+      </c>
+      <c r="G559">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>82647</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E560">
+        <v>32815</v>
+      </c>
+      <c r="F560">
+        <v>58</v>
+      </c>
+      <c r="G560">
+        <v>61</v>
+      </c>
+      <c r="H560">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>82648</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E561">
+        <v>2814</v>
+      </c>
+      <c r="F561">
+        <v>22</v>
+      </c>
+      <c r="G561">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>82649</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E562">
+        <v>2519</v>
+      </c>
+      <c r="F562">
+        <v>63</v>
+      </c>
+      <c r="G562">
+        <v>120</v>
+      </c>
+      <c r="H562">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>82650</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E563">
+        <v>3928</v>
+      </c>
+      <c r="F563">
+        <v>27</v>
+      </c>
+      <c r="G563">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>82651</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E564">
+        <v>4806</v>
+      </c>
+      <c r="F564">
+        <v>19</v>
+      </c>
+      <c r="G564">
+        <v>64</v>
+      </c>
+      <c r="H564">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>82652</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E565">
+        <v>4913</v>
+      </c>
+      <c r="F565">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>82653</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E566">
+        <v>4829</v>
+      </c>
+      <c r="F566">
+        <v>21</v>
+      </c>
+      <c r="G566">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>82654</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E567">
+        <v>36847</v>
+      </c>
+      <c r="F567">
+        <v>100</v>
+      </c>
+      <c r="G567">
+        <v>76</v>
+      </c>
+      <c r="H567">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>82655</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E568">
+        <v>4617</v>
+      </c>
+      <c r="F568">
+        <v>22</v>
+      </c>
+      <c r="G568">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>82656</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E569">
+        <v>4463</v>
+      </c>
+      <c r="F569">
+        <v>20</v>
+      </c>
+      <c r="G569">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>82657</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E570">
+        <v>4375</v>
+      </c>
+      <c r="F570">
+        <v>14</v>
+      </c>
+      <c r="G570">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>82658</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E571">
+        <v>4361</v>
+      </c>
+      <c r="F571">
+        <v>15</v>
+      </c>
+      <c r="G571">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>82659</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E572">
+        <v>34438</v>
+      </c>
+      <c r="F572">
+        <v>136</v>
+      </c>
+      <c r="G572">
+        <v>84</v>
+      </c>
+      <c r="H572">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>82660</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E573">
+        <v>4882</v>
+      </c>
+      <c r="F573">
+        <v>15</v>
+      </c>
+      <c r="G573">
+        <v>59</v>
+      </c>
+      <c r="H573">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>82661</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E574">
+        <v>4673</v>
+      </c>
+      <c r="F574">
+        <v>14</v>
+      </c>
+      <c r="G574">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>82662</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E575">
+        <v>2900</v>
+      </c>
+      <c r="F575">
+        <v>9</v>
+      </c>
+      <c r="G575">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>82663</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E576">
+        <v>4563</v>
+      </c>
+      <c r="F576">
+        <v>9</v>
+      </c>
+      <c r="G576">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>82664</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E577">
+        <v>4553</v>
+      </c>
+      <c r="F577">
+        <v>5</v>
+      </c>
+      <c r="G577">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>82665</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E578">
+        <v>4944</v>
+      </c>
+      <c r="F578">
+        <v>58</v>
+      </c>
+      <c r="G578">
+        <v>97</v>
+      </c>
+      <c r="H578">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>82666</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E579">
+        <v>4552</v>
+      </c>
+      <c r="F579">
+        <v>7</v>
+      </c>
+      <c r="G579">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>82667</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E580">
+        <v>4859</v>
+      </c>
+      <c r="F580">
+        <v>5</v>
+      </c>
+      <c r="G580">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>82668</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E581">
+        <v>4263</v>
+      </c>
+      <c r="F581">
+        <v>8</v>
+      </c>
+      <c r="G581">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>82669</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E582">
+        <v>4092</v>
+      </c>
+      <c r="F582">
+        <v>5</v>
+      </c>
+      <c r="G582">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>82670</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E583">
+        <v>4231</v>
+      </c>
+      <c r="F583">
+        <v>7</v>
+      </c>
+      <c r="G583">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>82671</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E584">
+        <v>4157</v>
+      </c>
+      <c r="F584">
+        <v>7</v>
+      </c>
+      <c r="G584">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>82672</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E585">
+        <v>3877</v>
+      </c>
+      <c r="F585">
+        <v>8</v>
+      </c>
+      <c r="G585">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>86238</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E586">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>86239</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E587">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>86240</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E588">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>86241</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E589">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>86242</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E590">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>86243</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E591">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>86244</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E592">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>86245</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E593">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>86246</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E594">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>86247</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E595">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>86248</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E596">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>86249</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E597">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>86250</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E598">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>86251</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E599">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>86252</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E600">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>86253</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E601">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>86254</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E602">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>86255</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E603">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>86256</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E604">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>86257</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E605">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>86258</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E606">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>86259</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E607">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>86260</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E608">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>86261</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E609">
+        <v>5036</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>86262</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E610">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>86263</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E611">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>86264</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E612">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>86265</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E613">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>86266</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E614">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>86267</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E615">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>86268</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E616">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>86269</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E617">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>86270</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E618">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>86271</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E619">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>86272</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E620">
+        <v>25868</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>86273</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E621">
+        <v>3616</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>86274</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E622">
+        <v>25952</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>86275</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E623">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>86276</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E624">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>86277</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E625">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>86278</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E626">
+        <v>4294</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>86279</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E627">
+        <v>3964</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">