--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1859">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2674">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5589,50 +5589,2495 @@
     <t>04.03.26 05:31</t>
   </si>
   <si>
     <t>t.me/nash_altay/12130</t>
   </si>
   <si>
     <t>Эстетика чистого восторга ❤ Наш Алтай</t>
   </si>
   <si>
     <t>03.03.26 13:05</t>
   </si>
   <si>
     <t>t.me/nash_altay/12125</t>
   </si>
   <si>
     <t>На Телецком озере появились ледяные пласты, похожие на блинчики. По словам сотрудников заповедника, озеро начало покрываться льдом, однако сильный ветер разметал ледяные участки по всей поверхности воды. В итоге на водоеме возникла ледяная крошка, визуально напоминающая блинчики. © соцсети Алтайского заповедника</t>
   </si>
   <si>
     <t>03.03.26 05:31</t>
   </si>
   <si>
     <t>t.me/nash_altay/12124</t>
   </si>
   <si>
     <t>Каратюрек ❤ Горный Алтай Фото Олег Андриянов Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.06.26 03:27</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/20982</t>
+  </si>
+  <si>
+    <t>29.09.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13598</t>
+  </si>
+  <si>
+    <t>28 сентября примерно в 8:09 утра на проспекте Коммунистическом в Горно-Алтайске, возле дома № 210 «А», произошло столкновение трех автомобилей. Причиной аварии стала 46-летняя женщина, управлявшая Honda CR-V. Она не соблюдала безопасное расстояние и врезалась в Hyundai Solaris, который вел 23-летний новосибирец. В свою очередь, Hyundai Solaris столкнулся с Toyota Platz, за рулём которой была 40-летняя жительница Маймы. Водитель Hyundai Solaris и его пассажирка, женщина 46 лет, были доставлены в Республиканскую больницу с ушибами и ссадинами, однако госпитализация им не понадобилась. Виновницу аварии привлекли к ответственности за нарушение правил расположения транспортного средства на дороге, сообщает республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>29.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13596</t>
+  </si>
+  <si>
+    <t>Краски осеннего Алтая 2026 Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13587</t>
+  </si>
+  <si>
+    <t>Навсегда в❤️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.09.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13577</t>
+  </si>
+  <si>
+    <t>В Ябогане произошло новое дорожно-транспортное происшествие с участием несовершеннолетнего мотоциклиста: на этот раз водитель оказался всего 11 лет. 26 сентября примерно в 15:20 в селе Ябоган столкнулись мотоцикл Racer RC-110 и автомобиль Toyota Camry. Мотоциклом управлял 11-летний местный мальчик. При движении по второстепенной дороге и проезде нерегулируемого перекрестка он не уступил дорогу автомобилю, ехавшему по главной улице, из-за чего произошло столкновение. Машину вёл 23-летний житель Улаганского района. Подросток с различными травмами был доставлен в Усть-Канскую районную больницу. В ходе расследования выяснилось, что мальчик взял мотоцикл, принадлежащий его матери, без её разрешения. Материалы направлены в отдел по делам несовершеннолетних для рассмотрения вопроса о привлечении родителей к административной ответственности за ненадлежащее воспитание. Республиканская Госавтоинспекция сообщает, что по факту аварии проводится проверка. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>27.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13574</t>
+  </si>
+  <si>
+    <t>❤ Вот он, настоящий Алтай — словами это не описать! 🌄 📷 Александра Огородникова 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13573</t>
+  </si>
+  <si>
+    <t>Картинок с Алтаем много не бывает 😍 📷 Наталья С Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.09.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13567</t>
+  </si>
+  <si>
+    <t>В районе Курая на Чуйском тракте в аварии погиб 28-летний мотоциклист. Как сообщает республиканская Госавтоинспекция, происшествие случилось 25 сентября примерно в 22:30. Молодой человек из села Теленгит-Сортогой потерял контроль над мотоциклом Racer RC-300, выехал на полосу встречного движения и врезался в металлическое ограждение, после чего транспорт опрокинулся. От травм, полученных в результате столкновения, мотоциклист скончался на месте, уточняет республиканская Госавтоинспекция. Ведется расследование обстоятельств аварии. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>25.09.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13565</t>
+  </si>
+  <si>
+    <t>‍В Красноярском крае снова произошёл случай нападения медведя: 51-летняя женщина погибла во дворе собственного дома. Инцидент случился рано утром 25 сентября в селе Вознесенка. В это время, когда медведь пытался проникнуть в загон с животными, женщина вышла из дома. Хищник напал на неё и убил. Сосед погибшей застрелил медведя, сообщает «Борус». Женщина стала тринадцатой известной жертвой медведей в Сибири за этот год и седьмой в Красноярском крае. Следственный комитет России по Красноярскому краю и Республике Хакасия возбудил уголовное дело по статье «Халатность, повлекшая по неосторожности смерть двух и более лиц» из-за гибели людей от нападений бурых медведей. Следователи полагают, что сотрудники Министерства природных ресурсов и лесного комплекса Красноярского края проявили преступную халатность. Несмотря на многочисленные предупреждения об угрозе, меры по контролю численности хищников и предотвращению их появления в населённых пунктах приняты не были. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>25.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13564</t>
+  </si>
+  <si>
+    <t>Если природа выглядит настолько изумительно, что невозможно не запечатлеть этот момент на телефон 🌿📸 📷 Алина Орлова Наш Алтай</t>
+  </si>
+  <si>
+    <t>25.09.26 03:25</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13558</t>
+  </si>
+  <si>
+    <t>ООО «Школьник» г. Горно-Алтайск приглашает на работу поваров, мойщиц посуды. Стабильные выплаты 2 раз за в месяц. Достойная заработная плата. Подробности по телефону -89969622140.</t>
+  </si>
+  <si>
+    <t>24.09.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13557</t>
+  </si>
+  <si>
+    <t>‍В Тыве медведь напал и убил известного хоккейного тренера. Александр Кузьменко, хоккейный тренер в возрасте 62 лет, погиб на территории Тывы. Он посвятил много лет подготовке спортсменов и воспитал множество хоккеистов, среди которых наиболее известен его 30-летний сын Андрей Кузьменко, выступающий в НХЛ за команду «Питтсбург Пингвинз». 22 сентября тренер вместе с группой из семи человек отправился на рыбалку на Большой Енисей в Тоджинском районе Республики Тыва. Несмотря на запрет посещения лесов в связи с высокой активностью медведей в этом районе, мужчины продолжили поход. В тайге Кузьменко был атакован медведем, который сильно ранил его в лицо. Друзья смогли отогнать зверя, после чего пострадавшего доставили вертолетом санитарной авиации в больницу Кызыла, но спасти его жизнь не удалось. В этом году в Сибири уже зарегистрировано 12 случаев гибели людей от нападений медведей. Также стоит отметить, что Главное следственное управление Следственного комитета России по Красноярскому краю и Республике Хакасия возбудило уголовное дело по статье «Халатность, повлекшая по неосторожности смерть двух и более лиц» после гибели шести человек от нападений бурых медведей. Следователи считают, что сотрудники Министерства природных ресурсов и лесного хозяйства Красноярского края проявили преступную халатность, так как не предприняли необходимых мер для контроля численности хищников и предотвращения их появления в населённых пунктах, несмотря на многочисленные предупреждения об опасности. Фото: Baza. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>24.09.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13556</t>
+  </si>
+  <si>
+    <t>Виды, от которых захватывает дух 📷 Алина Орлова Наш Алтай</t>
+  </si>
+  <si>
+    <t>24.09.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13548</t>
+  </si>
+  <si>
+    <t>Талла</t>
+  </si>
+  <si>
+    <t>23.09.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13547</t>
+  </si>
+  <si>
+    <t>Мужчина из села Иня убил свою жену. Событие произошло днем 20 сентября. 43-летний мужчина распивал алкоголь вместе с супругой, после чего между ними возник конфликт. Обвиняемый напал на женщину с кулаками, нанося смертельные удары по голове и другим частям тела. Пострадавшая погибла на месте. Подозреваемый задержан, решается вопрос об избрании меры пресечения в виде заключения под стражу. По факту инцидента возбуждено уголовное дело по статье «Умышленное причинение тяжкого вреда здоровью, повлекшее по неосторожности смерть потерпевшего», сообщает СУСК по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>23.09.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13546</t>
+  </si>
+  <si>
+    <t>В магазин «Братья Крафт» требуется бармен. Режим работы с 11:00-23:00. График 2/2 (или по согласованию с коллегой). Оплата 2 раза в месяц. Смена 2500р. Увоз домой за счет работодателя (в пределах города). Обращаться по номеру 89236608800 Батыр.</t>
+  </si>
+  <si>
+    <t>23.09.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13545</t>
+  </si>
+  <si>
+    <t>Мотоцикл — это не игрушка: в Республике Алтай зафиксировано 28 аварий с участием подростков за рулём. С начала года в регионе произошло 28 ДТП, где несовершеннолетние управляли мотоциклами и питбайками. Один ребенок погиб, а 36 получили различные травмы. Для многих из них жизнь поделилась на «до» и «после» происшествия. Чаще всего родители сами покупают своим детям опасные транспортные средства. Из-за юного возраста, отсутствия базовых знаний правил дорожного движения и опыта вождения подростки становятся жертвами дорожно-транспортных происшествий. Тяжёлые травмы и длительный период восстановления — последствия таких поездок подростков. Подарок от родителей может обернуться для ребёнка трагедией. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>23.09.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13544</t>
+  </si>
+  <si>
+    <t>Поход на водоскат Учар 📷 Екатерина Ющенко Наш Алтай</t>
+  </si>
+  <si>
+    <t>22.09.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13540</t>
+  </si>
+  <si>
+    <t>Ночью в реанимационном отделении скончался двухлетний мальчик, которого отец жестоко избил — полученные травмы оказались несовместимы с жизнью. Напомним, что жестокое происшествие случилось днем 13 сентября в Рубцовске. 28-летний мужчина, разозлившись на плач сына, силой бросил ребенка на пол и пинал его по голове, в результате чего у мальчика были переломы костей черепа. Ребенка с тяжелыми повреждениями доставили в больницу, он впал в кому, но спасти его не удалось. Злоумышленник задержан, возбуждено уголовное дело. Мать погибшего, у которой ранее отобрали детей и передали их отцу вместе с мачехой, сейчас собирает средства на похороны. В социальных сетях региона сообщают, что после избиения ребенок в течение двух дней не получал медицинской помощи. Жители города требуют наказать всех причастных, включая мачеху, а также провести проверку деятельности органов опеки, сообщает «Инцидент Барнаул». 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>22.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13539</t>
+  </si>
+  <si>
+    <t>СКАЛЬНЫЕ ГРИБЫ В АЛТАЙСКОМ КРАЕ🗿 Урочище Аккурум известно своими каменными «грибами» — природным явлением, созданным силами природы: на протяжении тысяч лет ветер и вода формировали эти уникальные колонны.🌬️💧 📷 Анна Матвеева📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>22.09.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13533</t>
+  </si>
+  <si>
+    <t>21.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13525</t>
+  </si>
+  <si>
+    <t>ГОРНЫЙ АЛТАЙ — фильм, который разворачивается прямо перед тобой за окном автомобиля, а каждый поворот дороги открывает новую картину. 🚗🌄 📷 Юлия Галимсарова 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.09.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13517</t>
+  </si>
+  <si>
+    <t>20.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13508</t>
+  </si>
+  <si>
+    <t>В грандиозном уголке нашей необъятной страны🏔🌍 📷 Kristina Shumskaya📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>20.09.26 04:23</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13502</t>
+  </si>
+  <si>
+    <t>В пункт выдачи заказов OZON требуется сотрудник зала. График работы с 09:00-21:00. Оплата 2000р смена. Студентов на очной форме обучения просьба не беспокоить. Обращаться по телефону: 8-903-956-4085 Нина Дмитриевна</t>
+  </si>
+  <si>
+    <t>19.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13501</t>
+  </si>
+  <si>
+    <t>С Чуйского тракта тысячи туристов наслаждаются этим видом, однако мало кто знаком с названиями этих гор. 🏞️🌄 📷 Snow Travel 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>19.09.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13500</t>
+  </si>
+  <si>
+    <t>‍В Республике Алтай с начала текущего года Госавтоинспекция зарегистрировала уже 1081 случай управления автомобилем в состоянии алкогольного опьянения. Наибольшее число пьяных водителей выявлено в Горно-Алтайске, а также на территориях Майминского и Кош-Агачского районов. Из задержанных за вождение в нетрезвом виде 186 человек ранее уже попадали в поле зрения автоинспекции за аналогичные нарушения. За повторные правонарушения им было предъявлено уголовное обвинение. Вождение в состоянии опьянения представляет смертельную угрозу. С начала года из-за пьяных водителей произошло 46 дорожно-транспортных происшествий, в которых погибло 13 человек и еще 62 получили травмы разной степени тяжести. Таким образом, около каждой пятой аварии связана с алкоголем. Госавтоинспекция обращается к гражданам с просьбой не оставаться равнодушными при обнаружении водителей в нетрезвом состоянии: своевременное информирование о нарушителях помогает избежать трагедий. Сообщить о фактах вождения в пьяном виде и других нарушениях правил дорожного движения можно по телефонам: (38822) 9-24-97, 2-87-77 или 102. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>19.09.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13499</t>
+  </si>
+  <si>
+    <t>Вечером вчера в Горно-Алтайске на улице Ленина произошла авария с участием легкового автомобиля и мотоцикла. В результате инцидента пострадали двое, включая ребенка. По информации ГУ МЧС по Республике Алтай, на месте происшествия были задействованы пять сотрудников и одна машина МЧС. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>19.09.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13498</t>
+  </si>
+  <si>
+    <t>Великолепие! 😲❤🔥 Природа творит чудеса — просто удивительно. 🌟 Наступила осень — листва приобрела желтые и золотистые оттенки. 🍂🍁 📸 Фотограф: Георгий Наумов 📷 Наш Алтай</t>
+  </si>
+  <si>
+    <t>19.09.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13495</t>
+  </si>
+  <si>
+    <t>18.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13494</t>
+  </si>
+  <si>
+    <t>🍂 Сентябрь. Впервые посетили Алтай в осенний период — теперь ясно, почему сюда постоянно хочется приезжать вновь. 🍁 Фотография Светланы Баляхиной 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.09.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13487</t>
+  </si>
+  <si>
+    <t>В такие моменты осознаёшь, насколько незначительными кажутся все трудности рядом с чем-то таким грандиозным 🏔✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.09.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13484</t>
+  </si>
+  <si>
+    <t>В Горно-Алтайске на пересечении улиц Чорос-Гуркина и Бориса Головина произошло столкновение двух иномарок. По информации республиканской Госавтоинспекции, авария случилась 16 сентября примерно в 16:42. Водитель Toyota Camry, 26-летний местный житель, попытался проехать перекресток на желтый свет и столкнулся с автомобилем Toyota C-HR, который выполнял левый поворот. За рулем второго автомобиля находилась 34-летняя женщина из города. После удара Toyota Camry отбросило на ограждение вдоль дороги. В Республиканскую детскую больницу доставили 5-летнего мальчика, пассажира Toyota C-HR, с диагнозом сотрясение мозга и травмами. Также медицинскую помощь получили еще двое несовершеннолетних, пассажиров этого же автомобиля: 14-летний подросток и 7-летняя девочка, а также женщина-водитель. У всех были легкие ушибы и ссадины. Виновник аварии привлечен к ответственности за нарушение правил дорожного движения, а именно за проезд на запрещающий сигнал светофора, повреждение дорожных конструкций и за нарушение, повлекшее причинение средней тяжести вреда здоровью пострадавшему. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>17.09.26 01:16</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13483</t>
+  </si>
+  <si>
+    <t>В Горно-Алтайске исчез несовершеннолетний! Все детали указаны в ориентировочном сообщении! 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>16.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13482</t>
+  </si>
+  <si>
+    <t>Восторг 😍 📷 Алина Вострокнутова Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13477</t>
+  </si>
+  <si>
+    <t>Кучерлинское озеро 📷 Валентина Ситникова Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.09.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13472</t>
+  </si>
+  <si>
+    <t>Авария на Чемальском тракте произошла в селе Узнезя, где столкнулись автомобили Toyota Corolla и Mitsubishi Pajero. Согласно информации республиканской Госавтоинспекции, инцидент случился 13 сентября примерно в 12:35. Водитель Toyota Corolla, 36-летний мужчина из Новокузнецка, совершил обгон в запрещённом месте. В это время автомобиль Mitsubishi Pajero, движущийся в том же направлении, начал поворот налево, что и привело к столкновению машин. За рулём Mitsubishi находилась 46-летняя женщина из села Элекмонар. В Чемальскую районную больницу обратились пассажиры Mitsubishi — две девочки по 9 лет и 47-летняя женщина, а также пассажирка Toyota — 39-летняя женщина. Несмотря на травмы и ушибы, все пострадавшие отказались от госпитализации. Виновник аварии был привлечён к ответственности за нарушение правил дорожного движения, повлекшее лёгкие телесные повреждения потерпевшим, а также за выезд на встречную полосу. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>14.09.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13470</t>
+  </si>
+  <si>
+    <t>В Кош-Агачском районе произошло новое дорожно-транспортное происшествие с участием несовершеннолетних: столкнулись автомобиль УАЗ 31519 и мотоцикл Racer Pantera. Авария случилась 13 сентября примерно в 20:10 в селе Курай. Машина, за рулём которой находился 16-летний местный подросток, столкнулась с мотоциклом, которым управлял 14-летний житель села Кызыл-Таш, перевозивший свою 10-летнюю сестру. Оба ребенка, мотоциклист и девочка, получили тяжёлые травмы и были доставлены в Кош-Агачскую больницу. В ходе расследования выяснилось, что УАЗ числится на имя матери 16-летнего водителя. Подросток взял ключи от автомобиля, оставленные без присмотра. Мотоцикл Racer также принадлежит матери пострадавшего юноши, которая дала разрешение сыну покататься и передала ему ключи. По данному происшествию проводится проверка, информирует республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>14.09.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13467</t>
+  </si>
+  <si>
+    <t>Подросток нашелся. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>14.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13466</t>
+  </si>
+  <si>
+    <t>❤ Удивительные уголки Горного Алтая 🌄 📷 Автор фото: Ирина Смолина 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>14.09.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13460</t>
+  </si>
+  <si>
+    <t>13.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13459</t>
+  </si>
+  <si>
+    <t>😍 Алтай способен поражать своей грандиозностью, не прибегая к излишним выражениям 🌄 📷 Галина Памятничая 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.09.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13449</t>
+  </si>
+  <si>
+    <t>Добрый день! Строительная организация ООО НОКОР набирает электромантеров в командировку в г. Бийск. Питание: обед, ужин. Проживание: общежитие. Доставка на объект: автобус. Вахта минимум 2 месяца. Оплата 5500 руб за 10 часовую смену. Расчёт производится 2 раза в месяц. Обращаться по телефону: +79136949798 Яшканак.</t>
+  </si>
+  <si>
+    <t>12.09.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13448</t>
+  </si>
+  <si>
+    <t>Добрый день! Строительная организация ООО НОКОР набирает электромантеров в командировку на пороховой завод в г. Бийск. Питание: обед, ужин. Проживание: общежитие. Доставка на объект: автобус. Вахта минимум 2 месяца. Оплата 5500 руб за 10 часовую смену. Расчёт производится 2 раза в месяц. Обращаться по телефону: +79136949798 Яшканак.</t>
+  </si>
+  <si>
+    <t>12.09.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13447</t>
+  </si>
+  <si>
+    <t>🏔 Перевал Кара-Тюрек высотой 3060 метров, с набором высоты в 700 метров, сопровождаемый метелью… и солнечными лучами, которые всё компенсировали ❄️☀️ 📷 Фотография — Надежда Ахматова 📸 СОЦСЕТИ: ✅ Mакс: 👍 ✅ Dzen: 📝 Наш Алтай</t>
+  </si>
+  <si>
+    <t>11.09.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13443</t>
+  </si>
+  <si>
+    <t>В Майме 14-летний мальчик, купивший мотоцикл на собственные сбережения, попал в больницу с открытым переломом. 10 сентября примерно в 20:15 возле дома № 36 на улице Папардэ в селе Майма произошло очередное дорожно-транспортное происшествие с участием несовершеннолетнего водителя мотоцикла. Подросток на мотоцикле Racer, проезжая перекресток, столкнулся с автомобилем УАЗ, который ехал по главной дороге. За рулём машины находился 23-летний житель Горно-Алтайска. Ребёнок был доставлен в Республиканскую детскую больницу с открытым переломом руки. Мать рассказала, что сын самостоятельно приобрёл мотоцикл на накопленные средства и взял ключи без разрешения родителей, когда их не было дома. По факту ненадлежащего воспитания ребёнка составлен административный протокол. Полиция выясняет, кто продал мотоцикл подростку, сообщает республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>11.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13441</t>
+  </si>
+  <si>
+    <t>В Чемале исчез ещё один молодой человек. Вся информация содержится в ориентировке. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>11.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13440</t>
+  </si>
+  <si>
+    <t>Республиканская Госавтоинспекция информирует о деталях аварии, случившейся вчера на объездной дороге. 10 сентября примерно в 10 часов утра возле дома № 1 «К» на улице Бийской произошло столкновение автомобилей Toyota Ipsum и Dongfeng Mage. Водитель Toyota Ipsum, 57-летний мужчина из города, выезжая с прилегающей территории, не уступил дорогу другому автомобилю, который двигался по главной улице, из-за чего произошло серьёзное столкновение. Машиной Dongfeng Mage управлял 38-летний житель села Кызыл-Озек. Пострадавший водитель был доставлен в Республиканскую больницу с переломом шейного позвонка и черепно-мозговой травмой. По данному происшествию проводится расследование. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>11.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13438</t>
+  </si>
+  <si>
+    <t>🗻 Час полной гармонии 🌄 📷 Фотограф: Мария Иванова 📸 Платформы в интернете: ✅ Mакс: 💻 ✅ Dzen: 🌐 Наш Алтай</t>
+  </si>
+  <si>
+    <t>11.09.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13437</t>
+  </si>
+  <si>
+    <t>Медведи стали настоящей угрозой в Яйлю Из переписки жителей Турочакского района Здравствуйте! Обращаюсь за помощью 🙏 5 сентября 2026 года моя 13-летняя дочь (имя скрыто), живущая в Яйлю, столкнулась с большим медведем прямо во дворе нашего дома. Ребёнок сильно испугался и получил психологическую травму, из-за чего была госпитализирована в центральную больницу Турочакского района. Врачи подтвердили диагноз — психологический шок, оказали необходимую медицинскую помощь. Сейчас дочь находится дома, но у неё остались последствия в виде частичной потери речи и временного паралича ног. Все жители села Яйлю просят помочь в обеспечении безопасности и защитить поселок от нападения опасного хищника. Продолжая тему, хочу отметить, что медведи теперь не просто появляются, они чувствуют себя полноправными хозяевами наших дворов. Например, на участке Шутковой В. медведь буквально обосновался и ведёт себя очень нагло. За неделю он дважды нападал на меня и мужа, оба раза это происходило на рассвете. Во второй раз мой крик услышали все соседи, потому что медведь бросился на меня, когда я открывала дверь в душ. Муж быстро среагировал и отогнал его, после чего нам пришлось срочно скрыться в ближайшем домике. Ситуация становится всё более опасной. К тому же, помимо медведя среднего размера, уже второй день подряд у нас во дворе появляется очень крупный зверь, следы которого соответствуют обуви 48-49 размера. Медведи начали серьёзно портить имущество: ломают заборы, ворота для въезда автомобилей, повреждают машины. На участке моего отца сломаны практически все деревья и изгородь. Сегодня утром в 5 часов соседка вышла из дома из-за громкого лая собаки и увидела сразу пять медведей одновременно — и у себя на территории, и в нашем переулке. Настоятельно просим руководство Заповедника принять срочные меры, потому что ждать дальше становится чрезвычайно опасно. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>10.09.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13436</t>
+  </si>
+  <si>
+    <t>10.09.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13435</t>
+  </si>
+  <si>
+    <t>В Шебалинском районе зарегистрировали землетрясение с магнитудой 3,5. Подземные колебания зафиксировали сегодня в 11:54 по местному времени, в 19 километрах к юго-востоку от села Шебалино. В радиусе 50 километров оказались 42 населенных пункта из Шебалинского (Актел, Арбайта, Барагаш, Барлак, Беш-Озек, Верх-Апшуяхта, Кукуя, Верх-Черга, Дъектиек, Камай, Камлак, Каспа, Кумалыр, Малая Черга, Могута, Мухор-Черга, Мыюта, Топучая, Улусчерга, Черга, Шебалино), Чемальского (Анос, Аскат, Аюла, Бешпельтир, Верх-Анос, Еланда, Куюс, Нижний Куюм, Ороктой, Узнезя, Уожан, Усть-Сема, Чемал, Чепош, Эдиган, Элекмонар), Майминского (Барангол, Озерное) и Онгудайского (Нефтебаза, Нижняя Талда, Туекта) районов. Жители не почувствовали толчков, ни пострадавших, ни погибших нет, а также не поступало вызовов в службу 112, сообщает Главное управление МЧС по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>10.09.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13432</t>
+  </si>
+  <si>
+    <t>В Горно-Алтайске произошло массовое ДТП, в котором пострадали четыре ребенка. 9 сентября около 18:35 на улице Петра Сухова возле дома № 59 столкнулись три автомобиля. Виновницей аварии стала 31-летняя жительница города, управлявшая Honda Insight. Она проезжала нерегулируемый перекресток по второстепенной дороге и не уступила дорогу Ford Explorer, который двигался по главной дороге. Вторым водителем иномарки был 50-летний мужчина из Алтайского края. После удара Ford отбросило на встречный автомобиль Hyundai Solaris под управлением 36-летнего жителя города. 16-летний пассажир Ford с травмой головы был доставлен в Республиканскую детскую больницу. Медицинская помощь потребовалась еще одному 16-летнему пассажиру внедорожника и двум девочкам из Honda – восьмилетней и двухлетней, однако их госпитализация не потребовалась. Виновницу аварии привлекли к ответственности за невыполнение требования правил уступить дорогу транспортному средству, имеющему преимущество, а также за нарушение ПДД, повлекшее среднюю тяжесть вреда здоровью пострадавшего, сообщает республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>10.09.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13431</t>
+  </si>
+  <si>
+    <t>📍 Кучерлинское озеро, расположенное на отметке 1790 метров над уровнем моря, находится в Усть-Коксинском районе. 🏞️ 📷 Фотограф: Роман Янцитов 📸 СОЦСЕТИ: ✅ Mакс: 👍 ✅ Dzen: 🌐 Наш Алтай</t>
+  </si>
+  <si>
+    <t>10.09.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13426</t>
+  </si>
+  <si>
+    <t>Озеро Ештыкол (Джангискол)</t>
+  </si>
+  <si>
+    <t>09.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13425</t>
+  </si>
+  <si>
+    <t>😍 Перевал Ярлу и Долина 🏞️ 📷 Фотограф: Надежда Ахматова 📸 СОЦСЕТИ: ✅ Mакс: ✔️ ✅ Dzen: ✔️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>09.09.26 02:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13418</t>
+  </si>
+  <si>
+    <t>Охотниками было отстреляно 55 медведей в Республике Алтай с момента, когда Минприроды предоставило дополнительные лицензии на их отлов. В общей сложности выдано еще 157 разрешений, сообщает пресс-служба правительства Республики Алтай. В настоящее время режим повышенной готовности из-за появления медведей в населённых пунктах введён в двух районах: Онгудайском и Турочакском. В Турочакском районе действует комендантский час до конца сентября — с 20:00 нахождение на улице запрещено. Местным жителям и туристам настоятельно рекомендуют быть осторожными и избегать посещения лесных зон. Напомним, что в августе в Республике Алтай случаи появления медведей возле человеческих поселений участились. Один человек погиб. В связи с этим количество охотничьих разрешений было увеличено. По оценкам специалистов, популяция бурого медведя на территории Республики Алтай превышает 4 600 особей. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>08.09.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13417</t>
+  </si>
+  <si>
+    <t>Вблизи села Чендек сотрудник сельскохозяйственного предприятия погиб под трактором. 3 сентября в Усть-Коксинском районе во время сенокоса случилась трагедия. Мужчина 46 лет, управлявший трактором, случайно сбил другого работника того же хозяйства на поле. Пострадавший умер на месте. Уголовное дело возбуждено по статье о причинении смерти по неосторожности. Место происшествия тщательно осмотрено, назначены судебные экспертизы, ведется комплекс следственных мероприятий для сбора доказательств и выяснения всех обстоятельств, а также причин и условий, которые привели к происшествию, сообщает Следственный комитет по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>08.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13416</t>
+  </si>
+  <si>
+    <t>❣ Чем выше поднимаешься, тем великолепнее становятся горы и тем глубже они трогают сердце. Стоишь, переполненный чувствами, ведь описать это словами невозможно. 🏔️❤️ 📷 Надежда Ахматова 📸 СОЦСЕТИ: ✅ Mакс: 👍 ✅ Dzen: ✍️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>07.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13412</t>
+  </si>
+  <si>
+    <t>В Турочакском районе очередное совместное распитие спиртных напитков закончилось убийством. Вечером 5 сентября в селе Шунарак между 66-летним пьяным мужчиной и его знакомым возник конфликт, в ходе которого первый нанес удар ножом в грудь второму. Пострадавший умер на месте происшествия. Свидетельница убийства сразу же обратилась в правоохранительные органы. Злоумышленник был задержан, ему предъявлено обвинение в убийстве, и следствие ходатайствует в суде о мере пресечения в виде заключения под стражу. СУСК по Республике Алтай проводит расследование всех обстоятельств преступления и собирает доказательства. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>07.09.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13408</t>
+  </si>
+  <si>
+    <t>Ранним утром 5 сентября в Усть-Коксе произошло столкновение двух иномарок, после которого оба водителя скрылись с места происшествия. Примерно в 5:25 утра 26-летний местный житель Усть-Коксы, управлявший Toyota Corona Premio, не смог сохранить безопасную дистанцию и врезался в впереди идущую Toyota Corona Premio, за рулём которой находился 23-летний житель того же населённого пункта. В результате удара вторая машина съехала в кювет и перевернулась. Водители покинули место аварии. В Усть-Коксинскую районную больницу была доставлена с черепно-мозговой травмой 32-летняя пассажирка первой Toyota Corona Premio, проживающая в селе Усть-Кокса. Медицинскую помощь оказали и 21-летней пассажирке второго автомобиля из Новосибирска, которая получила сотрясение мозга, но госпитализация ей не понадобилась. Оба водителя находились в трезвом состоянии. Их привлекли к ответственности за оставление аварийного места. По данному случаю продолжается расследование, информирует республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>07.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13407</t>
+  </si>
+  <si>
+    <t>Жестокая и одновременно великолепная: Белуха — владычица этих необъятных земель. ❄️🐾 📷 Сергей Кузнецов 📸 СОЦСЕТИ: ✅ Mакс: 🔗 ✅ Dzen: 🔗 Наш Алтай</t>
+  </si>
+  <si>
+    <t>07.09.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13401</t>
+  </si>
+  <si>
+    <t>06.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13400</t>
+  </si>
+  <si>
+    <t>Калбак-Таш — это самая значимая каменная хроника Алтая 🏞️ Снимок сделан Екатериной Луньковой 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13392</t>
+  </si>
+  <si>
+    <t>📸😍 Горный Алтай глазами наших путешественников Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.09.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13387</t>
+  </si>
+  <si>
+    <t>04.09.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13386</t>
+  </si>
+  <si>
+    <t>На Чуйском тракте 📷 Димон Перевозчиков Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.09.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13385</t>
+  </si>
+  <si>
+    <t>На озеленение в манжерок требуется 200 человек Оплата 4200 сразу после смены Обед и трансфер предоставляется Строго 18+ По всем вопросам звонить с 9:00-19:00 89833274400 Или MAX https://max.ru/join/Sg8ouBtE18LHpH0p2gVJT_G2vJ8l0uITTSPhlCpTKZg</t>
+  </si>
+  <si>
+    <t>04.09.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13384</t>
+  </si>
+  <si>
+    <t>03.09.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13383</t>
+  </si>
+  <si>
+    <t>❤ Алтай в последние дни лета 🌅 📷 Михаила Лежнева (https://vk.com/id11208732) 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.09.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13375</t>
+  </si>
+  <si>
+    <t>Путешествуйте ❣ Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.09.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13370</t>
+  </si>
+  <si>
+    <t>30 августа на Чуйском тракте случилась авария. В Онгудайском районе, на 650-м километре трассы рядом с селом Хабаровка, произошло столкновение между легковушкой и микроавтобусом. По информации ГУ МЧС по Республике Алтай, обошлось без пострадавших. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>01.09.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13369</t>
+  </si>
+  <si>
+    <t>Проведённые на озере Киндыктыкуль двадцать четыре часа дали возможность насладиться его уникальным великолепием 💙🌅 СОЦСЕТИ: ✅ Mакс: 👍 ✅ Dzen: 🌐 Наш Алтай</t>
+  </si>
+  <si>
+    <t>31.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13359</t>
+  </si>
+  <si>
+    <t>Алтайские горы, маршрут к самой высокой вершине Сибири — Белухе. 🏞️ 🏔️Озеро Ак-Кем 💧 🏔️Кара-Тюрекский перевал 🧭 🏔️Томские стоянки у подножия Белухи ⛺ СОЦИАЛЬНЫЕ СЕТИ: ✅ Mакс: 👍 ✅ Dzen: 📱 Наш Алтай</t>
+  </si>
+  <si>
+    <t>30.08.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13349</t>
+  </si>
+  <si>
+    <t>Внимание, пропал подросток! 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>30.08.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13348</t>
+  </si>
+  <si>
+    <t>⛰️ Гора Чихачева 🏔️ Водные зеркала Небесное и Нарын-Гол💦🫶😍💧 ПЛАТФОРМЫ: ✅ Максим: ✔️ ✅ Дзен: 🌟 Наш Алтай</t>
+  </si>
+  <si>
+    <t>29.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13341</t>
+  </si>
+  <si>
+    <t>В Онгудайском районе произошло ДТП с участием мотоциклиста и коровы, в результате которого мотоциклист погиб. Предварительная информация сообщает, что 29 августа около 16:24 неподалёку от села Кара-Кобы 36-летний мужчина, управлявший мотоциклом Irbis KN200, столкнулся с коровой, находившейся на дороге. После удара мотоцикл отбросило на полосу встречного движения, где произошло столкновение с автомобилем Лада 217030 под управлением 41-летнего жителя Онгудая. Водитель мотоцикла скончался на месте от полученных травм. По данному происшествию проводится проверка, в ходе которой выясняются причины и обстоятельства ДТП, информирует МВД по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>29.08.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13338</t>
+  </si>
+  <si>
+    <t>В столовую «Школьник» , расположенную по адресу пер. Аптечный, д. 4 срочно требуется пекарь. Достойная заработная плата. Все подробности по телефону 89969622140.</t>
+  </si>
+  <si>
+    <t>29.08.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13337</t>
+  </si>
+  <si>
+    <t>😍 Район вокруг Гейзерного озера 🌄 📸 Снимок Ната Ромашкина 📷 СОЦСЕТИ: ✅ Mакс: 👍 ✅ Dzen: 🚀 Наш Алтай</t>
+  </si>
+  <si>
+    <t>29.08.26 03:07</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13331</t>
+  </si>
+  <si>
+    <t>27 августа в центральном сквере Горно-Алтайска двухлетний малыш получил травму, катаясь с горки. Согласно информации из телеграм-канала «Алтай сейчас», рука ребенка застряла между горкой и боковым креплением. Из-за этого средний палец был частично ампутирован. Ребенка срочно отвезли в больницу, где ему оказали необходимую медицинскую помощь. Следственный комитет по Республике Алтай начал процессуальную проверку по факту получения травмы ребенком. Ведется выяснение всех подробностей инцидента. По окончании проверки будет дана юридическая оценка ситуации и принято соответствующее процессуальное решение, сообщает СУСК. Фото: Алтай сейчас. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>28.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13329</t>
+  </si>
+  <si>
+    <t>❤ Волшебные водоёмы Большого Колагаша 🌟 СОЦСЕТИ: ✅ Mакс: 🔗 ✅ Dzen: 📱 Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.08.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13317</t>
+  </si>
+  <si>
+    <t>💥 На трассе Чуйский тракт в районе Черги произошло столкновение автомобилей: виновник аварии выехал на полосу встречного движения. Согласно информации республиканской Госавтоинспекции, авария случилась 27 августа примерно в 17:06. По предварительным данным, 45-летний мужчина из Усть-Канского района, управлявший Toyota Isis, въехал на встречную полосу в запрещенном месте и столкнулся с Toyota Carina, за рулём которой находился 55-летний житель села Камлак. В Шебалинскую районную больницу с вывихом колена доставлена 67-летняя пассажирка Toyota Carina, жительница села Черга. Медицинская помощь была оказана также троим пассажирам Toyota Isis: 39-летней женщине и двум мальчикам 8 и 6 лет из Усть-Канского района, госпитализация им не потребовалась. В ходе проверки выяснилось, что дети находились в автомобиле без специальных удерживающих устройств и не были пристёгнуты ремнями безопасности. Кроме того, водитель, ставший виновником ДТП, управлял автомобилем без водительского удостоверения. Мужчина привлечён к ответственности за управление транспортом без прав, нарушение правил перевозки детей, выезд на встречную полосу в нарушение ПДД, а также за нарушение ПДД, повлёкшее причинение пострадавшему травмы средней степени тяжести. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>28.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13316</t>
+  </si>
+  <si>
+    <t>27.08.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13315</t>
+  </si>
+  <si>
+    <t>В Онгудайском районе произошёл пожар, в результате которого погиб мужчина. Сегодня, 27 августа, в 8:18 утра поступило сообщение о возгорании в жилом доме села Кара Кобы. К моменту прибытия пожарных наблюдалось сильное задымление и открытое пламя внутри здания. Для тушения пожара были задействованы 13 человек и три единицы техники. В 9:14 возгорание было полностью ликвидировано, площадь пожара составила 24 квадратных метра. В процессе разведки сотрудники МЧС обнаружили тело мужчины 63 лет. По предварительным данным, причиной возгорания стало неосторожное обращение с огнём во время курения, сообщает ГУ МЧС по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>27.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13314</t>
+  </si>
+  <si>
+    <t>Мероприятие Воздухоплавания Небо Алтая 2026 с возможностью полета на воздушном шаре над Уймонской долиной 🎈🌄✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>27.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13312</t>
+  </si>
+  <si>
+    <t>В Усть-Коксе снова произошло ДТП с участием подростка, который ехал ночью на мотоцикле. Как сообщили в республиканской Госавтоинспекции, авария случилась 27 августа примерно в 3:10 утра. Местный юноша 16 лет потерял контроль над мотоциклом Regulmoto, в результате чего транспортное средство вылетело в кювет и перевернулось. Пострадавший получил сотрясение мозга и ушиб колена, после чего его доставили в районную больницу Усть-Коксы. В ходе расследования выяснилось, что молодой человек управлял мотоциклом в состоянии опьянения. Правоохранители устанавливают обстоятельства, при которых несовершеннолетний сел за руль, а также выясняют владельца мотоцикла. Рассматривается возможность привлечения родителей подростка к административной ответственности за ненадлежащий контроль и воспитание. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>26.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13310</t>
+  </si>
+  <si>
+    <t>😍 Ворота Красного цвета, водопад Куркуре, Кату-Ярык перевал, Уч-Коль озеро 🌈🌊🏞️🏔️ 📷 Фото: Юлия Ничипурук 📸 СОЦСЕТИ: ✅ Mакс: 👍 ✅ Dzen: ✍️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13305</t>
+  </si>
+  <si>
+    <t>25.08.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13304</t>
+  </si>
+  <si>
+    <t>Иностранные граждане были признаны виновными в попытке незаконного вывоза краснокнижных соколов из Алтая. Трое мужчин приобрели балобанов в Республике Алтай и спрятали их в хозяйственной постройке. Птиц намеревались тайно переправить через границу. Одна птица погибла из-за ненадлежащих условий содержания. ФСБ задержала контрабанду. Суд назначил обвиняемым наказание в виде условного срока от 5 лет 2 месяцев до 5 лет 6 месяцев. Кроме того, каждый из них обязан выплатить штраф в размере 500 тысяч рублей, сообщили в СКР по Алтайскому краю. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>25.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13303</t>
+  </si>
+  <si>
+    <t>В долине Чулышмана, после урагана 🌪 Наш Алтай</t>
+  </si>
+  <si>
+    <t>25.08.26 01:57</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13297</t>
+  </si>
+  <si>
+    <t>Еще один молодой человек попал в дорожное происшествие на мотоцикле на Чуйском тракте: он столкнулся с иностранной машиной. Согласно информации от республиканской Госавтоинспекции, 22 августа примерно в 20:44 на 737-м километре Чуйского тракта, в селе Иодро Онгудайского района, 14-летний местный подросток, управляя мотоциклом Kayo 250, проезжал нерегулируемый перекресток по второстепенной дороге и не уступил дорогу автомобилю Toyota Prius, который двигался по главной дороге. В результате произошло столкновение мотоцикла с иномаркой. За рулем машины находился 32-летний житель Кош-Агачского района. Подросток с переломами ноги и руки был доставлен в Онгудайскую районную больницу. В ходе расследования выяснилось, что мальчик тайно взял ключи от мотоцикла, принадлежащего его отцу, и сел за руль без использования шлема и защитной экипировки. Все собранные материалы переданы в отдел по делам несовершеннолетних для решения вопроса о привлечении родителей к административной ответственности за ненадлежащее выполнение обязанностей по воспитанию ребенка. По факту ДТП продолжается проверка. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>25.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13296</t>
+  </si>
+  <si>
+    <t>24.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13295</t>
+  </si>
+  <si>
+    <t>Вот такие уникальные творения природы ✨🌿 Пейзажи, встречающиеся исключительно на Горном Алтае 🏔️🌄 Наш Алтай</t>
+  </si>
+  <si>
+    <t>24.08.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13291</t>
+  </si>
+  <si>
+    <t>😍 Потрясающий Северо-Чуйский хребет 🏔️ СОЦСЕТИ: ✅ Mакс: 👍 ✅ Dzen: 📱 Наш Алтай</t>
+  </si>
+  <si>
+    <t>24.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13288</t>
+  </si>
+  <si>
+    <t>23.08.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13287</t>
+  </si>
+  <si>
+    <t>Пейзаж урочища Чокпартас с Белухой на заднем плане🩵🏔️ август 2026 года💚🌄 Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.08.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13281</t>
+  </si>
+  <si>
+    <t>22.08.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13280</t>
+  </si>
+  <si>
+    <t>Водопады Большого Колагаша 💚💦💙 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13271</t>
+  </si>
+  <si>
+    <t>Если не боитесь встреч с медведями🐻, обязательно загляните к красивым озёрам в долине Большого Колагаша💦🌲 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13261</t>
+  </si>
+  <si>
+    <t>Труднодоступные озёра долины реки Малый Калагаш💚 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.08.26 01:28</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13252</t>
+  </si>
+  <si>
+    <t>❗️Маршрут «Водоскат Учар» закрыли на Алтае из-за медведей С 20 августа туристическая тропа к водопаду Учар закрыта до особого распоряжения. Решение принято для безопасности посетителей и сотрудников Алтайского заповедника - участились случаи выхода медведей на маршрут. Фото: Маргарита Колесникова</t>
+  </si>
+  <si>
+    <t>20.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13251</t>
+  </si>
+  <si>
+    <t>ООО «Школьник» г. Горно-Алтайск приглашает на работу кассира, поваров, мойщиц посуды. Стабильные выплаты 2 раз за в месяц. Достойная заработная плата. Подробности по телефону -89969622140.</t>
+  </si>
+  <si>
+    <t>20.08.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13250</t>
+  </si>
+  <si>
+    <t>Автомобиль Toyota Sprinter Carib, управляемый жителем Маймы, столкнулся с грейдером неподалеку от Карлушки. Согласно информации от республиканской Госавтоинспекции, авария произошла 19 августа примерно в 10:30 утра. Водитель, которому 36 лет и который проживает в Майме, не выдержал безопасное расстояние до впереди едущего грейдера, за рулём которого находился 50-летний мужчина из Бийска. В приемное отделение Республиканской больницы были привезены пассажиры иномарки — 59-летняя женщина и 9-летний ребёнок, оба также из Маймы. Им не потребовалась госпитализация. В момент аварии мальчик был пристёгнут ремнём безопасности и находился на заднем сиденье. Водителю легкового автомобиля было выписано постановление по административному делу за нарушение правил расположения транспортного средства на проезжей части дороги. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>20.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13248</t>
+  </si>
+  <si>
+    <t>Великолепие Чуйского тракта. Озеро с гейзерами 🌄🌊 Снимок Юлии Галимсаровой 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>20.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13244</t>
+  </si>
+  <si>
+    <t>19.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13243</t>
+  </si>
+  <si>
+    <t>В Соузге произошло массовое дорожно-транспортное происшествие с участием трёх машин. 18 августа примерно в 9:05 утра столкнулись автомобили Mazda CX-9, Mitsubishi Lancer и Lada Niva. Виновником аварии стал 48-летний мужчина из Чемала, управлявший Mazda CX-9. Он не соблюдал безопасную дистанцию и врезался в Mitsubishi, который, в свою очередь, столкнулся с припаркованной перед ним Lada Niva. За рулём последней находилась 36-летняя женщина из Горно-Алтайска. В Республиканскую больницу с травмой грудной клетки обратилась 22-летняя пассажирка Mitsubishi из Кемеровской области. Её не госпитализировали. По факту происшествия в отношении виновника составлено административное постановление по статье о нарушении правил расположения транспортного средства на дороге, сообщает республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>19.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13242</t>
+  </si>
+  <si>
+    <t>Телеграм-канал «112» информирует, что ночью в районе Артыбаша погибла 29-летняя Снежана К. из Новосибирска. По предварительной информации, она была сотрудницей МЧС. Однако, по сведениям канала «ЧП Новосибирск», девушка занимала должность секретаря в Арбитражном суде Новосибирской области. Сообщается, что она приехала в Турочакский район вместе с женихом. Они разбили палатку у берега реки Бии. Примерно в час ночи медведь разорвал палатку, вытащил девушку и зверски её покалечил. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>19.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13241</t>
+  </si>
+  <si>
+    <t>Ретрансляционная станция Акташ расположена на высоте 3038 метров🏔🌄 Снимок сделала Ольга Шамина📷 Наш Алтай</t>
+  </si>
+  <si>
+    <t>19.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13234</t>
+  </si>
+  <si>
+    <t>Житель Майминского района был признан виновным в дорожно-транспортном происшествии, случившемся в Соузге, где погиб мотоциклист. Напомним, что авария произошла 5 мая текущего года примерно в 22:16. Мужчина 65 лет, проживающий в этом районе, за рулём Toyota Corolla начал левый поворот в зоне, где установлен сплошной дорожный знак. Он не активировал сигнал поворота и пересёк сплошную линию разметки. В это время по той же стороне дороги двигался 33-летний мотоциклист из Кызыл-Озека на мотоцикле Wolf Motoland. Услышав внезапное перестроение автомобиля, мотоциклист попытался экстренно затормозить, но избежать столкновения не получилось. С многочисленными повреждениями в области живота пострадавший был доставлен в Республиканскую больницу, где позже скончался. Майминский районный суд признал водителя виновным в нарушении правил дорожного движения, которое по неосторожности повлекло смерть человека, и назначил наказание в виде 1,5 лет колонии-поселения с лишением права управлять транспортом на 2 года, согласно сообщению пресс-службы прокуратуры Республики Алтай. Решение суда пока не вступило в силу. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>19.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13233</t>
+  </si>
+  <si>
+    <t>18.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13232</t>
+  </si>
+  <si>
+    <t>Алтайские горы 🏔❤ Фото Лидия Воронцова Наш Алтай</t>
+  </si>
+  <si>
+    <t>18.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13228</t>
+  </si>
+  <si>
+    <t>17.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13227</t>
+  </si>
+  <si>
+    <t>Самая адреналиновая точка Алтая🔥 Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13226</t>
+  </si>
+  <si>
+    <t>Шавлинское 🩵💚 Июль 26 Наш Алтай</t>
+  </si>
+  <si>
+    <t>16.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13220</t>
+  </si>
+  <si>
+    <t>😍 Акташский ретранслятор Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13219</t>
+  </si>
+  <si>
+    <t>Отправиться на Алтай с целью полюбоваться Марсом 😍🚀 Снимок сделан Динаром Фроловым 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.08.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13212</t>
+  </si>
+  <si>
+    <t>В Майминском районе сотрудники Госавтоинспекции организовали акцию под названием «Сохрани жизнь! Сообщи о пьяных за рулем». Инспекторы останавливали машины, проверяли у водителей документы и распространяли специальные памятки. Водитель в состоянии алкогольного опьянения — это не просто человек, нарушающий правила движения. Это угроза жизни, способная за секунды разрушить судьбы многих семей. Госавтоинспекторы трудятся в усиленном режиме каждый день, но не могут контролировать каждый автомобиль одновременно. Поэтому, если вы заметили, что кто-то на дороге едет неустойчиво, резко тормозит или нарушает ПДД, не проходите мимо. Запомните номер машины, её марку и направление движения. Остановитесь на безопасном расстоянии и сообщите о случившемся в полицию. 📞 Контактные телефоны для сообщений: • 102 — круглосуточно • (38822) 2-87-77 — дежурный ОРДПС Госавтоинспекции МВД по Республике Алтай. Объединив усилия, мы сможем улучшить безопасность на дорогах. Не оставайтесь равнодушными — спасите жизнь себе и окружающим! 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>14.08.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13211</t>
+  </si>
+  <si>
+    <t>😍 Водная гладь горных духов на Алтае. 🌊🏞️ 📷 Марина Шарапова 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>13.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13210</t>
+  </si>
+  <si>
+    <t>Ледник Актру 📷 Жизнь Ленина Наш Алтай</t>
+  </si>
+  <si>
+    <t>13.08.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13203</t>
+  </si>
+  <si>
+    <t>Вернувшись домой после дня у воды, обнаружили, что телефона нигде нет. 📱❓ Подобная ситуация может произойти по пути с работы, во время поездки за покупками или в других привычных повседневных обстоятельствах. 🛣️🛍️ Как поступить, куда обратиться за поддержкой и как обезопасить свои банковские счета и личную информацию? Вместе с экспертами МТС мы разобрались в этом — пролистывайте карточки, чтобы узнать, какие шаги предпринять. 🛡️📋 Телефон может потерять каждый, поэтому заранее позаботьтесь о его защите с помощью простых мер. 🔒📲 1. Установите PIN-коды на экран и SIM-карту смартфона Это не позволит другим звонить с вашего номера или использовать связанные с ним сервисы, а злоумышленникам усложнит доступ к содержимому телефона. 🔐🛡️ 2. Активируйте сервисы геолокации Так вы сможете определить местоположение устройства, заблокировать его или удалить данные дистанционно. 📍🔒 3. Загрузите приложение для защиты информации К примеру, «Kaspersky Security для МТС» с функцией «Анти-Вор», которая оберегает фотографии, контакты и прочие данные на вашем телефоне. В случае потери через приложение можно найти устройство по геолокации и включить сирену. 🛡️📸📞 Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13202</t>
+  </si>
+  <si>
+    <t>12.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13201</t>
+  </si>
+  <si>
+    <t>10.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13196</t>
+  </si>
+  <si>
+    <t>Это пространство заслуживает того, чтобы его наблюдать лично. 👀✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>10.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13187</t>
+  </si>
+  <si>
+    <t>Озеро Гейзерное, расположенное в Горном Алтае 🏞️ Снимок сделан Максимом Кудрявцевым 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>10.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13182</t>
+  </si>
+  <si>
+    <t>09.08.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13181</t>
+  </si>
+  <si>
+    <t>Слияние рек Чуи и Катуни 😍 Фото Юлия Галимсарова Наш Алтай</t>
+  </si>
+  <si>
+    <t>09.08.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13177</t>
+  </si>
+  <si>
+    <t>08.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13176</t>
+  </si>
+  <si>
+    <t>Красоты Республики Алтай Фото Сергей Ельников Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.08.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13171</t>
+  </si>
+  <si>
+    <t>В Горно Алтайске в пункт выдачи заказов OZON требуется сотрудник зала. График работы с 09:00-21:00. Оплата 1700р смена. Студентов на очной форме обучения просьба не беспокоить. Обращаться по телефону: 8-903-956-4085 Нина Дмитриевна</t>
+  </si>
+  <si>
+    <t>08.08.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13170</t>
+  </si>
+  <si>
+    <t>Подъем к ногам Белухи осуществлялся через Ороктойскую тропу, а спуск — по Кучерлинской тропе. Алтай, как и всегда, поражает своей красотой 👍👏🤗🌄 Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.08.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13160</t>
+  </si>
+  <si>
+    <t>07.08.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13159</t>
+  </si>
+  <si>
+    <t>Алтай 🏔 Фото Ирина Окишева Наш Алтай</t>
+  </si>
+  <si>
+    <t>07.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13158</t>
+  </si>
+  <si>
+    <t>06.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13157</t>
+  </si>
+  <si>
+    <t>Алтай, как обычно, поражает своей красотой ❤🌄 Снимок сделала Ирина Окишева 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13156</t>
+  </si>
+  <si>
+    <t>⚡️Горно-Алтайск! Уже завтра, 7 августа, к вам приезжает звезда музыкальных чартов — NЮ! 🎤 Завтра вы сможете лично ощутить невероятную энергию NЮ — в программе лучшие хиты и свежие треки 🧡🎶 Яркое и смелое выражение идей, мастерское смешение жанров, а также харизма и ироничность, полное отсутствие ограничений и рамок, разнообразие стилей и форматов — вот что представляет собой NЮ! 🌟🔥 Билеты почти распроданы, поспешите сделать подарок себе и своим близким 🔥🎫 Сделайте пятницу по-настоящему запоминающейся! ✨ 🔗 Приобретайте билеты без наценок и комиссий: 🎟️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13155</t>
+  </si>
+  <si>
+    <t>05.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13154</t>
+  </si>
+  <si>
+    <t>Чемальская ГЭС Фото Юлия Галимсарова Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.08.26 03:54</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13151</t>
+  </si>
+  <si>
+    <t>В Кош-Агачском районе на пожаре погиб 13-летний подросток, еще один ребенок получил серьезные ожоги. Возгорание в частном жилье на улице Колхозной в селе Кызыл-Таш заметил один из местных жителей. Рядом с очагом огня находился 10-летний мальчик с травмами от ожогов. Свидетель происшествия вызвал пожарных и скорую помощь. Ребенка с ожогами отправили в районную больницу Кош-Агача. В процессе ликвидации пожара в доме обнаружили тело 13-летнего мальчика. Для тушения привлекли семь человек и три пожарные машины. Общая площадь возгорания составила 114 квадратных метров. По предварительным данным, причиной пожара стало неосторожное обращение с огнем, сообщает Главное управление МЧС по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>05.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13148</t>
+  </si>
+  <si>
+    <t>04.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13147</t>
+  </si>
+  <si>
+    <t>Гора Чертов палец Фото Юлия Галимсарова Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.08.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13141</t>
+  </si>
+  <si>
+    <t>Капитана вертолета, по вине которого в Усть-Коксинском районе погибло шесть человек, предстоит предстать перед судом. В Западно-Сибирской транспортной прокуратуре завершено расследование и утверждено обвинительное заключение по уголовному делу в отношении командира вертолета Ми-8Т авиакомпании ООО «АлтайАвиа». Ему предъявлены обвинения в нарушении правил безопасности воздушного движения и эксплуатации, что по неосторожности привело к тяжелым травмам, значительному ущербу и гибели более двух человек. Следствие установило, что в июле 2023 года командир вертолета Ми-8Т, выполнявшего коммерческий рейс по маршруту «Карасук – Тюнгур – Белуха – Тюнгур – Карасук», во время посадки не соблюдал требования федеральных авиационных правил и инструкции по эксплуатации. В итоге вертолет потерпел крушение, в результате которого погибли шесть человек. Напомним, что 27 июля вертолет Ми-8Т с бортовым номером RA-24474, принадлежащий ООО «Алтайавиа», возвращаясь с Белухи в Тюнгур, при заходе на посадку задел опору линии электропередачи и перевернулся на бок. После этого начался пожар, в котором воздушное судно полностью сгорело. Четверо пассажиров погибли на месте, еще двое скончались в больнице от полученных травм и ожогов. Командиром экипажа был 52-летний Вячеслав Демихов, его состояние после аварии оценивалось как тяжелое. Рейс имел коммерческий характер. Все участники полета общались в социальных сетях и договорились совершить совместный перелет к «месту силы». Они были увлечены эзотерикой, целительством, нетрадиционной медициной и мистикой. Каждый турист заплатил за перелет более 30 тысяч рублей. Специалисты Межгосударственного авиационного комитета считают, что причиной катастрофы стала серия ошибок командира экипажа. В частности, он решил выполнить посадку, не обеспечив безопасное расстояние от препятствий, а также не учел влияние порывистого попутного ветра. Уголовное дело передано в Усть-Коксинский районный суд для дальнейшего разбирательства, сообщает Западно-Сибирская транспортная прокуратура. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>04.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13140</t>
+  </si>
+  <si>
+    <t>Алтай 🏕️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13139</t>
+  </si>
+  <si>
+    <t>В Майминском районе 38-летний мужчина с судимостью задушил свою 51-летнюю супругу: агрессора удалось усмирить только с помощью перцового баллончика. Вернувшись домой в состоянии алкогольного опьянения и вспомнив о вчерашнем конфликте с женой, мужчина начал ее избивать, а затем схватил за шею и стал душить, угрожая смертельной расправой. Женщина была так испугана и застигнута врасплох, что не могла освободиться из захвата. Помочь ей пришла мать мужчины, которая находилась в доме вместе с ними. Она взяла перцовый баллончик и распылила его в лицо сыну, после чего он успокоился и ушел отдохнуть. Испуганная женщина вызвала полицию и скорую помощь. По факту угрозы убийством возбуждено уголовное дело, информирует МВД по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>03.08.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13138</t>
+  </si>
+  <si>
+    <t>К подножию Белухи Фото Мария Зайцева Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.08.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13137</t>
+  </si>
+  <si>
+    <t>Телецкое озеро 🌊 Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.08.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13134</t>
+  </si>
+  <si>
+    <t>Алтай - место силы и мощной энергетики⛰️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13129</t>
+  </si>
+  <si>
+    <t>В Горно-Алтайске 18-летний парень в состоянии опьянения угнал УАЗ-«буханку», чтобы прокатиться по городу. В полицию обратился 39-летний местный житель, который сообщил об исчезновении своего автомобиля УАЗ 390902, припаркованного возле дома. На следующий день машина на месте не была обнаружена. Правоохранители оперативно выяснили, что угон совершил молодой человек, который вечером находился в одном из городских заведений. Под утро, возвращаясь домой пьяным, он заметил стоящую «буханку» с незапертой водительской дверью, сел внутрь, а поскольку в замке зажигания не было ключей, то запустил мотор, замкнув провода самостоятельно, и поехал кататься. После поездки он оставил авто недалеко от исходного места и отправился спать. В отношении злоумышленника возбуждено уголовное дело, сообщает МВД по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>01.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13127</t>
+  </si>
+  <si>
+    <t>Завораживающий Алтай 🏔️ Наш Алтай</t>
+  </si>
+  <si>
+    <t>31.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13120</t>
+  </si>
+  <si>
+    <t>⚡️Горно-Алтайск, внимание! Уже через неделю, 7 августа, у вас выступит знаменитый хитмейкер NЮ ⚡️ 🎤 NЮ подготовил уникальный сольный концерт специально для тех, кто ценит качественную музыку! В программе прозвучат как ваши любимые треки, так и свежие композиции, которые непременно покорят ваше сердце 🧡🎶 Осталось совсем немного билетов, не упустите шанс порадовать себя и близких 🔥🎟 Сделайте свой отпуск по-настоящему ярким! ☀️ 🔗 Приобретайте билеты без лишних наценок и комиссий: 🛒 Наш Алтай</t>
+  </si>
+  <si>
+    <t>31.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13119</t>
+  </si>
+  <si>
+    <t>Юг Телецкого Наш Алтай</t>
+  </si>
+  <si>
+    <t>31.07.26 02:55</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13117</t>
+  </si>
+  <si>
+    <t>💥 В отношении 32-летней жительницы Улаганского района возбуждено уголовное дело по статье «Нарушение ПДД лицом в состоянии опьянения, не имеющим прав на управление транспортом, повлекшее по неосторожности смерть двух и более человек» после смертельного ДТП на Чуйском тракте возле Акташа. Напомним, что вечером 27 июля женщина, управлявшая автомобилем Toyota Avensis без водительских прав и в нетрезвом состоянии, выехала на полосу встречного движения и столкнулась с автомобилем Chevrolet Nexia, в котором находилась семья из Казахстана. В результате аварии скончались 40-летний водитель Chevrolet и 44-летняя пассажирка. 13-летняя девочка получила тяжелые травмы и была госпитализирована. Кроме того, в больницу доставлены еще трое пострадавших. Подозреваемая задержана, в настоящее время решается вопрос об избрании меры пресечения, сообщает СУСК по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>30.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13115</t>
+  </si>
+  <si>
+    <t>В этом месте осознаёшь, что значит истинное величие 🌟 Снимок Марии Стеценко 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>29.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13114</t>
+  </si>
+  <si>
+    <t>Ряд обзорных площадок с захватывающими пейзажами, место, где сливаются реки Чуя и Катунь, озеро с гейзерами, панорама Северо-Чуйского хребта и Алтайского Марса. ️🌄🌊🌋🏔️🚀 Фото Марии Стеценко📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13111</t>
+  </si>
+  <si>
+    <t>📍Каракольские озёра Фото Мария Стеценко Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13105</t>
+  </si>
+  <si>
+    <t>В Алтае прогнозируют необычайно высокие температуры: уже 7 августа в "The Bar XXXX" состоится концерт легендарного исполнителя NЮ 🔥🎤 💫 NЮ — признанный артист и создатель песен, которые завоевали множество поклонников. Хиты вроде «Веснушки», «Никто», «Некуда бежать», «Как ты паришь» и другие собрали миллионы просмотров и прослушиваний в интернете. 🌟🎶 Проект Юрия Николаенко, известного по сериалу «Улица», представляет собой уникальное сочетание проникновенной лирики, пиано-рока и энергичного рок-н-ролла! Артист подготовил для вас особенный сюрприз! 🎹🎸🎤 При участии VESNA305 💫✨ Гостей мероприятия ожидают любимые композиции и свежие треки, море энергии и шоу с эффектными спецэффектами ❤ Такое нельзя пропускать! 🎆🔥 🔗 Приобрести билеты без дополнительных сборов и переплат: 🎟️💳 Наш Алтай</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13104</t>
+  </si>
+  <si>
+    <t>В Улаганском районе произошло серьезное ДТП: погибли двое, четверо получили травмы и были госпитализированы. Виновница аварии управляла автомобилем без водительских прав и находилась в состоянии алкогольного опьянения. Авария случилась 27 июля около 20:30 на 794-м километре Чуйского тракта, рядом с селом Акташ. 31-летняя женщина из этого района, находясь за рулём Toyota Avensis, выехала на встречную полосу движения и столкнулась с автомобилем Chevrolet Nexia, которым управлял 40-летний гражданин Республики Казахстан. Водитель Chevrolet и его 44-летняя пассажирка, получившие тяжелые множественные травмы, были доставлены в Акташскую больницу, однако оба скончались. Три пассажира Chevrolet, двое мужчин 63 лет и 13-летняя девочка, все из Казахстана, получили ранения разной степени тяжести и были госпитализированы. Также с травмами оказался в больнице 21-летний пассажир Toyota, проживающий в селе Акташ. Женщина, виновная в ДТП, получила лишь незначительные повреждения и не была госпитализирована. В ходе расследования выяснилось, что она управляла автомобилем без прав и в состоянии алкогольного опьянения. По данному инциденту проводится проверка, результаты которой станут основанием для принятия решения в соответствии с законом, сообщила республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>27.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13103</t>
+  </si>
+  <si>
+    <t>Чертов палец Фото Мария Стеценко Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13102</t>
+  </si>
+  <si>
+    <t>Поездка к Каракольским озёрам 🏞️ Снимок сделан Алиной Маевской 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.07.26 03:57</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13097</t>
+  </si>
+  <si>
+    <t>25 июля на 449-м километре Чуйского тракта, рядом с Дубровкой, произошло дорожно-транспортное происшествие: легковой автомобиль столкнулся с отбойником. По информации ГУ МЧС по Республике Алтай, в результате аварии никто не пострадал и не погиб. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>25.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13096</t>
+  </si>
+  <si>
+    <t>Горы принимают без записи Наш Алтай</t>
+  </si>
+  <si>
+    <t>24.07.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13090</t>
+  </si>
+  <si>
+    <t>Ищете работу, хотите сменить сферу деятельности или просто хотите с пользой и удовольствием провести время? Приглашаем вас на открытый и праздничный «День карьеры в Альтерре»! Уже 25 лет мы уверенно развиваемся на рынке строительных и отделочных материалов, ценим свою команду и открываем новые возможности для каждого! Совместно с Центром занятости населения Майминского района мы организуем встречу, где можно не только пройти собеседование, но и ближе познакомиться с одной из самых динамично развивающихся компаний региона, пообщаться в неформальной обстановке и отлично провести время! 🗓 Когда и где встречаемся? Дата: 14 августа 2026 года (пятница) Время: 11:00 Место: г. Горно-Алтайск, ул. Проточная, д. 12/2 (новое здание Центра занятости Майминского района) Вход: БЕСПЛАТНЫЙ для всех желающих! ✨ Что вас ждет на мероприятии? ☕️ Ароматный кофе-брейк: душевная атмосфера и вкусные угощения для всех гостей. 🏢 Презентация компании: узнаете, как «Альтерра» уже 25 лет динамично растет, какие технологии использует и какие перспективы предлагает сотрудникам. 🎉 Развлечения и подарки: интересные активности и розыгрыш действительно классных призов от компании! 💬 Живое общение: сможете задать интересующие вас вопросы нашей HR-команде и руководителям. 💼 Шанс найти работу мечты: пройти экспресс-собеседование прямо на месте и сделать первый шаг к новому этапу в жизни. Это не просто ярмарка вакансий, а классный повод узнать больше о бизнесе региона, приятно пообщаться и уйти с отличным настроением! 😉 Приходите сами, берите с собой друзей и близких. До встречи 14 августа! 🔥</t>
+  </si>
+  <si>
+    <t>24.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13089</t>
+  </si>
+  <si>
+    <t>Голубое озёро в долине Актру с разных ракурсов🩵 Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.07.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13084</t>
+  </si>
+  <si>
+    <t>Двухмесячная девочка погибла в аварии рядом с Шебалино: турист из Свердловской области выехал на полосу встречного движения. Сегодня, 23 июля, примерно в 14 часов 34-летний мужчина из Свердловской области, управлявший автомобилем Honda Orthia, выехал на встречную полосу и столкнулся с автомобилем Toyota Carina, за рулем которого находился 26-летний местный житель из Шебалино. В Шебалинскую районную больницу с травмами разной степени тяжести была доставлена двухмесячная девочка, которая была пассажиром Toyota. Спасти ребенка не удалось. В момент столкновения девочка находилась на руках у своей матери, сообщает республиканская Госавтоинспекция. Медицинская помощь понадобилась также водителю Honda и его 32-летней пассажирке, а также пассажирам Toyota — 28-летней женщине и двум несовершеннолетним из Шебалино. По факту ДТП ведется расследование, причины и обстоятельства происшествия уточняются. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>23.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13081</t>
+  </si>
+  <si>
+    <t>Житель Алтайского края, ставший виновником аварии с серьезными последствиями на склоне горы Синюха, предстает перед судом. В одном из августовских вечеров 2025 года на автомобиле «УАЗ Пикап» обвиняемый перевозил шесть человек без использования ремней безопасности. Спускаясь с вершины горы Синюха по грунтовой дороге накатом с заглушенным двигателем, он не сумел вовремя затормозить, из-за чего машина съехала с трассы и перевернулась в водосточный канал. В ДТП один пассажир погиб, двое получили тяжелые травмы. Уголовное дело по статье «Нарушение ПДД, повлекшее по неосторожности смерть человека» передано в суд для дальнейшего рассмотрения, информирует пресс-служба прокуратуры Республики Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>23.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13080</t>
+  </si>
+  <si>
+    <t>Шикарные виды по пути на Купол Трех Озёр 🏔️😍⛰️🌸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.07.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13070</t>
+  </si>
+  <si>
+    <t>Изображение, показывающее Каракольские озёра 🔥🏞️ Снимок сделан Марией Вальвачёвой 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13067</t>
+  </si>
+  <si>
+    <t>22.07.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13063</t>
+  </si>
+  <si>
+    <t>Смотровая Толгоёк</t>
+  </si>
+  <si>
+    <t>22.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13062</t>
+  </si>
+  <si>
+    <t>озеро Горных духов 🌿💚 Наш Алтай</t>
+  </si>
+  <si>
+    <t>22.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13059</t>
+  </si>
+  <si>
+    <t>21.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13058</t>
+  </si>
+  <si>
+    <t>По дороге на Кату - Ярык. #Алтай2026 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.07.26 02:58</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13054</t>
+  </si>
+  <si>
+    <t>В Усть-Кане произошла трагедия: маленький ребенок погиб от электрического удара. 18 июля днем на территории одного из домов в Усть-Кане ребенок коснулся оголенного провода компрессорного оборудования и получил поражение током. Его отвезли в больницу, однако спасти жизнь не удалось. По факту случившегося Следственный комитет по Республике Алтай возбудил уголовное дело по статье «Причинение смерти по неосторожности». Ведется расследование, направленное на выяснение всех деталей происшествия. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>21.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13053</t>
+  </si>
+  <si>
+    <t>20.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13052</t>
+  </si>
+  <si>
+    <t>Компания «Покатунь». Нужны парни и девушки привлекать гостей — стоять под зонтиками, предлагать отдых, записывать на: · сплавы; · квадроциклы; · конные прогулки; · моторный рафтинг. Важно уметь рассказать и продать, чтобы гостям было приятно и интересно. Если опыта нет — подскажем, поможем, научим! Главное — активные, улыбчивые, общительные. 📍Чемал Жильё даём. Оплата: 1000 рублей за выход + процент с продаж. Звоните 89538949107 Max,тг, ватсап</t>
+  </si>
+  <si>
+    <t>20.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13051</t>
+  </si>
+  <si>
+    <t>Путешествие по Алтаю 😍 Фото Варвара Жаркова Наш Алтай</t>
+  </si>
+  <si>
+    <t>20.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13042</t>
+  </si>
+  <si>
+    <t>19.07.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13041</t>
+  </si>
+  <si>
+    <t>Сукор — гора высотой 2919 метров. Это место известно очень немногим 😍🏔️ Снимок сделала Анастасия Долгих 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>19.07.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13036</t>
+  </si>
+  <si>
+    <t>18.07.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13035</t>
+  </si>
+  <si>
+    <t>Панорама Северо-Чуйского хребта 🏔🌄 Снимок сделан Анастасией Долгих 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>18.07.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13032</t>
+  </si>
+  <si>
+    <t>17.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13031</t>
+  </si>
+  <si>
+    <t>Чуйский тракт 🏔 Фото Виктория Нефёдова Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13024</t>
+  </si>
+  <si>
+    <t>16.07.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13023</t>
+  </si>
+  <si>
+    <t>📍 ОБЪЯВЛЕНИЕ Требуется водитель категории D на летний период. 📍 Место работы: Чемал 💰 Зарплата: 120 000 ₽ в месяц 🏠 Проживание: предоставляется Обязанности: заброска людей на сплавы, перевозка пассажиров, соблюдение ПДД, ответственность. Следить за исправностью техники. Умения осуществлять мелкий ремонт. 📞 Звоните: 8-923-664-11-99</t>
+  </si>
+  <si>
+    <t>16.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13022</t>
+  </si>
+  <si>
+    <t>Ловите мгновение. 🧡 Фото Катеринка Курасова Наш Алтай</t>
+  </si>
+  <si>
+    <t>16.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13019</t>
+  </si>
+  <si>
+    <t>15.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13018</t>
+  </si>
+  <si>
+    <t>Алтай — это мощь и энергия. ⚡ Это не поддаётся словам, это нужно лишь созерцать. 👀 Ининские колонны 📍🪨 Наш Алтай</t>
+  </si>
+  <si>
+    <t>14.07.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13012</t>
+  </si>
+  <si>
+    <t>Озеро Горных духов Фото Наташа Буцерко Наш Алтай</t>
+  </si>
+  <si>
+    <t>13.07.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13004</t>
+  </si>
+  <si>
+    <t>Жительница Усть-Коксинского района, которой 42 года, обвиняется в убийстве — она жестоко нанесла ножевые ранения своему сожителю. Инцидент произошёл вечером 10 июля в доме на улице Строительной в селе Верх-Уймон. После ссоры с 55-летним мужчиной женщина ударила его ножом несколько раз, от чего он скончался на месте. Обвиняемая была задержана, ей предъявили обвинение, и суд постановил заключить её под стражу. Следственные органы проводят мероприятия по сбору и закреплению улик, сообщает СУСК по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>13.07.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13003</t>
+  </si>
+  <si>
+    <t>Учар — это самый высокий и неприступный каскадный водопад Горного Алтая, вода которого стремительно ниспадает с высоты 160 метров, не падая прямо, а разбиваясь о камни. 🌊 Ты сможешь заметить его издалека, примерно за 5 километров, а услышишь ещё раньше, при этом связь исчезнет задолго до того, как приблизишься к нему. 👂📡 Тропа проходит вдоль реки Чульча на высоте около 500 метров, среди осыпей и скал. 🥾🪨 Это одно из самых сложнодоступных мест в России. 🇷🇺 Но поверь, увидеть его собственными глазами стоит всех трудностей. 👀✨ Фото Маргарита Колесникова 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.07.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/13000</t>
+  </si>
+  <si>
+    <t>🔥Кату-Ярык с алтайского переводится как «крепкая трещина». 🏞 Этот автомобильный перевал находится в Улаганском районе и вызывает восхищение ещё до начала спуска. 🚗 Здесь серпантин, скалистые обрывы и открывающиеся виды на бескрайние долины — место, где ощущаешь свою маленькую роль по сравнению с величием гор. 🏔 Проехать по нему — значит запомнить этот опыт навсегда. 📸 Фото Маргарита Колесникова Наш Алтай</t>
+  </si>
+  <si>
+    <t>11.07.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12999</t>
+  </si>
+  <si>
+    <t>Ороктойский мост 🌊 Фото Вероника Строкова Наш Алтай</t>
+  </si>
+  <si>
+    <t>11.07.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12997</t>
+  </si>
+  <si>
+    <t>10.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12996</t>
+  </si>
+  <si>
+    <t>Локация, позволяющая уединиться с природой и насладиться редким спокойствием. Озеро Кучерлинское 📍🌿🌊 Снимок Екатерины Ласкуткиной 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>10.07.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12989</t>
+  </si>
+  <si>
+    <t>10.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12988</t>
+  </si>
+  <si>
+    <t>Ранее на этом месте находилось очень красивое ледниковое озеро 😔💧 Снимок Данила Щепоткина 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>09.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12987</t>
+  </si>
+  <si>
+    <t>Прогулка по излюбленным уголкам: остров Патмос, Козья тропа, место слияния рек Чемал и Катунь, Чемальская гидроэлектростанция. 🌄🚶‍♂️ Фотографии сделаны Галиной Бондаренко. 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>09.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12978</t>
+  </si>
+  <si>
+    <t>Природа Алтая 🏞 Наш Алтай</t>
+  </si>
+  <si>
+    <t>09.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12977</t>
+  </si>
+  <si>
+    <t>08.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12976</t>
+  </si>
+  <si>
+    <t>Экскурсия к Чульчинскому водопаду, известному также как водопад Учар 😍🌊 Снимок Дмитрия Савина 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12971</t>
+  </si>
+  <si>
+    <t>Озёра Каракабак — ледникового происхождения, они способны увести мысли далеко от повседневности 🏔✨ Фотография принадлежит Евгению Клёпову 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12968</t>
+  </si>
+  <si>
+    <t>Лето, музыка и Горный Алтай! ⛰🔥🌞 OPENAIR пройдет в Дизель-парке, расположенном на территории Парка музеев «Форт Куюм». 🎤 🗓 Мероприятие состоится 10 июля 📅 🕗 Начало в 20:00 ⏰ 📍 Место проведения — Парк музеев «Форт Куюм» 📌 В программе вас ждут: 🎧 DJ-сеты с глубокими ритмами вплоть до заката 🎶 🎸 Живые музыкальные джемы и импровизации под открытым небом 🎵 🍵 Чайные церемонии — приятные перерывы среди танцевального драйва 🍃 Организатор события — CHEMAL MUSIC COMMUNITY 🎼 Мы объединяем талантливых музыкантов и тех, кто ценит качественные звуки. 🤝 Приходите с друзьями и отличным настроением — за остальное мы позаботимся! 🎉 ✨До встречи на танцполе под звездами! 🌟 dancing_men dancing_women Наш Алтай</t>
+  </si>
+  <si>
+    <t>08.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12964</t>
+  </si>
+  <si>
+    <t>07.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12963</t>
+  </si>
+  <si>
+    <t>Великолепный Алтайский край ❤🏔😊 Снимок сделан Валерием Дмитриевым 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>07.07.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12960</t>
+  </si>
+  <si>
+    <t>Требуется повар на шаурму 📍 с. Усть-Сема Условия: — Заработная плата: 4000 ₽ смена — График: 2/2 — Проживание предоставляется Обязанности: — Приготовление шаурмы — Подготовка продуктов и заготовок — Поддержание чистоты на рабочем месте Требования: — Нужен опыт работы! — Аккуратность, ответственность, желание работать 📞 8-923-664-11-99, Максим Сергеевич Звоните — обсудим детали.</t>
+  </si>
+  <si>
+    <t>07.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12959</t>
+  </si>
+  <si>
+    <t>Лошадь словно крылья, расправленные над просторами Алтая. 🐎 Каждый вдох приносит чувство свободы, а горизонт становится единственной чертой на пути. 🌄 Волшебство начинается в тот момент, когда ты садишься в седло. ✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12958</t>
+  </si>
+  <si>
+    <t>Карагемский прорыв Фото Евгения Лузина Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12957</t>
+  </si>
+  <si>
+    <t>‍Житель Усть-Канского района, которому 18 лет, стал жертвой обмана, когда ему пообещали дополнительные выплаты в связи со смертью отца, участвовавшего в СВО. Молодому человеку позвонил неизвестный, который сообщил, что он имеет право на дополнительные выплаты за погибшего отца, но для оформления нужно сообщить номер СНИЛС, что парень и сделал. После этого ему начали угрожать, утверждая, что мошенники с помощью переданных данных взломали его аккаунт на портале Госуслуги и получили доступ к личной информации. Позже лжесотрудники Министерства обороны и Центробанка неоднократно звонили молодому человеку, убеждая его в том, что злоумышленники похитили его сбережения и открыли на его имя счет в зарубежном банке якобы для поддержки ВСУ. Испугав парня возможным уголовным преследованием по статье о госизмене, мошенники убедили его перевести 700 тысяч рублей на указанный счет якобы для снятия обвинений. После перечисления денег аферисты начали требовать у него дополнительные суммы, в итоге молодой человек отправил им еще более ста тысяч рублей. Лишь потом он понял, что стал жертвой мошенников, и обратился в полицию. Общий ущерб составил 834 177 рублей. По данному факту возбуждено уголовное дело, расследование продолжается, а злоумышленники находятся в розыске, информирует МВД по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>06.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12956</t>
+  </si>
+  <si>
+    <t>Горный Алтай — это настоящий рай. Настоящие горы, живописные реки и чистейший воздух. 😍🌿🏞️ Фото Ольга Благочевская 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>06.07.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12948</t>
+  </si>
+  <si>
+    <t>06.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12947</t>
+  </si>
+  <si>
+    <t>В Алтайском крае находится скала, напоминающая огромный каменный палец. 🪨 Местные легенды гласят, что это остаток от злого великана Черто, которого герой Куюм придавил к земле. 👹 Подняться на вершину несложно — сюда ведёт пологий путь. 🚶‍♂️ С высоты открывается потрясающий вид на бирюзовые воды Катуни и окружающие горы. 🏞️ Однако будьте внимательны: край скалы очень крутой, а в дождливую погоду тропинка становится скользкой. ⚠️ Также говорят, что здесь расположен сильный геомагнитный узел. После подъёма я ощутил прилив энергии! ⚡ А вы когда-нибудь бывали на Чертовом пальце? 🤔 Фото Анастасии Долгих 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.07.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12942</t>
+  </si>
+  <si>
+    <t>Словами трудно описать эту красоту. 🌟 Фотограф — Наталья Конина 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12936</t>
+  </si>
+  <si>
+    <t>Панорамы, открывающиеся с Чуйского тракта, поражают своей красотой 🌄 Снимок Валентина Маргазова 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.07.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12920</t>
+  </si>
+  <si>
+    <t>Изначально я собирался просто упомянуть, что семнадцатикилометровый участок реки Чуи — от устья Маашея до поселка Чибит — является одним из самых нетронутых уголков Горного Алтая, описать бирюзовую воду, ледники и скальные ущелья, через которые она пробивается. 🌊❄️🪨 Однако потом я задумался о том, как странно мы, люди, воспринимаем понятие «красота». 🤔 Обычно мы считаем красивым то, что видим вокруг себя в настоящий момент, не задумываясь о том, сколько эпох прошло вокруг этих берегов, пока вода вырезала себе путь сквозь камни. ⏳🪨 Позвольте дать немного исторической перспективы. 📜 Когда Чуя начала прокладывать этот каньон после того, как ледники отошли, на Земле ещё не существовало египетских пирамид. 🏜️ Рима не было. Даже первых поселений, из которых потом выросли города, ещё не было. Мамонты бродили по этим долинам, а человек лишь учился добывать огонь. 🦣🔥 Когда вода в этом русле шумела так же сильно, как сейчас, не было ни колеса, ни письменности, ни металлических орудий, ни глиняной посуды. Всё, что мы считаем фундаментом цивилизации, появилось гораздо позже. 🛞📜⚒️ Когда скалы с обеих сторон сжимали этот участок реки, ещё не родились ни Пётр Первый, ни Кутузов, ни Пушкин. 👑🗡️📜 Ни самолётов, ни поездов, ни интернета тогда не было. Люди жили в пещерах и смотрели на те же самые скалы, что запечатлены на моей фотографии, но не знали, что это «Алтай» — для них это был просто их дом. 🏞️🏕️ А вода продолжает течь и поныне. В этом, пожалуй, кроется главная несправедливость и одновременно главный дар: мы проходим мимо за секунды, а река точит камни миллионы лет. ⏰🌍 И когда вы смотрите на эту фотографию, вы видите ту же воду, те же берега и те же горы, что наблюдали первые люди, пришедшие сюда. 🏔️👣 Только у них не было камеры, а у меня — есть. 📷 Фото Ларисы Ромахиной. Наш Алтай</t>
+  </si>
+  <si>
+    <t>05.07.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12919</t>
+  </si>
+  <si>
+    <t>04.07.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12918</t>
+  </si>
+  <si>
+    <t>Одни и те же виды, но каждый раз они кажутся новыми. 🌄 И с каждым разом они становятся лишь прекраснее. 🌟 Фото: Анастасия Долгих 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12915</t>
+  </si>
+  <si>
+    <t>Требуются сотрудники на летний период: 📍Чемал Основное направление — сплавы по Катуни: • Наборщики групп на сплав • Продавцы (желательно девушки, также рассмотрим парней от 18 лет) Также в продаже: • Прогулки на квадроциклах • Конные прогулки Условия: • Высокий процент с продаж Проживание предоставляется Требования: • Общительность и открытость • Готовность к активным продажам • Целеустремлённость Все вопросы по телефону: +7 983 582-44-48 Татьяна</t>
+  </si>
+  <si>
+    <t>04.07.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12914</t>
+  </si>
+  <si>
+    <t>Горный Алтай. Несколько дней, проведённых в тишине вдали от городской спешки. 🌄🤫 Снимок Олеся Донец 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>04.07.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12909</t>
+  </si>
+  <si>
+    <t>03.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12908</t>
+  </si>
+  <si>
+    <t>Район Чуйского тракта и прилегающие территории. Небольшой фотоотчёт.😍📸 Снимки Натали Куратовой📷 Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.07.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12899</t>
+  </si>
+  <si>
+    <t>Житель Верх-Ябогана, находясь в состоянии алкогольного опьянения, сломал челюсть своему земляку. В апреле нынешнего года молодой человек 1999 года рождения, проживающий в Верх-Ябогане, на территории возле дома на улице Нагорной нанес удар кулаком по челюсти пострадавшего. В момент инцидента обвиняемый был пьян. Прокуратура Республики Алтай сообщает, что уголовное дело, возбужденное по статье «Умышленное причинение средней тяжести вреда здоровью», передано в суд для дальнейшего рассмотрения. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>03.07.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12898</t>
+  </si>
+  <si>
+    <t>Пейзажи Алтая. Чистые кадры без обработки и излишних комментариев. 🌄 Снимок сделан Олесям Васильевым 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>03.07.26 01:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12894</t>
+  </si>
+  <si>
+    <t>02.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12893</t>
+  </si>
+  <si>
+    <t>Алтайский Марс 😍 Фото Дарья Владимирова Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.07.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12887</t>
+  </si>
+  <si>
+    <t>1 июля в селе Кебезень Турочакского района случилось дорожно-транспортное происшествие со смертельным исходом: погиб мотоциклист. Около 14:34 62-летний мужчина из Турочака, управляя автомобилем ВАЗ 111130-23, поворачивал налево на нерегулируемом перекрестке и не предоставил преимущество мотоциклу Regulmoto CR-X, который ехал навстречу прямо. В результате аварии 43-летний местный мотоциклист получил открытую травму головы. Его доставили в Турочакскую районную больницу, однако спасти пострадавшего не удалось. По данному ДТП проводится проверка, и по её итогам будут приняты меры в соответствии с законом, сообщает республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>02.07.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12885</t>
+  </si>
+  <si>
+    <t>Гейзерное озеро Фото Дарья Новаева Наш Алтай</t>
+  </si>
+  <si>
+    <t>02.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12884</t>
+  </si>
+  <si>
+    <t>01.07.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12883</t>
+  </si>
+  <si>
+    <t>Прекрасное воспринимается каждым по-своему 😍✨ Снимок сделан Олесем Новиковым 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.07.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12880</t>
+  </si>
+  <si>
+    <t>Снимки Горного Алтая 😍📍🌿 Фото Анастасия Игошкина Наш Алтай</t>
+  </si>
+  <si>
+    <t>01.07.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12871</t>
+  </si>
+  <si>
+    <t>01.07.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12870</t>
+  </si>
+  <si>
+    <t>30.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12869</t>
+  </si>
+  <si>
+    <t>Ледяное озеро в долине реки Кысхыштубек💙 Наш Алтай</t>
+  </si>
+  <si>
+    <t>30.06.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12863</t>
+  </si>
+  <si>
+    <t>Водная артерия Чулышман, "Мост дьявола", расположенная в Улаганском районе Горного Алтая 🩵🏔️🌉 Наш Алтай</t>
+  </si>
+  <si>
+    <t>30.06.26 01:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12857</t>
+  </si>
+  <si>
+    <t>30.06.26 01:18</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12853</t>
+  </si>
+  <si>
+    <t>С 22 по 28 июня в Республике Алтай зарегистрировали 56 дорожно-транспортных происшествий, из которых 13 случились с пострадавшими. В этих авариях погибли четыре человека, а 19 получили травмы разной степени тяжести, среди них 9 детей. Главными причинами аварий стали нарушение очередности проезда, неправильное соблюдение дистанции, несоответствие скорости дорожным условиям и выезд на встречную полосу в запрещённых местах. 🚔 За эту неделю сотрудники Госавтоинспекции выявили 1 251 нарушение Правил дорожного движения РФ. 🥃 Были отстранены от вождения и подвергнуты административному наказанию 20 водителей в состоянии опьянения, ещё шесть — за отказ пройти освидетельствование, а трое — за повторное управление автомобилем в пьяном виде, что влечёт уголовную ответственность. 📄 Обнаружено 111 водителей, которые не имели права управлять транспортом либо лишены этой возможности. 280 водителей нарушили правила использования ремней безопасности; 20 привлечены за неправильную перевозку детей; 16 водителей выехали на встречную полосу в запрещённых местах; два не уступили дорогу пешеходам. 55 человек управляли незарегистрированными транспортными средствами; 232 водителя наказаны за езду без обязательного страхования. 52 пешехода переходили дорогу в неположенном месте или на запрещающий сигнал светофора. Госавтоинспекция Республики Алтай настоятельно призывает всех водителей быть максимально внимательными и осторожными, соблюдать скоростной режим и дистанцию, уступать дорогу пешеходам и избегать необдуманных рискованных манёвров. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>29.06.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12852</t>
+  </si>
+  <si>
+    <t>Сегодня, 29 июня, в Кош-Агачском районе зафиксировали землетрясение с магнитудой 4,1. Согласно информации Алтае-Саянского филиала Единой геофизической службы РАН, толчки произошли в 16:04 по местному времени, а эпицентр находился в 32 километрах к югу от села Акташ. Пять населённых пунктов в радиусе 50 километров от эпицентра оказались в зоне воздействия: Акташ, Чибит, Бельтир, Джазатор и Курай, расположенные в Улаганском и Кош-Агачском районах. Местные жители не почувствовали землетрясения, жертв и пострадавших нет, а в службу 112 звонков не поступало, информирует ГУ МЧС по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>29.06.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12851</t>
+  </si>
+  <si>
+    <t>6 кадров из Долины Актру 😍 Фото Герман Сурхаев Наш Алтай</t>
+  </si>
+  <si>
+    <t>29.06.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12845</t>
+  </si>
+  <si>
+    <t>Мультинские озера — водоём с чистой и прозрачной водой 💧 Снимок сделан Катей Фёдоровой 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>29.06.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12844</t>
+  </si>
+  <si>
+    <t>Ужасное происшествие в Кузбассе: педофил совершил насилие над школьницей и затем убил её. 12-летняя девочка утром 25 июня ушла из дома в Кемерово и пропала без вести. Ее поиски длились двое суток, после чего тело нашли на заброшенном кладбище. Ребёнка изнасиловали, убили, а затем преступник поджег останки. Несмотря на это, скрыть улики не удалось: специалисты-криминалисты получили ДНК-профиль и определили личность подозреваемого. Злоумышленником оказался 54-летний мужчина из Кемерова, который ранее был осуждён за убийство, разбой и преступления против неприкосновенности несовершеннолетних. Он недавно освободился – в мае 2026 года. Сотрудники уголовного розыска нашли место нахождения подозреваемого в частном секторе города, задержание прошло при поддержке Росгвардии. Следственный комитет возбудил уголовное дело по статье 105 УК РФ (убийство). Расследование продолжается, сообщает «Инцидент Кузбасс». 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>29.06.26 03:28</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12842</t>
+  </si>
+  <si>
+    <t>В Горно-Алтайске случилась очередная трагедия на воде: в пруду на Еланде погибла 20-летняя девушка. Инцидент произошел вчера, 28 июня. Согласно предварительной информации, во время купания девушка нырнула и так и не всплыла. Спасатели МЧС России обследовали берег и проводили зондирование дна, однако пока поиски результата не дали. Сегодня работы по поиску продолжатся: на пруду будут задействованы водолазы, сообщает ГУ МЧС по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>29.06.26 01:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12841</t>
+  </si>
+  <si>
+    <t>28.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12840</t>
+  </si>
+  <si>
+    <t>Существуют реки, которые вызывают восторг и удивление. Кучерла — одна из таких. 💙🌊✨ Фотография lemeshkina_juli 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>28.06.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12839</t>
+  </si>
+  <si>
+    <t>Прекрасные снимки Горного Алтая, сделанные без применения фильтров. 📸🏞️ Автор фото: magl__photo 📷✨ Наш Алтай</t>
+  </si>
+  <si>
+    <t>27.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12830</t>
+  </si>
+  <si>
+    <t>Телецкое. Нет слов. ❤‍🔥 Это стоит увидеть лично. Алтай, ты потрясающий! 🌄✨ Снимок: Татьяна Девяткина 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>27.06.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12829</t>
+  </si>
+  <si>
+    <t>Алтай способен пленять своей красотой. 🌄 Снимок сделан Евгением Мирошниченко. 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.06.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12828</t>
+  </si>
+  <si>
+    <t>В Горно-Алтайске произошёл пожар в квартире жилого дома на улице Набережной, в результате которого погибла женщина. Сегодня, 26 июня, в 15:35 поступило сообщение о возгорании в четырёхэтажном многоквартирном доме. Прибывшие пожарные обнаружили открытое пламя на балконе третьего этажа и сильное задымление в подъезде. В 15:45 в ходе работы газодымозащитной службы была найдена 32-летняя женщина без признаков жизни. По лестничным пролетам эвакуировали шесть человек, в том числе троих детей. Для ликвидации пожара привлекли восемь спасателей и две единицы техники. В 15:53 огонь был полностью потушен, площадь возгорания составила 50 квадратных метров, сообщили в ГУ МЧС по Республике Алтай. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>26.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12826</t>
+  </si>
+  <si>
+    <t>Оптимальный период для поездки в Республику Алтай 🗻🌄 Снимок сделан Катериной Михайловной 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.06.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12817</t>
+  </si>
+  <si>
+    <t>У каждого человека своё восприятие Алтая ❤🌄 Фотография Александра Бардёнова 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>26.06.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12813</t>
+  </si>
+  <si>
+    <t>25.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12812</t>
+  </si>
+  <si>
+    <t>Здесь находится Кызыл‑Чин в Алтае: раньше на этом месте простиралось море, а сегодня — один из наиболее живописных уголков России. 🌊🏞️ Снимок Натальи Котарской 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>25.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12811</t>
+  </si>
+  <si>
+    <t>📍 ОБЪЯВЛЕНИЕ Требуется водитель категории D на летний период. 📍 Место работы: Чемал 💰 Зарплата: 120 000 ₽ в месяц 🏠 Проживание: предоставляется Обязанности: заброска людей на сплавы, перевозка пассажиров, соблюдение ПДД, ответственность. 📞 Звоните: 8-923-664-11-99</t>
+  </si>
+  <si>
+    <t>25.06.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12810</t>
+  </si>
+  <si>
+    <t>Скальные образования, похожие на грибы 🔥🍄 Место под названием Аккурум. 🏞️ Природа порой преподносит неожиданности. 🌿✨ Снимок от irinabelova8982 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>25.06.26 02:16</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12804</t>
+  </si>
+  <si>
+    <t>В Горно-Алтайске под колесами КАМАЗа погиб водитель скутера. Авария случилась примерно в 16 часов 24 июня возле дома №83 на улице Барнаульской. 28-летний мужчина из села Алферово, управлявший скутером, выехал на полосу встречного движения и столкнулся с КАМАЗом, которым управлял 36-летний житель села Майма. Водитель скутера скончался на месте происшествия. По этому случаю республиканская Госавтоинспекция проводит проверку. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>25.06.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12802</t>
+  </si>
+  <si>
+    <t>Прибываю сюда именно ради такого пейзажа ❤🌄 Мультинские озера. 🏞️ Расположены в Усть-Коксинском районе. 🗺️ И, поверьте, на самом деле всё именно так. 👍 Фото kordova1978 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>24.06.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12801</t>
+  </si>
+  <si>
+    <t>24.06.26 01:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12800</t>
+  </si>
+  <si>
+    <t>В летний период мы чаще путешествуем, проводим время на даче и на свежем воздухе. 🌞🌿 В таких ситуациях некоторые возможности смартфона оказываются особенно востребованными, хотя далеко не все о них осведомлены. 📱❓ Специалисты МТС рассказали о нескольких таких функциях. Пролистывайте карусель! 👉📲 Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12797</t>
+  </si>
+  <si>
+    <t>Altay ❤ Моё сердце постоянно возвращается сюда. 💖 Фото сделано Анастасией Белёвой 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.06.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12791</t>
+  </si>
+  <si>
+    <t>Нижнее Шавлинское Фото odeyal4iko Наш Алтай</t>
+  </si>
+  <si>
+    <t>23.06.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12790</t>
+  </si>
+  <si>
+    <t>22.06.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12789</t>
+  </si>
+  <si>
+    <t>Бирюзовый оттенок Катуни. 💎 Такого цвета невозможно описать словами. 🤐 Гораздо проще увидеть его своими глазами. 👀 Фотография: Ксения Новокшонова 🏞 Наш Алтай</t>
+  </si>
+  <si>
+    <t>22.06.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12788</t>
+  </si>
+  <si>
+    <t>В Улагане произошла авария с участием пьяного мотоциклиста. Инцидент случился 20 июня примерно в 21 час. Мужчина 37 лет из села Балыктуюль потерял контроль над мотоциклом Racer RC-250 и упал прямо на дороге. Пострадавшего доставили в Улаганскую районную больницу с закрытой черепно-мозговой травмой. В ходе расследования стало известно, что водитель управлял мотоциклом без водительского удостоверения, не был в защитном шлеме и был пьян. За это он понес административное наказание, информирует республиканская Госавтоинспекция. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>22.06.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12786</t>
+  </si>
+  <si>
+    <t>20 июня на Семинском перевале, при спуске, перевернулся грузовой автомобиль, в результате чего водитель погиб. Согласно информации от республиканской Госавтоинспекции, авария случилась примерно в 20:50. Мужчина 52 лет из Усть-Канского района, управляя грузовиком JAC N 350, двигался от Топучей к Онгудаю, не снизил скорость до безопасного уровня и потерял контроль над машиной. Транспортное средство перевернулось на дороге и столкнулось с металлическим ограждением. Водитель получил смертельные травмы и скончался на месте до приезда медиков. В связи с этим инцидентом проводится расследование. 🆕 @nash_altay</t>
+  </si>
+  <si>
+    <t>22.06.26 03:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12784</t>
+  </si>
+  <si>
+    <t>Телецкое озеро 💙 Это озеро входит в число самых глубоких водоёмов России. 🌊 Кроме того, оно считается одним из живописнейших. 🌄 Фото сделано Анастасией Кудяковой 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>22.06.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12783</t>
+  </si>
+  <si>
+    <t>21.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12782</t>
+  </si>
+  <si>
+    <t>Здесь публикуют самые живописные снимки Алтая, чтобы вы могли насладиться его красотой, даже если пока нет возможности туда съездить. 🌄📱❤ Сообщество будет регулярно радовать вас новыми интересными подборками. А если захотите поддержать администратора — в VK Donut доступна подписка от 50 ₽. Это очень порадует. 💛🎉 Ссылка: Если подписка не для вас — не беда: любой лайк или комментарий уже поднимает настроение. Спасибо, что остаетесь с нами! 😊👍 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12776</t>
+  </si>
+  <si>
+    <t>Снимок, который невозможно выпустить из виду. 👀 Кучерлинское озеро 🏞🌊 Автор фото: luna__bernadotte 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.06.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12775</t>
+  </si>
+  <si>
+    <t>Если бы нужно было остановиться только в одном месте на Чуйском тракте — какое бы выбрали вы? 🛣️ Может быть, там, где встречаются Чуя и Катунь? 🌊 Или у Гейзерного озера? 🌋 Возможно, на Чике-Тамане? ⛰️ А может, у вас есть тайное любимое место, о котором никто не знает? 🤫 Пишите в комментариях! 👇 Фотографии тоже будут очень кстати 😉📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>21.06.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12774</t>
+  </si>
+  <si>
+    <t>20.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12773</t>
+  </si>
+  <si>
+    <t>Отражение Белухи в воде. ⛰💙🌊 Водоём, символизирующий равновесие. ⚖️ Совершенная безветренность. 🌬️❌ Снимок сделан Алексеем Саламатовым. 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>20.06.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12772</t>
+  </si>
+  <si>
+    <t>Есть ещё одно озеро, которое непременно стоит включить в перечень мест для повторного посещения. 🌊 Это Телецкое, также известное как Алтын Кӧл. Оно входит в пятёрку самых глубоких озёр России. Его глубина достигает 325 метров. 📏 Пугает ли это? Нет. Но завораживает — определённо. ✨ В итоге я побывала там, осмотрелась и влюбилась в это место. ❤️ С нетерпением жду момента, когда смогу увидеть его снова. ⏳ Фотография: Alice Astakhova 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>20.06.26 02:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12771</t>
+  </si>
+  <si>
+    <t>19.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12770</t>
+  </si>
+  <si>
+    <t>Алтай, ты вновь унес частичку моей души. 🤍✨ Покидать это место всегда оставляет чувство печали, 😢 даже когда уверен, что обязательно вернешься. ↩️ До новых встреч, Алтай. Ты постоянно в моих мыслях. 💭 Фото: perelygina_irina 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>19.06.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12767</t>
+  </si>
+  <si>
+    <t>Это именно то ощущение, которое словами не передать.🌌 Только шум ветра в ушах.🌬️ Только прохладный воздух, от которого захватывает дух.❄️ И полное одиночество вокруг.🌄 Ретранслятор Акташ.📡 Высота достигает 3000 метров.⛰️ Там, где небо соприкасается с землёй, осознаёшь, насколько мало нужно для настоящего счастья.💫 Просто стоять, дышать и смотреть вдаль.👀 Это не просто точка на карте.🗺️ Это место, куда хочется возвращаться снова и снова.🔄 Фото: Дмитрий Ганин📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>18.06.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12766</t>
+  </si>
+  <si>
+    <t>Требуется повар-универсал Обязанности: приготовление блюд по меню, соблюдение технологии и санитарных норм. Требования: опыт работы, ответственность. Зарплата: 4000 руб. Звоните: 8-923-664-11-99, Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>18.06.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12765</t>
+  </si>
+  <si>
+    <t>Перевал Кату-Ярык на Алтае представляет собой 3,9-километровый серпантин, прорезанный в склоне с углом наклона до 70°⛰️. Дорога состоит из 9 зигзагов, где встречные машины вынуждены прижиматься к скале, чтобы разминуться🚗🚙. Этот маршрут был сооружён в конце 1980-х годов тремя бульдозеристами за два года, без использования взрывчатки, несмотря на дождливую погоду и камнепады🛠️🌧️. Со смотровой площадки у начала открывается захватывающий вид: внизу виден водопад Карасу и зелёная лента реки, протянувшаяся на 40 километров🌊🌿. Проезд возможен лишь на автомобиле с полным приводом и при крепких нервах, ведь дорога узкая, с одним рядом колес, покрыта камнями и пылью, а связь отсутствует полностью🚙🧗‍♂️📵. Открой для себя этот маршрут — Кату-Ярык оставит неизгладимое впечатление!✨ #алтай #катуярык Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.06.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12764</t>
+  </si>
+  <si>
+    <t>Маршрут до Шавлинских озёр ❤ Фото odeyal4iko Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.06.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12763</t>
+  </si>
+  <si>
+    <t>Озеро Нижнее Шавлинское и горные вершины Мечта, Сказка и Красавица в Горном Алтае 😍🏞️ Снимок odeyal4iko 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>17.06.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12757</t>
+  </si>
+  <si>
+    <t>16.06.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12756</t>
+  </si>
+  <si>
+    <t>Кучерлинское озеро Фото doshik__urr Наш Алтай</t>
+  </si>
+  <si>
+    <t>16.06.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12755</t>
+  </si>
+  <si>
+    <t>Прекрасным утром Фото k_s_u_88 Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12754</t>
+  </si>
+  <si>
+    <t>Долина реки Мажой 😍 Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.06.26 05:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12753</t>
+  </si>
+  <si>
+    <t>Река Катунь 💚 Фото Li Lin Наш Алтай</t>
+  </si>
+  <si>
+    <t>15.06.26 01:33</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12752</t>
+  </si>
+  <si>
+    <t>14.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12751</t>
+  </si>
+  <si>
+    <t>Ледник Зелинского, Верхние Шавлинские озера 😍 Наш Алтай</t>
+  </si>
+  <si>
+    <t>14.06.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12750</t>
+  </si>
+  <si>
+    <t>Камышлинский водопад 💙 Фото Даша Морозова Наш Алтай</t>
+  </si>
+  <si>
+    <t>14.06.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12749</t>
+  </si>
+  <si>
+    <t>13.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12748</t>
+  </si>
+  <si>
+    <t>Уникальные виды Шавлинских озёр в Горном Алтае 🌄 Снимок Анастасии Колыхаловой 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>13.06.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12743</t>
+  </si>
+  <si>
+    <t>Долина Шавлы, берущая начало у ледника Гляциологов. 🏞️❄️ Фотография Кирилла Жданова. 📸 Наш Алтай</t>
+  </si>
+  <si>
+    <t>13.06.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12742</t>
+  </si>
+  <si>
+    <t>12.06.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12741</t>
+  </si>
+  <si>
+    <t>Курайская степь Фото beluginis Наш Алтай</t>
+  </si>
+  <si>
+    <t>12.06.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12740</t>
+  </si>
+  <si>
+    <t>Требуется повар на шаурму 📍 с. Усть-Сема Условия: — Заработная плата: 4000 ₽ смена — График: 2/2 — Проживание предоставляется Обязанности: — Приготовление шаурмы и пиццы — Подготовка продуктов и заготовок — Поддержание чистоты на рабочем месте Требования: — Нужен опыт работы! — Аккуратность, ответственность, желание работать 📞 8-923-664-11-99, Максим Сергеевич Звоните — обсудим детали.</t>
+  </si>
+  <si>
+    <t>12.06.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nash_altay/12739</t>
+  </si>
+  <si>
+    <t>Среднее Шавлинское Фото Лада Романова Наш Алтай</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5954,59 +8399,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H627"/>
+  <dimension ref="A1:H918"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="2690.772" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -20493,50 +22938,4997 @@
       <c r="C626" t="s">
         <v>1854</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="E626">
         <v>4294</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627">
         <v>86279</v>
       </c>
       <c r="B627" t="s">
         <v>1856</v>
       </c>
       <c r="C627" t="s">
         <v>1857</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="E627">
         <v>3964</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>99103</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E628">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>127775</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E629">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>127776</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E630">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>127777</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E631">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>127778</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E632">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>127779</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E633">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>127780</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E634">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>127781</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E635">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>127782</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E636">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>127783</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E637">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>127784</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E638">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>127785</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E639">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>127786</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E640">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>127787</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E641">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>127788</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E642">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>127789</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E643">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>127790</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E644">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>127791</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E645">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>127792</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E646">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>127793</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E647">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>127794</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E648">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>127795</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E649">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>127796</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E650">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>127797</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E651">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>127798</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E652">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>127799</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E653">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>127800</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E654">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>127801</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E655">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>127802</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E656">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>127803</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E657">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>127804</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E658">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>127805</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E659">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>127806</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E660">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>127807</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E661">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>127808</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E662">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>127809</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E663">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>127810</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E664">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>127811</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E665">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>127812</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E666">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>127813</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E667">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>127814</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E668">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>127815</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E669">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>127816</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E670">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>127817</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E671">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>127818</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E672">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>127819</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E673">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>127820</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E674">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>127821</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E675">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>127822</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E676">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>127823</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E677">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>127824</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E678">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>127825</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E679">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>127826</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E680">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>127827</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E681">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>127828</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E682">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>127829</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E683">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>127830</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E684">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>127831</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E685">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>127832</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E686">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>127833</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E687">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>127834</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E688">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>127835</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E689">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>127836</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E690">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>127837</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E691">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>127838</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E692">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>127839</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E693">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>127840</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E694">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>127841</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E695">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>127842</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E696">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>127843</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E697">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>127844</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E698">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>127845</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E699">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>127846</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E700">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>127847</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E701">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>127848</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E702">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>127849</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E703">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>127850</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E704">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>127851</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E705">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>127852</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E706">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>127853</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E707">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>127854</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E708">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>127855</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E709">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>127856</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E710">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>127857</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E711">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>127858</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E712">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>127859</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E713">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>127860</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E714">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>127861</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E715">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>127862</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E716">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>127863</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E717">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>127864</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E718">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>127865</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E719">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>127866</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E720">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>127867</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E721">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>127868</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E722">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>127869</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E723">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>127870</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E724">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>127871</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E725">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>127872</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E726">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>127873</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E727">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>127874</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E728">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>127875</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E729">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>127876</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E730">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>127877</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E731">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>127878</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E732">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>127879</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E733">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>127880</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E734">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>127881</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E735">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>127882</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E736">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>127883</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E737">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>127884</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E738">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>127885</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E739">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>127886</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E740">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>127887</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E741">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>127888</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E742">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>127889</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E743">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>127890</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E744">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>127891</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E745">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>127892</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E746">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>127893</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E747">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>127894</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E748">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>127895</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E749">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>127896</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E750">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>127897</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E751">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>127898</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E752">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>127899</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E753">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>127900</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E754">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>127901</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E755">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>127902</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E756">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>127903</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E757">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>127904</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E758">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>127905</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E759">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>127906</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E760">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>127907</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E761">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>127908</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E762">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>127909</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E763">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>127910</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E764">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>127911</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E765">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>127912</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E766">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>127913</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E767">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>127914</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E768">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>127915</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E769">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>127916</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E770">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>127917</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E771">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>127918</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E772">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>127919</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E773">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>127920</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E774">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>127921</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E775">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>127922</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E776">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>127923</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E777">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>127924</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E778">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>127925</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E779">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>127926</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E780">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>127927</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E781">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>127928</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E782">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>127929</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E783">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>127930</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E784">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>127931</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E785">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>127932</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E786">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>127933</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E787">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>127934</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E788">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>127935</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E789">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>127936</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E790">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>127937</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E791">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>127938</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E792">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>127939</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E793">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>127940</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E794">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>127941</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E795">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>127942</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E796">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>127943</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E797">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>127944</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E798">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>127945</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E799">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>127946</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E800">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>127947</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E801">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>127948</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E802">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>127949</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E803">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>127950</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E804">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>127951</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E805">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>127952</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E806">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>127953</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E807">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>127954</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E808">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>127955</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E809">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>127956</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E810">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>127957</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E811">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>127958</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E812">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>127959</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E813">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>127960</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E814">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>127961</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E815">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>127962</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E816">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>127963</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E817">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>127964</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E818">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>127965</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E819">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>127966</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E820">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>127967</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E821">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>127968</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E822">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>127969</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E823">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>127970</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="E824">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>127971</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E825">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>127972</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E826">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>127973</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E827">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>127974</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E828">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>127975</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E829">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>127976</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E830">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>127977</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E831">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>127978</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E832">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>127979</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E833">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>127980</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E834">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>127981</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E835">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>127982</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E836">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>127983</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E837">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>127984</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E838">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>127985</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E839">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>127986</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E840">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>127987</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E841">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>127988</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E842">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>127989</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E843">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>127990</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E844">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>127991</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E845">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>127992</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E846">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>127993</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E847">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>127994</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E848">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>127995</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E849">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>127996</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E850">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>127997</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E851">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>127998</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E852">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>127999</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E853">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>128000</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E854">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>128001</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E855">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>128002</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E856">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>128003</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E857">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>128004</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E858">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>128005</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E859">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>128006</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E860">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>128007</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E861">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>128008</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E862">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>128009</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E863">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>128010</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E864">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>128011</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E865">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>128012</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E866">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>128013</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E867">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>128014</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E868">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>128015</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E869">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>128016</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E870">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>128017</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E871">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>128018</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E872">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>128019</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E873">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>128020</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E874">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>128021</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E875">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>128022</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E876">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>128023</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E877">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>128024</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E878">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>128025</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E879">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>128026</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E880">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>128027</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E881">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>128028</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E882">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>128029</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E883">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>128030</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E884">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>128031</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E885">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>128032</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E886">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>128033</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E887">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>128034</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E888">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>128035</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E889">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>128036</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E890">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>128037</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E891">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>128038</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E892">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>128039</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E893">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>128040</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E894">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>128041</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E895">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>128042</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E896">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>128043</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E897">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>128044</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E898">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>128045</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E899">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>128046</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E900">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>128047</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E901">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>128048</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E902">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>128049</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E903">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>128050</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E904">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>128051</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E905">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>128052</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E906">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>128053</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E907">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>128054</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E908">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>128055</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E909">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>128056</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E910">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>128057</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E911">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>128058</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E912">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>128059</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E913">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>128060</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E914">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>128061</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E915">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>128062</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E916">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>128063</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E917">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>128064</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E918">
+        <v>1390</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">