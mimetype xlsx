--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="910">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1912">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2742,50 +2742,3056 @@
     <t>13.07.25 14:01</t>
   </si>
   <si>
     <t>t.me/otdyhrussia/15337</t>
   </si>
   <si>
     <t>Рыбалка удалась! 😄🐠 Дикий бурый красавец вышел перекусить на берега Курильского озера в Южно-Камчатском заказнике Фото и видео: Дмитрий Шпиленок, Денис Будьков, Лиана Варавская для @kronoki Подписаться на @otdyhrussia</t>
   </si>
   <si>
     <t>13.07.25 12:01</t>
   </si>
   <si>
     <t>t.me/otdyhrussia/15336</t>
   </si>
   <si>
     <t>Зуевы Ключи Одно из природных чудес расположено в Каракулинском районе, в 150 км южнее Ижевска. Они стали настоящим местом паломничества жителей Удмуртии и всей России. В этих краях есть своя легенда, которую охотно рассказывают посетителям местные жители. По преданию, несколько веков назад в этом месте поселились два монаха-отшельника. Они усердно молились и не грешили, после смерти их причислили к лику святых. А на их могилах заструились родники, которые обладают целебными свойствами. Их называют Святой и Гремячий. Возле них стоят иконостасы, а неподалеку расположен монумент, который отмечает самую южную точку Удмуртии. Кстати, воду здесь не только пьют - ею умываются и даже купаются в специально построенной купели. Что еще посмотреть в Ижевске — рассказано на нашем сайте Подписаться на @otdyhrussia</t>
   </si>
   <si>
     <t>13.07.25 10:01</t>
   </si>
   <si>
     <t>t.me/otdyhrussia/15335</t>
   </si>
   <si>
     <t>Запрещенные сувениры: что туристу нельзя брать с собой из поездок по России Путешественников обычно предупреждают о том, что нельзя брать с собой из экзотических стран. Даже из-за забытой в чемодане ракушки можно нарваться на проблемы. Но мало кто помнит, что и в поездках по России есть свои нюансы. 🔻Необработанные «слезы моря» Прогуляться по пляжу и поискать в песке янтарные крупинки — любимое занятие туристов на Балтике. Законом собирать свободно лежащий на побережье янтарь не запрещено, но в любом случае с находкой лучше попрощаться. Из Калининградской области вывозить природный, необработанный янтарь запрещено. Если таможенники обнаружат «сокровище», владельцу грозит штраф от 200 до 500 тысяч рублей (ст. 7.5 КоАП РФ). И это даже за один камушек. ➡️Калининградская область 🔻Камни с побережья От красоты природного парка в Мурманской области захватывает дух. Северные сияния, волшебная природа и удивительные камни-окатыши на пляже, похожие на яйца драконов. Ну как не забрать с собой один на память! Но нельзя: вас ждет возмездие в виде административного штрафа до 4 тысяч рублей. ➡️Кольский полуостров, Териберка 🔻Золото и алмазы Побывать на Колыме и не заразиться золотой лихорадкой сложно. В регионе путешественникам даже предлагают поучаствовать в намыве золота. Но потом все придется сдать, а очищенный продукт, если хотите забрать себе, выкупить. ➡️Магаданская область, Якутия 🔻Мох и ягель В Мурманской области есть ограничения на сбор ягеля, если вы это делаете для дальнейшей продажи. Лучше покупать изделия из мха и ягеля в магазинах, но если очень хочется собирать самим, не жадничайте, возьмите на сувениры небольшой кусочек. ➡️Мурманская область, Заполярье 🔻Черная икра Если вы путешествуете по России, смело покупайте столько черной икры, на сколько хватит денег. Но только в официальных точках продажи и сохраняйте чеки. Если же летите за границу, придется ограничиться 250 граммами. ➡️Астраханская область, Дагестан, Калмыкия 🔻Красная икра В этих регионах запрещен вывоз самолетом более 10 кило красной икры на человека. Если везете больше, продукт заберут, но штрафов пока не предусмотрено. ➡️Камчатка, Хабаровский край, Чукотка Какие запрещенные сувениры могут обернуться крупными проблемами с законом Подписаться на @otdyhrussia</t>
+  </si>
+  <si>
+    <t>09.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22619</t>
+  </si>
+  <si>
+    <t>⛰Отдых в Республике Коми: аутентичная культура и нетронутая природа Бескрайняя нетронутая тайга и суровая тундра, северные города с хорошей инфраструктурой и заброшенные поселки-«призраки», рестораны с вкусной национальной кухней и шумные праздники с хороводами и спортивными состязаниями, созревшие ягоды морошки летом и полярное сияние зимой — все это Республика Коми. Чем заняться: 🔻Познакомиться с культурой финно-угорских народов Финно-угорский этнопарк расположен в селе Ыб, недалеко от федеральной трассы Киров — Сыктывкар. На его территории находятся святые источники, чудское городище IV-V веков, останки динозавров в отложениях юрского периода, лиственница в 2,7 метра в обхвате и 450-летняя ель, возле которой была найдена икона Параскевы Пятницы.  Гости парка могут посетить коми-подворье, и в мастерских под руководством опытных народных умельцев сшить тряпичную куклу-оберег или испечь шаньги с разными начинками. Любители активного отдыха проходят экстремальные маршруты в веревочном парке, играют в саамский футбол, стреляют из лука и арбалета, метают копья. 🔻Увидеть Лонгот-Юганский клад  В 1962 году советский геолог Анатолий Блохин обнаружил на реке Лонгот-Юган (приток Оби) клад. Там были железные орудия труда, украшения из меди и бронзы. На поверхности многих из этих предметов были изображения животных: утки или утиной лапки, а также медведя.  Сегодня Лонгот-Юганский клад хранится в Воркутинском музейно-выставочном центре на улице Ленина. Знакомство с экспонатами помогает изучить быт и культуру древних жителей региона. 🔻Увидеть плато Маньпупунёр Семь огромных каменных столбов на вершине плато Маньпупунёр напоминают застывших истуканов. Таинственное и загадочное чудо природы спрятано от посторонних глаз в северной части Уральских гор. 🔻Проехать по Воркутинскому кольцу Воркутинское кольцо — кольцевая автомобильная дорога, связывающая заполярный город Воркуту с шахтерскими поселками и шахтами. Иногда этим названием обозначают и саму цепочку поселков, соединенных дорогой. В заброшенных поселках-«призраках» путешественники могут осмотреть пустующие полуразрушенные жилые дома, здания школ, детских садов, больниц. В поселке Комсомольский сохранилась яркая мозаика на стене бывшего кинотеатра «Мир» — портрет Ленина и фигуры пионеров. 🔻Отправиться в сплав по северным рекам Сплавы на катамаранах и байдарках по рекам в Республике Коми позволяют оценить красоту северной природы, полюбоваться береговыми ландшафтами, порыбачить и получить заряд адреналина. В регионе есть маршруты, как для новичков, так и для опытных рафтеров. Для спокойного плавания подойдет река Сысола. Маршрут, рассчитанный на 1-2 дня, проходит вблизи Сыктывкара. Во время сплава можно увидеть Серафимовский женский монастырь, Вознесенскую церковь XIX века, древние села и другие исторические объекты. 🔻Понаблюдать за северным сиянием Если вы планируете поездку в Республику Коми в холодное время года (с ноября по февраль), есть шанс увидеть северное сияние. Это красивейшее природное явление возникает из-за солнечной активности. Северное сияние можно наблюдать в окрестностях Воркуты и Усинска, на берегу Печоры и на территории национального парка «Югыд ва». Что еще посмотреть в поездке по этому удивительному региону Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22613</t>
+  </si>
+  <si>
+    <t>🏜Путеводитель по Намибии: сафари со слонами, красные дюны Соссусфлей и легендарное побережье Скелетов с кораблями-призраками Намибия привлекает туристов сочетанием пустынных ландшафтов и океана, возможностями сафари, одной из старейших пустынь мира Намиб, огромными дюнами Соссусфлей, крупнейшим в Африке каньоном, животным миром национального парка Этоша и сафари по другим природоохранным зонам. Куда отправиться: 🔻Соссусвлей Соссусвлей считается главной достопримечательностью страны. Огромные песчаные горы, высота которых достигает 300 метров, меняют цвет от нежно-розового до ярко-красного в зависимости от освещения. Ученые полагают, что возраст этого песка составляет десятки миллионов лет. 🔻Национальный парк Этоша Этоша — один из крупнейших заповедников Намибии, основанный в 1907 году. Здесь обитают львы, леопарды, слоны и носороги. Центр парка занимает белая соляная впадина, которая в сезон засухи превращается в сверкающую пустыню. Главная особенность сафари в Этоше — возможность наблюдать за фауной, находясь в машине у одного из многочисленных водоемов 🔻Берег Скелетов Холодное течение Бенгела здесь сталкивается с раскаленным воздухом пустыни, создавая плотные туманы, которые веками губили суда. Моряки, выжившие в крушениях, оказывались в ловушке между ледяным океаном и бесконечными песками. Сегодня это национальный парк, где природа поглощает следы человека. 🔻Гора Брандберг Брандберг переводится как «Пылающая гора» из-за того, что на закате гранитные склоны светятся ярко-оранжевым цветом. Главная цель туристов — прогулка по ущелью Цесаб к наскальной росписи, которой более двух тысяч лет. 🔻Уолфиш-Бей На фоне ровного и однообразного берега Уолфиш-Бей выделяется естественной лагуной, благодаря чему город стал главным портом Намибии. Он связан с природой — тут соленое розовое озеро с фламинго, лежбище морских львов, песчаные косы и дюны у океана. Для наблюдения за морскими животными устраивают поездки на катерах. Наш путеводитель по Намибии поможет разобраться, чем еще интересна страна для туристов Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22612</t>
+  </si>
+  <si>
+    <t>🥰 Диких северных оленей встретили туристы Вишерском заповеднике Увидеть этих красавцев - настоящее везение. Кроме того, они занесены в Красную книгу России. 📹: Екатерина Гутман ✏️ Подпишись на «КП-Пермь» | Мы в Maкс</t>
+  </si>
+  <si>
+    <t>08.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22607</t>
+  </si>
+  <si>
+    <t>😍 Кисловодский парк уже постепенно примеряет золотой наряд Время влюбляться в этот парк заново 🍂💛🍁 Фото: Константин Кордонский для @kispark Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22606</t>
+  </si>
+  <si>
+    <t>Знаменитая скульптура «Али и Нино» в Грузии Одна из самых трогательных скульптур в мире. Две восьмиметровые фигуры из стальных пластин движутся навстречу друг другу, на мгновение сливаются в одно целое и снова расходятся. Полный цикл механизма скульптуры составляет 10 минут. Автор работы — грузинский скульптор Тамара Квеситадзе, которая черпала вдохновение в одноимённом романе, вышедшем в 1937 году под псевдонимом Курбан Саид. В светлое время суток сквозь них хорошо видно море и небо — скульптура не заслоняет пейзаж, а будто вплетается в него. Вечером памятник начинает медленно двигаться и подсвечивается разными цветами. Идеальное место для завершения прогулки по набережной Батуми. ➡️Батуми, набережная у Парка Чудес. Еще больше интересных достопримечательностей Грузии — в подборке по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22600</t>
+  </si>
+  <si>
+    <t>Ростовский кремль На территории кремля происходили все знаковые для древнего города исторические события и сегодня он является самым посещаемым и популярным туристическим местом в Ростове Великом. В настоящее время Ростовский кремль представляет собой музей-заповедник и его территорию можно разделить на три основные части: архиерейский двор, соборная площадь и митрополичий сад 🔻Начать осмотр архитектурного ансамбля кремля рекомендуем с наиболее значимого объекта и самого раннего сооружения — Успенского собора, рядом с которым возвышается звонница. В звоннице расположены три огромных колокола: «Сысой», «Полиелейный» и «Лебедь».  🔻Затем от Успенского собора через нижний ярус Воскресенского храма можно пройти на архиерейский двор. Архиерейский двор окружают церкви — Иоана Богослова, Одигитрии, Воскресения и Спаса на Сенях, а также различные гражданские постройки:  Судный приказ, в котором происходило управление епархией и выполнение судебных функций; Дом на погребах, где сейчас располагается гостиница; Водяная башня со смотровой площадкой; Самуилов корпус, где проживал митрополит и хранилась казна митрополии; Красная и Белая палаты.  🔻После осмотра всего великолепия древнего ансамбля архиерейского двора через проход у Белой палаты можно попасть в живописный митрополичий сад. При входе в сад вас встретит церковь Григория Богослова, после которой можно увидеть Часобитную и Дровяную башни, Княжьи терема.  Что еще посмотреть в Ростовском кремле — рассказываем о достопримечательностях и истории, чтобы ваше путешествие стало еще более увлекательным Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22597</t>
+  </si>
+  <si>
+    <t>🐆Национальный парк «Земля леопарда» в Приморском крае Эту территорию называют домом диких кошек. Национальном парке «Земля леопарда» протянулся через весь Хасанский район Приморья и граничит с Китаем и с КНДР. Территория парка стала домом и для других диких кошек, фотоловушки частенько снимают амурского тигра, обыкновенную рысь и дальневосточного лесного кота. Что посмотреть: Знакомству с «самой кошачьей» охраняемой территорией России лучше уделить целый день. По территории нацпарка проложено несколько туристических маршрутов. Самый короткий из них займет около часа, на прохождение наиболее продолжительного понадобится около 7 часов. 🔻В ходе экскурсии «Олени и море бухты Нерпичья» можно посетить оленепарк и на расстоянии вытянутой руки полюбоваться пятнистыми парнокопытными обитателями. 🔻Увидеть известнейший в Приморье каскад природных водопадов легко во время прогулки по экологической тропе «Кравцовские водопады». 🔻Тропой леопарда пройти по участку приморского широколиственного леса лучше в сопровождении опытного гида. Познавательные истории про флору и фауну региона будут сопровождать вас на всем пути кольцевого пешего маршрута. Более сложный маршрут ведет к логову леопарда — к пещерам, где установлены фотоловушки. В ходе прогулки встретить хищника практически невозможно, но вот отпечатки лап вы обязательно увидите. 🔻Для опытных походников и активных туристов парк предусмотрел «спортивный маршрут», названный в честь реки Семиверстки. Тропы протяженностью от 5 до 10 километров проложены по склонам сопок. С маршрутов открываются незабываемые виды на Амурский залив. Интересные факты об обитателях нацпарка и проложенных маршрутах — в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22596</t>
+  </si>
+  <si>
+    <t>Всемирные игры кочевников в Кыргызстане: грация и меткость женщин‑наездниц На Всемирных играх кочевников в Кыргызстане прошли зрелищные состязания по конной стрельбе из лука. 🔥Такая и коня разгонит и избу сожжет ✏ Подписаться на @truekpru | Читать нас в MAКС</t>
+  </si>
+  <si>
+    <t>07.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22595</t>
+  </si>
+  <si>
+    <t>🏔 Высокогорье Алтайского заповедника — окрестности озера Джулукуль Высота более 2000 метров, а вокруг — настоящая дикая красота 😍✨ Видео: Роман и Татьяна Воробьёвы для https://max.ru/altzapovednik Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22592</t>
+  </si>
+  <si>
+    <t>Старинные храмы Вологды 🔻Софийский собор Кирпичная церковь с тремя заметно выступающими алтарными апсидами имеет высоту 59 м. Внутри сохранились красочные настенные росписи, выполненные бригадой ярославских изографов под руководством Дмитрия Плеханова. Особенно впечатляет фреска «Страшный суд», покрывающая западную стену собора. Иконостас был изготовлен в первой половине XVIII века. ➡️Вологодский кремль, ул. Сергея Орлова, 15 🔻Храм святителя Николая во Владычной слободе Одна из старейших церквей Вологды была построена из дерева в начале XVI века. Из сохранившихся документов известно, что приход принадлежал Архиерейскому дому. Каменное здание и многоярусную колокольню возвели в 1669 году. Двухъярусный высокий куб увенчан пятью тесно поставленными куполами и луковичными главами красивой формы. Постройка разделена на верхний холодный и нижний теплый храмы. В вологодской церкви можно увидеть затейливую лепнину и прекрасно оформленный иконостас. ➡️Ул. Гоголя, 108 🔻Церковь Александра Невского Строгий и лаконичный храм возвышается на правом берегу Вологды, в месте, которое раньше называли Известной горой, потому что здесь добывали известь. Первая церковь была деревянной. Каменный храм, дошедший до наших дней, был построен во второй половине XIX столетия. ➡️Ул. Орлова, 10 🔻Церковь Дмитрия Прилуцкого на Наволоке Пятиглавый холодный храм с небольшими луковичными главками украшает Вологду с середины XVII века. Он стоит на низком берегу реки, и в названии закрепилось слово «наволоке». Интерьеры украшают старинные фрески в стиле барокко с сюжетами из Ветхого и Нового Завета. ➡️Ул. Набережная 6-ой Армии, 121 🔻Ферапонтов Белозерский монастырь На один день из Вологды интересно съездить в деревушку в Кирилловском районе. В Ферапонтово, на берегу двух озер — Паского и Бородаевского — стоит старый мужской монастырь XIV века, который притягивает паломников, художников и поэтов. 🔻Спасо-Прилуцкий Дмитриев монастырь В 5 км от центра Вологды сохранилась одна из древнейших обителей Русского Севера, которая была заложена в 1371 году учеником Сергия Радонежского — Дмитрием Прилуцким. Мужской монастырь стоял на пересечении торговых путей, пережил разорительные Смутные времена и долгое время был закрыт. В начале 1990-х годов храмы вернули Церкви, и монашеская жизнь была возрождена. Интересные достопримечательности Вологды, которые стоит посетить каждому путешественнику Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22587</t>
+  </si>
+  <si>
+    <t>50+ лучших развлечений в Калининграде: интересные места, необычные музеи и увлекательные экскурсии 🔻Кафедральный собор Собор, на территории которого в 1804 году был похоронен знаменитый философ Иммануил Кант, представляет собой современный культурный центр. Его точками притяжения являются трехэтажный музей Канта, посвященный в том числе истории Калининграда, и академический концертный зал, где установлен самый большой в России органный комплекс. Органные мини-концерты проходят тут почти ежедневно, но прийти сюда можно не только на концерт, но и на экскурсию. ➡️Ул. И. Канта, 1 🔻Музей мирового океана Это первый в России морской комплексный музей, сочетающий в себе черты этнографического, естественно-научного, исторического, технического. Но главное, что все коллекции, представленные в нем, имеют то или иное отношение к океану. В наши дни в комплекс входит 18 объектов, в том числе подводная лодка и старинное рыболовное судно. Нельзя не отметить единственную в России Набережную исторического флота и новый семиэтажный экспозиционно-образовательный корпус «Планета Океан», выполненный в форме земного шара. ➡️Наб. Петра Великого, 1 🔻Музей «Бункер» Он располагается в настоящем бункере, который был построен в начале 1945 года в качестве бомбоубежища для штаба коменданта немецкого гарнизона города. Штурм Кенигсберга советскими войсками в апреле 1945 года — основная тема экспозиции. Пять диорам, где представлены разные районы города того периода, позволяют еще глубже погрузиться в исторические события. ➡️Ул. Университетская, 1 🔻Филиал Третьяковской галереи Вопреки названию, это не просто музей в традиционном его понимании, а целое общественное пространство, где есть атриум, магазины, кафе, библиотека, кинотеатр (трансформирующийся в концертный зал и лекторий), место для творческих мастерских. Здесь регулярно проходят выставки картин из фондов Третьяковской галереи, а в кинозале транслируются записи опер и балетов, а также фильмы об искусстве. ➡️Парадная набережная, 3 🔻Ботанический сад БФУ имени Канта В музее живой природы под открытым небом площадью более 13,5 га собраны растения со всего мира. Почти четыре десятка из них занесены в Красную книгу, а 16 видов рекомендованы к охране в Калининградской области. Сад состоит из оранжереи, где обитают наиболее теплолюбивые представители флоры, и дендрария, поделенного на несколько зон. Сад прекрасен в любое время года, и даже зимой тут есть что посмотреть. ➡️Ул. Лесная, 12 Лучшие развлечения в Калининграде Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22585</t>
+  </si>
+  <si>
+    <t>Отдых в Козельске: почему Батый прозвал его «злым городом» Впервые Козельск упоминается в летописях в 1146 году — на год раньше, чем Москва. В 1238-м город прославился тем, что войска хана Батыя семь недель не могли взять его. Враги проникли за стены Козельска только из-за предательства местного жителя, который открыл им ворота. За столь ожесточенное сопротивление Батый тогда назвал город «злым». 🔻Свято-Введенская Оптина Пустынь В главном Введенском храме можно послушать братский хор с необычными распевами: сербским, греческим, валаамским, оптинским (все они отличаются по скорости, громкости). В 300 метрах от монастыря сохранились «хибарка преподобного Амвросия» и келья его наставника Макария — старцев, которые во второй половине XIX века принимали тут прихожан. ➡️Козельск, Западная улица, вл. 2 🔻Земляной вал и памятник защитникам «Злого города» Земляной вал — это остатки средневековых укреплений Козельска, возведенных восемь веков назад. С вала открывается отличный вид на Оптину пустынь, а также на реку Жиздру (левый приток Оки). На этих самых укреплениях отстаивали свой город от нашествия Орды его защитники в 1238 году. На валу установлен памятный камень в честь тех событий. ➡️Ул. Чкалова, 16 🔻Сказочное подворье «Вихляндия» Это частный парк, разместившийся на 20 сотках. Гостей встречают самые разнообразные фигурки сказочных героев и замок хозяина Вихляндии. От фигурки к фигурке ведут «неведомые тропинки», и каждый год в парке появляются новые волшебные строения — Домик на Бобовом стебле, Дом Разбитых Кораблей, Техно-гараж, Мост драконов и другие. ➡️Старая Казачья улица, 1 🔻Парк «Три богатыря» Это место обитания героев сказок и советских мультфильмов. Гостей ждут три богатыря (что понятно из названия парка), три медведя (куда без них!), Колобок, Винни Пух, Кот ученый, Змей Горыныч, охраняющий фонтан Золотая рыбка, почтальон Печкин с галчонком, Буратино и другие знакомые всем персонажи. ➡️Ул. Большая Советская, 64 🔻Казанская Амвросиевская ставропигиальная женская пустынь Она основана в 1884 году. Туристов впечатляют старинные вышитые бисером иконы и очень красивая архитектура (кирпичные постройки в так называемом псевдорусском стиле). Можно окунуться в купель. И, конечно, сделать много красивых фото со смотровой площадки: она находится на лестнице, которая ведет с монастырского холма к родникам. ➡️Козельский район, село Старое Шамордино Куда сходить в Козельске — интересные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22582</t>
+  </si>
+  <si>
+    <t>Утреннее море для тех, кто тоже намерен продлить пляжный сезон Фото: нацпарк «Куршская коса»</t>
+  </si>
+  <si>
+    <t>06.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22575</t>
+  </si>
+  <si>
+    <t>⛰Гора Машук: легендарный Провал и место гибели Лермонтова Одна из самых доступных вершин Кавказа, не требующая многодневных походов, – это гора Машук в городе Пятигорск. Подняться на горную макушку может каждый, используя канатную дорогу, велосипед, машину или пешие дорожки (терренкуры). 🔻Пятигорье, в состав которого входит и Машук, — это своеобразная территория, представляющая собой пологую равнину, среди которой поднимается не пять, а восемнадцать гор-лакколитов. Самая высокая из них — пятиглавая гора Бештау — 1400 м. 🔻В недрах горы Машук образовалось голубое озеро Провал, прославленное Ильфом и Петровым в романе «Двенадцать стульев». Озера внутри горы встречаются редко, поэтому Провал – уникальный природный объект. Когда-то в горе Машук была закрытая пещера, где копилась сероводородная вода. Верхний слой горы от испарений воды со временем истончился и обрушился, поэтому озеро получило такое название. Предприимчивый Остап Бендер решил продавать билеты у входа в Провал, что нашло отражение в романе Ильфа и Петрова. 🔻Во время подъема по канатной дороге или пешком можно увидеть наскальный портрет Ленина, выполненный художником Шуклиным в 1925 году по случаю I съезда горянок и казачек Северного Кавказа.  🔻На смотровой площадке можно оставить табличку со своим городом на верстовых столбах, называемых «перекресток дорог». Табличку, краску, кисточку, гвозди можно купить в расположенном рядом сувенирном ларьке. Подробнее о достопримечательностях горы и еще больше интересных фактов — в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22570</t>
+  </si>
+  <si>
+    <t>🪻Природные достопримечательности Японии 🔻Приморский парк Хитачи Его называют парком четырех сезонов, поскольку цветение здесь продолжается почти круглый год. На территории высажены миллионы цветов, которые сменяют друг друга от весны до поздней осени. Самое живописное время для посещения — в конце апреля и начале мая. Тогда холм Михараси покрывается голубыми немофилами. Более 5 000 000 цветов создают пейзаж, где небо, цветочные поля и океан словно сливаются в единое пространство. ➡️Город Хитатинака, префектура Ибараки. 🔻Голубой пруд Биэй Цвет воды связан с растворенными минералами, включая алюминий, которые попадают сюда через систему водотоков из горячих источников района Сираганэ. Свет в воде рассеивается особым образом и дает насыщенный голубой оттенок. В безветренную погоду поверхность становится почти зеркальной. Внимание привлекают деревья, которые остались под водой после образования пруда. Они не убираются намеренно и стали частью композиции. ➡️Префектура Хоккайдо, район Биэй, поселок Широганэ. 🔻Рисовые террасы Сэммайда Здесь расположено более тысячи небольших террас, которые каскадом спускаются от холмов к морскому побережью. Благодаря необычному рельефу и живописным видам это место считается одним из самых красивых сельских уголков Японии. Смотровые площадки расположены рядом с террасами, поэтому полюбоваться видами можно в любое время суток. Особенно красивы здесь закаты, когда солнце опускается в воды Японского моря прямо за рисовыми полями. ➡️Полуостров Ното, город Вадзима, префектура Исикава. 🔻Парк снежных обезьян Дзигокудани Славу этому месту принесли обезьяны, которые начали приходить к горячим источникам в поисках тепла. Для них оборудовали отдельный бассейн, где животные могут греться в холодное время года. Зимой здесь можно увидеть десятки макак, сидящих в горячей воде среди снега и клубов пара. Обезьяны живут в естественной среде и свободно перемещаются по территории. Кормить их или пытаться прикоснуться к ним запрещено, но фотографировать можно. ➡️Префектура Нагано, остров Хонсю. 🔻Песчаные дюны Тоттори Ветер каждый день перерисовывает поверхность, поэтому даже знакомый маршрут выглядит иначе. Высота дюн достигает около 90 метров, и с верхних точек открывается вид на море и песчаные волны, уходящие к горизонту. В ясную погоду контраст песка и неба особенно выражен. ➡️Префектура Тоттори, город Тоттори, побережье Японского моря. Самые интересные места Японии Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22563</t>
+  </si>
+  <si>
+    <t>Музей «Витославлицы» в Великом Новгороде «Витославлицы» — это потрясающий музей под открытым небом, куда с 1960-х годов стали перемещать избы и храмы из переставших существовать деревень Новгородской области. Удивительно, как до нашего времени дожили эти деревянные постройки XVI–XVII веков. 🔻Непременно надо увидеть самый древний деревянный храм на территории музея — Рождества Богородицы. Специальный анализ показал время рубки дерева для этого храма — 1531 год! 🔻Посмотрите первую перевезенную в «Витославлицы» церковь — Успения Богоматери, построенную еще в 1595 году. 🔻Побывайте в первой избе, которая была перевезена в музей, — это изба Марии Екимовой из деревни Рышево. Постройка украшена необычными наличниками в виде больших завитков и резным балконом. 🔻Побывайте на экскурсии по крестьянскому дому — такие проходят ежедневно по предварительной записи. Вам расскажут об укладе жизни крестьянской семьи, о том, как наши предки выбирали место для возведения дома, из какого дерева строили его, чтобы стоял долго и крепко. В экскурсию входят еще и деревенские игры на поляне. 🔻А в двойной избе Добровольских открыта экспозиция «Приход торговца». Торговцы появились в деревне, когда та в конце XVIII века стала потреблять городские товары — ткани, меха, платки. Продавали все это за наличные или обменивали на крестьянскую продукцию — яйца, молоко и прочее. Во время экскурсии можно поучаствовать в мастер-классе валяния шерстяных изделий. 🔻Посмотрите выставку «Поселился здесь Тимошка». Не совсем понятно, почему ее так назвали, зато точно известно, что показывают гостям. Это предметы, найденные во время археологических раскопок: горшки, игрушки, пряслица. ➡️Великий Новгород, Юрьевское шоссе, 15 Режим работы: летом ежедневно 10:00-20:00, зимой ежедневно 10:00-17:00 Интересные факты о музее и его экспонатах — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22559</t>
+  </si>
+  <si>
+    <t>🐁 Манул Борис из красноярского зоопарка «Роев ручей» получил коробку с сюрпризом — мышью Доставку еды оформили «на дом» — упаковку положили прямо посреди вольера. Сначала пушистый начал тщательной изучать внезапный подарок: обошел небольшую картонную коробку, потрогал лапой, принюхался. После всех проверок Борис достал мышь из коробки и съел ее с выражением физиономии, которое можно описать как «ну наконец-то». 📷: парк «Роев ручей» ✏️ Подписаться на @kpkrsk</t>
+  </si>
+  <si>
+    <t>05.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22553</t>
+  </si>
+  <si>
+    <t>Зеленоградск в сентябре: в поисках сказочных впечатлений Золотая осень в Зеленоградске — идеальное время для спокойного и умиротворенного отдыха. В это время года туристов становится меньше, а погода позволяет в полной мере насладиться городскими красотами. Курортный проспект и набережная остаются главными точками притяжения, представляя город в ярких красках. В туристическую программу обязательно следует включить посещение музеев, они точно оставят незабываемые впечатления. Идеи для отдыха: 🔻Прогуляться по Курортному проспекту Одно из самых атмосферных мест Зеленоградска. Эта небольшая, но невероятно уютная пешеходная улица в историческом центре города протяженностью всего 500 метров. Она хранит богатое прошлое и множество интересных достопримечательностей. Проспект тянется почти параллельно городской набережной. На стенах многих домов красуются муралы с изображением котов и кошек, во время прогулки смотрите по сторонам и восхищайтесь этими символами города. Далее обращает на себя внимание доходный дом сестер Шутц. Здание начала XX века в стиле модерн занято магазинами, в одном из них можно купить литовский торт «Шакотис», испеченный по старым рецептам. Еще одна достопримечательность — скульптура «Курортница». Это девушка с чемоданом, делающая селфи на фоне проспекта. Туристам можно сделать тоже самое. 🔻Прокатиться на колесе обозрения Колесо обозрения «Глаз Балтики» высотой 50 метров находится у моря, возле площади Роза Ветров. Аттракцион состоит из 18 шестиместных кабинок, и это самая высокая точка обзора на побережье. Все кабинки закрытые, поэтому ветра и дождя бояться не стоит. «Глаз Балтики» можно считать великолепной смотровой площадкой, с которой открываются виды на акваторию Балтийского моря, Куршскую косу и историческую часть Зеленоградска.  🔻Побывать в музее «Мурариум» Это уникальное место, где собрана крупнейшая в стране арт-коллекция, посвященная пушистым любимцам. В музее представлено более 4500 экспонатов, собранных со всего мира. Коллекция включает картины и панно с изображением кошек, мягкие игрушки и авторские куклы, статуэтки из различных материалов, сувениры, значки, магниты, уникальные антикварные вещи. 🔻Полюбоваться на Спасо-Преображенский собор Туристов он привлекает своей историей и архитектурой. Собор построен в конце XIX века, когда Зеленоградск (тогда еще Кранц) был популярным курортом. Первоначально здание выполняло функции лютеранской кирхи, но после Второй мировой войны было переосвящено в православный храм. Архитектурный стиль собора представляет собой интересное сочетание неоготических элементов с православными традициями. Фасад храма украшен характерными стрельчатыми окнами, остроконечными башнями и декоративными элементами. Высота колокольни достигает 42 метров, что делает собор одним из самых высоких зданий в городе. 🔻Посетить Музей черепов и скелетов Необычный музей открылся в Зеленоградске в 2015 году и стал первым в России подобным заведением. Здесь вы найдете более 1500 экспонатов, рассказывающих о черепах и скелетах в различных аспектах культуры, искусства и истории. Что еще посетить осенью в Зеленоградске — читайте в нашей статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22550</t>
+  </si>
+  <si>
+    <t>🍁Куда поехать осенью в Нижегородской области Крупный регион в центральной части России богат живописными просторами и лесами. В первой половине осени в Нижегородской области природа выглядит пышно и нарядно. Приятно любоваться ее красотой с берегов протекающих здесь Волги, Оки, Клязьмы и других рек. В регионе много интересных музеев, архитектурных памятников, старинных монастырей и храмов и других интересных мест.  Чем заняться: 🔻Пройти по экотропе «Сказки и были Светлояра» Экотропу «Сказки и были Светлояра» протяженностью 2,8 км открыли в 2021 году вблизи села Владимирского в природном парке «Воскресенское Поветлужье». Маршрут проходит вокруг знаменитого озера Светлояр через живописный смешанный лес. На тропе установлены информационные стенды, знакомящие туристов с научными сведениями о водоеме и удивительными легендами. По преданию, в XIII веке во времена нашествия хана Батыя под воду ушел старинный Китеж-град. Считается, что и сегодня праведники могут увидеть в озере терема и православные храмы и услышать колокольный звон. 🔻Посетить музей-заповедник «Болдино» в октябре Село Большое Болдино принадлежало роду Пушкиных с XVI века. Александр Сергеевич посещал имение трижды и написал в нем 68 произведений. Здесь в октябре 1833 года он написал знаменитое стихотворение «Осень». Сегодня посетители могут осмотреть барский деревянный дом с мезонином, в котором воссоздана обстановка XIX века, вотчинную контору, церковь Успения Пресвятой Богородицы, парк с уютными беседками, прудами и изящными мостиками, рощу Лучинник — любимое место прогулок Пушкина. В ней растут старые деревья и круглый год бьет родник с ключевой водой. 🔻Побывать в «Тереме русского самовара» Каковы традиции русского чаепития, как правильно заваривать чай в самоваре, чтобы он согревал в холодную осеннюю погоду — об этом вы можете узнать в уютном Городце в музее «Терем русского самовара». Он расположен в старинном деревянном доме купца Гришаева. Здание признано памятником архитектуры XIX века. В залах музея хранятся более 400 самоваров XVIII-XIX вв. Разные по объему, форме и размерам экспонаты изготовлены из меди, латуни, никеля, серебра. Большая часть из них принадлежала почетному гражданину Городца Николаю Федоровичу Полякову. Где еще побывать в Нижегородской области Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22549</t>
+  </si>
+  <si>
+    <t>🏮Крепость Намхансансон в Южной Корее Масштабное горное фортификационное сооружение рядом с Сеулом и объект Всемирного наследия ЮНЕСКО, расположенный на высоте около 500 метров над уровнем моря. В эпоху династии Чосон Намхансансон служила убежищем для монархов во время вражеских нашествий. Здесь король Инджо укрывался во время 45-дневной осады маньчжурскими войсками в 1636 году. 🔻Крепость привлекает визуально: многокилометровые крепостные стены извиваются вдоль горных хребтов, соединяя сторожевые башни и ворота, с которых открываются панорамные виды. 🔻Внутри стен расположен комплекс, где можно отдохнуть в аутентичных чайных и попробовать местные кулинарные специалитеты. Маршруты проходят по горным тропам с крутыми подъемами и спусками. Нужна соответствующая экипировка. Если устанете — внутри Намхансансон можно остановиться на ночь в традиционном ханоке. ➡️На вершине горы Намхан в провинции Кёнгидо, примерно в 20 км к югу от центра Сеула. Режим работы: территория горного парка и крепостные стены открыты круглосуточно, основные ворота и внутренние павильоны работают с 9:00 до 18:00 (в зимний период до 17:00). Еще больше известных достопримечательностей Южной Кореи — в нашем путеводителе Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22548</t>
+  </si>
+  <si>
+    <t>🐹💤 Прячемся от рабочих будней в выходных, прямо как этот сурок из Сайлюгемского нацпарка Он уже всё понял — лёг, расслабился и никуда не спешит. Может, возьмём с него пример? Хороших выходных, друзья! 😄 Фото: Илья Труханов для @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22542</t>
+  </si>
+  <si>
+    <t>Только посмотрите, что сохранил калининградский янтарь! Речь о самородках, которые Калининградский янтарный комбинат представил на ВЭФ-2026 во Владивостоке. Это не просто красивые камни, а настоящие письма из мира, которого давно нет. В некоторых инклюзах сохранились следы древней жизни: в одном янтаре застыл момент охоты паука, в другом — древний цветок. Всё это оказалось запечатано в смоле десятки миллионов лет назад. Есть среди лотов и настоящие гиганты: два янтаря весят больше килограмма, а самый крупный самородок — «Рекордсмен» — потянул на 2,3 кг. Его оценили минимум в 700 тысяч рублей. Всего на аукцион выставят 52 находки из Приморского карьера. Но ценность здесь, кажется, не только в цене. Каждый такой кусок янтаря — маленькая капсула времени, которую природа сохранила для нас почти без изменений. Фото: пресс-служба Калининградского янтарного комбината</t>
+  </si>
+  <si>
+    <t>04.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22538</t>
+  </si>
+  <si>
+    <t>Аул-призрак Гамсутль Живописный аварский аул на вершине горы Гамсутльмеэр — одна из популярных достопримечательностей Дагестана. Местные жители покинули свои дома несколько десятилетий назад. Традиционные постройки давно заброшены, но это придает им еще большую загадочность. На высоте почти 1500 метров дышится легко, а от старых зданий и улиц открываются потрясающие виды на соседние вершины и глубокую долину реки Цамтичай.  Что посмотреть: ⛰Гамсутльмеэр Вершина, на которой стоит аварский аул, имеет крутые безлесные склоны, поросшие луговой, горной и степной растительностью. Здесь встречаются тимофеевка степная, люцерна землистая, клевер, чабрец, шалфей, вьюнок и астрагалы. В предгорьях живут альпийские галки, дикие голуби, выводки перепелов, куропаток, а над Гамсутлем часто пролетают орлы. ⛰Старинные постройки Одно- и трехэтажные полуразрушенные здания словно вросли в горы и похожи на гнезда хищных птиц. Аварцы издавна строили свои жилища из камня и глины так, чтобы скала служила одной из стен. На фасадах домов и сегодня можно различить арабскую вязь, а дверь одного из них украшает Звезда Давида. ⛰Река Цамтичай Красивая горная река у подножья аула Гамсутль. Цамтичай имеет длину 28 км, входит в бассейн Терека. Протекает в Гунибском и Лакском районах Дагестана и впадает в реку Каракойсу. ⛰Аул Чох Уютное дагестанское село возле подножья горы Гамсутльмеэр славится самобытной террасной архитектурой. В отличие от заброшенного Гамсутля, в Чохе вы сполна почувствуете теплую атмосферу, кавказский колорит и знаменитое кавказское гостеприимство. Почему туристов так притягивает заоблачный аул-призрак Гамсутль в Дагестане, и что можно посмотреть в его окрестностях Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22534</t>
+  </si>
+  <si>
+    <t>🌲Чем заняться в Карелии осенью: яркие идеи для отдыха Если поедете в Карелию осенью, точно не прогадаете. Да, здесь будет уже не так тепло, как летом, но и этот сезон имеет много преимуществ. Отдых в Карелии осенью 2026 планируют настоящие эстеты, ведь именно в это время года природа показывает самые яркие и сочные краски.  Идеи для отдыха: 🔻Сплавиться по Шуе В начале осени карельская навигация завершается, последние туры обычно организуют в середине сентября. К этому времени многие реки уже не подходят для рафтинга. Самые популярные маршруты в сентябре – это сплавы по Шуе. Одна из самых длинных и крупных рек Карелии отличается часто меняющимся настроением. То спокойная, то суровая Шуя течет в окружении торфяных болот, поэтому ее воды имеют цвет крепко заваренного чая. Участников сплавов ждут заряд бодрости, мощные, но несложные пороги, завораживающие пейзажи, вкусные дары леса, живописные озера и стоянки. 🔻Поймать щуку и окуня Карельская рыбалка в сентябре дарит особое умиротворение. Приятно посидеть с удочкой в первозданной тишине, любуясь гладью прозрачных озер. Комаров и мошки практически нет, у хищной рыбы начинается осенний жор. Можно поймать плотву, леща, кумжу и хариуса, а на Онеге – крупную щуку, судака, форель и палию. 🔻Съездить к знаменитым петроглифам Осенью, когда нет мошки и комаров, хорошо съездить в места, где находятся уникальные образцы первобытного наскального искусства. Карельские петроглифы – изображение людей, лодок, лесных зверей и птиц —  внесены в охранный список ЮНЕСКО. Одна группа петроглифов – в Пудожском районе, на берегу Онежского озера. Их можно увидеть на мысе Бесов Нос в 18 км от поселка Шальский, на мысах Пери Нос, Карецкий Нос, Кладовец, Гагажий, полуострове Кочковнаволок и острове Гурий.  🔻Пойти собирать клюкву Одна из самых полезных ягод богата витаминами, минералами, важнейшими аминокислотами и легкоусвояемыми сахарами, поэтому в народе клюкву называют «северным лимоном». Карелы едят ее в любом виде, готовят из клюквы отвары, морсы и кисели. Удивительно, но карельская клюква теплолюбива. Больше всего ее на юге республике, особенно в Олонецком и Пряжинском районах Карелии. Темно-красные ягоды ищите на влажной, замшелой почве, в хвойных лесах и на мелких болотах, где растут невысокие сосны. 🔻Посмотреть на водопад Кивач Осенью хорошо съездить к одной из самых известных природных достопримечательностей Карелии – равнинному водопаду Кивач на реке Суна. Он находится на территории одноименного заповедника в Кондопожском районе республики. В переводе с финского «Кивач» — «мощный, стремительный». Действительно, потоки речной воды с шумом обрушиваются на камни. Рядом есть живописные экологические тропы, работает музей природы. Для осмотра всех интересных мест достаточно 1,5-2 часов. Рассказываем, чем еще заняться на отдыхе в Карелии, чтобы получить максимум удовольствия от поездки Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22528</t>
+  </si>
+  <si>
+    <t>🏞Иссык-Куль, марсианские каньоны и юрты на альпийских лугах — лучшие достопримечательности Киргизии 🔻Озеро Иссык-Куль Главный курорт Киргизии, на который лучше выделять не меньше трех дней. Северный берег озера оживленнее и удобнее для короткого отдыха и посещения петроглифов Чолпон-Аты, культурного центра «Рух Ордо» и музея петроглифов. Южный берег тише и спокойнее, а рядом находятся каньон «Сказка», ущелье Барскоон и несколько долин для выездов без городской суеты. ➡️Иссык-Кульская область 🔻Ущелье Джеты-Огуз Сюда приезжают, чтобы увидеть скалы «Семь быков» из характерной для восточного Иссык-Куля красной породы. Она стала такой из-за высокого содержания железа. Затем можно либо продолжить путь глубже в долину, либо совместить выезд с Барскооном и Караколом. Если ехать только ради скал «Семь быков», хватит короткой остановки. Но если хочется прогулки, закладывайте полдня: ущелье большое. ➡️Иссык-Кульская область, примерно в 28 км к юго-западу от Каракола 🔻Ледник и долина Иныльчек Одна из самых впечатляющих высокогорных зон Киргизии с выходом к пикам Хан-Тенгри и Победы. ➡️Иссык-Кульская область 🔻Долина Сары-Джаз Удаленный восточный район Киргизии с широкими плато, ледниковыми реками и дорогой к самым высоким вершинам Тянь-Шаня. ➡️Иссык-Кульская область 🔻Сан-Таш Исторический курган из камней по дороге к восточному Иссык-Кулю, который связывают с походами Тамерлана и старинным обычаем военных подсчетов. ➡️Иссык-Кульская область 🔻Каньон Сказка Сюда можно приехать без специального трекингового опыта, главное не спешить и избегать полуденной жары. Лучше всего посещать каньон с Барскооном, Манжылы-Атой или совместить с дорогой в сторону Каракола. На территории мало тени, поэтому вода, головной убор и закрытая обувь обязательны. ➡️Южный берег Иссык-Куля, недалеко от села Тосор 🔻Озеро Сары-Челек Озеро Сары-Челек отличается от Иссык-Куля и Сон-Куля большей уединенностью. Вместо большого оживленного курорта вы оказываетесь среди тихого заповедного лесного рельефа, входящего в состав биосферного заповедника ЮНЕСКО. Сюда лучше ехать туристам, которые уже бывали на севере страны и хотят сравнить его с западным Тянь-Шанем. ➡️Джалал-Абадская область, на территории Сары-Челекского биосферного заповедника. Интересные достопримечательности Киргизии в 2026 году, которые стоит посетить Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22527</t>
+  </si>
+  <si>
+    <t>🌈😍❄️ Туманная радуга над Чукотским морем. Кадр снят с борта ледокола «Якутия» Вот это да! В Арктике даже радуги особенные — сквозь туман, над льдами, на краю земли Фото: электромеханик СУАЛ "Якутия" ФГУП "Атомф­лот" Дмитрий Шемякин для @Atomflot_official Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22522</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Иваново: полюбоваться на архитектуру авангарда «Ситцевая столица России» — город необычный. В XX веке Иваново было одним из главных очагов революции 1905 года, а в дальнейшем снискало славу места, где проводился советский социальный эксперимент по воплощению в жизнь идей «нового общества». Наследие этого прошлого до сих пор заметно в архитектурном облике города.  🔻Дома-метафоры Знаменитых домов-метафор в Иванове четыре: дом-корабль, дом-подкова, дом-пуля и школа-птица. Все здания расположены в центре города, в радиусе одного километра. С домами-метафорами связано множество историй и городских мифов. К примеру, дом-подкова по легенде в случае военных действий мог превратиться в неприступную крепость. ➡️Школа-птица – Ленина, 53; Дом-корабль – Ленина, 49; Дом-подкова – Громобоя, 13 🔻Дворцы ситцевых королей В XIX веке ивановские фабриканты были одними из богатейших людей страны, и их усадьбы – главное тому подтверждение. В городе сохранились особняки самых разных архитектурных стилей – от барокко до неоклассицизма. Большинство находится в центре города. Один из самых необычных уголков Иванова – усадьба Дюрингера, где по легенде до сих пор обитает призрак жены владельца. Неподалеку – на улицах Пушкина и Советской – красные кирпичные дворцы фабрикантов Гандуриных и Щапова. На другом берегу Уводи, на улице Батурина, можно увидеть усадьбу фабрикантов Маракушевых и самый изысканный особняк в стиле модерн – дом Дмитрия Бурылина. ➡️Ул. Батурина, 5 – дом фабриканта И.К. Маракушева; ул. Батурина, 11/42 — Дом Д.Г. Бурылина; ул. Батурина, 13 — главный дом усадьбы И.Д. Бурылина («дом сына»); ул. Марии Рябининой, 33 — Усадьба Дюрингера 🔻«Ивановский кремль» Ивановским кремлем называют архитектурную доминанту города – Большую ивановскую мануфактуру – крупнейшую текстильную фабрику Иваново-Вознесенска. Глядя на возвышающиеся над рекой неприступные кирпичные стены и массивные башни, и впрямь волей-неволей подумаешь о средневековом замке. Все дело в том, что ивановские фабриканты стремились поражать не только качеством изделий, но и внешним видом своих производственных комплексов. ➡️Пр-т Ленина, 19, 21 🔻«Дом-птица» Здание гимназии №2 имеет статус культурного памятника и считается одним из самых интересных образцов конструктивистского стиля. «Домом-птицей» строение стали называть из-за необычной архитектуры. Если посмотреть на гимназию с высоты, вы увидите, что корпуса простираются словно крылья птицы. На одном из корпусов находится небольшая обсерватория. ➡️Пр. Ленина, 53 🔻Музей первого Совета Это небольшое краснокирпичное здание примечательно тем, что в 1905 году в нем проходили заседания первого в стране Совета рабочих депутатов города. Сейчас музей работает в качестве отделения историко-краеведческого музея Бурылина. ➡️Ул. Советская, 27 Топ достопримечательностей Иванова, которые стоит увидеть туристу, чтобы узнать и понять этот город необычной судьбы и интересной истории Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22517</t>
+  </si>
+  <si>
+    <t>🍁Отдых на Байкале осенью Самое глубокое в мире озеро с кристально чистой водой встретит путника величественным спокойствием и яркими красками. Только представьте: голубое небо, отражающееся в воде, а по берегам густой лес, одетый в желто-красную одежду. Где побывать: 🔻Большая Байкальская тропа Самый простой маршрут выходного дня, который осилит даже ребенок, лежит от ближайшего к Иркутску туристического поселка Листвянка до другого населенного пункта — Большие Коты. Расстояние между ними 24 км. Но этот поход станет для каждого его участника запоминающимся на всю жизнь. Вы вдоволь насладитесь красивыми видами, увидите много интересных растений и цветов, — тропа пролегает по национальному парку. А обратно из Больших Котов можно вернуться в Листвянку или в Иркутск на катере или скоростной ракете. 🔻Тажеранские степи Тажеранские степи раскинулись от поселка Еланцы и до самой переправы на остров Ольхон. Можно за несколько часов увидеть живописные бухты, скалы, пещеры. И даже письмена и рисунки древних людей, датированные VI – X веками до нашей эры. Возраст степи ученые оценивают в 400 млн лет. А еще в ней можно увидеть необычные минералы, посетить долину каменных духов. Кстати, по пути в степь многие заезжают в поселок Бугульдейка, где расположен мраморный карьер, в его белоснежном «интерьере» все делают умопомрачительные фото. 🔻Смотровая площадка «Камень Черского» Высота горы 728 метров, и с нее открывается красивый вид на исток реки Ангары (она единственная вытекает из Байкала), Шаман-камень, а также старинную железную дорогу. При ясной погоде виден горный хребет Хамар-Дабан. 🔻Обсерватория в Листвянке В обсерватории расположен один из двух гигантских телескопов — Большой солнечно вакуумный телескоп. Второй такой есть только в Америке. 🔻Сарминское ущелье Кроме того, что оно невероятной красоты, так еще и с этим местом связана главная байкальская история. Отсюда формируется самый мощный и разрушительный ветер сарма. Его скорость достигает 60 метров в секунду.  Чем заняться на Байкале осенью — еще больше идей для отдыха в нашей подборке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22511</t>
+  </si>
+  <si>
+    <t>🏝Путеводитель по Кубе: белоснежные пляжи Варадеро, уникальная колониальная архитектура и атмосфера вечного праздника, который всегда с тобой 🔻Гавана Столица Кубы — больше не пляжный курорт, а город для долгих прогулок и погружения в культуру. Гавана известна колониальными кварталами и зданиями в стиле ар-деко. Старый город признан объектом ЮНЕСКО благодаря хорошо сохранившейся испанской архитектуре XVI–XIX веков. Здесь можно увидеть, как дети играют в бейсбол прямо на мостовой, а из открытых дверей услышать ритмы румбы. 🔻Варадеро Главный пляжный курорт страны, расположенный на узком полуострове Икакос. Это район отелей «все включено» и лучших пляжей Атлантики с белым песком и бирюзовой водой, которые тянутся здесь на многие километры. Варадеро создавался для туристов, поэтому здесь царит курортная атмосфера и развита инфраструктура. 🔻Тринидад Город-музей под открытым небом, основанный испанцами в XVI веке. Вместе с долиной Де-лос-Инхеньос входит в список ЮНЕСКО. Здесь почти нет современных зданий — только колоритные особняки, булыжные мостовые и красные черепичные крыши. Это место идеально подходит, чтобы прочувствовать дух колониальной Кубы. 🔻Ольгин Восточная провинция, набирающая популярность у российских туристов. В отличие от Варадеро, здесь курорты находятся рядом с обычными городскими районами, поэтому можно увидеть повседневную жизнь кубинцев. Регион славится своими пляжами на побережье Карибского моря и живописными бухтами. Именно здесь, по легенде, высадился Христофор Колумб во время своего первого путешествия в Новый Свет. 🔻Кайо-Коко Один из самых известных островных курортов Кубы, входящий в архипелаг Хардинес-дель-Рей. Он соединен с основной частью острова дамбой длиной около 27 км. Курорт известен длинными пляжами с мелким белым песком и спокойной водой Атлантического океана. Остров ориентирован на туристическую инфраструктуру. Лучшие места для отдыха и путешествий по Кубе Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22510</t>
+  </si>
+  <si>
+    <t>Первое правило манульего клуба: лежачего не бьют. Но это не точно... В Новосибирском зоопарке сейчас недетские страсти. Те самые пушистые колобки уже подросли и объявили себя сибирскими спецназовцами. Они уже вовсю тренируют фирменный грозный взгляд — теперь даже гамак в вольере чувствует себя неуютно. Идут бои без правил. Подрастающие хищники оттачивают дзюдо, самбо и искусство внезапного отключения от реальности на солнышке. ✏️ Подпишись на «КП — Новосибирск» | Мы в Mакс</t>
+  </si>
+  <si>
+    <t>02.09.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22507</t>
+  </si>
+  <si>
+    <t>🐾 Манул из Сайлюгемского нацпарка — самый пушистый и скрытный хищник Алтая Посмотрите какой красавчик! 😍💛 ✨ Фото: А. Кужлеков для @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22502</t>
+  </si>
+  <si>
+    <t>Путеводитель по Казахстану 🔻Центральная мечеть Астаны По вместимости это крупнейший религиозный комплекс Казахстана и Центральной Азии, поэтому его также называют Большая мечеть Астаны. Она важна не только как религиозный объект, но и как часть нового облика столицы. Снаружи привлекают внимание крупный центральный купол, бело-голубая гамма и большой масштаб всего ансамбля. ➡️Астана, проспект Мангилик Ел, 65. 🔻Памятник «Байтерек» Один из главных символов современной Астаны. Высота сооружения составляет около 105 метров, а на вершине расположена стеклянная сфера диаметром 22 метра, внутри которой находится смотровая площадка. Идея монумента связана с древней казахской легендой о мировом дереве Байтерек. По преданию, в его ветвях живет священная птица Самрук, откладывающая золотое яйцо — символ жизни и обновления. ➡️Астана, бульвар Нуржол, 14. 🔻Иле-Алатауский национальный парк Это большая территория с еловыми лесами, альпийскими лугами, ледниками и быстрыми горными реками. Сюда приезжают ради поездок к водопадам и смотровым площадкам или проулок к высокогорным озерам и перевалам. Самые известные места — Большое Алматинское озеро, ущелье Алма-Арасан и плато Ассы. ➡️Алматинская область, предгорья Заилийского Алатау. 🔻Чарынский каньон Высокие скалы из красного песчаника тянутся здесь на 150 километров, образуя коридор, который в самом популярном месте — «Долине замков» — напоминает улицу с башнями. Такой необычный рельеф сформировался постепенно: ветер и вода придали песчанику причудливые формы башен, колонн и каменных стен. ➡️Алматинская область, 195 км от города Алматы. 🔻Озеро Бурабай Одно из самых известных мест для отдыха и туризма в Казахстане. Озеро лежит у восточного подножия горы Кокше, а его площадь составляет около 11 кв. км. Берег здесь постоянно меняется: открытые участки с пляжами чередуются с сосновым лесом, каменистыми кромками и гранитными скалами. У озера есть историческое имя — Аулиеколь, то есть «Священное озеро». Самый узнаваемый вид — вблизи скал Окжетпеса и Жумбактаса. ➡️Акмолинская область, поселок Бурабай, территория национального парка «Бурабай» Топ самых известных достопримечательностей Казахстана Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22501</t>
+  </si>
+  <si>
+    <t>Форты Владивостока Фортовая крепость для защиты тихоокеанских рубежей появилась в XIX — начале XX. Владивостокский памятник военной истории и архитектуры федерального значения привлекает многих туристов. В 2019 году был основан музей-заповедник «Владивостокская крепость». 11 укреплений небывалых размеров возвели в период с 1904 по 1918 годы. 🔻Форт №1 Царя Михаила Федоровича Военный инженер Константин Кудрявцев создал проект массивного форта, вооруженного 8 пулеметами, 21 пушкой в рамках северного отдела обороны Владивостокской крепости (полуостров Муравьева-Амурского). До 2010-х годов форт был закрыт для посетителей и служил хранилищем боеприпасов Минно-торпедного управления. Сегодня посещение возможно по предварительной записи в рамках экскурсий для гостей музея-заповедника. ➡️Владивосток, Ленинский район 🔻Форт №2 имени Петра Великого Форт Петра Великого был возведен на самой высокой точке Владивостока — на горе Варгина. Отсюда открывался лучший обзор побережья Уссурийского залива. Строение получилось самым крупным, по сравнению с другими оборонительными постройками. Подземные коммуникации протянулись более чем на 3,5 километров. По сей день здесь размещены вспомогательные объекты воинских частей. ➡️Владивосток, гора Варгина 🔻Форт №3 императрицы Екатерины Великой Служил точкой наилучшего обзора бухты Золотой рог. С 1914 года он был вооружен шестью 4-фунтовыми пушками, четырьмя 57-миллиметровыми капонирными пушками и 8 пулемётами. Три самостоятельных комплекса сооружений растянуты более чем на 1 километр в длину и 400 метров в глубину. ➡️Владивосток, Советский район 🔻Форт Поспелова Полковник Нестор Буйницкий выступил автором проекта. Строение оснащено убежищем для противоштурмовых орудий. В 1903 году военный министр Российской империи Алексей Куропаткин посетил форт, а сегодня прогуляться по нему может любой желающий. ➡️Владивостокский городской округ, пос. Русский 🔻Форт №11 имени Князя Святослава Игоревича Для защиты бухты Новый Джигит был возведен форт севернее основания мыса Тобизина. Строение имеет самый длинный среди местных фортов бруствер. В советское время здесь создали узел связи Ворошиловской батареи. ➡️Владивостокский городской округ, пос. Русский Какие форты Владивостока можно посетить путешественникам, — рассказано по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22496</t>
+  </si>
+  <si>
+    <t>🏞Остров Патмос на Алтае Этот маленький скалистый островок близ слияния двух алтайских рек — Катуни и Чемала — место паломничества и православных верующих, и туристов. Расположенные на небольшом участке суши христианские святыни обрамляет удивительной красоты природа. 🔻Подвесной мост Первым делом предстоит преодолеть подвесной мост — это единственный путь на остров. Пешеходная переправа длиной около 1 километра находится на высоте 15 метров. При прохождении мост может раскачиваться, поэтому пройти по нему решаются не все. Зато по пути открываются красивые виды на реку Катунь и сам остров Патмос. 🔻Скальный образ Богородицы Уже с моста открывается вид на высеченный в скале образ Богородицы с младенцем. Идея его создания принадлежит монахиням Знаменского женского монастыря. Настоятельница Наталья однажды увидела в куске скалы образ Божией Матери, а одна из монахинь — Филофея (Лобанова), бывшая в миру профессиональным скульптором, доработала камень, придав ему законченный образ. Она же потрудилась над небольшим скальным гротом, в котором написан рождественский сюжет поклонения волхвов. 🔻Храм Иоанна Богослова Церковь во имя святого апостола и евангелиста Иоанна Богослова сложена из кедровых бревен. Она небольшая, всего 20 квадратных метров, но очень красивая и органично вписывается в скально-лесной пейзаж острова. Здесь находится несколько святынь, ради поклонения которым на остров Патмос ежегодно приезжают тысячи паломников. Это мироточивая икона «Господь Вседержитель», чудесным образом обновившаяся икона Божией Матери «Знамение», образ Николая Чудотворца дореволюционного письма, который передали храму жители Чемала. 🔻Также в храме есть почитаемый образ святителя Макария Невского, именуемого апостолом Алтая, и икона святой великомученицы княгини Елизаветы Феодоровны, которая опекала приют для сирот в Чемале. Последнюю написала монахиня Филофея, трудившаяся над скальными образами на острове. Интересные факты об острове Патмос — в нашей статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22495</t>
+  </si>
+  <si>
+    <t>Редчайшую радугу засняли под самым высоким мостом в мире Это мостом Хуацзян на высоте 625 метров в китайской  провинции Гуйчжоу. Там возникла идеально круглая радуга благодаря искуственному водопаду, который проведен по мосту.     👍 Красота! ✏ Подписаться на @truekpru | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>01.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22489</t>
+  </si>
+  <si>
+    <t>🏔🐎 Красоты Киргизии — Иссык-Куль, всадники на лошадях, беркутчи со своими птицами и горные пейзажи... А когда в горах раздаётся ритмичный бой огромного традиционного барабана вместе со звуками горна — это пробирает до мурашек. 😍 Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22483</t>
+  </si>
+  <si>
+    <t>🍁Где в России самая красивая осень Золотая осень на короткое, почти неуловимое в масштабах года время захватывает всю Россию. Куда-то она приходит раньше, куда-то — позже, восхищает своим великолепием и исчезает с первым листопадом. 🔻Карелия Первая половина осени  — не только наиболее красивое время для посещения Карелии, а еще и наиболее удобное. Пропадают одолевающие летних туристов насекомые, деревья окрашиваются во все оттенки желтого и красного, леса полны грибов и ягод, а озера — рыбы. Совершите теплоходную прогулку по водоемам Карелии, чтобы с воды полюбоваться красотой первозданной природы. 🔻Плес Пройти тропами Левитана и вслед за великим художником вдохновиться обаянием этого самобытного местечка. Осенью спадает поток отдыхающих, и насладиться красотой золотых пейзажей можно вдали от туристической суеты. Непременно попробуйте в Плесе копченого леща, он здесь — главная гастрономическая достопримечательность. 🔻Алтай Бескрайние алтайские просторы осенью вид принимают совершенно удивительный — подножия гор окрашиваются золотом и багрянцем, а величественные вершины венчают пушистые снежные шапки. Выстройте маршрут по своему вкусу. Отправляйтесь на автомобиле в путешествие по Чуйскому тракту — одной из самых красивых дорог мира. Или в пеший поход в горы — наградой станет любование кристально чистыми горными озерами, искрящимися и прозрачными. Или искупайтесь в термальных источниках, созерцая неповторимое великолепие окружающих пейзажей. 🔻Башкортостан Солидную часть республики занимают заповедники и природные парки — их здесь более 200. Они отличаются уникальным рельефом и буйством флоры — растительности тут в изобилии. Осенью с возвышенностей открываются завораживающие виды: словно объятый закатными лучами океан, переливающийся всеми оттенками красного и оранжевого, простирается у ваших ног и заставляет затаить дыхание. Такие картинки никогда не сотрутся из памяти. 🔻Селигер Одна из самых заметных достопримечательностей Тверской области подобно многим переживает наплыв туристов летом. Но уже с сентября поток отдыхающих постепенно иссякает — и напрасно. Ведь осень — самое благодатное время для посещения Селигера. Огненное обрамление знаменитого озера можно поймать всего лишь пару недель в году. Совместите любование осенними красками с посещением Нило-Столобенской пустыни, прогулкой на веслах и отменной рыбалкой. 10 мест в России, где стоит искать самые яркие осенние краски Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22477</t>
+  </si>
+  <si>
+    <t>🌄Чуйский тракт на Алтае Журнал National Geographic несколько лет назад составил топ-10 красивейших дорог мира. Единственная российская магистраль, которая попала в рейтинг, — Чуйский тракт на Алтае. Эта трасса сама по себе достопримечательность: когда едешь по ней, хочется фотографироваться на каждом километре пути. Длина федеральной дороги — почти 1000 км. Трасса начинается в Новосибирской области, пересекает Алтайский край и заканчивается в Республике Алтай на границе с Монголией. Для туристов интересен участок тракта от Бийска до поселка Ташанта. Это почти 650 километров идеального асфальтового покрытия с серпантинами, высокими подъемами, видами на горные реки и живописными склонами.  Что посмотреть: Многие достопримечательности Республики Алтай находятся недалеко от Чуйского тракта. Некоторые — чуть ли не в паре метров от него. 🔻Музей Чуйского тракта в Бийске Мимо этого музея вы не сможете проехать: в прямом и переносном смысле. Он находится в Бийске, перед мостом, по которому путешественники едут в Горный Алтай. Площадка возле старинного особняка (музей находится в доме купца Варвинского, признанного памятником архитектуры) называется «нулевым километром Чуйского тракта». Считается, что именно здесь исторически начиналась легендарная дорога. 🔻Семинский перевал Первый (и самый высокий в Республике Алтай) перевал, который встретится вам на Чуйском тракте, — Семинский. Он находится на высоте 1717 метров. Местные жители считают, что это священное место. Поэтому, когда едете через перевал на машине, рекомендуется выключать музыку и не вести громкие разговоры, чтобы не тревожить духов. Наверху можно сделать остановку и прогуляться по небольшому базарчику, где продают различные сувениры: от магнитиков и травяных сборов до монгольского кашемира и музыкальных инструментов. 🔻Перевал Чике-Таман Один из самых эффектных перевалов Республики Алтай. Крутые серпантины открывают панорамный вид на горы. Здесь красиво в любое время года. Наверху есть смотровая площадка, где фотографируются туристы, в последние годы на перевале бойко идет торговля: на небольшом рынке продают еду, напитки, сувениры, одежду и многое другое. 🔻Гейзерное озеро Знаменитое озеро, куда каждый год приезжают сотни человек, чтобы увидеть и сфотографировать необычное явление: как вода в небольшом водоеме начинает менять цвет, бурлить и «рисовать» непонятные картины. Летом здесь очень много людей и практически невозможно сделать фото, чтобы кто-то из туристов не попал в кадр. Зато осенью и зимой посетителей практически нет, а пейзажи куда колоритнее и эффектнее, чем летом. 🔻Слияние Чуи и Катуни Место слияния двух главных рек республики — Чуи и Катуни — одна из главных достопримечательностей региона. А смотровая площадка, откуда хорошо видно, как потоки объединяются в один, находится в нескольких метрах от тракта. Летом там образуется огромная стихийная парковка, а туристы даже стоят в очереди, чтобы сделать фотографию с самого выгодного ракурса. Идеальное время для посещения этой локации — ранняя осень. 🔻Алтайский Марс Алтайский Марс расположен в Кош-Агачском районе. Чтобы до него добраться, надо доехать до 864-го километра Чуйского тракта. Эту местность нередко сравнивают с Красной планетой, так как здесь можно увидеть породу самых разных цветов: от красных и оранжевых оттенков до фиолетовых и синих. Марсианские пейзажи привлекают сотни туристов, поэтому сюда лучше приезжать или рано утром (если речь идет о летнем сезоне), или в начале осени, когда людей почти нет. Рассказываем, почему каждому путешественнику необходимо хотя бы раз в жизни проехать по Чуйскому тракту Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22464</t>
+  </si>
+  <si>
+    <t>«Сердце замирало от красоты»: тысячи иркутян собрались, чтобы посмотреть парад яхт на фестивале «Алые паруса» В предпоследний день лета, 30 августа, Иркутск в пятый раз встретил «Алые паруса» (6+) – и этот праздник стал одним из самых зрелищных за всю историю фестиваля. Площадка у ледокола «Ангара» на берегу Иркутского водохранилища превратилась в центр притяжения для тысяч горожан и гостей столицы Прибайкалья. Повод для торжества был вдвойне юбилейным: Иркутску исполнилось 365 лет, а самому фестивалю - пять лет. В этом году зрителей ждал сюрприз: яхты впервые прошли не вдоль берега, а под причалом. Это потребовало от организаторов новой, более сложной логистики, но результат превзошел ожидания. Как и планировалось, движение судов синхронизировали с музыкой: благодаря радиосвязи капитаны и ди-джеи работали в едином ритме. Подробнее Медиа: Ольга Бурдуковская</t>
+  </si>
+  <si>
+    <t>31.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22463</t>
+  </si>
+  <si>
+    <t>🏛Пещерные храмы Лунмэнь в Китае Пещерные храмы Лунмэнь, расположенные на берегу реки Ихэ, являются одним из величайших образцов буддийского искусства Китая. Ансамбль создавался на протяжении пяти столетий, начиная с V века, когда правители династии Северная Вэй перенесли столицу в Лоян. В известняковых скалах высечено около 2000 гротов, некоторые из которых представляют собой искусственно созданные помещения, а другие — естественные пещеры, адаптированные под религиозные нужды. С 2000 года комплекс включен в список Всемирного наследия ЮНЕСКО. 🔻Главный шедевр — 15-метровая статуя Будды Вайрочаны в центральном гроте Фэнсянь. Изваяние, созданное во времена династии Тан (в 672-675 годах), поражает не только размерами, но и тонкой работой: выражение лица Будды меняется в зависимости от освещения и угла обзора. 🔻Вокруг расположено около 100 тысяч скульптурных изображений — от миниатюрных 2-сантиметровых статуэток до многометровых изображений бодхисатв, архатов и небесных стражей. 🔻Дополняют ансамбль 3600 каменных табличек с резными надписями и барельефами, составляющими уникальный архив буддийской иконографии. Для осмотра основных гротов понадобится 3-4 часа. Не пропустите гроты Гуян, Биньян и Ляньхуа — они содержат древнейшие рельефы. ➡️Провинция Хэнань, город Лоян, примерно в 12 км к югу от центра города Главные достопримечательности Китая Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22460</t>
+  </si>
+  <si>
+    <t>Экспо-фестиваль активного отдыха, охоты, рыбалки и туризма на «Садоводе» в Москве 5 сентября в 12:00 Садовод впервые запустит новый формат отраслевых экспо-фестивалей. 250 компаний из России и Китая представят более 300 тысяч товаров для активного отдыха, охоты, рыбалки и туризма. В день открытия состоится концерт. Событие продлится до 30 сентября. Гости смогут сравнить предложения разных компаний, потрогать продукцию своими руками, получить консультацию представителей брендов и подобрать оборудование под конкретные задачи. Товары будут доступны как для оптовых закупок, так и для розничных покупателей. В течение месяца гостей ждут: 🔻Зоны с крупногабаритным оборудованием, лодками, палатками, экипировкой и туристическим снаряжением 🔻Презентации продукции 🔻Мастер-классы 🔻Активности от производителей и поставщиков Фестиваль туризма, охоты и рыбалки станет пилотным проектом новой серии отраслевых мероприятий «Садовода». В дальнейшем комплекс планирует проводить экспо-фестивали и по другим товарным направлениям. Регистрируйтесь прямо сейчас и не пропустите событие — вход бесплатный! Реклама ООО «Рынок «Садовод» ИНН 7723403237 erid: 2W5zFHi5c9P</t>
+  </si>
+  <si>
+    <t>31.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22454</t>
+  </si>
+  <si>
+    <t>Гороховец: купеческие особняки, река Клязьма и горнолыжный курорт Гороховец — старинный городок во Владимирской области. Входит в неофициальный маршрут так называемого малого Золотого кольца России. Время здесь словно замерло. Перед путешественниками предстает уникальная архитектура со старинными храмами, купеческими каменными особняками и деревянной резной застройкой. 🔻Сретенский женский монастырь Шатровая колокольня, которая открывает вход в монастырь, возвышается на 35 метров. Центральный храм богато украшен: карнизы фасадов декорированы кокошниками с орнаментом, окна дополнены резными наличниками, купола покрыты глазурованной черепицей. 🔻Благовещенский собор Собор выполнен в традициях русского зодчества конца XVII века. Стены украшают пилястры, а венчают сооружение пять куполов. Внутри собора до наших дней сохранились уникальные росписи. Рядом есть колокольня высотой 37 метров, там расположена смотровая площадка. 🔻Дом Ершова (Сапожникова) В этом здании сегодня расположился Гороховецкий историко-архитектурный музей, который рассказывает о городской купеческой жизни (Музей купечества). В экспозиции на втором этаже представлены мебель, одежда, посуда, ремесленные изделия. Эта часть музея посвящена семье Ершовых и купеческому быту рубежа XVII-XVIII веков. На третьем этаже воссозданы комнаты семьи купца Сапожникова (которая жила здесь с 1842 по 1918 год): 🔻Набережная реки Клязьмы Одна из главных точек притяжения туристов в Гороховце. Благоустроенный променад с асфальтированной дорожкой, освещением и лавочками. По одну сторону от набережной — вода, по другую — историческая застройка: купеческие палаты XVII века и старинные усадьбы с резными наличниками. 🔻Резиденция царя Гороха (бывший дом купца Шорина) Настоящий сказочный терем, в котором гостей встречает сам царь Горох. Если серьезно, то официально — это Дом народного творчества и ремесел в Гороховце, где проводят интерактивные мероприятия, экскурсии, свадебные обряды. Можно посетить комнату русского быта, в которой представлена одежда, музыкальные инструменты, поделки, обереги. Другие интересные места в Гороховце Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22449</t>
+  </si>
+  <si>
+    <t>⛰Что посмотреть осенью в Дагестане В первой половине сентября в Дагестане еще продолжается бархатный сезон. Жизнь кипит, море прогрелось, на смотровых вдоль Сулакского каньона все еще много людей с фотокамерами. Начиная с октября отмечается спад — на отдых в республику приезжает все меньше гостей. Тут-то можно уличить удачный момент — осмотреть все природные памятники без спешки и толкотни, получить лучшие цены на жилье и экскурсии. 🔻В сентябре едем в самое сердце горного Дагестана Пока погода шепчет, что надо урвать как можно больше. Предлагаем спланировать поездки в Шамильский и Гунибский районы. Можно объединить их в один день (тогда рассчитывайте на ранний подъем и позднее возвращение) или разбить их на две-три поездки. В Шамильском районе оцените села-призраки Кахиб и Гоор. Руины на фоне горных пейзажей будто в Латинской Америке или Средней Азии. Рядом грузинский монастырь Датуна. По дороге можно будет остановиться на смотровой платформе у Ирганайской ГЭС. 🔻В октябре собираем орехи в Табасаране Табасаран в Дагестане — пока не столь раскрученное направление. Это юг республики, исторически тут живут лезгины и их подэтнос — табасараны. На заметку: в республике нет единого дагестанского языка и одного народа. Исторически земли населяют несколько десятков этносов и у каждого своя культура, кухня, одежда, язык и характерная внешность. Вас повезут в село Хучни, где покажут крепость «Семи братьев и одной сестры». Готовьтесь слушать красивые горские сказки. Потом покажут Хучнинский водопад, пещеру Дюрк и другие природные и рукотворные памятники. 🔻В ноябре осматриваем колыбель цивилизации — древний Дербент Дербент — идеальный выбор для неспешного пешеходно-музейного туризма. Взойдите на цитадель Нарын-Кала. Обязательно заказывайте экскурсию: местным гидам поют дифирамбы в сотнях отзывов — до того преданные делу люди. Осмотрите девичьи бани, прогуляйтесь по старинным переулкам, где и сегодня кипит жизнь. Посмотрите Джума-мечеть с шикарным внутренним двором, загляните в музей мировых религий или петровского быта. День можно закончить в одном из городских ресторанов — у многих хорошие оценки. Чем заняться в Дагестане осенью — интересные идеи для отдыха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22439</t>
+  </si>
+  <si>
+    <t>🥰 Немного жителей ставропольского зоопарка вам в ленту Там, кажется, пятница уже наступила - все либо спят, либо едят 😁 Подпишись на @kpstav | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>30.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22435</t>
+  </si>
+  <si>
+    <t>Свято-Троицкий Ипатьевский мужской монастырь в Костроме Недалеко от впадения реки Костромы в Волгу стоит величественная обитель. Ее вы увидите, наверное, находясь даже в нескольких километрах.  Свято-Троицкий Ипатьевский мужской монастырь в Костроме считается колыбелью династии Романовых. Важные для всей страны события здесь происходили в Смутные времена. В разные годы обитель посещали Екатерина II, Николай I, Александр II, Николай II. Что посмотреть на территории монастыря: 🔻Троицкий собор — то, чем гордится Свято-Троицкий Ипатьевский мужской монастырь в Костроме. Его построили на месте деревянной церкви Живоначальной Троицы. 🔻Палаты бояр Романовых — здесь перед призванием на московский престол жил молодой боярин Михаил Романов с матерью. Внимание привлекает царская лестница и яркие росписи, которые не потускнели с годами. Сейчас в этих палатах располагается музей. Среди экспонатов — иконы, церковная утварь и даже царский посох. Особое внимание советуем обратить на генеалогическое древо Романовых и изумительные изразцы русских печей. 🔻Костромская слобода Музей деревянного зодчества под открытым небом. В собрание музея входят деревянные церкви, построенные в XVI-XVIII веках, деревенские избы и хозяйственные постройки. Раньше они все размещались на территории самой обители, но со временем их перенесли за стены монастыря. Тем не менее, местные жители считают музей и монастырь единым целым. Какие святыни хранятся в монастыре — читайте в статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22429</t>
+  </si>
+  <si>
+    <t>🌾Для тех, кто не привык сидеть на месте: едем в Красноярский край осенью В Красноярском крае каждый путешественник найдет для себя идеальный формат отдыха. Невероятные масштабы региона привлекают тех, кто хочет исследовать новые пешеходные тропы и познакомиться с природой края. Идеи для отдыха: 🔻Посетить нацпарк «Красноярские Столбы» Здесь туристы увидят скалы с необычными названиями «Дед», «Перья», «Львиные ворота», а на прогулке к массиву Такмак — «Китайскую стенку» и «Малый Беркут», с которых открываются лучшие виды на тайгу и Красноярск. Историческая достопримечательность «Гранитный карьер» напомнит о временах добычи камня. Посещать территории заповедника можно только по обустроенным маршрутам: для гостей доступны прогулочные тропы разной протяженности. 🔻Увидеть остров Татышев и часовню Параскевы Пятницы Главный островной парк Красноярска — отличное место для отдыха в любое время года. В хорошую октябрьскую погоду у посетителей есть возможность прогуляться в окружении осенней природы, заняться спортом, покататься на велосипеде. А еще в парке живут суслики, которые стали любимцами всех горожан и туристов. Обязательно посетите часовню Параскевы Пятницы — это знаковое для Красноярска место, расположенное на вершине Караульной горы. С этой площадки перед взорами туристов развернется лучшая панорама на центр города и Енисей. 🔻Побывать в природном парке «Ергаки» Туристы останутся под впечатлением от красоты горного ландшафта с острыми пиками и скалами. Среди достопримечательностей «Спящий Саян», чей профиль напоминает отдыхающего великана, и знаменитый «Висячий камень» — 500-тонный гранитный монолит, балансирующий над озером Радужное. 🔻Прогулка на яхте по Красноярскому морю Прогулка по Красноярскому водохранилищу, возникшему после строительства ГЭС, поражает красотой окружающих суровых скал, пещер и густой тайги. Залив Шумиха дает возможность увидеть плотину и единственный в России судоподъемник, а маршрут в Бирюсинский залив позволяет отдыхающим насладиться видами, которые открываются на скалы-арки «Царские ворота», Мамонтову пещеру и остров Черепаха. Что еще посмотреть в Красноярском крае осенью Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22424</t>
+  </si>
+  <si>
+    <t>🌄Экскурсии в Тыве: Центр Азии, край шаманов и первозданной природы Соленые озера, буддийские храмы, бескрайние степи, шаманские обряды и древние археологические памятники — всё это можно увидеть в Тыве. Здесь сохранились природные ландшафты, традиции и уклад жизни, мало изменившиеся за последние десятилетия. 🔻Убсунурская котловина Биосферный заповедник включен в Международный список резерватов ЮНЕСКО. Экскурсии проходят по согласованным маршрутам и охватывают степные, горные и полупустынные ландшафты, а также археологические памятники. Поездка требует предварительного согласования и занимает несколько дней. Есть пешие и водные маршруты. 🔻Крепость Пор-Бажын Руины древней крепости VIII века расположены на острове озера Тере-Холь. Это один из самых загадочных исторических объектов региона — учёные до сих пор не выяснили, каково было её предназначение (дворец, монастырь, форпост или что-то ещё). Экскурсии организуются в составе групп, маршрут сложный и чаще всего предполагает внедорожный транспорт и переправу на лодке. 🔻Экскурсии по шаманским местам В Тыве работают шаманские центры, которые организуют выезды к священным горам, каменным изваяниям, аржаанам и обрядовым местам. Такие поездки проходят в сопровождении проводников и часто включают рассказ о традиционных верованиях и ритуалах. Большинство локаций находятся вдали от населённых пунктов и недоступны без местного сопровождения. 🔻Горячие источники и аржааны Поездки к источникам Уш-Белдир, Тарыс, Чойган и другим термам позволяют совместить отдых и знакомство с традиционными способами оздоровления. Эти маршруты проходят вдали от городов и требуют хорошего транспорта. Есть варианты экскурсионных туров с конной частью маршрута. 🔻Увидеть «окаменевших воинов» В степях и горных районах Тывы сохранились древние каменные изваяния — кижи-кожээ, которые в народе называют «окаменевшими воинами». Эти антропоморфные стелы относятся к тюркской и скифской эпохам и встречаются вдали от населённых пунктов. Также на территории республики расположены курганы скифской эпохи, петроглифы и каменные изваяния. Одним из самых известных объектов является крепость Пор-Бажын на озере Тере-Холь, построенная в VIII веке и сохранившаяся в виде руин на острове. Природные красоты и исторические памятники Тывы Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22417</t>
+  </si>
+  <si>
+    <t>🦊💤 Посмотрите, какое очарование — сонный шакал прилег отдохнуть на ствол дерева в Астраханском заповеднике Спать и ни о чем не волноваться — вот это жизненный план 😍 Фото: Наталья Мещерякова для @astrazapoved Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22412</t>
+  </si>
+  <si>
+    <t>Юрьевец: волжские пейзажи, музей Тарковского и сказки Роу Небольшой город Юрьевец в Ивановской области называют младшим братом Плеса за красоту волжских пейзажей. Город стоит в месте слияния рек Унжа, Нёмда и Волга, и последняя в этом месте необычайно широка — более 15 км. Посетить музеи и узнать немало интересного можно на отдыхе в Юрьевце в 2026 году. 🔻Георгиевская колокольня Колокольня — главный символ Юрьевца, который нуждается в реставрации. Она построена не позднее 1840 года в стиле позднего классицизма и состоит из пяти ярусов. Высота колокольни со шпилем и крестом — около 70 метров. Предполагают, что ее построили по проекту архитектора Петра Фурсова. Вместе с Входоиерусалимским и Успенским соборами колокольня входит в единый храмовый комплекс. 🔻Богоявленская церковь Одно их самых старых зданий города. Церковь построена в 1719-1720 годах. Она стоит на Симоновой горе, на месте захоронения местночтимого святого Симона Юрьевецкого. Его мощи хранятся в склепе внутри храма. Привлекает внимание интересная архитектура и внешний декор церкви. Она состоит из двух частей: к старинной примыкают более новые постройки начала XIX века. 🔻Музейный центр Тарковского Музейный центр открыт в доме, где Андрей Тарковский провел свои детские годы. Он родился в селе Завражье Юрьевецкого района, но приезжал сюда к бабушке и жил во время войны с 1941 по 1943 годы. Экспозиция музея небольшая, но интерактивная. В четырех залах можно познакомиться с биографией и творческим наследием режиссера. В музее собраны архив, личные вещи, фотографии, документы. 🔻Историко-художественный музей Музей знакомит с историей края — от самых первых поселений до наших дней. Особый интерес вызывает XX век и период строительства Горьковской ГЭС, когда Юрьевцу грозило затопление. В одном из залов можно очутиться в виртуальной гостиной начала XX века и увидеть фотографии знаменитых людей, живших в Юрьевце — от архитекторов Весниных до певца Валерия Леонтьева. В коллекции есть старинные иконы, археологические находки, фотографии сохранившихся и разрушенных храмов. 🔻Юрьевецкая набережная Новая набережная в Юрьевце появилась в 2019 году. Сейчас это одно из самых красивых и современных мест в городе для отдыха и прогулок вдоль реки. С променада открывается красивый вид на Волгу и Горьковское водохранилище. Вечером набережная красиво подсвечивается, на ней установлены скамейки для отдыха и необычные арт-объекты. 🔻Смотровая площадка «Большой угор» Смотровая площадка расположена на утесе Глазовой горы. Это одна из самых популярных локаций в городе. С нее хорошо видны Асафовы острова и Горьковское водохранилище. Песчаные Асафовы острова находятся напротив, а внизу — старый заброшенный маяк. Куда сходить в Юрьевце — интересные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22407</t>
+  </si>
+  <si>
+    <t>🏜Путеводитель по Саудовской Аравии Долгое время Саудовская Аравия была недоступной для туристов — туда пускали только паломников. Но сейчас в страну можно прилететь без визы, чтобы увидеть самый высокий в мире фонтан и зеркальное здание, живописные скалы «Край света», аутентичные арабские деревни и белоснежные пляжи Красного моря. 🔻Эр-Рияд Столица королевства и современный мегаполис с небоскребами и роскошными торговыми центрами, в котором древние традиции сочетаются с передовыми технологиями. Здесь есть символ объединения Саудовской Аравии крепость Масмак, Национальный музей с более чем 3700 экспонатов, деревня Ушайгер возрастом более 1500 лет. В часе езды от мегаполиса находится Джебель Фихрайн, или «Край Света» — захватывающий обрыв скалы Тувейк с видом на бескрайнюю пустыню. 🔻Джидда Туристы чаще всего приезжают в Эль-Балад — исторический центр с лабиринтом улиц и зданиями из кораллового камня с резными балконами. Также на курорте стоит посетить культурный комплекс Таибат и набережную Корниш со скульптурами Жоана Миро и Генри Мура. Дети оценят аквариум «Факих» с более чем 200 видами морских обитателей и самый высокий в мире фонтан короля Фахда. 🔻Аль-Ула Сокровищница древности в пустыне с шедеврами набатейской архитектуры — первый объект ЮНЕСКО в Саудовской Аравии. Здесь стоит увидеть более 100 скальных гробниц возрастом более 2000 лет. Сам город Аль-Ула VI века до н. э. — один из старейших непрерывно населенных пунктов Аравии. 🔻Проект «Красное море» (The Red Sea) Это активно развивающийся туристический кластер с мощными инвестициями в отельную инфраструктуру и богатыми перспективами. Здесь превосходное коралловое побережье и множество песчаных островов вдоль него. Тут находятся люксовый остров Синдала с топовыми отелями и пристанью для суперяхт, который открывали мировые суперзвезды, а также строящийся многокилометровый дом-город NEOM. Южнее расположен город Янбу — дайвинг-столица Саудовской Аравии. 🔻Мекка и Медина Туристы по безвизовому въезду эти мусульманские святыни посетить не могут. Мусульмане, заранее оформившие визу паломника через аккредитованные агентства и религиозные организации, могут совершить хадж или умру. Туристические поездки за пределы этих городов по данной визе не разрешены, за этим следит религиозная полиция. Интересные факты о жизни в Саудовской Аравии Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22401</t>
+  </si>
+  <si>
+    <t>Отдых в Угличе: едем смотреть храм Димитрия, ссыльный колокол, музеи часов и водки 🔻Воскресенский монастырь Он основан еще в XIII веке местным князем Романом Владимировичем. Поначалу деревянный, в конце 1677 года он начинает перестраиваться в камне. В этом строительстве участвовал будущий митрополит Ион Сысоевич, сподвижник патриарха Никона, принявший постриг именно в этом монастыре. 🔻Церковь Дмитрия на крови Обозначает место убиения царевича Димитрия Угличского. Сюда водят экскурсии — показывают набатный колокол, в которой били после убийства и который был отправлен в ссылку, раку, в которой несли в Москву останки царевича, и необычную храмовую роспись. 🔻Палата угличских князей Самое древнее здание на территории Кремля построено еще в конце XV века. Тут жили местные князья, тут когда-то жил и царевич Дмитрий с матерью, высланной из московского Кремля. Сейчас в здании находится экспозиция «Угличский край в X — начале XVII веков». 🔻Угличский Кремль Кремль представляет собой комплекс архитектурных памятников, связанных с важными событиями русской истории. Здесь расположен Спасо-Преображенский собор, старинные княжеские палаты, в которых когда-то жил царевич Дмитрий со своей матерью. И церковь, построенная на месте его гибели. 🔻Музей городского быта В этом музее вы перенесетесь в Углич конца XIX века. Сначала окажетесь на древней площади Успения с ее купеческими лавками. Затем — в домике угличанина, где увидите хозяйский кабинет, женскую половину дома, старинную мебель и посуду. А еще тут есть чайная XIX века. Лучшие достопримечательности Углича, которые стоит посетить каждому Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22398</t>
+  </si>
+  <si>
+    <t>Впервые с начала века: в Никитском ботсаду зацвел краснокнижный лотос   Он появился в НБС буквально этой весной - его подарила жительница Севастополя, которая сумела вырастить растение у себя на участке.   - Замечательная женщина Ольга с мужем передали нам уже зрелый пятилетний орехоносный лотос. Три его экземпляра мы высадили у себя в 90-литровые круглые контейнеры, и они уже цветут, - рассказала КП-Крым младший научный сотрудник лаборатории дендрологии, парковедения и ландшафтной архитектуры Никитского ботанического сада Валерия Рысева. – Теперь, с учетом должного ухода, цветение станет регулярным.   До этого лотосы в ботсаду не выращивали, а единственный экземпляр, который здесь появился еще в конце прошлого столетия погиб в 2004 году. Теперь же сотрудники мечтают собрать коллекцию этих растений.   Цветение лотоса в НБС продлится до конца лета.   Фото: Вера Зыкова/НБС/Мах   Подписывайся на @truekpcrimea    Наш канал в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22394</t>
+  </si>
+  <si>
+    <t>Если вы проспали последнее лунное затмение года, смотрите эти фотографии Делитесь вашими фотографиями в комментариях, если следили за явлением ночью Фото: Ирина Таскаева</t>
+  </si>
+  <si>
+    <t>28.08.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22391</t>
+  </si>
+  <si>
+    <t>🍱Удивительная кухня Приморья Кухня Приморья соединяет в себе несколько направлений. Близость к океану позволяет пробовать морепродукты. Также на Дальнем Востоке любят домашнюю кухню. Не обходится и без влияния азиатской культуры: здесь можно отведать разнообразные блюда корейской, китайской и японской кухонь. 🔻Камчатский краб В Приморье можно купить и заказать в ресторанах морепродукты на любой вкус: от свежевыловленной рыбы до гребешков, мидий и корбикул. Конечно, главным блюдом станет камчатский краб, который сюда привозят круглый год. Источник белка и фосфора не только вкусный, но и очень полезный. Зимой идет сезон корюшки и наваги, которой в избытке в кафе и магазинах. 🔻Рамэн Традиционное блюдо восточной кухни давно завоевало популярность у жителей Приморья. Вареную лапшу в горячем бульоне подают с разнообразными начинками, например ростками сои, водорослями или имбирем. 🔻Пянсе На Дальнем Востоке главным блюдом стрит-фуда давно стала корейская паровая булочка с разными начинками: от классической капусты с мясом до кимчи и грибов шиитаке. Это любимая еда для перекусов всех местных жителей, и продаются пянсе практически на каждом углу. 🔻Гобаожоу Из-за близости к границе Китая, в Приморье уже давно есть свои повара из этой страны, которые готовят свинину в кисло-сладком соусе. Надо иметь в виду, что порции очень большие. Одной вполне можно наесться двум взрослым людям. 🔻Дамплинги Это сингапурские пельмени. Они готовятся на пару, а начинки пестрят своим разнообразием. Внутри никогда не будет только одно мясо, к нему обязательно добавят овощей и зелени. Едят дамплинги с соевым соусом, острым маслом и имбирем. 🔻Хлопковый чизкейк В Приморье любят азиатские десерты, поэтому каждый сможет попробовать знаменитый «хлопковый» чизкейк родом из страны восходящего солнца. В отличие от классического, он очень легкий и нежный по текстуре, а по вкусу более сливочный. Что еще попробовать и чем заняться в Приморском крае — идеи для отдыха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22386</t>
+  </si>
+  <si>
+    <t>Петропавловская крепость в Санкт-Петербурге Именно здесь начинался Санкт-Петербург. День основания Петропавловской крепости считается днем основания города. Проект лично заложил первый император России Петр I. Ежедневно это место посещают тысячи туристов. Что посмотреть: В настоящее время в Петропавловской крепости часто проходят исторические экспозиции. Можно изучить историю основания Санкт-Петербурга, увидеть строения XVIII века. 🔻Петропавловский собор Он стал центром крепости и одни из символов Санкт-Петербурга. Храм строился одновременно с крепостью, сначала деревянный и только после из камня. С переносом столицы в Петербург возник и новый обычай: коронованных особ теперь хоронили не в Архангельском соборе Московского Кремля, а здесь. 🔻Ботный дом Он стоит недалеко от Петропавловского собора. Тут хранится ботик Петра I. Как известно, император увлекался корабельным делом и стал «дедушкой русского флота». Вот маленькое судно, которое и называется ботиком, хранится в этом доме. Какое-то время оно находилось в Москве, но потом его перевезли в Петропавловскую крепость. 🔻Монетный двор Старинное промышленное предприятие Санкт-Петербурга. Монетный двор моложе самой Северной столицы всего лишь на несколько лет. Он считается одним из крупнейших в мире. Кроме монет, тут чеканят медали и ордена. Само производство посетителей не принимает. Однако есть магазин, где можно купить не только необычные сувениры, но и коллекционную продукцию. Интересные факты о Петропавловской крепости — в нашей статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22382</t>
+  </si>
+  <si>
+    <t>🌅Лучшие идеи для поездки осенью на Северный Кавказ Осенью «многоэтажная» природа Северного Кавказа, объединившая степи, луга, полупустыни и высокие горы, завораживает игрой красок. Багряно-желтые лиственные леса с огненно-красными гроздьями рябины соседствуют с многовековыми зелеными соснами, пихтами и елями.  🔻Заняться рафтингом и верховой ездой В сентябре собирают группы на часовые и даже многодневные сплавы на байдарках. В Дагестане маршрут проходит по верхней части Сулакского каньона, Чиркейскому и Ирганайскому водохранилищам, где сильно изрезана береговая линия и попадаются пещеры. За живописность эти места прозвали местными норвежскими фьордами. Разово сплавляются по бурным горным рекам на курортах в Карачаево-Черкесии. Здесь же — в Архызе, Домбае и Теберде, в сентябре проводят интересные конные и пешие экскурсии, катаются на велосипедах. 🔻Полюбоваться золотой осенью Ценители прекрасного выгадывают момент, чтобы застать в горах Северного Кавказа волшебную золотую осень. Судя по отзывам, лучше приезжать в середине месяца. Осенняя игра красок скоротечна, поэтому назвать точные даты сложно. Промахнешься на пару дней, и ветра сдуют золотую листву, а теплую погоду сменят морозы. Самые прекрасные осенние пейзажи ждут вас на Форелевом и Голубых озерах, у Алибекского и Чегемских водопадов, в ущелье Гоначхир, на Поляне Нарзанов и по дороге в Домбай. Если хотите, закажите экстремальный джип-тур, и до этих мест вас довезут на внедорожнике. 🔻Увидеть загадочный Кавказ В ноябре, когда густой туман пеленает дороги и прячет горы, отправляйтесь по мистическим и сакральным местам Кавказа. В это время непередаваемая атмосфера в Нижнем Архызе, где порядка 10 столетий стоят аланские храмы. Остановиться можно в селе Архыз неподалеку, где сдают в аренду коттеджи, апартаменты и номера в гостевых домах со всеми удобствами. Очень самобытно в изрезанной ущельями Северной Осетии, где на холме сохранился древний некрополь Даргавс, он же «Город мертвых». В этой республике также находится оберег осетин и «место силы» — Святилище Реком в Цейском ущелье. Учтите, что сюда пускают исключительно мужчин. Чем еще интересен отдых на Северном Кавказе осенью — рассказано по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22377</t>
+  </si>
+  <si>
+    <t>🐹💛 Этим утром любуемся на забавных сайлюгемских сурков-толстячков — ну просто само очарование! Фото: Е. Рубан, Н. Чебыкина, С. Кошкин для @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22371</t>
+  </si>
+  <si>
+    <t>🌊🌫💙 Озеро Кардывач, окутанное туманом — будто портал в другое измерение, невероятная красота! Фото: Мария Спиридонова для @kavkazzapoved Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22367</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Смоленске Ежегодно десятки тысяч туристов приезжают погулять по зеленым скверам, посмотреть на длинную крепостную стену и Свято-Успенский кафедральный собор, золотые купола которого видны из разных районов города. 🔻Свято-Успенский кафедральный собор Главный храм Смоленска — заметный ориентир для путешественников. Златоглавая церковь стоит на одном из самых возвышенных мест, поэтому хорошо видна отовсюду. Пятикупольный собор был возведен на рубеже XVII–XVIII веков. Внутри можно увидеть уникальный иконостас высотой 31 м, красивый декор в стиле киевского барокко и православные реликвии — старый список чудотворной Смоленской иконы Божией Матери и плащаницу времен правления царя Иоанна IV Грозного. ➡️Ул. Соборная Гора, 5 🔻Крепостная стена Мощную оборонительную стену называют Смоленским кремлем. Укрепления были построены в начале XVII века по личному распоряжению Бориса Годунова и проекту талантливого русского зодчего Федора Коня. Кирпичная стена имела длину 6,5 км и 38 башен. До наших дней сохранились 17 башен и половина фрагментов высотой 13–18 м и шириной до 6 м. ➡️Между улицами Глинки (Дзержинского), Маршала Жукова, Тимирязева, Соболева и Студенческой 🔻Церковь Петра и Павла на Городянке Уникальный домонгольский храм появился в городе в 1146 году, а по другим данным — в 1170-е годы. Вид на него открывается всем путешественникам, которые приезжают в Смоленск на поезде. Стройное здание из красного кирпича поражает гармоничными пропорциями, лаконичностью формы и очень контрастирует с соседней церковью Святой Варвары, которая была построена в более поздний период. Петропавловский храм действующий, внутри сохранились фрагменты старых росписей. ➡️Ул. Кашена, 20 🔻Улица Большая Советская Улица, которая протянулась перпендикулярно Днепру, мимо Соборной горки — одна из самых красивых и важных для туристов. Отсюда открывается великолепная панорама исторической части Смоленска. На Большой Советской можно увидеть изящные особняки XIX века, большинство которых были тщательно восстановлены по фотографиям, поскольку сами здания сильно пострадали в годы Великой Отечественной войны. ➡️От памятника Кутузову до площади Победы 🔻Сад Блонье В 1830 году по указу императора Николая I ровная плац-парадная площадь рядом с Крепостной стеной была превращена в роскошный сад, а в 1885 году здесь установили один из первых в России памятников композитору Михаилу Глинке. Современный парк радует светомузыкальным фонтаном, аккуратными пешеходными дорожками и старыми деревьями, возраст которых превышает 100 лет. ➡️Между улицами Ленина, Октябрьской Революции, Коммунистическая и Глинки Интересные места и достопримечательности, которые стоит посетить на отдыхе в Смоленске Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22359</t>
+  </si>
+  <si>
+    <t>Рязанская земля — место силы великих исследователей Рязанская область подарила миру выдающихся ученых, мореплавателей и полководцев, чьи открытия изменили мир. Именно здесь они находили вдохновение и силы для новых свершений. 🔻Пётр Семёнов-Тян-Шанский — великий географ, проникший в труднодоступные районы Центральной Азии. С 1875 по 1913 год каждое лето он проводил в имении Гремячка в Милославском районе. Сегодня в сохранившемся «Белом флигеле» работает музей, где представлены энтомологические коллекции, научные работы и горные породы из Тянь-Шаня. 🔻Лаврентий Загоскин — мореплаватель, посвятивший жизнь изучению Русской Америки, Аляски и Алеутских островов. Последние 40 лет жизни он провёл в Рязани, в доме на Вознесенской, работая над мемуарами. Уникальный особняк в стиле эклектики с четырехгранной башней-шпилем до сих пор украшает город. 🔻Василий Головнин — исследователь Тихого океана и Курильских островов. Родился в селе Гулынки Старожиловского района. После возвращения из японского плена провёл в родном имении около года. Сегодня память о нём хранит музей при сельской школе, а в Спасском районе сохранился каменный флигель 1907 года, связанный с родом Головниных. Деятельности Головнина посвящена книга «Жизнь и необыкновенные приключения капитана-лейтенанта Головнина...». Её автор — Рувим Фраерман, который также приезжал в Солотчу, чтобы отдыхать и работать в поместье Пожалостина. 🔻Михаил Скобелев — легендарный полководец, который создавал карты Средней Азии, что были точнее официальных. Его родовое имение находится в селе Заборово Александро-Невского района. Сегодня там действует музей-усадьба, где воссозданы храм и малый дом генерала. В парке расположено символическое захоронение его коня Геок-Тепе, а в Рязани на Скобелевском бульваре установлен бюст полководца. Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22355</t>
+  </si>
+  <si>
+    <t>27.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22350</t>
+  </si>
+  <si>
+    <t>🏞Главные достопримечательности Сербии 🔻Белградская крепость, Калемегдан Главный символ Сербии и одно из древнейших мест в Белграде. Первые укрепления здесь появились еще во времена Римской империи. Крепость представляет собой большой исторический парк с бастионами, музеями и памятниками. Отсюда открывается один из лучших видов на Белград и слияние Дуная и Савы. ➡️Центр Белграда, на месте слияния рек Дунай и Сава 🔻Голубацкая крепость Одна из самых известных средневековых крепостей на Дунае. Она была построена в XIV веке и долгое время служила важным оборонительным пунктом. После недавней масштабной реставрации крепость стала одним из главных туристических объектов региона. ➡️Город Голубац, на берегу Дуная, у входа в Джердапское ущелье 🔻Национальный парк Тара Одно из самых красивых природных мест страны, популярно для походов и наблюдения за дикой природой. Он известен густыми лесами, горными ландшафтами и живописными видами на реку Дрина. В парке проложены десятки пеших маршрутов и смотровых площадок. ➡️Западная Сербия, близ границы с Боснией и Герцеговиной 🔻Каньон реки Увац Каньон Увац — одно из самых фотогеничных природных мест Сербии. Река образует извилистые изгибы среди известняковых гор. Со смотровых площадок можно увидеть панорамы, ставшие символом сербской природы. Здесь находится заповедник редких птиц — белоголовых сипов. ➡️Юго-западная Сербия, природный заповедник Увац. 🔻Железная дорога Шарганская восьмерка Является одним из «Семи чудес Сербии». Она была построена в начале XX века для соединения Сербии и Боснии, но проработала 70 лет, а позже стала туристическим аттракционом. Маршрут проходит через туннели, мосты и горные перевалы. ➡️Регион Мокра-Гора, между населенными пунктами Мокра-Гора и Шарган-Витаси. Отправляемся за впечатлениями в Сербию — где изучить историю и куда поехать за живописными видами  Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22349</t>
+  </si>
+  <si>
+    <t>Общеизвестный факт: созерцание природы снижает уровень стресса Настраиваемся на рабочий день. Видео: национальный парк «Куршская коса»</t>
+  </si>
+  <si>
+    <t>26.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22339</t>
+  </si>
+  <si>
+    <t>🌄Крымские пейзажи умеют говорить без слов. Зелёные склоны, уходящие в небо, и вечернее солнце, окрашивающее всё в тёплый свет. Любоваться можно бесконечно 😍💛 Фото: пресс-служба дирекции «Заповедный Крым» для @zapovedcrimea Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22332</t>
+  </si>
+  <si>
+    <t>Интересные места в Самарской области 🔻Замок Гарибальди Драконы, грифоны и гаргульи, от миниатюрных до гигантских, охраняют этот замок. Пары часов вряд ли хватит для того, чтобы рассмотреть внимательно все стены и все их украшения — в каждое создатели постарались вложить какую-нибудь тайну или легенду. Осмотрев замок, не забудьте пройти пару сотен метров и спуститься по короткому, но довольно крутому склону к Волге. С берега открываются захватывающие дух виды. ➡️Самарская область, с. Хрящевка, Речной пер., 8 🔻Парковый комплекс истории техники имени Сахарова В Тольятти, прямо напротив башни административного корпуса ВАЗа находится один из самых интересных технических музеев страны. Здесь представлены более 460 образцов военной техники: от небольших артиллерийских установок до вертолетов, зенитных комплексов и подводной лодки. ➡️Самарская область, Тольятти, Южное шоссе, 137 🔻Дом-музей Ильи Репина Сегодня здесь можно увидеть орудия крестьянского труда, в одном из помещений висит копия «Бурлаков на Волге» и многочисленные эскизы, которые предшествовали написанию шедевра. Экскурсовод расскажет об истории создания картины, отношении Репина к бурлакам. Здесь же стоит небольшая скульптура — фигуры трех художников: Репина, Васильева и Макарова. В избе воссоздана примерная обстановка 1870-х. ➡️Самарская область, с. Ширяево, ул. Советская, 14 🔻Музей «Бункер Сталина» Одна из самых известных достопримечательностей Самары. Его построили в 1942 году как бомбоубежище верховного главнокомандующего. Экскурсоводы пригласят вас спуститься на лифте на 37 метров под землю. Здесь находятся зал заседаний площадью 72 квадратных метра и 36-метровый кабинет вождя. Обстановка комнат напоминает о военном времени: все сделано основательно, без ненужной роскоши. Но в тоже время нет ощущения, что вы находитесь в подземелье. ➡️Самара, ул. Фрунзе, 167 🔻Жигулевские горы Их называют «волжской Швейцарией», потому что Жигулевские горы необыкновенно живописны и доступны для отдыха: пеших походов и прогулок на велосипедах летом, катания на лыжах и сноубордах зимой. Для любителей старины здесь есть музей под открытым небом. Вершины гор, обрывистые хребты, пещеры могут рассказать немало историй и легенд о древних племенах, о разбойничьей вольнице Стеньки Разина, о писателях и художниках, которых вдохновляли местные пейзажи. Что стоит посмотреть в первую очередь в Самарской области Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22326</t>
+  </si>
+  <si>
+    <t>✨Удивительные места, ради которых стоит посетить Марокко 🔻Тагазут Тагазут — место, где марокканский колорит встречается с мировой культурой серфинга. Здесь круглый год ловят волну, работают десятки школ для новичков, кафе с веганской едой и коворкинги. ➡️Поселок в 20 км к северу от Агадира 🔻Дюны Эрг-Шебби Сахара считается самым ярким приключением в Марокко. Дюны Эрг-Шебби занимают площадь около 100 кв. км. Туры включают поездку на верблюдах на закате (около 1,5 часов), ужин в пустыне, ночевку в палатках и встречу рассвета на самой высокой дюне. Утром можно попробовать сэндбординг — катание на доске с песчаных склонов. ➡️Мерзуга, восточная часть Марокко, у границы с Алжиром 🔻Баб-эль-Мансур Считаются одними из самых красивых в Северной Африке. Их строительство началось при султане Мулае Исмаиле, который хотел превратить Мекнес в «марокканский Версаль». Название переводится как «Ворота победителя Мансура» — по имени архитектора Мансура аль-Алджа, христианина, принявшего ислам. Ворота завершили в 1732 году, после смерти султана, при его сыне Мулае Абдалле. ➡️Мекнес, площадь Эль-Хедим 🔻Волюбилис Волюбилис был одним из самых западных форпостов Римской империи и центром производства оливкового масла. До наших дней сохранились мозаичные полы в домах богатых горожан — сцены из мифологии, дельфины, амфитрита. Недалеко находится заброшенное после землетрясения 1755 года арабское поселение. ➡️30 км от Мекнеса, недалеко от города Мулай-Идрис 🔻Айт-Бугемез Место для тех, кто хочет увидеть настоящее Марокко, каким оно было столетия назад. Здесь до сих пор живут традициями, в домах из местного камня и встречают гостей мятным чаем как близких родственников. Инфраструктура — только семейные гостевые дома, зато есть возможность увидеть, как живут местные. ➡️Высокий Атлас, вдали от крупных городов Главные достопримечательности Марокко в 2026 году, которые стоит посетить, — от исторических городов до природных чудес Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22322</t>
+  </si>
+  <si>
+    <t>🌊Озеро Таймыр в Красноярском крае Самое северное озеро в мире и второе по площади после Байкала в азиатской части России. Несмотря на труднодоступность озера Таймыр, к нему стоит приехать и ради суровой арктической красоты, и ради рыбалки — в ледяных кристально чистых водах обитают ценные виды рыб. Поскольку озеро и полуостров Таймыр считаются заповедными, попасть сюда можно только в рамках организованного тура. Сейчас гостям предлагают два вида путешествий: пешеходные туры и сплавы на байдарках по рекам. Что посмотреть: 🔻Таймырский заповедник Если вы решитесь совершить поход к озеру Таймыр, ваш тур обязательно включит в себя посещение таких достопримечательностей Таймырского заповедника, как Музей мамонта и овцебыка, а также находящийся в пещере музей, который знакомит с вечной мерзлотой.  В первом можно увидеть кости и бивни мамонтов, узнать историю повторной акклиматизации в этих местах овцебыка, который обитал тут 10 тысяч лет назад, а потом вымер. Во втором вам представится редкая возможность увидеть срезы земли с залеганием в них толстого слоя древнего льда. 🔻Горы Бырранга У их подножья и раскинулось озеро Таймыр. Это одна из самых северных горных систем мира, чье название переводится с языка нганасан как «горы, где каменистые реки текут по поросшим мхами лугам». Здесь сохранилось множество ледников, а максимальная высота Бырранга составляет 1146 м. Что еще посмотреть в Красноярском крае Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22321</t>
+  </si>
+  <si>
+    <t>🌄Кутурчинское Белогорье — горная страна в Восточном Саяне (Красноярский край), знаменитая фантастическими каменными останцами. Главная легенда гласит, что эти скалы причудливой формы — руины древнего города или застывшие в камне исполины. Окутанное мифами Белогорье привлекает туристов не только своей красотой, но и загадочными историями, а также уникальным природным ландшафтом. А вам доводилось бывать в этих местах? 📷: Владимир Барабаш</t>
+  </si>
+  <si>
+    <t>25.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22310</t>
+  </si>
+  <si>
+    <t>⛰ Уландрык: бескрайние и живописные просторы Сайлюгема 🌾✨ Фото: Светлана Усанова для @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22305</t>
+  </si>
+  <si>
+    <t>Отдых в Ярославле: богатырский дух, прогулки по Волге и джаз В один из самых красивых городов России надо приезжать с четким планом путешествия, даже если вы собираетесь провести здесь всего пару дней. В официальной столице Золотого кольца России более 800 памятников культуры и истории.  🔻Ярославский музей-заповедник Это один из старейших музеев России и крупнейший музейный комплекс Ярославской области. Здесь находятся самые древние памятники архитектуры Ярославля. Комплекс расположен на территории упраздненного монастыря, который возвели в XVI веке. Здесь же стоит Спасо-Преображенский монастырь, где нашли «Слово о полку Игореве». В фондах музея хранятся древние иконы, рукописи, церковная утварь и другие произведения древнерусского искусства. ➡️Богоявленская пл., 25 🔻Ярославская Стрелка Один из главных туристических объектов города. Современное и ухоженное пространство одновременно является важным историческим местом. Согласно преданию, именно здесь Ярослав Мудрый заложил город. В честь этого здесь установили большой камень, надпись на котором гласит, что в 1010 году на этом месте началось строительство города. К празднованию 1000-летнего юбилея Ярославля на Стрелке открыли большой парк. ➡️Пересечение Которосльной и Волжской набережных 🔻Волжская набережная Если рассматривать все исторические объекты вдоль набережной, то прогулка займет не один час. Интересные здания и объекты встречаются буквально через каждые 250 метров. Для удобства туристов установлены информационные доски, где указано, какие достопримечательности вы сможете увидеть. В их числе Митрополичьи палаты, Дом Болконского, Волжская (Арсенальная) башня и один из интересных музеев города — «Музыка и время». 🔻Митрополичьи палаты Одно из древнейших зданий города и редкий образец гражданской архитектуры XVII века. Здесь находился дом первого ярославского губернатора, а еще в палатах останавливалась Екатерина Великая. Сегодня это один из филиалов Ярославского художественного музея, где можно увидеть огромную коллекцию древнерусского искусства. ➡️Волжская наб., 1 🔻Церковь Ильи Пророка Этот храм — один из самых узнаваемых символов Ярославля. Он стоит на территории, которая находится под охраной ЮНЕСКО. Жемчужину древнерусской архитектуры и живописи строили в 1647-1650 гг. Уникальность церкви и в художественном убранстве, посмотреть на которое приезжают туристы со всей России. ➡️Советская пл., 7 Что еще посмотреть в Ярославле — самые интересные достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22303</t>
+  </si>
+  <si>
+    <t>🏰Токийский Диснейленд в Японии Токийский Диснейленд открылся в 1983 году и стал первым парком Disney за пределами США. Он считается одной из самых посещаемых достопримечательностей Японии. 🌸Парк разделен на 7 тематических зон. Здесь есть «Страна фантазий» с замком Золушки, «Страна приключений» с пиратами и джунглями, «Город мультяшек» с героями Disney и другие миры, каждый со своей атмосферой и аттракционами. 🌸Вечером проходит большое световое шествие, ради которого стоит остаться в парке до закрытия. 🌸Рядом расположен DisneySea, который ориентирован на взрослых гостей. В отличие от классического парка, там больше шоу, ресторанов и вечерней атмосферы, можно купить алкоголь. Оба парка образуют единый курорт и связаны монорельсом. ➡️Префектура Тиба, город Ураясу Режим работы: ежедневно, обычно 8:00 - 22:00, точное время зависит от сезона и дня недели Открывайте Японию вместе с нами — рассказываем о самом интересном в стране Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22298</t>
+  </si>
+  <si>
+    <t>🍁Где побывать в Юрьев-Польском 🔻Георгиевский собор Юрьев-Польский кремль был деревянным, и до наших дней дошли только каменные сооружения, построенные на его территории. Самым древним является белокаменный Георгиевский собор. Он был построен в 1230-1234 годах. Сегодня он – один из главных дошедших до нас памятников домонгольской Руси с сохранившимися уникальными каменными рельефами. ➡️Музейный пер. 🔻Михайло-Архангельский монастырь Точная дата основания обители неизвестна, по неподтвержденным данным это могло произойти в XIII веке. После уничтожения монастыря татаро-монголами и двух веков забвения, новая его история началась в XVII веке. Сегодня здесь можно увидеть несколько храмов, самым древним из которых (1625 год) является Знаменская трапезная церковь, уникальная шатровая колокольня, собор Михаила Архангела, Георгиевская деревянная церковь и другие. ➡️Ул. 1-го Мая, 4 🔻Торговые ряды Дошедшие до наших дней Торговые ряды построили в 1873-1877 гг. Ранние постройки екатерининских времен уничтожил пожар. В некоторых городах Золотого Кольца можно встретить похожие ряды, но в здешних нет внутреннего двора. До сих пор это место используется по прямому назначению – тут располагаются небольшие магазины и склады, можно приобрести сувениры. ➡️Советская площадь 🔻Богадельня Мещериных Богадельню построили в 1904 году на средства почетного гражданина города Мещерина. Место предназначалось для женщин и мужчин мещанского и купеческого сословий. В богадельне могли одновременно жить до 160 человек. В настоящее время в здании находится больница Юрьева-Польского. ➡️Ул. 1-го Мая, 16 🔻Усадьба Голицыных Усадьба находится в 24 километрах от Юрьева-Польского в селе Сима. Владельцы имения, князья Голицыны, приходились родственниками герою войны 1812 года Петру Багратиону. Именно в этой усадьбе 12 сентября 1812 года он и скончался от ран, полученных во время Бородинской битвы. Сейчас здесь работает музей Багратиона, в котором можно увидеть личные вещи и документы героя, восстановлены интерьеры княжеской усадьбы. ➡️Юрьев-Польский район, село Сима Больше интересных мест Юрьев-Польского — в нашей подборке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22297</t>
+  </si>
+  <si>
+    <t>🥰 Малыши Полюд, Вишера и Колва вышли на первую прогулку Мама Аксу, прежде чем выпустить детей, тщательно проверила территорию и только после этого разрешила им выходить. Первые шаги барсят были робкими и осторожными, но быстро сменились играми с прыжками. ✏️ Подпишись на «КП-Пермь» | Мы в Maкс</t>
+  </si>
+  <si>
+    <t>24.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22293</t>
+  </si>
+  <si>
+    <t>🌙Затмение смотрели из первого ряда, а медведя спугнули гранатами: полярный хищник наведался в лагерь к «Исследователям Арктики» Среда 12 августа отряда походников Большой Арктической экспедиции-2026 прошла под девизом «Наперегонки с солнцем». Юные полярники из Москвы и их старшие товарищи наблюдали за редчайшим затмением, а потом встретили медведя. Зверь обошел палатки, а знаток полярных хищников Владимир Мельник, ответственный в коллективе за безопасность, начал разбирать снаряжение для отпугивания: ракеты, специально созданные российской промышленностью для таких целей гранаты МП-30… Угроза миновала, да только радоваться было рано. Все понимали, что с такого лакомого местечка нарушитель спокойствия путешественников не уйдет и, скорее всего, ночью появится еще неоднократно. Ночлег организовали недалеко от мыса Вега. Живописные места, небольшой заливчик, лагуна, безымянная речка. «Исследователи» остановились рядом с тремя ее островами. Подробности приключений и яркие фото — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22288</t>
+  </si>
+  <si>
+    <t>🍂Что посмотреть в Калининграде осенью Только представьте: узкие улочки, зеленые, желтые, оранжевые и красные оттенки крон деревьев и кустарников, много солнца и ярко-голубое море в белых кудрявых волнах. Добавьте в эту атмосферу исторический аспект — множественные уникальные достопримечательности, — и станет понятно, почему стоит бронировать билеты в Калининград именно на осень. Чем заняться: 🔻Побывать в национальном парке «Куршская коса» На Куршской косе находятся реликтовые болота и Танцующий лес». Последний получил название за формы стволов деревьев, которые как будто застыли в причудливых «па». А еще здесь можно попробовать самые популярные прибалтийские деликатесы и купить знаменитого копченого угря. Многие приезжают сюда минимум два раза, чтобы неспешно прогуляться и запомнить невероятные осенние пейзажи. 🔻Посетить Кафедральный собор В здании собора сегодня проходят концерты органной музыки. Причем такого уровня, что ценители приезжают в Калининград только ради возможности услышать это вживую. Органные мини-концерты длятся 40 минут и пользуются большой популярностью у жителей города и туристов. Также к Кафедральному собору приходят погулять, посетить музей имени Канта, увидеть знаменитый Парк скульптуры. 🔻Увидеть уникальную экспозицию в Музее янтаря Экспозиция, посвященная янтарю, расположена на трех этажах здания. Здесь можно увидеть самый большой экземпляр окаменелой смолы — кусок янтаря весом более 4 килограммов. А еще туристы могут увидеть камни, внутри которых увековечены остатки растений и животных: миллионы лет назад они случайно попали в смолу. Еще в музее представлена экспозиция, где собраны украшения из янтаря и предметы быта. Что еще стоит посетить в Калининграде осенью Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22286</t>
+  </si>
+  <si>
+    <t>🌳Есауловская петля в Красноярском крае В 45 км от Красноярска в Березовском районе река Есауловка делает резкий поворот, образуя широкую и почти симметричную петлю. К этому удивительному месту проложен пешеходный маршрут с выходом на одноименную смотровую площадку.  Пешком предстоит пройти около 3-4 километров, максимальный набор высоты — 270 метров. Тропа до видовки удобная, без крутых подъемов, поэтому в путешествие можно отправиться даже с маленькими детьми и пожилыми. Путь неспешным шагом занимает чуть больше часа. Что посмотреть: 🔻Качели с видом на Есауловскую петлю На пригорке смотровой площадкой между двух сосен на канатах закреплены небольшие деревянные качели. С них открывается фантастический вид на долину и изгиб реки — это, пожалуй, самое разрекламированное фотографами место на всем маршруте до Есауловской петли. Периодически канаты обновляют, как и саму качели. 🔻«Царская горка» На пути к Есауловской петле есть еще одна смотровая площадка, которая пользуется большой популярностью. Сюда приходят, чтобы с вершины насладиться величественным видом на русло Есауловки и поросшие соснами сопки Восточного Саяна. Название «царская», вероятно, связано и с тем, что это одно из немногих возвышений, откуда можно любоваться окрестностями, будто с трона. 🔻Река Есауловка Эта река петляет среди гор на протяжении многих километров. С октября по май скована льдом. В теплое время года на берегу реки можно разбить палатку, устроить пикник, порыбачить (в Есауловке водится ерш, пескарь, окунь). Любители экстремального отдыха организуют сплавы на байдарках. 🔻«Сибирская Венеция» Местная достопримечательность, которую можно посетить ради контраста: после видов сибирской природы заброшенный жилой комплекс, напоминающий город-призрак в стиле эпохи Возрождения, произведет сильное впечатление. Фасады потихоньку разрушающихся зданий все еще украшают лепнина, колонны и арки, передающие атмосферу итальянского города. Что еще посмотреть на маршруте по Есауловской петле — рассказываем в статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22281</t>
+  </si>
+  <si>
+    <t>🏝Топ лучших курортов для активного отдыха в Южной Корее 🔻Чеджу Чеджу стоит рассматривать как остров для активной поездки, а не только для пляжного отдыха. Здесь можно подняться на Халласан, пройти участок маршрута Олле, съездить к лавовой трубке Манчжангуль, вулканическим кратерам, водопадам и смотровым площадкам у моря. На остров лучше закладывать 4–5 дней. Халласан — самая высокая гора Южной Кореи. На вершину ведут маршруты Сонпханак и Кванымса. Для более легкой прогулки можно выбрать короткие тропы на склонах. Олле — сеть пеших маршрутов вдоль побережья; можно пройти не весь путь, а один участок на несколько часов. ➡️Ближайший аэропорт: Чеджу (Jeju International Airport, CJU). Высокий сезон: апрель - июнь и сентябрь - октябрь 🔻Ёнпхён Ёнпхён находится в Пхёнчхане, горном районе Канвондо. Сюда приезжают кататься на лыжах и сноуборде: рядом трассы, прокат, канатные дороги, отели и апартаменты. Для поездки на несколько дней лучше жить у склона. На курорте есть трассы для новичков и тех, кто уже уверенно катается. Семьям и компаниям проще планировать день, когда жилье, прокат и подъемники находятся рядом. Те, кто не катается, могут провести время в отеле, кафе или на прогулке. ➡️Ближайший аэропорт: Янгян (Yangyang International Airport, YNY); чаще туристы прилетают в Сеул и едут в Пхёнчхан на поезде или трансфере. Высокий сезон: декабрь - март 🔻Сораксан Один из самых известных горных районов Южной Кореи. Сюда приезжают ради троп, скал, долин, храмов и осенних кленов. Для поездки не обязательно уходить в многодневный поход: можно остановиться в Сокчхо, утром отправиться в национальный парк, пройти маршрут и вечером вернуться к морю, кафе и рынкам. К крепости Квонгымсон поднимаются по канатной дороге, этот маршрут подойдет тем, кто не планирует серьезный подъем. К скале Ульсанбави идут уже подготовленные туристы: дорога требует сил, зато сверху открывается один из самых известных видов парка. Для легкой прогулки подойдут ущелье Бисондэ, храмы и тропы у входа. ➡️Ближайший аэропорт: Янгян (Yangyang International Airport, YNY); чаще туристы едут из Сеула. Высокий сезон: май - октябрь 🔻Чирисан Чирисан — один из самых известных горных районов Южной Кореи. Здесь больше длинных троп, подъемов и горных долин, чем на маршрутах вокруг Сокчхо. Туристы часто используют Намвон, Куре или Санчхон как базу для коротких выездов и трекинга. К маршрутам можно добавить храмы, деревни у подножия и прогулки по долинам. Такой план подойдет тем, кто уже видел крупные города Кореи и хочет провести несколько дней в горах. ➡️Ближайший аэропорт: Кванчжу (Gwangju Airport, KWJ), Йосу (Yeosu Airport, RSU) или Сачхон (Sacheon Airport, HIN) — зависит от выбранного участка маршрута. Высокий сезон: май - июнь и сентябрь - октябрь Лучшие курорты Южной Кореи в 2026 году для пляжного, оздоровительного, активного и горнолыжного отдыха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22276</t>
+  </si>
+  <si>
+    <t>😍Вы только посмотрите на эту красоту в Центральном парке Новосибирска Здесь самый пик цветения гортензии. Успейте посетить. И глаз радуется, и фотки можно сделать волшебные! ✏️ Подпишись на «КП — Новосибирск» | Мы в Mакс</t>
+  </si>
+  <si>
+    <t>23.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22272</t>
+  </si>
+  <si>
+    <t>Куда сходить в Уфе: 45 лучших достопримечательностей Путешественники приезжают сюда, чтобы погулять по набережной реки Агидель и зеленым паркам, познакомиться с уникальными коллекциями башкирских музеев, увидеть современные здания, старинные архитектурные памятники и необычные монументы. 🔻Мечеть Ляля-Тюльпан Одно из главных украшений башкирской столицы — эффектная соборная мечеть в самом центре города. Здание имеет два высоких минарета, которые напоминают бутоны тюльпанов. Ляля-Тюльпан играет роль духовного центра уфимских мусульман. Сюда приходят помолиться и отметить религиозные праздники. Путешественники могут попасть в мечеть в те часы, когда не проводятся службы. ➡️Ул. Комарова, 5 🔻Национальный музей Республики Башкортостан Главная музейная сокровищница республики — замечательная возможность проникнуться колоритом Башкирии. В историческом здании, построенном в 1910-е годы, можно узнать, во что издавна одевались башкиры, какие хищники водятся в уральских лесах и как добывают знаменитый башкирский мед. Юных посетителей особенно впечатляют зал, стилизованный под пещеру, коллекции живых земноводных и рыб. ➡️Ул. Советская, 14 🔻Памятник Салавату Юлаеву Одна из визитных карточек Уфы — выразительный монумент на берегу реки, посвященный народному герою, сподвижнику Емельяна Пугачева и смелому борцу за свободу башкир. На памятнике из прочного бронзированного чугуна Салават Юлаев изображен сидящим на коне. На запястье правой руки виднеется плеть, а на левом боку — сабля. ➡️Ул. Тубинская, 3 🔻Новый Гостиный двор Деловой, культурный и исторический центр Уфы расположен рядом с Театральным сквером. Здание Гостиного двора начали возводить еще в 20-е годы XIX века. Несколько лет назад старые торговые ряды полностью реконструировали. Теперь тут работают рестораны, кафе, магазины и сувенирные лавки, а неподалеку находятся отреставрированные особняки уфимских купцов. ➡️Верхнеторговая площадь 🔻Памятник «Дом куницы» Оригинальный бронзовый монумент, посвященный вечной любви, появился в городе в 2010 году. Скульптурная группа состоит из стилизованного дерева с листьями и небольшого домика, в котором живут две куницы. Один зверек с любопытством выглядывает из своей норки и приветствует свою подругу. ➡️Напротив Гостиного двора Интересные места Уфы, где стоит побывать всем туристам Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22267</t>
+  </si>
+  <si>
+    <t>🌄Главные достопримечательности Оренбургской области Оренбургская область — гостеприимный степной край, где все дышит славной историей и бережно сохраняются природные богатства.  🔻Национальный парк «Бузулукский бор» Возраст крупнейшего реликтового лесного массива в степной Евразии насчитывает около 10 тысяч лет. Это единственное место на планете, где сохранились обширные сосновые рощи возрастом по 300−400 лет. Здесь можно найти даже исполинские сосны более четырех метров в окружности! 🔻Заповедник Оренбургский — участок «Предуральская степь» Крупнейший в нашей стране участок нетронутой ковыльной степи, где растут краснокнижные тюльпаны Шренка, гнездятся степные орлы и живут сурки–палеонтологи. И это единственное место в России, где можно увидеть последнюю сохранившуюся в мире дикую лошадь — лошадь Пржевальского в естественной среде обитания. 🔻Соленые озера Соль-Илецка Одно из самых популярных туристических мест Оренбуржья. Шесть озер — Развал, Тузлучное, Дунино, Новое, Малое и Большое городское – образовались в результате добычи соли открытым способом и сейчас успешно служат курортами с уникальными целебными грязями и водой. Плотность соленой воды такова, что на поверхности некоторых озер можно лежать, а сама вода не замерзает в самый лютый мороз. 🔻Андреевские шишки Место, где начинаются Уральские горы. Пять небольших вершин предгорий около села Андреевка местные жители прозвали шишками за их округлую форму. Со стороны кажется, что их вершины покрыты бархатом. Высота шишек небольшая – от 160 до 210 метров, поэтому они служат любимым местом прогулок для туристов. А холм Часовой в народе прозвали Горой Желаний. Считается, что если здесь повязать ленточку на беседку и загадать желание, то оно обязательно сбудется. 🔻Хребет Карамурунтау: спящий дракон Горная гряда в Саракташском районе получила прозвище «Спящий дракон»: цепочка вершин напоминает хребет ископаемого змея. Горы относительно невысокие, но самая высокая точка хребта достигает 421 метра. Отсюда открывается удивительная панорама на холмы и долины. Здесь можно заняться парапланеризмом, а также просто устроить семейную прогулку с детьми. 🔻Ириклинское водохранилище Водохранилище на реке Урал – рукотворное море, появившееся в результате строительства гидроэлектростанции. Особенной популярностью пользуется живописный залив «Долина слез». Развитая туристическая инфраструктура с турбазами и гостевыми домами делают Ириклинское водохранилище отличным местом отдыха. Где побывать и что посмотреть в Оренбуржье в 2026 году Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22264</t>
+  </si>
+  <si>
+    <t>🌊Салтинский водопад в Дагестане Необыкновенный подземный водопад в горной пещере Дагестана, обозначенный как природный памятник республиканского значения. Это одно из самых странных мест в Дагестане: течет себе река Багдакули через живописный Кудалинский каньон, а перед селом Салта — раз и пропадает! На самом деле вода уходит под землю и падает с 20-метровой высоты через отверстие в сплошной скале, образуя чистый подземный бассейн. Дух захватывает от 500-метровых стен каньона. Когда ущелье расширяется в конце пути, образует плоскую и вытянутую, как инопланетный корабль, пещеру. Здесь шумят салтинские воды, срываясь из круглого отверстия в потолке пещеры с высоты в семь этажей. Даже звучит впечатляюще, а выглядит подземное чудо еще более невероятно. 🔻По дороге к водопаду Салта остановитесь посмотреть на недостроенный водосброс Ирганайской ГЭС и прекрасное Ирганайское водохранилище с бирюзовой водой. 🔻У села Чалда можете свернуть на Карадах и заскочить в Карадахскую теснину. Или же поехать дальше к Гергебильскому водохранилищу с ГЭС — там тоже прекрасные виды.  ➡️Дагестан, Гунибский район, село Салта Что еще посмотреть по дороге к водопаду — рассказано в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22263</t>
+  </si>
+  <si>
+    <t>🐆💛 Большая дикая киса из «Земли леопарда» — красота Дальнего Востока Пятнистая грация, которую невозможно не заметить 📸🐾 Фото: @amurleo_land Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22260</t>
+  </si>
+  <si>
+    <t>Родина тончайшего кружева и «северной черни»: едем осенью в Вологодскую область В Вологодской области развиваются разные направления туризма — от паломнических поездок до активного отдыха на природе. Регион по праву гордится своим архитектурным наследием, а еще Вологодчина — родина знаменитых промыслов: тончайшего кружева, «северной черни» и самобытной резьбы по бересте. 🔻Золотые пейзажи парка «Русский север» Это место примечательно редким сочетанием нетронутой природы (горы Маура, Сандырева, Ципина, Сокольский бор) и объектов культурного наследия (Кирилло-Белозерский, Ферапонтов монастыри, Горицкий Воскресенский девичий монастырь). Большое разнообразие флоры — более 1000 видов растений — и фауны. На территории нацпарка для туристов проложены экологические тропы, разработаны пешеходные и водные маршруты. 🔻Знакомство с Вологодским кремлем Архитектурный ансамбль Вологодского кремля состоит из храмов, палат и крепостных стен. Древнейшее каменное здание города — Софийский собор — памятник архитектуры XVI века. Достопримечательностью здешней колокольни являются куранты, изготовленные в Москве в 1871 году: они и сегодня имеют статус главных часов города. В Воскресенском соборе в настоящее время располагаются экспозиции и выставки Вологодской областной картинной галереи. 🔻Дух дореволюционной эпохи Для этого прекрасно подойдут музеи «Мир забытых вещей» (ул. Ленинградская, 6) и «Вологодская ссылка» (ул. М. Ульяновой, 33). Первый находится в историческом центре Вологды, в деревянном доме XIX века всего в двух шагах от Вологодского Кремля. Сюда стоит отправиться тем, кто хочет открыть для себя быт и повседневность того времени. Экспозиция музей «Вологодская ссылка» посвящена истории политического сыска в дореволюционной России и быту вологодских тюрем. Здесь можно увидеть мемориальную комнату Иосифа Джугашвили, где воссоздана обстановка периода его ссылки. Главный экспонат этой зоны — реалистичная восковая фигура молодого Сталина. Путеводитель по Вологодской области — что еще посмотреть осенью Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22254</t>
+  </si>
+  <si>
+    <t>🏞Экскурсии в Новгородской области Большая по площади Новгородская область собрала сразу несколько туристических брендов, известных на всю Россию – живописную Валдайскую возвышенность, северную часть озера Селигер и бальнеологический курорт Старую Руссу. Отдых в Новгородской области 2026 хорош и зимой, и летом. 🔻Рюриково городище В 2 км от центра Великого Новгорода, на берегу реки Волхов находится овеянная легендами первая столица Древней Руси, которая процветала в VII-VIII веках. По количеству археологических находок Рюриково городище даст фору многим известным местам раскопок в Европе. 🔻Музей деревянного зодчества «Витославлицы» В интегративный музей народной архитектуры свезены старинные постройки из разных уголков Новгородской области. Под открытым небом стоят шатровые храмы, жилые избы и хозяйственные здания. В музее проводят веселые праздники, катают на санях, учат ходить на ходулях и плести из бересты. 🔻Свято-Юрьев монастырь Духовный центр Древней Новгородчины был основан в XI веке князем Ярославом Мудрым. Купола храмов, которые возвышаются над берегом Волхва, похожи на мощных древних витязей. Георгиевский собор был построен зодчим Петром – первым архитектором, упомянутым в русских летописях. 🔻Боровичи В уютном провинциальном городке на реке Мста прекрасно сохранилась градостроительная планировка XVIII века. Среди популярных достопримечательностей – первый в России арочный мост и музей-заповедник русского полководца Александра Суворова в селе Кончанское-Суворовское. 🔻Иверский монастырь Мужская обитель середины XVII века на Валдайском озере располагается вдали от мирского шума. Монастырь на Сельвицком острове был построен по воле патриарха Никона в период церковного раскола. На территории находятся Успенский собор, Богоявленский храм, часовня с усыпальницей и несколько надвратных церквей. Где еще побывать в Новгородской области — древние памятники и живописные места Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22250</t>
+  </si>
+  <si>
+    <t>Музей янтаря в Калининграде Застывшие в солнечном камне стрекозы, ящерицы, листья, перья птиц — немалая часть музейной коллекции. Янтарь сохранил для нас образцы, которым миллионы лет, и увидеть их можно в выставочных залах. Музей занимает башню Дона — это историческое здание носит статус культурного наследия. Она обнесена рвом, а во внутреннем дворе стоят фонтан и несколько скамеек. Экспозиция музея делится на две части — естественнонаучную и культурно-историческую, они занимают три этажа. 🔻Первая представлена различными по весу, цветовой гамме, степени прозрачности образцами янтаря. Именно здесь находится самый крупный в России кусок янтаря, который весит 4,3 килограмма. Самую интересную часть экспозиции составляют образцы янтаря с частицами животных и растений, попавших десятки миллионов лет назад в некогда жидкую и вязкую смолу. 🔻В культурно-историческом разделе собраны янтарные украшения и предметы быта, обнаруженные на территории Калининградской области при раскопках памятников как эпохи неолита, так и более позднего времени: II-V века нашей эры — время интенсивных торговых контактов Пруссии с Римской империей. ➡️Калининград, пл. Маршала Василевского, 1 Режим работы: 10:00 - 19:00 (с мая по сентябрь), 10:00 - 18:00 (с октября по апрель, выходной - понедельник) Подробнее об уникальных экспонатах музея — в нашей статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22241</t>
+  </si>
+  <si>
+    <t>Залив Хартага в Аларском районе Иркутской области — это живописный и рыбный уголок на акватории Братского водохранилища, популярный среди любителей природы и рыбалки. Название залива переводится с бурятского языка как «поплавок» Фото: Елена Амбурцева</t>
+  </si>
+  <si>
+    <t>21.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22236</t>
+  </si>
+  <si>
+    <t>🌿 Кисловодский парк — свежесть, прохлада и аромат зелени Идеальное место, чтобы замедлиться, вдохнуть полной грудью и почувствовать, что никуда не нужно спешить 🏔🏞🌾 Фото: Константин Кордонский для @kispark Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22235</t>
+  </si>
+  <si>
+    <t>🏛Храм Карни Мата в Индии Храм построили почти 500 лет назад в честь индуистской деятельницы Карни Мата, которая почитается как воплощение богини Дурги. 🔻По легенде, пасынок Карни Мата утонул, а она попросила бога Яму воскресить ребенка. Просьбы были тщетны, и святая решила, что ее последователи мужского рода не будут после смерти попадать к Яме. Временно они примут облик крыс, а потом вновь возродятся людьми. 🔻Другая версия: бог Яма внял мольбам и позволил ребенку и всем последователям после смерти становиться крысами. Крысы считаются в Дешноке священными, они — воплощение душ умерших. Сейчас в храме живут примерно 20 000 крыс. Убить животное считается большим грехом, а вот увидеть белую крысу — удачным знаком. ➡️Дешнок, штат Раджастхан Режим работы: ежедневно, 4:30 - 22:00 Что еще посмотреть в Индии — подробный гид по достопримечательностям Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22230</t>
+  </si>
+  <si>
+    <t>Зарайский кремль: крепость, которую никто не смог взять за 500 лет Зарайский кремль, датируемый XVI веком — один из старейших во всем Подмосковье и самый маленький сохранившийся кремль на территории России. Удивительно, что несмотря на многочисленные осады, форпост в итоге устоял под натиском неприятелей и предстает сегодня перед туристами практически в неизменном виде. 🔻Никольский собор Изначальная деревянная церковь была построена в 1225 году для хранения чудотворной иконы Святителя Николая, прибывшей из Херсонеса Таврического (Корсуни). В 1528 году вместе со строительством кремля появился каменный храм, а позже — в 1681 году, на его месте был возведен белоснежный пятиглавый Никольский собор, сохранившийся до наших дней. 🔻Башни Зарайский кремль состоит из семи башен: трех проездных и четырех угловых. Все они сохранились до наших дней. В восточной стене башен нет, но в 1789 году в ней были сделаны Троицкие ворота для въезда на внутреннюю территорию. 🔻Памятник рязанскому князю Федору, его жене и сыну Согласно легенде, когда в 1237 году Батый со своим войском вторгся на территорию Рязанского княжества, князь Федор отправился к нему на переговоры. Хан потребовал от Федора отдать ему его жену Евпраксию, которая славилась неземной красотой. Князь отказался, и тогда Батый жестоко расправился с ним. Супруга Федора, узнав о его смерти, бросилась вместе с маленьким сыном с вершины терема, лишь бы не попасть в руки врага. 🔻Иоанно-Предтеченский собор Первый храм на месте нынешнего собора был возведен еще в XIII веке, а свой современный облик он приобрел только в начале ХХ века. До этого времени несколько раз перестраивался. В 1928 году советские власти закрыли собор, позднее обустроив в здании кинотеатр. В начале 1990-х храм вернули верующим, в 2009 году завершилась его реставрация. Сегодня в Иоанно-Предтеченском соборе хранится чудотворная икона Николы Зарайского, главная святыня города. 🔻Здание Присутственных мест Сегодня в этом здании расположен государственный музей-заповедник «Зарайский кремль». В советское время уцелевшие остатки его коллекции удалось сохранить в большой степени благодаря самоотверженности сотрудников выставочного пространства. Музей насчитывает свыше 200 тысяч экспонатов — живопись, керамика, графика, мебель, ткани, оружие из России, Западной Европы и Азии. Что еще посмотреть на территории кремля — читайте на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22225</t>
+  </si>
+  <si>
+    <t>Живописные пейзажи Солотчи и вдохновение писателей Еще во времена Советского Союза Солотча в Рязанской области манила к себе именитых писателей. Усадьба Пожалостина стала литературным центром, где в разное время жили и работали Паустовский, Фраерман, Гайдар, Платонов. Бывал по соседству и поэт Симонов. Они гуляли по местным просторам, рыбачили и создавали бессмертные произведения. Именно здесь Гайдар написал «Тимура и его команду» и «Голубую чашку», а Платонов вместе с Фраерманом создали пьесу «Волшебное существо». Старшая из дочерей Пожалостина, Екатерина, даже стала прообразом героини рассказа «Телеграмма» Паустовского. А известную актрису Марлен Дитрих так потрясло это произведение, что во время визита в Москву, она встала перед автором на колени и поцеловала ему руку! О тех временах сохранилось множество авторских записей, где встречаются интересные факты: 🔻Например, советский писатель Роскин ловил рыбу «на очки», где за леща давали 12 баллов, а за окуня — только 4. Потому что, по его мнению, чтобы поймать леща в отличии от окуня, нужно приложить больше усилий. 🔻А Аркадий Гайдар однажды поспорил, что достанет червей для рыбалки, когда они по осени ушли глубоко в землю. Наутро писатель прибил на ворота плакат «Скупка червей от населения!» — мальчишки принесли ему полные жестянки. 🔻В 1938 году Симонов жил в Солотче всё лето, работая над «Суворовым», и вместе с Паустовским ходил в походы на Мещёрские озёра и на рыбалку. Сегодня в Солотче работает «Дом-музей Пожалостина», а в мезонине открыта экспозиция «Кабинет Паустовского». Сюда до сих пор приезжают за тем же, за чем и великие писатели — тишиной, воздухом и вдохновением. Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22224</t>
+  </si>
+  <si>
+    <t>Новосибирский астроном Маслов сфотографировал самую яркую комету 2026 года Комету обнаружили 20 мая 2004 года. Её открыл австралийский астроном Роберт Х. Макнот. 220P/McNaught относится к короткопериодическим кометам и облетает Солнце примерно раз в 5,5 года. В 2026 году она вновь вернулась в окрестности Солнца. Изначально учёные не ожидали, что комета станет заметным объектом для наблюдений. Однако в этом году комета дважды резко усилила активность. Первая вспышка произошла 31 мая, а вторая — 3 августа. Вероятно, это связано с частичным разрушением ядра кометы и выбросом большого количества вещества в космос. Фотографии кометы астроном сделал в первой половине августа в Ордынском районе Новосибирской области. Для съёмки использовали телескоп с фокусным расстоянием 620 миллиметров, фотоаппарат Pentax KP и астрономическую монтировку AZ-EQ6. ✏️ Подпишись на «КП — Новосибирск» | Мы в Mакс</t>
+  </si>
+  <si>
+    <t>20.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22221</t>
+  </si>
+  <si>
+    <t>🌄✈️ Закат с борта самолёта Когда небо раскрашивает облака в розовый и золотой, понимаешь, насколько прекрасен этот мир. Никакой фильтр не передаст эту красоту 😍✨✨ Фото: @kpkld Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22217</t>
+  </si>
+  <si>
+    <t>🗾Загадочный архипелаг на краю земли: все про отдых на Курильских островах Это территория гор, уснувших и действующих вулканов, уникального животного и растительного мира. Где побывать: 🔻Шикотан Сюда едут побродить по многочисленным живописным бухтам и постоять на Краю Света. Мыс с таким названием врезается в Тихий океан примерно на километр, обрываясь у воды многометровыми скалами. Прогулки по бухтам и созерцание скальных обрывов, которые облюбовали морские птицы, можно дополнить визитом на мыс Краб. 🔻Парамушир Множество вулканов и водопадов, бухты и обрывистые скалы, термальные источники и фумарольные поля встречают на одном из самых северных островов архипелага. Парамушир — территория практически нетронутой природы. Здесь только один населенный пункт — Северо-Курильск (остальные покинуты), по соседству с которым расположен действующий вулкан Эбеко. Чуть поодаль — Верхнеюрьевские минеральные источники, где температура воды меняется от +20 до +93 °С. 🔻Уруп В урупских горах, среди которых есть и действующие вулканы, встречается множество рек, ручьев и водопадов. Один из самых крупных — Такатаки, ниспадающий с утеса на северо-западе острова. Здесь богатая растительность, встречаются заболоченные территории, песчаные участки на побережье, каменистые склоны и минеральные источники. 🔻Итуруп Крупнейший и один из красивейших островов архипелага привлекает природным разнообразием. Итуруп узнают по рельефным Белым скалам, покрытым травяным ковром. Сложенные из хрупкой пемзы, они постоянно меняют свои очертания из-за сколов. На острове можно погулять по лавовому полю Янкито, прямо у подножия вулкана, извержение которого и стало причиной появления достопримечательности. 🔻Кунашир На острове можно увидеть фумарольные поля и причудливые скалы-кекуры. А побережье украшает мыс Столбчатый, путь к которому зачастую проходит по Столбовской экотропе, проложенной через живописный лес с опутанными лианами огромными елями, лишайниками, бамбучником и множеством цветов. После прогулок по острову в поселке Горячий Пляж можно искупаться в термальных источниках. Самые известные Курильские острова Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22212</t>
+  </si>
+  <si>
+    <t>🏞Куда отправиться в Северной Осетии Республика с девятью живописными ущельями, альпийскими лугами, вечными снегами и гигантскими ледниками популярна круглый год. 🔻Куртатинское ущелье Ущелье привлекает историческими памятниками и разнообразием рельефа. Вы увидите хребты и равнины, альпийские луга с поразительной флорой, горные урочища и прекрасные долины рек. На холме за селением Верхний Фиагдон стоит Аланский Свято-Успенский мужской монастырь. В долине реки Мидаграбиндон шумит водопад Большой Зейгалан высотой 600 метров. ➡️Алагирский район 🔻Водопад Галдоридон Пятикаскадный водопад высотой около 35 метров находится на высоте 2 километра в объятиях Дигорского ущелья. За красоту и создаваемую брызгами радугу водопад еще называют «Жемчужным». В каждом из пяти его порогов пробиты никогда не высыхающие чаши, а у подножия — купель диаметром 10 метров. В жаркий день туристы освежаются в холодной воде этого природного бассейна. ➡️Дигорское ущелье 🔻Каньон Ахсинта Пятикилометровая узкая щель в Скалистом хребте служит главными воротами ущелья. На 70-метровой глубине среди скал бьется окутанная легендами река Урух. Заканчивается каньон светлой «залой» — так экскурсоводы называют Мацутинскую горную котловину. ➡️Дигорское ущелье 🔻Кармадонские ванны Находятся в 10 км от села Тменикау в ущелье реки Геналдон. Это природные бассейны с мутной горячей водой. Температура ее в одной из купелей превышает +55 градусов. Минеральные воды ванн считают аналогом вод всемирно известного курорта Баден-Баден. При том, что те содержат в 2–2,5 раза меньше полезных солей. ➡️Кармадонское ущелье 🔻Дигорское ущелье В долине встречаются руины древних кавказских селений и замков с боевыми башнями. Сердце Дигории - горный массив Таймази с ледниками на спине, подарившими ущелью серебристые водопады с красивым названием «Три сестры». Их белые струи паутиной украсили поросший лесом склон. ➡️Ирафский район Что еще посмотреть в Северной Осетии — лучшие места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22211</t>
+  </si>
+  <si>
+    <t>🏯Монастырь Хэинса в Южной Корее Один из трех величайших храмов Кореи, основанный в 802 году и расположенный в национальном парке Каясан. Главная ценность монастыря — Трипитака Кореана, полная коллекция буддийских священных текстов, вырезанных на 81 350 деревянных печатных досках в XIII веке. Это хранилище внесено в список ЮНЕСКО и считается самым полным собранием буддийских писаний в мире. Из-за этого Хэинса является главным храмом ордена Чоге. При посещении постарайтесь увидеть древние деревянные строения XV века и узнать подробнее, как корейским мастерам удалось сохранить деревянные блоки в идеальном состоянии на протяжении почти 800 лет благодаря уникальной системе вентиляции хранилищ Чангён Панджон. Доски хранятся в специальных хранилищах, и доступ к ним иногда ограничен для сохранения хрупких деревянных блоков. Монастырь находится в удаленной горной местности в провинции Кёнсан-Намдо, в нескольких часах езды от Тэгу, лучше запланировать поездку на целый день. В храме можно переночевать, поучаствовать в медитации и попробовать монашескую еду. Не забывайте взять с собой удобную обувь для прогулок по горной территории. ➡️В горах национального парка Каясан провинции Кёнсан-Намдо, в 60 км от Тэгу. Режим работы: ежедневно с 8:30 до 18:00 в летний период и до 17:00 зимой Самые интересные достопримечательности Южной Кореи Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22206</t>
+  </si>
+  <si>
+    <t>🐱 В Новороссийске показали необычную серию фотографий с гигантскими котами   Фотограф из города создала подборку, где местные пушистики оказались на фоне знакомых локаций Новороссийска — рядом с портовыми кранами, улицами и городскими пейзажами.   «Фотографии слеплены без всяких нейросетей. Сначала делался реальный снимок локации, затем в PS в снимок помещался котяра», - говорит автор публикаций   Так появились настоящие «усатые великаны» Новороссийска - немного фантазии, немного юмора и много любви к хвостатым героям.   Хорошо, что в жизни наши коты всё-таки обычного размера. А то пришлось бы искать огромные миски и закупать корм грузовиками 😸   Фото: Tateshi Подписаться на @kpkuban | Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22205</t>
+  </si>
+  <si>
+    <t>🌅💙 Лёд и пламя: арктический закат над Чукотским морем Фото: электромеханик СУАЛ "Якутия" ФГУП "Атомф­лот" Дмитрий Шемякин для @Atomflot_official Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22203</t>
+  </si>
+  <si>
+    <t>✨400-летие Набережных Челнов: на юбилее выступит Сергей Лазарев Этот красивый город на берегу Камы — второй по величине в Татарстане и один из крупнейших промышленных центров нашей страны. Это место с богатой историей и культурой, самобытными традициями, необычными памятниками и интересной архитектурой. Город растет и развивается на протяжении четырех веков и готовится отметить юбилей. Он совпадает и с другой важной датой — 50-летием с момента выпуска первого грузового автомобиля «Камаз». Празднование 400-летия Набережных Челнов планируется 21 августа. День города намерены отметить масштабно — с фестивалями, концертами, массовыми культурными и спортивными мероприятиями. 🎇В программу включено чествование ветеранов «Камаза», массовые концерты и шоу на площадках в парке «Прибрежный» и на Малом Майдане, где традиционно проходит фестиваль цветов «Акварель». В концертной программе примут участие как местные артисты, так и приглашенные звезды: 🔻на сцену выйдут Салават Фатхетдинов и Сергей Лазарев; 🔻вечер продолжит зажигательная дискотека от «Авторадио» с сетами от DJ Цветкоffа из Санкт-Петербурга. Расписание праздничных мероприятий в честь 400-летия Набережных Челнов Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22198</t>
+  </si>
+  <si>
+    <t>⛰Чем заняться на отдыхе в Пермском крае На стыке Европы и Азии на карте нашей страны природа сотворила неповторимый рельеф: причудливые Уральские скалы по берегам горных рек, таинственные древние пещеры, живописный таежный лес, бескрайние степные луга и удивительной красоты полноводная Кама. 🔻Совершить речной круиз по Каме Безусловными лидерами навигации стали круизы, соединяющие Пермь с Казанью, Москвой, Санкт-Петербургом и Астраханью. Прибывая в Пермь по реке, можно сделать остановку на несколько дней и после совершить восхождение на Уральские горы, посетить города севера Прикамья и соседний Екатеринбург. 🔻Побродить в Каменном городе Особой популярностью у туристов пользуются каменные лабиринты, которые сотворила сама природа. Древние скалы прорезаны многочисленными трещинами, которые напоминают улочки старого заброшенного поселения. Массивные глыбы, сложенные из песчаника, по форме похожи на огромных животных. Их так и прозвали: Черепаха, Крыса, Пернатый страж, Тюлень. 🔻Увидеть вековой лед Кунгурской пещеры Здесь растут сталактиты и сталагмиты, сверкают кристаллы и кружева изморози, а подземные озера поражают чистотой и глубиной. Этот удивительный мир с гротами и сводами образовался 10-12 тысяч лет назад в результате карстовых явлений. Здесь укрепили потолки, провели подсветку, проложили настил и ступени, поэтому пешеходная тропа, протяженность которой 2 км, совершенно безопасна. Температура в пещере в любое время года от +5◦ до –5◦. 🔻Покорить Уральские горы На северо-востоке Пермского края множество горных вершин, подходящих для восхождения без специальной подготовки. Например, Усьвинские столбы — самый узнаваемый скальный массив, благодаря отвесному столбу «Чертов палец». Еще есть Колпаки (614 м) — вершина, которая является водоразделом на стыке двух частей света Европы и Азии. Одной из самых красивых рек Урала считается Вишера. А живописный камень Ветлан — одно из главных ее украшений. Он тянется вдоль левого берега реки на 1750 метров, круто поднимаясь на высоту в 265 метров. 🔻Поехать в Соликамск Соляные заводы — первая промышленность Урала. Впервые они упоминаются в 1430 году, это время основания города Соликамск. Увидеть весь технологический процесс выварки соли и продегустировать ее можно в Соликамском музее-заповеднике «Сользавод». Еще город славится архитектурным ансамблем XVII-XIX веков, состоящим из храмов и монастырей. Яркие идеи для отдыха в Пермском крае Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22192</t>
+  </si>
+  <si>
+    <t>📍Топ главных достопримечательностей Белоруссии Белоруссия подходит для путешествия по замкам, дворцам, старинным городам, музеям и природным паркам. 🔻Беловежская пуща Парк является объектом Всемирного наследия ЮНЕСКО. Туристы приезжают сюда ради пеших и велосипедных маршрутов, наблюдения за животными и спокойного отдыха среди леса. Летом лучше посещать утром, чтобы пройти несколько маршрутов и посетить музей природы. ➡️Брестская область, Каменецкий район 🔻Брестская крепость Мемориальный комплекс, посвященный обороне Брестской крепости в 1941 году. Пространство построено так, чтобы посетитель проходил через масштабные площади, сохранившиеся стены и символические объекты памяти. На осмотр территории стоит заложить несколько часов. ➡️Брест, территория мемориального комплекса в западной части города 🔻Мирский замок Один из главных памятников оборонного зодчества Белоруссии. Его башни и стены хорошо сохранились, а музей внутри рассказывает об истории замка и владельцах комплекса. Замок включен в список ЮНЕСКО и считается одной из самых удобных достопримечательностей для однодневной поездки из Минска. ➡️Гродненская область, городской поселок Мир, улица Красноармейская, 2 🔻Несвижский замок В отличие от Мирского замка, он воспринимается не только как крепость, но и как аристократическая резиденция с парком, озерами и представительскими залами. Комплекс входит в список Всемирного наследия ЮНЕСКО. На полноценное посещение лучше выделить несколько часов, особенно летом, когда можно погулять по парку. ➡️Минская область, город Несвиж, Замковая улица, 2 🔻Мемориальный комплекс «Хатынь» «Хатынь» — мемориал, посвященный белорусским деревням, уничтоженным в годы Великой Отечественной войны. Пространство построено как маршрут памяти, где архитектура, колокола и скульптурные элементы создают тяжелую атмосферу. На территории важно соблюдать тишину и уважительно относиться к мемориалу. ➡️Логойский район Минской области, примерно в 60–65 километрах от Минска Интересные места Белоруссии, которые стоит включить в маршрут путешествия Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22189</t>
+  </si>
+  <si>
+    <t>✨ Как насчет помечтать и позагадывать желания? Собрали гайд по самым волшебным памятникам Ставрополя 👇 🔸 Памятник купцу-основателю – проспект Карла Маркса Если потрогать перстень купца, то будет успех в делах. А чтобы исполнилось желание, надо потрогать сосиску, которую держит кот. 🔸 Памятник зачетке – рядом с аграрным вузом У студентов есть примета – хочешь сдать экзамен на отлично или получить зачет, нужно потереть зачетку! А чтобы быстрее запомнить новый материал, нужно посидеть рядом с бронзовым студентом, читающим книгу. 🔸 Памятник дворнику – улица Дзержинского, напротив комитета городского хозяйства Денежная примета: если бросить несколько монеток рядом с метлой, то можно получить прибыль. Вторая примета более философская: если погладить метлу, то из жизни уйдут все ссоры и склоки. Считается, что дворник таким образом символически выметает негатив из вашей жизни. А какие волшебные места есть в Пятигорске и Железноводске – в материале Подпишись на @kpstav | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>18.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22184</t>
+  </si>
+  <si>
+    <t>🌅✨ Закат в Нижне-Свирском заповеднике Красота, от которой захватывает дух 😍 Фото: Вера Рыженкова для @n_svirsky Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22179</t>
+  </si>
+  <si>
+    <t>Невьянская башня в Свердловской области Ее отличие от Пизанской падающей башни в Италии заключается в том, что Невьянская — именно наклонная, она не падает, а лишь проседает из-за особенностей грунта. Башня отклоняется от оси примерно на полмиллиметра в год. Кроме того, уральская башня выше итальянской: Невьянская составляет 57,5 метра, а Пизанская — 56,7 метра. 🔻Сама Невьянская наклонная башня состоит из девяти этажей. Точное назначение каждого из них ученым выяснить до сих пор не удалось. Из подтвержденной информации: на втором этаже был кабинет Демидова, а третий занимала лаборатория. На верхних этажах интерес представляют куранты, доставленные из Англии. 🔻На территории комплекса стоит Спасо-Преображенский собор — памятник архитектуры с непростой историей. Заводовладельцы Яковлевы возвели храм на свои средства в начале XIX века, а в 30-е годы ХХ века здание было разрушено почти до основания. Собор восстановили к 300-летию Невьянска, его внутреннее убранство реконструировалось по описаниям и сохранившимся изображениям. Отдельным предметом восхищения является уникальный фарфоровый иконостас. 🔻Сходство Пизанской и Невьянской башен заметили и в Почетном консульстве Италии в Екатеринбурге, с которым у Невьянского музея выстроились дружеские отношения. Музей и консульство совместно создали фотовыставку «Отражение», которая иллюстрирует историко-культурные и архитектурные параллели между двумя сооружениями. Что еще посмотреть на территории Невьянской наклонной башни — рассказываем по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22176</t>
+  </si>
+  <si>
+    <t>🏰Замки Калининграда: что осталось от величия тевтонского наследства Замки, которые можно увидеть на территории современной Калининградской области, были основаны в XIII веке тевтонскими рыцарями. Когда Тевтонский орден перестал существовать, некоторые замки оказались заброшены и разрушены, какие-то пострадали во время Первой и Второй мировых войн. Но многие сохранились — пусть и в виде живописных руин. 🔻Замок Инстербург До наших дней замок хоть и дошел в полуразрушенном виде, считается памятником истории федерального значения. Здесь и сейчас есть, на что посмотреть — высокие стены из красного кирпича с бойницами, крепостные рвы. Ежедневно по территории проводятся экскурсии. Есть легенда, что именно в Инстербургском замке проходил последний в Европе процесс над ведьмой. Экскурсантам даже показывают яму, где ее содержали. ➡️Черняховск, ул. Замковая, 1 🔻Вальдавский замок Замок сохранился не полностью — остались лишь основное здание, флигель и соединяющая их стена. Зато в самом замке сейчас находится музей, созданный по инициативе местного художника, резчика по дереву Андрея Баринова. Тут можно увидеть артефакты времен расцвета Тевтонского ордена, наследие древних пруссов и многое другое. Отдельной экспозицией выставлены работы самого Баринова. Всего здесь 10 экспозиционных залов и более 3000 экспонатов. ➡️Гурьевск, п. Низовье, ул. Калининградская, 20 🔻Замок Георгенбург Он входит в тройку наиболее сохранившихся замков Калининградской области. До наших дней дошла большая часть строений, правда во многих местах провалилась крыша. После того, как замок был передан в ведение РПЦ, тут начались ремонтные работы. Также в замке находится музей живой природы. ➡️Черняховск, ул. Центральная, 4 🔻Замок Бальга Несмотря на то, что замок сохранился весьма плохо, он является чуть ли не самым знаменитым памятником кирпичной готики Калининградской области. И одним из самых древних, ведь по легендам первое укрепление на этом месте было построено еще в V веке пруссами. До наших дней сохранились лишь остатки форбурга (внешней части) и замковой кирхи. ➡️Калининградская обл., Мамонтово 🔻Замок Нойхаузен Сегодня о том, что это исторический замок XIII века, говорят могучие стены и узкие, напоминающие бойницы окна. После нескольких лет реконструкции он предстал перед посетителями обновленным. Основанный в 1292 году, замок Нойхаузен восстанавливали с 2022 по 2025 год. Здесь можно побывать с экскурсией, посмотреть музейные экспозиции и послушать рассказы гида об истории замка. ➡️Гурьевск , ул. Заречная, 2 Где еще есть замки в Калининградской области Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22175</t>
+  </si>
+  <si>
+    <t>💦Термальные источники Адыгеи: топ-8 мест, где принимают целебные ванны Горячих источников в республике более двух десятков. Вода из них поднимается на поверхность земли из скважин глубиной не менее километра и по пути, проходя множество геологических пластов, насыщается различными микроэлементами. 🔻АкваТермо Три бассейна под открытым небом, один из которых — детский, оснащены гидромассажными установками и многоуровневыми системами очистки воды. Любители продолжительного отдыха для удобства могут арендовать беседку. Ну а тех, кому одного дня мало, ждут номера шести категорий и коттеджи с собственными бассейнами. ➡️Пос. Тульский Майкопского района, ул. Железнодорожная, 55 🔻Водная Ривьера Комплекс состоит из девяти бассейнов, в каждом работает итальянская система фильтрации. Гости могут окунуться в чаши с горячей, теплой или холодной термальной водой, устроить расслабленную тренировку в плавательном бассейне с аэромассажем и гейзером. Есть детский бассейн с плавным увеличением глубины. ➡️Пос. Тульский Майкопского района, ул. Железнодорожная, 45 🔻Кедровый бор На территории комплекса имеется скважина глубиной более 2,5 километра. Оттуда поступает минерально-кремниевая термальная вода температурой, близкой к кипятку. Здесь можно вдоволь надышаться хвойными фитонцидами, которыми воздух буквально перенасыщен (на территории комплекса высажены десятки тысяч единиц сосен, можжевельника, туи и других ароматных растений). ➡️Пос. Цветочный, ул. Школьная, 16А 🔻Белые ночи На территории базы отдыха располагаются четыре бассейна, самый большой из них — площадью 160 квадратных метров и с перепадом глубины от 40 до 160 см, оборудован гидромассажными установками. Все они наполняются водой из термального источника. Можно взять в аренду беседки, пообедать или поужинать в кафе. Есть небольшой, но весьма уютный номерной фонд. ➡️Пос. Тульский Майкопского района, ул. Западная, 51 Подробный обзор лучших термальных источников Адыгеи в 2026 году Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22173</t>
+  </si>
+  <si>
+    <t>Так выглядят цветы в Ботаническом саду ночью ❤️ — таинственно 😍 — невероятно Фото: Ботанический сад БФУ имени И. Канта</t>
+  </si>
+  <si>
+    <t>17.08.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22167</t>
+  </si>
+  <si>
+    <t>🌿 Буйство зелени, шум воды и прохлада тенистых лесов Приморья 🌊💦 Фото: @amurleo_land Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22164</t>
+  </si>
+  <si>
+    <t>Самые интересные музеи Волгограда Всю многогранность города, его прошлого и настоящего позволят оценить музеи Волгограда. Главные и наиболее известные посвящены военным годам. Музеи Волгограда лучше всего посещать с экскурсиями: гиды расскажут то, о чем не написано в школьных учебниках и на карточках экспонатов. 🔻Музей-заповедник «Сталинградская битва» Самый большой в Волгограде музейный комплекс, в котором хранятся военная техника и архивные документы. Туристам доступны крупнейшая в стране панорама «Разгром немецко-фашистских войск под Сталинградом», музей «Память» — место, где пленили фельдмаршала Паулюса. ➡️Ул. имени Маршала Чуйкова, 47 🔻Музей «Память» В Волгограде даже Центральный универмаг — место воинской славы. Именно в здании местного ЦУМа в 1943 году был пленен генерал-фельдмаршал Паулюс, командующий 6-й армии, капитулировавшей под Сталинградом. Сегодня в подвале универмага находится один из самых необычных музеев Волгограда, где воссозданы лазарет, комната штаба и личные апартаменты самого Паулюса. Ежегодно в музее устраивают реконструкцию взятия в плен фельдмаршала и его союзников. ➡️Пл. Павших Борцов, 2 🔻Панорама «Сталинградская битва» Белоснежное здание на берегу Волги не имеет ни одного угла. В нем расположен музей, главный экспонат которого — самое большое живописное полотно России. Размер холста «Разгром немецко-фашистских войск под Сталинградом» имеет 16 м в высоту и 120 м по окружности. Помимо панорамы, осмотрите музей на первом этаже здания, выставку военной техники, размещенную на улице, и мельницу Гергардта. ➡️Ул. имени Маршала Чуйкова, 47 🔻Волгоградский мемориально-исторический музей Краснокирпичный теремок — образец «русского стиля» появился на рубеже XIX–XX веков. Экспозиции посвящены событиям Гражданской войны — это единственный подобный музей в Южном федеральном округе. В начале XX века в здании находились важные военные учреждения Царицына (так назывался Волгоград до революции): штаб обороны Царицынского Совета депутатов, губернский военный комиссариат и даже один из рабочих кабинетов Сталина. ➡️Ул. Гоголя, 10 🔻Музей истории Волго-Донского канала Посетителям показывают 20-минутный фильм об истории строительства канала, личные вещи рабочих, старые фото, публикации в газетах и журналах, рельефную карту проекта, плакаты и сувениры, привезенные из разных стран мира. Любопытный экспонат — подробная диорама, на которой можно увидеть, как корабли перемещались из Волги в Дон и обратно. ➡️Ул. Фадеева, 35А Что посмотреть в Волгограде в первую очередь Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22163</t>
+  </si>
+  <si>
+    <t>🌊Озеро Кавагути в Японии Самое популярное и удобное для посещения из пяти озер у подножия Фудзи. Оно расположено ближе всего к транспортным маршрутам, поэтому сюда чаще всего приезжают туристы, чтобы увидеть гору Фудзи в отражении воды. Вдоль берега находится курортный город с отелями, реканами и онсэнами. Здесь легко совместить прогулки у воды и отдых в горячих источниках. По озеру курсируют прогулочные корабли, включая лодки в форме лебедей, а также небольшие круизы, которые дают возможность увидеть Фудзи с воды. Главная природная особенность места — вид на гору Фудзи, который меняется в зависимости от сезона и погоды. Весной сюда приезжают ради сакуры и отражения Фудзи в воде. Летом берега покрываются лавандой, особенно в парках Оиси и Ягисаки, где проходят цветочные фестивали. ➡️Префектура Яманаси, регион Фудзи-Гоко Чудеса природы в Японии, которые обязательно стоит посетить Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22159</t>
+  </si>
+  <si>
+    <t>🏞Карадахская теснина в Дагестане Популярное у туристов сланцевое ущелье похоже на гигантский торт в разрезе: скалы сложены из чередующихся с пластами глинистых сланцев слоев желтого монолитного известняка. Трещин в высоченных каменных стенах почти нет — они словно отполированы. Это и завораживает: идешь по Карадахской теснине с разбросанными по дну валунами, и кажется, что тебя сейчас сожмет. ⛰Находится место между Гунибским и Хунзахским районами Дагестана в долине реки Квартах. Поскольку местами теснина сужается до пары метров, даже в полдень кое-где в ней царит полумрак. За это аварцы прозвали Карадахскую теснину «Бецъкварили» — в переводе значащее «темное ущелье» или «слепое ущелье». ⛰На выходе из ущелья обратите внимание на здешнюю достопримечательность — это гнездо диких кавказских пчел на высоте 50 метров. И шагая по теснине и прилегающим к ней территориям, обратите внимание на растения. Встретите исчезающие виды. ⛰На склонах теснины почти нет растительности: местами встречаются мхи, да папоротники. По бокам же растут кавказский граб, козья ива, клен, шиповник, барбарис и бузина. ⛰Очень красива дорога, ведущая к Карадахской теснине. Она идет высоко по плато, откуда видны отвесные утесы, горные реки и долины с фруктовыми деревьями. Когда сухо и ясно, гулять по плоскому галечному дну ущелья одно удовольствие, лишь местами будут лужи от ручья. Но стоит пройти хорошему дождю, как уровень воды резко вырастает на 3–4 метра. Интересные факты о Карадахской теснине — в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22153</t>
+  </si>
+  <si>
+    <t>Спеть с Высоцким, посидеть с Шараповым: сквер Говорухина готовится к открытию в центре Волгограда В центре Волгограда на бульварной части проспекта Ленина появился новый сквер памяти Станислава Говорухина. На аллее установили бронзовую скульптуру режиссера и фигуры героев его фильмов. Сквер получился милым, откроют его в конце лета. Хотя уже сейчас волгоградцы могут почитать газету с Шараповым, примоститься на лавочке с Томом Сойером и Гекельберри Финном, спеть под гитару рядом с Высоцким. Бронзовых персонажей сделали волгоградские скульпторы. Смотрим фоторепортаж из нового сквера с комментариями автора композиций. Подписаться на @kp_volgograd Наша парковка в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22150</t>
+  </si>
+  <si>
+    <t>Экскурсии в Марий Эл Марий Эл есть чем удивить туристов. Республиканская столица Йошкар-Ола — яркий образец эклектики западной Европы и русской архитектуры. В регионе много рек, живописных лесов и самобытных промыслов. Сюда приезжают поклонники литературного персонажа Остапа Бендера, а остановиться на ночь можно в замке, который построили два века назад. 🔻Центр Йошкар-Олы На территории города располагается «Царевококшайский Кремль» — самый молодой Кремль России. Это новодел на месте средневекового острога. Неподалеку находится Национальная художественная галерея, которая интересна не только своей коллекцией работ местных художников и прочих мастеров, но и архитектурой в стилистике эпохи Возрождения. Достойны внимания Собор Воскресения Христова, Кафедральный собор Благовещения Пресвятой Богородицы. От него по Театральному мосту попадаешь на набережную Брюгге. 🔻Музей купеческого быта в Козьмодемьянске Расположен в небесно-голубом особняке, который некогда был большой усадьбой. Построили ее в 1897 году, но до наших дней дошел только дом. Строение поэтично величают памятником козьмодемьянскому купечеству, которое сыграло ключевую роль в развитии города. 🔻Музей сатиры и юмора Остапа Бендера Еще один музей в Козьмодемьянске. Поклонники литературного шедевра Ильфа и Петрова знают, что одним из прообразов Васюков мог быть Козьмодемьянск. Здесь проводят сеансы одновременной игры в шахматы, на которые приезжают мировые гроссмейстеры. А еще показывают театральные представления, устраивают аукционы, концерты. 🔻Мироносицкая пустынь в Ежово Для поклонников паломнического туризма. Монастырь основан в XVII веке. Тогда он был мужским, а сейчас женский. Обитель никогда не была людной. Что в царское время, что после возрождения в новой России здесь жили и живут десяток послушниц и монахинь. Сюда едут за умиротворением и молитвами чудотворному образу Пресвятой Богородицы со святыми женами Мироносицами. 🔻Замок Шереметевых в Юрино Барочный замок на берегу Волги. От столицы республики до него около трех часов на машине. Дворец строили 40 лет и он нисколько не уступает своим величием столичным усадьбам. Поклонники архитектуры часами разглядывают сотни декоративных элементов в экстерьерах замка. Самое интересное, что в старинных графских палатах сейчас не только музей, но и гостиница, где можно снять номер. Больше интересных идей, как провести отпуск в Марий Эл, — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22144</t>
+  </si>
+  <si>
+    <t>Отдых в знаменитом Павловском Посаде: платки с узорами, колокольня с курантами и родина Вячеслава Тихонова Здесь вы сможете не только погрузиться в атмосферу прошлых веков, прогуливаясь по тихим улочкам с домиками в два этажа, но и открыть для себя множество интересных мест и развлечений. 🔻Историко-художественный музей Здесь несколько залов, разделенных тематически: краеведческий, мещанский, резьбы по дереву, павловопосадских платков и шалей. С 2019 года Историко-художественный музей входит в единый музейно-выставочный комплекс, к которому также относятся дом-музей Вячеслава Тихонова, музей космонавта Быковского, Дом Широкова и другие музеи. ➡️Ул. Большая Покровская, 38 🔻Музей истории русского платка и шали Он создан по инициативе местного жителя Владимира Шишенина. Коллекция его платков, шалей и женских головных уборов предыдущих столетий послужила основой музейного собрания. Выставочные площади невелики. В музее можно увидеть коллекции золотного шитья, шерстяных и шелковых платков, шалей и народных костюмов. Советуем побывать здесь с экскурсией и принять участие в одном из мастер-классов по росписи. ➡️Пл. Революции, 9/1 🔻Павловопосадская платочная мануфактура Мануфактура сегодня — это действующее предприятие, на котором производят около 1000 видов изделий. Она находится в историческом здании 1901 года. Для туристов на мануфактуре открыли музей, попасть в него можно с групповой экскурсией. В музейной коллекции — платки и шали разных исторических периодов: платки XIX века, советские и рукописные с авторскими рисунками. ➡️Ул. Каляева, 5 🔻Покровско-Васильевский монастырь Действующий мужской монастырь. Главная святыня — мощи Василия Грязнова, которого причислили к лику местночтимых святых Павловского Посада. Здесь его называют преподобным Василием Павлово-Посадским, а день прославления отмечают 7 августа. ➡️Ул. Максима Горького, 25 🔻Музей «Княжий двор» Музейно-выставочный комплекс, который находится в рабочем поселке Большие Дворы в 5 км от Павловского Посада. Его экспозиция знакомит с историей Павлово-Посадского района, развитием здесь ткацких и прядильных производств. В одном из залов можно увидеть реконструкцию сражения 1812 года «Бой на реке Вохна». На верхнем этаже находится картинная галерея. 🔻Дом-музей Вячеслава Тихонова Вячеслав Тихонов родился в Павловском Посаде в 1928 году. Музей, посвященный легендарному актеру, открыли в городе в 2018 году — к 90-летию со дня его рождения. Экспозицию посвятили фильмографии, а также детским и юношеским годам Вячеслава Тихонова. Часть экспонатов музею подарила дочь актера, Анна Тихонова. В музее работает кинолекторий, проводят интерактивные программы и мастер-классы для детей. ➡️Ул. Тихонова, 66 Куда еще сходить в Павловском Посаде — интересные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22139</t>
+  </si>
+  <si>
+    <t>Язык Тролля в Дагестане: пощекотать нервы, сидя над пропастью При упоминании Языка Тролля в Дагестане на самом деле речь идет об Орлином выступе в высокогорном селе Гоор. Из-за сходства с «фотогеничным» норвежским каменным зубцом в форме языка это место и манит туристов - гиды «продают» его как местный Язык Тролля.  Что посмотреть по пути: 🔻Аул Старый Кахиб Это заброшенное древнее селение в 160 км от Махачкалы, ставшее музеем под открытым небом. Туристы приезжают в аул-призрак на скале, чтобы увидеть, как жили горцы испокон веков, пройтись по узким улочкам на крутом склоне среди традиционных жилищ и восхититься величественными каменными башнями высотой до 20 метров.  🔻Аул Старый Гоор Покинутый людьми аул на высоте около 1,5 тыс. метров, до которого из Махачкалы ехать примерно 4 часа. Первые его постройки датируются XVII веком, хотя на стенах находили и более древние символы доисламского периода. Раньше это был неприступный оборонительный комплекс, а сегодня — любопытная достопримечательность, с руинами домов, могилами шейхов и полуразрушенными башнями. Современный Гоор построили ниже, сегодня там живет чуть больше 800 человек. 🔻Смотровой бинокль Справа от гоорского Языка Тролля — на смотровой площадке, есть платный бинокль. Из него любуются потрясающим видом на долину реки Аварское Койсу и Кавказский хребет. Тут же и фотографируются. Больше интересных фактов и других достопримечательностей Дагестана — на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22138</t>
+  </si>
+  <si>
+    <t>🏞💙🍃 Спокойное, тихое утро на берегу Телецкого озера — умиротворенная природная красота Видео: Евгений Веселовский для @altzap Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22135</t>
+  </si>
+  <si>
+    <t>Куда сходить в Воронеже: самые знаковые достопримечательности города 🔻Алексеево-Акатов монастырь Одна из старейших обителей Воронежской области. Алексеевский храм — первый в монастырском ансамбле — был заложен в 1620 году в благодарность Богу за то, что помог защитить воронежскую землю от набегов литовцев и черкасов. Сегодня же сюда приезжают паломники со всей России, чтобы поклониться древним святыням и полюбоваться многовековыми памятниками архитектуры. 🔻Корабль-музей «Гото Предестинация» Это первый линейный корабль Российского флота. Судно было построено на верфи Воронежа в 1698 году. Руководил процессом сам Петр I. Император неспроста выбрал в качестве колыбели отечественного флота этот город — Воронеж имеет выход к Азовскому морю через одноименную реку и Дон. В то время было особенно важно защитить южные рубежи государства от крымских татар и турок. Пришвартованный у Адмиралтейской пристани корабль-музей — точная копия того самого судна. Здесь проводят экскурсии, показывают посетителям макеты кораблей, оружие, форму морских офицеров и другие интересные экспонаты. 🔻Площадь Победы В центральном районе расположено одно из самых символичных мест Воронежа. Площадь Победы посвящена мужеству и отваге воинов, сражавшихся за Родину в годы Великой Отечественной войны. Здесь расположен мемориальный комплекс, состоящий из нескольких частей: 40-метрового обелиска, скульптурной группы, символизирующей единство советского народа, огня Вечной славы, могилы Неизвестного солдата. 🔻Музей-заповедник «Дивногорье» Соскучились по горам? Добро пожаловать в музей-заповедник «Дивногорье». Это одно из самых популярных мест Воронежской области. Природный комплекс знаменит своими меловыми пещерными церквями. Сотни туристов приезжают сюда, чтобы увидеть древнейший Дивногорский Успенский монастырь, Маяцкое городище и Маяцкий гончарный комплекс. Зачем ехать на отдых в Воронеж в 2026 году, и какие места посетить в городе и окрестностях Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22132</t>
+  </si>
+  <si>
+    <t>🏞Водопады Карелии: выбрали 15 самых красивых Каждый из них по-своему хорош: цветом воды, мощным потоком, живописными окрестностями. А иногда — и всем сразу. Сохраняйте список — и вперед, планировать путешествие! 🔻Кивач Об этом водопаде наверняка слышали даже те, кто ни разу не бывал в Карелии. «Стремительный» — так с финского переводится его название. Больше 10 метров высотой, Кивач — самый высокий равнинный водопад в России. Большой плюс — до него легко добраться. Ведь располагается он на территории одноимённого заповедника. Вокруг оборудованы смотровые площадки и экологические тропы, музейные экспозиции. Не прогулка — а сплошное удовольствие. ➡️Кондопожский р-н, п. Кивач 🔻Рускеальские водопады Высота самого большого из них — Ахвенкоски — около 4 метров, но его особенность не в этом. Воды реки Тохмайоки ярко-коричневые из-за высокого содержания торфа и железа. На фоне окружающей зелени такой водопад выглядит очень необычно. И несмотря на небольшую высоту, потоки воды устремляются вниз с впечатляющим грохотом. ➡️Сортавальский р-н, Кааламское с. п. 🔻Юканкоски Порог Юкка или «Белые мосты» — такое название носят два красивых водопада недалеко от города Питкяранта. Расположились они на реке Кулисмайоки. Два брата-падуна — 16-метровый на правом рукаве реки, а ниже — еще один 11-метровый красавец. Весной они полноводны и шумны, а торф окрашивает их воды в желтоватый цвет. Чтобы удобнее было любоваться водопадами, здесь оборудована лестница, по которой можно спуститься к чаше. ➡️Питкярантский р-н, Питкярантское г. п. 🔻Экопарк «Долина водопадов» Парк, открытый в 2020 году, сразу стал популярным у отдыхающих в Карелии. Путников встречают живописные виды, буйная растительность и благоустроенные пешеходные маршруты. Но главное сокровище парка — каскад водопадов на реке Иийоки. Полюбоваться мощью и красотой водопадов можно, сидя на лавочке. А тем, кто предпочитает активный отдых, стоит отправиться на рыбалку или покататься на байдарке. ➡️Лахденпохский р-н, п. Ихала 🔻Киваккакоски Один из самых крупных водопадов в республике можно увидеть на территории национального парка «Паанаярви». Спуститесь вниз по течению реки Оланга, в конце пути вас ждет незабываемое зрелище! Широкий стремительный поток проносится вдоль покрытых растительностью скалистых берегов. Сам водопад состоит из семи уступов — по своей высоте он даже больше популярного водопада в поселке Кивач. ➡️Лоухский р-н, Кестеньгское с. п., нацпарк «Паанаярви» Топ самых красивых водопадов Карелии Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22130</t>
+  </si>
+  <si>
+    <t>Рязанские земли — форпост защиты рубежей России Исторически рязанские земли были щитом Руси на юго-восточных окраинах. Именно здесь, на границе со Степью, веками ковался характер защитников, а сам регион стал символом стойкости и мужества. 🔻 1237 год — Рязанское княжество первым приняло удар татаро-монгольского войска. Город был разрушен, но земли продолжили играть роль пограничной территории: политический центр перенесли в Переяславль-Рязанский, который выполнял функцию опорного пункта. 🔻В период правления Ивана Грозного пограничной была вся южная сторона региона. 🔻 XVI век — после взятия Казани и Астрахани южная граница отодвинулась, и многие служилые люди, не желая терять вольный статус, уходили на Дон, вливаясь в казачьи общины. Рязанские казаки, по мнению историков, стали во много родоначальниками донского казачества. А общие черты в культуре и костюмах до сих пор напоминают о тех связях.  🔻Осенью и зимой 1941 года Рязань вновь оказалась на переднем краю обороны. Ключевой железнодорожный узел обеспечивал переброску резервов к Москве. На защиту страны встали не только регулярные части Красной Армии, но и народное ополчение — рабочие, студенты, тысячи горожан, круглосуточно возводящих оборонительные рубежи. Так, с давних времен Рязань остаётся пограничным форпостом России. История Рязани — непрерывная цепь оборонительных сражений, от первых дружин до защиты Москвы во времена Великой Отечественной войны. И сегодня рязанская земля является кузницей защитников России, ведь именно здесь действует одно из двух в России учебное заведение, осуществляющее подготовку офицеров Воздушно-десантных войск - Рязанское гвардейское высшее воздушно-десантное командное училище имени генерала армии Маргелова. Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22126</t>
+  </si>
+  <si>
+    <t>🔥 Скульптура Хранителя Горы появилась в Пермском крае На юбилейном фестивале KAMWA под Полазной случилось настоящее чудо рукотворной магии. Прямо на глазах у завороженных зрителей, в пламени обжигательной печи, родился Хранитель Горы. Это не просто скульптура. Это Человек-птица, чья рубаха соткана из луговых трав, ладони раскрыты навстречу ветру, а за плечами мощные крылья. В нем чувствуется дух древних легенд и сила пермской земли. Момент презентации выбрали с особым смыслом: Хранитель явил свой лик на закате солнца под гипнотические звуки диджериду. Авторами проекта стали пермские керамистки Марина Еркович и Елена Субботина. На скульптуру ушла неделя кропотливого труда. Хранитель навсегда поселится на Лунежских горах, среди живописных гипсовых скал, возвышающихся над Камским водохранилищем. Чтобы добраться до скульптуры, нужно доехать до центра активного отдыха «Полазна», а дальше - пешком по экотропам заказника. 📷: Наталья Шостина ✏️ Подпишись на «КП-Пермь» | Мы в Maкс</t>
+  </si>
+  <si>
+    <t>14.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22120</t>
+  </si>
+  <si>
+    <t>Живописные водопады Индонезии 🔻Водопад Тумпак Севу Тумпак Севу переводится как «тысяча водопадов». Вода падает со скал высотой около 120 метров и образует широкую стену из потоков. Лучшие виды открываются со смотровых площадок над ущельем. Туристы также могут спуститься к подножию водопада по тропе через джунгли. ➡️Остров Ява, провинция Восточная Ява, район Лумаджанг. 🔻Водопад Секумпул Секумпул считается одним из самых красивых водопадов Бали. Он состоит из нескольких мощных потоков воды, падающих с высоких скал в густых тропических лесах. Дорога к водопаду проходит по лестницам и тропам через рисовые поля и джунгли. У подножия водопада находится природный бассейн. ➡️Остров Бали, северная часть острова, район Булеленг. 🔻Водопад Гит-Гит Гит-Гит — один из самых известных водопадов северного Бали. Вода падает с высоты около 35 метров в узкое ущелье. Тропа к водопаду проходит через густой тропический лес. По дороге расположены небольшие смотровые площадки и лавки с сувенирами. ➡️Остров Бали, район Булеленг, недалеко от города Сингараджа. Где еще побывать в Индонезии — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22118</t>
+  </si>
+  <si>
+    <t>22 и 23 августа в AZIMUT Парк Отель Переславль состоится фестиваль «Единение × Близость. Прайм-Эра» Два насыщенных дня объединят образовательную программу, практики осознанности, музыку, творчество и отдых на природе. Гости могут сами составить маршрут по фестивалю, выбрав интересующие события: — В образовательных пространствах пройдут встречи и открытые беседы. — Практическая часть объединит йогу, медитации и творческие мастер-классы. — Отдельные площадки с мужскими и женскими программами. — Спортивные активности, бассейн с DJ-сетами и саунд-хилингом, концерты. — Развлекательное пространство для семей с детьми. Среди спикеров и участников выступят: Сати Казанова — певица и музыкальный хедлайнер фестиваля Анфиса Чехова — телеведущая и актриса Максим Ноготков — основатель компании «Связной», ювелирного бренда Pandora и один из создателей арт-парка «Никола-Ленивец» Яна Блиндер — певица и финалистка шоу «Голос» Омкар — проводник трансформационной игры «Лила» Ника Никольская «Весна» — оперная певица, артистка и DJ, и другие приглашённые эксперты и артисты. Проведите выходные ярко: бронируйте билеты уже сейчас! https://azimuthotels.com/ru/special-offers/festival-yoga-pereslavl-2026 ; Реклама ООО «Парк Отель Переславль» ИНН 7627062520 erid 2W5zFJVpn9f</t>
+  </si>
+  <si>
+    <t>14.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22111</t>
+  </si>
+  <si>
+    <t>Можайск: чудо-храм на месте кремля, защита Святого Николая и Можайское море Можайск — один из древнейших городов Подмосковья. А еще — один из самых экологически чистых. Кроме того, места тут очень живописные. Чего стоит только «Можайское море» — так в народе называют одноименное водохранилище, один из крупнейших искусственных водоемов Подмосковья. 🔻Никольский и Петропавловский соборы на месте бывшего кремля На Николиной горе стоят два собора: старинный Петропавловский (его деревянный предшественник был построен на этом месте в XII-XIII веках) и Ново-Никольский (начало XIX века) в стиле русской псевдоготики. Стройный, как бы устремленный к небу, он виден со многих точек города. В его подклете сохранились фрагменты белокаменных стен — это бывшие проездные ворота древней башни Можайского кремля. В этом же подклете сейчас открыт музей с редкими богослужебными книгами XVII-XVIII веков. ➡️Ул. Бородинская, 8 🔻Часовня Николы Можайского Символическая часовня построена над памятником святому Николаю Можайскому, который считается покровителем города. По легенде, в 1341 году, когда Можайский кремль осадили литовцы, им было видение: в небе появился святой с мечом в одной руке и образом города в другой — в знак того, что город находится под его защитой. Враги перепугались и отступили. ➡️Аллея Городов-побратимов 🔻Лужецкий Ферапонтов монастырь Единственный из 18 (!) монастырей Можайска, который сохранился до наших дней. Название «Лужецкий» получил по местности: обитель расположилась среди заливных лугов. В храмах обители можно увидеть фрагменты средневековых фресок. Местные шепчутся, что это сам Андрей Рублев, однако историки это опровергают — скорее, его последователь Дионисий. Тем не менее, такого количества фресок XVI века нет больше ни в одном соборе, недаром Лужецкий монастырь включен в список Всемирного наследия ЮНЕСКО. ➡️Ул. Герасимова, 1 🔻Дом-музей художника Сергея Герасимова Расположенный рядом с Лужецким монастырем, музей посвящен жизни и творчеству известного русского и советского художника, родившегося в Можайске. В бревенчатой усадьбе с панорамными окнами собраны личные вещи мастера, фотографии, оригинальная мебель начала XX века и, конечно, его картины. К слову, самая известная — «Мать партизана» — хранится в Третьяковской галерее. ➡️Ул. Герасимова, 5 🔻Музей-заповедник «Бородинское поле» По полю расставлены памятники как солдатам Отечественной войны 1812 года, так и Великой Отечественной 1941-1945 гг. Непременно надо дойти до Высоты Рубо. Неподалеку — главный в заповеднике памятник погибшим в войне 1812 года. Рядом поставлен большой бинокль: через него можно рассматривать окрестности. А еще тут располагается Спасо-Бородинский монастырь. ➡️Можайский район, д. Бородино Что еще посмотреть в Можайске — рассказано на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22103</t>
+  </si>
+  <si>
+    <t>Нукутский район, в районе села Закулей Фото: Елена Амбурцева</t>
+  </si>
+  <si>
+    <t>13.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22097</t>
+  </si>
+  <si>
+    <t>Идеи для отпуска в Нижегородской области 🔻Побродить по стенам древнего кремля Построенный в 1508 году, он считается самой древней частью города. Здесь можно не только посмотреть на крепость со стороны, но и подняться на ее стены. Время тут замирает: кажется, еще мгновение — и из-за кирпичной кладки покажутся средневековые воины. И, наконец, приятным бонусом будут великолепные виды, открывающиеся с откоса Нижегородского кремля. Именно здесь лучше всего любоваться стрелкой – слиянием Волги и Оки. 🔻Полюбоваться закатом на набережной Пользователи интернета окрестили Нижний Новгород «столицей закатов». Лучше всего любоваться этой красотой с амфитеатра новой Нижневолжской набережной, здесь же получается самое красивое селфи. Влюбленным парам вообще нельзя обойти эту достопримечательность. Если вы хотите признаться в любви или сделать предложение, то лучших декораций не найти. 🔻Пройтись по местам Пушкина Нижегородская область тесно связана с именем великого русского поэта Александра Пушкина. В Большом Болдине расположено родовое поместье писателя, здесь же он создал свои самые знаменитые произведения. И сейчас туристы могут ощутить вдохновляющую прелесть сельских пейзажей, посидеть в кабинете поэта, попробовать разобрать его рукописи. 🔻Изучить ремесла в Городце Любителей старины наверняка привлечет древний город Городец, основанный в 1171 году. Среди всех остальных волжских городов он выделяется уникальной деревянной резьбой. Город считается центром народных промыслов. Хохлома, семеновская матрешка, городецкая роспись, золотое шитье, кружевоплетение, казаковская филигрань – все это вы можете своими глазами увидеть в музейно-туристическом комплексе «Город мастеров». В Городце создан целый музейный квартал, где каждый найдет себе занятие по вкусу: «Детский музей», «Галерея добра», «Терем русского самовара», «Дом графини Паниной». 🔻Посмотреть на Волгу с канатной дороги После того, как вы съездили в самые заповедные уголки Нижегородской области, прошлись по красивым улицам Нижнего Новгорода, покатались по его рекам, остается только взглянуть на город с высоты. Сделать это можно благодаря современной канатной дороге, связывающей Нижний Новгород с городом Бор. Отсюда открываются лучшие виды, так что, планируя отдых в Нижегородской области в 2026 году, обязательно включите этот пункт в свой план. Чем еще заняться на отдыхе в Нижегородской области — читайте на сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22093</t>
+  </si>
+  <si>
+    <t>🏝 Необычные природные достопримечательности Маврикия, которые стоит посетить 🔻Семицветные пески Шамарель Территория дюн, песок в которых из-за разного содержания металлов приобрел яркие оттенки: красный, коричневый, фиолетовый, зеленый, голубой, пурпурный и желтый. Если взять горсть разных цветов и смешать их, то спустя время они снова разделятся по цветовым слоям. 🔻«Подводный водопад» «Подводный водопад» — обман зрения, созданный природой. Эффект возникает из-за движения песка и ила под воздействием сильных прибрежных течений. Маврикий расположен на океаническом плато, которое резко обрывается в бездну на глубину до 4000 метров. Потоки песка стекают по подводным склонам плато в глубокую впадину, создавая сверху иллюзию низвергающихся масс воды. 🔻Водопады Рочестер Главная особенность водопада Рочестер — отвесная стена, состоящая из прямоугольных базальтовых колонн. Они образовались миллионы лет назад, когда раскаленная лава резко остывала и сжималась, раскалываясь на геометрически правильные блоки. Река Саван плавно стекает по этим «ступеням», создавая широкий мощный поток. Место часто выбирают для съемок фильмов и свадебных фотосессий. 🔻Пляж Тру-о-Биш Тропический пляж с мелким пудровым песком и пологим входом в море. Считается одним из лучших мест на острове для семейного отдыха и снорклинга среди прибрежных рифов. 🔻Пляж Блю-Бэй Цвет воды здесь переливается всеми оттенками лазури и индиго. В 1997 году акваторию залива объявили национальным морским парком из-за биоразнообразия: здесь обнаружили более 50 видов кораллов и сотни видов тропических рыб. Глубина в лагуне небольшая, что делает место подходящим для снорклинга даже для новичков. Категорически запрещено наступать на кораллы, кормить рыб хлебом или пытаться вынести из воды ракушки — за этим следят патрули службы охраны побережья. Подробнее, о главных достопримечательностях Маврикия, которые стоит посетить, — в нашем путеводителе Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22090</t>
+  </si>
+  <si>
+    <t>Лучшие развлечения во Владимире: где провести время с друзьями и семьей Владимир входит в самый популярный туристический маршрут нашей страны — Золотое кольцо России, и исторических достопримечательностей здесь много. А есть еще театры, музеи, развлекательные центры и площадки для детей и взрослых.  🔻Патриарший сад Патриарший сад — наследие тех времен, когда в каждой губернии патриарх обязан был иметь свой парк. В советское время его превратили в станцию юннатов. А в новой российской истории название вернули прежнее и сохранили занятия с детьми. Патриарший сад представляет собой в буквальном смысле цветущий оазис среди городских построек. Сад и оранжерея круглогодично открыты для прогулок и экскурсий. ➡️Ул. Козлов Вал, 5 🔻Центр пропаганды изобразительного искусства Этот музей расположен в уникальном здании — Губернаторском доме — памятнике архитектуры конца XVIII века. Здесь проходят многочисленные групповые и персональные выставки, преимущественно экспонируются работы художников Владимирского края. При этом центр имеет свою богатую коллекцию произведений владимирских и российских мастеров изобразительного искусства. ➡️Ул. Большая Московская, 24 🔻Улица Георгиевская В 2015 году во Владимире появилась пешеходная улица — своеобразный местный Арбат. Длина улицы всего 300 метров, но на ней собрано множество достопримечательностей, архитектурных памятников и арт-объектов. Здесь можно найти памятники филёру и шалопаю, художнику и аптекарю. Также на Георгиевской улице можно взглянуть на Дом фольклора, Георгиевскую церковь, Дом народных мастеров и многое другое. 🔻Соборная площадь Это историческое сердце Владимира. Именно здесь расположены основные достопримечательности города: Успенский и Дмитриевский соборы, включенные в список ЮНЕСКО. Здесь же расположены сквер Липки и парк Пушкина, в которых приятно прогуляться. Аллеи парка выводят к смотровой площадке, откуда открывается вид на пойму реки Клязьмы. А на самой площадке стоит памятник князю Владимиру — крестителю Руси. ➡️Ул. Большая Московская, 33 🔻Музей «Старая аптека» Музей располагается в здании с 200-летней историей, которое признано объектом культурного наследия. Аптека в нем открылась еще в 1805 году и работала вплоть до 2010-го, когда здание закрыли на реставрацию. А после уже открылся музей с экспозицией, посвященной аптечному делу. Также в «Старой аптеке» проводятся экскурсии и мастер-классы. ➡️Ул. Георгиевская, 3 Обзор лучших развлечений во Владимире  Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22089</t>
+  </si>
+  <si>
+    <t>⛰Богунайский водопад в Красноярском крае Богунай — небольшая, но с очень сильным характером-течением таежная река, впадающая в более крупный Кан и образующая каскады в районе города Зеленогорска, находящегося примерно в 160 км от Красноярска. Зеленогорск — закрытый город, поэтому о пропуске сюда следует позаботиться заранее, но, с другой стороны, пропускной режим охраняет это чудо природы от толп туристов. Водопад имеет два уровня. Высота первой ступеньки — около метра, а вот со второй, высотой около 10 м, бурлящая вода горной речушки шумным потоком падает вниз и живописно разбивается брызгами о камни. Самые закаленные туристы не упускают возможности искупаться в Богунае, однако температура воды очень бодрящая даже в пик лета. Ну и покоряя эти обросшие легендами места, стоит не забывать смотреть по сторонам — виды открываются чудесные. Больше уникальных природных достопримечательностей Красноярского края — в нашей подборке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.08.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22083</t>
+  </si>
+  <si>
+    <t>🌚 Как затмение Солнца прошло сегодня (видео в ускоренной версии) Следующее солнечное затмение произойдет уже в феврале 2027 года, но на территории России его видно не будет. А вот полное затмение, которое увидят в России, случится теперь 30 марта 2033 года на востоке Чукотки. Планируйте отпуск. Ещё одно - 20 апреля 2061 года, и вот его уже хорошо будет видно в европейской части страны. Пометьте в календарике, ну а вдруг?.. ✏ Подписаться на @truekpru | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>12.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22080</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите, какая красотка😍 Эта лиса живет в заказнике «Приозерный», который расположен между Сенгилеевским водохранилищем и Русским лесом. Рыжую плутовку повезло сфотографировать инспектору ставропольского минприроды. Фото и видео: минприроды СК Подпишись на @kpstav | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>12.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22077</t>
+  </si>
+  <si>
+    <t>⛰Гора Иремель в Башкирии Подняться на Иремель можно по «царской тропе», по пути очутиться в «долине смерти», увидеть каменные реки, горные озера и даже цветущие луга. В этом месте рассказывают легенды о шаманах, считавших горный массив своим священным местом. Горный массив имеет две вершины — Большой и Малый Иремель. Они разделены низменной долиной. Благодаря этому горы здесь напоминают гигантское седло. 🔻Большой Иремель Вершина издалека напоминает стог сена, из-за чего местные ее так и прозвали (по-башкирски «кэбэн»). На склонах горы можно увидеть несколько каменных рек — курумников, состоящих из больших валунов. Наверху — плоское и широкое плато. Высота Большого Иремеля — 1582 метра. 🔻Малый Иремель Соседняя вершина чуть ниже — 1449 метров. Место считается заповедной зоной, поэтому подниматься туда нельзя. Полюбоваться видами необычных скал, похожих на остатки крепостных стен, можно с Большого Иремеля. Между вершинами горы есть участок, на котором полностью отсутствует растительность. Из-за этого его называют «Долиной смерти». Интересные факты о вершине и что еще посмотреть по пути — рассказываем по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22072</t>
+  </si>
+  <si>
+    <t>Музей «Хохловка» в Перми: самобытная архитектура и фольклорные программы Здесь есть все, что заинтересует туриста: самобытная история, уникальные объекты, красивейшая природа. Гиды во время фольклорной экскурсии с песнями и шутками-прибаутками расскажут вам о том, чем жили, где работали и как строили свой быт коми-пермяки в XVII-начале XX веков. Что посмотреть: 🔻Крестьянские избы В собрание музея входят несколько крестьянских домов с воссозданными интерьерами и предметами быта. Экскурсоводы на месте расскажут вам о назначении каждого из предметов в избе — некоторые приспособления использовались весьма неочевидным способом! 🔻Церкви и колокольни Две церкви — Преображенская и Богородицкая, а также колокольня были возведены в XVII-XVIII веках: им больше 300 лет. Часть объектов закрыта для посещения, часть — на реставрации, но это не помешает восхититься бревенчатой архитектурой строений и серебристыми куполами, украшенными осиновым лемехом.  🔻Промышленные сооружения Древний промысел жителей этого региона — добыча соли. Есть даже поговорка: «Пермяк — соленые уши». В «Хохловке» собраны несколько промышленных сооружений, построенных для добычи соли, в том числе Михайловский соляной ларь и Никольский соляной амбар, построенные в 1880-х. 🔻Мельница и амбар Еще несколько объектов, которые нельзя обойти стороной. Шатровая ветряная мельница. Уникальный объект, необычный для этих мест: в регионе были распространены в основном водяные мельницы. Амбар. Заметная постройка большой площади. Амбар был построен в 1906 году и использовался для хранения зерна. 🔻«Камское море» Так называется Камское водохранилище — одно из самых больших в Европе. Именно на его живописном берегу расположен музей. Спуститесь к набережной водохранилища и совершите неспешный променад, любуясь необычным пейзажем. Что еще посетить туристу в музее «Хохловка» в Перми — читайте в нашем обзоре Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22069</t>
+  </si>
+  <si>
+    <t>🌊Популярные развлечения на Мальдивах в 2026 году 🔻Серфинг на Тулусду Тихий жилой остров с единственным в стране заводом по розливу Coca-Cola. Именно соседство с заводом и дало имя знаменитому серф-споту Cokes. Волна обрушивается прямо у берегового рифа, а в пиковые дни, с мая по октябрь, выдает трубы на 5–8 секунд. Для новичков есть более мягкие споты в других частях атолла. Инфраструктура развитая: современные отели, серф-кемпы, дайв-центры и уютные кафе с видом на океан. ➡️Остров Тулусду, атолл Северный Мале (Каафу), около 35 км к северо-востоку от Мале. 🔻Дайв-сафари на яхте Идея мальдивских дайв-сафари на яхте — вместо того, чтобы сидеть на одном курортном острове, вы живете прямо там, где нужно нырять. Лодка перемещается ночью, пока вы спите, и к утреннему брифингу уже стоит на следующем рифе. Классический маршрут по центральным атоллам (Северный Мале — Ари — Расду) охватывает за неделю все главное: мант на Мanta Point, китовых акул у Дигуры, затонувший Victory, Банановый риф и хаммерхедов на Расдху. ➡️Основные маршруты охватывают центральные атоллы Северный и Южный Мале, Ари, Расду; расширенные — атоллы Баа, Лхавияни, Раа; «Глубокий юг» — Хуваду, Фувамула, Адду. 🔻Закатный круиз с дельфинами За час до заката стаи спиннер-дельфинов выходят из глубин на поверхность. Они охотятся ночью, а перед этим «разогреваются», прыгая вокруг лодок. Дельфин-спиннер вращается вокруг вертикальной оси — до 7 оборотов за прыжок, высота до 3 метров. Ученые спорят о причинах этого поведения: одни считают, что так животные избавляются от паразитов, другие, что это социальная коммуникация. Традиционная мальдивская лодка дони идеально подходит для таких круизов: у нее низкий борт на уровне воды, можно свесить руку и почти коснуться дельфина. Самые насыщенные встречи происходят в каналах между атоллами, где глубина резко возрастает и там концентрируется корм. 🔻Ужин мальдивской кухней на лодке-дони радиционная мальдивская деревянная лодка с приподнятыми носом и кормой украшается фонарями. На ней накрывается стол с белой скатертью, вас увозят на якорную стоянку в лагуне, где нет берегов, только вода и звезды. На таком ужине обычно подают мальдивские блюда — с местным тунцом, кокосовым карри и сладкими оладьями бонди из бананов. Основа мальдивской кухни — тунец: его едят свежим, копченым, сушеным, тушеным и сырым. 🔻Ночной снорклинг с биолюминесцентным планктоном После захода солнца дневные рыбы засыпают в укрытиях, а их место занимают ночные хищники. Осьминоги выходят на охоту, меняя цвет за секунды, мурены змеятся над самым дном, рыбы-скорпионы лежат неподвижно, их почти невозможно заметить. Черепахи дрейфуют у поверхности, появляется возможность рассмотреть их в деталях. Рифовые акулы, которых днем видишь только на расстоянии, ночью подходят ближе. Гиды на ночных снорклинг-турах берут с собой UV-фонари, под которыми кораллы начинают флуоресцировать в зеленый, оранжевый и синий цвета. ➡️Самые «звездные» точки — остров Ваадху (атолл Раа), Ланканфуши (Северный Мале) и Маафуши (Южный Мале). Другие достопримечательности и активности на Мальдивах Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22063</t>
+  </si>
+  <si>
+    <t>✨ Алатырь — колоритный городок на реке Суре, один из православных центров Поволжья В городе сохранилось множество церквей и монастырей. Один из древнейших — Свято-Троицкий мужской монастырь, известный с 1584 года. Внутри колокольни открыта экспозиция, где можно увидеть, как выглядела обитель в разные века. Также в городе стоит увидеть: 🕊 Храм Усекновения главы Иоанна Предтечи (1703 год) 🏛 Николо-Знаменскую церковь в классическом стиле (1770 год) ⛪️ Рождественский собор (1747 год) 🌟 Казанскую церковь в псевдорусском стиле В историческом центре сохранилась застройка XVIII–XIX веков, в том числе образцы деревянного зодчества. Здесь время течёт иначе — и это чувствуется в каждом переулке. Спасибо за яркие кадры нашим дорогим подписчикам! 📸 Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22062</t>
+  </si>
+  <si>
+    <t>Гора Фансипан во Вьетнаме ⛰Фансипан — высочайшая вершина Индокитая (3143 метра), известная как «Крыша Индокитая». Гора расположена в окрестностях Сапы и является частью горного хребта Хоангльеншон. Подъем на Фансипан дарит возможность за несколько часов пройти через несколько климатических зон — от субтропических лесов до альпийских лугов. ⛰Самый популярный способ подъема — по канатной дороге Sun World Fansipan Legend, которая является самой длинной трехканатной дорогой в мире (6282 метра). Подъем занимает около 15–20 минут, открывая панорамные виды на горные долины. От верхней станции канатной дороги к пику ведет лестница из сотен ступеней. Для опытных туристов возможен 2–3 дневный треккинг с гидом. ⛰Лучшее время для посещения — с сентября по ноябрь и с марта по май. Зимой (декабрь–февраль) температура на вершине может опускаться ниже нуля, а летом (июнь–август) часто бывают туманы. Рекомендуется брать теплую одежду даже в теплый сезон, так как на вершине может быть ветрено и прохладно. ➡️Провинция Лаокай Лучшие достопримечательности Вьетнама — рассказываем, какие места обязательно стоит включить в маршрут Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22057</t>
+  </si>
+  <si>
+    <t>🪶Пушкинские места в Тверской области «Пушкинское кольцо Верхневолжья» — это туристический маршрут в Тверской области, охватывающий места, связанные с биографией великого русского поэта: усадьбы, церкви, парки, дворцы.  ➡️Протяженность кругового маршрута — 250 км. Что посмотреть: 🔻Императорский путевой дворец Построенный в стиле классицизма по проекту архитектора Петра Никитина и перестроенный по чертежам великого Карла Росси, этот дворец был центром светской жизни Твери. Его посещала сама Екатерина II, здесь жила сестра императора Александра I. Она-то и превратила дворец в модный литературный салон, где бывал Александр Пушкин. Сейчас в здании располагается картинная галерея. ➡️Тверь, ул. Советская, 3 🔻Старицкий Успенский монастырь Пушкин посещал Успенскую церковь в селе Иванищи и мужской Успенский монастырь в Старице, основанные в XVI веке. Последний считается одной из древнейших обителей на тверских землях. Комплекс монастыря, обнесенный мощными стенами, включает в себя исторические здания и новоделы, гармонично вписанные в архитектурный ансамбль. ➡️Старица, ул. Ленина, 1 🔻Усадьба Малинники Это очень значимое место в жизни Пушкина. Он неоднократно гостил в селе Малинники у владелицы усадьбы Прасковьи Осиповой-Вульф. Именно в этих краях по замыслу поэта находилась усадьба Лариных. До наших дней сохранился усадебный парк и некоторые деревянные постройки: часовня, беседки. Усадьба ныне является филиалом Тверского государственного объединенного музея. 🔻Усадьба Вульфов в Берново Усадьба, построенная в XVI в. как родовое гнездо Вульфов, была одним из любимых мест, где гостил великий поэт. Здесь родились «Анчар», «Цветок», «Роман в письмах». В 1971 г. в здании имения открылся музей Пушкина, который работает и сейчас. ➡️Старицкий район, с. Берново 🔻Гостиница Гальяни В XIX веке это был целый гостиничный комплекс, построенный по проекту архитектора итальянского происхождения Павла Гальяни. Сюда входила собственно гостиница, а также ресторан и «зал для увеселений». Пушкин, который много раз останавливался в этой гостинице, писал о ней в шутливом стихотворении. Сегодня тут находится банк, который провел реставрацию, вернув зданию исторический облик. ➡️Тверь, ул. Пушкинская, 1 «Пушкинское кольцо Верхневолжья» — познакомиться с местами, где бывал и которыми вдохновлялся Александр Пушкин Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22055</t>
+  </si>
+  <si>
+    <t>15 августа 2026 года в AZIMUT Парк Отель Переславль состоится Фэшн-показ при свете 3 000 свечей Российские дизайнеры представят свои коллекции в сопровождении оркестра «Люмисфера», а программу дополнит выступление оперной певицы Елизаветы Шпилейко. Прозвучат классические произведения и современные аранжировки. В программе вечера 17:00 — сбор гостей и приветственный фуршет. 18:00 — показ коллекций Katya Dorogina, Minique, Encelade, МОКОТЕШИ, Rimarka и Mu:s. 20:00 — музыкальный сет, фуршет, розыгрыш подарков и пенная вечеринка. На протяжении всего мероприятия будет работать фотограф. Дресс-код для гостей — коктейльный или вечерний образ. Не пропустите главное модное событие этого лета — бронируйте место на показе по ссылке https://azimuthotels.com/ru/special-offers/pokaz-mod-pereslavl-2026 Реклама ООО «Парк Отель Переславль» ИНН 7627062520 erid 2W5zFHRZJKB</t>
+  </si>
+  <si>
+    <t>11.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22049</t>
+  </si>
+  <si>
+    <t>🏞 Сулакский каньон в Дагестане Это самая посещаемая достопримечательность республики наряду с древним городом Дербент. Увидеть Сулакский каньон хотя бы с одного ракурса должен каждый путешественник. ⛰Это самый глубокий каньон в Европе — 1920 метров. Тягаться с ним могут только ущелья в Азии и Южной Америке. Даже американский Гранд-Каньон проиграл Сулакскому около сотни метров глубины! Если вы поехали на каньон из Махачкалы, то первую остановку сделайте на берегу Чиркейского водохранилища. Это огромный водоем, на склонах которого есть места для стоянки и обзора. Можно купаться. Здесь же в скалах сооружена самая высокая арочная плотина России и пункт управления ГЭС. Следом направляйтесь в поселок Дубки. Его основали для строителей местных электростанций в советские годы. Место находится аккурат между двумя объектами — Миатлинской и Чиркейской станциями.  Далее стоит поехать к аулу Миатли. Здесь путешественники делают гастрономическую остановку. В экокомплексе «Главрыба» предлагают платную рыбалку. Улов могут тут же пожарить. Неподалеку расположен «Нескучный сад» — персиковая плантация. Если будете путешествовать по Сулакскому каньону в конце лета, то сможете набрать плодов, взвесить их при выходе из сада и заплатить очень демократичную цену.  Подробнее о том, что посмотреть в Сулакском каньоне и историю достопримечательности, — на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22046</t>
+  </si>
+  <si>
+    <t>🔥 Друзья, сегодня последний день, чтобы выбрать главное треккинговое направление России! В голосовании собрано 10 самых лучших маршрутов — от сурового дыхания Камчатки и альпийских лугов Алтая до загадочных Хибинских тундр и горных вершин Кавказа. Алтай, Байкал, Крым... Здесь каждый найдёт своё идеальное направление для путешествия. Смотрите варианты и выбирайте своего фаворита по ссылке! ✨ Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22042</t>
+  </si>
+  <si>
+    <t>Пост для сброса напряжения, которое накопилось к концу рабочего дня. Ловите фотографии медвежонка Умки из Новосибирского зоопарка, умиляйтесь и ставьте ❤️ 📷 Сергей Ильтяков ✏️ Подпишись на «КП — Новосибирск» | Мы в Mакс</t>
+  </si>
+  <si>
+    <t>10.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22038</t>
+  </si>
+  <si>
+    <t>Куда сходить в Вологде: 35 лучших достопримечательностей Старинный город на северо-западе нашей страны славится тонкими кружевами и вкусным сливочным маслом. Вологда радует уютной атмосферой российской провинции и умеет удивлять приезжих. На вологодских улицах сохранилось немало памятников архитектуры, деревянных домов с резными наличниками и православных храмов со средневековыми росписями и алтарями.  🔻Вологодский кремль От бывших укреплений сохранились остатки земляных валов, рвов и представительный Архиерейский двор. На территории кремля можно увидеть два собора, высокую колокольню и кирпичные корпуса XVII-XIX веков. Во многих постройках размещаются интересные экспозиции Вологодского музея-заповедника. ➡️Ул. Сергея Орлова, 15 🔻Памятник букве О Жителей Вологды и Вологодской области отличает своеобразный окающий говор. Неудивительно, что в 2012 году в городе был установлен памятник букве О. Возле красивой кружевной рамки высотой 3 м и весом около 300 кг любят фотографироваться молодожены и туристы. Недалеко от забавного монумента на набережной стоит резная кованая скамья «Посидим поокаем», а в Кремлевском саду – Мельница желаний. ➡️Набережная у Кремлевского сада 🔻Музей кружева Уникальная коллекция, созданная руками талантливых мастериц, посвящена традиционному промыслу – знаменитым вологодским кружевам. В залах выставлены лучшие образцы кружевоплетения из разных стран мира, лучшие изделия вологодских мастериц и народные костюмы, украшенные легкими, ажурными кружевами. ➡️Кремлевская площадь, 12 🔻Музей «Мир забытых вещей» Первый этаж рассказывает о быте и жизни жителей Вологды до революции. Посетители могут заглянуть в воссозданные интерьеры гостиной, кабинета, столовой и детской. На втором этаже работает выставка, которая посвящена истории вологодского портрета XVII-XIX веков, а на третьем этаже выставляются реликвии из семейных архивов. ➡️Ул. Ленинградская, 6 🔻Выставочный комплекс «Вологда на рубеже XIX–XX веков» Если хотите больше узнать об истории города, загляните в старинную усадьбу, которой более ста лет назад владел состоятельный купец 2-й гильдии, часовых дел мастер и ювелир Александр Самарин. В красивом особняке открыта постоянная выставка о жизни купцов и мещан Вологды, традициях застолья и российской гимназии. ➡️Советский пр., 16А Лучшие достопримечательности Вологды, которые стоит посетить каждому путешественнику Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22035</t>
+  </si>
+  <si>
+    <t>🪷Впервые с начала века: в Никитском ботсаду зацвел краснокнижный лотос В Никитском ботаническом саду зацвел лотос орехоносный – тропический реликтовый вид, занесенный в Красную книгу России. Он появился в НБС буквально этой весной - его подарила жительница Севастополя, которая сумела вырастить растение у себя на участке. До этого лотосы в ботсаду не выращивали, а единственный экземпляр, который здесь появился еще в конце прошлого столетия погиб в 2004 году. Теперь же сотрудники мечтают собрать коллекцию этих растений. Цветение лотоса продлится до конца лета. А вместе с символом чистоты в Никитском ботсаду можно полюбоваться и нимфеями - так часто называют кувшинки. Впервые они появились здесь в 1903 году, а сегодня их насчитывается уже 29 сортов. Читаем интересные факты об этом растении и любуемся его цветением — в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22028</t>
+  </si>
+  <si>
+    <t>Духовное наследие рязанской земли Рязанская область славится не только бескрайними полями и есенинской поэзией. Здесь веками формировался оплот веры, сюда и сейчас съезжаются паломники со всей страны. 🔻Свято-Успенский Вышенский монастырь — одна из главных паломнических святынь России. Мировая известность обители связана со святителем Феофаном Затворником: здесь он провёл 28 лет в уединении и стал одним из самых почитаемых русских святых. Сюда едут, чтобы помолиться у его мощей, посетить музей в кельях и поклониться чудотворной Казанской Вышенской иконе Божией Матери. 🔻Иоанно-Богословский монастырь — один из древнейших на Руси (конец XII — начало XIII века). По преданию, именно здесь чудотворная икона Иоанна Богослова, спасла обитель от Батыя, а позже трижды чудесным образом возвращалась, когда ее переносили. Пережив закрытие в советские годы, сейчас монастырь вновь принимает паломников. Особенно приезжающих привлекает известный святой источник. 🔻Солотчинский Рождество-Богородицкий женский монастырь — основан в 1390 году рязанским князем Олегом Ивановичем. Изначально он принял здесь постриг, а в последствии был похоронен на территории обители. Долгое время обитель была северным форпостом Переяславля-Рязанского — здесь останавливались войска Ивана Грозного перед походом на Казань. А в XVII-XVIII веках монастырь обрёл свой нынешний облик и стал крупнейшим памятником нарышкинского барокко в регионе. Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22024</t>
+  </si>
+  <si>
+    <t>🐴🌾 Заповедники Оренбуржья — лошади Пржевальского и бескрайняя степь ✨ Фото: @orenzap Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22021</t>
+  </si>
+  <si>
+    <t>Главные достопримечательности Калязина: колокольня, улиточная ферма и резиденция Яги Тверской 🔻Колокольня Колокольню при храме Николая Угодника в центре Калязина построили в 1794–1800 годах местные крепостные крестьяне. Высокая, 74 метра (чуть ниже знаменитого Ивана Великого в Кремле — тот 81 метр), она единственная уцелела при затоплении города, когда решили сооружать ГЭС. В 2021-м колокольню отреставрировали, сделали подсветку, и теперь по мере погружения города в темноту она на глазах становится все ярче, подсвечиваемая на всех ярусах яркими фонариками. ➡️Калязин 🔻Памятник Макарию Калязинскому В миру этого человека звали Матвей Кожин. Жил он в XV веке. Овдовев, принял монашество под именем Макарий и основал в Калязине Троицкий монастырь. Пройдет 40 лет с его смерти, монахи вскроют захоронение — и обнаружат, что мощи не истлели! Они хранятся в храме Вознесения неподалеку. А Макарий Калязинский почитается как святой и покровитель города. ➡️Ул. Карла Маркса 🔻Улиточная ферма Наверное, это самое неожиданное место в Калязине. Улиток тут разводят с 2018 года — в пяти уличных вольерах. Сколько штук тут живет? На ферме отвечают так: «Мы не знаем, мы их не в штуках, а в тоннах считаем. И у нас тут примерно 4 тонны». Каждая улитка откладывает по 30 – 60 яиц! Перед приготовлением моллюска сажают на диету и поливают водой, чтоб будущая улиточная еда сама себя промывала. Про все это и не только вам расскажут в дегустационном зале, где каждому дадут на пробу по 6 улиток в чесночном соусе. ➡️П. Рыбзавода 🔻Резиденция Яги Тверской Если зайти с экскурсией, увидите не только садовые постройки-поделки из дерева, но и попадете на прием к Бабе Яге, которая встречает гостей в компании Домового и Вани-гармониста, сажает за огромный дубовый стол и угощает чаем с гадальными пирожками, в каждом из которых — ее, Яги, предсказания на счастье и удачу. ➡️С. Солоновка 🔻Радиоастрономическая обсерватория «Калязинское ухо», или Радиоастрономическая обсерватория, которая начала свою работу в 1992 году, от колокольни кажется крохотной тарелкой. На самом же деле диаметр рефлектора — 64 метра (это как 22-этажный круглый дом на ножке). Раз в 4 минуты радиотелескоп делает полный оборот, принимая сигнал. С его помощью ученые исследуют галактику. ➡️Д. Толстоухово Гид по самым интересным местам Калязина Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22016</t>
+  </si>
+  <si>
+    <t>⛰Красноярские Столбы На правом берегу Енисея, рядом с крупным городом-миллионником – Красноярском – находится уникальный памятник природы, который стал одним из брендов Красноярского края. Каменные скалы причудливой формы, словно гигантские исполины, поднимаются над зеленой тайгой. Они напоминают огромные фигуры людей и животных, поэтому имеют собственные названия. Что посмотреть: 🔻Скала Ермак Путь к Ермаку – самый простой маршрут к скале и трем другим вершинам разной высоты и сложности. С любой из них открывается красивая панорама Торгашинского хребта и Красноярска. От Восточного входа в парк подъем до Ермака проходит по пологой маркированной тропе. Туристы, у которых много времени и сил, идут дальше между сопками и примерно через час оказываются у Китайской стенки. 🔻Гранитный карьер Достопримечательность возле Восточного входа. Когда-то здесь добывали материал для строительства и отделки зданий. Сейчас здесь туристическое место. Летом можно полюбоваться живописной каменной стеной, а в зимние месяцы – ледяным водопадом. 🔻Центральные Столбы Район в 5 км от границы национального парка площадью 10х5 км. Здесь находятся скальные массивы Перья, Дед, Бабка, Внук, Внучка и Львиные Ворота. Популярные маршруты для подъемов на скалы имеют собственные названия, например, «Дымоход» или «Голубые Катушки». 🔻Дикие Столбы Отдаленные скалы Манская Баба, Манская стенка, а также Столбы в зоне особой охраны, куда пускают по специальному разрешению: Развалы, Дикарь, Крепость и Грифы. 🔻Часовня Святителя Иннокентия Небольшой православный храм на кордоне Лалетино, построенный в 1997-1998 годах. Здание выполнено в традициях деревянных поморских церквей XVI века. Подробнее об удивительной природе нацпарка — читайте в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22011</t>
+  </si>
+  <si>
+    <t>🏖Лучшие курорты Филиппин в 2026 году для пляжного, активного и уединенного отдыха Филиппины выбирают за необычный формат отдыха между островами: короткие лодочные переезды ведут к скрытым бухтам, лагунам Палавана, пляжам Боракая и камерным местам, куда можно попасть только по воде. Рифы подходят близко к берегу, поэтому снорклинг и дайвинг на Себу и Панглао доступны прямо у пляжа. 🔻Боракай Боракай расположен в центральной части Филиппин и считается самым удобным островом для отдыха. Небольшие расстояния позволяют быстро перемещаться между пляжами и районами, а туристическая жизнь сосредоточена вдоль побережья. Главный пляж — White Beach с мягким светлым песком и спокойным морем. Вход в воду пологий, глубина нарастает постепенно. Он подходит для купания в любое время дня. На острове есть и более уединенные участки, где меньше людей. ➡️Ближайший аэропорт: Катиклан (MPH), далее короткий трансфер на лодке; также возможен перелет через Калибо (KLO). 🔻Палаван Палаван расположен на западе Филиппин и отличается дикой местностью. Курорты распределены точечно, чаще всего в Эль-Нидо, Корон и районе Пуэрто-Принсесы. Туристы перемещаются между ними по воде или на длинных трансферах. Остров воспринимается более тихим и менее курортным по сравнению с Боракаем. Основной формат отдыха — перемещение между островами, снорклинг, дайвинг и исследование природных локаций. ➡️Ближайший аэропорт: Пуэрто-Принсеса (PPS), Эль-Нидо (ENI), Бусуанга (USU). 🔻Панглао Основная туристическая зона — пляж Алона с отелями, ресторанами и активной вечерней жизнью. В нескольких минутах езды находятся более спокойные пляжи с меньшим количеством людей. На острове популярны морские выезды к дельфинам на рассвете, а также экскурсии в пещеру Хинагданан с подземной лагуной. ➡️Ближайший аэропорт: Бохол–Панглао (TAG). 🔻Бохоль Расположен в центральной части Филиппин и относится к спокойным островам Висайского архипелага. Туристическая жизнь распределена между Бохолем и соседним Панглао, который связан с Бохолем мостами. Здесь можно увидеть Шоколадные холмы, лесные массивы, пещеры и водопады, редких тарсиеров в заповедниках. Пляжный отдых чаще совмещают с выездами на лодке к соседним островам и дайвингом в прозрачной воде. ➡️Ближайший аэропорт: Бохол–Панглао (TAG), далее трансфером на Бохоль. 🔻Сикихор Остров известен традициями местных хилеров в отдаленных деревнях. Жизнь здесь течет медленно, без шумной ночной активности и спешки больших курортов. На Сикихоре много спа-отелей, эко-резортов и природных купален в джунглях, поэтому остров подойдет для ценителей уединенного отдыха и перезагрузки на природе. ➡️Ближайший аэропорт: Сикихор (IQR) работает с ограничениями, можно добраться через аэропорт Думагете (DGT) и далее на пароме около 45–60 минут. Топ популярных курортов Филиппин — куда поехать, чтобы отдохнуть Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22010</t>
+  </si>
+  <si>
+    <t>🦌 Семейство оленей заметили в лесах Дагестана Кадрами поделился инспектор Тляратинского заказника. Рогатые как раз переходили через реку 😍 Подпишись на @kpstav | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>08.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22005</t>
+  </si>
+  <si>
+    <t>🏞Ессентуки: здоровый отпуск в городе-парке В Ессентуках все связано с тем, чтобы улучшить здоровье. Вот бальнеогрязелечебница, которая объединила крупнейшую в Европе грязелечебницу и минеральные Николаевские ванны. Ставшие уже настоящими достопримечательностями, они до сих пор принимают пациентов. Порой больше 2000 человек в день! А вот тропы здоровья, по которым приятно гулять в любое время. 🔻Храмовый комплекс Петра и Павла В народе это место называют Рио-де-Кавказ, проводя параллель с Бразилией. В Рио-де-Жанейро стоит 38-метровая статуя Христа, в храмовом комплексе Петра и Павла в Ессентуках — 22 метровая, сделанная из белой мраморной крошки. На территории несколько храмов и часовен, при этом комплекс продолжает расширяться. ➡️Боргустанское шоссе, 30 🔻Верхние Николаевские ванны Несмотря на то, что Николаевские ванны — архитектурный памятник 19 века, тут по-прежнему проводят лечебные программы с использованием местной минеральной воды, насыщенной солями и газами. Ванны открыты в течение всего года. В день тут может проводиться до 2000 процедур. Каждый турист, приезжающий в Ессентуки, непременно здесь бывает. ➡️Курортный парк, 5 🔻Цандеровский институт механотерапии Старинная курортная лечебница с фасадом, как у терема из сказки, находится в нижней части Курортного парка. Только тут в России вы сможете «размять косточки» и восстановить тонус в мышцах на уникальных аппаратах Густава Цандера. Первые такие тренажеры шведский физиотерапевт сконструировал еще в 1857-м. Всего их тут больше пятидесяти, с 1902 года они работают без сбоев. ➡️Курортный парк, 4 🔻Питьевая галерея № 17 Недалеко от главного входа в Курортный парк увидите здание из белого известняка в мавританском стиле с византийскими элементами. Курортники приходят сюда попробовать знаменитую минералку «Ессентуки №17», которую на Кавминводах применяют при лечении заболеваний желудочно-кишечного тракта. ➡️Курортный парк, 1 🔻Грот Дамские слезы Длинноволосая пленница из камня со слезами на щеках. Вот что вы увидите, если заглянете через решетку уцелевшего старинного грота под беседкой «Ореанда» в Курортном парке. Когда-то тут был бювет источника № 5. А теперь сюда приходят увидеть «плачущую даму»: вода безостановочно струится по скале Щелочной горы, за что грот и получил свое название. ➡️Курортный парк Интересные места в Ессентуках Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22003</t>
+  </si>
+  <si>
+    <t>Башня Амбулувава на Шри-Ланке Башня Амбулувава входит в состав комплекса Амбулувава. Она символизирует единство четырех религий — буддизма, индуизма, ислама и христианства, на территории расположены святыни. Туристы приезжают сюда ради башни со смотровой площадкой наверху (48 метров). Этот опыт запомнится надолго, ведь подниматься предстоит по узкой лестнице, а на некоторых участках нет ограждений. Наградой за подъем станут захватывающие виды на горы, джунгли и чайные плантации. Ради осторожности стоит приезжать сюда ранним утром с декабря по апрель в сухую погоду. Добраться можно из Канди на такси или тук-туке (около часа), также можно сесть на поезд или автобус до Гамполы, а оттуда взять тук-тук. Их, как и такси, можно вызвать через Uber. ➡️Рядом с городом Гампола, в 25 км от Канди Режим работы: ежедневно 7:30–17:00 (лучше приезжать утром) Главные достопримечательности Шри-Ланки в 2026 году, которые стоит посетить туристам Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22002</t>
+  </si>
+  <si>
+    <t>🏞15 самых красивых водопадов Алтая Посещение водопадов на Алтае — это отдельный вид удовольствия и отдыха. Чтобы увидеть некоторые из них, придется идти пешком по бездорожью, до других можно добраться только на катере, третьи находятся вдали от популярных туристических маршрутов, так что желающим на них посмотреть придется заложить немало времени на дорогу. 🔻Водопад Девичьи Слезы (Ширлак) Тот случай, когда можно полюбоваться на водопад и не потратить сил на дорогу до него. Ширлак заметно даже с Чуйского тракта. Чтобы не тратить много времени на посещение природного объекта, на Ширлак можно посмотреть и с обочины — его прекрасно видно. Для тех, кто хочет подойти поближе, есть оборудованная смотровая площадка. ➡️Республика Алтай, Онгудайский район, 759 км Чуйского тракта 🔻Водопад Эстюба Этот водопад мог бы послужить украшением картины «Аватар» Джеймса Кэмерона. Здесь первозданная, нетронутая природа, хрустально-прозрачная вода стекает по живописному ущелью и образует небольшое чистейшее озеро. Добраться до этого места можно только по Телецкому озеру — доплыть до берега, а дальше пойти пешком по тропинке до зеленого ущелья, где с отвесных скал падают потоки воды. ➡️Республика Алтай, северная часть Телецкого озера, в 13 км от села Иогач 🔻Водопад Киште К этому водопаду не доехать, до него не дойти — увидеть его можно только с воды. Для этого стоит заказать экскурсию по Телецкому озеру и подплыть к одному из самых изящных водопадов Горного Алтая. Туристы наслаждаются не только видом мощных потоков воды, но и звуком — рев водопада слышен за сотни метров. ➡️Республика Алтай, Турочакский район (Телецкое озеро), село Артыбаш 🔻Водопад Бельтертуюк Эффектный, грозный водопад притягивает туристов. Он находится в самом оживленном районе Горного Алтая — Чемальском, так что если запланируете посетить его летом или весной, то готовьтесь к тому, что здесь будет немало людей. Их можно понять: тут есть на что посмотреть. Перед тем, как впасть в Катунь, ручей Бельтертуюк распадается на два каскада — 29 и 11 м длиной. ➡️Республики Алтай, Чемальский район, в 8 км от села Куюс 🔻Водопад Аврора Это памятник природы краевого значения. Природная достопримечательность не самая известная — про нее в основном знают только местные жители, туристов здесь увидишь нечасто. Аврора — совсем крохотный водопад, зато находится в живописной местности, где можно отдохнуть от городской суеты, насладиться тишиной и пейзажами. ➡️Алтайский край, Чарышский район Экскурсии к водопадам Алтая Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22001</t>
+  </si>
+  <si>
+    <t>☀️ Арктика встречает утро: путь к проливу Матисена в Карском море Лёд, вода и первые лучи солнца над бескрайними просторами 🌊❄️✨ Фото: старший помощник капитана СУАЛ "Урал" ФГУП "Атомф­лот" Илья Салин для @Atomflot_official Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21996</t>
+  </si>
+  <si>
+    <t>🌅Национальный парк «Смоленское Поозерье» Последнее Валдайское оледенение оставило в Смоленской области живописный рельеф — прорезанные долинами рек холмистые гряды и 35 уникальных озер. Туристы приезжают сюда, чтобы увидеть неповторимые водоемы, оборудованные экотропы, экскурсионные маршруты, музеи и агроусадьбы. Что посмотреть: 🔻Озеро Сапшо Сапшо — не только памятник природы. На восточном побережье и острове Чернецком археологи нашли следы неолитической стоянки IV – III тысячелетия до н. э. Рядом с озером расположены древние селища и курганы тушемлинских племен, а на юго-западном побережье — смотровая площадка и туристические стоянки. 🔻Музей Пржевальского В восстановленном доме работает мемориальный музей. Туристы с удовольствием приходят сюда, чтобы познакомиться с жизнью выдающегося путешественника, географа и натуралиста. В музее можно увидеть учебники гимназиста Пржевальского, его диплом, рукописи лекций, карты и фотографии географических экспедиций. 🔻Озеро Рытое Едва ли ни самое привлекательное в «Смоленском Поозерье» — рыбалка. Местные водоемы богаты плотвой, красноперкой, лещом, окунем, ершом, ельцом, густерой и щуками. Пожалуй, самым рыбным считается озеро Рытое, что в 5 км от поселка Пржевальское. Смоленский водоем с удобными для отдыха берегами имеет два острова. 🔻Археологический комплекс древнерусского города Вержавск На территории национального парка 77 археологических памятников — селища, могильники, курганы и стоянки людей каменного века. Возле деревни Аносинки, на древнем пути «из варяг в греки», сохранился детинец древнерусского города Вержавск и курганный могильник VIII–XIII веков, которые имеют статус памятников федерального значения. 🔻Дендропарк Расположенный неподалеку от деревни Боровики дендропарк был создан для изучения и сохранения растительного мира этих мест. Здесь же находятся небольшие домики — панорамный комплекс городской застройки Смоленска и его окрестностей начала XIX века. Макеты выполнены в масштабе 1:10. Несколько лет назад в дендропарке заложили Аптекарский сад, где выращивают десятки видов лекарственных растений для фитосборов. 🔻Экологические тропы По территории «Смоленского Поозерья» проложены несколько экологических троп. Все они, за исключением оздоровительной Тропы босых, работают круглый год и доступны бесплатно. В приложении нацпарка есть аудиогид для каждой тропы. При желании можно заказать организованную экскурсию. Что еще посмотреть на территории нацпарка и где сделать красивые фото — рассказываем по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21995</t>
+  </si>
+  <si>
+    <t>🕸Что делать, если на отдыхе вас укусил паук каракурт Паук каракурт, также известный как черная вдова, один из самых ядовитых пауков Юга России. Его яд не считается смертельно опасным для человека, но вызывает сильную боль. В России паук каракурт обитает в Калмыкии, Волгоградской, Астраханской, Ростовской областях, а также встречается на юге Урала, на граничащих с Казахстаном территориях.  Чаще всего каракурта можно встретить в степи, на склонах оврагов, на свалках, на заброшенных и заросших дачных участках. Его любимые места — кучи мусора, поленница. Он селится поближе к земле, где прохладно и влажно. Кусает людей в основном самка паука каракурта, которая достигает размера в 1 сантиметр. Самцы гораздо меньше, вырастают максимум до 7 миллиметров. Потомство черная вдова дает большое, но выживает и достигает половой зрелости менее одного процента яиц. Самые главные враги этого паука – осы и ежики. После укуса черной вдовы в течение 20–40 минут возникает озноб, жар и боли в теле, затем — судороги, тошнота и рвота. К восьмому часу появляются отеки лица и обильное потоотделение. На третий день может выступить зудящая сыпь, которая проходит через три дня. Полное выздоровление длится от 3 до 10 дней. Подробнее о том, как помочь при укусе паука — в нашей статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21990</t>
+  </si>
+  <si>
+    <t>🏞Топ лучших курортов Грузии с пляжами на море В Грузии есть оздоровительные курорты с минеральной водой, исторические города с тысячелетними храмами, винные регионы с дегустациями, снежные склоны для горнолыжников любого уровня и пляжи Черного моря — от гальки до редкого магнитного черного песка. 🔻Сарпи В Сарпи галечные пляжи, как и в Батуми, но меньше отдыхающих. Курорт известен зданием пограничного контроля и виднеющейся на турецкой территории мечетью. Из-за приграничного расположения курорта есть возможность заглянуть в соседнюю страну и купить подарки в магазине беспошлинной торговли. ➡️Ближайший аэропорт: Батуми (BUS). 🔻Боржоми Известный во всем мире бальнеологический курорт расположен на юге Грузии, в живописном ущелье реки Куры на высоте около 800–900 метров над уровнем моря. В Боржоми хорошо развита санаторно-оздоровительная инфраструктура и отели с водными и спа-процедурами. В округе стоит посетить старинный монастырь в Читахеви и другие культурные памятники, а также подняться на обновленной советской канатной дороге к верхней части парка. ➡️Ближайший аэропорт: Кутаиси (KUT). 🔻Сурами Сурами стал развиваться как климатический курорт после присоединения Грузии к Российской Империи. Другая достопримечательность курорта — Сурамская крепость, возвышающаяся над поселком. Про нее писал Даниел Чонкадзе и снимал фильм «Легенда о Сурамской крепости» Сергей Параджанов. ➡️Ближайший аэропорт: Кутаиси (KUT). 🔻Мартвили Южнее населенного пункта возвышается Мартвильский монастырь в честь Успения Пресвятой Богородицы, добраться до него можно на канатной дороге. Это один из старейших христианских храмов Грузии, построенный в конце VII века на корнях дуба, которому поклонялись язычники. Если удалиться от города на несколько километров севернее, можно увидеть Мартвильский каньон с отвесными стенами, живописную реку Абаша и водопад Абгес. Любители острых ощущений могут пролететь над природой на зиплайне. ➡️Ближайший аэропорт: Кутаиси (KUT). 🔻Мцхета В городе расположены Самтавро с множеством святынь и чудотворных икон и Светицховели — главный кафедральный патриарший собор Грузинской Православной Церкви с хранящейся в нем ризой Господней. На другой стороне реки на скале возвышается монастырь Джвари — первый памятник ЮНЕСКО в Грузии и место действия поэмы Лермонтова «Мцыри». Со смотровой площадки у Джвари открывается вид на слияние рек Арагви и Кура, воды которых разного цвета долго не смешиваются. ➡️Ближайший аэропорт: Тбилиси (TBS). Курорты Грузии для активного отдыха в горах, уединения на природе и расслабления в санаториях Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21985</t>
+  </si>
+  <si>
+    <t>30 лучших музеев Нижнего Новгорода Нижний Новгород — город с 800-летней историей. Он одновременно и древний — гуляя по улицам и любуясь отреставрированными зданиями можно мысленно перенестись на несколько веков назад, и современный — ему не чужды модные веяния. Здесь огромное количество музеев.  Куда отправиться: 🔻Нижегородский кремль Здесь расположены строения разных эпох — от древнего храма Михаила Архангела до Дома Советов. Кремль стал музеем под открытым небом, а по его стене можно отправиться в уникальную обзорную экскурсию. Интересные экспозиции разместились также в Дмитриевской, Никольской, Ивановской башнях. ➡️Кремль, 6а 🔻Нижегородский государственный художественный музей Этот музей тоже находится на территории Кремля, но заслуживает отдельного упоминания. Его называют «Маленькой Третьяковкой». Здесь находится старейшая в России провинциальная художественная экспозиция, насчитывающая более 12 тысяч предметов, в том числе картины признанных во всем мире мастеров кисти — Репина, Кустодиева, Маковского, Рериха, Кандинского и других. ➡️Кремль (корпуса 1 и 3), Верхне-Волжская наб., 3, пл. Минина и Пожарского, 2/2 🔻Музей истории «ГАЗ» По экспозиции можно изучать историю всего отечественного автомобилестроения, окунувшись в то время, когда «Волги» и «Чайки» считались приметами роскошной жизни. Но не только прошлым живет музей. Здесь есть интерактивные зоны с VR-технологиями. Представьте себя за рулем автомобиля мечты! ➡️Пр-т Ленина, 95 🔻Музей-квартира Сахарова Здесь в 80-е годы ХХ века жил советский физик, лауреат Нобелевской премии, один из создателей водородной бомбы академик Андрей Сахаров. В Нижний Новгород он был сослан за критику власти. После смерти ученого к его дому приходили почитатели таланта и зажигали свечи. Так родилась идея создать тут музей. Первая часть выставки рассказывает об открытиях академика, вторая — о его довольно скромных жизни и быте. ➡️Пр-т Гагарина, 214 🔻Музей Николая Добролюбова Известный критик и публицист родился в скромной семье священника, которая занимала в Нижнем Новгороде небольшой флигель, а большую усадьбу — Доходный дом — сдавала в аренду, чтобы прокормиться. Николай рос в скромных условиях, но никогда не роптал на это. Гордость экспозиции — подлинные вещи писателя: его очки и диван, на котором он любил отдыхать. А еще — собранная им коллекция бабочек. ➡️Лыковская дамба, 2, 2а Топ музеев Нижнего Новгорода, в которых стоит побывать гостям и местным жителям Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21976</t>
+  </si>
+  <si>
+    <t>🌸🌿💜 Цветущее плато горы Ай-Петри Кажется, что сама природа смешала все оттенки фиолетового, жёлтого, белого и зелёного, чтобы создать этот живой ковёр под открытым небом 😍✨ Фото: Рина Люк, Николай Шамов для @zapovedcrimea Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21975</t>
+  </si>
+  <si>
+    <t>🌊 Чуя — река-хамелеон. За 300 километров она успевает побывать бирюзовой, изумрудной и серебристой И каждый участок Чуйской степи встречает её по-своему: то стремительным горным потоком, то неторопливым равнинным течением. Природа подарила Алтаю настоящий водный шедевр ✨ Фото: А. Парфенов, участник конкурса «Живая природа Алтая» для @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21974</t>
+  </si>
+  <si>
+    <t>🥟Национальные блюда чувашской кухни В национальной кухне смешались кулинарные традиции чувашей и соседних народов: русских, татар, марийцев. Преобладают сытные мучные и мясные блюда. В приготовлении десертов часто используют мед и калину, а выпечку из теста щедро обжаривают в масле. Вот несколько известных блюд местной кухни, которые стоит попробовать. 🔻Шурпе Густой наваристый суп, который готовят из субпродуктов и бараньих потрохов. В него добавляют пшено, картофель, репчатый лук, зелень, специи. Раньше шурпе готовили по большим праздникам. Хозяева закалывали барашка, накрывали праздничный стол и звали гостей. 🔻Хуран кукли Это блюдо напоминает вареники. Традиционно их готовят с творогом и зеленым луком, но начинки могут быть разные — яйца, картошка, капуста и сладкие из ягод. 🔻Шартан (ширтан) Один из главных гастрономических брендов Чувашии, который имеет многовековую историю. Это мясной деликатес в форме шара, начиненный мелко нарубленным мясом со специями и запеченный в бараньем желудке. В классическом варианте шартан делают из баранины. 🔻Пашалу Традиционные чувашские лепешки, жареные в масле или запеченые в печи. Обычно их подают не в качестве самостоятельного блюда, а в дополнение к горячему. 🔻Йава Шарики из сдобного теста с медом, жареные в масле или запеченые в духовке. Подробнее о местной кухне и ее аутентичных блюдах — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21969</t>
+  </si>
+  <si>
+    <t>Астраханский кремль Архитектурный ансамбль в центре Астрахани складывался столетиями. Памятник военно-инженерного искусства второй половины XVI века, с которого начиналась крепость на юго-восточном рубеже страны, дополнялся и восстанавливался вплоть до середины XX века.  🔻Троицкий собор Именно с него в XVI веке началась история храмов Астрахани. Первые здания тогда еще Никольского мужского монастыря с Троицкой церковью построили деревянными. Уже после собор обрел каменные стены. Появились три церкви – Сретенская, Введенская и Троицкая. Кирилловская часовня. 🔻Успенский кафедральный собор Выдающийся образец русского церковного зодчества с классическими золотыми куполами построен в конце XVII-начале XVIII века. Собор состоит из двух ярусов — нижнего, служившего усыпальницей астраханским архиереям, и верхнего, более просторного и светлого, предназначенного для праздничных богослужений. Сейчас в первом хранятся раки с мощами святых, а в верхнем храме проходят службы. 🔻Пречистенская колокольня Впечатляющая своим видом 80-метровая колокольня видна гостям и жителям Астрахани практически из любой точки областной столицы. На ее месте в разные годы стояли две другие колокольни, которые разобрали из-за непрочного фундамента и проседания грунта. Нынешняя построена в начале прошлого века. Она украшена курантами, которые отбивают каждую четверть часа, каждый час и дважды в день (в 12:00 и 18:00) играют «Славься» Михаила Глинки – финал оперы «Иван Сусанин». 🔻Башня «Красные ворота» Двенадцатигранная башня со сводчатым перекрытием стоит на самом высоком месте кремлевского бугра. Позволяла держать круговую оборону и считалась практически неприступной. По некоторым сохранившимся свидетельствам, одно ядро с башни могло лететь вдаль на 200-300 метров. Башня восстановлена в исторических формах во второй половине XX века на месте своей предшественницы, разобранной из-за ветхости еще в XVII веке. 🔻Крымская башня Сохранила исторический облик с XVI века. Во всем Астраханском кремле считалась самой мощной. Пятиярусная башня с 20 бойницами имела крайне важное стратегическое значение – именно отсюда совершали набеги противники. Но она не раз отражала натиск врагов. Высота башни достигает 17 м. Подробнее о том, чем еще знаменит Астраханский кремль, — рассказываем в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21968</t>
+  </si>
+  <si>
+    <t>🏯Императорский дворец в Токио Императорский дворец находится в центре Токио на месте замка Эдо, который с XVII века был резиденцией сёгунов Токугава. После переноса столицы из Киото в Токио в 1868 году комплекс стал официальной резиденцией императорской семьи. Большая часть территории закрыта для свободного посещения, здесь по-прежнему живет императорская семья. Путешественники могут прогуляться по Восточным садам, увидеть сохранившиеся каменные стены, рвы и сторожевые башни бывшего замка. Одним из самых узнаваемых видов считается мост Нидзюбаси. Особенно красиво здесь весной, когда цветут сакура и сливы. На фоне старинных укреплений и зеленых садов видны современные небоскребы района Маруноути. ➡️Район Тиёда, Токио Что еще посмотреть в Японии — главные достопримечательности, которые стоит посетить Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21965</t>
+  </si>
+  <si>
+    <t>🪷 Посмотрите на эти кувшинки! Этот вид называется Виктория Круса и цветет он в оранжерее Ставропольского ботанического сада. В Минприроды Ставрополья поделились, что распространена Виктория Круса в Южной Америке. А названа в честь Андреса де Санта-Круса (1792–1865), президента Перу и Боливии, который спонсировал экспедицию в Боливию, в ходе которой и собрали первые экземпляры этого вида. Подпишись на @kpstav | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>05.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21963</t>
+  </si>
+  <si>
+    <t>🌕 Будто выглядывает из-за горы: фотограф из Сатки поймал «Оленью луну» над Южным Уралом Жители Челябинской области могли наблюдать последнее полнолуние июля, которое в народе называют «Оленьей луной». Спутник Земли в необычном медном цвете попал в объектив фотографа из Сатки Дениса Шакирова. Потрясающими снимками он поделился с редакцией КП-Челябинск. Фото: Денис Шакиров. ✏️ Подписаться на @chelkp | Мы в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21958</t>
+  </si>
+  <si>
+    <t>🏄‍♀️Топ-4 лучших курортов для активного отдыха на Кипре В Айя-Напе гостей ждут морские пещеры, мыс Греко и пляж Нисси-Бич. В Пафосе стоит посетить Царские гробницы и Археологический парк, входящий в список ЮНЕСКО. В Никосии можно прогуляться по старинному кварталу вдоль Венецианских стен. 🔻Айя-Напа На побережье находятся одни из лучших пляжей острова, включая Нисси-Бич. Любители активного отдыха могут заняться дайвингом, водными видами спорта или погулять вдоль живописного мыса Греко с морскими пещерами и смотровыми площадками. Среди главных достопримечательностей стоит отметить монастырь Айя-Напы, древние гробницы Макронисос, парк скульптур и музей моря Thalassa. Семьям с детьми понравится аквапарк WaterWorld. ➡️Ближайший аэропорт: Международный аэропорт Ларнаки (LCA). 🔻Лимасол Второй по величине город Кипра и один из самых универсальных курортов острова. Он популярен круглый год благодаря развитой инфраструктуре, большому выбору ресторанов, магазинов и развлечений. Любителям истории стоит посетить средневековый замок Лимасола, где, по легенде, венчался король Ричард Львиное Сердце, а также руины древних городов Аматус и Курион. Неподалеку находится замок Колосси, связанный с историей рыцарских орденов и кипрского вина Коммандария. ➡️Ближайший аэропорт: Международный аэропорт Ларнаки (LCA). 🔻Пафос Здесь встречаются как песчаные, так и галечные участки побережья. Одним из лучших считается пляж Корал-Бэй с удобным входом в море. Любителям природы стоит отправиться на полуостров Акамас, известный живописными бухтами, природными тропами и нетронутыми ландшафтами. Главные достопримечательности сосредоточены в исторической части города, включенной в список ЮНЕСКО. Здесь находятся Царские гробницы, древний театр Одеон, античные мозаики. Примерно в 15 км от Пафоса стоит посетить Скалу Афродиты. ➡️Ближайший аэропорт: Международный аэропорт Пафоса (PFO). 🔻Никосия Столица Никосия находится в центре острова, в долине Месаория, и считается культурным центром Кипра. Старый город окружен мощными Венецианскими стенами XVI века. Внутри находится квартал Лаики Гитония с отреставрированными домами, ремесленными лавками и тихими улицами. Стоит прогуляться по главной торговой улице Ледра, увидеть Дворец Архиепископа и рядом посетить православный собор Святого Иоанна. ➡️Ближайший аэропорт: Международный аэропорт Ларнаки (LCA). Лучшие курорты Кипра в 2026 году для пляжного, экскурсионного и оздоровительного отдыха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21951</t>
+  </si>
+  <si>
+    <t>Экскурсии в Красноярском крае: купеческие города, наскальные рисунки и сибирские Кижи В Красноярском крае популярны экскурсии не только по столице и к местным природным достопримечательностям — Столбы, Манская петля, Бирюсинские пещеры, парк Ергаки, плато Путорано и другие. Не менее интересны туристические маршруты по населенным пунктам региона.  🔻Музей-заповедник Шушенское Туристы, приезжая сюда, могут погружаться в быт крестьянской семьи конца XIX-начала XX века. Специально для этого построили так называемую «новую деревню» — несколько крестьянских усадеб, в которых могут жить приезжающие. ➡️Режим работы: 10:00 - 18:00 🔻Минусинск Здесь вы сможете побывать не только на известном фестивале помидоров, но и посетить краеведческий музей — старейший во всем Красноярском крае, музей декабристов, музей автомобилей и мототехники времен СССР. В историческом центре Минусинска сохранились десятки зданий дореволюционной постройки, там же находится первый каменный храм города — Спасский собор, а также дом купца Вильнера, который называют «сибирским малым Зимним дворцом». ➡️Продолжительность экскурсии «Познавательно о Южной Сибири»: 4 дня/3 ночи 🔻Енисейск Город славится необыкновенной архитектурой, в частности, своими красивейшими православными храмами и монастырями — выполненными из камня и шедеврами деревянного зодчества. Во время экскурсии вы посмотрите Иверский женский монастырь, Спасо-Преображенский мужской монастырь, Богоявленский собор, Успенскую церковь. Также в программе тура посещение Монастырского озера. Вода и грязь в нем считается целебной. ➡️Продолжительность экскурсионного тура «Енисейск гостеприимный»: 2 дня/ 1 ночь 🔻Шалаболинская писаница Памятник наскального искусства, расположенный на правом берегу реки Тубы (правый приток Енисея). Шалаболинская писаница была известна с середины XIX века. На протяжении 2 км скального массива выделяется 8 мест скопления рисунков, расположенных на различной высоте. Всего зафиксировано более 100 плоскостей с 550 изображениями. ➡️Продолжительность экскурсии: 9 часов 🔻Выезжий лог Это место, о котором поклонники Владимира Высоцкого знают не понаслышке. Здесь в 1968 году снимали фильм «Хозяин тайги», главные роли в котором сыграли Владимир Высоцкий и Валерий Золотухин, а в массовке были задействованы местные жители. Именно здесь были написаны песня «Банька по-белому» и «Охота на волков». В память о тех событиях на берегу Маны установлен камень с изображением Высоцкого работы художника Бориса Бычкова. ➡️родолжительность экскурсии: от 5 часов 🔻Церковь Параскевы Пятницы в Барабаново Деревянная церковь 1850 года постройки. Существует легенда, связанная с ее возведением. Мол, один солдат выловил в Енисее дощечку, а на ней после того как ее потерли песком проступил лик святой Параскевы. Изумленные сельчане понесли икону на гору, чтобы получше рассмотреть, а она засияла красками. Вот и решили на этом месте тогда церковь строить. На деревянном потолке и стенах сохранились фрески — лики Николая Чудотворца, святых Луки и Матфея, Параскевы. Туристы часто называют эту церковь «сибирские Кижи». ➡️С. Барабаново, ул. Новая, 10 Продолжительность экскурсии: около 4 часов Самые увлекательные маршруты экскурсий по Красноярскому краю Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21946</t>
+  </si>
+  <si>
+    <t>Бирск: купеческие дома, гастрономические фестивали и целебные источники Бирск — маленький уютный городок примерно в 100 км от Уфы. Сюда приезжают на выходные, чтобы полюбоваться старинными купеческими особняками, посетить церкви, которым уже несколько сотен лет, и попробовать местную кухню. В конце лета-начале осени здесь проводят праздник «Бирское яблоко», а зимой ежегодно устраивают знаменитый фестиваль пельменей. Что посетить: 🔻Бирский исторический музей На верхнем этаже музея можно увидеть все: от бивня мамонта до самоваров и ткацких станков. Зал истории города знакомит с макетом Бирской крепости и Указом царя Алексея Михайловича от 1663 года. Купеческий быт показан с размахом: в коллекции музея резные зеркала, этажерки, старинная мебель. Есть экспозиция, отражающая революционные волнения начала XX века и зал, посвященный событиями Великой Отечественной Войны. ➡️Ул. Коммунистическая, 56А 🔻Арт-объект «Станция Бирский уезд» Бирск — единственный город в мире с вокзалом, но без железной дороги. В конце XIX века купцы лоббировали строительство линии до Уфы. Власти дали надежду, и биряне сами возвели здание — с декоративными кокошниками и узорными верандами. Но рельсы проложили мимо — через Янаул. Вокзал оказался невостребованным: позже здесь открыли училище, затем школу. Сегодня перед кирпичным зданием установлен арт-объект: композиция с расписание поездов, скамейкой для ожидания, вокзальными часами, потертым чемоданом и собачкой, будто бы собравшейся в путь. ➡️На пересечении ул. Курбатова и Ленина 🔻Музей керамики и гончарного дела В музее ждет захватывающее путешествие по 7000-летней истории керамики на Бирской земле. Здесь покажут изделия, изготовленные древними мастерами и посуду, которой пользовались купцы, расскажут об истории создания гончарного круга и о том, как жили бирские гончары. ➡️Октябрьская площадь, 1 🔻Юландинский водопад Жемчужина Бирского района находится на реке Юланда в 14 км от Бирска. Река длиной около 15 км берет начало из родников, поэтому даже в жару вода в ней остается прохладной и чистой. Водопад образовался в результате опускания песчаных пород — со временем порог превратился в живописный каскад высотой 2 метра и шириной около 4 метров. Лучшее время для визита — с мая по сентябрь. 🔻Десяткинский порог В 12 км от города у деревни Десяткино медленные воды реки Бирь неожиданно превращаются в бурный каскад — шумные белоснежные перекаты слышны издалека. Это место удивительной красоты: ивы, черемуха, болотные цветы, среди которых порхают соловьи и иволги. Бобры устраивают хатки прямо в крутых берегах. Берег ровный, палатки можно ставить бесплатно. Что еще интересного ждет путешественников на отдыхе в Бирске в 2026 году — в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>05.08.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21945</t>
+  </si>
+  <si>
+    <t>🐆💛 Вот такие утренние ласки в нацпарке «Земля леопарда»! Но не спешите умиляться — на самом деле дальневосточный леопард трётся мордашкой об скалу, чтобы оставить свой запах и заявить о себе всем окрестным обитателям. Своего рода визитная карточка! 😄 Видео: @amurleo_land Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21940</t>
+  </si>
+  <si>
+    <t>Экскурсии в Калининграде: лучшие маршруты города Никакая заграница не нужна: в Калининградской области вы найдете старинные замки, как в Великобритании, вкусную кухню, как в Германии, домики с черепичными крышами, как в Чехии, широкие песчаные пляжи и бирюзовое море, как на Мальдивах. 🔻Обзорные экскурсии: коротко о главном Впервые в Калининграде? Долго не раздумывая, отправляйтесь на обзорную экскурсию. Гид расскажет все, о чем нужно знать новичку в этом городе: где находятся главные достопримечательности, какие основные исторические события связаны с регионом, что привезти из отпуска туристу и где попробовать блюда местной кухни. 🔻Куршская коса: дюны, море и леса Узкая песчаная полоса, соединяющая Россию и Литву, — уникальное место. На этом клочке суши собраны едва ли не самые живописные точки всей Калининградской области. Дюны, широкие белоснежные пляжи, прибой Балтийского моря… Раскройте секрет «танцующего» леса, понаблюдайте за птицами на орнитологической станции, поднимитесь на высоту Эфа, чтобы насладиться видом самого красивого заката. 🔻Архитектурные экскурсии: средневековые замки и фахверк В Калининградской области хорошо сохранилась архитектура: средневековые рыцарские замки, тевтонские крепости, купеческие виллы. Даже брусчатке на улицах — уже несколько веков. Экскурсоводы покажут самые интересные строения, проведут по старинным узким переулкам, расскажут о подземных сооружениях и военных фортах. 🔻Исторические экскурсии: город — русский, прошлое — прусское Путешествие в прошлое Калининграда помогут совершить экскурсоводы. Они проведут вас по когда-то зажиточным и нищим районам, расскажут, сколько имен сменил город, раскроют секреты ушедших эпох. 🔻«Сказочный Кенигсберг в образах Гофмана» Во время этой литературной экскурсии вы пройдете по следам писателя. Гид проведет маршрутом, которым частенько хаживал сам знаменитый сказочник. Вы узнаете, где в Калининграде сохранились следы фей и гномов, отправитесь на поиски кота Мурра и поймете, какие подсказки писатель спрятал на страницах своих сказок. Лучшие маршруты города Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21935</t>
+  </si>
+  <si>
+    <t>🐫Готовые туры и маршруты в Египте Египет привлекает путешественников как 7 объектами ЮНЕСКО, включая пирамиды Гизы возрастом более 4600 лет и храмы Луксора и Карнака, так и коралловыми рифами Красного моря, признанными одним из лучших мест для дайвинга. 🔻Классический тур «Каир — Луксор — Асуан»: продолжительность 7-10 дней. Маршрут: прилет в Каир, осмотр пирамид Гизы, Большого Египетского музея, Исламского Каира с мечетями, рынком Хан-эль-Халили, перелет в Луксор, посещение Восточного берега с храмами Карнак и Луксор, Западного берега с Долиной Царей, храмом Хатшепсут, Рамессеумом, переезд в Асуан, осмотр храма Филе, Асуанской плотины, экскурсия к Абу-Симбелу, возвращение в Каир, вылет. 🔻Круизный тур по Нилу «Луксор – Асуан»: продолжительность 4-7 ночей. Маршрут на 4 ночи: посадка на судно в Луксоре, осмотр храмов Карнак и Луксор, Долины Царей, плавание на юг с остановками в храме Хорус в Эдфу, храме Ком-Омбо, прибытие в Асуан, экскурсии в храм Филе, Ботанический сад на острове Китченера, прогулка на фелюке, высадка, опционально экскурсия в Абу-Симбел. Маршрут на 7 ночей: туда-обратно Луксор-Асуан-Луксор или круговой с продолжением до Дендеры, Абидоса. 🔻Пляжный тур с экскурсиями Хургада/Шарм-эль-Шейх: продолжительность 7-14 ночей. Размещение в отеле 4-5 звезд, система «все включено» на берегу Красного моря. Дополнительные экскурсии за отдельную плату: Каир с пирамидами Гизы, музеем из Хургады, Луксор с Долиной Царей, Карнаком из Хургады, монастырь Святой Екатерины и гора Синай из Шарм-эль-Шейха, острова Гифтун или Тиран снорклинг на катере, дайвинг-трип два погружения, сафари на квадроциклах в бедуинской деревне. 🔻Комбинированный тур «Культура + Пляж»: продолжительность 10-14 дней. Маршрут: Каир (пирамиды Гизы, музей, мечети), Александрия (библиотека, крепость), Луксор (Долина Царей, храмы), Асуан (Абу-Симбел, Филе), перелет или переезд в Хургаду/Шарм-эль-Шейх, пляжный отдых в отеле «все включено», дайвинг, снорклинг, отдых на Красном море. 🔻Приключенческий тур «Оазисы Западной пустыни»: продолжительность 5-7 дней. Маршрут из Каира: Бахария оазис с Черной пустыней из вулканических холмов, Белая пустыня с меловыми скульптурами, ночевка в палатках, Фарафра оазис с горячими источниками Бир Сетта, Дахла оазис с руинами римского форта, финиковыми садами, Харга оазис с храмом Хибис, возвращение в Каир или продолжение в Сиву. Подробнее о видах и лучших местах отдыха в Египте — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21931</t>
+  </si>
+  <si>
+    <t>Рязанский музей-заповедник: место, где оживает история Руси В состав этого музея входят как экспозиции в самой Рязани, так и значимые исторические памятники на территории области. 🔻Центр заповедника - Рязанский кремль. Он располагается на холме у рек Трубеж и Лыбедь. Это историко-архитектурный комплекс, где сохранились старинные соборы, уникальная колокольня, а также земляные валы XIII века — остатки крепости. Место служило мощным форпостом на юго-восточных рубежах Руси. Именно здесь находятся захоронения рязанских князей. За пределами города расположены: 🔻Городище Старая Рязань — остатки древнего поселения, уничтоженного в 1237 году. Мощные оборонительные валы, фундаменты древних храмов и панорама на Оку. В этих местах нашли знаменитые «Рязанские бармы» (уникальные золотые украшения XII века)! У подножия холма находится Церковь Преображения Господня — действующий православный храм XIX века. 🔻Поле Вожской битвы — место, где в 1378 году войско князя Дмитрия Донского встретилось с армией Золотой Орды во главе с мурзой Бегичем и впервые одержало победу в открытом бою. Сейчас там установлен памятный обелиск. Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21927</t>
+  </si>
+  <si>
+    <t>🎡Куда сходить с детьми в Геленджике: 55+ мест На одном из самых популярных курортов Краснодарского края есть места для отдыха на любой возраст, вкус и кошелек: от шумных парков аттракционов, чтобы провести весь день семьей, до тихих зеленых скверов, дарящих живительную прохладу в жаркую погоду. Где стоит побывать: 🔻Городской парк аттракционов В центральном парке Геленджика те, кому не хватает адреналина, могут попробовать экстремальные аттракционы. Родителям с детьми подойдут совместные семейные карусели и качели, а для самых юных посетителей предусмотрены безопасные детские симуляторы, машинки, батуты и горки. ➡️Ул. Революционная, 13Б 🔻Музей восковых фигур В музее представлены восковые фигуры известных на весь мир людей, в том числе представителей царской семьи Романовых, современные политики. Есть фигуры персонажей из вселенной «Гарри Поттера», мультфильма «Шрек», фильмов «Аватар» и «Пираты Карибского моря». Со всеми экспонатами можно фотографироваться. ➡️Ул. Первомайская, 6А 🔻Сквер Калифея Сквер в древнегреческом стиле: цветущие ароматные клумбы, интересные скульптуры и живописный фонтан. Помимо созерцательных прогулок по парку взрослые могут позаниматься спортом и поиграть в настольный теннис, а дети — порезвиться на игровых площадках вместе со сверстниками. ➡️Ул. Херсонская, 2 🔻Парк развлечений «Римская империя» Тематический парк стилизован под римскую деревню: на его территории есть Римская крепость, школа гладиаторов, стойбище варваров и другие интересные локации. Дети погружаются с головой в атмосферные интерактивные программы с участием артистов — стреляют в тире, создают сувенир в гончарной мастерской, пытаются покорить скалодром. ➡️Сухумское шоссе, 4 км 🔻Андреевский парк Здесь можно укрыться от жары в знойный день, а с наступлением сумерек прогуляться по мощеным дорожкам в окружении красивой вечерней подсветки. На территории расположены величественный Собор Андрея Первозванного с золотыми куполами, а также фонтан и искусственный пруд с живыми черепахами. Для юных посетителей оборудована детская площадка. ➡️В районе 1515 км федеральной дороги Новороссийск-Геленджик Где еще весело и интересно провести время с ребенком в Геленджике — лучшие локации для семейного отдыха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21919</t>
+  </si>
+  <si>
+    <t>Путешествие через всю Россию: Секретный объект Сталина, главная труба Дальнего Востока и озеро лотосов   Журналист KP.RU Андрей Вдовин с друзьями отправился на автомобиле в путешествие через всю Россию. Часть 3 - про переезд от Владивостока до Хабаровска   Качество дороги. От Владивостока до Хабаровска примерно 750 км, первые 95 км до Уссурийска вы промчитесь: ну надо же как здорово в России разобрались проблемой №2. Но дальше… Вам необходимо будет пройти все 5 стадий принятия неизбежного по модели Элизабет Кюблер-Росс – отрицание, гнев, торг, депрессия и принятие…Вы будете ехать сквозь вечный ремонт дороги, где давно нет ни техники, ни людей. Как только вы въедете в Хабаровский край все станет значительно лучше. Уссурийск: "готическая" каланча. Каланча была, не отрицаем. Но из готического случился только грустный МЧС-ник рядом с ней. Построенная в 1914 году она сейчас - памятник архитектуры - новые пожарные машины не влезают в старые ворота, откуда выезжали конные повозки с бочками, и приходится ездить на старых автомобилях. Поселок Горные ключи. Он знаменит своими санаториями, живописным подвесным мостом (построенным в 1959 году каким-то романтически настроенными военными по неведомой нам надобности), минеральными источниками и кафе, где жарят самую невкусную картошку в радиусе 300 км. Самая высокая труба Дальнего Востока. Это "Труба №3" Приморской ГРЭС в Лучегорске. Ее высота составляет 330 метров, а чтобы любоваться на нее, построили целую смотровую площадку. Хабаровский мост. Именно этот мост через реку Амур изображен на купюре в 5 000 рублей. За свои 110 лет мост видел всякое. Его взрывали красные в гражданскую войну, корабль, перевозивший конструкции для моста, был потоплен в порту далекого Коломбо…. В 1930-е Сталин принял решение строить под Амуром и тоннель. Секретная стройка завершилась уже после начала войны в 1941 году. Озеро лотосов. Оно в селе Галкино. Мы подъезжали к городу уж ночью, и сразу не смогли к нему свернуть. Но на следующий день специально отмахали три десятка км назад и ни разу не пожалели. Целый океан цветущих лотосов! Это одно из тех мест, ради чего и придумано наше путешествие.   ✏ Подписаться на @truekpru | Читать нас в MAКС</t>
+  </si>
+  <si>
+    <t>04.08.26 00:58</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21911</t>
+  </si>
+  <si>
+    <t>03.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21904</t>
+  </si>
+  <si>
+    <t>Звери из Новосибирского зоопарка как отражение нашей реакции на новость о том, что сегодня НЕ пятница🥲 Те, кто в отпуске, не поймут. Держимся! ✊ 📷 Сергей Ильтяков ✏️ Подпишись на «КП — Новосибирск» | Мы в Mакс</t>
+  </si>
+  <si>
+    <t>03.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21898</t>
+  </si>
+  <si>
+    <t>🏔Плато Путорана в Красноярском крае Живописные скалы, студеные озера, водопады, вечные снега — здешняя красота по-северному сурова и в то же время невероятно притягательна. Именно тут, за Полярным кругом, природа сумела сохранить первозданный вид. Сегодня плато Путорана — это популярный туристический объект. Сюда едут любители активного отдыха, фотографы и любознательные туристы. Значительная часть плато относится к заповеднику «Путоранский». Что посмотреть: 🏞Живописные виды Плато Путорана очень необычно по форме. Представьте себе разветвленную горную систему, у которой при каком-то катаклизме начисто срезало верхушки — именно так выглядят здешние горы: крутые склоны и абсолютно плоский верх. Растительности в горах немного — мало кто способен выжить в суровых условиях Заполярья. Кое-где в долинах есть участки, поросшие лиственницами и елями, местами встречается низкорослая тундровая растительность, но огромные территории лишены зелени полностью и представляют собой каменистые пустыни. 🏞Озера Плато Путорана — это край озер. Их тут больше 25 тысяч! Все они так называемого фьордового типа — это фактически горные долины, залитые кристально прозрачной водой. Да, вода в здешних озерах невероятно чистая. Многие едут сюда исключительно ради рыбалки, ведь в озерах водятся сиг, муксун, ряпушка, омуль, чир, пелядь и другие виды рыб. 🏞Водопады Наиболее известны Кандинский (его высота 108 м), многокаскадный водопад Тальниковый, Большой Курейский, признанный самым мощным в России. Также известен не самый высокий, но весьма живописный водопад Иркиндинский. Рядом с некоторыми водопадами есть удобные смотровые площадки, откуда можно безопасно любоваться могучими потоками воды. 🏞Северное сияние Как только полярный день начинает сдавать свои позиции (а это происходит ближе к концу августа), тут можно увидеть самое настоящее северное сияние. Чем темнее ночь, тем оно ярче и красивее. Наблюдать северное сияние лучше всего с вершины одной из гор плато Путорана. Интересные факты про плато Путорана — в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21893</t>
+  </si>
+  <si>
+    <t>🏰Дворцы Крыма Зеленые горы сменяются скалами. В уютных бухтах море выбрасывает легкие волны на галечно-песчаный берег. Воздух наполнен цветочными ароматами. Не случайно царские семьи для своих резиденций выбирали этот солнечный полуостров. 🔻Дворец-замок «Ласточкино гнездо» Символ Крыма — замок на отвесной скале высотой 40 метров. Он принадлежал русскому нефтяному промышленнику Штейнгелю, который любил здесь отдыхать и в 1911 году заказал строительство здания в неоготическом стиле. Трудно представить туриста, который вернулся из Крыма без фотографии на фоне «Ласточкиного гнезда». 🔻Ливадийский дворец Ливадийский дворец построили в начале ХХ века специально для отдыха императорской семьи Романовых. Белоснежный изящный, выполненный в итальянском стиле, он считается шедевром архитектуры и одной из самых популярных достопримечательностей Крыма. Наибольшую известность дворец получил после того, как здесь в 1945 году прошла Ялтинской конференция лидеров трех союзных государств: СССР, Великобритании и США. 🔻Массандровский дворец Дворец построен в стиле французских замков времен Людовика ХIII. Здесь была императорская резиденция, где отдыхали Александр III, потом Николай II. Массандровский дворец в разное время был и санаторием, и госдачей, где любили бывать Сталин, Хрущев и Брежнев. Последние двадцать лет здесь работает музей. 🔻Воронцовский дворец У берега моря, в окружении роскошного парка стоит Воронцовский дворец в Ялте. Рыцарские и парадные залы перенесут вас во времена, когда тут дамы шуршали пышными платьями. А графы, как сейчас туристы, прогуливались по тенистым аллеям. Поднимитесь на смотровую площадку, и вы увидите весь замок с высоты. 🔻Юсуповский дворец Тут стоит “розовый домик” княгини Голицыной, а с площадки, окруженной колоннами, открывается роскошный вид на море. Юсуповский дворец - одно из самых красивых мест в Ялте. Он построен в виде подковы, а на его территории сохранился фруктовый сад. 🔻Дача Стамболи Жил когда-то в Феодосии табачный магнат Иосиф Стамболи. Пришла ему в голову мысль подарить жене к 10-летию счастливого брака дворец. Сказано - сделано. Так появилась шикарная вилла с огромными окнами, из которых видно море. Дача Стамболи теперь стала местной достопримечательностью. Оцените подарок магната, заглянув сюда. Самые знаменитые дворцы Крыма Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21889</t>
+  </si>
+  <si>
+    <t>🏞Ландшафтный музей-заповедник Парк Монрепо в Выборге Это один из самых масштабных пейзажных парков в Ленинградской области. Гранитные скалы, вековые сосны и ели, завораживающие виды на бухту залива, островки.  Это место вобрало в себя всю красоту карельской природы, а несколько веков назад искусные мастера вписали в уникальный ландшафт усадебный комплекс, беседки, мостики и скульптуры. Этим удивительным парком мы обязаны баронам фон Николаи, которые были владельцами территории на протяжении 150 лет. Монрепо восхищал множество великих людей: здесь бывали Баратынский, Батюшков, Дельвиг, Глинка. Здесь гуляли и члены императорской семьи. 🔻Самый открыточный вид Монрепо — это Остров Людвигштайн (его также называют «скалой отшельника»). Стоящая на нем белоснежная капелла — настоящий символ парка. Здание, которое возвышается на обрывистой скале, был семейным некрополем Николаи. 🔻Еще одна знаменитая достопримечательность — Храм Нептуна. Небольшая постройка в античном стиле стоит у самой воды, и оттуда открывается прекрасный вид. 🔻Совсем по-другому выглядит Хижина отшельника. Так называется скромная деревянная постройка в тени леса. Выполнен маленький домик из березовых бревен, и по задумке должен был напоминать о простой благочестивой жизни. 🔻Обязательно найдите на территории парка «Грот желаний» — и попросите о самом главном (говорят, сбывается!). Небольшое углубление в скалах — это своего рода шутиха: кажется, что попадешь в глубокую пещеру, а на самом деле длина грота — буквально два шага и его можно пройти насквозь. Что еще посмотреть на территории парка — рассказываем на сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21888</t>
+  </si>
+  <si>
+    <t>🦊 Рыжая красавица в краю рыжих скал Сайлюгемского нацпарка 🐾 Сливается с камнями, играет с тенями и чувствует себя полноправной хозяйкой этих гор. Алтайская природа создала идеальный камуфляж! 💛✨ Видео: @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21883</t>
+  </si>
+  <si>
+    <t>🏞Горы Дагестана: четырехтысячники с ледниками, Пушкин-Тау и легенда о Спящей красавице Для понимания масштабов горного Дагестана, представьте: его площадь равна той, что заняли склоны гор Центрального и Восточного Кавказа в Ингушетии, Чечне, Кабардино-Балкарии и Северной Осетии одновременно! Поэтому практически все туристические маршруты Дагестана - это увлекательный горный треккинг. Самые известные вершины: ⛰Шалбуздаг, 4142 метра Говорят, что семикратное восхождение на Шалбуздаг приравнивается к хаджу в Мекке и помогает исполнению желаний. Есть легенда, что святого шейха Сулеймана из села Лгар после смерти на гору Шалбуздаг подняли белые голуби. Могила — Пир Сулеймана, открывает путь к вершине. Если подняться выше, вы увидите мечеть Золотой Эренлер и столовую, в которой по традиции паломников кормят бесплатно. Туристов перед походом на Шалбуздаг могут отправить на акклиматизацию в село Куруш. Подъем на гору сложный: крутой, по узкой тропе с мелкими камушками. ⛰Тарки-Тау, 720 метров Природная достопримечательность, до которой из Махачкалы ехать всего час. «Узкая гора» тянется 12 км вдоль столицы Дагестана параллельно Каспийскому морю. На плато есть смотровая площадка, откуда туристы любуются панорамой хребта и озером Ак-гель. Значительную часть возвышенности покрывают леса — местами с реликтовыми деревьями. ⛰Изберг-тау, 220 метров Гора в окрестностях популярного для пляжного отдыха Избербаша. Это она встречала российскую экспансию Кавказа Петром I. Другое название — Пушкин-Тау, потому что считается, что с одной стороны в ее скалах отчетливо просматривается профиль поэта Александра Сергеевича. Кумыкское название Изберг-тау можно перевести как сочетание: «Гора со следом одной головы». ⛰Диклосмта, 4285 метров Природная граница Чечни, Дагестана и Грузии. «Снеговой хребет» отличается заметным оледенением: больше 5 квадратных километров горы занимают ледники, питающие реки. Вершина горы представляет собой пологую площадку три на четыре метра. ⛰Сарыкум, 262 метра Песчаный бархан Сарыкум находится в Кумторкалинском районе Дагестана, в часе езды от Махачкалы. Он считается самым крупным в Европе. Там растут 300 видов растений, в том числе очень редкие и необычные для Кавказа. Некоторые сцены легендарного фильма «Белое солнце пустыни» снимали в этой маленькой пустыне. Подробнее о природе и легендах гор Дагестана — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21878</t>
+  </si>
+  <si>
+    <t>🌾Интересные места в Карелии 🔻Остров Валаам Здесь можно познакомиться с памятниками архитектуры, посетить старейшие церкви, поучаствовать в богослужениях. Знаменитый Валаамский мужской монастырь, множество скитов и часовен – вам точно не хватит дня, чтобы обойти их все. Популярно это место не только среди паломников. Остров Валаам манит путников своей природой. ➡️Сортавальский р-н, о. Валаам 🔻Водопад Белые мосты «Шумный, высокий, бурлящий» – так говорят о нем туристы, которым удалось добраться до этих мест. Народу здесь обычно немного – сказывается отсутствие приличной дороги. Тем больше удовольствия получите, да и фото выйдут отличными. К водопаду ведет деревянная лестница с перилами, можно спуститься прямо к подножию и насладиться мощью и величием 18-метровых потоков воды в окружении стройных елей. ➡️Питкярантский район 🔻Национальный парк «Паанаярви» Один маршрут ведет путников через еловые, сосновые леса к рекам и озерам. Другой – вдоль русла реки Оланга к мощному водопаду Киваккакоски. Одно из самых любопытных мест парка – гора Нуорунен, где сохранились древние святилища саамов. А с ее вершины открываются прекрасные виды на озеро Таваярви и гору Кивакка. ➡️Лоухский р-н, п. Пяозерский 🔻Онежская набережная Гордость Петрозаводска, его визитная карточка и обязательный пункт программы любого туриста, приехавшего в Карелию. Вымостили набережную карельским гранитом, а украсили разнообразными скульптурами. «Рыбаки», «Место встречи», «Спящая красавица», «Дерево желаний» – и это лишь малая часть из них. А некоторые скульптуры привезли из других стран в качестве подарка карельской земле.  ➡️Петрозаводск 🔻Гора Воттоваара Она привлекает своей особенной «звенящей» тишиной и атмосферой, странными изогнутыми деревьями и причудливыми каменными глыбами. Это сейды – священные места саамов для проведения ритуалов. Не менее удивительны «лестница в небо», «каменный колодец» и другие объекты – то ли рукотворные, то ли созданные природой. Об их происхождении и возрасте до сих пор спорят ученые. Но сюда определенно стоит приехать, чтобы увидеть их своими глазами. ➡️Муезерский р-н, Суккозерское с. п. Локации для новых незабываемых путешествий по Карелии Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21877</t>
+  </si>
+  <si>
+    <t>🏞Свирское ущелье в Сочи: увидеть следы древних людей, искупаться в ледяном водопаде Знаменитый каньон находится на северной окраине большого курортного поселка Лазаревское, недалеко от берега Черного моря. Добраться сюда несложно, поэтому природная достопримечательность включена в маршруты многих экскурсий, которые проводят для отдыхающих на местных курортах. Во время прогулки по ущелью интересно посмотреть на водопады, чистейшие озера, запечатлеть на фото скалы и панорамы гор. В ущелье чистый воздух, много красивых растений, здесь хорошо устроить пикник. Нижняя часть тропы доступна всем, а скалистые верховья долины — только туристам с хорошей физической подготовкой. Жемчужиной ущелья считаются водопады. Расположены они один за другим: 🔻Самый нижний, Свирский, имеет высоту 7 м. К нему ведет мост, нижняя часть которого во время дождей скрывается под водой. Свирский — самый шумный из местных водопадов. Иногда он представляет собой сплошную стену воды. Считается, что если искупаться под потоком, то можно смыть с себя все грехи. Внизу есть небольшое озерцо, глубиной около 2 м, но вода в нем постоянно холодная — не более +14°С, так что окунуться решаются далеко не все туристы. 🔻Неподалеку находится второй водопад — Тещины слезы. Выглядит он не так впечатляюще, как Свирский. Под ним лежит озеро с пологими берегами, вода такая же прохладная. Третий водопад, Адам и Ева,  представляет собой каскад из двух небольших потоков, поэтому он и получил такое название. 🔻Корытообразный дольмен стоит на пологом, поросшем деревьями склоне горы. От древнего культового сооружения остались лишь развалины с разрушенной крышей, которые носят гордое имя «Слава». 🔻Неподалеку можно увидеть необычный Лунный камень — каменную глыбу 5 м высотой и 10 м в обхвате. По местной легенде, если дотронутся до камня рукой и загадать желание, оно непременно сбудется. В конце пешего маршрута туристов ждет поляна для пикников с беседками и мангалами.  Что интересного посмотреть по пути — рассказано в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>02.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21871</t>
+  </si>
+  <si>
+    <t>Ромашковое поле возле Пивоварихи ❤️ Фото: гид Александра Литвинова</t>
+  </si>
+  <si>
+    <t>01.08.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21865</t>
+  </si>
+  <si>
+    <t>🏝Путеводитель по Малайзии Малайзия — государство в Юго-Восточной Азии, которое одновременно расположено и на материке, и на третьем по величине острове мира — Борнео (Калимантан). Здесь есть мультикультурная столица Куала-Лумпур с небоскребами и нетронутые джунгли Борнео. Пляжи и курорты: 🔻Лангкави Это главный курортный остров Малайзии, сюда едут за хорошими пляжами с развитой инфраструктурой. На нем сосредоточены отели с системой питания «все включено». Также на острове из-за особого статуса есть магазины беспошлинной торговли. Кроме классических курортных отелей и пляжей на Лангкави есть канатная дорога, ведущая к впечатляющему Sky Bridge и смотровой площадке Орлиное гнездо. 🔻Пинанг (Пенанг) Колониальная архитектура и знаменитый стрит-арт в стиле Бэнкси в Джорджтауне — городе, включенном в список ЮНЕСКО. Еще это гастрономическая столица: туристы отмечают, что здесь самая вкусная в Азии уличная еда. Предпочтительнее приехать сюда с декабря по март или апрель, когда мало дождей и спокойное море. 🔻Реданг и Перхентианские острова Пляжно-курортные острова на восточном побережье материковой части. Два Перхентианских острова находятся от Реданга примерно на 30 километров. Курорт часто называют более выгодным аналогом Мальдив из-за пляжей с белым песком и чистой бирюзовой водой. Здесь есть морские заповедники, отличный снорклинг и дайвинг. На Реданге более высокий уровень отелей, чем на Перхентианах. Отдыхать тут лучше всего с апреля по сентябрь. 🔻Борнео Это восточная часть Малайзии со штатами Сабах и Саравак. Есть несколько резортов на берегу моря в районе города Кота-Кинабалу. В основном сюда едут за природой, национальными парками и джунглями, в которых можно увидеть знаменитую Раффлезию и орангутанов. Дождливого сезона нет, но если интересует трекинг на гору Кинабалу, лучше приехать с апреля по сентябрь. 🔻Тиоман Небольшой остров с отличными пляжами и красивыми водопадами на восточном побережье. Менее туристический, чем Перхентианы и Реданг. Пляжный отдых и походы по джунглям можно легко разнообразить отличным дайвингом и снорклингом. Интересные факты о жизни в Малайзии Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21860</t>
+  </si>
+  <si>
+    <t>Отдых в Рыбинске: огромное «море», необычные музеи и уникальные памятники 🔻Красная площадь Когда-то Красная площадь была эпицентром торговой жизни города. Здесь в XX веке построили здание новой биржи в византийском стиле, где купцы заключали сделки. Сейчас в изящном сооружении, украшенном мозаикой и изразцами, находится Рыбинский музей-заповедник. 🔻Набережная Нельзя приехать в Рыбинск и не прогуляться по набережной Волги. Она находится в центральной части города, ее протяженность – 3 км. Набережная благоустроена, здесь есть все для хорошего отдыха: прогулочные дорожки, лавочки, клумбы, безопасные спуски к воде и вай-фай. 🔻Рыбинская ГЭС Это и значимый промышленный объект, и популярная достопримечательность. Даже здание гидроэлектростанции (его строили в 40-е годы XX века) выглядит эффектно, а оформление машинного зала выполнено в стиле сталинского ампира. Гидротехнические сооружения находятся в реестре культурного наследия России. Строительство ГЭС обернулось трагедией для прилегающих к Рыбинску территорий. Затопило огромную территорию с селами, городом, храмами и музеями. Плотина перекрыла сразу две реки — Волгу и Шексну, и в результате образовалось рукотворное море – один из самых больших искусственных водоемов России. 🔻Спасо-Преображенский собор Главный храм Рыбинска. Здание строили в стиле классицизма. Рядом находится колокольня конца XVIII — начала XIX века высотой 94 метра – одна из самых высоких в стране. История же самого собора начинается в середине XVII, за это время его дважды перестраивали. Здесь находится икона Божией Матери «Недремлющее Око», икона Святителя Николая Чудотворца, икона с частицами мощей блаженной Матроны Московской. 🔻Польский костёл Сердце Иисуса Настоящий древний готический костел, который находится в центре старинного православного города. Это единственное подобное здани на всей Верхней Волге. Его построили до революции. Разрешение на строительство костела польская община (в начале XX века в Рыбинске проживало около 400 польских католиков) получила в 1905 году. Костел закрыт для посетителей. Правда, иногда там проводят концерты классической музыки, так что шанс посмотреть на готический храм изнутри все же есть. Что еще посмотреть в Рыбинске — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21859</t>
+  </si>
+  <si>
+    <t>🎢Аквапарки Сочи Среди самых популярных развлечений на курортах — аквапарки. Здесь всегда весело и шумно. Так приятно зажмурившись катиться с огромной горки, а потом на скорости нырнуть в бассейн… Даже взрослые здесь чувствуют себя детьми! А что говорить про малышей, которых просто невозможно отсюда увести. 🔻Аквапарк «АкваЛоо» Единственный круглогодичный аквапарк на Черноморском побережье Краснодарского края с морской водой. Вас ждут водные горки, самая большая из которых имеет длину 156 м, захватывающие спуски на надувных кругах, термальные бассейны, финские сауны, спа-зона и кафе. Для детей есть мелководные бассейны, игровые городки, мини-водопады и анимация. ➡️Сочи, ул. Декабристов, 78Б 🔻Лазаревский аквапарк № 1 Для малышей — мелкий бассейн и другие безопасные развлечения на воде. Для подростков — крутые горки, от которых захватывает дух. Для взрослых — экстремальные аттракционы, бассейн с морской водой и зона отдыха с шезлонгами, где приятно расслабиться после купания и позагорать. ➡️Сочи, Лазаревское, ул. Победы, 153 🔻Аквапарк «Галактика» Аквапарк на горнолыжном курорте «Газпром Поляна» в горном кластере Сочи доступен круглый год и предлагает открытую зону, водные горки с виражами, фитобар с травяными чаями и парные. Уникальная возможность понежиться в теплой воде и полюбоваться превосходной панорамой Кавказских гор даже в сильные морозы. ➡️Сочи, Эсто-Садок, ул. Ачипсинская, 12 🔻Аквапарк Mountain Beach Крытый пляж в горах Сочи расположен на верхнем уровне ТРЦ «Горки Молл». На улице может быть какая угодно температура, а в аквапарке всегда +30°С. Добавьте к этому бассейны, водные горки, соляную пещеру, джакузи, пляжный волейбол, экзотические спа, массаж, и вы поймете, почему сюда любят приезжать даже с морского побережья. ➡️Сочи, ул. Горная карусель, 3 🔻Аквапарк «Наутилус» В распоряжении посетителей 6 горок, 4 бассейна, включая детский, гейзеры, фонтаны, гардероб, несколько баров и удобный фудкорт. Благодаря современному инженерному оборудованию, в бассейнах и на аттракционах поддерживается температура +28°С. ➡️Сочи, Лазаревское, ул. Победы, 2/1 В каких еще аквапарках Сочи провести время с удовольствием — лучшие места для отдыха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21855</t>
+  </si>
+  <si>
+    <t>🦌 Косулята и оленята, обитающие в Ялтинском горно‑лесном заповеднике, — настоящее чудо крымских лесов 🏞🌾🌼 Фото: Андрей Чумаченко для @zapovedcrimea Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21851</t>
+  </si>
+  <si>
+    <t>🐿 Белки в нацпарке «Куршская коса» начали готовиться к зиме В смешанных сосновых и еловых лесах всё чаще можно встретить белок. Наиболее активны они утром и вечером, а ночью прячутся в дуплах и шарообразных гнёздах. Сейчас у лесных акробатов горячая пора — они собирают запасы на зиму. Фото: тг-канал национального парка</t>
+  </si>
+  <si>
+    <t>31.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21848</t>
+  </si>
+  <si>
+    <t>🗾Мыс Тобизина во Владивостоке Одно из самых популярных мест острова Русский во Владивостоке и памятник природы первозданной красоты. Настоящий край земли с уникальным рельефом, сложившимся за миллионы лет: с востока полуостров с живописными скалами омывают воды бухты Карпинского, с запада — волны бухты Островной и Новый Джигит.  Мыс Тобизина подходит и для приверженцев экстремального отдыха — здесь можно встретить клифф-дайверов (прыгунов со скал в воду) и роуп-джамперов, прыгающих вниз с веревкой и альпинистским снаряжением. С высоты скал можно нырять прямо в море. Разумеется, при соответствующей подготовке. Основной пеший маршрут к нему довольно несложный, безопасный и подходит даже для маленьких детей. Большая часть пути пролегает по вершине полуострова по проторенной тропе, которая требует от гостей внимательности и удобной треккинговой обуви (или кроссовок с толстой и нескользящей подошвой). Интересные факты: 🔻На полуострове можно найти окопы полевого опорного пункта времен Великой Отечественной войны, руины старых разрушенных временем зданий и двухамбразурный каменно-бутовый ДОТ (пулеметный капонир) № 244 проекта 1941 года. 🔻Здесь можно встретить диких лис, которые не боятся человека. 🔻На мысе есть обрывы высотой до 30 метров и низкая каменная платформа, на которой располагался маяк, смытый в 2020 году. Чем еще примечателен мыс Тобизина во Владивостоке — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21843</t>
+  </si>
+  <si>
+    <t>🌆Лучшие достопримечательности Ярославля В официальной столице Золотого кольца России более 800 памятников культуры и истории.  🔻Ярославский музей-заповедник Это один из старейших музеев России и крупнейший музейный комплекс Ярославской области. Здесь находятся самые древние памятники архитектуры Ярославля. Комплекс расположен на территории упраздненного монастыря, который возвели в XVI веке. Здесь же стоит Спасо-Преображенский монастырь, где нашли «Слово о полку Игореве». В фондах музея хранятся древние иконы, рукописи, церковная утварь и другие произведения древнерусского искусства. 🔻Волжская набережная Главная прогулочная зона города. Набережная двухуровневая, лучший вид открывается с верхней площадки. Если рассматривать все исторические объекты вдоль набережной, то прогулка займет не один час. Интересные здания и объекты встречаются буквально через каждые 250 метров. Для удобства туристов установлены информационные доски, где указано, какие достопримечательности вы сможете увидеть. В их числе Митрополичьи палаты, Дом Болконского, Волжская (Арсенальная) башня и один из интересных музеев города — «Музыка и время». 🔻Митрополичьи палаты Здесь находился дом первого ярославского губернатора, а еще в палатах останавливалась Екатерина Великая. Сегодня это один из филиалов Ярославского художественного музея, где можно увидеть огромную коллекцию древнерусского искусства. Сюда стоит прийти как минимум затем, чтобы увидеть домонгольскую икону «Спас Вседержитель» XVIII века. 🔻Губернаторский дом и сад Губернаторский дом построили по указу Александра I. Особняк служил резиденцией ярославских губернаторов и путевым дворцом царских особ. Среди известных посетителей — императоры Александр I и Николай II. С 1970 года это главное здание Ярославского художественного музея. Губернаторский сад — идеальное место для прогулок и фотосессий. Он был заложен в 1821-1825 годах. 🔻Музей-заповедник Некрасова «Карабиха» Находится в 15 км от Ярославля. До середины XIX века она принадлежала представителям княжеского рода Голицыных. После «Карабиху» купил русский поэт Николай Некрасов. Здесь он провел десять летних сезонов и написал такие произведения, как «Возвращение», «Дедушка Мазай и зайцы», поэмы «Мороз, красный нос», «Русские женщины» и другие. Маршрут для путешествия по самым интересным достопримечательностям Ярославля Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21838</t>
+  </si>
+  <si>
+    <t>🌿Где побывать в Грузии Живописные виноградники, величественные крепости, футуристичные кварталы Батуми, запутанные улочки старого Тбилиси — каждый путешественник найдет в стране что-то для себя. 🔻Парк Мтацминда Это парк аттракционов с колесом обозрения и популярная смотровая площадка столицы. Поездка на историческом фуникулере, построенном еще в начале XX века, — обязательная часть маршрута. На середине пути можно выйти, чтобы посетить Пантеон, где похоронен Александр Грибоедов. ➡️На вершине одноименной горы в Тбилиси 🔻Троицкая церковь в Гергети Храм считается одним из символов Грузии, внутри него сохранились древние иконы. Одинокий силуэт церкви на фоне величественных гор впечатляюще выглядит, а атмосфера аскетичного высокогорного монастыря заставляет забыть о суете. При посещении храма одежда должна закрывать плечи и колени, женщинам необходим платок. ➡️Поселок Степанцминда (Казбеги) 🔻Крепость Ананури Крепость служила резиденцией арагвских эриставов (правителей). Комплекс включает в себя башни и два храма, украшенных богатой резьбой. Со стен цитадели открывается потрясающий вид на Жинвальское водохранилище. Летом здесь можно спуститься к воде, чтобы искупаться на фоне древних стен. ➡️Военно-Грузинская дорога, берег Жинвальского водохранилища 🔻Каньон Мартвили Сказочное место с изумрудной водой и лианами, свисающими со скал. Здесь можно не только прогуляться по оборудованным дорожкам, но и проплыть на надувной лодке по самому каньону. Вода здесь холодная даже в зной, а воздух пропитан влагой и свежестью. ➡️Самегрело, окрестности города Мартвили 🔻Скульптура «Али и Нино» Восьмиметровые стальные фигуры символизируют вечную любовь героев одноименного романа. Вечером памятник начинает медленно двигаться и подсвечивается разными цветами. Идеальное место для завершения прогулки по набережной Батуми. ➡️Батуми, набережная у Парка Чудес Главные достопримечательности Грузии в 2026 году, которые обязательно стоит посетить Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21837</t>
+  </si>
+  <si>
+    <t>Приозерск: посетить древнюю крепость и насладиться природой Приозерский район — край удивительной природы на самой границе с Карелией. Однако это место богато не только пейзажами, но и историческими достопримечательностями. И конечно, поездка сюда не обойдется без посещения древней крепости Корела. 🔻Крепость Корела Крепость совсем небольшая, на ее территории сохранились всего четыре каменные постройки — с тех времен, когда здесь был шведский город Кексгольм. Это Круглая воротная башня, два арсенала и пороховой погреб. Постоянная краеведческая экспозиция крепости Корела находится в здании Нового арсенала. Здесь можно узнать подробнее об истории крепости и увидеть находки археологов. В здании Старого арсенала расположен сувенирный магазин, а также выставочный зал, где проводят временные выставки. Интересна и Круглая башня. Двухъярусная постройка в высоту всего 8 метров. Именно здесь можно узнать о тюремном периоде крепости и ее заключенных.  ➡️Приозерск, Ленинградское шоссе, д. 3 🔻Памятный камень Рюрику По одной из версий, именно у стен крепости Корела находится возможная могила князя Рюрика. Считается, что он пал в бою и был похоронен именно здесь в 879 году. Доподлинно это неизвестно, но на монументе приводится цитата из летописного свода, в которой упоминается Корела. ➡️Приозерск, Ленинградское ш., крепость Корела 🔻Железнодорожная станция Любителям архитектуры интересно будет взглянуть на здание железнодорожного вокзала в Приозерске. Красивый красный домик сразу привлекает внимание. Это одна из немногих сохранившихся деревянных построек финского периода. Вокзал возвели в 1916 году, в 1941-м советские войска, отступая, подожгли город, но вокзал чудом уцелел. ➡️Приозерск, Привокзальная ул., 3 🔻Кафедральный собор Рождества Богородицы Рядом с центральной площадью Приозерска расположен главный городской храм. Каменный собор был построен в середине XIX века. Автором проекта стал итальянский архитектор Луи Висконти, который известен работой над надгробием Наполеона Бонапарта. Архитектура церкви сочетает ампирные и русско-византийские элементы. В храме хранится икона с частицей мощей преподобного Арсения Коневского. ➡️Приозерск, ул. Калинина, 5 🔻Церковь Андрея Первозванного на Вуоксе Необычная церковь есть недалеко от поселка Мельниково в Приозерском районе. Храм носит имя Андрея Первозванного. Примечателен он тем, что расположен прямо посреди реки Вуокса. Это сравнительно новая церковь, которая была построена в 2000 году, уже успела прославиться как единственная подобная в мире. Стоит она на крошечном острове, фундаментом ее является монолитная скала, выступающая из воды. Раньше добраться до храма можно было только на лодке или по льду зимой. Не так давно с берега пристроили небольшой мостик, по которому можно ходить в любой сезон. ➡️Приозерский р-н, Мельниковское сельское поселение Что еще посмотреть в Приозерске — рассказываем по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21832</t>
+  </si>
+  <si>
+    <t>🏞⛰️✨️ Кавказский заповедник — водопады и пейзажи, от которых захватывает дух! Фото: @kavkazzapoved Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21828</t>
+  </si>
+  <si>
+    <t>🏞Топ идей для отдыха в Кемеровской области Бескрайние зеленые массивы тайги, бирюзовые озера, величественные горные вершины, секретные тропы, таинственные письмена первобытных людей, начертанные на скалах. В отдых в Кемеровской области обязательно будут включены великолепная Горная Шория, заповедный Кузнецкий Алатау, реликтовые рощи, шумливые кедровые боры и затерянные в глуши водопады. Чем заняться: 🔻Вкусить походной романтики на Поднебесных Зубьях Для начинающих туристов здесь предлагаются простые маршруты (от трех дней) с восхождением на самые популярные вершины. Вы побываете в легендарном перевалочном пункте туристов – на станции Лужба, узнаете, каково это быть заброшенным в самое сердце кузбасских гор на грузовике «Урал». И увидите такие достопримечательности, как Тремолитовые камни, Тальковый карьер, Алгуйские водопады, часовню возле приюта Снежный Барс, разбросанные в горах приюты для путников. 🔻Увидеть наскальную живопись первобытных людей Уникальный историко-культурный памятник – группа прибрежных скал, испещренных рисунками, сделанными за несколько тысячелетий до нашей эры – располагается всего в 50 километрах от столицы Кузбасса города Кемерово. Там же находится музей-заповедник «Томская Писаница». Последнее время музей очень активно развивается и предлагает гостям огромное количество познавательных и развлекательных программ. На его территории проводятся экскурсии по многочисленным экспозициям, посвященным жизни древних народов Сибири, а также находится мини-зоопарк и аттракционы. 🔻Побывать в гостях у динозавров Шестаковский археологический комплекс – так называется уникальное место на берегу реки Кия в Чебулинском районе Кемеровской области, где ведут археологические раскопки и регулярно находят останки древних ящеров. Здесь же расположен природный парк «Шестаковские болота», где по сей день живут редкие звери, птицы и рыбы. Туристам на месте раскопок рады: там, где бродили динозавры, теперь проводят экскурсионные программы. Гости комплекса могут наблюдать за работой археологов – для этого нужно приехать в составе экскурсионной группы или даже самостоятельно добраться до смотровой площадки «Шестаковский яр» на берегу Кии, напротив места палеонтологических раскопок Шестаково II, либо пройти по деревянным галереям на раскопки Шестаково II. И быть может именно вам повезет и прямо при вас специалисты обнаружат целый скелет динозавра – такое уже бывало! 🔻Очутиться в Средневековье Отъехать 48 километров от Кемерова и оказаться на месте средневекового городища возможно благодаря усилиям местных краеведов. В экомузее-заповеднике «Тюльберский городок» отлично сохранился исторический антураж: настоящий вал, ров, остатки жилых построек, металлургических мастерских и ритуальный жертвенник. Часть объектов все-таки реконструирована – это оборонительный комплекс из нескольких башен, также достроены современные деревянные здания.  Если выдастся возможность добраться до Тюльберского городка на катере или лодке – не упускайте ее. Берега Томи здесь особенно красивы: живописные террасы чередуются со скальными выходами и таинственными оврагами, а также очень эффектными лестницами советской постройки. 🔻Насладиться нетронутой природой Даже за несколько часов поездки по загородной трассе (не говоря уж о прогулке по лесу) вы поразитесь разнообразию местной фауны. Огромные яркие бабочки, парящие в бескрайней вышине ястребы, бесшумные совы, солидных размеров глухари. Даже вблизи городов здесь с легкостью можно встретить таежных жителей – лисицу, зайца, лося и косулю. Фотоохота может выйти на славу. Где еще побывать, приехав на отдых в Кемеровскую область, — рассказано на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21823</t>
+  </si>
+  <si>
+    <t>🌊Отдых в Агое: джиппинг в горах, погружения с аквалангом и конные прогулки В десяти километрах от Туапсе расположился небольшой, но давно любимый туристами всех возрастов курортный поселок Агой. Здесь туристов встречают потрясающие пейзажи и ландшафты: лесные массивы, горные хребты, бурные реки, водопады и, конечно, теплое море.  🔻Агойский перевал На участке трассы М4-Дон между Туапсе и селом Агой можно полюбоваться прекрасными панорамными видами со смотровой площадки на вершине Агойского перевала. К ней приведет тропа с указателями, а на самую вершину — железная лестница. Здесь же установлен памятник Таманской армии, которая принимала участие в боях против белогвардейцев.  🔻Лесопарк Кадош Сразу после поселкового пляжа почти на 300 га площади раскинулся величественный лесопарк Кадош. Здесь произрастают множество редких видов растений, занесенных в Красную книгу: деревья, кустарники, лианы и необыкновенной красоты орхидеи. Это заповедная зона под охраной региональных властей, на территории лесопарка есть несколько интересных объектов. Небольшие пещеры в прибрежных скалах, расположившиеся вдоль берега в сторону Туапсе, получили название Мышиных норок. Морские волны десятилетиями создавали в стенах маленькие углубления и просторные гроты. 🔻Скала Киселева Хотите увидеть место, где снимались эпизоды «Бриллиантовой руки» и «Последних дней Помпеи»? Отправляйтесь к скале Киселева. Вас ждет трехгранный каменный утес, отвесные стены которого достигают высоты 43 метров. Названа скала в честь художника Александра Киселева, прославившего местные пейзажи на своих полотнах. Кстати, скала имеет и трагичное название — скала слез. Легенда гласит, что здесь дочь князя оплакивала своего погибшего возлюбленного. Он не смог пройти испытание, чтобы получить ее в жены. Боль потери была так сильна, что юная княжна утопилась в море. 🔻Водопады и урочище Сатенок Выше по течению реки Агой полюбуйтесь каскадом водопадов Женские и Мужские слезы, загляните в близлежащий аул Агуй-Шапсуг. Там вы увидите древние каменные курганы, похожие на фигуры людей. Ученые датируют эти изваяния средними веками. А после отправляйтесь в урочище Сатенок у подножия Волчьих скал. Вас ждет прогулка через многовековой лес к лечебным минеральным источникам и месторождению ценной глины. 🔻Дайвинг Под руководством опытных инструкторов туристы совершают погружения с аквалангом на Агойском пляже и у скалы Киселева. Вы увидите морских обитателей Черного моря: крабов, косяки ярких рыб, скапен и медуз. Можно пройти обучение и получить сертификат международного уровня, чтобы погружаться на большие глубины и затонувшие объекты. Самое главное об отдыхе в Агое в 2026 году Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21818</t>
+  </si>
+  <si>
+    <t>🏞Остров Кижи в Карелии Кижи – давно уже не просто название острова в Онежском озере, а синоним уникальной красоты, которую умели создать из дерева русские зодчие. Самые известные памятники Кижей относятся к XVIII веку, но история острова, конечно, намного глубже. Люди живут здесь как минимум 9 тысяч лет. И каждый год сотрудники музея отправляются в археологические экспедиции по всему Южному Заонежью, проводят раскопки. Главная достопримечательность — 37-метровая церковь Преображения Господня, которая сегодня входит в Список Всемирного наследия ЮНЕСКО. Построена в 1714 году. И этим, возможно, объясняется ее долговечность. Дело в том, что на начало XVIII века пришелся пик похолодания во время Малого ледникового периода. И сейчас по срубам храма видно, что годовые кольца у сосен, из которых сложена церковь, очень плотные, а потому дерево прочнейшее. Интересные факты и подробности об истории острова Кижи — в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21817</t>
+  </si>
+  <si>
+    <t>🦁«Прямо как снежки»: в «Тайгане» показали видео с редкими белыми львятами   В Крыму на свет появились два белых львенка, таких животных во всем мире всего несколько сотен.   - Мама у львят обычная рыжая, а папа белый, - рассказала КП-Крым пресс-секретарь «Тайгана» Татьяна Алексагина.   Разный цвет шерсти не помешал семейной жизни хищников, и это уже не первое их потомство. Но все предыдущие дети были в маму - рыжие, и это первые малыши, которым передался окрас отца.   - Львица очень хорошая, заботливая мама, поэтому малыши толстенькие, упитанные и, на удивление белые, как снежки.   Малышам всего три недели, и они на грудном вскармливании. У львицы же ангельский характер - без проблем отдает крошек на осмотр.   Видео:  Олег Зубков и Парк ТАЙГАН с Алексагиными/МАХ   Подписывайся на @truekpcrimea Наш канал в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21815</t>
+  </si>
+  <si>
+    <t>🌃✨Ночные огни Москва-Сити Огни высоток, бесконечные линии дорог и отражения тысяч окон. Идеальный ракурс, чтобы влюбиться в Москву заново 😍 Спасибо за кадры нашим дорогим подписчикам! ❤️ Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21805</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Омске: старинная крепость, набережная Иртыша и музей Достоевского Омск — центр крупной области, город трудовой доблести с богатой историей. Сюда стоит приехать, чтобы отведать блюда сибирской кухни, изучить памятники архитектуры и истории, побродить по паркам и побывать в музеях. 🔻Омская крепость Стоит прогуляться по территории Омской крепости и изучить сохранившиеся старинные сооружения XVIII века и вновь построенные: Денежную кладовую, Воскресенский собор, Тобольские ворота. В историческом парке можно посетить выставки народного творчества или интересный мастер-класс. Например, сплести кольчугу, поработать на ткацком станке, пострелять из пушки или лука. ➡️Ул. Партизанская, 5а 🔻Успенский кафедральный собор В центре города на соборной площади сверкает куполами главный храм Омска. Построенный в конце XIX века и снесенный в 30-е годы следующего столетия, он восстановлен в начале века на средства прихожан. В нижнем храме можно приложиться к главной святыне — мощам новомученика архиепископа Омского и Павлодарского Сильвестра. Прихожане отмечают вместительность храма, искусную роспись, умиротворяющую атмосферу и ухоженную территорию для прогулок. ➡️Ул. Тарская, 7 🔻Иртышская набережная Одно из самых популярных мест для прогулок и фотосессий в городе. Пешеходная часть набережной тянется почти четыре километра, ночью она хорошо освещена. Здесь катаются на велосипедах и роликах, а летом по Иртышу можно прокатиться на прогулочном катере или позагорать на пляже. В районе улицы Чохана Валиханова расположена отличная смотровая площадка, где стоит сделать памятные снимки. 🔻Любинский проспект Старинные здания XIX века, кафе и магазины, самые известные городские скульптуры, у которых нужно сфотографироваться каждому туристу — все это можно найти на главной улице Омска — улице Ленина. А свое неофициальное название она получила в память о жене губернатора Западной Сибири Любови Федоровне. Здесь расположился сантехник Степаныч, вылезающий из люка, и та самая Люба — стройная девушка с томиком Пушкина в руках, Ван Гог пишет картину, а освещают улицу «пьяные фонари». 🔻Омский музей изобразительных искусств Врубеля Музейная коллекция очень обширна и представлена в трех корпусах — «Эрмитаж-Сибирь», Врубелевский корпус и Генерал-губернаторский дворец. Среди экспонатов — произведения живописи, графики, скульптуры, предметы декоративно-прикладного искусства разных эпох. Посетителям предлагают большой выбор экскурсий по разным темам для всех возрастов. ➡️Ул. Ленина, 3 Что посмотреть в первую очередь на отдыхе в Омске, где вкусно поесть и что привезти на память из путешествия Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21800</t>
+  </si>
+  <si>
+    <t>🏰Топ главных достопримечательностей Сербии В Сербии утром можно посетить средневековые крепости и монастыри Сопочаны, Студеница или Манасия, а вечером прогуляться по старым богемным кварталам Белграда и Нови-Сада. А самая приятная новость для россиян — сюда легко поехать, ведь виза не нужна. 🔻Белградская крепость, Калемегдан Главный символ Сербии и одно из древнейших мест в Белграде. Первые укрепления здесь появились еще во времена Римской империи. Крепость представляет собой большой исторический парк с бастионами, музеями и памятниками. Отсюда открывается один из лучших видов на Белград и слияние Дуная и Савы. ➡️Центр Белграда, на месте слияния рек Дунай и Сава 🔻Улица Князя Михаила Главная пешеходная улица Белграда и одно из самых оживленных мест столицы. Она сформировалась в XIX веке и сохранила множество зданий того времени. Здесь располагаются магазины, рестораны, музеи и культурные центры, выступают уличные музыканты и проводят городские фестивали. ➡️Центр Белграда, пешеходная зона от площади Республики до Калемегдана 🔻Джердапское ущелье или Железные Ворота Джердапское ущелье — одно из главных природных мест Сербии. Здесь Дунай прорезает горные массивы Карпат, образуя глубокие каньоны и ущелья. В этом районе находится археологический комплекс Лепенски Вир — одно из древнейших поселений Европы. ➡️Национальный парк Джердап, восточная Сербия, граница с Румынией, вблизи города Голубац 🔻Голубацкая крепость Крепость Голубац — одна из самых известных средневековых крепостей на Дунае. Она была построена в XIV веке и долгое время служила важным оборонительным пунктом. После недавней масштабной реставрации крепость стала одним из главных туристических объектов региона. ➡️Город Голубац, на берегу Дуная, у входа в Джердапское ущелье 🔻Национальный парк Тара Национальный парк Тара — одно из самых красивых природных мест страны, популярно для походов и наблюдения за дикой природой. Он известен густыми лесами, горными ландшафтами и живописными видами на реку Дрина. В парке проложены десятки пеших маршрутов и смотровых площадок. ➡️Западная Сербия, близ границы с Боснией и Герцеговиной Лучшие курорты, чудеса природы и самые красивые города Сербии Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21795</t>
+  </si>
+  <si>
+    <t>🏞Отдых на Камчатке летом Самая далекая, но прекрасная часть России. Отдых на Камчатке в 2026 году не сравнится ни с чем. Мало кто знает, но это место идеально для туризма практически всех вариантов. Ну разве что кроме морских купаний. Хотя шикарные пляжи здесь тоже есть, с черным вулканическим песком. Идеи для отдыха: 🔻В гости к вулкану Чего далеко ходить, сразу несколько красавцев окружают столицу сказочного края Петропавловск-Камчатский. Потому и называются они домашними: это потухшие Ааг, Арик, Козельский и действующие Корякский и Авачинский. Самый популярный среди туристов домашний вулкан — Авачинский. К его кальдере на высоте 2700 метров ведут две тропы, они натоптаны, словно брусчатка. Неспешный путь наверх занимает от шести до восьми часов, так что на этот поход закладывайте целый день. Если вы горнолыжник, то склоны вулкана Козельский — настоящий подарок для для тех, кто запланировал отдых в Камчатском крае летом 2026-го. Снег на нем никогда не тает, потому там можно покататься и в августе, добравшись до базы Альпина.  🔻Некоторые любят источники погорячей Самыми доступными по цене и расстоянию источниками признаны два. Первый — курортный поселок Паратунка на одноименной реке в 70 километрах от Петропавловска-Камчатского, он славится своими лечебными термальными водами и целебной грязью. Чуть дальше — Малкинские горячие минеральные источники, что на реке Ключевка. До них уже километров 130. Зато здесь самая вкусная на Камчатке минеральная вода. Говоря о горячих источниках, нельзя не упомянуть легендарную Долину гейзеров. Купаться там, разумеется, нельзя, а вот любоваться необычными горячими фонтанами — легко. 🔻Это пляж. Халактырский пляж Ищете край мира? Так это здесь! Восточное побережье Камчатки, которое омывает Тихий океан как раз так и называют. Здесь находится уникальное место — 30-километровый Халактырский пляж с черным вулканическим песком. Любимое место для гуляний, пикников, экскурсий, купаний. И пусть вода редко прогревается выше +16 градусов, зато после можно отогреться, зарывшись в песок, который на солнце раскаляется градусов до +40 — он же черный. Это мекка серферов. Волны даже в самые спокойные дни достигают трехметровой высоты. Здесь есть местная школа серферов, так что никогда не поздно попробовать что-то новое. 🔻Сплавляемся на рафтах Рафты — для больших компаний. Байдарки — для тех, что поменьше. Рек и речушек на полуострове не меньше, чем вулканов. Даже больше. Гораздо больше. Если считать все реки и ручьи, то их здесь свыше 140 тысяч. Тех, что пригодны для сплавов, около сотни. 🔻Рыбалка Рыбалка бывает здесь двух видов — морская и речная. Речную обычно совмещают со сплавами, которые длятся от нескольких дней до пары недель. Морская более быстрая и удобная. Можно нанять катер и уйти в Авачинскую бухту, одну из крупнейших в мире. Она настолько большая, что в ней может поместиться весь торговый морской флот мира! Здесь хорошо ловятся камбала, терпуга, треска, палтус. В зависимости от тура, можно совместить рыбалку с морской экскурсией длительностью до двух-трех дней и посмотреть знаковые морские места: скалы Три брата, остров Старичков, Бабушкин камень, кекур Часовой и другие. Чем еще заняться на Камчатке — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21794</t>
+  </si>
+  <si>
+    <t>😍 Ну что за милота! На Байкале мужчина на сапе встретил любопытную нерпу На Байкале в посёлке Выдрино произошла трогательная встреча - отдыхающий Сергей, катаясь на сапе, увидел рядом с собой пухленькую нерпу. Мужчина рассказал, что зверёк подплыл к доске и около 5-10 минут плавал рядом всего в нескольких метрах от берега, периодически всплывая и заглядывая в глаза своими большими чёрными, будто бездонными, глазами. Создавалось ощущение, что нерпа сопровождала Сергея, изучая его движения. - Ты моя-то, - с улыбкой обратился к ней мужчина на видео. Видео этого момента Сергей опубликовал в соцсетях - ролик набрал уже более 100 тысяч просмотров и сотня комментариев. Пользователи умиляются смелости и почти ручному поведению байкальской красавицы. Видео: Сергей Мукнаев</t>
+  </si>
+  <si>
+    <t>28.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21788</t>
+  </si>
+  <si>
+    <t>🏖Что посмотреть на Кипре 🔻Пляж залива Фигового дерева или Фиг-Три-Бэй Название пляжа связано со старой смоковницей, которая растет здесь уже несколько столетий. Благодаря спокойному морю и чистой воде пляж регулярно получает международные экологические награды. ➡️Курорт Протарас 🔻Водопады Троодоса Они входят в число самых красивых природных достопримечательностей Кипра. Самым известным считается Каледония, окруженный густым лесом и тенистыми тропами. После зимних дождей водопады становятся особенно впечатляющими. Водопады посещают во время поездок в горы Троодос. ➡️Горный регион Троодос 🔻Монастырь Ставровуни По преданию, монастырь был основан в IV веке святой Еленой, матерью императора Константина Великого. Считается, что она оставила здесь частицу Животворящего Креста, обретенного ею в Иерусалиме. Посещение имеет ряд ограничений: женщинам вход во внутренний монастырский комплекс обычно запрещен, а фотографирование может быть ограничено. ➡️Район Ларнаки, вершина горы Ставровуни 🔻Купальня Афродиты Еще одно место на Кипре, связанное с Афродитой. Согласно легенде, именно здесь богиня принимала ванны и встретила своего возлюбленного Адониса. Хотя купание в гроте запрещено, место остается одной из самых посещаемых природных достопримечательностей острова. ➡️Полуостров Акамас, рядом с поселком Лачи 🔻Деревня Омодос Омодос — одна из самых красивых деревень Кипра: с узкими мощеными улицами, каменными домами и уютными площадями. Поселок славится виноделием и народными ремеслами. Здесь можно попробовать местные вина и приобрести традиционные изделия ручной работы. ➡️Регион Лимасол, горы Троодос Лучшие места для отдыха и путешествий по Кипру Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21784</t>
+  </si>
+  <si>
+    <t>🏙Ельцин Центр в Екатеринбурге: футуристичное здание на берегу Исети В Ельцин Центре — история трудного пути Бориса Николаевича из региональной политики в федеральную, история его семьи и, конечно же, история России в целом.  Тут находятся музей первого президента России, буфет, где готовят блюда по рецептам супруги президента Наины Ельциной, центр документального кино, музей науки Newton Park, образовательный центр и арт-галерея. Каждый вечер 2200 квадратных метров фасада Ельцин Центра превращаются в огромный экран. На на него проецируются видеоинсталляции с самыми разными сюжетами, а их авторы — именитые российские и зарубежные художники. Любоваться иллюминациями можно чуть издали. Лучший ракурс — смотреть на Ельцин Центр с набережной со стороны Дома Севастьянова. Так он выглядит особенно сказочно, отражаясь в воде городского пруда. У входа в центр гостей встречает сам Борис Николаевич, а точнее, его десятиметровый монумент. К слову, на его открытие в 2011 году в Екатеринбург приезжал Дмитрий Медведев. Но главные «сокровища», конечно же, во внутреннем пространстве центра. Зайдите внутрь — вы сразу увидите машину президента, черную, натертую до блеска «Чайку». Пройдитесь по экспозиционному залу — здесь есть такие важные экспонаты как ковбойские сапоги — подарок президенту от Джорджа Буша-старшего, и самый обычный свитер — подарок Бориса Немцова. Что еще посмотреть в Ельцин Центре — рассказано в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21781</t>
+  </si>
+  <si>
+    <t>Дальневосточный морской заповедник: край первозданной природы и подводная сокровищница Место, куда, как кажется на первый взгляд, не ступала нога человека. 30 островов и три участка побережья, омываемые бескрайними солеными водами, поражающие первозданной природой и дающие в полной мере прочувствовать мощь стихий и единство всего живого в нашем огромном мире, — Дальневосточный морской заповедник. Это особо охраняемая зона в западной части Японского моря. Территория заповедника поделена на четыре участка, каждый из которых имеет свой режим охраны. Три из них — Восточный, Южный и Западный — располагаются в границах Приморского края. Но наиболее популярным у экскурсионных групп считается относящийся ко Владивостоку Северный район. Здесь работает Музей природы моря и ее охраны, Центр экологического просвещения, археолого-этнографический комплекс «Наследие», продолжает формироваться экспозиция островного ботанического сада на мысе Ликандер. 🌊Археолого-этнографический комплекс «Наследие» Одна из наиболее интересных локаций Северного района. Это своего рода музей под открытым небом, знакомящий с бытом и культурой народов, издревле населявших эти территории. Интерьер жилища, охотничий шалаш, погребальный домик, амбар — эти и другие постройки воссозданы, что нисколько не мешает им полностью погрузить гостей в мир древних охотников и рыболовов, верящих в магическое дерево желаний. 🌊Остров Фуругельма В Южном районе особого внимания заслуживает остров Фуругельма, он же самый южный остров России. Любители природы оценят огромные многовидовые колонии птиц, а почитателей истории заинтересует мощная четырехорудийная батарея времен Великой Отечественной войны — единственная на территории Приморского края. 🌊Скалы и гроты Восточный район — зона полной заповедности, поэтому экскурсии, в основном, проводятся только по акватории, без высадки на острова. Однако этот факт даже можно счесть «плюсом»: с воды открываются потрясающие виды на кекуры — скалы в виде столбов или конусов, образовавшиеся естественным путем, некогда действующий вулкан на острове Гильдебрандта, завораживающие гроты и поросшие соснами величественные мысы. Также в Восточном районе есть места для занятий дайвингом, а в здешний подводный мир, поверьте, способен удивить даже бывалого ныряльщика. Чем еще примечателен Дальневосточный морской заповедник — рассказываем по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21776</t>
+  </si>
+  <si>
+    <t>Идеи для отдыха в Ивановской области Ивановская область — край живописных пейзажей, интересных культурных традиций и старинных монастырей. Именно здесь расположены города Плес, Шуя, Кинешма с их атмосферой уютной провинции. А самое сердце региона — город Иваново — официально носит статус «текстильного центра страны», а в народе гордо именуется «городом невест». Чем заняться: 🔻Побывать в Музее ивановского ситца Нельзя приехать в Иваново и обойти вниманием самый главный музей города — Музей ивановского ситца. Его собрание насчитывает около 500 тыс. образцов тканей. В музее действует постоянная экспозиция, посвященная известному модельеру Вячеславу Зайцеву. Он родился и сделал первые шаги в профессии, впоследствии принесшей ему мировую славу, именно в Иваново. Музей также устраивает временные выставки и мастер-классы для всех желающих. 🔻Посмотреть на картины Левитана в Плесе В одном из древнейших городов Ивановской области — Плесе — жил и творил летом в 1888-1890-х годах выдающийся русский живописец Исаак Левитан. Это время оказалось для него очень продуктивным: художник написал около 200 работ, которые принесли ему славу и известность.  В 1972 году на берегу Волги в дореволюционном купеческом доме открылся музей, посвященный Левитану, в котором и сегодня можно увидеть пейзажи его кисти и личные вещи. 🔻Полюбоваться на архитектуру авангарда В Иваново сохранилось около 50 зданий в архитектурном стиле авангарда 1920-1930-х годов. Среди них — «Дом-корабль» на пересечении ул. Шестернина с пр. Ленина. Здание до сих пор жилое, хотя находится уже не в лучшем своем состоянии. Жилой «Дом-подкова» высотой в 6 этажей на ул. Громобоя, построенный в 1933-1934 годах, также является местным памятником архитектуры. Как и здание Ивсельбанка на ул. Театральной и жилой четырехкорпусный «Дом коллектива» на ул. Красных Зорь, оба выполненные в стиле конструктивизма. 🔻Отдохнуть на Асафовых горах Асафовы горы — архипелаг из 5 островов в 3 км от города Юрьевца, появившийся в результате создания Горьковского водохранилища. Покрытые смешанным лесом песчаные пляжи стали объектом притяжения рыбаков, любителей бердвотчинга (наблюдения за птицами) и множества отдыхающих.  🔻Прикоснуться к истории семьи Цветаевых В селе Ново-Талицы на берегу реки Виргузы находится дом, в котором с 1853 года на протяжении трех поколений проживала семья известной русской поэтессы Серебряного века Марины Цветаевой. Дом-музей, в котором представлены подлинные личные вещи, фотоматериалы, семейные реликвии Цветаевых, был открыт в 1995 году. 🔻Совершить круиз по Волге В летнее время можно отправиться в речной круиз по Волге на теплоходе. Местные турфирмы предлагают как водную прогулку в комфортабельных условиях, так и культурное путешествие с экскурсией по знаковым достопримечательностям Юрьевца, Кинешмы и Плеса. Что обязательно стоит посмотреть и где стоит побывать во время отдыха в Ивановской области в 2026 году Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21765</t>
+  </si>
+  <si>
+    <t>🌼🌿 Алтай в золотых тонах — жёлтые цветы у подножия гор Фото: В. Нарчук, Т. Ямонулова, С. Ботников, Е. Лучина для @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21764</t>
+  </si>
+  <si>
+    <t>🥘Национальная кухня Ингушетии Национальная кухня ингушей не слишком известна за пределами республики. Она входит в состав традиционной вайнахской кулинарии — одной из древнейших кухонь мира. Ингуши готовят сытные и простые блюда из мяса — особенно баранины и говядины, используют кукурузу, тыкву, черемшу, творог, сыр, лук, чеснок, перец, различные специи и приправы. 🔻Чапильгаш Визитная карточка Ингушетии — вкусная лепешка, приготовленная из пресного теста на кефире с начинкой из картофеля, творога, сыра или зелени. Смазанные маслом тонкие мягкие лепешки ингуши едят в обычные дни и по особым случаям пекут для гостей. 🔻Дулх-халтам Праздничный стол в Ингушетии невозможно представить без блюда, название которого переводится как «мясо с галушками». Галушки из кукурузной муки в форме лодочки варят и подают с большими кусочками ароматного мяса. На стол также ставят пиалы с черемшовой подливкой, бульоном и горячим соусом — берхом, который делают из говяжьего бульона, картофеля, яиц, зажарки из лука и моркови. Едят дулх-халтам просто: берут галушку, макают ее в берх и запивают бульоном. Потом берут кусочек мяса, и так, пока тарелка не станет пустой. 🔻Амасти С древнейших времен на завтрак ингуши едят полезную овсяную кашу. Для ее приготовления нагревают простоквашу, добавляют овсяные хлопья, доводят до готовности, а затем кладут масло и раскрошенный творог. При желании амасти солят или делают сладкой. 🔻Кхеш С XVII века, когда фасоль попала на Кавказ, в Ингушетии варят густой суп из фасоли, в который кладут обжаренную тонкими ломтиками говядину, молоко, овощи, чабрец и специи. По обычаям, к кхешу подают национальный белый хлеб из пшеничной муки — ольг или божильг. 🔻Бетта-мажарг Любителям выпечки нравится национальное изделие из дрожжевого теста, похожее на нашу ватрушку. Ингуши начиняют его тертым сыром, посыпают корицей или семенами мака и выпекают в печи. 🔻Ховл Вкусную ингушскую халву делают из муки, масла и сахара. Для хоараховла используют пшеничную муку, для жувраховла — кукурузную муку и сироп, а для бараховла — орехи и мед. Сладость подают в охлажденном виде, нарезанной на кусочки Что попробовать в Ингушетии — рассказываем в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21758</t>
+  </si>
+  <si>
+    <t>🌄Лучшие места и виды активного отдыха в Дагестане Дагестан — край гор, стремительных рек и глубоких каньонов, где невозможно увидеть всю красоту и мощь природы или познакомиться с культурой селян из древних аулов во время комфортной автобусной экскурсии.  🔻Рафтинг Незабываемые эмоции гарантированы при сплаве по горной реке с сильным течением. Очень популярна трасса длиной 18 км по реке Аварское Койсу. И там вполне безопасно для новичков. Уровень сложности участка от храма Датуна до села Голотль оценивают в два балла из шести возможных (подходит для начинающих). 🔻SUP-серфинг Попробуйте в республике и занятия SUP-серфингом, который стал развиваться в Дагестане в 2016 году и сегодня очень популярен. Одно из мест катания на досках — Ирганайское водохранилище в Унцукульском районе, где спортсмены плавают даже зимой, так еще больше экстрима. 🔻Джипинг Прокатитесь на джипе к подземному Салтинскому водопаду, куда очень проблематично попасть пешком на классической экскурсии. Поезжайте в село Гуниб, где расположилась одноименная крепость, и в высокогорный аул-призрак Гамсутль — это самая загадочная достопримечательность Дагестана. Известный джип-маршрут проходит по Карадахской теснине к водопаду Тобот. 🔻Рыбалка В Сулакском каньоне и на Ирганайском водохранилище ловят форель, в дагестанских каналах плещется крупный сазан и усач. Рыбаки забрасывают удочки в Каспийское море, а также ждут клева на берегу горных рек. 🔻Конные прогулки Дагестан идеально подходит для организации конных прогулок. Прокатитесь верхом к Сулакскому каньону и по живописным окрестностям Хунзаха. Из Махачкалы организуют конные туры к горам Седло, Маяк и Зуберха. Популярен маршрут по долине реки Аварское Койсу.  🔻Зиплайн Подарите себе экстремальное путешествие, пролетев на зиплайне со скоростью 50 км/ч над 100-метровой пропастью дагестанского каньона. Аттракцион находится в экстрим-парке на плато Матлас в Хунзахском районе. Спуск длится всего плюс-минус 30 секунд, но заряд адреналина получите на год вперед. 🔻Параплан Чаще всего туристы летают на параплане с горы Пушкин-Тау. Природная достопримечательность находится в окрестностях Избербаша. Пушкин-Тау отлично подходит для пилотов с небольшим опытом. Подробный гид по всем видам активностей, которые предлагают туристам в республике Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21757</t>
+  </si>
+  <si>
+    <t>🕌Храмы Абу-Симбел в Египте Абу-Симбел — дважды чудо инженерной мысли. 🔻Первый раз — когда храмы были высечены в скале более 3200 лет назад при фараоне Рамсесе II. 🔻Второй раз — в 1960-х годах, когда ЮНЕСКО перенесла комплекс, чтобы спасти от затопления при строительстве Асуанской плотины. Перед Большим храмом восседают четыре колосса Рамсеса II высотой 20 метров. У ног фараонов стоят крошечные фигурки членов его семьи — жены Нефертари и детей. Малый храм посвящен самой Нефертари и богине Хатхор. Это редкий случай, когда царица изображена в том же масштабе, что и фараон — знак особой любви Рамсеса. Дважды в год, 22 февраля и 22 октября, происходит удивительное явление: лучи восходящего солнца проникают через вход в храм и освещают статуи трех богов в святилище. Четвертая статуя — бога подземного мира Птаха — остается в тени. Это были дни рождения и коронации Рамсеса. После переноса храма феномен сдвинулся на один день, но это не мешает тысячам туристов приезжать сюда в эти даты. ➡️Южный Египет, в 285 км от Асуана, недалеко от границы с Суданом Режим работы: ежедневно, 6:00 - 18:00  Какие еще достопримечательности Египта могут удивить путешественников — читайте в нашем путеводителе Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21753</t>
+  </si>
+  <si>
+    <t>🪷 Немного красоты из Ессентуков вам на вечер четверга Кувшинки эти находятся в сквере Приозерный. Но слишком долго не смотрите, а то окажетесь в медитативном состоянии 😁 📷: МАУК «Аттракцион» г. Ессентуки ✏️ Подпишись на @kpstav | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>26.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21748</t>
+  </si>
+  <si>
+    <t>На родину Есенина: что посмотреть в селе Константиново Всего лишь 180 километров от Москвы, и вы попадаете в «страну березового ситца». Полноводная Ока, бескрайние дали… Всем, кто подустал от городской суеты, кто мечтает об отдыхе приятном, но с пользой, кто хотел бы рассказать много интересного о родной стране своим детям, сюда — в Рязанскую область, Рыбновский район. Что посмотреть: 🔻Родительский дом поэта Это типичная крестьянская изба, в которой благодаря сестрам Есенина и его соседям представлены многие личные вещи семьи: посуда, утварь, сельскохозяйственные инструменты, которыми привычно управлялась мама Сергея Есенина, Татьяна Федоровна. Настоящими реликвиями почитаются растущие у дома тополь и береза, они, по воспоминаниям современников, были посажены самим поэтом. 🔻Неподалеку от дома находится земская школа, которую Есенин закончил на отлично.  Школа восстановлена, тем не менее, многие предметы в ней — настоящие раритеты, например, карта мира, большие напольные счеты, чернильницы, перьевая ручка. Это то, чем пользовался мальчик Сергей Есенин и его ровесники. 🔻Дом священника Смирнова Отец Иоанн преподавал Закон Божий в школе, где учился Сергей. Священник оказал большое влияние на Есенина, духовное развитие и формирование мировоззрения будущего поэта произошли во многом благодаря Смирнову. Именно отец Иоанн разглядел в мальчике талант, настоятельно порекомендовал продолжить обучение в Спас-Клепиковской учительской школе. 🔻Особое место в ряду построек музея-заповедника занимает старинная церковь Казанской иконы Божьей Матери. Первое упоминание о сооружении на высоком берегу Оки в селе Константиново относится к 1619 году. В 1779 году князь Голицын возвел на ее месте каменный храм. Церковь — место венчания родителей Сергея Есенина и крещения его самого. 🔻Музей поэмы «Анна Снегина» Это бывшая усадьба помещицы Кашиной. Сам дом — это изящная постройка с ажурным балконом и белоснежной лестницей в окружении благоухающего сада и цветника. Сотрудникам музея не откажешь в фантазии: все растения, что упоминал поэт в своих произведениях — ромашка, колокольчик, ландыш, подснежник, фиалка — представлены на клумбах вокруг усадьбы.  Едем в Рязанскую область знакомиться с местами, вдохновлявшими великого поэта Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21743</t>
+  </si>
+  <si>
+    <t>🏝Путеводитель по Индонезии Индонезия — крупнейшее государство Юго-Восточной Азии с более чем 17 000 островов, наиболее популярны из которых Бали, Ява, Суматра и Борнео. Страна известна активными вулканами, тропическими лесами, бесконечными пляжами, коралловыми рифами, древними храмами и экзотической культурой с яркими праздниками. 🔻Остров Бали Пляжи на Бали — главная причина, по которой туристы выбирают этот индонезийский остров. Разнообразие курортов позволяет подобрать локацию под любые предпочтения: от защищенных бухт для семейного отдыха до динамичных пляжей с идеальными волнами для серфинга. 🔻Остров Ломбок Соседний с Бали остров, который выбирают путешественники, ищущие более спокойный и аутентичный отдых. Гости называют его «Бали тридцати лет назад»: здесь меньше туристов, ниже цены, больше первозданной природы и местной культуры. 🔻Остров Комодо Этот остров удивит путешественников розовым пляжем Pink Beach с коралловым рифом. Песок приобрел розовый цвет благодаря смешению с частицами красных кораллов и планктона фораминифера. Также Комодо привлекает туристов возможностью увидеть комодских варанов в естественной среде обитания. 🔻Остров Дераван Сюда приезжают дайверы: чистые пляжи, богатые коралловые рифы, встречи с дельфинами и морскими черепахами. 🔻Остров Суматра Западное побережье Суматры — любимое место серфингистов благодаря мощным волнам и протяженным пляжам. 🔻Провинция Малуку Уединенные пляжи‑полосы Нгурта Фур и Уорбал, добраться до которых можно только на катере. Направление для ценителей нетронутой природы и отдыха вдали от туристов. Секретные локации и рекомендации для путешествия по Индонезии Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21739</t>
+  </si>
+  <si>
+    <t>⛰Скала Дива в Крыму Осколок Главной Крымской гряды, глубоко вдающийся в море, украшает Южный берег полуострова. Скала Дива соединена с берегом лишь россыпью валунов, среди которых долгое время возвышался каменный столб, очень похожий на монаха в капюшоне, однако он разрушился во время землетрясения 1927 года. 🔻На скалу Дива можно подняться — туда ведет удобная, оборудованная заграждениями лестница. На вершине находится смотровая площадка, с которой открывается великолепный вид на Симеиз, его окрестности и море. 🔻На скалу также ведет подвесной мост, расположенный на 30-метровой высоте. Протяженность этого маршрута около 100 метров. Одновременно идти по мосту могут не более 3 человек, причем на большом расстоянии друг от друга. На туристов надевают страховочные системы.  🔻Попасть к скале Дива можно, пойдя через роскошный старинный парк, основанный еще в XIX веке. К морю вас приведут тропинки и лесенки, бегущие под сенью крымских сосен и земляничников, так что по пути вы сможете не только любоваться красотами местной природы, но и зарядиться здоровьем, вдыхая целебные испарения эфиромасличных растений и моря. 🔻На пляже под скалой Дива работает дайвинг-центр, где можно взять напрокат акваланг, а те, кто еще ни разу не погружался, получат несколько уроков дайвинга. Нырять тут одно удовольствие: вода в этих местах чистейшая, а подводная жизнь богатая и разнообразная. Легенду о происхождении скалы и другие интересные факты о ней — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21734</t>
+  </si>
+  <si>
+    <t>🌿⛰️🌄 Утро в Кисловодском парке Желаем вам прекрасного дня и чудесных выходных! 💛🍃 Фото: Константин Кордонский для @kispark Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21729</t>
+  </si>
+  <si>
+    <t>🌅Плещеево озеро в Переславле-Залесском: 30 тысяч лет красоты и истории Это красивый пресноводный водоем и визитная карточка старинного русского города Переславля-Залесского. Озеро находится на юге Ярославской области на территории одноименного национального парка. На его берегу когда-то располагался древний город Клещин с крепостью и башнями. И именно здесь начиналась история военно-морского флота страны. Что посмотреть: 🔻Музей-усадьба «Ботик Петра I» Будущий император Петр I посетил озеро в 16 лет и так впечатлился его красотой и размерами, что попросил у матушки разрешения здесь «двор и суды сделать». На Плещеевом озере была построена и спущена на воду потешная флотилия. Так было положено начало военно-морскому флоту в России. В музее-усадьбе хранятся уникальные экспонаты. Самый яркий из них – петровский бот «Фортуна». Это памятник русского военного кораблестроения, сохранившийся до наших времен. ➡️Музейный переулок, 4 🔻Дендрологический сад Сад — часть национального парка. В саду есть каскад прудов и яблоневый сад, открыты несколько экспозиций растений. Территория обустроена дорожками и беседками, здесь приятно неспешно гулять и наслаждаться зеленым цветущим пейзажем. ➡️Ул. Советская, 41 🔻Пляж Плещеева озера Ухоженный песчаный пляж на территории национального парка. Главная его особенность — мелководность. Через прозрачную воду дно просматривается на 50 метров вперед. Пляж считается комфортным и безопасным для семейного отдыха с маленькими детьми. Здесь можно взять напрокат лодку или сап-борд, перекусить в кафе неподалеку или посидеть в тишине в беседке в тени дерева. 🔻Синий камень Валун на северо-восточном берегу озера – настоящий свидетель исторических событий. Он весит чуть больше 12 тонн, а название получил благодаря характерному синему цвету, меняющему оттенки в зависимости от света и влаги. Природа камня – кварцево-биотитовый сланец, который встречается в Скандинавии. Известно, что эта горная порода зародилась, как и озеро, в результате таяния ледника примерно 2,5 млрд лет назад. 🔻Экологические тропы Экомаршрут «Медвежий угол» — это почти 10 км заповедной природы, красочных видов и площадок, где можно покормить животных например, кабанов и лосей. Для удобства туристов есть беседки, деревянные мостики, входные группы, а в местном доме отдыха даже можно остаться на ночлег и приготовить еду на мангале. Экотропа «В гостях у цапли» позволит встретиться с этими грациозными птицами, поскольку Плещеево озеро — дом для серых цапель. Наблюдать за ними можно на смотровой вышке через бинокль. Что еще стоит посмотреть на территории Плещеева озера — рассказано на сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21725</t>
+  </si>
+  <si>
+    <t>Отдых в Холмогорах: родина основателя русской науки и центр косторезного промысла Всего один человек из глухого поморского села смог стать основателем русской науки — и этим человеком был Михаил Ломоносов, родившийся вблизи Холмогор. Более 600 лет назад здесь, на берегах Северной Двины, кипела жизнь: город соперничал по значимости с Москвой и служил торговыми воротами Руси в Европу. Сегодня село Холмогоры по-прежнему остаются центром традиционного косторезного промысла и привлекают путешественников истинным духом Русского Севера. 🔻Архиерейские палаты Памятник русской архитектуры конца XVII века и часть бывшего комплекса Успенского монастыря. Комплекс с его замкнутым двором, рвом и оградой имел характерные черты замка. Сюда заезжал Петр I, палаты служили местом ссылки Брауншвейгского семейства, а позже здесь размещалась мореходная школа. 🔻Набережная Горончаровского Набережная расположена на берегу Северной Двины, ее протяженность — около полутора километров. Помимо живописного вида на реку, отсюда можно увидеть Спасо-Преображенский собор, колокольню и паромную переправу на Куростров. Обустроены пешеходные дорожки, есть скамейки и зеленые газоны, для освещения установлены световые опоры. 🔻Холмогорский краеведческий музей Музей расположен в здании, возведенном в 1908 году. Здесь посетители могут узнать об истории и природе села, традициях резьбы по кости, особенностях местной породы скота, а также о семье Берденниковых (бывшие владельцы дома, где сейчас расположен музей, местные предприниматели). Залы включают экспозиции, посвященные Великой Отечественной войне и советской эпохе, выдающемуся земляку — фронтовику, общественному деятелю, публицисту и писателю Николаю Жернакову. 🔻Историко-мемориальный музей Ломоносова Музей Ломоносова посвящен жизни и деятельности великого русского ученого-энциклопедиста. Рядом находится пруд, который, согласно местному преданию, был выкопан его отцом. Экспозиция размещена в здании бывшего училища, возведенном на месте родовой усадьбы. В музее можно познакомиться с укладом жизни северных народов, их ремеслами и морским промыслом, а также узнать о детских годах и становлении Михаила Ломоносова. 🔻Антониево-Сийский монастырь В 1520 году был основан Антониево-Сийский монастырь, который вскоре приобрел статус значимого церковно-административного центра Подвинья, получив широкую известность в Москве. Главная святыня Сийского монастыря — мощи преподобного Антония. Сейчас сюда приезжает множество паломников, для которых участие в храмовом богослужении является важным моментом их пребывания в обители. Самое интересное про отдых в Холмогорах в 2026 году — в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21722</t>
+  </si>
+  <si>
+    <t>⚓️Музей Балтийского флота в Балтийске В коллекции музея более 20 тысяч экспонатов, распределенных по семи залам на двух этажах. Это и зал истории Балтийского флота, и экспозиции, посвященные истории разведки, надводного и подводного флота, истории Пиллау, морской авиации. Отдельный зал посвящен Великой Отечественной войне. Есть и третий этаж — там проходят всевозможные временные выставки. 🔻Недалеко от здания музея находится еще один его отдел — Балтийская крепость. Это уникальное фортификационное укрепление XVII века, которое считается одним из лучших в Европе. 🔻В зале Морской разведки выставлено самоходное подводное устройство «Протей — 5МУ», это буксировщик водолаза, необходимый для проведения подводных разведывательных операций. 🔻В музее можно увидеть модели судов разных эпох (в частности масштабную модель фрегата «Паллада»), личные вещи, принадлежавшие прославленным флотоводцам и героям войны, а также снятые со знаменитых кораблей предметы. Например, тут хранится штурвал с яхты Николая II «Полярная звезда». ➡️Балтийск, ул. Кронштадтская, 2 Режим работы: с 10:00 до 18:00, пн.-вт. — выходные Интересные факты о музее и его экспонатах — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21716</t>
+  </si>
+  <si>
+    <t>🏞Изюбриха с озера Благодатного в Сихотэ-Алинском заповеднике 🌾✨ Берем с неё пример – расслабляемся и уплываем в выходные! Фото: @sikhote_aline Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21711</t>
+  </si>
+  <si>
+    <t>⛩Императорские дворцы и древние храмы Японии 🔻Императорский дворец в Токио Императорский дворец находится в центре Токио на месте замка Эдо, который с XVII века был резиденцией сёгунов Токугава. После переноса столицы из Киото в Токио в 1868 году комплекс стал официальной резиденцией императорской семьи. Путешественники могут прогуляться по Восточным садам, увидеть сохранившиеся каменные стены, рвы и сторожевые башни бывшего замка. ➡️Район Тиёда, Токио 🔻Храм Мэйдзи Храм открыли в 1920 году в память об императоре Мэйдзи и его супруге Сёкэн. Здесь можно увидеть традиционные павильоны, места для проведения свадебных церемоний и сокровищницу, где хранятся предметы, связанные с императорской четой. ➡️Район Сибуя, Токио 🔻Храм Кинкаку-дзи / Золотой павильон Кинкаку-дзи, или Золотой павильон, был построен в 1397 году как загородная резиденция сёгуна Асикаги ёсимицу. После его смерти комплекс превратили в дзен-буддийский храм. Несмотря на войны и пожары, павильон оставался практически нетронутым более 500 лет. ➡️Район Кита, Киото 🔻Храм Киёмидзу-дэра Киёмидзу-дэра (Храм чистой воды) — один из самых известных храмов Киото, основанный в конце VIII века. Его главная особенность — большая деревянная терраса, построенная без единого гвоздя и выступающая над склоном горы Отова. Храмовый комплекс включен в список ЮНЕСКО. ➡️Киото, префектура Киото 🔻Замок Химэдзи Его история началась в XIV веке, а современный облик комплекс приобрел в начале XVII столетия. За более чем 600 лет замок пережил войны, землетрясения и бомбардировки, но сохранился практически без изменений. Прозвище Замок Белой Цапли он получил благодаря белым стенам и изящным очертаниям, напоминающим птицу с расправленными крыльями ➡️Химэдзи, префектура Хёго Куда поехать в Японии — рекомендации для путешественников Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21710</t>
+  </si>
+  <si>
+    <t>Летний фестиваль воздухоплавания в Переславле: впечатляющее зрелище и отдых для всей семьи Свободные полеты и привязные подъемы, световое шоу аэростатов и множество развлечений приготовили для гостей большого летнего фестиваля воздухоплавания. Яркое событие пройдет на территории AZIMUT Парк Отеля Переславль с 22 по 26 июля в формате большого семейного праздника. Развлечения на площадке фестиваля: - творческие мастер-классы; - игровые и развлекательные зоны; - батуты и семейные пространства для отдыха; - квесты, викторины и настольные игры; - спортивные активности: эстафеты, зумба, пилатес; - ярмарка мастеров; - кино под открытым небом; - шоу с элементами огня и фейерверк. Кульминацией фестиваля станет установление рекорда России — в небо одновременно поднимутся 50 воздушных шаров. Не упустите возможность отдохнуть с семьей и полюбоваться впечатляющим парением аэростатов над Переславлем. Подробнее Реклама ООО "ПАРК ОТЕЛЬ ПЕРЕСЛАВЛЬ" ИНН 7627062520 erid: 2W5zFGGNJTb</t>
+  </si>
+  <si>
+    <t>24.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21709</t>
+  </si>
+  <si>
+    <t>24.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21704</t>
+  </si>
+  <si>
+    <t>Путешествие в Тыву: центр Азии, край шаманов и первозданной природы Соленые озера, буддийские храмы, бескрайние степи, шаманские обряды и древние археологические памятники — всё это можно увидеть в Тыве. Идеи для отдыха: 🔻Увидеть центр Азии Географический центр Азии находится в городе Кызыле — столице региона. На набережной Енисея установлен скульптурный комплекс «Центр Азии», от которого открывается вид на слияние Большого и Малого Енисея. В 2014 году, по случаю 100-летия единения Тувы с Россией, прежний обелиск реконструировали и создали комплекс из двух композиций — «Центр Азии» и «Царская охота», оформленных в скифских мотивах. Основным элементом комплекса выступает свиток: на нём на трёх языках написано «Центр Азии».  🔻Искупаться в соленом озере Дус-Холь Озеро Дус-Холь считается одним из самых известных лечебных водоёмов Тывы. Также известно под названием Сватиково озеро. Вода здесь отличается высокой минерализацией, а донные грязи используются для оздоровительных процедур. Нередко по свойствам его сравнивают с Мёртвым морем. Озеро расположено в Тандинском районе республики — среди широких степей, богато украшенных травами. Летом водоём становится популярным местом купания. 🔻Посетить буддийские храмы и шаманские места В Тыве буддизм и шаманизм не просто существуют параллельно,а тесно переплетаются. В Кызыле и его окрестностях можно увидеть буддийские дацаны, молитвенные барабаны, священные горы и обрядовые места, значимые для местных жителей. В столице республики находится один из крупнейших духовных центров региона — буддийский храм «Цеченлинг», открытый для посетителей. Здесь же расположен и крупнейший буддийский монастырь России «Тубтен Шедруб Линг». 🔻Посетить национальные праздники Летом в регионе проходит Наадым — праздник животноводов с национальной борьбой хуреш, конными скачками и стрельбой из лука. В Чадане в это же время собирает гостей фестиваль «Устуу-Хурээ», который проходит на месте разрушенного буддийского монастыря и сочетает религиозные службы, горловое пение и ночные концерты под открытым небом. 🔻Увидеть «окаменевших воинов» В степях и горных районах Тывы сохранились древние каменные изваяния — кижи-кожээ, которые в народе называют «окаменевшими воинами». Эти антропоморфные стелы относятся к тюркской и скифской эпохам и встречаются вдали от населённых пунктов. Также на территории республики расположены курганы скифской эпохи, петроглифы и каменные изваяния. Одним из самых известных объектов является крепость Пор-Бажын на озере Тере-Холь, построенная в VIII веке и сохранившаяся в виде руин на острове. Куда еще поехать в Тыву — интересные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21701</t>
+  </si>
+  <si>
+    <t>Национальный парк «Ладожские шхеры» Путников здесь встречают хвойные леса, невероятного цвета вода и скалистые острова, так похожие на норвежские фьорды. В России такие уникальные ландшафты, словно со страниц трэвел–журналов, можно увидеть в национальном парке «Ладожские шхеры» в Карелии. ⛰Бараньи лбы и Рифовые горы Так называют одни из самых узнаваемых скалистых выступов шхер. Расположены они близко друг к другу, округлой формы из-за воздействия ледника. «Рифовые горы» — отвесные обрывы скал. Самый высокий из них — риф Пеканриутта на 92 метра возвышается над уровнем моря, Контиосуо на — 89 метров. ⛰Остров Хонкасало Остров «Сосновые дебри» (Хонкасало — с финского) – отличное место для установки палаточного лагеря. Он и вправду густо порос соснами кондовой ценной породы. В южной части острова расположены уютные бухты, где можно укрыться от непогоды. Но главное, что привлекает туристов – 80-метровая гора Вахтимяки, которую еще называют «Крышей Ладоги». ⛰Остров Путсаари Этот остров – один из крупнейших среди Ладожских шхер, располагается в 20 километрах от Валаама. Прогуливаясь по острову, сейчас можно увидеть поклонный крест и Сергиевский скит XIX века Валаамского монастыря, остатки финских оборонительных сооружений, маяков и недостроенный орудийный дворик. ⛰Остров Кильпола Исследуя остров, можно наткнуться на руины финских поселений, остатки древних жилищ карел. Но главное, что ждет вас в центре острова, — чистейшее озеро Витсалампи. Остров примечателен и так называемой «бухтой смерти». Отсюда в августе 1941 года под огнем противника проходила эвакуация по озеру двух советских дивизий. Обязательно доберитесь до самой высокой горы острова – Руллахденвуори. ⛰Остров Калккисаари Местные называют остров мраморным. И это не случайно: с XVIII до середины XIX века здесь добывали красивый мрамор с полосами и разводами, напоминающими морские волны. Этот особенный камень отправляли в Санкт-Петербург для украшения дворцов и храмов. Сейчас шахта затоплена водой, но окружающие пейзажи стоят того, чтобы добраться до этого острова. Что еще посмотреть в Карелии — рассказываем по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.07.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21696</t>
+  </si>
+  <si>
+    <t>😍 Ещё немного кадров, но уже из Курсавки Спасибо нашему подписчику) ✏️ Подпишись на @kpstav | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>23.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21693</t>
+  </si>
+  <si>
+    <t>В Ботаническом саду, кажется, выращивают не только растения, но и таинственную загадочность Узнали цветы на фотографиях? Пишите названия и присылайте ваши фотографии в комментариях Фото: Елена Лосева, БФУ</t>
+  </si>
+  <si>
+    <t>23.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21688</t>
+  </si>
+  <si>
+    <t>Отдых в Костроме: что посетить в старинном волжском городе Кострома восхищает уютом, милой провинциальностью и огромным количеством интересных мест. 🔻Терем Снегурочки Здесь все гости, от мала до велика, ощущают себя как в дивной русской сказке. Особенно удивительна «Ледяная комната», в которой все сделано из прозрачного льда. Почему для резиденции внучки Деда Мороза была выбрана именно Кострома? Дело в том, что именно на костромской земле Александром Николаевичем Островским была придумана сказка «Снегурочка», а позже кинорежиссер Павел Кадочников снял в Костроме одноименный фильм. ➡️Ул. Лагерная, 38 🔻Сусанинская площадь Несколько веков назад в центре поселения стояли постройки посада, а с 1619 года – Новый город Костромского кремля. В 1773 году в Костроме случился пожар, кремль и часть домов согрели. Позже на их месте была устроена полукруглая Екатерининская площадь, названная в честь российской императрицы. В 1835 году указом царя Николая I была переименована в Сусанинскую. В 1851 году на площади установили памятник первому из Романовых – царю Михаилу Федоровичу и крестьянину Ивану Сусанину. Монумент не сохранился, но на его месте можно увидеть памятный знак. 🔻Беседка Островского Белая каменная беседка на высоком берегу Волги – одно из самых романтических мест Костромы. Хотя она носит имя Александра Николаевича Островского, беседка была возведена в 1956 году, через 70 лет после смерти писателя. Судя по записям из дневника Островского, раньше на этом месте стояла другая беседка, куда любил приходить автор «Снегурочки».  ➡️Ул. 1-го Мая 🔻Музей-заповедник «Костромская слобода» В 1955 году, когда создавалась плотина для Горьковской ГЭС, в Кострому, к Ипатьевскому монастырю, свезли старые деревянные постройки из зоны затопления. Большинство зданий попало сюда из костромского села Спас-Вежи. В музее под открытым небом собраны образцы народного зодчества — деревянные храмы, крестьянские дома, бани, амбары, овины. Внутри можно увидеть аутентичную мебель и предметы быта.  ➡️Ул. Просвещения, 1б 🔻Красные ряды После грандиозного пожара 1773 года в центре Костромы создали просторную торговую площадь. Первые лавки были из дерева, а в 1775 году началось каменное строительство. К 1783 году площадь была окончательно застроена. Здесь работали Мелочные ряды, торговавшие галантереей. Сегодня в костромских Красных рядах бойкая торговля продолжается, костромичи и туристы могут приобрести здесь продукты, предметы быта, сувениры и многое другое. ➡️Ул. Красные ряды, 1 Куда отправиться на прогулку и какие музеи посетить, чтобы открыть для себя чудесную Кострому Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21683</t>
+  </si>
+  <si>
+    <t>🌊Достопримечательности Дальнего Востока 🔻Русский мост Мост через Восточный Босфор во Владивостоке построили в 2012 году. Сооружение длиной 3,1 км и высотой 324 метра соединяет остров Русский с материковой частью города. Особенно примечательно мост смотрится в ночное время, когда включается подсветка, или утром, когда от воды поднимается туман. Такими видами можно любоваться, поднявшись на сопку. Именно Русский мост изображен на купюре 2000 рублей. ➡️Владивосток, Первомайский район 🔻Маяк Анива Один из самых красивых маяков в России построен в 1939 году японским архитектором Синобу Миура. Анива расположен на скале Сивучья в Сахалинской области. Высота маяка составляет 31 метр, а его свет поднимался до 40 метров над уровнем моря в годы работы. Анива — это символ мужества и стойкости людей, которые его возвели, ведь строительство проходило в крайне сложных условиях. Рядом со скалой не было ни стройплощадки, ни причала. Все материалы приходилось выгружать сразу на скалу. Работать надо было оперативно, так как неспокойное море в любой момент могло смыть все привезенное. ➡️Остров Сахалин, мыс Анива 🔻Дальневосточный морской заповедник Дальневосточный морской заповедник — один из самых красивых и удивительных природных объектов России. Он расположен в заливе Петра Великого на побережье Японского моря. Главная задача заповедника — сохранение уникальной морской флоры и фауны. Здесь обитают более 370 видов рыб, 200 видов моллюсков и 960 видов растений. ➡️Владивостокский г. о., о. Попова, пос. Старка, ул. Ольховая, 8 🔻Ленские столбы Это уникальный природный объект, расположенный на берегу реки Лена. Сотни путешественников со всей России стремятся увидеть уникальные геологические образования — столбы, которые являются остатками древних рифов. На территории парка обитают росомахи, тигры, лоси, белые медведи, встречаются разные виды растений. ➡️Республика Саха (Якутия) 🔻Шантарские острова Архипелаг состоит из 15 островов, расположенных в непосредственной близости от побережья Хабаровского края. Крупнейший остров архипелага — Большой Шантар. Большая часть островной территории покрыта хвойными лесами, а на побережье есть песчаные пляжи. Туристам предлагают поплавать с гренландскими китами и косатками на сап-бордах, а также порыбачить. ➡️Хабаровский край Интересные места Дальнего Востока — что еще посмотреть на краю света Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21681</t>
+  </si>
+  <si>
+    <t>🏞Озеро Гран-Бассен / Ганга Талао на Маврикии Гран-Бассен считается самым священным индуистским местом за пределами Индии. В 1970-х годах в него добавили воду из Ганга, и оно получило название Ганга Талао. Это огромный храмовый комплекс, где царит спокойная атмосфера, прерываемая лишь звоном ритуальных колокольчиков и пением мантр. При входе в любой из храмов обязательно нужно снимать обувь. Одежда должна быть скромной, закрывающей плечи и колени. Внутри комплекса не рекомендуется носить изделия из натуральной кожи. Обязательно поднимитесь на холм к небольшому храму Ханумана, откуда открывается панорамный вид на озеро и гигантские статуи. Поскольку объект находится высоко в горах, здесь всегда прохладнее, чем на побережье, бывают туман или мелкий дождь, поэтому стоит захватить легкую куртку. ➡️Район Саван, центральное высокогорье Маврикия Режим работы: ежедневно, 06:00 - 18:00 Главные достопримечательности Маврикия, которые стоит посетить в отпуске Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21680</t>
+  </si>
+  <si>
+    <t>🌾Живописные пейзажи Рязанской области... и те самые, да-да, грибы с глазами! 😉🍄‍🟫 Спасибо нашим любимым подписчикам за такие чудесные кадры! ❤️ Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21675</t>
+  </si>
+  <si>
+    <t>🌅Закат над Чукотским морем. Пока везде палящий зной — здесь даже летом правят льды. Красота суровая, холодная и бесконечно прекрасная. Видео: электромеханик универсального атомного ледокола "Якутия" ФГУП "Атомфлот" Дмитрий Шемякин для @Atomflot_official Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21672</t>
+  </si>
+  <si>
+    <t>Отдых в Хабаровском крае летом Красота и природное богатство этого региона Дальнего Востока неизменно покоряют путешественников. Как впечатляет и его особый колорит. Хабаровский край граничит с Китаем, а региональная столица располагается прямо напротив города Фуюань. Их разделяет река Амур, но она не помешала двум разным культурам интегрироваться друг в друга. Идеи для отдыха: 🔻Покормить уток в парке «Северный» В центре большой территории расположились пруды с утками и карпами кои. Если хотите их угостить, лучше запастись крупами и овощами — от хлеба птицы могут заболеть. В парке много деревьев и зелени, вокруг прудов стоят беседки, где посетители отдыхают после прогулки, для семей с маленькими гостями есть детские аттракционы. В стороне от прудов стоит храм Серафима Саровского, где находится частица мощей святого. 🔻Прокатиться на теплоходе Красивый вид на Хабаровск открывается с теплоходов, которые отправляются в прогулочные рейсы по Амуру. Есть разные форматы водных путешествий — от обзорной прогулки днем до танцевальной программы в салоне теплохода вечером. За час судно успевает доплыть до моста через Амур и вернуться на берег. Городская набережная славится своими живописными закатами, поэтому у гостей города есть возможность сделать зрелищные памятные фотографии. 🔻Отправиться в поход на Хехцир Проложенные по горному хребту маршруты предполагают как дневную прогулку, так и ночевку в лесу. В групповом походе участники общаются, наблюдают за животными в их естественной среде обитания и поют песни под гитару. Высокие деревья, красивые скалы, чистый воздух — в походе на Хехцир можно поближе узнать природу Хабаровского края и отдохнуть от городского шума. 🔻Посмотреть на петроглифы Сикачи-Аляна Петроглифы Сикачи-Аляна — это изображения животных, людей и сцен охоты на поверхности валунов, найденных в 60 километрах от Хабаровска, между селами Сикачи-Алян и Малышево. Создание некоторых из них датируется 12 тысячелетием до нашей эры. Памятник считается национальным символом нанайского народа и включен в предварительный список всемирного наследия ЮНЕСКО. Что еще посмотреть в Хабаровском крае летом Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21667</t>
+  </si>
+  <si>
+    <t>🌲Интересные места в Карелии Даже самым заядлым любителям погреться на пляже стоит однажды отправиться на Русский Север, в Карелию. Приехать, влюбиться в этот край и возвращаться снова. Ведь Карелия – словно музей под открытым небом, созданный самой матушкой-природой. 🔻Горный парк «Рускеала» Маршруты здесь продуманы на любой вкус – водные, пешие и даже подземные. Полюбоваться на Мраморный каньон можно со смотровых площадок или на лодочной прогулке. Спуститесь под землю, чтобы пройтись по лабиринтам мраморных штолен и выйти к подземному озеру. Дорога горных мастеров приведет вас к Итальянскому карьеру. Здесь можно не только гулять, но и активно отдыхать всей семьей. Любителей дайвинга ждет подводная Рускеала. 🔻Музей-заповедник «Кижи» Старинные избы, надворные постройки, ветряная мельница возвращают гостей острова на сотни лет назад. А главный памятник – Преображенская церковь XVIII века высотой 37 метров – возвышается, словно терем из русской сказки. Как утверждают, построена она из карельской березы без единого гвоздя. На экскурсии стоит посетить и другие постройки Кижского погоста: Покровскую церковь, часовни, шатровую колокольню. 🔻Природный заповедник «Кивач» Вас ждут столетние сосны, карельские березы, ягодные кустарники, озера и главное природное сокровище – водопад Кивач. О нем сказывали легенды, им любовался император Александр II. Это один из крупнейших равнинных водопадов страны. Также зайдите в дендрарий, а после – в Музей природы. Здесь собраны экспозиции, знакомящие с представителями животного и растительного мира Карелии. В Музее камня – образцы горных пород. 🔻Вулкан Гирвас Возраст вулкана составляет миллиарды лет, но от былого величия осталось немного – несколько десятков застывших потоков лавы и следы кратера. А вот пейзажи завораживают и сейчас. Особенно весной в половодье, когда открываются шлюзы плотины. Тогда перед путниками предстает Гирвасский водопад. Рядом расположились музей, где можно увидеть образцы минералов, и небольшой дендрологический сад. 🔻Национальный парк «Ладожские шхеры» Путешествие по шхерам – скалистым островам Ладожского озера – оставит яркие впечатления об отдыхе в Карелии. Подобных ландшафтов в России больше не найти. Каждый остров интересен по-своему. На Путсаари можно увидеть старинный Сергиевский скит Валаамского монастыря, на Кильпоа – остатки древних поселений карел. На Пеллотсари создана экологическая тропа «Один день из жизни таежного острова».  Локации для новых незабываемых путешествий по Карелии Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21666</t>
+  </si>
+  <si>
+    <t>🏞Холмы Осменья на Филлипинах ⛰Пик Осменья — самая высокая точка острова Себу, откуда открываются панорамные виды. Добраться несложно, трекинг доступен даже новичкам. ⛰Добраться можно на автобусе из города Себу или Моалбоала до деревни Манталонгон, далее предстоит пеший подъем (примерно 20–30 минут). Сначала дорога асфальтированная, последние 700 метров проходят по горной тропе. Перед походом необходимо зарегистрироваться и оплатить сбор. ⛰Холмы напоминают Шоколадные холмы Бохоля, но имеют более резкие очертания. В ясную погоду с вершины пика Осменья можно увидеть не только Себу, но и соседний остров Бохоль. ➡️Остров Себу Интересные достопримечательности Филиппин, где стоит побывать путешественникам Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.07.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21660</t>
+  </si>
+  <si>
+    <t>Гранатовый песок на берегу Байкала ❤️ Фото: Елена Амбурцева</t>
+  </si>
+  <si>
+    <t>21.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21657</t>
+  </si>
+  <si>
+    <t>Большая Митридатская лестница в Керчи Керчь официально признана самым древним городом России. И это не удивительно, ведь уже в VI веке до н. э. Пантикапей был большим цивилизованным городом и мощным торговым и военным портом. Наивысшего расцвета он достиг при царе Митридате VI Евпаторе. В честь великого царя была названа гора, на вершине которой находился его дворец и административный центр города. А подняться на ее вершину можно по Большой Митридатской лестнице, которая представляет собой целый архитектурный ансамбль из собственно лестницы, балюстрад, скульптур, арок и смотровых площадок. Митридатская лестница достаточно длинная — 423 ступени, однако она не сплошная, а состоит из фронтальных и боковых фрагментов, разделенных смотровыми площадками, на которых можно отдохнуть. Кроме того, лестница имеет три яруса, которые отделены друг от друга пересекающими ее улицами. Она украшена декоративными каменными вазами и фигурами грифонов. Интересные факты о Митридатской лестнице и ее смотровых площадках — в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21652</t>
+  </si>
+  <si>
+    <t>Куда сходить с детьми в Пскове: топ мест для прогулок и отдыха 🔻Парк культуры и отдыха Пушкина Территория делится на несколько зон: Детский парк, Ботанический и Летний сады. С детьми будет интересно погулять в Детском парке, или Таблетке, как его еще называют. Там есть множество каруселей и аттракционов. Летом можно прокатиться на «плавучем лебеде» в пруду. ➡️Между улицами Кузнецкой и Свердлова 🔻Дендропарк Дендропарк расположен у стен древнего Мирожского монастыря и занимает площадь около 5 гектаров. Парк основали в 1966 году. В нем произрастают деревья разных пород. Ближе к мосту имени 50-летия Октября сохранились посадки 1970-х годов, в том числе редкий для Пскова белый клен. У воды растут белые ивы, в «Утином пруду» в течение всего года живут утки. Дендропарк — тихий и зеленый уголок в центре Пскова, где будет хорошо прогуляться с маленькими детьми. ➡️Мирожская набережная 🔻Советская набережная Пожалуй, самое живописное место Пскова, которое неофициально еще называют «Золотой» набережной. Она протянулась вдоль реки Псковы и места ее впадения в реку Великую. На набережной находятся знаковые для города объекты: Варлаамовская и Высокая башни, старинный дом Сафьянщикова, памятник Довмонту, губернские дома XIX века, смотровые площадки, с которых открывается вид на Псковский кром, стрелку рек и берег реки Великой. 🔻Псковский кром Стены древней крепости поражают своей мощью, в них сохранился редкий архитектурный элемент «захаб» — узкий проход-ловушка, который можно увидеть в европейских средневековых крепостях. С детьми в музее можно побывать на интерактивных детских программах, разнообразных мастер-классах и даже отметить день рождения. ➡️Ул. Кремль, 4 🔻Поганкины палаты Палаты построены в XVII веке, и это самая большая гражданская постройка того времени, сохранившаяся в Пскове. Их возводили для Сергея Поганкина — представителя знатного купеческого рода. В палатах открыто несколько выставок: «Кабинет купца Поганкина», «Живопись древнего Пскова» и другие. Сюда обязательно стоит заглянуть с детьми-школьниками, интересующимися историей, археологией и искусством. ➡️Ул. Некрасова, 7 Куда сходить с ребенком в Пскове — яркие семейные маршруты Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21647</t>
+  </si>
+  <si>
+    <t>Интересные места Пятигорска Пятигорск — самый крупный город Кавказских Минеральных Вод. Он удачно совместил в себе качества всемирно известного курорта со множеством санаториев, исторического и культурного центра, связанного, прежде всего, с именем Лермонтова, и уникального природного заповедника. 🔻Гора Машук Из любой точки города видно эту вершину (997 метров). С 1971 года сюда можно попасть на канатной дороге. Именно под склонами Машука происходит формирование и движение минеральной воды. Гора покрыта богатой растительностью, среди которой немало и краснокнижных видов. Кроме того, Машук — место, где расположены многочисленные памятники, как природные, так и археологические, культурные. 🔻Озеро Провал На южном склоне горы расположен уникальный памятник природы — Провал. Это колодец высотой 41 метр, на дне его озеро из минеральной воды красивейшего бирюзового цвета глубиной 11 метров. В 1858 году к колодцу, в котором по преданиям местных жителей обитала нечистая сила, был прорублен в горе тоннель. Доступ стал простым, и Провал превратился в один из самых популярных местных туристических объектов. 🔻Лермонтовские места В Пятигорске много мест, связанных с именем поэта. В первую очередь это дом под соломенной крышей, в котором он провел последние месяцы жизни (ул. Лермонтова, 4), здесь работает музей. Недалеко находится беседка с колоннами «Эолова арфа», которая упоминается в повести «Княжна Мери». «Грот Лермонтова» — место, где бывал сам поэт, а также встретились Вера и Печорин. В Лермонтовских ваннах (пр-т Кирова, 4) поэт бывал как простой отдыхающий и пил минеральную воду. И самое грустное из всех — место дуэли Лермонтова 15 июля 1841 года. На этом месте установлен обелиск. 🔻Парк «Цветник» Ковровые клумбы, каменные гроты, тенистые аллеи и необычный ландшафт парка «Цветник» привлекают тысячи курортников. Многие места здесь знакомы даже тем, кто никогда не был в Пятигорске. На горе Горячей стоит скульптура Орла, где Киса Воробьянинов готовился просить милостыню в одной из экранизаций романа «12 стульев». Академическая галерея украшает площадку, по которой гуляло лермонтовское «водяное общество» в романе «Герой нашего времени». От беседки «Эолова арфа» в верхней части парка открываются прекрасные виды на окрестности курорта и Кавказский хребет. Где еще побывать в Пятигорске — читайте на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21646</t>
+  </si>
+  <si>
+    <t>⚔️Крупнейший амфитеатр Римской империи в Тунисе Амфитеатр Эль-Джем (Гордиана) — один из крупнейших и наиболее хорошо сохранившихся амфитеатров Римской империи. В себе вмещал до 35 000 зрителей. Его строительство началось в 230 году. Огромное овальное трехэтажное строение раньше служило ареной для гладиаторских боев и гонок на колесницах. Позже амфитеатр использовался как крепость при набегах. Внутри сохранились клетки, где содержались животные. До сих пор можно оценить уникальную архитектуру: благодаря аркам естественный свет равномерно освещал арену. Сейчас здесь проводится Международный фестиваль симфонической музыки. Добраться до амфитеатра можно на поезде или автомобиле из Сусса. Это займет примерно 1-1,5 часа. ➡️Город Эль-Джем Режим работы: ежедневно 08:00-17:30 (зимний период), с 07:30-19:00 (летний период). Самые известные достопримечательности Туниса, которые стоит посетить Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21641</t>
+  </si>
+  <si>
+    <t>🦋 Крылатые красавицы порхают над разнотравьем в Нижне-Свирском заповеднике🌸🌿🌾 Фото: Анатолий Смирнов и Дмитрий Васильев для @n_svirsky Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21632</t>
+  </si>
+  <si>
+    <t>🐾💛 Вот такие самые разные — милые, смешные, игривые и очаровательные обитатели Сайлюгемского нацпарка Кто-то важно шагает, кто-то выглядывает из-за камня, а кто-то просто наслаждается моментом. Каждый со своим характером — и каждый прекрасен по-своему. Смотрите и улыбайтесь! 😍 Фото: В. Рубинчик, В. Тяхт, Д. Маликов, Д. Гуляев, И. Усанов для @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21628</t>
+  </si>
+  <si>
+    <t>Отдых в Бурятии: пляжи Байкала, буддийские дацаны, купание в минеральных источниках Отдых в Бурятии – это пляжи Энхалука, Чивыркуйский залив с его песчаной косой, великолепной рыбалкой и лежбищами нерп на Ушканьих островах, минеральный курорт Горячинск и целебные источники Северного Байкала. Съездите в старообрядческую деревню — знаменитое село Бичура, куда приверженцы веры протопопа Аввакума бежали во времена церковного раскола. Чем заняться: 🔻Поехать в волшебную Тункинскую долину Место, которое называют «сибирскими Альпами». Здесь текут чистейшие реки и гремят мощные водопады. В сосновых лесах хочется надышаться хвойным воздухом, а поднявшись на гору, долго смотреть на прекрасные панорамы. Тункинская долина славится минеральными источниками и целебными грязями, которые используют в лечении санатории Бурятии. 🔻Увидеть Иволгинский дацан Иволгинский дацан – это резиденция главы буддистов России Хамбо-ламы Дамбы Аюшеева. Здесь хранится нетленное тело Итигэлова. Он ушел в нирвану в окружении своих учеников в 1927 году, призвав их поднять саркофаг через 75 лет. Его наказ был выполнен, и выяснилось, что тело Итигэлова нетленно. Феномен Хамбо-ламы XII позволили изучить исследователям. Паломники со всего мира стекаются в Улан-Удэ, чтобы посмотреть на святыню. 🔻Зарядиться здоровьем на минводах В Бурятии есть свои минводы не хуже, чем на Кавказе. Воды курорта Аршан были знамениты еще во времена Советского Союза своими целебными свойствами. И сейчас, чтобы попить минеральной воды, принять ванны, подышать кристальным воздухом гор, приезжают сотни отдыхающих. А есть еще Тункинская долина с ее полезными радоновыми ваннами, в которых лечат болезни опорно-двигательного аппарата, курорт Горячинск и целебные источники Северного Байкала. 🔻Побывать на заповедном Байкале Байкал со стороны Бурятии – это нечто особенное, чем со стороны Иркутской области. Чистейший песок Энхалука и Чивыркуя. Северный Байкал с его удивительной природой, вкусным воздухом, редким для туристических мест уединением и возможностью окунуться в горячие минеральные источники. 🔻Почувствовать себя кочевником Приехав в Улан-Удэ, можно не только посмотреть юрты в этнографическом музее города, но и побывать на экскурсии в кочевом стойбище. Стрельба из лука, национальный бурятский хоровод ехор, борьба, скачки на лошадях. Это живо, необычно и интересно. К тому же это «путешествие тропой Чингисхана» (а великий завоеватель родом из здешних мест). Вам точно запомнится. Еще больше идей для отдыха в Бурятии — в статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/21625</t>
+  </si>
+  <si>
+    <t>🏕Куда поехать с палатками в Самарской области: посмотрите Голубое озеро и Верблюд-гору Отдых в Самарской области на берегу великой русской реки Волги ничуть не хуже зарубежного тура. В регионе найдется немало живописных мест, которые оценят любители природы. Вот так приехать на несколько дней, отключить мобильный телефон и слушать только шум ветра. 🔻Остров Зелененький Песчаный волжский пляж, шикарный вид на Жигулевские и Сокольи горы, нежный шелест волн — все это про отдых на острове Зелененький. Считается, что на острове нет опасных змей, а из хищников лишь домашние собаки, что приехали отдохнуть вместе со своими хозяевами. В глубине острова расположилось озеро, которое очень любят местные рыбаки. Важный плюс этого места — его расположение, Зелененький буквально в городской черте, лишь переправится — и можно ставить палатку. ➡️Самарская обл., Красноглинский р-н 🔻Полуостров Копылово Он образовался в ходе строительства ГЭС. С одной стороны он присоединен к нижней части дамбы плотины ГЭС, второй смотрит на Самару. Живописное и экологически чистое место. Здесь много турбаз, проложены экскурсионные маршруты, но места, где можно поставить палатки, пока есть. Хорошие пляжи, а рыбаки-любители уверяют, что и рыба отличная. Поэтому место подходит для семейного отдыха. Важный плюс — доступность. Но это же и минус. Тихое место придется поискать. ➡️Самарская обл., Тольятти 🔻Озеро Березовское Места здесь, что называется, дикие, туристами не освоенные. Поэтому и мусора пока немного, и рыбалка вполне успешная. Вокруг озера — лес, поэтому спрятать палатку от палящих лучей солнца будет проще простого. Подойдет это озеро для тех, кто хочет отдохнуть вдали от людей, порыбачить, позагорать на траве, а вечером насладиться беседой у костра. Как уверяют местные рыбаки, здесь водится красноперка, щука, окунь. ➡️Самарская обл., Чапаевский р-н, п. Березовый 🔻Рачейский бор Это уникальный лесной комплекс с мшистыми сосняками, черничниками и клюквенными болотами. Здесь легко можно провести целый день и не заметить наступления темноты. На территории бора — 30 памятников природы и даже больше! В самом лесу ставить палатки нельзя, а вот около местных сел разбивают палаточные лагеря. ➡️Самарская обл., Сызранский р-н, с. Старая Рачейка 🔻Верблюд-гора Гора находится в Жигулевских горах между Ширяевским и Козьим оврагами. Протяженность горы вдоль Волги составляет около 4 километров, наивысшая точка — 326 метров. Западная часть горы, та, что обращена к селу Ширяево, называется Монастырская гора. Название Верблюд-гора появилось в советское время, а ранее это место называлось Козьи Рожки. Здесь добывали известняк и остались штольни. Поляны у подножья горы часто покрыты палаточными лагерями. ➡️Самарская обл., с. Ширяево Лучшие места для отдыха на природе в Самарской области Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22742</t>
+  </si>
+  <si>
+    <t>🧭Стартовал прием заявок на премию КП «Маршрут построен 2026-2027» В новом, шестом сезоне будет представлено 26 номинаций. Это значит, что шансов оказаться среди призеров и победителей теперь заметно больше. Премия дает возможность заявить о себе, а благодаря широкому списку номинаций, есть шанс на победу как у представителей малого бизнеса (фермерские хозяйства, частные гиды), так и у крупных предприятий, регионов и городов. Подать заявку можно с 15 сентября до 25 января на сайте — travel.spec.kp.ru. Конкурс проходит в несколько этапов: 🔻Прием заявок 🔻Отбор номинантов 🔻Народное голосование 🔻Определение победителей Подробнее об этапах конкурса и номинациях премии «Маршрут построен 2026-2027» — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22735</t>
+  </si>
+  <si>
+    <t>Курортный парк в Кисловодске: рукотворное чудо природы на склонах пяти гор Курортный парк Кисловодска — крупнейший в Европе, его справедливо сравнивают с пейзажным Richmond Park в Лондоне. Только наш — на 10 гектаров больше. Начинаясь в центре города, его прогулочные зоны простираются по склонам пяти гор, Пастбищного хребта и в долине горной реки Ольховки. 🔻Одна из особенностей кисловодского парка — живописные терренкуры (дорожки для лечебной ходьбы). Есть маршруты низкой, средней и высокой сложности. Тропы с указателями проходят через березовые и сосновые рощи, аллеи из пихт, тополей, акаций, кедра и граба. Всего здесь больше 1000 разновидностей растений. 🔻Нарзанная галерея Все курортники считают своим долгом выпить стаканчик нарзана и пройти вдоль «готического замка» на Курортном бульваре. За полгода гости галереи выпивают до 631 литра (!) общего, сульфатного и доломитного нарзана. В среднем за день галерею посещают 4 тысячи человек. 🔻Визит-центр Интерактивный центр с мультимедийным музеем, где с историей и природой парка знакомят через футуристичные инсталляции, запахи, звуки и тактильные ощущения. С помощью дополненной реальности можно вернуться на миллионы лет назад и грамотно спланировать свой маршрут по парку. 🔻«Зеркальный пруд» Один из самых живописных уголков Нижнего парка, где в январе проходят крещенские купания. Вода, надо сказать — обычная, а не минеральная. Изящная беседка с витражами рядом называется «Стеклянной струей», потому что под полом через нее по специальному желобу из пруда, словно жидкое стекло, стекает вода в декоративный каскад. 🔻Фонтаны С апреля-мая и до конца октября в парке бьют шесть фонтанов и каскадов. Фонтаны на партерной клумбе украшают газон с цветами перед Лермонтовской площадкой. Несколько чаш с невысокими струями — на Каскадной лестнице. Фонтан с двумя чашами увидите на Царской площадке, куда приходят посмотреть ландшафтную композицию из елей-великанов и сфотографироваться в беседке «Храм любви». Шестой фонтан встречает туристов на входе в парк перед Колоннадой. 🔻Набережная Ольховки Горная река течет через парк почти 1 км и считается единственной природной достопримечательностью, которая создает особый микроклимат этой части парка. Приходят сюда и чтобы увидеть чудеса балансировки — на дне мелководной реки кисловодчанин строит вертикальные пирамиды из камней, поражая этим туристов. Что еще посмотреть на прогулке по курортному парку — самые интересные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22731</t>
+  </si>
+  <si>
+    <t>🏖Лучшие курорты Белоруссии в 2026 году Летом в Белоруссию приезжают ради пляжей на озерах, зимой — ради лыжных трасс, а круглый год — ради санаториев, минеральных вод и прогулок на природе. 🔻Браславские озера Курортный район на северо-западе Белоруссии и один из лучших вариантов для отдыха у пресной воды. В национальном парке можно найти пляжи на берегах крупных озер, базы отдыха, туристические стоянки и кемпинги. Главное преимущество Браславского Поозерья — сочетание пляжного отдыха с природными маршрутами. Здесь популярны рыбалка, прогулки на лодках и поездки по островам. ➡️Ближайший аэропорт: Национальный аэропорт Минск, около 240 км. 🔻Голубые озера Природный комплекс на территории национального парка «Нарочанский» с группой ледниковых озер, окруженных сосновыми лесами и холмами. В группу входят озера Болдук, Глубля, Глубелька, Ячменек, Окунек и другие водоемы, сформировавшиеся после таяния ледника. Озера окружены сосновыми лесами, холмами и глубокими котловинами. ➡️Ближайший аэропорт: Национальный аэропорт Минск, около 150 км. 🔻Ждановичи Ждановичи — курортная зона рядом с Минском, которую удобно выбирать для короткого оздоровительного отдыха без длительной дороги. Здесь работают санатории и оздоровительные комплексы с медицинскими процедурами, бассейнами и другой инфраструктурой для отдыха. В свободное время туристы гуляют по берегу Заславского водохранилища, отдыхают на природе и посещают Минск. ➡️Ближайший аэропорт: Национальный аэропорт Минск, около 60 км. 🔻«Силичи» Горнолыжный центр «Силичи» — один из самых известных спортивных курортов Белоруссии. Зимой здесь доступны трассы разного уровня сложности, учебные склоны, подъемники, прокат оборудования и зоны для катания на тюбингах. Благодаря близости к Минску комплекс подходит для коротких поездок. ➡️Ближайший аэропорт: Национальный аэропорт Минск, около 50 км. 🔻Беловежская пуща Один из главных центров природного и активного туризма Белоруссии. На территории национального парка проложены пешие и велосипедные маршруты, позволяющие знакомиться с лесными ландшафтами и местной фауной. Во время поездки удобно совместить прогулки по лесу с посещением музея природы, вольеров с животными и расположенных поблизости исторических объектов. ➡️Ближайший аэропорт: Национальный аэропорт Минск, около 350 км; также можно рассматривать аэропорт Бреста при наличии подходящих рейсов. Подборка лучших курортов Белоруссии в 2026 году для пляжей, активного туризма и санаториев Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22724</t>
+  </si>
+  <si>
+    <t>🏞Национальный парк «Паанаярви» В самом сердце Карелии, где природа хранит свою первозданную красоту, раскинулся национальный парк «Паанаярви». Это место, где воздух наполнен ароматами хвои и свежестью горных рек, где издалека слышен шум водопадов, а горные вершины даже летом покрыты снегом. Что посмотреть: 🔻Гора Кивакка Кивакка — одна из самых высоких точек в регионе. Гора поднимается на 500 метров над уровнем моря, а её возраст оценивается примерно в 2,1 миллиарда лет. Она известна своими уникальными ландшафтами и древними сейдами — культовыми сооружениями в виде валунов на небольших ножках из мелких камней. 🔻Водопад Киваккакоски Один из самых мощных и крупных нерегулируемых порогов в Карелии, через который каждую секунду проходит до 60 тонн воды. Он представляет собой каскад из семи порогов, протянувшихся на расстояние до 100 метров. Высота одного из участков достигает 12 метров, что делает его выше другого известного карельского водопада — Кивача.  🔻Озеро Паанаярви Паанаярви — пресноводное озеро, которое славится глубиной и чистотой воды. Оно также известно живописными пейзажами и разнообразием флоры и фауны. Особой популярностью пользуются водно-пешие маршруты, с катера путешественники могут лучше разглядеть оба берега озера, а потом самостоятельно прогуляться по ним. 🔻Рускеакаллио Рускеакаллио — это скала, расположенная на берегу Паанаярви. Она возвышается над озером на 60 метров и известна своим бурым цветом, который дал ей название: «ruskea» в переводе с финского означает «коричневый». На закате скала переливается тёмными красками, создавая неповторимое зрелище. 🔻Водопад Мянтюкоски Название «Мянтюкоски» происходит от финского слова, означающего «сосновый порог», что отражает особенности окружающей местности. Этот небольшой пятиступенчатый водопад высотой 9 метров привлекает внимание своей красотой и уникальностью. 🔻Деревня Вартиолампи Основанная в XVIII-XIX веках деревня Вартиолампи была домом для зажиточных крестьян, занимающихся земледелием, разведением животных, охотой и ловлей рыбы. Торговля с купцами, следовавшими по торговому пути между Россией и Финляндией всего в 20 км от деревни, обеспечивала процветание её жителей. Что еще посмотреть на территории нацпарка — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22721</t>
+  </si>
+  <si>
+    <t>Осень на Байкале 🌊🍂 Фото: Елена Амбурцева</t>
+  </si>
+  <si>
+    <t>14.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22716</t>
+  </si>
+  <si>
+    <t>🌌Северное сияние в Нижне-Свирском заповеднике 💚✨ Фото: Александр Кожин для @n_svirsky Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22715</t>
+  </si>
+  <si>
+    <t>✈️Овербукинг в России: что это такое, как работает в авиакомпаниях и отелях и что делать туристу Это ситуация, когда авиакомпания или отель продали свой продукт больше, чем это возможно. Бизнес-практика существует по всему миру. Всему виной бизнес-расчет и статистика: пассажиры и гости нередко опаздывают к рейсу или заезду, или вовсе отказываются от путевки по личным причинам. Вот что нужно знать об овербукинге в российских авиакомпаниях: 🔻у каждой свои правила и нормы, которые перевозчик не раскрывает; 🔻попасть под овербукинг можно, даже если уже зарегистрировался на рейс онлайн; 🔻об овербукинге можно узнать, находясь в зоне вылета, хотя чаще об этом сообщают на очной регистрации; 🔻сейчас овербукинг никак не регулируется; 🔻решается ситуация часто так: дают ваучер на питание, иногда на проживание и обещают посадить на следующий рейс. Компенсация за овербукинг: 🔻В Воздушном кодексе указано, что в случае задержки рейса (напоминаем, понятия овербукинг не существует), компания выплачивает пассажиру 25% минимального размера оплаты труда за каждый час просрочки. Но не выше половины стоимости билета. Компенсировать должны и траты — проживание в гостинице, питание. 🔻Также есть приказ Минтранса, в котором указано: при задержке или отмене рейса перевозчик предоставляет горячее питание (если до следующего рейса более четырех часов), воду (от двух часов ожидания). 🔻В случае задержки самолета на восемь часов и более в дневное время и шесть часов и более в ночное, авиакомпания должна разместить пассажиров в гостинице. И при необходимости организовать трансфер, хранение багажа. Часть из приказа Минтранса компании стараются исполнять по умолчанию. А вот платить компенсацию — не торопятся. Рассчитывают, что человек не пойдет в суд. Если настроены решительно, собирайте все чеки, билеты, справку от авиакомпании о том, что вас не посадили на рейс. Подробнее о том, как работает овербукинг, — в нашей статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22709</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Плесе Плес называют по-разному: для одних он — жемчужина Волги, маленькое сердце России и настоящая аутентичная глубинка, для других — не иначе как русская Швейцария. Плес камерный город, сумевший сохранить образ и дух XIX века, и при этом удачно вписаться и в наше время. 🔻Гора Левитана Левитан случайно открыл для себя этот город в 1888 году, путешествуя на пароходе по Волге. Этот тихий городок сразу овладел его сердцем. Художник остался в Плесе до конца лета, написав здесь свои выдающиеся пейзажи. Поднявшись на гору Левитана по деревянной лестнице, вы увидите завораживающие просторы Волги. Тут же стоит деревянная церквушка, похожая на свою утраченную предшественницу — Петропавловскую, которая изображена на картине Левитана «Над вечным покоем». 🔻Скульптура «Палитра» На некотором удалении от церкви стоит бронзовый художник, в котором можно угадать черты Левитана, а на мольберте разглядеть как будто наброски той самой его работы — «Над вечным покоем». Бронзовый Левитан пользуется успехом у туристов, как обязательное место для фото. Ночью скульптура подсвечивается. ➡️Гора Левитана 🔻Соборная гора Соборная гора — древнейшее место Плеса. Первое упоминание о крепости, возведенной здесь, относится к 1411 году. На вершине стоит Успенский собор (1699 г.) — самый старый храм города. Вдоль горы вьется дорожка, а на склонах устроены обзорные беседки, с которых открываются прекрасные виды на реку и Плес. Здесь также сохранился единственный в России еще дореволюционный памятник князю Василию I. ➡️Ул. Гора Левитана 🔻Церковь Воскресения Христова Этот храм запечатлен уже на другой картине Левитана — «После дождя. Плес». Церковь установили в 1817 году в знак победы русской армии над французами в Отечественной войне. Пятикупольная церковь и 32-метровая колокольня возвышаются на холме и хорошо просматриваются с Торговой площади или с теплохода. ➡️Ул. Ленина, 2 🔻Набережная Плеса Дома первой половины XIX века сохранили стилистическое наследие того времени. Стремление купечества к утонченной архитектуре теперь хорошо подчеркивает характер набережной. В прошлом — зажиточные дома, сейчас — кафе, магазины, гостиницы. У каждого особняка есть имя: Дом Крыловых, Дом Поляковых, усадьба купца Громова. Все это фамилии прежних владельцев. 🔻Скульптура «Дачница» «Дачница» появилась на набережной Волги в 2010 году. Считается, что черты скульпторы взяли от художницы Софьи Кувшинниковой, близкой подруги Исаака Левитана. Противники этой версии уверены, что скульптура — просто собирательный образ, и приводят «возрастной» аргумент: Кувшинникова на момент знакомства с Плесом была уже зрелой женщиной, а статуя изображает молодую девушку. Кроме «Дачницы», здесь же стоит «мольберт» — пустая рама, через которую видна панорама Волги. ➡️Ул. Луначарского, 20 Лучшие достопримечательности Плеса, которые стоит увидеть, — церкви, музеи, скульптуры и украшенные резьбой дома Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22708</t>
+  </si>
+  <si>
+    <t>📚Александрийская библиотека в Египте Новая Александрийская библиотека — это дань памяти великой Александрийской библиотеке античности, сгоревшей в 48 году до н. э. и считавшейся крупнейшим хранилищем знаний древнего мира. Современное здание открыто в 2002 году при поддержке ЮНЕСКО. Главное здание выглядит как гигантский диск, наклоненный к Средиземному морю, символизирующий восходящее солнце. Стеклянная крыша пропускает естественный свет, создавая идеальные условия для чтения. Фасад украшен письменностью 120 различных культур — от древнеегипетских иероглифов до современных алфавитов. Внутри — 11 этажей (4 под землей), вмещающих до 8 миллионов книг. 🔻Есть специальные залы для слепых, детей, редких книг. 🔻Музей древностей хранит артефакты, поднятые со дна Средиземного моря рядом с Александрией. 🔻Планетарий — один из самых современных в регионе, настоящий культурный и научный центр. ➡️Набережная Корниш, Александрия, на месте древней Александрийской библиотеки Режим работы: воскресенье-четверг с 10:00 до 19:00, пятница-суббота с 10:00 до 14:00 Главные достопримечательности Египта — от храмов Луксора до пляжей Шарм-эль-Шейха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22707</t>
+  </si>
+  <si>
+    <t>Умиротворяющих и теплых кадров вам из Березовой рощи в Новосибирске Новосибирцы говорят, что сейчас там настоящий беличий беби-бум. Бельчат так много, что покормить с рук сможет каждый желающий 😍 ✏️ Подпишись на «КП — Новосибирск» | Мы в Макс</t>
+  </si>
+  <si>
+    <t>13.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22702</t>
+  </si>
+  <si>
+    <t>🍁Отдых в Дагестане в октябре 2026 В октябре популярны классические экскурсионные туры и комбинированные — с включением конной прогулки и рафтинга. Туристы посещают высокогорные аулы и водохранилища, древние крепости, плато и каньоны. 🔻В октябре туристы заказывают экскурсии из Махачкалы в Горный Дагестан. Это может быть поездка на целый день к Сулакскому каньону: с катанием на катере (до причала вас довезут на джипах), просмотром Чиркейского водохранилища, подъемом на бархан Сарыкум и посещением форелевого хозяйства. Еще интересен так называемый «город мастеров» — высокогорный аул Кубачи — и покинутый людьми аул-призрак Гамсутль. 🔻В Дербенте посетите цитадель Нарын-кала и древний город, прогуляйтесь по набережной у моря. На обед в ресторане закажите блюда национальных кухонь Кавказа: урдег палчыхлар (утка, запеченная в глине), хинкал, кюрзе (дагестанские пельмени), чуду и кутабы с разными начинками. Под Дербентом недавно открылся парк с военной техникой. А рядом на побережье стоит 74-метровый корабль-самолет «Лунь». 🔻В Дагестан в октябре можно приезжать всей семьей. Для детей здесь работают парки с аттракционами. В Махачкале прокатитесь на колесе обозрения, сходите в «дом вверх дном». Также с ребенком можно сходить в музей имени Тахо-Годи, где представлена богатая коллекция оружия, монет и украшений. 🔻Понравится детям гигантский экраноплан и прогулка на катере к водопаду Тобот. Не забудьте побаловать детей дагестанскими сладостями: ореховой халвой, пахлавой, чак-чаком и ореховой пастой. Самые увлекательные маршруты во время отдыха в Дагестане Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22698</t>
+  </si>
+  <si>
+    <t>Дивеево: монастыри, Канавка и святые источники Человеку, далекому от молитв, отдых в Дивеево может показаться скучным. Несколько храмов, ухоженная территория, толпы людей… На самом деле сюда приезжают за исполнением желаний. Говорят, они сбываются! В дополнение к церквям и святыням, в Дивеево есть масса интересных мест. 🔻Серафимо-Дивеевский монастырь Сейчас монастырь полностью отреставрирован и представляет собой архитектурную жемчужину нижегородской земли. Молитва в храме начинается рано утром и заканчивается к вечеру. Литургия, вечерня, утреня, молебны, панихиды, соборование — можно посетить каждую из этих служб, посмотрев предварительно расписание на сайте. ➡️Дивеево, Благовещенская площадь 🔻Казанский собор Собор самый старый в монастыре, установлен ровно в том месте, где матушке Александре явилась Божья Матерь и повелела построить храм. В Казанском соборе с 8:00 и до 17:00 открыт доступ к мощам блаженных Пелагии, Параскевы, Марии и преподобноисповедницы Матроны Дивеевских. Очень почитаемое паломниками место, считается намоленным, с сильной энергетикой. В нижней церкви горит неугасимая лампада и там читается Неусыпаемый Псалтырь. 🔻Преображенский собор Спасо-Преображенский собор построен в 1916 году на крупное пожертвование Николая II, но освятить его не успели из-за революции. В советское время в соборе разместили гараж, потом тир. Собор освятили только через 80 лет — в 1998 году. Сейчас храм полностью отреставрирован, и не знающие истории туристы не сразу верят, что здесь когда-то на кровле росли деревья. 🔻Трапезный храм во имя князя Александра Невского Каменная трапезная в Дивеевской лавре построена в 1895 году. Она посвящена небесному покровителю царя Александра III в память о спасении во время крушения царского поезда. Внутри храм расписан палехскими иконописцами, фрески посвящены Дивеевским преподобным и священномученикам. 🔻Дом-музей блаженной Параскевы Дивеевской Здесь жила блаженная Параскева, та самая к которой приезжали со всей страны за советами. К слову, она предсказала Николаю II рождение цесаревича и в дальнейшем расстрел всей семьи. Дом Параскевы сохранился до наших дней, можно посмотреть ее обитель. В музее собраны уникальные экспонаты — личные вещи преподобного Серафима Саровского, Параскевы Ивановны и дивеевских сестер, старинные иконы. 🔻Музей истории обители ХХ века Узнать о жизни дивеевских монахинь и священников после закрытия монастыря в 1927 году можно в новом музее. Здесь прекрасно сохранились личные вещи, можно посмотреть на реконструированные покои. Здесь хранится осколок от камня, на котором молился преподобный 1000 дней и ночей, малый именной колокол и огарок свечи из кельи Серафима, которую зажгли спустя 160 лет в 1991-м, когда встречали мощи батюшки. Что еще посмотреть в Дивеево — наш гид по отдыху Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22697</t>
+  </si>
+  <si>
+    <t>🏰Форт и город Келибия в Тунисе Крепость была основана в I веке до н. э., но с тех пор несколько раз перестраивалась. Она считается крупнейшим мусульманским фортификационным сооружением в Тунисе. Стоит на высоком скалистом утесе — около 80 метров, откуда открываются виды на Средиземное море и город. Внутри сооружения можно увидеть ее историю — руины римской крепости, древний водопровод. В XIX веке в Келибии установили маяк. Город знаменит пляжами с белоснежным песком и яркой бирюзовой водой. Эль-Мансура считается одним из самых красивых на Средиземноморье. Эногастрономическая достопримечательность — вино из келибийского муската. Добраться сюда можно на арендованном автомобиле, такси или луаже (примерно 100 км от Туниса, столицы страны). ➡️Северо-восток Туниса, полуостров Кап-Бон Режим работы: 08:00–17:00 в зимнее время и в Рамадан, до 19:00 — в летнее. Места в Тунисе, ради которых стоит оторваться от пляжного отдыха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22688</t>
+  </si>
+  <si>
+    <t>Куда сходить в Калязине Если вы собираетесь в Калязин в первый раз, вам повезло. Дело в том, что знаменитую колокольню — единственное строение, оставшееся от затопленного старого города, ради которой сюда и едут, — недавно отреставрировали. Теперь она, белоснежно-величественная, возвышается над Волгой памятником канувшей в воду истории: в 1930-х, во время строительства гигантской плотины в Угличе и Угличского водохранилища, наибольшая часть старого Калязина была затоплена. 🔻Колокольня Единственное строение, которое оказалось не затопленным посреди ушедшего под Волгу старинного Калязина с его купеческими домиками и древним Троицким Макарьевым монастырем. Колокольню оставили в качестве навигационного знака. Хотели, но не смогли снять с колокольни огромный колокол – он рухнул в подвал, пробив все перекрытия. Самое необычное зрелище – когда вокруг надвигается вечерний мрак, колокольня начинает подсвечиваться. И вы слышите звон колокола. Но не того, под водой, а бьющего с помощью автоматики. Все это было создано в конце 2021 года. 🔻Памятник Макарию Калязинскому В руках он держит посох и макет храма. Ведь именно этот человек, в миру Матвей Кожин, из семьи местных бояр, после смерти жены организовал в Калязине Троицкий монастырь. И еще при жизни прославился как пророк и целитель. А уж когда через несколько десятилетий после его смерти в храме делали ремонт и наткнулись на гроб, оказалось – останки монаха нетленны. Макарий был прославлен в лике святых, мощи его хранились в монастыре, а в 1700 году были перевезены в Вознесенский храм. ➡️Ул. Карла Маркса 🔻Краеведческий музей Никольского Никогда не подумаешь, что музей в крохотном Калязине насчитывает более 11 000 экземпляров древних книг, икон, фресок, старинной церковной одежды — в том числе привезенной в дар священникам нашими царями… Все, что в 1930-х посчитали нужным не уничтожать, перенесли сюда из Троцкого Макарьева монастыря, когда было решено его затопить. Среди экспонатов еще можно увидеть старинные кружева, производством которых когда-то славился Калязин, оружие, картины, белокаменные остатки затопленной монастырской стены, интерьеры разграбленных местных усадеб – а под горячую руку большевиков в городе и окрестностях таких попало больше 70! ➡️Пл. Ногина, 1 (на другой стороне реки, в районе Заречье) 🔻Резиденция Яги Тверской Тут все как положено – избушка на курьих ножках, вокруг нее высокий забор из кольев, и хозяйка, встречающая гостей с гадальными пирожками… Ну, точнее, пирожки и прочие наливки для взрослых, посиделки за пятиметровым дубовым столом, а также игры-шарады – это если вы заранее закажете экскурсию. А если просто хотите прогуляться среди искусно вырубленных из дерева мельниц и фигурок сказочных героев – добро пожаловать за минимальную плату. ➡️С. Солоновка Интересные места и достопримечательности Калязина, которые обязательно стоит посетить Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22682</t>
+  </si>
+  <si>
+    <t>Аланское городище в Архызе В этом музее-заповеднике вы увидите древние христианские храмы, языческие памятники, остатки древней обсерватории, руины жилищ и еще много всего интересного. Археологический памятник относят к X - XII векам. Предположительно, именно здесь располагался древний город Магас, или Маас — исчезнувший город, упоминавшийся в византийских летописях. Он был столицей Аланского государства. Через него проходил Великий Шелковый путь, который использовали торговцы и миссионеры, стремившиеся нести христианство в разные страны. Здесь собраны языческие и христианские памятники. Самыми крупными из последних считаются Зеленчукские храмы: 🔻Северный (Георгиевский) — крестообразный, с единым шатровым куполом, был кафедральным собором Аланской епархии. 🔻Средний (Троицкий) отличается особой акустикой. В 19 веке его восстановили монахи. 🔻Самый маленький Южный (Ильинский) использовали как домовую церковь, сейчас действует только он. В числе других христианских достопримечательностей — церковь пастухов-чабанов, руины часовни и то, что осталось от 11 фамильных церквей. Что до языческих объектов, здесь есть Каменный круг диаметром около 80 метров, его также называют солнечным календарем или средневековой обсерваторией. Что еще посмотреть на территории Аланского городища в Архызе — рассказываем по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22681</t>
+  </si>
+  <si>
+    <t>🏞Парк «Край света» в Китае Тропический остров Хайнань — самая южная провинция Китая. Древние китайцы были уверены, что именно здесь заканчивается земля, поэтому называли это место «Краем Света». Теперь здесь расположен чудесный парк, где раз в год (в декабре) проходит международный свадебный фестиваль. Мероприятие собирает молодоженов со всего мира для проведения церемоний на фоне живописных пейзажей. Почему именно тут? Согласно легенде, из-за ссоры двух семей здесь когда-то покончили с собой китайские «Ромео и Джульетта». Поначалу они хотели просто сбежать вместе, но за ними пустили погоню. Спасаясь от преследователей, юноша и девушка бросились в море, где и превратились в два огромных камня. Их преследователи же обратились в камни поменьше. Все они до сих пор стоят на берегу песчаного пляжа. Лучшее время для посещения — утренние часы (до 11:00) или после 16:00, когда солнце не такое активное. Не забудьте фотоаппарат — виды здесь действительно потрясающие. На осмотр парка рекомендуется заложить 2-3 часа. Что еще посмотреть в Китае — лучшие места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22672</t>
+  </si>
+  <si>
+    <t>Новосибирский фотограф показал уникальные кадры из заповедника «Остров Врангеля» Вадим Махоров отправился в заповедник «Остров Врангеля», чтобы снять документальный фильм о регионе. Больше всего во время поездки он хотел попасть на остров Геральд, где обитает большое количество белых медведей. До заповедника команда добирается на морском судне «Академик Шокальский». Путешествие туда и обратно занимает две недели. В сентябре на воде нет льда, из-за чего животные вынуждены собираться на островах. Среди мест, где их можно встретить, фотограф назвал острова Колючин, Геральд и Медвежий. — Меня больше всего удивило, что там, на весь огромный заповедник, работает менее 10 человек — инспекторов и научных сотрудников, которые там постоянно находятся, а зимует вообще всего лишь два человека. То есть на такую большую территорию — так мало людей, и у них большой кадровый голод. Они думают, как бы где еще найти инспекторов, которые были бы готовы уехать на остров Врангеля на вахту длиной почти два года, — поделился Махоров. ✏️ Подпишись на «КП — Новосибирск» | Мы в Mакс</t>
+  </si>
+  <si>
+    <t>11.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22669</t>
+  </si>
+  <si>
+    <t>🦌💛✨️ Бемби! Точь-в-точь, как из мультика! Посмотрите на этих очаровашек! Эти пятнистые малыши будто сошли с экрана — настоящее лесное чудо! 🥰🥰 Фото: @amurleo_land Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22665</t>
+  </si>
+  <si>
+    <t>Где побывать в Вязьме Маленький и уютный город Вязьма расположен в самой высокой части Смоленской области. По одной из версий, своим названием город обязан финно-угорским племенам, которые когда-то жили в этих краях. На их языке «вязь» (или «веси») значило «вода», а «маа» — «земля». Получается «земля, на которой много воды». А еще Вязьма как бы вяжет, связывает реки Западную Двину, Волгу и Днепр, образуя большой торговый путь. Что посмотреть: 🔻Соборный холм Здесь возвышается гордость города, главный городской собор XVII века — Свято-Троицкий. Возведен на месте обветшалого деревянного храма, который велел построить тут Борис Годунов. В соборе хранится главная православная святыня Вязьмы — чудотворная икона особо почитаемой Иверской Божьей Матери. ➡️Нагорный пер., 1 🔻Спасская башня В XVII веке в Вязьме возводят крепость, чтобы быть преградой полякам, которые мечтали дойти до Кремля и сесть на русский трон. Это была мощная стена с шестью башнями. В 1812 году бОльшую часть сооружения уничтожили французы. Уцелела только Спасская башня высотой 25 метров. Толщина ее стен у основания — 6 метров!  ➡️Нагорный переулок, 2 🔻Вяземский историко-краеведческий музей На память о вторжении Наполеона этой церкви навсегда остался наклоненный купол с крестом, а также фото Семлевского озера, где, как считается, бегущий из России Наполеон бросил «золотой обоз» с награбленным в Москве богатством. Правда, сколько ни снаряжали экспедиций на поиски сокровищ — безрезультатно. ➡️Вязьма, Советская площадь, 3 🔻Иоанно-Предтеченский женский монастырь Это самая знаменитая трехшатровая церковь Смоленской иконы Божией Матери 1638 года. Она занесена в список наследия ЮНЕСКО. Изящная и невесомая, в народе она прозвана «вяземской невестой». Причем это один из трех на всю страну храмов с подобной архитектурой (три шатра вместо привычных куполов), сохранившийся до наших дней. ➡️Вязьма, ул. Докучаева, 48а 🔻Памятник русскому лаптю Памятник, сделанный из красного гранита, имеет углубление: при желании в нем можно посидеть. Рядом с полутораметровым лаптем красуется табличка, которая объясняет задумку памятника: «От лаптя — до космоса, от стратонавта Прокофьева — до космонавта Гагарина, от Москвы — до Парижа». ➡️Вязьма, Советская площадь Еще больше интересных достопримечательностях Вязьмы — в нашей подборке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22658</t>
+  </si>
+  <si>
+    <t>Отдых в Арзамасе 2026: древние монастыри, купеческие дома, литературные музеи и знаменитые гуси Арзамас — старинный купеческий город в Нижегородской области на берегу реки Теши. Отдых в Арзамасе будет интересным и познавательным, особенно для тех, кто хочет увидеть другую сторону России и насладиться атмосферой небольшого провинциального города. 🔻Воскресенский кафедральный собор Воскресенский собор — главный символ Арзамаса. Он выглядит монументально и украшает собой центральную городскую площадь — Соборную. Храм построили в 1842 году в честь победы над войсками Наполеона. Внутри сохранились иконостасы и роспись середины XIX века, выполненная в уникальной технике, напоминающей гризайль. Одна из главных святынь собора — Животворящий Крест Господень XVII века. ➡️Соборная площадь, 19 🔻Музей русского патриаршества Это единственный музей в России, в котором можно познакомиться с историей русского патриаршества, начиная с первого патриарха Иова и до наших времен. В коллекции собраны редкие церковные книги, серебряные и золотые оклады икон, церковная утварь и одеяния патриархов — как реконструированное, так и оригинальное облачение. Один из самых интересных экспонатов — сохранившийся трон императрицы Екатерины II, на котором она сидела во время своего визита в Арзамас. ➡️Соборная площадь, 19 🔻Спасо-Преображенский мужской монастырь Древний монастырь, основанный в 1555 году по приказу Ивана Грозного. Главный собор на его территории — Спасо-Преображенский. Это самый старый каменный храм Арзамаса, который построили в 1647 году на месте деревянного. В нем находится одна из главных монастырских святынь — икона «Спас на Убрусе» XVII века. ➡️Ул. Красной Милиции, 2 🔻Гостиный ряд Главная торговая улица города, на которой можно совершить путешествие во времени и перенестись в начало XX века. Дело в том, что вывески на ней сделаны в дореволюционном стиле, а саму улицу называют «Энциклопедией провинциальной архитектуры». Архитектурный облик улицы складывался в XVIII-XIX веках. На ней сохранились купеческие дома с лавками. 🔻Улица Карла Маркса На ней находятся музеи Горького и Гайдара, здание исторического кинотеатра купца Терентьева, старинные деревянные домики и каменные купеческие дома. В самом центре улицы стоит несколько памятников арзамасским гусям. Куда еще сходить в Арзамасе — интересные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22651</t>
+  </si>
+  <si>
+    <t>Лучшие места для отдыха в Южной Корее В Южной Корее сохранились дворцы династии Чосон, буддийские храмы, исторические деревни ханок и древние памятники эпохи Силла. В Сеуле можно провести день на рынках, в косметических магазинах и районах, связанных с кей-попом, в Пусане — отдохнуть у моря, а на Чеджу — увидеть вулканические пейзажи. 🔻Букчон и Инсадон Букчон — квартал традиционных домов ханок между дворцами Кёнбоккун и Чхандоккун. Это жилой район, поэтому здесь нельзя шуметь и заходить во дворы. Самые красивые виды открываются на узких улицах с черепичными крышами и спуском к современному городу. Лучше приходить сюда утром в будний день. После Букчона можно пройти в Инсадон. Здесь продают керамику, кисти, изделия из бумаги ханчжи, чай, печати, открытки и сувениры. В переулках работают чайные дома, галереи и лавки с ремесленными вещами. 🔻Пусан Пусан — крупный портовый город на юге страны. Сюда едут ради моря, пляжей, рыбных рынков и храмов у воды. После Сеула набережные становятся шире, в меню больше морепродуктов, а маршруты выводят к пляжу, порту или склонам с цветными домами. 🔻Храм Хэдон Ёнгунса и Камчхон Хэдон Ёнгунса — буддийский храм на скалах у моря. Многие корейские храмы стоят в горах, а этот выходит прямо к побережью. Сюда приезжают, чтобы посмотреть лестницу к храму, пагоды, статуи, павильоны и море под скалами. Камчхон называют «корейским Санторини». Район вырос на склоне после Корейской войны: сюда переселялись люди, которым нужно было жилье. Дома стоят плотно, улицы идут вверх и вниз, а дворы нависают друг над другом. Камчхон превратили в культурную деревню: появились муралы, галереи, смотровые, кафе и мастерские. 🔻Кёнджу Кёнджу — древняя столица государства Силла и один из главных исторических городов Кореи. В центре сохранились курганы, буддийские памятники, старые пруды, каменные пагоды и археологические зоны. Здесь хорошо видно, какой была Южная Корея до Сеула, небоскребов и скоростных поездов. 🔻Чеджу Он известен вулканом Халласаном, лавовыми полями, водопадами, мандариновыми садами, черными базальтовыми стенами, тропами Олле и культурой хэнё — женщин-ныряльщиц, которые добывают морепродукты без акваланга. Где еще побывать в Южной Корее — рассказываем о лучших направлениях для отдыха Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22650</t>
+  </si>
+  <si>
+    <t>На Куршской косе заметили гостя из Арктики — малого веретенника Родина этой птицы — арктическая тундра. Сейчас она держит путь на зимовку: к Средиземному морю, атлантическому побережью Африки или даже к Красному морю. Получается, остановился, чтобы перевести дух. Встречали эту птицу у нас? Делитесь в комментариях 👇 Видео: «Куршская коса»</t>
+  </si>
+  <si>
+    <t>10.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22642</t>
+  </si>
+  <si>
+    <t>🌸🌿 Вот такое удивительное цветение в Сочинском нацпарке — необыкновенная красота! Фото: npsochi Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22641</t>
+  </si>
+  <si>
+    <t>🌊Топ-10 лучших аквапарков и водных центров в Москве Моря в Москве нет, а искупаться все равно можно, причем в любое время года. Потому что в столице работает сразу несколько аквапарков. Одним нравятся острые ощущения от экстремальных горок, другие предпочитают неспешное плавание, третьи ищут подходящее место для отдыха с детьми. 🔻«Карибия» В распоряжении гостей — свыше 25 интересных локаций. Среди них: большой волновой бассейн, летний открытый пляж для максимального релакса, экстремальные горки для взрослых и детский городок. Есть большой банный комплекс с хаммамом и сауной, кафе для перекуса, детская игровая комната. ➡️Зеленый проспект, 10Б (м. «Перово») 🔻«Мореон» Крупнейший аквапарк столицы, где работают 11 водных горок разной протяженности и сложности. Есть безопасная зона для детей с «лягушатниками» и пологими спусками. Особая гордость «Мореона» — термальный комплекс в античном стиле, с двухуровневым бассейном-лабиринтом и банями — от греческих и римских терм до финской сауны и турецкого хаммама. Есть ледяная комната, контрастные и гидромассажные бассейны. ➡️Ул. Голубинская, 16 (м. «Ясенево») 🔻«Лужники» Гостей аквапарка ждут 9 крутых адреналиновых горок, самая длинная — почти 200 метров. «Фишка» аквапарка — круглогодичный уличный термобассейн с видом на Воробьевы горы. Также можно «дрейфовать» в теплом «Волновом бассейне» и «Медленной реке» или насладиться гидромассажем. На отдельном этаже есть бани, сауны и коллективные парения. ➡️Ул. Лужники, 24, стр. 4 (м. «Воробьевы горы»/МЦК «Лужники») 🔻«Фэнтази» Для взрослых здесь — 4 горки (с виражами и без) и 4 бассейна, в том числе с джакузи. Для детей — огромная безопасная аквазона и анимационные программы. Для любителей групповых парений есть термокомплекс (хаммам и финская сауна), а для прекрасных дам — спа-центр с массажем. ➡️Ул. Люблинская, 100 к. 2 (м. «Марьино») 🔻Пляжный клуб «Dream Beach Club» Настоящий морской оазис в шумном мегаполисе. Гостей ждут два просторных бассейна с подогревом воды (до 29-32°C), в том числе и волновой, где можно попробовать серфинг. Для детей есть «лягушатники» с горками и водопадами, а также сухой бассейн с водяными пистолетами и пушками. Для лакшери-отдыха — VIP-зона с рестораном высокой кухни и собственным баром с тропическими коктейлями. ➡️Проспект Андропова 1, северный ландшафтный парк «Острова Мечты» (м. «Технопарк») Топ-10 лучших аквапарков и водных центров в Москве, где можно весело провести время  Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22638</t>
+  </si>
+  <si>
+    <t>🏰Древние крепости России: форты, замки, башни и монастыри Когда-то эти старинные укрепления стояли на страже рубежей государства: они помнят вражеские набеги и длительные осады, разорительные войны и узников, томящихся в забвении. Часть из этих сооружений дожила до наших дней почти в целости, а от некоторых остались лишь руины, но по-прежнему к этим стенам стремятся путешественники, чтобы почувствовать мощь и величие этих твердынь. 🔻Староладожская крепость На протяжении 800 лет, вплоть до окончания Северной войны, она защищала русские земли от нападений шведов. Позднее потеряла свое оборонительное значение и постепенно приходила в упадок. С конца XIX века и до сих пор на территории проводятся археологические раскопки, а в 1971 году на базе крепости открылся музей-заповедник. ➡️Ленинградская область 🔻Любшанская крепость Глядя на уцелевшие остатки руин, трудно представить, что когда-то здесь кипела жизнь и процветали ремесла. Здесь можно посмотреть на фрагменты каменной кладки и земляного вала, которые остались от первоначальных укреплений. Насладиться живописными видами на реку Волхов и зеленые леса, а потом перейти на противоположный берег к Старой Ладоге. ➡️Ленинградская область 🔻Крепость Нарын-Кала Персидская цитадель Нарын-Кала в Дербенте — самая древняя на территории современной России. Посетители могут подняться на мощные крепостные стены, изучить старинные водохранилища, осмотреть фрагменты разрушенного ханского дворца. Особый интерес вызывают баня рубежа XVI–XVII веков и подземные тюрьмы (зинданы) в виде глубоких колодцев. ➡️Дагестан 🔻Крепость Чембало Некогда была разделена на две части: Верхний город, где размещалась знать, и Нижний город, где проживал простой народ. Сегодня крепость лежит в руинах, которые ожидают реставрации. На территории можно посмотреть на руины Верхнего и Нижнего города и уцелевшую часть башни-донжона. С вершины горы открываются восхитительные панорамы на Балаклавскую бухту. ➡️Крым 🔻Крепость Фуна Фуна расположена у подножия горы Южная Демерджи. В Средневековье крепость служила пограничным форпостом и контролировала важный торговый путь между степью и черноморским побережьем. На месте бывшей крепости можно увидеть фрагменты крепостных стен и фундамента, бойницы, руины церкви Святого Феодора Стратилата, остатки поселения и уцелевшие захоронения. ➡️Крым Больше интересных фактов и подробная история самых древних крепостей России — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22635</t>
+  </si>
+  <si>
+    <t>🏖Лучшие места для отдыха под солнцем на Кипре Кипрское побережье устроено так, что античные руины, городские набережные и курортные бухты здесь часто оказываются в нескольких километрах друг от друга. Утром можно искупаться у песчаной косы Нисси-Бич, днем посмотреть на театр древнего Куриона над заливом, а вечером встретить закат у скал, где по легенде родилась Афродита. 🔻Макронисос Макронисос — группа из трех бухт, которые расходятся в разные стороны. Можно остаться на более организованной части, перейти в соседний изгиб берега или пройти к каменистым краям. Главная особенность Макронисоса — древние скальные гробницы за пляжем, которые относят к эллинистическому и римскому периодам. ➡️Айя-Напа 🔻Нисси-Бич Самый узнаваемый пляж Айя-Напы. Его легко запомнить по песчаной косе, которая ведет к маленькому острову — во время отлива по ней можно пройти. На Нисси-Бич лучше приходить утром: к середине дня берег заполняется, а лежаки у воды быстро занимают. Это пляж для тех, кому хочется увидеть Айя-Напу с морем, барами, катамаранами, прогулками по косе и ночной жизнью. ➡️Айя-Напа 🔻Грин-Бэй / Нисия-Ломбарди Небольшая бухта в Протарасе, где кроме пляжной части есть каменистые участки и подводные тропы для дайверов. Здесь часто проходят первые погружения дайверов: глубина уходит постепенно, берег не требует долгой лодочной поездки, а камни и морская трава собирают рыбу. ➡️Протарас, район Паралимни 🔻Каламис / Лума-Бич Каламис чаще называют по району и названию соседней церкви, встречается название Лума-Бич. Пляж находится в Пернере, недалеко от белой церкви Святого Николая у моря и небольшого причала. Каламис хорош для отдыха в более камерной части Протараса. Здесь можно пообедать рядом с берегом, пройти к причалу и посмотреть на церковь Святого Николая, которая особенно красиво выглядит на фоне моря. ➡️Пернера, район Протараса 🔻Финикудес Главный пляж Ларнаки и часть городской набережной. Первые небольшие деревья высадили здесь в 1920-е годы, а сейчас они стали главной особенностью променада. Пляж тянется между мариной Ларнаки и средневековым фортом, параллельно идут кафе, магазины, остановки и центральные улицы. Песок здесь темнее, чем в Айя-Напе: ближе к серому и бежевому. ➡️Центр Ларнаки Лучшие пляжи Кипра в 2026 году — в нашем гиде Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22634</t>
+  </si>
+  <si>
+    <t>55 секунд до небес: Шанхайская башня Иркутские журналисты посетили Шанхайскую башню — это 632 метра стали, стекла и инженерного гения. Второе по высоте здание в мире! Поднялись на смотровую площадку «Вершина Шанхая» (118-й этаж) на самом быстром лифте в мире — всего 55 секунд и вы уже там. Вид на реку Хуанпу и контраст между исторической набережной Вайтань и футуристическими небоскребами Пудуна — это зрелище, которое нужно видеть своими глазами. Кстати, башня не только красивая, но и «зеленая»: она собирает дождевую воду и использует альтернативную энергию. А цвет фасада меняется в течение дня от нежно-розового до перламутрового.</t>
+  </si>
+  <si>
+    <t>09.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22627</t>
+  </si>
+  <si>
+    <t>📸 Куршская коса в фотографиях из нацпарка — каждый кадр как открытка 😍🌊💙 Фото: @kursh_kosa Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22624</t>
+  </si>
+  <si>
+    <t>Топ мест, куда сходить с детьми в Саратове: от набережной до планетария Саратов — крупный культурный, экономический и образовательный центр Поволжья. В городе созданы все условия для комфортного семейного отдыха: от культурных мероприятий до активного времяпрепровождения на свежем воздухе. 🔻Набережная Космонавтов Живописный городской променад, проложенный вдоль берега Волги. Он протянулся на внушительное расстояние — более пяти километров, соединяя исторический центр города от Большой Садовой улицы до современной Предмостовой площади. Набережная состоит из нескольких ярусов, которые удобно связаны между собой лестничными маршами. Оборудованы зоны отдыха со скамейками для взрослых и игровыми пространствами для детей. 🔻Речной вокзал Речной вокзал построен в 1967 году на месте старого, деревянного. Отсюда отправляются прогулочные теплоходы и суда, курсирующие по регулярным водным маршрутам в период навигации. В восточном крыле здания речного вокзала находится башня с часами. Здесь есть кафе и веранды, где можно перекусить и полюбоваться видами Волги. ➡️Набережная Космонавтов, 7а 🔻Проспект Столыпина Она протянулась по центральной части Саратова примерно на километр. На проспекте находятся несколько знаковых для города достопримечательностей — консерватория имени Собинова, дом Блюма, цирк имени Братьев Никитиных, фонтан «Мелодия», памятник саратовской гармошке и другие арт-объекты. Детям будет интересно посмотреть на старую городскую архитектуру и необычные скульптурные композиции. 🔻Научно-развлекательный парк «Космос» В этом парк можно весело и с пользой провести время всей семьей. Здесь доказывают, что наука — это не скучно. В интерактивной экспозиции «Лаборатория Эйнштейна» можно понять фундаментальные законы физики, а на выставке тропических бабочек увидеть удивительных обитателей Индии, Китая, Египта. Также в парке есть зеркальный лабиринт, аэрохоккей, сухой бассейн. ➡️Проспект Столыпина, 11 🔻Планетарий Здесь наука встречается с искусством, а образование переплетается с культурой. Каждый посетитель планетария может совершить захватывающее путешествие по просторам космоса, не выходя за пределы зала. Современные технологии позволяют создавать впечатляющие визуальные эффекты, воспроизводящие точную картину звездного неба. ➡️Ул. Чернышевского, 177/181 Куда сходить с ребенком на выходных в Саратове Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22824</t>
+  </si>
+  <si>
+    <t>🏛Куда сходить в Зарайске 🔻Зарайский кремль Когда в Зарайском кремле занялись раскопками, выяснилось: на его территории была древняя стоянка — люди селились тут аж 23000 лет назад. Сам же кремль построили в начале XVI века по приказу царя Василия III. Полтора века кремль пытались завоевать крымские ханы, но — не получилось. При том, что этот кремль — самый маленький в России. Он также единственный, который полностью сохранился до нашего времени. ➡️Площадь Революции, 2 🔻Музей скульптора Голубкиной Дом с огородом принадлежал деду Голубкиной — крестьянину-староверу, выкупившему себя из крепостных. Анна школу не окончила, но при поступлении в московский университет вылепила за ночь скульптуру молящейся старухи, и её приняли. Потом были учёба в Париже у Родена, слава «Берёзки» и рельеф «Пловец» на фасаде МХТ. Умерла в Зарайске. В её доме открыли музей, местные принесли предметы быта, а стол и швейная машинка — подлинные вещи Анны. ➡️Дзержинского, 38 🔻Иоанно-Предтеченский собор Собор этот стоит на том самом месте, где в XIII веке была церковь-мавзолей. Под ней был похоронен зарайский князь Федор Юрьевич с женой Евпраксией и малолетним сыном. Хан Батый убил князя за то, что тот не хотел подчиняться ему, и собирался взять в плен вдову Федора, которая славилась неземной красотой. Но гордая Евпраксия решила убить себя и сына — только не сдаваться врагам. Несмотря на самоубийство, она почитается церковью как мученица. ➡️Пл. Пожарского, 13 🔻Памятник Дмитрию Пожарскому Дмитрий Пожарский был Зарайским воеводой. Он, как мы уже рассказали выше, подавил мятеж местных жителей, которые вдруг выступили в поддержку Лжедмитрия Второго. А затем, в 1611–1612 годах, собрал народное ополчение и повел освобождать Москву от польско-литовских захватчиков. И если бюст его возвели совсем недавно, в 2003 году, то могила-курган ополченцев существует тут с 1608 года. ➡️Первомайская, 51 🔻Водонапорная башня, она же смотровая площадка 29-метровую водонапорную башню построили в 1916 году. С тех пор она много лет обеспечивала водой несколько близлежащих улиц. Какое-то время стояла заброшенной, начала разрушаться. В 2016-м ее отремонтировали, восстановив старую винтовую лестницу, ведущую на самый верх. Башня стоит на самой высокой точке города — более 140 метров над уровнем моря, — в то время как Кремль расположился в самой низкой точке. ➡️Ул. Гуляева, 3 Интересные места и достопримечательности Зарайска Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22819</t>
+  </si>
+  <si>
+    <t>🍂Как провести незабываемый отдых в Ленинградской области осенью 2026 года Осенью путешествовать по Ленинградской области одно удовольствие. Основной поток туристов схлынул после лета, уже нет изматывающей жары, но погода позволяет еще выезжать на природу и посещать достопримечательности. Что посмотреть: 🔻Выборгский замок Одна из популярнейших крепостей у туристов в Ленинградской области. Любителям средневековой архитектуры стоит обратить внимание на башню Олафа. Панорамный вид на весь замок открывается с автомобильных мостов через Выборгский залив, с набережной 30-го Гвардейского корпуса и Петровской набережной. А еще тут проходят яркие фестивали и зрелищные рыцарские турниры. 🔻Домик няни поэта в деревне Кобрино Сюда смело можно ехать всей семьей — детям точно понравится. Изба, в которой находится музей, стоит уже более 200 лет! Этот дом выделили в 1795 Арине Родионовне предки Пушкина за ее верную службу семье. В избе покажут старинную утварь, русскую печь, колыбель, прялку — обстановку, которая была при жизни няни поэта. Есть интересные тематические экскурсии и литературные программы для детей. 🔻Саблинские пещеры Ранней осенью можно посетить уникальный памятник природы «Саблинский» в Тосненском районе. Здесь удивительные пейзажи – древние курганы, рукотворные пещеры, водопады, скалы, каньоны рек Саблинка и Тосна. Кроме того, можно пройти квест-лабиринт на обустроенной экотропе. Будет интересно и детям, и взрослым. 🔻Этнопарк «Усадьба Богословка» В этнографический парк интересно съездить всей семьей. Здесь вы увидите воссозданные памятники деревянного зодчества XVII века. Центр комплекса — впечатляющий храм Покрова Пресвятой Богородицы. Есть экскурсии, квесты и программы в традициях русской деревни. 🔻Гатчина Еще одна идея для сентябрьского уикенда — посетить Гатчину. И есть повод: традиционно каждую вторую субботу сентября город празднует день рождения. Для жителей и туристов готовят развлекательные мероприятия, концерты, а вечером — салют. День города также отличный повод посетить знаменитый Гатчинский дворец и Дворцовый парк. Что еще посмотреть в Ленинградской области осенью Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22814</t>
+  </si>
+  <si>
+    <t>Интересные достопримечательности Казахстана Казахстан известен памятниками Великого шелкового пути, современной архитектурой столицы Астаны и природными ландшафтами Алматы. В стране можно увидеть каньоны, горные озера, заснеженные вершины, пустыни, древние мавзолеи и футуристические здания. 🔻Мавзолей Ходжи Ахмеда Ясави Мавзолей Ходжи Ахмеда Ясави возвели в конце XIV — начале XV века по приказу Тамерлана как крупный духовный и мемориальный комплекс. Он остается действующим духовным центром. Мавзолей считается одним из крупнейших памятников тимуридской архитектуры в Центральной Азии и входит в список ЮНЕСКО. Внутри комплекса расположены усыпальница, залы для молитвы и исторические помещения. С территории комплекса хорошо виден масштаб сооружения и его бирюзовый купол. ➡️Туркестан, Туркестанская область 🔻Национальный парк «Алтын-Эмель» Между долиной Или и сухими горными массивами раскинулась одна из самых больших и разнообразных природных территорий юго-востока Казахстана. Парк создали в 1996 году, чтобы сохранить редкие пустынные и полупустынные ландшафты, археологические памятники и места обитания редких животных. За одну поездку здесь можно увидеть песчаную дюну, меловые горы и древний некрополь. ➡️Жетысуская область, долина реки Или, район села Басши. 🔻Поющий бархан Редкая для этого региона природная форма выглядит как огромная светлая гряда посреди каменистой пустыни. Бархан прославился тем, что в сухую погоду и при движении песка начинает издавать низкий гул, за который и получил свое название. На фоне гор и открытой долины он выглядит как отдельный объект, хотя входит в большую систему ландшафтов «Алтын-Эмеля». ➡️Жетысуская область, национальный парк «Алтын-Эмель». 🔻Вознесенский собор Собор построили в начале XX века, и здание пережило сильное землетрясение 1911 года, что часто вспоминают как главный факт о храме. При этом важна и городская среда вокруг: старый парк, военный мемориал, тихие аллеи и близость исторического центра. ➡️Алматы, парк имени 28 гвардейцев-панфиловцев 🔻Кольсайские озера Кольсайские озера расположены на высоте от 1 800 до 2 800 метров над уровнем моря и окружены густыми еловыми лесами. Вода в озерах отличается насыщенным голубым цветом и остается холодной даже летом, так как питается горными ручьями и ледниковыми источниками. Самым доступным для туристов является первое озеро. От него начинаются маршруты ко второму и третьему озеру. ➡️Алматинская область, национальный парк «Кольсайские озера» Главные достопримечательности Казахстана — рассказываем, что обязательно посетить в стране Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22813</t>
+  </si>
+  <si>
+    <t>🥰 Умилительное пополнение в Карачаево-Черкесии Три дня назад там родились сразу пять львят! Маму малышей зовут Венера, а папу – Вильем, уточняют в парке хищников «Долина тигров». Посмотрите, как обнимаются 🥹 📹: dolina_tigrov.arkhiz Подпишись на @kpstav | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>18.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22809</t>
+  </si>
+  <si>
+    <t>🍁✨ Байкал в осенних красках  Фото: Сергей Тарасенко для @zapovednoe_podlemorye Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22802</t>
+  </si>
+  <si>
+    <t>🏞Жигулевские горы – сердце Самарской Луки Волга, огибая их скалистые, поросшие лесом хребты, описывает почти полный круг. Их называют «волжской Швейцарией», потому что Жигулевские горы необыкновенно живописны и доступны для отдыха: пеших походов и прогулок на велосипедах летом, катания на лыжах и сноубордах зимой. Для любителей старины здесь есть музей под открытым небом. Вершины гор, обрывистые хребты, пещеры могут рассказать немало историй и легенд о древних племенах, о разбойничьей вольнице Стеньки Разина, о писателях и художниках, которых вдохновляли местные пейзажи. 🔻Гора Стрельная (375 м) Вторая по высоте горная вершина Жигулей, ее высота 375 метров над уровнем моря. Она ниже вершины Наблюдателя всего на 6 метров, зато намного живописнее и притягательнее для туристов. Со смотровой площадки на Стрельной открываются потрясающие виды на Волгу. К вершине горы ведет металлическая лестница, так удобнее подниматься, и это оберегает природу от чрезмерного вмешательства человека. 🔻Монастырская (326 м) и Попова (200 м) горы Гора Попова и Монастырская находятся на территории национального парка Самарская Лука, совершить по нему прогулку можно за небольшую плату. У подножия этих гор на берегу Волги раскинулось живописное село Ширяево. Свое название горы Попова и Монастырская получили потому, что когда-то эти земли принадлежали церкви. На склонах горы Монастырской можно увидеть «ширяевских сфинксов» — множество выветренных каменных останцев причудливых форм. 🔻Гора Верблюд Верблюд – это красивая отвесная скала, нависающая над Волгой. Ее очертания очень напоминают горбы, а скалистый выступ над рекой — морду животного. Эту обрывистую гору облюбовали приверженцы экстремальных видов спорта, здесь часто проходят тренировки альпинистов и скалолазов. 🔻Сокольи горы (282 м) Сокольи горы — вершины Жигулевских гор на левом берегу Волги, у Самары. Именно они и возвышенности на правом берегу образуют знаменитые Жигулевские ворота – живописное ущелье, по которому протекает Волга. На крутых обрывах Сокольих гор есть пещеры. 🔻Гора Тип-Тяв (282 м) Свое странное название гора получила от тюркского «теп-тепе», что переводится, как «вершина вершин». Действительно, Тип-Тяв, которая находится в черте Самары, – самая высокая вершина Жигулевских гор на левом берегу Волги и самая высокая точка города — 282 метра. С Тип-Тяв открывается красивая панорама северной окраины Самары и реки. А самой горой лучше любоваться с Волги, она узнаваема своим живописным изрезанным склоном – заброшенным карьером для добычи известняка. Самые известные вершины Жигулевских гор Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22797</t>
+  </si>
+  <si>
+    <t>🐋Яркие идеи для отдыха в Мурманской области 2026: киты, крабы и саамы Природа обладает удивительным свойством: может очаровать и теплым морем под лазоревым небом и суровыми скалами на берегу арктического побережья. Если второе вам вполне по душе, то отправляйтесь в Заполярье. 🔻Насладиться северным сиянием С сентября по апрель в Мурманскую область едут охотники за северным сиянием. Это завораживающее природное явление можно наблюдать не везде. Наиболее благоприятными факторами будут: безоблачное небо, высокая активность солнце и низкая освещенность территории. Поэтому лучше всего «охотиться» за северным сиянием за городской чертой. Места наблюдения подскажут опытные гиды. 🔻Увидеть сразу два моря Белое омывает южную часть области, Баренцево — северную. Баренцево море — более соленое и теплое, а Белое — пресное из-за впадающих в него множества рек, в хорошие зимы оно может замерзать. В морях водится много рыбы и морепродуктов. 🔻Съездить в гости к китам Фотоохота за китами с выходом на катере в открытое море — одно из самых популярных развлечений у туристов. Наблюдать гигантов в их естественной среде обитания можно в Баренцевом море. Туры организуют из Териберки. Можно увидеть сразу несколько особей. 🔻Попасть на крабовое сафари В водах Баренцева моря замечательно прижился камчатский краб, размах клещей которого может достигать до 2 метров. На крабовое сафари туристические группы выходят на небольшом рыболовецком судне. Лучшее время для улова — с августа по декабрь. 🔻Узнать, куда делся пятый угол у главной площади Мурманска Центральная площадь Мурманска носит название «Пять Углов». В нем отражается история города. Раньше на месте площади изгибами встречались проспекты Ленина, Сталина и улица Воровского, которые и образовывали пять углов. Но после войны разрушенный Мурманск отстроили заново, облик центра в целом и площади в частности изменился, поэтому пятый угол уже не найти. Чем еще заняться на отдыхе в Мурманской области — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22791</t>
+  </si>
+  <si>
+    <t>Отдых в Истре — едем к Новому Иерусалиму, чеховским столбам в музей танков под открытым небом 🔻 Новоиерусалимский монастырь Знаменитейшее место. В 1656 году патриарх Никон решил построить в этих местах копию Иерусалима. И храм Гроба Господня тут есть, и свой Гефсиманский сад (подобие того, в котором Иисус молился перед казнью). В саду стоит трехэтажный скит самого Никона. А в Воскресенском соборе, по задумке патриарха, все должно было рассказывать о пути Христа. Напротив входа в храм установлен камень миропомазания, на котором лежал Иисус, снятый с креста. Справа же от входа похоронен патриарх Никон. ➡️Ул. Советская, 2 🔻 Музей «Новый Иерусалим» Это один из крупнейших в России региональных музеев). Туда привозят выставки художников — Левитана, Дюрера и пр. Там есть зал, где выставлены вериги патриарха Никона и оригинальные, видевшие еще его самого, а может, и правившего в ту пору Алексея Михайловича. ➡️Ново-Иерусалимская наб., 1 🔻Чеховские места Четыре старых кирпичных столба, которые выступают на тротуар рядом с Домом культуры, — пожалуй, самый необычный памятник Чехову в Подмосковье. Это остатки выездных ворот. Писатель жил в Истре (тогдашнем Воскресенске) с 1881 по 1888 год, получив распределение в местную больницу. А поселился поначалу вот тут, у брата Ивана, который заведовал местным народным училищем. Оно, собственно, и располагалось за воротами, и в его комнатах время от времени селились родственники Ивана Чехова, приезжая погостить в Воскресенск. ➡️Ул. Первомайская 🔻Церковь Вознесения Эта церковь, как и ее преемница — деревянная часовня, — находится недалеко от «ворот Чехова», аккурат за Домом культуры. С 1636 года, когда тут появился первый деревянный храм, она перестраивалась, превращалась в каменную, расширялась, стараясь поспеть за нуждами разраставшегося городка. После революции из церкви изъяли ценности — якобы в помощь голодающим Поволжья. Храм превратили в клуб, потом тут разместилась мебельная артель. И только в 2005-м на историческом месте начали возводить новую деревянную церковь Вознесения Господня. И там нынче очень уютно. ➡️Ул. Первомайская 5А 🔻Театр Чехова и памятник писателю Если в Истре жил Чехов, по пьесам которого до сих пор идут постановки по всему миру, тут, ясное дело, не может не быть своего театра. Истринский драмтеатр — один из старейших в Подмосковье. У входа сидит бронзовый Чехов. Рядом с ним можно пристроиться на бронзовой скамейке и сделать фото на память. ➡️Ул. Ленина, 114 Куда сходить в Истре — интересные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22787</t>
+  </si>
+  <si>
+    <t>💫 Местные жители публикуют в соцсетях что-то космически красивое над Пермью и Казанью ✏ Подписаться на @truekpru | Читать нас в МАКС</t>
+  </si>
+  <si>
+    <t>17.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22780</t>
+  </si>
+  <si>
+    <t>🍁💛 Осень в Горном Алтае — золото, горы и невероятная красота Золотые лиственницы, багровые склоны, прозрачный воздух и горы, окрашенные в тёплые оттенки ✨ Фото: Д. Денисов, В. Иванов, А. Шаманаева, В. Тяхт, А. Зозуля, С. Усанова, М. Четова для @sailugem Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22777</t>
+  </si>
+  <si>
+    <t>🛩Экраноплан «Лунь» в Дагестане Корабль-самолет «Лунь» впечатлит любого. Экраноплан занимает 74 метра на пляже под Дербентом в Дагестане, куда в 2020 году гиганта с трудом транспортировали из Каспийска. Не одни сутки корабли Каспийской флотилии буксировали объект к берегу, а тракторы за 300-метровые тросы вытягивали ракетоносец на сушу. Экраноплан — уникальное воздушное судно, второго такого в мире нет. И это не макет или восстановленный образец. Перед вами настоящий ракетный корабль-экраноплан проекта 903 «Лунь». Издалека аппарат может показаться просто самолетом странной конструкции. Но подойдите к судну максимально близко и вы удивитесь его масштабам. Интересные факты 🔻Чтобы «припарковать» экраноплан, понадобилась бы площадка размером с футбольное поле. 🔻При полете «Лунь» казался абсолютно бесшумным. Звук появлялся только тогда, когда корабль уже проносился мимо наблюдателя.  🔻Для управления экранопланом нужна была команда из 10 человек.- Максимальная скорость полета 500 км/час, размах крыла — 44 метра, длина корпуса — 74 места, взлетная масса — 380 тонн. 🔻Когда появилась информация об отказе от дальнейшей разработки экранопланов и намерениях утилизировать оставшиеся, активисты добились сохранения «Луня» как музейного экспоната. Еще больше интересных подробностей — в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22770</t>
+  </si>
+  <si>
+    <t>Елец: куранты, старинные храмы, Воргольские скалы и кружево 🔻Елецкие куранты Каждую четверть часа в Ельце раздается бой курантов. Не переживайте, вы не перенеслись каким-то чудом в Москву, это все тот же Елец — необычный и полный секретов. Чтобы разобраться, откуда здесь взялись куранты, отправляйтесь на пересечение улиц Свердлова и Советской. Там увидите кирпичную башню со стрельчатыми окнами. Верхняя зубчатая часть строения навевает ассоциацию с фильмами о рыцарских временах. ➡️Ул. Советская, 75А 🔻Великокняжеская церковь Его называют елецким чудом света — так храм прекрасен! Оконные витражи, майоликовая плитка, имитирующая мозаику, фарфоровый иконостас, хрустальный крест, вызолоченные купола: Великокняжеская церковь (она же храм во имя святых князей Александра Невского и Михаила Тверского) стала достойным подарком к 300-летию династии Романовых. ➡️Ул. Советская, 88 🔻Литературно-мемориальный музей Ивана Бунина Вы точно не пройдете мимо этого одноэтажного домика со стенами гранатово-рубинового цвета, на фоне которых выделяются белоснежные окна, окаймленные резными рамами. Здесь писатель, поэт и первый русский литератор, удостоенный Нобелевской премии, прожил в течение трех лет, пока посещал занятия в Елецкой гимназии. Экспозиция музея представлена работами Ивана Бунина, переведенными на разные языки мира, фотографиями, копиями уникальных документов, личными вещами. ➡️Ул. М. Горького, 16 🔻Вознесенский собор Внешне здание очень примечательно — архитектор соединил в нем византийский стиль и традиции русского зодчества. Внутри три зала: зимний, летний и нижний. Завораживают стенные росписи и живописные полотна. Многие иконописные работы принадлежат кисти русских художников-передвижников Алексея Корзухина и Клавдия Лебедева. ➡️Красная площадь, 1 🔻Воргольские скалы Воргольские скалы или, как их еще называют, Ворголы находятся в окрестностях Ельца. Они стали домом для горных растений, которых обычно не найти среди местных полей и степей. Такое ощущение, что кто-то взял кусочек Крыма и перенес в среднерусский пейзаж. Воргольские скалы входят в состав природного заповедника «Галичья гора». Куда еще сходить в Ельце — рассказываем на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22768</t>
+  </si>
+  <si>
+    <t>Башня Амбулувава на Шри-Ланке Башня Амбулувава входит в состав комплекса Амбулувава. Она символизирует единство четырех религий — буддизма, индуизма, ислама и христианства, на территории расположены святыни. Туристы приезжают сюда ради башни со смотровой площадкой наверху. 🔻Высота конструкции — 48 метров. Этот опыт запомнится надолго, ведь подниматься предстоит по узкой лестнице, а на некоторых участках нет ограждений. Наградой за подъем станут захватывающие виды на горы, джунгли и чайные плантации. Ради осторожности стоит приезжать сюда ранним утром с декабря по апрель в сухую погоду. Будет прохладнее, меньше туристов и выше шанс, что туман ещё не опустится. Местность вокруг богата природой: здесь насчитывается около 200 видов растений, многие из них лекарственные. Гора окружена другими значимыми вершинами: Пидуруталагала, Басалагела, Шри Пада и горный хребет Наклз. ➡️Рядом с городом Гампола, в 25 км от Канди. Режим работы: ежедневно 7:30–17:00 (лучше приезжать утром).  Топ достопримечательностей Шри-Ланки, которые стоит посетить туристам Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22765</t>
+  </si>
+  <si>
+    <t>🐆 Леопард Хан впервые попробовал сельдерей. По лицу всё понятно Нет, в вегетарианцы хищника не записали — мясо по-прежнему на месте. Сельдерей дали ради новых запахов и впечатлений: такое пищевое обогащение помогает разнообразить жизнь животных. Хан новинку всё-таки пожевал. Судя по выражению морды, второй порции не просил. Фото: Софья Кирочкина/калининградский зоопарк</t>
+  </si>
+  <si>
+    <t>16.09.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22764</t>
+  </si>
+  <si>
+    <t>🌍💙 Багамские острова с борта МКС — космический вид на земную красоту 😍 Фото: @oleg_mks Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22759</t>
+  </si>
+  <si>
+    <t>⚔️Отправляемся в Выборг — город средневековых теней и рыцарских турниров 🔻Выборгский замок с башней Святого Олафа Каменная крепость возвышается на небольшом острове с конца XIII века. Фортификационное сооружение было построено шведскими крестоносцами, сильно пострадало от русской артиллерии во время Северной войны, но было восстановлено по указу Петра I. С 1960-х годов средневековый Выборгский замок превращен в интересный музей. Под мощными стенами проходят яркие фестивали и зрелищные рыцарские турниры. ➡️Замковый остров, д. 1 🔻Парк Монрепо Чудесный ландшафтный музей-заповедник Парк Монрепо, который раскинулся на берегу Выборгского залива, умиротворит и порадует любого путешественника. Плеск волн, могучие деревья, огромные гранитные валуны, возраст которых — два миллиарда лет, парковые беседки и мостики: невероятно романтичное место. Здесь найдется все: от античных образов до мифологии эпоса «Калевала». ➡️Остров Твердыш 🔻Дом купеческой гильдии Святого Духа Этот средневековый готический домик, спрятавшийся в глубине одного из дворов города, является старейшей каменной постройкой Выборга. Историки предполагают, что он был возведен еще в XIV веке и являлся частью одной из купеческих усадеб. Осмотреть его можно и изнутри: сейчас в этом здании находится информационно-туристский центр. ➡️Выборгская ул., 8 🔻Собор Святых Петра и Павла Это единственный в Выборге лютеранский храм, который сохранился до наших дней. За свою историю этот памятник архитектуры в стиле классицизма пережил две войны: советско-финскую и Великую Отечественную. В советское время собор использовали как здание клуба, а на сегодняшний день он является действующим храмом, в котором проходят богослужения, а также концерты органной музыки. ➡️Пионерская ул., 6 🔻Круглая башня Эта приземистая артиллерийская башня-рондель, построенная в середине 16 века Хансом Бергеном, является одной из двух боевых башен городской стены, окружавшей Выборг до конца XIX века. В конце XX века здание Круглой башни избежало сноса благодаря энтузиастам, которые предложили реконструировать этот памятник архитектуры, восстановить росписи на стенах и открыть одноименный ресторан, который продолжает работать и сейчас. ➡️Рыночная площадь, 1 Где еще побывать в Выборге — старинные крепости и памятники архитектуры Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22754</t>
+  </si>
+  <si>
+    <t>☀️Топ популярных курортов Египта для комфортного отдыха Египет входит в топ самых популярных направлений у россиян благодаря сочетанию пляжного отдыха с экскурсиями. Страну выбирают из-за развитой туристической инфраструктуры, доступных цен, подводного мира Красного моря и исторического наследия. 🔻Александрия Пляжи песчаные, есть как принадлежащие отелям, так и общественные бесплатные. Многокилометровый променад — набережная Корниш — получила свой облик еще в конце XIX — начале XX века, благодаря итальянскому архитектору Пьетро Авоскани. Некоторые туристы специально приезжают сюда во время экскурсий. В Александрии находится единственный в Египте римский амфитеатр — Ком-эль-Дикка, а дворец и парк Монтаза сравнивают с Петергофом и Версалем. Гости посещают крепость Кайт-Бей XV века, катакомбы Ком-эль-Шукафа, колонну Помпея, поставленную в III веке. Из современных достопримечательностей — Александрийская библиотека. ➡️Ближайший аэропорт: Александрия (HBE). 🔻Асуан Асуан — это город на берегу Нила в 900 км от Каира и 250 км — от Луксора. Асуан посещают с экскурсиями, но есть здесь возможности для оздоровительного отдыха. Популярная процедура — купание в песке. Туристов по шею зарывают в песок на 10-15 минут. Считается, что это помогает при ревматизме, болях в суставах. В перерывах между процедурами гости отправляются на экскурсии. Смотрят храмы Рамсеса II Абу-Симбел, высеченные в скале на берегу Нила, древние постройки в Ком-Омбо и Филе. ➡️Ближайший аэропорт: асуанский международный аэропорт (Aswan International Airport, ASW). 🔻Шарм-эль-Шейх Туристы могут посмотреть древние мечети, храмы, археологический музей, парк и комплекс развлечений «Голливуд». Из выездных экскурсий пользуются спросом туры к горе Моисея и в монастырь Святой Екатерины. Популярны природные экскурсии в заповедник Рас-Мохаммед, национальный парк Набк, к острову Тиран, в пустыню. Длительные программы предлагаются в Каир, к пирамидам Гизы, Асуан, Луксор, в Иорданию и Израиль. ➡️Ближайший аэропорт: Шарм-эль-Шейх (SSH). 🔻Дахаб Главное, за чем едут гости в Дахаб, это возможности для дайвинга. Опытных спортсменов привлекает Голубая дыра (Blue Hole) — подводная пещера с коралловыми зарослями на стенах. Попасть в нее можно через 26-метровый тоннель на глубине в 50 м. Начинающих заинтересует «Маяк» — коралловые сады, расположенные недалеко от берега. В 15 км от Дахаба находятся «Три лагуны» (Three pools) — место, популярное у любителей дайвинга и снорклинга. Есть сухопутные экскурсии к каньонам, заповеднику Рас-Абу-Галум, в бедуинскую деревню Ассала. Доступны все те же программы, что и из Шарм-эль-Шейха, а до Израиля и Иордании ехать даже ближе. ➡️Ближайший аэропорт: Шарм-эль-Шейх (SSH). 🔻Рас-Ум-эль-Сид Он знаменит красивым коралловым рифом. Курорт расположен в бухте и известен отсутствием ветров и мягкой погодой даже зимой. Вход в воду пологий, но на песчаном дне могут встречаться обломки кораллов, камни. До рифов туристы добираются по пешеходным мостам, понтонам, на лодках. Пляж находится ниже уровня отелей, к нему нужно спускаться по лестницам. ➡️Ближайший аэропорт: Шарм-эль-Шейх (SSH). Рассказываем подробнее про лучшие курорты Египта в 2026 году и их особенности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22751</t>
+  </si>
+  <si>
+    <t>🌲Экопарк «Долина водопадов» в Карелии Воздух здесь наполнен свежестью и чистотой. Но удивительнее всего сами водопады. Они — будто ожившие скульптуры, созданные самой природой. Здесь расположены четыре каскада. Высота каждого — 3-4 метра, а общая высота падения воды — более 30 метров. Что посмотреть: 🔻Экотропа и водопады Полное погружение в карельскую природу длиной в два километра. Экотропа «встроена» в ландшафт — это деревянные настилы с перилами и мостиками. Она проведет туристов по долине реки Иййоки (Ихаланйоки) к каскадным водопадам, позволит увидеть самые живописные места. Пройти по маршруту можно самостоятельно или во время экскурсии с гидом.  🔻Водяная мельница Не водяная мельница, а настоящая машина времени. Это старинное здание отсылает туристов к давним временам, когда карелы уже умели использовать природные ресурсы в быту и применяли энергию воды для помола зерна. Мельница находится в рабочем состоянии. 🔻Веревочный парк В веревочном «Лумипарке», расположенном недалеко от входа на экотропу, оборудованы две трассы. Одна подойдет для малышей от 5 лет и ростом от 110 см. Здесь семь несложных этапов, один из которых троллей. Вторая трасса для детей постарше — от 7 лет и 130 см — подойдет и взрослым. На маршруте 11 этапов, в том числе 4 троллея. Достопримечательность этого парка — пруд с живой форелью. Над ним можно прокатиться на одном из троллей на высоте около 6 метров. 🔻Саамская деревня Музей под открытым небом, в котором каждый желающий может узнать о жизни и быте саамов — коренного финно-угорского народа. На Поляне лопарей (так народ называли скандинавы и русские) можно погрузиться в культуру и традиции этого этноса. Гостям предлагают поучаствовать в мастер-классе по саамскому ремеслу, услышать древние легенды северян. 🔻Оленья ферма Следует побывать на оленьей ферме. Здесь живут десять северных оленей и лоси Витя и Яся, которых можно погладить. Издревле это животное было кормильцем для северян — саамы занимались оленеводством. Посетителей знакомят с традиционными методами выделки оленьей кожи и угощают блюдами из оленины. Гости могут поучаствовать в народных играх и танцах, а зимой — покататься на банане и снегокате. Что еще посмотреть на территории туристического комплекса — рассказано в материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>16.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22743</t>
+  </si>
+  <si>
+    <t>День полётов на Куршской косе получился ярким: над Лесным парили осьминоги, карпы, скаты и десятки других воздушных змеев Фестиваль собрал на берегу и участников, и зрителей — а небо на несколько часов стало главным героем дня. Фото: канал «ИА ТК»</t>
+  </si>
+  <si>
+    <t>20.09.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22842</t>
+  </si>
+  <si>
+    <t>🍝В каких городах отправиться на «вкусные» экскурсии 🔻Тверь Увидеть древний город Тверь и познакомиться с его гастрономическими традициями можно за выходные. Двухдневный тур включает посещение села Завидово с храмовым ансамблем, где путешественников угостят травяным чаем. На одной из пивоварен туристов познакомят с технологией приготовления напитка, предложат оценить рыбные и мясные закуски или отправиться на дегустацию молочной продукции. 🔻Казань Вам покажут, как делают татарскую колбасу из конины «казылык» и проведут мастер-класс по марийской кулинарии. Детям интересно поучаствовать в национальном ужине «Казан-шоу», а взрослым нравится дегустация напитков в местном музее-магазине. Туристам дают попробовать ароматные бальзамы на травах, коктейли и другие напитки. 🔻Коломна В Коломне участников тура ждет экскурсия по кремлю и Коломенскому посаду, а потом — дегустация меда и медовых бальзамов. Сладкая программа продолжается на музейной фабрике пастилы купца Чуприкова. Здесь запланировано чаепитие и дегустация знаменитой коломенской пастилы. 🔻Калининград В меню путешествия — кёнигсбергские клопсы и марципаны, сыры и морепродукты, вина и шоколад. На гастрономическом мастер-классе можно научиться готовить местные блюда и после отправиться на прогулку по старинным улочкам Кёнигсберга. Также в программе — посещение сыроварни, знакомство с Зеленоградском и Светлогорском, обеды на побережье Балтийского моря. 🔻Вологда Гастрономический тур в Вологодскую область — отличная возможность познакомиться со святынями русской земли и попробовать местные деликатесы. В программе — посещение Вологды, села Ферапонтово и Кирилло-Белозерского музея-заповедника. На Вологодчине туристов кормят традиционной русской кашей, румяными блинами, наваристыми щами, свежевыловленным судаком, а также бутербродами с местными сырами и колбасами.  Подборка лучших гастрономических туров по России Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22837</t>
+  </si>
+  <si>
+    <t>🏞Природные достопримечательности Южной Кореи, которые обязательно стоит увидеть 🔻Остров Чеджу Крупнейший остров Южной Кореи и ее главный природный курорт, который часто называют «корейскими Гавайями». Остров вулканического происхождения полностью входит в список ЮНЕСКО. Высочайшая точка страны, потухший вулкан Халласан, находится на Чеджу. Из интересного — лавовые пещеры, черные вулканические пляжи с белым песком, изумрудные чайные плантации и местные мандарины. Остров хранит самобытную культуру женщин-ныряльщиц, добывающих морепродукты без аквалангов. ➡️В Корейском проливе, примерно в 130 км к югу от южного побережья материковой части. 🔻Национальный исторический парк Кёнджу Парк примечателен комплексом королевских курганов Тхумули, старейшей в Азии астрономической обсерваторией Чхомсондэ и руинами дворца Тонгун с прудом с подсветкой. Парк разделен на 6 географически разрозненных зон, поэтому стоит арендовать велосипед или воспользоваться автомобилем. Тропы к каменным реликвиям горы Намсан довольно круты, обязательна удобная трекинговая обувь и запас воды. На полноценный осмотр территории лучше закладывать не менее 2 полных дней. ➡️В историческом центре города Кёнджу в провинции Кёнсан-Пукто. 🔻Морской парк Тадохэхэсан Это морской архипелаг: парк включает около 1700 островов различных размеров, среди которых наиболее известны Хондо, Хыксандо, Комундо и острова в районе Вандо. Морской парк популярен благодаря природным ландшафтам, скалам причудливых форм, вечнозеленым лесам на островах и чистому морю. ➡️На юго-западном побережье страны в провинции Чолла-Намдо. 🔻Остров Намисом Посетить Намисом стоит также ради природных пейзажей с аллеями из метасеквойи. Здесь запрещено движение обычных автомобилей, туристам предлагается ходить пешком или кататься на велосипедах. Остров довольно компактный, обойти его пешком можно за пару часов. Добраться до Намисома предлагается на пароме от причала Капхён, куда можно доехать из Сеула на поезде или междугороднем автобусе. ➡️В провинции Кёнгидо, в районе города Капхён, в полутора часах от центра Сеула. Топ достопримечательностей Южной Кореи, которые обязательно стоит посетить Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22832</t>
+  </si>
+  <si>
+    <t>🌊 Соловецкие острова Соловецкие острова относятся к Архангельской области и находятся на севере России в Белом море. В общей сложности их больше ста, но крупных, на которых можно побывать, — шесть. Самый главный — Большой Соловецкий остров, на него привозят всех паломников и туристов. 🔻Монастырь XV века В разное время он был и обителью монахов, и одним из самых страшных лагерей особого назначения. Экскурсия по монастырю займет в среднем пять часов, и мы очень советуем походить с гидом, он обратит ваше внимание на детали, которые самостоятельно можно не заметить. Например, на номера бывших камер для заключенных на неприметных дверях. Сейчас монастырь действующий, поэтому женщинам следует заходить в платках. Кроме того, он внесен в список Всемирного наследия ЮНЕСКО. 🔻Церковь-маяк на Секирной горе Церковь Вознесения Господнего относится к 19 веку, ее высота — 98 метров. Прибавьте еще высоту Секирной горы — 73,5 метра. От поселка сюда можно доехать на велосипеде, 12 километров в одну сторону. 🔻Каменные лабиринты на Большом Заяцком острове Версий о том, зачем древние люди соорудили каменные лабиринты на Заяцком острове, много, но наиболее распространенных две. Практическая: во время приливов вода доходила до лабиринтов вместе с рыбой, которая оставалась во впадинах при отливах. Мистическая: древние верили, что душа умершего, находясь в центре лабиринта, не сможет из него выбраться. 🔻Переговорный камень на берегу Живописных камней на Соловках масса: местность тут холмистая, а на рельеф, как предполагается, большое влияние оказали ледниковые отложения. Только есть один особенный, у воды на Большом Соловецком острове. От поселка до него 3 километра, неспешно доберетесь пешком по красивой лесной дороге. На Переговорном камне — потертая надпись, сейчас уже читаемая с трудом. В ней история договоренностей между архимандритом Александром и английским офицером времен русско-турецкой войны 1853-1856-го. 🔻Дамба на острове Большая Муксалма Посмотрев на фото, вы не сильно впечатлитесь: подумаешь, каменная насыпь. Чтобы оценить масштабы и красоту, сюда надо приехать. Километровую дамбу построили монахи, соединив этот остров с Большим Соловецким, чтобы удобнее было перегонять стада. И сейчас на Большой Муксалме луга по пояс. Туристы едут сюда посмотреть также остатки Сергиевского скита. 🔻Сады Макарьевской пустыни Факт, который кажется совсем невероятным: в XIX веке в этих северных краях монахи разбили бахчу, где выращивали арбузы и дыни. Сейчас это Ботанический сад на Большом Соловецком острове, он же — Макарьевская пустынь. На пяти гектарах растут плодовые деревья, лекарственные травы и много цветов. Среди самых старых посадок, которым больше ста лет, — кедры и яблони. Рассказываем по ссылке, что еще впечатлит вас на Соловках Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22830</t>
+  </si>
+  <si>
+    <t>Перламутровое небо над Калининградской областью Это иризация облаков — радужное свечение, которое появляется, когда солнечный свет проходит через мелкие капли воды или кристаллы льда в облаках. Они преломляют свет, и облака окрашиваются в разные цвета. ❓ Замечали подобное? Делитесь фотографиями в комментариях Фото: канал «Погода и метеоявления в Калининградской области»</t>
+  </si>
+  <si>
+    <t>29.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/23020</t>
+  </si>
+  <si>
+    <t>Сентябрьские пейзажи кордона Караташ 🏞🌾✨ Фото: Светлана Кульбацкая для @altzapovednik Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/23019</t>
+  </si>
+  <si>
+    <t>✈️Как вернуть деньги за тур и когда это можно сделать: подробная инструкция для путешественников Если внезапно изменились планы и отменилась поездка, сразу возникает вопрос: а можно ли вернуть деньги за тур и как это сделать? Да, это вполне реально, но стоит учитывать, что итоговая сумма напрямую будет зависеть от причин аннуляции. За какие туры можно вернуть деньги полностью: 1. Тур отменен или аннулирован На полный возврат средств турист может рассчитывать тогда, когда поездка сорвалась по вине компании (отмена отеля, перелета или критическое изменение дат). Туроператор обязан вернуть всю сумму без удержаний. 2. Изменились условия путешествия Если туроператор в одностороннем порядке меняет условия договора (исключение — форс-мажор в период самой поездки), турист имеет право на полный возврат средств до начала путешествия. К таким ситуациям относятся: отмена или перенос рейсов, изменение страны или города назначения, понижение категории отеля, смена типа питания или исключение важных услуг (например, трансфера).  3. В случае угрозы безопасности в месте отдыха Если МИД России, Роспотребнадзор или Минэкономразвития официально рекомендовали не посещать конкретную зарубежную страну (регион), также можно аннулировать тур с полным возвратом его стоимости. По поездкам по России такие сообщения о режиме ЧС публикует Роспотребнадзор и Минэкономразвития. 4. Если есть страховка от невыезда Страхование от невыезда позволяет вернуть практически полную стоимость тура, но только при наступлении событий, которые предусмотрены договором. Обычно турист получит выплату, если ему отказали в визе, а он предоставил все необходимые документы. Внезапная болезнь, травма или экстренная госпитализация также входят в перечень страховых случаев. Поводом могут быть и судебные разбирательства или форс-мажоры. Важно понимать, что нет страховок, которые помогут вернуть все деньги за тур при закрытии воздушного пространства из-за военных действий или внезапного прекращения авиасообщения по причине политического конфликта, уточняют в АТОР. 5. Если пришла повестка по мобилизации Призыв туриста на военную службу по мобилизации/контракту дает право на полный возврат денег (в том числе членам его семьи, которые намеревались отправиться вместе с ним на отдых) в течение 30 дней. На срочную службу это правило не распространяется. Рассказываем подробнее, можно ли вернуть деньги за тур при отказе, отмене поездки или изменении условий, — по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.09.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/23014</t>
+  </si>
+  <si>
+    <t>Самые интересные достопримечательности Пскова 🔻Псковский Кром Градостроительный центр и визитная карточка Пскова лежит на высоком мысу при впадении в Великую реки Псковы. Археологи нашли здесь остатки земляных и деревянных укреплений VIII века. За мощными каменными стенами высотой 6–8 м красуются Троицкий собор, колокольня и пороховые погреба. Особое место занимает фортификационная пристройка Крома — Довмонтов город. 🔻Двор Постникова Необычная каменная постройка в центре города принадлежала богатым псковским купцам — Постниковым, использовалась для казенных надобностей и швейных мастерских. В наши дни в старинном Дворе выставлены находки, обнаруженные во время раскопок, рисунки архитекторов-реставраторов и артефакты из гражданских зданий Пскова XVII–XVIII веков. 🔻Поганкины палаты Посетите самую большую гражданскую постройку Пскова. П-образные палаты были возведены в XVII веке из псковского известняка и состоят из трех частей — в один, два и три этажа. Недавно их отреставрировали и открыли для туристов. Внутри размещается выставка «Клады великих потрясений», которая рассказывает о крупном кладе древних монет, обнаруженном в городе в 2016 году. 🔻Спасо-Преображенский Мирожский монастырь Мужская обитель в районе города Завеличье известна далеко за пределами Пскова, благодаря прекрасно сохранившимся домонгольским фрескам. Древние росписи в Спасо-Преображенском соборе, выполненные греческими мастерами, изображают события из жизни Девы Марии, Иисуса Христа и евангельские сцены. Имейте в виду, что в дождливую погоду храм закрывают, чтобы не повредить уникальные фрески. 🔻Советская набережная Пешеходный променад длиной 700 м аккуратно выложен плиткой и представляет старый губернский город. Вдоль берега реки стоят отели, рестораны, кафе, магазины, сувенирные лавки и комфортабельные элитные особняки, стилизованные под здания XIX столетия, поэтому набережную часто называют Золотой. Отсюда приятно любоваться древними стенами и башнями кремля. Подробнее о лучших достопримечательностях Пскова, которые больше всего нравятся туристам, — в нашей подборке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.09.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/23008</t>
+  </si>
+  <si>
+    <t>🏖Хургада — больше, чем пляж: знакомимся с Египтом и едем в пустыню 🔻Острова Гифтун Одна из главных природных достопримечательностей Хургады и классическое направление для первой морской прогулки на курорте. Архипелаг находится напротив побережья и окружен коралловыми рифами. Сюда ведут многие маршруты с остановками для купания и снорклинга. На Большом Гифтуне оборудованы пляжные зоны Orange Bay, Paradise Island и Mahmya. ➡️Красное море, примерно в 10–20 км от побережья Хургады; лодки отправляются из городских марин. 🔻Мечеть Эль-Мина Мечеть Эль-Мина открылась в современном виде в 2012 году и стала одной из архитектурных доминант набережной Хургады. Несмотря на сравнительно небольшой возраст здания, его архитектура обращается к традициям исламского зодчества: светлый камень, аркады, орнаментальные решетки, большой центральный купол и два стройных минарета создают образ гораздо более старого сооружения. ➡️El-Shohada Street, рядом с морским портом и рыбным рынком. 🔻Старый город Эль-Дахар Исторический центр Хургады, существовавший задолго до появления современных отельных курортов. Хургада начала формироваться в начале XX века как небольшое поселение на Красном море, а Эль-Дахар стал ее жилым и торговым центром. Туристический бум 1980-х годов изменил побережье, однако старая часть города сохранила преимущественно местный характер. ➡️Район El Dahar, северная часть Хургады, один из ориентиров — El-Nasr Avenue и площадь El Dahar. 🔻Коптский собор Святого Шенуды Собор посвящен святому Шенуде Архимандриту — одному из наиболее почитаемых святых Коптской православной церкви. Храм расположен в Эль-Дахаре и показывает другую сторону религиозной истории Египта, которая часто остается за пределами стандартной курортной программы. Коптская община имеет многовековую историю, а христианство появилось в Египте еще в первые века нашей эры. ➡️Мухафаза Красное Море, район Эль-Дахар. 🔻Хургада Марина Современная часть города, заметно отличающаяся от старого Эль-Дахара. Комплекс занимает территорию более 150 000 кв. м. и объединяет гавань для яхт с пешеходным бульваром, ресторанами, кафе и магазинами. Отсюда выходят суда к островам, пляжным зонам Гифтуна и местам для дайвинга и снорклинга. ➡️New Marina Sakala Square, район Красное море. Топ главных достопримечательностей Хургады Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>29.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/23002</t>
+  </si>
+  <si>
+    <t>Бабье лето в Калининграде ☀️🌸 Делитесь вашими фото в комментариях</t>
+  </si>
+  <si>
+    <t>28.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/23001</t>
+  </si>
+  <si>
+    <t>🐯✨ Амурский тигр из «Земли леопарда» — усатый, полосатый и невероятно красивый Настоящий хозяин леса! 😍📸 Видео: @amurleo_land Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22998</t>
+  </si>
+  <si>
+    <t>Музей чак-чака в Казани Татарская кухня знаменита своей выпечкой и сложными для уха названиями блюд. Но гастроэнтузиастов это, конечно, не останавливает. Все больше людей, отправляясь в Татарстан, стремятся открыть для себя все грани национальной кухни. Планируя такое путешествие, загляните в Музей чак-чака в Казани, посвященный главному лакомству всей республики.  Что посмотреть: 🔻Здание музея Яркий, будто пряничный, домик так и притягивает взгляд. Музей чак-чака в Казани занимает исторической здание — это купеческий дом 19 века, отреставрированный памятник архитектуры. Подобно тому, как это было принято раньше, тут два входа — для мужчин и для женщин, но в музей все заходят через общие двери, независимо от пола. 🔻Интерьеры Попав в Музей чак-чака, вы будто заглянете в гости к зажиточной татарской семье начала 20 века. Это ощущение только усилится, когда вас на входе попросят снять обувь и помыть руки. Увлекательный рассказ о чак-чаке гости музея слушают в воссозданном интерьере. Ткани, мебель, посуда — все здесь имеет свою историю. 🔻Приготовление чак-чака Сходите на мастер-класс, его оплачивают отдельно, но оно того стоит. Готовить чак-чак вы будете на кухне в компании мастериц, одетых в традиционные татарские одежды. Здесь не дадут точного рецепта — смешивать ингредиенты придется на глаз, прислушиваясь к своим ощущениям. Но хитростями готовки с вами поделятся, и повторить блюдо вы сможете и у себя дома. Мастер-классы проводятся в группах по 6-7 человек, поэтому домашняя атмосфера обеспечена. Экскурсии в Музее чак-чака в Казани меняются от сезона к сезону. Осень — время собирать урожай и продавать его. Как жили купцы и чем торговали, вы узнаете в это время года. ➡️Казань, ул. Парижской Коммуны, 18а Режим работы: 10:00-20:00 Чем еще интересен Музей чак-чака в Казани — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22993</t>
+  </si>
+  <si>
+    <t>Ярославский кремль Осенью гости Ярославля могут посетить многочисленные экспозиции и экскурсии, а также побывать в филиалах музея-заповедника: в Музее боевой славы, на исторических играх в «Бирюльки холл», в музее «Космос». В любой сезон стоит посетить церкви и храмы Ярославля, имеющие важнейшее культурное и историческое значение. 🔻Никольская церковь Церковь Николая Чудотворца в Рубленом городе. Это единственный храм на кремлевской территории, который сохранился в первозданном виде. Нынешнее здание на Которосльной набережной построили из камня в конце XVII века. 🔻Архитектура Спасо-Преображенского монастыря Знакомство с древнерусским городом можно начать и со Спасо-Преображенского монастыря — исторического центра Ярославля. Важный памятник архитектуры, монастырь начинает свою летопись в далеком 1216 году. Кроме того, здесь в 1613 году Михаил Романов подписал указ о принятии Московского престола. Территория некогда упраздненного Спасо-Преображенского монастыря включена в список Всемирного наследия ЮНЕСКО. Это одна из главных достопримечательностей Ярославля. 🔻Церковь Ильи Пророка Действующий храм в центре города считается шедевром древнерусской архитектуры. В середине XVII века его построили на месте, где когда-то стояли две деревянные церкви. Внутри храма сохранились золоченый иконостас и подлинные фрески XVII века. Для сохранения росписей в дождливые дни церковь закрывают. 🔻Экспозиция «Трапеза по-ярославски» Выставка придется по душе всем желающим узнать о гастрономических традициях и питании прошлых веков, о культуре застолий и настоящем русском гостеприимстве. Здесь не только рассказывают о том, что составляло основной рацион ярославцев XIX века, но и представляют любопытные экспонаты — кухонную утварь и посуду на разные случаи жизни. 🔻Экспозиция «Иконы Ярославля XVI-XVIII вв» Экспозиция посвящена шедеврам русской иконописи XVI-XVIII веков. Особое место здесь занимают иконы Спасо-Преображенского монастыря середины XVI века, а также уникальные житийные образы, шедевры мастеров местной иконописной школы, которым нет аналогов во всем мире. Что еще посмотреть на территории Ярославского кремля — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22988</t>
+  </si>
+  <si>
+    <t>🏜Европейские особняки и старые форты: что есть в Гоа кроме моря 🔻Базилика Бон-Жезуш / Бом-Жезуш Базилику закончили в 1605 году, и сегодня это одна из основных точек маршрута по Старому Гоа. Внутри стоит обратить внимание на позолоченный главный алтарь, резные детали и часовню святого Франциска Ксаверия. Его мощи находятся в серебряной раке. На осмотр самой базилики обычно хватает 30–40 минут, но вместе с соседними храмами Старого Гоа лучше закладывать не меньше двух часов. ➡️Старый Гоа, Old Goa Road, рядом с собором Святой Екатерины. 🔻Форт Рейс-Магос Рейс-Магос заметно меньше Агуады, зато внутри сохранилось больше помещений. Можно пройти по бастионам, спуститься в бывшие служебные комнаты и посмотреть небольшие экспозиции об истории крепости и Гоа. Из верхней части хорошо видны Мандови и Панаджи на противоположном берегу. Рядом стоит одноименная церковь XVI века, поэтому обе точки можно посмотреть за одну поездку. ➡️Рейс-Магос, северный берег реки Мандови, напротив Панаджи. 🔻Фонтейнес / Фонтейньяс Фонтейнес можно осмотреть пешком. Маршрут советуем начать возле часовни Святого Себастьяна, пройти по улице 31st January Road и соседним переулкам, а затем выйти к центру Панаджи. Здесь живут люди, поэтому во дворы и на частные лестницы нельзя заходить ради фотографии. На прогулку достаточно 1,5-2 часов. Днем на улицах почти нет тени, поэтому отправляться сюда стоит утром или после 16:00. ➡️Исторический квартал Панаджи между ручьем Оурем и холмом Алтинью. 🔻Церковь Непорочного Зачатия Девы Марии Церковь стоит на холме над центром Панаджи, поэтому ее можно включить в прогулку по Фонтейнесу. Обратите внимание на широкие симметричные лестницы, построенные в XIX веке. В самой колокольне находится колокол, который перенесли сюда из разрушенной церкви Святого Августина в Старом Гоа. Это действующий приход: перед посещением лучше проверить время месс и не планировать осмотр во время службы. ➡️Church Square, центр Панаджи. 🔻Форт Агуада Форт построили в начале XVII века для защиты устья реки Мандови и заходивших сюда португальских кораблей. Название связано с португальским словом água — «вода»: внутри находился большой резервуар пресной воды. По территории можно пройти вдоль стен и посмотреть на море с верхней площадки. ➡️Синкерим, рядом с Кандолимом. Главные достопримечательности Гоа, которые стоит включить в поездку в 2026 году Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22987</t>
+  </si>
+  <si>
+    <t>🐯 Похоже не все большие кошки так сильно любят подарки, как домашние. Снежный барс Ермак знает себе цену и не спешит радоваться очередному подношению. Очаровательное видео с его ленивой охотой на мясо опубликовали в Челябинском зоопарке. – Он преисполнился настолько, что даже короб с мясом, овечьей шерстью(!) и хвойными ветками не заставил его особо шевелиться, – рассказали в зоопарке. Снежный барс походил вокруг коробки, внутри которой скрывалось мясо, потрогал ее лапками, понюхал шерсть и… отошел. Да что мы рассказываем, такое нужно смотреть! ✏️ Подписаться на @chelkp | Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22982</t>
+  </si>
+  <si>
+    <t>🏞Отдых в Свердловской области: побывать на границе Европы-Азии и оказаться в сказках Бажова Когда речь заходит про Свердловскую область, чаще всего говорят: «на Урале». А это: Уральские горы, самоцветы, герои Бажовских сказов… Для путешественников здесь раздолье. Чем заняться: 🔻Оказаться в сказочном лесу «Оленьи ручьи» Уникальные природные зоны, глубочайшие пещеры, извивающаяся река Серга и наскальные рисунки древних людей — парк «Оленьи ручьи» привлекает туристов своей самобытностью. Прогуляйтесь пешеходными тропами, полюбуйтесь красотой природы с высоты смотровых площадок, прикоснитесь к памятникам истории и археологии. 🔻Проверить, действительно ли Невьянская башня падает В Европе есть Пизанская башня, а у уральцев — Невьянская. Необычное сооружение стоит в центре города Невьянска. Саму башню построили в 1721 году, ее высота составляет 57,7 метра. А вот отклонение от вертикали — около 1,85 метра. На четвертом этаже расположен музей фотографий наклонных башен со всего мира. Шестой этаж — «слуховая комната»: стоя в одном углу комнаты, можно хорошо расслышать, что говорят в противоположном. 🔻Увидеть загадочные скалы Чертово городище — одна из главных достопримечательностей уральского региона. Невероятные виды открываются с вершины одноименной горы в шести километрах к юго-западу от поселка Исеть. Добраться до скал можно из Екатеринбурга за 40 минут. 🔻Отправиться по святым местам Путешествуя по Свердловской области нужно обязательно посетить Ганину яму. В монастырский комплекс, открытый в их честь, входят семь храмов. На территории также установлено три памятника: Николаю II, его супруге и отдельно их детям. 🔻Встать на границе двух частей света Свердловская область расположена на границе Европы и Азии. К стеле ведет широкая лестница, а по обе стороны — большими буквами слова «Европа» и «Азия». Еще один обелиск «Европа-Азия» есть на Новомосковском тракте (на 17 километре) в черте Екатеринбурга. 🔻Побывать на Марсе У жителей Урала и туристов есть возможность сделать селфи «на другой планете», посетив «марсианскую пустыню». Это Богдановичские карьеры, они находятся в 110 км от Екатеринбурга, доехать можно на машине. Официально место называется Полдневским участком Троицко-Байновского месторождения огнеупорных глин. Здесь же есть несколько озер с водой буро-красного цвета. Что посмотреть в Свердловской области — интересные природные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22976</t>
+  </si>
+  <si>
+    <t>Коломенский кремль Осень здесь красивая, янтарно-золотая и не очень дождливая. Но и после того, как облетели листья, на фоне серого неба в пасмурную погоду Коломенский кремль выглядит нарядным и величественным — благодаря обилию интересных архитектурных сооружений разных стилей и эпох. Что посмотреть: 🔻Уцелевшая часть крепости До наших дней сохранились 7 из 16 башен: главная проездная башня — Пятницкие ворота (изначально самая высокая, 35 метров, сейчас — 29 м), Грановитая (шестигранная снаружи, прямоугольная с внутренней стороны), Коломенская, Погорелая (Алексеевская), Семеновская, Спасская и Ямская, а также Михайловские подъемные ворота и фрагмент западной стены. На сегодня самая высокая из башен — Коломенская (31 метр). Ее еще называют Круглой или Маринкиной — по имени жившей в Коломне небезызвестной самозванки Марины Мнишек, супруги двух Лжедмитриев. По некоторым данным, «царица Смуты» находилась в заточении в Круглой башне и здесь же умерла. 🔻Храмы и монастыри На территории комплекса расположено много храмов и монастырей. Старейший из них — главный храм Московской области Успенский кафедральный собор, построенный в XIV веке. К северу от собора находится церковь Воскресения Словущего, единственный сохранившийся фрагмент великокняжеского дворца. А западнее — возведенная уже в XVII веке Успенская шатровая колокольня. К востоку от собора расположен Никольский храм, история которого началась с построенной в 1501 году на средства заезжего купца Юрьева церкви Николы Гостиного. Более поздние (XVIII-XIX века) творения православного зодчества — Тихвинский и Крестовоздвиженский храмы, а также два монастыря: Ново- Голутвин и Успенский Брусенский. 🔻Музеи Знакомство с историей посетители могут продолжить, заглянув в местные музеи. В Краеведческом гостям предложат увлекательную экскурсию и представят коллекцию из более чем 30 000 экспонатов по истории, культуре и природе региона. А в единственном в России Музее трамваев хранятся почти 200 моделей вагонов. В специальном автомате можно приобрести сувенирные медали четырех видов. На каждой из них изображен один тип трамвая, работавший в Коломне, и одна из достопримечательностей города. Еще один необычный музей — «Коломенский патефон». Здесь вам не только покажут старинные устройства для проигрывания пластинок, но и расскажут историю знаменитого коломенского патефона и объяснят, чем, к примеру, патефон отличается от граммофона. Интересные факты о Коломенском кремле — на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22975</t>
+  </si>
+  <si>
+    <t>🌅Храм Филе в Египте Храм Филе — история выживания и возрождения. После строительства первой Асуанской плотины в 1902 году достопримечательность большую часть года находилась под водой. Лодки туристов скользили между верхушками колонн. Когда в 1960-х началось строительство Высотной Асуанской плотины, ЮНЕСКО организовала операцию по спасению храма. Комплекс перенесли на соседний остров Агилкия, который специально подготовили так, чтобы он напоминал форму оригинального острова Филе. Храм посвящен богине Исиде, одной из главных богинь египетского пантеона. Это был последний оплот древнеегипетской религии — храм закрыли примерно в 550 году н. э., когда христианство уже давно было официальной религией. Здесь были написаны последние иероглифические надписи в истории Египта. Особенно красив павильон Траяна — изящная беседка с колоннами у воды, одно из самых фотографируемых мест в стране. Вечером посетите светозвуковое шоу, оно считается одним из лучших в Египте. ➡️Остров Агилкия, к югу от Асуана Режим работы: ежедневно с 9:00 до 17:00 (зимой), 9:00 до 19:00 (летом). Светозвуковое шоу — в 18:30 и 19:30 (зимой), в 20:00 и 21:00 (летом). Самые красивые и необычные достопримечательности Египта Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>27.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22973</t>
+  </si>
+  <si>
+    <t>🌊🛩Экраноплан «Лунь» в Дагестане — мощь, история и невероятный масштаб Спасибо дорогим подписчикам за эти кадры! 😍 Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22968</t>
+  </si>
+  <si>
+    <t>🌾Идеи для отдыха в Рязани осенью Если вы хотите увидеть Рязань во всей красе, полюбоваться воспетой Есениным и Паустовским русской природой и прикоснуться к славному прошлому России, приезжайте сюда осенью! В это время вы сможете не только посетить местные достопримечательности, но и увидеть настоящую золотую осень. Чем заняться: 🔻Прогуляться по паркам Начало осени — подходящее время для прогулок и активного отдыха на свежем воздухе. Отправляйтесь в Соборный парк — уголок природы в центре города с красивой церковью Спаса на Яру, Ильинским собором и другими памятниками истории и архитектуры. Прогуляйтесь по набережной, откуда открывается живописная панорама реки Трубеж, виды на старинные церкви, памятники, Рязанский кремль. 🔻Отметить день рождения Сергея Есенина в октябре Середина осени — весьма поэтическое время. И в Рязани этот период особенно красив и богат на события, потому что 3 октября здесь отмечают день рождения певца природы и русской души Сергея Есенина. Празднования длятся несколько дней: в городе организуют экскурсии по есенинским местам, устраивают литературно-музыкальные вечера и тематические выставки, проводят фестиваль «Есенинская Русь», показывают спектакли о жизни и творчестве поэта. Наиболее масштабные торжества в это время проходят в музее-заповеднике Есенина в селе Константиново (в 50 км от Рязани), где  родился и вырос поэт.  🔻Побывать в музеях Ценителям прекрасного будет интересно полюбоваться живописными полотнами в художественном музее имени Пожалостина и работами талантливых рязанцев в выставочном зале Дома художников. Можно побывать в Рязанском музее путешественников, посетить Музей истории Воздушно-десантных войск. Если у вас семейное путешествие, дети будут в восторге от экспозиции Музея истории рязанского леденца. Где еще побывать в Рязани — интересные места и достопримечательности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22965</t>
+  </si>
+  <si>
+    <t>🏞Фольклорные деревни Южной Кореи 🔻Деревня Яндон Это объект ЮНЕСКО, который с деревней Хахве представляет наследие клановых поселений эпохи Чосон. Деревня насчитывает более 160 традиционных домов-ханок, среди которых многокомнатные поместья знати и скромные строения простолюдинов. На протяжении более 600 лет здесь переплетались истории двух могущественных аристократических родов — Сон и Ли. В отличие от равнинных поселений, деревня вписана в горный ландшафт. Не забудьте удобную обувь для преодоления перепада высот по узким каменным дорожкам. ➡️В 20 км от центра города Кёнджу в провинции Кёнсан-Пукто. 🔻Деревня Хахве Уникальный образец клановой деревни эпохи Чосон, основанной в XIV-XV веках. Деревня до сих пор населена потомками клана Рю, которые составляют около 70% жителей. Деревню посещали королева Елизавета II и президент Джордж Буш. Здесь сохранились традиционные дома-ханоки, принадлежавшие знатным семьям, древние конфуцианские академии, 600-летний вяз, у которого можно загадать желание, и маски Хахве, признанные национальным достоянием. ➡️В 20 км от города Андон провинции Кёнсан-Пукто, в центральной части страны. 🔻Фольклорная деревня Йонъин Живой музей и туристическая достопримечательность в городе Йонгин провинции Кёнгидо, рядом с парком развлечений Everland. Деревня открыта в 1974 году для сохранения традиционной корейской культуры в период вестернизации страны. На площади почти 100 гектаров представлено более 260 домов конца периода Чосон, перевезенных из разных провинций Кореи. Строения представляют разные социальные слои, от крестьян до янбанов — корейских дворян. Туристы увидят традиционные представления, сельскохозяйственные спектакли, хождение по канату, конные боевые искусства, корейские свадьбы в костюмах эпохи Чосон. ➡️В городе Йонъин провинции Кёнгидо, примерно в часе езды к югу от центра Сеула. Самые яркие достопримечательности Южной Кореи, которые обязательно стоит посетить Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22960</t>
+  </si>
+  <si>
+    <t>Кипарисовое озеро в Сукко Такого места в России больше не найти. Дело в том, что болотные кипарисы растут только в Северной Америке, и то, что они прижились в Краснодарском крае, — настоящее чудо. Осенью деревья приобретают красивый рыжий оттенок, озеро высыхает, обнажая гигантские воздушные корни. Весь октябрь кипарисы будут оранжевые. Фотографии, сделанные в это время на фоне кипарисовой рощи, смотрятся особенно эффектно. Интересные факты: 🍁30 метров в длину — средняя высота кипарисов в Сукко. 🍁32 дерева прижились в озере. 🍁90 лет — возраст местных болотных кипарисов. Здесь есть лодочная станция: можно взять напрокат катамаран и отправиться на рыбалку. Для любителей острых ощущений над озером проведен аттракцион Zip Line. Пристегните ремни и ощутите эффект свободного падения, прокатившись с ветерком над водой и парком. Чем еще примечательно Кипарисовое озеро в Сукко — читайте в нашей статье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>26.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22951</t>
+  </si>
+  <si>
+    <t>Подборка, от которой сложно не улыбнуться 🐾 Герои Калининградского зоопарка во всей своей красе — каждый кадр хочется рассматривать подольше. Не жалеем сердечек для этих красавцев ❤️ Фото: Иван Семиклетов Источник: Калининградский зоопарк</t>
+  </si>
+  <si>
+    <t>25.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22949</t>
+  </si>
+  <si>
+    <t>😍 Северное сияние озарило небо в Пермском крае сегодня ночью Это красивое явление очевидцы заметили в два часа ночи рядом с Гайнами. 📷: Елизавета Дегтянникова ✏️ Подпишись на «КП-Пермь» | Мы в Maкс</t>
+  </si>
+  <si>
+    <t>25.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22942</t>
+  </si>
+  <si>
+    <t>🕌Многовековая архитектура Узбекистана Оказавшись в Узбекистане, будто переносишься в восточную сказку. Местная архитектура поражает пестрыми узорами, удивляет чередой изящных арок и небесно-голубыми куполами мечетей. 🔻Площадь Регистан Архитектурный ансамбль, основанный в XV—XVII веках, является сердцем Самарканда и объектом Всемирного наследия ЮНЕСКО. Окружен тремя величественными медресе, которые легко распознать по голубым изразцам — Улугбека, Тилля-Кари и Шердор. Слева от него расположено старейшее в городе медресе Улугбека, построенное внуком Тамерлана в начале XV века. Медресе справа — Шердор. Двор окружают кельи, где ранее проживали студенты. Сейчас вместо учащихся сюда приходят продавцы сувениров и туристы. ➡️Центр Самарканда, проспект Регистан, 1. 🔻Мавзолей Гур-Эмир Построен в 1403–1404 годах, он служит фамильной усыпальницей великого завоевателя Амира Темура и его потомков. Архитектурный комплекс включает мавзолей, медресе и ханаку (софийскую обитель). Голубой ребристый купол высотой 32 метра стал образцом для многочисленных сооружений эпохи Тимуридов. Внутреннее убранство поражает богатством отделки: стены украшены золотыми росписями и резным мрамором, а подлинное нефритовое надгробие Темура окружено ажурной оградой. В подземном склепе сохранились оригинальные погребальные плиты XV века с арабскими эпиграфическими надписями. ➡️Ул. Хусейна Вохида, в 500 метрах от площади Регистан, Самарканд. 🔻Мечеть Биби-Ханым В свое время это было одно из крупнейших религиозных сооружений исламского мира. Высота главного портала Биби-Ханым составляет 35 метров. Вместе с ним к сегодняшнему дню сохранилось лишь четыре постройки комплекса — большая мечеть в глубине двора, две малые мечети и минарет. ➡️Ул. Ташкентская, 1, в 500 метрах от ансамбля Регистан. 🔻Некрополь Шахи-Зинда Основанный в XI веке, он является одним из древнейших и наиболее почитаемых архитектурных комплексов Средней Азии. Ансамбль включает более 20 мавзолеев, расположенных вдоль узкой ритуальной улицы-коридора. Центральным объектом некрополя является усыпальница Кусама ибн Аббаса — двоюродного брата пророка Мухаммеда, чье имя переводится как «Живой царь». Особую ценность представляют мавзолеи Туглу-Текина (1376 г.) и Шади-Мульк-ака (1372 г.) с сохранившимися полихромными изразцами и арабской вязью. ➡️Северо-восточная часть Самарканда, возле городища Афрасиаб. 🔻Комплекс Хазрати Имам Комплекс сформировался вокруг могилы первого ташкентского имама Хазрати Абу Бакра Каффала Шаши в XVI веке. Архитектурный ансамбль объединяет здания разных эпох в традиционном восточном стиле. Главной реликвией является Коран Усмана — один из древнейших сохранившихся экземпляров Корана VII века, хранящийся в специальном сейфе-витрине с климат-контролем. В библиотеке при медресе Барак-хана представлено более 20 000 рукописей, включать труды по теологии, астрономии и медицине. Мечеть Тилля-Шейх известна богатым интерьером с золотой отделкой. ➡️Район Себзар, улица Заркайнар, 1, Ташкент. Лучшие достопримечательности Узбекистана в 2026 году Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22936</t>
+  </si>
+  <si>
+    <t>Отдых в Муроме: Илья Муромец и вкусные калачи Уютный провинциальный город на левом берегу Оки сыграл большую в истории Руси. Муром почти на три века старше Москвы. Здесь жил былинный русский богатырь Илья Муромец и родился изобретатель телевидения Владимир Зворыкин. Улицы украшают православные монастыри, храмы и архитектурные памятники, поэтому туристы охотно приезжают в древний город в любое время года. 🔻Спасо-Благовещенский монастырь Мужская обитель была основана в середине XVI века по указу русского царя Иоанна IV Грозного. Монастырь был разграблен в Смутное время и его восстановление заняло 80 лет. В наши дни на небольшой ухоженной территории расположены памятник русского узорочья – Благовещенский собор, шатровая колокольня и надвратный Стефаниевский храм. ➡️Ул. Красноармейская, 16 🔻Свято-Троицкий монастырь Монастырь XVII века был основан на деньги богатого муромского купца Тарасия Борисова. Паломники приходят в женскую обитель, чтобы поклониться мощам покровителей семьи и брака – святых Петра и Февронии. Любителей русского зодчества привлекает изящный декор Троицкого собора, шатровая колокольня и надвратный Казанский храм. ➡️Ул. Крестьянина, 3А 🔻Памятник Илье Муромцу Мощная фигура богатыря высотой 21 м возвышается на крутом склоне, откуда можно спуститься к набережной Оки. В одной руке Илья Муромец держит поднятый меч, а в другой – православный крест. Туристы приходят сюда сфотографироваться рядом со знаменитым воином-монахом и полюбоваться со смотровой площадки на Оку. ➡️Ул. Первомайская, 1 🔻Бронепоезд «Илья Муромец» Мощную крепость на колесах построили в 1942 году рабочие муромского завода имени Дзержинского. За годы Великой Отечественной войны она проехала по рельсам до немецкого города Франкфурта-на-Одере. Отважная команда бронепоезда принимала участие в уничтожении фашистских поездов, самолетов, огневых точек, артиллерийских орудий и живой силы противника. День Победы застал экипаж в 50 км от столицы Рейха. Мост через Одер был разрушен, поэтому бронепоезд не смог доехать до Берлина. В 1971 году на постаменте был установлен макет бронепоезда в натуральную величину. ➡️Владимирское ш., 2А 🔻Былинный камень Туристы, которые въезжают в Муром со стороны Владимира, могут увидеть недалеко от поста ДПС необычный монумент. На массивной каменной глыбе справа от дороги вырезан лик богатыря в шлеме. Ниже высечены слова из летописи 862 года. Оригинальный памятник был создан в 1967 году. Самые интересные места, которые стоит посетить во время отдыха в Муроме Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22932</t>
+  </si>
+  <si>
+    <t>Чем заняться на озере Селигер осенью Красоту осени средней полосы России трудно переоценить. Пламенеющие золотом и багрянцем деревья, прозрачное синее небо, чистый воздух и обильные дары леса, а еще — спокойствие и единение с природой. Вот почему многие предпочитают именно осенний отдых и отправляются на озеро Селигер, что раскинулось на границе Тверской и Новгородской областей. Идеи для отдыха: 🍁Устроить яркую фотосессию В начале осени на берегах Селигера обычно еще тепло, а в первые дни сентября может быть даже жарко. Пора золотой осени отлично подойдет для прогулок на природе и ярких фотосессий. Особенно красивые снимки получаются на закате и восходе солнца, а также выигрышно смотрятся отражения деревьев в спокойной воде. 🍁Собрать дары природы Это самое ягодно-грибное время в окрестностях Селигера. Вооружайтесь корзинами — и в лес. Подосиновики, подберезовики, белые, грузди поджидают грибников буквально под каждым деревом. Также можно посидеть с удочкой на берегу. Тут отлично клюет щука, судак, налим, язь, ряпушка. На берегах Селигера есть оборудованные места для рыбалки. 🍁Отправиться по святым местам Поздней осенью, когда леса уже стоят в предзимнем оцепенении, самое время осмотреть достопримечательности, которых немало на берегах Селигера. В их числе Нилова пустынь (Нило-Столобенская пустынь) — мужской православный монастырь XVI века на острове Столобном. Это не только святое место и объект культурного наследия федерального значения, но и очень красивое место. Здесь золотые купола церквей отражаются в зеркальной глади озера.  Можно осмотреть Воскресенскую церковь в Осташкове — храм XVII века привлекает архитектурой и сохранившимися старинными фресками. А на окраине города стоит Богородицкий Житенный монастырь. Его основали в начале XVIII  века. Сейчас территорию женской обители активно благоустраивают. А после прогулок по храмам и монастырям, можно попариться в русской баньке на территории одной из многочисленных турбаз на берегу Селигера. Что еще посмотреть на озере Селигер осенью Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>25.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22931</t>
+  </si>
+  <si>
+    <t>🐆😴 Леопард из «Земли леопарда» устал и присел. Мы его полностью понимаем! Пятница — время, когда уже можно потихоньку начинать отдыхать. Всем хороших выходных! 😍✨ Видео: @amurleo_land Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22930</t>
+  </si>
+  <si>
+    <t>«Седов» в золотой час — будто кадр из фильма 🌅⚓️ Легендарный барк спустили на воду ещё в 1921 году в немецком Киле. Тогда он назывался Magdalene Vinnen II и ходил с грузами между портами Европы, Южной Америки, Австралии, Азии и Океании. А сегодня просто любуемся этим красавцем 🔥 Источник: «Лепота по-калининградски», фото Ольги Камец</t>
+  </si>
+  <si>
+    <t>24.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22925</t>
+  </si>
+  <si>
+    <t>🏞Путеводитель по Азербайджану Здесь варят варенье из фейхоа и бродят среди караван-сараев XII века. Азербайджан встречает не только пламенными башнями Баку, но и тихими горными аулами. 🔻Центр Гейдара Алиева Центр, открытый в 2012 году, стало одним из архитектурных символов современного Азербайджана. Проект принадлежит архитектору Захе Хадид. Волнообразная форма без резких углов символизирует движение и открытость. Внутри — международные выставки, музей Гейдара Алиева, экспозиции об истории страны. ➡️Баку, проспект Гейдара Алиева. 🔻Пламенные башни Комплекс высотой более 180 метров символизирует историю страны, связанную со стихией огня. Вечером фасады превращаются в огромные экраны: на них отображаются анимации огня, флага Азербайджана и световые композиции. Лучшие виды открываются со стороны набережной или со смотровых площадок в Нагорном парке. Внутри одной из башен расположен отель премиум-класса. ➡️Центр Баку 🔻Озеро Нохур Озеро окружено лесами и горами. Здесь можно арендовать лодку или просто устроить пикник. Летом температура воздуха комфортнее, чем в столице. Это хорошее место для неспешного отдыха на природе и фотографий на фоне гор. ➡️Недалеко от Габала. 🔻Село Хыналыг Хыналыг — одно из самых высокогорных и древних поселений Кавказа. Жители говорят на собственном языке, не похожем на другие языки региона. Дома построены террасами на склоне горы. Погода может резко меняться даже летом, поэтому стоит взять теплую одежду. Место понравится любителям этнографии и горных пейзажей. ➡️Губинский район, около 230 км от Баку. 🔻Крепость Мардакян Мардакянская крепость входит в систему средневековых укреплений Апшерона. Четырехугольная башня XII века отличается массивными стенами и узкими бойницами. Круглая башня относится к более позднему периоду. С верхнего уровня открывается вид на прибрежные равнины. Подъем возможен по внутренней лестнице, но стоит учитывать крутые пролеты. Посещение удобно совмещать с пляжами Мардакяна. ➡️Поселок Мардакян, Апшеронский полуостров, около 35 км от Баку. Самое интересное об Азербайджане — лучшие курорты и чудеса природы Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22922</t>
+  </si>
+  <si>
+    <t>Успенский собор во Владимире Владимир — место, где стоит первый кафедральный собор Северо-Восточной Руси, освященный в честь Успения Пресвятой богородицы. В нем хранятся мощи святых благоверных князей Андрея Боголюбского, Георгия Всеволодовича, Глеба Владимирского и еще 10 чтимых православной церковью святых. Что посмотреть: 🔻Фрески Андрея Рублева Сегодня в соборе можно увидеть несколько фресок великого иконописца, самая значительная из которых — «Страшный суд». Она включена в список всемирного наследия ЮНЕСКО.   🔻Иконостас Современный иконостас, выполненный в барочном стиле, был установлен в соборе в конце 18 века. Иконы из старого, авторства Андрея Рублева, находятся в Третьяковской галерее.   🔻Остатки каменной резьбы старого собора На некоторых стенах собора с внешней стороны можно заметить остатки резьбы старого храма. Так получилось из-за того, что во время постройки новых стен в 1180-х использовали камни старого собора. 🔻Некрополь Помимо великих князей Андрея Боголюбского и Георгия Всеволодовича, в Успенском соборе есть еще порядка 40 захоронений князей и епископов. 🔻Владимирская икона Божьей матери Справа от царских врат иконостаса расположен список 17 века с одной из самых любимых на Руси икон Божьей матери. Также в соборе есть списки с икон Боголюбская и Максимовская. Подробнее об истории собора и еще больше интересных фактов — в нашем материале Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22916</t>
+  </si>
+  <si>
+    <t>Лахденпохья: рыбалка, нетронутая природа и гостеприимство круглый год Одно из самых живописных мест Карелии — город Лахденпохья, который стоит на берегу Ладожского озера. Необыкновенная природа Приладожья заставит вас буквально не выпускать камеру из рук. На каждом шагу здесь будут красивые пейзажи — сосновые леса, карельские березы, водопады, серые камни берегов, чистейшая гладь воды. 🌲Богатство Лахденпохского района — прежде всего природа. Здесь обязательно нужно посетить заповедник «Ладожские шхеры». В общей сложности это 650 островов и обрывистых скал. Полюбоваться живописными местами можно во время водной экскурсии на катере. В Лахденпохье они отправляются от центральной набережной. Это могут быть короткие обзорные прогулки к Ладожским шхерам, а могут быть более длительные — с высадкой на островах. 🌲Еще одна достопримечательность — Парк дикой природы «Долина водопадов». Находится он неподалеку от города Лахденпохья, рядом с трассой «Сортавала». Это совсем новый туристический объект, он открылся летом 2020 года. Здесь можно прогуляться по оборудованным экотропам, вдоль которых расположены четыре водопада высотой три-четыре метра каждый. Сам маршрут ведет к реке Ийоки, а его протяженность составляет около километра. 🌲В Лахденпохье стоит заглянуть в военно-исторический музей «Гора Филина». Этот комплекс вас поразит: он находится в огромном рукотворном бункере внутри гранитной скалы. В годы Великой Отечественной войны здесь был командно-штабной бункер финской армии. А сегодня это исторический и геологический музей. Здесь можно познакомиться с историей Лахденпохского района, событиями войн на его территории, увидеть парк военной техники, и, конечно, узнать больше о природе этих мест. Кроме того, в музее проводят командные тематические игры и квесты. 🌲Еще одна достопримечательность в Лахденпохье — руины Яккимской лютеранской кирхи. Туристы приходят любоваться некогда величественным зданием с высокими арочными проемами окон. Сегодня кирху планируют восстанавливать — на работы собирают пожертвования. Внутри храма проходит выставка деревянных скульптур. Что еще посмотреть в Лахденпохье Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>24.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22911</t>
+  </si>
+  <si>
+    <t>🍁 Яркие осенние кадры из заповедника «Шайтан-Тау» 😍☀️ Фото: Константин Митрофанов, заповедник «Шайтан-Тау» для @orenzap Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22910</t>
+  </si>
+  <si>
+    <t>🍂💙 Осень в Алтайском заповеднике. Телецкое озеро. Берег Яйлю. Красота! 🥰 Видео: Евгений Веселовский для @altzapovednik Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.09.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22907</t>
+  </si>
+  <si>
+    <t>Топ-15 лучших музеев Новосибирска Несмотря на молодость, Новосибирск имеет впечатляющую коллекцию музеев. И оказавшись здесь даже на два-три дня, непременно нужно выбрать время, чтобы заглянуть в один из них. А выбор здесь богатый. 🔻Новосибирский художественный музей Изначально открылся как картинная галерея в 1958 году. В ней были представлены произведения, собранные из других музеев - Эрмитажа, Третьяковки, Государственного музея имени Пушкина. Также в Новосибирск привезли картины из фондов Министерств культуры. Тогда посетителям представляли преимущественно русское искусство лишь с небольшим разделом зарубежной живописи. Период, которому изначально были посвящены экспозиции галереи, охватывал XVI-XX века. Сейчас в фонде музея есть много новых работ.  ➡️Красный пр-т, 5 🔻Музей Николая Рериха Посетителям музея предлагают ознакомиться с картинами Рерихов, рассказывают об их философских и научных работах. Также здесь проходят музыкальные вечера, демонстрируются фильмы, подготовленные Сибирским рериховским обществом. ➡️Ул. Коммунистическая, 38 🔻Исторический парк «Россия — Моя история» Особенность этой площадки — большое количество мультимедийной техники. Интерактивные столы, сенсорные экраны, лайтбоксы — для удобства посетителей здесь задействована самая современная техника. Применяются анимация, цифровые реконструкции и 3D-моделирование. ➡️Ул. Василия Старощука, 24 🔻Музей солнца Уникальный проект, знакомящий с историей и культурой цивилизаций, для которых солнце было сродни божеству. Если хотите увидеть копию единственного сохранившегося трона, некогда принадлежавшего фараону Тутанхамону, узнать, что символизировали узоры на его наряде, а также приоткрыть завесу тайны над нюансами свадебного обряда древних славян и сыграть на «инструменте радости», то вам сюда. ➡️Ул. Дуси Ковальчук, 179/3 🔻Новосибирский краеведческий музей Музей располагается в здании, построенном в начале XX века по проекту известного архитектора Андрея Крячкова. Дом признан памятником архитектуры федерального значения. В настоящее время на цокольном и первом этажах музея располагаются постоянные экспозиции, посвященные быту народов Сибири в древности и истории Новосибирской области. Второй этаж отдан под временные выставки. ➡️Красный пр-т, 23 Обзор самых интересных музеев Новосибирска Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.09.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22900</t>
+  </si>
+  <si>
+    <t>🍁Что посмотреть в Перми осенью Пермская осень – период театральных премьер, на которые спешат не только пермяки, но и гости дальних городов. Природа Урала в это время удивительно хороша, особенно в теплых красках первой половины осени, а также притягательна пейзажами суровой тайги и каменных скал. 🔻Колесо обозрения Подняться над городом на высоту 50 метров в теплой кабинке колеса обозрения и осмотреть Пермь. Современный аттракцион установлен в парке Горького. В вечернее время кабинки подсвечиваются, рассчитаны они на 6 человек. Также есть особые кабинки: VIP-вариант с мягкими диванами и с зоной для фото- и видеосъемки. 🔻Отправиться на экскурсию К 300-летнему юбилею в Перми запустили экскурсионный автобус, который проезжает по основным историческим местам. В пути гостей сопровождает аудиогид. Туристы могут выйти на остановках, осмотреть достопримечательности и вернуться в автобус уже следующего маршрута. С октября режим работы переходит на зимнее время, совершить экскурсию можно в пятницу, субботу и воскресенье 🔻Горы Начало осени окрашено яркими красками, упустить возможность увидеть эту красоту в горах не позволительно! За день можно успеть посетить один-два природных объекта. На выбор: Каменный город и Усьвинские столбы, скала Ветлан и гора Полюд, камень Ермак или хребет Колпаки. 🔻Арт-кластер «Старокирпичный переулок» В центре Перми надо обязательно нырнуть через сводчатый кирпичный тоннель купеческого особняка и оказаться в уютной атмосфере. Таким местом является Старокирпичный переулок. Это своеобразное арт-пространство, где есть различные фотозоны, необычные дизайнерские решения, вкусная пицца и ароматный кофе. То, что нужно в осеннюю непогоду. 🔻Музеи Укрыться от дождя и слякоти можно в музеях, их много в Перми, и каждый хорош по-своему. Приятно удивит гостей музей автомобильной техники «Ретро-Гараж». Здесь интересно будет многим: детям и взрослым, юношам и девушкам, а особенно тем, кто рожден в СССР. Что еще посетить осенью в Перми — читайте на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.09.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22899</t>
+  </si>
+  <si>
+    <t>🏞Ущелье Такатихо в Японии Ущелье Такатихо сформировалось из древних лавовых потоков вулкана Асо. Остывшая порода трескалась и образовала высокие базальтовые стены с характерными вертикальными гранями. Река Гокасэ прорезала этот массив, создав узкий каньон, где вода течет между отвесными скалами. Самая узнаваемая точка — водопад Минаинотаки, который падает в узкую часть ущелья. Его лучше смотреть с лодок, которые можно взять в аренду и самостоятельно проплыть вдоль стен каньона. Сверху проходит пешеходная тропа длиной около 1 км, которая выводит к мостам и смотровым точкам. Место особенно выразительно осенью, когда листья окрашивают стены ущелья в красные и оранжевые оттенки. ➡️Префектура Миядзаки, город Такатихо, долина реки Гокасэ. Откройте Японию вместе с нами — рассказываем о самом интересном в стране Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>23.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22896</t>
+  </si>
+  <si>
+    <t>Физкультминутка на КП-Новосибирск с медвежонком Умкой из Новосибирского зоопарка Делайте так три раза в неделю - и спина болеть не будет. За результат не ручаемся, но попробуйте 🤭 📷 Сергей Ильтяков ✏️ Подпишись на «КП — Новосибирск» | Мы в Mакс</t>
+  </si>
+  <si>
+    <t>22.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22892</t>
+  </si>
+  <si>
+    <t>🌼✨ Шафраны зацвели на альпийских лугах Сочинского нацпарка Осенние язычки пламени в горах — зрелище, которое нельзя пропустить! 😍🔥🔥 Фото: Наталья Елагина для @npsochi Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22884</t>
+  </si>
+  <si>
+    <t>Музеи в Сергиевом Посаде 🔻Историко-художественный музей-заповедник На одной из выставок вам покажут макеты Лавры разных веков, по которым видно, как она из деревянной превращалась в каменную, как расширялась и хорошела. На другой представлены интерьеры крестьянского дома конца ХIХ – начала ХХ века. Есть в экспозиции старинные вериги весом 8 кило, которые носил кто-то из монахов. Есть дерево-колодец. А еще можно посидеть за столиком писарей и представить себя летописцем истории. ➡️Пр-т Красной Армии, 144 🔻Гефсиманский Черниговский скит  Сегодня монахи водят экскурсии в пещеры (там никто не живет: когда отшельники начали болеть от подземной сырости, им запретили тут селиться). Не пропустите возможность посмотреть эти крошечные кельи, в которых затворники могли только сидеть, а стало быть, и спать только сидя! Не выходя на улицу, не прерывая молитвы… Покажут и подземный храм, в котором можно помолиться, и бьющий сильнейшей струей святой источник (не забудьте захватить бутылочку). Ну а верхние храмы поразят величием своей архитектуры. ➡️Ул. Гефсиманские пруды, 1 (3 км от Лавры) 🔻Музей игрушки имени Бартрама Вы еще не видели Олимпийского мишку – того, который взимал над ареной после Олимпиады-80? Тогда скорее сюда! Это самый первый музей игрушки во всей Европе. Открылся он еще в 1918 году благодаря московскому художнику и коллекционеру Николаю Бартраму. Именно этот городок считается родиной игрушки. Кстати, самой известной игрушкой Сергиева Посада стала русская матрешка. Да-да, первую матрешку (от имени Матрена), которая со временем прославилась по всему миру, выточил лучший игрушечник города, токарь-умелец Василий Звездочкин. ➡️Пр-т Красной Армии, 123 🔻Музей советского детства В коллекции сейчас около 5000 экспонатов! Так что приятной вам встречи с милым Крокодилом Геной, с добрейшими неваляшками, с пухлыми пупсиками, которых вы так любили заворачивать в крошечные тряпочки-одеяла. А еще вас ждут советские игровые автоматы, конструкторы, мастер-классы по росписи и выжиганию деревянных сувениров и фотосессия в интерьере комнат 50-х и 90-х годов. ➡️Ул. Карла Маркса, 7, корп. 16, (2-й этаж) 🔻Сергиевская кухмистерская и ландринная лавка В зале «Кухня» гостей знакомят с тем, как готовили блюда без современных благ цивилизации – газа, водопровода и электричества. А в зале «Гостиная» рассказывают о старинном производстве карамели ручной работы и даже дают мастер-класс по ее изготовлению. Можно попробовать блюда, приготовленные по историческим рецептам из книги «Подарок молодым хозяйкам» 1901 года издания. Чай из самовара, само собой, прилагается. ➡️Ул. Карла Маркса, 7, корп. 16 🔻Музей «Жили-были» Расшитые домотканые рушники, которые вы тут увидите, – не просто полотенца, а вещи, которые в дореволюционной России использовали в разных обрядах. Крынки и горшки – то, чем пользовались наши предки еще полтора века назад… Все вещицы создатель музея художник Виктор Багров привез из разных регионов страны. И каждый экспонат рабочий! Даже огромный ткацкий станок для создания тканей и половичков, что стоит в центре зала. ➡️Ул. Валовая, 22 Куда еще сходить в Сергиевом Посаде — едем смотреть Лавру, сказочные музеи и пить монастырский квас Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.09.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22879</t>
+  </si>
+  <si>
+    <t>🏝Лучшие курорты Вьетнама Вьетнам стабильно входит в топ направлений для отдыха среди россиян. Согласно официальной статистике, в год в республике отдыхает более 500 тысяч туристов из РФ. Причины такой популярности — безвиз до 45 дней, наличие прямых авиарейсов и доступные цены. 🔻Камрань В отличие от тусовочного Нячанга, здесь царит атмосфера спокойствия за счет ограниченного числа туристов. Пляжи с мелким белым песком протянулись на 8 км вдоль побережья, образуя идеальные условия для размеренного отдыха. Курорт подойдет ценителям сочетания пляжного релакса и активных водных развлечений: здесь популярен дайвинг у коралловых рифов острова Бингхуен, снорклинг в бухте Тьенса и морские прогулки к заповедным островам залива Ваньфонг. ➡️Ближайший аэропорт: Международный аэропорт Камрань (CXR). 🔻Вунгтау Популярный морской курорт в южной части Вьетнама, расположенный на одноименном полуострове всего в 120 км от Хошимина. Город интересен не только пляжами, но и уникальным культурным наследием. Здесь сохранились колониальные французские виллы XIX века, католический собор Святой Марии и действующий маяк 1862 года постройки высотой 170 метров. На горе Малой установлена 32-метровая статуя Иисуса Христа, с площадки у которой открывается панорамный вид на Южно-Китайское море. ➡️Ближайший аэропорт: Хошимин (SGN). 🔻Куинен Километровые пляжи без толп туристов, рыбацкие деревушки, рынки с морепродуктами и исторические постройки. ➡️Ближайший аэропорт: Phu Cat (UIH). 🔻Кон Дао Архипелаг из 16 островов у южного побережья Вьетнама, один из самых уединенных и живописных уголков страны. Здесь есть несколько элитных резортов с высоким уровнем сервиса, но атмосфера остается камерной и расслабляющей. ➡️Ближайший аэропорт: Co Ong (VCS). 🔻Ланг Ко Небольшой курорт на центральном побережье Вьетнама между Данангом и Хюэ. Известен живописной лагуной, белоснежными пляжами и красивым видом на горный перевал Хайван. Рядом с курортом находятся Хюэ и Дананг, что позволяет совмещать пляж и экскурсии. ➡️Ближайший аэропорт: Дананг (DAD) или Хюэ (HUI). 🔻До Сон Старый морской курорт вблизи Хайфона, популярный у жителей северного Вьетнама. Пляжи здесь протянулись на несколько километров, с золотистым песком и спокойным морем. Курорт подойдет тем, кто хочет совместить пляжный отдых с городскими экскурсиями. ➡️Ближайший аэропорт: Hai Phong (HPH). Топ популярных курортов Вьетнама в 2026 и их особенности Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.09.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22874</t>
+  </si>
+  <si>
+    <t>🧁Музей пастилы в Коломне Самое сладкое собрание древнего города Коломна посвящено фруктовой и ягодной пастиле. Популярный Музей истории со вкусом находится в сердце Коломенского посада — возле старинного храма Николы на Посаде. Необычные коллекции выставлены в небольшой усадьбе, а экскурсоводы одеты в старинные костюмы.  Во время театрализованных представлений они знакомят туристов с традициями русского лакомства, угощают горячим ароматным чаем и дают попробовать пять сортов пастилы. Что посмотреть: 🔻Экспозиция оформлена с большим вкусом и любовью. В музее можно увидеть красивые чайные наборы — чашки с блюдцами, самовары, блюда и подносы для пастилы. 🔻Флигель Место, где «живет» коломенская купчиха. Покой и тишину купеческой гостиной нарушают лишь трели канарейки и бой часов. Хозяйка приглашает гостей к чаю, угощает разными сортами пастилы и рассказывает об истории и легендах Коломны. 🔻Яблоневый сад Во дворе музея растут яблони, а летом открывается сезонное кафе. Посетителям нравятся элегантная беседка с ширмой, цветущие розы, стильные кованые стулья, развешенные вокруг старые фото и рамки со старинными рецептами. 🔻Гостиная купчихи Интерьеры в ретро-стиле и накрытый стол — отличный фон для семейных снимков и фото с друзьями. Советуем сделать фотографию вместе с гидами, которые проводят экскурсии по музею. Нарядные старинные костюмы и улыбки станут приятным воспоминанием о посещении Коломны. ➡️Посадская улица, 13А Режим работы: ежедневно, 10:00 - 20:00 Чем еще примечателен музей пастилы в Коломне — рассказываем на нашем сайте Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>22.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22869</t>
+  </si>
+  <si>
+    <t>Осенние краски в окрестностях села Выдрино🍂 Фото: Елена Амбурцева</t>
+  </si>
+  <si>
+    <t>21.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22860</t>
+  </si>
+  <si>
+    <t>🐇Зайцы-русаки из Дамчикского участка Астраханского заповедника — прирождённые фотомодели Позируют и не боятся! 😍📸 Фото: Максим Перковский для @astrazapoved Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.09.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22857</t>
+  </si>
+  <si>
+    <t>Интересные места Великого Новгорода Древние храмы, мощные оборонительные башни, арки и мосты, деревянные дома, которым четыреста лет и более, — в Великом Новгороде сохранилось огромное количество архитектурных памятников. 🔻Новгородский кремль Она расположена на левом берегу реки Волхов, в самом центре города. Комплекс сооружений, о котором впервые упоминается в XI веке, сегодня включен в списки охраняемого наследия ЮНЕСКО. На территории кремля работают Детский музейный центр, Здание присутственных мест, Владычная (Грановитая) палата, музей колоколов, соколиный двор и другие объекты. С октября 2024 года впервые открыта для посетителей Церковь Сергия Радонежского XV века, где сохранилась монументальная живопись того времени. ➡️Софийская набережная, 8 🔻Софийский собор со звонницей Белоснежное строение, возведенное в классическом византийском стиле, окружает двухэтажная галерея. Купола Софийского собора похожи на богатырские шлемы, четыре цвета стали, пятый — золота. Самое главное украшение храма — бронзовые Магдебургские врата с горельефами и скульптурами. Другая ценимая реликвия — Васильевские ворота с изображениями библейских сюжетов и древнего героя Китовраса. ➡️Территория Кремля 🔻Ганзейский фонтан Был в средние века в Европе торговый и экономический союз городов — Ганза. И был он очень силен и влиятелен — что, впрочем, не уберегло коалицию от распада. Новгород — единственный на Руси! — в Ганзейский союз тоже входил, поэтому вполне логично, что когда сообщество предпринимателей уже в XXI веке решило восстановить Ганзу, русский город к ней присоединился. В честь этого события на берегу Волхова состоялся международный экономический форум, во время которого на территории Ярославова дворища разбили очень живописный фонтан. Вид его не совсем обычный — фонтан представляет собой гранитный круг, по которому стекает вода. По кругу мозаикой выложены гербы 16 стран, которые входят в Новую Ганзу. ➡️Ул. Ильина, 2 🔻Музей изобразительных искусств Музей может похвастаться богатой коллекцией русской живописи XVII–XX вв., а также скульптуры и графики. Выставлены картины Брюллова, Репина, Айвазовского, работы Врубеля, Трубецкого и Антокольского. Всего в 9 залах музея расположено около 650 произведений искусства. ➡️Пл. Победы — ул. Софийская, 2 🔻Церковь Спаса Преображения Этот храм XIV века интересен тем, что в нем в единственном в России (а кто-то считает, что и в мире!) почти в перврзданном виде сохранились уникальные фрески знаменитого мастера Средневековья Феофана Грека. Живописец работал над Спасо-Преображенской церковью уже будучи знаменитым на весь мир, так что нетрудно представить, во сколько обошлось местному боярину Василию Машкову его приглашение. ➡️ Ул. Ильина, 26/2 Топ-55 достопримечательностей Великого Новгорода, которые стоит посетить каждому Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22850</t>
+  </si>
+  <si>
+    <t>🎨Отдых в Палехе: Территория творчества Палех — уникальное место на карте России, здесь живут и работают более 600 художников. Старинное русское село-академия расположено вдали от больших дорог, вдоль живописной речки Палешка в окружении лесов. Сегодня это центр лаковой миниатюры и иконописи. 🔻Познакомиться с всемирно известной палехской школой иконописи и ее традициями. Увидеть уникальную коллекцию старинных икон и старообрядческий крест XVII века, побывавший даже в Ватикане, в Музее иконы. В современных иконописных мастерских познакомиться с процессом создания икон, иконостасов, мозаичных панно. 🔻Побывать в главной святыне Палеха — Крестовоздвиженском храме. Увидеть памятник декоративного храмового искусства XVI века — резные царские врата и шестиярусный иконостас. Полюбоваться росписью стен, созданной в традициях древнерусской фресковой живописи. Уникален и двухэтажный престол храма. 🔻Окунуться в волшебный мир палехской лаковой миниатюры. Увидеть, как на небольшой шкатулке художники-миниатюристы могли уместить события целой книги: от «Сказки о царе Салтане» и произведений классиков русской литературы до сюжетов Шекспира, Мольера и Гете. Чтобы добиться такой детальности, мастерам зачастую приходится писать даже не кистью, а одним единственным волоском. 🔻Принять участие в мастер-классе в Государственном музее палехского искусства или в выставочном пространстве «Баканова 46». Попытаться овладеть старинной художественной техникой и своими руками расписать палехскую шкатулку, магнит или новогодний шар на елку. 🔻Прогуляться с экскурсией по живописным улочкам Палеха с украшенными резными наличниками старинными деревянными домами и древними храмами. В поселке художников и пейзажи — будто с картины. Летом Палех утопает в зелени, зимой украшен белоснежными сугробами и запорошенными снегом деревьями, а с заходом солнца подсвечен многоцветной иллюминацией.  Что еще посмотреть в Палехе — читайте по ссылке Подписаться на @otdyhrussia Читать нас в MAX</t>
+  </si>
+  <si>
+    <t>21.09.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/otdyhrussia/22847</t>
+  </si>
+  <si>
+    <t>🏜Хургада — крупнейший курорт Красного моря в Египте Крупнейший курорт Красного моря в Египте, протянувшийся на 40 км вдоль побережья. В городе комфортный климат круглый год — температура воды не опускается ниже +22 °C даже зимой. Хургада подходит для семейного отдыха, дайвинга, снорклинга. Большинство отелей работают по системе «все включено». 🔻Старая Хургада Аутентичный египетский колорит с рынками, где местные жители покупают овощи, фрукты, рыбу дешевле туристических зон. 🔻Острова Гифтун Острова Гифтун (Большой и Малый) являются частью морского национального парка. Они окружены кристально чистой водой и коралловыми садами. Популярные пляжи — Paradise Beach и Mahmya Beach. Рифы вокруг островов включают в себя десятки мест для снорклинга с разной глубиной. Из Хургады на острова Гифтун отправляются экскурсии на катере или яхте со шведским столом и снаряжением для снорклинга. 🔻Мечеть Эль-Мина Мечеть Эль-Мина — самая большая в городе. Она вмещает до 10 тысяч молящихся и поражает масштабами: ширина здания около 120 метров, более 20 куполов. Ранее она называлась мечетью Абдульхасана Эльшази в честь проповедника. Ее архитектура сочетает традиционный исламский стиль с современными элементами. Изначально здание было белоснежным, но его перекрасили в песочный. Лучшие города и места для отдыха в Египте Подписаться на @otdyhrussia Читать нас в MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3107,62 +6113,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H302"/>
+  <dimension ref="A1:H637"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3254.777" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4348.367" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9988,50 +12994,5745 @@
       <c r="G301">
         <v>14</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>32614</v>
       </c>
       <c r="B302" t="s">
         <v>907</v>
       </c>
       <c r="C302" t="s">
         <v>908</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>909</v>
       </c>
       <c r="E302">
         <v>2351</v>
       </c>
       <c r="F302">
         <v>18</v>
       </c>
       <c r="G302">
         <v>26</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>98860</v>
+      </c>
+      <c r="B303" t="s">
+        <v>910</v>
+      </c>
+      <c r="C303" t="s">
+        <v>911</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E303">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>98861</v>
+      </c>
+      <c r="B304" t="s">
+        <v>913</v>
+      </c>
+      <c r="C304" t="s">
+        <v>914</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E304">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>98862</v>
+      </c>
+      <c r="B305" t="s">
+        <v>916</v>
+      </c>
+      <c r="C305" t="s">
+        <v>917</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E305">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>98863</v>
+      </c>
+      <c r="B306" t="s">
+        <v>919</v>
+      </c>
+      <c r="C306" t="s">
+        <v>920</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E306">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>98864</v>
+      </c>
+      <c r="B307" t="s">
+        <v>922</v>
+      </c>
+      <c r="C307" t="s">
+        <v>923</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E307">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>98865</v>
+      </c>
+      <c r="B308" t="s">
+        <v>925</v>
+      </c>
+      <c r="C308" t="s">
+        <v>926</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E308">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>98866</v>
+      </c>
+      <c r="B309" t="s">
+        <v>928</v>
+      </c>
+      <c r="C309" t="s">
+        <v>929</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E309">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>98867</v>
+      </c>
+      <c r="B310" t="s">
+        <v>931</v>
+      </c>
+      <c r="C310" t="s">
+        <v>932</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E310">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>98868</v>
+      </c>
+      <c r="B311" t="s">
+        <v>934</v>
+      </c>
+      <c r="C311" t="s">
+        <v>935</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E311">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>98869</v>
+      </c>
+      <c r="B312" t="s">
+        <v>937</v>
+      </c>
+      <c r="C312" t="s">
+        <v>938</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E312">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>98870</v>
+      </c>
+      <c r="B313" t="s">
+        <v>940</v>
+      </c>
+      <c r="C313" t="s">
+        <v>941</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E313">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>98871</v>
+      </c>
+      <c r="B314" t="s">
+        <v>943</v>
+      </c>
+      <c r="C314" t="s">
+        <v>944</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E314">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>98872</v>
+      </c>
+      <c r="B315" t="s">
+        <v>946</v>
+      </c>
+      <c r="C315" t="s">
+        <v>947</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E315">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>98873</v>
+      </c>
+      <c r="B316" t="s">
+        <v>949</v>
+      </c>
+      <c r="C316" t="s">
+        <v>950</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E316">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>98874</v>
+      </c>
+      <c r="B317" t="s">
+        <v>952</v>
+      </c>
+      <c r="C317" t="s">
+        <v>953</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E317">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>98875</v>
+      </c>
+      <c r="B318" t="s">
+        <v>955</v>
+      </c>
+      <c r="C318" t="s">
+        <v>956</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E318">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>98876</v>
+      </c>
+      <c r="B319" t="s">
+        <v>958</v>
+      </c>
+      <c r="C319" t="s">
+        <v>959</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E319">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>98877</v>
+      </c>
+      <c r="B320" t="s">
+        <v>961</v>
+      </c>
+      <c r="C320" t="s">
+        <v>962</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E320">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>98878</v>
+      </c>
+      <c r="B321" t="s">
+        <v>964</v>
+      </c>
+      <c r="C321" t="s">
+        <v>965</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E321">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>98879</v>
+      </c>
+      <c r="B322" t="s">
+        <v>967</v>
+      </c>
+      <c r="C322" t="s">
+        <v>968</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E322">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>98880</v>
+      </c>
+      <c r="B323" t="s">
+        <v>970</v>
+      </c>
+      <c r="C323" t="s">
+        <v>971</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E323">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>98881</v>
+      </c>
+      <c r="B324" t="s">
+        <v>973</v>
+      </c>
+      <c r="C324" t="s">
+        <v>974</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E324">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>98882</v>
+      </c>
+      <c r="B325" t="s">
+        <v>976</v>
+      </c>
+      <c r="C325" t="s">
+        <v>977</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E325">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>98883</v>
+      </c>
+      <c r="B326" t="s">
+        <v>979</v>
+      </c>
+      <c r="C326" t="s">
+        <v>980</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E326">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>98884</v>
+      </c>
+      <c r="B327" t="s">
+        <v>982</v>
+      </c>
+      <c r="C327" t="s">
+        <v>983</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E327">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>98885</v>
+      </c>
+      <c r="B328" t="s">
+        <v>985</v>
+      </c>
+      <c r="C328" t="s">
+        <v>986</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="E328">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>98886</v>
+      </c>
+      <c r="B329" t="s">
+        <v>988</v>
+      </c>
+      <c r="C329" t="s">
+        <v>989</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E329">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>98887</v>
+      </c>
+      <c r="B330" t="s">
+        <v>991</v>
+      </c>
+      <c r="C330" t="s">
+        <v>992</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="E330">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>98888</v>
+      </c>
+      <c r="B331" t="s">
+        <v>994</v>
+      </c>
+      <c r="C331" t="s">
+        <v>995</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E331">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>98889</v>
+      </c>
+      <c r="B332" t="s">
+        <v>997</v>
+      </c>
+      <c r="C332" t="s">
+        <v>998</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E332">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>98890</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E333">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>98891</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E334">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>98892</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E335">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>98893</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E336">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>98894</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E337">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>98895</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E338">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>98896</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E339">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>98897</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E340">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>98898</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E341">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>98899</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E342">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>98900</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E343">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>98901</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E344">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>98902</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E345">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>98903</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E346">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>98904</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E347">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>98905</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E348">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>98906</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E349">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>98907</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E350">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>98908</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E351">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>98909</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E352">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>98910</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E353">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>98911</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E354">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>98912</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E355">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>98913</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E356">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>98914</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E357">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>98915</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E358">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>98916</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E359">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>98917</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E360">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>98918</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E361">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>98919</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E362">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>98920</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E363">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>98921</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E364">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>98922</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E365">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>98923</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E366">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>98924</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E367">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>98925</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E368">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>98926</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E369">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>98927</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E370">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>98928</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E371">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>98929</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E372">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>98930</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E373">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>98931</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E374">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>98932</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E375">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>98933</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E376">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>98934</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E377">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>98935</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E378">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>98936</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E379">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>98937</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E380">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>98938</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E381">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>98939</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E382">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>98940</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E383">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>98941</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E384">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>98942</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E385">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>98943</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E386">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>98944</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E387">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>98945</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E388">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>98946</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E389">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>98947</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E390">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>98948</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E391">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>98949</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E392">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>98950</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E393">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>98951</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E394">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>98952</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E395">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>98953</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E396">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>98954</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E397">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>98955</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E398">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>98956</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E399">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>98957</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E400">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>98958</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E401">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>98959</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E402">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>98960</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E403">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>98961</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E404">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>98962</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E405">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>98963</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E406">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>98964</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E407">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>98965</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E408">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>98966</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E409">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>98967</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E410">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>98968</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E411">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>98969</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E412">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>98970</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E413">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>98971</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E414">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>98972</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E415">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>98973</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E416">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>98974</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E417">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>98975</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E418">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>98976</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E419">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>98977</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E420">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>98978</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E421">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>98979</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E422">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>98980</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E423">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>98981</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E424">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>98982</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E425">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>98983</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E426">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>98984</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E427">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>98985</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E428">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>98986</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E429">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>98987</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E430">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>98988</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E431">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>98989</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E432">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>98990</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E433">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>98991</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E434">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>98992</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E435">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>98993</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E436">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>98994</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E437">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>98995</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E438">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>98996</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E439">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>98997</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E440">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>98998</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E441">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>98999</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E442">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>99000</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E443">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>99001</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E444">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>99002</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E445">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>99003</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E446">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>99004</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E447">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>99005</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E448">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>99006</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E449">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>99007</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E450">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>99008</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E451">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>99009</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E452">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>99010</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E453">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>99011</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E454">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>99012</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E455">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>99013</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E456">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>99014</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E457">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>99015</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E458">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>99016</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E459">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>99017</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E460">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>99018</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E461">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>99019</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E462">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>99020</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E463">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>99021</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E464">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>99022</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E465">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>99023</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E466">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>99024</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E467">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>99025</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E468">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>99026</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E469">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>99027</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E470">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>99028</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E471">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>99029</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E472">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>99030</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E473">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>99031</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E474">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>99032</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E475">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>99033</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E476">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>99034</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E477">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>99035</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E478">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>99036</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E479">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>99037</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E480">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>99038</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E481">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>99039</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E482">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>99040</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E483">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>99041</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E484">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>99042</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E485">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>99043</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E486">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>99044</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E487">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>99045</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E488">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>99046</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E489">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>99047</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E490">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>99048</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E491">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>99049</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E492">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>99050</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E493">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>99051</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E494">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>99052</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E495">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>99053</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E496">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>99054</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E497">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>99055</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E498">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>99056</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E499">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>99057</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E500">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>99058</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E501">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>99059</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E502">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>99060</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E503">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>99061</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E504">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>99062</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E505">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>99063</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E506">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>99064</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E507">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>99065</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E508">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>99066</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E509">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>99067</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E510">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>99068</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E511">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>99069</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E512">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>99070</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E513">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>99071</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E514">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>99072</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E515">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>99073</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E516">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>99074</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E517">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>99075</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E518">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>99076</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E519">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>99077</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E520">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>99078</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E521">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>99079</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E522">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>99080</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E523">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>99081</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E524">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>99082</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E525">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>99083</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E526">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>99084</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E527">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>99085</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E528">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>99086</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E529">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>99087</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E530">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>99088</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E531">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>99089</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E532">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>99090</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E533">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>99091</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E534">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>99092</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E535">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>99093</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E536">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>99094</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E537">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>99095</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E538">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>99096</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E539">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>99097</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E540">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>99098</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E541">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>99099</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E542">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>99100</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E543">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>103211</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E544">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>103212</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E545">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>103213</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E546">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>103214</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E547">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>103215</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E548">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>103216</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E549">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>103217</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E550">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>103218</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E551">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>103219</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E552">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>103220</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E553">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>103221</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E554">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>103222</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E555">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>103223</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E556">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>103224</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E557">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>103225</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E558">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>103226</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E559">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>103227</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E560">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>103228</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E561">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>103229</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E562">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>103230</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E563">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>103231</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E564">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>103232</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E565">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>103233</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E566">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>103234</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E567">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>103235</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E568">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>103236</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E569">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>103237</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E570">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>103238</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E571">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>103239</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E572">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>123673</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E573">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>123674</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E574">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>123675</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E575">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>123676</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E576">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>123677</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E577">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>123678</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E578">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>123679</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E579">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>123680</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E580">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>123681</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E581">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>123682</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E582">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>123683</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E583">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>123684</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E584">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>123685</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E585">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>123686</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E586">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>123687</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E587">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>123688</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E588">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>123689</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E589">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>123690</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E590">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>123691</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E591">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>124403</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E592">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>124404</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E593">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>124405</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E594">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>124406</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E595">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>127732</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E596">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>127733</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E597">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>127734</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E598">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>127735</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E599">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>127736</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E600">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>127737</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E601">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>127738</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E602">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>127739</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E603">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>127740</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E604">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>127741</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E605">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>127742</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E606">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>127743</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E607">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>127744</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E608">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>127745</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E609">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>127746</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E610">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>127747</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E611">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>127748</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E612">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>127749</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E613">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>127750</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E614">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>127751</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E615">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>127752</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E616">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>127753</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E617">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>127754</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E618">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>127755</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E619">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>127756</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E620">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>127757</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E621">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>127758</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E622">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>127759</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E623">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>127760</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E624">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>127761</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E625">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>127762</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E626">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>127763</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E627">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>127764</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E628">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>127765</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E629">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>127766</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E630">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>127767</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E631">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>127768</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E632">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>127769</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E633">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>127770</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E634">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>127771</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E635">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>127772</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E636">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>127773</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E637">
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">