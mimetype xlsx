--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="801">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1538">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2415,50 +2415,2261 @@
     <t>16.05.25 14:05</t>
   </si>
   <si>
     <t>t.me/champussyspb/6058</t>
   </si>
   <si>
     <t>Панорамный ресторан Cristal запустил гастрономическую коллаборацию с Александринским театром. По мотивам спектакля «Женитьба» Бренд-шеф Валерий Порядин разработал специальное сет-меню, в котором поженил: • Паштейш с угрём и икрой морского ежа; • Гребешки на гриле с цукини и трюфелем; • Филе говядины с фуа-гра и соусом из лангустинов; • На десерт — петербургский трюфель; • По традиции — бокал игристого. Все четыре акта гастрономического театра можно попробовать с мая по август. Во время ужина также можно посетить театр в интерактивном формате, наведя камеру телефона на qr-код. Стоимость сета — 5000₽ Резерв: +7 (812) 207-1000 Синопская наб., 10 Реклама. ООО «Фрегат» ИНН 7842191479 Erid: 2SDnjdgCZDf</t>
   </si>
   <si>
     <t>16.05.25 07:50</t>
   </si>
   <si>
     <t>t.me/champussyspb/6048</t>
   </si>
   <si>
     <t>Горячие, летние, твои: еще 9 классных террас в Петербурге Дополняем наш список уже работающих террас и рассказываем, куда пойти в эти выходные. • Поп-ап бар SimpleWine Бар с вином и вечеринками в Севкабель Порту уже открыт! Каждую пятницу и субботу здесь провожают закат под новый диджей-сет, который продолжается далеко за полночь. 23 мая будет большая вечеринка в честь старта сезона. • Crevette Морская романтика в «Брусницыне»: вино, креветки и вид на Финский залив. • Duo Gastrobar Уютная терраса во дворе Аннекирхе, авторская кухня и отличный сервис. • Saro Любимейший спот на набережной Адмирала Лазарева. К новому сезону на террасе обновили мебель (как всегда, получилось очень стильно!), а в утреннее меню добавили новые завтраки от шефа Марии Дементьевой. • Veter Терраса с открыточными видами на носу «Летучего Голландца» — идеальна для свидания с городом. • Прошуттерия Главные амбассадоры колбаски в Петербурге открыли террасы в двух своих точках — в Озерном переулке и на Большой Пушкарской. Сезонную клубнику со страчателлой берем обязательно! • Jam Cafe Теперь это французское бистро. По-прежнему, одна из лучших летних террас города. • Траппист Все рестораны Dreamteam уже открыли веранды, и «Траппист» — не исключение. Сюда идем за свежими морепродуктами, поздними завтраками, паэльей в большой сковороде — разумеется, в сопровождении пенного. • «Хороший тигр» Уютная кофейня с террасой в одном из дворов на Садовой улице: спрятаться от шума и сделать перерыв на гранатовый эспрессо. Сохраняйте список и не забудьте поддержать автора реакциями! #шамп_список | @champussyspb</t>
   </si>
   <si>
     <t>15.05.25 13:21</t>
   </si>
   <si>
     <t>t.me/champussyspb/6043</t>
   </si>
   <si>
     <t>Завтра на «Владимирской» официально открывается новый проект Александра Гутаковского (ex. Utopist) — бар-гостиная «Октав» с Hi-Fi звуком, авангардным вином, коктейлями и едой. Дизайн от Никиты Капитурова вдохновлён студиями звукозаписи и японскими listening-барами: стеллажи и барная стойка из лиственницы, винтажная мебель и светильники из 70-80-х и, самое главное, две Hi-Fi системы — американская винтажная Altec Lansing model 19 1978-го года выпуска с ламповым усилителем и современная Pitt&amp;Giblin Superwax ручной сборки из Австралии. Коктейльную карту разработал шеф-бармен Николай Орехов: в ней собраны как твисты на классику, вроде Lemon Pie Negroni или Perfect Mojito, так и авторские эксперименты — например, Adonis Russian Tea. На стеллажах более 100 бутылок авангардных и терруарных вин, а по бокалам разливают 10–12 позиций, в том числе и Шампань. Кухня сочетает европейские и азиатские мотивы: говядина и сибас на японском гриле, классический тартар из говядины, паштет из печени кролика и другие закуски, дополняющие вино. Официальное открытие уже в эти выходные: 16 мая (пт) за пультом диджей Timofey с шестичасовым виниловым сетом из диско и хауса; 17 мая (сб) — Димитрий Комедия и его коллекция японского джаза и сити-попа. Щербаков переулок, 17/3 строение 2</t>
+  </si>
+  <si>
+    <t>09.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9972</t>
+  </si>
+  <si>
+    <t>Итальянский ужин в Maison Rouge 24 сентября в 19:00 идем на особенный ужин в Maison Rouge: на одной кухне встретятся бренд-шеф ресторана Антон Счетчиков и его друг и наставник Маттео Лаи — бренд-шеф ресторанной сети Lucky Group. Вместе они представят гостям гастросет из шести курсов, который лично презентуют гостям в зале: 1 курс: жилардо, шампань и черная икра; 2 курс: хамачи с чёрным трюфелем и щучьей икрой; 3 курс: перепелка с куриным жю, молодым сливочным картофелем и артишоком; 4 курс: равиоло с морепродуктами; 5 курс: антрекот с соусом из маринованного зеленого перца; 6 курс: груша в красном вермуте. Стоимость сета — 9500₽, с винным сопровождением — 14500₽ Ужин пройдет в сопровождении живой музыки. Хороший повод посетить ресторан после ребрендинга! Забронировать стол можно по телефону +7 (931) 290 22 22 Конюшенная пл., 2Г</t>
+  </si>
+  <si>
+    <t>08.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9963</t>
+  </si>
+  <si>
+    <t>Коктейльное бюро «Авангард» Не были здесь с открытия и пришли освежить впечатления спустя 2+ года. Пространство по-прежнему камерное и стильное, при этом без снобизма уютное. Общение с бартендерами — отдельное удовольствие, всегда эмпатичный сервис и прицельные рекомендации по коктейлям. Из нового: теперь здесь практикуют сезонные коллаборации с художниками, так что раз в несколько месяцев «Авангард» преображают арт-инсталляции. Сейчас тут много колоритных работ Анатолия Akue, плюс, к каждой арт-коллабе запускают небольшое спешл-меню: попробовали из него безалко-микс Spiced Mango Daiquiru (690₽), очень даже. Нам «Авангард» нравится тем, что это бар не только про коктейльную культуру, но и про хорошую еду. Если вам тоже не любо изучать коктейли на голодный желудок, сюда можно смело на полноценный ужин, порции добротные: • На старт хрустящие креветки с лемонграссовым майо (790₽), сэндвич с рваной курицей и клубничным гелем (730₽) и камамбер с сезонными фруктами (790₽). • На горячее бифштекс с полентой (890₽) — комфортный и сытный, и обязательно брокколи в темпуре (550₽) — тот случай, когда не ждешь от блюда вау-эффекта, а в итоге хочется тут же повторить. • Десерты тоже хороши, особенно банановый мисо-чизкейк (490₽). Из коктейлей запомнился авторский микс Anglepoise Lamp (850₽) с мягким медовым послевкусием. А вообще стараемся каждый раз пробовать здесь что-то новое, благо есть выбор из 100+ миксов и бесконечной фантазии команды. Работают с 18:00, лучше бронировать: 8 (921) 791-21-21 Жуковского, 33</t>
+  </si>
+  <si>
+    <t>08.09.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9962</t>
+  </si>
+  <si>
+    <t>Также в рамках Beat Weekend пройдет специальный показ фильма «Овсянка для чемпионов» совместно с Ozon fresh. В субботу, 12 сентября, в 15:00 на Ленфильме покажут очаровательный фильм в духе Уэса Андерсона о чемпионате мира по приготовлению овсяной каши. После просмотра фильма зрители смогут продегустировать авторскую версию каши с сыром горгонзола, медом и черным перцем по рецепту, разработанному кофейней специально для Beat Weekend и Ozon fresh. Билеты (600₽) пока есть на сайте.</t>
+  </si>
+  <si>
+    <t>07.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9961</t>
+  </si>
+  <si>
+    <t>Beat Weekend 10 сентября в Петербурге и других городах России стартует Beat Weekend — любимый фестиваль документального кино о новой культуре. Вот лишь несколько фильмов, на которые мы бы сходили: • «Биостанция Анива: дело длинной воли» — про остров Сахалин и людей, которые несмотря на обилие трудностей вместе строят научный центр будущего, объединяя исследователей, дайверов и волонтеров • «Аалто» — фильм о великом финском архитекторе — и том, что никто не становится великим в одиночку. • «Сделано в Милане: история Армани и итальянской моды» — история мирового триумфа итальянской моды, рассказанная ее создателями и ценителями от Тома Форда до Шерон Стоун • «Канье Уэст: во имя кого?» — радикальная хроника падения империи Йе Показы Beat Weekend пройдут до 20 сентября на следующих площадках: Аврора, Ленфильм, Cinéma Michèle, Каро 9 Варшавский экспресс, Out Cinema, Формула кино Галерея и Новая сцена Александринки.  Расписание и билеты — на сайте.</t>
+  </si>
+  <si>
+    <t>07.09.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9952</t>
+  </si>
+  <si>
+    <t>Грибная неделя в Bellevue На крыше «Гранд Отеля Мойка 22» бренд-шеф Николай Хвалынский запустил меню из четырех блюд из грибов. На закуску — соленые грузди с копченой сметаной и печеной картошкой (1100₽). Затем ломтики белых грибов, слегка поджаренные с луком конфи и пармезаном (1600₽) — чистый грибной вкус, подают с чиабаттой, которую следует макать в оставшийся «соус». На горячее — волован из воздушного слоеного теста с рагу из боровиков в мадере (1500₽). Самое необычное — это десерт: большая порция тирамису с белыми грибами и трюфелем (750₽). Также порадовал наполнением зеленый салат из раздела «Любимые блюда императорских огородников»: здесь брокколини, артишоки, спаржа и другая зелень. Грибное меню ловите на этой неделе, предложение сезонное. Бонусом — вид на все главные достопримечательности города. Наб. реки Мойки, 22</t>
+  </si>
+  <si>
+    <t>06.09.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9951</t>
+  </si>
+  <si>
+    <t>Покажите в комментариях грибы, которые вы собрали в этом году! Желательно с указанием района 😂</t>
+  </si>
+  <si>
+    <t>05.09.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9950</t>
+  </si>
+  <si>
+    <t>Ничего лучше мы сегодня уже не увидим. Мужчина в трусах Calvin Klein залез на мачту «Летучего голландца», а затем спрыгнул с него. Absolutely iconic.</t>
+  </si>
+  <si>
+    <t>04.09.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9949</t>
+  </si>
+  <si>
+    <t>👀 В Сейлинге — новая порция скидок: -15% в «Подписных» и -27% в Александринку.</t>
+  </si>
+  <si>
+    <t>03.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9943</t>
+  </si>
+  <si>
+    <t>6 событий на выходных • c 4 по 6 сентября — фестиваль «Книжный сад» от «Подписных изданий»: встречи с писателями, маркет петербургских издательств, музыкальные гости (Евгений Цыганов и группа MЕ4ТА, TERELYA, ARTEMIEV) и детская программа + скидка 15% на весь ассортимент «Подписных» / Итальянский сад, вход свободный • 5 и 6 сентября — фестиваль Original Meet в пространстве Мануфактура 10/12 • 5 и 6 сентября с 12:00 до 20:00 — распродажа керамики в Брусницыне от фестиваля Ceramania • 5 сентября (сб) c 13:00 — закрытие сезона на террасе ресторана Teplo: шеф Александр Векшин будет готовить осеннее меню (бигус, фаршированные перцы и томатный пирог), а в 17:00 выступит фанк-панк-джаз трио «Кто бы мог подумать» • 5 сентября (сб) в 14:00 — Spaghettata Veneziana от «Итали» в Forest Village: путешествие на лодках с гондольерами, 3 курса блюд от команды Italy, большой итальянский стол у воды и атмосфера Венецианского карнавала / ﻿взрослый билет — 19.000₽, с трансфером — 23.000₽, билеты в боте @spaghettata_bot • 6 сентября (вс) с 19:00 — Last Dance в Nola Jazz Bar на Волынском: бар устраивает вечеринку перед переездом. С 19:00 — джазовое трио, с 21:00 — Soul Sista с виниловым DJ-сетом. А также: • c 3 сентября — в прокат выходит «Тони», новый фильм студии A24 от режиссёра Мэтта Джонсона про шеф-повара, писателя и путешественника Энтони Бурдена. Смотрим в Cinéma Michèle, «Авроре», «Мираже» и других кинотеатрах.</t>
+  </si>
+  <si>
+    <t>03.09.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9934</t>
+  </si>
+  <si>
+    <t>Команда ABC Co. открыла вторую точку в Петербурге — «квартира ABC» расположилась на набережной Мойки, недалеко от Мариинского театра. Здесь открытая кухня и бар, большие окна, много дневного света и дерева. Также есть камерный зал с большим столом на 8 человек. В меню — выпечка и завтраки в течение всего дня. Особое внимание уделили сэндвичам: здесь появился отдельный sandwich bar, где готовят фокаччи и другие позиции на каждый день. Утром доставляют тёплый хлеб и круассаны по району. В кофейне планируют проводить «квартирники», лекции, книжные и арт-вечера, винные дегустации, мастер-классы. Также здесь можно провести частное мероприятие. Наб. реки Мойки, 102с1</t>
+  </si>
+  <si>
+    <t>03.09.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9932</t>
+  </si>
+  <si>
+    <t>В Futurist теперь так же, как в Inner, завтраки с безлимитным просекко Bruni в качестве комплимента — и обновленное меню, разработанное Алексеем Алексеевым совместно с новым бренд-шефом Ильей Чубриком. В меню много сытных позиций — бифштекс из рубленой говядины с английским маффином, хрустящий драник с лососем и яйцом, врап с тунцом конфи и спайси-соусом. Есть сборные завтраки — мясной или рыбный. Завтраки подают ежедневно с 10:00 до 13:00. Барочная, 6, стр 1 (вход с Большой Зеленина)</t>
+  </si>
+  <si>
+    <t>02.09.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9931</t>
+  </si>
+  <si>
+    <t>В «Европолисе» скоро откроется обновленный модный «Мираж», как на Большом и в ТЦ «Пик».</t>
+  </si>
+  <si>
+    <t>02.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9922</t>
+  </si>
+  <si>
+    <t>BRASSERIE by ACADEMIA на Васильевском острове Наконец выбрались сюда на ужин, первое впечатление — ресторан для свидания. Приглушенный свет, уютные столики на двоих, много симпатичных деталей с отсылками к Франции. Меню сосредоточили на хитах французской кухни, причем команда ACADEMIA специально путешествовала по главным гастрономическим регионам: собирали спешелы, вдохновлялись подачей. Пробуем: • Луковый суп (1050₽) безукоризненный, мы не большие фанаты этого блюда, но здесь захотелось насладиться до последней ложки. • Нисуаз (1250₽) тоже брать: тунец правильной прожарки и добротной порции, все овощи к месту. К бокалу бордо хорошо заходит пате ан крут (1050₽). • Из горячих блюд запомнился сибас под соусом берблан (1450₽): отлично приготовленная рыба и уместный гарнир из артишоков, стручковой фасоли и оливок каламата. Беф бургиньон здесь тоже хвалят, в этот раз до него не дошло, если уже пробовали, поделитесь. • На десерт яблочный тарт татен (650₽) — восторг! Мягкое песочное тесто в основе, тонкие чуть припущенные слайсы яблок, пряная карамель и ванильное мороженое на контрасте с теплой подачей. Осталось бы место, повторили бы, не думая. Теперь при случае хочется зайти на завтрак, они здесь каждый день с ранних 8:00 до 12:00. И кстати о свидании: во внутреннем дворике «Брассери» по выходным дают камерные кинопоказы, афишу анонсировали до конца сентября. Если повезет с погодой, можно совместить ужин с кино. 3-я линия В.О., 6</t>
+  </si>
+  <si>
+    <t>01.09.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9921</t>
+  </si>
+  <si>
+    <t>Дайджест! Все самые интересные посты за август — чтобы ничего не пропустить. Новые места • Азиатский ресторан Seto на Казанской • Дачный клуб «Суббота» в Комарово • Футуристичное кафе Surprise на Большом проспекте ПС • Бистро «Этма» на набережной Черной речки • Азиатское бистро Frangipani на Кирочной • Крыша Новой сцены Александринского театра Подборки • 10 мест, где смотреть кино под открытым небом в Петербурге • 17 летних террас, на которые нужно успеть до конца сезона Лучшие террасы • «Карл и Фридрих» • «Лодочная станция» • Испано-мексиканский дворик Juan • Hi-So на крыше отеля SO/ Новые завтраки • «Русская рыбалка» • «Перемена» • Inner с безлимитным игристым Обзоры • Отель 6/3 на Петроградке За городом • Клубничная ферма у Ратной палаты • Императорская ферма и Пенсионерная конюшня в Пушкине • Банный комплекс «Камыши» Скоро откроется • «Пузыри &amp; Псы» на Караванной 👀 Поддержать канал бустом: https://t.me/boost/champussyspb</t>
+  </si>
+  <si>
+    <t>31.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9912</t>
+  </si>
+  <si>
+    <t>Новое место: азиатское бистро Frangipani от команды Gaijin и Nomad Атмосфера — нарядный Бали, в интерьерах много разномастного дерева, обилие зелени, ароматы сандала. Масштаб амбициозный: три больших зала (один из них сезонный), открытая кухня, омакасе и хэнд-ролл бар. Особенно приглянулся летний дворик-сад, побольше бы таких светлых и зеленых пространств в проектах. Коктейльную карту ставила команда Василия Маркова («Авангард»), на аперитив попробовали сауэр «Франжипани» (750₽) — ставим уверенный лайк. Кухню сосредоточили на понятных азиатских позициях с авторскими твистами. Из интересного: в вечернем зале обнаружили открытую печь — обычно диковинка для азиатского проекта, здесь пекут лепешки роти (с осьминогом отличная) и жарят шашлычки кусияки. Отдельно отметим хэнд-роллы (от 580₽), понравились все. Как и татаки из говядины (990₽) — одно из лучших исполнений за последнее время. Из десертов советуем «Японский сад» (650₽): очень удачное сочетание текстур без лишней приторности. Минус, о котором не можем умолчать: на тестовом открытии в течение вечера периодически улавливался запах канализации, говорят, какая-то история с настройкой вытяжки. Желаем ребятам поскорее пофиксить этот неприятный момент, потенциал у места отличный. Кирочная, 9</t>
+  </si>
+  <si>
+    <t>31.08.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9910</t>
+  </si>
+  <si>
+    <t>Уже видели новый дроп от «Теремка»? «Теремок» и Frambini запустили две новинки с малиной в шоколаде в формате горячего фирменного блина. Первый вариант — с малиной в белом шоколаде и матчей, которая добавляет легкой терпкости. Второй — с малиной в белом и молочном шоколаде, более насыщенная шоко-версия. Интересно попробовать и сравнить оба варианта! Блины готовят под заказ, поэтому подают их горячими. Новинки уже доступны в ресторанах «Теремок». Все новости и акции сети — в тг-канале «Теремка».</t>
+  </si>
+  <si>
+    <t>31.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9908</t>
+  </si>
+  <si>
+    <t>Завтра 1 сентября! • Smoke BBQ на Петроградской будет кормить детей бесплатно, а также устраивает большой праздник с творческими мастер-классами и сладкой ватой. Малый зал на первом этаже превратится в детскую зону: здесь появится уютный шатёр с игрушками, где можно спрятаться от взрослых и поиграть. • «Хитч» на Московском также угощает детей бесплатно: каждый гость до 14 лет сам выбирает блюдо из меню и напиток. • Миллениалы дуреют с этой прикормки: школьную пиццу завтра можно будет заказать в Lu.Co, а с 1 по 3 сентября — в «Ипполите», «Наденьке» и «Федя, дичь!», а также кафе «Старт» на Газовой, 10. • В номинации «Лучший креатив» побеждает московский «Техникум», который придумал съедобный пластилин из молочного шоколада — кто в детстве не хотел попробовать его на вкус? • В КИDО — сладкий подарок для школьников: фруктовый ролл из банана и клубники с ванильным кремом и шоколадным блинчиком. • В ресторанах Pinskiy&amp;CO — подарок от «Кенгуру» при заказе Happy Meal.</t>
+  </si>
+  <si>
+    <t>30.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9899</t>
+  </si>
+  <si>
+    <t>До 13 сентября всем нужно успеть на выставку Константина и Владимира Маковских в Музее Фаберже — если еще не были, обязательно. Мы уже сходили всей редакцией и остались в восторге. На выставке представлено 168 работ двух братьев: у каждого абсолютно свой стиль и взгляд на мир. Рекомендую взять экскурсию, много интересных нюансов. Кстати, любимый мною бренд Caviar Jewellery специально к выставке выпустил кольцо «Суд Париса» по мотивам работы Константина Маковского. Кольцо имеет форму яблока и выполнено из перламутровой жемчужины на изящной серебряной ветви. Отличный пример коллаборации музейной институции и бренда украшений. Сайт выставки и билеты</t>
+  </si>
+  <si>
+    <t>30.08.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9897</t>
+  </si>
+  <si>
+    <t>3 сентября закрывается ресторан Le Courage в Басковом переулке. Красивое было место.</t>
+  </si>
+  <si>
+    <t>30.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9895</t>
+  </si>
+  <si>
+    <t>Happy Meal в ресторанах Pinskiy&amp;CO Ко Дню знаний рестораны Avocado Queen, Сыроварня и Antonio Bistro объединилсь с сетью салонов премиального шоппинга «Кенгуру». 1 сентября при заказе детского набора Happy Meal (бургер, картошка фри и напиток) каждый ребёнок получает подарок от «Кенгуру». А всех родителей на велкам угощают бокалом игристого в честь старта учебного года. Предложение действует в ресторанах: • Avocado Queen, Итальянская, 21 • «Сыроварня», Ковенский, 5 • Antonio Bistro, Кожевенная линия, 40Е Количество подарков ограничено</t>
+  </si>
+  <si>
+    <t>29.08.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9886</t>
+  </si>
+  <si>
+    <t>Крыша Новой сцены Александринского театра Вчера посетила перфоманс «Пророчества перелетных птиц» — он открывал крышу Новой сцены Александринки для широкой публики. Не очень поняла, почему запуск площадки так затянулся — по сути, появились лавочки (красивые) и свет. Рядом работает небольшой буфет. Вчера для гостей была доступна только небольшая часть крыши, а вообще ее площадь составляет 315 кв. м. Архитектурная концепция была создана студентами петербургских вузов в ходе творческой лаборатории проекта ПАО «Газпром» «Друзья Петербурга» под руководством архитектурного бюро «Студия 44». Специально идти ради крыши и видов не стоит, только если вас интересует конкретное мероприятие. В тг-канале Новой сцены пишут, что можно прийти заранее перед началом — выпить кофе (или просекко), но вчера зрителей запускали в организованном порядке, перед этим нужно было отстоять очередь в лифт. Афиша: • 29 августа — сайт-специфик перфоманса «Пророчества перелётных птиц» (sold out) • 5 сентября – лекция Олега Нестерова «Олег Каравайчук. Три степени свободы» • 6 сентября – творческая встреча с монгольским режиссёром Наранбаатаром Намнаном. Вход свободный, по регистрации Наб. реки Фонтанки, 49А</t>
+  </si>
+  <si>
+    <t>28.08.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9877</t>
+  </si>
+  <si>
+    <t>Новое место: бистро «Этма» на набережной Черной речки Приятное открытие на севере — бистро с завтраками и ужинами, которое запустил Вячеслав Рязанцев (Yes, honey!). С первого взгляда сразу приглянулся интерьер, выполненный в оранжевом и бургунди, с комфортной рассадкой и расстоянием между столами. Есть общий стол для работы за ноутбуками, а также cozy-диван у панорамного окна. В этот раз зашли на завтраки (некоторые из них можно заказать весь день). Омлет качо-э-пепе (690₽) попал в самое сердечко, драник с лососем (750₽) — хорошая база. Если хочется чего-то мега-сытного, берите завтрак «Этма» (850₽) с говяжьей сосиской, яйцами в панировке и фасолью или гриль-чиз с тамбовским окороком (550₽). Также тут есть витрина с собственной выпечкой: мы взяли булочку с кардамоном и не прогадали. В основном меню собрано плюс-минус то, что мы привыкли видеть в городских бистро: тартар из говядины, говяжья щека с пюре, куриный шницель с ромейном, из необычного — рапаны с кремом из сельдерея. Вернемся пробовать в следующий раз: после первого визита кажется, что открытие очень удачное, так что интересно зайти вечером. Наб. Чёрной речки, 35</t>
+  </si>
+  <si>
+    <t>27.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9865</t>
+  </si>
+  <si>
+    <t>В Гранд Отеле Европа стартует новый сезон бранчей Первый бранч серии состоится уже в это воскресенье в ресторане «Европа». В прошлом году сами провожали лето на аналогичном бранче, тепло вспоминаем до сих пор. В программе большой буфет с сезонными и знаковыми блюдами отеля, морепродукты, спешелы с лисичками, десертная линия. На горячей станции приготовят телятину на кости, каре баранины, лосося в кленовом сиропе, палтуса с кальмаром и многое другое. А еще каждому гостю подадут взбитое яйцо с трюфельным маслом и красной икрой — бессменный хит «Европы». Живая музыка, атмосфера ресторана с историей — в общем, очень нарядный воскресеный выход, который точно запомнится. Старт бранча 30 августа в 13:00, стоимость 17000₽ с персоны (все напитки включены). Следующие бранчи сезона ждем: • 20 сентября • 18 октября • 15 ноября Резерв: +78123296000 Михайловская, 1/7</t>
+  </si>
+  <si>
+    <t>27.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9855</t>
+  </si>
+  <si>
+    <t>15 событий на выходных Очень насыщенный уикенд — выбирайте, как проведете последние выходные лета, и не забывайте ставить реакции к посту (мы старались!) • Уже сегодня, 27 августа — день рождения «Пивной карты» в Юнионе и день рождения бистро Casper! • 28 августа (пт) с 19:00 до 23:00 — 11 лет гедонизма отмечает ресторан Charlie: ледяная горка, где на волнах шампанского будут катать устриц, спешл-меню, музыкальная гостиная с винилом и танцполом от Валерия Дятлова и Евгения Литвяка • 29 и 30 августа — большой фестиваль о неформальной культуре 70-х «Москва — Ленинград: Нечто отличное» в Новой Голландии, который пройдёт совместно с «Днём Д» и «Переделкино» • 29 и 30 августа — гастроли бейглов Nephew из Москвы в «Кафе на Хлебозаводе»: в планах — бейгл с лососем, с риетом из цыплёнка, с пастрами и яичным салатом, а также сладкий PB&amp;J • 29 августа (сб) с 12:00 — 6 лет Salone pasta&amp;bar: сладкий стол с десертами и пуншем Bellini, мастер-класс по лепке пасты, La Pescheria с устрицами, морскими ежами, гребешками и тунцом, праздничный торт • 29 августа (сб) с 15:00 — День рождения Coffee Racer: гигантская паста с морепродуктами, саксофон, гриль-станция • 29 августа (сб) в 18:00 — авторский ужин Евгения Викентьева в Meat_Coin Country Club в Комарово. Шесть подач: морской гребешок с крыжовником и бузиной, эскабече из креветок, «Красный салат», утиная грудка с морковью BBQ, бавет с Café de Paris и копченый брауни с мисо-карамелью / стоимость ужина — 13.000 ₽, винное сопровождение — 6.000₽   • 29 августа (сб) с 19:00 — AF Brew исполняется четырнадцать лет! Празднуют в тапруме на Курляндской: будет пивное казино, лото и много музыки, в том числе брасс-бенд Orchestra Beat. • 29 августа (сб) в 19:00 — большой греческий ужин с рестораном «Грис» на курорте «Марья Виллы и СПА»: застолье с с живой музыкой, танцами, общим столом и битьем тарелок / стоимость ужина — 6500₽, винное сопровождение — 3500₽ • 30 августа (вс) с 12:00 до 17:00 — вечеринка-закрытие лета Poool x Tony во дворе отеля рядом с Tony: два шефа, специальное меню, гриль, бар и музыка • 30 августа (вс) в 13:00 — старт нового сезона воскресных бранчей в ресторане «Европа» • 30 августа (вс) с 13:00 до 20:00 — фестиваль «День израильской кухни» в Центре Дизайна Design District DAA / вход свободный • 30 августа (вс) с 13:00 до 18:00 — финальные гастроли в «Нараздаче» (Рубинштейна, 13) — закрывать сезон будет Андрей Шмаков (SAVVA, Метрополь, Москва) А также: • 29 августа (сб) 14:00 и до 18:30 — Шампань Салон во дворе «Счастья» на Итальянской (перенос с 23.08) • 29 и 30 августа — Маркет у Моря в Севкабель Порту • С 28 по 30 августа — поп-ап «Пузыри и псы» у фонтана на Манежной площади • Ресторан Saro работает последний уикенд</t>
+  </si>
+  <si>
+    <t>27.08.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9846</t>
+  </si>
+  <si>
+    <t>Как же хорошо в Камышах летом! В прошлый раз была здесь зимой перед самым Новым годом — было много людей, поэтому впечатления были смешанные. Сейчас кажется, что этот момент решили: гостей было оптимальное количество, на коллективных парениях в русской парной и хаммаме все разместились с комфортом, в раздевалке тоже всем нашлось место. В этот раз брали индивидуальное парение «Отпуск на море» — пармейстеры Андрей и Владимир, вам большое спасибо за этот опыт. Сначала было парение дубовым веником, затем скраб с морской солью, основное парение, пролив эвкалиптовой водой, холодная купель, догрев в парной и шум моря. Чистый кайф! Это сезонная программа — доступна до 31 августа со скидкой (9350₽ вместо 11000₽), с сентября будут уже осенние программы. Также понравилась кухня в «Камышах» — салат с арбузом и фетой, оливье, большой выбор чая. В целом, на мой взгляд, «Камыши» — это один из лучших вариантов по соотношению цена/качество, плюс, хорошо подойдет для начинающих любителей бани. По будням входной билет на три часа стоит 5400₽, по выходным — 7200₽. В билет включен набор текстиля: простынь, полотенце, халат. Забронировать можно на сайте, на каждый слот — ограниченное количество билетов. Вход 12+, для родителей с детьми есть сеанс во вторник утром. С собой нужно взять купальный костюм и тапочки. деревня Энколово, Хуторская, 5</t>
+  </si>
+  <si>
+    <t>26.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9841</t>
+  </si>
+  <si>
+    <t>В сентябре на Караванной откроется проект «Пузыри &amp; Псы» — с фэнси-стритфудом, игристым и шампанским и бранчами по выходным. Идейный вдохновитель проекта — Никита Кузьмичев (ex-Catch22, Cherchez Bistro, Cherchez la Tarte и Le Burger). Превью состоится уже в эти выходные: с 28 по 30 августа команда откроет поп-ап напротив фонтана на Манежной площади. В программе на три дня — хот-доги, коктейли и шампанское в брендированных многоразовых стаканах, музыка и DJ-сеты. Стаканы, кстати, можно будет забрать с собой в качестве сувенира. График работы: 28 августа, пятница — с 18:00 до 21:00 29–30 августа, суббота и воскресенье — с 15:00 до 21:00 Караванная, 16</t>
+  </si>
+  <si>
+    <t>25.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9838</t>
+  </si>
+  <si>
+    <t>У Frank появились говяжьи ребра кальби в вакууме! Для приготовления дома или вашей барбекю-вечеринки. Я уже пробовала готовить на мангале их фирменные свиные ребрышки, получилось супер, просто пушка. Справится даже ребёнок. Говяжьи ребра с барбекю соусом тоже считаю удачной находкой. Очень удобно, быстро (10-15 минут на огне), мясо получается нежное, легко отходит от кости. Также можно приготовить в духовке. Заказать можно на сайте в разделе «Рёбра в вакууме», одной упаковки хватает на двоих.</t>
+  </si>
+  <si>
+    <t>25.08.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9833</t>
+  </si>
+  <si>
+    <t>«Жером» x «Крестецкая строчка» 12 сентября ресторан «Жером» вновь делает очень красивое событие вместе с «Крестецкой строчкой». План такой: сбежать из города и отправиться в посёлок Крестцы Новгородской области. Там вас ждет экскурсия по фабрике с её владельцами и знакомство с мастерицами, а затем — ужин под открытым небом — настоящее итальянское застолье от шеф-повара Павла Циклинского. На столе появятся большая зелёная тарелка, тартар с чёрным трюфелем, карпаччо из свежих артишоков с пармезаном и домашний ржаной хлеб с маслом. Продолжит обед ризотто с белыми грибами и кулателло, а главным блюдом станет стейк рибай с запечённым в углях картофелем с копчёным маслом и четверговой солью, а также овощами на гриле. На десерт — гран-наполеон со спелым инжиром. 12 сентября, трансфер из Великого Новгорода отправляется в 12:00 Стоимость билета — 35.000₽, в стоимость включен трансфер в день мероприятия и обратно – по завершении ужина. Количество мест ограничено, необходимо предварительное бронирование по телефону +7 (812) 615 22 60 Рекомендую не пропускать такую возможность: однажды я уже была на экскурсии по фабрике, и это очень красиво и интересно! А гостеприимство команды «Жером» всегда на высшем уровне.</t>
+  </si>
+  <si>
+    <t>25.08.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9832</t>
+  </si>
+  <si>
+    <t>В эти выходные в Saro будет скидка 40% на всё вино и трюфельный бургер — последние дни перед закрытием 😢</t>
+  </si>
+  <si>
+    <t>25.08.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9830</t>
+  </si>
+  <si>
+    <t>Маркет у Моря — 29 и 30 августа в Севкабель Порту Провожаем летний сезон, знакомясь с осенними коллекциями локальных брендов, — на маркете соберутся около 100 участников с одеждой, аксессуарами, предметами быта и декором. Программа мастер-классов обещает быть насыщенной. В субботу и воскресенье гости маркета создать текстурные картины и расписать горшки для растений, смастерить дискошар и объемную фигуру из зеркальной мозаики. Познакомиться со списком всех мастер-классов и записаться можно по ссылке.  Генеральный партнер маркета — бренд йогуртов EPICA — украсит площадку стильным корнером с йогуртами и творожными десертами, подготовит бонусы для гостей, а еще поставит бесплатную фотобудку для памятных фото. Подробнее о маркете на сайте. 29 и 30 августа 12:00-21:00 Севкабель Порт, ЦЕХ, Кожевенная линия, 40 Вход свободный</t>
+  </si>
+  <si>
+    <t>24.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9819</t>
+  </si>
+  <si>
+    <t>Вы че творите??</t>
+  </si>
+  <si>
+    <t>24.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9817</t>
+  </si>
+  <si>
+    <t>26 августа в Севкабель Порту пройдет фестиваль «Антон тут рядом» — на нём появится «Проявочная» Unitiki, где можно будет бесплатно распечатать фотографии, сделанные на фесте! Сервис для покупки междугородних автобусных билетов Unitiki откроет бренд-зону, посвященную путешествиям и воспоминаниям. Здесь можно будет распечатать снимки — отличный сувенир, который останется с вами надолго после окончания фестивального сезона. В этом году на фестивале выступят Feduk, Андрей Катиков, Минаева, оркестр «Антон тут рядом» вместе с тима ищет свет, Settlers и многие другие музыканты. Все артисты выступают бесплатно, а средства от продажи билетов идут на работу проектов фонда. Unitiki — сервис для покупки билетов на междугородние автобусы онлайн. На сайте представлено более 20 000 направлений по России — от крупных городов до небольших населённых пунктов! Сайт фестиваля</t>
+  </si>
+  <si>
+    <t>24.08.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9811</t>
+  </si>
+  <si>
+    <t>«Подписные издания» анонсировали свой фестиваль «Книжный сад» — он пройдет с 4 по 6 сентября! В этом году «Подписным» исполнилось 100 лет, поэтому программа грандиозная. Будут встречи с авторами, истории из жизни «Подписных» от первого лица, игра «правда или действие» с писателями, презентации, лекции, концерты, книжная ярмарка от издателей и отдельная детская программа.  Среди участников: Чжан Юэжань, китайская писательница и автор бестеллера «Кокон», итальянский писатель и историк Марчелло Симонетта, детская писательница Анджела Нанетти (онлайн), а также Евгений Цыганов и группа MЕ4ТА, Владимир Лисовский, Лев Лурье, Алёна Долецкая, Вика Чума, Марина Степнова, Кася Денисевич, Миша Никатин, Кирилл Глущенко (онлайн), Алексей Семихатов и несколько секретных гостей. Фестиваль проходит в Итальянском саду на Литейном.</t>
+  </si>
+  <si>
+    <t>21.08.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9802</t>
+  </si>
+  <si>
+    <t>Плюс одна идея на выходные: съездить на недавно открытую после реставрации Императорскую ферму и Пенсионерную конюшню в Пушкин. Мы взяли комплексный билет с посещением кладбища царских лошадей, конюшни и фермы — экскурсия проходит по субботам и воскресеньям в 13:00, продолжительность — 2 часа, стоимость — 700₽ (очень выгодно). Экскурсия была насыщенная и интересная, из минусов — нельзя прогуляться по действующей конюшне, которая сейчас расположена на месте коровника Императорской фермы, мы зашли буквально на порог. Если хочется посетить именно конный комплекс, лучше записаться на прогулку верхом (тут) или на экскурсионную программу «Лошадиная история» (но она больше расчитана на родителей с детьми). Помимо лошадей, на ферме сейчас живут павлины — их вы увидете в птичнике в конце экскурсии. Императорская ферма открыта для посещения до 31 августа. После экскурсии можно зайти на клубничную ферму у Ратной палаты в 5 минутах пешком, а затем прогуляться до Белой башни в Александровском парке. Где поесть в Пушкине: • Pio Verde • Merci Madlen • Кафе «Борщ» • Трапезная «Манна»</t>
+  </si>
+  <si>
+    <t>20.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9796</t>
+  </si>
+  <si>
+    <t>8 событий на выходных • 20–23 августа — ярмарка актуального искусства ARS в исторических казармах лейб-гвардии Московского полка / билеты — 700₽ • 22 и 23 августа — Фестиваль Казанской улицы: концерты, дегустации, лекции, гастрономические события и другие активности / программа • 22 августа (сб) — в Павильоне Новой Голландии откроется выставка «Один танцует», посвящённая Владимиру Шинкарёву (1954–2026) — художнику, писателю и одному из основателей художественной группы «Митьки» / вход бесплатный • 22 августа (сб) в 18:00 — гастрольный ужин ресторана Aga в загородном комплексе We Lodge. Шеф-повар Павел Сухопаров приготовит сет из пяти курсов в средиземноморском стиле: креветки ама-эби, черную икру с маслом и фокаччей, равиоли с боттаргой, сибаса аква пацца и сет мини-десертов / cтоимость ужина — 9500₽, забронировать можно по номеру +7 (968) 470 40 40 • 22 августа (сб) с 19:00 — DIRTY DINNER в баре Octave: большая субботняя вечеринка с коктейлями, вином, музыкой и фестивальной едой. За музыку отвечают Digital-резиденты ОКТАВ: Алиса Шаврова, DJ Krug и Евгений KOOK. • 23 августа (вс) с 14:00 до 18:30 — дегустационный Летний Салон во дворе Счастья на Итальянской, 17: будет 23 этикетки из региона Шампань от классики до рекольтантов, устричный raw-бар и летний музыкальный сет. / Билеты — 4500-4800₽ на сайте Внимание: Шампань-салон перенесли на 29 августа. • 23 августа (вс) в 19:00 — ужин братьев Мясниковых в стиле Belle Époque от ресторанного сообщества Итали в особняке Мясникова / билеты (15000₽) и подробности • 23 августа (вс) в 19:30 — финал фестиваля ШУМ на воде: концерт Фил_ю в We Lodge А также: • 21–23 августа — концерты на Сцене у моря</t>
+  </si>
+  <si>
+    <t>19.08.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9795</t>
+  </si>
+  <si>
+    <t>Лайфхак дня: забираем бесплатный абонемент на кофе в «Азбуке вкуса» А еще на лимонады, свежевыжатые соки и вообще любые напитки из кофеен «Азбуки вкуса» — способ рабочий, причем получится воспользоваться, даже если делаете небольшие покупки в супермаркетах сети: 1. Устанавливаем приложение «Азбука вкуса» и регистрируемся в программе лояльности «Вкусомания». 2. В разделе «Специально для вас» подписываемся на акции*, где дарят бонусы за покупки — 20000 бонусов за покупку 2 мороженых и 10000 бонусов за 3 любых запеканки. 3. После совершенных покупок по акциям на счет начислятся суммарно 30000 бонусов — этого как раз хватит на абонемент, который действует 7 дней на любые напитки в магазинах «Азбуки вкуса» с кофейнями. 4. Выбираем напиток в ближайшем магазине и предъявляем виртуальную карту с бонусами на кассе — все готово, бесплатный кофе, какао или апельсиновый фреш у вас! *Срок проведения акций: с 28.07.2026 г. по 24.08.2026 г.</t>
+  </si>
+  <si>
+    <t>18.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9793</t>
+  </si>
+  <si>
+    <t>Август у моря: джаз, Ludovico Einaudi и Imagine Dragons против Coldplay Вечера с живой музыкой на этой неделе: • Джаз с оркестром у моря — 21 августа «Резонанс» под управлением Станислава Чигадаева и вокалом Анастасии Сазоновой исполнит хиты Фрэнка Синатры, Луи Армстронга, Эллы Фицджеральд и других легенд джаза. Билеты по ссылке: https://clck.ru/3VGFVG • Симфония Imagine Dragons против Coldplay — 22 августа «Резонанс» столкнёт два музыкальных мира в одной программе: Believer, Thunder, Radioactive, Demons встретятся с Viva La Vida, Clocks и A Sky Full of Stars. Билеты по ссылке: https://clck.ru/3VGFWR • Ludovico Einaudi. Оркестр у моря — 23 августа Главные произведения Людовико Эйнауди прозвучат в исполнении оркестра «Резонанс» под управлением Станислава Чигадаева. Experience под шум волн, закат за сценой и минималистичная музыка Эйнауди в большом оркестровом звучании. Билеты по ссылке: https://clck.ru/3VGFYh Севкабель Порт, Кожевенная линия, 34 — 15% по коду CHAMPUSSY Все концерты Сцены у Моря — Слушай Сердцем</t>
+  </si>
+  <si>
+    <t>18.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9787</t>
+  </si>
+  <si>
+    <t>#террасадня — Hi-So на крыше отеля SO/ Приберегли визит сюда под занавес лета и не зря: благодаря остеклению, комфортно даже в прохладные и дождливые дни. Терраса открыта до конца сентября, можно смело в любую погоду. Кухня довольно ровная, без вау-эффекта, но есть несколько удачных позиций: тартар из говядины с трюфелем (1250₽) отличный, казаречче с уткой (1300₽) тоже понравились. Вителло брать не советуем, здесь в довольно странной версии на основе соуса из баклажана — на любителя. Идти сюда в первую очередь за видами, они тут фантастические. Записываем в лучшие панорамы города и обязательно вернемся на закатный бокал. Вознесенский проспект, 6</t>
+  </si>
+  <si>
+    <t>18.08.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9785</t>
+  </si>
+  <si>
+    <t>Ресторан Sarо закрывается 💔 Последний рабочий день — 31 августа. Пространство переходит команде Frantsuza Bistrot. Только недавно отмечали пятилетие…</t>
+  </si>
+  <si>
+    <t>17.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9784</t>
+  </si>
+  <si>
+    <t>⚡️ Похоже, Канье Уэст едет в Петербург! 10 и 11 октября на «Газпром Арене». П.С. Я бы дождалась официального подтверждения на сайте Канье, прежде чем брать билеты. Газпром Арена уже опубликовали анонс у себя.</t>
+  </si>
+  <si>
+    <t>16.08.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9783</t>
+  </si>
+  <si>
+    <t>Вау! С 18 по 20 сентября впервые за очень долгое время можно будет попасть в Конюшенный музей: там пройдет фестиваль «Из профессорской квартиры». В этом году фестиваль займет здание бывшего музея придворных экипажей — часть комплекса Придворного конюшенного ведомства на Конюшенной площади, 2. В программе — ярмарка искусства, концерт и перфоманс, выставка, лекции, экскурсии, кино и мастер-классы. Билеты early bird (700₽) уже на сайте.</t>
+  </si>
+  <si>
+    <t>15.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9778</t>
+  </si>
+  <si>
+    <t>⚡️ Новая сцена Александринки открывает крышу — попасть на неё можно будет 28 августа! Жаль, конечно, что под самый конец сезона. В пространстве площадью 315 кв м разместят лекторий и сцену. Здесь будут проходить камерные концерты, лекции и творческие встречи. Первым событием yстанет сайт-специфик перформанс «Пророчества перелётных птиц». Восемь девушек-перформеров в анималистичных костюмах представят 45-минутную хореографическую партитуру, основанную на наблюдении за птицами, которые каждое лето прилетают на гнездование в парк «Александрия». 28 и 29 августа в 19:00 Билеты (1700₽) на сайте Фото: Ася Минеева, Инна Дупина</t>
+  </si>
+  <si>
+    <t>14.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9767</t>
+  </si>
+  <si>
+    <t>Nola Jazz Bar в Волынском переулке закрывается, так как здание признали аварийным, и до 15 сентября проект должен съехать. Сейчас команда ищет для бара новое помещение в центре, подробнее — в посте Игоря Зернова.</t>
+  </si>
+  <si>
+    <t>13.08.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9761</t>
+  </si>
+  <si>
+    <t>8 событий на выходных • С 14 по 16 августа — музыкальный фестиваль Ленмосты / вход фри, расписание с локациями и таймингом (я планирую послушать Мартина) • 15 августа (сб) с 16:00 — гриль-вечеринка с «Бюро» во дворе Tsunami: гриль-зона со спешал-блюдами, pop-up бар с авторскими коктейлями, с 19:30 — живая музыка • 15 августа (сб) в 18:00 — ДР PioNero на Большом проспекте П.С.: театральное шоу, живая музыка, free фуршет, напитки, салют и праздничный торт • 15 августа (сб) с 23:00 — вечеринка K-30 6 Years pres. Director's Cut в честь 6-летия К-30 / билеты (от 2000₽) • 15 и 16 августа с 12:00 до 21:00 — Маркет Маркета в Севкабель Порту • 15 и 16 августа — кофейный фестиваль Флоу фест в Севкабель Порту: маркет, чемпионаты бариста, дегустации, выступления артистов / билеты (от 1300₽) • 15 и 16 августа с 10:00 до 20:00 — гастроли Mill в кафе «Академия» • 16 августа (вс) с 11:00 — ДР Animals: будет рынок-лавка с продукцией из «Брода», овощами, зеленью и продуктами от фермеров, а также крудите из свежих овощей от шефа, спешл-выпечка, сезонные напитки и шампань-станция А также: • 15 августа (сб) — открытие музея-усадьбы «Пенаты» в Репино • 16 августа (вс) — открытие ДК «Суббота» в Комарово https://t.me/dksubbota/9 • До 16 августа — шведский праздник поедания раков Kraftskiva в ресторане Nordic • Завтраки с безлимитным игристым в Inner</t>
+  </si>
+  <si>
+    <t>13.08.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9752</t>
+  </si>
+  <si>
+    <t>Мои друзья Валентина и Артемий открыли очень симпатичную студию флористики Blue в доходном доме Полежаева на Старорусской, 5/3. Сейчас сезон георгинов, и каждую неделю ребята приводят свежие цветы с собственной фермы, собирают раскидистые садовые букеты и охапки. До конца августа ребята сделали скидку 15% для читателей Шампусси по кодовому слову «Шамп» — приходите в гости по предварительной записи или оформляйте заявку на доставку в телеграм @bluestudios А еще ребята занимаются оформлением ресторанов и других общественных пространств — если у вас свой оффлайн-бизнес, можете смело обращаться!</t>
+  </si>
+  <si>
+    <t>12.08.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9750</t>
+  </si>
+  <si>
+    <t>«Пенаты» открываются для посещения С 15 августа по 31 октября, каждую субботу и воскресенье, музей-усадьба И.Е. Репина будет открыта для посещения. Можно будет увидеть восстановленные интерьеры дома такими, какими их задумывал художник, — без музейных экспонатов. Доступ будет по сеансам с 11:00 до 18:00, билет можно купить онлайн или на месте, стоимость — 400₽. После посещения усадьбы обязательно прогуляйтесь по парку, а потом на залив. А какими были «Пенаты» перед самым началом реставрации, мы показывали в этом посте. Репино, Приморское шоссе, 411</t>
+  </si>
+  <si>
+    <t>12.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9744</t>
+  </si>
+  <si>
+    <t>Новые завтраки с безлимитным фри игристым на Петроградке — теперь в ресторане Inner! Завтраки подают со вторника по воскресенье с 9:00 до 13:00, к каждому блюду идёт безлимитное игристое Prosecco Bruni в качестве комплимента, а Шампань доступна по специальной цене — 990₽. Срока действия у этого предложения пока нет. В меню — шведский тост с красной икрой и взбитым маслом (990₽), трюфельный крок-мадам с мортаделлой и грибным кремом (850₽), большой сборный завтрак с лососем (1690₽), скрэмбл с креветками, страчателлой и авокадо (950₽), а также выпечка из собственной пекарни. Пока погода радует солнечными днями, можно позавтракать на красивой зеленой террасе. Пионерская улица, 31 #чипэндшик #террасадня</t>
+  </si>
+  <si>
+    <t>11.08.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9742</t>
+  </si>
+  <si>
+    <t>Все наши площадки • Мой личный инст с лайв сторис и рилсами: https://www.instagram.com/vasenkova.natasha/ • Тредс (набирает обороты!): https://www.threads.com/@vasenkova.natasha • Шампусси в MAX: https://max.ru/champussyspb • Тг-канал со скидками Сейлинг: https://t.me/salingspb Подписывайтесь! 💗</t>
+  </si>
+  <si>
+    <t>11.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9737</t>
+  </si>
+  <si>
+    <t>В ресторане Nordic до конца этой недели отмечают Kraftskiva — шведский праздник поедания раков. Специально к нему шеф-повар Юрий Грызин создал авторское сет-меню, куда входят: • луковые хлебцы knäckebröd с раковым маслом, • варёные раки (3 шт.), • молодой картофель с маслом из летних трав, • цветные томаты с мороженым из клубники, • тарт со шведским сыром Västerbotten, копчёной сметаной и икрой ряпушки, • холодный суп из молодой мяты и зелёного горошка с раками, • кнеля из щуки с картофельным пюре à la Блюменталь, лисичками и насыщенным раковым соусом, • лапландский сыр с карамелью и мороженым из морошки. Мне сет понравился: много новых интересных вкусов и сезонных продуктов, да и цена для такого наполнения приятная — 5900₽. NB Локация у ресторана не самая очевидная, если вы не живете рядом, советую совместить, к примеру, с поездкой в Пушкин или Павловск. Пулковское ш., 107</t>
+  </si>
+  <si>
+    <t>11.08.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9733</t>
+  </si>
+  <si>
+    <t>Кажется, найден самый красивый способ уехать из города — прямо с речного причала в Санкт-Петербурге на теплоходе. С 5 по 11 сентября @volgadream приглашает в Императорский круиз: шесть дней путешествия из Санкт-Петербурга в Москву, Ладожское и Онежское озёра, Карелия, где стоит остров Кижи с деревянными храмами, шедевром русского зодчества, Мандроги, Ферапонтов монастырь с фресками Дионисия и города Золотого кольца — Рыбинск, Углич. Шесть дней за бортом менются пейзажи, а на теплоходе вас ждет атмосфера бутик-отеля в формате «все включено». Всего 56 кают, авторская кухня от шеф-повара, вина к обеду и ужину, музыкальные вечера, широкие прогулочные палубы. Бонусом — культурная программа: лекции филолога Евгения Жаринова и творческие вечера с писательницей Ириной Огановой. Узнать подробнее можно на сайте volgadream.ru</t>
+  </si>
+  <si>
+    <t>10.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9727</t>
+  </si>
+  <si>
+    <t>#террасадня Испано-мексиканский дворик Juan. В меню к лету добавили много зелени: тако в листе ромейна с крабом и гуакамоле (лайк!), большой зелёный салат и зелёный гаспачо. Другой новинки — кукурузы с хоспера с хамоном — в наличии не оказалось, а очень хотелось попробовать! Спас ситуацию кальмар в соусе чимичурри — отличный. Восстания, 45Б</t>
+  </si>
+  <si>
+    <t>10.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9722</t>
+  </si>
+  <si>
+    <t>14 августа Maison Rouge открывает новую главу Проект переходит на ежедневный режим работы, делая акцент на ресторанном формате. Теперь здесь можно будет встретиться днем или за вечерним ужином с понедельника по всокресенье. За гастрономическое направление теперь отвечает шеф-повар Антон Счетчиков, ранее работавший в Jamie's Italian, Kristof, Marso Polo, Fresa's, Mercado Nella Famiglia и Grecco. Он обновил меню и добавил к уже полюбившимся позициям новые блюда. Главными событиями недели остаются вечера с четверга по субботу. В эти дни в ресторане проходит салонная вечерняя программа с живой музыкой. 14 августа состоится официальное открытие нового формата работы: можно первыми оценить обновление меню и провести красивый вечер в Maison Rouge. Резерв: на сайте или по телефону +7 (931) 290-22-22 Конюшенная площадь, 2</t>
+  </si>
+  <si>
+    <t>10.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9718</t>
+  </si>
+  <si>
+    <t>Дачный клуб «Суббота» в Комарово Команда всеми любимого «Сельского паба» открыла новый проект в здании Дома творчества писателей. Сейчас работают в техническом режиме, судя по отзыву Аси, есть большие задержки по кухне. Поэтому планировать визит стоит попозже, когда наладят процессы. В меню — завтраки весь день, форшмак и пирожки, холодный борщ, щучьи котлеты и говяжьи щеки с перловкой на горячее. 10:00–22:00 Комарово, Кавалерийская улица, 4/4</t>
+  </si>
+  <si>
+    <t>10.08.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9709</t>
+  </si>
+  <si>
+    <t>Клубничная ферма у Ратной палаты Случайно наткнулись на это место по пути на Императорскую ферму в Пушкине. Фермы нет на карте, названия тоже нет, ориентир — велосипед с баннером «Клубника с грядки». Клубнику можно собрать самим (просят не есть с грядки, но можно попробовать 1-2 ягодки), либо купить уже собранную, цена будет одинаковая — 900₽ за 1 кг. Ягоду можно помыть прямо на месте. Также здесь можно купить голубику и лисички из Псковской области. Есть вареная кукуруза и напитки, небольшая летняя терраса. Ну, а вид с клубничных полей на Ратную палату — отдельное восхищение. Место на карте</t>
+  </si>
+  <si>
+    <t>09.08.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9707</t>
+  </si>
+  <si>
+    <t>C 12 по 14 августа на все билеты в открытый бассейн у Флагштока действует скидка 30% по промокоду F30POOL26. Билеты на сайте. Продажа билетов открывается за 4 дня до даты сеанса, включая день начала продаж (после 15:00).</t>
+  </si>
+  <si>
+    <t>07.08.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9703</t>
+  </si>
+  <si>
+    <t>Имейте в виду, что завтраки с безлимитным (и бесплатным) игристым в «Перемене» продлили на весь август — но только по будням. UPD «Перемена» уточнила время действия акции — с 9:00 до 12:00.</t>
+  </si>
+  <si>
+    <t>07.08.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9697</t>
+  </si>
+  <si>
+    <t>В Tsunami сочный апдейт меню! В центре обновления — яркие вкусы, за которые мы любим лето (и по которым будем скучать уже через считанные недели!). Так что успеваем к ребятам в «Цунами» на граффити-террасу на маринованный арбуз цукемоно (350₽), гедза с лисичками (850₽), севиче из тунца с арбузом (850₽) и павлову с дыней (650₽). В качестве пейринга — коктейль из лимитированной коллекции «Пузыри» в коллабе с брендом украшений SBLESKOM. При заказе каждого напитка можно выиграть один из гарантированных призов: серебряные украшения, мерч, метафорические карты или сертификат в магазин бренда. Резерв: 8 (981) 101-00-39 Лиговский, 37</t>
+  </si>
+  <si>
+    <t>07.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9690</t>
+  </si>
+  <si>
+    <t>Снимать любимые моменты лета на пленку — наша маленькая традиция! Этим летом РИИЛ вместе с фотолабораторией «Луч» выпустили лимитированную катушку с фирменными засветами и графикой, которые появятся на кадрах при проявке. 50 катушек разыграют в боте. Там вас ждут пять картинок с разными жизненными сценами — на каждой спрятана плёнка. Найдите все пять и станьте участником розыгрыша. А если не хочется ждать, плёнку можно купить в «Луче». Принесите её туда после съёмки и поделитесь фотографиями с РИИЛ — тогда проявка будет бесплатной, а самые яркие кадры смогут появиться на фасадах столицы. Снимайте своё лето, сохраняйте яркие моменты и делитесь ими с друзьями вместе с тарифом РИИЛ. Правила и условия розыгрыша</t>
+  </si>
+  <si>
+    <t>06.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9680</t>
+  </si>
+  <si>
+    <t>У меня новый любимчик среди отелей в Петербурге — новый Отель 6/3 на Петроградке! Останавливались здесь с родителями на три дня и отметили несколько плюсов: • Идеальное расположение: до Петропавловки 5 минут пешком, до Эрмитажа и «Метеора» в Петергоф — 20 минут пешком, при этом тут тихо и спокойно. • Собственный двор с террасами, несколько ресторанов и классных баров на выбор — Белый рябчик, Круч, Баски и монегаски, Коктейльный магазин пластинок 33⅓, Roots le petit bar, в двух шагах — Harvest, Probka и Aga. • Свежий ремонт и отличные завтраки в формате «шведский стол» (с игристым!) в местном ресторане Casa Tua — в теплое время иделально начать день на террасе • Отличное соотношение цена/качество: стандартный номер в августе сейчас стартует от 8100₽/ночь — для отеля такого уровня на Петроградке это хороший прайс. В Отеле 6/3 есть разные категории номеров, в том числе семейный или Супериор с сауной. Мы жили в двухкомнатном люксе с двумя санузлами — очень удобно для семьи или компании. В каждой категории номеров — удобные кровати с ортопедическим матрасом, кофемашина, умная колонка, профессиональный фен, халаты и тапочки. А в будущем здесь еще появится свой спортзал! В общем, сохраняйте для себя и смело рекомендуйте друзьям из других городов. Блохина, 6/3 Сайт отеля Тг-канал отеля</t>
+  </si>
+  <si>
+    <t>06.08.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9671</t>
+  </si>
+  <si>
+    <t>12 событий на выходных • 6 августа (уже сегодня!) с 19:00 до 23:00 — ДР Kona bistro: танцы, винил, арбузная гранита и торт • 7 августа (пт) с 18:00 — ДР Meat_coin Country Club в Комарово: музыкальный вечер с участием G-POL и Jeam Biscuit на террасе • 7 августа (пт) в 20:00 — живое выступление Артёма Крицина, гитариста группы «Мумий Тролль», на террасе «Огородников» / мест немного, резерв +7 (967) 593-41-85 • 8 августа (сб) с 14:00 — Пикник Афиши на Елагином острове: расписание и билеты • 8 и 9 августа с 12:00 до 17:00 — Фестиваль клубники в Брусницыне: можно будет купить ягоду и фермерские овощи / программа • 8 августа (сб) в 17:00 — гостевой ужин ресторана «Гребешки» на загородном курорте «Майтри» • 8 августа (сб) в 18:00 — день рождения паба Harry • 8 августа (сб) в 19:30 — летний ужин в «Дубках» с Paloma Cantina • 9 августа (вс) с 14:00 — ДР Ателье на Лахтинской: вечеринка во дворе с текилой, тако, чимичангой и целой батареей джин-тоников на баре • 9 августа (вс) в 19:30 — старт камерного музыкального фестиваля «ШУМ на воде» в загородном отеле We Lodge: первым выступит автор-исполнитель OITZMANN / билеты А также: • 8 и 9 августа — распродажа в шоуруме Delo • Кинопоказы под открытым небом</t>
+  </si>
+  <si>
+    <t>06.08.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9670</t>
+  </si>
+  <si>
+    <t>Экспресс-розыгрыш! У меня есть один билет на круиз «Аншлаг по Неве» — он пройдет завтра, 7 августа, в 19:30, а все билеты на него были раскуплены еще полтора месяца назад. Подарю билет одному читателю на свой выбор, ваша задача — в комментариях поделиться самым смешным/ярким моментом этого лета (можно с фото!). Итоги подведем уже завтра утром. UPD Розыгрыш завершен, всем спасибо за ваши истории, выбрать победителя было сдожно! Итоги уже в комментариях 👀</t>
+  </si>
+  <si>
+    <t>06.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9660</t>
+  </si>
+  <si>
+    <t>В «Русской рыбалке» на Крестовском появились завтраки с безлимитным игристым! На выбор идут три сета за 3600₽, в каждом три полноценных блюда плюс десертная булочка со сливками плюс винный безлимит (можно заменить на сидр из пивоварни «Карл и Фридрих»). Пробовали «Завтрак гурмана»: здесь греческий йогурт с гранолой и ягодами, форель с авокадо на воскресенском хлебе и омлет с креветками и овощами. История довольно сытная, можно брать один сет на двоих и комфортно пошерить блюда. Тем более что есть опция докупить дополнительный безлимит вина или сидра за 2100₽. Если все же захочется дополнить сет, можно заказать отдельные блюда из утреннего меню, цены вполне гуманные для локации: ростбиф на ремесленном хлебе (740₽), драники из цукини с форелью (720₽), сырники (540₽). Завтраки подают каждый день с 10:00 до 12:00, игристое и сидр по безлимиту наливают до 13:00. Главное — успеть сделать заказ сета до 11:59. Провели здесь пару часов в погожий день на веранде и словили ощущение умиротворенного утра на природе — очень приятно, особенно в центре шумного Крестовского. Южная дорога, 11</t>
+  </si>
+  <si>
+    <t>05.08.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9651</t>
+  </si>
+  <si>
+    <t>🍿 10 мест, где смотреть кино под открытым небом в Петербурге Собрали все варианты в одном месте и добавили расписание ближайших показов. • Севкабель Порт Бесплатные кинопоказы до 13 сентября Афиша, нужна регистрация (открывается за 48 часов) 6.08 в 20:00 — Мечтать не вредно 8.08 в 21:30 — Операция Панда. Дикая миссия 9.08 в 18:00 — Приключения Паддингтона 3 9.08 в 20:30 — Я бы тебя пнула, если бы могла 13.08 в 20:00 — Ведьмина служба доставки • Двор Василеостровского рынка Вход свободный, афиша 6.08 в 20:00 — Петербург. Только по любви (18+) 9.08 в 19:00 — Шедевр 13.08 в 20:00 — Идеальный матч (18+) 16 августа в 19:00 — Главная роль • Новая Голландия Бесплатные кинопоказы на большом экране перед газоном. На языке оригинала с русскими субтитрами. Афиша 5.08 в 19:30 — Порко Россо 6.08 в 19:30 — Ходячий замок • Терраса ресторана Mona Каменноостровский пр., 47 Показывают кино с 1 по 29 августа, для того, чтобы попасть на кинопоказ, нужно заранее забронировать столик по номеру +7 921 993 5047 Афиша 8.08 в 22:00 — Питер FM 14.08 в 22:00 — Дьявол носит Prada 15.08 в 22:00 — Джентльмены • Летний двор Brasserie by Academia 3-я линия ВО, 6 Афиша и билеты (1300₽, в стоимость входит попкорн) 7.08 в 17:30 — Леди и бродяга 7.08 в 20:30 — Джейн Остин испортила мне жизнь (sold out) 8.08 в 17:30 — Римские каникулы (sold out) 8.08 в 20:00 — Анатомия падения 9.08 в 17:30 — Частная жизнь 9.08 в 20:00 — Главная роль • Сад Особняка Мясникова Восстания, 45 Афиша и билеты (2800₽, в стоимость брони входит попкорн) 5.08 в 19:30 — Дневник памяти 09.08 в 19:30 — Письма к Джульетте 10.08 в 19:30 — Грязные танцы 13.08 в 19:30 — Ромео и Джульетта • Терраса ресторана Kira Кирочная ул., 67, стр. 2 Европейское кино совместно с A-One, билет — 2000₽ 8.08 в 20:00 — Грация 22.08 в 20:00 — Пятый элемент • Конный клуб «Вента-Арена» д.Хирвости, Центральная ул.62/а Кинопоказы в стиле old money. Билет — 3000₽, в него входит бокал и приветственный сет закусок Бронь через директ 7.08 в 19:00 — Хороший год 23.08 в 19:00 — Римские каникулы • Ресторан на крыше «Горизонты» Торговый пер., 3 Билеты от 800₽ с человека 5.08 в 22:00 — 500 дней лета 16.08 в 22:00 — Полночь в Париже 19.08 в 22:00 — Римские свидания • Крыша Бертгольд центра Афиша, стоимость — 1700₽ Нужно узнавать инфо о доступных местах и покупать билет через аккаунт в тг</t>
+  </si>
+  <si>
+    <t>05.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9649</t>
+  </si>
+  <si>
+    <t>Минутка полезного бьюти: в «Галерее» открылся первый поп-ап корейского бренда Medicube совместно с сетью Cream.Shop Корнер будет работать эксклюзивно до 31 августа, поводов заглянуть сразу несколько: • При покупке двух продуктов бренда третий идет в подарок. • В поп-апе можно протестировать популярные бьюти-гаджеты Medicube для умного домашнего ухода. • При регистрации в программе лояльности Cream.Shop подарят еще больше косметических презентов. Лиговский проспект, 30А (ТРЦ «Галерея»)</t>
+  </si>
+  <si>
+    <t>04.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9647</t>
+  </si>
+  <si>
+    <t>5 августа — вечеринка в средиземноморском стиле в честь дня рождения ресторана Nomad В честь праздника в Nomad будут подавать 3 вида устриц по 300₽ (Розовая Джоли, Касабланка и Фин де Клер). А с 19 до 21 DJ Esthetique будет играть средиземноморские миксы. Кстати, устрицы по 300₽ будут продаваться в Nomad весь август — #чипэндшик, как мы любим! ул. Ленина, 18/49 +7 (921) 782-77-11 Сайт ресторана</t>
+  </si>
+  <si>
+    <t>04.08.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9641</t>
+  </si>
+  <si>
+    <t>В эту субботу едем на летний ужин в Dubki! Наша уже ежегодная традиция и просто отличный повод зацепить теплый загородный вечер за нарядным столом. 8 августа гест в «Дубках» дает Paloma Cantina, так что ждем много мексиканских специалитетов и морепродуктов на гриле. Ребята анонсировали севиче из гребешка, тако с креветкой и осьминогом, индейку ачиоте, тропический тарт на десерт и еще несколько любопытных спешелов. Цена удовольствия — 6500₽ с человека с приветственным бокалом пузырей. По возможности, конечно, советуем приезжать с ночевкой, чтобы никуда не спешить, все-таки путь из города не самый близкий. По промокоду DUBKI10 действует дисконт 10% на проживание, забронировать со скидкой можно на сайте. P.S. Остаться на ночь стоит как минимум ради включенного в проживание завтрака, в погожий день ребята накрывают утреннюю линию на улице, и это чистый кайф. 8 августа в 19:30 Ленинградская обл, Кингисеппский р-н, дер. Дубки, ул. Садовая, д. 1</t>
+  </si>
+  <si>
+    <t>04.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9632</t>
+  </si>
+  <si>
+    <t>Новое место: азиатский ресторан Seto Это первый проект Алексея Мочнова («Сон», MOA) с четким фокусом на Азию. Заведение получилось без преуменьшения камерным, посадок не больше 20. Над антуражем постарались: собрали коллекцию масок кабуки, японские ширмы в стиле шинуазри, эффектный ветряной колокол — рассматривать детали интересно и находиться здесь приятно. Для знакомства с меню и на компанию в стол удачно разошелся футацу сет (2850₽) с миксом хенд-роллов, тако и в меру острых азиатских аппетайзеров — последние очень зашли. А вот тако скорее нет, чем да: к начинкам вопросов нет, но хрустящая основа из фритюра ощущается чересчур жирной, на любителя. Из стартеров запомнилось татаки из мраморной говядины (900₽): мясо нежнейшее, и соуса понзу тут как раз в меру, чтобы подчеркнуть, но не перетянуть вкус на себя. Фаршированная креветка (980₽) aka креветочный голубец, наоборот, довольно соусное блюдо, но что-то в этом определенно есть. А вот ролл с лососем без риса с щедрой порцией сливочного сыра (1150₽) показался простоват для своей цены. Из горячего понравился азиатский твист на бургерную котлету — хамбагу из мраморной говядины (850₽). Лосось в цитрусовой глазури (1200₽) тоже хорош, морковно-имбирное пюре в качестве гарнира — топ. Что однозначно заслуживает в Seto внимания, так это коктейльная карта, ее собирали с чувством и толком. Команда помогает подобрать уместный пейринг к любому блюду, наш фаворит вечера — микс Keki Iro (890₽) на базе джина и игристого с тропическими акцентами и матча-пеной. Открыты ежедневно с 12:00 до 23:00, меню обещают докрутить под обратную связь гостей в течение месяца. Казанская, 22</t>
+  </si>
+  <si>
+    <t>03.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9630</t>
+  </si>
+  <si>
+    <t>Сезон японской малины в «Горилле»: малиновый сет и подарки от Cream.Shop Японское нео-бистро «Горилла» в Петербурге и азиатский стритфуд «Горилла by БАСТА» в Москве совместно с пространством корейской косметики Cream.Shop создали сет по случаю сезона японской малины — он проходит с 3 по 23 августа. Что входит в сет:   • шоколадный брауни с малиной и фисташкой; • «Малиновый хайбол» на кордиале шисо-базилик с нотами малины и белого шоколада; • «Японская искра» на основе белого джина, какао ликёра и кордиала шисо-базилик с добавлением малиновой пыльцы.    При заказе специального предложения гость получает подарочный набор от Cream.Shop из четырех продуктов: гидрофильное масло с берёзовым соком, восстанавливающий крем, осветляющие пэды и бальзам для губ.   Стоимость сета — 960₽ — #чипэндшик Большой проспект П.С., 35 +7 931 350 35 35</t>
+  </si>
+  <si>
+    <t>03.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9629</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победитель: 1. Андрей (@an_dreas_k) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>03.08.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9628</t>
+  </si>
+  <si>
+    <t>Ещё одно закрытие: 9 августа заканчивает работу ресторан Ro.</t>
+  </si>
+  <si>
+    <t>03.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9618</t>
+  </si>
+  <si>
+    <t>Напоминаем, что уже сегодня подведем итоги розыгрыша с Cruise!</t>
+  </si>
+  <si>
+    <t>03.08.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9613</t>
+  </si>
+  <si>
+    <t>Несколько интересных событий на этой неделе: • Во вторник, 4 августа в 19:00 в ресторане Fresa’s отмечаем день рождения Антонио Фреза, основателя Fresa’s Restaurant Group. Антонио привезет чемодан продуктов из Италии, из которых шеф-повар Максим Козлов приготовит special-блюда. Также в программе — диджей-сет, небольшой квиз, живая музыка от кавер-бэнда и праздничной торт. Депозит — 5000₽ на гостя. В него входят welcome-drinks и закуски. Резерв: +7 (931) 002-56-91. • Еще один именинник этой недели — создатель Кабаре ШУМ Артем Балаев. 4 августа в 20:00 в ШУМе пройдет праздничный концерт в атмосфере ресторана 90-х. Соавтор и ведущий вечера — создатель популярного проекта «Под лаком» Егор Иванов. Вход свободный, дресс-код: ресторан 90-х. • А в среду, 5 августа, KuznyaHouse отметит свое десятилетие событием, которого еще не было в истории Новой Голландии. После завершения работы на острове пройдет большой праздничный ужин для 60 гостей. Соберутся все шефы проекта: Глен Баллис, Айзек Корреа, Руслан Закиров и Александр Богданов. Стоимость (включая винное сопровождение) – 9500₽. Сбор гостей 20:30, начало ужина 21:00. Резерв по телефону +7 (911) 921 16 69 или по ссылке.</t>
+  </si>
+  <si>
+    <t>01.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9609</t>
+  </si>
+  <si>
+    <t>ТАЙГАСТРО-2026 25 июля стартовал шестой международный гастрономический фестиваль ТАЙГАСТРО — проект от красноярского ресторана Tunguska, рассказывающий о гастрономическом наследии регионов и локальных продуктах. Фестиваль продлится до 16 августа и соберет вокруг себя более 500 проектов из России, а также Казахстана, Беларуси, Индии, Сербии и Китая. В ресторанах-участниках уже готовят фестивальные сеты из сезонных и локальных продуктов, в каждом – три блюда и напиток, алкогольный или безалкогольный. Попробовать фестивальные сеты в ресторанах-участниках в Санкт-Петербурге: Forest Hill, Gent, Leth, Minerals, Prosa breakfast bar, Regions, Saigo Izakaya bar, Sea Forest, True Crab, True Meat, «Мемо»   А также с 1 по 31 августа в рамках ТАЙГАСТРО в меню Pizza 22см появится сибирская пицца от шеф-повара Натальи Трапезниковой из ресторана («ЧУМ»). Подробности и программа фестиваля по ссылке: taigastro.ru</t>
+  </si>
+  <si>
+    <t>01.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9604</t>
+  </si>
+  <si>
+    <t>#live #террасадня в «Карл и Фридрихе» прямо сейчас нет очереди и куча свободных столов.</t>
+  </si>
+  <si>
+    <t>01.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9600</t>
+  </si>
+  <si>
+    <t>Самый большой магазин LIME в Петербурге открылся после реконструкции Теперь в ТРЦ «Галерея» на площади 4 783 кв. м представлены все три линии бренда — женская, мужская и детская. Всё выглядит очень современно: продуманное зонирование и освещение, кассы самообслуживания, просторные примерочные, столы из стали, дерева и камня. На первом этаже, где находится линия Woman, появились увеличенные зона нижнего белья и обувная комната с мягкой мебелью для примерки. Секции Man и Kids разместились на втором этаже.</t>
+  </si>
+  <si>
+    <t>31.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9598</t>
+  </si>
+  <si>
+    <t>Дайджест! Все самые интересные посты за июль — чтобы ничего не пропустить. Новые места • Nothing Fancy на Васильевском острове • Булочная «Старт» на Курляндской • Бистро gaby на Карповке • Кафе Aster на Петроградке • Рюмочная «Министерство Вкусовой Промышленности» • Городская Кулинария Шаляпин в Vokzal 1853 • Кофейня «Хэппи Ап» на набережной Черной речки • Seto на Казанской • Бар-гостиная Casauma в апарт-отеле Well • Первый филиал московской сети JPan • Кофейня «Ягода» в особняке Елисеевых • В «Перемене» запустились завтраки • Прогулочный теплоход Новой Голландии • Завтраки в Closer Обзоры • Пиано-бар Michele • Reborn 2.0 Подборки • 10 сезонных блюд в ресторанах Петербурга, которые вам (и нам!) нужно успеть попробовать этим летом • Планы на лето • Где есть сэндвичи Лучшие террасы • Гранд Отель Европа • Веранда ресторана «Огородники» • Kira на Кирочной Загородный отдых • «Марья Виллас и Спа» 👀 Поддержать канал бустом: https://t.me/boost/champussyspb</t>
+  </si>
+  <si>
+    <t>31.07.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9592</t>
+  </si>
+  <si>
+    <t>Маркет Маркета В начале августа в Севкабеле снова будет людно: 15 и 16 августа пространство «Цех» примет «Маркет Маркета», большой летний фестиваль Яндекс Маркета. На площадке соберётся больше 60 брендов. Тут и одежда, и украшения, и аксессуары, и косметика, и всё для дома. Среди участников много локальных марок, за которыми интересно следить: CHOIS, Chaika, Flawsome, KRYGINA Cosmetics. Будут и товары Яндекс Фабрики. Также гостей ждут мастер-классы, спортивные и детские зоны, тематические пространства от сервисов и партнёров. Если проголодаетесь между активностями, есть фудкорт, а расслабиться можно будет в зонах отдыха или под музыкальное выступление. В общем, можно будет занять целый день и одному, и с детьми, и большой компанией. Суббота и воскресенье: с 12:00 до 21:00 Вход свободный, нужно только зарегистрироваться и скачать приложение Маркета Севкабель Порт, пространство «Цех»</t>
+  </si>
+  <si>
+    <t>31.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9586</t>
+  </si>
+  <si>
+    <t>На днях заглянули в Севкабель Порт, а там много всего нового — и в том числе специальное меню в оттенках мадженты в 11 заведениях. Это Т2 запустил проект «Траектории связи и вкуса» в коллаборации с мультимедийной выставкой «Траектории интервалов». Успел попробовать два маджентовых коктейля: один во французском бистро Cécile с видом на залив и один в греческом бистро Petra с атмосферной террасой в виде тайного сада. Однозначно рекомендую в теплый летний вечер! Для абонентов Т2 действуют классные бонусы: специальные цены на спешл-блюда и напитки, скидка 20% на выставку «Траектории интервалов» и 10% мерч. После заказа меню обратите внимание на визитку с QR-кодом: по нему можно получить билет на выставку или диджитал-стикерпак для Telegram. Куда еще зайти и что попробовать — смотрите на сайте. Летнее меню можно попробовать до 31 августа в Севкабель Порту 🩷</t>
+  </si>
+  <si>
+    <t>30.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9575</t>
+  </si>
+  <si>
+    <t>В особняке Елисеевых на Мойке открылась кофейня «Ягода» Атмосфера — чистый петербургский шик в лучших дворцовых традициях. Новая туристическая точка притяжения, не иначе. Вывески пока нет, для ориентира: вход в Yagoda Coffee через парадные двери бизнес-центра с львами. Сюда, конечно, не столько за едой и баром, сколько за имперской роскошью и фоточками. Тем не менее меню завтраков, обедов и десертов есть, и при том внушительное: цены для локации гуманные, оставим в комментариях. Заглянули мельком чисто на чашку кофе и булочку, и здесь впечатления неоднозначные: маковый бисквит (370₽) показался суховат, такое стойкое ощущение вчерашней сдобы. Хотя по сладости и начинке вполне не дурен. А вот с фильтром (250₽) совсем не задалось: перед подачей бариста протер ободок чашки пальцами без перчаток, по запросу кофе и чашку сиюминутно и без вопросов заменили, но осадочек остался. Людей ожидаемо много, если и идти, то после ажиотажа первых недель. Мы вряд ли вернемся, но и категорично отговаривать от экскурсии сюда не станем, вдруг вам повезет больше. Набережная Мойки, 59</t>
+  </si>
+  <si>
+    <t>30.07.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9574</t>
+  </si>
+  <si>
+    <t>Ресторан «Кинг Понг» на Большой Морской закрывается спустя 16 лет работы, 1 августа — последний день. Команда планирует искать новое помещение, также продолжает работу Pong на Петроградке. UPD Кофейня Bonch на Большой Морской от тех же владельцев тоже закрывается 1 августа, после 13 лет работы.</t>
+  </si>
+  <si>
+    <t>30.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9565</t>
+  </si>
+  <si>
+    <t>11 событий на выходных • С 27 июля по 2 августа — Лейла отмечает день рождения (первый юбилей на барной линии!) и устраивает недельный фестиваль / программа • С 27 июля по 2 августа — Фестиваль малины на Московском рынке: кинопоказ, мастер-классы, специальные блюда и напитки из малины / регистрация • 31 июля (пт) в 19:00 — CHEF'S DINNER в Tel Aviv by Saviv: ужин за большим столом от бренд-шефа Тимофея Милюкова. В меню — кутабы, зеленый горошек на гриле с лабане, салат с солёными лимонами и сезонными фруктами, хумус с лесными грибами и др блюда / стоимость ужина — 6000₽, винное сопровождение — 3000₽, резерв 8 (921) 353-22-12 • С 31 июля по 2 августа — «Мечтатели» на Фонтанке отмечают 11-летие: готовят 11 ностальгических блюд, а сомелье Маргарита Котельникова открывает свой винный архив и возвращает на бокалы знаковые бутылки • C 31 июля по 3 августа — фестиваль современного танца «Танец без ума от себя и от любви» / программа • 1 и 2 августа с 12:00 до 20:00 — первый «Маркет друзей» в саду alvaar и ЧАО: 9 локальных брендов, фуд-корт от «Сибаристики», терраса с креслами Delo Design и большой клумбой от ЧАО • 1 августа (сб) в 15:00 — Токсовская Сидрерия устраивает в Шуваловском парке закрытый показ короткого док видео о посадке яблоневого сада. В программе — фуршет, дегустация и посадка яблони / билеты • 1 августа (сб) — весь день на Cruise специальные рейсы и лучшие позиции из меню Kuznyahouse &amp; B-Side от бренд-шефа Саша Богданов и шеф-бармена Миши Шакурова / программа • 1 августа (сб) в 19:00 — ДР Co-op Garage (действует строгий FC) • 1 и 2 августа с 12:00 до 16:00 — старт серии тематических бранчей в Poool Bistro: сезон откроет Aperol Brunch — итальянский уикенд с welcome Aperol Spritz и специальным меню • 2 августа (вс) в 14:00 —  «Спагеттата» возвращается — в секретный двор на Петроградке: несколько курсов блюд от команды ресторанов Итали, винное сопровождение, паста из огромной сковороды, лимончелло и музыка / билеты — 16.000₽</t>
+  </si>
+  <si>
+    <t>29.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9556</t>
+  </si>
+  <si>
+    <t>Сэндвичи официально в своей прайм-эре! Вот 5 мест, где их стоит попробовать в Петербурге: 1. «Сэндвич, бро» В понедельник, 3 августа, Владимир Чистяков (Poool, Santa Gloria) откроет поп-ап проект на Петроградке — он будет работать только один месяц напротив «Санта Глории». Это такой камбек в 2020, когда Владимир экспериментировал с сэндвичами во время пандемии. Если всё пойдет хорошо, то нас ждет уже постоянная точка с сэндвичами. Мытнинская набережная, 6 2. Low Kitchen Недавно, наконец, опробовала лично, сэндвич с цыпленком и трюфельным соусом — 10 из 10! Очередей в понедельник вечером почти не было, но на выходных время ожидания может увеличиться. Южная дорога, 15 3. RAP Новый проект на Некрасова: киоск с паноццо, сэндвичами из теста для неаполитанской пиццы. Есть четыре варианта начинок, нас больше всего привлек вариант с мортаделлой, страчателлой и трюфельным мёдом. Некрасова, 26 4. Nil’s Deli Вкуснейшие сэндвичи на хрустящей воздушной фокачче от семейной пары на Петроградке. Съезжинская, 4 5. Eggsellent Скучаю по их сэндвичу «Весенний хруст», но в корнере на Василеостровском рынке есть еще два интересных экземпляра — сэндвич с риетом из лосося с каперсами и «Туна мелт» — горячий сэндвич на розовом картине. Большой пр. ВО, 16/14Б</t>
+  </si>
+  <si>
+    <t>29.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9547</t>
+  </si>
+  <si>
+    <t>Ресторан Reborn (бывший Recolte) пережил «перерождение» — и весьма удачное! Во-первых, в мясном ресторане Duo Band появились камеры сухого вызревания и мясная витрина — можно самому выбрать понравившийся отруб. Соответственно, расширилась и линейка стейков. Во-вторых, появились новые блюда от шефа Андрея Колвалева: пиканья сухого вызревания с цитрусовым понзу (1200₽), обожженный лосось с соусом тайгер милк 900₽, большой флорентийский тартар (1700₽). В-третих, здесь по-прежнему можно попробовать совершенно уникальные десерты от Стаса Пауля. Среди новинок — тарт татен из баклажана с мисо-карамелью, «Павлова» с клубникой и печёным болгарским перцем, шоколадный десерт с черносливом и беконом. А еще мне очень нравится в Reborn подборка арта — в вечерней атмосфере смотрится особенно эффектно! Пр. Добролюбова 11</t>
+  </si>
+  <si>
+    <t>29.07.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9540</t>
+  </si>
+  <si>
+    <t>#террасадня Летняя терраса нового средиземноморского ресторана «Марко Густо» — прямо у воды, с видом на Финский залив и «Лахта Центр». Здесь приятный летний вайб: яхты, морской воздух и много пространства. Днем на террасе можно устроить деловой обед, а вечером — смотреть на закат над заливом. Приморский пр., 80, корп. 2, стр. 1 Резерв: +7 (911) 780-21-70</t>
+  </si>
+  <si>
+    <t>28.07.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9539</t>
+  </si>
+  <si>
+    <t>Коллаб, которого мы ждем: на вечеринке в честь своего 11-летия закрытый клуб Co-op Garage объединится с «Магнитом»!</t>
+  </si>
+  <si>
+    <t>28.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9538</t>
+  </si>
+  <si>
+    <t>Совместно с Cruise разыгрываем два билета на любой рейс в этом сезоне с депозитом в 6000₽, который можно будет потратить на блюда и напитки. Cruise by Kuznyahouse — это речные круизы с лучшими видами на город: культурная программа, продуманная винная и коктейльная карта, еда от шефа Kuznyahouse Александра Богданова и музыка. Условия участия простые: 1) Подписаться на тг-канал Cruise 2) Быть подписанным на тг-канал Шампусси: еда и отдых в Петербурге 3) Нажать кнопку «Участвую!» Победителя объявим 3 августа с помощью бота. Всем удачи!</t>
+  </si>
+  <si>
+    <t>28.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9529</t>
+  </si>
+  <si>
+    <t>Делимся небольшим фотоотчетом с «Планеты К-30» — было круто! А фестивальная атмосфера в пространстве «10/12 Мануфактура» продолжается, ведь сейчас там проходит фестиваль Summer Sound: впереди 15 концертов, среди которых — Iowa, Хаски, Zoloto и др. Напомним, что билеты удобно покупать в Афише Т-Банка: это эксклюзивный доступ к отдельным трибунам, проход без очереди, поддержка 24/7 и безопасная покупка. А по промокоду ШАМПУССИ на покупку билетов в Афише в Т-Банке по моей ссылке действует дополнительный кэшбэк до 30% в приложении Т-Банка (действует при оплате любой картой Т-Банка до 31 августа на первую покупку, кэшбэк до 1000₽).</t>
+  </si>
+  <si>
+    <t>28.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9528</t>
+  </si>
+  <si>
+    <t>Аня Коварская выдала базу — рекомендую к прочтению всем PR-специалистам. От себя добавлю, что у меня не осталось ресурса на т.н. «поддержку» абсолютно коммерческих мероприятий (к сожаелению, такие запросы поступают практически каждый день). Но мы продолжаем акцию #сейлингсаппорт в моем втором канале Сейлинг — если у вас производство в Петербурге и ваш бизнес пострадал от пожаров на складах WB, пришлите мне в личные сообщения @champussyad: — короткое описание проекта; — ваш оффер или скидку; — ссылка; — несколько вертикальных фото на выбор6 И мы бесплатно разместим пост о вас.</t>
+  </si>
+  <si>
+    <t>27.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9519</t>
+  </si>
+  <si>
+    <t>«Охта Парк» совместно с «Астра Марин» провели первый теннисный турнир и вечеринку на Неве (спойлер: было много красивых девушек!). Соревнование состоялось на борту трёхпалубного теплохода «Шустрый бобёр» во время прогулки по рекам и каналам города. Это было красиво: дресс-код в теннисной эстетике, фуршет, панорамы города. Ждём анонса следующих вечеринок!</t>
+  </si>
+  <si>
+    <t>26.07.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9514</t>
+  </si>
+  <si>
+    <t>А что вы читаете этим летом? Я с кайфом прочитала последний детектив из серии о Корморане Страйке («Человек со шрамом» Роберт Гэлбрейт), «Нетерпение сердца» Цвейга, начала новую краеведческую книжку от «Академии» — «Петербургская жизнь в 1892 году» — и новый дачный номер «Петрополя». Еще в планах перечитать «В сторону Сванна». Нахожусь в поиске книги для отпуска, буду рада вашим советам!</t>
+  </si>
+  <si>
+    <t>25.07.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9505</t>
+  </si>
+  <si>
+    <t>#террасадня в Kira на Кирочной. Любимый жанр: тихий зеленый двор без машин, курортный вайб, комфортная посадка. Вчера здесь проходили гастроли Brasserie by Acadenia, так что вечер начался с устриц, редиса со сливочным маслом и кремана. Из меню в этот раз приятно удивил салат из цукини с жареным халуми, фисташками и мятой (950₽). А сегодня, 25 июля, в 20:00 на террасе Kira стартует серия камерных кинопоказов совместно с кинопрокатной компанией A-One — первым покажут фильм Клода Лелуша «Мужчина и женщина». Всего планируется три показа. Кирочная ул., 67, стр. 2</t>
+  </si>
+  <si>
+    <t>24.07.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9500</t>
+  </si>
+  <si>
+    <t>В Севкабель Порту обнаружен поп-ап бар «Балтика Brew». Фасад украшен массивными шестернями и металлическими элементами, имитирующими механизмы XIX века. Внутри — деревянные столы, металлические стойки и винтажные лампы — получилось атмосферно! На кранах — 10 сортов, в том числе безалкогольных, а также «Техно IPA» с ярким цитрусовым ароматом сортов Amarillo и Citra, гибридный стиль «Анти-лагер Кёльш», вишневый сорт «Заводной крик» и полусухой «Пневмо-Сидр». Поп-ап будет работать до конца теплого сезона.</t>
+  </si>
+  <si>
+    <t>24.07.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9498</t>
+  </si>
+  <si>
+    <t>Капустный фестиваль «Крошево» пройдет в Боровичах 26 сентября, хэдлайнеры музыкальной программы — Хмыров, Антоха МС и DJ Groove. Вход на фестиваль бесплатный, но в этом году появилась возможность купить билет на сайте с доступом в фан-зону у главной сцены и фан-зону капустной зарубы — он стоит 5000₽. Я была на фестивале в прошлом году (вот пост) — и была очень впечатлена капустным парадом и зарубой на мосту, да и в целом было круто! Так что save the date.</t>
+  </si>
+  <si>
+    <t>24.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9497</t>
+  </si>
+  <si>
+    <t>И важное объявление. Если у вас производство в Петербурге, и ваш бизнес пострадал от пожаров на складах, напишите мне в личные сообщения @champussyad с пометкой сейлинг — мы бесплатно разместим ваш оффер/скидку в канале Сейлинг.</t>
+  </si>
+  <si>
+    <t>23.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9487</t>
+  </si>
+  <si>
+    <t>11 событий на выходных • 23–25 июля — фестиваль фортепианной музыки «Клавиши» в пиано-баре «Вчера и навсегда» • 24–26 июля — фестиваль уличных театров «Елагин парк» / программа • 24 июля (пт) с 19:00 — французский вечер в ресторане Kira совместно с Brasserie by ACADEMIA: авторские коктейли, устричный бар, редис с соленым маслом, утиная ножка конфи, тарт татен, а также джаз и артист в образе французского мима. • 25 июля (сб) с 11:00 — банный фестиваль «Камыши шумят» / билеты закончились, но можно встать в лист ожидания • 25 июля (сб) с 11:00 до 16:00 — вечеринка для собак и их владельцев во дворе Utopist: кафе-мороженое для собак, художник-скетчист, который зарисует вас и вашу собаку, чилл-зона • 25 июля (сб) с 14:00 до 02:00 — открытие бара-гостиной Casauma • 25 июля (сб) с 17:00 — ДР ресторана Avocado Queen • 25 июля (сб) с 18:00 — гостевая смена Евгения «Гастропанка» Миркина — шеф-повара и владельца проекта China New Boys в Челябинске — в «Пище династии Минь» • 25 июля (сб) в 19:30 — теннисная вечеринка на воде от «Охта Парка» и «Астра Марин» на теплоходе «Шустрый бобёр» • 25 июля (сб) — Ужин на песке в «Майтри»: мраморные ребра 10-часового копчения и закат над заливом • 26 июля (вс) с 17:00 до 22:00 — самый первый Aster на Маяковского празднует ДР: открывают окна, убирают всю мебель и слушают винил от Kito Jempere</t>
+  </si>
+  <si>
+    <t>23.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9481</t>
+  </si>
+  <si>
+    <t>В атриуме Гранд Отеля Европа летнее настроение без пауз — и неважно, что там у нас по прогнозу. В кафе «Мезонин» сейчас действует сезонный спешл: на входе встречает нарядная тележка с итальянским джелато и сорбетами с классическими и вау-вкусами. Особенно заинтриговало джелато с ряженкой, горгонзоллой и сорбет апероль-шприц. В коктейльную карту добавили ягодные миксы на основе голубой и зеленой матчи: клубника-кокос, смородина-мята и манго-банан. Ну и какое лето без аффогато: помимо беспроигрышного сочетания ванильного джелато с эспрессо, в «Мезонине» еще и эффектная подача прямо перед гостем. Михайловская, 1/7</t>
+  </si>
+  <si>
+    <t>23.07.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9480</t>
+  </si>
+  <si>
+    <t>Достойная аналитика по рейвам в Петербурге.</t>
+  </si>
+  <si>
+    <t>23.07.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9471</t>
+  </si>
+  <si>
+    <t>Первый филиал московской сети JPan в Петербурге открывается сегодня в 18:00 на Некрасова 37/20 — буквально соседняя дверь от House of Jade. Впечатления после пре-открытия пока смешанные. Понравились горячие закуски (особенно копченый тофу). Сашими из тунца и хэнд-ролл с лососем не понравились совсем. Будем надеяться, что ребята еще докрутят некоторые позиции. Может, кто-то бывал в JPan в Москве? Что посоветуете попробовать?</t>
+  </si>
+  <si>
+    <t>22.07.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9467</t>
+  </si>
+  <si>
+    <t>Красивый проект открывается в субботу, 25 июля, в апарт-отеле Well — бар-гостиная Casauma. Пространство с атмосферой частного салона объединит коктейли, живую музыку, искусство и культурную программу. Над дизайном работала команда akke.collective. Одну из стен занимает масштабная абстрактная работа художницы Галы Волковой написанная прямо на штукатурке. Слева от барной стойки — винтажное пианино. Программа открытия 25 июля: 14:00-16:00 LEX ZEN (улица) 16:00-18:00 Acoustic Live 18:00-20:00 джазовый дуэт Елизаветы Кузнецовой и Полины Плохих 20:00-22:00 кавер-группа «Лайт» 22:00-24:00 группа «по себе» 24:00-2:00 - artarea Измайловский бул., 1, корп. 2, ст. 1</t>
+  </si>
+  <si>
+    <t>22.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9466</t>
+  </si>
+  <si>
+    <t>Делимся новой полезной опцией для выгодных походов в рестораны и путешествий! По дебетовой карте S7 — T-Bank сейчас начисляют до 30% бонусными милями при оплате в ресторанах, кафе и супермаркетах.  Процент щедрый, так что реальные мили копятся буквально с каждой заказанной чашкой кофе: накопленное можно потратить на покупку билетов S7 Airlines и дополнительные услуги (например, сделать повышение класса обслуживания). Плюс, по карте есть доступ к закрытым распродажам авиакомпании.  Оформить дебетовую карту S7 — T-Bank с такими условиями можно до 24 августа: делается онлайн и всего за пару минут по ссылке.</t>
+  </si>
+  <si>
+    <t>21.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9465</t>
+  </si>
+  <si>
+    <t>Это красиво: идеальная тарелка для бутербродов с икрой найдена у «Рыбных правил» — её специально для магазина создала художница Юлия Степанова. Стоит соответствующе — 7000₽.</t>
+  </si>
+  <si>
+    <t>21.07.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9463</t>
+  </si>
+  <si>
+    <t>Это красиво: идеальная тарелка для бутербродов с икрой найдена у «Рыбных правил» — её специально для проекта создала художница Юлия Степанова. Стоит соответствующе — 7000₽.</t>
+  </si>
+  <si>
+    <t>21.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9461</t>
+  </si>
+  <si>
+    <t>Каков ваш рецепт идеального лета? Это может быть прогулка с друзьями или просто кружка кофе, прыжок с парашютом или поход на фестиваль! Что касается фестивалей, то в этом у нас случился мэтч с ребятами из Афиши Т-Банка, которые пригласили меня на фестиваль и прислали крутой дискошар со стартерпаком для летних мероприятий! Кстати, в Афише Т-Банка все события можно посмотреть в одном месте — очень удобно! Заходишь в приложении Т-Банка в раздел Город, затем Афиша. Например, в Петербурге сейчас проходит музыкальный фестиваль Summer Sound — с концертами Хаски, Zoloto, Дельфина, Iowa и др. А 26 августа в Севкабель Порту пройдет фестиваль «Антон тут рядом». Все партнеры проверены, поэтому покупка безопасна. А еще в Афише можно купить билет на отдельную трибуну для более комфортного посещения и по этому же билету быстро пройти в отдельный вход (долой очереди!). Изучайте Афишу на сайте по моей ссылке и планируйте своё лучшее лето! P.S. Делюсь с вами промокодом ШАМПУССИ: покупайте с ним билеты в Афише в Т-Банке по моей ссылке с дополнительным кэшбэком до 30% в приложении Т-Банка (действует при оплате любой картой Т-Банка до 31 августа на первую покупку, кэшбэк до 1000₽).</t>
+  </si>
+  <si>
+    <t>21.07.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9455</t>
+  </si>
+  <si>
+    <t>На месте бистро Ockam на Казанской в техническом режиме открылся Seto 海 — новый проект Алексея Мочнова («Сон», MOA). Кухню возглавляет бренд-шеф Павел Филин ( «Сон» и «MOA»), меню создано совместно с шеф-поваром Виктором Якимом, работавшим в Grand Hyatt Dubai и в команде трёхзвёздочного Michelin-шефа Heinz Beck. В меню есть традиционные японские закуски, сеты на компанию, хрустящий рис и тако, гёдза, а также бенто-ланчи, которые подают по будням. Казанская ул., 22</t>
+  </si>
+  <si>
+    <t>20.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9449</t>
+  </si>
+  <si>
+    <t>И еще один пункт из списка дел на лето — done ✔️ На закате покатались на катере, который арендовали у уже проверенных ребят из теплоходного товарищества «Петроград». Катер — американский скоростной Rinker 246 Captiva BR на 8 пассажиров, с большим носом, куда помещается до 4 гостей. Можно по рекам и каналам, а можно — в залив. Закуски на борт заказали в Pro Bruch. И не забудьте взять с собой бутылочку белого или розового вина!</t>
+  </si>
+  <si>
+    <t>20.07.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9448</t>
+  </si>
+  <si>
+    <t>И еще один пункт из списка дел на лето — done ✔️ На закате покатались на катере, который арендовали у уже проверенных ребят из теплоходного товарищества «Петроград». Катер — американский скоростной Rinker 246 Captiva BR на 8 пассажиров, с большим носом, куда помещается до 4 гостей. Можно по рекам и каналам, а можно — в залив. А за закуски на борту спасибо проекту Pro Bruch. И не забудьте взять с собой бутылочку белого или розового вина!</t>
+  </si>
+  <si>
+    <t>20.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9439</t>
+  </si>
+  <si>
+    <t>#террасадня Веранда ресторана «Огородники» в усадьбе Данилевского — хит сезона, не иначе! Собрала здесь друзей на камерный обед в честь дня рождения — хотелось загородного вайба, но при этом в черте города, чтобы всем было удобно добираться (и все точно вкусно поели!). Для компаний есть большой стол немного поодаль от основной посадки. Красивая зеленая территория, цветочное оформление, еда с дачным настроением — в общем, всё сложилось. Если соберетесь на выходных, точно стоит бронировать стол заранее, в хорошую погоду здесь полная посадка. Институтский пр., 22</t>
+  </si>
+  <si>
+    <t>19.07.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9434</t>
+  </si>
+  <si>
+    <t>#live Отец и сын Каневские жарят и разделывают бычка на вертеле, рядом манит-манит-манит BBQ-карусель с ягненком, Илья Бурнасов жарит шашлыки — так проходит пикник во дворе Smoke BBQ на Лодейнопольской. Ещё можно успеть на ягненка (в 19:00) и концерт, а вечером прямо во дворе покажут финал ЧМ на большом экране — если не успели забронировать стол в пабе, то как вариант!</t>
+  </si>
+  <si>
+    <t>18.07.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9433</t>
+  </si>
+  <si>
+    <t>Сегодня телеграм-каналу Шампусси исполнилось ровно 4 года! А его создателю (то есть мне) — страшно сказать, 33! Вот такой вот двойной праздник. И главный мой подарочек — это вы 🫶</t>
+  </si>
+  <si>
+    <t>17.07.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9424</t>
+  </si>
+  <si>
+    <t>Новое место: кофейня «Хэппи Ап» на набережной Черной речки Это новый проект от создателей Ketch Up c завтраками весь день и демократичными ценами, который, на наш взгляд, отлично вписался в районе Чёрной речки, где не хватает подобных мест. Фирменное блюдо здесь — бансы: булочки с различными начинками. Нам приглянулся самый базовый вариант — с омлетом, докторской колбасой и чеддером (370₽). Кстати, тип булочки можно выбрать — есть пшеничные и цельнозерновые. Помимо завтраков, есть несколько видов боулов, салатов и основных блюд. А также обширная карта напитков: авторские кофейные, лимонады с изотоником, матча, смузи, витаминные шоты. В напитки можно добавить коллаген или протеин, приготовить на цикории. Заказ в «Хэппи Ап» делается у стойки, а разместиться можно в одном из двух залов (в дальнем есть фотобудка!) или на террасе. Набережная Черной речки, 35 ст 1 8:30 – 21:00 Сайт кофейни</t>
+  </si>
+  <si>
+    <t>17.07.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9417</t>
+  </si>
+  <si>
+    <t>В ресторане Closer сегодня запустили завтраки! В утреннем меню — домашние блины с форелью и копченым сыром, скрэмбл с трюфелем и пармезаном, хот-дог из печи, хашбраун с икрой и сметаной, деревенский завтрак и не только. Завтраки подают каждый день с 9:00 до 13:00. А еще у ребят появилась летняя терраса! Таврическая, 31-33</t>
+  </si>
+  <si>
+    <t>16.07.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9408</t>
+  </si>
+  <si>
+    <t>14 событий на выходных • 16-19 июля — фестиваль короткометражного кино под открытым небом «Кинолес» в Лисьем носу / вход свободный • 17 июля (пт) в 19:00 — ресторану Sea, Signora исполняется 5 лет! Атмосфера итальянской Ривьеры, фирменный welcome-пунш, сет от DJ NASTYA AND, живая музыка от кавер-группы «Чили Санчос», поздравление от Антонио Фреза и праздничный торт. • 18 июля (сб) в 01:05 — вечеринка Кабаре ШУМ в поезде «Ночной экспресс» • 18 июля (cб) с 12:00 — летний бранч для всей семьи во дворе Frantsuza Bistrot: ярмарка, аккордеонист с программой из мелодий французского шансона, специальное меню от шефа, сезонные фрукты и ягоды, сладкая вата и джелато от Popio • 18 июля (сб) с 14:00 до 20:00 — фестиваль об итальянской культуре от Doctrina et Nobiles в Комарово / вход свободный, нужна регистрация • 18 июля (сб) с 15:00 до 22:00 — пивная дворовая вечеринка по случаю ДР пивоварни On the Bones в Branch Garage • 18 июля (сб) в 18:00 — караоке-вечер на Московском рынке совместно с «Пикником Афиши» / регистрация • 18 июля (сб) в 19:30 — ДР ресторана «Илма» на курорте «Марья Виллы и СПА» + в 11:00 в банном комплексе курорта будут гастроли Дегтярных бань • 18 и 19 июля — фестиваль «Деревня художников: наши дни», посвященный Деревне художников в Шувалово-Озерки / регистрация • 18 и 19 июля — Большой пикник семьи Каневских в Smoke BBQ на Петроградке • 18 и 19 июля с 10:00 до последнего гостя — Kuznyahouse отметит десятилетие большим фестивалем на Новой Голландии / программа А также: • 17 и 18 июля — показы шоу «Анемоя» в Ленинград Центре • 17, 18 и 19 июля — концерты на Сцене у Моря в Севкабель Порту • 19 июля в 22:00 — смотрим финал ЧМ по футболу</t>
+  </si>
+  <si>
+    <t>16.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9406</t>
+  </si>
+  <si>
+    <t>Ханс Циммер, Людовико Эйнауди и хиты 80-х на Сцене у Моря Три концерта в Севкабель Порту, которые подарят красивый вечер и яркие впечатления: • Вселенная Ханса Циммера — 17 июля Оркестр «Резонанс» под управлением Станислава Чигадаева исполнит музыку Ханса Циммера и Джона Уильямса. «Интерстеллар», «Пираты Карибского моря», «Гарри Поттер», «Звёздные войны» и другие культовые саундтреки. Билеты по ссылке: https://clck.ru/3Uko7F • Ludovico Einaudi. Оркестр у моря — 18 июля Музыка Людовико Эйнауди в исполнении оркестра под управлением Станислава Чигадаева. Experience и другие знаменитые произведения великого неоклассика. Билеты по ссылке: https://clck.ru/3UkoDc • Симфонические 80-е! — 19 июля Оркестр «Резонанс», вокалисты и главные хиты десятилетия. ABBA, Modern Talking, Boney M., A-ha, Tina Turner, Bad Boys Blue, Stevie Wonder и другие легенды. Танцы у моря, закат и атмосфера настоящего летнего праздника. Билеты по ссылке: https://clck.ru/3UkoJt Место: Севкабель Порт Скидка — 15% по коду CHAMPUSSY Больше летних концертов — Слушай Сердцем</t>
+  </si>
+  <si>
+    <t>16.07.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9397</t>
+  </si>
+  <si>
+    <t>Поделюсь здесь и своими предварительными итогами и планами: ✅ Что успела: • Покататься на Кузня Круиз • Съездить на Щучье озеро • Вкусно поесть и попить вино на террасах Saro и Французы • Потанцевать под «Мою Мишель» на вечеринке журнала «Мнение редакции» • Сходить на VK Fest и поймать ностальгию под выступление Тату • Проводить закат в Aiki Terrasa • Съездить на дачу к подруге и собрать грибы и ягоды в лесу • Кайфануть на террасе в Meat_Coin Комарово • Отдохнуть в «Марью Виллас и СПА» • Собрать букет луговых цветов • Выпить вина на балконе с бывшими коллегами из Авиасейлс • Научиться кататься на электросамокате (спасибо проводнику!) • Отметить Ивана Купала в бане • Поужинать во дворике отеля 6/3 👀 Что планирую: • Отметить ДР: пообедать на террасе «Огородников» и покататься на катере • Сходить на «Пикник Каневских» • Поужинать на террасе «Лодочной станции» • Позавтракать на террасе Aga • Сходить в открытый бассейн у Флагштока • Съедить в «Мазаную горку» • Сходить в «Нараздаче» • Сходить на концерт Акмаля на крыше (10 сентября) • Сходить на йогу в Лопухинском саду с SHU RUN • Попробовать завтраки в Closer • Съездить в Кронштадт и в Царское село • Пообедать с родителями в дворике ресторана «Тепло» • Сходить на выставку Маковских в Музей Фаберже • Сходить в новый ДКиО ЮИ • Сгонять на ужин на песке в «Майтри» • Снять домик загородом на неделю и поехать с собакой (ищу варианты!)</t>
+  </si>
+  <si>
+    <t>16.07.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9396</t>
+  </si>
+  <si>
+    <t>Ровно половина лета прошла! Как вы её провели? Где были, что понравилось, а что не очень? Может быть, воспользовались рекомендациями из канала или нашего списка идей на лето? Будем благодарны за обратную связь!</t>
+  </si>
+  <si>
+    <t>15.07.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9395</t>
+  </si>
+  <si>
+    <t>Планы на выходные: шоу «АНЕМОЯ» в Ленинград Центре «АНЕМОЯ» — шоу о времени, в котором вы никогда не жили. Театр, вокал, хореография, цирк и мультимедиа складываются в целое путешествие по разным эпохам и состояниям: от кинематографического блеска до диско и сказочных миров, где материализуются мечты Прозрачные декорации, меняющаяся геометрия пространства, воздушные гимнасты, эквилибристы и канатоходцы Даты шоу — 17, 18, 31 июля и 7 августа Билеты 18+</t>
+  </si>
+  <si>
+    <t>15.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9393</t>
+  </si>
+  <si>
+    <t>Кабаре ШУМ делает вечеринку в поезде! Событие приурочено к запуску нового пространства ШУМ × KGallery в Москве. Маршрут начнется еще ночью в Петербурге. В ночь с 17 на 18 июля поезд «Ночной экспресс» превратится в Gypsy Disco рейс: цыганские песни, поэтические чтения и коктейли от Онегин — прямо в вагоне-ресторане. Финальной остановкой станет Москва. Вечером 18 июля в новом пространстве ШУМ × KGallery на Яузской откроется выставка архивных фотографий Аллана Танненбаума, запечатлевшего легендарный Studio 54. Вечер продолжится диско-вечеринкой и живыми выступлениями. Чтобы попасть но вечеринку, достаточно купить билет на «Ночной экспресс». Отправление: 01:05, поезд №021А, Санкт-Петербург, Московский вокзал, Финальная точка: Кабаре ШУМ × KGallery; Москва, Яузская ул., 1/15</t>
+  </si>
+  <si>
+    <t>14.07.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9382</t>
+  </si>
+  <si>
+    <t>Кстати, я недавно впервые побывала в «Марье» летом, такой кайф! Большая часть ухоженная территория и много развлечений: есть оборудованный пляж, рыбалка, прокат велосипедов, аквацентр и бани, экотропы — два дня прошли очень насыщенно. Жили в отеле, номера в котором больше похожи на мини-дома. Жаль только, не смогли закупиться в местном магазине (у него был выходной) — хвалят копченую скумбрию и пельмени с форелью!</t>
+  </si>
+  <si>
+    <t>14.07.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9381</t>
+  </si>
+  <si>
+    <t>⚡️ Бар Redrum открывается сегодня в 18:00!</t>
+  </si>
+  <si>
+    <t>14.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9379</t>
+  </si>
+  <si>
+    <t>18 июля ресторан «Илма» на курорте «Марья Виллы и СПА» на берегу Суходольского озера празднует первый день рождения! Команда приглашает встретить экватор лета в окружении реликтовых сосен: пробовать эксклюзивное меню от шефа, дегустировать вина и слушать живую музыку. Что будет: • Станция легких закусок и антипасти: тарталетки с тремя видами икры, карельские специалитеты, плато мясных деликатесов собственного производства, парма с дыней и др. • Интерактивная зона гриля и морепродуктов: мраморная говядина, карельский ягненок, куриное филе, стейки из форели, тигровые креветки, кальмары, большое соте на огне с дальневосточными мидиями и ракушками вонголе • Винный салон и приветственный бар • Концерт кавер-группы «Джигит Арт» и праздничный торт! 18 июля (сб), 19:30 Гастрономический сет от бренд-шефа: 4.900₽ Винное сопровождение (винный салон): 3.100₽ Детский билет (для гостей от 5 до 16 лет): 2.900₽ Резерв: +7 (812) 56-56-444</t>
+  </si>
+  <si>
+    <t>14.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9373</t>
+  </si>
+  <si>
+    <t>#террасадня Гранд Отель Европа в этом году открыл свою летнюю террасу совместно с Monochrome: бренд стилизовал интерьер и разработал форму сотрудников, а отель представил летний десерт в виде сферы с ядром из сочной черешни и коктейль Monochrome Шприц. С 11:00 до 14:00 на террасе подают завтрак а-ля карт, среди блюд — «Императорская каша», которую любил Петр I: это перловка, приготовленная на миндальном молоке, шеф-повар Денис Соболев дополняет ее вареньем из тыквы и лепестками миндаля. В основном меню — союз итальянской и петербургской кухни, например, фирменное блюдо Гранд Отеля Европа — бефстроганов по семейному рецепту баронессы Элен де Людингаузен-Строгановой. Терраса расположена в самом центре города — находка для тех, кто ищет тихое зелёное место в районе Невского проспекта.</t>
+  </si>
+  <si>
+    <t>13.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9367</t>
+  </si>
+  <si>
+    <t>В фудпространстве Vokzal 1853 открылась «Городская Кулинария Шаляпин». Четвёртая точка сети в Петербурге расположилась на первом этаже бывшего Варшавского вокзала и имеет отдельный вход с улицы. В кулинарии представлен весь привычный ассортимент: готовые блюда русской кухни и замороженные полуфабрикаты. От себя советуем обратить внимание на выпечку — пирожки, сосиски в тесте, маковый рулет (!). VOKZAL 1853 / 1 этаж Обводный канал, 118</t>
+  </si>
+  <si>
+    <t>13.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9364</t>
+  </si>
+  <si>
+    <t>Админ сегодня.</t>
+  </si>
+  <si>
+    <t>12.07.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9362</t>
+  </si>
+  <si>
+    <t>Новая Голландия во вторник, 14 июля, открывает сезон кинопоказов под открытым небом. • 14 июля «На ярком солнце» Рене Клемана • 15 июля — «Безумный Пьеро» Годара • 16 июля — мелодрама Клода Лелуша «Мужчина и женщина» Все фильмы демонстрируются на языке оригинала с русскими субтитрами, начало показов — в 19:30, вход свободный.</t>
+  </si>
+  <si>
+    <t>11.07.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9360</t>
+  </si>
+  <si>
+    <t>Новый пит-стоп на заливе: бистро AT 8/10 открыли сезонную точку в Солнечном, рядом с ж/д станцией — в верёвочном парке «Вертик». Теперь после прохождения трасс, прогулки по лесу или отдыха на пляже «Ласковый» можно перекусить зелёным салатом с сыром халуми и томатами (560₽), хот-догом с куриной колбаской, трюфельным айоли, маринованным луком и луком фри (590 ₽), пиццей пепперони (820 ₽) и др. Ежедневно с 11:00 до 20:00 Посёлок Солнечное, Вокзальная улица, 29</t>
+  </si>
+  <si>
+    <t>10.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9359</t>
+  </si>
+  <si>
+    <t>Если будет так же мало реакций, я уйду на пенсию!!!</t>
+  </si>
+  <si>
+    <t>10.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9349</t>
+  </si>
+  <si>
+    <t>10 сезонных блюд в ресторанах Петербурга, которые вам (и нам!) нужно успеть попробовать этим летом Спаржа, горох, лисички, ревень, череншня и другие радости. • Bergamot запустил меню зеленой спаржи (привозят из подмосковной Коломны): салат из спаржи, груши, авокадо, базилика (1350₽), жареная спаржа с гремолатой из оливок (1700₽), флан из семги и гребешков с комбу-бульоном (950₽) и другие блюда • Анималс: тартин со взбитой рикоттой и спаржей (980₽), спаржа на гриле с яичным салатом (980) и рисовая каша с клубникой и ревенем (680₽) — последнюю подают на завтрак до 12:45 • Big Wine Freaks: молодой горох с лисичками (990₽) и жаренный картофель с лисичками (990₽) • Прошуттерия: чебуррата (1200₽), она же буррата с черешней, фисташками и жасминовым бальзамиком • Cafe Claret: карпаччо из ягод и томатов (1000₽) — подают в рамках фестиваля завтраков BreakFest • Kona: пончик с ревенем (490₽) • Closer: жареные нектарины из печи с джелато (890₽) • Faces cafe: пицца с лисичками и рукколой (1190₽), паста с лисичками и сливочной страчателлой (1390₽), ризотто с лисичками и черным трюфелем (1260₽) и другие блюда • «Мечтатели»: дикий киш с лисичками (1790₽), палтус с лисичками и икорным соусом (920₽₽), картофель а-ля Робюшон с лисичками и бургундским соусом (610₽) • Meal: зеленая окрошка с крабом (1150₽) Также лисички уже появились тут: • «Лодочная станция» • Mere • Бистротека • Перемена • Rimski • Flori • Мона • La Biga • Ro #шамп_список</t>
+  </si>
+  <si>
+    <t>09.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9340</t>
+  </si>
+  <si>
+    <t>11 событий на выходных • 10-12 июля — фестиваль Планета К-30: три дня и более 50 артистов на расширенной территории Мануфактуры 10|12 и клуба К-30 • 10-12 июля — фестиваль барбекю-культуры «Гриль Фест Нева 2026» в квартале «Брусницын» / билеты и подробности • 11 июля (сб), 10:30-18:30 — театральная суббота «Александринский в Александрии» с лекциями, экскурсиями, перформансами и концертом на лугу • 11 июля (сб) с 12:00 весь день — Василеостровский рынок празднует ДР вечеринкой «Сад&amp;Огород»: коктейли из сезонных ягод и фруктов, шахматный турнир, мастер-классы по рисованию, посадка помидоров и базилика, кастомные шоперы и плакаты, а также музыка от лейбла Добро и Леши Зорькина • 11 июля (сб) в 17:00 — камерный ужин «Русский стиль» от шеф-повара Романа Клюквина в коттеджном посёлке Форест Вилладж (Репино) / количество мест строго ограничено, для резерва необходимо подать заявку по ссылке • 11 июля (сб) в 19:00 — вечеринка во дворе «Ателье» на Лахтинской, 4: фирменные коктейли, тако, диджей и танцы до глубокой ночи • 11 и 12 июля — фестиваль уличной еды «Вкусы родной страны» в парке «Белые пески» в Сосновом Бору: оленина из Мурманска и чуду из Дагестана, строганина из Калининграда и пян-се из Владивостока • 11 и 12 июля — открытие рюмочной «М. В. П.» на Петроградке • 11 и 12 июля с 12:00 до 21:00 — Флаувау Маркет в Севкабель Порту • 11 и 12 июля — гастроли пекарни DNA в Петербурге: в субботу с 14:00 в BUMO на ул. Жуковского, 8, в воскресенье с 11:00 — в Sight на ул. Корпусная, 28Г. Будут печь самые популярные булки с корицей и с кардамоном, готовить маритоццо с ванильным кремом и синнабон с карамелью и пеканом, в BUMO — бургер с кимчи джемом. • 12 июля (вс) в 20:00 — концерт Риада Маммадова и его джазового трио в Летнем театре в Новой Голландии, билеты — от 1500₽</t>
+  </si>
+  <si>
+    <t>09.07.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9338</t>
+  </si>
+  <si>
+    <t>Кофейня Ôpetit Friedlander в аптеке Пеля на Гороховой закрылась — пользователи Яндекс.Карт пишут, что не смогли попасть внутрь, хотя приехали специально и «оплатили парковку». «Пока мы не работаем, это все что я пока могу сказать. Дальше будут изменения», — сообщил нам сооснователь Ôpetit Никита Ананьев.</t>
+  </si>
+  <si>
+    <t>09.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9336</t>
+  </si>
+  <si>
+    <t>В центре Петербурга вновь открылся Nevesomost Due — самый камерный панорамный ресторан города с единственным столиком. Масштаб мы не преуменьшаем: формат места построен вокруг идеи полной приватности. Из ресторана открывается самый впечатляющий вид на исторический центр города. Стол бронируют при заказе из основного меню авторской европейской кухни от шефа Владислава Владыкина (от 4000₽). Более роскошная опция — гастрономический сет с винным сопровождением (25,000₽ на двоих): подают амюз-буш из камчатской нерки, тартар из мраморной говядины, командорского кальмара, вырезку барашка, ягодный сорбет и муссовый десерт. Адрес: Восстания, 44 (панорамная площадка Demetra Hotel)</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9337</t>
+  </si>
+  <si>
+    <t>09.07.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9330</t>
+  </si>
+  <si>
+    <t>Пиано-бар Michele Недавно впервые побывали в музыкальном баре по соседству с одноименным кинотеатром и рестораном в отеле «Англетер» — какая же крутая там атмосфера! Повезло попасть на акустический концерт Антона Севидова, очень понравилось — если когда-нибудь увидите в афише, не пропускайте. А вот несколько ближайших мероприятий в пиано-баре: • 9 июля, с 19:00 — первая гостевая смена: приедут Максим Горелик и Даниил Михеев из московского ресторанного холдинга Lucky Group • 10 июля, 20:00 — Gehner'StyleTrio: Groovy&amp;Delicious. В программе — любимые хиты ХХ столетия, охватывающие широкую палитру жанров: от джаза, фанка, соул до поп и джаз-рока. • 11 июля, 20:00 — Grace LizArt: авторские аранжировки популярных песен, неожиданные жанровые находки и музыка, которой хочется подпевать. • 16 июля, 20:00 — Антон Лаврентьев: поэтический квартирник с роялем. Билеты тут. Рекомендую для свидания. Малая Морская, 24</t>
+  </si>
+  <si>
+    <t>08.07.26 19:42</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9328</t>
+  </si>
+  <si>
+    <t>Какой красивый закат сегодня!</t>
+  </si>
+  <si>
+    <t>08.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9313</t>
+  </si>
+  <si>
+    <t>Заглянули в новый Aster на Петроградке: ребята открыты считанные дни, а в трех залах уже биток — вот это темп! Интерьер в свежей точке получился бежево-минималистичный, такое мы видели уже не раз и не два, но душнить по этому поводу не хочется: все на своих местах и попадает в атмосферу, находиться здесь приятно — а это главное. К 10 утра на стопе уже были несколько хитовых тарелок, которые мы заранее присмотрели, пришлось выкручиваться. Цена на шакшуку в 750₽ сначала смутила, но в итоге порадовала и порция, и исполнение: яркий микс овощей в сладковатой томатной основе, грамотно приготовленные яйца с жидким желтком, хрустящий обожженный тартин, чтобы не упустить ни капли из тарелки. Словом, одобряем. Французский тост с кремом из печеных яблок (750₽) прекрасен! Сливочный крем с деликатной яблочной кислинкой на мягкой бриоши с карамельной корочкой просто покорил. Немного помучили вопросами команду: оказывается, крем делают на основе печеного корня сельдерея (что? да!), отсюда его нежная муссовая консистенция. Поверх идет классный доп в виде апельсиновых корочек. Надо сказать, это чуть ли не самые бюджетные тарелки в утреннем меню: в среднем цена за блюдо в районе 1000₽, и это, конечно, внушительно. По выпечке: булка с маком (390₽) впечатлила начинкой, мака здесь щедро. Сдоба тоже приятная, разве что чуть не хватило пропитки. Земляничные спешелы, кстати, пока на витрине по 990₽ за штуку. Завтраки с 9:00 до 14:00, после действует основное меню. В общем и целом впечатление от новой точки приятное: место не для интровертов, при такой плотной посадке уединиться не получится, но если хочется на шумный завтрак с атмосферой движа — смело сюда. Рыбацкая, 2</t>
+  </si>
+  <si>
+    <t>07.07.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9304</t>
+  </si>
+  <si>
+    <t>Новое место: бистро gaby Gaby наконец заработало в полную силу! Сходили на разведку, рассказываем. Бистро заняло небольшое помещение по соседству с другими проектами в ЖК «Северная корона» — «Бистротекой» и Matilde. Здесь под началом шефа Мансура Валиева кормят комфорт-фудом — сытной и понятной едой на каждый день. Что попробовали: • Тарелка к вину (1090₽) — на 90% состоит из мясных деликатестов (салями милано, чоризо, коппа), такое мы любим! • Тартар из креветок с чатни (650₽) — шеф рекомендует намазывать тартар на чиабатту, затем добавлять чатни и чуть сбрызнуть соком лайма, и — вуаля — альянс сложился. Идеально к холодному белому вину. • Кальмар с томатами на тёплом хлебе (690₽) — будущий хит. В основе — классный хлеб собственного производства, который пропитывается соусом, получается безумно вкусно. • Форель с овощным салатом (1090₽) — это блюдо шеф добавил в меню для своей жены. Немного хэлси, немного комфи-фит. • Запеченный мак энд чиз с ростбифом (950₽) — еще один хэдайнер небольшого меню, максимально сытное блюдо с классной текстурой (без жижи), много сыра — используют чеддер и моцареллу. После него для десертов уже места не нашлось (хотя чизкейк Kinder Country манит!). Слабое место gaby — вытяжка, но этот момент обещают поправить уже на этой неделе. Также есть вопросы к зоне посадки справа от входа: тут не самые удобные деревянные стулья без спинки (чисто зайти выпить кофе — норм), так что рекомендую по возможности выбирать другие места. В остальном получилось очень симпатичное место, где есть самое главное — блюда, за которыми хочется вернуться. Наб. реки Карповки, 31, корпус 1</t>
+  </si>
+  <si>
+    <t>07.07.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9303</t>
+  </si>
+  <si>
+    <t>На сайте Мариинки — билеты со скидкой на ряд представлений по промокоду PODAROK2026. Стоимость — от 900₽. На что можно сходить: • 7 июля, 19:00 — опера «Бенвенуто Челлини» • 8 июля, 19:00 — опера «Леди Макбет Мценского уезда» • 8 июля, 19:00 — опера «Свадьба Фигаро» • 9 июля, 19:00 — концерт «Моцарт. Реквием» • 11 июля, 17:00 — опера «Троянцы» (звёздный состав артистов) • 12 июля, 19:00 — опера «Симон Бокканегра» • 13 июля, 19:00 — опера «Пеллеас и Мелизанда» • 14 июля, 19:00 — концерт «Шостакович. Восьмая симфония», дирижер — Валерий Гергиев • 15 июля, 19:00 — концерт «Малер. Четвертая симфония Пуленк. Моноопера «Человеческий голос»</t>
+  </si>
+  <si>
+    <t>06.07.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9295</t>
+  </si>
+  <si>
+    <t>Сегодня один из моих любимых праздников — Иван Купала, а банях Siberia его будут отмечать всю неделю, до 12 июля. В специальной программе — первый пар с ароматными травами, основное парение, купель с живыми цветами, помывка папоротниковым веником с банным мылом, финальный пар и сжигание куклы-купавки, символизирующие освобождение от всего лишнего. Считается, что на Ивана Купала вода имеет особую силу и помогает прожить счастливый год, а огонь защищает человека от всего дурного. Программа длится 4 часа, и это чистый кайф для души и тела. А еще в Siberia очень вкусная еда! За прекрасный венок спасибо Plombir Flowers. Отмечаете ли вы Ивана Купала и если да, то как? Наб. Обводного канала, 146 Сайт Siberia</t>
+  </si>
+  <si>
+    <t>06.07.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9294</t>
+  </si>
+  <si>
+    <t>Флаувау Маркет Идем на ярмарку локальных брендов, которая пройдет в «Севкабель Порту» уже в эти выходные, 11 и 12 июля с 12:00 до 21:00. Будут украшения, одежда, декор для дома, мастер-классы и фотобудка, а также много интересных активностей для всей семьи. Тот, кто выполнит простые задания, получит фишки. Их, прямо как в детстве, можно будет обменять на кое-что ценное, например на клубнику в шоколаде. Вход свободный и без возрастных ограничений Сайт ярмарки</t>
+  </si>
+  <si>
+    <t>06.07.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9293</t>
+  </si>
+  <si>
+    <t>Доброе утро, я считаю, всем нужно сегодня посмотреть на щенят енотовидных собак.</t>
+  </si>
+  <si>
+    <t>05.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9292</t>
+  </si>
+  <si>
+    <t>Результаты розыгрыша: Победитель: 1. Stefa (@Stefchanski) Проверить результаты</t>
+  </si>
+  <si>
+    <t>05.07.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9286</t>
+  </si>
+  <si>
+    <t>Рандом #live со второго дня ВК феста: 1) «Вкусно и точка» впервые выкатили свой фургончик. Интересно, будут ли использовать его потом? 2) «Теремок» построил Диснейленд — у них самая большая и яркая зона среди фуд-проектов. 3) Промо фильма «Колобок» вышло несколько криповым. 4) Мона прекрасна! 5) У нас есть Gentle Monster дома — посмотрите на зону от Минприроды!</t>
+  </si>
+  <si>
+    <t>05.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9284</t>
+  </si>
+  <si>
+    <t>⚡️А ещё на Петроградке сегодня в тех режиме открылся Aster! Кафе с завтраками заняло помещение ресторана Grecco. Рыбацкая, 2</t>
+  </si>
+  <si>
+    <t>05.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9278</t>
+  </si>
+  <si>
+    <t>На месте All Grain открылась булочная «Старт» от команды AF Brew и «Сварщицы Екатерины». Это кафе при собственном хлебобулочном производстве, «младший брат» кафе «Старт» на Газовой. В меню — кофейные и некофейные напитки и свежая выпечка. Пока работают в техническом режиме, каждый день с 9:00 до 21:00. Курляндская, 48</t>
+  </si>
+  <si>
+    <t>04.07.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9277</t>
+  </si>
+  <si>
+    <t>Котлетошная с Сытного рынка сегодня запустила вторую точку — на Южной аллее Крестовского острова, в пространстве «Аллея 17», по соседству с сэндвичами Low Kitchen.</t>
+  </si>
+  <si>
+    <t>04.07.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9267</t>
+  </si>
+  <si>
+    <t>Поздравляю Наташу Васенкову, первого редактора ФМ в СПб с 33.333!</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9266</t>
+  </si>
+  <si>
+    <t>Саша, спасибо ❤️</t>
+  </si>
+  <si>
+    <t>03.07.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9258</t>
+  </si>
+  <si>
+    <t>Небольшой #live из Tony bistro, где сегодня проходят гастроли Антона Ковалькова (Restaurant by DFF). Вкусно всё, блинный торт не осилили — взяли с собой. Ещё больше событий на выходных — в нашей подборке.</t>
+  </si>
+  <si>
+    <t>03.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9256</t>
+  </si>
+  <si>
+    <t>Save the date: 18 и 19 июля отец и сын Каневские Дмитрий и Алексей будут готовить свои любимые блюда, которых нет и никогда не было в меню ресторанов. «Пикник Каневских» пройдет в большом дворе ресторана Smoke BBQ на Петроградской, который превратится в импровизированную дачу: будут зоны отдыха с шезлонгами, детские мастер-классы, живая музыка, барбекю и гриль станции. Дмитрий Каневский — шеф со стажем длиной в 40 лет: работал при посольстве в Бирме, в Барселоне, 20 лет возглавлял кухню в московском ресторане «Царская Охота». Алексей Каневский — бренд-шеф ресторана Smoke BBQ и амбассадор культуры американского барбекю в России. 18-19 июля с 12:00 до 22:00 вход на событие свободный, но необходимо пройти регистрацию в консьерже Dreamteam по ссылке</t>
+  </si>
+  <si>
+    <t>03.07.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9254</t>
+  </si>
+  <si>
+    <t>Плюс одна нарядная терраса в центре обнаружена в ресторане «Милютинъ». Команда открыла летнее пространство в своем камерном зеленом дворике — тот случай, когда место в самом центре города, при этом без лишнего шума и суеты. Идем на кулебяку с лососем и икрой, строганину из оленины, тирамису из дикой утки с грибами и сметанник со свежими ягодами. Двор у «Милютинъ» небольшой, так что посадок не так много, лучше бронировать: +7 (905) 212-00-44. Садовая, 4</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9253</t>
+  </si>
+  <si>
+    <t>02.07.26 18:59</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9252</t>
+  </si>
+  <si>
+    <t>Теперь на них готовят картофельные вафли с уткой</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9251</t>
+  </si>
+  <si>
+    <t>Заправки перешли в управление Дмитрия Блинова)</t>
+  </si>
+  <si>
+    <t>02.07.26 18:46</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9249</t>
+  </si>
+  <si>
+    <t>Пока стоишь в очереди за бензином на заправке у Петропавловки, можно тяпнуть шашлыка. С — сервис.</t>
+  </si>
+  <si>
+    <t>02.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9247</t>
+  </si>
+  <si>
+    <t>Этот уикенд в Roots le petit bar обещает быть красивым. В пятницу, 3 июля, за настроение отвечает Евгений Литвяк: винил и летние коктейли весь вечер. Старт в 21:00. В субботу, 4 июля, в 20:00 — ужин под гитару и голос Константина Битеева. А в 22:00 за пульт встанет Dj Iner. А еще все выходные будет доступен спешл от лесного бара Roots, команда которого собрала чернику в лесу и привезла её на Петроградку. В меню — Черничный Тини, летний твист на Cosmopolitan, и черничный тарт на десерт. Блохина, 3/1 +7 929 116 8898</t>
+  </si>
+  <si>
+    <t>02.07.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9238</t>
+  </si>
+  <si>
+    <t>14 событий на выходных • 2–5 июля — День рождения закрытого алкогольного клуба «Адище города», вход по кодовому слову • 2 и 4 июля — гастроли шефа Диего Агирре из Перу в Drevå: аутентичные блюда национальной кухни в авторском исполнении и высоком стиле подачи. Стоимость сета — 9500₽ • 3 июля (пт) с 17:00 — Антон Ковальков в Tony bistro: вместе с шефом Иваном Лучкиным они будут готовить специальное меню из сезонных продуктов (ждем буратту с лисичками и блинный торт с земляникой!) • 3 июля (пт) в 22:00 — открытие модного клуба «Грибоедов», билеты на входе — 2000₽ • 3 и 4 июля — музыка в Roots le petit bar и черничные спешалы: тарт и коктейль Черничный Тини • 3-5 июля — фестиваль электронной музыки Gamma, который пройдет сразу в трёх локациях — в Центре современного искусства имени Сергея Курёхина, на Заводе Разин и в К-30 • 4-5 июля — VK Fest в Парке 300-летия: «Тату», Лолита, Tesla Boy, Мона, Ольга Бузова, тима ищет свет и др., в том числе секретный гость / расписание • 4 июля (сб) — День Достоевского: экскурсии, спектакли, лекции, квесты и уличные представления / программа • 4-5 июля с 12:00 до 18:00 — лавка посудных ценностей на Сытном рынке: гастрофурия вместе с Ксюшей Сидориной открывают поп-ап с винтажной, советской, авторской, уникальной и повседневной, праздничной и будничной посудой — ищите в главном павильоне • 5 июля (вс) с 13:00 до 18:00 — «Нараздаче» с Марией Дементьевой (Saro, Closer) и Артёмом Лаптевым (Graal, Казань) на Рубинштейна / меню • 5 июля (вс) с 14:00 — Juan празднует 4 года: латиноамериканские мотивы в живом исполнении, фламенко, спешлы на гриле, в 20:00 — диджей сет от Tony Lil • 5 июля (вс) в 16:00 — распродажа мебели из ресторанов «Кукумбер» и «Пури» А также: • 4 июля (сб) — марафон «Белые ночи» и масштабные перекрытия с 19:00 • Стартовал фестиваль завтраков Breakfest (до 31 июля): список участников в Петербурге И не забываем ставить реакции! Для вас — секунда, для нас — награда за наш труд.</t>
+  </si>
+  <si>
+    <t>01.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9237</t>
+  </si>
+  <si>
+    <t>Розыгрыш! Планета К-30 — ежегодный летний фестиваль друзей и героев К-30 на расширенной территории нового клуба и квартала 10l12 Мануфактура, который пройдет 10-12 июля. В программе — концерт-открытие с Kamaal Williams, Lovanda (10 июля), CREAM SODA, тима ищет свет, Петар Мартич (11 июля), ночью — пять сцен с шоукейсами и сетами от Roots United, Errortica, ЛАУД, Станции Метро «Горьковская» и других. Вместе с командой мы разыгрываем два билета на все дни фестиваля. Для участия нужно: 1) Быть подписанным на тг-канал Шампусси 2) Подписаться на тг-канал K–30 3) Нажать кнопку «Участвую!» Победитель будет один, его определит бот уже 5 июля. Всем удачи!</t>
+  </si>
+  <si>
+    <t>01.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9231</t>
+  </si>
+  <si>
+    <t>По Карелии летом на парусной яхте — вот он, северный гедонизм в чистом виде! У ребят Blue Adventures еще есть места на походы в июле-августе — на заметку для мини-путешествия. Есть варианты 3/4/5-дневных экспедиций. Питание, маршрут, комфорт — за все отвечает вайб-менеджер, вам остается только кайфовать от отдыха. Но и научиться держать румпель или затопить походную баню при желании тоже можно. В программе живописные переходы по Ладоге, ночевки в комфортных палатках, кино под открытым небом, сапы, все это в камерной компании на 2-3 яхтах по 6-8 человек. Красивые фоточки в походе тоже сделают.</t>
+  </si>
+  <si>
+    <t>01.07.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9229</t>
+  </si>
+  <si>
+    <t>Nothing Fancy на Васильевском острове открылся! Адрес: Большой пр. ВО, 67</t>
+  </si>
+  <si>
+    <t>01.07.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9227</t>
+  </si>
+  <si>
+    <t>В ресторане «Перемена» появились завтраки! А еще заработала в полную силу пекарня : теперь по утрам в зале накрывают витрину со слойками, сдобой, фирменным медовиком и десертами с сезонными ягодами. В меню завтраков — жареная докторская колбаса, блины с мясом и сметаной, блины с творогом, сырники, творожная запеканка, каши и шакшука с краковской колбасой. Самый сытный раздел назвали «Винегрет»: горячие бутерброды, картофельные драники, драники из цукини с лососем, окрошка на айране с хреном, большие завтраки и оладьи с икрой. Весь июль во время завтраков гостей угощают игристым вином, в том числе безалкогольным. Завтраки подают ежедневно с 9 до 12 часов. Петроградская наб., 18</t>
+  </si>
+  <si>
+    <t>30.06.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9225</t>
+  </si>
+  <si>
+    <t>Дайджест! Все самые интересные посты за май — чтобы ничего не пропустить. Новые места • Котлетошная 180° на Сытном рынке • «Кафе Бенуа» в колонном зале Корпуса Бенуа Русского музея • Музыкальный ресторан «Зайцы» • Ресторан-корабль «Санта Глория» • «Дом культуры и отдыха ЮИ» на месте «Футуры» • Фургон «Ленинградский трапезник» в Комарово • Ресторан авторской японской кухни Jidai • «Кафе на Хлебозаводе» от команды Casper • Летний проект «Крыша» на крыше ресторана «Сад» • Французский ресторан Merci Madlen в Пушкине • Коктейльный магазин пластинок 33⅓ Подборки • 25 идей на лето в Петербурге • 9 самых дорогих блюд в ресторанах Петербурга • 10 мест, где ловить десерты с земляникой • Еще 25 мест, где можно поймать десерты с земляникой в Петербурге Лучшие террасы • Sight, Француза бистро и Saro • «Забыли сахар» в One Trinity • Meal и зеленая окрошка с крабом на Литейном • Meat_Coin в Комарово • «Баски &amp; Монегаски» и «Белый рябчик» во дворе отеля 6/3 Скоро откроется • Carniceria Vino и изакая-бара Tabi в пространстве Hideout • Филиал московской сети JPan в Петербурге • Бистро gaby на Карповке 👀 Поддержать канал бустом: https://t.me/boost/champussyspb</t>
+  </si>
+  <si>
+    <t>29.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9216</t>
+  </si>
+  <si>
+    <t>Ужин на песке в «Майтри» точно заносим в хайлайты этого лета! Пара часов от города в любимом северо-западном направлении, и вот мы уже балдеем на заливе под шум прибоя. Стол накрывают буквально на берегу, и это очень красиво. В меню закуски и овощи в 10+ вариациях, несколько перемен основных курсов (брискет от шефа покорил), сырное плато и тирамису с ягодами на десерт. Все это под ненавязчивый диджей-сет, а под закат приглашают на живой концерт под соснами. Приезжать можно и даже нужно пораньше: пока ребята накрывают велком, здорово прогуляться вдоль залива или просто почилить на лежаках, если повезет с солнцем. И кстати по дороге: специально под ужин команда организует трансфер от метро «Беговая» за разумный прайс (1000₽), так что своя машина здесь не обязательна, оставаться с ночевкой тоже. В целом удовольствие не из бюджетных (9500₽ на персону), но опыт чудесный, советуем однозначно. Следующие ужины запланированы на 25 июля и 22 августа — save the date!</t>
+  </si>
+  <si>
+    <t>29.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9211</t>
+  </si>
+  <si>
+    <t>На Петроградке открылся коктейльный магазин пластинок 33⅓ Плюс одно место в здании отеля 6/3 от идеолога проектов PiO, «Круч» и «Белый рябчик» Виктора Федотова. Пока работают в техническом режиме, но уже с внушительной барной картой и коллекцией винила для атмосферы и на продажу. Нейминг со смыслом: 33⅓ — это нужная частота вращения для пластинки формата Long Play. Место получилось камерным, около 30 посадок. Открыты с 13:00 до 01:00. Коктейльную карту тематически обыграли вокруг культовых музыкальных событий и стилей. Понравилось, что для удобства все миксы отсортировали в меню-табличке по крепости и основным вкусовым аккордам. Еды пока нет, только бар, чуть позже обещают добавить закуски, пару хот-догов и бургер. Перед покупкой пластинки можно пред-прослушать альбом, ребята помогут с выбором и подскажут, как ухаживать за винилом. Блохина, 6/3</t>
+  </si>
+  <si>
+    <t>27.06.26 22:08</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9210</t>
+  </si>
+  <si>
+    <t>#live Ну что, кто сегодня смотрел Алые паруса? Делитесь видео и фоточками.</t>
+  </si>
+  <si>
+    <t>27.06.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9201</t>
+  </si>
+  <si>
+    <t>#live Ресторан Saro празднует 5-летие. С днем рождения, ура!</t>
+  </si>
+  <si>
+    <t>27.06.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9196</t>
+  </si>
+  <si>
+    <t>#live На этих выходных в Новой Голландии можно сделать фотографии в выездном аналоговом фотоателье «Шипр». И заодно узнать, как работает коллекционная камера 19 века, и посмотреть на процесс проявки снимков. Ищите «Шипр» в «Сообществе». Стоимость двух фотокарточек: 2000 рублей. Предварительная запись через Инфоцентр острова +7 (812) 245 20 35.</t>
+  </si>
+  <si>
+    <t>27.06.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9195</t>
+  </si>
+  <si>
+    <t>#инсайд Недоброе утро для тех, кто собирался посмотреть «Алые паруса» с «Летучего голландца» (ака «Санта Глории») — Галя, у нас отмена, ФСО закрыла доступ к воде, как и в прошлом году. Билеты, кстати, стоили от 70к.</t>
+  </si>
+  <si>
+    <t>27.06.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9189</t>
+  </si>
+  <si>
+    <t>#террасадня Открылся новый двор с летними террасами на Петроградке — в доходном доме банкира Бурцева, где сейчас находится отель 6/3. Здесь работают рестораны «Баски &amp; Монегаски» (особенно приятно пить каву с испанскими деликатесами на свежем воздухе) и «Белый рябчик» с русской кухней. Блохина, 6/3</t>
+  </si>
+  <si>
+    <t>26.06.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9187</t>
+  </si>
+  <si>
+    <t>Напоминаем, что сегодня генеральная репетиция Алых парусов, и центр также будет перекрыт — с 19:00. Также будут будут закрыты для пешеходов и автомобилей Дворцовый, Троицкий и Биржевой мосты, а с 19:50 — Благовещенский мост. Подробнее про ограничения — здесь.</t>
+  </si>
+  <si>
+    <t>26.06.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9186</t>
+  </si>
+  <si>
+    <t>⚡ Бар «Пирс 28» откроется сегодня в 19:00.</t>
+  </si>
+  <si>
+    <t>26.06.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9179</t>
+  </si>
+  <si>
+    <t>Обстановка на Щучьем озере в прошлое воскресенье: земляники нет, уж (1 шт) есть! Людей много только на подходе к озеру, дальше гулять очень приятно — красивый лес и почти нет мусора.</t>
+  </si>
+  <si>
+    <t>26.06.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9170</t>
+  </si>
+  <si>
+    <t>Еще одна идея на выходные: ужин на летней террасе Meat_Coin в Комарово, на первой линии залива, — можно совместить с прогулкой вокруг Щучьего озера или экотропой «Комаровский берег». До 20 июля в Meat_Coin действует русское меню в виде спешала, которое придумал шеф-повар Евгений Викентьев (Centrale Bistro в Москве, Kirillitsa в Шанхае). Рекомендую попробовать пельмени с говядиной, сесиной и маринованной спаржей и десерт — мриску с кедровыми орехами, жареным белым шоколадом и сорбетом из малины — классное неожиданное сочетание и разумная стоимость. Из основного меню фавориты неизменны — лукум из говядины, маринованный шашлык, мухаммара и лепешка из печи. Save the date: в субботу, 27 июня, с 18:00 ресторан официально открывает террасу. В 20:00 за диджейский пуль встанет музыкант Антон Севидов. Приморское шоссе, 466 #террасадня</t>
+  </si>
+  <si>
+    <t>26.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9169</t>
+  </si>
+  <si>
+    <t>Очень. Мало. Реакций.</t>
+  </si>
+  <si>
+    <t>25.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9163</t>
+  </si>
+  <si>
+    <t>9 событий на выходных • 26 июня (пт) с 18:00 — Винный рейв в «Юнион»: тусовка с музыкой (хаус и диско) и легким знакомством с винной культурой, вход свободный. • 27 июня (сб) — ресторан Saro празднует 5-летие: по традиции готовят трюфельный бургер, плато морепродуктов, открывают магнумы шампанского agrapart, а также архивные вина из коллекции wine bank. Весь день — free gelato для детей, а в 19:00 — джазовый концерт в саду. • 27 июня (сб) — Алые паруса, а значит — перекрытия дорог в центре и запрет на продажу алкоголя с 22:00 26 июня до 11:00 28 июня. Посмотреть проход парусника и/или салют можно в «Санта Глория» (дорого) или в ресторане «Невесомость» на Петроградке, в Aga уже sold out. • 27 июня (сб) с 13:00 — «Ассоциации» в Екатерининском парке в Царском селе: фэшн-показы дизайнеров из Москвы, Казани, Мурманска и Нижнего Новгорода в разных локациях парка + можно заехать на обед или ужин в новенький Merci Madlen в Пушкине • 27 июня (сб) в 18:00 — ужин на песке на курорте «Майтри». В меню — овощи, блюда на гриле, на десерт — фермерские сыры с домашним вареньем и медом, а также тирамису со свежими ягодами. Также будет диджей-сет и живой акустический вокал. Стоимость ужина — 9500₽ без алкоголя, винное сопровождение — 3500₽ Для гостей будет организован трансфер от метро «Беговая». • 27 июня в 18:00 — открытие летней террасы Meat_Coin Country Club в Комарово • 27 июня 19:30 — Большой летний ужин ресторана Teplo на лужайке отеля DUBKI: длинный общий стол, летний закат, бокал вина и авторские блюда из сезонных продуктов. Стоимость — 6 500₽ • 27 и 28 июня — бесплатный фестиваль Pet Shop Days в Приморском парке Победы • 28 июня (вс), 13:00-18:00 — шеф Владимир Чистяков готовит в проекте «Нараздаче» (Рубинштейна, 13): армянское тако с котлетой на гриле, фишбургер с сальсой из соленых лимонов и фенхеля, батат фри с соусом из горгонзолы, клубника со взбитыми сливками + не забываем съесть все десерты с земляникой в городе!</t>
+  </si>
+  <si>
+    <t>25.06.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9161</t>
+  </si>
+  <si>
+    <t>PETSHOP DAYS Самый милый фестиваль этого лета уже в эти выходные! 27 и 28 июня в Приморском парке Победы пройдет бесплатный фестиваль для любителей и владельцев домашних животных. Гостей ждут: • сапы и док-дайвинг • показ хвостатых мод • парад пород и аджилити • утки - бегунки • зона кошек • крутые спикеры и музыканты • благотворительность, шахматные турниры, кастом бандан и многое другое! Музыкальные хедлайнеры: Банд’Эрос, Settlers, UBEL, Attaque de panique, «Перемотка». Приходить можно даже без питомца! Вход свободный, но нужна регистрация в приложении Petshop Days. 27-28 июня с 12:00 до 22:00 Приморский парк Победы</t>
+  </si>
+  <si>
+    <t>25.06.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9156</t>
+  </si>
+  <si>
+    <t>#террасадня Тихий летник ресторана Meal в саду Дружбы в двух шагах от шумного Литейного и восхитительная окрошка с крабом и битыми огурцами. Ресторан работает с 13:00, а с 16:00 до 17:00 закрывается на сиесту.</t>
+  </si>
+  <si>
+    <t>24.06.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9150</t>
+  </si>
+  <si>
+    <t>Медиавыставка «Траектории интервалов» В Севкабеле всё лето проходит выставка медиаискусства от команды Dreamlaser. Пространство спланировали так, чтобы каждый зритель сам строил свой уникальный маршрут по 12 мультимедийным инсталляциям художников из Великобритании, Венгрии, Мексики и России. Внутри — гигантский цифровой купол, лазерные и кинетические инсталляции, калейдоскоп оптических иллюзий. В общем, очень небанальная сенсорная история получилась, организаторы еще советуют отдельно заглянуть на аудиовизуальный перформанс, чтобы познакомиться с медиаискусством в действии. Билеты на сайте. Кожевенная линия, 40</t>
+  </si>
+  <si>
+    <t>24.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9149</t>
+  </si>
+  <si>
+    <t>Результаты розыгрыша: Победители: 1. Андрей (@AndreyMizinko) 2. Елена (@elena_shemetenok) 3. Alexandra (@walexwia) 4. Ira (@feoktistovaaa) Проверить результаты</t>
+  </si>
+  <si>
+    <t>24.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9140</t>
+  </si>
+  <si>
+    <t>Новое место в Пушкине: французский ресторан Merci Madlen На минувших теплых выходных совместили прогулку по Царскому Селу с ужином в новом месте от команды Bona People. Спойлер: план рабочий, всем советуем! В погожий день однозначно выбирать стол на веранде: она здесь нарядна и уютна, хоть и вплотную к прогулочной улице. Внутри тоже приятно: интерьер изобилует зеленью, яркими цветами и деталями — и месту это явно к лицу. Меню ставил Алексей Ермаков, получился микс редких специалитетов французской кухни плюс более классические привычные позиции. Тот случай, когда глаза разбегаются и хочется попробовать примерно все: • Начали с салата с ростбифом и артишоками (990₽): солидный микс свежей зелени, тонкие слайсы сладкой свеклы, маринованный артишок и щедрая порция говядины — надо брать. • Туда же пате-ан-крут с фуа гра (850₽), претендует на визитную карточку места. • Из горячих блюд отметим говяжий язык с овощами и картофельными крокетами (1090₽): мясо нежнейшее и крайне уместный гарнир из подмаринованных овощей. • И пирог с цыпленком (940₽): были опасения, что яркий соус борделез перетянет весь вкус на себя, но в итоге все органично поженилось. • Из десертов особенно запомнились ром-бабы с ванильным кремом (650₽), пропитка на 10/10! На фирменные эклеры ценник довольно безжалостный, хотя от фисташкового с малиной (650₽) мы искренне кайфанули. Есть чувство, что надо будет вернуться за луковым супом: в этот раз места на него уже не хватило, если попробуете, расскажите. Пушкин, Московская улица, 22</t>
+  </si>
+  <si>
+    <t>23.06.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9136</t>
+  </si>
+  <si>
+    <t>⚡ Бистро gaby на Карповке официально откроется 1 июля! Сейчас команда на финальной стадии запуска и делает тестовые прогоны. Концепцию gaby — ugly but good — придумала Анастасия Шушкова (Self Edge Japanese, Casper Bistro &amp; Bar), это её первый самостоятельный проект. Кухню возглавил шеф Мансур Валиев (Commons, Sight, Ателье Tapas &amp; Bar). В меню — фокачча-сэндвич, паста с митболами, мак-н-чиз, карбонара и цезарь, сосиски с полентой, люля-кебаб с фасолью. Простая еда без лишних приколов. Будем пробовать! Наб. реки Карповки, 31, корпус 1</t>
+  </si>
+  <si>
+    <t>23.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9134</t>
+  </si>
+  <si>
+    <t>Interstellar и Lana Del Rey под куполом Планетария — 26 и 28 июня 25-метровый купол, мультимедийная графика на всё пространство зала, кометы, северное сияние, галактики — и живой звук в центре этой картины. • 26 июня — INTERSTELLAR. Концерт под звёздами Музыку Ханса Циммера и Яна Тирсена исполнит пианист Илья Щеклеин. Прозвучат композиции из фильмов «Интерстеллар», «Начало», «Гладиатор», «Тёмный рыцарь», «Амели», «1+1» и других известных картин. Билеты: https://clck.ru/sVmwi • 28 июня — Lana Del Rey под звёздами Песни Summertime Sadness, Born To Die, Young and Beautiful и другие хиты Lana Del Rey прозвучат в исполнении Любови Штарк под аккомпанемент рояля Ильи Щеклеина. Билеты: https://clck.ru/3UHTRp Скидка 15% по коду CHAMPUSSY Планетарий на Горьковской, Александровский парк, 4 Больше концертов с настроением — у «Слушай Сердцем»</t>
+  </si>
+  <si>
+    <t>23.06.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9128</t>
+  </si>
+  <si>
+    <t>Летний проект «Крыша» на крыше ресторана «Сад» открылся в неожиданном формате — теперь это лакшери-шашлычная с коктейлями, кальяном и DJ. Работают со среды по воскресенье с 16:00 до 01:30, в дождь закрываются. Большая Зеленина, 23А</t>
+  </si>
+  <si>
+    <t>22.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9127</t>
+  </si>
+  <si>
+    <t>T-Pay и кафе «СЛОЙ» угощают булочками Хороший способ отметить день рождения — позвать всех на сладкое. Поэтому кафе «СЛОЙ» и T-Pay объединились и создали специальную праздничную булочку для всех, кто захочет присоединиться к празднованию. До 29 июня оплатите заказ смартфоном через T-Pay и получите булочку к покупке: — от 500 ₽ — в городских кафе «СЛОЙ»; — от 300 ₽ — в кафе «СЛОЙ» во ВШЭ. Кстати, T-Pay работает даже без интернета, если приложение Т-Банка обновлено до последней версии. А еще за покупки начисляют кэшбэк — до 30% по предложениям партнеров. Все условия сладкой акции по ссылке!</t>
+  </si>
+  <si>
+    <t>22.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9116</t>
+  </si>
+  <si>
+    <t>Новое место: «Кафе на Хлебозаводе» Команда Casper и Nothing Fancy зашла на Петроградку с новым хлебобулочным (и не только) проектом, в этот раз — в историческом здании на месте Левашовского хлебозавода. Шеф Роман Киселев поставил утреннее и вечернее меню с фокусом на тесто, булки и разномастный хлеб, все строго собственного производства. Само пространство светлое, с просторной расслабленной посадкой — на наш вкус, больше уместной именно под завтраки/бранчи. Хотя ужинам тут планируют уделять не меньше внимания. Зашли утром и по совету команды взяли бенедикт на маффине с лососем (950₽) — отлично. В меру плотная булочка, припущенный шпинат, идеально (!) приготовленные яйца, в соусе голландез без лишней соли чувствуется нота печеного перца — повторили бы. Без булок, понятное дело, не обошлось. Слойка с клубникой и базиликом (550₽) беспроигрышная: образцовое слоеное тесто, свежие ягоды, сливочный крем с выраженным базиликовым аккордом. Сдобная с кардамоном (390₽) понравилась меньше: пропитка и специи классные, но от самого теста ждали больше воздушности. По ценам: как будто ожидали прайс пониже хотя бы на старте, но судя по плотной посадке утром понедельника, Петербург такими цифрами в меню уже не напугать. Утренний и вечерний сервис разделены сиестой, пока ребята анонсируют точный график работы с небольшими изменениями каждый день, лучше проверять в соцсетях проекта. Барочная, 4а</t>
+  </si>
+  <si>
+    <t>22.06.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9115</t>
+  </si>
+  <si>
+    <t>Только не это: с Невского исчезла реклама брачного агентства от Анатолия Ивановича…</t>
+  </si>
+  <si>
+    <t>21.06.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9106</t>
+  </si>
+  <si>
+    <t>Еще 25 мест, где можно поймать десерты с земляникой в Петербурге Да, мы поймали гиперфикс на землянике и ни о чем не жалеем. Первая часть подборки здесь. Напоминаем, что сезон короткий, а о наличии лучше уточнять перед визитом. • Jerome: тарт с земляникой (1690₽), мороженое (пломбир) с земляникой (1500₽), добавить 100 гр земляники к любому блюду — 1100₽ Во всех десертах 100 гр земляники • Tondo: тарт с заварным кремом и земляникой (1450₽), семифредо с земляникой (1350₽) • Frantsuza Bistrot: земляника с юдзу и сметанным кремом (1100₽), тарт (1450₽) и слоёный синнабон (1350₽) • La Biga: лимонный кекс с базиликовым кремом и свежей земляникой (1390₽), свежая земляника с нежной страчателлой и земляничным сорбетом (1650₽) • Faces cafe, Faces bistro и ресторан Taste: французский тост (890₽), венская вафля (960₽), земляничный тарт (1290₽), шарик мороженого с земляникой (1160₽), страчателла с земляникой (1190₽), свежая земляника (490₽ за 30г) • Inner: ватрушка с земляникой (690₽), корзинка с мороженым из ряженки (990₽) и баскский чизкейк с сорбетом из трав (1290₽) • Мечтатели: круассан с земляникой и сливочным кремом (1490₽), сырники с земляникой (1490₽) и — только сегодня — наполеон с земляникой (1790₽) • Rene: корзинка с земляникой (1250₽) • Persimmon: крем с бергамотом и земляникой (1290₽) и пахлава хавуч дилим с земляникой и фисташковым мороженым (1490₽) • Poool Bistro: земляника с мороженым, 1190₽ • Всёклассно: тирамису с земляникой, 800₽ • Кафе 5 июня: крем с земляникой (850₽), добавить к любому блюду +590₽ • Fresa’s: тарт из песочного теста с заварным кремом и свежей земляникой, 1500₽ • Itameshi: страчателла с юдзу и земляникой (1150₽), севиче из гребешка с цитрусовой заправкой и земляникой (1290₽), тирамису с земляникой (990₽), мороженое с миндалем и земляникой (660₽) • Бистротека: муссовый пломбир в стаканчике со свежей земляникой (1190₽) • The Choco: тарт с земляникой (750₽), павлова с земляникой (590₽), тирамису с земляникой (850₽), шоколадный тартин с земляникой (750₽), вафля с юдзу и земляникой (790₽), сырники с земляникой (850₽), пломбир в вафельном стаканчике с земляникой (650₽) • Баски &amp; Монегаски: тарт с земляникой (1400₽) • Нежно: галета с земляникой (1050₽) • Лодочная станция: земляника с йогуртовым муссом и клубничным джелато (1200₽), флан с земляникой (1600₽), мороженое пломбир с земляникой (1450₽) • Шаляпин: тарт с земляникой, земляничный эклер, пирожное Анна Павлова и мороженое с земляникой • Smoke BBQ на Лодейнопольской: сезонный тарт (1490₽) и мягкое мороженое с земляникой (1390₽) • Blackchops: тарт с земляникой (1250₽) • Сыроварня: пирог с земляникой (2100₽)</t>
+  </si>
+  <si>
+    <t>19.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9104</t>
+  </si>
+  <si>
+    <t>Бранч Архдрамы в Regions Театралам на заметку: в это воскресенье, 21 июня, в ресторане Regions пройдет бранч с командой Архангельского театра драмы, который привозит в Петербургс сразу 5 своих главных спектаклей. На бранче вас будет ждать авторский северный сет от Максима Ражева, иммерсивный мини-спектакль и открытый разговор о культуре Русского Севера, театре и гастрономии. Стоимость участия — 4000₽ Для гостей бранча подготовлены приглашения на спектакли гастрольной программы, которая пройдет с 21 по 25 июня 21 июня, 14:00 Жуковского, 10 Резерв: +7 (921) 907-43-07</t>
+  </si>
+  <si>
+    <t>19.06.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9095</t>
+  </si>
+  <si>
+    <t>Новое место: Jidai В оазисе благополучия на Адмирала Лазарева, 22 новый резидент — ресторан авторской японской кухни Jidai от создателей Meat_coin. Команда сразу решила играть по-крупному и не только заняла топовую локацию, но и пригласила шефа Алексея Когая, который ранее возглавлял кухню московского «Сахалина». В будущем здесь планируют открыть отдельный зал, где будут подавать только омакасе-сеты. Из основного меню особо хочется отметить тартар из тунца блюфин (1890₽), морской гребешок с юдзу (1190₽), фалангу краба с песто из шисо (3100₽) и чилийский сибас с соусом мисо и кумкватом (3500₽). Для любителей есть несколько позиций с говядиной вагю, а также японская классика — сашими (от 850₽), нигири (от 410₽), хенд-роллы (от 510₽) и маки (от 1290₽). Средний чек крепкий, но другого мы тут и не ожидали! наб. Адмирала Лазарева, 22</t>
+  </si>
+  <si>
+    <t>18.06.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9086</t>
+  </si>
+  <si>
+    <t>14 событий на выходных • 19 и 20 июня — 10 лет кофейне ТЧК: программа • 20 и 21 июня — кофейный фестиваль Опен Кофе Фест: большой маркет, фотозоны, авторские напитки, кофейные чемпионаты, цирковые декорации, DJ-сеты, тематические активности. Вход свободный • 20 и 21 июня — Кубок Билайна от Силы ветра на Петровской косе • 21 и 22 июня — фестиваль Context. Diana Vishneva на сцене Александринского театра: премьера спектакля «Хора» Охада Наарина • 20 июня (сб) — День академического образования для взрослых от Европейского университета: онлайн и офлайн программа, лекции, викторина, настольный теннис и быстрые свидания • 20 июня (сб) с 11:00 до 22:00 — Фестиваль всего французского в Брусницыне, вход свободный • 20 июня (сб) с 12:00 до 22:00 — пивной фестиваль Lobotomy Day во дворе завода Степана Разина, билеты — 8000₽ • 20 июня (сб) с 18:00 — ДР бара Октав: уличный pop-up wine bar, устрицы, бургеры и спешл-меню, коктейли и музыка весь вечер и ночь • 20 июня с 17:00 (сб) — дневная вечеринка ÇAVADISCO в летнем дворе К-30: игристое, апероли, маркет, пинг-понг, кикер, массаж, гадание на таро, еда и музыка. Билеты — 1800₽ • 20 июня (сб) с 20:00 до 23:00 — вечеринка с Кириллом Шаповаловым в House of Jade • 20 июня (сб) — вечеринка столичного «Диско Клуба» совместно с объединением kontrkult, локацию объявят в день ивента • 21 июня (вс) с 13:00 до 16:30 — бранч «Алые паруса» в Гранд Отеле Европа • 21 июня (вс) с 13:00 — бранч на террасе «Бистротеки» совместно с Tagliatella Caffe: общий стол закусок, сезонные коктейли, негрони-фонтан • 21 июня (вс) в 14:00 — бранч Архдрама x Regions «Северный диалог»: авторский северный сет от Максима Ражева, иммерсивный мини-спектакль и паблик-ток. Стоимость участия — 4000₽, гостям подарят пригласительные на спектакли</t>
+  </si>
+  <si>
+    <t>18.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9084</t>
+  </si>
+  <si>
+    <t>+1 идея на выходные в Петербурге. 20 и 21 июня на Петровской косе пройдет второй этап Кубка Билайна от Силы ветра. На воде — гонки под парусами в Финском заливе (еще можно вписаться!). На берегу — лекция от синоптика АМЦ «Пулково» Татьяны Малыгиной, парусный квиз, мастер-классы по созданию обвесов и по шахматам, музыка и люди, которые умеют проводить лето красиво. Даже если вы никогда не были на парусных соревнованиях, наблюдать за яхтами на фоне залива — само по себе удовольствие. 20-21 июня Петровская коса 9К Вход свободный по регистрации Для участия в гонке требуется оргвзнос, соревнуются любительские и опытные команды из 3−5 человек, главное, чтобы на яхте был максимум один профессионал.</t>
+  </si>
+  <si>
+    <t>18.06.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9082</t>
+  </si>
+  <si>
+    <t>Сезон земляники (беспощадно короткий!) стартовал и в «Шаляпине». В городском ресторане на Тверской со свежей ароматной ягодой подают тарт, эклер, пирожное Анна Павлова и мороженое. В дачном «Шаляпине» доступны тарт с земляникой и земляника с мороженым.</t>
+  </si>
+  <si>
+    <t>17.06.26 19:25</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9080</t>
+  </si>
+  <si>
+    <t>⚡️«Кафе на Хлебозаводе» от команды Casper откроется на Левашовском Хлебозаводе в пятницу, 19 июня. UPD 19 июня работают с 9:00 до 13:00. Начиная с субботы график такой: 9:00-16:00 18:00-22:00 (с 16 до 18 перерыв на сиесту). С 9:00 до 10:00 работает только пекарня и напитки. Столы бронируют с 18:00 по номеру: +7 911 901-70-00.</t>
+  </si>
+  <si>
+    <t>17.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9079</t>
+  </si>
+  <si>
+    <t>Розыгрыш! Вместе с Pro Brunch разыгрываем фуршетную пирамиду — нарядный набор закусок для вечеринки, прогулки на катере или пикника на 6-8 человек. Всего победителей будет четыре: победителям со 2-ого по 4-ое место мы подарим сертификат на 5000₽ в Pro Brunch. Условия простые: 1) Подписаться на тг-канал Pro Brunch 2) Быть подписанным на тг-канал Шампусси 3) Нажать кнопку «Участвую» Победителя объявим через неделю, 24 июня. Удачи!</t>
+  </si>
+  <si>
+    <t>17.06.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9077</t>
+  </si>
+  <si>
+    <t>В Комарово, через дорогу от пляжа, появился леопардовый фургон под названием «Ленинградский трапезник». До конца лета будут готовить гриль-чизы и мичеладу, работают каждый день с 12 до 22. Координаты точки: 60.172923, 29.806645</t>
+  </si>
+  <si>
+    <t>16.06.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9075</t>
+  </si>
+  <si>
+    <t>Бранч «Алые паруса» в Гранд Отеле Европа В воскресенье, 21 июня, Гранд Отель Европа проводит воскресный бранч в своих лучших традициях — с живой музыкой и безлимитным буфетом от шеф-повара Дениса Соболева. Икра, итальянское игристое, горячие и холодные закуски, морепродукты, мясные деликатесы и ассорти сыров — в меню бранча блюда русской, европейской и азиатской кухни. На станциях горячих блюд повара готовят мясные, рыбные и вегетарианские специалитеты. Разумеется, будет и десертный стол, а также джелато и сорбет. Бранч пройдет в роскошном зале ресторане «Европа» и будет посвящен всем выпускникам. Ностальгические хиты исполнит певец и мультиинструменталист Сергей Веланд. 21 июня 13:00–16:30 Стоимость — 17.000₽ с персоны, забронировать стол можно на сайте</t>
+  </si>
+  <si>
+    <t>16.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9067</t>
+  </si>
+  <si>
+    <t>Вот так будет выглядеть первый филиал московской сети JPan в Петербурге. Открытие в конце июля на Некрасова 37/20.</t>
+  </si>
+  <si>
+    <t>16.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9060</t>
+  </si>
+  <si>
+    <t>Новое место: «Дом культуры и отдыха ЮИ» на месте закрывшейся «Футуры» Домик на Карповке во дворе «Ленполиграфмаша» снова ожил! Ажиотаж в дни тестового открытия случился нешуточный, оно и ожидаемо: ребята зашли с концепцией понятных, при том вполне изящных, тарелок на каждый день, а цены так вообще загляденье (надеемся, останутся такими и после старта). Интерьер стал более камерным, даже вечерним, хотя посадка по-прежнему плотная, под стать концепции бистро. Первый затест меню прошел удачно, что можем смело рекомендовать: • Салат с креветками (540₽) — добрая порция, отличный микс зелени и яркий цитрусовый соус, с удовольствием повторим. • Печеный сельдерей (450₽) — довольно простая, но вполне самостоятельная история, можно брать доп гарниром к основному курсу, если хочется чего-то посытнее. • Кальмар с печеным бататом (690₽) тоже угодил: мясо нежное, и соус из печеного перца тут к месту. • Флан стейк с вешенками и картофельным пюре (990₽) — находка за свою цену, с прожаркой попали в точку. Место бережно сохранило дух «Футуры», при этом здесь стало заметно посвежее и интереснее во всех отношениях. И да, при полной посадке в первые дни сервис сработал практически без запинок — ценим такое. Набережная реки Карповки, 5, корп. 36</t>
+  </si>
+  <si>
+    <t>15.06.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9059</t>
+  </si>
+  <si>
+    <t>«У Ларисы» анонсировали вечеринку по мотивам легендарного юмористического круиза «Аншлаг на волге». 7 августа в 19:30 двухпалубный теплоход «Мираж» заберёт гостей в вояж с танцами на палубе, пловом на дровах, гриль-меню и настойками от Ларисы и специальным меню от «У Марьи». Надеюсь, что специальным гостем будет Регина Джи! Билеты — 3000₽</t>
+  </si>
+  <si>
+    <t>15.06.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9057</t>
+  </si>
+  <si>
+    <t>Летний апдейт меню в нео-бистро «Горилла»: ребята добавили 10 новинок на стыке азиатских хитов и американской классики. На старт предлагают татаки из тунца (690₽), хрустящие крокеты из лосося с японским майо-соусом (920₽) и хумус с угрем и битыми огурцами на лепешке роти (650₽). Из любопытного в горячих блюдах — рисовые палочки токпокки с разными соусами (650₽) и новый раздел с сытными сэндвичами сандо (от 650₽). Финалим ужин легким тропическим десертом манго-ханами (390₽). Большой проспект П.С., 35</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9058</t>
+  </si>
+  <si>
+    <t>15.06.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9056</t>
+  </si>
+  <si>
+    <t>«Хроники» открылись!</t>
+  </si>
+  <si>
+    <t>15.06.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9047</t>
+  </si>
+  <si>
+    <t>🍓 9 мест, где ловить десерты с земляникой в Петербурге Ягода сезонная, количество ограничено, а десерты улетают быстро — лучше уточнять о наличии перед визитом. • Tony bistro: запеканка со сметаной и земляникой (950₽), тарт с земляникой (900₽), а на выходных ждем сметанник с земляникой! • Salone pasta&amp;bar: земляника с кремом из белого шоколада, 1150₽ • Забыли cахар One Trinity Place: лукошко с земляникой (990₽) и фирменный пирог из слоёного теста с кремом из белого шоколада, ванильным бисквитом и лесной земляникой (1890₽) • Joli: Тарт с земляникой, 2550₽ • Vox: земляника с мороженым, 1850₽ • «Огородники»: земляника с домашним мороженым, 1290₽ • Ресторан «Сад»: тарт с земляникой, 1850₽/кусочек • «Итали»: земляничный тарт, 1200₽ • Bist: земляничный тирамису, 1590₽ Кстати, если знаете, где в Петербурге купить свежей земляники, будем рады наводкам!</t>
+  </si>
+  <si>
+    <t>13.06.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9042</t>
+  </si>
+  <si>
+    <t>Nama — первый ресторан Аркадия Новикова и Антона Пинского в Петербурге — зашел в летний сезон с интересного обновления. В меню вернули паназиатские хиты семилетней давности, о которых гости вспоминали чаще всего. За главный ностальгический раздел отвечают кукси с говядиной, жареный рис и сытные удоны. Отдельное внимание азиатским соусам, маринадам и бульонам: здесь все домашнего производства. Из закусок в меню вернулись севиче из тунца, фирменные битые огурцы с кочудяном и азиатские тако, все хитовые роллы тоже на месте. Каждое блюдо чуть переосмыслили под стать актуальным трендам, так что теперь в Nama все по-старому и по-новому одновременно. Ковенский переулок, 5</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9041</t>
+  </si>
+  <si>
+    <t>12.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9035</t>
+  </si>
+  <si>
+    <t>Продолжаем хроники петроградского террасинга: в «Забыли сахар» в One Trinity одна из любимых веранд для завтрака под комплиментарный бокальчик. Утреннее меню чуть обновилось, очень советуем драник из зеленой гречки с окороком, утиным яйцом и белыми грибами (990₽). Ну и сезонный тарт с шелковицей (1190₽) — ягодный люкс, который мы заслужили. Наб. Адмирала Лазарева, 22</t>
+  </si>
+  <si>
+    <t>11.06.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9034</t>
+  </si>
+  <si>
+    <t>7 событий на выходных • 12 июня (пт), с 16:00 до 22:00 — гастроли «Раковой» в ресторане Faces • 12 июня (пт) с 16:00 до 02:00 пиано-бар «Вчера и навсегда» отметит трёхлетие: в баре без остановки будет звучать живое фортепиано • 12 и 13 июня, с 14:00 до 18:00 — «Моцца Фест» в ресторане Animals Посмотреть на живой процесс формовки моцареллы в зале, попробовать свежий сыр и спешалы: буррату с абрикосом и песто из крапивы и моцареллу со шпинатом и сливочным соусом. • 13 июня (сб), в 10:00 — Бесплатная йога на поляне ресторана «Веранда» (sold out) • 13 июня (сб) с 18:00 до 21:00 — Пикник Гельвеции «Наше шествие»: гастрономический рок-фестиваль под открытым небом • 13 июня (сб) — Большой летний ужин с MAD Asian BBQ в Dubki • 13 и 14 июня — фестиваль Stereoleto А также: Судя по графику разводки мостов, 11 и 12 июня пройдет репетиция Алых парусов (ориентируемся на Благовещенский): • с 11 на 12 июня: с 20:45 до 21:10 — Благовещенский; с 21:00 до 02:50 — Дворцовый; с 21:30 до 22:00 — Троицкий; • с 12 на 13 июня: с 21:10 до 21:30 — Благовещенский; с 21:20 до 02:45 —  Дворцовый; с 21:30 до 02:15 — Троицкий.</t>
+  </si>
+  <si>
+    <t>10.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9032</t>
+  </si>
+  <si>
+    <t>Ultima Яндекс Еда запускает летний гастрофестиваль!  В этот раз он посвящен ленивой роскоши — состоянию души и тела, когда не хочется стараться и соответствовать, а хочется расслабиться и провести время с минимальными усилиями и максимальным кайфом Фестиваль проходит сразу в двух сценариях — в доставке и в ресторанах. В доставке вас ждет коллаборация Ultima Яндекс Еда х MORФEUS. При заказе на определенную сумму можно получить наволочку в подарок. А для полного образа на сайте Morfeus можно приобрести пижаму. В ресторанах вас ждет особый ритуал: при заказе из спешл-меню на стол подают газету. Самое время отложить телефон и насладиться моментом. Для фестиваля рестораны придумали специальные блюда, идеальные для ленивого настроения. Попробовать их можно с 9 по 30 июня.</t>
+  </si>
+  <si>
+    <t>10.06.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9031</t>
+  </si>
+  <si>
+    <t>Ресторатор Денис Бобков (Masa Madre) в следующем году откроет два проекта в Петербурге: ресторан Carniceria Vino и изакая-бара Tabi появятся в пространстве Hideout на Римского-Корсакова. В том же дворе откроется фитнес-клуб Анастасии Мироновой.</t>
+  </si>
+  <si>
+    <t>10.06.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9025</t>
+  </si>
+  <si>
+    <t>Ох уж эти неуловимые булки в Mere: после обеда витрина пустеет, так что лучше успевать на завтрак. Наш фаворит — шоколадная плетенка (380₽): нежнейшее сдобное тесто с прослойками темного шоколада и сливочным какао-кремом внутри. А вообще поводом для визита стало обновлённое меню: много симпатичных летних салатов, стейк форели с пюре из брокколи (1100₽), за которым уже хочется вернуться, и ледяной клубничный суп с пломбиром (720₽), если любите такое. Лодейнопольская, 7</t>
+  </si>
+  <si>
+    <t>09.06.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9023</t>
+  </si>
+  <si>
+    <t>Бесплатная йога на поляне ресторана «Веранда» Ресторан «Веранда» открыл большую летнюю террасу, и в субботу, 13 июня, в 10:00 приглашает начать день с практики йоги в окружении зелени. Во время занятия вы снимете напряжение и наполните тело энергией, а затем можно переместиться на террасу и вкусно позавтракать. Участие бесплатное. Количество мест ограничено, поэтому необходима предварительная регистрация на сайте. Пр-т Маршала Блюхера, 6А</t>
+  </si>
+  <si>
+    <t>08.06.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9017</t>
+  </si>
+  <si>
+    <t>«Летучий Голландец» теперь «Санта Глория»: с панорамным рестораном, нарядным баром, караоке и винил-каютой на одном борту. За переосмысление проекта взялись Валерия Дегтярюк и Владимир Чистяков, теперь пространство на борту можно выбрать под настроение. Караоке тут в отдельном зале, камерный бар в другом, у ресторана своя терраса с открыточным видом. Для компаний от 6 до 20 человек есть приватные залы. Кухню возглавил Илья Чубрик (Futurist, Harvest, Tartarbar), меню сосредоточили на восточных и средиземноморских акцентах, есть raw-бар. В основных курсах присмотрели лахмаджун с трюфельным маслом (890₽), ливанский картофель с бараньей лопаткой (1250₽) и кальмара на гриле с лечо (1150₽). Видовые столы на первой линии точно стоит бронировать заранее, для просмотра Алых парусов есть пакетные варианты. Мытнинская набережная, 6 +7 (812) 213-98-98</t>
+  </si>
+  <si>
+    <t>07.06.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9008</t>
+  </si>
+  <si>
+    <t>Горячие пирожки, сытный шницель и пирог с малиной: что рекомендует Наталья Васенкова? На нашем воображаемом мольберте — автор телеграм-канала «Шампусси: еда и отдых в Петербурге», журналист и редактор. От домашних пирожков с капустой до самого вкусного шашлыка — представляем гастропортрет жительницы Северной столицы. Не забываем сохранять подборку — особенно в белые ночи пригодится! #гастропортрет #СанктПетербург 💛 забронировать стол</t>
+  </si>
+  <si>
+    <t>06.06.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9003</t>
+  </si>
+  <si>
+    <t>Петроградский террасинг прошел успешно! Начали с цуккини-пая с риетом из лосося в Sight, продолжили сезонным тартом с черешней Петроградский террасинг прошел успешно! Начали с цуккини-пая с риетом из лосося в Sight, продолжили сезонным тартом с черешней во «Французе». А в Sarо появились новые завтраки: два домашних бейгла с форелью и тунцом, деревенский завтрак с колбаской, беконом и картофелем, сырники с кремом из сгущенки и френч-тост с вишней и кофейным кремом. Ещё несколько классных террас на Петроградке: • Smoke BBQ на Лодейнопольской • Aiki Terrasa • Pan &amp; cake • Мона • Harvest • Coffee Racer</t>
+  </si>
+  <si>
+    <t>05.06.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/8999</t>
+  </si>
+  <si>
+    <t>Набережная Черной речки оживает: там уже открылся проект с булочками, кофе и завтраками от Ketch Up — «Хэппи Ап» (завтра официально!), а также готовится к запуску городское бистро «Этма». Наб. Чёрной речки, 35</t>
+  </si>
+  <si>
+    <t>05.06.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/8998</t>
+  </si>
+  <si>
+    <t>💔 Книжный магазин с кофейней «Перед прочтением сжечь», про который мы недавно рассказывали, закрывается 7 июля. В ближайшее время анонсируют скидку 25% на все книги и сувениры. Мероприятия будут проходить весь ближайший месяц.</t>
+  </si>
+  <si>
+    <t>05.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/8992</t>
+  </si>
+  <si>
+    <t>11 событий на выходных в Петербурге • 5 июня (пт) с 19:00 — гастроли бара Sober Company из Шанхая в Пище династии Минь • 5 июня (пт) в 19:00 — вечеринка в честь открытия летней веранды в Siesta Fiesta • 5 июня (пт), 21:00 — первая летняя вечеринка на большой панорамной террасе Aga. Лайн-ап вечера: Mary Meling, MUN, SoWhy?, IVA и специальный гость — Aspyer • 6 июня (сб) с 10:00 — открытие сезона на ВО рынке: йога на крыше, кинопоказ «Питер FM», быстрые свидания • 6 июня (сб), 18:00-20:00 и 20:30-23:00 — моя коллега Катя делает вечеринку на кораблике в красных шапках, по промокоду tripsoup будет скидка • 6 июня (сб) в 19:00 — официальное открытие азиатского бистро Ronin • 6 и 7 июня — Маркет у Моря в Севкабель Порту • 6 и 7 июня — благотворительный «Детский маркет 67» на Московском рынке • 7 июня (вс) в 12:00 — Бережные и нежные хрущевки — новая пешеходная экскурсия по Красногвардейскому району от проекта «Петербург глазами инженера» • 7 июня (вс) с 13:00 до 18:00 — старт сезона в «Нараздаче»: пробуем стритфуд от Артема Гребенщикова (BoBo) • С 3 июня — Выставка братьев Маковских в Музее Фаберже 👀 А также: 25 идей на лето в Петербурге</t>
+  </si>
+  <si>
+    <t>04.06.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/8986</t>
+  </si>
+  <si>
+    <t>LEGENDA и Новая Голландия открыли новый сезон «Летнего театра» 28 мая на острове стартовал новый летний сезон. В программе на ближайшие три месяца — концерты, независимые театральные и хореографические постановки, детские спектакли и многое другое. Компания LEGENDA третий год подряд поддерживает проект — за два предыдущих летних сезона на круглой сцене прошло больше 100 мероприятий, которые посетили почти 30 тысяч человек. Афиша ближайших мероприятий: • 6 июня, 20:00 — Jazz’n’dance. Уникальная программа, объединяющая современный цирк, джаз и танцы • 7 июня, 20:00 — Джазовое воскресенье: Трио Алексея Иванникова • 13 июня, 20:00 — Борис Павлович и Рома Цепелев: «Программа совместных переживаний». Театрально-танцевальное посвящение поэту Льву Рубинштейну. • 14 июня, 16:30 «Маршрут Старухи». Спектакль «Прощание с Любовью» • 19 июня, 20:00 Концерт mader nort • 20 июня, 20:00 «Невидимый театр»: спектакль-квартирник «Невидимая книга» Полное расписание и билеты на события «Летнего театра» — на сайте.</t>
+  </si>
+  <si>
+    <t>04.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/8977</t>
+  </si>
+  <si>
+    <t>СКОКА??! 9 самых дорогих блюд в ресторанах Петербурга В прошлом году мы рассказывали вам про рестораны и бары, в которые стоит пойти, если вы миллионер или участник ПМЭФ, а в этот раз решили пошуршать страничками меню и найти самые дорогие блюда в разных категориях. • Плато морепродуктов Синьора Роял в Sea Signora, 16.000₽ • Кулак краба с осетровой икрой в Maison Rouge, 55.000₽ • Бургер с мраморной говядной, соусом тартар и черной икрой в Meat Coin, 4300₽ Также в меню есть вырезка Кобе за 18000₽ за 100г и флорентийский стейк Exclusive Collection за 32.000₽ за 1000г • Пряный томатный суп с дарами моря в Il Lago dei Cigni, 4.900₽ Также в меню есть запеченная лопатка молочного козленка с молодым картофелем и розмарином (8600) и лобстер на гриле (3600₽ за 100г) • Лингвини с лобстером в GooseGoose, 12.000₽ • Филе миньон с соусом из красного вина и эскалопом фуа-гра в Aga, 6.800₽ • Вагю в стиле кобе в ресторане Sintoho, 19.800₽ за 100г • Пицца с лососем и черной икрой в Probka, 7.500₽ • Паэлья с щупальцами марокканского осьминога в «Лодочной станции», 10.500₽ — блюдо на компанию #шамп_список</t>
+  </si>
+  <si>
+    <t>03.06.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/8968</t>
+  </si>
+  <si>
+    <t>СКОКА??! 9 самых дорогих блюд в ресторанах Петербурга В прошлом году мы рассказывали вам про рестораны и бары, в которые стоит пойти, если вы миллионер или участник ПМЭФ, а в этот раз решили пошуршать страничками меню и найти самые дорогие блюда в разных категориях. • Плато морепродуктов Синьора Роял в Sea Dignora, 16.000₽ • Кулак краба с осетровой икрой в Maison Rouge, 55.000₽ • Бургер с мраморной говядной, соусом тартар и черной икрой в Meat Coin, 4300₽ Также в меню есть вырезка Кобе за 18000₽ за 100г и флорентийский стейк Exclusive Collection за 32.000₽ за 1000г • Пряный томатный суп с дарами моря в Il Lago dei Cigni, 4.900₽ Также в меню есть запеченная лопатка молочного козленка с молодым картофелем и розмарином (8600) и лобстер на гриле (3600₽ за 100г) • Лингвини с лобстером в GooseGoose, 12.000₽ • Филе миньон с соусом из красного вина и эскалопом фуа-гра в Aga, 6.800₽ • Вагю в стиле кобе в ресторане Sintoho, 19.800₽ за 100г • Пицца с лососем и черной икрой в Probka, 7.500₽ • Паэлья с щупальцами марокканского осьминога в «Лодочной станции», 10.500₽ — блюдо на компанию #шамп_список</t>
+  </si>
+  <si>
+    <t>15.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10019</t>
+  </si>
+  <si>
+    <t>Разыгрываем ящик кремана в одни руки с JOIA Wine Store! А как еще прикажете вывозить эту осень? Вот и мы не знаем, а с 6 бутылками Vigneron de Mancey явно приятнее коротать промозглые дни. Это элегантный бургундский брют: звонкий, с тонкими пузырьками, ароматом свежей бриоши, сочными яблочно-цитрусовыми оттенками и нотами белых цветов. Еще один повод для розыгрыша: с 18 сентября по 4 октября в JOIA Wine Store пройдет фестиваль Бургундии. Откроют его в выходные 18-20 сентября дегустациями 5 бургундских вин — шанс попробовать Бургундию в разных стилях и найти своего фаворита. А до 4 октября на вина из фестивальной подборки будут действовать приятные специальные предложения. Условия участия: • Подписаться на JOIA Wine Store и Шампусси • Нажать кнопку «Участвовать» и быть старше 18 лет Результаты объявим 25 сентября. Один победитель получит ящик кремана в винотеках JOIA Wine Store в Москве, Санкт-Петербурге, Калининграде или Архангельске. Удачи!</t>
+  </si>
+  <si>
+    <t>15.09.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10016</t>
+  </si>
+  <si>
+    <t>Планы на выходные: Radiohead с оркестром и Sting в джазе 19 и 20 сентября идем слушать музыку британских легенд в совершенно разном звучании. Старинный зал Яани Кирик, сотни свечей — атмосфера максимальная. • 19 сентября — Radiohead. Symphonic Tribute Билеты Главные хиты английских рокеров в струнном исполнении, акустике большого зала и архитектуре католического собора. • 20 сентября — Sting. Jazz Tribute Билеты Shape of My Heart и другие нетленки в камерном джазовом звучании под рояль. По коду CHAMPUSSY забирайте скидку на билеты 15%. ул. Декабристов, 54А</t>
+  </si>
+  <si>
+    <t>14.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10014</t>
+  </si>
+  <si>
+    <t>32 идеи на осень в Петербурге Спасаемся от осенней хандры и составляем планы на сезон. • Сходить на лекцию об искусстве в лекторий Русского музея или в лекторий Эрмитажа в «Сообществе» в Новой Голландии • До 20 сентября — закрыть сезон корабликов с Kuznya Cruise, в последнюю неделю — приятные цены на билеты (от 1000₽) • Успеть в Ботанический сад на позднее цветение — посмотреть на крокусы и георгины • Провести вечер в пиано-баре: советуем Michele, Кабаре ШУМ, «Вчера и навсегда», также интересно заглянуть в новый бар Кати Бокучавы «8½» • Расследовать преступление на детективной игре «Переплёт» • Поиграть в бильярд — из новых мест рекомендую «7 не 8» на Газовой, также планирую разведать новый клуб «Перекаты» на Каменноостровском • Сходить в баню: наши свежие впечатления из «Камышей» и Siberia — смотрите специальные осенние программы • С 8 октября — в прокат выходит фильм «Битва моторов» с Иваном Янковским и Юрием Борисовым, много сцен снимали в Петербурге • Съездить на экускрусию на биостанцию Палова в Колтуши • Поймать золотую осень в спа-отеле — например, «Марье Виллас и Спа» или Tsar Palace + новое спа-пространство открылось в We Lodge, и в октябре планируется запуск спа-комплекса в отеле Dubki • Сходить на воскресный бранч в Гранд Отель Европа • Посетить новые музеи-квартиры: ОБЭРИУ в квартире Александра Введенского на Съезжинской или музей Георгия Гурьянова Новые места • Пространство «Среда» на Васильевском острове — там уже открылся ресторан Patu 11/08 • Отель Saga в здании касс РЖД напротив Казанского собора • Невский, 1 — здесь откроются ресторан Osteria Italiana (Semifreddo Group) и сигарный клуб Александра Оганезова • Осенью откроется обновленный «Сестрорецкий курорт» (пока только спальный корпус и медицинский центр, Курзал — в процессе) События • С 8 сентября по 8 октября — фестиваль «Петербургский десерт» • 19 сентября — интерьерный маркет Дизайн Двор • 19 сентября — Октоберфест в пабе Blackchops (и ждем анонсов от других ресторанов Dreamteam) • 20 сентября — деревенские гастроли Bona People в Эко-усадьбе Белово • 26 сентября — капустный фестиваль «Крошево» в Боровичах • 26 и 27 сентября — Грибной рынок выходного дня от проекта «Они пожрать любят» в Севкабель Порту • C 18 по 20 сентября — фестиваль искусств «Из профессорской квартиры» — впервые за долгое время можно будет попасть в бывшый музей придворных экипажей на Конюшенной площади • С 16 по 24 октября — фестиваль неигрового кино «Послание к человеку» • Осенью (дата уточняется) — тыквенный маркет-фестиваль в магазине The Bootleggers • В октябре (даты уточняются) — юбилейный Российский ресторанный фестиваль Театр • 27 сентября — гастроли Большого театра в Мариинке-2: балет Бориса Асафьева «Пламя Парижа» • С 28 сентября по 1 октября — гастроли московской Студии театрального искусства (СТИ): на сцене Театра имени В.Ф. Комиссаржевской покажут «Чеховъ. Вишневый садъ. Нет слов!» с участием Ивана Янковского и «Чеховъ. Ивановъ. Слова. Слова. Слова» с Алексем Вертковым в главной роли • 14 и 15 октября театр «Озеро» впервые покажет в Петербурге «Мёртвые души»: в Театре на Васильевском пройдут четыре показа. Выставки • Со 2 октября — «Серов и Коровин» в KGallery: будут показаны портреты современников, театральная графика, пейзажи, эскизы и путевые наброски, а также произведения учителей художников — Ильи Репина, Михаила Врубеля, Павла Чистякова, Василия Поленова, Алексея Саврасова • С 14 ноября — «Urbi et orbi: Рим барочный и Рим античный» в Эрмитаже: выставка посвящена Риму XVI–XVIII веков • А Канье Уэст будет?</t>
+  </si>
+  <si>
+    <t>14.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10011</t>
+  </si>
+  <si>
+    <t>В Rockets&amp;Bishops запустили бургерный спешл с сыроварней «Брод» До конца сентября пробуем у ребят в «Рокетс» три бургера с гурманскими ремесленными сырами. В основе каждого котлета блэк ангус и микс разных сыров: • Копченая скаморца + пряный кнолле с аджикой • Таледжио + грибы + трюфельный айоли • Страккино + таледжио + кнолле со свинской солью Цена удовольствия — 1190₽ каждый. +7 (962) 685 08 14 Гороховая, 26</t>
+  </si>
+  <si>
+    <t>13.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10009</t>
+  </si>
+  <si>
+    <t>Деревенские гастроли Bona People 20 сентября едем в Эко-усадьбу Белово на большой загородный гастрономический день. Будет обед из сезонных продуктов, овощей и грибов, вино к каждому курсу, а между ними — самое интересное. В программе — прогулка по ферме с её хозяйкой Ольгой Пышных, знакомство с овечками, козами, курами, коровами, лошадьми и верблюдом, а потом — поход в лес за сентябрьскими грибами вместе с Ольгой и местным шефом. Всё это — за большим общим столом посреди усадьбы: с красивой сервировкой и живой музыкой. О комфорте тоже позаботились: большой стол будет под деревянным навесом, рядом — тёплые пледы и костёр. Дресс-код — country casual: удобно, тепло и красиво. Для удобства организуют трансфер от метро Московская до усадьбы и обратно. Стоимость — 13.900₽ с человека, включено всё: 8 курсов, программа, музыка, фотосъемка, экскурсия и трансфер Билеты 20 сентября | 15:00 (подача трансфера ориентировочно с 13:30) Эко-усадьба Белово</t>
+  </si>
+  <si>
+    <t>12.09.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10003</t>
+  </si>
+  <si>
+    <t>В Севкабеле закрывается выставка «Виктор Цой. Легенда» Мы были еще на первом запуске выставки и очень прониклись: 13 залов с эффектным оформлением и отличным аудиогидом. Атмосферу 80-х воссоздали без клише, через цепляющие детали из жизни и творчества Цоя: редкие документы, гитары, костюмы, видео из семейного архива. Последний день работы выставки 27 сентября, советуем добавить в планы на осень. Билеты на сайте. Кожевенная линия, 40Б</t>
+  </si>
+  <si>
+    <t>11.09.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9997</t>
+  </si>
+  <si>
+    <t>Идем на ДИЗАЙН ДВОР 19 сентября (сб) идем охотиться за редкими лотами и слушать лекции о предметном дизайне на интерьерный маркет ДИЗАЙН ДВОР — он пройдет в центре Design District DAA на Охте. Будут специальные цены на все: от винтажной мебели и посуды, предметов искусства до совренных диванов, стеллажей, керамики, винила и других аксессуаров для интерьера. И даже органическая мебель, созданная из корня гриба. В течение всего дня на маркете будет организована классная образовательная программа. А за музыкальную часть отвечает петербургский виниловый магазин Washing Machine и DJ Hoopa. Актуальная программа и состав участников в телеграм-канале. 19 сентября 11:00 – 20:00 Центр Дизайна Design District DAA, Красногвардейская площадь, 3, литера Е</t>
+  </si>
+  <si>
+    <t>10.09.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9990</t>
+  </si>
+  <si>
+    <t>Гастропекарня «Текстура» открылась в ТЦ «Голливуд» С сегодняшнего дня запустились в тестовом режиме: кофе, нарядные завтраки и булки авторства Максима Бабича теперь и на Пионерской (северяне, ликуем!). Над пространством команда поработала основательно, в этой точке фокус не только на утреннюю посадку, так что ждем полноценное вечернее меню и бар. В ближайшее время заглянем. Коломяжский проспект, 22</t>
+  </si>
+  <si>
+    <t>10.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9984</t>
+  </si>
+  <si>
+    <t>8 событий на выходных • 11 сентября (пт) с 16:00 — на Петроградке открывается новый бар Кати Бокучавы («Бар 8») — «Восемь с половиной». В 22:00 — вокал Mary Drizik и АПГ, с 00:00 — диджей-сет Евгения Литвяка • 11 сентября (пт) в 19:00 — финальная вечеринка сезона в Cecile: диджей-сет, комплименты от команды, фирменный торт из профитролей • 12 сентября (сб) в 12:00 — обед от «Жером» и экскурсия на фабрику «Крестецкая строчка» в Крестцах • 12 сентября (сб) в 12:00 — фестиваль «Яблочный полдень» в Царском селе: «овощной» стендап, спектакли для детей, чайная церемония и дегустация варенья • 12 и 13 сентября — Коломна фест: прогулки и экскурсии, выставки и лекции, музыка, мода, гастрономия, уличная культура и специальные события к 205-летию Достоевского • 12 и 13 сентября — WOOF FEST в Севкабель Порту: более 150 собак и кошек, которые ищут семьи, а также благотворительный маркет, лекции кинологов, ветеринарных врачей и зоопсихологов, фотозоны и активности для всей семьи • 12 сентября (сб) в 21:00 — вечеринка команды ok,u в клубе «Чертики»: лайн-ап из 9 диджеев, мастер-класс по созданию картин от Вовы Цыгана и и турнир по бильярду •13 сентября (вс) с 11:00 — цветочная студия Blue и георгиновая ферма Dahlia47 устраивают маркет на террасе «Дома Культуры и Отдыха ЮИ»: будут букеты и кульки из свежесрезанных фермерских цветов, коктейли и согревающие напитки / вход свободный А также: • С 10 сентября — фестиваль документального кино Beat Weekend • До 13 сентября — успеть на выставку Константина и Владимира Маковских в Музее Фаберже</t>
+  </si>
+  <si>
+    <t>09.09.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9983</t>
+  </si>
+  <si>
+    <t>Экскурсии в «Кресты» — всё. Сегодня комплекс зданий закрылся на реставрацию. Начнут с входной группы, домов для надзирателей, здания бани и прачечной. Рендеры интерьера самой тюрьмы пропали с сайта «Собаки», но интернет всё помнит. Правда, говорят, что проект не окончательный. Я рада, что успела попасть в «Кресты» до начала реставрации, но после этого визита желания остановиться на ночь в будущей гостинице у меня нет — до сих пор помню этот мороз по коже, и дело не только в минусовой температуре за окном.</t>
+  </si>
+  <si>
+    <t>09.09.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/9974</t>
+  </si>
+  <si>
+    <t>Новое место: ресторан Patu 11/08 Первый резидент будущего кластера «Среда» в особняке Сысоева на 9-ой линии и новая гастрожемчужина Васильевского острова, по моему скромному мнению. В будущем в кластере также откроется второй Tiger Lily, бар, цветочный салон Santa Rosita, салон красоты Amby. Шеф и идеолог проекта — Ярослав Свинцов, бренд-шеф ресторана Grebeshki. В Patu 11/08 он строит кухню на двух столпах — ферментации и открытом огне. Советую обязательно заказать тарелку фермерских овощей (наполнение будет зависеть от сезона), копченые оливки, сугудай из сибаса с соленьями, плюс, стоит попробовать один из трех тартаров. С мясом в ресторане интересная история: сейчас здесь работают с небольшой фермой в Новгородской области, и вкус действительно отличается от того, к чему мы привыкли в ресторанах, сотрудничающих с известными крупными поставщиками. Также здесь используют камеру сухого вызревания, а к стейкам подают соленья собственного производства и картошку фри. Важно: и стейки, и закуски можно смело брать на двоих, порции здесь уверенные, что не может не радовать. Также в Patu 11/08 есть обширная винная карта, с выбором легко и непринужденно поможет сомелье — вообще, команда здесь отличная. Интерьер — вне времени: открытая кухня, винтажная мебель, большая итальянская люстра в дальнем зале и окна в пол. Получилось место без лишнего пафоса и с действительно интересной кухней — очень надеюсь, что ресторан найдет свою аудиторию в этой не самой очевидной локации. Сейчас ресторан работает с 17:00, в будущем планируют открываться раньше. 9-я линия В.О., 60</t>
+  </si>
+  <si>
+    <t>19.09.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10054</t>
+  </si>
+  <si>
+    <t>Хроники закрытий. Как мы и писали весной, ресторан Birch закрывается — проект работает в Петербурге до 31 октября, а потом его ждет запуск в Москве. Еще одно закрытие — Italy на Большой Морской, старожил улицы. Завтра, 20 сентября, работает последний день: угощают лимончелло, а вечером — тирамису.</t>
+  </si>
+  <si>
+    <t>18.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10047</t>
+  </si>
+  <si>
+    <t>В «Шаляпине» масштабно обновили меню по сезону, причем в этот раз в городском и дачном ресторанах будут свои эксклюзивные спешелы. В загородном «Шаляпине» в Репино — пряная килька с ржаным хлебом и луковым конфитюром, салат с груздями, тыква с киноа и страчателлой и перепёлка с белыми грибами. В барную карту добавили облепиховый пунш, молочный грог и глинтвейны, чтобы согреваться промозглыми днями. В городском на Тверской — овощная икра с маринованными белыми, горячий харчо, ростбиф с белыми и подосиновиками, запеченный костный мозг и филе утки с тыквенным гратеном. На десерт северная классика — ледяная брусника с мёдом или сгущёнкой. Тверская, 12/15 Репино, Нагорная, 1</t>
+  </si>
+  <si>
+    <t>18.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10038</t>
+  </si>
+  <si>
+    <t>Фестиваль-ярмарка искусства в здании Конюшенного музея Только что побывала в здании бывшего Конюшенного музея. Мне очень нравится такое. Там сейчас идет реставрация, но на три дня (с 18 по 20 сентября) его откроют специально для тех, кто придет на фестиваль искусств от KGallery «Из профессорской квартиры». 💰билеты — 1000₽, параллельная программа — по регистрации http://kgallery.ru/ipk2026 📍Конюшенная пл., 2</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10037</t>
+  </si>
+  <si>
+    <t>Красиво!</t>
+  </si>
+  <si>
+    <t>18.09.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10036</t>
+  </si>
+  <si>
+    <t>17.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10027</t>
+  </si>
+  <si>
+    <t>Дачный клуб «Суббота» в Комарово Решили переждать первый ажиотаж и очереди и заглянули к ребятами спустя месяц после открытия. Сейчас здесь уже поспокойнее, в выходные есть шанс поймать столик без брони, хотя посадка очень плотная (особенно если попадете в дождь, как мы). Слышали про задержки по кухне на старте, но похоже, команда уже отладила процессы: блюда ждали не дольше 15 минут, сервис внимательный, тут ноль вопросов. Меню небольшое: сытные и сладкие завтраки, которые подают целый день, домашние пирожки, несколько стартеров плюс пара супов и горячих блюд. Наш фаворит — завтрак со скремблом, лисичками и микс-салатом (790₽), это абсолютно самостоятельная тарелка, в которой все на своем месте. Говяжьи щеки с перловкой и печеной морковью (1100₽) тоже порадовали. От оладьев со сметанным кремом и сезонными ягодами (750₽) ждали больше воздушности. Слегка шокировала цена на чай в 690₽ при абсолютно среднем чеке на кофе (американо 250₽). Вообще ажиотаж вокруг «Субботы» вполне объясним: симпатичное место в советско-хипстерской эстетике с адекватными ценами в Курортном районе — редкий случай. Специально ехать сюда из города как будто нет смысла, но совместить с прогулкой по заливу очень даже приятно. Еще по выходным в «Субботе» проводят винно-виниловые вечера и культурные лекции, тоже повод выбраться. Комарово, Кавалерийская улица, 4/4И</t>
+  </si>
+  <si>
+    <t>16.09.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10025</t>
+  </si>
+  <si>
+    <t>Питерские старожилы Mozarella Bar анонсировали праздник щедрости: в эту пятницу команда отмечает 20-летие (!!) первого ресторана на Московском проспекте. По этому случаю будут отдавать блюда-хиты 2006 года по ценам 2006 года. Пицца с тунцом за 395₽, дорада на гриле 420₽, талиателли с кроликом 390₽ — вот это мы понимаем, ностальжи! 18 сентября, старт в 19:30 Московский проспект, 153</t>
+  </si>
+  <si>
+    <t>16.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10020</t>
+  </si>
+  <si>
+    <t>Одно из красивейших событий сентября — бранч «Краски осени» в Гранд Отеле Европа В торжественном зале 1905 года накроют грандиозный буфет с красной икрой, морепродуктами и сезонными спешелами от шефа Дениса Соболева. Обещают форель с кремом из артишоков, тыквенный крем-суп с раковым биском, спаржу с лисичками, буррату с инжиром и море десертов с фруктами и ягодами по сезону. Главный хайлайт бранча — ньокки с осьминогом в эффектной шеф-подаче прямо в тыкве. Особое удовольствие — безлимитный бар, уже включенный в стоимость бранча. Предварительное бронирование обязательно. 20 сентября, старт в 13:00 Михайловская, 1/7</t>
+  </si>
+  <si>
+    <t>20.09.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10056</t>
+  </si>
+  <si>
+    <t>Шоу «Портфолио. За кулисами» с Дарьей Мороз в Ленинград Центре На следующей неделе идем на шоу-ревю «Портфолио. За кулисами» в новом формате: программу создали вместе с креативным кластером ARTMASTERS, и на этот раз зритель увидит не только результат, но и сам процесс создания шоу. На Основной сцене встретятся знакомые артисты и совершенно новые имена, в центре двухчасового перформанса — актриса театра и кино Дарья Мороз, артист Большого театра Ильдар Гайнутдинов и театральная труппа Ленинград Центра. В этот раз только три даты: 24 и 25 сентября, 2 октября Билеты 18+</t>
+  </si>
+  <si>
+    <t>29.09.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10110</t>
+  </si>
+  <si>
+    <t>Коллаб дня: московская кофейня «Не плачь, пей кофе» выпустила линейку напитков по вселенной Зазеркалья. Лайк!</t>
+  </si>
+  <si>
+    <t>28.09.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10108</t>
+  </si>
+  <si>
+    <t>Первыми попробовали за вас сливочное безалко пиво «Балтики»! Младшему админу тут перепала баночка прямиком с завода, делимся честным фидбеком. По вкусу это один в один крем-сода, разве что с чуть более выраженным солодовым послевкусием. И очень-очень сладко, прямо приторно. Короче говоря, больше лимонад, чем пиво. Я не фанат сладких напитков и лимонадов в принципе, но по приколу попробовать все равно интересно, повторить особого желания нет. В любом случае ставим лайк за разработку! Есть ощущение, что это уже самый громкий запуск «Балтики» за всю историю, хотя пивко еще даже не поступило в широкую продажу. Ходят слухи, что на полках больших сетей появится уже завтра, но это неточно. Пишите, кто добудет, как оно вам.</t>
+  </si>
+  <si>
+    <t>28.09.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10099</t>
+  </si>
+  <si>
+    <t>Новое место в центре: кафе Frame Is Уже с месяц приглядываем в ленте за фотогеничными сэндвичами ребят и вот выбрались на затест. По формату место скорее похоже на кофейню (с зерном Bolshe Coffee) но не только: тут уверенная витрина с собственной выпечкой и лаконичное сытное меню, есть пара утренних и обеденных позиций плюс визитка заведения — сэндвичи на хлебе хоккайдо с разными начинками. Пространство очень камерное, буквально на 8-10 посадочных. В интерьере понравилось абсолютно все, кроме садовых пластиковых стульев: когда-нибудь пойму, зачем заведения играются в этот мебельный примитивизм, но снова не сегодня. В остальном уютно, опрятно, с вниманием к деталям. Взяли сэндвич курица-бекон-шпинат-горчичный майо (650₽) — отличный! В меру хлебный и соусный, начинки щедро. А самая бюджетная версия сэндвича в меню с японским яичным салатом за щадящие 360₽. Выпечка тоже порадовала, как и цены на нее: маковая булка (210₽) воздушная и пропитанная, морковный кекс дополняют неприторным карамельным и сливочным кремом (290₽) — супер. На следующий раз присмотрели на витрине ромовую бабу за 190₽. В общем, впечатление от места самые приятные. Надеемся, смогут удержать такие адекватные цены при текущем качестве. Моховая, 31</t>
+  </si>
+  <si>
+    <t>26.09.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10097</t>
+  </si>
+  <si>
+    <t>Ресторан Koi Антонио Фреза на Новой Голландии закрывается 27 сентября — теперь это будет площадка для мероприятий. Koi будет продолжать работу в формате доставки и поп-апа — raw bar появится в ресторане Sea, Signora.</t>
+  </si>
+  <si>
+    <t>26.09.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10095</t>
+  </si>
+  <si>
+    <t>25.09.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10093</t>
+  </si>
+  <si>
+    <t>🍾 Сегодня вечером итоги розыгрыша ящика кремана, успевайте поучаствовать!</t>
+  </si>
+  <si>
+    <t>25.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10091</t>
+  </si>
+  <si>
+    <t>Кто собирается на «Крошево»? 26 сентября на фестивале вас ждут выступления Антоха МС, Хмыров и DJ Грув, «Капустная Заруба», приготовление 800 литров серых щей по старинному новгородскому рецепту, капустный парад, фермерский рынок и фудмаркет, мастер-классы, экскурсии и интерактивные площадки. В этом году фест заколлабился с Unitiki: в субботу сервис откроет «Проявочную», где можно будет бесплатно распечатать фотографии, а также организует трансфер до Боровичей! Как добраться без автомобиля: Из Петербурга едем на поезде до станций Окуловка или Угловка, оттуда будут курсировать автобусы до Боровичей и обратно. Стоимость поездки — 400 рублей.</t>
+  </si>
+  <si>
+    <t>24.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10082</t>
+  </si>
+  <si>
+    <t>9 событий на выходных • С 25 сентября — в «Манеже» открывается новая выставка от театре «Сцена действия»: более тысячи экспонатов из 98 музеев, театров, архивов и частных собраний / до 14 февраля, билеты • 25 сентября (пт) в 19:30 — московский ресторан «Белуга» устроит морской ужин в «Мансарде»: в меню — блюда с балтийским судаком, копчёным сигом, стерлядью, осетровой икрой и другими морскими продуктами от шеф-повара Романа Чистова / стоимость — 8900₽ • 26 сентября (сб) с 12:00 до 22:00 — капустный фестиваль «Крошево» в Боровичах • 26 сентября (сб) в 15:00 — загородный обед «Мужская охота» с Ильей Бурнасовым и Федором Погореловым в Форест Вилладж в Репино • 26 сентября (сб) в 20:00 — живая музыка в The Buddy Cafe на Ломоносова, 14 (каждую субботу!). В этот вечер выступит музыкант Игорь Павлов / hезерв: +7 (921) 919-43-46 • 26 сентября (сб) в 23:00 — первая ночная вечеринка в Доме культуры и отдыха ЮИ: «СУЕТА». За пультом — Level Dragon, Tema Доброта b2b Marymary, Dimka Batarin, The Jabjiks, Eztokeko и Saint City Lovers / вход свободный • 26 и 27 сентября с 11:00 до 22:00 — Грибной рынок выходного дня от проекта «Они пожрать любят» в УКТ Севкабель Порта / вход свободный • 27 сентября (вс) с 11:00 до 17:00 — День питомца-донора «Вельвет»: бесплатное определение группы крови питомца и чекап по специальной цене, груминг, мастер-класс по созданию адресников, лекции экспертов / количество мест ограничено, нужна регистрация • 27 сентября (вс) с 12:00 до 19:00 — Винтажный маркет в «Астории», нужна регистрация А также: • До 4 октября — Октоберфест в AF Brew Taproom: бретцели, пиво, хот-доги</t>
+  </si>
+  <si>
+    <t>23.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10076</t>
+  </si>
+  <si>
+    <t>Осень в Ketch Up Изучаем сезонное обновление в ресторанах Ketch Up: здесь много насыщенных вкусов, сытных позиций и интересных сочетаний, где сладость встречается с остротой, а сливочность — с пряностями. Что попробовать: • Осенний бургер — сочная говядина, сулугуни, хрустящий лук и сладковато-пряный грушевый чатни, 790₽ • Крем-суп в тайском стиле — нежный кокосовый суп с тыквенным кремом том ям, креветками и чили, 740₽ • Говяжьи щёчки в соусе демиглас — томлёное до мягкости мясо с насыщенным соусом, нежным картофельным пюре и корнеплодами, 850₽ • Роти с говяжьими щёчками, 650₽ • Салат с рёберным мясом, запечённым картофелем, ромейном и горчичным соусом, 620₽ • На десерт — томлёная груша со сливочным кремом, хрустящим тестом фило, фундуком и солёной карамелью, 590₽ Также есть новинки в карте напитков, например, коктейль «Тёмная сторона» с ромом, портвейном и сиропом крем-брюле, тыквенно-медовый раф и имбирно-яблочный чай. Адреса ресторанов</t>
+  </si>
+  <si>
+    <t>23.09.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10070</t>
+  </si>
+  <si>
+    <t>Заглянули в ДКиО ЮИ спустя три месяца после открытия: цены на некоторые позиции немного выросли, но всё равно вполне приятные. Появилось несколько новых горячих блюд, также развивают собственную выпечку — пирожки понравились! Бокальные позиции вина — по 500-600₽, комфортно для ужина/свидания. Из меню больше всего понравились холодные закуски: тартар из говядины (660₽), крудо из креветки с клубникой (490₽), карпаччо из форели (620₽). Кстати, в субботу, 26 сентября, здесь пройдет первая ночная вечеринка. Наб. реки Карповки, 5, корп. 36</t>
+  </si>
+  <si>
+    <t>21.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10064</t>
+  </si>
+  <si>
+    <t>Новое барное место на карте города — пространство Haku Название метафоричное, в переводе с японского означает белизну чистого листа и первую искру перед рассветом. Барную карту составляли на стыке вкусов Европы и Азии: мешают классику, авторские миксы на премиальном алкоголе из Китая, Кореи, Японии и яркие азиатские шоты. Если с утра нужна ясная голова, есть версии без градуса. Открываются шумно 25 сентября, в программе: • Виниловый сет • Подарки от партнёров • Авторские шоты с 20:00 каждый час для всех гостей Резерв: +7 (931) 621-15-15 Маяковского, 18</t>
+  </si>
+  <si>
+    <t>21.09.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/champussyspb/10058</t>
+  </si>
+  <si>
+    <t>Был посещён новенький ABC на Мойке, сообщаю: • Винной карты пока нет, ожидается через пару недель — как и вечернее меню (пока есть только завтраки и сэндвичи) • Но при заказе спешалов — хот-дога с осьминогом / с рваной говядиной или салата с осьминогом — угостят бокалом игристого; • Рубен-сеэндвич c пастрами достойный! • Пока есть мелкие недоделки, но думаю, исправят в ближайшее время.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2780,62 +4991,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H268"/>
+  <dimension ref="A1:H518"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3996.738" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="4164.269" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9395,50 +11606,4300 @@
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>32312</v>
       </c>
       <c r="B268" t="s">
         <v>798</v>
       </c>
       <c r="C268" t="s">
         <v>799</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E268">
         <v>8814</v>
       </c>
       <c r="F268">
         <v>403</v>
       </c>
       <c r="G268">
         <v>106</v>
       </c>
       <c r="H268">
         <v>21</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>98640</v>
+      </c>
+      <c r="B269" t="s">
+        <v>801</v>
+      </c>
+      <c r="C269" t="s">
+        <v>802</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E269">
+        <v>3797</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>98641</v>
+      </c>
+      <c r="B270" t="s">
+        <v>804</v>
+      </c>
+      <c r="C270" t="s">
+        <v>805</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E270">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>98642</v>
+      </c>
+      <c r="B271" t="s">
+        <v>807</v>
+      </c>
+      <c r="C271" t="s">
+        <v>808</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E271">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>98643</v>
+      </c>
+      <c r="B272" t="s">
+        <v>810</v>
+      </c>
+      <c r="C272" t="s">
+        <v>811</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E272">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>98644</v>
+      </c>
+      <c r="B273" t="s">
+        <v>813</v>
+      </c>
+      <c r="C273" t="s">
+        <v>814</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E273">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>98645</v>
+      </c>
+      <c r="B274" t="s">
+        <v>816</v>
+      </c>
+      <c r="C274" t="s">
+        <v>817</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E274">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>98646</v>
+      </c>
+      <c r="B275" t="s">
+        <v>819</v>
+      </c>
+      <c r="C275" t="s">
+        <v>820</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E275">
+        <v>4698</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>98647</v>
+      </c>
+      <c r="B276" t="s">
+        <v>822</v>
+      </c>
+      <c r="C276" t="s">
+        <v>823</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E276">
+        <v>4451</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>98648</v>
+      </c>
+      <c r="B277" t="s">
+        <v>825</v>
+      </c>
+      <c r="C277" t="s">
+        <v>826</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E277">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>98649</v>
+      </c>
+      <c r="B278" t="s">
+        <v>828</v>
+      </c>
+      <c r="C278" t="s">
+        <v>829</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E278">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>98650</v>
+      </c>
+      <c r="B279" t="s">
+        <v>831</v>
+      </c>
+      <c r="C279" t="s">
+        <v>832</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E279">
+        <v>4590</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>98651</v>
+      </c>
+      <c r="B280" t="s">
+        <v>834</v>
+      </c>
+      <c r="C280" t="s">
+        <v>835</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E280">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>98652</v>
+      </c>
+      <c r="B281" t="s">
+        <v>837</v>
+      </c>
+      <c r="C281" t="s">
+        <v>838</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E281">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>98653</v>
+      </c>
+      <c r="B282" t="s">
+        <v>840</v>
+      </c>
+      <c r="C282" t="s">
+        <v>841</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E282">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>98654</v>
+      </c>
+      <c r="B283" t="s">
+        <v>843</v>
+      </c>
+      <c r="C283" t="s">
+        <v>844</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E283">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>98655</v>
+      </c>
+      <c r="B284" t="s">
+        <v>846</v>
+      </c>
+      <c r="C284" t="s">
+        <v>847</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>98656</v>
+      </c>
+      <c r="B285" t="s">
+        <v>849</v>
+      </c>
+      <c r="C285" t="s">
+        <v>850</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>98657</v>
+      </c>
+      <c r="B286" t="s">
+        <v>852</v>
+      </c>
+      <c r="C286" t="s">
+        <v>853</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286">
+        <v>4681</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>98658</v>
+      </c>
+      <c r="B287" t="s">
+        <v>855</v>
+      </c>
+      <c r="C287" t="s">
+        <v>856</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E287">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>98659</v>
+      </c>
+      <c r="B288" t="s">
+        <v>858</v>
+      </c>
+      <c r="C288" t="s">
+        <v>859</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E288">
+        <v>4576</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>98660</v>
+      </c>
+      <c r="B289" t="s">
+        <v>861</v>
+      </c>
+      <c r="C289" t="s">
+        <v>862</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E289">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>98661</v>
+      </c>
+      <c r="B290" t="s">
+        <v>864</v>
+      </c>
+      <c r="C290" t="s">
+        <v>865</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E290">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>98662</v>
+      </c>
+      <c r="B291" t="s">
+        <v>867</v>
+      </c>
+      <c r="C291" t="s">
+        <v>868</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E291">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>98663</v>
+      </c>
+      <c r="B292" t="s">
+        <v>870</v>
+      </c>
+      <c r="C292" t="s">
+        <v>871</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E292">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>98664</v>
+      </c>
+      <c r="B293" t="s">
+        <v>873</v>
+      </c>
+      <c r="C293" t="s">
+        <v>874</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E293">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>98665</v>
+      </c>
+      <c r="B294" t="s">
+        <v>876</v>
+      </c>
+      <c r="C294" t="s">
+        <v>877</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E294">
+        <v>4783</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>98666</v>
+      </c>
+      <c r="B295" t="s">
+        <v>879</v>
+      </c>
+      <c r="C295" t="s">
+        <v>880</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E295">
+        <v>4899</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>98667</v>
+      </c>
+      <c r="B296" t="s">
+        <v>882</v>
+      </c>
+      <c r="C296" t="s">
+        <v>883</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E296">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>98668</v>
+      </c>
+      <c r="B297" t="s">
+        <v>885</v>
+      </c>
+      <c r="C297" t="s">
+        <v>886</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E297">
+        <v>5763</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>98669</v>
+      </c>
+      <c r="B298" t="s">
+        <v>888</v>
+      </c>
+      <c r="C298" t="s">
+        <v>889</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E298">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>98670</v>
+      </c>
+      <c r="B299" t="s">
+        <v>891</v>
+      </c>
+      <c r="C299" t="s">
+        <v>892</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E299">
+        <v>5407</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>98671</v>
+      </c>
+      <c r="B300" t="s">
+        <v>894</v>
+      </c>
+      <c r="C300" t="s">
+        <v>895</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E300">
+        <v>5047</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>98672</v>
+      </c>
+      <c r="B301" t="s">
+        <v>897</v>
+      </c>
+      <c r="C301" t="s">
+        <v>898</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E301">
+        <v>5335</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>98673</v>
+      </c>
+      <c r="B302" t="s">
+        <v>900</v>
+      </c>
+      <c r="C302" t="s">
+        <v>901</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E302">
+        <v>5597</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>98674</v>
+      </c>
+      <c r="B303" t="s">
+        <v>903</v>
+      </c>
+      <c r="C303" t="s">
+        <v>904</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E303">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>98675</v>
+      </c>
+      <c r="B304" t="s">
+        <v>906</v>
+      </c>
+      <c r="C304" t="s">
+        <v>907</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E304">
+        <v>5605</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>98676</v>
+      </c>
+      <c r="B305" t="s">
+        <v>909</v>
+      </c>
+      <c r="C305" t="s">
+        <v>910</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E305">
+        <v>5129</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>98677</v>
+      </c>
+      <c r="B306" t="s">
+        <v>912</v>
+      </c>
+      <c r="C306" t="s">
+        <v>913</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E306">
+        <v>5941</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>98678</v>
+      </c>
+      <c r="B307" t="s">
+        <v>915</v>
+      </c>
+      <c r="C307" t="s">
+        <v>916</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E307">
+        <v>6984</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>98679</v>
+      </c>
+      <c r="B308" t="s">
+        <v>918</v>
+      </c>
+      <c r="C308" t="s">
+        <v>919</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E308">
+        <v>15823</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>98680</v>
+      </c>
+      <c r="B309" t="s">
+        <v>921</v>
+      </c>
+      <c r="C309" t="s">
+        <v>922</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E309">
+        <v>7349</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>98681</v>
+      </c>
+      <c r="B310" t="s">
+        <v>924</v>
+      </c>
+      <c r="C310" t="s">
+        <v>925</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E310">
+        <v>5594</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>98682</v>
+      </c>
+      <c r="B311" t="s">
+        <v>927</v>
+      </c>
+      <c r="C311" t="s">
+        <v>928</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E311">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>98683</v>
+      </c>
+      <c r="B312" t="s">
+        <v>930</v>
+      </c>
+      <c r="C312" t="s">
+        <v>931</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E312">
+        <v>5154</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>98684</v>
+      </c>
+      <c r="B313" t="s">
+        <v>933</v>
+      </c>
+      <c r="C313" t="s">
+        <v>934</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E313">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>98685</v>
+      </c>
+      <c r="B314" t="s">
+        <v>936</v>
+      </c>
+      <c r="C314" t="s">
+        <v>937</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E314">
+        <v>6429</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>98686</v>
+      </c>
+      <c r="B315" t="s">
+        <v>939</v>
+      </c>
+      <c r="C315" t="s">
+        <v>940</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E315">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>98687</v>
+      </c>
+      <c r="B316" t="s">
+        <v>942</v>
+      </c>
+      <c r="C316" t="s">
+        <v>943</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E316">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>98688</v>
+      </c>
+      <c r="B317" t="s">
+        <v>945</v>
+      </c>
+      <c r="C317" t="s">
+        <v>946</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E317">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>98689</v>
+      </c>
+      <c r="B318" t="s">
+        <v>948</v>
+      </c>
+      <c r="C318" t="s">
+        <v>949</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E318">
+        <v>4826</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>98690</v>
+      </c>
+      <c r="B319" t="s">
+        <v>951</v>
+      </c>
+      <c r="C319" t="s">
+        <v>952</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>98691</v>
+      </c>
+      <c r="B320" t="s">
+        <v>954</v>
+      </c>
+      <c r="C320" t="s">
+        <v>955</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>98692</v>
+      </c>
+      <c r="B321" t="s">
+        <v>957</v>
+      </c>
+      <c r="C321" t="s">
+        <v>958</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321">
+        <v>5037</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>98693</v>
+      </c>
+      <c r="B322" t="s">
+        <v>960</v>
+      </c>
+      <c r="C322" t="s">
+        <v>961</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322">
+        <v>5483</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>98694</v>
+      </c>
+      <c r="B323" t="s">
+        <v>963</v>
+      </c>
+      <c r="C323" t="s">
+        <v>964</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323">
+        <v>4974</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>98695</v>
+      </c>
+      <c r="B324" t="s">
+        <v>966</v>
+      </c>
+      <c r="C324" t="s">
+        <v>967</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324">
+        <v>5617</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>98696</v>
+      </c>
+      <c r="B325" t="s">
+        <v>969</v>
+      </c>
+      <c r="C325" t="s">
+        <v>970</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325">
+        <v>4832</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>98697</v>
+      </c>
+      <c r="B326" t="s">
+        <v>972</v>
+      </c>
+      <c r="C326" t="s">
+        <v>973</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326">
+        <v>4619</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>98698</v>
+      </c>
+      <c r="B327" t="s">
+        <v>975</v>
+      </c>
+      <c r="C327" t="s">
+        <v>976</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327">
+        <v>5050</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>98699</v>
+      </c>
+      <c r="B328" t="s">
+        <v>978</v>
+      </c>
+      <c r="C328" t="s">
+        <v>979</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328">
+        <v>4668</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>98700</v>
+      </c>
+      <c r="B329" t="s">
+        <v>981</v>
+      </c>
+      <c r="C329" t="s">
+        <v>982</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>98701</v>
+      </c>
+      <c r="B330" t="s">
+        <v>984</v>
+      </c>
+      <c r="C330" t="s">
+        <v>985</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330">
+        <v>4379</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>98702</v>
+      </c>
+      <c r="B331" t="s">
+        <v>987</v>
+      </c>
+      <c r="C331" t="s">
+        <v>988</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>98703</v>
+      </c>
+      <c r="B332" t="s">
+        <v>990</v>
+      </c>
+      <c r="C332" t="s">
+        <v>991</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332">
+        <v>4645</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>98704</v>
+      </c>
+      <c r="B333" t="s">
+        <v>993</v>
+      </c>
+      <c r="C333" t="s">
+        <v>994</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>98705</v>
+      </c>
+      <c r="B334" t="s">
+        <v>996</v>
+      </c>
+      <c r="C334" t="s">
+        <v>997</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>98706</v>
+      </c>
+      <c r="B335" t="s">
+        <v>999</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335">
+        <v>4488</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>98707</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>98708</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>98709</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>98710</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E339">
+        <v>4317</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>98711</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E340">
+        <v>4554</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>98712</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E341">
+        <v>4713</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>98713</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E342">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>98714</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E343">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>98715</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E344">
+        <v>4851</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>98716</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E345">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>98717</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E346">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>98718</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E347">
+        <v>5521</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>98719</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E348">
+        <v>5483</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>98720</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E349">
+        <v>5642</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>98721</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E350">
+        <v>5284</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>98722</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E351">
+        <v>5070</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>98723</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E352">
+        <v>5055</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>98724</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E353">
+        <v>5346</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>98725</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E354">
+        <v>5296</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>98726</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E355">
+        <v>4427</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>98727</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E356">
+        <v>4864</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>98728</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E357">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>98729</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E358">
+        <v>5048</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>98730</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E359">
+        <v>5325</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>98731</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E360">
+        <v>5387</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>98732</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E361">
+        <v>5869</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>98733</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E362">
+        <v>5085</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>98734</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E363">
+        <v>6048</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>98735</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E364">
+        <v>6202</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>98736</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E365">
+        <v>4699</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>98737</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E366">
+        <v>5060</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>98738</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E367">
+        <v>5537</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>98739</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E368">
+        <v>4956</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>98740</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E369">
+        <v>5035</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>98741</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>98742</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E371">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>98743</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E372">
+        <v>5045</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>98744</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E373">
+        <v>5234</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>98745</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>98746</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E375">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>98747</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E376">
+        <v>5336</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>98748</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E377">
+        <v>5258</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>98749</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E378">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>98750</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E379">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>98751</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E380">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>98752</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E381">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>98753</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E382">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>98754</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E383">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>98755</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E384">
+        <v>4719</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>98756</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E385">
+        <v>6970</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>98757</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E386">
+        <v>5217</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>98758</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E387">
+        <v>5162</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>98759</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E388">
+        <v>5388</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>98760</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E389">
+        <v>5219</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>98761</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E390">
+        <v>5570</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>98762</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E391">
+        <v>5821</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>98763</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E392">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>98764</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E393">
+        <v>6021</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>98765</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E394">
+        <v>5502</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>98766</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E395">
+        <v>5609</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>98767</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E396">
+        <v>5416</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>98768</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E397">
+        <v>4911</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>98769</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E398">
+        <v>5015</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>98770</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E399">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>98771</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E400">
+        <v>5317</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>98772</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E401">
+        <v>5458</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>98773</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E402">
+        <v>5394</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>98774</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E403">
+        <v>5218</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>98775</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E404">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>98776</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E405">
+        <v>5068</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>98777</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E406">
+        <v>5389</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>98778</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E407">
+        <v>5389</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>98779</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E408">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>98780</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E409">
+        <v>5614</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>98781</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E410">
+        <v>5719</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>98782</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E411">
+        <v>5920</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>98783</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E412">
+        <v>6078</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>98784</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E413">
+        <v>5183</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>98785</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E414">
+        <v>5176</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>98786</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E415">
+        <v>5787</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>98787</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E416">
+        <v>5781</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>98788</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E417">
+        <v>5830</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>98789</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E418">
+        <v>5822</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>98790</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E419">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>98791</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E420">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>98792</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E421">
+        <v>5701</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>98793</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E422">
+        <v>5660</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>98794</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E423">
+        <v>5603</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>98795</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E424">
+        <v>8971</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>98796</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E425">
+        <v>5744</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>98797</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E426">
+        <v>5331</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>98798</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E427">
+        <v>5567</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>98799</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E428">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>98800</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E429">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>98801</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E430">
+        <v>5914</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>98802</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E431">
+        <v>5694</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>98803</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E432">
+        <v>5336</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>98804</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E433">
+        <v>5310</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>98805</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E434">
+        <v>5369</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>98806</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E435">
+        <v>5817</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>98807</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E436">
+        <v>6172</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>98808</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E437">
+        <v>5534</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>98809</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E438">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>98810</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E439">
+        <v>5269</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>98811</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E440">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>98812</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E441">
+        <v>5226</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>98813</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E442">
+        <v>5433</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>98814</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E443">
+        <v>4822</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>98815</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E444">
+        <v>5078</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>98816</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E445">
+        <v>4788</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>98817</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E446">
+        <v>5406</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>98818</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E447">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>98819</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E448">
+        <v>5282</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>98820</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E449">
+        <v>5815</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>98821</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E450">
+        <v>5551</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>98822</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E451">
+        <v>5895</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>98823</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E452">
+        <v>9739</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>98824</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E453">
+        <v>6529</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>98825</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E454">
+        <v>5724</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>98826</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E455">
+        <v>5460</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>98827</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E456">
+        <v>5399</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>98828</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E457">
+        <v>5892</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>98829</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E458">
+        <v>6037</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>98830</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E459">
+        <v>7019</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>98831</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E460">
+        <v>6964</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>98832</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E461">
+        <v>6314</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>98833</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E462">
+        <v>6226</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>98834</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E463">
+        <v>5675</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>98835</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E464">
+        <v>6374</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>98836</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E465">
+        <v>8040</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>98837</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E466">
+        <v>6096</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>98838</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E467">
+        <v>6180</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>98839</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E468">
+        <v>5711</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>98840</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E469">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>98841</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E470">
+        <v>6391</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>98842</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E471">
+        <v>6318</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>98843</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E472">
+        <v>6225</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>98844</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E473">
+        <v>6461</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>98845</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E474">
+        <v>5981</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>98846</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E475">
+        <v>5791</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>98847</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E476">
+        <v>5762</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>98848</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E477">
+        <v>6366</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>98849</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E478">
+        <v>6039</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>98850</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E479">
+        <v>5887</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>98851</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E480">
+        <v>6294</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>98852</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E481">
+        <v>6746</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>98853</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E482">
+        <v>5989</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>98854</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E483">
+        <v>5539</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>98855</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E484">
+        <v>5405</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>98856</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E485">
+        <v>5541</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>98857</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E486">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>103199</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E487">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>103200</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E488">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>103201</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E489">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>103202</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E490">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>103203</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E491">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>103204</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E492">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>103205</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E493">
+        <v>4388</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>103206</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E494">
+        <v>4418</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>103207</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E495">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>103208</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E496">
+        <v>4325</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>103209</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E497">
+        <v>3825</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>123659</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E498">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>123660</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E499">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>123661</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E500">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>123662</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E501">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>123663</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E502">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>123664</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E503">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>123665</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E504">
+        <v>3825</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>123666</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E505">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>124401</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E506">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>127719</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E507">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>127720</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E508">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>127721</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E509">
+        <v>3419</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>127722</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E510">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>127723</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E511">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>127724</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E512">
+        <v>4538</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>127725</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E513">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>127726</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E514">
+        <v>3916</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>127727</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E515">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>127728</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E516">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>127729</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E517">
+        <v>4533</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>127730</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E518">
+        <v>4459</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">