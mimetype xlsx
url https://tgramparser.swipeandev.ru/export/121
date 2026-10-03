--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2875">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4986,50 +4986,3701 @@
     <t>17.09.25 09:00</t>
   </si>
   <si>
     <t>t.me/moscomtourism/5399</t>
   </si>
   <si>
     <t>📌 Более 500 экскурсий проведут в рамках сентябрьской акции «Московские истории» Она пройдет в столице с 27 по 29 сентября. К культурно-познавательной акции присоединятся более 150 городских площадок, среди которых музей-заповедник «Царицыно», Дом культуры «ГЭС-2», Московский музыкальный театр «Геликон-опера» и Останкинская телебашня, сообщила заммэра Наталья Сергунина: «Акция приурочена ко Всемирному дню туризма, который отмечается 27 сентября. Для жителей и гостей столицы подготовили больше 500 экскурсий, посвященных истории, архитектуре, гастрономии, искусству, технологиям и другим темам». ❤️ Также москвичей и туристов ждут пешеходные прогулки по городу: экскурсии по Тверской улице и Пречистенке, по местам из популярных фильмов. Программу дополнят интерактивными форматами: квестами и медиаторскими турами. 🗓 Зарегистрироваться на прогулки можно до 19 сентября на сервисе RUSSPASS. ✔️ Подписаться на канал Мэра Москвы в MAX #Выходные #Экскурсии #Музеи</t>
   </si>
   <si>
     <t>16.09.25 15:10</t>
   </si>
   <si>
     <t>t.me/moscomtourism/5394</t>
   </si>
   <si>
     <t>📎 Как Москва стала современным хабом В столице пересекаются человеческие, транспортные и финансовые потоки, что делает ее уникальным многопрофильным хабом, требующим особых подходов к управлению. В карточках разобрали примеры четырех сфер жизни города 👆 🔻 Подписаться на канал Мэра Москвы в MAX #Статистика #Турпоток #МеждународныйТуризм #ДеловойТуризм</t>
   </si>
   <si>
     <t>15.09.25 15:03</t>
   </si>
   <si>
     <t>t.me/moscomtourism/5387</t>
   </si>
   <si>
     <t>❤️ Юные путешественники и жители столицы любят главную выставку страны и ставят ее на второе место после Красной площади. В чем причина такой популярности площадки среди детей, выяснили в новом выпуске подкаста «Инструкция по туризму» — «Москва для детей: лучшие туристические практики от ВДНХ». 📎 А заодно разобрались: 🔴в каком масштабе выполнен макет Москвы и насколько точна детализация модели города 🔴где «залипают» дети, посещая Музей славянской письменности «Слово» и зачем гости «Робостанции» надевают на голову коробку 🔴чем удобен семьям туристов формат детского дневного лагеря на ВДНХ 🔴когда на территории выставки появится собственный гостиничный комплекс 💬 Гостем подкаста стала Елена Жук, первый заместитель генерального директора ВДНХ. Беседу провела Мария Никанорова, первый заместитель генерального директора по внешним коммуникациям АНО «Проектный офис по развитию туризма и гостеприимства Москвы». 📎 Посмотреть выпуск можно по ссылке. 🔻 Подписаться на канал Мэра Москвы в MAX #RUSSPASSЖурнал #Подкаст #Статистика #ДетскийТуризм #ВДНХ</t>
+  </si>
+  <si>
+    <t>09.09.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7278</t>
+  </si>
+  <si>
+    <t>📎 Финальный выпуск «Это Москва. Приятно познакомиться!» посвящен культурной жизни столицы: от театров и библиотек до кино и городских пространств. Сергей Минаев, Максим Лутчак и Надежда Михалкова покажут, как культура становится частью повседневной Москвы.</t>
+  </si>
+  <si>
+    <t>09.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7277</t>
+  </si>
+  <si>
+    <t>Наградили победителей ежегодного городского конкурса профмастерства "Московские мастера" 👩🏻‍🔧 В этом году победителями и призёрами стали 126 специалистов из самых разных сфер. Среди них промышленность, строительство, ЖКХ, транспорт, социальная и культурная сферы, здоровье и безопасность. В 2026-м в конкурсе впервые участвовали проводники пассажирского вагона и акушерки. По правилам, соревнования проходят в несколько этапов и стартуют в организациях. Лучший сотрудник представляет компанию на окружном или отраслевом конкурсах, а победители финального этапа становятся лучшими по профессии в городе. Им присваивается почётное звание "Московский мастер". Победители и призёры конкурса получают гранты от Правительства Москвы: от 150 тыс. до 300 тыс. рублей. 👨🏻‍🏭 Средний возраст финалистов этого года — 35 лет. Самым молодым лауреатом стал 19-летний монтажник радиоаппаратуры Фёдор Новиков. Самый опытный среди призёров — 65-летний токарь-универсал Шамиль Сайпудинов. 👩🏻‍🏫 Многие финалисты выросли в трудовых династиях. Например, победу в номинации "Мастер производственного обучения" завоевала Анна Старкова. Её педагогическая династия берёт начало в 1945 году. Всегда с большой благодарностью к московским мастерам — их золотые руки делают наш город лучше. Их труд сегодня очень востребован. Поэтому город уделяет огромное внимание профессиональному развитию специалистов самых разных направлений, а конкурс "Московские мастера" поднимает престиж рабочих профессий. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>08.09.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7276</t>
+  </si>
+  <si>
+    <t>❤️ «Гид по гидам»: знакомимся с экскурсоводами Москвы В специальном разделе RUSSPASS Журнала собраны интервью с московскими экскурсоводами. Каждый из них показывает столицу со своей стороны: через архитектуру и историю районов, литературу и музыку, храмы и дворянские усадьбы. 📎 Герои проекта делятся историями из практики, рассказывают о любимых маршрутах и объясняют, из чего складывается работа гида. Материалы помогают заранее познакомиться с экскурсоводом и выбрать программу по своим интересам. ‼️Помните: экскурсии с аттестованными специалистами дают уверенность в квалификации гида, достоверности информации и качестве программы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASSЖурнал #Гиды #Экскурсоводы</t>
+  </si>
+  <si>
+    <t>08.09.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7270</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Ближе к природе: экотропы Москвы Для прогулки на природе необязательно планировать поездку за город. В столице есть множество живописных экотроп, которые помогут перезагрузиться — собрали несколько интересных маршрутов. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Маршруты #Экотропы #Природа</t>
+  </si>
+  <si>
+    <t>07.09.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7269</t>
+  </si>
+  <si>
+    <t>❤️ У столицы есть немало адресов, которые не всегда попадают в туристические маршруты, но помогают лучше почувствовать характер города. В четвертом выпуске шоу «Это Москва. Приятно познакомиться!» Сергей Минаев, Максим Лутчак и Надежда Михалкова вместе с Севой Ловкачевым и Павлом Осовцовым исследуют такие места и вспоминают связанные с ними истории: от Центрального дома ученых до столичных локаций фильма «Я шагаю по Москве». Также вышел уже новый, пятый выпуск, посвященный культурной жизни города. #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>07.09.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7266</t>
+  </si>
+  <si>
+    <t>День города. Что изменится в Москве в ближайшие годы Новые станции метро, современные больницы, школы рядом с домом, больше рабочих мест и зеленых улиц — стратегия развития Москвы охватывает практически все стороны жизни города. Что в планах: 🚇 Транспорт — более 30 новых станций метро в ближайшие 5–6 лет, продление МЦД до крупных городов соседних регионов и строительство ВСМ Москва — Санкт-Петербург. ⚡️ Экология и комфорт — тысячи новых электробусов, зарядные станции для электромобилей, сотни новых поездов метро и МЦД, развитие пешеходной сети. 🏭 Промышленность — сегодня в Москве более 13 млн кв. м современных промышленных площадей. К 2030 году их площадь должна превысить 25 млн кв. м. 🏙 Новые городские центры — порядка 15 точек экономической активности с рабочими местами, производствами, транспортными узлами и современной инфраструктурой. 🌳 Благоустройство — обновление дворов и парков, реставрация памятников архитектуры, развитие общественных пространств и больше деревьев на крупных улицах и магистралях. 🏥 Здравоохранение — реконструкция и строительство больниц, развитие высокотехнологичной помощи и внедрение медицинских сервисов искусственного интеллекта. 🏫 Образование — большинство московских ребят будут учиться в самых лучших условиях. И все это — части одной задачи. Сделать Москву передовым, комфортным и удобным для жизни городом на десятилетия вперед. В День 879-летия столицы — подробнее о том, какой должна стать Москва будущего</t>
+  </si>
+  <si>
+    <t>07.09.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7265</t>
+  </si>
+  <si>
+    <t>❤️ Культурная столица: финальный выпуск шоу «Это Москва. Приятно познакомиться!» Пятый ролик посвящен культурной жизни города, которую можно встретить не только в известных музеях и театрах, но и прямо во время прогулки. Сергей Минаев, Надежда Михалкова и Максим Лутчак вместе с гостями разберутся, как культурные пространства сохраняют связь с прошлым, формируют облик города и находят отражение в кино. 📎 Максим Лутчак прогуляется по Цветному бульвару и покажет, как культура становится частью городской среды: на одной улице соседствуют цирк, театр и другие знаковые места. Сергей Минаев проследит историю культурной Москвы на примере Театра на Таганке, ГИТИСа, Библиотеки иностранной литературы, Дома русского зарубежья и кинотеатра «Иллюзион». Надежда Михалкова расскажет о культурном значении фильма «Покровские ворота», а Павел Табаков пройдет по связанным с картиной московским адресам и сравнит знакомую по кино Москву с сегодняшним городом. 📎 Смотрите шоу: — во ВКонтакте — на сайте по ссылке 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>06.09.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7260</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве» прощается с вами до будущего года! Тысячи москвичей и гостей столицы в этом сезоне посетили концерты, спектакли, арт-пространства и спортивные мероприятия проекта. А сегодня у вас еще есть шанс прогуляться по фестивальным площадкам, а заодно отпраздновать День города! #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>05.09.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7259</t>
+  </si>
+  <si>
+    <t>Дорогие москвичи, сердечно поздравляю вас с Днём рождения столицы! Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>05.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7254</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: чем заняться на выходных Близятся финальные выходные летнего сезона фестиваля «Усадьбы Москвы»! Не упускайте возможность познакомиться с дворянским прошлым столицы и включайте площадки фестиваля в свои маршруты. 📎 Детский парк имени Н. Н. Прямикова Здесь пройдут турниры по крокету, серсо, лапте, городкам и бирюлькам. В «Усадебных гостиных» прозвучат произведения Пушкина и Лермонтова, а на иммерсивных встречах гости познакомятся с работой художника и натурщика. Дополнят программу ретрофотоателье и занятия по рукоделию. 📎 Сад имени Н. Э. Баумана На территории «Усадьбы Голицыных» 5 и 6 сентября будут работать исторические игры, «Усадебные гостиные», мастер-классы и ретрофотоателье. Актеры в дворянских костюмах расскажут о развлечениях и светских обычаях прошлых столетий, помогут освоить крокет и подобрать образ для памятного снимка. 📎 Манежная площадь В фотосалоне можно примерить исторический костюм и получить напечатанный портрет в винтажном паспарту. Здесь же проходят творческие мастер-классы и путешествие-квест «Загадочная коллекция». В зоне «Усадебная почта» посетители могут бесплатно подписать фирменную открытку и отправить ее в любой город России. ❤️ А тем, кому фестивальной программы окажется мало, подойдет маршрут «Москва усадебная», объединивший 30 имений в столице и соседних регионах. До 6 сентября еще можно собрать штампы за их посещение и получить подарки. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>04.09.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7253</t>
+  </si>
+  <si>
+    <t>😃😃 Финальные выходные «Лета в Москве»: куда сходить 5 и 6 сентября Отмечаем День города с размахом! Жителей и гостей столицы ждут праздничные события в разных районах Москвы, бесплатные экскурсии, а также последние мероприятия летнего сезона фестиваля «Усадьбы Москвы». 📆 Самое интересное — в нашей афише! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>04.09.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7252</t>
+  </si>
+  <si>
+    <t>❤️ «Свои» места помогают узнать столицу через личные интересы, атмосферу и привычный ритм города. В четвертом выпуске «Это Москва. Приятно познакомиться!» Сергей Минаев, Максим Лутчак и Надежда Михалкова вместе с Севой Ловкачевым и Павлом Осовцовым отправляются искать такие точки притяжения. #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>04.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7246</t>
+  </si>
+  <si>
+    <t>📎 День города — часть истории Москвы За почти 180 лет менялись масштаб праздника, места проведения и сама столица. Каждое юбилейное торжество оставляло после себя новые городские символы и достопримечательности. Собрали пять дат, которые особенно повлияли на историю Дня города: от первого празднования в 1847 году до открытия «Зарядья» в 2017-м. Листайте карточки и вспоминайте, как менялась Москва вместе со своим праздником. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ДеньГорода</t>
+  </si>
+  <si>
+    <t>04.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7244</t>
+  </si>
+  <si>
+    <t>🚲 Финал велогонки «Россия» пройдет в центре Москвы Столица примет заключительный этап многодневной велогонки «Россия», который пройдет 12 сентября. Старт и финиш — на улице Косыгина, рядом со смотровой площадкой Воробьевых гор. Отсюда участники отправятся на маршрут, который позволит увидеть Москву с разных ракурсов и проехать по знаковым городским локациям. 📈 Участники преодолеют 60 километров в три круга. Общий набор высоты составит около 650 метров. Трасса пройдет по Бережковской набережной и Садовому кольцу против часовой стрелки, а самым сложным участком станут подъемы на Воробьевых горах, где участникам предстоит сочетать скорость с грамотным распределением сил. 📎 К гонке допускаются спортсмены старше 18 лет с медицинской справкой и спортивной страховкой. В программе также предусмотрены экскурсионные забеги: их маршруты познакомят участников с историей и архитектурой Москвы. Столичный этап завершит серию, которая стартовала в мае и прошла в том числе по городам Золотого кольца. Всего за сезон спортсмены преодолеют 504 километра. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Спорт</t>
+  </si>
+  <si>
+    <t>04.09.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7243</t>
+  </si>
+  <si>
+    <t>☕️ Москва приглашает на чай — даже в небе! К своему 879-летию столица отправляет в путешествие одну из самых теплых городских традиций. С 3 по 6 сентября Мостуризм и Аэрофлот угощают праздничным меню пассажиров бизнес-класса, вылетающих из Шереметьево. 📎 В центре специального меню — фирменный чай «Москва» с цедрой апельсина, бутонами роз, русскими ягодами, лепестками василька и дикого шафрана. Рецепт создали с опорой на традиции московского чаепития, а сам купаж выбрали жители народным голосованием. К чаю подадут сладкий десерт — торт «Москва» с фундучными коржами, нежным кремом и фирменной красной глазурью. А на память пассажиры получат чай и лимитированную открытку, выпущенную специально ко Дню города. ‼️На рейсах Москва — Владивосток предложение не представлено: там действует специальное меню к ВЭФ-2026. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>04.09.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7242</t>
+  </si>
+  <si>
+    <t>❤️ Больше Москвы — с «Тройкой» и «Миллионом призов» На метро, наземном транспорте и речных электросудах удобно строить маршруты по столице и за одну поездку увидеть сразу несколько знаковых мест! Пополнить «Тройку» для таких путешествий помогут городские баллы программы «Миллион призов». 📆 С 18 по 20 сентября в столице пройдет акция «#ВыбираемВместе2026 — Москва», приуроченная к выборам депутатов Государственной Думы. Участники, которые воспользуются онлайн-форматом или терминалом электронного голосования, получат от 1 000 до 50 000 городских баллов, равных рублям. С помощью них можно пополнить «Тройку», приобрести билеты в музеи, воспользоваться предложениями кафе и ресторанов, поддержать благотворительные проекты. Баллы на «Тройке» подходят для поездок на метро, наземном транспорте, пригородных электричках и речных электросудах. 📎 Участвовать в программе могут совершеннолетние граждане с полной учетной записью на mos.ru. Жители других регионов тоже могут проголосовать, если заранее зарегистрируются в «Мобильном избирателе». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МиллионПризов</t>
+  </si>
+  <si>
+    <t>03.09.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7239</t>
+  </si>
+  <si>
+    <t>🇷🇺🇨🇳 Москва и Шанхай расширяют сотрудничество в сфере туризма Презентация туристических возможностей Шанхая прошла в Москве в рамках премии LUXEASIA. В столицу приехали представители 18 китайских организаций, работающих в сфере культуры, туризма и медицины. 🍽 Российских участников познакомили с ключевыми направлениями отдыха в Шанхае: от премиальных отелей и частных экскурсий до гастрономических программ и шопинга. Представители туристической отрасли двух стран также провели деловые встречи и обсудили возможные совместные проекты. 🍴Частью программы стал культурный обмен. Шанхайские мастера нематериального наследия презентовали традиционные блюда, провели чайную церемонию и приняли участие в гастрономическом ужине-коллаборации с московским шеф-поваром — обладателем звезды Мишлен. А китайские блогеры отправились в тур по городу, чтобы рассказать своей аудитории о путешествиях по российской столице. 📎 В рамках мероприятия между АНО «Проектный офис по развитию туризма и гостеприимства Москвы» и ООО «БанчжунбанЦзецин» был подписан меморандум о сотрудничестве. Стороны планируют обмениваться информацией, совместно продвигать туристические продукты, организовывать выставки, рекламные кампании и взаимные визиты представителей отрасли. 📈 Туристический поток из Китая в Москву продолжает расти: по итогам первого полугодия 2026 года столицу посетили почти 239 тысяч путешественников из Китая. Это на 7% больше, чем за аналогичный период прошлого года. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МеждународныйТуризм #Турпоток</t>
+  </si>
+  <si>
+    <t>03.09.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7234</t>
+  </si>
+  <si>
+    <t>📌 Экономику делового туризма обсудят на Meet Global MICE Congress Четвертый международный форум Meet Global MICE Congress состоится в Москве 16 и 17 декабря. В деловой программе выступят более 60 российских и зарубежных экспертов из стран БРИКС и Глобального Юга. 🔤 Главной темой форума станут изменения в экономике делового туризма. Спикеры обсудят новые бизнес-модели, управление рентабельностью и кассовыми разрывами, повышение инвестиционной привлекательности компаний и переход от оплаты услуг к измеримому результату для заказчика. Эксперты также представят практические кейсы и прогнозы развития отрасли. 🗓 В форуме примут участие организаторы мероприятий, корпоративные заказчики, отельеры, представители конгрессных площадок, туристических компаний, профильных ассоциаций и органов власти. Регистрация уже открыта на портале RUSSPASS.Бизнес. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASSБизнес #ДеловойТуризм #MICE #БРИКС</t>
+  </si>
+  <si>
+    <t>03.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7233</t>
+  </si>
+  <si>
+    <t>❤️ Как найти «свои» места в столице: новый выпуск шоу «Это Москва. Приятно познакомиться!» Четвертый выпуск посвящен «Москве для своих» — местам и маршрутам, которые горожане выбирают сами и включают в личную карту столицы. Сергей Минаев, Надежда Михалкова и Максим Лутчак вместе с гостями покажут разные грани городской жизни: от современных пространств и исторических клубов до знакомых по кино московских адресов. 📎 Максим Лутчак и Сева Ловкачев отправятся в «Суперметалл» и усадьбу Разумовского, Сергей Минаев расскажет об истории Центрального дома ученых и Дома журналиста, а Надежда Михалкова вместе с Павлом Осовцовым пройдется по адресам фильма «Я шагаю по Москве». 📎 Смотрите шоу: — во ВКонтакте — на сайте по ссылке 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>02.09.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7232</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣3️⃣ Москвичей и гостей столицы приглашают на бесплатные экскурсии в сентябре Один день рождения — 11 маршрутов! В сентябре в честь Дня города в рамках реализации социально-ориентированного совместного проекта Мостуризма и Фонда исторических, культурных и образовательных инициатив имени Ивана Бецкого «Московский культурный код: Летопись районов» пройдут бесплатные экскурсии. Они охватят самые разные части столицы: от литературного Переделкина до авангардной Шаболовки. 📎 Регистрация со 2 по 4 сентября 🔴Шаболовка — 5 сентября в 13:00 📎 Регистрация с 9 по 11 сентября 🔴Переделкино — 12 сентября в 12:00 🔴Измайлово — 12 сентября в 12:00 🔴Можайский район — 12 сентября в 12:00 🔴Зюзино — 13 сентября в 12:00 📎 Регистрация с 16 по 18 сентября 🔴Якиманка — 19 сентября в 12:00 🔴Орехово-Борисово — 20 сентября в 13:00 📎 Регистрация с 23 по 25 сентября 🔴Даниловский район — 26 сентября в 12:00 🔴Тушино — 26 сентября в 12:00 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Экскурсии #Афиша #КультурныйКод #ФондКультурныхИнициатив</t>
+  </si>
+  <si>
+    <t>02.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7223</t>
+  </si>
+  <si>
+    <t>⛵️ Открываем столицу с воды: 4 маршрута по Москве-реке С борта теплохода город выглядит иначе: привычные набережные, мосты и достопримечательности открываются с нового ракурса, а за одну прогулку можно увидеть сразу несколько знаковых мест! Собрали четыре маршрута по Москве-реке — от короткой прогулки по историческому центру до путешествия в сторону уютного «Коломенского» с загородной атмосферой. Больше вариантов — по ссылке. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Маршруты #РечнойТранспорт</t>
+  </si>
+  <si>
+    <t>02.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7218</t>
+  </si>
+  <si>
+    <t>🧳 Сладости, сувениры и бренд «Москва»: арт-павильоны «Сделано в Москве» Осталось несколько дней до окончания проекта «Лето в Москве»! Успейте заглянуть в необычные торговые точки, которые работают в рамках него, и ознакомиться с ассортиментом столичных брендов: от мороженого и фирменного чая до книг, подарков и товаров для дома. Сразу в нескольких локациях также можно приобрести вещи первого туристического городского бренда «Москва»: в «Коробке конфет» на Новом Арбате, в «Летнем маркете» на Болотной площади и в «Самоваре» на Арбате. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #БрендМосква #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>02.09.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7217</t>
+  </si>
+  <si>
+    <t>⁉️Кто станет «Первым в туризме» В ежегодном квизе «Первый в туризме» жители столицы от 18 до 25 лет проверят свой туристический кругозор. Игра пройдет 25 сентября и будет приурочена ко Всемирному дню туризма. 📈 В этот раз за игровыми столами соберутся 30 команд. Их ждут семь раундов и 50 вопросов. Команду до восьми человек участники собирают заранее, а подавших индивидуальную заявку объединят на месте. 📆 Помимо квиза, участников ждет насыщенная программа: встречи с экспертами индустрии гостеприимства и разговор о карьерных возможностях в отрасли. А три команды, показавшие лучшие результаты, получат дипломы и памятные подарки. 📎 Заявки принимают до 20 сентября на сайте RUSSPASS по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ПервыйВТуризме</t>
+  </si>
+  <si>
+    <t>01.09.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7214</t>
+  </si>
+  <si>
+    <t>✔️ Стартовал прием заявок на премию «Путеводная звезда» По 9 октября участники столичной индустрии путешествий могут подать заявки на 27-ю премию Правительства Москвы в сфере туризма и гостеприимства. В этом году награды вручат в 36 номинациях — 18 из них появились впервые. 📎 Среди новых категорий — лучшее деловое событие и объект промышленного туризма, водно-термальный комплекс, площадка для мероприятий, цифровое и финансовое решения для туристов. Победителей объявят в декабре. 📎 Подать заявку можно на портале RUSSPASS.Бизнес. ✔️ Подписаться в Максе на каналы: ⚫️Мостуризма ⚫️Мэра Москвы #Премии #ПутеводнаяЗвезда</t>
+  </si>
+  <si>
+    <t>01.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7213</t>
+  </si>
+  <si>
+    <t>❤️ Архитектура рассказывает о городе через детали: от исторических фасадов и промышленных территорий до зданий, знакомых по любимым фильмам. В третьем выпуске «Москва архитектурная» туристического шоу «Это Москва. Приятно познакомиться!» Сергей Минаев, Максим Лутчак и Надежда Михалкова вместе с гостями покажут, как меняется город и какие его черты остаются узнаваемыми. #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>01.09.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7212</t>
+  </si>
+  <si>
+    <t>❤️ Разные образы Москвы — в фирменных ароматических свечах Бренд «Москва» представляет новую коллекцию свечей, созданную совместно с российским производителем Ucandles by Maison Gor. В нее вошли четыре композиции, передающие разные образы города. 🔻 «Цветущая» напоминает о прогулках по весенним садам и зеленым улицам. В аромате соединились гиацинт, первоцветы, ландыш, сирень и акватические ноты. 🔻 «Место встречи» — теплый и глубокий аромат города, где каждый день пересекаются тысячи историй. Бергамот, розу и пряности дополняют пачули, сандал, ваниль и кедр. 🔻 «Москва никогда не спит» передает ритм столицы после заката. Яркая композиция раскрывается нотами черники и других ягод, а также цветов и мускуса. 🔻 «Зеленая столица» пахнет прохладой московских парков. Ель, травы и пачули сменяются оттенками малины и мускуса, а завершают композицию сосна, кипарис и ветивер. 📎 Свечи изготовлены из кокосового воска с парфюмерной композицией из растительных экстрактов и хлопковым фитилем. 🧳 Новая коллекция превращает воспоминания о Москве в необычный сувенир — ароматические свечи. Они могут стать как подарком из столицы для ее гостей, так и продуктом для самих москвичей — возможностью выбрать тот образ города, который им особенно близок. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #БрендМосква</t>
+  </si>
+  <si>
+    <t>01.09.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7209</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Сериал «Москва и москвичи» представили в столице Ко Дню города на крупных российских онлайн-платформах вышел хроникально-художественный сериал «Москва и москвичи» по одноименной книге Владимира Гиляровского. 💬 Благодаря технологиям виртуального кинопроизводства на основе репортерских свидетельств воссоздана картина московской жизни конца XIX — начала XX века. Заммэра столицы Наталья Сергунина отметила: «Документальной основой сериала стали более двух тысяч архивных фотографий тех лет из фондов Музея Москвы. При помощи современных цифровых решений авторы воспроизвели персонажей книги и городской уклад на рубеже веков». ❤️ Каждая из 32 серий — отдельный эпизод в жанре городского репортажа о приключениях Владимира Гиляровского в разных районах. Хронология проекта охватывает более 50 лет — весь период его жизни в Москве. 🔻 Видеосвидетельств той поры сохранилось мало, поэтому творческая группа решилась на художественный эксперимент и «оживила», в том числе с применением отечественных ИИ-разработок, огромный массив черно-белых фотоматериалов. Зритель увидит Москву глазами самого Гиляровского: от роскоши Русского охотничьего клуба в доме графа Шереметева на Воздвиженке до мрачных лабиринтов Хитровки. 📎 Посмотреть сериал уже можно на платформах Okko, Wink, Premier. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы</t>
+  </si>
+  <si>
+    <t>31.08.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7208</t>
+  </si>
+  <si>
+    <t>❤️ По зданиям, улицам и целым районам Москвы можно увидеть, какой столица была, становится сегодня и какие ее образы остаются узнаваемыми сквозь годы. Сергей Минаев, Максим Лутчак и Надежда Михалкова вместе с Александром Усольцевым и Александром Цыпкиным отправляются исследовать город через «тогда», «сейчас» и «всегда». 🔻 Третий выпуск туристического шоу «Это Москва. Приятно познакомиться!» — по ссылке. #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>30.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7203</t>
+  </si>
+  <si>
+    <t>😃😃 Лето в спортивном темпе! На площадках проекта «Лето в Москве» гостям предлагают освоить большой и настольный теннис или падел, выйти на воду вместе с инструкторами по сапбордингу, а еще поучаствовать в масштабных заездах, марафонах, фестивалях и турнирах. 📌 В нашей фотогалерее — моменты, из которых складывается спортивное лето столицы. #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>29.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7202</t>
+  </si>
+  <si>
+    <t>❤️«Это Москва. Приятно познакомиться!» — продолжаем узнавать столицу Третий выпуск туристического шоу «Москва архитектурная» посвящен знаковым зданиям и районам столицы. Сергей Минаев, Максим Лутчак и Надежда Михалкова вместе с гостями исследуют, как архитектура хранит память о прошлом, получает новые функции и становится частью современной жизни города — через «тогда», «сейчас» и «всегда». 🔴Москва «сейчас» Максим Лутчак и Александр Усольцев отправятся в ЗИЛАРТ, чтобы показать, как бывшая промышленная территория превратилась в современный городской район. Они пройдут по набережной Марка Шагала, познакомятся с архитектурой нового пространства и увидят, как память о ЗИЛе становится частью новой городской среды. 🔴Москва «тогда» Сергей Минаев расскажет, как архитектура разных эпох формировала облик столицы и почему за привычными фасадами часто скрываются истории целого города. Здания, улицы и детали помогут увидеть Москву прошлого и понять, как ее архитектурные идеи продолжают жить спустя века. 🔴Москва «всегда» Надежда Михалкова обратится к фильму «Служебный роман» и покажет, какую роль архитектура играет в создании образа города на экране. Вместе с гостем она отправится по московским адресам картины — к дому Нирнзее и другим знаковым местам, где знакомые фасады становятся частью истории героев. 📎 Смотрите шоу: — во ВКонтакте — на сайте по ссылке 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>29.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7197</t>
+  </si>
+  <si>
+    <t>🏛 «Усадьбы Москвы»: чем заняться на выходных Последние дни лета точно запомнятся, если провести их в атмосфере исторических имений. На площадках фестиваля подготовили множество событий, чтобы завершить сезон красиво! 📎 В Нескучном саду в рамках фестиваля «Горький+» пройдут усадебные активности: в воскресенье в ретрофотоателье помогут подобрать образ для снимка, а после — поучаствовать в литературно-исторических экспресс-квизах. Усадебная почта будет работать все выходные. 📎 В Лианозовском парке и саду им. Баумана гостей приглашают к участию в старинных играх и мастер-классах. В программе также — ретрофотоателье, усадебные гостиные и кинолекторий в воскресенье. 📎 На Манежной площади пройдут мастер-классы, постановки летнего театра и путешествие-квест «Загадочная коллекция» с заданиями на внимательность и смекалку. В фотосалоне гости смогут примерить образ XIX века, а в усадебной почте — отправить открытку близким. 📎 В музее-усадьбе «Люблино» в рамках «Летнего кинопикника» откроется зеленая зона фестиваля «Усадьбы Москвы». Гостей ждут исторические пикники, старинные игры, а также театральные мастерские. ❤️ Фестивальную программу дополняет маршрут «Москва усадебная», который объединяет 30 имений в столице и соседних регионах. До 6 сентября за их посещение можно получить штампы, а после — обменять на фирменные подарки бренда «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>28.08.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7196</t>
+  </si>
+  <si>
+    <t>😃😃 «Лето в Москве»: куда сходить на выходных Последние дни лета нужно провести так, чтобы осенью согреваться воспоминаниями! В рамках проекта 29 и 30 августа жителей и гостей столицы ждут усадебные активности на фестивале искусств «Горький+», кинопикник, где для посетителей подготовили творческие встречи с актерами и лекции о кино, и многое другое. 📆 Самые интересные события этих выходных собрали в афише. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>28.08.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7195</t>
+  </si>
+  <si>
+    <t>😃😃 Онлайн и в городе: как «Яндекс» участвует в проекте «Лето в Москве» Интеграции охватывают сразу несколько направлений: от планирования поездки и выбора событий до отдыха в парках и знакомства с локальными брендами. 😃 В сервисах «Яндекса» 🔴Яндекс Путешествия подготовили отдельную страницу о летней Москве с идеями для отдыха и вариантами размещения. 🔴В Яндекс Картах собраны площадки «Лета в Москве» и специальные предложения участников проекта «Время возможностей». Там же работает ИИ-помощник, который подбирает места и события с учетом интересов пользователя. 🔴Еще один совместный проект — маршрут «Москва усадебная», созданный фестивалем «Усадьбы Москвы» и Яндекс Go. На специальной карте отмечены 25 столичных имений и представлены три варианта прогулок. 😃 На площадках «Лета в Москве» 🔴При поддержке программы лояльности «Свои плюсы» в Коломенском, парках 50-летия Октября, Измайловском и «Ходынское поле» оборудованы зоны для купания. Рядом работают фотозоны и станции с бесплатным SPF-кремом. 🔴В усадьбе Воронцово, парках 50-летия Октября и «Ходынское поле» открыты лесные библиотеки. По QR-кодам посетители могут найти тематическую подборку Яндекс Книг. 🔴В арт-павильоне «Летний маркет» на Болотной площади проходит фестиваль «Маркет Маркета». Здесь представлены товары почти от 100 локальных брендов. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #ВремяВозможностей #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>28.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7194</t>
+  </si>
+  <si>
+    <t>❤️ Знакомство со столицей начинается с ее улиц, музеев, архитектуры и, конечно, гастрономии. Еда тоже становится частью образа города и помогает увидеть его с разных сторон: от легендарных ресторанов прошлого до мест, которые формируют его вкусы сегодня. 📎 Во второй серии туристического шоу «Это Москва. Приятно познакомиться!» ведущие исследуют гастрономическую столицу через «тогда», «сейчас» и «всегда». 🔻 Смотрите выпуск «Москва как ЕСТЬ» по ссылке! #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>27.08.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7190</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Совсем скоро летний сезон фестиваля «Усадьбы Москвы» подойдет к концу, а пока у жителей и гостей столицы еще есть возможность окунуться в атмосферу изящного дворянства! Исторические игры, мастер-классы, ретрофотоателье и другие активности ждут гостей. Cледите за расписанием мероприятий в наших афишах и на сайте. #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>27.08.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7189</t>
+  </si>
+  <si>
+    <t>Дарим подарки 🎁 Мы подготовили три полезных набора. В них есть всё, что нужно для уютных и комфортных прогулок по Москве. Победители получат: 1 место: рюкзак, толстовка, футболка и термокружка 2 место: толстовка, футболка и термокружка 3 место: шопер, футболка и термокружка Для участия нужно: 🔸 Подписаться на каналы: «Про Мой район», «Мостуризм», «About #Moscow», «Главархив Москвы» 🔸 Сделать репост этого поста в Истории 🔸 Нажать кнопку «Участвовать» под публикацией Итоги подведём 3 сентября в 14:00. На момент вручения призов необходимо находиться в Москве. Участников: 1685 Призовых мест: 3 Дата розыгрыша: 14:00, 03.09.2026 MSK (завершён) Победители розыгрыша: 1. Bibibo - 5nefqf 2. Белла 🦁 - 5nhddr 3. Наталья Наталья - 5ngneh</t>
+  </si>
+  <si>
+    <t>27.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7188</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Кино под открытым небом — с «Московским чаепитием» Проект «Московское чаепитие» присоединился к Московской международной неделе кино сразу в двух форматах. До 30 августа по городу путешествует мобильный кинотеатр: горожане и гости столицы могут бесплатно посмотреть фильмы на свежем воздухе. Маршрут проходит через Лианозовский, Терлецкий и Измайловский парки, а также кинозавод «Москино». 📆 Главным событием совместной программы с «Москино» станет двухдневный кинопикник в музее-усадьбе «Люблино». Старинное имение 29 и 30 августа с 11:00 до 21:00 объединит кино, историю Москвы и традиции чаепития. Программа развернется в нескольких тематических пространствах: ❤️ Чайное пространство Здесь за чашкой чая пройдут творческие встречи с актерами. Вместе с гостями они поговорят о городских образах в кино, создании экранных образов и работе над историческими сюжетами. ❤️ Летний кинотеатр В рамках фестиваля состоятся кинопоказы под открытым небом. В программе — классика советского кино: «Покровские ворота», «Я шагаю по Москве», «Берегись автомобиля» и другие фильмы. ❤️ Кинолекторий Посетители смогут послушать лекции об экранизации произведений литературы, современном прочтении сказок, развитии сериалов и кинотехнике XX века. ❤️ Зеленая зона «Усадьбы Москвы» Здесь пройдут театральные мастерские, занятия по сценической речи и пластике. Гости также смогут присоединиться к историческим пикникам и усадебным играм — серсо, крокету, городкам. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #УсадьбыМосквы #Выходные</t>
+  </si>
+  <si>
+    <t>26.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7187</t>
+  </si>
+  <si>
+    <t>❤️ «Это Москва. Приятно познакомиться!» — продолжаем узнавать столицу Во втором выпуске туристического шоу «Москва как ЕСТЬ» Сергей Минаев, Максим Лутчак и Надежда Михалкова вместе с гостями исследуют гастрономическую Москву через «тогда», «сейчас» и «всегда». Еда становится не просто поводом для встречи, а способом узнать город: через современные вкусы, исторические рестораны, региональные кухни и знакомые по кино места. 📎 Москва «сейчас» Максим Лутчак отправится на ВДНХ вместе с гастрообозревателем и ресторатором Артемом Карисаловым. Они познакомятся с кухнями регионов и попробуют блюда, ради которых можно совершить целое гастрономическое путешествие, не покидая столицу. 📎 Москва «тогда» Сергей Минаев расскажет истории легендарных ресторанов «Яр» и «Метрополь». За их столиками в разные эпохи собирались известные писатели, артисты, политики и другие герои своего времени. 📎 Москва «всегда» Надежда Михалкова покажет, как гастрономические места и ресторанные сцены становятся частью кинематографического образа столицы на примере фильма «Место встречи изменить нельзя» и истории ресторана Savoy. 📎 Смотрите шоу: 🔴во ВКонтакте 🔴на сайте по ссылке 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>26.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7186</t>
+  </si>
+  <si>
+    <t>🗓 Фестиваль пешеходных маршрутов пройдет в Москве В эти выходные парк «Акведук» и команда проекта «Дорога в Лавру» объединят опытных и начинающих походников, паломников и семьи с детьми. 29 августа здесь впервые пройдет фестиваль «Пешеходные маршруты. Первый шаг».  Пространство парка на день превратится в пешеходный маршрут. На старте гости получат «Подорожную карту», с которой пройдут по площадкам фестиваля в своем темпе и соберут печати за участие в активностях. 📌 В программе: 🟢знакомство с «Кавказской тропой», «Зеленым кольцом Москвы», маршрутом «7 вершин Южного Урала» и другими российскими тропами 🟢практические занятия по выбору снаряжения, сбору рюкзака и установке палатки 🟢мастер-классы по ориентированию и скандинавской ходьбе для детей и взрослых 🟢лотерея с призами для путешественников 🟢поляна для пикника с ароматным кофе с горелки и вечерним арбузным пиром  🟢экологические квесты, переработка пластика, аудиоэкскурсия «Деревья говорят», игра «Картографическое домино», книгообмен и акция по сбору ненужной одежды «Благодарный шкаф» 🟢экскурсии, посвященные истории дороги в Троице-Сергиеву Лавру ❗️Отдельная локация фестиваля разместится на территории храма святых равноапостольных Кирилла и Мефодия. Здесь обсудят духовное измерение путешествия и сохранение культурного наследия, а паломники поделятся своим опытом прохождения маршрутов. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Фестивали #Маршруты</t>
+  </si>
+  <si>
+    <t>26.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7182</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 Пока не кончилось лето: гастрономический план на конец августа До сентября — считаные дни, но еще есть время провести утро за столиком на свежем воздухе. Более 500 ресторанов в 12 округах столицы участвуют в фестивале «Московский завтрак на верандах». 🍴В специальных меню — более 1500 блюд: сырники с сезонными ягодами, авторские брускетты, сытные блюда из яиц, блины, каши, десерты и многое другое. Все участники отмечены на карте проекта: от заведений в центре Москвы до ресторанов в жилых районах. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>25.08.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7181</t>
+  </si>
+  <si>
+    <t>⁉️ Как начать карьеру в индустрии гостеприимства Бесплатный интенсив «Твой старт в туризме» посвящен профессиям в индустрии гостеприимства и ее устройству. Программа подходит тем, кто задумывается о работе в туристической сфере. 🍽 Участников ждут встречи с более чем 30 экспертами индустрии, вебинары и экскурсии в отраслевые компании и отели. Отдельное внимание будет уделено поиску работы: специалисты расскажут, как подготовить резюме и уверенно пройти собеседование. ❤️ Завершится интенсив ярмаркой вакансий — возможностью напрямую пообщаться с работодателями из сферы туризма и узнать об актуальных предложениях. Выпускники, которые справятся с итоговым тестом, получат сертификаты, а их резюме появятся на бирже вакансий Мостуризма. К участию приглашают всех желающих от 18 до 35 лет — независимо от места проживания, образования и опыта работы. Число мест не ограничено. 📆 Прием заявок — до 5 октября 📆 Начало обучения — 12 октября 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ТвойСтартВТуризме #Образование</t>
+  </si>
+  <si>
+    <t>24.08.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7176</t>
+  </si>
+  <si>
+    <t>📈 Более 1,8 млн человек открыли столицу благодаря проекту «Играй в Москву» Участники получают бумажную карту с квестом, проходят тематические миссии-маршруты, выполняют задания и собирают наклейки. Заполненные экземпляры можно обменять на сувениры. Карты выдают в туристических центрах «Москва», музеях, отелях, парках, культурно-досуговых центрах и спорткомплексах, а призы — в инфоцентрах и на финальных точках миссий. Сегодня доступны 10 познавательных квестов «Играй в Москву», их подробные описания есть на сайте. 📌 У проекта также есть цифровой формат — в RUSSPASS Игре с дополненной реальностью. По пути пользователи мобильного приложения могут ловить мультяшек из «Играй в Москву»: Зефирку, Вспышика, Спортика, Летунчика и других. Накопленный опыт обменивается на билеты в музеи за 10 рублей и бонусы партнеров. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #ИграйВМоскву #Игра #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>24.08.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7175</t>
+  </si>
+  <si>
+    <t>⚡️ Не пропустите «Время возможностей»! Бесплатная экскурсия, творческий мастер-класс, тренировка, специальное меню или подарок за покупку — летние предложения городского бизнеса собраны в проекте «Время возможностей». 😃 В рамках «Лета в Москве» к нему присоединились рестораны и кафе, магазины, отели, салоны красоты, спортивные центры, творческие мастерские и другие городские пространства. 📎 Среди предложений — специальные цены на блюда и услуги, бонусы и подарки, бесплатные занятия и другие акции. Найти подходящий вариант рядом с домом или составить маршрут по городу поможет карта проекта, всего на ней представлено больше 3850 площадок. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #ВремяВозможностей</t>
+  </si>
+  <si>
+    <t>24.08.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7174</t>
+  </si>
+  <si>
+    <t>📌 Молодежь Москвы приглашают на квиз «Первый в туризме» До 20 сентября жители столицы от 18 до 25 лет могут подать заявку на участие в ежегодном тематическом квизе. Соревнование пройдет 25 сентября и будет приурочено ко Всемирному дню туризма. ✔️ Участникам предстоит пройти семь раундов и ответить на 50 вопросов о туризме в Москве, России и мире. Можно собрать команду из восьми человек или подать индивидуальную заявку — людей без команды объединят на месте. Всего в игре смогут принять участие 30 команд. Помимо квиза, пройдут встречи с экспертами индустрии гостеприимства и разговор о возможностях профессионального развития в туризме. Три лучшие команды получат дипломы и памятные подарки. 🗓 Подать заявку можно до 20 сентября на сайте RUSSPASS по ссылке. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #ПервыйВТуризме</t>
+  </si>
+  <si>
+    <t>23.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7173</t>
+  </si>
+  <si>
+    <t>✔️ Провожаем лето у воды Сезон подходит к концу, но провести солнечные дни у воды еще можно! В рамках проекта «Лето в Москве» работают 30 открытых бассейнов с подогревом и современной системой фильтрации. 📌 Для гостей предусмотрены шезлонги с зонтиками, раздевалки, душевые и шкафчики для вещей. На площадках также можно приобрести закуски и воспользоваться пунктами проката полотенец, одноразовых тапочек и нарукавников для детей. За безопасностью следят дежурные спасатели и бригада медиков. 📌 Адреса открытых бассейнов ищите на специальной карте на сайте проекта «Лето в Москве». ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ЛетоВМоскве #Места #Бассейны</t>
+  </si>
+  <si>
+    <t>22.08.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7172</t>
+  </si>
+  <si>
+    <t>❤️ В Коломенском идут Дни Тульской области В рамках проекта «Лето в Москве» гости музея-заповедника до 23 августа могут познакомиться с культурой, ремеслами и гастрономическими традициями региона. 📎 В программе — концерты, театральная постановка, выставка, мастер-классы по гончарному искусству, флористике, скульптуре и росписи пряников. Также посетителей ждут тульское чаепитие, дегустации сыров, рыбных деликатесов и ремесленного хлеба, торговые ряды с фермерскими продуктами и изделиями ручной работы. Для любителей активного отдыха подготовили народные игры, а Тульский областной экзотариум проведет интерактивные занятия. На сцене выступят тульские музыкальные коллективы, включая артистов фестиваля «Дикая Мята». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Фестивали</t>
+  </si>
+  <si>
+    <t>22.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7171</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: чем заняться на выходных Творческие мастер-классы и лектории, игры из прошлого и летний театр — лишь немногое из того, что состоится на этих выходных на фестивале в рамках проекта «Лето в Москве»! 📎 В Лианозовском парке и саду им. Баумана для гостей подготовили усадебные игры и гостиные, кинолекторий и мастер-классы, своими руками можно создать уникальную памятную вещь: мозаику «Парковый пейзаж», старинные открытки, арт-планеры или изящные закладки для книг. 📎 В кинопарке «Москино» в субботу будет работать ретрофотоателье и усадебная почта, а также пройдет квиз «По следам великих усадеб». 📎 На площади Революции продолжат работу фотосалон и летний театр, а все желающие смогут присоединиться к квесту «Загадочная коллекция», где участникам предстоит выполнить задания и открыть интересные факты о московских усадьбах. 📎 Активности фестиваля продолжатся и за пределами столицы: музей-заповедник «Усадьба "Мураново"» им. Тютчева в это воскресенье подготовил насыщенную программу «Летнее путешествие. Москва — Мураново». Посетителей ждет атмосфера традиционного летнего отдыха: усадебные игры, исторический пикник, чаепитие, литературные чтения, викторины и многое другое. ❤️ А для полного погружения в эпоху старинных особняков идеально подойдет маршрут «Москва усадебная». Он объединяет 30 имений в столице и соседних регионах. За их посещение можно получить штампы, а после — обменять на фирменные подарки бренда «Москва». 📆 Полная афиша мероприятий — по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>21.08.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7170</t>
+  </si>
+  <si>
+    <t>😃😃 «Лето в Москве»: куда сходить на выходных Последние недели лета обещают быть особенно насыщенными! Программа проекта 22 и 23 августа объединит спортивные и познавательные встречи, а также большое летнее путешествие в усадьбу «Мураново». 😃 Самые интересные события выходных собрали в афише. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>21.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7169</t>
+  </si>
+  <si>
+    <t>❤️ «Это Москва. Приятно познакомиться!» — путешествие по столице в компании тех, кто знает, где искать ее самые разные лица. Сергей Минаев, Максим Лутчак и Надежда Михалкова вместе с приглашенными гостями исследуют Москву через «тогда», «сейчас» и «всегда». Каждый выпуск — новый повод увидеть привычный город под другим углом! 📎 Начать знакомство можно уже сейчас: первый выпуск «Код Москвы» доступен по ссылке. #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>21.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7168</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ До конца каникул осталось совсем немного! Ловите последние летние дни, гуляя по Москве всей семьей. Сервис RUSSPASS приготовил для юных москвичей и гостей столицы множество поводов исследовать город. 📌 Раздел «Москва — детям» на сайте RUSSPASS Здесь есть афиша, тематические подборки, музеи и готовые планы на день. Например, маршрут «Привет, Москва!» идеально подходит для первого знакомства с городом: в него входят Цирк Никулина, Центральный детский магазин, Московский зоопарк и другие места, которые точно понравятся маленьким путешественникам. 📌 Миссии-маршруты «Играй в Москву» У каждого маршрута — собственный сюжет, карта и задания, за выполнения которых можно получить подарки. К примеру, маршрут «К берегам лунных морей» проходит по ВДНХ, а «Порт пяти морей. Легенда якоря» — от Северного речного вокзала до Музея истории Военно-морского флота России. За прохождение маршрута выдают специальные наклейки в карту — заполненную можно обменять на памятный сувенир. 📌 RUSSPASS Игра Участникам предлагают исследовать город в игровой форме и поймать виртуальных персонажей при помощи камеры смартфона. Этим летом на улицах Москвы появились новые герои — сочный арбуз, кузнечик, одуванчик, мороженое, подсолнух, василек и клубничка. За пойманных мультяшек начисляют бонусы, которыми потом можно оплатить заказы в специальном каталоге. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ДетскийТуризм #Идеи #ИграйВМоскву #Игра</t>
+  </si>
+  <si>
+    <t>21.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7167</t>
+  </si>
+  <si>
+    <t>🐾 На семейный квест выходят и четвероногие участники! В Измайловском парке 22 и 23 августа пройдет благотворительный фестиваль «Четыре Лапы Фест». В программе — совместный забег с питомцами, мастер-классы, лекции специалистов, модный показ и другие активности для всей семьи. 📎 Одним из главных событий фестиваля станет новый квест проекта «Играй в Москву» «Совет старейшин» — интерактивный маршрут для детей, взрослых и их питомцев. Участникам предстоит исследовать пространство фестиваля на территории Измайловского парка, разгадывать загадки, выполнять творческие задания и наблюдать за поведением. Тех, кто пройдет квест полностью, наградят памятным сувениром. ❤️ Кроме того, будет работать фотозона «Играй в Москву × Четыре Лапы», а в рамках деловой программы фестиваля состоится встреча «Новые впечатления рядом с домом: как заново открыть Москву вместе с детьми и питомцами?». На ней расскажут об идеях для семейных выходных и игровых маршрутах по знакомым городским пространствам. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ИграйВМоскву #Выходные</t>
+  </si>
+  <si>
+    <t>20.08.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7163</t>
+  </si>
+  <si>
+    <t>🇦🇪 В Москве открылся культурный фестиваль Абу-Даби В рамках проекта «Лето в Москве» на Манежной площади начался фестиваль «Откройте для себя Абу-Даби». Он продлится до 23 августа и познакомит жителей и гостей столицы с культурой и традициями столицы Объединенных Арабских Эмиратов. 💬 В декабре этого года исполнится 55 лет со дня установления дипломатических отношений между Россией и ОАЭ. Председатель Комитета по туризму города Москвы Евгений Козлов отметил: «Москва — современный, комфортный мегаполис, открытый для гостей со всего мира. По поручению Мэра Москвы мы активно сотрудничаем с коллегами из разных стран в сфере туризма, развиваем международные связи и создаем новые возможности для обмена опытом и продвижения туристического потенциала нашего города. В центре российской столицы уже проходили Дни культуры Объединенных Арабских Эмиратов. Фестиваль, который стартует сегодня, — еще один шаг в укреплении сотрудничества». 📆 В программе фестиваля: 🔴мастер-классы по технике традиционной декоративной вышивки — талли, традиционному бедуинскому ткачеству из шерсти верблюдов и коз — саду, а также по гончарному делу и изготовлению рыболовных снастей 🔴концертные программы с национальными музыкальными инструментами ОАЭ и танцем «Аль-Айяла», включенном в Список нематериального культурного наследия человечества ЮНЕСКО 🔴аутентичные блюда арабской кухни 🔴фотозона с традиционными арабскими нарядами 🔴ярмарка сувениров с парфюмерией, сумками, посудой, одеждой и украшениями 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Фестивали</t>
+  </si>
+  <si>
+    <t>20.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7162</t>
+  </si>
+  <si>
+    <t>❤️ «Это Москва. Приятно познакомиться!» — свежий взгляд на столицу, которую можно открывать снова и снова. В туристическом шоу ее «тогда», «сейчас» и «всегда» встречаются в знакомых местах, историях и образах города. 📎 В первом выпуске герои попробуют расшифровать «код» Москвы. Смотрите его по ссылке. #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>20.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7161</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ — город летних историй! Как выглядели любимые места москвичей несколько десятилетий назад, где горожане проводили свободное время и какие туристические традиции сохранились до сих пор? Увидеть на одной странице Москву прошлого и настоящего поможет спецпроект Мостуризма и «Комсомольской правды» «Два мира в столице». ❤️ При помощи архивных фотографий и интересных исторических фактов можно проследить, как менялись парк Горького, ВДНХ, «Сокольники», усадьба «Кусково», московские набережные и другие знаковые места города. 📎 В рамках проекта также проходит конкурс «Мое московское лето». Его участникам предлагают рассказать личные истории, связанные со столицей: поделиться любимым маршрутом, семейной традицией, первой поездкой в Москву или местом, куда хочется возвращаться спустя годы. Работы принимают до 13 сентября в прозе или стихах, их можно дополнить фотографиями. Ограничений по объему нет, ориентир — 600–800 знаков. 😃 Лучшие работы появятся на странице проекта и в социальных сетях «Комсомольской правды», а победители получат фирменные подарки бренда «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Конкурс</t>
+  </si>
+  <si>
+    <t>19.08.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7160</t>
+  </si>
+  <si>
+    <t>📎 Участники «Университетских смен» познакомились с востребованными профессиями в Москве Школьники и студенты колледжей из 40 регионов страны приехали в столицу по профориентационной программе «Университетские смены». В рамках сотрудничества с проектом Мостуризма «Москва — Город открытий» для них организовали посещение Музея городского хозяйства на ВДНХ и VK Play Арены. ❤️ В июле и августе 500 участников смен побывали в Музее городского хозяйства. Они узнали, какие специалисты отвечают за работу инфраструктуры и какие технологии помогают создавать комфортную среду. Еще 100 человек посетили VK Play Арену: познакомились с работой Федерации компьютерного спорта России, побывали в студии трансляций RuHub, прошли тестирование на тренажерах КиберГТО и приняли участие в мастер-классе по Tekken 8. ❤️ Всего в рамках проекта «Москва — Город открытий» с востребованными профессиями познакомились 600 участников «Университетских смен». Такие профориентационные встречи помогают молодым людям из регионов узнать о современных направлениях работы и образовательных возможностях столицы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ГородОткрытий #ДетскийТуризм #Образование</t>
+  </si>
+  <si>
+    <t>19.08.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7159</t>
+  </si>
+  <si>
+    <t>❤️ «Это Москва. Приятно познакомиться!» — новое туристическое шоу о столице Вместе с Сергеем Минаевым, Максимом Лутчаком, Надеждой Михалковой и приглашенными гостями зрители отправятся разбирать образ столицы через три измерения: «тогда», «сейчас» и «всегда». Сергей Минаев расскажет о городе через его историю, Максим Лутчак покажет современную Москву, а Надежда Михалкова рассмотрит ее образ через кинематограф. 📎 Первый выпуск — «Код Москвы». В нем герои разберут, что делает столицу именно такой, какой мы знаем ее сегодня, и почему отдельные места и истории становятся ее очень узнаваемой частью. Вместе с Тимуром Далгатовым и Кареном Адамяном ведущие посмотрят на Москву через прошлое, современность и киноискусство и сравнят ее разные лица. Всего выйдет пять выпусков. В следующих герои продолжат знакомство со столицей через ее гастрономию, культуру, архитектуру и места, которые знают прежде всего сами москвичи. 📎 Смотрите шоу: 🔴во ВКонтакте 🔴на сайте по ссылке 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>19.08.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7158</t>
+  </si>
+  <si>
+    <t>❤️ В мир креативных индустрий — с проектом «Москва — Город открытий»!  С 20 по 23 августа в музейном саду усадьбы Остермана пройдут дни проекта «Москва — Город открытий». Для гостей фестиваля искусств «Русский КоТ» подготовили программу «Придумано и сделано в России» с профориентационными мастер-классами для школьников. 📎 Ребята создадут мультфильм в технике бумажной перекладки, соберут архитектурные макеты, разработают цифровых персонажей, нарисуют собственные комиксы и познакомятся с основами графического дизайна. А для участников V Международного детского культурного форума пройдет урок гостеприимства, где обсудят, каким должен быть город, готовый принимать гостей.  📎 Занятия проведут специалисты Детской школы дизайна НИУ ВШЭ, киностудий «Союзмультфильм» и имени М. Горького, музея-диорамы «Царь-макет», Российского национального музея музыки и технопарка Российского государственного социального университета. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Афиша</t>
+  </si>
+  <si>
+    <t>18.08.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7153</t>
+  </si>
+  <si>
+    <t>📌 Meet Global MICE Congress: о будущем делового туризма — в Москве В столице 16 и 17 декабря пройдет четвертый международный форум Meet Global MICE Congress — крупнейшая в России площадка в сфере делового туризма. В программе примут участие более 60 российских и зарубежных экспертов из стран БРИКС и Глобального Юга. 🔤 Участники обсудят изменения рынка, новые бизнес-модели и точки роста отрасли. Одной из центральных тем станет экономика делового туризма: эксперты рассмотрят финансовую устойчивость компаний, управление рентабельностью, новые подходы к формированию доходов и создание измеримого результата для заказчиков. 🔤 Форум объединит лидеров отрасли, представителей профильных органов власти, корпоративных заказчиков, гостиничного бизнеса, конгрессных площадок, туристических компаний и ассоциаций. Регистрация открыта на портале RUSSPASS.Бизнес по ссылке. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASSБизнес #ДеловойТуризм #MICE #БРИКС</t>
+  </si>
+  <si>
+    <t>18.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7152</t>
+  </si>
+  <si>
+    <t>❤️ Культура Абу-Даби — в центре Москвы С 19 по 23 августа на Манежной площади пройдет фестиваль «Откройте для себя Абу-Даби». Большой международный проект Москвы познакомит жителей и гостей столицы с культурой, историческим наследием и гастрономическими традициями ОАЭ. 📎 В рамках проекта «Лето в Москве» посетителей фестиваля ждут: 🔴мастер-классы по традиционным ремеслам: по декоративной вышивке талли, плетению из листьев финиковой пальмы кхус, шерстяному ткачеству саду, а также по гончарному делу и изготовлению рыболовных снастей 🔴концертная программа с композициями на национальных музыкальных инструментах и традиционным танцем «Аль-Айяла» 🔴арабские угощения: мадруба, маркук, кофе с кардамоном и другие традиционные блюда и напитки ‼️Кроме того, на фестивале будет работать ярмарка с парфюмерией, украшениями и сувенирами из ОАЭ. Гости смогут примерить национальные костюмы, сделать узоры хной и узнать больше о путешествиях в Абу-Даби. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Фестивали</t>
+  </si>
+  <si>
+    <t>18.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7151</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 История, которая продолжается сегодня Останкино — одна из точек маршрута «Москва усадебная» фестиваля «Усадьбы Москвы». Парадный дворец XVIII века создавался как театрально-концертная резиденция графа Николая Шереметева. Его интерьеры и театральный зал сохранились до наших дней и позволяют представить, как проходили спектакли и приемы более двух столетий назад. 📎 Историческая атмосфера парка «Останкино», как и других имений, вдохновляет и сегодня! В числе тех, кто уже побывал на фестивале «Усадьбы Москвы» — актер театра и кино и наш амбассадор Милош Бикович. Успейте и вы посетить площадки — активности на них будут проходить до 6 сентября. ❤️ В этот же день завершит работу маршрут «Москва усадебная», который объединяет 30 локаций: 25 в столице и пять в регионах. В них участники получают карту-путеводитель и собирают штампы, которые обменивают на фирменные подарки бренда «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>18.08.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7148</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 До конца августа осталось совсем немного — успевайте провести утро за столиком на одной из летних веранд! К фестивалю «Московский завтрак на верандах» присоединились более 500 ресторанов в 12 округах столицы. В специальных меню представлено свыше 1500 блюд и готовых сетов: каши с фруктами, сырники с сезонными ягодами, блюда из яиц, свежая выпечка и авторские десерты. А интерактивная карта поможет найти подходящую веранду рядом с домом, работой или маршрутом прогулки. 🍴Приглашайте близких на завтрак и неспешно встречайте последние дни лета с видом на утреннюю Москву! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>17.08.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7143</t>
+  </si>
+  <si>
+    <t>❤️ «Маршруты по эпохам»: в Москве запустили новый проект для прогулок и отдыха Мостуризм и «Яндекс» представили в рамках «Лета в Москве» совместный проект, объединяющий городские маршруты, мероприятия и идеи для развлечений. На специальной странице собраны варианты прогулок, исторические факты о знаковых местах столицы, рекомендации по посещению фестивалей, парков, музеев и экскурсий. 📎 В подборке «Маршруты по эпохам» можно отправиться на прогулку по центру, набережным и культурным достопримечательностям Москвы, а также сравнить, как знакомые места выглядели в прошлом и выглядят сегодня. Еще один раздел — «События на все времена» — поможет выбрать варианты отдыха для всей семьи! 📎 Также более 90 маршрутов по столице доступны в мобильном приложении «Яндекс Карты». Их можно выбрать по продолжительности, тематике и району, а к каждому прилагаются описание, фотографии и аудиогид. Среди вариантов — прогулки по фестивальным площадкам, паркам и знаковым местам Москвы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Маршруты</t>
+  </si>
+  <si>
+    <t>17.08.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7142</t>
+  </si>
+  <si>
+    <t>📌 «Москва. Традиции. Люди» в Северном округе Новая лекция расскажет об истории Северного административного округа столицы и его роли в развитии городской промышленности и транспорта. Гости узнают, почему Ходынское поле стало одной из ключевых площадок ранней истории отечественной авиации. 🔤 В формате открытого диалога гид-переводчик и преподаватель курса «Москвоведение» в РГГУ Михаил Сметник и аттестованный экскурсовод Светлана Крессова поговорят о том, как сохранять память о своем районе, улице и доме. Спикеры поделятся способами работы с семейными архивами, беседами с соседями и старыми картами Москвы. 🗓 Бесплатная лекция «Северный округ: индустриальное сердце Москвы» состоится 6 сентября в 15:00. Регистрация доступна по ссылке. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #МоскваТрадицииЛюди</t>
+  </si>
+  <si>
+    <t>16.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7137</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве» готовит активности на любой вкус! Следите за нашими афишами мероприятий, чтобы не упустить самое интересное. #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>14.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7132</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Усадьбы Москвы»: что успеть на выходных Фестиваль будет идти до 6 сентября, но программа некоторых площадок завершится уже на этих выходных. В последний раз парковые активности пройдут в Измайлово и в музее-усадьбе «Люблино» в рамках фестиваля ландшафтного искусства «Сады и люди». ❤️ Активности готовятся на площадках: 📎 В Измайловском парке можно примерить образ дворянина, сыграть в крокет, серсо и городки, послушать Пушкина и Лермонтова в исполнении актеров, познакомиться со светским этикетом и создать памятный сувенир. 📎 В музее-усадьбе «Люблино» в субботу пройдет лекция о восстановлении исторических имений, а в воскресенье расскажут о современной усадебной культуре и топиарном искусстве. Также на выходных запланирован мастер-класс по резьбе по дереву и экскурсии по садам. 📎 В Лианозовском парке будут работать ретрофотоателье, «Усадебные гостиные» и кинолекторий. Еще пройдут исторические игры и мастер-классы. 📎 На Манежной площади запланированы фотосалон, мастер-классы и квест «Загадочная коллекция», спектакли в летнем театре и «Усадебная почта». 📎 В субботу программа фестиваля дополнится гастрономическим «Эмбер фестом» в Кинопарке «Москино», а в воскресенье ретрофотоателье будет работать в Доме графа Остермана. ❤️ Отдельным маршрутом для знакомства с историческим наследием остается «Москва усадебная». Он объединяет 30 объектов столицы и регионов. Участники могут собирать штампы в карте-путеводителе и обменивать их на фирменные подарки бренда «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МоскваУсадебная #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>14.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7127</t>
+  </si>
+  <si>
+    <t>❤️ Традиции Абу-Даби — в центре Москвы С 19 по 23 августа Манежная площадь станет площадкой фестиваля «Откройте для себя Абу-Даби». В рамках проекта «Лето в Москве» гости познакомятся с культурой, историческим наследием и гастрономическими традициями столицы ОАЭ. 📎 В программе: 🔴мастер-классы по традиционным ремеслам: вышивке талли, плетению из листьев финиковой пальмы аль-кхус, бедуинскому ткачеству аль-саду и гончарному делу 🔴музыкальные и арт-представления, национальные инструменты и танец аль-айяла, включенный в Список нематериального культурного наследия ЮНЕСКО 🔴арабские угощения: мадруба, маркук, кофе с кардамоном и другие традиционные блюда и напитки 🔴иммерсивный купол с видеороликами о достопримечательностях Абу-Даби 🔴традиционные эмиратские наряды для фотосессии, а также парфюмерия, украшения, посуда, одежда и сувениры 📎 Фестиваль станет еще одним международным культурным проектом Москвы. В последние годы столица принимала фестивали Индии, Вьетнама, стран Латинской Америки и Карибского бассейна, а также мероприятия, посвященные культуре ОАЭ и Китая. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Фестивали</t>
+  </si>
+  <si>
+    <t>14.08.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7126</t>
+  </si>
+  <si>
+    <t>😃 От чирлидинга до Шекспира: планы на 15 и 16 августа в Москве Спорт, музыка, театр и путешествие в прошлое — такими могут стать эти выходные. В новой афише «Лета в Москве» собрали события для самых разных планов! 📎 Главные мероприятия выходных — последние в этом сезоне «Московская чайная сказка» на Чистопрудном бульваре и «Чайный рейв» на Болотной площади. Они пройдут в субботу в рамках «Московского чаепития»! Также до 6 сентября пространство проекта с дегустациями и играми будет работать в музее-усадьбе «Люблино». ❤️ Еще загляните на площадки «Усадеб Москвы». Исторические активности пройдут в Измайловском и Лианозовском парках, а также в музее-усадьбе «Люблино» в рамках фестиваля «Сады и люди». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>13.08.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7125</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Чайная сказка и рейв: последние мероприятия сезона На 15 августа проект «Московское чаепитие» подготовил сразу два необычных события для тех, кто хочет провести субботу в столице интересно и со вкусом. 📆 13:00 и 15:00 — «Московская чайная сказка» На Чистопрудном бульваре в рамках фестиваля «Театральный бульвар» пройдет музыкальное представление для всей семьи. Главному герою Ивану предстоит найти волшебные ингредиенты чая «Москва», а помогут ему Баба-яга, Леший, Жар-птица и юные зрители. 📆 16:00–21:00 — «Чайный рейв» На Болотной площади электронная музыка встретится с традициями чаепития. В программе — сет от диджея ЭЛМИ, дегустации чая и продукции бренда, интерактивные игры и викторины с приятными подарками от проекта «Московское чаепитие» и бренда «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>13.08.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7124</t>
+  </si>
+  <si>
+    <t>😃 Бесплатные сезонные кинотеатры «Лета в Москве» В рамках проекта можно бесплатно посмотреть фильмы на свежем воздухе. Показы проходят в оборудованных зонах отдыха с комфортными условиями. На площадках также проводят концерты, выступления оркестров и анимационные программы. 📌 Собрали подборку локаций с кинопоказами на ближайшее время: 🟢Парк «Ходынское поле» 🟢Парк «Покровский берег» 🟢Ландшафтный парк «Митино» 🟢Парк 50-летия Октября 🟢Усадьба «Воронцово» ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #ЛетоВМоскве #Места #Кино</t>
+  </si>
+  <si>
+    <t>12.08.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7119</t>
+  </si>
+  <si>
+    <t>📎 Золотое кольцо станет главной темой 11-й недели «Русского КоТа» До 16 августа в рамках фестиваля искусств проходит тематическая неделя «За тридевять земель. Золотое кольцо». Гостей Всероссийского музея декоративного искусства ждет знакомство с культурой и традициями древних городов Владимирской, Ярославской, Костромской и других областей. 📆 В программе — спектакли по мотивам русских сказок и литературы, концерты, лекции, кинопоказы, иммерсивные экскурсии и творческие мастерские. Среди событий недели — выступление Владимирской областной филармонии, спектакль «Сказки нянюшки Арины», лекции об истории Новгорода, Твери, Суздаля и художественной жизни Мстеры. С 14 по 16 августа на фестивале будет работать маркет с ремесленными и гастрономическими проектами из городов Золотого кольца. Гости смогут увидеть авторскую керамику, традиционные игрушки, изделия из льна и фарфор, а также попробовать региональные специалитеты: пряники, шоколад, черную соль, кофе на песке и ботлихский пирог. Все мероприятия бесплатные! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Фестивали #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>12.08.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7116</t>
+  </si>
+  <si>
+    <t>✔️ В Москве 1 сентября стартует прием заявок на соискание премии «Путеводная звезда» Ежегодно лучших специалистов, а также проекты и организации столичной сферы туризма отмечают премией Правительства Москвы «Путеводная звезда». В этом сезоне прием заявок начнется 1 сентября и продлится до 9 октября, сообщила заммэра Наталья Сергунина: «Награды вручают тем, кто благодаря своему таланту и упорной работе делает Москву еще привлекательнее для миллионов российских и зарубежных туристов. Премия помогает продвигать современные решения и успешные практики во всех ключевых направлениях индустрии — от гостиничного бизнеса до экскурсионных программ и цифровых продуктов». 📎 Заполнить форму для участия можно будет на портале RUSSPASS.Бизнес. Всего предусмотрено 36 номинаций, часть из них — новые. Например, впервые за вклад в развитие туризма наградят организаторов деловых мероприятий: форумов, конференций, выставок. А блок «Медиа» пополнился номинацией за популяризацию туров в Москву среди иностранных путешественников. 📎 В жюри войдут ведущие игроки рынка, представители Мостуризма и других профильных ведомств и организаций. Лауреатов объявят в декабре. ✔️ Подписаться в Максе на каналы: ⚫️Мостуризма ⚫️Мэра Москвы #Премии #ПутеводнаяЗвезда</t>
+  </si>
+  <si>
+    <t>12.08.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7115</t>
+  </si>
+  <si>
+    <t>❤️ «Гид по гидам»: знакомимся с экскурсоводами Москвы Туристическая отрасль столицы объединяет множество специалистов, которые помогают по-новому узнавать столицу. В специальном разделе RUSSPASS Журнала «Гид по гидам» редакция знакомит читателей с московскими экскурсоводами и рассказывает о профессии изнутри. 📎 В материалах раздела гиды делятся историями из своей практики, рассказывают о любимых маршрутах и особенностях работы. И помните, что экскурсии с аттестованными специалистами дают уверенность в достоверности информации и качестве программы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASSЖурнал #Гиды #Экскурсоводы</t>
+  </si>
+  <si>
+    <t>11.08.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7114</t>
+  </si>
+  <si>
+    <t>📎 Жители столицы выбирают лучший авторский напиток лета Первый отбор среди участников фестиваля «Ледяной московский чай» уже прошел на RUSSPASS: пользователи определили финалистов по фотографиям. Теперь 12 работ, собравших больше всего отметок «Нравится», представлены в голосовании проекта «Активный гражданин». Соревнование за звание лучшего холодного напитка на основе купажа чая «Москва» продлится до 31 августа. ‼️Участникам голосования начислят баллы «Миллиона призов». Их можно потратить на товары и услуги партнеров программы или направить на благотворительность. А заведения, чьи работы получат наибольшую поддержку, станут победителями номинации «Московский стиль» и получат денежные призы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛедянойМосковскийЧай #ЧайМосква #АктивныйГражданин</t>
+  </si>
+  <si>
+    <t>10.08.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7113</t>
+  </si>
+  <si>
+    <t>📎 «Яндекс» и «Лето в Москве»: что работает в этом сезоне Сразу несколько сервисов «Яндекса» интегрировались в проекты «Лета в Москве». Рассказываем про них 👇 🔴25 усадеб на одной карте Фестиваль «Усадьбы Москвы» и Яндекс Go запустили маршрут «Москва усадебная». На специальной карте — 25 столичных имений и три варианта прогулок. 🔴ИИ-помощник выбирает места в городе Яндекс Карты собрали локации «Лета в Москве» и специальные предложения участников проекта «Время возможностей». Там же работает ИИ-помощник, который предлагает места и события с учетом предпочтений пользователя. 🔴Бассейны с дополнительными удобствами При поддержке программы лояльности «Свои плюсы» в Коломенском, Измайлове, парках 50-летия Октября и «Ходынское поле» оборудованы зоны для купания. Также там работают фотозоны и станции с бесплатным SPF-кремом. 🔴Почти 100 локальных брендов на Болотной Фестиваль «Маркет Маркета» проходит в арт-павильоне «Летний маркет». В ассортименте — товары от местных брендов для пикников, путешествий и отдыха на природе. 🔴Книги — прямо в парках В рамках проекта «Лето в парках» продолжили работу павильоны лесных библиотек. QR-коды с тематической полкой Яндекс Книг можно найти в усадьбе Воронцово, парках 50-летия Октября и «Ходынское поле». 🔴Отдельный гид для поездки в Москву Яндекс Путешествия запустили специальную страницу о летней столице, где собраны идеи для отдыха и варианты размещения. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #ВремяВозможностей</t>
+  </si>
+  <si>
+    <t>08.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7108</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: чем заняться на выходных Фестиваль в рамках проекта «Лето в Москве» открыл новые площадки и приглашает на события по всему городу! В афише ближайших дней — исторические игры, ретрофотоателье, квесты, мастер-классы и специальная программа совместно с фестивалем «Сады и люди» в музее-усадьбе «Люблино»: экскурсии по выставочным садам, лекции об истории усадебных парков и ландшафтном искусстве. Еще запланированы мастер-классы по фигурной стрижке растений, резьбе по дереву и флористике. 📎 Также в программе: 🔴Измайловский и Лианозовский парки на два дня превратятся в настоящие усадебные гостиные. Исторические игры, ретрофотоателье, мастер-классы, живая классика и рассказы о дворянском этикете помогут почувствовать атмосферу старой Москвы. В воскресенье программу в Лианозовском парке дополнит кинолекторий. 🔴На Манежной площади гостей встретят фотосалон, усадебная почта, летний театр и творческие мастер-классы. Любителям интерактива понравится квест «Загадочная коллекция» с заданиями и историями о городских имениях. 🔴Маршрут «Москва усадебная» объединяет 30 исторических усадеб столицы и соседних регионов. Путешествие по ним превращается в увлекательный квест: участники собирают штампы в карту-путеводитель и обменивают их на фирменные подарки бренда «Москва». 📎 Полная афиша мероприятий — по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МоскваУсадебная #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>07.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7107</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве»: чем заняться 8 и 9 августа В ближайшие выходные проект приглашает на десятки событий по всему городу! В программе — фестивали «Спасская башня» и «Яуза Фест», День физкультурника, Кубок Мэра Москвы по триатлону и активности для детей. Рассказали о них в афише. 📎 Особую атмосферу создаст фестиваль «Усадьбы Москвы». Гостей ждут исторические игры, ретрофотоателье и другие события, которые помогут почувствовать себя героями ушедшей эпохи. ❤️ Еще фестиваль приглашает отправиться на выходных в Ясную Поляну в музей-усадьбу Льва Толстого. Здесь подготовили спецпрограмму с историческим пикником, литературными чтениями, театрализованным чаепитием, викторинами и играми. 📆 А до 16 августа в музее-усадьбе «Люблино» совместно с «Усадьбами Москвы» проходит фестиваль «Сады и люди». Гостям представят пять «оазисов» в эстетике садов прошлых эпох. Также на этих выходных здесь открывается новое пространство проекта «Московское чаепитие» с дегустациями, литературными чтениями и играми. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>07.08.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7106</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 В музее-усадьбе «Люблино» открывается новая точка «Московского чаепития» Чайное пространство проекта будет работать с 8 августа по 6 сентября. Здесь можно сделать паузу во время прогулки, попробовать фирменный чай «Москва», почитать книгу, поиграть в настольные игры или просто отдохнуть в уютной атмосфере. ❤️ На площадке также представлены выпечка, варенье, мед, подарочные наборы и другая продукция проекта. Еще в течение месяца будут проходить вечера настольных игр. 📆 Режим работы: 🔴вторник–пятница — с 12:00 до 21:00 🔴выходные и праздничные дни — с 11:00 до 21:00 🔴понедельник — санитарный день 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>07.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7102</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Нарядные дамы и галантные кавалеры в атмосфере исторических имений — красочные мгновения фестиваля «Усадьбы Москвы»! Между делом, на этих выходных события фестиваля будут также проходить за пределами столицы. В музее-усадьбе Льва Толстого в Ясной Поляне гостей ждут исторические пикники, литературные чтения, театрализованные чаепития, викторины и игры. #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>07.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7101</t>
+  </si>
+  <si>
+    <t>❤️ Москва вошла в образовательный маршрут по Золотому кольцу Вчера из столицы стартовал пилотный проект «Кольцо открытий». В четырехдневное путешествие по национальному туристическому маршруту «Золотое кольцо» отправились 254 школьника и педагога из 34 регионов России. Москва, как участник нацмаршрута, открывает и завершает его. 📎 В столице детей ждет знакомство с ключевыми достопримечательностями и современными общественными пространствами: ВДНХ, парком «Зарядье», Московским Кремлем, Красной площадью и собором Василия Блаженного. Эта программа входит в столичную часть национального туристического маршрута. 📎 Проект «Кольцо открытий» показывает, что Москва — важная часть «Золотого кольца» наряду с другими городами. Она объединяет историю, культуру и современные достижения страны. Именно отсюда начинается маршрут по одному из главных туристических брендов России, и сюда же участники вернутся после путешествия в Иваново, Ярославль, Владимир и Боголюбово. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Маршруты #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>06.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7098</t>
+  </si>
+  <si>
+    <t>❤️ Сотрудники Мостуризма стали героями городской фотовыставки «Команда Москвы» Она посвящена людям, которые каждый день делают столицу комфортнее, современнее и привлекательнее для жителей и гостей города. Среди героев выставки — Ирина Кокорева, руководитель Дирекции по специальным проектам Мостуризма, и Ильдар Трегулов, главный ML-разработчик сервиса RUSSPASS. Их работа помогает развивать туристические проекты столицы и создавать новые возможности для путешествий по Москве. 📆 Посетить выставку можно: 🔴на Сокольнической площади — до 9 августа 🔴на Старом Арбате — до 14 августа Приходите познакомиться с людьми, которые вместе с тысячами других специалистов каждый день создают современную Москву! Вход свободный. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Выставки</t>
+  </si>
+  <si>
+    <t>06.08.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7097</t>
+  </si>
+  <si>
+    <t>❤️ Изучайте усадьбы и получайте подарки! Маршрут «Москва усадебная» объединяет 30 исторических имений, из которых 25 находятся в столице и пять — в регионах. В любой его точке можно взять карту-путеводитель, куда будут ставиться штампы за покупку билетов в усадьбы. 📎 За 5, 10 или 15 штампов полагаются подарки, а если посетить пять московских имений и два региональных, можно получить колонку «Москва». Подробности — на сайте. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваУсадебная #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>06.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7094</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 «Московская чайная сказка» вновь приглашает в гости! В эту субботу на Чистопрудном бульваре покажут сказочный спектакль для всей семьи. Вместе с юным героем Иваном зрители отправятся в путешествие по волшебным лесам, болотам и садам, чтобы отыскать рецепт чая «Москва». 📎 Спектакль пройдет 8 августа на площадке фестиваля «Театральный бульвар». Начало показов — в 14:00 и 17:00. Приходите заранее: перед представлением гостей ждет интерактивная программа с актерами. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>05.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7093</t>
+  </si>
+  <si>
+    <t>✔️ Мостуризм приглашает на бесплатный интенсив «Твой старт в туризме» Заявку на участие можно подать до 5 октября, а обучение начнется 12 октября. Программа открыта для всех желающих от 18 до 35 лет, количество мест не ограничено. Регион проживания, образование и профессия не важны. 📌 Участники познакомятся более чем с 30 экспертами и узнают о разных направлениях работы в индустрии гостеприимства. В программе: 🔵вебинары с экспертами 🔵экскурсии в туристические компании, отели и объекты впечатлений 🔵практические советы по составлению резюме и прохождению собеседований 📌 Финалом станет ярмарка вакансий, где можно лично познакомиться с работодателями туротрасли. Выпускники, успешно прошедшие итоговый тест, получат сертификаты и смогут разместить резюме на бирже вакансий Мостуризма. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ТвойСтартВТуризме #Образование</t>
+  </si>
+  <si>
+    <t>05.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7092</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Фестиваль «Усадьбы Москвы» приглашает в Ясную Поляну 8 и 9 августа Очередное «Летнее путешествие» фестиваля пройдет в музее-усадьбе Льва Толстого в Тульской области. Гостей ждет специальная программа с историческим пикником, литературными чтениями, театрализованным чаепитием, викторинами и играми в атмосфере русской усадьбы. 📎 В течение двух дней будут работать ретроателье, усадебная почта и площадки с крокетом, серсо, бирюльками и лото. Также рядом с фестивальной зоной откроется мобильный туристический центр «Москва», где помогут составить маршрут по столице, проведут VR-прогулки и тематические квизы. 📎 Регистрация на мероприятия не требуется. Гостей ждут в музее-усадьбе «Ясная Поляна» с 10 утра до шести вечера. Вход на территорию музея — 100 рублей, билеты на отдельные экскурсии и выставки приобретаются заранее. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Маршруты #Экскурсии</t>
+  </si>
+  <si>
+    <t>04.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7088</t>
+  </si>
+  <si>
+    <t>📎 Коллекция медиабанка «Мосфото» насчитывает уже 32 тысячи материалов Медиабанк появился на столичном портале mos.ru год назад. В нем собраны фотографии и видеоролики из разных сфер городской жизни, которые можно бесплатно скачивать и размещать в соцсетях, использовать в презентациях, рассказала заммэра Наталья Сергунина: «Коллекция медиабанка насчитывает уже больше 32 тысяч материалов. Его работу обеспечивает команда профессиональных фотографов, операторов, продюсеров». ❤️ Для удобства пользователей снимки и видеоролики распределены по рубрикам, тематическим подборкам и спецпроектам. Например, в разделе «Культурное наследие Москвы» представлены фотографии и 3D-модели памятников архитектуры столицы. Кроме того, в нем можно найти репортажи о разных городских событиях и профессиональные снимки столичных парков, улиц, площадей и других объектов. При использовании материалов нужно указывать источник — foto.mos.ru. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Фото</t>
+  </si>
+  <si>
+    <t>04.08.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7087</t>
+  </si>
+  <si>
+    <t>🏛 В Люблино пройдет фестиваль ландшафтного искусства «Сады и люди» Мероприятие состоится с 7 по 16 августа на территории парка вместе с фестивалем «Усадьбы Москвы». Посетители увидят пять «оазисов», созданных в эстетике садов прошлых эпох. 📌 Авторы искусно соединили природные и архитектурные элементы, стараясь воссоздать облик традиционного приусадебного парка. Гостей ждут пышные клумбы, парадные цветники, кованые арки, ажурные качели и увитые розами перголы. Вход — свободный. 📌 Также в программе от фестиваля «Усадьбы Москвы»: 🟢экскурсии по садам 🟢лекции по истории архитектуры, подбору растений, созданию цветников и ландшафтных композиций 🟢консультации экспертов в области садового дизайна 🟢мастер-классы по фигурной стрижке деревьев и кустарников 🟢флористические занятия 🟢резьба по дереву ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #УсадьбыМосквы #Фестивали</t>
+  </si>
+  <si>
+    <t>03.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7086</t>
+  </si>
+  <si>
+    <t>🥤 «Ледяной московский чай»: голосование за лучший напиток фестиваля Жители столицы могут выбрать его в проекте «Активный гражданин». В голосовании представлено 12 фотографий с презентациями освежающего напитка на основе купажа чая «Москва». Работы конкурсантов набрали наибольшее количество отметок «Нравится» в июле на сайте RUSSPASS. 📎 В этом году к фестивалю присоединились более 400 ресторанов и кофеен. Заведения, чьи работы получат наибольшую поддержку, станут победителями номинации «Московский стиль» и получат денежные призы. 📎 За участие в голосовании пользователи «Активного гражданина» получат баллы программы «Миллион призов», которые можно обменять на товары и услуги партнеров или направить на благотворительность. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛедянойМосковскийЧай #ЧайМосква #АктивныйГражданин</t>
+  </si>
+  <si>
+    <t>03.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7085</t>
+  </si>
+  <si>
+    <t>🧳 Расскажите о любимых местах в столице и получите подарки! Стильные вещи от туристического городского бренда «Москва» вручат авторам пяти самых интересных историй. Все подробности — в канале RUSSPASS в Максе.</t>
+  </si>
+  <si>
+    <t>03.08.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7084</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 «Московское чаепитие» в фарфоре В магазинах «Дом фарфора» и Williams &amp; Oliver вновь можно приобрести премиальную коллекцию фарфора, созданную совместно с проектом «Московское чаепитие». ☕️ В красно-белом орнаменте соединились разные эпохи московской архитектуры. На чашках, блюдцах и чайниках можно рассмотреть Кремль и Спасскую башню, сталинские высотки и небоскребы Москва-Сити. Они изображены на красном фоне — цвете тепла, энергии и праздника. А сами достопримечательности выполнены в белом оттенке — словно свет, отражающийся на фасадах утренней и вечерней столицы. Вместе они складываются в панораму Москвы. 🫖 Изделия выполнены из тонкого костяного фарфора — легкого, прочного и изящного. Новая коллекция продолжает идею «Московского чаепития»: знакомит с традициями гостеприимства и помогает сохранить теплые воспоминания о городе. Набор фарфора станет прекрасным подарком для тех, кто ценит стиль, уют и историю. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>02.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7083</t>
+  </si>
+  <si>
+    <t>❤️ «Москва усадебная»: погружение в прошлое Милош Бикович уже примерил образ русского аристократа конца XIX — начала XX века на фотосессии в усадьбе «Останкино». Вы также можете прочувствовать атмосферу старого города и представить себя героем той эпохи, ведь это имение входит в маршрут «Москва усадебная». Всего он объединил 30 усадеб: 25 в Москве и пять в регионах. В каждой можно поставить штамп в карту-путеводитель, которую выдают на любой точке маршрута. Первый штамп — бесплатный, а следующие можно обменивать на билеты в усадьбы. 📎 За 5, 10 или 15 штампов участникам полагаются фирменные подарки. А те, кто посетит минимум две усадьбы в регионах и пять в столице, получат колонку «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>31.07.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7076</t>
+  </si>
+  <si>
+    <t>😃😃 «Лето в Москве»: куда сходить на выходных Первые дни последнего месяца лета точно запомнятся! В рамках проекта 1 и 2 августа жителей и гостей столицы ждут парковые активности на новых площадках фестиваля «Усадьбы Москвы», настоящие арт-батлы, а также масштабный автофестиваль. 📆 Самые интересные события этих выходных собрали в афише. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Афиша</t>
+  </si>
+  <si>
+    <t>31.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7075</t>
+  </si>
+  <si>
+    <t>📆 Осталось всего несколько дней, чтобы получить сувениры от бренда «Москва»! Стильные стикерпаки, блокноты и музыкальные колонки ждут своих обладателей. Как их получить, рассказали в канале в Максе.</t>
+  </si>
+  <si>
+    <t>31.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7071</t>
+  </si>
+  <si>
+    <t>🔻 В столице назвали лауреатов конкурса «Покажи Москву!» На него аттестованные гиды и любители прислали около тысячи заявок с описанием туристических маршрутов по городу. Они посвящены культуре, архитектуре, спорту, гастрономии, кино и другим направлениям, рассказала заммэра Наталья Сергунина: «Лауреатами стали 26 человек. Помимо жюри, своих фаворитов назвали и сами москвичи. Опросы в проекте "Активный гражданин" собрали больше 1,3 миллиона мнений». ❤️ Одной из лучших работ профессиональных гидов эксперты признали экскурсию Ольги Зотовой. Она знакомит с историей района Лефортово через примеры советской архитектуры XX века, церковь Апостолов Петра и Павла в Солдатской слободе, ансамбль Екатерининского дворца. Также жюри отметило маршруты Евгении Сперанской по Басманному району, Виктории Маркиной по кинолокациям Курьянова, Любови Дементьевой по ЦАО и Елизаветы Храповой по комплексу «Лужники».  📎 Авторы лучших экскурсий получили дипломы и памятные подарки. Их работы опубликуют в онлайн-издании RUSSPASS Журнала. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASSЖурнал #ПокажиМоскву</t>
+  </si>
+  <si>
+    <t>31.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7070</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Встречаем август с «Московским чаепитием»! Литературная Москва, традиции гостеприимства, городские прогулки и семейные спектакли — в первой половине августа проект «Московское чаепитие» продолжит летнюю программу. Основной площадкой станет павильон «Коробка конфет» на Новом Арбате. 📆 4 августа 🔴16:00 — лекция «Сивцев Вражек — литературный переулок»* 📆 7 августа 🔴15:00 и 16:00 — лекция «Сергей Есенин и традиции чаепития»* 📆 8 августа 🔴12:00 — пешеходная экскурсия по Гоголевскому бульвару и его окрестностям* 🔴14:00 и 17:00 — спектакль для всей семьи «Московская чайная сказка» на Чистопрудном бульваре 🔴16:00 — лекция «Москва Александра Вертинского»* 📆 9 августа 🔴13:00 — интерактивная зона «Открой свой чай» 🔴17:30 — лекция-квиз «Послание потомкам»* 📆 11 августа 🔴16:00 — лекция «Московские адреса Серебряного века»* 📆 13 августа 🔴19:30 — лекция «"Словографика" и русский культурный код в XXI веке»* 📆 15 августа 🔴12:00 — пешеходная экскурсия «Арбат — древнее урочище Земляного города» 🔴14:00 — лекция «"Словографика" и русский культурный код в XXI веке» в музее-усадьбе «Люблино»* 🔴14:00 и 17:00 — «Московская чайная сказка» на Чистопрудном бульваре • 16:00 — «Чайный рейв» на Болотной площади 📆 16 августа 🔴18:00 — мастер-класс «Сторителлинг за три минуты: искусство рассказывать истории»* * — нужна предварительная регистрация 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Афиша #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>31.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7065</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: чем заняться на выходных 🔻 Главная новость недели — площадки фестиваля начнут работу в Измайловском и Лианозовском парке. Здесь гостей ждут исторические игры и мастер-классы, ретрофотоателье и кинолекторий, а также усадебные гостиные. 🔻 На Манежной площади для посетителей по-прежнему работают фотосалон и усадебная почта, проводятся мастер-классы и спектакли летнего театра. А квест «Загадочная гостиная» подойдет тем, кто любит головоломки: выполняя задания, можно узнать много интересного о московских усадьбах. 🔻 На площадке во Всероссийском музее декоративного искусства (Доме графа Остермана) гостей познакомят со старинной модой и помогут подобрать изысканный образ для фотосъемки. А благодаря усадебной почте можно отправить близким открытку с видами особняков. ❤️ Для полного погружения в историческую эпоху отправляйтесь по маршруту «Москва усадебная». Он объединяет 30 исторических имений, расположенных в столице и соседних регионах. За посещение усадеб можно получить штампы, а после обменять их на фирменные подарки бренда «Москва». 📆 Полная афиша мероприятий — по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>30.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7059</t>
+  </si>
+  <si>
+    <t>📌 В столице — более 300 природных водоемов, а вдоль Москвы-реки и Яузы оборудованы десятки прогулочных зон! Собрали пять мест, где можно гулять, отдыхать в парках, любоваться фонтанами и купаться в открытых бассейнах. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Места</t>
+  </si>
+  <si>
+    <t>30.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7054</t>
+  </si>
+  <si>
+    <t>🧳 Арт-павильоны «Сделано в Москве»: где искать столичные бренды Фирменный чай, мороженое, одежда и обувь: собрали локации, где этим летом можно купить что-то интересное для себя и близких. 📎 Летний маркет Площадка объединила фирменный чай локальных производителей. В ассортименте также есть вещи бренда «Москва». А еще здесь проходят мастер-классы, лекции, концерты и кинопоказы. ❤️ Болотная площадь 📎 Фабрика мороженого Любимая сладость соседствует с книгами, играми и вещами для дома! ❤️ Музеон 📎 Самовар Гостям предлагают кофе, сувениры музеев и театров, а также товары проекта «Московское чаепитие» и бренда «Москва». ❤️ Арбат, д. 2/1 📎 Вишня Здесь представлены текстиль и вещи для дома от московских производителей, а также работает фруктовая станция с ягодами и смузи. ❤️ Арбат, у театра им. Вахтангова 📎 Коробка конфет Рай для сладкоежек! А еще внутри павильона расположена чайная с фирменным купажом «Москва» и стильными вещами от первого туристического городского бренда. ❤️ Новый Арбат, д. 19 📎 Воздушный шар Сюда стоит заглянуть, если нужны подарок ребенку или книга для домашней полки. Много настольных игр, наборов для творчества и развивающих материалов! ❤️ Цветной бульвар, д. 13 📎 Холодильник Главный «герой» площадки — мороженое, в том числе специальные вкусы Московской фабрики АО «БРПИ». ❤️ Тверской бульвар 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #БрендМосква #ЧайМосква</t>
+  </si>
+  <si>
+    <t>29.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7053</t>
+  </si>
+  <si>
+    <t>❤️ Для каждого плана — свой речной маршрут Прогулки по Москве-реке подходят и для первого знакомства со столицей, и для небольшого путешествия всей семьей, и для вечерней романтики. Выбор маршрута зависит от того, как вы хотите провести время. 📎 Для знакомства с главными достопримечательностями — «Исторический» маршрут. С воды открываются виды на Кремль, парк «Зарядье», храм Христа Спасителя, Парк Горького и спортивный комплекс «Лужники». 📎 Для неспешной прогулки вдоль живописных берегов — круговой маршрут от причала «Коломенское». Во время прогулки пассажиры увидят живописные берега и архитектурные памятники музея-заповедника. 📎 Для вечернего отдыха — рейс по центральной части Москвы ближе к закату. В это время набережные, мосты и другие достопримечательности предстают в свете городской иллюминации. ⭕️ На RUSSPASS представлены расписание, продолжительность прогулок и информация о достопримечательностях на каждой речной прогулке. Здесь же доступна покупка билетов. Вам остается лишь выбрать маршрут под настроение! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Маршруты #РечнойТранспорт</t>
+  </si>
+  <si>
+    <t>29.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7052</t>
+  </si>
+  <si>
+    <t>⭕️ Город в объективе: мастер-класс и фотопрогулка от Школы дизайна НИУ ВШЭ и RUSSPASS Как находить выразительные детали в привычном городском пейзаже и превращать их в визуальную историю? О тонкостях фотографии расскажут на интерактивном мастер-классе во дворе Всероссийского музея декоративного искусства 2 августа. Мероприятие приурочено к конкурсу «Коллекция путешествий по Золотому кольцу» и станет частью фестиваля «Русский КоТ» проекта «Лето в Москве». 💬 Техноблогер и ведущий Максим Ефимцев расскажет, как создавать выразительные снимки на смартфон и выделяться в потоке визуального контента. Креативный директор и основатель objectivstudio Марсель Акопян предложит взглянуть на город как на систему объектов, пространств и деталей, которые формируют характер территории. ❤️ После мини-лекций гости отправятся на фотопрогулку, где найдут необычные ракурсы и соберут собственную визуальную историю. А партнер мероприятия, студия FOTOLAB, подарит каждому участнику промокод на печать сделанных кадров. 📎 Всероссийский музей декоративного искусства, ул. Делегатская, 3 📆 2 августа, 13:00 🕑 Продолжительность — два часа ‼️Количество мест ограничено. Необходима предварительная регистрация. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #МастерКлассы</t>
+  </si>
+  <si>
+    <t>29.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7049</t>
+  </si>
+  <si>
+    <t>🏛 История одной усадьбы: как театр стал центром имения ❤️ В конце XVIII века граф Николай Шереметев организовал в своем имении в Останкине летнюю резиденцию, сердцем которой стал театр с передовой для своего времени сценой. Зал мог быстро превращаться в пространство для танцев, а главной звездой труппы была Прасковья Жемчугова — будущая жена графа. Сегодня это единственный в России театр конца XVIII века, сохранивший сцену, зрительный зал, гримировочные комнаты и подлинные механизмы. 📎 Останкино входит в маршрут «Москва усадебная», который объединяет 30 исторических усадеб: 25 в Москве и пять в других регионах. Во время его прохождения можно собирать штампы в карту-путеводитель и получать фирменные подарки. 🎧 Еще интереснее прогулку сделает аудиогид фестиваля «Усадьбы Москвы», который познакомит с историей старинных особняков маршрута «Москва усадебная». Его записали певица Тося Чайкина и актер Владислав Коноплев. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>28.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7048</t>
+  </si>
+  <si>
+    <t>❤️ RUSSPASS представил новый маршрут для знакомства с духовным наследием Москвы Ко Дню Крещения Руси на сервисе появилась прогулка «Старинные обители Москвы — духовные твердыни Первопрестольной». Она знакомит с памятниками древнерусского зодчества и другими местами, где на протяжении нескольких столетий создавалась духовная и культурная история страны. 📎 В маршрут вошли Рождественский, Зачатьевский, Заиконоспасский, Сретенский, Андроников, Свято-Данилов и Новодевичий монастырь, включенный в Список Всемирного наследия ЮНЕСКО. Также гости увидят Центральный музей древнерусской культуры и искусства и Подземный музей «Зарядье» с выставкой «Традиционные ценности. Вера». Проект объединил ученых, художников, искусствоведов и предложил им переосмыслить тему веры через технологии цифрового искусства. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #Маршруты #Места #Музеи</t>
+  </si>
+  <si>
+    <t>28.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7047</t>
+  </si>
+  <si>
+    <t>🚲 Садовое кольцо в свете ночных огней! Второй в этом году Ночной велофестиваль по центру Москвы пройдет 1 августа. Маршрут протяженностью 16 километров начнется на Зубовской улице и позволит участникам заезда увидеть знакомые городские панорамы в вечерней подсветке. 🕑 Сбор начнется в 20:00. Колонны отправятся в путь в 21:00, 22:00 и 23:00 — время участники выбирают при регистрации. На старте и финише будет работать фестивальный городок. ❤️ А для самых креативных участников запустили конкурс на лучший образ для заезда, к которому можно присоединиться в социальных сетях Дептранса уже сейчас. Главный приз — велосипед, а других победителей также ждут ценные подарки от партнеров. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Афиша #Спорт</t>
+  </si>
+  <si>
+    <t>28.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7046</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ В туристических центрах «Москва» гостям столицы помогают быстрее освоиться в городе! Здесь можно узнать полезную информацию о транспорте, о достопримечательностях и событиях, взять бесплатные карты и путеводители, получить индивидуальный маршрут по Москве и многое другое. Сотрудники говорят на русском и иностранных языках. Туристические центры «Москва» работают по следующему расписанию: 📌 В парке «Зарядье»: 🟣по понедельникам — с 12:00 до 21:00 🟣вторник–воскресенье — с 10:00 до 21:00 📌 На Тверской площади на территории ярмарки «Московские сезоны»: 🟣в будни — с 12:00 до 21:00 🟣в выходные — с 11:00 до 21:00 📌 В туристско-банковском офисе на Большой Дмитровке, д. 21/7: 🟣ежедневно с 9:00 до 21:00 📌 На Ленинградском вокзале: 🟣ежедневно с 5:00 до 23:30 📌 В парке развлечений «Остров мечты»: 🟣ежедневно с 10:00 до 22:00 📌 На Северном речном вокзале: 🟣ежедневно с 9:00 до 20:00 📌 Мобильный туристический центр «Москва» на Манежной площади: 🟣ежедневно с 10:00 до 21:00 ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>27.07.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7045</t>
+  </si>
+  <si>
+    <t>🕐 «Москва. Традиции. Люди» в Зеленограде Новая экскурсия познакомит со знаменитыми дачниками Крюково и расскажет о чертах города-спутника Москвы, которым в 60–70-х годах прошлого века был нынешний Зеленоград. Участникам предстоит узнать, что общего между крюковскими кирпичами и замком «Ласточкино гнездо», а еще вспомнить легендарные страницы истории местных земель. 📌 В маршруте прогулки — скульптуры «Отдых в городе», посвященные жителям Зеленограда, Михайловский пруд, фестивальная площадка «Легенды Крыма», храм преподобного Сергия Радонежского, а также комплекс «Рекорд». 🗓 Бесплатная двухчасовая экскурсия «Новый город: по долине реки Каменки» состоится 1 августа в 15:00. Регистрация доступна по ссылке. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #МоскваТрадицииЛюди #Экскурсии</t>
+  </si>
+  <si>
+    <t>26.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7039</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Усадебное лето в Москве продолжается! На Манежной площади, в Воронцове, Царицыне и Всероссийском музее декоративного искусства в программе — ретрофотоателье и усадебная почта, игры, творческие мастер-классы, литературные гостиные и представления летнего театра. 📆 Загляните в афишу фестиваля «Усадьбы Москвы» и выберите, куда отправиться за атмосферой старинного имения! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы</t>
+  </si>
+  <si>
+    <t>25.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7034</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: чем заняться на выходных План на субботу и воскресенье — отправиться в путешествие в прошлое! Это возможно благодаря мероприятиям фестиваля «Усадьбы Москвы». На его площадках подготовили насыщенную программу — выбирайте события по душе. 📎 Во Всероссийском музее декоративного искусства (Доме графа Остермана) начнет работать ретрофотоателье. Актеры помогут подобрать изысканный образ в стиле роскошной эпохи и познакомят с тайнами старинной моды, ее символикой и правилами этикета. На память гости сделают атмосферные фотографии. Кроме того, на площадке есть усадебная почта, где можно взять открытку с видами старинных имений и отправить ее близким в любой уголок России. 📎 На Манежной площади гостей приглашают в фотосалон, принять участие в путешествии-квесте «Загадочная коллекция» и мастер-классах, а также посмотреть представления Летнего театра. А еще на площадке работает усадебная почта. 📎 В усадьбе «Воронцово» и музее-заповеднике «Царицыно» посетителям предлагают поучаствовать в исторических играх, побывать на мастер-классах, в ретроателье и усадебных гостиных. В «Воронцове» также есть кинолекторий: на мероприятиях помогут глубже понять кинематограф как искусство. ❤️ Помимо активностей на площадках, есть и маршрут «Москва усадебная». Он объединяет 30 исторических усадеб: 25 в столице и 5 в соседних регионах. За его прохождение предусмотрены фирменные подарки от бренда «Москва». 📆 Полная афиша мероприятий — по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>24.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7033</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве»: куда сходить на выходных В рамках проекта 18 и 19 июля жителей и гостей столицы ждут сказка для всей семьи о поисках рецепта чая «Москва», симфонический концерт под открытым небом, выставка-пристройство животных из приютов и многое другое. 📆 Самые интересные события этих выходных собрали в афише. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Афиша</t>
+  </si>
+  <si>
+    <t>24.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7030</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Чайная сказка оживет на Покровском бульваре! Юных зрителей и их родителей вновь приглашают на спектакль «Московская чайная сказка» в рамках проекта «Московское чаепитие»! На сцене фестиваля «Театральный бульвар» на Покровском бульваре показы пройдут уже в эту субботу, 25 июля. Главный герой Иван отправится на поиски волшебных ингредиентов для знаменитого чая «Москва». Пройти через сказочные леса, болота и сады ему помогут Баба-яга, леший, жар-птица — и, конечно, зрители. ❤️ Историю о дружбе, добре и взаимопомощи дополнят авторская музыка в живом исполнении и интерактивная программа. Чтобы принять в ней участие, нужно прийти за 15 минут до начала спектакля. Вход свободный, регистрация не требуется. 📎 Амфитеатр на Покровском бульваре 🕑 Сеансы — с 12:00 до 13:00 и с 14:00 до 15:00 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>23.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7029</t>
+  </si>
+  <si>
+    <t>Если прогулка по Новому Арбату неожиданно превратилась в чаепитие — значит, вы дошли до павильона «Коробка конфет» Внутри можно найти чай, кофе, сладости, сувениры с символикой Москвы, а еще заглянуть в чайную, чтобы попробовать фирменный чай «Москва» и традиционную столичную выпечку. Показываем, что скрывается внутри одного из самых уютных арт-павильонов проектов «Сделано в Москве» и «Московское чаепитие», и приглашаем в гости ежедневно с 10:00 до 22:00 по адресу: Новый Арбат, 19.</t>
+  </si>
+  <si>
+    <t>23.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7024</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 По московским усадьбам — вместе с Милошем Биковичем! Актер уже оценил атмосферу старинных имений. Познакомиться с ними и узнать об их истории поможет маршрут «Москва усадебная»: в этом сезоне он посвящен культурным сокровищам столицы. ❤️ В маршрут вошли 30 усадеб, связанных с литературой, музыкой, театром и живописью. Среди них — 25 московских площадок и пять имений за пределами города. Гостям предстоит посетить особняк из «Муму», узнать, для чего был создан цветосветовой аппарат, и получить памятные подарки! ⁉️Как пройти маршрут: 🔴взять карту-путеводитель в одной из усадеб, там же можно поставить первый штамп 🔴гулять по усадьбам, обменивая входные билеты на штампы 🔴cобирать отметки и получить подарки: фирменный чай «Москва», бутылку для воды или футболку, а за прохождение двух региональных усадеб дополнительно к пяти московским — колонку «Москва» 🎧 Прогулки станут еще увлекательнее с аудиогидом: певица Тося Чайкина и актер Владислав Коноплев записали аудиогид, который знакомит с историей старинных особняков. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>23.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7023</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ и «Яндекс»: технологии для яркого лета Этим летом сервисы «Яндекса» стали частью нескольких городских проектов. С их помощью жители и гости столицы могут составить маршрут по усадьбам, найти события поблизости, выбрать книгу для чтения в парке и многое другое. Сразу несколько сервисов «Яндекса» интегрированы в проекты «Лета в Москве»: ❤️ Фестиваль «Усадьбы Москвы» и сервис «Транспорт» в Яндекс Go запустили маршрут «Москва усадебная». На специальной карте собраны 25 столичных усадеб и три варианта прогулок: для семей с детьми, любителей искусства и тех, кто знакомится с Москвой. В разделе «Транспорт» можно посмотреть ближайший автобус и расписание электричек, а также пополнить «Тройку». ❤️ В Яндекс Картах размещены площадки «Лета в Москве» и специальные предложения городского бизнеса — участников проекта «Время возможностей». Там же работает ИИ-помощник: после трех коротких вопросов он предлагает места и события с учетом предпочтений пользователя. ❤️ При поддержке программы лояльности «Свои плюсы» оборудовали зоны для купания в «Коломенском», парках 50-летия Октября, Измайловском и «Ходынское поле». Для посетителей подготовили надувные круги, мячи и детские средства безопасности. Рядом с бассейнами установили фотозоны и станции с бесплатным SPF-кремом. ❤️ На Болотной площади проходит фестиваль Яндекс Маркета «Маркет Маркета». Познакомиться с продукцией около 100 локальных брендов и приобрести товары для пикников, путешествий и отдыха на природе можно в арт-павильоне «Летний маркет». Часть средств от покупок направят на благотворительность. ❤️ В рамках проекта «Лето в парках» продолжили работу павильоны лесных библиотек. В парках 50-летия Октября и «Ходынское поле», а также в усадьбе Воронцово разместили QR-коды. По ним открывается тематическая полка Яндекс Книг, которую регулярно пополняют новыми произведениями. 📆 Для тех, кто планирует поездку в столицу, Яндекс Путешествия подготовили специальную страницу. Здесь собраны идеи для летнего отдыха и варианты размещения — так проще решить, чем заняться в Москве и где остановиться. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #ВремяВозможностей</t>
+  </si>
+  <si>
+    <t>22.07.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7022</t>
+  </si>
+  <si>
+    <t>🍦 У Москвы безупречный вкус! В столице представили фирменное мороженое «Москва» — новое гастрономическое воплощение туристического бренда города. На упаковке изображены узнаваемые достопримечательности: ВДНХ, Центральный детский магазин на Лубянке, стадион «Лужники», Северный и Южный речные вокзалы, Триумфальная арка. 😋 Первым вкусом в линейке стал классический пломбир по уникальному рецепту. Вскоре к нему добавятся шоколадное мороженое, крем-брюле, пломбир с клубничным вареньем и шоколадной крошкой. ❤️ Новинку уже продают более чем в 140 точках — в парках и популярных туристических местах Москвы. Теперь прогулка по городу станет еще вкуснее, а яркая упаковка останется на фотографиях как еще один московский сувенир! 🥤 Фирменное мороженое продолжило линейку гастрономических проектов туристического бренда «Москва», в которую уже входит чай, созданный в рамках «Московского чаепития». Новый продукт отражает главную идею — «У Москвы безупречный вкус». Проект реализован при участии группы компаний «Арнест ЮниРусь». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>22.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7017</t>
+  </si>
+  <si>
+    <t>😃😃 Горожане назвали самые долгожданные события «Лета в Москве» В «Активном гражданине» завершилось голосование, посвященное городскому проекту. Пользователи поделились мнениями о самых интересных событиях и площадках третьего сезона, сообщила заммэра Наталья Сергунина: «Самым ожидаемым событием лета стал фестиваль "Театральный бульвар". С 30 мая его посетили уже почти 900 тысяч зрителей. Ежедневно в разных точках столицы проходит от 10 до 15 мероприятий — показов спектаклей, уличных представлений, мастер-классов и многих других». 🏛🏛🏛 Второе место занял фестиваль «Усадьбы Москвы». В этом сезоне он объединил 77 площадок: от исторических усадеб до современных культурных пространств. К проекту впервые присоединились Всероссийский музей декоративного искусства, Пушкинский музей и кинопарк «Москино». 📎 В тройку лидеров также вошел фестиваль «Времена и эпохи». С 10 по 14 июня его гости увидели исторические реконструкции и спектакли, побывали на экскурсиях и освоили народные ремесла на мастер-классах. Всего фестиваль посетили больше 2,5 млн человек. 📈 Среди площадок «Лета в Москве» участники голосования чаще выбирали ВДНХ: там планируют побывать 18% респондентов. За Манежную площадь отдали 13% голосов, за площадки в округах — 11%. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>22.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7016</t>
+  </si>
+  <si>
+    <t>📌 Мастера своего дела: фотовыставка на ВДНХ В Южном розарии ВДНХ 22 июля откроется выставка, посвященная победителям городского конкурса профессионального мастерства «Московские мастера». 📈 В 2026 году конкурс проходит уже в 29-й раз и объединяет представителей 40 востребованных специальностей. В рамках «Московских мастеров» в сфере туризма и гостеприимства выбирали лучших профессионалов в профессиях «Администратор гостиницы», «Экскурсовод», «Сотрудник туристической полиции». Участники подтверждают свои знания и навыки в теоретических и практических испытаниях. Герои экспозиции работают в самых разных сферах: спасают жизни, управляют городским транспортом, строят, обучают и помогают москвичам. В центре выставки — сами мастера: люди, чей ежедневный труд задает ритм столицы и делает ее комфортнее. 📌 ВДНХ, Южный розарий — слева от павильона № 1 «Центральный» 🗓 Выставка продлится до 5 августа включительно ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Афиша #Выставки</t>
+  </si>
+  <si>
+    <t>22.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7013</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 Вкусное утро начинается на московских верандах Больше 500 ресторанов столицы присоединились к гастрономическому фестивалю «Московский завтрак на верандах». На выбор — свыше 1500 специальных блюд и готовых сетов. В фестивальных меню собрали завтраки на любой вкус: сырники с сезонными ягодами, хрустящие круассаны, каши с фруктами, яйца бенедикт и другие сытные блюда. 🍴 Рестораны-участники расположены во всех 12 округах Москвы. Найти подходящее место рядом с домом, работой или маршрутом прогулки можно на интерактивной карте. ❤️ Выбирайте веранду и начинайте день со вкусом! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>21.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7010</t>
+  </si>
+  <si>
+    <t>🧳 Всероссийский музей декоративного искусства поздравили с 45-летием в рамках «Лета в Москве» С 4 июня по 30 августа в столице проходит фестиваль искусств «Русский КоТ», организованный Всероссийским музеем декоративного искусства. В свой юбилейный год он впервые стал партнером проекта «Лето в Москве», превратив музейный сад в пространство для творчества и знакомства с русскими традициями. 📎 За полтора месяца на площадке провели больше 300 мероприятий различных форматов — от художественных и ремесленных мастер-классов до спектаклей и кинопоказов. Заммэра Москвы Наталья Сергунина отметила: «С начала июня фестиваль искусств посетили уже больше 70 тысяч москвичей и туристов. Они участвовали в мастер-классах, знакомились с коллекциями российских дизайнеров, смотрели выступления театральных, музыкальных и хореографических ансамблей. До конца лета гостей ждет еще множество культурных открытий. От имени Правительства Москвы поздравляю коллектив Всероссийского музея декоративного искусства с 45-летием. Желаю вам вдохновения и энергии для воплощения в жизнь новых культурных проектов!» В честь дня рождения музея для москвичей и туристов подготовили творческие занятия, экскурсии по усадьбе графа Ивана Остермана, в которой располагается культурное учреждение, и многое другое. 😃 Фестиваль «Русский КоТ» стал частью масштабного проекта «Лето в Москве», третий сезон которого объединяет больше 500 площадок по всему городу. По словам Натальи Сергуниной, за первые полтора месяца в разных уголках столицы прошло порядка 56 тысяч мероприятий. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>21.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7009</t>
+  </si>
+  <si>
+    <t>📕 Москва Гиляровского — на страницах и улицах города Издательство ЭКСМО и RUSSPASS Журнал выпустили специальное издание книги Владимира Гиляровского «Москва и москвичи». Классический текст дополнили городским маршрутом и комментариями, которые связывают описанные автором места с современной столицей. 📎 Читатели узнают, что сегодня находится на месте исторических локаций, какие достопримечательности стоит посетить поблизости и как спланировать прогулку по следам знаменитого московского журналиста и писателя. 📎 Внутри также есть страницы для путевых заметок, где читатели смогут фиксировать собственные впечатления, отмечать любимые маршруты, кафе, музеи. А на обложке — QR-коды со ссылками на экскурсию от RUSSPASS Журнала и расширенный материал о местах, связанных с жизнью и творчеством Гиляровского. ❤️ Компактную книгу удобно взять с собой на прогулку или сохранить как сувенир из Москвы. Специальное издание уже доступно в книжных магазинах по всей России и на маркетплейсах. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASSЖурнал #Маршруты #Книги</t>
+  </si>
+  <si>
+    <t>20.07.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7008</t>
+  </si>
+  <si>
+    <t>Ⓜ️ Московское метро под лупой На портале «Узнай Москву» появился интерактивный спецпроект «Узнай метро в деталях». Он предлагает присмотреться к станциям: разглядеть окаменелости возрастом до 200 млн лет, найти жемчужину среди мозаик и увидеть, как свет «движется» по платформе. ❤️ Интерактивная карта объединила 15 станций. Благодаря технологии гиперзума их фотографии можно увеличить и рассмотреть в высоком разрешении, как под лупой: так станут заметны элементы, которые легко пропустить во время обычной поездки. 📎 Проект позволяет взглянуть на московское метро не как на транспорт, а как на музей архитектуры и инженерной мысли, скрытый в деталях и хранящий в себе секреты и загадки станций: 🔴На «Нагатинском Затоне» можно изучить 12 мозаичных панно с обитателями московских водоемов и попробовать отыскать спрятанную жемчужину. 🔴На «Краснопресненской» — увидеть в облицовке колонн древние окаменелости: губок, аммонитов и морских моллюсков. 🔴На «Вавиловской» — рассмотреть светильники, напоминающие частицы света. Каждый следующий больше предыдущего, поэтому при движении вдоль платформы возникает необычный оптический эффект. 📎 Проект дополняют интересные факты, расширенные статьи о станциях, а также онлайн-викторина с памятными призами. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УзнайМоскву #Метро</t>
+  </si>
+  <si>
+    <t>20.07.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7007</t>
+  </si>
+  <si>
+    <t>📍Куда сходить на выходных? Какой маршрут выбрать в незнакомом городе? Где забронировать отель, купить билет в музей или найти экскурсию с профессиональным гидом? Уже шесть лет ответы на эти вопросы помогает находить RUSSPASS. Платформа начиналась как московский проект для туристов, но постепенно вышла далеко за пределы столицы. Сегодня на ней представлены 85 регионов России, более 70 тысяч туристических предложений и свыше 1,3 тысячи авторских маршрутов. Можно заранее собрать практически всю поездку: от места проживания и ресторанов до экскурсий, прогулок и культурной программы. RUSSPASS активно использует технологии искусственного интеллекта. Умные алгоритмы формируют персональные рекомендации, помогают планировать путешествия и предлагают маршруты с учетом интересов пользователя. В Москве уже работают аудиогиды на базе голосовых ИИ-технологий, а для детей доступны интерактивные прогулки с дополненной реальностью. За шесть лет RUSSPASS стал большой площадкой для бизнеса, гидов, регионов и представителей туристической отрасли. Подробности — в посте</t>
+  </si>
+  <si>
+    <t>20.07.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7006</t>
+  </si>
+  <si>
+    <t>📍Куда сходить на выходных? Какой маршрут выбрать в незнакомом городе? Где забронировать отель, купить билет в музей или найти экскурсию с профессиональным гидом? Уже шесть лет ответы на эти вопросы помогает находить RUSSPASS. Платформа начиналась как московский проект для туристов, но постепенно вышла далеко за пределы столицы. Сегодня на ней представлены все 85 регионов России, более 70 тысяч туристических предложений и свыше 1,3 тысячи авторских маршрутов. Можно заранее собрать практически всю поездку: от места проживания и ресторанов до экскурсий, прогулок и культурной программы. RUSSPASS активно использует технологии искусственного интеллекта. Умные алгоритмы формируют персональные рекомендации, помогают планировать путешествия и предлагают маршруты с учетом интересов пользователя. В Москве уже работают аудиогиды на базе голосовых ИИ-технологий, а для детей доступны интерактивные прогулки с дополненной реальностью. За шесть лет RUSSPASS стал большой площадкой для бизнеса, гидов, регионов и представителей туристической отрасли. Подробности — в посте</t>
+  </si>
+  <si>
+    <t>19.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7001</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 На фестивале «Усадьбы Москвы» городские выходные превращаются в сцены из исторического романа! Один из таких сюжетов — программа усадьбы «Воронцово»: снимки в ретрофотоателье, состязания по старинным видам спорта, пикники, дамы в изящных платьях и кавалеры во фраках.  🔻 На каждой площадке — свои события и свой способ перенестись в другую эпоху. Изучайте афишу и планируйте выходные! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>18.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7000</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Discover Moscow на новых языках! Планировать поездку в столицу стало еще удобнее. Цифровая экосистема Discover Moscow теперь доступна на русском, арабском, вьетнамском и турецком языках. Ранее были запущены английская и китайская версии портала. 📈 При расширении языковой доступности портала учитывали итоги 2025 года. Тогда Москва приняла 26,5 млн путешественников, включая 2,8 млн иностранцев. Чаще всего Москву посещают граждане Китая, Индии, Турции и Вьетнама. 📎 Всего экосистему посетили более 1,8 млн пользователей. На портале есть все необходимое: 🔴советы по подготовке к путешествию, например, по оформлению визы 🔴инструкции, которые пригодятся в путешествии — в том числе по удобной навигации и подключению к бесплатному городскому вай-фаю 🔴готовые маршруты и идеи для отдыха 🔴афиша проекта «Лето в Москве» 🔴подборка фирменных столичных сувениров в разделе «Сделано в Москве» Для пользователей китайской версии доступны также функции добавления объектов и маршрутов в избранное и чат-бот для планирования поездок. ❤️ Дополняет цифровую экосистему печатный журнал Discover Moscow с готовыми маршрутами, подборками ярких событий и гастрономическими рекомендациями. Издание распространяется в аэропорту Домодедово, туристических центрах «Москва», посольствах России, музеях, отелях и ресторанах города. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #DiscoverMoscow #Турпоток #МеждународныйТуризм</t>
+  </si>
+  <si>
+    <t>18.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6994</t>
+  </si>
+  <si>
+    <t>😃😃 У проекта «Лето в Москве» не бывает двух одинаковых недель! Город становится то выставочной площадкой под открытым небом, то большой спортивной ареной, то пространством для экспериментов с традиционной культурой и современным искусством.  #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>18.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6989</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: чем заняться на выходных Планы на выходные уже есть — провести их в атмосфере фестиваля «Усадьбы Москвы»!  📎 Манежная площадь Здесь работают фотосалон и усадебная почта, проходят мастер-классы и спектакли летнего театра. Любителей загадок ждет квест «Загадочная гостиная»: участникам предстоит разгадывать головоломки и выполнять задания, узнавая интересные факты о московских усадьбах. 📎 Воронцово и музей-заповедник «Царицыно» В программе — исторические игры, ретрофотоателье, литературные чтения в усадебных гостиных, мастер-классы и кинолекторий.  📎 Музей-заповедник «Горки Ленинские»  Для гостей подготовили программу «Летнее путешествие. Москва — Горки». Посетители смогут побывать на экскурсиях-променадах, поиграть в городки и крокет, поучаствовать в творческих мастер-классах и посмотреть кино под открытым небом.  Вход на все мероприятия свободный, в «Горки Ленинские» — по билету на территорию. ❤️ А если активностей на площадках окажется мало, отправляйтесь по маршруту «Москва усадебная». Он объединяет 30 исторических имений, расположенных в столице и соседних регионах. Собирайте штампы за посещение усадеб и обменивайте их на фирменные сувениры бренда «Москва». 📆 Полная афиша мероприятий — по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>17.07.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6988</t>
+  </si>
+  <si>
+    <t>📆 «Лето в Москве»: куда сходить на выходных В рамках проекта 18 и 19 июля жителей и гостей столицы ждут парковые активности фестиваля «Усадьбы Москвы», групповые тренировки по популярным видам спорта, а также возможность узнать больше о карибской культуре и современном цирке. Самые интересные события этих выходных собрали в афише.  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Афиша</t>
+  </si>
+  <si>
+    <t>17.07.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6983</t>
+  </si>
+  <si>
+    <t>😃 Самые популярные летние запросы туристов За первые полтора месяца проекта «Лето в Москве» туристические центры «Москва» посетили около 200 тысяч человек. Сюда заходят москвичи и гости из российских регионов, а также путешественники со всего мира — из Австралии, Беларуси, Ганы, Казахстана, Китая, Малайзии, Саудовской Аравии, Сербии, Таиланда, Швейцарии, ЮАР и других стран. ⁉️Чаще всего гости спрашивают: 🔴какие есть площадки проекта «Лето в Москве» 🔴какая афиша у фестиваля «Театральный бульвар» 🔴где найти самые фотогеничные площадки фестиваля «Сады и цветы» 🔴как получить бумажную карту квеста «Усадьбы Москвы» 🔴где попробовать фирменный «Ледяной московский чай» 💬 Кроме того, посетители просят посоветовать кинотеатры под открытым небом, места для прогулок на сапах, недорогие рестораны на крышах. Бывают и необычные просьбы: туристы интересуются экстремальными локациями столицы, водоемами для купания, отдельными буклетами по монастырям. Гости также спрашивают, где приобрести подарочные карты «Тройка» и даже кроссворды о Москве, которые можно взять в дорогу. ❤️ Запоминаются и сами гости. Так, семья из Нижнего Новгорода успела пройти маршрут с подарками «Москва усадебная» и увезла домой сразу пять пачек фирменного чая «Москва». А путешественник из Омана, который в каждой новой стране первым делом посещает туристические центры, особенно отметил современный дизайн московских инфоцентров, материалы на арабском языке и гостеприимство сотрудников. 📈 В числе самых популярных рекомендаций этого сезона, помимо традиционных планов на осмотр Москвы за один день или неделю — Московские трамвайные диаметры, семейные миссии-маршруты «Играй в Москву» и ИИ-аудиогиды от RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ТуристическиеЦентры #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>16.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6978</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Проводим выходной в старинной усадьбе! Фестиваль «Усадьбы Москвы» и музей-заповедник «Горки Ленинские» подготовили программу «Летнее путешествие. Москва — Горки». ⁉️ Что ждет гостей: 🔴экскурсии-променады по усадьбе и посещение экспозиции «Дачная жизнь» 🔴исторический пикник «Завтрак на траве. Жизнь в Горках: хозяйство, комфорт, стиль» 🔴викторины «Последняя хозяйка Горок» о Зинаиде Морозовой и «Усадьбы Москвы» 🔴чтения произведений Антона Чехова, Максима Горького и поэтов Серебряного века 🔴театрализованное чаепитие с лекцией о фирменном купаже «Москва» 🔴мастер-классы по росписи гипсовых панно, декору вееров, пленэру, стринг-арту и скрапбукингу 🔴маркет современного искусства под открытым небом 🔴ретроателье «Усадебный фотосалон» и усадебная почта ❤️ Посетители также смогут продегустировать урожай из усадебных теплиц, поиграть в бадминтон, городки, крокет, серсо, бирюльки, лото, шахматы и шашки. А вечером посмотреть кино под открытым небом: в 21:30 на лужайке французского сада покажут фильм «Онегин». 📆 Мероприятие пройдет в субботу, 18 июля, с 11:00, в государственном историческом музее-заповеднике «Горки Ленинские». Вход на территорию — по билету. 📎 «Горки Ленинские» входит в маршрут «Москва усадебная». До 6 сентября можно посетить 30 исторических усадеб: 25 в Москве и 5 в других регионах, собрать штампы в карту-путеводитель и получить фирменные подарки. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>16.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6977</t>
+  </si>
+  <si>
+    <t>🥤 Какой ледяной московский чай выглядит интереснее всех? В рамках фестиваля «Ледяной московский чай» проекта «Московское чаепитие» продолжается гастроконкурс на самую оригинальную подачу напитка. Победителя до 26 июля могут выбрать зарегистрированные пользователи RUSSPASS. 📎 Свои авторские варианты и яркие фотографии представили гастробары, кофейни, кафе, рестораны и отели. ❤️ Как голосовать: — поставьте отметку «Нравится» самым эффектным напиткам — получите 50 бонусов RUSSPASS за участие — их потом можно потратить на билеты 🏆 Финалистами станут 12 заведений, которые наберут больше всех добавлений в «Избранное». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЛедянойМосковскийЧай</t>
+  </si>
+  <si>
+    <t>15.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6976</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы» приглашают на серию открытых дискуссий Фестиваль «Усадьбы Москвы» запускает цикл новых дискуссий о городских усадьбах, архитектурном наследии и их роли в современной жизни столицы. В них примут участие известные актеры, журналисты, блогеры и другие эксперты. ❤️ Первая встреча пройдет 18 июля в Галерее Ильи Глазунова (экспозиция «Музей сословий России»). На дискуссии «Усадьба 2.0. Как мы будем жить в особняках будущего?» гости вместе с Сабиной Чагиной, основательницей междисциплинарной творческой экосистемы «Сабстанция», и Ольгой Зиналиевой, лектором общества «Знание» обсудят: 🔴почему знание истории своего района помогает по-новому взглянуть на город 🔴могут ли объекты культурного наследия стать популярны не только среди туристов, но и среди местных жителей 📎 Участие бесплатное по предварительной регистрации по ссылке. В дальнейшем дискуссии также пройдут в Петровском путевом дворце, «Есенин-центре» (флигеле усадьбы К. Мейера) и Всероссийском музее декоративного искусства. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>15.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6973</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 «Московская чайная сказка»: спектакль для всей семьи В рамках проекта «Московское чаепитие» состоится очередной показ спектакля «Московская чайная сказка». Это история о юном Иване, который отправляется в большое путешествие, чтобы найти рецепт чая «Москва». 📆 Когда: 16 июля 📎 Где: на сцене фестиваля «Театральный бульвар» на Чистопрудном бульваре Спектакли пройдут в 14:00–15:00 и 17:00–18:00. Приходите за 15 минут до начала, чтобы принять участие в интерактиве с героями. Вход свободный. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>15.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6972</t>
+  </si>
+  <si>
+    <t>🏆 Жители столицы выбрали победителей конкурса «Москва. Традиции. Люди» В проекте «Активный гражданин» подвели итоги серии голосований, посвященных рассказам о героях нашей страны, выдающихся жителях и архитектуре районов столицы. Историями горожане поделились в рамках конкурса «Москва. Традиции. Люди», сообщила заммэра Наталья Сергунина: «Жюри выбрало финалистов в каждом из 12 округов, а победителей определили москвичи. Всего было собрано больше 1,6 миллиона мнений». 📎 Среди лауреатов: 🔴Любовь Диордица из Юго-Западного административного округа. Она рассказала о своем отце, который участвовал в создании титанового памятника Юрию Гагарину на Ленинском проспекте.  🔴Ника Ладыгина из Северного округа с историей о поселке художников в районе Сокол и его известных жителях.  🔴Многодетная мать Оксана Цыбульская из Зеленограда написала очерк о достопримечательностях своего округа, среди которых дом-флейта — образец советского модернизма длиной 516 метров. Другие лауреаты посвятили собственные рассказы, например, Саввинскому подворью, парку усадьбы Троицкое, телецентру «Останкино». Все истории победителей опубликуют в RUSSPASS Журнале. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #АктивныйГражданин #Конкурс</t>
+  </si>
+  <si>
+    <t>14.07.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6967</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 История одной усадьбы: «Версаль под Москвой» Усадьба Кусково принадлежала графам Шереметевым — одному из самых знатных родов России. Ее расцвет пришелся на 1750—70-е годы во времена владения усадьбой графом Петром Борисовичем. Дворянская династия устраивала здесь грандиозные приемы. Число гостей достигало 30 тысяч человек, среди них — члены императорской семьи и знатные гости из европейских стран. 🎧 Один из самых значимых павильонов кусковского архитектурно-паркового ансамбля — Грот, где восстановили уникальное ракушечное убранство. Больше фактов о нем — в аудиогиде, который познакомит вас с историей старинных особняков. Его записали певица Тося Чайкина и актер Владислав Коноплев. ❤️ Имение входит в маршрут «Москва усадебная». До 6 сентября можно посетить 30 исторических усадеб: 25 в Москве и 5 в других регионах, собрать штампы в карту-путеводитель и получить фирменные подарки. За 5, 10 или 15 отметок в столице участников ждут призы, а за посещение еще как минимум двух региональных усадеб — специальный подарок. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>13.07.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6966</t>
+  </si>
+  <si>
+    <t>✔️ Москва представила туристические проекты на семейном фестивале «Больше, чем путешествие» С 9 по 12 июля в Республике Мордовия прошел Всероссийский семейный туристский фестиваль «Больше, чем путешествие». Главной темой этого года стала идея знакомства с Россией через людей, традиции, культуру и истории разных регионов страны. 📈 За четыре дня креативную лабораторию «Москва» и детский мобильный туристический центр посетили более 3,5 тысячи человек, а общий охват интеграции столицы на фестивале превысил 5 тысяч гостей. В московских пространствах побывали участники более чем из 80 регионов России. В креативной лаборатории дети и подростки участвовали в мастер-классах. Свои программы представили Всероссийский музей декоративно-прикладного искусства, Музей космонавтики, Государственный биологический музей имени К. А. Тимирязева, а также РТУ МИРЭА и Наукоград МФЮА МАСИ. 📌 В мобильном туристическом центре участники фестиваля могли отправиться в VR-путешествие по столице и пройти профориентационное тестирование в рамках проекта «Город открытий». ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ГородОткрытий #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>13.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6965</t>
+  </si>
+  <si>
+    <t>🟥 RUSSPASS приглашает на велопрогулки и главные спортивные события сезона В рамках проекта «Лето в Москве» в столице пройдет множество масштабных событий для активного отдыха. Уже 1 августа состоится Московский ночной велофестиваль, где проехаться на велосипеде после заката смогут все желающие. 5 сентября состоится фестиваль «Ночь московского спорта». В программе — мастер-классы, показательные выступления, фан-встречи с известными спортсменами и гроссмейстерами, занятия уличным баскетболом, атлетикой, шахматами, настольным теннисом, брейк-дансом, танцевальной терапией и многое другое. Гостей ждут более 10 локаций, где можно заняться спортом вечером или даже ночью. 🚴‍♂️ Для любителей велосипедных прогулок в разделе «Маршруты» сервиса RUSSPASS собраны десятки сценариев. Например, семикилометровая прогулка «Сокол — Белорусская» со специальным аудиогидом, где участники побывают в поселке художников, познакомятся с городской архитектурой и, если останется время, смогут посетить экспозицию Музея русского импрессионизма. Вдохновение для спортивных путешествий по столице можно найти в RUSSPASS Журнале, где собраны авторские маршруты победителей общегородского конкурса «Покажи Москву!». Один из них — «Вдоль канала имени Москвы: посмотреть, как работают шлюзы» — велосипедная прогулка, которая знакомит с историей города и одной из его необычных инженерных достопримечательностей. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #ЛетоВМоскве #RUSSPASS #RUSSPASSЖурнал #Маршруты</t>
+  </si>
+  <si>
+    <t>12.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6960</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Шаг за шагом по старинным аллеям, мимо изящных фасадов и цветущих садов — фестиваль «Усадьбы Москвы» приглашает увидеть столицу с новой стороны и окунуться в атмосферу прошлого! Присоединяйтесь к мероприятиям на фестивальных площадках и отправляйтесь в историческое путешествие! #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>11.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6956</t>
+  </si>
+  <si>
+    <t>☕️ Чайные выходные в Москве Сразу два необычных мероприятия пройдут в эти выходные в рамках проекта «Московское чаепитие» — и оба можно посетить бесплатно. Сегодня на сцене фестиваля «Театральный бульвар» на Покровском бульваре покажут спектакль «Московская чайная сказка», а завтра на Центральном рынке состоится «Чайный рейв». Вся информация о событиях — по ссылке. Приходите! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>11.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6951</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: чем заняться на выходных 🔴На Манежной площади будут работать фотосалон, усадебная почта, мастер-классы и летний театр. Кроме того, гостей ждет путешествие-квест «Загадочная гостиная», где участникам предстоит разгадывать загадки и выполнять задания с интересными фактами о московских имениях. 🔴На площадках фестиваля в Воронцове и музее-заповеднике «Царицыно» для посетителей организуют исторические игры, ретрофотоателье, усадебные гостиные с литературными чтениями, мастер-классы, а также кинолекторий. Вход свободный. 🔴Маршрут «Москва усадебная» объединяет 30 исторических имений столицы и регионов. За его прохождение можно получить подарки: фирменные сувениры от бренда «Москва». Для этого обменивайте билеты в усадьбы на штампы. 📆 Полную афишу мероприятий смотрите здесь. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>10.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6950</t>
+  </si>
+  <si>
+    <t>😃😃 «Лето в Москве»: куда сходить на выходных В рамках проекта 11 и 12 июля жителей и гостей столицы ждут занятия по цигуну и настоящий «Чайный рейв», возможность сделать фото в ретростиле и увидеть московский транспорт прошлых лет. Самые интересные события этих выходных собрали в афише.  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>10.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6945</t>
+  </si>
+  <si>
+    <t>📌 Чай, кофе и фарфор — идем гулять по Мясницкой! Есть улицы, которые запоминаются не только архитектурой, но и атмосферой. Мясницкая именно такая. Уже несколько столетий ее визитная карточка — аромат свежего кофе и чая. 🎵 Отправляйтесь на аудиоэкскурсию по одной из самых атмосферных улиц Москвы и узнайте, где находился знаменитый магазин фарфора, почему Чайный дом напоминает китайскую шкатулку и какие истории скрывают старинные особняки. Прогулка начинается у усадьбы Лобанова-Ростовского. На пути вы увидите дом трех композиторов, усадьбу Барышникова, памятник Александру Грибоедову, знаменитый Чайный дом на Мясницкой, дом Черткова и другие знаковые достопримечательности.  ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Маршруты #Аудиоэкскурсии</t>
+  </si>
+  <si>
+    <t>09.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6944</t>
+  </si>
+  <si>
+    <t>🔻 Москва, Московская и Тульская области будут вместе развивать туристический маршрут «Россия Льва Толстого» Комитет по туризму города Москвы, Министерство культуры и туризма Московской области и Министерство туризма Тульской области уже подписали соглашение. ❤️ Новый маршрут объединит места, связанные с жизнью и творчеством Льва Толстого. В будущем его могут включить в число национальных туристических маршрутов. Его развитие — часть подготовки к 200-летию со дня рождения писателя, которое отметят в 2028 году. Уже сейчас в музее-усадьбе Л. Н. Толстого в Хамовниках работает мобильный туристско-информационный центр Тульской области. До 12 июля здесь проходят творческие мастер-классы, подготовленные в том числе музеем-усадьбой «Ясная Поляна». 📎 6 августа Мостуризм проведет бизнес-миссию в Тульской области для представителей туристической отрасли. А 8–9 августа фестиваль «Усадьбы Москвы» представит в «Ясной Поляне» специальную программу «Летнее путешествие. Москва — Ясная Поляна». Гостей ждут литературные чтения, исторический пикник, чаепитие, усадебные игры, викторины. На площадке также будет работать мобильный туристический центр «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Сотрудничество #ТуристическиеЦентры #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>09.07.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6939</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Новые лица — новый взгляд на Москву Проект «Новые лица Москвы» объединяет молодых блогеров, студентов, предпринимателей и авторов, которым интересно рассказывать о столице и ее развитии. Участники знакомятся с современными городскими проектами, культурными инициативами и историей Москвы, создают собственный контент и становятся частью сообщества молодых людей, неравнодушных к жизни города. Одной из встреч «Новых лиц Москвы» стала экскурсия по деловому сердцу старой Москвы. Вместе с гидом Марией Чижовой участники узнали: 🔴как несколько веков назад была устроена городская торговля 🔴каким образом торговцы привлекали покупателей 🔴как выражения, пришедшие из торговой среды, вошли в русский язык 🔴как приемы дореволюционного маркетинга работают сегодня Очные мероприятия проекта помогают его участникам увидеть Москву с новой стороны, глубже понять ее историю, а также найти новые идеи для создания интересного и познавательного контента о городе. 📎 Чтобы присоединиться к проекту «Новые лица Москвы», заполняйте анкету: в ней нужно ответить на несколько вопросов о себе и своих интересах, а также подготовить короткое эссе о том, какой вы видите Москву будущего и как хотели бы участвовать в развитии города. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #НовыеЛицаМосквы</t>
+  </si>
+  <si>
+    <t>09.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6938</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Летние каникулы — время открывать Москву по-новому! Впереди еще два месяца лета — и десятки поводов исследовать город всей семьей. Рассказываем, что подготовили для юных москвичей и гостей столицы: 🟣Раздел «Москва — детям» на сайте RUSSPASS Здесь собраны идеи для семейного отдыха: тематические экскурсии, прогулочные маршруты, музеи и другие места, где можно увлекательно провести время. 🟣Миссии-маршруты «Играй в Москву» Проект предлагает исследовать город по специальным картам, по пути выполняя задания на разных локациях. За прохождение маршрута выдают специальные наклейки в карту — заполненную можно обменять на памятный сувенир. 🟣RUSSPASS Игра Игровой формат городских прогулок, в котором участники ловят виртуальных персонажей, накапливают бонусы и обменивают их на предложения сервиса из специального каталога. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ДетскийТуризм #Идеи #ИграйВМоскву #Игра</t>
+  </si>
+  <si>
+    <t>08.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6933</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Завариваем планы на выходные Не каждый день чайные дегустации проходят под электронную музыку, а о самом чае сочиняют добрые сказки! 🎶 В рамках проекта «Московское чаепитие» 11 июля на сцене фестиваля «Театральный бульвар» на Покровском бульваре покажут семейную историю о поисках волшебного рецепта чая «Москва». По сюжету Иван отправляется в путешествие, чтобы выполнить невозможное поручение царя. В дороге он встречает новых друзей и понимает, что настоящее чудо связано не с магией, а с добротой и взаимовыручкой. Всего состоится два спектакля — в 14:00 и в 17:00. Приходите за 15 минут до начала, чтобы успеть принять участие в интерактиве с героями! Вход свободный. 🎶 Любите летние вечеринки под открытым небом? Тогда 12 июля загляните на «Чайный рейв» на Центральном рынке. С 16:00 до 21:00 гостей ждут дегустация чая «Москва», а также мастер-классы по изготовлению аксессуаров из живых цветов. Например, в зоне «Ледяного московского чая» покажут, как приготовить вкусные холодные напитки, и угостят ими посетителей. Дополнят атмосферу диджей-сеты под открытым небом от DJ Starplatinum и DJ K.SOUL. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква #ЛедянойМосковскийЧай</t>
+  </si>
+  <si>
+    <t>08.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6932</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Отправляйтесь на поиски «звездочек восторга» всей семьей! В проекте «Играй в Москву» появился новый маршрут — «Пропавшие искроносы». По легенде, на далекой планете Эйдора живут искроносы — маленькие звездочки восторга, которые появляются там, где люди встречаются с прекрасным. Но однажды их капсула разбилась, и теперь юным путешественникам предстоит найти потерявшиеся искорки и вернуть их до захода солнца. 📌 Маршрут объединяет Музей Москвы, Парк Горького и парк искусств «Музеон». По пути участники познакомятся с историей столицы, на экспозиции Музея Москвы увидят старинные игрушки, изразцы и самовары, прогуляются мимо Крымского и Андреевского мостов, памятника Петру I, Новой Третьяковки, Пушкинской набережной и Нескучного сада. 📌 На каждой остановке детей ждут необычные задания: найти экспонаты, разгадать загадки, посчитать архитектурные детали, придумать название корабля, нарисовать талисман, исполнить любимую песню вместе с родителями или даже совершить маленький «рыцарский подвиг». 📌 На сайте проекта доступна подробная информация, а также адреса точек, где можно получить карту. На каждой локации участников ждет задание, за выполнение которого выдают специальные наклейки. В самой карте размещены QR-коды с интересными фактами и историями о маршруте. В начале прохождения можно получить сувенир в Музее Москвы, а в завершении маршрута — в сувенирном магазине Парка Горького. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ИграйВМоскву #Маршруты #ДетскийТуризм #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>07.07.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6927</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 История одной усадьбы: дворец, который почти не изменился за два столетия На Делегатской улице скрывается имение, сохранившее свой исторический облик практически без изменений. Дом графа Остермана начал строиться еще в XVIII веке: трехэтажный дворец соединили с флигелями изящными полукруглыми переходами со сквозными арками, перед главным фасадом появились декоративные пруды, а позади разбили парк. 📎 Позже усадьба стала Московской семинарией. Здание расширили, но архитектурный ансамбль бережно сохранили, благодаря чему сегодня можно увидеть почти тот же дворец, который когда-то создавался для графа Ивана Остермана. ❤️ Особняк входит в маршрут «Москва усадебная». До 6 сентября можно посетить 30 исторических усадеб: 25 в Москве и 5 в других регионах, собрать штампы в карту-путеводитель и получить фирменные подарки. За 5, 10 или 15 отметок в столице участников ждут призы, а за посещение еще как минимум двух региональных усадеб — специальный подарок. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>07.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6926</t>
+  </si>
+  <si>
+    <t>🧳 Лето — время возможностей! «Лето в Москве» — это интересные мероприятия и специальные предложения от городского бизнеса. Более 4500 акций от столичных предпринимателей собрано в рамках проекта «Время возможностей». К нему присоединились рестораны и кафе, магазины, отели, салоны красоты, спортивные центры, творческие мастерские и другие городские пространства. 📎 Среди предложений московского бизнеса — бесплатные экскурсии и мастер-классы, специальные цены на блюда и услуги, бонусы при покупке товаров, подарки и другие летние акции. Полный список собран на карте проекта.   🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #ВремяВозможностей</t>
+  </si>
+  <si>
+    <t>06.07.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6925</t>
+  </si>
+  <si>
+    <t>📌 Зеленые маршруты для прогулок по Москве Не обязательно покидать столицу, чтобы провести день на природе. Москва — один из самых зеленых городов мира. Собрали несколько парков в подборке ниже 👇 🟢Лосиный Остров Настоящий лес внутри большого города и первый национальный парк России. На километрах прогулочных троп можно встретить лосей, увидеть болота, сосновые боры. 🟢Москворецкий Живописные берега Москвы-реки, луга, ухоженные аллеи и многочисленные маршруты для прогулок делают парк одним из лучших мест для отдыха на природе. 🟢Битцевский лес Территория входит в крупнейшие лесные массивы столицы. Густой лес, овраги, ручьи создают ощущение настоящего похода! 🟢Измайлово Исторический лес с вековыми деревьями, тихими аллеями и прудами. Отличное место для неспешных прогулок, пикников и наблюдения за птицами: здесь обитают большие синицы, пищухи, сойки и многие другие виды. 🟢Покровское-Стрешнево В парке можно набрать чистой воды из родника, дойти до плотины бобров или расслабиться у одного из прудов. Огромный парк — идеальное место для тех, кто хочет отдохнуть от городской суеты. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Места #Парки #Природа</t>
+  </si>
+  <si>
+    <t>06.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6924</t>
+  </si>
+  <si>
+    <t>🥤 Лето в городе становится еще приятнее, когда в руках — стакан прохладного чая На фестивале «Ледяной московский чай» можно попробовать освежающие напитки с фруктами, ягодами, цитрусами и ароматными травами. Более 400 ресторанов и кофеен предлагают гостям авторский ледяной чай. Адреса некоторых из них спрятали за эмодзи-ледышкой. Полная карта заведений-участников доступна по ссылке. 💎💎💎💎🧊💎💎💎 💎💎💎💎💎💎💎💎 💎💎🧊💎💎💎💎💎 💎💎💎💎💎💎💎🧊 💎💎💎🧊💎💎💎💎 💎💎💎💎💎🧊💎💎 ❤️ В рамках фестиваля также стартовал гастрономический конкурс на наиболее оригинальную подачу напитка: горожане выберут победителя в номинации «Московский стиль». Фотографии участников конкурса уже опубликованы: пользователи могут поставить отметку «Нравится» самым привлекательным ледяным напиткам и получить за участие 50 бонусов сервиса RUSSPASS.  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЛедянойМосковскийЧай</t>
+  </si>
+  <si>
+    <t>05.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6920</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 В усадьбах Москвы время застыло в XIX веке — эпохе изящных дам и галантных кавалеров. Присоединяйтесь к мероприятиям на фестивальных площадках, чтобы совершить полное погружение в историю и эстетику дворянства! #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>05.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6915</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве» продолжается! Приглашаем заглянуть в арт-павильоны проекта «Сделано в Москве»: «Воздушный шар», «Летний маркет», «Фабрика мороженого» и другие, чтобы купить памятные подарки себе и близким! #ЛетоВМоскве #Места</t>
+  </si>
+  <si>
+    <t>04.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6909</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Театр начинается с… чая! У каждого театра есть буфет. А у фестиваля «Театральный бульвар» — буфеты проекта «Московское чаепитие». Это пространства возле сцен, где есть возможность сделать паузу между спектаклями или передохнуть во время прогулки по центру Москвы. 🥤 В меню — ароматный чай «Москва» и традиционная выпечка. А вокруг — летняя веранда с круглыми столиками, удобными креслами и большими зонтами. Здесь можно обсудить увиденную постановку, дождаться начала следующего спектакля или просто прочувствовать атмосферу «Лета в Москве». ❤️ Буфеты расположены у сцен фестиваля «Театральный бульвар»: — на Покровском бульвар — на Чистопрудном бульваре — в Музейном парке у Политехнического музея (Новая пл., д. 3/4) 🕑 Пространства открыты с 12:00 до 22:00 ежедневно (кроме понедельника). 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>04.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6904</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: афиша мероприятий Начните путешествие в прошлое с маршрута «Москва усадебная». Он объединяет 30 исторических имений столицы и регионов: гуляйте по старинным усадьбам, собирайте штампы в путеводителе и получайте памятные подарки за посещение локаций! 📎 Главная новость этих выходных — парковые активности фестиваля в рамках проекта «Лето в Москве» переехали на новые площадки: в усадьбу Воронцово и музей-заповедник «Царицыно». Гостей ждут традиционные игры, ретрофотоателье, «Усадебные гостиные» с литературными чтениями, рассказами об искусстве и светском этикете, а также творческие мастер-классы. В усадьбе Воронцово программу дополнит кинолекторий, посвященный языку и истории кино. 📎 Продолжит работу и площадка на Манежной площади. Здесь можно заглянуть в атмосферный фотосалон, принять участие в квесте «Загадочная коллекция», посетить летний театр и мастер-классы, а также отправить открытку через «Усадебную почту». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МоскваУсадебная #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>03.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6903</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Лето, природа и Достоевский: небольшое путешествие за город Фестиваль «Усадьбы Москвы» 4 июля с 13:00 до 19:00 приглашает в музей-усадьбу Достоевского «Даровое». Здесь пройдет специальная программа «Летнее путешествие. Москва — Даровое» в рамках литературно-этнографического фестиваля «Липец в Даровом». ❤️ Гостей ждет день в атмосфере старинного имения: исторический пикник, литературные чтения, театрализованное чаепитие, викторины, интерактивные игры и творческие активности для всей семьи. Также будут работать: 🔴ретроателье «Усадебный фотоальбом» 🔴усадебная почта 🔴площадки с традиционными играми: крокетом, серсо, городками и бадминтоном 🔴настольные игры: шахматы, шашки, бирюльки и лото 📎 Фестиваль «Липец в Даровом» тоже приготовил для посетителей много интересного: 🔴ремесленные мастерские 🔴историческую кухню, где поделятся рецептами второй половины XIX века и расскажут о традициях чаепития на открытом воздухе 🔴выступления фольклорных ансамблей, хороводы и балаганный театр 🔴литературные чтения 🔴«медленные чтения» от просветительского проекта «Книжная матрица семьи Достоевских» 🔴презентацию книги «Даровое Достоевских в письмах и воспоминаниях. 1832–1852» 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Афиша #Фестивали</t>
+  </si>
+  <si>
+    <t>03.07.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6902</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве»: куда сходить на выходных В рамках проекта 4 и 5 июля гостей ждут фестивали, спортивные события, концерты и атмосферные площадки по всему городу. Можно заглянуть на «Самоварфест», потренироваться на Дне Московского спорта, прокатиться по вечерней столице на Ночном велофестивале или погрузиться в историю прошлых веков на фестивале «Усадьбы Москвы». Собрали самые интересные мероприятия в афише. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>03.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6899</t>
+  </si>
+  <si>
+    <t>🔻 Москва укрепляет сотрудничество с Индией  По итогам 2025 года Москву посетили 109 тысяч индийских путешественников: турпоток полностью восстановился до допандемийного уровня, а Индия — в числе лидеров по въездному туризму из стран дальнего зарубежья. В первом квартале 2026 года число гостей выросло еще на 26% по сравнению с аналогичным периодом прошлого года. 📎 Для укрепления партнерских связей с Индией Москва: 🔴проводит деловые миссии 🔴организует ознакомительные туры для представителей туристической отрасли 🔴участвует в международных профильных мероприятиях.  📎 Еще одно важное направление — концепция путешествий «Москва+». Она знакомит иностранных гостей и со столицей, и с другими регионами России. ❤️ Также 3 июля из парка «Зарядье» стартовала международная мотоэкспедиция «Москва — Владивосток», в которой принимают участие 17 гостей из Индии. Их маршрут пройдет через Москву, Нижний Новгород, Казань, Омск, Новосибирск, Республику Алтай, озеро Байкал, Читу, Благовещенск, Хабаровск и Владивосток, а часть пути — по территории Монголии. Во время экспедиции путешественники познакомятся с культурным наследием, природным разнообразием и туристическими возможностями российских регионов. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МеждународныйТуризм #Турпоток</t>
+  </si>
+  <si>
+    <t>03.07.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6894</t>
+  </si>
+  <si>
+    <t>📌 «Лето в Москве» — время быть в движении! В июле столица приглашает на яркие спортивные события для всех: масштабные фестивали, зрелищные шоу, фан-встречи, открытые тренировки и активности для всей семьи. Собрали в карточках главные мероприятия ближайших дней. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Афиша #Фестивали #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>03.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6893</t>
+  </si>
+  <si>
+    <t>🍴 В Москву вернулось летнее тепло — значит, самое время начать утро с завтрака на веранде! Собрали несколько идей, что попробовать, заняв столик на террасе.  🎨🎨🎨Шакшука 🎨🎨🎨с яйцом пашот 🎨🎨🎨 ❤️ «Бардо», Остоженка, д. 5  🎨🎨🎨 🎨🎨🎨Яффа-плейт 🎨🎨🎨 ❤️ Dizengof/99, 3-й Красносельский пер., д. 19, стр. 11  🎨🎨🎨Сырники 🎨🎨🎨со сметаной и ягодами 🎨🎨🎨 ❤️ Margarita bistro, Малая Бронная ул., д. 28  🎨🎨🎨Рисовая каша 🎨🎨🎨 с сезонными ягодами 🎨🎨🎨  ❤️ Kislovsky, Большой Кисловский пер., д. 1, стр. 2  🎨🎨🎨 🎨🎨🎨Тартар из лосося 🎨🎨🎨 ❤️ Гастробар «Искра», Большая Новодмитровская ул., д. 36, стр. 9  🍳🍳🍳 В рамках фестиваля «Московский завтрак на верандах» более 500 ресторанов предлагают специальные утренние меню. Выбирайте ближайшее заведение на интерактивной карте проекта и планируйте вкусное утро вместе с близкими.  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак #Рестораны</t>
+  </si>
+  <si>
+    <t>02.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6891</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 У каждой московской усадьбы есть история. Остается только услышать ее! Специально для фестиваля «Усадьбы Москвы» певица Тося Чайкина и актер Владислав Коноплев записали аудиогид по маршруту «Москва усадебная». Вас ждет путешествие по 30 историческим усадьбам, где рождались шедевры музыки, литературы и театра. 🎧 Вы узнаете, кто жил в этих особняках, какие события здесь происходили и почему они до сих пор остаются точками притяжения столицы. В аудиогиде — интересные факты про музей М. Ю. Лермонтова, дом Долгоруковых, Остафьево, Мелихово и другие имения. 📎 За прохождение маршрута «Москва усадебная» можно получить подарки: для этого обменивайте билеты в усадьбы на штампы. Те, кто собрал 5, 10 или 15 штампов, заберут памятный приз — фирменный сувенир от бренда «Москва». А если посетили две и больше усадеб за пределами столицы дополнительно к пяти московским — получайте колонку «Москва». Подробнее об условиях участия читайте здесь. ❤️ Открывайте карту маршрута, надевайте наушники и отправляйтесь в путешествие по усадьбам, где искусство вдохновляет и объединяет людей! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная</t>
+  </si>
+  <si>
+    <t>02.07.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6888</t>
+  </si>
+  <si>
+    <t>⛵️ Речные прогулки: новый ракурс на город Если кажется, что вы уже изучили Москву вдоль и поперек, попробуйте посмотреть на нее с реки! С воды город раскрывается иначе: исторические здания, современные кварталы и зеленые парки складываются в единый живописный маршрут. Делимся четырьмя направлениями, которые помогут увидеть столицу по-новому, сделать красивые фото и провести летний день с удовольствием. 🔵Северный Маршрут проходит через самый широкий участок Москвы-реки в районе Лужников и связывает Китай-город и Киевский вокзал. Во время поездки можно полюбоваться видами на Воробьевы горы, Нескучный сад и Парк Горького.   🔵Исторический Путешествие по Москве-реке с интересными фактами о достопримечательностях и незабываемыми впечатлениями! Маршрут проходит мимо знаковых мест столицы, таких как Кремль, храм Христа Спасителя, Парк Горького и многие другие.   🔵СРВ — Захарково Короткий маршрут для тех, кто хочет быстро и с комфортом добраться в район Южное Тушино. С палубы речного трамвайчика отличный вид на панораму Северного речного вокзала и набережную. Особенно красиво здесь вечером, когда на здании зажигается подсветка.  🔵Коломенский-экспресс  С воды открывается великолепный вид на парк «Коломенское» и его природные ландшафты. По пути — церковь Вознесения Господня, признанная памятником Всемирного наследия ЮНЕСКО, архитектурный ансамбль музей-заповедника «Коломенское» и парк 850-летия Москвы. 📌 Еще больше маршрутов для речных прогулок по Москве ищите на сайте. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASS #Маршруты #РечнойТранспорт</t>
+  </si>
+  <si>
+    <t>02.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6883</t>
+  </si>
+  <si>
+    <t>📈 За полгода столичные инфоцентры приняли более 700 тысяч туристов С момента открытия осенью 2020 года туристические информационные центры Москвы посетили свыше 4,3 миллиона путешественников из 65 стран. Их гостям помогают подобрать экскурсии, рассказывают о достопримечательностях столицы и сезонных мероприятиях, отметила заммэра Наталья Сергунина: «С начала этого года инфоцентры приняли больше 700 тысяч туристов. Чаще всего гости интересовались вариантами отдыха для детей, культурно-историческими маршрутами и речными прогулками». ❤️ Например, такие центры располагаются в парке «Зарядье» и недавно обновленном здании Ленинградского вокзала. Кроме того, их можно найти на улице Большая Дмитровка и Северном речном вокзале. Полный список есть в туристической экосистеме Discover Moscow. 📎 Посетители могут получить консультацию на нескольких языках, взять бесплатные путеводители, зарядить телефон, узнать о возможностях сервиса RUSSPASS и приобрести сувениры бренда «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #БрендМосква #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>01.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6882</t>
+  </si>
+  <si>
+    <t>💬 Планируете культурный июль?  В Москве проходит множество познавательных и захватывающих выставок! Например, экспозиция, посвященная временам Екатерины II, или цифровое погружение в залы Эрмитажа.  📌 В карточках собрали выставки, которые точно заслуживают внимания. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Афиша #Выставки</t>
+  </si>
+  <si>
+    <t>01.07.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6881</t>
+  </si>
+  <si>
+    <t>📌 Открытые бассейны столицы В рамках проекта «Лето в Москве» такие площадки работают в разных районах города. Делимся подборкой адресов, где можно поплавать и отдохнуть на свежем воздухе. 🔵Парк «Сокольники» Три бассейна в одном из самых известных парков столицы. Атмосферу дополняют музыкальное сопровождение и физкультурно-развлекательные мероприятия. 🕐 До 31 июля 🔵Парк 50-летия Октября Локация собрала сразу четыре бассейна! Также в течение сезона запланированы спортивные и развлекательные мероприятия. 🕐 До 31 июля 🔵Парк «Москворецкий» Современный бассейн расположен среди зеленых территорий. Для гостей предусмотрены удобные шезлонги и просторные раздевалки. 🕐 До 31 июля 🔵Ландшафтный парк «Митино» Зона отдыха рядом с Фестивальной площадью сочетает бассейны и пляжные кровати с балдахинами. 🕐 До 31 августа 🔵Гольяновский пруд Здесь работают два взрослых и детский бассейн, а программу отдыха дополняют занятия йогой и аквааэробикой. 🕐 До 14 сентября ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ЛетоВМоскве #Места #Парки #Бассейны</t>
+  </si>
+  <si>
+    <t>30.06.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6880</t>
+  </si>
+  <si>
+    <t>✔️ «Покажи Москву!»: жители столицы выберут лучшие авторские маршруты В проекте «Активный гражданин» продолжается голосование за самые интересные прогулки по столице. В этом году участники предложили на конкурс более 950 маршрутов: от гастрономических и исторических до путешествий по современным креативным пространствам. 📌 В финал вышли 58 экскурсий. Среди них — прогулки по Переделкину и Троицку, ВДНХ, национальному парку «Лосиный Остров», знаковым достопримечательностям центра столицы и местам съемок фильмов. Выбрать фаворитов можно до 12 июля. 📌 Лучшие маршруты появятся в RUSSPASS Журнале. Их авторы получат дипломы и памятные подарки. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ПокажиМоскву #Маршруты #АктивныйГражданин #RUSSPASSЖурнал</t>
+  </si>
+  <si>
+    <t>30.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6879</t>
+  </si>
+  <si>
+    <t>😃😃 Где этим летом попробовать фирменный чай «Москва»? Если еще не знаком с главным столичным напитком — самое время это исправить👇🏻 Где искать: 😃 арт-павильон «Коробка конфет» на Новом Арбате; 😃 чайная туристического центра «Москва» на Большой Дмитровке; 😃 павильон «Летний маркет» на Болотной площади; 😃 буфеты у сцен фестиваля «Театральный бульвар». Также можно попробовать авторские варианты холодного чая на фестивале «Ледяной московский чай» в рамках проекта «Московское чаепитие». Фанаты напитка, ловите даты следующих «Чайных рейвов»👇🏻 😃 12 июля на Центральном рынке 😃 15 августа на Болотной площади Подписывайся на канал «Лето в Москве» в МАКС.</t>
+  </si>
+  <si>
+    <t>30.06.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6874</t>
+  </si>
+  <si>
+    <t>✔️ Более 2000 гостей посетили площадки Мостуризма на фестивале «Архстояние Детское» С 25 по 28 июня в арт-парке «Никола-Ленивец» работали креативная лаборатория «Москва» и детский мобильный туристический центр «Москва». За четыре дня их посетили более 2000 человек. 📌 Ребята участвовали в мастер-классах от киностудии «Союзмультфильм», Московского планетария, музея-диорамы «Царь-макет», Всероссийского музея декоративного искусства и музея «Огни Москвы». Также гости создавали собственные картины с видами столицы. А в мобильном туристическом центре они отправлялись в VR-путешествие по Москве и проходили профориентационное тестирование проекта «Город открытий». Фестиваль «Архстояние Детское» ежегодно объединяет современное искусство, образование и семейный отдых. Тема этого года — «Время резиновое», а московская площадка представила собственную интерпретацию — «Время летит», предложив юным гостям познакомиться со столицей через творчество, игру и современные технологии. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ДетскийТуризм #Фестивали #ТуристическиеЦентры #ГородОткрытий</t>
+  </si>
+  <si>
+    <t>29.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6873</t>
+  </si>
+  <si>
+    <t>❤️ «Москва. Традиции. Люди»: Кутузовский проспект — парадный фасад столицы Новая экскурсия познакомит с одним из самых знаковых проспектов города — Кутузовским. Это не просто магистраль, а живая летопись XX века, где монументальная советская архитектура соседствует с современными небоскребами, а за фасадами домов скрываются истории выдающихся ученых, космонавтов, артистов и государственных деятелей. 📎 Во время прогулки участники узнают, кто стоял у истоков создания Кутузовского проспекта, увидят знаменитые жилые дома советской эпохи, услышат историю Театра кошек Юрия Куклачева. Также они поднимутся на смотровую площадку с панорамным видом на сталинские высотки, Москву-реку и «Москва-Сити». 📆 Бесплатная двухчасовая экскурсия состоится 4 июля в 16:00. Регистрация будет доступна только сегодня по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Экскурсии</t>
+  </si>
+  <si>
+    <t>28.06.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6868</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Настроение: надеть историческое платье и отправиться в путешествие во времени по старинным имениям. На площадках фестиваля «Усадьбы Москвы» это осуществимо! Программой на выходные уже делились. #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>27.06.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6865</t>
+  </si>
+  <si>
+    <t>📌 Москва и Шэньчжэнь договорились о сотрудничестве в сфере туризма Москва заключила меморандум о сотрудничестве с Шэньчжэнем — одним из крупнейших городов и технологических центров Китая. Церемония прошла в рамках визита китайской делегации в российскую столицу. 🔤 Как отметила заммэра Москвы Наталья Сергунина: «Подписанный документ — часть последовательной работы по развитию туристического потенциала Москвы и укреплению партнерских отношений с Китайской Народной Республикой. Соглашение позволит увеличить взаимный турпоток и сформировать новые предложения для путешественников». Договоренности предполагают расширение контактов между специалистами индустрии гостеприимства двух городов, проведение совместных выставок, форумов и деловых миссий, обмен лучшими практиками и продвижение проектов с использованием цифровых сервисов. 📈 Интерес к Москве со стороны китайских путешественников продолжает расти. В первом квартале 2026 года столицу посетили более 550 тысяч иностранных туристов, а почти половину гостей из стран дальнего зарубежья составили граждане Китая. Количество китайских путешественников, посетивших Москву в первом квартале этого года, выросло на треть.  ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #МеждународныйТуризм #Турпоток</t>
+  </si>
+  <si>
+    <t>27.06.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6864</t>
+  </si>
+  <si>
+    <t>☕️ Суббота в ритме «Московского чаепития» Проект приглашает сразу на два атмосферных события: 📎 На Чистопрудном бульваре в рамках фестиваля «Театральный бульвар» покажут музыкальный спектакль «Московская чайная сказка». Вместе с главным героем Иваном зрители отправятся на поиски волшебных ингредиентов для чая «Москва», а помогут ему Баба-яга, Леший, Жар-птица, Царевна-Лягушка и юные гости представления. Перед спектаклем гостей ждут театрализованные активности. 📎 Тем, кто любит современную городскую атмосферу, стоит заглянуть на Болотную площадь. С 16:00 до 21:00 здесь запланирован «Чайный рейв» — музыкальная вечеринка с сетами диджеев Danila Azarov (16:00–20:00) и SALAMÉ (20:00–21:00), дегустацией, интерактивными играми и викторинами. ❤️ Добавьте в свои планы немного чайных традиций и городских впечатлений. Ждем вас на площадках проекта! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква #Афиша</t>
+  </si>
+  <si>
+    <t>27.06.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6859</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: чем заняться на выходных Начните прогулку с маршрута «Москва усадебная». Он объединяет 30 исторических имений столицы и регионов, а за посещение локаций можно собирать штампы в путеводителе и получать памятные подарки. 📎 Фестиваль «Усадьбы Москвы» в рамках проекта «Лето в Москве» в выходные проведет тематические программы на Манежной площади, в парках «Митино» и «Люблино». Здесь можно посетить «Усадебные гостиные» с литературными чтениями и уроками светского этикета, принять участие в играх, заглянуть в ретрофотоателье и на творческие мастер-классы. Также будет работать кинолекторий, посвященный развитию кино. 📎 На Манежной площади организованы фотосалон с историческими образами и винтажными снимками, летний театр с интерактивными постановками и «Усадебная почта». Также для посетителей проведут творческие мастер-классы и квест «Загадочная коллекция». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МоскваУсадебная #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>26.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6858</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве»: афиша на выходные На субботу проект «Московское чаепитие» подготовил для жителей и гостей столицы сразу два знаковых события: 🔴«Московскую чайную сказку» — чудесное музыкальное представление на Чистопрудном бульваре, где главному герою Ивану предстоит преодолеть препятствия в поисках волшебных ингредиентов чая «Москва» 🔴«Чайный рейв» на Болотной площади с атмосферными диджей-сетами, интерактивными играми и дегустациями 📎 Также в рамках проекта «Лето в Москве» пройдут концерты, спектакли, спортивные тренировки и погружение в атмосферу прошлых веков на площадках фестиваля «Усадьбы Москвы». Собрали самые интересные мероприятия ближайших дней в афише. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #ЧайМосква #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>26.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6853</t>
+  </si>
+  <si>
+    <t>☕️ Где этим летом попробовать фирменный чай «Москва»? Проект «Московское чаепитие» приглашает познакомиться с главным чайным вкусом столицы в разных форматах: от классической церемонии до современных летних напитков. Продегустировать фирменный купаж можно: 🔴в арт-павильоне «Коробка конфет» на Новом Арбате 🔴в чайной туристического центра «Москва» на Большой Дмитровке 🔴в корнере проекта на Болотной площади 🔴в бизнес-залах аэропорта «Шереметьево» ❤️ Желающим освежиться стоит обратить внимание на фестиваль «Ледяной московский чай». Авторские версии холодного напитка готовят рестораны-участники проекта, а специальная линейка вкусов в банках представлена в точках «Московского чаепития»: в буфетах, шатрах, чайной на Большой Дмитровке, павильоне «Коробка конфет» и на Болотной площади. 📎 Фирменный чай стал частью летних городских событий. Его также можно попробовать в буфетах фестиваля «Театральный бульвар» и мобильных пространствах проекта, которые работают в Измайловском парке, Царицыно и Люблино. 🎶 Еще для гостей подготовили серию мероприятий «Чайный рейв» с дегустациями, музыкой, играми и подарками. Ближайшие встречи пройдут 27 июня и 15 августа на Болотной площади, а также 12 июля на Центральном рынке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЛедянойМосковскийЧай #ЧайМосква #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>26.06.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6847</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 Начните день со вкусом! В столице продолжается гастрономический фестиваль «Московский завтрак на верандах», который объединил более 500 ресторанов в 12 округах города. Для гостей подготовили специальные утренние меню и фестивальные сеты: всего более 1500 блюд. В меню — яйца бенедикт, авторские брускетты, воздушные круассаны, блюда из сезонных овощей, фруктовые боулы, домашняя выпечка, десерты, а также авторские блюда от шеф-поваров столичных ресторанов. 🍴 Завтрак на уютной летней веранде — отличный повод провести время с семьей, увидеться с друзьями или просто неспешно встретить утро в городе. Выбирайте ресторан на интерактивной карте проекта и открывайте новые гастрономические маршруты Москвы! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>25.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6843</t>
+  </si>
+  <si>
+    <t>❤️ Где сделать самые эффектные летние фото в Москве RUSSPASS подготовил новые тематические прогулки «Вид сверху: лучшие панорамы города для селфи» и «В поисках необычных кадров: фотопрогулка по современной Москве», а также собрал самые фотогеничные площадки проекта «Лето в Москве». Если хочется обновить ленту яркими кадрами — эти идеи для прогулки точно для вас! 🔴Фестиваль «Сады и цветы» превратил центр столицы в большую цветочную декорацию. Романтичные селфи получаются на Театральной площади среди цветущих роз и семиметровых лип, а необычные кадры — на ступенях Ленинки, где книжные полки соседствуют с зелеными абажурами и живыми растениями. Для атмосферных видео отправляйтесь под цветущие арки на Новом и Старом Арбате. 🔴Любителям истории понравятся площадки фестиваля «Усадьбы Москвы». Этим летом особняки приглашают совершить путешествие во времени: прогуляться по историческим интерьерам и паркам, а на память сделать ретроснимок в тематических фотосалонах и ателье. 🔴В кинопарке «Москино» легко забыть, что вокруг не настоящий город, а съемочная площадка. Средневековые улочки, Москва 1940-х годов, дальневосточная глубинка и настоящий ковбойский городок — здесь есть декорации под любой сюжет и для самых необычных фотосессий. 🔴Арт-павильоны проекта «Сделано в Москве» выглядят так, будто созданы специально для фотографий! Среди самых популярных локаций — гигантские «Вишня» и «Самовар» на Арбате, «Воздушный шар» на Трубной площади и «Фабрика мороженого» в парке искусств «Музеон». А в павильоне «Коробка конфет» на Новом Арбате как раз открылась чайная проекта «Московское чаепитие». 🔴Чтобы почувствовать себя на курорте, необязательно уезжать из Москвы! Отличные летние кадры получаются около водоемов, на благоустроенных набережных и в парках. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>24.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6842</t>
+  </si>
+  <si>
+    <t>🟥 Лето, прогулки и охота за мультяшками — в RUSSPASS Игре стартовал новый сезон В мобильном приложении RUSSPASS Игры расширилась география и добавились новые герои. Ловить персонажей в дополненной реальности теперь можно в Москве, Санкт-Петербурге, Казани и Нижнем Новгороде. На улицах этих городов уже появились новые летние герои: сочный арбуз, кузнечик, одуванчик, мороженое, подсолнух, василек и клубничка. ❤️ В Москве игроков ждут специальные талисманы проекта «Лето в Москве»: робот, лебедь, собачка с лимонадом, птичка, белочка, бабочка и собачка на роликах. Их можно встретить во время прогулок по городу. ❤️ Главное нововведение сезона — супермультяшки. Это редкие герои, которых можно поймать только после посещения определенных мероприятий. За них начисляют в 5–10 раз больше опыта — это самый быстрый способ повысить свой уровень и забрать лучшие призы из бонусного каталога. ❤️ Чтобы играть было еще интереснее, в новом сезоне подготовили специальные маршруты. Например, в Москве пользователи отправятся на прогулку по паркам столицы: «Сокольники», «Лефортово», «Кузьминки», «Люблино», «Коломенское». Для старта нужно выбрать понравившийся путь в разделе маршрутов на странице игры и следовать подсказкам на карте. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Игра #Маршруты #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>24.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6841</t>
+  </si>
+  <si>
+    <t>❤️ Путешествие из столицы в музей-заповедник А. П. Чехова «Мелихово» В субботу c 11:00 до 19:00 пройдет программа «Летнее путешествие. Москва — Мелихово», организованная фестивалем «Усадьбы Москвы» и музеем-заповедником. Гостей ждут исторический пикник «Завтрак на траве. Чеховский эпистолярий», интерактивная игра «Живые картины», литературно-исторические викторины по усадьбам Москвы и театрализованное чаепитие с фирменным купажом «Москва». 📎 Дополнительно музей подготовил мастер-классы для детей и взрослых, а также музыкальную программу в исполнении струнного квартета им. А. А. Алябьева. В день мероприятия можно посетить экспозиции и временные выставки музея А. П. Чехова «Мелихово». 📎 Подробнее о мероприятиях в других загородных усадьбах рассказали на сайте. Напоминаем, что за посещение имений ставят специальные штампы в карту-путеводитель. Соберите до 6 сентября как можно больше отметок и обменяйте их на фирменные подарки туристического бренда «Москва»! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МосковскоеЧаепитие #ЧайМосква #БрендМосква</t>
+  </si>
+  <si>
+    <t>23.06.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6840</t>
+  </si>
+  <si>
+    <t>😃 Исследовать площадки проекта «Лето в Москве» теперь помогает «Яндекс» Технологичные решения делают отдых москвичей и гостей столицы еще комфортнее. Так, в новый сезон проекта «Лето в Москве» интегрированы сервисы «Яндекс». ❤️ Фестиваль «Усадьбы Москвы» и сервис «Транспорт» в Яндекс Go запустили маршрут «Москва усадебная». На специальной карте собраны 25 столичных усадеб и три варианта прогулок: для семей с детьми, для любителей искусства и для тех, кто знакомится с Москвой как турист. С этой картой горожанину легко сориентироваться в пути до усадеб: можно посмотреть ближайший автобус, увидеть расписание электричек, а также пополнить «Тройку» — все в разделе «Транспорт» в Яндекс Go. ❤️ На Яндекс Картах собраны площадки проекта «Лето в Москве», а также специальные предложения от городского бизнеса — участников спецпроекта «Время возможностей». ❤️ Подобрать маршрут для прогулки поможет встроенный в мобильное приложение ИИ-помощник. Пользователю достаточно ответить на три вопроса, чтобы получить персональную подборку мест и идей для отдыха на площадках проекта. 📆 В июле для туристов станут доступны брендированные маршруты с аудиосопровождением и интересными фактами о достопримечательностях Москвы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #ВремяВозможностей</t>
+  </si>
+  <si>
+    <t>21.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6834</t>
+  </si>
+  <si>
+    <t>🚲 По Москве с ветерком: прогулки на велосипеде Подготовили подборку маршрутов, которые помогут совместить активный отдых и знакомство с городом. Листайте карточки и выбирайте направление для поездки. 📌 Больше интересных велотреков ищите в нашей прошлой публикации. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Маршруты</t>
+  </si>
+  <si>
+    <t>20.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6833</t>
+  </si>
+  <si>
+    <t>😃 В ближайшие выходные в рамках проекта «Лето в Москве» в столице пройдут концерты, спортивные мероприятия, семейные фестивали и программы в исторических усадьбах. 📎 Собрали события разных форматов в нашей афише. Дополнить маршрут по городу можно посещением площадок проекта «Московское чаепитие». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>19.06.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6832</t>
+  </si>
+  <si>
+    <t>🟥 Готовые идеи маршрутов по Москве и другим городам появились в ИИ-конструкторе путешествий сервиса RUSSPASS Теперь в разделе «Конструктор маршрутов» пользователям доступны продуманные варианты для путешествий и прогулок. Как это работает: 🔵пользователь выбирает одну из предложенных тематик 🔵искусственный интеллект создает персональный маршрут с учетом продолжительности путешествия Сервис RUSSPASS стремится предоставить путешественникам персонализированный опыт и показать возможности ИИ-конструктора. Новый функционал помогает быстрее определиться с форматом отдыха и дарит вдохновение для будущей поездки. Например, для июньских выходных, которые компания друзей решила посвятить знакомству с проектом «Лето в Москве», конструктор предлагает маршрут, в котором можно посетить Государственный музей изобразительных искусств имени А.С. Пушкина, Музей советских игровых автоматов и театр «Современник», а также прогуляться по Манежной площади и многое другое. А для пары, которая хочет исследовать наследие столицы, подойдет идея маршрутов по площадкам фестиваля «Усадьбы Москвы», где можно посетить мероприятия разных усадеб от Петровского путевого дворца до фотосалона на Манежной площади. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>19.06.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6826</t>
+  </si>
+  <si>
+    <t>📌 Ищем баланс среди городского ритма В воскресенье во всем мире отмечают Международный день йоги — праздник, который напоминает о важности внутренней гармонии, осознанности и заботы о себе. По этому случаю в рамках проекта «Лето в Москве» в музее-заповеднике «Царицыно» пройдет фестиваль «Международный день йоги в России». 🕐 С 12:00 до 20:00 гостей ждут более 70 площадок с практиками и мероприятиями для всех, кто хочет замедлиться, восстановить силы и уделить время себе. В программе: занятия с известными преподавателями, дыхательные и медитативные практики, лекции экспертов, экскурсии, концерт, квесты и спортивные состязания. ❗️Для зрителей посещение бесплатное. А если хотите принять участие в практиках, подробности смотрите на сайте. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ЛетоВМоскве #Афиша #Фестивали</t>
+  </si>
+  <si>
+    <t>19.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6822</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Что ждет гостей павильона «Коробка конфет» проекта «Московское чаепитие» на Новом Арбате С 22 июня по 5 июля павильон станет площадкой для лекций, экскурсий, игр, спектаклей и встреч. Собрали самые интересные события ближайших недель. 📆 26 июня 🔴14:00–15:00: лекция «История освещения города» Когда в Москве появились первые фонари? Почему мы говорим «офонареть»? Ответы на эти вопросы найдете на лекции. 🔴16:00–17:00: лекция «Набережные Москвы» Узнаете, какая набережная столицы самая длинная, какая — самая короткая и как менялись берега Москвы-реки на протяжении веков. 🔴18:00–19:00: пешая экскурсия «История и благоустройство Нового Арбата» В ходе прогулки по одной из самых узнаваемых улиц Москвы вам расскажут интересные факты о ней. 📆 27 июня 🔴12:00–14:00: экскурсия «От Арбата до Кремля» Маршрут пройдет через старинные улицы и площади центра Москвы — посмотрите на знакомые места глазами историков. 🔴14:00 и 17:00: спектакль «Московская чайная сказка» Добрая семейная история о поисках волшебного рецепта чая «Москва». 🔴16:00–21:00: «Чайный рейв» на Болотной площади Чайные дегустации, диджей-сеты, викторины и летняя атмосфера в самом центре города. 📆 30 июня 🔴16:00 и 16:50: интерактивное занятие «Традиции чайных церемоний» Какие напитки пили на Руси до появления чая? Как менялись традиции чаепития? Гостей ждут мастер-классы и тематическая викторина. 📆 3 июля 🔴15:00 и 16:00: лекция «Сергей Есенин и традиции чаепития» Какой чай любил поэт, зачем Айседора Дункан использовала самовар и почему поездка на Кавказ изменила отношение Есенина к чайной культуре? 📆 4 июля 🔴12:00–14:00: экскурсия «От Арбата до Кремля» Еще одна возможность пройти по одному из самых красивых исторических маршрутов столицы и узнать больше о прошлом Москвы. 📆 5 июля 🔴13:00–17:00: активность «Открой свой чай» Дегустации, игры и необычный тест на определение вашей «чайной ауры». Возможно, именно здесь вы найдете свой идеальный вкус лета! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Афиша #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>18.06.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6817</t>
+  </si>
+  <si>
+    <t>📎 История одной усадьбы: дом, где лестница превращается в волну Первое, что притягивает взгляд в Особняке Рябушинского на Малой Никитской — необычная лестница. Она словно застывшая морская волна: плавные линии, текучие формы и ни одного прямого угла. 🔻 Дом был построен в начале XX века для предпринимателя Степана Рябушинского по проекту архитектора Федора Шехтеля — одного из главных мастеров русского модерна. Здесь каждая деталь продумана как часть единого художественного замысла: витражи напоминают морскую гладь, светильники — медуз, а интерьеры создают ощущение, будто вы оказались внутри живого организма. ❤️ Сегодня дом считается одним из символов московского модерна и входит в маршрут «Москва усадебная». До 6 сентября все желающие могут исследовать 30 исторических особняков столицы и других регионов, собирать штампы в карту-путеводитель и получать фирменные подарки туристического бренда «Москва». Подробности — на сайте RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #МоскваУсадебная #БрендМосква</t>
+  </si>
+  <si>
+    <t>17.06.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6816</t>
+  </si>
+  <si>
+    <t>📌 Мостуризм и Управление Роспотребнадзора по Москве подписали соглашение о сотрудничестве Оно позволит улучшить качество предоставляемых туристских услуг в городе за счет повышения эффективности оценки работы гостиниц, санаториев, баз отдыха, кемпингов, деятельности экскурсоводов, гидов-переводчиков и инструкторов-проводников. Стороны будут оперативно обмениваться данными о нарушениях среди участников индустрии гостеприимства. 📈 Благодаря документу в столице уменьшатся сроки устранения выявленных недостатков. Например, в отелях. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Гиды #Экскурсоводы #Сотрудничество</t>
+  </si>
+  <si>
+    <t>17.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6811</t>
+  </si>
+  <si>
+    <t>📎 В «Активном гражданине» определят победителей конкурса «Покажи Москву!» На сайте проекта началось голосование за лучшие туристические маршруты конкурса. Оно продлится до 12 июля, сообщила заммэра Наталья Сергунина: «В этом году горожане прислали рекордное количество заявок: около тысячи. Для голосования эксперты отобрали 58 самых интересных экскурсий. Многие из них посвящены истории, культуре, архитектуре. Немало работ поступило и в новых номинациях, связанных с кино и гастрономией». 🔻 Москвичи выберут 11 победителей в разных административных округах. Еще три лучшие работы аттестованных гидов и 10 лидеров в номинациях конкурса определит профессиональное жюри. Лучшие маршруты опубликуют в RUSSPASS Журнале, а их авторам вручат дипломы и памятные подарки. ❤️ Среди работ в финале — экскурсии по Переделкину и Троицку, велосипедные прогулки по ВДНХ и национальному парку «Лосиный Остров», путешествие по местам съемок фильмов в Зеленограде, знакомство с памятниками конструктивизма в Лефортове и гастрономическая карта паназиатской кухни в Москве. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ПокажиМоскву #Маршруты #RUSSPASSЖурнал #АктивныйГражданин</t>
+  </si>
+  <si>
+    <t>16.06.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6805</t>
+  </si>
+  <si>
+    <t>😃😃 За летними впечатлениями — на ВДНХ!  Выставка достижений народного хозяйства — одна из флагманских площадок проекта «Лето в Москве». Музыкальные фестивали, театральные постановки и спортивные тренировки — лишь некоторые из событий, которые проходят здесь. В карточках собрали несколько идей для летнего отдыха на ВДНХ, а больше мероприятий смотрите по ссылке. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Афиша #ЛетоВМоскве #ВДНХ</t>
+  </si>
+  <si>
+    <t>16.06.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6803</t>
+  </si>
+  <si>
+    <t>🔻 #Навигация по каналу Мостуризм 📎 Летние теги 🔴#ЛетоВМоскве — все активности и развлечения главного проекта сезона 🔴#УсадьбыМосквы — мероприятия фестиваля впечатлений 🔴#МоскваУсадебная — интерактивный маршрут по историческим особнякам 🔴#МосковскоеЧаепитие — мероприятия проекта, посвященного столичным чайным традициям 🔴#ЛедянойМосковскийЧай — гастрономический фестиваль, охвативший более 400 заведений по всему городу 🔴#МосковскийЗавтрак — специальное меню с утренними сетами на верандах более 500 ресторанов и кафе 📎 Продукты Мостуризма 🔴#RUSSPASS — маршруты, события и возможности туристического сервиса 🔴#RUSSPASSЖурнал — полезные статьи о жизни и отдыхе в Москве 🔴#RUSSPASSБизнес — инструменты для продвижения туристических продуктов и услуг 🔴#Игра — виртуальная игра в мобильном приложении RUSSPASS 🔴#БрендМосква — продукция сувенирного бренда «Москва» 🔴#ЧайМосква — фирменный купаж столицы 📎 Проекты Мостуризма 🔴#МоскваТрадицииЛюди — экскурсии по городским достопримечательностям с аттестованными гидами 🔴#ИграйВМоскву — увлекательные миссии-маршруты для всей семьи 🔴#ГородОткрытий — познавательные туры для школьников из регионов в столицу 🔴#ТвойСтартВТуризме — проект для молодых специалистов и студентов 🔴#ШколаГостеприимства — кадровые и просветительские проекты 🔴#ПокажиМоскву — конкурс, объединяющий лучшие авторские маршруты по столице 📎 Рубрики 🔴#Афиша — главные события Москвы: концерты, выставки, фестивали 🔴#Выходные — идеи для яркого отдыха в субботу и воскресенье 🔴#Маршруты и #Экскурсии — готовые планы для прогулок по городу 🔴#Места — интересные локации столицы 📎 Тематические теги #Гиды #Экскурсоводы #ДетскийТуризм #ДеловойТуризм #МеждународныйТуризм #СемейныйТуризм #СобытийныйТуризм #ВъезднойТуризм #БРИКС #Сотрудничество #Премии #Статистика #ТуристическиеЦентры #Турпоток #Идеи #Музеи #Парки #Фестивали #Выставки #Аудиоэкскурсии #Образование #Рестораны #Театры #АктивныйГражданин 📎 Полезные каналы 🔴о путешествиях по России 🔴о путешествиях по Москве 🔴для профессионалов туриндустрии</t>
+  </si>
+  <si>
+    <t>15.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6802</t>
+  </si>
+  <si>
+    <t>🔻 «Москва. Традиции. Люди»: от усадьбы «Троицкое» до наукограда Троицк Новая экскурсия станет увлекательным путешествием во времени в тихую гавань истории на берегу реки Десны — старинную усадьбу «Троицкое». Здесь в 1812 году вершились судьбоносные решения, определившие путь страны.  📎 Маршрут начнется у Музея имени Лялько. Гости пройдут через парк усадьбы «Троицкое», увидят Троицкую школу искусств, побывают в парке Правый берег Десны и зоне отдыха «Заречье».  📆 Бесплатная двухчасовая экскурсия состоится 20 июня в 15:00. Регистрация доступна по ссылке. Расписание других прогулок, лекций и детали конкурса уникальных историй можно найти на сайте RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Экскурсии</t>
+  </si>
+  <si>
+    <t>14.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6801</t>
+  </si>
+  <si>
+    <t>📌 «Московские сезоны в Пекине»: награда на престижной премии Наш международный проект был удостоен бронзы на премии IAI Awards — одной из наиболее влиятельных профессиональных премий в сфере маркетинга и рекламы в Китае. Фестиваль отметили в номинации «PR-кампания». Впервые «Московские сезоны в Пекине» прошли в июне 2025 года в рамках перекрестных годов культуры России и Китая. Тогда на центральной прогулочной улице Ванфуцзин состоялись: 🔵 концерты классической и современной музыки 🔵 виртуальные экскурсии 🔵 мастер-классы по изготовлению сувениров с национальным колоритом 🔵 гастрономические события Всего в мероприятиях фестиваля поучаствовали 2,85 млн человек. Они узнали больше о Москве, а также об отдельных туристических проектах: «Усадьбы Москвы» и «Московское чаепитие». ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #МеждународныйТуризм #УсадьбыМосквы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>13.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6800</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 До 6 сентября в рамках проекта «Лето в Москве» проходит гастрономический фестиваль «Ледяной московский чай». Уже третий год подряд рестораны и кофейни столицы предлагают авторские версии главного напитка сезона. Более 400 заведений по всему городу подготовили специальные рецепты на основе чая «Москва»: от классических освежающих сочетаний до необычных авторских миксов. Это отличный повод открыть для себя новые места и выбрать свой вкус этого лета! 📎 Ищите фестивальные напитки в ресторанах и кофейнях города. Все участники собраны на карте. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #МосковскоеЧаепитие #ЛедянойМосковскийЧай</t>
+  </si>
+  <si>
+    <t>13.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6796</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 «Усадьбы Москвы»: афиша мероприятий На выходных приглашаем познакомиться с дворянским наследием на маршруте «Москва усадебная». Он объединяет 30 имений столицы и регионов. Собирайте штампы в путеводителе и получайте памятные подарки за посещение локаций! 📆 Также на этой неделе гостей фестиваля в рамках проекта «Лето в Москве» ждут тематические площадки на Манежной площади, в парках «Митино» и «Люблино»: 📎 В «Усадебных гостиных» можно услышать произведения Пушкина и Лермонтова в исполнении актеров, познакомиться с правилами светского этикета и узнать больше о русской живописи на иммерсивных встречах с художником и натурщиком. 📎 В парках пройдут исторические игры, мастер-классы и ретрофотоателье. В кинолектории гости смогут обсудить язык кино и его художественные приемы. 📎 На Манежной площади будут работать фотосалон в стиле конца XIX — начала XX века, летний театр с интерактивными постановками и усадебная почта. Также гостей приглашают на путешествие-квест «Загадочная коллекция», посвященное истории московских имений. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>12.06.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6795</t>
+  </si>
+  <si>
+    <t>«Лето в Москве»: афиша мероприятий Выходные в рамках проекта пройдут особенно масштабно: столица отсметит День России десятками событий! Это фестивали, концерты, исторические реконструкции, театральные представления под открытым небом и программы для всей семьи. Праздник дополнит фестиваль «Усадьбы Москвы». В разных районах города запланированы творческие занятия, тематические встречи и мероприятия, вдохновленные культурным наследием столицы. ☕️ Сделать небольшую паузу можно на площадках проекта «Московское чаепитие». Гостей ждут уютный шатер в Измайловском парке и зоны отдыха рядом со сценами фестиваля «Театральный Бульвар». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>12.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6794</t>
+  </si>
+  <si>
+    <t>Дорогие москвичи, поздравляю вас с Днём России! 🇷🇺 Этот праздник объединяет всех граждан нашей великой страны. Мы гордимся её многовековой историей, современными достижениями. И твёрдо верим в успешное преодоление любых испытаний. С давних времён Москва играет ключевую роль в формировании и укреплении российской государственности. И сегодня наш любимый город по праву является центром политической, экономической, общественной, культурной, духовной жизни России, вносит огромный вклад в защиту суверенитета и развитие Отчизны. Желаю вам, дорогие друзья, крепкого здоровья, благополучия, новых достижений в жизни и труде! Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>12.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6793</t>
+  </si>
+  <si>
+    <t>📌 «Путешествуй!»: программа на 12 июня В рамках международного туристического форума Мостуризм запланировал два интересных мероприятия : 🔵В 11:00 состоится мастер-класс «Родной город с нестандартного ракурса». Участники узнают, как находить необычные точки съемки, работать с композицией и по-новому показывать город. 🔵В 14:10 пройдет паблик-ток «От дворянских гнезд к современным точкам притяжения: как фестивали открывают новые городские пространства». Эксперты обсудят, как исторические усадьбы становятся центрами культурной жизни города и какие возможности для отдыха они предлагают сегодня. Также будет проанализирован опыт фестиваля «Усадьбы Москвы», который использует новые форматы культурных событий. ❗️Мероприятия пройдут в зоне Большого лектория у фонтана «Каменный цветок» на ВДНХ. Вход свободный. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Афиша #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>11.06.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6788</t>
+  </si>
+  <si>
+    <t>📈 Турпоток в Москву из стран дальнего зарубежья вырос на 12% С января по март 2026 года столицу посетили почти 6 миллионов туристов. Более 550 тысяч из них приехали из-за рубежа, что на 5% больше, чем за аналогичный период прошлого года. Число путешественников из государств дальнего зарубежья увеличилось на 12%. 💬 Об этом рассказала заммэра Москвы Наталья Сергунина: «Примерно половина турпотока из стран дальнего зарубежья пришлась на граждан Китайской Народной Республики. Количество китайских путешественников, посетивших Москву в первом квартале этого года, выросло на треть. Следом идут Индия и Турция». 📎 Увеличению числа гостей из Китая способствуют в том числе культурные перекрестные проекты и взаимный безвизовый режим. В этом году в столице Поднебесной прошел фестиваль «Московская Масленица в Пекине», а в Москве более 60 площадок объединил фестиваль в честь китайского Нового года. Также представители двух столиц подписали меморандум о сотрудничестве в сфере туризма. 📎 В 2025 году Москва приняла 26,5 миллиона гостей, а вклад отрасли в экономику города превысил 1,8 триллиона рублей. У столицы есть портал Discover Moscow, информация на котором представлена на разных языках, а во многих точках притяжения открыты туристические информационные центры. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #КитайскийНовыйГод #МеждународныйТуризм #СобытийныйТуризм #ВъезднойТуризм #Статистика #ТуристическиеЦентры #Турпоток</t>
+  </si>
+  <si>
+    <t>11.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6787</t>
+  </si>
+  <si>
+    <t>❤️ Планировать путешествия с RUSSPASS стало еще удобнее! На туристическом сервисе появились новые способы оплаты. Теперь помимо банковской карты пользователи могут оплачивать покупки через SberPay и Систему быстрых платежей (СБП). 💬 Об этом рассказал председатель Комитета по туризму города Москвы Евгений Козлов: «По поручению Мэра Москвы город постоянно совершенствует цифровые сервисы для планирования отдыха. Для удобства москвичей и гостей столицы мы расширили способы оплаты на цифровом сервисе RUSSPASS. Сейчас здесь представлено свыше 70 тысяч туристических площадок и мероприятий, среди которых достопримечательности, рестораны, экскурсии и многое другое». 📎 С помощью RUSSPASS можно полностью спланировать поездку по Москве и России: купить билеты на поезд или самолет, забронировать отель, выбрать экскурсию, заказать столик в ресторане, а также приобрести билеты в музеи и театры. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS</t>
+  </si>
+  <si>
+    <t>10.06.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6785</t>
+  </si>
+  <si>
+    <t>📌 Столица расширяет сотрудничество с регионами На форуме «Путешествуй!» Мостуризм подписал соглашения с Тверской и Тульской областями. Благодаря этому появятся новые маршруты и туристические продукты, объединяющие наш город и регионы в рамках концепции «Москва +». 🚗 Для путешественников подготовят два новых проекта: 🔵«Москва + Тверская область: Энергия мегаполиса и гармония природы» 🔵«Москва + Тульская область: Путешествие сквозь традиции» Они позволят за одну поездку познакомиться с возможностями современной столицы, а также с природными, культурными и гастрономическими особенностями регионов-партнеров. С подписанием новых соглашений число межрегиональных проектов Мостуризма достигнет десяти. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Сотрудничество</t>
+  </si>
+  <si>
+    <t>10.06.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6784</t>
+  </si>
+  <si>
+    <t>📎 Даже маленький подарок — знак большого внимания! Порадуйте близких уникальными вещами и сувенирами от первого официального городского бренда «Москва» или подарочными упаковками столичного купажа. Арт-павильоны, запущенные в рамках проекта «Лето в Москве», ждут, пока вы заглянете в гости! #ЛетоВМоскве #БрендМосква #ЧайМосква</t>
+  </si>
+  <si>
+    <t>10.06.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6783</t>
+  </si>
+  <si>
+    <t>📌 «Путешествуй!»: развитие городских пространств и новый взгляд на Москву С 10 по 14 июня на ВДНХ пройдет международный форум — одно из ключевых событий туристической отрасли страны. В рамках фестивальной программы мы подготовили мероприятия, посвященные культурному наследию, городским сообществам и современным способам знакомства со столицей. ❗️Все активности запланированы в зоне Большого лектория, около фонтана «Каменный цветок». Вход свободный. 🗓 Программа форума: 🟢11 июня в 15:00 состоится дискуссия «Город как соцсеть: как мы создаем Москву заново через личные истории и маршруты», где расскажут, как рождаются экскурсии и почему инициативы жителей могут создавать новые точки притяжения. 🟢12 июня в 14:10 — паблик-ток «От "дворянских гнезд" к современным точкам притяжения: как фестивали открывают новые городские пространства». В центре внимания — опыт фестиваля «Усадьбы Москвы», который использует новые форматы культурных событий. 🟢В этот же день пройдет мастер-класс «Родной город с нестандартного ракурса», где будут разобраны основные приемы урбанистической фотографии, нестандартные точки съемки и свежие композиционные решения. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Афиша #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>09.06.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6778</t>
+  </si>
+  <si>
+    <t>📌 В Москве подготовили культурно-историческую программу ко Дню России Она пройдет в рамках проекта «Лето в Москве» во всех округах столицы и охватит почти 300 культурных площадок: от музеев и библиотек до парков, а еще ВДНХ, пространства проекта «Молодежь Москвы» и арт-павильоны «Сделано в Москве», сообщила заммэра Наталья Сергунина: «Москвичей и туристов ждут сотни мероприятий. Основная их часть запланирована на 12 июня. Приглашаем вас на концерты, выставки, мастер-классы, лекции и спектакли». 🗓 11 июня 🔵В 13:00 в библиотеке №10 проведут познавательные занятия для юных посетителей 🔵В 12:00 Центральная библиотека №15 приглашает на литературные чтения, а Центральная детская библиотека №14 — на семейный квиз по истории в 19:00 🗓 12 июня 🔵На 15 площадках в музее-заповеднике «Царицыно» выступят участники Федерации хорового и вокального искусства Пройдут литературно-музыкальные вечера в рамках фестиваля «Театральный бульвар» 🔵В парке «Фили» запланирован концерт оркестра, а в Таганском парке подготовят экспозицию, посвященную костюмам разных народов страны, мастер-классы, квиз, танцы и эстафеты 🔵На ВДНХ проведут занятия по росписи матрешек в музее «Атом», экскурсии по территории и в павильонах, в Музее кино покажут мультфильмы по мотивам былин и сказок 🗓 Также москвичей и гостей города ждут: 🔵Программа с диджей-сетом, флешмобами и мастер-классами с 12 по 14 июня в кинопарке «Москино» 🔵Квиз на знание истории России в пространстве «Молодежь Москвы» в Холодильном переулке 10 июня и кинопоказ фильма «Пророк. История Александра Пушкина» 11 июня на проспекте Вернадского 🔵Раздача лент в цветах российского флага в «Домиках добра» проекта «Москва помогает» 🔵Продукция столичных брендов, созданная ко Дню России, в арт-павильонах «Сделано в Москве» на Арбате и Болотной площади 🔵Маршрут «Россия мультикультурная: путешествовать по стране, не покидая Москвы» на сервисе RUSSPASS ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ЛетоВМоскве #Афиша #Выходные #ДеньРоссии</t>
+  </si>
+  <si>
+    <t>09.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6775</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 Приглашаем вас на завтрак! В столице продолжается гастрономический фестиваль «Московский завтрак на верандах». Он объединяет больше 500 ресторанов в 12 округах столицы.  В атмосфере открытых летних веранд гостям предлагают специальные утренние блюда и фестивальные сеты: всего свыше 1500 позиций. Среди них — сырники из фермерского творога, каши с сезонными ягодами, омлеты, картофельные драники, свежая выпечка и десерты. Уйти голодным точно не получится!  ❤️ Ближайший к вам ресторан ищите на интерактивной карте проекта и планируйте вкусный завтрак вместе с близкими.  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>08.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6769</t>
+  </si>
+  <si>
+    <t>📎 Лето, спорт, Москва! Под таким девизом прошли выходные в рамках масштабного городского проекта. В столице состоялись фестивали прыжковых видов спорта, ходьбы и бега, а также красочный марафон. Следите за нашей еженедельной афишей мероприятий «Лето в Москве», чтобы быть в курсе новых событий! #ЛетоВМоскве #Фестивали</t>
+  </si>
+  <si>
+    <t>08.06.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6768</t>
+  </si>
+  <si>
+    <t>🎶 В Москве стартует «Большой джазовый фестиваль под управлением Петра Востокова» С 12 по 14 июня в рамках проекта «Лето в Москве» площадь перед музеем «ЗИЛАРТ» превратится в большую концертную площадку под открытым небом. Фестиваль откроет летний сезон проекта «Лето в Зиларте» и объединит джаз, симфоническую музыку, танцы и встречи с музыкантами. 📎 В программе: 🔴12 июня — Хибла Герзмава и Большой джазовый оркестр Петра Востокова, джазовая версия «Времен года» Чайковского, кубинский проект The Sons of Buena Vista и ансамбль Wild Brass 🔴13 июня — Большой джазовый оркестр Петра Востокова, органный квартет Владимира Нестеренко с программой по музыке The Beatles, ансамбль New Orleans Dreamers и австралийский музыкант Дэн Барнетт 🔴14 июня — гала-концерт Большого джазового оркестра, выступление ансамбля бразильского джаза Esh и финал фестиваля с Московским государственным симфоническим оркестром под управлением Ивана Рудина 📎 Также гостей ждут мастер-классы по свингу, танцевальные выступления, лекции о джазе на виниле, фудкорт и зоны отдыха. Вход свободный по предварительной регистрации на сайте музея «ЗИЛАРТ». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>08.06.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6763</t>
+  </si>
+  <si>
+    <t>❤️ Мобильный туристический центр «Москва» в Минске С 5 по 7 июня в самом центре Минска на площадке у Дворца спорта работал туристический центр «Москва». В течение трех дней его гости знакомились с летними событиями российской столицы, в том числе — с проектом «Лето в Москве», и вдохновлялись на путешествие в столицу.  В программе были: 🔴 праздничные мероприятия с ведущим и диджеем 🔴 работа зоны «Московское чаепитие» с дегустацией холодного чая «Москва» 🔴 фотозоны  🔴 караоке с песнями о Москве 🔴 VR-прогулки по достопримечательностям столицы. 📎 Совсем скоро Москва примет на стажировку специалиста по туризму из Минска: с 10 по 14 июня он будет работать в туристическом центре «Москва» в Зарядье. За это время специалист обучится стандартам московского гостеприимства, познакомится с сервисом для планирования путешествий RUSSPASS и международным порталом Discover Moscow, а также обменяется опытом с коллегами.  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #МеждународныйТуризм</t>
+  </si>
+  <si>
+    <t>07.06.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6758</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 Лучший отдых — это смена деятельности! А в рамках фестиваля «Усадьбы Москвы» в парках «Митино» и «Люблино» сейчас можно погрузиться мир творчества: создать уникальную мозаику, старинные открытки, арт-планеры и изящные закладки для книг. Занятия проходят среди живописного пространства, где вдохновение рождается само собой! #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>06.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6753</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 В рамках проекта «Лето в Москве» продолжается фестиваль «Усадьбы Москвы»! Гости столичных имений смогут окунуться в атмосферу дворянства, освоить навыки рукоделия и правила исторических игр, примерить на себя изящные костюмы. 📆 Также до 6 сентября действует маршрут «Москва усадебная» по 30 имениям, из которых пять — региональные. Карту-путеводитель можно взять в любой из точек, а билеты в усадьбы обменять на специальный штамп. За 5, 10 или 15 отметок в Москве полагаются подарки, а за дополнительное посещение хотя бы двух локаций за пределами столицы — специальный приз! 📎 В парках «Митино» и «Люблино» на выходных будут работать «усадебные гостиные», кинолекторий, ретрофотоателье. Также для гостей организуют игры и мастер-классы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>05.06.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6752</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве»: куда сходить на выходных Масштабный проект приглашает жителей и гостей столицы на десятки мероприятийс по всему городу! Это музыкальные события, спортивные активности и занятия для всей семьи. 🏛🏛🏛 Отдельное внимание стоит обратить на фестиваль впечатлений «Усадьбы Москвы». Он знакомит гостей с историческим наследием столицы через экскурсии, тематические программы и культурные события на территории московских усадеб. ☕️ Также на выходных можно заглянуть на площадки проекта «Московское чаепитие» — попробовать фирменный столичный купаж со свежей выпечкой. Уютный чайный шатер разместился в Измайловском парке, а возле некоторых сцен фестиваля «Театральный Бульвар» организованы зоны «зеленого фойе». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #ЧайМосква #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>05.06.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6747</t>
+  </si>
+  <si>
+    <t>📌 Москва представила в Китае новую стратегию продвижения туристического потенциала столицы На официальном приеме для представителей туристической отрасли КНР и делегаций китайских городов наш город презентовал обновленную креативную концепцию «Открой новые сюрпризы». Также гостям рассказали о проекте «Лето в Москве», его ключевых событиях и специальных предложениях для туристов. 📈 С каждым годом столица привлекает все больше иностранных гостей. По итогам 2025 года Москву посетили 2,8 млн зарубежных туристов, а поток путешественников из стран дальнего зарубежья вырос на 16%. Значительную часть составили гости из Китая — свыше 470 тысяч человек. Москва системно развивает ресурсы для знакомства иностранных туристов с возможностями отдыха в городе. В прошлом году была запущена цифровая экосистема Discover Moscow на английском и китайском языках, где путешественники могут найти информацию о достопримечательностях, событиях, гостиницах, ресторанах и городском транспорте. 📌 Международные проекты столицы получают высокую оценку и в самом Китае. Так, «Московские сезоны в Пекине» в 2025 году были удостоены премии China Golden Awards for Excellence in Public Relations, а на открытии фестиваля «Московская Масленица в Пекине» представители двух столиц подписали меморандум о туристическом сотрудничестве. ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #ЛетоВМоскве #МеждународныйТуризм #СобытийныйТуризм #Статистика #Турпоток</t>
+  </si>
+  <si>
+    <t>05.06.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6743</t>
+  </si>
+  <si>
+    <t>❤️ Речные прогулки: на RUSSPASS стартовала продажа билетов Жители и гости столицы могут отправиться в путешествие по Москве-реке и оценить виды с воды! Оплата поездки доступна через RUSSPASS. 📎 Сервис объединил предложения судоходных компаний, добавил расписание и маршруты. Также в каталоге собраны причалы посадки в разных районах города. Если вы хотите совместить путешествие по воде с прогулками по городу, поможет проект «Играй в Москву»! В рамках него недавно появился новый маршрут «Порт пяти морей. Легенда якоря». Он охватывает Северный речной вокзал, парки Дружбы и «Северное Тушино». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #ИграйВМоскву</t>
+  </si>
+  <si>
+    <t>04.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6742</t>
+  </si>
+  <si>
+    <t>📌 Всероссийский фестиваль искусств «Русский КоТ» пройдет в рамках проекта «Лето в Москве» с 4 июня по 30 августа    Центральная тема фестиваля – русские традиции. Во дворе Всероссийского музея декоративного искусства художники будут создавать арт-объекты вместе с гостями. Каждую неделю посвятят новой теме: от сказок и костюма до ремесел, музыки, изделий из дерева и воплощения современных дизайнерских решений.  В программе: 🟢мастер классы и лекции от художников 🟢интерактивные творческие мастерские 🟢спектакли и кинопоказы  🟢музыкальные выступления и перфомансы 🟢ярмарка товаров современных российских брендов и авторских вещей. ✔️ Проект «Лето в Москве» объединяет более 500 площадок во всех районах столицы, среди них — ВДНХ, кинопарк «Москино», Парк Горького и «Лужники». Главная тема проекта в этом году — «Время быть вместе». Афишу мероприятий ищите на сайте. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #ЛетоВМоскве #Афиша</t>
+  </si>
+  <si>
+    <t>04.06.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6741</t>
+  </si>
+  <si>
+    <t>📌 РБК и Мостуризм представили карту туристической индустрии столицы В рамках проекта «Открывая Москву» подготовлена интерактивная карта «Москва в деталях». Она объединяет более 200 игроков отрасли: отели, музеи, гастрономические проекты, культурные пространства и цифровые сервисы. 📌 Участники распределены по семи направлениям, отражающим путь путешественника: от вдохновения и планирования поездки до городской инфраструктуры и развития отрасли. Карта помогает увидеть, кто формирует впечатление о Москве, а также открыть новые маршруты и пространства. Также в рамках проекта выходит серия материалов об изменении туристического облика столицы. Эксперты рассказывают о ключевых трендах отрасли, новых форматах досуга, трансформации гостиничного рынка и объектах, которые за последние годы стали важными точками притяжения для жителей и гостей города. ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #Сотрудничество</t>
+  </si>
+  <si>
+    <t>04.06.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6736</t>
+  </si>
+  <si>
+    <t>📌 С начала года столичные компании презентовали продукцию и услуги в Азии, Латинской Америке и Африке Ежегодно Москва организует десятки деловых поездок, во время которых городские компании могут показать свои товары и услуги потенциальным партнерам за рубежом. До конца года пройдет еще ряд таких мероприятий. 💬 Их график опубликован на сайте программы Made in Moscow, сообщила заммэра Наталья Сергунина: «С начала года по итогам бизнес-миссий и международных выставок московские производители заключили уже больше 40 контрактов. Общая сумма сделок превысила два миллиарда рублей. В ближайшие месяцы экспортеры посетят Индию, Вьетнам, Нигерию и Малайзию». ✔️ Представители туристической отрасли Москвы с января провели больше трех тысяч деловых встреч с потенциальными зарубежными партнерами. В частности, для городских компаний организовали выезды в Индию и Китай. 📈 Возможности, которые город предоставляет путешественникам, также презентовали на мероприятиях в Турции и Белоруссии. До конца года запланированы выезды в Индонезию, Малайзию, Казахстан и ряд других государств. 🎵 Весной столицы России и Китая организовали перекрестные культурные фестивали. С 16 февраля по 1 марта в Москве праздновали китайский Новый год, а с 19 по 22 февраля жители Пекина знакомились с традициями московской Масленицы. 📌 На церемонии открытия фестиваля «Московская Масленица в Пекине» представители городов подписали меморандум о сотрудничестве в сфере туризма. Еще одно международное соглашение наш город заключил в апреле с коллегами из Минска. ✔️ Подписаться в MAX на каналы: 🟣Мостуризма 🟣Мэра Москвы #ДеловойТуризм #Сотрудничество</t>
+  </si>
+  <si>
+    <t>04.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6735</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Теперь попробовать фирменный чай «Москва» со свежей выпечкой можно в парках! В рамках проекта «Московское чаепитие» в течение лета в нескольких локациях города откроются уютные шатры. ❤️ Пространство уже работает в Измайловском парке. На очереди: Царицыно — с июля и Люблино — с августа. Отличный повод сделать паузу во время прогулки и насладиться вкусом московского лета! ☕️ Купаж объединил в себе черный байховый чай, дольки и цедру апельсина, бутоны роз, ягоды, лепестки василька и сафлора — ароматное сочетание, которое уже стало одной из гастрономических визитных карточек столицы! 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква #Парки</t>
+  </si>
+  <si>
+    <t>03.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6730</t>
+  </si>
+  <si>
+    <t>📎 «Московские мастера»: победители в сфере туризма В столице определили лауреатов городского конкурса профессионального мастерства. Престижную отраслевую награду получили 11 специалистов, представляющих индустрию гостеприимства. 🔴В номинации «Экскурсовод» показывали часть туристского маршрута «Золотое кольцо» в Москве. Первое место заняла Татьяна Ефремова, а спецнаградой Ассоциации гидов-переводчиков, экскурсоводов и турменеджеров отметили Оксану Артюшину. 🔴В категории «Администратор гостиницы» финалисты помогали гостям с предоставлением туристической информации на русском и английском языках. Лучшей стала сотрудница гостиничного комплекса «Вега» Анастасия Рогожникова, а спецнаградой «Молодой мастер» отметили Софью Паклину из гостиницы «Москомспорт». 🔴Впервые на конкурсе определили лучших сотрудников турполиции, которые также совмещают функции гидов и переводчиков. Победительницей стала Екатерина Шашерина из спецбатальона Первого специального полка полиции ГУ МВД России по городу Москве. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскиеМастера #Гиды #Экскурсоводы</t>
+  </si>
+  <si>
+    <t>03.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6725</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 Утро буквально создано для долгих трапез и неспешных разговоров! Проект «Московский завтрак на верандах» приглашает начать день с ароматного кофе с блюдами, ради которых хочется просыпаться пораньше. Более 500 ресторанов по всей Москве подготовили специальные меню. В них представлено более 1500 позиций: от классических сырников и бенедиктов до уникальных авторских сочетаний. 🍴 До 6 сентября гостей ждут: 🎨🎨🎨🎨 тост 🎨🎨🎨🎨 с 🎨🎨🎨🎨 трюфелем «Лоро», ул. Большая Никитская, д. 21/18, cтр. 1 🎨🎨🎨 бриошь 🎨🎨🎨 с яйцом пашот 🎨🎨🎨 и камчатским крабом Kislovsky, Большой Кисловский пер., д. 1, стр. 2 🎨🎨🎨 севиче 🎨🎨🎨 из 🎨🎨🎨 морского гребешка FLØR, Чистопрудный бул., д. 23, стр. 2 🎨🎨🎨 черная 🎨🎨🎨 паста 🎨🎨🎨 с креветками Osteria Mario, ТЦ «Афимолл», Пресненская наб., д. 2 📎 Список всех ресторан-участников собран на сайте RUSSPASS. Также можно выбрать ближайшее заведение на карте проекта. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак #Рестораны</t>
+  </si>
+  <si>
+    <t>02.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6724</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Планируете прогулку по столице или встречаете гостей? Туристические центры «Москва» помогут быстро сориентироваться на местности, подобрать маршрут и узнать о самых интересных локациях города: 📎 В парке «Зарядье» в инновационной достопримечательности «Матрешка Москвы. Новая точка притяжения»: 🔴понедельник — с 12:00 до 21:00 🔴со вторника по воскресенье — с 10:00 до 21:00 📎 В парке развлечений «Остров мечты»: 🔴ежедневно с 10:00 до 22:00 📎 На Северном речном вокзале: 🔴ежедневно с 09:00 до 20:00 📎 В здании Ленинградского вокзала: 🔴ежедневно с 09:00 до 21:00 📎 В туристско-банковском офисе на Большой Дмитровке, д. 21/7: 🔴ежедневно с 09:00 до 21:00 🫖 В последней локации гости могут заглянуть в корнер «Московское чаепитие», чтобы попробовать фирменный чай «Москва» с выпечкой. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #ТуристическиеЦентры #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>02.06.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6718</t>
+  </si>
+  <si>
+    <t>😃😃 «Лето в Москве» на ВДНХ Выставка достижений народного хозяйства — одна из флагманских площадок проекта. Этим летом на ней пройдет множество событий – в карточках собрали несколько мероприятий, которые состоятся уже на этой неделе.  😃 Полная программа проекта «Лето в Москве» на ВДНХ доступна по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Идеи #Афиша</t>
+  </si>
+  <si>
+    <t>01.06.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6717</t>
+  </si>
+  <si>
+    <t>📎 «RUSSPASS Журнал. Россия в деталях»: объявлен победитель номинации Итоги Национальной туристической медиапремии le’TO 2026 подвели 29 мая. Ассоциация туроператоров (АТОР) и партнер конкурса RUSSPASS Журнал наградили автора самого яркого и вдохновляющего материала о путешествиях по стране. Им стала «Ода Тобольску» Виталия Калашникова. ❤️ Старинный сибирский город называют музеем под открытым небом. Культурно-познавательный маршрут по нему скоро появится в RUSSPASS Журнале. Премия в этой номинации вручается уже во второй раз. В прошлом году самым захватывающим пользовательским контентом о туризме стало путешествие по Тульской области — «По Толстовским местам: камень Хаджи-Мурата, дуб Болконского и часы от Павла Буре» Константина Ковалева. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASSЖурнал #Премии</t>
+  </si>
+  <si>
+    <t>01.06.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6716</t>
+  </si>
+  <si>
+    <t>✔️ «Активные граждане» назовут победителей конкурса «Москва. Традиции. Люди» Началась серия голосований за лучшие работы конкурса уникальных историй проекта «Москва. Традиции. Люди». Горожане делились интересными фактами, которые делают каждый район особенным, а также своими семейными традициями. Всего на конкурс прислали 390 рассказов. В опросах на сайте ag.mos.ru можно познакомиться с работами финалистов от каждого административного округа, которые отобрали эксперты. Например, участники конкурса рассказали: 🔵о первом ректоре Государственного института русского языка им. А. С. Пушкина 🔵тайне колоколов храма на Таганке, «переехавшем» вместе с жителями дома и «поселке художников» 📌 «Активные граждане» выберут 12 лучших историй — по одной от каждого округа. Победители получат дипломы и памятные подарки, а их работы опубликуют в онлайн-издании RUSSPASS Журнал. 📌 Принять участие в голосовании могут пользователи старше 14 лет со стандартной или полной учетной записью на портале mos.ru. Им начислят баллы городской программы лояльности «Миллион призов», которые можно использовать для получения товаров и услуг партнеров или направить на благотворительность. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #МоскваТрадицииЛюди #АктивныйГражданин #Конкурс</t>
+  </si>
+  <si>
+    <t>01.06.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6710</t>
+  </si>
+  <si>
+    <t>"Лето в Москве" с бизнесом: к новому сезону проекта уже присоединились свыше 1,4 тыс. компаний   Кооперация города и бизнеса делает программу ярче и разнообразнее и, что очень важно, создаёт инвестиционный механизм, который развивает экономику столицы.   📈 Летом 2025 года выручка столичных организаций сферы общественного питания, культуры и досуга в сопоставимых ценах увеличилась на 23,8% по сравнению с аналогичным периодом 2024-го и составила 295 млрд рублей. В зимнем сезоне 2025–2026 годов рост выручки составил 17,8% и достиг 359 млрд рублей. Свой вклад в этот рост, безусловно, внесли проекты "Лето в Москве" и "Зима в Москве".   Третий сезон проекта "Лето в Москве" уже стартовал и проходит на более чем 500 площадках по всему городу.   Его главная тема — "Время быть вместе". А цель всех мероприятий — объединить и сблизить жителей столицы.   Этим летом, в частности, бизнес и город подготовили:   ✔️ показы отечественных и зарубежных фильмов на Северном речном вокзале в кинотеатре под открытым небом. Он находится в парковой зоне, посетить сеанс можно по предварительной регистрации. Расписание обновляется каждую неделю;   ✔️ новые туристические нейро-маршруты, запущенные на базе поисково-информационной картографической службы;   ✔️ образовательная программа по финансовой грамотности и кибербезопасности от банка-партнёра на фестивале "День молодёжи";   ✔️ бассейны, летние кинотеатры, пикниковые зоны и другие пространства с уникальными активностями в парках Москвы.   Столичный малый и средний бизнес разместит продукцию в арт-павильонах проекта "Сделано в Москве" — свыше 25 тыс. товаров. Представители гастроиндустрии и сферы торговли — на Тверском бульваре и других площадках города. Кроме того, предприниматели подготовили больше 2,4 тыс. бесплатных мероприятий и акций на своих площадках.   Участие в проекте "Лето в Москве" — отличная возможность для компаний находиться в эпицентре городского трафика, использовать московскую инфраструктуру, продвигать бренд и получать информационную поддержку. Подать заявку на участие можно здесь.   Также в новом сезоне "Лета в Москве" на бесплатном сервисе "Все на улицу!" доступно больше 50 городских площадок для проведения собственных мероприятий. Воспользоваться сервисом могут физические лица, самозанятые, индивидуальные предприниматели и компании. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>01.06.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6709</t>
+  </si>
+  <si>
+    <t>🗓 С Днем защиты детей! Детство состоит из маленьких открытий. В Москве для них — тысячи сценариев и возможностей. В столице каждый выходной превращается в семейное приключение! Для юных москвичей и гостей города есть: 🟢Идеи для семейного отдыха в специальном разделе «Москва — детям» на сайте RUSSPASS. Здесь найдете тематические экскурсии, маршруты, музеи и места, где проводить время с детьми весело и интересно. 🟢Увлекательные миссии-маршруты проекта «Играй в Москву». Путешествие по столице превращается в настоящую экспедицию, где по специальной карте нужно двигаться от точки к точке и выполнять задания. Участники, которые успешно справятся с маршрутами, смогут обменять заполненную карту на сувенир. 🟢Прогулки по Москве с охотой за виртуальными героями в RUSSPASS Игре. По пути нужно ловить мультяшек — за них дают бонусы, которыми потом оплачивают заказы в специальном каталоге. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #ДетскийТуризм #Идеи #ИграйВМоскву #Игра</t>
+  </si>
+  <si>
+    <t>01.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6708</t>
+  </si>
+  <si>
+    <t>📎 «Москва. Традиции. Люди»: путешествие по Коммунарке Прогулка поможет вспомнить славные и трагические события XX века в этих местах. Участникам расскажут, как бывший совхоз превратился в динамично развивающуюся Новую Москву. Также речь пойдет о том, как меняется облик города и какое значение имеет понятие «новая урбанистика». 📆 Экскурсия бесплатная и состоится 6 июня в 15:00. Регистрация доступна по ссылке. Больше тематических прогулок собрано на странице проекта на сайте RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Экскурсии</t>
+  </si>
+  <si>
+    <t>31.05.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6703</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 По историческим имениям столицы снова прогуливаются элегантные дамы и кавалеры, а это значит, что первые выходные фестиваля «Усадьбы Москвы» в самом разгаре! Литературные чтения, светский этикет, дворянская мода и игры в крокет: полное погружение в атмосферу изящной эпохи началось. Присоединяйтесь! #УсадьбыМосквы</t>
+  </si>
+  <si>
+    <t>31.05.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6702</t>
+  </si>
+  <si>
+    <t>📆 Провожаем весну с размахом! В последний день мая жителям и гостям столицы есть, где разгуляться. Стартовал проект «Лето в Москве», в рамках которого пройдут: 🔴мероприятия фестиваля «Усадьбы Москвы»: «усадебные гостиные», ретрофотоателье, исторические игры и мастер-классы 🔴события на площадках проекта «Московское чаепитие» 🔴спектакли фестиваля «Театральный бульвар — 2026» 🔴для любителей спорта — День московского стритбола и фестиваль настольного тенниса 🔴бесплатные кинопоказы в парке «Зарядье» 🔴фестиваль «Движения первых» на ВДНХ, который поможет детям определить свою мечту и найти путь к ее реализации 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #МосковскоеЧаепитие #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>30.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6698</t>
+  </si>
+  <si>
+    <t>🏛🏛🏛 В рамках проекта «Лето в Москве» сегодня стартует новый сезон фестиваля «Усадьбы Москвы». До 6 сентября каждый сможет пройти маршрут «Москва усадебная» по 30 историческим имениям, из которых пять — региональные. Во всех точках выдают карту-путеводитель. Билеты в усадьбы можно обменять на специальный штамп. Достаточно собрать 5, 10 или 15 отметок в Москве, чтобы получить фирменные подарки. А за дополнительное посещение как минимум двух региональных имений — специальный приз. Первый штамп бесплатный! 📎 Также на выходные для гостей парков «Люблино» и «Митино» подготовили: 🔴«Усадебные гостиные» с погружением в произведения Пушкина и Лермонтова, тонкости светского этикета и мир шедевров русской живописи 🔴Ретрофотоателье, где актеры помогут подобрать изысканный образ в стиле дворянской эпохи и узнать тайны старинной моды 🔴Исторические игры: крокет, серсо, бирюльки, лапта, городки и другие 🔴Мастер-классы по мозаике, изготовлению открыток, арт-планеров и изящных закладок для книг 🔴В воскресенье в Люблино будет организован кинолекторий 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>30.05.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6693</t>
+  </si>
+  <si>
+    <t>☕️ В столице начался новый сезон проекта «Московское чаепитие» Он продлится до 6 сентября. Горожане и туристы познакомятся с традициями русского чаепития и продукцией локальных производителей, рассказала заммэра Наталья Сергунина: «Проект объединит больше 50 площадок по всей Москве. Их можно будет посетить в музее-заповеднике "Царицыно", на ВДНХ, Новом Арбате, а еще на бульварах и в парках». 📎 Одна из ключевых площадок — павильон «Коробка конфет» на Новом Арбате. Здесь пройдут дегустации, лекции и мастер-классы. Также гостям представят продукцию участников программы «Сделано в Москве». 📎 В парке у Политехнического музея, на Чистопрудном и Покровском бульварах открылись буфеты с чаем и выпечкой. В последних двух локациях с конца июня до середины августа покажут интерактивные спектакли для детей. 📎 Павильон фестиваля установили и в Измайловском парке, в июле он появится в музее-заповеднике «Царицыно», а в августе — в музее-заповеднике «Кузьминки-Люблино». 📎 Также жителей и гостей столицы ждет «Чайный рейв»: 27 июня и 15 августа — на Болотной площади, 12 июля — на Центральном рынке. В программе — диджей-сет, дегустации и викторины с призами. 📎 На ВДНХ московский чай и горячую сдобу будут предлагать в «Доме российской кухни». 📎 К фестивалю присоединятся столичные кафе, рестораны и гостиницы. Они добавят в меню специальные сеты с купажом «Москва» и освежающие напитки на основе чая. 🍴 Подробная программа опубликована на сервисе RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква #Афиша</t>
+  </si>
+  <si>
+    <t>30.05.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6692</t>
+  </si>
+  <si>
+    <t>😃😃 А мы твой номер один. Детка, это «Лето в Москве»! Сегодня, 30 мая, официальный старт самого яркого проекта теплого сезона. «Лето в Москве» проходит третий год подряд. В этот раз проект посвящен истории, культуре и традициям народов России. 💐 Для тебя будут работать площадки с творческими и спортивными мастер-классами, бассейны под открытым небом, веранды и места для пикников. 💐 А еще тебя ждут яркие театральные постановки в рамках фестиваля «Театральный бульвар», погружения в другую эпоху на фестивале «Усадьбы Москвы», много спорта, музыки и цветов. Ставь 😃, если оценил концерт нашего маскота. «Лето в Москве» в МАКС и Telegram</t>
+  </si>
+  <si>
+    <t>29.05.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6691</t>
+  </si>
+  <si>
+    <t>😃 «Лето в Москве»: афиша на выходные Уже завтра вернется один из самых масштабных сезонных проектов столицы! Гостей ждут музыкальные концерты и красочные шоу, спортивные фестивали и гастрономические ярмарки. 🏛🏛🏛 Также в субботу начинается фестиваль впечатлений «Усадьбы Москвы». Этим летом он объединит 77 площадок, из которых 60 — исторические особняки. Будут работать «Усадебные гостиные», ретрофотоателье, кинолектории, а также проходить мастер-классы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>29.05.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6690</t>
+  </si>
+  <si>
+    <t>☕️ Угощения от столичных брендов и дегустация чая Приглашаем 30 мая в арт-павильон «Коробка конфет» на Новом Арбате. Посетителей ждут: 📎 с 12:00 до 17:00 дегустация ароматного чая «Москва» 📎 с 12:00 до 13:00 — мастер-класс по росписи пряника от столичного бренда «Loopsugar» («Сахарная петля») 🍴 Также можно получить в подарок полезную пастилу из натуральных ингредиентов от бренда Pate de Pommе. Для этого надо подписаться на каналы в Максе и показать это организаторам на площадке: 🔴Мостуризм 🔴Сделано в Москве #ЧайМосква</t>
+  </si>
+  <si>
+    <t>27.05.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6685</t>
+  </si>
+  <si>
+    <t>💬 Что почитать о Москве Собрали книжную полку, которая будет интересна как коренным москвичам, так и гостям столицы. Из этих изданий можно узнать, как различать архитектурные стили, и даже совершить путешествие в прошлое.  🔻 Кстати, недавно вышел первый печатный номер журнала Discover Moscow. Он создан для иностранных туристов. В нем можно найти лучшие пешеходные маршруты, смотровые площадки, ключевые выставки для знакомства с русской культурой и бинго-карту с 25 местами для развлечений.  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Идеи #Книги #DiscoverMoscow</t>
+  </si>
+  <si>
+    <t>26.05.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6680</t>
+  </si>
+  <si>
+    <t>✔️ «Интермузей БРИКС+»: итоги В Москве 20–23 мая прошел международный фестиваль, посвященный взаимодействию современного поколения и культурных пространств. На мероприятии: 📌 Для посетителей действовал специальный маршрут «Играй в Москву» — «Искроносы Эйдоры», который охватил Пушкинский музей, Третьяковскую галерею, Дом культуры «ГЭС-2» и другие знаковые локации. 📌 Столица представила флагманские проекты детского туризма в деловой программе форума: на круглом столе «План на выходные. Маркетинг впечатлений в музейном деле» анонсировали новые маршруты «Играй в Москву», а в рамках дискуссии «Искусство видеть таланты. Как музей раскрывает детей» презентовали проект «Москва — город открытий», посвященный методологии образовательного туризма. 📌 Прошла креативная лаборатория «Играй в Москву по своим правилам» для участников публичной программы фестиваля. Дети под руководством аттестованного экскурсовода Александры Совы стали авторами игровых механик и логических загадок о достопримечательностях столицы. Самые интересные из заданий станут частью маршрута «Игры чемпионов». ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ИграйВМоскву #ГородОткрытий #БРИКС #Фестивали</t>
+  </si>
+  <si>
+    <t>26.05.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6676</t>
+  </si>
+  <si>
+    <t>📎 Новый туристический центр «Москва» открылся на Ленинградском вокзале. Его сотрудники готовы рассказать гостям о знаковых местах столицы и ее событийной афише, помочь составить прогулочные маршруты и подобрать интересные экскурсии. Также здесь можно взять информационные материалы и карту проекта «Играй в Москву». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ТуристическиеЦентры #ИграйВМоскву</t>
+  </si>
+  <si>
+    <t>25.05.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6675</t>
+  </si>
+  <si>
+    <t>❗️«Новые лица Москвы»: открыт набор участников Молодежный проект приглашает жителей столицы в возрасте от 18 до 35 лет, которые активно ведут соцсети и готовы рассказывать широкой аудитории о достижениях и развитии города. Принять участие могут молодые блогеры, студенты, предприниматели и авторы. Главное — интерес к устройству современной Москвы и желание стать частью сообщества неравнодушных людей. 📌 Как присоединиться к проекту: 🔵заполнить специальную анкету 🔵подготовить эссе объемом до трех тысяч знаков о своем видении Москвы будущего и участии в ее развитии Авторы лучших заявок смогут присоединиться к специальным городским программам и закрытым мероприятиям, посетить популярные площадки Москвы и познакомиться с профессионалами из разных сфер. Также участники будут представлять столицу на городских и федеральных площадках и обсуждать инициативы. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Сотрудничество</t>
+  </si>
+  <si>
+    <t>25.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6674</t>
+  </si>
+  <si>
+    <t>📎 «Москва. Традиции. Люди»: июньские встречи Туристско-просветительский проект представил новые бесплатные мероприятия: 📆 6 июня состоится экскурсия «Путешествие по Новомосковскому округу. Поселение Коммунарка». Ее участники узнают, как бывший совхоз стал динамично развивающимся районом. Регистрация будет доступна 1 июня. 📆 13 июня в 15:00 пройдет лекция «От Генплана–1935 до Академгородка: феномен ЮЗАО» в Многофункциональном культурно-досуговом центре в Северном Бутове. На ней расскажут о формировании кварталов на юго-западе города, экспериментах в жилищном строительстве и судьбах ученых, имена которых связаны с округом. Регистрация — до 7 июня. 📆 20 июня — экскурсия «От усадьбы "Троицкое" до наукограда Троицк», прослеживающая историю тенистых аллей на берегу реки Десны с XVIII века. Зарегистрироваться получится 15 июня. 📆 27 июня можно прослушать лекцию «Юго-Восток столицы: сквозь времена и лица» краеведа и победителя городского конкурса «Покажи Москву — 2023» Андрея Горбачева. Регистрация будет доступна с 8 по 21 июня. 📎 Встречи проекта продлятся до осени и затронут также историю Западного, Северо-Западного, Зеленоградского и Северного округов. Подробная афиша — на специальной странице сервиса RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #RUSSPASS #Экскурсии</t>
+  </si>
+  <si>
+    <t>23.05.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6673</t>
+  </si>
+  <si>
+    <t>Новая культура выходного дня: 30 мая начнётся 7-й сезон фестиваля "Усадьбы Москвы"   🏛 Жители и гости столицы смогут посетить 60 исторических усадеб Москвы, а также культурные и туристические пространства. Среди новых мест — Всероссийский музей декоративного искусства, Государственный Музей изобразительных искусств им. А.С. Пушкина, а также кинопарк "Москино". Всего фестиваль объединит 77 площадок.   Впервые в этом сезоне фестиваль расширяет границы. Программа пройдёт также в усадьбах Московской и Тульской областей, а спикеры из региональных усадеб примут участие в столичных мероприятиях.    Готовим специальный маршрут по 25 историческим усадьбам Москвы. По пути гости узнают истории, связанные с литературой, музыкой, живописью, театром.   В 36 локациях пройдут "Усадебные сезоны" — серия культурно-образовательных мероприятий. По выходным в усадьбах будут проводить исторические пикники, лекции, тематические дискуссии, книжный клуб. 🏞 В семи московских парках готовят исторические игры, творческие мастер-классы, кинолектории и другие активности. Все желающие смогут погрузиться в атмосферу летнего отдыха прошлых веков.   За три года в рамках фестиваля прошло больше 7,7 тыс. мероприятий, которые посетили свыше 3,5 миллиона человек. Формирование новых туристических точек притяжения соответствует целям и инициативам нацпроекта "Туризм и гостеприимство".</t>
+  </si>
+  <si>
+    <t>23.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6668</t>
+  </si>
+  <si>
+    <t>📌 В Москве много мест, где у детей есть возможность пообщаться с животными: покормить коз и кроликов, увидеть лосей или погладить альпак. Где провести семейный день на свежем воздухе, рассказали в карточках. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Места #ДетскийТуризм #Парки</t>
+  </si>
+  <si>
+    <t>22.05.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6663</t>
+  </si>
+  <si>
+    <t>Историческое событие для России: сегодня после масштабного обновления для пассажиров открыл свои двери самый современный железнодорожный вокзал в стране — Ленинградский! Он входит в состав крупнейшего транспортного узла столицы "Площадь трёх вокзалов", которым ежедневно пользуются свыше 350 тысяч человек. Помимо трёх центральных вокзалов, здесь объединены две линии метро, два диаметра, электробусы, автобусы и трамваи. 🏛 За свою историю здание вокзала пережило немало реконструкций. Нынешнюю модернизацию по праву можно назвать максимально ориентированной на пассажиров. Специалисты сохранили ключевые элементы исторического облика вокзала. Были удалены поздние слои отделки, восстановлены оригинальные цветовые решения и архитектурные элементы, соответствующие авторскому замыслу. При проектировании использовались цифровая информационная модель и 3D SLAM-сканеры, с помощью которых специалисты видели имевшиеся конструкции и планировали инженерные коммуникации с максимальным сохранением существующих шахт и каналов. Теперь здесь стало гораздо комфортнее: 📌 Новая система входов увеличила пропускную способность вокзала, обеспечив равномерное распределение пассажирских потоков. 📌 Площадь зоны для ожидания выросла в три раза, а количество посадочных мест увеличилось в 1,5 раза — с 700 до более чем 1 тыс. 📌 Пересадки между метро, поездами пригородного и дальнего следования, наземным транспортом организованы в едином тёплом контуре по принципу "сухие ноги". Особое внимание уделили созданию комфортного микроклимата: летом и зимой температура внутри будет поддерживаться на уровне 22–25ºС. Полностью обновили инженерные системы, улучшили освещение и вентиляцию. Украшением интерьеров вокзала стали два мозаичных панно общей площадью больше 800 кв. м с видами Москвы и Санкт-Петербурга — это самый большой подобный объект на транспортной инфраструктуре России. Все элементы мозаик изготовлены вручную из смальты. Ленинградский стал первым полностью "цифровым" вокзалом в России. Установили больше 220 цифровых элементов навигации и информирования. Интеллектуальная система сообщает об изменениях расписания в режиме реального времени, формирует оптимальные маршруты. 🚆Современная инфраструктура Ленинградского вокзала и высокий уровень сервиса обеспечивают комфортное и качественное обслуживание всех категорий пассажиров. Здесь предусмотрены комната для семей с детьми, первый на железнодорожных вокзалах России детский клуб "Союзмультфильм", медицинский пункт, стойка информации и туристического центра "Москва", зоны тихого ожидания, пространства для пассажиров с питомцами, бизнес-зал и отдельное помещение для работы. 📍Ленинградский вокзал — один из важнейших транспортных объектов Москвы, куда прибывают и откуда отправляются "Сапсаны", "Ласточки" и другие поезда дальнего следования и пригородного сообщения. К 2040 году за счёт развития МЦД и запуска ВСМ "Москва — Санкт-Петербург" общий пассажиропоток узла вырастет на 40%. Благодарю главу компании "Российские железные дороги" Олега Белозёрова за конструктивную совместную работу. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>22.05.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6658</t>
+  </si>
+  <si>
+    <t>❤️ Поздняя весна в Москве — время, когда город меняет палитру почти каждую неделю. Сначала зацветают яблони и груши, затем — черемуха, а следом улицы и парки накрывает сиреневое облако. 📎 Чтобы не пропустить самый красивый момент сезона, загляните в статью RUSSPASS Журнала. В ней рассказано, где и когда искать цветущие деревья по всему городу. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASSЖурнал #Места #Парки</t>
+  </si>
+  <si>
+    <t>22.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6654</t>
+  </si>
+  <si>
+    <t>📌 Москва проведет международный конгресс по деловому туризму Представителей индустрии приглашают на форум Meet Global MICE Congress 16 и 17 декабря. Событие объединит отельеров, экспертов профильных ведомств, ассоциаций и крупных компаний, отметила заммэра столицы Наталья Сергунина: «За все время форум посетили больше четырех тысяч специалистов из разных стран. Ежегодно участники презентуют свои проекты на деловых встречах и обсуждают важные для отрасли вопросы. В этот раз на пленарных сессиях разберут такие темы, как выход на новые рынки, привлечение инвестиций, использование искусственного интеллекта». 🔤 Также дискуссии посвятят: 🔵программам поддержки профильного бизнеса 🔵созданию брендов с учетом культуры и истории конкретного региона 🔵специфике туристических рынков БРИКС и Глобального Юга 🔵цифровизации и современным ИТ-решениям На тренингах предложат узнать, как спланировать и организовать яркое мероприятие. Также участники обсудят, как деловой туризм подстраивается под представителей разных поколений и их запросы. 📌 Для компаний предусмотрят выставочное пространство площадью 1300 квадратных метров. Подробности и регистрация — на портале RUSSPASS.Бизнес. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ДеловойТуризм #БРИКС #MICE</t>
+  </si>
+  <si>
+    <t>21.05.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6649</t>
+  </si>
+  <si>
+    <t>✔️ «Российская школьная весна»: итоги В Ставрополе прошел фестиваль школьного творчества, на котором мы организовали креативную лабораторию «Москва» для детей и подростков. Ее посетили более 5300 человек. В рамках мероприятия свои мастер-классы провели киностудия «Союзмультфильм», научно-познавательный центр «Заповедное посольство» (парк «Зарядье»), Всероссийский музей декоративного искусства, музеи «Царь-макет» и «Огни Москвы». 📌 В шатре Москвы гости могли создать ИИ-фото на фоне московских декораций и нарисовать картину со столичными пейзажами. 📌 Также на площадке работал детский мобильный туристический центр «Москва», куда заглянули более 5000 человек. В нем проводились: 🔵викторина о Москве 🔵VR-путешествие по столице 🔵профориентационное тестирование по «Городу открытий» В общей сложности креативную лабораторию «Москва» и детский мобильный туристический центр посетили ученики из более чем 80 регионов страны. А в рамках проекта #ХочувМоскву 7 победителей получили вещи городского бренда и билеты в объекты показа столицы. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Фестивали #ТуристическиеЦентры #ГородОткрытий #БрендМосква</t>
+  </si>
+  <si>
+    <t>21.05.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6644</t>
+  </si>
+  <si>
+    <t>📎 Москва ассоциируется у туристов не только с улицами и зданиями — ее характер также сформировали некоторые исторические бренды. Рассказали о них в карточках. 1️⃣2️⃣ Сегодня городскую летопись продолжает писать сувенирный бренд «Москва», который в 2025 году выпустил первую линейку товаров. Уникальную одежду, канцелярию и аксессуары можно заказать на сайте RUSSPASS или приобрести по адресам: 🔴туристско-банковский офис СБЕР, ул. Большая Дмитровка, д. 21/7 🔴туристические центры «Москва» на Тверской площади и в инновационной достопримечательности «Матрешка Москвы» в парке «Зарядье» 🔴сувенирные магазины ВДНХ и Третьяковской галереи 🔴магазины «Книжная экспедиция», ул. Тверская-Ямская, д. 3, стр. 1 и ул. Варварка, д. 9 🔴пространство «Московское чаепитие», ул. Новый Арбат, д. 19 🔴арт-павильон «Самовар», ул. Арбат, д. 2/1 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #БрендМосква #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>21.05.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6640</t>
+  </si>
+  <si>
+    <t>☕️ Сегодня отмечается Международный день чая. Этот напиток веками объединяет людей за одним столом и делает встречи по-настоящему теплыми. Столица бережно сохраняет и возрождает традиции гостеприимства через проект «Московское чаепитие». Он знакомит горожан и туристов с культурой потребления напитка, а также с атмосферой старой Москвы. 📎 Давайте проверим, насколько хорошо вы знаете чайную историю столицы? Подготовили небольшой опрос с интересными фактами. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>20.05.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6639</t>
+  </si>
+  <si>
+    <t>📎 «Лето в Москве»: жители смогут провести свои мероприятия на площадках столицы Сегодня возобновил работу сервис бесплатного бронирования городских пространств «Все на улицу!». Предпринимателям, самозанятым и представителям креативных индустрий доступны более 50 точек. Среди них — сцены, шале с беседками и танцевальные пространства в разных районах. Они подходят для проведения концертов, лекций, мастер-классов, тренировок, спектаклей и творческих встреч. ‼️Чтобы забронировать площадку, нужно: 🔴авторизоваться через Mos ID — аккаунт на портале mos.ru 🔴выбрать дату и время 🔴заполнить заявку, указав личные данные, телефон, электронную почту и информацию об организаторе Если мероприятие проводит юрлицо, необходимо отметить организационно-правовую форму, название компании, ИНН и добавить информацию о мероприятии: его тип, название, возрастные ограничения и краткое описание. Заявку рассмотрят в течение 48 часов, но не позднее чем за 72 часа до начала мероприятия. После одобрения событие автоматически появится в афише проекта «Лето в Москве». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Сотрудничество</t>
+  </si>
+  <si>
+    <t>20.05.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6638</t>
+  </si>
+  <si>
+    <t>📌 Мостуризм приглашает на «Интермузей БРИКС+» Главная тема международного фестиваля, который стартовал в столице — «Музей — территория будущего». Наш комитет выступает партнером деловой, публичной и детской программы, а сервис RUSSPASS — платформой для регистрации на события. Здесь собраны лекции, кинопоказы, дискуссии и другие мероприятия. 🗓 В деловой программе обсудят развитие туристического потенциала исторических объектов, а в культурной — можно пройти по семейному маршруту-миссии: 🔵В Новой Третьяковке завтра пройдет панельная дискуссия, посвященная фестивалю «Усадьбы Москвы». Спикеры обсудят, как городские инициативы поддерживают турпоток в имения, что из мероприятий наиболее эффективно для привлечения гостей и успешна ли адаптация кейсов фестиваля в регионах. Принять участие можно по регистрации на сайте. 🔵Также подготовлен спецмаршрут «Играй в Москву: Искроносы Эйдоры». Он проходит через Пушкинский музей, Третьяковскую галерею, Дом культуры «ГЭС-2» и парк «Музеон». Участники могут взять бумажную карту в Центре эстетического воспитания детей и юношества «Мусейон» ГМИИ им. А.С. Пушкина и в «Добром музее» Третьяковской галереи. За выполненные задания миссии на локациях выдадут стикеры-наклейки, а заполненную карту обменяют на сувениры. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASS #УсадьбыМосквы #ИграйВМоскву #БРИКС #Фестивали</t>
+  </si>
+  <si>
+    <t>20.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6634</t>
+  </si>
+  <si>
+    <t>📎 Сувениры для самых активных: участников экскурсий по районам Москвы ждут подарки на память Гостям бесплатных прогулок столичной программы «Мой район» будут выдавать тематические туристические паспорта — бумажные сувениры с отметками о посещенных мероприятиях. В декабре наклейки предложат обменять на подарки: толстовки, футболки и тканевые сумки. 💬 В 2026 году экскурсионный проект охватит 120 районов города, сообщила заммэра Наталья Сергунина: «Паспорта участников районных экскурсий начали выдавать в четырех туристических центрах "Москва": на улице Большая Дмитровка, Тверской площади, Северном речном вокзале и в парке "Зарядье". Всем желающим специалисты помогут построить персональный план путешествий по городу. До конца года планируется провести еще порядка 850 прогулок». ❤️ Продолжительность экскурсий варьируется от полутора до трех часов. Москвичей и туристов приглашают познакомиться с интересными местами и достопримечательностями вдали от традиционных маршрутов: в районах Ростокино, Ховрино, Бибирево, Ново-Переделкино, Текстильщики и других. Расписание и регистрация доступны по ссылке. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Экскурсии #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>19.05.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6633</t>
+  </si>
+  <si>
+    <t>❤️ Тюльпаны, яблони, нарциссы — самый ароматный сезон в Москве в разгаре! В материале RUSSPASS Журнала собраны локации, где искать цветение в столице.</t>
+  </si>
+  <si>
+    <t>19.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6632</t>
+  </si>
+  <si>
+    <t>❤️ RUSSPASS Игра расширяет географию Теперь участники смогут найти сезонных и уникальных мультяшек на улицах Нижнего Новгорода. Персонажи созданы с учетом локального контекста и культурных ассоциаций, которые вызывает регион. Среди них — символы приволжской столицы: дятел Гор, олененок Нино и Самолетик, вдохновленный фигурой летчика Валерия Чкалова. 📎 Игровая механика остается прежней. Нужно: 🔴скачать приложение RUSSPASS и перейти на страницу игры с местами обитания мультяшек 🔴при посещении площадок навести на сказочных героев камеру смартфона 🔴получить виртуальные баллы в виде опыта, которые даются за каждого пойманного персонажа 🔴открыть три уровня игры с доступом к бонусам — их можно обменять на билеты в музеи и театры, на цифровые шоу и концерты, а также получить скидки от партнеров 🟥 В Нижегородской области к игре уже присоединились музей физики и занимательных наук «Кварки», «Парк чудес Галилео», Русский музей фотографии, Ensopark и Музей моды Ламановой. Также она доступна в Москве, Петербурге и Казани и в каждом городе объединяет более 30 локаций. Принять участие могут местные жители и туристы старше 14 лет. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Игра</t>
+  </si>
+  <si>
+    <t>19.05.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6631</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 Начинаем день вкусно! Гастрономический фестиваль «Московский завтрак на верандах» объединяет более 500 ресторанов в 12 округах столицы. В них можно попробовать больше 1500 специальных блюд и фестивальных сетов. 🍴 В меню — нежные сырники с сезонными ягодами, свежие хрустящие круассаны, полезные каши с фруктами, сытные бенедикты и другие блюда из яиц.  ❤️ Планируйте вкусное утро прямо сейчас. Выбирайте ближайший к вам ресторан на интерактивной карте, зовите близких и разделяйте с ними аппетитные мгновения!  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>18.05.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6629</t>
+  </si>
+  <si>
+    <t>📎 Вышел первый номер печатного издания RUSSPASS Бизнес-гид Новый формат предназначен для профессионалов туристической индустрии. Издание посвящено ключевым трендам рынка гостеприимства, управленческим решениям и практикам, которые сегодня формируют развитие отрасли в Москве, регионах и России в целом. 📩 Бизнес-гид — продолжение цифровой экосистемы для профильного сообщества, в которую входят деловой портал RUSSPASS.Бизнес и RUSSPASS Журнал. Выпуск построен как дайджест для отельеров, рестораторов, туроператоров, гидов, представителей региональных и федеральных органов власти, институтов развития и компаний, работающих с туристическим продуктом. В карточках рассказали, каким темам посвящен первый номер. Один из фокусов выпуска — опыт Москвы и регионов. В материалах собраны продуктовые кейсы, примеры партнерств и практики, которые могут быть полезны профессионалам за пределами одной территории. Журнал будет выходить дважды в год в формате отраслевого альманаха и распространяться через ключевые события делового туризма, региональные отраслевые мероприятия, премиальную HoReCa и бизнес-залы аэропортов. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASSБизнес</t>
+  </si>
+  <si>
+    <t>18.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6628</t>
+  </si>
+  <si>
+    <t>📎 «Играй в Москву»: жители столицы помогут в развитии проекта на платформе «Город идей» Предлагается представить новые места и объекты, которые нужно включить в маршруты, а также дополнительные мероприятия, способы информирования и продвижения активностей проекта. Идеи принимаются до 20 мая. 📩 По итогам экспертного отбора лучшие варианты вынесут на пользовательское голосование. Получившие наибольшую поддержку предложения будут реализованы Мостуризмом. Таким образом, жители смогут стать соавторами познавательных прогулок по столице и сделать их еще более увлекательными. 💬 Также до 24 мая в рамках проекта пройдут тематические обсуждения. Участникам предлагают обменяться опытом прохождения маршрутов и поделиться, какие районы Москвы наиболее подходят для интерактивных прогулок. Кроме того, горожане смогут рассказать о любимых местах для отдыха с детьми и возможной популяризации семейного досуга. ❤️ Присоединяйтесь к проекту на платформе «Город идей»! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ИграйВМоскву #Маршруты #ДетскийТуризм</t>
+  </si>
+  <si>
+    <t>18.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6627</t>
+  </si>
+  <si>
+    <t>📎 «Москва. Традиции. Люди»: столичные проекты СССР в Юго-Западном округе Экскурсия стартует со смотровой площадки на Воробьевых горах и проходит по знаковым памятникам советской эпохи: от победы в 1945 году до триумфа в космосе. Участникам расскажут про послевоенный советский модернизм и манифест гуманистической архитектуры, пришедшей на смену сталинскому ампиру. Также в программе — старинный Андреевский монастырь. 📆 Экскурсия бесплатная и состоится 23 мая в 15:00. Регистрация доступна по ссылке. Больше тематических прогулок собрано на странице проекта на сайте RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Экскурсии</t>
+  </si>
+  <si>
+    <t>17.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6626</t>
+  </si>
+  <si>
+    <t>📌 Пикник в Москве: куда сходить Пока синоптики прогнозируют в столице 30-градусную жару, мы составили подборку мест для отдыха и перекуса на свежем воздухе. 🟢Покровское-Стрешнево Атмосфера загородного отдыха в пределах МКАД! Лес, пруды, тишина и ощущение настоящей природы — идеальное сочетание для неспешной уединенной трапезы. 🟢Серебряный бор Пляжи, сосны и почти дачная атмосфера. Подходит для отдыха на весь день: с прогулками и ощущением, что вы далеко за городом. 🟢Коломенское Пикник с историей: виды на Москву-реку, яблоневые сады и старинные церкви. Добавьте к нему экскурсию по музею-заповеднику и получите полноценную программу на день. 📌 Больше интересных мест — в нашей подборке. И не забудьте взять пледы! ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Места #Парки</t>
+  </si>
+  <si>
+    <t>16.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6625</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Гуляем по Москве: маршруты от гидов На уютных улочках столицы разместились сотни исторических особняков и культурных объектов. Для знакомства с ними аттестованные гиды подготовили уникальные пешие экскурсии. 🟣Марина Брудкова расскажет о первом в кольце бульваров — Тверском. С конца XVIII века он был любимым местом прогулки аристократов. В пути гости увидят старинные усадьбы и доходные дома, а также узнают, почему бульвар называют «та самая вечная пушкинская верста». 🟣Елена Григорьева покажет знаковые места Петровки. Она объяснит, как появились Театральная площадь и «Петровский пассаж», познакомит с биографиями актера Андрея Миронова и журналиста Владимира Гиляровского. 🟣Наталья Минаева проведет по старейшим улицам города — Остоженке и Пречистенке. По дороге она поделится историями известных купцов и дворян, художников и писателей, научит разбираться в архитектурных стилях. 📌 Поближе познакомиться со столичными гидами поможет специальный раздел на сайте RUSSPASS Журнала. Напоминаем, что за услугами нужно обращаться к аттестованным специалистам: только они могут гарантировать качество и достоверность информации. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #RUSSPASS #RUSSPASSЖурнал #Маршруты #Экскурсии #Гиды #Экскурсоводы</t>
+  </si>
+  <si>
+    <t>15.05.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6624</t>
+  </si>
+  <si>
+    <t>❤️ «Российская школьная весна»: фестиваль ученического творчества Масштабное мероприятие проходит в Ставрополе до 20 мая. В прошлом году в нем приняли участие свыше 35 000 человек, а в финал вышли 1530 школьников из более чем 80 регионов России. Экспертами проекта ежегодно становятся авторитетные деятели искусства и культуры России. 🔻 Все дни будет работать «Фестивальный городок» — интерактивное пространство с активностями для финалистов проекта, жителей и гостей города. В рамках него Мостуризм запустил креативную лабораторию «Москва» для детей и подростков, где пройдут творческие и научные мастер-классы от киностудии «Союзмультфильм», центра «Заповедное посольство» парка «Зарядье» и других ведущих объектов показа. 📎 На площадке также размещен мобильный туристический центр «Москва», где можно: 🔴совершить VR-путешествие по столице 🔴отправиться в профориентационный тур по «Городу открытий» 🔴создать ИИ-фото в декорациях Москвы 🔴пройти викторину 📎 Еще для гостей фестиваля организовали проект #ХочувМоскву. До 18 мая посетители шатра и мобильного туристического центра могут записать ролик на фоне зоны столицы с использованием слоганов «Москва круче чем в соцсетях», «хочу проверить сам» и выложить VK Клип с хештегом #ХочувМоскву. Пять победителей 19 мая получат призы: вещи бренда «Москва» и билеты на объекты городского показа. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Фестивали #ТуристическиеЦентры #ГородОткрытий #БрендМосква</t>
+  </si>
+  <si>
+    <t>15.05.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6623</t>
+  </si>
+  <si>
+    <t>🔻 Поздравляем руководителя Мостуризма Евгения Александровича Козлова с днем рождения! Под его управлением столица продолжает укреплять позиции глобального туристического центра, привлекающего гостей со всего мира: 🔴В Москву каждый год приезжает все больше и больше туристов. В 2025 году был побит очередной рекорд: 26,5 миллионов гостей — с 2021 года их количество выросло почти на 10 миллионов! 🔴Было запущено множество проектов, ориентированных на повышение интереса к туристическому образу столицы среди россиян, иностранцев и самих москвичей. 🔴Среди этого множества — фестиваль «Усадьбы Москвы», который вдохнул новую жизнь в старинные городские имения, а также проект «Московское чаепитие» — один из гастрономических брендов столицы. 🔴Евгений Александрович уделяет особое внимание международному сотрудничеству Москвы в области туризма. Город активно строит партнерские отношения со странами Азиатско-Тихоокеанского региона, Ближнего Востока, СНГ и другими на мировых выставках и форумах, в рамках бизнес-миссий и ознакомительных туров, а также на площадке международного конгресса Meet Global Mice Congress, который проходит в столице ежегодно.  📈 Каждый день он задает правильный вектор для привнесения свежих идей в раскрытии туристического потенциала Москвы. От лица всего Мостуризма желаем дальнейших успехов и новых достижений!</t>
+  </si>
+  <si>
+    <t>15.05.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6622</t>
+  </si>
+  <si>
+    <t>🔍 А вы знали, что в московском метро под землёй работает фонтан, в колоннах застыли древнейшие окаменелости, а в одной из мозаичных рыб спрятана монета? «Узнай Москву» и Дептранс Москвы разработали уникальный познавательный проект «Узнай метро в деталях», приуроченный ко дню рождения Московского метрополитена. На интерактивной карте проекта представлены 15 станций метро, кликнув на которые можно рассмотреть различные детали подземки, используя эффект приближения, а также узнать любопытные факты о станциях метро. Знали ли вы, что: 🔴 на «Римской» работает единственный в мире подземный фонтан; 🔴 на «Краснопресненской» в мраморных колоннах застыли окаменелости возрастом более 200 миллионов лет; 🔴 на «Нагатинском затоне» в мозаичную рыбу вмонтирована монетка, комсомольский значок и другие занятные мелочи. Посмотрите на метро по-новому. Вы удивитесь, сколько всего интересного вы раньше не замечали!</t>
+  </si>
+  <si>
+    <t>15.05.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6616</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Идеи для интересных выходных с детьми в Москве Провести собственный научный эксперимент, увидеть цветение редких растений, попробовать национальную кухню разных народов России — нашли несколько вариантов, чем занять детей на выходных и куда отправиться всей семьей. Больше идей ищите в разделе «Москва — детям» на RUSSPASS. А еще можно: 🔵совместить прогулки по столице с охотой за виртуальными героями RUSSPASS Игры 🔵всей семьей пройти увлекательные миссии-маршруты проекта «Играй в Москву» ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #СемейныйТуризм #ДетскийТуризм #ИграйВМоскву #Игра</t>
+  </si>
+  <si>
+    <t>14.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6610</t>
+  </si>
+  <si>
+    <t>📌 Наедине с природой: экотропы столицы Москва — настоящий зеленый мегаполис! В городе больше 130 парков и заповедников, через которые проложены живописные экомаршруты. Предлагаем устроить перезагрузку на природе и пройтись по обустроенным лесным тропам. 📌 Варианты прогулок собрали в карточках. Также маршруты можно найти по ссылкам: 🟢ВДНХ 🟢Воробьевы горы 🟢«Лосиный Остров» 🟢Битцевский лес 🟢Лесопарк «Покровское-Стрешнево» ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Маршруты #Природа #Экотропы</t>
+  </si>
+  <si>
+    <t>13.05.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6609</t>
+  </si>
+  <si>
+    <t>❤️ В Москве — весна! В Коломенском, Царицыне и Сокольниках распустились яблони, в Екатерининском парке и «Музеоне» — вишня, а клумбы парка Горького украсили сотни тюльпанов. Материал RUSSPASS Журнала подскажет, где искать цветение в столице. #RUSSPASSЖурнал #Места #Парки</t>
+  </si>
+  <si>
+    <t>13.05.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6604</t>
+  </si>
+  <si>
+    <t>📆 «Лето в Москве» стартует уже 30 мая Третий сезон масштабного проекта объединит более 500 площадок во всех районах столицы. Среди основных точек притяжения — ВДНХ, кинопарк «Москино», площадь Революции и Манежная площадь, «Коломенское», Парк Горького и «Лужники». 📎 Главная тема проекта в этом году — «Время быть вместе». Ее отразят в культурных, благотворительных, познавательных и спортивных мероприятиях. Событийный календарь включит программы, посвященные праздникам, таким как День защиты детей, День России, День молодежи, День семьи, любви и верности. Как отметила заммэра Наталья Сергунина: «Частью главного сезонного проекта станут в том числе крупные столичные фестивали: "Театральный бульвар", "Времена и эпохи", "Усадьбы Москвы" и другие. Также горожан и туристов ждут концерты и спектакли, мастер-классы и экскурсии, выставки и кинопоказы». 🎶 В числе запланированных мероприятий — V Международный московский джазовый фестиваль и IV Московский летний музыкальный фестиваль «Зарядье». ВДНХ этим летом приглашает на фестиваль «Наука и мороженое» с мастер-классами, концертами и велопрогулками, фестиваль национального гостеприимства, фестиваль искусств и автофестиваль в честь дня рождения выставки. 📈 Предприниматели тоже вновь смогут присоединиться к проекту и провести мероприятия. Летом 2025 года свои программы организовало свыше 1900 компаний — на 73% больше, чем годом ранее. Всего за предыдущий сезон для горожан и туристов прошло более 122 000 культурных, спортивных и развлекательных событий, которые объединили 64 млн участников. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #УсадьбыМосквы #Фестивали</t>
+  </si>
+  <si>
+    <t>12.05.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6603</t>
+  </si>
+  <si>
+    <t>❗️ Началась регистрация на лекцию о Центральном административном округе столицы. Встреча пройдет в формате открытого диалога в рамках проекта «Москва. Традиции. Люди». Москвовед, председатель Союза краеведов Дмитрий Кошлаков-Крестовский вместе с эскурсоводом, основателем экскурсионного бюро «Вся Москва», обладателем премии «Путеводная звезда» Мариной Крамской разберут: ⚫️ почему именно в пределах ЦАО формировалось административное и культурное ядро Москвы ⚫️ кем были первые жители округа и как менялась жизнь центральных районов ⚫️ как зарождалось кооперативное движение ⚫️ как работать с семейными архивами и искать детали городской истории на старых картах 🗓 Дата и время: 30 мая, 12:00–14:00 📎 Место: Москва, Центральная детская библиотека № 14, ул. Абельмановская, 11 ✔️ Регистрация доступна до 24 мая ✔️ RUSSPASS.Бизнес во «ВКонтакте» #Мостуризм #Москва #Анонс</t>
+  </si>
+  <si>
+    <t>11.05.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6600</t>
+  </si>
+  <si>
+    <t>🍳🍳🍳 Начинаем день на верандах, наслаждаясь вкусным завтраком!  Гастрономический фестиваль «Московский завтрак на верандах» — возможность попробовать утренние блюда в более чем 500 ресторанах столицы на уютных открытых верандах.  ❤️ Собрали пять мест, где можно провести утро красиво:  🔴Margarita Bistro — классические европейские завтраки: от сытных скрэмблов и авокадо-тостов до боулов с зеленой гречкой и сырников со свежими ягодами. 🔴Хумусия «Абу Гош» — попробуете стритфуд ближневосточной кухни: хумус, фалафель, сабих, лепешки. И не забудьте про кофе с кардамоном!  🔴Maya — в ресторане, вдохновленном первобытной культурой, можно заказать большой пещерный завтрак или свежий хрустящий хлеб из дровяной печи. 🔴«Кривоколенный 9с3» — в меню есть французская гренка с карамелизированным бананом, омлет с докторской и козьим сыром и многое другое. 🔴«Мария Санта» — завтраки в лучших итальянских традициях: шакшука по-сицилийски, яйцо бенедикт с мортаделлой, запеканка из рикотты.  📆 Фестиваль «Московский завтрак на верандах» продлится до 31 мая. Спешите попробовать идеальные утренние сеты и начать день вкусно!  🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>10.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6599</t>
+  </si>
+  <si>
+    <t>❤️ В RUSSPASS Игре появились новые маршруты с дополненной реальностью Миссии проекта «Играй в Москву» — «Стань хранителем времени» и «Порт пяти морей. Легенда якоря» теперь доступны в цифровой версии — в RUSSPASS Игре. Пользователи могут увидеть интересные места, собрать коллекцию эксклюзивных мультяшек, получить памятные сувениры и скидки. 📎 «Стань хранителем времени» — это семейный маршрут, на котором участники узнают, как устроена транспортная система города, что является ее ключевым ресурсом, а также познакомятся с историей Московского метрополитена и профессиями в этой сфере. 📎 «Порт пяти морей. Легенда якоря» проходит по территориям Северного речного вокзала, парков Дружбы и «Северное Тушино», Музея истории Военно-морского флота России. Пользователи разберутся, почему столицу называют портом пяти морей, как появился канал им. Москвы и кто создал первую в мире подводную лодку. Остальные маршруты «Играй в Москву» можно посмотреть на сайте проекта. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #Игра #ИграйВМоскву</t>
+  </si>
+  <si>
+    <t>09.05.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6598</t>
+  </si>
+  <si>
+    <t>Дорогие ветераны, дорогие москвичи, сердечно поздравляю вас с Днём Победы в Великой Отечественной войне! День Победы — важный и дорогой день для каждого из нас. День единства и мужества народа, прошедшего тяжёлые испытания Великой Отечественной войны. Наши сердца наполнены гордостью за подвиг наших предков, и память о них будет жить вечно. Слава победителям! Слава городу-герою Москве и нашей Родине! Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>09.05.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6597</t>
+  </si>
+  <si>
+    <t>08.05.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6596</t>
+  </si>
+  <si>
+    <t>❤️ Московский экспресс впечатлений: по столице с ветерком Прогулки по городу могут быть не только пешими! Масса достопримечательностей также доступна, если уютно устроиться у окна. 📎 В ноябре запустили Московский трамвайный диаметр Т1. Он охватывает 13 районов от Метрогородка до метро «Университет». За 110 минут пассажиры проедут парки «Лосиный остров», «Сокольники» и «Зарядье». Еще по дороге встретятся: амфитеатр на Хохловской площади, Данилов, Донской монастыри и многое другое! 📎 Второй диаметр — Т2 начал работать совсем недавно. С протяженностью в 33 км он стал самым длинным в мире! Путь занимает 140 минут и проходит через Комсомольскую площадь, Воронцово поле, театр «Современник», Лефортовский парк и другие знаковые места столицы. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Маршруты</t>
+  </si>
+  <si>
+    <t>08.05.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6590</t>
+  </si>
+  <si>
+    <t>📌 Впереди вторая партия майских праздников — время выбираться из дома! В карточках собрали подборку необычных музеев, где не будет классических залов с витринами «руками не трогать». ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #Музеи</t>
+  </si>
+  <si>
+    <t>07.05.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6585</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Стильная весна: где обновить гардероб Для комфортных майских прогулок у бренда «Москва» есть коллекция одежды и аксессуаров. В линейке — футболки из плотного хлопка, теплые толстовки, экошоперы и термосы для пикников в парках. Капсула с брендом «Два мяча» дополнит образ кедами и спортивными вещами в ретростиле. 📎 Полный ассортимент доступен на сайте RUSSPASS. Заказ доставят в любой город России. ❤️ В столице вещи можно примерить и приобрести по адресам: 🔴туристско-банковский офис СБЕР, ул. Большая Дмитровка, д. 21/7 🔴туристические центры «Москва» на Тверской площади и в инновационной достопримечательности «Матрешка Москвы» в парке «Зарядье» 🔴сувенирные магазины ВДНХ и Третьяковской галереи 🔴магазины «Книжная экспедиция», ул. Тверская-Ямская, д. 3, стр. 1 и ул. Варварка, д. 9 🔴пространство «Московское чаепитие», ул. Новый Арбат, д. 19 🔴арт-павильон «Самовар», ул. Арбат, д. 2/1 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #БрендМосква #Сувениры #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>06.05.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6580</t>
+  </si>
+  <si>
+    <t>✔️ «Интермузей БРИКС+»: RUSSPASS открыл регистрацию В этом году международный фестиваль пройдет в расширенном формате с 20 по 23 мая в парке искусств «Музеон». К раскрытию его главной темы «Музей — территория будущего» присоединятся ведущие эксперты индустрии из стран БРИКС+, СНГ и других регионов мира. 🗓 Регистрация на события публичной программы 23 мая уже началась. Желающим нужно заполнить ФИО, телефон и электронную почту. В одни руки можно взять два билета. 📌 Для гостей подготовили: 🟢беговую экскурсию по территории парка Горького 🟢детскую квест-станцию «По следам памятников» 🟢интерактивный перфоманс «БРИКС в красках. Полотно дружбы» 📌 Также участников приглашают на мастер-классы по: 🟢коллажу 🟢архитектурному рисунку 🟢акварели 🟢скетчингу 📌 Кроме того, на фестивале пройдет Чемпионат по шахматам в «Музеоне». Еще запланирован настольный теннис под открытым небом с мастер-классами, автограф-сессиями и тематическими испытаниями. 📌 За афишей и новостями мероприятия «Интермузей БРИКС+» можно следить на официальном сайте. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #RUSSPASS #Фестивали #Музеи</t>
+  </si>
+  <si>
+    <t>06.05.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6571</t>
+  </si>
+  <si>
+    <t>📎 «Москва. Традиции. Люди»: как округа столицы участвовали в приближении Победы Туристическо-просветительский проект стартовал три месяца назад. Он позволяет взглянуть на город через семейные архивы и воспоминания соседей по району. Историки, гиды и москвоведы проводят бесплатные лекции и экскурсии. Регистрация поэтапно открывается на сайте RUSSPASS. 💬 На минувших встречах экскурсоводы напомнили о районных событиях и героях Великой Отечественной войны. Они поделились историями людей, приблизивших наступление Победы. Собрали их в карточках. 🕑 Узнать больше об округах столицы можно на следующих мероприятиях проекта «Москва. Традиции. Люди». В ближайшее время для записи откроются: 📆 экскурсия «Московские проекты СССР в Юго-Западном округе» на 23 мая 🔴регистрация — с 18 мая 📆 лекция «ЦАО: истории округа и его жителей» на 30 мая 🔴регистрация — с 11 мая 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Экскурсии #RUSSPASS</t>
+  </si>
+  <si>
+    <t>06.05.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6570</t>
+  </si>
+  <si>
+    <t>📌 Медиапремия le’TO 2026: успейте рассказать о вашем путешествии! В рамках спецноминации «RUSSPASS Журнал. Россия в деталях» любой может поделиться своей работой о поездке по стране. Полет фантазии не ограничен! Подготовьте материал об уникальном месте, которое удалось посетить за последнее время. Также важно сопроводить текст фотографиями. ❗️Главные требования: 🟣объем от 3 до 10 тысяч символов 🟣уникальность: перепечатки и использование искусственного интеллекта не допускаются 🗓 Заявки принимаются до 12 мая на почту RUSSPASS Журнала: mag@russpass.ru. Победителя объявят 29 мая в Москве на площадке Radisson Collection Hotel. Автор получит приз от RUSSPASS Журнала и признание профессионального сообщества. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #RUSSPASSЖурнал #Премии</t>
+  </si>
+  <si>
+    <t>06.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6568</t>
+  </si>
+  <si>
+    <t>🔻 Вышел первый номер печатного журнала Discover Moscow Путешествовать по Москве иностранным гостям стало еще удобнее! Дебютный выпуск печатного путеводителя на английском языке Discover Moscow посвящен сезону весна-лето — 2026. Его можно взять с собой во время знакомства с городом и не зависеть от доступа в интернет, а еще сохранить — как сувенир и воспоминание о своей поездке в столицу. 📎 Что в номере: 🔴готовые сценарии для прогулок в теплую погоду 🔴шесть ключевых выставок для знакомства с русским искусством 🔴бинго-карта с 25 вариантами развлечений 🔴маршруты по самым красивым станциям метро, историческим усадьбам и садам, смотровым площадкам 🍴 Отдельный раздел посвящен гастрономии. В нем собраны рестораны современной русской кухни, продуктовые рынки и информация о проекте «Московское чаепитие». ❤️ Журнал можно получить прямо в аэропорте Домодедово, в туристических центрах «Москва», отелях и ресторанах. Полный список адресов ищите на сайте. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Идеи #Места #Маршруты #МосковскоеЧаепитие #ТуристическиеЦентры #DiscoverMoscow</t>
+  </si>
+  <si>
+    <t>05.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6564</t>
+  </si>
+  <si>
+    <t>❤️ После заката столица загорается тысячами огней! Наступает время романтики и мистической атмосферы. Раздел «Московский ночной гид» на RUSSPASS подскажет, как провести эти минуты особенно ярко! #RUSSPASS #МосковскийНочнойГид</t>
+  </si>
+  <si>
+    <t>05.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6559</t>
+  </si>
+  <si>
+    <t>📌 Поездка в Москву: сервисы для путешествия Длинные выходные — отличный повод посетить столицу! Собрали список ресурсов, которые помогут спланировать отдых. 🟢Приложение «Московский транспорт» подскажет, как построить маршрут или пополнить карту «Тройка». 🟢Специалисты туристических центров «Москва» расскажут о знаковых местах и помогут составить программу прогулки. Адресами и временем работы центров делились ранее. 🟢На сайте RUSSPASS можно найти варианты для проживания, билеты в музеи и идеи времяпрепровождения. Искусственный интеллект платформы создаст индивидуальную программу на основе заполнения небольшой анкеты. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Инструкция #RUSSPASS #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>05.05.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6558</t>
+  </si>
+  <si>
+    <t>🍴 В Москву наконец пришло тепло. Отличный повод пообедать на веранде! Собрали подборку ресторанов, где они уже открыты, и блюд, которые идеально подойдут к майскому променаду: 🎨🎨🎨🎨Греческий 🎨🎨🎨🎨салат 🎨🎨🎨🎨 ❤️ Eva, ул. Большая Грузинская, д. 69 🎨🎨🎨 🎨🎨🎨 Рамен 🎨🎨🎨 ❤️ RA'MEN, Цветной б-р, д. 21, стр. 7 🎨🎨🎨 Вителло 🎨🎨🎨 тоннато 🎨🎨🎨 ❤️ Senti Menti, ул. Солянка, д. 1/2, стр. 1 🎨🎨🎨🎨 🎨🎨🎨🎨 Буррата 🎨🎨🎨🎨 ❤️ Nene, ул. Большая Грузинская, д. 76 🎨🎨🎨🎨 🎨🎨🎨🎨 Борщ 🎨🎨🎨🎨 ❤️ InOut Bistro, ул. Зубовская, д. 7 🍳🍳🍳 Также на днях в столице стартовал новый сезон гастропроекта «Московский завтрак на верандах». В нем примут участие более 500 кафе и ресторанов, которые подготовили специальные утренние сеты. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Рестораны #МосковскийЗавтрак</t>
+  </si>
+  <si>
+    <t>04.05.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6556</t>
+  </si>
+  <si>
+    <t>📎 Более 3300 человек стали участниками просветительских проектов Мостуризма в прошлом году Город выстраивает полноценную кадровую экосистему для привлечения новых талантов в индустрию гостеприимства и помощи действующим специалистам. Для этого реализуются программы, по которым за все время обучилось более 6500 человек. 🔴«Московская школа гостеприимства» — цикл бесплатных и преимущественно онлайн-занятий для всех, кто заинтересован строить карьеру в туристической отрасли. 🔴Интенсив «Твой старт в туризме» помогает получить уникальный опыт: напрямую общаться с экспертами, ходить на экскурсии в отели, узнавать об актуальных вакансиях. Он рассчитан на молодых людей в возрасте от 18 до 35 лет, желающих развиваться в сфере туризма и гостеприимства Москвы. 🔴На курсах «Добро пожаловать в туризм» эксперты читают лекции для тех, кто решил сменить профессию или вообще переехать в столицу — от студентов вузов до активных пенсионеров. 🔴Трек «Московская школа гостеприимства для экспертов» подойдет самозанятым, ИП или юридическим лицам, которые ведут свою туристическую деятельность в Московском регионе. Они могут пройти один из восьми курсов — от «Принципов, основ и потенциала устойчивого туризма» до «Организации MICE-мероприятий для нестандартных площадок». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ШколаГостеприимства #ТвойСтартВТуризме #Образование</t>
+  </si>
+  <si>
+    <t>04.05.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6555</t>
+  </si>
+  <si>
+    <t>✔️ Весенний велофестиваль в Москве Скоро в столице пройдет одно из главных спортивных событий сезона! Ближайший заезд запланирован на 24 мая. Его цель — объединить любителей велопоездок, дать возможность встретиться с друзьями и провести насыщенный семейный выходной. Регистрация открыта по ссылке. 📌 Особое внимание уделили комфорту и безопасности участников: потоки будут разделены по временным слотам. Достаточно выбрать подходящий на этапе регистрации и приехать к назначенному часу. Для самостоятельной подготовки к заезду собрали для вас живописные маршруты по Москве. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Фестивали #Маршруты</t>
+  </si>
+  <si>
+    <t>01.05.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6550</t>
+  </si>
+  <si>
+    <t>🍴 «Московский завтрак на верандах»: новый сезон гастропроекта До 31 мая столичные заведения готовы предложить горожанам и туристам особенные утренние сеты! Более 500 кафе и ресторанов в историческом центре, современных деловых кварталах и жилых районах уже ждут гостей. Полный список участников доступен на RUSSPASS. 📎 Меню заведений познакомит с кулинарными традициями регионов России и разных стран в авторской интерпретации шефов. Каждый участник проекта подготовил собственный сет из нескольких позиций: омлет с беконом, каша с фруктами, кофе с сырниками или ароматная выпечка с чаем «Москва». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийЗавтрак #ЧайМосква</t>
+  </si>
+  <si>
+    <t>01.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6549</t>
+  </si>
+  <si>
+    <t>📆 Афиша на майские: где провести выходные На этой неделе россияне будут отдыхать целых три дня — отличный повод выйти в город и попробовать все сразу: от концертов под открытым небом до гастрономических фестивалей и выставок! В афише собрали события на любой вкус, чтобы вы могли спланировать насыщенные выходные. 📎 С 1 по 3 мая вас ждут выступления артистов, уличная еда, культурные проекты и активности для всей семьи. Но это далеко не все! На сайте RUSSPASS вы найдете еще больше мероприятий. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>30.04.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6548</t>
+  </si>
+  <si>
+    <t>✔️ «Покажи Москву!»: исторические маршруты по столице Победители ежегодного конкурса разработали авторские прогулки по городу и окрестностям. Собрали несколько вариантов к майским праздникам. 🟣«Москва помнит: 80 лет Победы» Студентка Надежда Воробьева спланировала путь от парка Победы до Красной площади. Каждая локация раскроет судьбы героев: от Зои Космодемьянской до летчика-аса Ивана Кожедуба. 🟣«Кинохроника Победы» Лауреат Елизавета Блинова выстроила маршрут по образовательному центру кинопарка «Москино». Формат передаст хронологию Великой Отечественной войны через жизненный опыт одного солдата. 🟣«Наука Победы: маршрут по району Щукино» Программа Галины Сидоровой посвящена достижениям ученых. Участники узнают об основателе школы физиков-ядерщиков Игоре Курчатове, «урановой леди» Зинаиде Ершовой, микробиологе Пелагее Вершиловой и других выдающихся деятелях военных лет. 🟣«Москва-Героическая. История и современность. 1812, 1945, 2025 годы» Маршрут Татьяны Кузьминой охватит Киевский вокзал, Триумфальные ворота, музей-панораму «Бородинская битва», памятник Петру Багратиону и другие места. 📌 Также жители и гости столицы могут пройти маршруты, отмеченные наградами в предыдущие годы. Полный список доступен на сайте проекта. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ПокажиМоскву #Маршруты #RUSSPASSЖурнал</t>
+  </si>
+  <si>
+    <t>30.04.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6547</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 «Московское чаепитие с Заблудшими» в отеле «Националь» На иммерсивном спектакле жители и гости столицы смогут заглянуть в исторические номера и узнать тайны именитых постояльцев. В разные эпохи здесь останавливались Анна Павлова, Владимир Ленин, Иосиф Сталин, Герберт Уэллс, Джек Николсон и другие выдающиеся личности. ☕️ Особую эстетику вечеру придадут аутентичные интерьеры легендарного отеля «Националь» с изящной лепниной, антикварной мебелью и старинными люстрами. В завершение программы гостей ждет фуршет с фирменным купажом чая «Москва», изысканной выпечкой и десертами. 📆 Двухчасовые спектакли пройдут 2, 16, 23 и 30 мая. Начало в 16:30. Билеты доступны на сайте. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #Заблудшие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>29.04.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6546</t>
+  </si>
+  <si>
+    <t>✔️ В Москве есть музеи, расположенные под землей, где можно узнать особенности древней архитектуры и даже спуститься в бывший секретный архив. Они собраны на сервисе RUSSPASS. 🟣Музей археологии Москвы расположен на глубине семи метров! В нем размещено почти 14 000 предметов разных эпох: от палеолита до Нового времени. Основа экспозиции — белокаменные устои Воскресенского моста XVII–XVIII веков, который раньше соединял берега реки Неглинной. 🟣Посетителям военно-исторического музея «Бункер-42» на Таганке придется спуститься на 65 метров, чтобы увидеть радиостанции времен холодной войны, костюмы химической защиты, противогазы, счетчик Гейгера и плакаты советского времени. 🟣В «Бункере 703» предлагают прогуляться по копии тоннеля метро 1950-х годов на глубине 43 метров, заглянуть в шахту сталинских времен, запустить сирену оповещения о ядерном нападении и даже сдвинуть 10-тонную дверь легким движением руки. 📌 Все музеи можно добавить в индивидуальный маршрут по Москве через планировщик путешествий RUSSPASS. Сохраняйте готовые сценарии прогулок и делитесь ими с друзьями! ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #RUSSPASS #Места #Музеи #ПланировщикПутешествий</t>
+  </si>
+  <si>
+    <t>29.04.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6545</t>
+  </si>
+  <si>
+    <t>🔻 Продолжаем дарить эксклюзивные вещи! Три набора ждут своих обладателей. В каждом из них: 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨Уютное 🎨🎨🎨🎨🎨худи 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨Вместительный 🎨🎨🎨🎨🎨шопер 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨 Колоритный 🎨🎨🎨 блокнот 🎨🎨🎨 🎨🎨🎨 🎨🎨🎨 🎨 📆 Итоги подведем 30 апреля в 14:00. Подробные условия участия рассказали в нашем канале в Максе.</t>
+  </si>
+  <si>
+    <t>28.04.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6540</t>
+  </si>
+  <si>
+    <t>✔️ «Активные граждане» выберут лучшие весенние аудиомаршруты В проекте началось голосование за самые интересные экскурсии сезона по Москве, подготовленные сервисом RUSSPASS. Пользователи оценят восемь маршрутов. 📌 С каждым из них можно познакомиться в разделе «Подробнее» и выбрать до трех вариантов: 🔵первый предлагает устроить семейную прогулку по ВДНХ 🔵пары узнают о любовных историях, которые случались в Москве в разные эпохи 🔵аудиоэкскурсия по известным местам покажет почти полтора десятка достопримечательностей за один день 🔵еще одна прогулка с аудиогидом предлагает пройтись по Бульварному кольцу 📌 Также участники маршрутов смогут: 🔵заново открыть для себя Арбат 🔵познакомиться со старинными улочками средневековой Москвы 🔵устроить уединенный променад по историческому центру 🔵погрузиться в прошлое царской резиденции в Коломенском ❗️Принять участие в голосовании могут пользователи старше 14 лет со стандартной или полной учетной записью на портале mos.ru. Им начислят баллы программы лояльности «Миллион призов», которые можно использовать для получения товаров и услуг партнеров программы или направить на благотворительность. ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASS #Маршруты #АктивныйГражданин #Аудиоэкскурсии</t>
+  </si>
+  <si>
+    <t>28.04.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6539</t>
+  </si>
+  <si>
+    <t>✔️ Прогулки по столице: куда сходить на выходных К майским праздникам подготовили целую серию бесплатных экскурсий по знаковым местам Москвы. Программа включает четыре тематических маршрута — каждый посвящен отдельной странице истории и культуры города. 🟢Экскурсия по Северному речному вокзалу Участники узнают, почему зал ожидания называют «залом конституции», а ресторан — «Волга-Волга» 🟢Майское путешествие по Тверскому бульвару Прогулка познакомит с историей легендарного места и любопытными эпизодами из театральной жизни района 🟢Москвички XIX–XX века Гид расскажет о знаменитых женщинах, чьи имена неразрывно связаны со столицей 🟢От древнего подола до главной площади: майская Москва сквозь века За два часа группа пройдет путь от купеческой Варварки до Манежной площади и узнает секреты пяти разных исторических эпох 📌 Все экскурсии проводятся аттестованными гидами. Количество мест на каждом маршруте ограничено. Регистрация доступна по указанным ссылкам, пока есть свободные места. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Маршруты #Экскурсии #Места</t>
+  </si>
+  <si>
+    <t>27.04.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6538</t>
+  </si>
+  <si>
+    <t>Уважаемые жители, сегодня очень сложные погодные условия По прогнозам синоптиков, погода стремительно ухудшается. До конца дня ожидаем обильный мокрый снег с дождём и сильный ветер с порывами до 23 м/с. Столичные службы работают на улицах города в усиленном режиме. Пожалуйста, будьте аккуратны, берегите себя. Непогода продержится ближайшие пару дней. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>27.04.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6537</t>
+  </si>
+  <si>
+    <t>📌 «Москва. Традиции. Люди». Экскурсия: «Из района оружейников в купеческий квартал: путешествие по старой Москве» Новая пешеходная прогулка проекта погрузит в атмосферу старого города. Участники пройдут от шумного Кузнецкого Моста до парадной Петровки, где роскошные пассажи соседствуют с древними святынями. Маршрут начнется в сквере у станции метро «Кузнецкий Мост». Гости узнают, где протекает подземная Неглинка и находился тот самый мост, что дал имя району. Ключевыми точками станут знаменитые Сандуны, доходный дом Фирсановой и архитектура Высоко-Петровского монастыря. В финале гид расскажет о зарождении частных театров у зданий Театра Наций и Музыкального театра им. Станиславского и Немировича-Данченко, а завершится прогулка у современного туристического центра Москвы. 🗓 Экскурсия бесплатная и состоится 2 мая в 15:00. Регистрация доступна по ссылке. Больше прогулок собрано на странице проекта на сайте RUSSPASS. ✔️ Подписаться в MAX на каналы: 🟣Мостуризма 🟣Мэра Москвы #МоскваТрадицииЛюди #Экскурсии #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>26.04.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6536</t>
+  </si>
+  <si>
+    <t>❤️ RUSSPASS поможет создать персональные маршруты по Москве на майские праздники Сервис представил возможности нового ИИ-конструктора путешествий, который позволяет самостоятельно спланировать прогулку по столице. Она будет создана индивидуально под пользователя. Достаточно указать свои предпочтения, формат и продолжительность отдыха, после чего система предложит готовые сценарии. 📎 В такие прогулки могут входить музеи, гастрономические точки, концертные залы, креативные пространства, парки, а также другие места и события. Готовым маршрутом можно поделиться с друзьями или сохранить в личном разделе «Мои планы». 📎 Например, для путешествия с детьми на несколько дней искусственный интеллект собрал программу с познавательными и развлекательными форматами. В нее вошли: 🔴игровая программа в музее «Бункер-42» 🔴Крутицкое подворье 🔴экотропа Дарвиновского музея 🔴единственный музей из лего Brick Star в Москве 🔴парк развлечений «ФиксиПарк» 🔴«Дворец впечатлений», где можно побывать в секретной лаборатории 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #Маршруты #Места #ДетскийТуризм #СемейныйТуризм #Музеи</t>
+  </si>
+  <si>
+    <t>26.04.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6535</t>
+  </si>
+  <si>
+    <t>Промышленный туризм: что это такое и куда сходить на выходных в Москве? 🏭⚡️   Можно бесконечно смотреть на три вещи: огонь, воду и на то, как кто-то другой работает. Именно так мы бы охарактеризовали промтуризм. Вместо музеев — цеха с конвейерами и роботами, вместо тихих залов — гул производства. Промтуризм знакомит людей с заводами и фабриками, где можно своими глазами увидеть, как создаются привычные вещи (а где-то даже пройти стажировку).   Ловите нашу с Мостуризмом подборку мест, куда можно сходить в Москве👇🏻 1️⃣Одна из главных фабрик в центре, которая понравится сладкоежкам. Конечно, мы говорим о шоколадной фабрике «Рот Фронт». Вы увидите, как делаются любимые батончики и вафли и даже продегустируете, не отходя от конвейерной линии! 2️⃣Следующий пищевой комбинат – «Очаково», где производят соки, квасы и газированные напитки. Есть как безалкогольные экскурсии, так и 🔥. При комбинате есть музей традиционных русских напитков «Очаково», куда можно сходить без экскурсии. 3️⃣И последняя «съедобная» экскурсия – кондитерско-булочный комбинат «Черемушки». Вас знакомят со всеми этапами изготовления выпечки и дадут попробовать горячий хлеб прямо из печи. 4️⃣Хотите узнать, чем живет автомобильный завод «Москвич»? Раз в месяц они проводят экскурсии, где можно увидеть, как создаются машины в режиме полного цикла. 5️⃣Если вы любите украшения и хотите посмотреть, как их делают, то вам в ювелирный завод «Эстет». Здесь можно познакомиться с работой ювелиров, увидеть процесс превращения золота в слитки и узнать разницу между дорогими и дешевыми ювелирными изделиями. 🤩 Подписаться в МАХ</t>
+  </si>
+  <si>
+    <t>25.04.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6530</t>
+  </si>
+  <si>
+    <t>❤️ Арбат — одна из самых известных пешеходных улиц Москвы! На каждом шагу встречаются здания с историей, художники c шаржами и сувенирные лавки. Аудиоэкскурсия на сайте RUSSPASS позволит погрузиться в атмосферу старинных переулков и узнать о судьбах выдающихся местных жителей. 📎 Прогулка начинается у здания МИД РФ. Затем в программе — легендарные арбатские дворики и мемориальная квартира Пушкина. По пути можно сделать остановку в пространстве «Московское чаепитие», попробовать фирменный чай «Москва» и традиционную столичную выпечку. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Маршруты #Аудиоэкскурсии #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>24.04.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6525</t>
+  </si>
+  <si>
+    <t>📌 Москва на шаг впереди: технологии в туризме Путешествие по столице давно вышло за рамки привычных экскурсий. Важной частью прогулочных маршрутов стали современные технологии, а выставочные пространства все чаще используют VR-шлемы, проекции 360° и ИИ-сервисы. Собрали в карточках места, где можно совершить виртуальный «полет» над Россией, управлять цифровым городом или пройти через оживающие арт-инсталляции. Более подробную информацию о каждой локации можно найти на сайте сервиса RUSSPASS: 🔵павильон «Умный город» 🔵павильон «Космос» 🔵медиацентр парка «Зарядье» 🔵Центр современного искусства М'АРС 🔵Центр дизайна Artplay Составить индивидуальный маршрут по интересующим достопримечательностям поможет ИИ-конструктор на сервисе RUSSPASS. ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASS #Места #Музеи</t>
+  </si>
+  <si>
+    <t>24.04.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6521</t>
+  </si>
+  <si>
+    <t>📈 Доля возвратного турпотока в Москву достигла максимума за пять лет Больше половины российских путешественников (58%), побывавших в Москве в 2025 году, приезжали в столицу и в 2024-м. Показатель возвратности туристического потока за минувший год вырос на 15 процентных пунктов, отметила заммэра Наталья Сергунина: «Чаще всего столицу посещают повторно жители регионов Центрального федерального округа, а также Санкт-Петербурга, Нижегородской и Пензенской областей. Всего же за прошлый год Москва приняла 23,7 миллиона туристов из разных уголков России». 📎 В 2025 году в столице побывали 26,5 млн гостей — на полмиллиона больше, чем в 2024-м. Из них 2,8 млн — иностранные путешественники. Число туристов из стран дальнего зарубежья увеличилось на 16%. Вклад туризма в экономику города превысил 1,8 трлн рублей, а объем поступлений в бюджет составил 250 млрд рублей. 📎 В Москву обычно приезжают, чтобы познакомиться с ее историей, достопримечательностями и гастрономией. Многих привлекает насыщенная событийная программа. 📎 Чтобы поездка прошла максимально комфортно и интересно, можно использовать: 🔴сервис RUSSPASS, где собрано 70 000 предложений: готовые маршруты, отели и экскурсии 🔴туристические информационные центры, где расскажут о знаковых местах города 🔴портал Discover Moscow для иностранных туристов, в котором на английском и китайском языках есть подборки музеев, афиша мероприятий и полезные советы 🔴горячую линию Московского центра информационной поддержки туристов: +7 800 300-61-22 — для звонков из России и +7 495 122-01-11 — из других стран СНГ 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МеждународныйТуризм #ВъезднойТуризм #Статистика #ТуристическиеЦентры #Турпоток</t>
+  </si>
+  <si>
+    <t>23.04.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6517</t>
+  </si>
+  <si>
+    <t>❤️ Пока цифры на столбике термометра не радуют, но это временно! Совсем скоро в Москве начнется сезон активного цветения, а материал RUSSPASS Журнала подскажет, где его искать. #RUSSPASSЖурнал #Парки</t>
+  </si>
+  <si>
+    <t>23.04.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6516</t>
+  </si>
+  <si>
+    <t>🔻 В рамках сезонных проектов Москвы состоялось более тысячи партнерских интеграций Столичные предприниматели активно участвуют в мероприятиях, акциях и культурных событиях города. В предстоящем сезоне проекта «Лето в Москве» бизнес также может стать соорганизатором событий. 📆 В 2025–2026 гг. во время летнего и зимнего периодов компаниями было организовано свыше 1100 партнерских интеграций: 🔴SberDevice пригласила гостей в игровую зону с приставками 🔴бренд «ВкусВилл» организовал пикники и кулинарные мастер-классы 🔴проект «Кидзания» установил безопасные детские площадки 🔴магазин «Четыре лапы» открыл специальные зоны ухода за питомцами 🔴сеть Spirit.Fitness провела массовые тренировки по йоге 🔴«Яндекс Книги» презентовали выставку обложек классических произведений 📎 В новом сезоне предприниматели смогут создать собственную бренд‑зону, запустить спецпредложения и представить продукцию в арт‑павильонах Москвы. Оформить заявку можно на странице «Время возможностей для бизнеса». 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #ВремяВозможностей #Сотрудничество</t>
+  </si>
+  <si>
+    <t>22.04.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6515</t>
+  </si>
+  <si>
+    <t>🔻 «Коллекция путешествий по Золотому кольцу»: успейте присоединиться к конкурсу!  Продолжается прием заявок на конкурс RUSSPASS и Школы дизайна НИУ ВШЭ. Их можно подать на Цифровой конкурсной платформе. К участию приглашаются представители творческих профессий: художники, иллюстраторы, фотографы и дизайнеры. Жюри определит восемь победителей, каждый получит денежный приз. 📎 Легендарный маршрут в 2027 году отмечает 60-летний юбилей. За это время он стал настоящей экосистемой, где можно составлять индивидуальные путешествия под разные интересы. ❤️ К нему официально присоединились 49 новых населенных пунктов. Впервые в географию Золотого кольца вошли Нижегородская и Тверская области. Также появились точки во Владимирской, Ярославской, Костромской, Ивановской и Московской областях. В специальном материале RUSSPASS Журнала подробнее рассказали о новых локациях маршрута. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #ЗолотоеКольцо #RUSSPASSЖурнал</t>
+  </si>
+  <si>
+    <t>22.04.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6514</t>
+  </si>
+  <si>
+    <t>📎 Майские праздники уже близко! Отличный план для семейного отдыха — увлекательные маршруты «Играй в Москву!» по столице. Формат квеста позволит по‑новому взглянуть на привычные городские локации. Рассказали о миссиях выше. ❤️ Для участия понадобится карта. Ее можно забрать в бумажном виде в туристических центрах «Москва» или распечатать самостоятельно с сайта. За выполнение заданий выдаются специальные наклейки. Заполненный бланк участники могут обменять на памятный сувенир: стикеры или фигурку. Больше идей для планирования семейных путешествий ищите в специальном разделе на RUSSPASS. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Маршруты #ДетскийТуризм #ИграйВМоскву</t>
+  </si>
+  <si>
+    <t>21.04.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6508</t>
+  </si>
+  <si>
+    <t>📎 «Лето в Москве»: город продолжит поддерживать малый и средний бизнес Совсем скоро стартует новый сезон масштабного проекта, который объединит сотни площадок и тысячи мероприятий. Предприниматели могут стать его соорганизаторами и принять участие в формировании событийной повестки. В этом помогает спецпроект «Время возможностей». 📈 Благодаря ему в 2025 году «Лето в Москве» привлекло к сотрудничеству более 1900 компаний, а объем инвестиций в программу составил 2,1 млрд рублей. Также состоялось более 450 партнерских интеграций. В карточках рассказали, кто может присоединиться к проекту и какие возможности он открывает для бизнеса. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #ВремяВозможностей #Сотрудничество</t>
+  </si>
+  <si>
+    <t>20.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6507</t>
+  </si>
+  <si>
+    <t>❤️ Где можно увидеть цветение в Москве Сезон ароматных садов открыт! В некоторых местах уже распустилась сакура, гости «Аптекарского огорода» также могут рассмотреть редкий вид рододендронов. Скоро эти экзотические растения появятся на ВДНХ и в Главном ботаническом саду им. Цицина. 📎 Затем на очереди — персики и абрикосы, которые появятся в Москве с конца апреля. В начале мая наступит сезон миндаля. Все точки цветения отметили на карте. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Места #Парки</t>
+  </si>
+  <si>
+    <t>19.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6506</t>
+  </si>
+  <si>
+    <t>🔻 Маршрут по улице с историей На сайте RUSSPASS есть аудиогид по одной из самых театральных и музыкальных улиц Москвы — Большой Дмитровке. В пути откроется вид на дом, где Александр Пушкин проиграл целое состояние, и прозвучит рассказ о рождении знаменитого творческого тандема Станиславского и Немировича‑Данченко. 📎 Основные локации прогулки отметили на карте. Маршрут начинается у Дома Союзов и пройдет через РАМТ, Георгиевскую электростанцию и несколько именитых театров. Одна из точек — пространство «Московского чаепития», где можно попробовать чай «Москва» с традиционной столичной выпечкой. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #Маршруты #Аудиоэкскурсии #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>18.04.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6498</t>
+  </si>
+  <si>
+    <t>📈 В 2025 году юные жители регионов России побывали в Москве 8,5 млн раз Это на 8% больше, чем годом ранее, отметила заммэра Наталья Сергунина: «Вместе с семьями дети посещают московские культурные фестивали, парки, музеи и театры, а в составе школьных экскурсий знакомятся с историей столицы и участвуют в профориентационных программах». 📎 Туристические предложения для ребят и их родителей собраны на специальной странице сервиса RUSSPASS. Здесь размещено расписание ярких шоу, варианты различных прогулок и рекомендации по паркам. 📎 Также детям могут быть интересны: 🔴интерактивный проект «Играй в Москву», который знакомит с историей города на тематических маршрутах 🔴образовательно-туристический проект «Город открытий», где на экскурсиях и мастер-классах ребятам представляют перспективные профессии 🔴выставочные пространства: Дарвиновский музей, Музей космонавтики, музеи-заповедники «Царицыно», «Коломенское» и другие, за прошлый год дети посетили музеи Москвы около 2,5 млн раз — это на 8% больше, чем в 2024-м 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #ДетскийТуризм #СемейныйТуризм #СобытийныйТуризм #ИграйВМоскву #ГородОткрытий #Музеи</t>
+  </si>
+  <si>
+    <t>18.04.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6494</t>
+  </si>
+  <si>
+    <t>📎 Рестораны Москвы: где поесть на свежем воздухе Весна зовет на улицу! Открытые веранды столичных заведений уже ждут гостей. На сервисе RUSSPASS представлено множество мест с уютной террасой. Cреди них: 🔴«Брусника» Кафе с завтраками, десертами и домашней кухней ❤️ ул. Народного Ополчения, д. 13 🔴Mamie Французское бистро на каждый день ❤️ ул. Большая Никитская, д. 14/2, стр. 7 🔴Sadu Классические позиции и авторские находки шеф‑повара из свежих сезонных продуктов ❤️ ул. Большая Полянка, д. 17, стр. 1 🔴«Хлебная Мануфактура №1» В кафе подают специальный сет проекта «Московское чаепитие»: чай «Москва» в паре со свежей выпечкой или десертом ❤️ ул. Пятницкая, д. 57, стр. 2 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Рестораны #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>17.04.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6493</t>
+  </si>
+  <si>
+    <t>🔻 От планетария до выставок авангарда: куда сходить после работы Раздел «Московский ночной гид» на RUSSPASS объединяет маршруты и идеи для вечернего отдыха в столице. Они собраны в специальные тематические кластеры. Например, «После дел» разработан для представителей делового сообщества: бизнес‑лидеры и офисные сотрудники могут поговорить и отдохнуть после рабочего дня. 📎 Программа кластера включает посещение высотных смотровых площадок делового центра и изучение экспозиций о конструктивизме в культурном пространстве «Зотов». Также в нее входит просмотр полнокупольных шоу на самом большом экране Московского планетария. 📎 Кластеры не ограничиваются деловым форматом и предлагают сценарии для любого вечернего настроения. Так, «Светский» ориентирован на любителей высокой моды, а «Для ценителей» объединяет экспериментальное искусство и авторскую гастрономию. Подробности — на странице раздела. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскийНочнойГид #Маршруты #Места #RUSSPASS</t>
+  </si>
+  <si>
+    <t>17.04.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6487</t>
+  </si>
+  <si>
+    <t>📌 Велопрогулки по Москве Совсем скоро в столице станет по-настоящему тепло. Близится идеальное время, чтобы пересесть на велосипед и открыть город заново! В Москве сотни километров специальных дорожек: от уютных парков до живописных набережных и улиц. Подготовили для вас несколько интересных вариантов. Сохраняйте и планируйте первые весенние заезды! 🚗 А если вы захотите пройтись пешком или прокатиться по Москве на автомобиле, переходите на RUSSPASS. Здесь собраны десятки маршрутов для знакомства со столицей и ее знаковыми местами. ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #RUSSPASS #Маршруты</t>
+  </si>
+  <si>
+    <t>16.04.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6486</t>
+  </si>
+  <si>
+    <t>🔻 Новое приложение для гидов Москвы Мы постоянно стараемся расширять возможности для профессионального сообщества в индустрии гостеприимства. Одно из последних достижений — бесплатное мобильное приложение для аттестованных экскурсоводов и гидов-переводчиков «RUSSPASS Партнеры».  📎 Оно позволяет: 🔴добавлять авторские маршруты и редактировать их 🔴устанавливать цены и даты проведения прогулок 🔴получать мгновенные пуш-уведомления 🔴управлять заявками туристов прямо с мобильных ❤️ Приложение можно скачать: 🔴в RuStore 🔴в App Store 📎 На RUSSPASS уже собраны более 600 аттестованных гидов из 44 регионов России, предложения которых доступны в разделе «Экскурсии». Также познакомиться с экскурсоводами можно в специальном разделе «Гид по гидам» в RUSSPASS Журнале. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Гиды #Экскурсоводы #RUSSPASS #RUSSPASSЖурнал</t>
+  </si>
+  <si>
+    <t>15.04.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6480</t>
+  </si>
+  <si>
+    <t>📈 «Время возможностей»: как Москва помогает бизнесу Город оказывает всестороннюю поддержку столичным предпринимателям. Яркий пример сотрудничества — сезонные мероприятия. В рамках специального проекта «Зимы в Москве» в Яндекс Картах был составлен рейтинг популярных у пользователей ресторанов, гастропространств, торговых центров и других компаний. Все номинации отобразили в карточках. ❤️ Рейтинг позволяет бизнесу быть заметнее на карте города. Его лидеры будут включены в тематические подборки в Картах, что даст им дополнительную поддержку. ❤️ Летом предприниматели смогут заявить о своих компаниях через интеграции с городом: спонсорство событий, участие в мероприятиях и другие форматы. Также мы уже рассказывали, как стать партнером проекта «Лето в Москве». ❤️ С декабря по февраль в Яндекс Картах и других сервисах Яндекса отображались локации и события «Зимы в Москве». Тогда Яндекс Маркет был интегрирован в арт-павильон «Фабрика подарков» проекта «Сделано в Москве». Это позволило бизнесу дополнительно получить около 140 000 заказов, 18 000 отзывов и улучшило рейтинг компаний на 5%. ❤️ В будущем сезоне «Лето в Москве» и Яндекс Карты предложат предпринимателям новые инструменты развития. Прием заявок от них уже идет на сайте спецпроекта «Время возможностей». 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #ВремяВозможностей #Сотрудничество #ЗимаВМоскве #ЛетоВМоскве</t>
+  </si>
+  <si>
+    <t>14.04.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6473</t>
+  </si>
+  <si>
+    <t>✔️ Столица глазами жителей: городские проекты Достопримечательности Москвы не ограничиваются центром — каждый ее уголок по-своему интересен. А горожане помогают раскрыть уникальный характер районов! Например, в рамках проекта «Покажи Москву!» энтузиасты делятся нестандартными маршрутами для прогулок, а в конкурсе «Москва. Традиции. Люди» — историями из семейных архивов. 📌 Теперь в столице запустили фотоконкурс «Район глазами жителя». Он дает возможность перенести личные эмоции и повседневную магию знакомых улиц на фотографию. ✔️ Участвовать можно в пяти направлениях: 🟢«Московский дворик» — зарисовки дворов и зон отдыха 🟢«День из жизни» — динамика улиц и транспорта 🟢«Питомцы в Москве» — кадры с животными на прогулках 🟢«Природа района» — парки, водоемы, аллеи 🟢«Гордость района» — символы округа: от исторических зданий до арт‑объектов 🗓 Работы принимаются от авторов старше 18 лет до 17 июня включительно: по одному фото в каждой номинации. Их оценит экспертное жюри и отберет шорт-лист финалистов. ​​Затем победителей определят по итогам голосования в проекте «Активный гражданин». Двадцать лучших снимков станут частью масштабной фотовыставки, которая позволит увидеть настоящую Москву глазами жителей. ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #ПокажиМоскву #МоскваТрадицииЛюди #АктивныйГражданин #Конкурс</t>
+  </si>
+  <si>
+    <t>14.04.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6472</t>
+  </si>
+  <si>
+    <t>📎 Принимайте участие и получайте подарки! В нашем канале в MAX мы запустили конкурс. Сразу 10 победителей в нем получат наборы с вещами из эксклюзивной линейки сувенирных товаров бренда «Москва», а также вкусные подарки от наших партнеров. 🔻 Правила участия рассказали по ссылке. Переходите и выигрывайте наборы, которые точно поднимут настроение этой весной.</t>
+  </si>
+  <si>
+    <t>13.04.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6468</t>
+  </si>
+  <si>
+    <t>❤️ Ко Дню космонавтики «Город открытий» провел детям экскурсию по Москве В преддверии праздника более 80 школьников из Воронежской области прибыли в столицу на космопоезде «Поехали!». Они прошли по маршруту «Транспорт и космос» профориентационного образовательно-туристического проекта. Дети посетили Центр «Космонавтика и авиация», Московский Планетарий и поучаствовали в экскурсии по ВДНХ. 📎 В путешествии школьники попробовали себя в роли оператора космического корабля и сконструировали собственный! В эти выходные в Москву приедет новая группа детей по проекту «Город открытий». Ребята будут продолжать знакомиться с профессиями будущего и с достопримечательностями столицы. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #ГородОткрытий #Маршруты #ДетскийТуризм</t>
+  </si>
+  <si>
+    <t>13.04.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6467</t>
+  </si>
+  <si>
+    <t>🔻 «Москва. Традиции. Люди»: историческое ядро Южного округа Новая пешеходная прогулка проекта покажет ЮАО на стыке эпох. Участники пройдут от старинных святынь к знаковым сооружениям советской индустрии. 📎 Маршрут начнется у мемориала ополченцам ЗИЛ. Гости увидят станцию метро «Автозаводская» и памятники конструктивизма на территории завода «Динамо». Ключевыми точками станут Храм Рождества Пресвятой Богородицы в Старом Симонове и башни Симонова монастыря. В финале гид покажет Дворец культуры ЗИЛ и раскроет особенности ансамбля Царицыно. 📆 Бесплатная двухчасовая экскурсия состоится 18 апреля в 11:00. Регистрация доступна по ссылке. Расписание других прогулок, лекций и детали конкурса уникальных историй можно найти на сайте RUSSPASS. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Экскурсии</t>
+  </si>
+  <si>
+    <t>12.04.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6463</t>
+  </si>
+  <si>
+    <t>🫖 В столице открылось новое пространство проекта «Московское чаепитие» Оно доступно в арт-павильоне «Коробка конфет» по адресу: ул. Новый Арбат, д. 19. Работает ежедневно до 6 сентября: 🔴по будням с 10:00 до 22:00 🔴в выходные и праздничные дни с 09:00 до 22:00 ❤️ Пространство открыто совместно с проектом по продвижению локальных брендов «Сделано в Москве». Оно задумано как сезонная точка притяжения для жителей и туристов, в том числе иностранных. ☕️ Здесь можно познакомиться с гастрономическими традициями города. Например, посетить чайную и попробовать фирменный купаж столицы, травяные и ягодные сборы, выпечку и торт «Москва». 📎 Также в павильоне открыт сувенирный магазин с продукцией проекта «Московское чаепитие» и бренда «Москва». Еще можно приобрести товары местных производителей — участников проекта «Сделано в Москве» и получить информацию о туристических возможностях столицы. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #БрендМосква #ЧайМосква</t>
+  </si>
+  <si>
+    <t>12.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6462</t>
+  </si>
+  <si>
+    <t>Дорогие москвичи, от всей души поздравляю вас с Воскресением Христовым! Великий праздник наполняет наши сердца светом и любовью, укрепляет веру и надежду, настраивает на добрые помыслы и дела. Согласно вековой традиции, православная Москва встречает Пасху колокольным звоном сорока сороков. После реставрации вновь сияют во всей красе золотые кресты храма Христа Спасителя. На городских площадках и прихрамовых территориях принимает гостей благотворительный фестиваль "Пасхальный дар". Открывает 25-й сезон Московский Пасхальный фестиваль с богатой симфонической и хоровой программой. Желаю вам, дорогие друзья, вашим родным и близким праздничного настроения, крепкого здоровья, добра и всего наилучшего. Пусть радостная и душевная атмосфера пасхальных дней будет как можно дольше согревать наши сердца. Подписаться на МАХ</t>
+  </si>
+  <si>
+    <t>11.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6461</t>
+  </si>
+  <si>
+    <t>❤️ Где увидеть сакуру в Москве В этом году сезон одного из самых красивых растений начался в столице раньше срока! Первые вишневые деревья начали цвести в «Аптекарском огороде», а скоро «розовые облака» появятся и в других садах. 📆 Обычно их пик длится не больше двух недель. Однако внутри города сакура зацветает не одновременно: в Москве выращивают сразу несколько видов декоративных сортов вишни. 📎 Поэтому сезон можно немного продлить, если гулять по разным местам. Отметили на карте точки, где можно будет увидеть сакуру этой весной. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Места #Парки</t>
+  </si>
+  <si>
+    <t>11.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6459</t>
+  </si>
+  <si>
+    <t>📌 В рамках конкурса «Покажи Москву!» горожане создают потрясающие авторские маршруты! Мы выбрали один из них и спрятали на фото его самую узнаваемую точку. ❗️Вот несколько подсказок: 🟣этот монумент весит больше 60 тонн и сделан из нержавеющей стали 🟣прежде чем занять свое место в Москве, он произвел фурор в Париже 🟣вы точно видели его на заставках любимых советских фильмов ✔️ Правильный ответ мы показали в нашем канале в MAX. Переходите, чтобы проверить себя и забрать готовый маршрут на выходные. #ПокажиМоскву #Маршруты</t>
+  </si>
+  <si>
+    <t>10.04.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6458</t>
+  </si>
+  <si>
+    <t>🔻 «Пасхальный дар» в Москве Благотворительный фестиваль пройдет в столице с 11 по 19 апреля. Он объединит 60 фондов и представит 100 программ от некоммерческих и общественных организаций. ❤️ Москвичей и гостей города ждут увлекательные образовательные проекты, социальные инициативы и теплые встречи с подопечными фондов. В афише собрали главные события фестивальных дней. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Афиша #Фестивали</t>
+  </si>
+  <si>
+    <t>10.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6453</t>
+  </si>
+  <si>
+    <t>✔️ Звезды и секреты вселенной доступны на улицах Москвы прямо сейчас! Собрали подборку с вариантами активностей на выходные: 🟣«Космическая прогулка по ВДНХ» познакомит с историей ракетостроения, участники увидят макет корабля «Восток» 🟣маршрут «Просто космос» объединил знаковые локации города, путь пройдет от дома-музея Сергея Королева до памятника Юрию Гагарину 📌 Семейный проект «Играй в Москву» также помогает детям изучать космос: 🟣в приключении «К берегам лунных морей» юные исследователи придумают ракету и возведут лунную базу 🟣квест «Созвездие шифров» превратит их в секретных агентов, которые найдут метеориты и прочитают тайное послание 📌 Для участия понадобится карта выбранного маршрута. Она представлена на сайте проекта и в туристических центрах «Москва». Юные участники могут заработать стикеры, выполняя задания на контрольных точках. За бланк со всеми наклейками выдадут памятный сувенир. ✔️ Подписаться в MAX на каналы: 🟣Мостуризма 🟣Мэра Москвы #Маршруты #ДетскийТуризм #ИграйВМоскву</t>
+  </si>
+  <si>
+    <t>10.04.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6451</t>
+  </si>
+  <si>
+    <t>🎁 В Москве запустили второй Московский трамвайный диаметр Т2! Это новый и самый длинный городской трамвайный диаметр в мире. В честь запуска дарим тематические карты «Тройка»! Для участия нужно: 🔹 Поставить лайк этому посту 🔹 Подписаться на телеграм-каналы: «Мостуризм» и «Дептранс Москвы» 🔹 Нажать кнопку «Участвую» под этим постом 15 апреля с помощью рандомайзера определим 20 победителей. Желаем удачи 😉 ❗️Важно: подарки вручаются только в Москве. Участников: 662 Призовых мест: 20 Дата розыгрыша: 15:00, 15.04.2026 MSK (завершён) Победители розыгрыша: 1. Лилия - 5aq20m 2. Александр - 5aq0gi 3. ЭД4М-0478 - 5adt4t 4. Anastasia M. - 5aprh0 5. Konstantin - 5adu6s 6. RusVitta - 5aetcf 7. Nadin S - 5adfeu 8. Denis V - 5ap9l2 9. Надежда - 5aoius 10. Tambov_v_dushe - 5ae7s9 11. Andrey Moskva - 5aqro8 12. HEFT - 5adt3u 13. WhatsApp Lushe - 5agc56 14. 마리나❤️‍🔥 - 5ae6jb 15. Alexey - 5adpkh 16. Ambasadorka - 5aetim 17. 𝕬𝖑𝖊𝖝𝖊𝖎 𝕸𝖆𝖐𝖆𝖗𝖔𝖛 - 5afvpe 18. тоша zvenigorodskiy #пахнукорицей🚩 - 5adqqe 19. саш, - 5ak764 20. Валентини - 5ahk7r</t>
+  </si>
+  <si>
+    <t>09.04.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6450</t>
+  </si>
+  <si>
+    <t>‼️С марта 2025 года Мостуризм осуществляет контрольную деятельность в сфере туризма. Инспекторы проводят профилактические и надзорные мероприятия за гостиницами, экскурсоводами, гидами-переводчиками, горнолыжными трассами и пляжами. 📎 Для удобства взаимодействия и ведения бизнеса в Москве создана специальная платформа «Открытый контроль». Она нацелена на соблюдение актуальных нормативов и поможет избежать штрафов. Там доступны: 🔴Анонимная самопроверка 🔴Прямое консультирование 🔴Нормы законодательства 🔴Актуальная база требований и актов 🔴Дистанционное исполнение предписаний и подача обращений 🔴Анонсы полезных обучающих семинаров 🔴Цифровой помощник в режиме 24/7 📎 Доступ к сервису открывается после регистрации. Подробная информация о создании учетной записи и работе платформы собрана по ссылке. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Сотрудничество</t>
+  </si>
+  <si>
+    <t>09.04.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6449</t>
+  </si>
+  <si>
+    <t>⚡ Продолжается прием творческих работ, посвященных 60-летию маршрута по «Золотому кольцу» Сервис RUSSPASS и Школа дизайна НИУ ВШЭ проводят масштабный конкурс «Коллекция путешествий по Золотому кольцу». К участию приглашаются представители креативного сообщества, в том числе художники, иллюстраторы, фотографы и дизайнеры, которые подготовят: 🔴нарисованную открытку с изображением городов легендарного маршрута 🔴тематические художественные снимки 📈 Участников оценят профессионалы отрасли, включая искусствоведов, а также представителей регионов. По итогам конкурса в каждой категории назовут четырех победителей, которые получат по 75 000 рублей. Подробности ищите на Цифровой конкурсной платформе. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>08.04.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6446</t>
+  </si>
+  <si>
+    <t>🇷🇺🇧🇾 Столицы России и Беларуси подписали Меморандум о сотрудничестве в туризме Событие состоялось в рамках Большой туристической недели, прошедшей в Минске с 6 по 11 апреля. Результатом активной работы двух городов уже стал рост турпотока из Республики Беларусь: в 2025 году число прибытий в Москву выросло на 29% — до 245,4 тысячи. 📈 Два города готовы к дальнейшему развитию туристического потенциала регионов: 🔴обмену профессиональным опытом 🔴реализации совместных проектов, направленных на развитие въездного туризма 🔴укреплению деловых связей 🔴установлению прямых контактов между туроператорами, гостиницами и профильными организациями 📎 Работа московской делегации продолжится на международной выставке-ярмарке «Отдых — 2026», которая пройдет в Минске с 9 по 11 апреля. На ней будут представлены туристско-информационный центр Москвы, а также возможности цифровой экосистемы путешествий RUSSPASS, деловые сервисы платформы и актуальные туристические предложения столицы. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Сотрудничество #МеждународныйТуризм #ВъезднойТуризм</t>
+  </si>
+  <si>
+    <t>08.04.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6441</t>
+  </si>
+  <si>
+    <t>📌 Куда отправиться на экскурсии весной Москва обладает огромным историческим и культурным наследием! Оно располагается по всему городу. Например, в Переделкино или Зеленограде. В карточках рассказали, как прогулки с гидами помогут открыть столицу с новой стороны и узнать много интересных фактов. ❗️Помимо посещения экскурсий, можно делиться информацией об уникальных местах! Для этого запустили туристско-просветительский проект «Москва. Традиции. Люди». Он объединяет пешеходные прогулки, лекции и онлайн-конкурс, где предлагается рассказать о судьбах выдающихся людей, архитектурных достопримечательностях, истории и традициях районов города. 🗓 К участию приглашаются все желающие старше 12 лет. Заявки принимаются до 13 апреля по ссылке. ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #Экскурсии #МоскваТрадицииЛюди #Конкурс</t>
+  </si>
+  <si>
+    <t>07.04.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6435</t>
+  </si>
+  <si>
+    <t>📎 «Лето в Москве» приглашает бизнес к партнерству Предприниматели могут стать соорганизаторами масштабных городских событий проекта и громко заявить о своих компаниях! Работа с городом даст широкие возможности для продвижения, поможет увеличить продажи и повысить лояльность клиентов. 📈 Бизнес получит доступ к готовой инфраструктуре, оборудованию и информационную поддержку, станет частью насыщенной программы мероприятий. Подробнее о форматах участия в проекте рассказали в карточках и на сайте. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЛетоВМоскве #Сотрудничество #ВремяВозможностей</t>
+  </si>
+  <si>
+    <t>06.04.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6430</t>
+  </si>
+  <si>
+    <t>📌 Кинематографичные точки Москвы: экскурсии на RUSSPASS Жители и гости столицы все чаще выбирают прогулки по местам съемок известных фильмов и сериалов. Это отличная возможность по-новому взглянуть на город и сделать красивые кадры! RUSSPASS собрал готовые бесплатные маршруты и предложения от аттестованных гидов. 🟣Для поклонников кино Аудиогиды платформы оживляют истории мест, где рождались фильмы Эльдара Рязанова, и открывают дверь в киновселенную на ВДНХ. 🟣Для любителей эстетики Стильные кадры подарят атмосферные экскурсии в сопровождении фотографа «Таганская "мозаика": сплетение эпох и судеб» и «Арбатские истории». Для поклонников архитектуры и необычных ракурсов гиды подготовили фотопрогулку «Блистательная Пречистенка» и увлекательный квест «Фантастические твари на НеЧистых прудах». ✔️ Вы тоже можете поделиться со всеми любимыми маршрутами по городу. Онлайн-конкурс «Покажи Москву!» принимает заявки до 15 апреля. В этом году в нем появилось пять новых тематик, две из которых связаны с кино и съемками. Подробности смотрите на сайте. ✔️ Подписаться в MAX на каналы: 🟣Мостуризма 🟣Мэра Москвы #ПокажиМоскву #Маршруты #Экскурсии</t>
+  </si>
+  <si>
+    <t>06.04.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6429</t>
+  </si>
+  <si>
+    <t>❗️ Началась регистрация на лекцию «Новомосковский округ: новые границы, древняя история». Встреча пройдет в рамках туристическо-просветительского проекта «Москва. Традиции. Люди» и станет третьей лекцией цикла. Историк, архивист и сооснователь музея «Подземная Москва» Дмитрий Юрков расскажет: ⚫️ как территория Новомосковского округа вошла в состав Москвы ⚫️ какую роль в развитии округа сыграли бывшие подмосковные города и поселки ⚫️ как сохранять память о своем доме, районе и семейной истории 🗓 Дата и время: 25 апреля, 15:00 📎 Место: концертный зал МКДЦ «Атлант», ул. Грина, д. 1б ✔️ Регистрация доступна по ссылке до 19 апреля #Москва #Мостуризм #Анонс</t>
+  </si>
+  <si>
+    <t>05.04.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6423</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Москва по праву носит звание чайной столицы — напиток веками занимает особое место в городской культуре. Проект «Московское чаепитие» бережно возрождает старинные традиции. ☕️ Он предлагает различные дегустации, новые купажи, премиальные наборы посуды и эксклюзивные подарки близким. Подробности — в карточках. 🍽 Также в рамках проекта проходят иммерсивные представления «Московское чаепитие с Заблудшими» в отеле «Националь». Гостей ждет фуршет с чаем «Москва» и десертами, сопровождаемый рассказом о прошлом гостиницы. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #Заблудшие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>04.04.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6422</t>
+  </si>
+  <si>
+    <t>🍴 Сезон веранд в Москве официально открыт! Собрали подборку мест с сайта RUSSPASS, где можно вкусно поесть на свежем воздухе уже на этих выходных. 🟢Гастробистро «Цирк» Ресторан в тихих двориках Цветного бульвара 🟢Ресторан Kemer BBQ Турецкая кухня на Старом Арбате 🟢Чау Чау Ресторан-бар паназиатской кухни в самом центре города 🟢Фибоначчи Ароматный кофе и разнообразные блюда 🟢Кафе в музее «Динамо» Легендарная котлета — знакомый болельщикам вкус ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #Рестораны</t>
+  </si>
+  <si>
+    <t>03.04.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6421</t>
+  </si>
+  <si>
+    <t>✔️ Путешественников приглашают к участию в номинации «RUSSPASS Журнал. Россия в деталях» медиапремии le’TO Ассоциация туроператоров России (АТОР), АТОР-Медиа и RUSSPASS Журнал предлагают поделиться креативными материалами и личными впечатлениями о поездках по стране. Авторы смогут разместить свои работы в RUSSPASS Журнале по 30 апреля. 📌 Это должна быть оригинальная статья, которая раскрывает какое-то туристическое направление с помощью авторского стиля, рекомендаций для туристов или визуалов. Объем работы — от трех до десяти тысяч символов. 📌 Жюри в составе экспертов Мостуризма, редакции RUSSPASS Журнала и представителей АТОР выберет лучшие материалы 29 мая. Тогда же наградят лидеров среди топ-30 федеральных и региональных изданий по количеству уникальных материалов о туристическом рынке, самых цитируемых туроператоров, видеоблогеров и других лауреатов. ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASSЖурнал #Премии</t>
+  </si>
+  <si>
+    <t>03.04.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6415</t>
+  </si>
+  <si>
+    <t>✔️ Столица подтверждает статус одного из мировых центров сохранения культурного наследия: в 2025 году масштабные реставрационные работы велись на 500 исторических объектах. Более 140 из них уже обновлены и открыты для горожан и гостей города. 📌 В карточках собрали самые яркие примеры архитектурного возрождения Москвы. Также вы можете узнать о них больше на сайте RUSSPASS: 🟢Усадьба Воронцово 🟢Дом русского бильярда «Москва» 🟢Дом-усадьба Л. Н. Толстого 🟢Китайгородская стена 🟢Музей-заповедник «Коломенское» ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #Места #RUSSPASS</t>
+  </si>
+  <si>
+    <t>02.04.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6414</t>
+  </si>
+  <si>
+    <t>📆 «Москва. Традиции. Люди»: прием заявок до 13 апреля Осталось меньше двух недель, чтобы принять участие в конкурсе уникальных рассказов о столице! Можно поделиться малоизвестными фактами о районе и его объектах или личными воспоминаниями о людях. Работы станут еще интереснее, если сопроводить их архивными фотографиями. 📎 Лучшие рассказы сначала выберет экспертное жюри. Затем финалисты примут участие в народном голосовании на платформе «Активный гражданин». Победителями станут 12 историй — по одной от каждого округа. Их авторы получат памятные подарки, а сами работы опубликуют в RUSSPASS Журнале. Заявку можно отправить по ссылке. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Конкурс</t>
+  </si>
+  <si>
+    <t>02.04.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6409</t>
+  </si>
+  <si>
+    <t>📎 RUSSPASS Игра предлагает отыскать весенних мультяшек, а заодно увидеть знаковые достопримечательности города! В карточках собрали сезонные маршруты, где обитают сказочные герои. ❤️ Чтобы их найти, нужно скачать мобильное приложение. За каждую пойманную мультяшку начисляются баллы: они открывают доступ к новым уровням, за которые можно получить бонусы, а затем обменять их на билеты из специального каталога RUSSPASS за 10 рублей! 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Маршруты #Игра</t>
+  </si>
+  <si>
+    <t>01.04.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6407</t>
+  </si>
+  <si>
+    <t>❤️ В московских парках начался сезон первоцветов! Он продлится всего несколько недель, а первые растения можно увидеть уже сейчас. 📎 Где и что искать: 🔴парк «Зарядье» — подснежники и крокусы 🔴«Аптекарский огород» — галантусы 🔴парк «Долина реки Сетунь» — подснежники, мать-и-мачеха 📎 Также первоцветы можно встретить в парках «Кузьминки-Люблино», «Сокольники», «Москворецкий», «Тушинский», «Царицыно», «Битцевский», «Крюковский» и «Долина реки Яуза». Там уже распустились мать-и-мачеха, хохлатка, пролеска, подснежники и гусиный лук. Цветение короткое, поэтому лучше не откладывать прогулку. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Места #Парки</t>
+  </si>
+  <si>
+    <t>01.04.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6406</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Встречаем весну на стиле! Столица дарит вдохновение, которое легко воплотить в модном образе. Вещи бренда «Москва» подойдут людям любого возраста! 📎 Собрали идеальные варианты для сезонного гардероба: 🎨🎨🎨🎨Оверсайз 🎨🎨🎨🎨футболка 🎨🎨🎨🎨с логотипом 🎨🎨🎨🎨 Подчеркивает связь с городом! 🎨🎨🎨🎨 Стильный 🎨🎨🎨🎨 бомбер 🎨🎨🎨🎨 🎨🎨🎨🎨 Актуален и универсален 🎨🎨🎨🎨Шопер 🎨🎨🎨🎨жаккардовый 🎨🎨🎨🎨 🎨🎨🎨🎨 Идеальный спутник для покупок, путешествий и повседневности 🎨🎨🎨🎨 Коллаборация 🎨🎨🎨🎨 с легендарными 🎨🎨🎨🎨 советскими кедами 🎨🎨🎨🎨 Лаконичный дизайн, совершенство формы и удобство колодки 🎨🎨🎨🎨 Термобутылка 🎨🎨🎨🎨 на 500 мл 🎨🎨🎨🎨 с крышкой 360° 🎨🎨🎨🎨 Наливать можно без полного откручивания 📎 Вся коллекция бренда представлена в каталоге. Ознакомиться с ним можно на сайте. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #БрендМосква</t>
+  </si>
+  <si>
+    <t>31.03.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6405</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Иммерсивный спектакль «Московское чаепитие с Заблудшими» ждет гостей в отеле «Националь»! Зрители отправятся в путешествие по истории легендарного места, связанного с именами Владимира Ленина, Иосифа Сталина, Анны Павловой, Герберта Уэллса, Джека Николсона и других знаменитостей. ❤️ Прогулка по легендарным номерам дополнится театрализованными сценами, а аутентичные интерьеры перенесут гостей в другую эпоху. В финале — фуршет с фирменным чаем «Москва» и десертами. 🥤 В апреле показы будут идти каждую субботу. Билеты доступны на сайте RUSSPASS. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #Заблудшие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>31.03.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6404</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Туристические центры «Москва» позволяют путешественникам быстрее освоиться в столице! Они работают по следующему расписанию: 📎 В парке «Зарядье» в инновационной достопримечательности «Матрешка Москвы. Новая точка притяжения»: 🔴понедельник — с 12:00 до 21:00 🔴со вторника по воскресенье — с 10:00 до 21:00 📎 На Тверской площади на территории ярмарки «Московские сезоны»: 🔴в будни — с 11:00 до 21:00 🔴в выходные — с 10:00 до 21:00 ‼️со 2 по 10 апреля — технические дни 📎 В парке развлечений «Остров мечты»: 🔴ежедневно с 10:00 до 22:00 📎 На Северном речном вокзале: 🔴в будни — с 10:00 до 20:00 🔴в выходные — с 09:00 до 20:00 📎 В туристско-банковском офисе на Большой Дмитровке, д. 21/7: 🔴ежедневно с 09:00 до 21:00 🫖 Также на последней точке работает корнер «Московское чаепитие». Гости могут попробовать столичные калачи и уникальный вкус чая «Москва». 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #ТуристическиеЦентры #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>30.03.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6399</t>
+  </si>
+  <si>
+    <t>📈 RUSSPASS.Бизнес объединил более 5000 туркомпаний c 2023 года На портале опубликовано расписание профильных мероприятий, материалы об индустрии гостеприимства Москвы, рекомендации экспертов для предпринимателей и многое другое. Об этом рассказала заммэра Наталья Сергунина: «Благодаря платформе представители туротрасли могут найти новых партнеров и подходящие площадки для деловых событий, узнать о мерах поддержки и городских проектах». 📎 В прошлом году на ресурсе появился каталог локаций для проведения мероприятий. Сегодня он включает больше 200 пространств, среди которых кластер «Ломоносов» и ВДНХ, «Москино» и Киностудия Горького, «Царицыно» и Дарвиновский музей. 💬 Также на портале есть раздел «База знаний», где опубликованы видеолекции, интервью с экспертами, шаблоны презентаций, документов и многое другое. Еще пользователям доступна биржа вакансий по 11 направлениям. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASSБизнес</t>
+  </si>
+  <si>
+    <t>30.03.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6398</t>
+  </si>
+  <si>
+    <t>✔️ «Москва. Традиции. Люди»: прогулка по Лефортово Новая пешеходная экскурсия проекта познакомит с одним из старейших районов Москвы, расположенным на берегу Яузы. Маршрут позволяет увидеть памятники эпохи Петра I и проследить историю местности за несколько столетий.  📌 В сквере на Госпитальной площади гости увидят Памятник героям войны 1812 года. По соседству располагается «Военная гошпиталь» — первое крупное лечебное учреждение столицы, учрежденное Петром I в 1707 году. Сердце прогулки — Лефортовский парк, известный как «Версаль на Яузе». Он вдохновил создателей парков под Санкт‑Петербургом. 🗓 Мероприятие бесплатное и пройдет 4 апреля в 15:00. Регистрация доступна по ссылке. Расписание других прогулок — на сайте RUSSPASS. ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #МоскваТрадицииЛюди #Экскурсии</t>
+  </si>
+  <si>
+    <t>29.03.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6396</t>
+  </si>
+  <si>
+    <t>📌 «Покажи Москву!»: как создать идеальный маршрут Проект продолжает принимать заявки от профессиональных экскурсоводов и жителей столицы на участие в конкурсе! Предлагается отправить варианты нестандартных прогулок по городу. Главное, чтобы они были уникальными. Список советов по подготовке маршрутов собрали в карточках. 🗓 Заявки принимаются до 15 апреля на сайте. Лучшие работы попадут в RUSSPASS Журнал, их авторы получат дипломы Мэра Москвы, подарки от организаторов и партнеров. ✔️ Подписаться в MAX на каналы: 🟣Мостуризма 🟣Мэра Москвы #ПокажиМоскву #Маршруты</t>
+  </si>
+  <si>
+    <t>27.03.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6395</t>
+  </si>
+  <si>
+    <t>✔️ Новый морской маршрут «Играй в Москву» Сегодня стартует десятый маршрут проекта «Порт пяти морей. Легенда якоря». Отличный вариант семейного отдыха в столице на весенних каникулах! Формат предлагает пройти путь от юнги до капитана корабля «Дружба», выполняя интерактивные задания. А еще юные исследователи от 6 до 14 лет могут пройти викторину о Северном речном вокзале или поиграть в тематическую игру на «Активный гражданин — детям» и получить баллы. Достаточно отсканировать QR-коды на карте и перейти на платформу. 📌 В рамках квеста участники погрузятся в морскую тематику: 🔵узнают, почему столицу называют портом пяти морей и как появился канал им. Москвы 🔵познакомятся с ключевыми страницами истории российского флота 🔵изучат способы коммуникации подводников с помощью стуков 🔵побывают на настоящей подводной лодке 📌 Маршрут охватывает несколько знаковых локаций: Северный речной вокзал, парки «Дружба», «Северное Тушино» и Музей истории Военно‑морского флота России. В конце квеста участники смогут получить памятный приз в музее. 🗓 Маршрутные карты распространяются бесплатно. Их можно получить в туристических центрах «Москва» и еще более чем в 80 точках города, включая отели и музеи. ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #Маршруты #ДетскийТуризм #ИграйВМоскву</t>
+  </si>
+  <si>
+    <t>26.03.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6390</t>
+  </si>
+  <si>
+    <t>🫖 У московского чая своя история с характером. Императоры лечились им как лекарством, за чтение газет напитком угощали бесплатно, а в XX веке показывали в культовых фильмах. 📎 От пышных залов XVIII века до шумных заведений и советских подстаканников — у каждого времени были особенные питейные традиции! Сегодня их продолжает проект «Московское чаепитие» и предлагает попробовать фирменный напиток со специальными сетами. ❤️ Точки продаж удобно отмечены на карте на сайте проекта — выбирайте ближайшую! А еще можно захватить с собой атмосферный сувенир — фарфоровый сервиз от «Московского чаепития», который сделает любой стол праздничным. ☕️ А истинный ценитель хорошего напитка еще и с легкостью ответит на вопросы нашей викторины! Проверим? 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #ЧайМосква</t>
+  </si>
+  <si>
+    <t>25.03.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6385</t>
+  </si>
+  <si>
+    <t>🎶🎶 Чем заняться вечером в выходные? Если еще не знаешь, то приглашаем на концерты классической музыки в музеях-заповедниках. 📍 «Коломенское» «Органные сказки для всей семьи в “Коломенском”. Музыка в легендах мира» 📅 28 марта в 17:00 «Органные сказки для всей семьи в “Коломенском”. Музыка в легендах мира» 📅 29 марта в 17:00 📍 «Царицыно» «Орган в “Царицыне”. Татьяна Рябова, Кирилл Русинов» 📅 28 марта в 17:00 «Рассказы о музыке. Тайны дворцового органа» 📅 29 марта в 14:00 «Классика в “Царицыне”. Михаил Штанько, Александр и Ольга Посикера» 📅 29 марта в 16:00</t>
+  </si>
+  <si>
+    <t>25.03.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6380</t>
+  </si>
+  <si>
+    <t>✔️ На RUSSPASS появился ИИ-конструктор туристических маршрутов Он работает на базе технологии искусственного интеллекта. Конструктор можно найти в главном меню и разделе «Мои планы», сообщила заммэра Москвы Наталья Сергунина: «Благодаря обновлению планирование путешествий на RUSSPASS стало еще комфортнее. Пользователь заполняет анкету, а система на основе ответов составляет полноценные маршруты с учетом даты поездки, расстояния между достопримечательностями и других параметров». 📌 На первом этапе нужно выбрать город или регион России, который хочется посетить. А для тех, кто еще не определился, предусмотрена функция «Подобрать случайное направление». География сервиса постоянно расширяется. 📌 Затем необходимо указать точные даты или примерное время отдыха, а также в каком составе планируется поездка, например, с друзьями или детьми. Далее конструктор предложит отметить предпочтения. Среди представленных категорий: 🟢«Активный отдых» 🟢«Гастрономия» 🟢«Культура и искусство» 🟢«История и архитектура» 🟢«Наука и образование» 📌 По итогам опроса система сформирует до шести готовых маршрутов. В каждом будут перечислены рекомендованные места с фотографиями, а также доступна карта с планом прогулки. ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #RUSSPASS #Маршруты</t>
+  </si>
+  <si>
+    <t>24.03.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6378</t>
+  </si>
+  <si>
+    <t>🎭 Весна — время культурных открытий, а мы помогаем сделать их незабываемыми! Карта москвича и Мостуризм дарят парные билеты на спектакль в «Театр имени Моссовета». Хотите провести вечер в легендарном театре и насладиться постановкой? У вас есть отличная возможность получить парные пригласительные! Для участия необходимо: 1. Быть держателем карты москвича 2. Подписаться на каналы Карта москвича и Мостуризм в МАХ 3. Подписаться на каналы Карта москвича и Мостуризм в Телеграм 4. Поставить «❤️» этому посту 5. Нажать кнопку «Участвую» под данным постом Всего будет 2 счастливчика, каждый из них получит 2 билета в театр на любой спектакль из апрельской афиши! Итоги подведем 28 марта с помощью рандомайзера! Подарки будут вручаться в Москве. Удачи! 🎭 Победители розыгрыша: 1. 𝔼𝕝𝕖𝕟𝕒 - 58e058 2. 😎 - 589inp</t>
+  </si>
+  <si>
+    <t>23.03.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6377</t>
+  </si>
+  <si>
+    <t>📎 Мы на связи на разных площадках! Следить за новыми публикациями Мостуризма можно и на других платформах: 🔴в мессенджере MAX 🔴в социальной сети ВКонтакте 🔻 Подписывайтесь, чтобы не пропускать интересные события, городские фестивали и актуальные новости туристической Москвы!</t>
+  </si>
+  <si>
+    <t>23.03.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6376</t>
+  </si>
+  <si>
+    <t>❗️ Открылась регистрация на лекцию «Живая память Измайлово: история района и его жителей». Встреча пройдет в рамках туристическо-просветительского проекта «Москва. Традиции. Люди». Лекция будет посвящена Восточному административному округу. Экскурсовод, историк и автор книги «Фотопутешествие по Москве начала ХХ века» Мария Подъяпольская расскажет: ⚫️ какую роль Измайлово сыграло в истории Москвы ⚫️ как район развивался и застраивался в 1940–1950-е годы ⚫️ кого считают старожилами района ⚫️ как фиксировать воспоминания жителей и работать с источниками информации ✔️ Регистрация на лекцию доступна до 5 апреля по ссылке 🕐 Дата и время: 11 апреля, 15:00–17:00 📎 Москва, Библиотека № 76 имени Лермонтова, ул. Барболина, д. 6 ✔️ RUSSPASS.Бизнес во «ВКонтакте» #Мостуризм #Анонс #Москва</t>
+  </si>
+  <si>
+    <t>22.03.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6370</t>
+  </si>
+  <si>
+    <t>❤️ Изучать Москву и ее самые интересные места можно в формате увлекательных приключений. В этом поможет RUSSPASS Игра! Ее весенние мультяшки уже ждут, когда их отыщут среди аллей, скверов и достопримечательностей столицы. 📎 Правила участия просты: 🔴Установите приложение по ссылке 🔴Выберите площадку на интерактивной карте 🔴Отправляйтесь в путь и найдите мультяшных героев с помощью смартфона 🔴Поймайте персонажа — и получите награду! 📎 Чем больше героев вы найдете, тем больше баллов соберете! Они откроют доступ к новым уровням, за которые можно получить бонус, а затем обменять их на билеты из эксклюзивного каталога RUSSPASS за 10 рублей! 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #Маршруты #Игра #ДетскийТуризм</t>
+  </si>
+  <si>
+    <t>21.03.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6364</t>
+  </si>
+  <si>
+    <t>✔️ «Покажи Москву!» продолжает прием заявок Проект открывает столицу через нестандартные туристические маршруты от ее жителей. Своими уникальными прогулками может поделиться каждый! 📌 Победители будут определены в двух категориях: среди профессиональных экскурсоводов и жителей города. Лучшие работы попадут в RUSSPASS Журнал, а их авторы получат дипломы Мэра Москвы и подарки от организаторов и партнеров конкурса. 🗓 Заявки принимаются до 15 апреля на сайте проекта. Вдохновиться на участие в конкурсе помогут маршруты лауреатов прошлых лет: 🟣Один день из жизни помещика 🟣Кинохроника Победы 🟣Царицынский пейзажный парк 🟣Гостиничные истории дореволюционной Москвы 🟣Москва не сразу строилась, или История шести «Ш» ✔️ Подписаться в MAX на каналы: 🟣Мостуризма 🟣Мэра Москвы #ПокажиМоскву #Маршруты #Конкурс</t>
+  </si>
+  <si>
+    <t>20.03.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6358</t>
+  </si>
+  <si>
+    <t>☕️ Если хочется добавить в день немного уюта, начните с чая. В Москве это уже давно больше, чем просто напиток — целая традиция со своей атмосферой и деталями. 🫖🫖🫖 Знакомит с ней проект «Московское чаепитие». На его сайте собраны места, где подают специальные сеты с выпечкой — выбирайте ближайшую точку, чтобы устроить себе маленький ритуал. ❤️ Также на карте отмечены магазины с сувенирами проекта, включая премиальные фарфоровые сервизы, их можно присмотреть для себя или в подарок. А чтобы погрузиться в тему чуть глубже, подготовили для вас карточки с фактами об истории чаепития. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие #Сувениры #ЧайМосква</t>
+  </si>
+  <si>
+    <t>20.03.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6357</t>
+  </si>
+  <si>
+    <t>✔️ Флора и фауна Земли: где узнать о них в Москве RUSSPASS собрал подборку локаций для тех, кто желает познакомиться с животным и растительным миром нашей планеты. Для москвичей и туристов доступны разнообразные музеи и экоцентры, «Москвариум», а также экспериментальная оранжерея парка «Зарядье»: 🟢Дарвиновский музей Семь этажей тематических выставок об эволюции и разнообразии жизни. В музее есть оранжерея и выход на крышу с панорамным видом. 🟢Биологический музей им. Тимирязева Коллекция насчитывает более 110 000 экспонатов! Представлены разделы по ботанике, зоологии, физиологии, палеонтологии и теории эволюции. 🟢Палеонтологический музей им. Орлова Экспозиция рассказывает об истории органического мира. Гости увидят скелеты динозавров и останки древних организмов. 🟢«Москвариум» Центр океанографии и морской биологии на 12 000 водных обитателей. Среди экспонатов — редкие и краснокнижные виды животных. 🟢«Флорариум» Экспериментальный аэропонный комплекс в виде спирали. В нем выращивают свыше 300 видов растений без почвы! 🟢Экоцентр «Музей природы» Площадка знакомит с природной зоной северо‑запада Москвы. В программе — прогулки по заказнику «Долина реки Сходни в Куркино». ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #RUSSPASS #Места</t>
+  </si>
+  <si>
+    <t>20.03.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6356</t>
+  </si>
+  <si>
+    <t>🔻 Конкурс историй «Москва. Традиции. Люди» Проект приглашает поделиться уникальными рассказами о столице! Ваши воспоминания о районе и его объектах, семейные легенды и архивные фотографии могут стать частью летописи города. 📎 Для участия нужно: 🔴подготовить текст объемом до 4000 символов 🔴дополнить его презентацией на файлообменнике 🔴отправить заявку через сайт проекта до 13 апреля ❤️ Рассказ должен быть связан с одним из округов Москвы. Сначала работы оценит экспертное жюри, затем состоится голосование на платформе «Активный гражданин». 📎 Победителей ждут: 🔴публикация в RUSSPASS Журнале 🔴памятные подарки 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Конкурс</t>
+  </si>
+  <si>
+    <t>19.03.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6355</t>
+  </si>
+  <si>
+    <t>📎 «Коллекция путешествий по Золотому кольцу»: прием заявок на конкурс продолжается! RUSSPASS и Школа дизайна НИУ ВШЭ по-прежнему собирают работы художников, иллюстраторов, фотографов и дизайнеров, посвященных 60‑летию легендарного маршрута! Всего будет две номинации: «Нарисованная открытка» и «Фото». Прием заявок по первой — до 26 апреля, а по второй — с 27 апреля по 23 августа. 🔻 К участию приглашаются граждане России старше 18 лет. В конкурсе допускаются как индивидуальные, так и групповые проекты творческих коллективов. Работы оценят профессионалы креативных индустрий, представители органов власти в сфере туризма регионов Золотого кольца и зрители. По итогу будет восемь победителей (по четыре в каждой номинации), каждый получит 75 000 рублей. 📎 Заявки на участие принимаются на Цифровой конкурсной платформе. А пока предлагаем выбрать самый красивый традиционный узор из тех, что мы собрали в видео! 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>19.03.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6350</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Прогулка по главным достопримечательностям Москвы В столицу пришла настоящая весна — время для длинных пеших прогулок! Уникальную экскурсию организует аттестованный гид-переводчик Лариса Земцова. За два с половиной часа маршрут проведет по знаковым местам города. ✔️ Программа начинается с Парящего моста в «Зарядье», откуда открывается потрясающий вид на Кремль. Далее — Красная площадь, кремлевские куранты на Спасской башне, яркие купола храма Василия Блаженного и Мавзолей. Закончится прогулка на Театральной площади, где гости увидят Большой театр и гостиницу «Метрополь». 📌 Советуем выбирать экскурсии только у аттестованных специалистов — это гарантия достоверной информации и качественной программы. Поближе познакомиться с экскурсоводами Москвы и их работой можно в специальном разделе «Гид по гидам». ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #Маршруты #Экскурсии #Гиды #Экскурсоводы</t>
+  </si>
+  <si>
+    <t>19.03.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6348</t>
+  </si>
+  <si>
+    <t>📌 Как Москва с другими регионами популяризирует Золотое кольцо Столица приняла участие в стратегической сессии по развитию туристического маршрута «Золотое кольцо». Она прошла под руководством зампредседателя Правительства РФ Дмитрия Чернышенко. 🔤 Председатель Мостуризма Евгений Козлов подвел итоги работы отрасли за 2025 год и рассказал об успешном сотрудничестве с другими регионами по развитию этого направления: «Для популяризации отдыха в нашей стране среди российских и зарубежных туристов Москва в тесном сотрудничестве с партнерами разработала свыше 35 уникальных маршрутов по Золотому кольцу, которые размещены в специальном одноименном разделе в сервисе RUSSPASS. Они включают более 350 точек притяжения: культурно-исторические объекты, жилье, пункты питания, а также магазины с локальной продукцией. В будущем также продолжим формировать новые возможности для путешествий по нашей стране вместе с коллегами из регионов Российской Федерации». ✔️ Также RUSSPASS и Школа дизайна НИУ ВШЭ организовали конкурс «Коллекция путешествий по Золотому кольцу», посвященный будущему юбилею маршрута. В 2027 году ему исполнится 60 лет. 📌 Еще в рамках сессии было подписано соглашение о сотрудничестве по развитию маршрута «Золотое кольцо». На сегодня Москва уже в партнерстве с Владимирской, Ивановской, Ярославской, Костромской, Московской, Нижегородской и Тверской областями, Минэкономразвития России, фондом «Центр стратегических разработок» и Комиссией Русской православной церкви по развитию паломничества и принесению святынь. Стороны соглашения обязуются системно развивать маршрут, в том числе с помощью создания и продвижения маршрутов-спутников «Золотого кольца». ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #Сотрудничество #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>18.03.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6347</t>
+  </si>
+  <si>
+    <t>✔️ Дарвиновский музей выберет лучший экомаршрут на конкурсе «Покажи Москву!» Экологическая тематика становится одним из ключевых направлений развития современного туризма. Людям хочется ощутить связь с природой, поэтому они все чаще выбирают для отдыха экотропы, природные парки и набережные. А Москва поддерживает инициативы, которые объединяют просвещение, городские пространства и ответственное отношение к окружающей среде. 📌 Дарвиновский музей традиционно занимается популяризацией науки, экопросвещением, проводит выставки и программы для детей и взрослых. В этом году он стал партнером онлайн-конкурса маршрутов «Покажи Москву!» и войдет в экспертное жюри в номинации «Экология», чтобы определить лучший тематический маршрут. 🗓 Заявки на конкурс принимают до 15 апреля, а победителей определят 31 июля. Участники могут предложить свои идеи прогулок по паркам и зеленым зонам Москвы. Победители получат дипломы, памятные подарки от организаторов и партнеров, а их маршруты разместят в RUSSPASS Журнале. ✔️ Подписаться в MAX на каналы: 🟣Мостуризма 🟣Мэра Москвы #ПокажиМоскву</t>
+  </si>
+  <si>
+    <t>17.03.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6346</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ «Стань хранителем времени» — семейный квест по Москве с новыми локациями Проект «Играй в Москву» обновил популярный маршрут по Пресненскому району столицы. Теперь участники смогут познакомиться с новой экспозицией Центра профессионального развития молодежи московского транспорта! Также им предложат разгадать, на что похожа башня «Эволюция», и посетить Музей метро. 🎨🎨🎨🎨Жмите 🎨🎨🎨🎨и узнаете, 🎨🎨🎨🎨что вас ждет! 🎨🎨🎨🎨 🎨🎨🎨🎨 🎨🎨🎨🎨 Ребенок погрузится в захватывающий мир столичного метрополитена. Он попробует себя в роли машиниста, научится управлять поездом и создаст уникальный дизайн вагона. Никаких скучных лекций — только увлекательные задания и веселье! 📌 В Москве каждый найдет что‑то для себя: город радует гостей развитой инфраструктурой, безопасностью и множеством интересных событий. Особенно комфортно здесь путешествовать с детьми. Загляните в раздел «Москва — детям» на RUSSPASS, чтобы спланировать семейный отдых. ✔️ Подписаться в MAX на каналы: 🟢Мостуризма 🟢Мэра Москвы #ИграйВМоскву #Маршруты #ДетскийТуризм</t>
+  </si>
+  <si>
+    <t>17.03.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6345</t>
+  </si>
+  <si>
+    <t>📈 Каталог отелей на RUSSPASS вырос в 8 раз Число гостиниц, собранных на сервисе, сильно увеличилось благодаря интеграции с «Островком». В обновленном каталоге также появились хостелы, гостевые дома, глэмпинги и другие места для отдыха путешественников. Все объекты входят в реестр классифицированных средств размещения Минэкономразвития РФ. 📌 Для удобства в RUSSPASS предусмотрены фильтры под разные сценарии поездок. Если при бронировании необходимы конкретные условия, их легко отметить. Например, наличие парковки, интернета, питания, бассейна или других услуг. Отдельно можно выбрать удобства в номере. 💰 Покупка проходит без перехода на сторонние ресурсы. Пользователь получает полную информацию о стоимости еще до подтверждения брони: на сервисе отображается не только цена за проживание, но и детальная информация о сборах и налогах. 📌 Также в марте прошлого года RUSSPASS интегрировался с платформой «Суточно.ру». Благодаря партнерству с двумя крупнейшими игроками рынка общее число предложений сервиса превысило 30 000 объектов размещения и охватило регионы России от Калининграда до Камчатки. ✔️ Подписаться в MAX на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASS #Турпоток</t>
+  </si>
+  <si>
+    <t>17.03.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6344</t>
+  </si>
+  <si>
+    <t>❤️ RUSSPASS собрал подборку маршрутов по творческим местам Москвы Жители столицы могут дополнить карту вдохновения своими авторскими прогулками. До 15 апреля открыт прием заявок на онлайн-конкурс «Покажи Москву!». В этом году он стал на пять тематик шире. Одна из них — «Творчество», которая охватывает места, связанные с деятелями искусства, моды, музыки и поэзии. 📎 А пока давайте познакомимся с вариантами прогулок, которые подготовил сервис RUSSPASS: 🔴«Вот это Москва!» будет интересна тем, кто хочет погрузиться в атмосферу культурной жизни столицы 🔴«Вслед за Пушкиным» проведет по адресам, связанным с именем поэта в Басманном районе 🔴«Колумб Замоскворечья: по стопам Александра Островского» — находка для театралов 🔴«Москва Чайковского» вдохновит ценителей музыки. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #Маршруты #ПокажиМоскву</t>
+  </si>
+  <si>
+    <t>16.03.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6335</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ В Москве плюсовая температура — это вам не шутки! Буквально через несколько недель город украсит зеленая листва, а столичные модники захотят добавить яркости в гардероб. Бренд «Москва» позаботился об этом заранее и разработал линейку стильных вещей, которые гармонично впишутся в весеннюю атмосферу. 📎 Лонгсливы, футболки, бомберы и сумки — выбирайте свои атрибуты сезона! Все вещи можно заказать онлайн на сайте RUSSPASS с доставкой в любой город России или купить лично в точках продаж: 🔴туристско-банковский офис СБЕР, ул. Большая Дмитровка, д. 21/7 🔴туристические центры «Москва» на Тверской площади и в инновационной достопримечательности «Матрешка Москвы. Новая точка притяжения» в парке «Зарядье» 🔴магазины «Сделано в Москве» в кластере «Ломоносов» и районных центрах «Место встречи»: «Ангара», «Байконур», «Бирюсинка» и «Марс» 🔴сувенирные магазины ВДНХ и Третьяковской галереи 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #БрендМосква #Сувениры #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>16.03.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6334</t>
+  </si>
+  <si>
+    <t>❤️ «Москва. Традиции. Люди»: экскурсия в рамках проекта Новая туристско-просветительская прогулка будет посвящена Сокольникам! В пути участники узнают историю одного из самых зеленых и живописных районов Москвы, а также подробности строительства местной станции метро. 📎 Еще гостям расскажут, почему Сокольники когда-то считались санаторно-курортным районом столицы и какое влияние на него оказало «солнце русской поэзии». Завершится экскурсия в одном из старейших парков города. 📆 Мероприятие бесплатное и состоится 21 марта в 11:00. Регистрация уже доступна по ссылке. Расписание других прогулок по округам Москвы смотрите на сайте RUSSPASS. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #Экскурсии</t>
+  </si>
+  <si>
+    <t>13.03.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6333</t>
+  </si>
+  <si>
+    <t>🌷 Весна — время перемен: формируем полезные финансовые привычки Приглашаем вас на День финансовой грамотности в КЦ «Строгино»! 14 марта устраиваем «весенний субботник» — вместе с экспертами наведем порядок в личных финансах! Что будем делать? ☑️Посетим лекции от Центра финансовой грамотности Москвы, Банка России, Ассоциации развития финансовой грамотности и ведущих банков. Эксперты расскажут о сбережениях и способах защиты от финансовых мошенников. ☑️Сходим на практикум «Финансовые технологии для пробуждения сбережений» — выйдем из «зимней финансовой спячки» с помощью цифровых решений. Для детей (6+) отдельная программа: ☑️Интерактив «Денежный «весенний пикник»: учимся копить на мечты ☑️Мастер-класс «Весенняя ревизия: очищаем бюджет от маркетинговых уловок» — чтобы с детства знать, как не попадать под влияние рекламы. И это еще не всё! В фойе вас ждут: 🌻Финтест и нейротестирование 🌻VR-тренажёры по финансовой грамотности, разработанные совместно с командой Управления кадровых сервисов 🌻 Викторина «Тот самый звук» 🌻 Тематическая фотозона Самые активные участники, которые пройдут маршрутный лист, получат памятные подарки 🎁 Приходите всей семьей — каждый найдет полезное и интересное занятие. Весна — время для новых финансовых привычек! Подробности тут. И не забудьте, регистрация обязательна! Подпишись на «Открытый бюджет Москвы» в 📲 MAX | 💬 Телеграм | 💙 ВК #Финансовая_грамотность</t>
+  </si>
+  <si>
+    <t>13.03.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6332</t>
+  </si>
+  <si>
+    <t>📎 Жители столицы оценили «Китайский Новый год в Москве» Активные граждане отметили праздник, побывали на фестивальных площадках и поставили им оценки. Своим мнением поделились 144 068 человек. Сейчас расскажем, какая локация набрала больше всего пятерок. 🔴Самой яркой площадкой стала Манежная площадь — ее оформление и программу оценили на отлично почти 75% участников голосования. Здесь можно было увидеть шоу «Танец дракона», послушать сказки Поднебесной, научиться создавать китайские фонарики и присоединиться к чайной церемонии. 🔴Музею Москвы 64,54% горожан поставили пятерку. Желающие посетили выставку «Праздник весны. Новый год в старом Пекине», узнали об истории главного праздника Китая через искусство и поучаствовали в тематических активностях. 🔴Замыкает тройку площадок «Китайского Нового года в Москве» Болотная площадь, которая получила пятерку от 61,41% проголосовавших. В арт-павильоне «Фабрика подарков» продавали сувениры и вещи локальных брендов, проходили мастер-классы. 🔻 Подписаться в MAX на каналы: 🔴Мостуризма 🔴Мэра Москвы #КитайскийНовыйГод #АктивныйГражданин</t>
+  </si>
+  <si>
+    <t>13.03.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/6327</t>
+  </si>
+  <si>
+    <t>Наградили лучших работников в области туризма   В прошлом году столичная индустрия гостеприимства вновь побила рекорд по основным показателям — Москву впервые в истории посетили 26,5 миллиона туристов. С 2010 года обороты и доход бюджета столицы от отрасли увеличились в 8 раз. Город многое делает для такого стремительного развития туризма, в частности: 🟢Москва становится деловым центром БРИКС и Глобального Юга — организовали большое количество разных бизнес-событий; 🟢 запустили крупные проекты событийного туризма — "Зима в Москве" и "Лето в Москве"; 🟢 ввели обязательную классификацию отелей и аттестацию экскурсоводов; 🟢 в прошлом году открыли два новых информационных центра "Москва" — на Большой Дмитровке и в парке "Зарядье"; 🟢 постоянно совершенствуем экосистему RUSSPASS, которую запустили пять лет назад. 📈 Но, несомненно, рекордные цифры — это прежде всего результат огромного труда специалистов индустрии, которые каждый день вкладывают душу в свою работу. Лучшим из них каждый год присуждаем специальную премию. Сегодня награду получили 11 специалистов. Среди них: 📌 Екатерина Шаповалова, автор федерального проекта "Гастрономическая карта России", куратор Дома российской кухни на ВДНХ; 📌 Виталий Калашников, экскурсовод, историк и автор рубрики на телеканале "Москва 24"; 📌 Вадим Авилов, руководитель частного музея "Царь-Макет"; 📌 Пётр Посмаков, аттестованный гид по Москве, автор блога "Россия тогда и сейчас"; 📌 Артур Мурадян, генеральный директор ООО "Компания Спейс Тревел", вице-президент АТОР по международному туризму. Подписаться на МАХ</t>
+  </si>
+  <si>
+    <t>15.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7305</t>
+  </si>
+  <si>
+    <t>📎 История столицы — через ее транспорт На Новорязанской улице открылся Музей Транспорта Москвы, площадь которого превышает 20 000 кв. м. Комплекс разместился в отреставрированном гараже для грузовых автомобилей, построенном в 1926–1929 годах по проекту архитектора Константина Мельникова. 🔴Постоянная экспозиция рассказывает об истории городского транспорта от конки XIX века до современных технологий. Здесь представлены 53 оригинальных транспортных средства, более 500 артефактов столичной инфраструктуры и свыше 220 макетов. Среди экспонатов — конка 1872 года, трамвайный вагон БФ, троллейбус ТБЭС-ВСХВ 1957 года и знаменитая «полуторка» ГАЗ-АА. 🔴Знакомство с коллекцией дополняют 94 интерактивные инсталляции и 27 симуляторов. Посетители смогут почувствовать себя водителем автобуса, машинистом метро или диспетчером транспортной системы. Для самостоятельной прогулки по залам создан мультимедийный гид с аудиоисториями. 🔴В комплексе также работают детский центр, инженерная школа, архивно-библиотечный центр и пространство для временных выставок. Во дворе будут проходить фестивали и семейные мероприятия, работать кафе и сувенирный магазин. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Музеи</t>
+  </si>
+  <si>
+    <t>14.09.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7299</t>
+  </si>
+  <si>
+    <t>❤️ Более 500 бесплатных экскурсий проведут в Москве ко Всемирному дню туризма С 25 по 27 сентября в столице пройдет культурно-просветительская акция «Московские истории». Она объединит свыше 160 локаций — от музеев и театров до старинных усадеб, сообщила заммэра Наталья Сергунина: «В течение трех дней для горожан и туристов проведут больше 500 экскурсий. Гиды расскажут об исторических событиях, архитектурных шедеврах, знаменитых жителях, гастрономии Москвы и многом другом». 📎 Записаться на экскурсии можно до 16 сентября в туристическом сервисе RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ДеньТуризма #МосковскиеИстории #RUSSPASS #Экскурсии</t>
+  </si>
+  <si>
+    <t>13.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7295</t>
+  </si>
+  <si>
+    <t>❤️ Проект «Москва. Традиции. Люди» объединил жителей всех округов столицы В его рамках с февраля во всех округах города проводили краеведческие лекции и пешеходные экскурсии. Аудиторию знакомили с этапами развития разных районов и судьбами их известных жителей: участников Великой Отечественной войны, деятелей культуры и искусства. 💬 Всего к мероприятиям присоединились более 1200 человек, отметила заммэра Наталья Сергунина: «Одна из задач проекта — показать, что внести свой вклад в сохранение наследия столицы может каждый. Эксперты рассказывали участникам не только об истории ВДНХ, усадьбы Люблино или музея-заповедника "Коломенское", но и о том, как правильно работать с архивными документами и фотографиями». 📎 Также частью проекта стал онлайн-конкурс, где участники поделились рассказами о героях нашей страны, выдающихся жителях и архитектуре столицы. Жюри выбрало финалистов в каждом из 12 округов, а победителей определили москвичи в голосованиях в «Активном гражданине». Серия опросов собрала свыше 1,6 млн мнений. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МоскваТрадицииЛюди #АктивныйГражданин</t>
+  </si>
+  <si>
+    <t>13.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7294</t>
+  </si>
+  <si>
+    <t>🫖🫖🫖 Премиальная коллекция фарфора «Московское чаепитие» Разные эпохи московской архитектуры соединились в красно-белом орнаменте фарфора, созданного проектом «Московское чаепитие» совместно с сетью магазинов «Дом фарфора». На чашках, блюдцах и чайниках можно рассмотреть знаковые достопримечательности столицы. ☕️ Все изделия выполнены из легкого и изящного костяного фарфора. Коллекция отлично дополнит домашнее чаепитие или станет памятным подарком из Москвы для тех, кто ценит традиции гостеприимства, хранит семейное наследие и окружает себя прекрасным. ❤️ Подробнее о коллекции фарфора и о том, где его можно найти — на сайте проекта. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МосковскоеЧаепитие</t>
+  </si>
+  <si>
+    <t>12.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7290</t>
+  </si>
+  <si>
+    <t>🍁 Лето в Москве подошло к концу, но началась не менее красивая пора — столица совсем скоро оденется в золото! Оставайтесь с нами — обязательно расскажем, где проводить солнечные осенние дни и уютные вечера.</t>
+  </si>
+  <si>
+    <t>11.09.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7289</t>
+  </si>
+  <si>
+    <t>📆 Осенние выходные: куда сходить 12 и 13 сентября Лето мы провели ярко — и на осень у нас грандиозные планы! В эти выходные жителей и гостей столицы ждут художественные выставки, творческие мастер-классы, спортивные события и многое другое.  📎 Самое интересное — в нашей афише. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Афиша #Выходные</t>
+  </si>
+  <si>
+    <t>11.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7288</t>
+  </si>
+  <si>
+    <t>📎 Театр, литература, кино и искусство вписаны в повседневную жизнь столицы и встречаются в самых разных районах. В финальном выпуске «Это Москва. Приятно познакомиться!» Сергей Минаев, Максим Лутчак и Надежда Михалкова отправились по культурным адресам города и показали, как они связаны с историей столицы и знакомыми фильмами. #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>11.09.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7287</t>
+  </si>
+  <si>
+    <t>✔️ Владимирская область представит свои традиции и туристические маршруты в столице На ВДНХ 12 сентября пройдет День Владимирской области. Программа будет посвящена 80-летию владимирского тяжеловоза — одной из известных пород отечественных лошадей. Гостей ждут конное представление, знакомство с культурой региона, его гастрономией и туристическими маршрутами. 📌 В павильоне №52 можно будет попробовать местные продукты и десерт «Наследие», а также увидеть изделия народных промыслов: гусевской хрусталь, дымовскую керамику, ковровскую игрушку и кольчугинский мельхиор. Интерактивная часть программы познакомит с маршрутами по Золотому кольцу и историей Суздаля. Завершит программу розыгрыш сувениров от бренда «Впечатления с историей». 📌 Еще одной точкой притяжения станет мобильный туристский информационный центр на площади Промышленности. С 10:00 до 18:00 консультанты будут помогать гостям выбрать интересные места для поездки и проводить розыгрыши фирменной одежды. Все мероприятия бесплатные! ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #Фестивали #ВДНХ</t>
+  </si>
+  <si>
+    <t>10.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7286</t>
+  </si>
+  <si>
+    <t>❤️ От первого знакомства с профессиями до поиска работы: как начать карьеру в туризме Московская школа гостеприимства объединяет проекты Мостуризма для тех, кто только присматривается к сфере, уже работает в ней или ищет новых специалистов в команду. О других просветительских проектах рассказываем в карточках. 📈 Также напоминаем, что сейчас идет прием заявок на осенний поток бесплатного интенсива «Твой старт в туризме». Присоединиться могут желающие от 18 до 35 лет, независимо от образования, профессии и региона проживания. Заявки принимают до 5 октября, интенсив стартует 12 октября. Количество мест не ограничено! 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Образование #ТвойСтартВТуризме</t>
+  </si>
+  <si>
+    <t>10.09.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7282</t>
+  </si>
+  <si>
+    <t>🔻 Молодежь со всего мира познакомят с технологическими и культурными проектами Москвы   С 11 по 17 сентября в Екатеринбурге пройдет Международный фестиваль молодежи, который объединит 10 тысяч участников из 191 государства. Российская столица представит на нем стенд «Москва — город будущего», сообщила заммэра Наталья Сергунина:  «Посетители узнают, какие перспективы открывает для молодежи Москва — один из самых современных мегаполисов планеты. Будем рады показать ребятам со всего мира преимущества нашего города, связанные с построением карьеры, технологическим развитием, культурой и комфортной средой для жизни». 📎 Гостям расскажут о ключевых направлениях проекта «Молодежь Москвы», стажировках в столичных компаниях, цифровых сервисах, которыми ежедневно пользуются миллионы москвичей, и опыте столицы в создании инфраструктуры нового поколения. 📎 В зоне отдыха все желающие смогут опробовать ИИ-конструктор путешествий в туристическом сервисе RUSSPASS, который столица активно развивает. 📎 Отдельный интерактивный стенд посвятят возможностям московского кинокластера. Здесь можно будет узнать о съемочных площадках, мерах поддержки и сервисах для кинематографистов. А на стенде проекта «Сделано в Москве» представят продукцию 35 брендов. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Фестивали</t>
+  </si>
+  <si>
+    <t>10.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7281</t>
+  </si>
+  <si>
+    <t>❤️ Сентябрь — сезон музейных маршрутов С началом осени хочется чаще заглядывать на выставки и открывать для себя новые культурные места столицы. Билеты в музеи можно приобрести за городские баллы программы «Миллион призов», где балл равен рублю. 📎 Они начисляются участникам акции «#ВыбираемВместе2026 — Москва», которая пройдет с 18 по 20 сентября одновременно с выборами депутатов Государственной Думы. Те, кто проголосует онлайн или воспользуется терминалом электронного голосования, получат от 1000 до 50 000 баллов. 📎 Участвовать могут совершеннолетние граждане с полной учетной записью на mos.ru. Для жителей других регионов предусмотрена возможность проголосовать в Москве после оформления «Мобильного избирателя». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МиллионПризов</t>
+  </si>
+  <si>
+    <t>09.09.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7280</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Осень в Москве: идеи для семейных прогулок Учебный год начался, но открытия и новые знания не ограничиваются школьной программой! Детские проекты RUSSPASS знакомят с Москвой через игровые маршруты, городские квесты и задания с дополненной реальностью. 📌 Раздел «Москва — детям» на сайте RUSSPASS Здесь собраны афиша, музеи, тематические подборки и готовые планы на день. Например, раздел «Город из книг» знакомит с литературной Москвой и предлагает прогуляться по улицам, где бродил кот-бегемот, а движение на дорогах регулировал Дядя Степа. А «Креативная Москва» объединяет стрит-арт, цифровые инсталляции, интерактивные выставки и творческие мастер-классы. 📌 Миссии-маршруты «Играй в Москву» У каждой миссии — собственный сюжет, карта и задания. В маршруте «Пропавшие искроносы» участникам предстоит отыскать потерявшиеся звездочки на пути от Музея Москвы до Парка Горького. А квест «Стань хранителем времени» посвящен работе машинистов метро, водителей электробусов и капитанов электросудов. За выполненные задания участники получат стикеры, а заполненную карту могут обменять на памятный сувенир. 📌 RUSSPASS Игра В мобильном приложении RUSSPASS участникам нужно найти виртуальных персонажей с помощью камеры смартфона и получить за них очки опыта. Есть и супермультяшки — герои, которые приносят больше всего бонусов. Потом их можно обменять на предложения сервиса из специального каталога. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ДетскийТуризм #Идеи #ИграйВМоскву #Игра</t>
+  </si>
+  <si>
+    <t>09.09.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7279</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣3️⃣ Районы столицы: прогулки в сентябре В рамках проекта «Московский культурный код: Летопись районов» пройдут бесплатные экскурсии. Они посвящены истории разных частей города: от исторической Якиманки до уютных Сокольников. 📎 Регистрация с 16 по 18 сентября 🔴Якиманка — 19 сентября в 12:00 🔴Донской район — 20 сентября в 12:00 🔴Орехово-Борисово — 20 сентября в 13:00 📎 Регистрация с 23 по 25 сентября 🔴Даниловский район — 26 сентября в 12:00 🔴Тушино — 26 сентября в 12:00 🔴Сокольники — 27 сентября в 12:00 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Экскурсии #Афиша #КультурныйКод #ФондКультурныхИнициатив</t>
+  </si>
+  <si>
+    <t>19.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7323</t>
+  </si>
+  <si>
+    <t>📎 Москва договорилась о развитии туротрасли с партнерами из КНР и Казахстана 17 и 18 сентября представители российской столицы подписали три меморандума о сотрудничестве в сфере туризма с коллегами из Китая и Казахстана. Как рассказала заммэра Москвы Наталья Сергунина: «Новые соглашения предполагают укрепление деловых связей между профильными организациями, обмен опытом и взаимную поддержку отраслевых проектов. Эти договоренности помогут привлечь в Москву еще больше иностранных путешественников». 📆 Ранее в этом году столица заключила меморандум с Шэньчжэнем — одним из крупнейших городов Китая. Он предусматривает расширение контактов между специалистами индустрии гостеприимства, проведение совместных мероприятий и обмен лучшими практиками. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Сотрудничество</t>
+  </si>
+  <si>
+    <t>19.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7322</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ «Это Москва. Приятно познакомиться!»: все выпуски туристического шоу Пять серий — пять способов взглянуть на столицу и заметить, как в ней пересекаются разные эпохи. Ведущие проекта — Сергей Минаев, Максим Лутчак и Надежда Михалкова — знакомят с городом с разных сторон: Москва «тогда» представлена через историю улиц, зданий и знаменитых заведений, «сейчас» — через новые районы и общественные пространства. А еще есть Москва «всегда» — с ней можно познакомиться через фильмы и знакомые нескольким поколениям места съемок. Каждая серия посвящена отдельной теме: 🔴«Код Москвы» — Ивановская горка и Хитровка, Болотная площадь и город из фильма «Москва слезам не верит» 🔴«Москва как ЕСТЬ» — легендарные рестораны, кухни российских регионов на ВДНХ и гастрономические адреса из кино 🔴«Москва архитектурная» — наследие Федора Шехтеля, здания из «Служебного романа» и современный ЗИЛАРТ 🔴«Москва для своих» — старые московские клубы, «Суперметалл» и маршрут по следам фильма «Я шагаю по Москве» 🔴«Москва культурная» — Таганка, Цветной бульвар и столица «Покровских ворот» 📎 Все выпуски уже собраны в одном плейлисте. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЭтоМосква</t>
+  </si>
+  <si>
+    <t>17.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7320</t>
+  </si>
+  <si>
+    <t>✔️ Выборы депутатов Госдумы: как проголосовать онлайн Уже завтра у жителей столицы будет возможность поддержать кандидатов. Выборы продлятся три дня: с 18 по 20 сентября. Принять участие в них можно в том числе дистанционно. ❗️Для онлайн-голосования понадобится полная учетная запись на mos.ru и постоянная регистрация в Москве. Заранее подавать заявление не нужно. 📌 Подробная информация об условиях участия в выборах собрана в специальном разделе на сайте mos.ru.</t>
+  </si>
+  <si>
+    <t>17.09.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7318</t>
+  </si>
+  <si>
+    <t>🍁 Встречаем золотую осень и дарим классный бокс! В наборе: яркая толстовка, стильная футболка, вместительный шопер и сертификат на полёт на авиатренажёре. Для участия подпишитесь: ✅Про Мой район ✅Авиатренажёры Лайнер 737 ✅Бесплатная Москва ✅Мостуризм Победителя определим 28 сентября. Для получения подарка нужно находиться в Москве. Участников: 181 Призовых мест: 1 Дата розыгрыша: 15:00, 28.09.2026 MSK (9 дней)</t>
+  </si>
+  <si>
+    <t>17.09.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7314</t>
+  </si>
+  <si>
+    <t>📈 Молодежный турпоток в Москву выше, чем в среднем по миру В столице молодежный туризм занимает большую долю рынка, чем в среднем по миру. Он обеспечивает 26% турпотока, тогда как общемировой показатель, по данным Мостуризма, составляет 23%. Как рассказала заммэра Наталья Сергунина: «За 2025 год столицу посетили около семи миллионов молодых путешественников. Почти 1,3 миллиона из них — иностранцы». 📎 Москва — самое популярное направление для поездок по России среди молодежи. Более половины туристов в возрасте от 18 до 35 лет, которые за последние три года путешествовали по стране, побывали в столице. Кроме того, молодежь составляет 49% турпотока из государств дальнего зарубежья. 🎶 Молодых путешественников привлекает насыщенная культурная программа Москвы. Они проводят здесь больше времени, чем российские путешественники в целом: в среднем шесть дней против стандартных четырех-пяти. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Статистика #Турпоток</t>
+  </si>
+  <si>
+    <t>17.09.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7313</t>
+  </si>
+  <si>
+    <t>🍴Москва на вкус: баллы «Миллиона призов» — на гастрономические открытия Завтрак в любимом кафе, кофе по дороге на выставку или ужин в историческом ресторане — еда давно стала частью знакомства со столицей! Городские баллы программы «Миллион призов» можно потратить в кафе и ресторанах партнеров. 📎 Получить их можно во время акции «#ВыбираемВместе2026 — Москва», которая пройдет с 18 по 20 сентября. Для этого нужно проголосовать на выборах депутатов Госдумы электронно: онлайн или с помощью терминала на избирательном участке. Участникам начислят от 1000 до 50 000 городских баллов, при этом один балл равен рублю. Так обычный поход в ресторан или чашка кофе могут стать частью следующего маршрута по столице! Подробности участия в акции собраны на сайте ag-vmeste.ru 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #МиллионПризов</t>
+  </si>
+  <si>
+    <t>16.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7312</t>
+  </si>
+  <si>
+    <t>🗓 Регистрацию на бесплатные экскурсии ко Всемирному дню туризма продлили У желающих записаться на мероприятия в рамках акции «Московские истории» появился дополнительный день! Регистрация закроется только 17 сентября, в 18:00. 📌 С 25 по 27 сентября участников ждут маршруты по музеям, театрам, историческим районам и другим знаковым местам столицы. Всего программа объединит более 500 экскурсий на 160 площадках. ❗️Зарегистрироваться можно в туристическом сервисе RUSSPASS. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #ДеньТуризма #МосковскиеИстории #RUSSPASS #Экскурсии</t>
+  </si>
+  <si>
+    <t>16.09.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7311</t>
+  </si>
+  <si>
+    <t>📆 Продолжается прием заявок на премию «Путеводная звезда — 2026» «Путеводная звезда» — ежегодная премия Правительства Москвы для туристической отрасли. С 1999 года ее получают компании, проекты и специалисты в сфере туризма и гостеприимства города Москвы 🔻 В 2026 году победителей определят в 36 номинациях, объединенных в семь категорий:  🔴Гостиницы 🔴Гастрономия и покупки 🔴Культура и развлечения 🔴Общественные пространства и городская среда 🔴Технологии и будущее 🔴Люди и кадры 🔴Медиа 📈 В этом году впервые отметят лучшее деловое событие в сфере туризма, объект промышленного туризма, водно-термальный комплекс, площадку для мероприятий, цифровое решение и финансовое решение для иностранных туристов.  📎 Заявки принимают в 17 конкурсных номинациях. Участие бесплатное, а результаты проектов оценивают за период с 1 июля 2025 года по 1 сентября 2026-го. 📩 Подать заявку можно до 18:00 9 октября на портале RUSSPASS.Бизнес. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы   #Премии #ПутеводнаяЗвезда</t>
+  </si>
+  <si>
+    <t>16.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7310</t>
+  </si>
+  <si>
+    <t>🍽 В отель через Макс: новые правила заселения Граждане России могут зарегистрироваться в гостинице с помощью Цифрового ID в мессенджере Макс без предъявления бумажных документов. Сервис также доступен путешественникам с детьми. 📌 Как заселиться: 🟣открыть Макс, перейти в раздел «Цифровой ID» и выбрать пункты: «Паспорт», «Предъявить» 🟣сотрудник отеля отсканирует код для передачи данных паспорта в систему 🟣нажать кнопку «Подтвердить» и показать сотруднику QR-код с фото для подтверждения личности Идентичный сценарий предусмотрен и для заселения с несовершеннолетними детьми, только вместо пункта «Паспорт» необходимо выбрать «Семья и дети», «Свидетельство о рождении». 🕐 Такой способ делает заселение быстрее, удобнее и безопаснее, так как бумажные документы не понадобятся. Это особенно удобно в поездках, когда хочется пройти оформление на стойке регистрации и быстрее получить доступ к номеру. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #Гостиницы #Отели</t>
+  </si>
+  <si>
+    <t>20.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7326</t>
+  </si>
+  <si>
+    <t>🍂 Осень Москве к лицу! Мягкий солнечный свет и золото на кронах преображают знакомые городские пейзажи. Оставайтесь с нами: впереди анонсы городских событий, новые маршруты и идеи для прогулок по осенней столице.</t>
+  </si>
+  <si>
+    <t>29.09.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7390</t>
+  </si>
+  <si>
+    <t>❤️ Выберите свою открытку о Золотом кольце RUSSPASS и Школа дизайна НИУ ВШЭ открыли народное голосование конкурса «Коллекция путешествий по Золотому кольцу». До 18 октября можно поддержать понравившиеся работы в номинациях «Нарисованная открытка» и «Фото». 📎 В конкурсе участвовали авторы из разных регионов России. Всего они представили более 300 работ. В шорт-лист вошли по 10 проектов в каждой номинации, а теперь пользователям предстоит выбрать лучших. 📩 В номинации «Нарисованная открытка» участники создали серии из 12 иллюстраций о городах и населенных пунктах Золотого кольца. Фотографы представили по 12 снимков, сделанных как минимум в трех точках расширенного маршрута. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #ЗолотоеКольцо</t>
+  </si>
+  <si>
+    <t>29.09.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7389</t>
+  </si>
+  <si>
+    <t>✔️ «Московская школа гостеприимства» запускает два новых курса Ко Всемирному дню туризма, который прошел 27 сентября, проект подготовил бесплатные просветительские программы для сотрудников и собственников туристических организаций Москвы, а также представителей регионов маршрута «Золотое кольцо». 📌 «Инструменты маркетинга в туризме» — курс о том, как изучать аудиторию и конкурентов, выбирать каналы продаж и составлять рекламный план. Вместе с материалами участники получат рабочую тетрадь от маркетолога и руководителя рекламного агентства Елены Белоусовой с заданиями и готовыми промптами для нейросетей. 📌 «Инклюзивный туризм: доступность как ресурс роста» посвящен созданию удобной и бережной среды для разных категорий гостей, включая маломобильные группы населения. В рабочей тетради автор курса Виктория Дегтярева собрала рекомендации, которые помогут поэтапно внедрить инклюзивный подход и оценить необходимые изменения. ✉️ Курсы состоят из коротких прикладных материалов и рабочих тетрадей, которые останутся у участников после обучения. После успешного прохождения можно получить сертификат «Московской школы гостеприимства». ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ШколаГостеприимства</t>
+  </si>
+  <si>
+    <t>28.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7382</t>
+  </si>
+  <si>
+    <t>🍁 Сегодня день туризма! Давайте влюбляться в Москву заново. Вместе с Мостуризмом собрали места, которые обязательно нужно посетить каждому — от технологичных чудес до тихих уголков для отдыха. Сохраняйте подборку и открывайте Москву с новой стороны. Еще больше советов — здесь. 📲 Дептранс Москвы в МАКС</t>
+  </si>
+  <si>
+    <t>28.09.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7381</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ Продуктовые посты Мостуризма за 27.9 🔴 не забирать, ещё редачу ✅ Сервис RUSSPASS https://t.me/moscomtourism/7375</t>
+  </si>
+  <si>
+    <t>28.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7380</t>
+  </si>
+  <si>
+    <t>✔️ Камера, мотор: новый маршрут «Играй в Москву» познакомит детей с языком кино В проекте «Играй в Москву» появилась новая семейная миссия — «Разбудить киномашину». Впервые городской квест выстроен не вокруг осмотра достопримечательностей, а через знакомство с языком кино. 🕐 На время прогулки семья станет съемочной группой: дети и подростки возьмут на себя роль режиссеров, а родители и близкие помогут им снимать сцены. Чтобы запустить таинственную киномашину, участникам предстоит собрать элементы настоящего фильма — от крупного плана и погони до света и тишины. 📌 Маршрут проходит через Ковбойский городок, декорацию «Москва 1940-х», Главную арку, Ярмарочную площадь, Парк сказок и Театр. Выполняя задания, участники узнают, как в кино работают дуэль взглядов, эффект масштаба, свет и хромакей, а также познакомятся с приемами монтажа и современными технологиями съемки. Снятые в разных декорациях эпизоды можно будет объединить в семейный мини-фильм. 💬 Проходить миссию помогает аудиогид — профессиональный «голос за кадром», который открывается по QR-коду на бумажной карте. После прохождения экземпляр с выполненными заданиями и наклейками-наградами можно обменять на подарок в кассе кинопарка или туристических центрах «Москва». ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ИграйВМоскву</t>
+  </si>
+  <si>
+    <t>27.09.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7376</t>
+  </si>
+  <si>
+    <t>📎 Бренд «Москва» и ÖMANKÖ выпустили совместную коллекцию Ко Всемирному дню туризма бренд «Москва» представил лимитированную коллекцию, созданную вместе с московским творческим объединением ÖMANKÖ. В нее вошли худи, футболки и кепки с авторским дизайном, который предлагает взглянуть на столицу через систему координат и созвездий. ❤️ На карте звездного неба вместо привычных названий — узнаваемые городские места: ВДНХ, Пушкинский музей, «ГЭС-2», Московский метрополитен и Москва-река. Она соединяет отдельные точки в единую карту столицы — такую, которую теперь можно носить с собой. Коллекция уже представлена в онлайн-магазине туристического бренда «Москва» на RUSSPASS. Посмотреть новинки и другие сувениры столицы можно на сайте. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #БрендМосква</t>
+  </si>
+  <si>
+    <t>27.09.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7375</t>
+  </si>
+  <si>
+    <t>⭕️ Как ИИ-сервисы RUSSPASS помогают путешественникам Всемирный день туризма в 2026 году посвящен цифровой повестке и искусственному интеллекту. Так, в RUSSPASS ИИ помогает выбрать идею для выходных, построить маршрут и открыть город с новой стороны. ❤️ RUSSPASS — первый в России туристический сервис, в котором ИИ дает комплексные персональные рекомендации для путешественников и сопровождает пользователя на всех этапах поездки. Что есть в сервисе: 📎 ИИ-конструктор спланирует прогулку или автопутешествие: достаточно указать город, даты, компанию и интересы. Сервис учтет длительность поездки, время на посещение локаций и перемещения между ними, подскажет дополнительные места по пути. А планировщик путешествий объединит в одну поездку сохраненные места и готовые маршруты. 📎 Чат-гид МосКот расскажет, чем заняться в выходные, найдет интересную площадку или событие, а также поможет купить билеты и ответит на вопросы о поездке. 📎 Умные аудиогиды RUSSPASS устроены как плейлисты: у каждой точки — свой трек, озвученный с помощью нейросети. Записи можно включать в любом порядке, параллельно рассматривать фотографии и читать описания. Карта в приложении помогает следить за маршрутом. 📎 В RUSSPASS Игре с дополненной реальностью пользователям предстоит ловить виртуальных героев с помощью камеры смартфона. За них начисляют опыт и бонусы — их обменивают на подарки и билеты партнеров сервиса за 10 рублей. 📆 RUSSPASS работает с 2020 года. Сегодня на нем представлены отели, театры, музеи и рестораны в 85 регионах России, а также инструменты для планирования поездок, бронирования билетов и гостиниц. Узнать все о путешествиях по России поможет RUSSPASS Журнал. А для представителей туристической отрасли работает RUSSPASS.Бизнес. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS</t>
+  </si>
+  <si>
+    <t>27.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7369</t>
+  </si>
+  <si>
+    <t>🌏 Москва объединяет людей из разных уголков мира и остается городом, который хочется увидеть, узнать и запомнить навсегда! Иностранные путешественники все чаще приезжают в столицу — особенно молодые люди, которым интересно исследовать насыщенную культурную жизнь города. В Москву едут за историей и атмосферой, впечатлениями и открытиями. 📸 Подтверждение этому — архивные и современные кадры. #ДеньТуризма</t>
+  </si>
+  <si>
+    <t>27.09.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7367</t>
+  </si>
+  <si>
+    <t>❤️ По случаю праздника студенты Московского государственного университета спорта и туризма рассказали о любимых местах в столице. 📎 Например, Елизавета Коростина выделила парк «Зарядье» за красивые виды и Третьяковскую галерею за атмосферу русской культуры и истории. А Мария Жучкова отметила Кировоградские пруды и парк «Дружбы» у Северного речного вокзала. Первая локация помогает ей отвлекаться от городской суеты, а вторая отлично подходит для прогулок с друзьями. #Места #ДеньТуризма</t>
+  </si>
+  <si>
+    <t>27.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7366</t>
+  </si>
+  <si>
+    <t>📎 Сегодня отмечается Всемирный день туризма! Изучать Москву можно бесконечно, а для этого пора купить билеты, собрать чемодан и приехать. Например, прямо сейчас. А праздник — отличный повод собраться вместе в столице! В честь этого подготовили материал о городе глазами его жителей. Открывайте Москву вместе с нами! #ДеньТуризма</t>
+  </si>
+  <si>
+    <t>26.09.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7361</t>
+  </si>
+  <si>
+    <t>📎 В Москве прошел квиз «Первый в туризме» Вчера состоялась ежегодная интеллектуальная игра, приуроченная ко Всемирному дню туризма. В ней встретились 30 команд участников от 18 до 25 лет, которым предстояло пройти семь раундов и ответить на 50 вопросов о путешествиях. Помимо квиза, участники пообщались с экспертами сферы туризма и гостеприимства и обсудили карьерные возможности в индустрии. По итогам игры определили команды-победители. Золото забрала команда «Регионоведы МГУ», серебро — «Твой старт в туризме» и бронзу — «Буревестник». 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ПервыйВТуризме</t>
+  </si>
+  <si>
+    <t>26.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7358</t>
+  </si>
+  <si>
+    <t>❤️ После школы: познавательные маршруты по Москве от RUSSPASS С началом учебного года сервис предлагает учащимся и их родителям дополнить занятия прогулками по столице. На RUSSPASS появились программы, которые помогают изучать школьные предметы в музеях и интерактивных пространствах, знакомиться с профессиями и проводить время всей семьей. 📎 «Уроки впечатлений» превращают город в большой учебный класс: русский язык ждет в музее «Слово», физика — в «Экспериментаниуме», биология — в «Аптекарском огороде», а астрономия — в Московском планетарии. В программу также вошли Музей криптографии, Новая Третьяковка, Музей Москвы и другие площадки. 📎 Для семейного отдыха подойдет «Яркий старт учебного года». Он объединяет «Остров мечты», музей-заповедник «Коломенское», речную прогулку, мастер-классы и игровую экскурсию по дворцу царя Алексея Михайловича. 📎 Познакомиться с разными профессиями поможет маршрут «Пусть меня научат!». Школьники смогут попробовать себя в роли археологов и нумизматов, узнать больше о сити-фермерстве и мехатронике, поэкспериментировать с молекулярной кухней и светом, а также освоить основы кодирования информации. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #Маршруты #ДетскийТуризм</t>
+  </si>
+  <si>
+    <t>25.09.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7353</t>
+  </si>
+  <si>
+    <t>✔️ От «царь-аптеки» до Аптекарского огорода: прогулка по истории фармации Москвы Ко Всемирному дню фармацевта RUSSPASS собрал места столицы, связанные с историей аптечного дела. В подборке — старинные аптеки, здания, где когда-то работали известные фармацевты, тематические сады и памятники ученым. 📌 Например, на Никольской улице можно увидеть бывшую аптеку Феррейна, которую за масштаб и роскошное оформление называли «царь-аптекой». На Пречистенке работает одна из старейших действующих аптек Москвы, а на Малой Бронной благодаря реставрации сохранилась историческая вывеска аптеки, открытой здесь более ста лет назад. Одна из востребованных функций RUSSPASS — создание индивидуальных тематических путешествий. Пользователи добавляют понравившиеся локации в «Избранное», а планировщик создает на их основе полноценную прогулку. Например, в маршрут можно добавить Аптекарский огород, Аптекарский переулок, Трапезную палату Аптекарского приказа и другие места, связанные с медициной и фармацией. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #RUSSPASS #Маршруты #Места</t>
+  </si>
+  <si>
+    <t>25.09.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7352</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣3️⃣Прогулки по разным уголкам столицы: куда сходить Проект «Московский культурный код: Летопись районов» в ближайшие дни приглашает на бесплатные экскурсии. Успейте записаться, так как сегодня последний день регистрации! 🔴Даниловский район — 26 сентября 🔴Тушино — 26 сентября 🔴Сокольники — 27 сентября 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Экскурсии #Афиша #КультурныйКод #ФондКультурныхИнициатив</t>
+  </si>
+  <si>
+    <t>25.09.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7351</t>
+  </si>
+  <si>
+    <t>📌 Столица — в стаканчике: Мостуризм и «Перекресток Select» Ко Всемирному дню туризма мы запускаем совместную коллаборацию с «Перекресток Select». В семи магазинах сети можно будет приобрести любой напиток в лимитированном кобрендинговом шубере, а при покупке ванильного рафа получить в подарок ремувку «Москва». ❗️На шубере разместили QR-код на Discover Moscow — цифровой гид с маршрутами, достопримечательностями и идеями для прогулок. Так что после кофе можно сразу выбрать, куда отправиться дальше и открыть для себя Москву с новой стороны. 🗓 Акция пройдет 26 и 27 сентября в магазинах «Перекресток Select» на Долгоруковской, Валовой и Кожевнической улицах, Ленинградском вокзале, Новорязанской и Звенигородской улицах, а также на причале на Крымском Валу. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы</t>
+  </si>
+  <si>
+    <t>25.09.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7350</t>
+  </si>
+  <si>
+    <t>🍴 День гастротуризма пройдет на ВДНХ Мостуризм вместе с командой поваров федерального проекта «Гастрономическая карта России» проведет День гастротуризма в Доме российской кухни на ВДНХ 30 сентября. Событие войдет в программу празднования Международного дня туризма. ☕️ Участников ждут дегустация популярных купажей серии «Московское чаепитие» и презентация одноименного меню для туристических групп, разработанного совместно с туроператором «Русь». ❤️ Кроме того, состоятся презентации трех гастрономических маршрутов от аттестованных московских экскурсоводов. Каждый рассказ дополнит дегустация блюда, которое пробуют путешественники во время экскурсии. 🕑 Программа: 🔴13:00–14:00 — дегустация купажей серии «Московское чаепитие» и презентация меню 🔴14:00–15:00 — гастромаршрут «Вкусная история ВДНХ» с Татьяной Ефремовой, аттестованным экскурсоводом и исследователем ВДНХ 🔴15:00–16:00 — гастромаршрут «Вкусные истории Москвы — гастрономия Китай-города» со Светланой Ежуновой 🔴16:00–17:00 — гастромаршрут «Что ела Москва? Традиции русской кухни!» с Мариной Крамской, основателем экскурсионного бюро «Вся Москва» 💬 Автор программы — Екатерина Шаповалова, куратор Дома российской кухни, автор и руководитель федерального проекта «Гастрономическая карта России», лауреат премий Правительства России и Москвы в области туризма. 📎 Для посещения нужна предварительная регистрация. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Афиша #МосковскоеЧаепитие #ВДНХ</t>
+  </si>
+  <si>
+    <t>24.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7345</t>
+  </si>
+  <si>
+    <t>❤️ Ко Всемирному дню туризма пройдет квест по знаковым местам Москвы С 25 по 27 сентября жители и гости столицы смогут принять участие в квесте по известным локациям города и получить памятный подарок. В одном из шести туристических центров «Москва» предлагается взять буклет с заданиями, после выполнения которых нужно собрать все отметки и забрать сувенирную продукцию бренда «Москва». 📎 Маршрут пройдет через Северный речной и Ленинградский вокзалы, «Остров мечты», Большую Дмитровку и Тверскую площадь, а завершится у мультимедийного объекта «Матрешка Москвы» в «Зарядье». Например, на Северном речном вокзале нужно найти уменьшенную копию здания, а на Тверской улице — сделать фотографию на фоне исторического строения. Выполнение каждого задания участники подтверждают фотографией у сотрудников туристических центров. В финале необходимо показать все отметки и скачать приложение RUSSPASS в центре «Матрешка Москвы». Подробнее о туристических центрах — на сайте Discover Moscow. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #RUSSPASS #БрендМосква #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>24.09.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7344</t>
+  </si>
+  <si>
+    <t>❤️ RUSSPASS приглашает рассказать о путешествии по Золотому кольцу В преддверии 60-летия знаменитого маршрута RUSSPASS Журнал при поддержке проектного офиса «Золотое кольцо» ЦСР запускает конкурс статей. Путешественникам предлагают поделиться впечатлениями от поездки, рассказать о любимых местах, дать полезные советы и подсказать, на что стоит обратить внимание в городах маршрута. 📎 К участию приглашают всех желающих. Нужно подготовить уникальную статью объемом от 3 до 10 тысяч знаков и дополнить ее фотографиями. Работы принимаются с 25 сентября по 8 ноября, а 21 ноября объявят победителя. Лучший материал опубликуют в RUSSPASS Журнале, а его автор получит диплом и брендированный мерч «Золотого кольца». 📩 Отправить статью можно на mag@russpass.ru с пометкой «Золотое кольцо 2.0». На конкурс не принимаются тексты, созданные нейросетями, с рекламой или не соответствующие тематике маршрута. Узнать больше о городах Золотого кольца можно в специальном разделе RUSSPASS. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #ЗолотоеКольцо #Конкурс</t>
+  </si>
+  <si>
+    <t>24.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7343</t>
+  </si>
+  <si>
+    <t>📌 «Тайны Зеленой планеты»: пешеходный маршрут для детей В рамках проекта «Играй в Москву» в пятницу ребята вместе с родителями отправятся на прогулку по центру столицы. Маршрут начнется у храма Христа Спасителя, пройдет через «ГЭС-2», Александровский сад и Красную площадь, а завершится в парке «Зарядье». ✔️ Участники смогут представить себя учениками Школы Городской Природы и Счастья и выяснить, как современные мегаполисы сосуществуют с окружающей средой. По пути ребята будут выполнять задания и вписывать ответы в специальную карту: за прохождение миссии можно получить сувенир. 🗓 Начало — 25 сентября в 15:00. Для посещения «ГЭС-2» каждому участнику нужно заранее зарегистрироваться на сайте пространства. С собой стоит взять ручку или карандаш. ✔️ Подписаться в Максе на каналы: 🟣Мостуризма 🟣Мэра Москвы #ИграйВМоскву #Маршруты #ДетскийТуризм</t>
+  </si>
+  <si>
+    <t>23.09.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7342</t>
+  </si>
+  <si>
+    <t>🔻 Москва и регионы развивают совместные маршруты по России Поездку в столицу можно объединить с путешествием в Санкт-Петербург, Нижний Новгород, Казань, Тулу, Тюмень и другие направления. Сейчас действует 10 проектов «Москва +». Среди них: 🔴«Два города — миллион впечатлений», объединяющий Москву и Санкт-Петербург 🔴«Три столицы: от рассвета до заката» с маршрутами по Москве, Санкт-Петербургу и Нижнему Новгороду 🔴«Русские каникулы. Из столицы России в столицу Сибири», который знакомит с Москвой и Тюменской областью 🔴Вместе с семью регионами столица развивает и национальный туристский маршрут «Золотое кольцо» 📈 Чтобы создавать такие проекты, Москва регулярно встречается с представителями туристической отрасли из разных частей страны. С начала 2026 года в регионах прошли 12 бизнес-миссий. На них участники рассказывали о своих туристических предложениях и обсуждали новые форматы сотрудничества. 📎 Один из примеров такой работы — сотрудничество с Тульской областью. В 2026 году Москва и регион подписали три соглашения в сфере туризма. Так появился проект «Москва + Тульская область: путешествие сквозь традиции» и развивается маршрут «Россия Льва Толстого». Первые мероприятия уже прошли: в рамках фестиваля «Усадьбы Москвы» состоялась программа «Летнее путешествие. Москва — Ясная Поляна». 💬 В течение года Мостуризм также участвовал в совещании по развитию водного туризма в Волжском бассейне, выставке «Интурмаркет-2026» в Нижнем Новгороде и международном форуме «Путешествуй!» в Москве.  ‼️Отдельное внимание столица уделяет детскому туризму. Так, креативная лаборатория «Москва» и детский мобильный туристический центр работали на трех крупных региональных событиях: «Российской школьной весне», фестивалях «Архстояние детское» и «Больше чем путешествие».  ❤️ Регионы также представляют свои туристические возможности в Москве. В марте на Тверском бульваре и ВДНХ работала фотовыставка «Крым в моем сердце». В мае делегация Красноярского края рассказывала о путешествиях по Енисею, северным территориям и историческим городам. А в августе в «Коломенском» прошли Дни Тульской области. 🟥 Собрать поездку по стране помогает RUSSPASS. В 2026 году сервису исполнилось шесть лет. Сегодня на нем представлены готовые туры, тематические маршруты и другие предложения из 85 регионов России. 🔻 Подписаться в Максе на каналы: 🔴Мостуризма 🔴Мэра Москвы #Сотрудничество #ДетскийТуризм #RUSSPASS</t>
+  </si>
+  <si>
+    <t>23.09.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7338</t>
+  </si>
+  <si>
+    <t>✔️ В столице стартовали походы «Время открытий» В сентябре жители города могут присоединиться к тематическим прогулкам по паркам и природным территориям Москвы и Подмосковья. Акция «Время открытий» проходит в рамках Всероссийского проекта «Походы Первых — Больше, чем путешествие» и приурочена к Месяцу знаний и Всемирному дню туризма. Участниками могут стать школьники, студенты средних специальных учебных заведений, активисты Движения Первых и других молодежных организаций, работающая молодежь с педагогами и наставниками, а также семьи с детьми. Они смогут посетить занятия по биологии, географии и истории на природе, узнать больше об экологии и потренировать туристические навыки. 📌 Подробная информация о походах собрана на сайте. ✔️ Подписаться в Максе на каналы: 🟢Мостуризма 🟢Мэра Москвы #Маршруты</t>
+  </si>
+  <si>
+    <t>22.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7337</t>
+  </si>
+  <si>
+    <t>1️⃣2️⃣ В туристических центрах «Москва» расскажут, что посмотреть и куда сходить В центрах можно уточнить маршрут, разобраться в городском транспорте, узнать о достопримечательностях и событиях, а также заказать фирменные сувениры. Сотрудники консультируют посетителей на русском и иностранных языках. Туристические центры «Москва» работают по следующему расписанию: 📌 Внутри многофункционального пространства «Матрешка Москвы» в парке «Зарядье»: 🔵по понедельникам — с 12:00 до 21:00 🔵вторник–воскресенье — с 10:00 до 21:00 📌 На Тверской площади на территории ярмарки «Московские сезоны»: 🔵в будни — с 12:00 до 21:00 🔵в выходные — с 11:00 до 21:00 📌 В туристско-банковском офисе на Большой Дмитровке, д. 21/7: 🔵ежедневно с 9:30 до 20:30 📌 На Ленинградском вокзале: 🔵ежедневно с 5:00 до 23:30 📌 На Северном речном вокзале: 🔵ежедневно с 9:00 до 20:00 📌 В парке развлечений «Остров мечты»: 🔵ежедневно с 10:00 до 22:00 ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #ТуристическиеЦентры</t>
+  </si>
+  <si>
+    <t>21.09.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/moscomtourism/7331</t>
+  </si>
+  <si>
+    <t>📌 От новых рынков до ИИ: в Москве пройдет Meet Global MICE Congress Главное международное событие в сфере делового туризма в России приглашает организаторов бесплатно посетить стенды поставщиков услуг и ведущих MICE-дестинаций из РФ, стран БРИКС и Глобального Юга! 🗓 Четвертый международный форум делового туризма Meet Global MICE Congress состоится 16 и 17 декабря в Москве. Форум объединит организаторов мероприятий, корпоративных заказчиков, отельеров, представителей конгрессных площадок, туристических компаний, профильных ассоциаций и органов власти. 🔤 В 2026 году организаторов мероприятий и корпоративных заказчиков ждет полезное обновление: им стала доступна опция зарегистрироваться как «Посетитель с системой назначения встреч». Это значит, что можно спланировать свое участие в выставке, предварительно познакомиться с экспонентами и назначить встречи на стендах и в b2b-переговорах с туристической отраслью Москвы, которые пройдут во второй день конгресса. А также распределить свое время, чтобы охватить и выставку, и деловую программу. ❗️В центре ее внимания — практический инструментарий для участников MICE-индустрии: от формирования стратегии до прикладных решений, превращающих идею в осязаемый финансовый результат. Делегаты обсудят выход на новые рынки, привлечение инвестиций, меры поддержки бизнеса и цифровую трансформацию, включая внедрение искусственного интеллекта. Отдельные сессии будут посвящены созданию сильных брендов дестинаций с опорой на культурный код регионов, а также специфике работы на рынках БРИКС и Глобального Юга. 📈 Экономический блок охватит вопросы управления рентабельностью, предотвращения кассовых разрывов и поиска нестандартных источников дохода. Особый акцент будет сделан на эволюции бизнес-модели: переходе от продажи «человеко-часов» к предоставлению измеримой ценности для заказчика. Своими кейсами поделятся лидеры рынка, которым удалось сохранить высокие темпы роста и успешно масштабировать бизнес. 📌 Регистрация открыта на портале RUSSPASS.Бизнес. ✔️ Подписаться в Максе на каналы: 🔵Мостуризма 🔵Мэра Москвы #RUSSPASSБизнес #ДеловойТуризм #MICE #БРИКС</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5351,62 +9002,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H551"/>
+  <dimension ref="A1:H957"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2611.791" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3625.115" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -17791,50 +21442,6952 @@
       <c r="G550">
         <v>28</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
         <v>80598</v>
       </c>
       <c r="B551" t="s">
         <v>1655</v>
       </c>
       <c r="C551" t="s">
         <v>1656</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>1657</v>
       </c>
       <c r="E551">
         <v>4655</v>
       </c>
       <c r="F551">
         <v>13</v>
       </c>
       <c r="G551">
         <v>27</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>98280</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E552">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>98281</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E553">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>98282</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E554">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>98283</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E555">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>98284</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E556">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>98285</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E557">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>98286</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E558">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>98287</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E559">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>98288</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E560">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>98289</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E561">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>98290</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E562">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>98291</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E563">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>98292</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E564">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>98293</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E565">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>98294</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E566">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>98295</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E567">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>98296</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E568">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>98297</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E569">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>98298</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E570">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>98299</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E571">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>98300</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E572">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>98301</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E573">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>98302</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E574">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>98303</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E575">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>98304</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E576">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>98305</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E577">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>98306</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E578">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>98307</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E579">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>98308</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E580">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>98309</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E581">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>98310</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E582">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>98311</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E583">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>98312</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E584">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>98313</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E585">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>98314</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E586">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>98315</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E587">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>98316</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E588">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>98317</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E589">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>98318</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E590">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>98319</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E591">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>98320</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E592">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>98321</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E593">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>98322</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E594">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>98323</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E595">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>98324</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E596">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>98325</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E597">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>98326</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E598">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>98327</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E599">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>98328</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E600">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>98329</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E601">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>98330</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E602">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>98331</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E603">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>98332</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E604">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>98333</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E605">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>98334</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E606">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>98335</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E607">
+        <v>7909</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>98336</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E608">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>98337</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E609">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>98338</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E610">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>98339</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E611">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>98340</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E612">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>98341</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E613">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>98342</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E614">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>98343</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E615">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>98344</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E616">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>98345</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E617">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>98346</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E618">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>98347</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E619">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>98348</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E620">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>98349</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E621">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>98350</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E622">
+        <v>5963</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>98351</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E623">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>98352</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E624">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>98353</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E625">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>98354</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E626">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>98355</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E627">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>98356</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E628">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>98357</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E629">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>98358</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E630">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>98359</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E631">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>98360</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E632">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>98361</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E633">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>98362</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E634">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>98363</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E635">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>98364</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E636">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>98365</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E637">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>98366</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E638">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>98367</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E639">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>98368</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E640">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>98369</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E641">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>98370</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E642">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>98371</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E643">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>98372</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E644">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>98373</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E645">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>98374</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E646">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>98375</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E647">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>98376</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E648">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>98377</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E649">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>98378</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E650">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>98379</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E651">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>98380</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E652">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>98381</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E653">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>98382</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E654">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>98383</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E655">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>98384</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E656">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>98385</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E657">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>98386</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E658">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>98387</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E659">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>98388</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E660">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>98389</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E661">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>98390</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E662">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>98391</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E663">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>98392</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E664">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>98393</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E665">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>98394</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E666">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>98395</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E667">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>98396</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E668">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>98397</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E669">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>98398</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E670">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>98399</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E671">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>98400</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E672">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>98401</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E673">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>98402</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E674">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>98403</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E675">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>98404</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E676">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>98405</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E677">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>98406</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E678">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>98407</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E679">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>98408</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E680">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>98409</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E681">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>98410</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E682">
+        <v>5581</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>98411</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E683">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>98412</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E684">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>98413</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E685">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>98414</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E686">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>98415</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E687">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>98416</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E688">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>98417</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E689">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>98418</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E690">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>98419</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E691">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>98420</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E692">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>98421</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E693">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>98422</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E694">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>98423</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E695">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>98424</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E696">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>98425</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E697">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>98426</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E698">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>98427</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E699">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>98428</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E700">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>98429</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E701">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>98430</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E702">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>98431</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E703">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>98432</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E704">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>98433</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E705">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>98434</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E706">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>98435</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E707">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>98436</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E708">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>98437</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E709">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>98438</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E710">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>98439</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E711">
+        <v>4570</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>98440</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E712">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>98441</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E713">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>98442</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E714">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>98443</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E715">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>98444</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E716">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>98445</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E717">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>98446</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E718">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>98447</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E719">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>98448</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E720">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>98449</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E721">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>98450</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E722">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>98451</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E723">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>98452</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E724">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>98453</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E725">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>98454</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E726">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>98455</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E727">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>98456</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E728">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>98457</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E729">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>98458</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E730">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>98459</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E731">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>98460</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E732">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>98461</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E733">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>98462</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E734">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>98463</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E735">
+        <v>7517</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>98464</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E736">
+        <v>5958</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>98465</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E737">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>98466</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E738">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>98467</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E739">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>98468</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E740">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>98469</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E741">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>98470</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E742">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>98471</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E743">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>98472</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E744">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>98473</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E745">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>98474</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E746">
+        <v>4804</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>98475</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E747">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>98476</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E748">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>98477</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E749">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>98478</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E750">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>98479</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E751">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>98480</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E752">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>98481</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E753">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>98482</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E754">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>98483</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E755">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>98484</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E756">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>98485</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E757">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>98486</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E758">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>98487</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E759">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>98488</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E760">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>98489</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E761">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>98490</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E762">
+        <v>6764</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>98491</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E763">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>98492</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E764">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>98493</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E765">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>98494</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E766">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>98495</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E767">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>98496</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E768">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>98497</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E769">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>98498</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E770">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>98499</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E771">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>98500</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E772">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>98501</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E773">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>98502</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E774">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>98503</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E775">
+        <v>12260</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>98504</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E776">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>98505</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E777">
+        <v>4506</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>98506</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E778">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>98507</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E779">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>98508</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E780">
+        <v>4594</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>98509</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E781">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>98510</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E782">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>98511</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E783">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>98512</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E784">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>98513</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E785">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>98514</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E786">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>98515</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E787">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>98516</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E788">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>98517</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E789">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>98518</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E790">
+        <v>4758</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>98519</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E791">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>98520</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E792">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>98521</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E793">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>98522</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E794">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>98523</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E795">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>98524</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E796">
+        <v>5534</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>98525</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E797">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>98526</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E798">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>98527</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E799">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>98528</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E800">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>98529</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E801">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>98530</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E802">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>98531</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E803">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>98532</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E804">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>98533</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E805">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>98534</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E806">
+        <v>5878</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>98535</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E807">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>98536</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E808">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>98537</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E809">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>98538</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E810">
+        <v>6795</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>98539</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E811">
+        <v>8230</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>98540</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E812">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>98541</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E813">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>98542</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E814">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>98543</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E815">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>98544</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E816">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>98545</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E817">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>98546</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E818">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>98547</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E819">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>98548</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E820">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>98549</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E821">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>98550</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E822">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>98551</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E823">
+        <v>6226</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>98552</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E824">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>98553</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E825">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>98554</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E826">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>98555</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E827">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>98556</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E828">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>98557</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E829">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>98558</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E830">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>98559</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E831">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>98560</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E832">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>98561</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E833">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>98562</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E834">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>98563</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E835">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>98564</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E836">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>98565</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E837">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>98566</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E838">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>98567</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E839">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>98568</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E840">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>98569</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E841">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>98570</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E842">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>98571</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E843">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>98572</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E844">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>98573</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E845">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>98574</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E846">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>98575</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E847">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>98576</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E848">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>98577</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E849">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>98578</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E850">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>98579</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E851">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>98580</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E852">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>98581</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E853">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>98582</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E854">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>98583</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E855">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>98584</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E856">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>98585</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E857">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>98586</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E858">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>98587</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E859">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>98588</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E860">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>98589</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E861">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>98590</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E862">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>98591</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E863">
+        <v>3427</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>98592</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E864">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>98593</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E865">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>98594</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E866">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>98595</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E867">
+        <v>11154</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>98596</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E868">
+        <v>5898</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>98597</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E869">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>98598</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E870">
+        <v>5789</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>98599</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E871">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>98600</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E872">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>98601</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E873">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>98602</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E874">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>98603</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E875">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>98604</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E876">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>98605</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E877">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>98606</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E878">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>98607</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E879">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>98608</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E880">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>98609</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E881">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>98610</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E882">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>98611</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E883">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>98612</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E884">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>98613</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E885">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>98614</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E886">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>98615</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E887">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>98616</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E888">
+        <v>5533</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>98617</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E889">
+        <v>3312</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>98618</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E890">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>98619</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E891">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>98620</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E892">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>98621</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="E893">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>98622</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="E894">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>98623</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E895">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>98624</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E896">
+        <v>5997</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>98625</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E897">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>98626</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E898">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>98627</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E899">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>98628</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E900">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>98629</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E901">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>98630</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E902">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>98631</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E903">
+        <v>6826</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>98632</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E904">
+        <v>4439</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>98633</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E905">
+        <v>4385</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>98634</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E906">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>98635</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E907">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>98636</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E908">
+        <v>3984</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>98637</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E909">
+        <v>4949</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>98638</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E910">
+        <v>4341</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>98639</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="E911">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>103185</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E912">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>103186</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E913">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>103187</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E914">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>103188</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E915">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>103189</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E916">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>103190</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E917">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>103191</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E918">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>103192</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E919">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>103193</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E920">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>103194</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E921">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>103195</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E922">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>103196</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E923">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>103197</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E924">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>123647</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E925">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>123648</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E926">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>123649</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E927">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>123650</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E928">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>123651</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E929">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>123652</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E930">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>123653</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E931">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>123654</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E932">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>123655</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E933">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>124399</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E934">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>127695</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E935">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>127696</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E936">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>127697</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E937">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>127698</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E938">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>127699</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E939">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>127700</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E940">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>127701</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="E941">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>127702</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E942">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>127703</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E943">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>127704</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="E944">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>127705</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="E945">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>127706</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E946">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>127707</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2842</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="E947">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>127708</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E948">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>127709</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E949">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>127710</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="E950">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>127711</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="E951">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>127712</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E952">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>127713</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E953">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>127714</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E954">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>127715</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E955">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>127716</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E956">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>127717</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="E957">
+        <v>1589</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">